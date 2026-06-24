--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14070" yWindow="195" windowWidth="9465" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="ӨӨІ" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ӨӨІ!$A$4:$M$395</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ӨӨІ!$A$1:$M$410</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="78">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -263,51 +263,51 @@
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>Электр энергиясын өндіру, беру және тарату</t>
   </si>
   <si>
     <t xml:space="preserve">Бумен, ыстық сумен және ауаны кондициялаумен қамтамасыз ету </t>
   </si>
   <si>
     <t>"*" - жедел ақпараттар</t>
   </si>
   <si>
     <t xml:space="preserve">"х" - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="39">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -518,50 +518,55 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1482,51 +1487,51 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1694,50 +1699,59 @@
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="33" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="38" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="533">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
@@ -2534,53 +2548,53 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE408"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="S7" sqref="S7"/>
+      <selection pane="topRight" activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="79" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="46" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="46" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="47" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="80" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="81" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="67" customWidth="1"/>
     <col min="8" max="8" width="14" style="80" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="80" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="82" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="82" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="82" customWidth="1"/>
     <col min="13" max="13" width="15" style="82" customWidth="1"/>
     <col min="14" max="57" width="9.140625" style="34"/>
     <col min="58" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="34" customFormat="1">
       <c r="A1" s="84" t="s">
         <v>52</v>
       </c>
@@ -2678,51 +2692,53 @@
       <c r="F5" s="49"/>
       <c r="G5" s="50"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
       <c r="J5" s="5"/>
       <c r="K5" s="51"/>
       <c r="L5" s="51"/>
       <c r="M5" s="52"/>
     </row>
     <row r="6" spans="1:57" s="53" customFormat="1">
       <c r="A6" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="11">
         <v>101.4</v>
       </c>
       <c r="C6" s="11">
         <v>102.4</v>
       </c>
       <c r="D6" s="11">
         <v>104.9</v>
       </c>
       <c r="E6" s="30">
         <v>106.2</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="89">
+        <v>105.6</v>
+      </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="83"/>
       <c r="O6" s="83"/>
       <c r="P6" s="83"/>
       <c r="Q6" s="83"/>
       <c r="R6" s="83"/>
       <c r="S6" s="83"/>
       <c r="T6" s="83"/>
       <c r="U6" s="83"/>
       <c r="V6" s="83"/>
       <c r="W6" s="83"/>
       <c r="X6" s="83"/>
       <c r="Y6" s="83"/>
       <c r="Z6" s="83"/>
       <c r="AA6" s="83"/>
       <c r="AB6" s="83"/>
       <c r="AC6" s="83"/>
       <c r="AD6" s="83"/>
       <c r="AE6" s="83"/>
@@ -2747,51 +2763,53 @@
       <c r="AX6" s="83"/>
       <c r="AY6" s="83"/>
       <c r="AZ6" s="83"/>
       <c r="BA6" s="83"/>
       <c r="BB6" s="83"/>
       <c r="BC6" s="83"/>
       <c r="BD6" s="83"/>
       <c r="BE6" s="83"/>
     </row>
     <row r="7" spans="1:57" s="53" customFormat="1">
       <c r="A7" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="11">
         <v>100.6</v>
       </c>
       <c r="C7" s="11">
         <v>105.4</v>
       </c>
       <c r="D7" s="11">
         <v>110.3</v>
       </c>
       <c r="E7" s="30">
         <v>111.8</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="30">
+        <v>113.2</v>
+      </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="83"/>
       <c r="O7" s="83"/>
       <c r="P7" s="83"/>
       <c r="Q7" s="83"/>
       <c r="R7" s="83"/>
       <c r="S7" s="83"/>
       <c r="T7" s="83"/>
       <c r="U7" s="83"/>
       <c r="V7" s="83"/>
       <c r="W7" s="83"/>
       <c r="X7" s="83"/>
       <c r="Y7" s="83"/>
       <c r="Z7" s="83"/>
       <c r="AA7" s="83"/>
       <c r="AB7" s="83"/>
       <c r="AC7" s="83"/>
       <c r="AD7" s="83"/>
       <c r="AE7" s="83"/>
@@ -2816,385 +2834,411 @@
       <c r="AX7" s="83"/>
       <c r="AY7" s="83"/>
       <c r="AZ7" s="83"/>
       <c r="BA7" s="83"/>
       <c r="BB7" s="83"/>
       <c r="BC7" s="83"/>
       <c r="BD7" s="83"/>
       <c r="BE7" s="83"/>
     </row>
     <row r="8" spans="1:57">
       <c r="A8" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="11">
         <v>101.2</v>
       </c>
       <c r="C8" s="11">
         <v>94.8</v>
       </c>
       <c r="D8" s="11">
         <v>92.6</v>
       </c>
       <c r="E8" s="30">
         <v>91.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="30">
+        <v>91.5</v>
+      </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="11">
         <v>91.5</v>
       </c>
       <c r="C9" s="11">
         <v>95.9</v>
       </c>
       <c r="D9" s="11">
         <v>93.8</v>
       </c>
       <c r="E9" s="30">
         <v>96.6</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="30">
+        <v>95</v>
+      </c>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:57">
       <c r="A10" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="7"/>
       <c r="E10" s="32"/>
-      <c r="F10" s="5"/>
+      <c r="F10" s="27"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="11">
         <v>128.30000000000001</v>
       </c>
       <c r="C11" s="11">
         <v>164.3</v>
       </c>
       <c r="D11" s="11">
         <v>165.5</v>
       </c>
       <c r="E11" s="30">
         <v>148.80000000000001</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="31">
+        <v>132.1</v>
+      </c>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="11">
         <v>76.2</v>
       </c>
       <c r="C12" s="11">
         <v>93.6</v>
       </c>
       <c r="D12" s="11">
         <v>86.8</v>
       </c>
       <c r="E12" s="30">
         <v>146.69999999999999</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="30">
+        <v>142.6</v>
+      </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="11">
         <v>168.7</v>
       </c>
       <c r="C13" s="11">
         <v>88.3</v>
       </c>
       <c r="D13" s="11">
         <v>100</v>
       </c>
       <c r="E13" s="30">
         <v>102.1</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="30">
+        <v>166.7</v>
+      </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="11">
         <v>109.3</v>
       </c>
       <c r="C14" s="11">
         <v>149.1</v>
       </c>
       <c r="D14" s="11">
         <v>191</v>
       </c>
       <c r="E14" s="30">
         <v>163.30000000000001</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="30">
+        <v>137.5</v>
+      </c>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="11">
         <v>75</v>
       </c>
       <c r="C15" s="11">
         <v>94.8</v>
       </c>
       <c r="D15" s="11">
         <v>61</v>
       </c>
       <c r="E15" s="30">
         <v>85.2</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="30">
+        <v>100.1</v>
+      </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="11">
         <v>155.1</v>
       </c>
       <c r="C16" s="11">
         <v>122</v>
       </c>
       <c r="D16" s="11">
         <v>114</v>
       </c>
       <c r="E16" s="30">
         <v>110.5</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="30">
+        <v>108</v>
+      </c>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:57">
       <c r="A17" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="11">
         <v>136.4</v>
       </c>
       <c r="D17" s="11">
         <v>100</v>
       </c>
       <c r="E17" s="30">
         <v>137.9</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="30">
+        <v>152.9</v>
+      </c>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="11">
         <v>98.6</v>
       </c>
       <c r="C18" s="11">
         <v>101</v>
       </c>
       <c r="D18" s="11">
         <v>100</v>
       </c>
       <c r="E18" s="30">
         <v>92.9</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="30">
+        <v>106.6</v>
+      </c>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:57">
       <c r="A19" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>109.7</v>
       </c>
       <c r="D19" s="11">
         <v>126.2</v>
       </c>
       <c r="E19" s="30">
         <v>130</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="31">
+        <v>132.4</v>
+      </c>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:57">
       <c r="A20" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="11">
         <v>90.3</v>
       </c>
       <c r="C20" s="11">
         <v>107.3</v>
       </c>
       <c r="D20" s="11">
         <v>143.9</v>
       </c>
       <c r="E20" s="30">
         <v>136.9</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="31">
+        <v>129.30000000000001</v>
+      </c>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:57" ht="36">
       <c r="A21" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="14"/>
       <c r="D21" s="7"/>
       <c r="E21" s="32"/>
-      <c r="F21" s="5"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="6"/>
       <c r="H21" s="55"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:57" s="53" customFormat="1">
       <c r="A22" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="11">
         <v>97.7</v>
       </c>
       <c r="C22" s="11">
         <v>94</v>
       </c>
       <c r="D22" s="11">
         <v>97.4</v>
       </c>
       <c r="E22" s="30">
         <v>99.5</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="89">
+        <v>97.1</v>
+      </c>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="83"/>
       <c r="O22" s="83"/>
       <c r="P22" s="83"/>
       <c r="Q22" s="83"/>
       <c r="R22" s="83"/>
       <c r="S22" s="83"/>
       <c r="T22" s="83"/>
       <c r="U22" s="83"/>
       <c r="V22" s="83"/>
       <c r="W22" s="83"/>
       <c r="X22" s="83"/>
       <c r="Y22" s="83"/>
       <c r="Z22" s="83"/>
       <c r="AA22" s="83"/>
       <c r="AB22" s="83"/>
       <c r="AC22" s="83"/>
       <c r="AD22" s="83"/>
       <c r="AE22" s="83"/>
@@ -3219,51 +3263,53 @@
       <c r="AX22" s="83"/>
       <c r="AY22" s="83"/>
       <c r="AZ22" s="83"/>
       <c r="BA22" s="83"/>
       <c r="BB22" s="83"/>
       <c r="BC22" s="83"/>
       <c r="BD22" s="83"/>
       <c r="BE22" s="83"/>
     </row>
     <row r="23" spans="1:57" s="53" customFormat="1">
       <c r="A23" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="11">
         <v>86</v>
       </c>
       <c r="C23" s="11">
         <v>158.69999999999999</v>
       </c>
       <c r="D23" s="11">
         <v>118.1</v>
       </c>
       <c r="E23" s="30">
         <v>105.8</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="30">
+        <v>86.6</v>
+      </c>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="83"/>
       <c r="O23" s="83"/>
       <c r="P23" s="83"/>
       <c r="Q23" s="83"/>
       <c r="R23" s="83"/>
       <c r="S23" s="83"/>
       <c r="T23" s="83"/>
       <c r="U23" s="83"/>
       <c r="V23" s="83"/>
       <c r="W23" s="83"/>
       <c r="X23" s="83"/>
       <c r="Y23" s="83"/>
       <c r="Z23" s="83"/>
       <c r="AA23" s="83"/>
       <c r="AB23" s="83"/>
       <c r="AC23" s="83"/>
       <c r="AD23" s="83"/>
       <c r="AE23" s="83"/>
@@ -3288,285 +3334,303 @@
       <c r="AX23" s="83"/>
       <c r="AY23" s="83"/>
       <c r="AZ23" s="83"/>
       <c r="BA23" s="83"/>
       <c r="BB23" s="83"/>
       <c r="BC23" s="83"/>
       <c r="BD23" s="83"/>
       <c r="BE23" s="83"/>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="11">
         <v>161.9</v>
       </c>
       <c r="C24" s="11">
         <v>172.8</v>
       </c>
       <c r="D24" s="11">
         <v>171.3</v>
       </c>
       <c r="E24" s="30">
         <v>149.4</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="30">
+        <v>131.5</v>
+      </c>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="11">
         <v>98.6</v>
       </c>
       <c r="C25" s="11">
         <v>91.5</v>
       </c>
       <c r="D25" s="11">
         <v>94.8</v>
       </c>
       <c r="E25" s="30">
         <v>94.5</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="31">
+        <v>92.8</v>
+      </c>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:57">
       <c r="A26" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="32"/>
       <c r="C26" s="32"/>
       <c r="D26" s="7"/>
       <c r="E26" s="32"/>
-      <c r="F26" s="5"/>
+      <c r="F26" s="27"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:57">
       <c r="A27" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="11">
         <v>100</v>
       </c>
       <c r="C27" s="11">
         <v>202.5</v>
       </c>
       <c r="D27" s="11">
         <v>236.7</v>
       </c>
       <c r="E27" s="30">
         <v>197.7</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="30">
+        <v>158.19999999999999</v>
+      </c>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="11">
         <v>72.599999999999994</v>
       </c>
       <c r="C28" s="11">
         <v>79.400000000000006</v>
       </c>
       <c r="D28" s="11">
         <v>85.2</v>
       </c>
       <c r="E28" s="30">
         <v>167.1</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="30">
+        <v>160</v>
+      </c>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="31">
         <v>12.5</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="30">
+        <v>10</v>
+      </c>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="11">
         <v>100</v>
       </c>
       <c r="C30" s="11">
         <v>62</v>
       </c>
       <c r="D30" s="11">
         <v>54</v>
       </c>
       <c r="E30" s="30">
         <v>40.5</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="30">
+        <v>102.1</v>
+      </c>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:57">
       <c r="A31" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="30">
         <v>42.2</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="30">
+        <v>33.799999999999997</v>
+      </c>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:57">
       <c r="A32" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="30">
         <v>62.5</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="31">
+        <v>70</v>
+      </c>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:57">
       <c r="A33" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="20"/>
       <c r="D33" s="7"/>
       <c r="E33" s="32"/>
-      <c r="F33" s="5"/>
+      <c r="F33" s="27"/>
       <c r="G33" s="58"/>
       <c r="H33" s="6"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:57" s="53" customFormat="1">
       <c r="A34" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="11">
         <v>88.2</v>
       </c>
       <c r="C34" s="11">
         <v>84.3</v>
       </c>
       <c r="D34" s="11">
         <v>89.5</v>
       </c>
       <c r="E34" s="30">
         <v>107.5</v>
       </c>
-      <c r="F34" s="5"/>
+      <c r="F34" s="90">
+        <v>105.8</v>
+      </c>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="83"/>
       <c r="O34" s="83"/>
       <c r="P34" s="83"/>
       <c r="Q34" s="83"/>
       <c r="R34" s="83"/>
       <c r="S34" s="83"/>
       <c r="T34" s="83"/>
       <c r="U34" s="83"/>
       <c r="V34" s="83"/>
       <c r="W34" s="83"/>
       <c r="X34" s="83"/>
       <c r="Y34" s="83"/>
       <c r="Z34" s="83"/>
       <c r="AA34" s="83"/>
       <c r="AB34" s="83"/>
       <c r="AC34" s="83"/>
       <c r="AD34" s="83"/>
       <c r="AE34" s="83"/>
@@ -3591,51 +3655,53 @@
       <c r="AX34" s="83"/>
       <c r="AY34" s="83"/>
       <c r="AZ34" s="83"/>
       <c r="BA34" s="83"/>
       <c r="BB34" s="83"/>
       <c r="BC34" s="83"/>
       <c r="BD34" s="83"/>
       <c r="BE34" s="83"/>
     </row>
     <row r="35" spans="1:57" s="53" customFormat="1">
       <c r="A35" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="11">
         <v>89.9</v>
       </c>
       <c r="C35" s="11">
         <v>85.3</v>
       </c>
       <c r="D35" s="11">
         <v>88.3</v>
       </c>
       <c r="E35" s="30">
         <v>87.6</v>
       </c>
-      <c r="F35" s="5"/>
+      <c r="F35" s="30">
+        <v>87.3</v>
+      </c>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="83"/>
       <c r="O35" s="83"/>
       <c r="P35" s="83"/>
       <c r="Q35" s="83"/>
       <c r="R35" s="83"/>
       <c r="S35" s="83"/>
       <c r="T35" s="83"/>
       <c r="U35" s="83"/>
       <c r="V35" s="83"/>
       <c r="W35" s="83"/>
       <c r="X35" s="83"/>
       <c r="Y35" s="83"/>
       <c r="Z35" s="83"/>
       <c r="AA35" s="83"/>
       <c r="AB35" s="83"/>
       <c r="AC35" s="83"/>
       <c r="AD35" s="83"/>
       <c r="AE35" s="83"/>
@@ -3652,93 +3718,95 @@
       <c r="AP35" s="83"/>
       <c r="AQ35" s="83"/>
       <c r="AR35" s="83"/>
       <c r="AS35" s="83"/>
       <c r="AT35" s="83"/>
       <c r="AU35" s="83"/>
       <c r="AV35" s="83"/>
       <c r="AW35" s="83"/>
       <c r="AX35" s="83"/>
       <c r="AY35" s="83"/>
       <c r="AZ35" s="83"/>
       <c r="BA35" s="83"/>
       <c r="BB35" s="83"/>
       <c r="BC35" s="83"/>
       <c r="BD35" s="83"/>
       <c r="BE35" s="83"/>
     </row>
     <row r="36" spans="1:57">
       <c r="A36" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="32"/>
       <c r="C36" s="32"/>
       <c r="D36" s="7"/>
       <c r="E36" s="32"/>
-      <c r="F36" s="5"/>
+      <c r="F36" s="27"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:57">
       <c r="A37" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="11">
         <v>74.2</v>
       </c>
       <c r="C37" s="11">
         <v>74.2</v>
       </c>
       <c r="D37" s="11">
         <v>84.9</v>
       </c>
       <c r="E37" s="31">
         <v>298</v>
       </c>
-      <c r="F37" s="5"/>
+      <c r="F37" s="30">
+        <v>279.39999999999998</v>
+      </c>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:57" s="53" customFormat="1">
       <c r="A38" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="32"/>
       <c r="C38" s="25"/>
       <c r="D38" s="7"/>
       <c r="E38" s="32"/>
-      <c r="F38" s="5"/>
+      <c r="F38" s="27"/>
       <c r="G38" s="5"/>
       <c r="H38" s="60"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="83"/>
       <c r="O38" s="83"/>
       <c r="P38" s="83"/>
       <c r="Q38" s="83"/>
       <c r="R38" s="83"/>
       <c r="S38" s="83"/>
       <c r="T38" s="83"/>
       <c r="U38" s="83"/>
       <c r="V38" s="83"/>
       <c r="W38" s="83"/>
       <c r="X38" s="83"/>
       <c r="Y38" s="83"/>
       <c r="Z38" s="83"/>
       <c r="AA38" s="83"/>
       <c r="AB38" s="83"/>
       <c r="AC38" s="83"/>
       <c r="AD38" s="83"/>
       <c r="AE38" s="83"/>
@@ -3763,51 +3831,53 @@
       <c r="AX38" s="83"/>
       <c r="AY38" s="83"/>
       <c r="AZ38" s="83"/>
       <c r="BA38" s="83"/>
       <c r="BB38" s="83"/>
       <c r="BC38" s="83"/>
       <c r="BD38" s="83"/>
       <c r="BE38" s="83"/>
     </row>
     <row r="39" spans="1:57" s="53" customFormat="1">
       <c r="A39" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="11">
         <v>100.8</v>
       </c>
       <c r="C39" s="11">
         <v>93.4</v>
       </c>
       <c r="D39" s="11">
         <v>96.5</v>
       </c>
       <c r="E39" s="30">
         <v>95.9</v>
       </c>
-      <c r="F39" s="5"/>
+      <c r="F39" s="90">
+        <v>93.7</v>
+      </c>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39" s="83"/>
       <c r="O39" s="83"/>
       <c r="P39" s="83"/>
       <c r="Q39" s="83"/>
       <c r="R39" s="83"/>
       <c r="S39" s="83"/>
       <c r="T39" s="83"/>
       <c r="U39" s="83"/>
       <c r="V39" s="83"/>
       <c r="W39" s="83"/>
       <c r="X39" s="83"/>
       <c r="Y39" s="83"/>
       <c r="Z39" s="83"/>
       <c r="AA39" s="83"/>
       <c r="AB39" s="83"/>
       <c r="AC39" s="83"/>
       <c r="AD39" s="83"/>
       <c r="AE39" s="83"/>
@@ -3832,8374 +3902,8948 @@
       <c r="AX39" s="83"/>
       <c r="AY39" s="83"/>
       <c r="AZ39" s="83"/>
       <c r="BA39" s="83"/>
       <c r="BB39" s="83"/>
       <c r="BC39" s="83"/>
       <c r="BD39" s="83"/>
       <c r="BE39" s="83"/>
     </row>
     <row r="40" spans="1:57">
       <c r="A40" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="11">
         <v>162.19999999999999</v>
       </c>
       <c r="C40" s="11">
         <v>155.9</v>
       </c>
       <c r="D40" s="11">
         <v>161.4</v>
       </c>
       <c r="E40" s="30">
         <v>141.69999999999999</v>
       </c>
-      <c r="F40" s="5"/>
+      <c r="F40" s="30">
+        <v>129.6</v>
+      </c>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:57">
       <c r="A41" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="11">
         <v>102.2</v>
       </c>
       <c r="C41" s="11">
         <v>93.6</v>
       </c>
       <c r="D41" s="11">
         <v>96.3</v>
       </c>
       <c r="E41" s="30">
         <v>95.9</v>
       </c>
-      <c r="F41" s="5"/>
+      <c r="F41" s="30">
+        <v>93.6</v>
+      </c>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:57">
       <c r="A42" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="32"/>
       <c r="C42" s="32"/>
       <c r="D42" s="7"/>
       <c r="E42" s="32"/>
-      <c r="F42" s="5"/>
+      <c r="F42" s="27"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:57">
       <c r="A43" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="11">
         <v>71.7</v>
       </c>
       <c r="C43" s="11">
         <v>80.2</v>
       </c>
       <c r="D43" s="11">
         <v>85.1</v>
       </c>
       <c r="E43" s="31">
         <v>88.2</v>
       </c>
-      <c r="F43" s="5"/>
+      <c r="F43" s="30">
+        <v>88.5</v>
+      </c>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:57" ht="22.5">
       <c r="A44" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="12"/>
       <c r="E44" s="32"/>
-      <c r="F44" s="5"/>
+      <c r="F44" s="27"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="5"/>
       <c r="L44" s="5"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:57">
       <c r="A45" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="11">
         <v>99.9</v>
       </c>
       <c r="C45" s="11">
         <v>92.5</v>
       </c>
       <c r="D45" s="11">
         <v>95.6</v>
       </c>
       <c r="E45" s="30">
         <v>95.2</v>
       </c>
-      <c r="F45" s="5"/>
+      <c r="F45" s="31">
+        <v>93.2</v>
+      </c>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:57">
       <c r="A46" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E46" s="30">
         <v>11.9</v>
       </c>
-      <c r="F46" s="5"/>
+      <c r="F46" s="30">
+        <v>25.7</v>
+      </c>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:57">
       <c r="A47" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B47" s="11">
         <v>102.2</v>
       </c>
       <c r="C47" s="11">
         <v>93.6</v>
       </c>
       <c r="D47" s="11">
         <v>96.3</v>
       </c>
       <c r="E47" s="30">
         <v>95.9</v>
       </c>
-      <c r="F47" s="5"/>
+      <c r="F47" s="30">
+        <v>93.6</v>
+      </c>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:57">
       <c r="A48" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="11"/>
       <c r="D48" s="12"/>
       <c r="E48" s="32"/>
-      <c r="F48" s="5"/>
+      <c r="F48" s="27"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="11">
         <v>71.7</v>
       </c>
       <c r="C49" s="11">
         <v>80.2</v>
       </c>
       <c r="D49" s="11">
         <v>85.1</v>
       </c>
       <c r="E49" s="31">
         <v>88.2</v>
       </c>
-      <c r="F49" s="5"/>
+      <c r="F49" s="30">
+        <v>88.5</v>
+      </c>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="5"/>
       <c r="L49" s="5"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" ht="24">
       <c r="A50" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="32"/>
       <c r="C50" s="32"/>
       <c r="D50" s="7"/>
       <c r="E50" s="32"/>
-      <c r="F50" s="5"/>
+      <c r="F50" s="88"/>
       <c r="G50" s="5"/>
       <c r="H50" s="60"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="60"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="11">
         <v>77.8</v>
       </c>
       <c r="C51" s="11">
         <v>164.8</v>
       </c>
       <c r="D51" s="11">
         <v>150.5</v>
       </c>
       <c r="E51" s="30">
         <v>139.6</v>
       </c>
-      <c r="F51" s="5"/>
+      <c r="F51" s="30">
+        <v>124.3</v>
+      </c>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="11">
         <v>86</v>
       </c>
       <c r="C52" s="11">
         <v>158.69999999999999</v>
       </c>
       <c r="D52" s="11">
         <v>118.1</v>
       </c>
       <c r="E52" s="30">
         <v>105.8</v>
       </c>
-      <c r="F52" s="5"/>
+      <c r="F52" s="30">
+        <v>86.6</v>
+      </c>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="5"/>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="11">
         <v>100</v>
       </c>
       <c r="C53" s="11">
         <v>9435.7000000000007</v>
       </c>
       <c r="D53" s="11">
         <v>110.8</v>
       </c>
       <c r="E53" s="30">
         <v>102.1</v>
       </c>
-      <c r="F53" s="5"/>
+      <c r="F53" s="30">
+        <v>82.2</v>
+      </c>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="5"/>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B54" s="11">
         <v>61.5</v>
       </c>
       <c r="C54" s="11">
         <v>71.2</v>
       </c>
       <c r="D54" s="11">
         <v>89.2</v>
       </c>
       <c r="E54" s="30">
         <v>109</v>
       </c>
-      <c r="F54" s="5"/>
+      <c r="F54" s="30">
+        <v>107.1</v>
+      </c>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="5"/>
       <c r="L54" s="5"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="32"/>
       <c r="C55" s="32"/>
       <c r="D55" s="7"/>
       <c r="E55" s="32"/>
-      <c r="F55" s="5"/>
+      <c r="F55" s="27"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="11">
         <v>100</v>
       </c>
       <c r="C56" s="11">
         <v>202.5</v>
       </c>
       <c r="D56" s="11">
         <v>236.7</v>
       </c>
       <c r="E56" s="30">
         <v>197.7</v>
       </c>
-      <c r="F56" s="5"/>
+      <c r="F56" s="30">
+        <v>158.19999999999999</v>
+      </c>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="5"/>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="11">
         <v>76.900000000000006</v>
       </c>
       <c r="C57" s="11">
         <v>83.4</v>
       </c>
       <c r="D57" s="11">
         <v>86.3</v>
       </c>
       <c r="E57" s="30">
         <v>87.3</v>
       </c>
-      <c r="F57" s="5"/>
+      <c r="F57" s="30">
+        <v>85.3</v>
+      </c>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E58" s="30">
         <v>12.5</v>
       </c>
-      <c r="F58" s="5"/>
+      <c r="F58" s="30">
+        <v>10</v>
+      </c>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="5"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="11">
         <v>100</v>
       </c>
       <c r="C59" s="11">
         <v>62</v>
       </c>
       <c r="D59" s="11">
         <v>49.3</v>
       </c>
       <c r="E59" s="30">
         <v>37</v>
       </c>
-      <c r="F59" s="5"/>
+      <c r="F59" s="30">
+        <v>29.6</v>
+      </c>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="5"/>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="30">
         <v>42.2</v>
       </c>
-      <c r="F60" s="5"/>
+      <c r="F60" s="30">
+        <v>33.700000000000003</v>
+      </c>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E61" s="30">
         <v>62.5</v>
       </c>
-      <c r="F61" s="5"/>
+      <c r="F61" s="31">
+        <v>70</v>
+      </c>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" ht="36">
       <c r="A62" s="59" t="s">
         <v>23</v>
       </c>
       <c r="B62" s="32"/>
       <c r="C62" s="32"/>
       <c r="D62" s="7"/>
       <c r="E62" s="32"/>
-      <c r="F62" s="5"/>
+      <c r="F62" s="27"/>
       <c r="G62" s="5"/>
       <c r="H62" s="2"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="60"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B63" s="11">
         <v>67.3</v>
       </c>
       <c r="C63" s="11">
         <v>125.5</v>
       </c>
       <c r="D63" s="11">
         <v>146</v>
       </c>
       <c r="E63" s="30">
         <v>144.5</v>
       </c>
-      <c r="F63" s="5"/>
+      <c r="F63" s="31">
+        <v>140.69999999999999</v>
+      </c>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B64" s="11">
         <v>16.3</v>
       </c>
       <c r="C64" s="11">
         <v>441.9</v>
       </c>
       <c r="D64" s="11">
         <v>636.4</v>
       </c>
       <c r="E64" s="30">
         <v>512.29999999999995</v>
       </c>
-      <c r="F64" s="5"/>
+      <c r="F64" s="30">
+        <v>439.9</v>
+      </c>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B65" s="11">
         <v>68.400000000000006</v>
       </c>
       <c r="C65" s="11">
         <v>119.3</v>
       </c>
       <c r="D65" s="11">
         <v>132.1</v>
       </c>
       <c r="E65" s="30">
         <v>137.1</v>
       </c>
-      <c r="F65" s="5"/>
+      <c r="F65" s="30">
+        <v>137.1</v>
+      </c>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="5"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B66" s="32"/>
       <c r="C66" s="32"/>
       <c r="D66" s="7"/>
       <c r="E66" s="32"/>
-      <c r="F66" s="5"/>
+      <c r="F66" s="27"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
       <c r="K66" s="5"/>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C67" s="27" t="s">
         <v>46</v>
       </c>
       <c r="D67" s="27" t="s">
         <v>46</v>
       </c>
       <c r="E67" s="30">
         <v>22.2</v>
       </c>
-      <c r="F67" s="5"/>
+      <c r="F67" s="30">
+        <v>34.200000000000003</v>
+      </c>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="5"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B68" s="17" t="s">
         <v>46</v>
       </c>
       <c r="C68" s="18" t="s">
         <v>46</v>
       </c>
       <c r="D68" s="9">
         <v>70.3</v>
       </c>
       <c r="E68" s="30">
         <v>52.7</v>
       </c>
-      <c r="F68" s="5"/>
+      <c r="F68" s="30">
+        <v>111.9</v>
+      </c>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="5"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="54" t="s">
         <v>1</v>
       </c>
       <c r="B69" s="32"/>
       <c r="C69" s="33"/>
       <c r="D69" s="7"/>
       <c r="E69" s="32"/>
-      <c r="F69" s="5"/>
+      <c r="F69" s="27"/>
       <c r="G69" s="5"/>
       <c r="H69" s="60"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="60"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B70" s="11">
         <v>102.8</v>
       </c>
       <c r="C70" s="11">
         <v>104.6</v>
       </c>
       <c r="D70" s="11">
         <v>108</v>
       </c>
       <c r="E70" s="30">
         <v>107.3</v>
       </c>
-      <c r="F70" s="5"/>
+      <c r="F70" s="30">
+        <v>108</v>
+      </c>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B71" s="11">
         <v>100</v>
       </c>
       <c r="C71" s="11">
         <v>106</v>
       </c>
       <c r="D71" s="11">
         <v>111.4</v>
       </c>
       <c r="E71" s="30">
         <v>111.7</v>
       </c>
-      <c r="F71" s="5"/>
+      <c r="F71" s="30">
+        <v>112.8</v>
+      </c>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="5"/>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B72" s="11">
         <v>100.5</v>
       </c>
       <c r="C72" s="11">
         <v>92.6</v>
       </c>
       <c r="D72" s="11">
         <v>90.3</v>
       </c>
       <c r="E72" s="30">
         <v>89.3</v>
       </c>
-      <c r="F72" s="5"/>
+      <c r="F72" s="30">
+        <v>89.5</v>
+      </c>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
       <c r="K72" s="5"/>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B73" s="11">
         <v>98.8</v>
       </c>
       <c r="C73" s="11">
         <v>96.1</v>
       </c>
       <c r="D73" s="11">
         <v>73.599999999999994</v>
       </c>
       <c r="E73" s="30">
         <v>79.3</v>
       </c>
-      <c r="F73" s="5"/>
+      <c r="F73" s="30">
+        <v>80.5</v>
+      </c>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="5"/>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B74" s="32"/>
       <c r="C74" s="32"/>
       <c r="D74" s="7"/>
       <c r="E74" s="32"/>
-      <c r="F74" s="5"/>
+      <c r="F74" s="27"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B75" s="11">
         <v>100</v>
       </c>
       <c r="C75" s="11">
         <v>128.4</v>
       </c>
       <c r="D75" s="11">
         <v>164.1</v>
       </c>
       <c r="E75" s="30">
         <v>159.80000000000001</v>
       </c>
-      <c r="F75" s="5"/>
+      <c r="F75" s="30">
+        <v>139.4</v>
+      </c>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B76" s="11">
         <v>62.5</v>
       </c>
       <c r="C76" s="11">
         <v>84.2</v>
       </c>
       <c r="D76" s="11">
         <v>100.5</v>
       </c>
       <c r="E76" s="30">
         <v>100</v>
       </c>
-      <c r="F76" s="5"/>
+      <c r="F76" s="30">
+        <v>102.4</v>
+      </c>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
       <c r="J76" s="5"/>
       <c r="K76" s="5"/>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B77" s="11">
         <v>100</v>
       </c>
       <c r="C77" s="11">
         <v>80.5</v>
       </c>
       <c r="D77" s="11">
         <v>100</v>
       </c>
       <c r="E77" s="30">
         <v>100.3</v>
       </c>
-      <c r="F77" s="5"/>
+      <c r="F77" s="30">
+        <v>114.1</v>
+      </c>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
       <c r="K77" s="5"/>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B78" s="11">
         <v>100</v>
       </c>
       <c r="C78" s="11">
         <v>179.9</v>
       </c>
       <c r="D78" s="11">
         <v>210.4</v>
       </c>
       <c r="E78" s="30">
         <v>178.6</v>
       </c>
-      <c r="F78" s="5"/>
+      <c r="F78" s="30">
+        <v>149.1</v>
+      </c>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B79" s="11">
         <v>70.900000000000006</v>
       </c>
       <c r="C79" s="11">
         <v>90.2</v>
       </c>
       <c r="D79" s="11">
         <v>56.9</v>
       </c>
       <c r="E79" s="30">
         <v>80.400000000000006</v>
       </c>
-      <c r="F79" s="5"/>
+      <c r="F79" s="30">
+        <v>89.7</v>
+      </c>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="5"/>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B80" s="11">
         <v>100</v>
       </c>
       <c r="C80" s="11">
         <v>128.4</v>
       </c>
       <c r="D80" s="11">
         <v>154.4</v>
       </c>
       <c r="E80" s="30">
         <v>140.80000000000001</v>
       </c>
-      <c r="F80" s="5"/>
+      <c r="F80" s="30">
+        <v>132.6</v>
+      </c>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
       <c r="K80" s="5"/>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B81" s="11">
         <v>100</v>
       </c>
       <c r="C81" s="11">
         <v>254.8</v>
       </c>
       <c r="D81" s="11">
         <v>180.2</v>
       </c>
       <c r="E81" s="30">
         <v>206.9</v>
       </c>
-      <c r="F81" s="5"/>
+      <c r="F81" s="30">
+        <v>176.2</v>
+      </c>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
       <c r="J81" s="5"/>
       <c r="K81" s="5"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B82" s="11">
         <v>91</v>
       </c>
       <c r="C82" s="11">
         <v>87.9</v>
       </c>
       <c r="D82" s="11">
         <v>100</v>
       </c>
       <c r="E82" s="30">
         <v>93.8</v>
       </c>
-      <c r="F82" s="5"/>
+      <c r="F82" s="30">
+        <v>110.5</v>
+      </c>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B83" s="11">
         <v>100</v>
       </c>
       <c r="C83" s="11">
         <v>110.7</v>
       </c>
       <c r="D83" s="11">
         <v>139.5</v>
       </c>
       <c r="E83" s="30">
         <v>142.1</v>
       </c>
-      <c r="F83" s="5"/>
+      <c r="F83" s="31">
+        <v>143</v>
+      </c>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="5"/>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B84" s="11">
         <v>89.3</v>
       </c>
       <c r="C84" s="11">
         <v>109</v>
       </c>
       <c r="D84" s="11">
         <v>147.30000000000001</v>
       </c>
       <c r="E84" s="30">
         <v>138.19999999999999</v>
       </c>
-      <c r="F84" s="5"/>
+      <c r="F84" s="31">
+        <v>130.4</v>
+      </c>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
       <c r="K84" s="5"/>
       <c r="L84" s="5"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B85" s="32"/>
       <c r="C85" s="32"/>
       <c r="D85" s="7"/>
       <c r="E85" s="32"/>
-      <c r="F85" s="5"/>
+      <c r="F85" s="27"/>
       <c r="G85" s="1"/>
       <c r="H85" s="2"/>
       <c r="I85" s="5"/>
       <c r="J85" s="5"/>
       <c r="K85" s="5"/>
       <c r="L85" s="5"/>
       <c r="M85" s="60"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B86" s="11">
         <v>120</v>
       </c>
       <c r="C86" s="11">
         <v>109.1</v>
       </c>
       <c r="D86" s="11">
         <v>107</v>
       </c>
       <c r="E86" s="30">
         <v>107.2</v>
       </c>
-      <c r="F86" s="5"/>
+      <c r="F86" s="30">
+        <v>104.5</v>
+      </c>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
       <c r="J86" s="5"/>
       <c r="K86" s="5"/>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B87" s="11">
         <v>133.69999999999999</v>
       </c>
       <c r="C87" s="11">
         <v>119</v>
       </c>
       <c r="D87" s="11">
         <v>116.3</v>
       </c>
       <c r="E87" s="30">
         <v>116.7</v>
       </c>
-      <c r="F87" s="5"/>
+      <c r="F87" s="30">
+        <v>115</v>
+      </c>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="5"/>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B88" s="11">
         <v>100</v>
       </c>
       <c r="C88" s="11">
         <v>100</v>
       </c>
       <c r="D88" s="11">
         <v>100</v>
       </c>
       <c r="E88" s="30">
         <v>100</v>
       </c>
-      <c r="F88" s="5"/>
+      <c r="F88" s="30">
+        <v>100</v>
+      </c>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
       <c r="J88" s="5"/>
       <c r="K88" s="5"/>
       <c r="L88" s="5"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B89" s="11">
         <v>85.4</v>
       </c>
       <c r="C89" s="11">
         <v>92.4</v>
       </c>
       <c r="D89" s="11">
         <v>90.5</v>
       </c>
       <c r="E89" s="30">
         <v>93.6</v>
       </c>
-      <c r="F89" s="5"/>
+      <c r="F89" s="30">
+        <v>88.5</v>
+      </c>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="5"/>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B90" s="32"/>
       <c r="C90" s="32"/>
       <c r="D90" s="7"/>
       <c r="E90" s="32"/>
-      <c r="F90" s="5"/>
+      <c r="F90" s="27"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
       <c r="J90" s="5"/>
       <c r="K90" s="5"/>
       <c r="L90" s="5"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B91" s="11">
         <v>100</v>
       </c>
       <c r="C91" s="11">
         <v>108.4</v>
       </c>
       <c r="D91" s="11">
         <v>107.4</v>
       </c>
       <c r="E91" s="30">
         <v>106.6</v>
       </c>
-      <c r="F91" s="5"/>
+      <c r="F91" s="30">
+        <v>99.5</v>
+      </c>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
       <c r="J91" s="5"/>
       <c r="K91" s="5"/>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B92" s="11">
         <v>100</v>
       </c>
       <c r="C92" s="11">
         <v>105.9</v>
       </c>
       <c r="D92" s="11">
         <v>118.3</v>
       </c>
       <c r="E92" s="30">
         <v>115.7</v>
       </c>
-      <c r="F92" s="5"/>
+      <c r="F92" s="31">
+        <v>113</v>
+      </c>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
       <c r="J92" s="5"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B93" s="11">
         <v>100</v>
       </c>
       <c r="C93" s="11">
         <v>76.2</v>
       </c>
       <c r="D93" s="11">
         <v>73.099999999999994</v>
       </c>
       <c r="E93" s="30">
         <v>79.8</v>
       </c>
-      <c r="F93" s="5"/>
+      <c r="F93" s="30">
+        <v>98.2</v>
+      </c>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
       <c r="J93" s="5"/>
       <c r="K93" s="5"/>
       <c r="L93" s="5"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B94" s="11">
         <v>100</v>
       </c>
       <c r="C94" s="11">
         <v>152.69999999999999</v>
       </c>
       <c r="D94" s="11">
         <v>210.6</v>
       </c>
       <c r="E94" s="30">
         <v>174.2</v>
       </c>
-      <c r="F94" s="5"/>
+      <c r="F94" s="30">
+        <v>146.5</v>
+      </c>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
       <c r="J94" s="5"/>
       <c r="K94" s="5"/>
       <c r="L94" s="5"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B95" s="11">
         <v>74.599999999999994</v>
       </c>
       <c r="C95" s="11">
         <v>75</v>
       </c>
       <c r="D95" s="11">
         <v>52.7</v>
       </c>
       <c r="E95" s="30">
         <v>83.6</v>
       </c>
-      <c r="F95" s="5"/>
+      <c r="F95" s="30">
+        <v>98.6</v>
+      </c>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
       <c r="J95" s="5"/>
       <c r="K95" s="5"/>
       <c r="L95" s="5"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B96" s="11">
         <v>100</v>
       </c>
       <c r="C96" s="11">
         <v>100</v>
       </c>
       <c r="D96" s="11">
         <v>100</v>
       </c>
       <c r="E96" s="30">
         <v>100</v>
       </c>
-      <c r="F96" s="5"/>
+      <c r="F96" s="30">
+        <v>100</v>
+      </c>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B97" s="11">
         <v>100</v>
       </c>
       <c r="C97" s="11">
         <v>136.9</v>
       </c>
       <c r="D97" s="11">
         <v>186.4</v>
       </c>
       <c r="E97" s="30">
         <v>215.2</v>
       </c>
-      <c r="F97" s="5"/>
+      <c r="F97" s="30">
+        <v>182.1</v>
+      </c>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="5"/>
       <c r="L97" s="5"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B98" s="11">
         <v>88</v>
       </c>
       <c r="C98" s="11">
         <v>78.599999999999994</v>
       </c>
       <c r="D98" s="11">
         <v>64.8</v>
       </c>
       <c r="E98" s="30">
         <v>65.900000000000006</v>
       </c>
-      <c r="F98" s="5"/>
+      <c r="F98" s="30">
+        <v>85.1</v>
+      </c>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
       <c r="J98" s="5"/>
       <c r="K98" s="5"/>
       <c r="L98" s="5"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B99" s="11">
         <v>100</v>
       </c>
       <c r="C99" s="11">
         <v>110.8</v>
       </c>
       <c r="D99" s="11">
         <v>139.80000000000001</v>
       </c>
       <c r="E99" s="30">
         <v>142.80000000000001</v>
       </c>
-      <c r="F99" s="5"/>
+      <c r="F99" s="31">
+        <v>144</v>
+      </c>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
       <c r="J99" s="5"/>
       <c r="K99" s="5"/>
       <c r="L99" s="5"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B100" s="11">
         <v>88.6</v>
       </c>
       <c r="C100" s="11">
         <v>101.4</v>
       </c>
       <c r="D100" s="11">
         <v>135.69999999999999</v>
       </c>
       <c r="E100" s="30">
         <v>129</v>
       </c>
-      <c r="F100" s="5"/>
+      <c r="F100" s="31">
+        <v>124.7</v>
+      </c>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
       <c r="J100" s="5"/>
       <c r="K100" s="5"/>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="54" t="s">
         <v>3</v>
       </c>
       <c r="B101" s="32"/>
       <c r="C101" s="32"/>
       <c r="D101" s="7"/>
       <c r="E101" s="32"/>
-      <c r="F101" s="5"/>
+      <c r="F101" s="27"/>
       <c r="G101" s="6"/>
       <c r="H101" s="61"/>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="5"/>
       <c r="L101" s="5"/>
       <c r="M101" s="60"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B102" s="11">
         <v>113.8</v>
       </c>
       <c r="C102" s="11">
         <v>91.6</v>
       </c>
       <c r="D102" s="11">
         <v>95.3</v>
       </c>
       <c r="E102" s="30">
         <v>93.6</v>
       </c>
-      <c r="F102" s="5"/>
+      <c r="F102" s="30">
+        <v>88.3</v>
+      </c>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
       <c r="J102" s="5"/>
       <c r="K102" s="5"/>
       <c r="L102" s="5"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B103" s="11">
         <v>115.4</v>
       </c>
       <c r="C103" s="11">
         <v>91.3</v>
       </c>
       <c r="D103" s="11">
         <v>94.7</v>
       </c>
       <c r="E103" s="30">
         <v>93.1</v>
       </c>
-      <c r="F103" s="5"/>
+      <c r="F103" s="30">
+        <v>87.9</v>
+      </c>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B104" s="11">
         <v>100</v>
       </c>
       <c r="C104" s="11">
         <v>112.7</v>
       </c>
       <c r="D104" s="11">
         <v>116.9</v>
       </c>
       <c r="E104" s="30">
         <v>114.7</v>
       </c>
-      <c r="F104" s="5"/>
+      <c r="F104" s="30">
+        <v>101.3</v>
+      </c>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
       <c r="J104" s="5"/>
       <c r="K104" s="5"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B105" s="32"/>
       <c r="C105" s="32"/>
       <c r="D105" s="7"/>
       <c r="E105" s="32"/>
-      <c r="F105" s="5"/>
+      <c r="F105" s="27"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
       <c r="J105" s="5"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B106" s="11">
         <v>100</v>
       </c>
       <c r="C106" s="11">
         <v>100</v>
       </c>
       <c r="D106" s="11">
         <v>100</v>
       </c>
       <c r="E106" s="31">
         <v>100</v>
       </c>
-      <c r="F106" s="5"/>
+      <c r="F106" s="30">
+        <v>100</v>
+      </c>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
       <c r="J106" s="5"/>
       <c r="K106" s="5"/>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B107" s="11"/>
       <c r="C107" s="11"/>
       <c r="D107" s="12"/>
       <c r="E107" s="32"/>
-      <c r="F107" s="5"/>
+      <c r="F107" s="27"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B108" s="11">
         <v>244.1</v>
       </c>
       <c r="C108" s="11">
         <v>174</v>
       </c>
       <c r="D108" s="11">
         <v>154.30000000000001</v>
       </c>
       <c r="E108" s="30">
         <v>140.30000000000001</v>
       </c>
-      <c r="F108" s="5"/>
+      <c r="F108" s="30">
+        <v>126.8</v>
+      </c>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
       <c r="J108" s="5"/>
       <c r="K108" s="5"/>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B109" s="11">
         <v>213.5</v>
       </c>
       <c r="C109" s="11">
         <v>149.69999999999999</v>
       </c>
       <c r="D109" s="11">
         <v>221.8</v>
       </c>
       <c r="E109" s="30">
         <v>192.6</v>
       </c>
-      <c r="F109" s="5"/>
+      <c r="F109" s="30">
+        <v>170.9</v>
+      </c>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
       <c r="J109" s="5"/>
       <c r="K109" s="5"/>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B110" s="11">
         <v>100</v>
       </c>
       <c r="C110" s="11">
         <v>100</v>
       </c>
       <c r="D110" s="11">
         <v>100</v>
       </c>
       <c r="E110" s="30">
         <v>100</v>
       </c>
-      <c r="F110" s="5"/>
+      <c r="F110" s="30">
+        <v>100</v>
+      </c>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
       <c r="J110" s="5"/>
       <c r="K110" s="5"/>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="11">
         <v>37.1</v>
       </c>
       <c r="C111" s="11">
         <v>44.1</v>
       </c>
       <c r="D111" s="11">
         <v>42.8</v>
       </c>
       <c r="E111" s="30">
         <v>49.5</v>
       </c>
-      <c r="F111" s="5"/>
+      <c r="F111" s="30">
+        <v>45.5</v>
+      </c>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
       <c r="J111" s="5"/>
       <c r="K111" s="5"/>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B112" s="11"/>
       <c r="C112" s="11"/>
       <c r="D112" s="12"/>
       <c r="E112" s="32"/>
-      <c r="F112" s="5"/>
+      <c r="F112" s="27"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
       <c r="J112" s="5"/>
       <c r="K112" s="5"/>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B113" s="11">
         <v>100</v>
       </c>
       <c r="C113" s="11">
         <v>100</v>
       </c>
       <c r="D113" s="11">
         <v>100</v>
       </c>
       <c r="E113" s="30">
         <v>100</v>
       </c>
-      <c r="F113" s="5"/>
+      <c r="F113" s="30">
+        <v>100</v>
+      </c>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
       <c r="J113" s="5"/>
       <c r="K113" s="5"/>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B114" s="11">
         <v>100</v>
       </c>
       <c r="C114" s="11">
         <v>100</v>
       </c>
       <c r="D114" s="11">
         <v>100</v>
       </c>
       <c r="E114" s="30">
         <v>100</v>
       </c>
-      <c r="F114" s="5"/>
+      <c r="F114" s="30">
+        <v>100</v>
+      </c>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
       <c r="J114" s="5"/>
       <c r="K114" s="5"/>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B115" s="11">
         <v>100</v>
       </c>
       <c r="C115" s="11">
         <v>100</v>
       </c>
       <c r="D115" s="11">
         <v>100</v>
       </c>
       <c r="E115" s="30">
         <v>100</v>
       </c>
-      <c r="F115" s="5"/>
+      <c r="F115" s="30">
+        <v>100</v>
+      </c>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
       <c r="J115" s="5"/>
       <c r="K115" s="5"/>
       <c r="L115" s="5"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B116" s="11">
         <v>99.2</v>
       </c>
       <c r="C116" s="11">
         <v>99.2</v>
       </c>
       <c r="D116" s="11">
         <v>99</v>
       </c>
       <c r="E116" s="30">
         <v>99</v>
       </c>
-      <c r="F116" s="5"/>
+      <c r="F116" s="30">
+        <v>99</v>
+      </c>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
       <c r="J116" s="5"/>
       <c r="K116" s="5"/>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B117" s="11">
         <v>100</v>
       </c>
       <c r="C117" s="11">
         <v>100</v>
       </c>
       <c r="D117" s="11">
         <v>100</v>
       </c>
       <c r="E117" s="30">
         <v>100</v>
       </c>
-      <c r="F117" s="5"/>
+      <c r="F117" s="31">
+        <v>100</v>
+      </c>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
       <c r="J117" s="5"/>
       <c r="K117" s="5"/>
       <c r="L117" s="5"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B118" s="11">
         <v>100</v>
       </c>
       <c r="C118" s="11">
         <v>100</v>
       </c>
       <c r="D118" s="11">
         <v>100</v>
       </c>
       <c r="E118" s="30">
         <v>100</v>
       </c>
-      <c r="F118" s="5"/>
+      <c r="F118" s="31">
+        <v>100</v>
+      </c>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
       <c r="J118" s="5"/>
       <c r="K118" s="5"/>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="62" t="s">
         <v>19</v>
       </c>
       <c r="B119" s="32"/>
       <c r="C119" s="14"/>
       <c r="D119" s="7"/>
       <c r="E119" s="32"/>
-      <c r="F119" s="5"/>
+      <c r="F119" s="27"/>
       <c r="G119" s="61"/>
       <c r="H119" s="61"/>
       <c r="I119" s="5"/>
       <c r="J119" s="5"/>
       <c r="K119" s="5"/>
       <c r="L119" s="5"/>
       <c r="M119" s="60"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B120" s="11">
         <v>302.2</v>
       </c>
       <c r="C120" s="11">
         <v>206.4</v>
       </c>
       <c r="D120" s="11">
         <v>175.6</v>
       </c>
       <c r="E120" s="30">
         <v>156.69999999999999</v>
       </c>
-      <c r="F120" s="5"/>
+      <c r="F120" s="30">
+        <v>141.19999999999999</v>
+      </c>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B121" s="11">
         <v>316.2</v>
       </c>
       <c r="C121" s="11">
         <v>156.80000000000001</v>
       </c>
       <c r="D121" s="11">
         <v>234.7</v>
       </c>
       <c r="E121" s="30">
         <v>201.7</v>
       </c>
-      <c r="F121" s="5"/>
+      <c r="F121" s="30">
+        <v>177.9</v>
+      </c>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
       <c r="J121" s="5"/>
       <c r="K121" s="5"/>
       <c r="L121" s="5"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B122" s="11">
         <v>100</v>
       </c>
       <c r="C122" s="11">
         <v>100</v>
       </c>
       <c r="D122" s="11">
         <v>100</v>
       </c>
       <c r="E122" s="30">
         <v>100</v>
       </c>
-      <c r="F122" s="5"/>
+      <c r="F122" s="30">
+        <v>100</v>
+      </c>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
       <c r="J122" s="5"/>
       <c r="K122" s="5"/>
       <c r="L122" s="5"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B123" s="11">
         <v>100</v>
       </c>
       <c r="C123" s="11">
         <v>73.900000000000006</v>
       </c>
       <c r="D123" s="11">
         <v>80.7</v>
       </c>
       <c r="E123" s="30">
         <v>85.7</v>
       </c>
-      <c r="F123" s="5"/>
+      <c r="F123" s="30">
+        <v>88.6</v>
+      </c>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
       <c r="J123" s="5"/>
       <c r="K123" s="5"/>
       <c r="L123" s="5"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B124" s="32"/>
       <c r="C124" s="32"/>
       <c r="D124" s="7"/>
       <c r="E124" s="32"/>
-      <c r="F124" s="5"/>
+      <c r="F124" s="27"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5"/>
       <c r="K124" s="5"/>
       <c r="L124" s="5"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B125" s="11">
         <v>100</v>
       </c>
       <c r="C125" s="11">
         <v>100</v>
       </c>
       <c r="D125" s="11">
         <v>100</v>
       </c>
       <c r="E125" s="30">
         <v>100</v>
       </c>
-      <c r="F125" s="5"/>
+      <c r="F125" s="30">
+        <v>100</v>
+      </c>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
       <c r="J125" s="5"/>
       <c r="K125" s="5"/>
       <c r="L125" s="5"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B126" s="11">
         <v>100</v>
       </c>
       <c r="C126" s="11">
         <v>100</v>
       </c>
       <c r="D126" s="11">
         <v>100</v>
       </c>
       <c r="E126" s="30">
         <v>100</v>
       </c>
-      <c r="F126" s="5"/>
+      <c r="F126" s="30">
+        <v>100</v>
+      </c>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B127" s="11">
         <v>100</v>
       </c>
       <c r="C127" s="11">
         <v>100</v>
       </c>
       <c r="D127" s="11">
         <v>100</v>
       </c>
       <c r="E127" s="30">
         <v>100</v>
       </c>
-      <c r="F127" s="5"/>
+      <c r="F127" s="30">
+        <v>100</v>
+      </c>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
       <c r="J127" s="5"/>
       <c r="K127" s="5"/>
       <c r="L127" s="5"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="62" t="s">
         <v>24</v>
       </c>
       <c r="B128" s="32"/>
       <c r="C128" s="32"/>
       <c r="D128" s="7"/>
       <c r="E128" s="32"/>
-      <c r="F128" s="5"/>
+      <c r="F128" s="27"/>
       <c r="G128" s="5"/>
       <c r="H128" s="61"/>
       <c r="I128" s="5"/>
       <c r="J128" s="5"/>
       <c r="K128" s="5"/>
       <c r="L128" s="5"/>
       <c r="M128" s="60"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B129" s="11">
         <v>108.9</v>
       </c>
       <c r="C129" s="11">
         <v>125.7</v>
       </c>
       <c r="D129" s="11">
         <v>127.1</v>
       </c>
       <c r="E129" s="30">
         <v>128.1</v>
       </c>
-      <c r="F129" s="5"/>
+      <c r="F129" s="30">
+        <v>122</v>
+      </c>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
       <c r="J129" s="5"/>
       <c r="K129" s="5"/>
       <c r="L129" s="5"/>
       <c r="M129" s="5"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B130" s="11">
         <v>111.4</v>
       </c>
       <c r="C130" s="11">
         <v>133.6</v>
       </c>
       <c r="D130" s="11">
         <v>128.19999999999999</v>
       </c>
       <c r="E130" s="30">
         <v>126.8</v>
       </c>
-      <c r="F130" s="5"/>
+      <c r="F130" s="30">
+        <v>120.6</v>
+      </c>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
       <c r="J130" s="5"/>
       <c r="K130" s="5"/>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B131" s="9">
         <v>97.6</v>
       </c>
       <c r="C131" s="11">
         <v>91.3</v>
       </c>
       <c r="D131" s="11">
         <v>79.900000000000006</v>
       </c>
       <c r="E131" s="31">
         <v>90.9</v>
       </c>
-      <c r="F131" s="5"/>
+      <c r="F131" s="30">
+        <v>96</v>
+      </c>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
       <c r="J131" s="5"/>
       <c r="K131" s="5"/>
       <c r="L131" s="5"/>
       <c r="M131" s="5"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B132" s="32"/>
       <c r="C132" s="32"/>
       <c r="D132" s="7"/>
       <c r="E132" s="32"/>
-      <c r="F132" s="5"/>
+      <c r="F132" s="27"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
       <c r="J132" s="5"/>
       <c r="K132" s="5"/>
       <c r="L132" s="5"/>
       <c r="M132" s="5"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B133" s="11">
         <v>100</v>
       </c>
       <c r="C133" s="11">
         <v>100</v>
       </c>
       <c r="D133" s="11">
         <v>100</v>
       </c>
       <c r="E133" s="30">
         <v>100</v>
       </c>
-      <c r="F133" s="5"/>
+      <c r="F133" s="30">
+        <v>100</v>
+      </c>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
       <c r="J133" s="5"/>
       <c r="K133" s="5"/>
       <c r="L133" s="5"/>
       <c r="M133" s="5"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B134" s="11">
         <v>100</v>
       </c>
       <c r="C134" s="11">
         <v>100</v>
       </c>
       <c r="D134" s="11">
         <v>100</v>
       </c>
       <c r="E134" s="30">
         <v>100</v>
       </c>
-      <c r="F134" s="5"/>
+      <c r="F134" s="30">
+        <v>100</v>
+      </c>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
       <c r="J134" s="5"/>
       <c r="K134" s="5"/>
       <c r="L134" s="5"/>
       <c r="M134" s="5"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B135" s="11">
         <v>99.1</v>
       </c>
       <c r="C135" s="11">
         <v>99.1</v>
       </c>
       <c r="D135" s="11">
         <v>98.8</v>
       </c>
       <c r="E135" s="30">
         <v>98.7</v>
       </c>
-      <c r="F135" s="5"/>
+      <c r="F135" s="30">
+        <v>98.7</v>
+      </c>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
       <c r="J135" s="5"/>
       <c r="K135" s="5"/>
       <c r="L135" s="5"/>
       <c r="M135" s="5"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B136" s="11">
         <v>100</v>
       </c>
       <c r="C136" s="11">
         <v>100</v>
       </c>
       <c r="D136" s="11">
         <v>100</v>
       </c>
       <c r="E136" s="30">
         <v>100</v>
       </c>
-      <c r="F136" s="5"/>
+      <c r="F136" s="31">
+        <v>100</v>
+      </c>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
       <c r="J136" s="5"/>
       <c r="K136" s="5"/>
       <c r="L136" s="5"/>
       <c r="M136" s="5"/>
     </row>
     <row r="137" spans="1:13" ht="36">
       <c r="A137" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B137" s="32"/>
       <c r="C137" s="32"/>
       <c r="D137" s="7"/>
       <c r="E137" s="32"/>
-      <c r="F137" s="5"/>
+      <c r="F137" s="27"/>
       <c r="G137" s="61"/>
       <c r="H137" s="61"/>
       <c r="I137" s="5"/>
       <c r="J137" s="5"/>
       <c r="K137" s="5"/>
       <c r="L137" s="5"/>
       <c r="M137" s="60"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B138" s="11">
         <v>21.7</v>
       </c>
       <c r="C138" s="11">
         <v>20.5</v>
       </c>
       <c r="D138" s="11">
         <v>49.2</v>
       </c>
       <c r="E138" s="30">
         <v>51.1</v>
       </c>
-      <c r="F138" s="5"/>
+      <c r="F138" s="30">
+        <v>42.2</v>
+      </c>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
       <c r="J138" s="5"/>
       <c r="K138" s="5"/>
       <c r="L138" s="5"/>
       <c r="M138" s="5"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B139" s="11">
         <v>100</v>
       </c>
       <c r="C139" s="11">
         <v>100</v>
       </c>
       <c r="D139" s="11">
         <v>100</v>
       </c>
       <c r="E139" s="30">
         <v>100</v>
       </c>
-      <c r="F139" s="5"/>
+      <c r="F139" s="30">
+        <v>100</v>
+      </c>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
       <c r="J139" s="5"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B140" s="11">
         <v>19.7</v>
       </c>
       <c r="C140" s="11">
         <v>21.3</v>
       </c>
       <c r="D140" s="11">
         <v>32.6</v>
       </c>
       <c r="E140" s="30">
         <v>38.700000000000003</v>
       </c>
-      <c r="F140" s="5"/>
+      <c r="F140" s="30">
+        <v>32.299999999999997</v>
+      </c>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
       <c r="J140" s="5"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B141" s="32"/>
       <c r="C141" s="32"/>
       <c r="D141" s="7"/>
       <c r="E141" s="32"/>
-      <c r="F141" s="5"/>
+      <c r="F141" s="27"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
       <c r="J141" s="5"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B142" s="11">
         <v>100</v>
       </c>
       <c r="C142" s="11">
         <v>100</v>
       </c>
       <c r="D142" s="11">
         <v>100</v>
       </c>
       <c r="E142" s="31">
         <v>100</v>
       </c>
-      <c r="F142" s="5"/>
+      <c r="F142" s="30">
+        <v>100</v>
+      </c>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
       <c r="J142" s="5"/>
       <c r="K142" s="5"/>
       <c r="L142" s="5"/>
       <c r="M142" s="5"/>
     </row>
     <row r="143" spans="1:13" ht="74.25" customHeight="1">
       <c r="A143" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B143" s="32"/>
       <c r="C143" s="33"/>
       <c r="D143" s="7"/>
       <c r="E143" s="32"/>
-      <c r="F143" s="5"/>
+      <c r="F143" s="27"/>
       <c r="G143" s="63"/>
       <c r="H143" s="60"/>
       <c r="I143" s="5"/>
       <c r="J143" s="5"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="60"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B144" s="11">
         <v>99.9</v>
       </c>
       <c r="C144" s="11">
         <v>132.5</v>
       </c>
       <c r="D144" s="11">
         <v>143.4</v>
       </c>
       <c r="E144" s="30">
         <v>129.6</v>
       </c>
-      <c r="F144" s="5"/>
+      <c r="F144" s="31">
+        <v>110.4</v>
+      </c>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
       <c r="J144" s="5"/>
       <c r="K144" s="5"/>
       <c r="L144" s="5"/>
       <c r="M144" s="5"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B145" s="11">
         <v>99.9</v>
       </c>
       <c r="C145" s="11">
         <v>99.5</v>
       </c>
       <c r="D145" s="11">
         <v>101.1</v>
       </c>
       <c r="E145" s="30">
         <v>97.4</v>
       </c>
-      <c r="F145" s="5"/>
+      <c r="F145" s="30">
+        <v>86.9</v>
+      </c>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
       <c r="J145" s="5"/>
       <c r="K145" s="5"/>
       <c r="L145" s="5"/>
       <c r="M145" s="5"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B146" s="11">
         <v>100</v>
       </c>
       <c r="C146" s="11">
         <v>100</v>
       </c>
       <c r="D146" s="11">
         <v>100</v>
       </c>
       <c r="E146" s="30">
         <v>100</v>
       </c>
-      <c r="F146" s="5"/>
+      <c r="F146" s="30">
+        <v>100</v>
+      </c>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
       <c r="J146" s="5"/>
       <c r="K146" s="5"/>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B147" s="32"/>
       <c r="C147" s="32"/>
       <c r="D147" s="7"/>
       <c r="E147" s="32"/>
-      <c r="F147" s="5"/>
+      <c r="F147" s="27"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
       <c r="J147" s="5"/>
       <c r="K147" s="5"/>
       <c r="L147" s="5"/>
       <c r="M147" s="5"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B148" s="11">
         <v>97.8</v>
       </c>
       <c r="C148" s="11">
         <v>96.8</v>
       </c>
       <c r="D148" s="11">
         <v>96.2</v>
       </c>
       <c r="E148" s="30">
         <v>95.6</v>
       </c>
-      <c r="F148" s="5"/>
+      <c r="F148" s="30">
+        <v>94.9</v>
+      </c>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
       <c r="J148" s="5"/>
       <c r="K148" s="5"/>
       <c r="L148" s="5"/>
       <c r="M148" s="5"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B149" s="11">
         <v>100</v>
       </c>
       <c r="C149" s="11">
         <v>310.2</v>
       </c>
       <c r="D149" s="11">
         <v>416.5</v>
       </c>
       <c r="E149" s="30">
         <v>338.7</v>
       </c>
-      <c r="F149" s="5"/>
+      <c r="F149" s="31">
+        <v>274.39999999999998</v>
+      </c>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
       <c r="J149" s="5"/>
       <c r="K149" s="5"/>
       <c r="L149" s="5"/>
       <c r="M149" s="5"/>
     </row>
     <row r="150" spans="1:13" ht="24">
       <c r="A150" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B150" s="32"/>
       <c r="C150" s="32"/>
       <c r="D150" s="7"/>
       <c r="E150" s="32"/>
-      <c r="F150" s="5"/>
+      <c r="F150" s="27"/>
       <c r="G150" s="63"/>
       <c r="H150" s="60"/>
       <c r="I150" s="5"/>
       <c r="J150" s="5"/>
       <c r="K150" s="5"/>
       <c r="L150" s="5"/>
       <c r="M150" s="60"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B151" s="11">
         <v>84.6</v>
       </c>
       <c r="C151" s="11">
         <v>91</v>
       </c>
       <c r="D151" s="11">
         <v>96.8</v>
       </c>
       <c r="E151" s="30">
         <v>92.8</v>
       </c>
-      <c r="F151" s="5"/>
+      <c r="F151" s="31">
+        <v>95.4</v>
+      </c>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
       <c r="J151" s="5"/>
       <c r="K151" s="5"/>
       <c r="L151" s="5"/>
       <c r="M151" s="5"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B152" s="11">
         <v>80.3</v>
       </c>
       <c r="C152" s="11">
         <v>88.6</v>
       </c>
       <c r="D152" s="11">
         <v>95.1</v>
       </c>
       <c r="E152" s="30">
         <v>91.6</v>
       </c>
-      <c r="F152" s="5"/>
+      <c r="F152" s="30">
+        <v>93.6</v>
+      </c>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
       <c r="J152" s="5"/>
       <c r="K152" s="5"/>
       <c r="L152" s="5"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B153" s="11">
         <v>100</v>
       </c>
       <c r="C153" s="11">
         <v>100</v>
       </c>
       <c r="D153" s="11">
         <v>100</v>
       </c>
       <c r="E153" s="30">
         <v>100</v>
       </c>
-      <c r="F153" s="5"/>
+      <c r="F153" s="30">
+        <v>100</v>
+      </c>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
       <c r="J153" s="5"/>
       <c r="K153" s="5"/>
       <c r="L153" s="5"/>
       <c r="M153" s="5"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B154" s="32"/>
       <c r="C154" s="32"/>
       <c r="D154" s="7"/>
       <c r="E154" s="32"/>
-      <c r="F154" s="5"/>
+      <c r="F154" s="27"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
       <c r="J154" s="5"/>
       <c r="K154" s="5"/>
       <c r="L154" s="5"/>
       <c r="M154" s="5"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B155" s="11">
         <v>100</v>
       </c>
       <c r="C155" s="11">
         <v>100</v>
       </c>
       <c r="D155" s="11">
         <v>100</v>
       </c>
       <c r="E155" s="31">
         <v>100</v>
       </c>
-      <c r="F155" s="5"/>
+      <c r="F155" s="30">
+        <v>100</v>
+      </c>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
       <c r="J155" s="5"/>
       <c r="K155" s="5"/>
       <c r="L155" s="5"/>
       <c r="M155" s="5"/>
     </row>
     <row r="156" spans="1:13" ht="48">
       <c r="A156" s="54" t="s">
         <v>27</v>
       </c>
       <c r="B156" s="32"/>
       <c r="C156" s="32"/>
       <c r="D156" s="7"/>
       <c r="E156" s="32"/>
-      <c r="F156" s="5"/>
+      <c r="F156" s="27"/>
       <c r="G156" s="63"/>
       <c r="H156" s="60"/>
       <c r="I156" s="5"/>
       <c r="J156" s="5"/>
       <c r="K156" s="5"/>
       <c r="L156" s="5"/>
       <c r="M156" s="60"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B157" s="11">
         <v>100</v>
       </c>
       <c r="C157" s="11">
         <v>103.8</v>
       </c>
       <c r="D157" s="11">
         <v>105.1</v>
       </c>
       <c r="E157" s="30">
         <v>102.3</v>
       </c>
-      <c r="F157" s="5"/>
+      <c r="F157" s="31">
+        <v>95.5</v>
+      </c>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
       <c r="J157" s="5"/>
       <c r="K157" s="5"/>
       <c r="L157" s="5"/>
       <c r="M157" s="5"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B158" s="11">
         <v>100</v>
       </c>
       <c r="C158" s="11">
         <v>115.2</v>
       </c>
       <c r="D158" s="11">
         <v>898.6</v>
       </c>
       <c r="E158" s="30">
         <v>697.9</v>
       </c>
-      <c r="F158" s="5"/>
+      <c r="F158" s="30">
+        <v>574.29999999999995</v>
+      </c>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
       <c r="J158" s="5"/>
       <c r="K158" s="5"/>
       <c r="L158" s="5"/>
       <c r="M158" s="5"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B159" s="11">
         <v>100</v>
       </c>
       <c r="C159" s="11">
         <v>109.6</v>
       </c>
       <c r="D159" s="11">
         <v>139.5</v>
       </c>
       <c r="E159" s="30">
         <v>205.1</v>
       </c>
-      <c r="F159" s="5"/>
+      <c r="F159" s="30">
+        <v>175.4</v>
+      </c>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
       <c r="J159" s="5"/>
       <c r="K159" s="5"/>
       <c r="L159" s="5"/>
       <c r="M159" s="5"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B160" s="11">
         <v>100</v>
       </c>
       <c r="C160" s="11">
         <v>100</v>
       </c>
       <c r="D160" s="11">
         <v>100</v>
       </c>
       <c r="E160" s="30">
         <v>100</v>
       </c>
-      <c r="F160" s="5"/>
+      <c r="F160" s="30">
+        <v>80</v>
+      </c>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
     </row>
     <row r="161" spans="1:13" ht="24">
       <c r="A161" s="54" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="32"/>
       <c r="C161" s="32"/>
       <c r="D161" s="7"/>
       <c r="E161" s="32"/>
-      <c r="F161" s="5"/>
+      <c r="F161" s="27"/>
       <c r="G161" s="63"/>
       <c r="H161" s="60"/>
       <c r="I161" s="5"/>
       <c r="J161" s="5"/>
       <c r="K161" s="5"/>
       <c r="L161" s="5"/>
       <c r="M161" s="60"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B162" s="11">
         <v>103.3</v>
       </c>
       <c r="C162" s="11">
         <v>105.3</v>
       </c>
       <c r="D162" s="11">
         <v>106.6</v>
       </c>
       <c r="E162" s="30">
         <v>108.1</v>
       </c>
-      <c r="F162" s="5"/>
+      <c r="F162" s="30">
+        <v>108.1</v>
+      </c>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
       <c r="J162" s="5"/>
       <c r="K162" s="5"/>
       <c r="L162" s="5"/>
       <c r="M162" s="5"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B163" s="11">
         <v>103.3</v>
       </c>
       <c r="C163" s="11">
         <v>105.3</v>
       </c>
       <c r="D163" s="11">
         <v>106.6</v>
       </c>
       <c r="E163" s="30">
         <v>108.1</v>
       </c>
-      <c r="F163" s="5"/>
+      <c r="F163" s="30">
+        <v>108.1</v>
+      </c>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
       <c r="J163" s="5"/>
       <c r="K163" s="5"/>
       <c r="L163" s="5"/>
       <c r="M163" s="5"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B164" s="11">
         <v>100</v>
       </c>
       <c r="C164" s="11">
         <v>321.39999999999998</v>
       </c>
       <c r="D164" s="11">
         <v>395.2</v>
       </c>
       <c r="E164" s="30">
         <v>296.39999999999998</v>
       </c>
-      <c r="F164" s="5"/>
+      <c r="F164" s="30">
+        <v>237.1</v>
+      </c>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
       <c r="J164" s="5"/>
       <c r="K164" s="5"/>
       <c r="L164" s="5"/>
       <c r="M164" s="5"/>
     </row>
     <row r="165" spans="1:13" ht="45">
       <c r="A165" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B165" s="11"/>
       <c r="C165" s="11"/>
       <c r="D165" s="12"/>
       <c r="E165" s="32"/>
-      <c r="F165" s="5"/>
+      <c r="F165" s="27"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
       <c r="J165" s="5"/>
       <c r="K165" s="5"/>
       <c r="L165" s="5"/>
       <c r="M165" s="5"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B166" s="11">
         <v>103.3</v>
       </c>
       <c r="C166" s="11">
         <v>105.3</v>
       </c>
       <c r="D166" s="11">
         <v>106.6</v>
       </c>
       <c r="E166" s="30">
         <v>108.2</v>
       </c>
-      <c r="F166" s="5"/>
+      <c r="F166" s="31">
+        <v>108.2</v>
+      </c>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
       <c r="J166" s="5"/>
       <c r="K166" s="5"/>
       <c r="L166" s="5"/>
       <c r="M166" s="5"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B167" s="11">
         <v>103.3</v>
       </c>
       <c r="C167" s="11">
         <v>105.3</v>
       </c>
       <c r="D167" s="11">
         <v>106.6</v>
       </c>
       <c r="E167" s="30">
         <v>108.1</v>
       </c>
-      <c r="F167" s="5"/>
+      <c r="F167" s="30">
+        <v>108.1</v>
+      </c>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
       <c r="J167" s="5"/>
       <c r="K167" s="5"/>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B168" s="11">
         <v>100</v>
       </c>
       <c r="C168" s="11">
         <v>321.39999999999998</v>
       </c>
       <c r="D168" s="11">
         <v>395.2</v>
       </c>
       <c r="E168" s="30">
         <v>296.39999999999998</v>
       </c>
-      <c r="F168" s="5"/>
+      <c r="F168" s="30">
+        <v>237.1</v>
+      </c>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
       <c r="J168" s="5"/>
       <c r="K168" s="5"/>
       <c r="L168" s="5"/>
       <c r="M168" s="5"/>
     </row>
     <row r="169" spans="1:13" ht="24">
       <c r="A169" s="54" t="s">
         <v>29</v>
       </c>
       <c r="B169" s="32"/>
       <c r="C169" s="32"/>
       <c r="D169" s="7"/>
       <c r="E169" s="32"/>
-      <c r="F169" s="5"/>
+      <c r="F169" s="27"/>
       <c r="G169" s="63"/>
       <c r="H169" s="60"/>
       <c r="I169" s="5"/>
       <c r="J169" s="5"/>
       <c r="K169" s="5"/>
       <c r="L169" s="5"/>
       <c r="M169" s="60"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B170" s="11">
         <v>115.4</v>
       </c>
       <c r="C170" s="11">
         <v>115.1</v>
       </c>
       <c r="D170" s="11">
         <v>113.9</v>
       </c>
       <c r="E170" s="30">
         <v>118.5</v>
       </c>
-      <c r="F170" s="5"/>
+      <c r="F170" s="31">
+        <v>115.7</v>
+      </c>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
       <c r="J170" s="5"/>
       <c r="K170" s="5"/>
       <c r="L170" s="5"/>
       <c r="M170" s="5"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B171" s="11">
         <v>112.4</v>
       </c>
       <c r="C171" s="11">
         <v>116.6</v>
       </c>
       <c r="D171" s="11">
         <v>120.7</v>
       </c>
       <c r="E171" s="30">
         <v>129</v>
       </c>
-      <c r="F171" s="5"/>
+      <c r="F171" s="30">
+        <v>125.2</v>
+      </c>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
       <c r="J171" s="5"/>
       <c r="K171" s="5"/>
       <c r="L171" s="5"/>
       <c r="M171" s="5"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B172" s="11">
         <v>101</v>
       </c>
       <c r="C172" s="11">
         <v>100.6</v>
       </c>
       <c r="D172" s="11">
         <v>100.8</v>
       </c>
       <c r="E172" s="30">
         <v>99.8</v>
       </c>
-      <c r="F172" s="5"/>
+      <c r="F172" s="30">
+        <v>99.6</v>
+      </c>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
       <c r="J172" s="5"/>
       <c r="K172" s="5"/>
       <c r="L172" s="5"/>
       <c r="M172" s="5"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B173" s="11">
         <v>100</v>
       </c>
       <c r="C173" s="11">
         <v>50</v>
       </c>
       <c r="D173" s="11">
         <v>33.299999999999997</v>
       </c>
       <c r="E173" s="30">
         <v>25</v>
       </c>
-      <c r="F173" s="5"/>
+      <c r="F173" s="30">
+        <v>20</v>
+      </c>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
       <c r="J173" s="5"/>
       <c r="K173" s="5"/>
       <c r="L173" s="5"/>
       <c r="M173" s="5"/>
     </row>
     <row r="174" spans="1:13" ht="60">
       <c r="A174" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="32"/>
       <c r="C174" s="32"/>
       <c r="D174" s="7"/>
       <c r="E174" s="32"/>
-      <c r="F174" s="5"/>
+      <c r="F174" s="27"/>
       <c r="G174" s="63"/>
       <c r="H174" s="60"/>
       <c r="I174" s="5"/>
       <c r="J174" s="5"/>
       <c r="K174" s="5"/>
       <c r="L174" s="5"/>
       <c r="M174" s="60"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B175" s="11">
         <v>120</v>
       </c>
       <c r="C175" s="11">
         <v>277.7</v>
       </c>
       <c r="D175" s="11">
         <v>336.5</v>
       </c>
       <c r="E175" s="30">
         <v>306.2</v>
       </c>
-      <c r="F175" s="5"/>
+      <c r="F175" s="31">
+        <v>268.89999999999998</v>
+      </c>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
       <c r="J175" s="5"/>
       <c r="K175" s="5"/>
       <c r="L175" s="5"/>
       <c r="M175" s="5"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B176" s="11">
         <v>120</v>
       </c>
       <c r="C176" s="11">
         <v>277.7</v>
       </c>
       <c r="D176" s="11">
         <v>336.5</v>
       </c>
       <c r="E176" s="30">
         <v>306.2</v>
       </c>
-      <c r="F176" s="5"/>
+      <c r="F176" s="30">
+        <v>268.89999999999998</v>
+      </c>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
       <c r="J176" s="5"/>
       <c r="K176" s="5"/>
       <c r="L176" s="5"/>
       <c r="M176" s="5"/>
     </row>
     <row r="177" spans="1:13" ht="36">
       <c r="A177" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B177" s="32"/>
       <c r="C177" s="32"/>
       <c r="D177" s="7"/>
       <c r="E177" s="32"/>
-      <c r="F177" s="5"/>
+      <c r="F177" s="27"/>
       <c r="G177" s="63"/>
       <c r="H177" s="60"/>
       <c r="I177" s="5"/>
       <c r="J177" s="5"/>
       <c r="K177" s="5"/>
       <c r="L177" s="5"/>
       <c r="M177" s="60"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B178" s="11">
         <v>71.599999999999994</v>
       </c>
       <c r="C178" s="11">
         <v>91</v>
       </c>
       <c r="D178" s="11">
         <v>99</v>
       </c>
       <c r="E178" s="30">
         <v>101.4</v>
       </c>
-      <c r="F178" s="5"/>
+      <c r="F178" s="31">
+        <v>93.8</v>
+      </c>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
       <c r="J178" s="5"/>
       <c r="K178" s="5"/>
       <c r="L178" s="5"/>
       <c r="M178" s="5"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B179" s="11">
         <v>70.8</v>
       </c>
       <c r="C179" s="11">
         <v>87.8</v>
       </c>
       <c r="D179" s="11">
         <v>97.8</v>
       </c>
       <c r="E179" s="30">
         <v>99.7</v>
       </c>
-      <c r="F179" s="5"/>
+      <c r="F179" s="30">
+        <v>92</v>
+      </c>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
       <c r="J179" s="5"/>
       <c r="K179" s="5"/>
       <c r="L179" s="5"/>
       <c r="M179" s="5"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="11">
         <v>137.4</v>
       </c>
       <c r="C180" s="11">
         <v>569.9</v>
       </c>
       <c r="D180" s="11">
         <v>527</v>
       </c>
       <c r="E180" s="30">
         <v>513.9</v>
       </c>
-      <c r="F180" s="5"/>
+      <c r="F180" s="30">
+        <v>462.6</v>
+      </c>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
       <c r="J180" s="5"/>
       <c r="K180" s="5"/>
       <c r="L180" s="5"/>
       <c r="M180" s="5"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="11">
         <v>100</v>
       </c>
       <c r="C181" s="11">
         <v>98.5</v>
       </c>
       <c r="D181" s="11">
         <v>98.7</v>
       </c>
       <c r="E181" s="30">
         <v>96.4</v>
       </c>
-      <c r="F181" s="5"/>
+      <c r="F181" s="30">
+        <v>92.6</v>
+      </c>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
       <c r="J181" s="5"/>
       <c r="K181" s="5"/>
       <c r="L181" s="5"/>
       <c r="M181" s="5"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B182" s="32"/>
       <c r="C182" s="32"/>
       <c r="D182" s="7"/>
       <c r="E182" s="32"/>
-      <c r="F182" s="5"/>
+      <c r="F182" s="27"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
       <c r="J182" s="5"/>
       <c r="K182" s="5"/>
       <c r="L182" s="5"/>
       <c r="M182" s="5"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B183" s="11">
         <v>100</v>
       </c>
       <c r="C183" s="11">
         <v>188.9</v>
       </c>
       <c r="D183" s="11">
         <v>218.5</v>
       </c>
       <c r="E183" s="30">
         <v>216</v>
       </c>
-      <c r="F183" s="5"/>
+      <c r="F183" s="30">
+        <v>172.8</v>
+      </c>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
       <c r="J183" s="5"/>
       <c r="K183" s="5"/>
       <c r="L183" s="5"/>
       <c r="M183" s="5"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B184" s="11">
         <v>100</v>
       </c>
       <c r="C184" s="11">
         <v>100</v>
       </c>
       <c r="D184" s="11">
         <v>100</v>
       </c>
       <c r="E184" s="30">
         <v>100</v>
       </c>
-      <c r="F184" s="5"/>
+      <c r="F184" s="30">
+        <v>100</v>
+      </c>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
       <c r="J184" s="5"/>
       <c r="K184" s="5"/>
       <c r="L184" s="5"/>
       <c r="M184" s="5"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B185" s="9">
         <v>100</v>
       </c>
       <c r="C185" s="11">
         <v>100</v>
       </c>
       <c r="D185" s="11">
         <v>100</v>
       </c>
       <c r="E185" s="31">
         <v>100</v>
       </c>
-      <c r="F185" s="5"/>
+      <c r="F185" s="30">
+        <v>100</v>
+      </c>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
       <c r="J185" s="5"/>
       <c r="K185" s="5"/>
       <c r="L185" s="5"/>
       <c r="M185" s="5"/>
     </row>
     <row r="186" spans="1:13" s="34" customFormat="1" ht="36">
       <c r="A186" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B186" s="32"/>
       <c r="C186" s="32"/>
       <c r="D186" s="7"/>
       <c r="E186" s="32"/>
-      <c r="F186" s="5"/>
+      <c r="F186" s="27"/>
       <c r="G186" s="63"/>
       <c r="H186" s="60"/>
       <c r="I186" s="5"/>
       <c r="J186" s="5"/>
       <c r="K186" s="5"/>
       <c r="L186" s="5"/>
       <c r="M186" s="60"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B187" s="11">
         <v>104.1</v>
       </c>
       <c r="C187" s="11">
         <v>187</v>
       </c>
       <c r="D187" s="11">
         <v>244.2</v>
       </c>
       <c r="E187" s="30">
         <v>204.8</v>
       </c>
-      <c r="F187" s="5"/>
+      <c r="F187" s="31">
+        <v>175.4</v>
+      </c>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
       <c r="J187" s="5"/>
       <c r="K187" s="5"/>
       <c r="L187" s="5"/>
       <c r="M187" s="5"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B188" s="11">
         <v>96.8</v>
       </c>
       <c r="C188" s="11">
         <v>136.19999999999999</v>
       </c>
       <c r="D188" s="11">
         <v>226.5</v>
       </c>
       <c r="E188" s="30">
         <v>186.8</v>
       </c>
-      <c r="F188" s="5"/>
+      <c r="F188" s="30">
+        <v>159.5</v>
+      </c>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
       <c r="J188" s="5"/>
       <c r="K188" s="5"/>
       <c r="L188" s="5"/>
       <c r="M188" s="5"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B189" s="11">
         <v>100</v>
       </c>
       <c r="C189" s="11">
         <v>868.3</v>
       </c>
       <c r="D189" s="11">
         <v>404.7</v>
       </c>
       <c r="E189" s="30">
         <v>354.2</v>
       </c>
-      <c r="F189" s="5"/>
+      <c r="F189" s="30">
+        <v>286.8</v>
+      </c>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
       <c r="J189" s="5"/>
       <c r="K189" s="5"/>
       <c r="L189" s="5"/>
       <c r="M189" s="5"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B190" s="11">
         <v>128.30000000000001</v>
       </c>
       <c r="C190" s="11">
         <v>131</v>
       </c>
       <c r="D190" s="11">
         <v>138.9</v>
       </c>
       <c r="E190" s="30">
         <v>149.9</v>
       </c>
-      <c r="F190" s="5"/>
+      <c r="F190" s="30">
+        <v>145.19999999999999</v>
+      </c>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
       <c r="J190" s="5"/>
       <c r="K190" s="5"/>
       <c r="L190" s="5"/>
       <c r="M190" s="5"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B191" s="32"/>
       <c r="C191" s="32"/>
       <c r="D191" s="7"/>
       <c r="E191" s="32"/>
-      <c r="F191" s="5"/>
+      <c r="F191" s="27"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="5"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B192" s="11">
         <v>100</v>
       </c>
       <c r="C192" s="11">
         <v>100</v>
       </c>
       <c r="D192" s="11">
         <v>100</v>
       </c>
       <c r="E192" s="30">
         <v>100</v>
       </c>
-      <c r="F192" s="5"/>
+      <c r="F192" s="30">
+        <v>100</v>
+      </c>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
       <c r="J192" s="5"/>
       <c r="K192" s="5"/>
       <c r="L192" s="5"/>
       <c r="M192" s="5"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B193" s="11">
         <v>186.5</v>
       </c>
       <c r="C193" s="11">
         <v>183.5</v>
       </c>
       <c r="D193" s="11">
         <v>169.1</v>
       </c>
       <c r="E193" s="30">
         <v>165.7</v>
       </c>
-      <c r="F193" s="5"/>
+      <c r="F193" s="30">
+        <v>162.9</v>
+      </c>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
       <c r="J193" s="5"/>
       <c r="K193" s="5"/>
       <c r="L193" s="5"/>
       <c r="M193" s="5"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C194" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E194" s="30">
         <v>48.1</v>
       </c>
-      <c r="F194" s="5"/>
+      <c r="F194" s="30">
+        <v>38.5</v>
+      </c>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
       <c r="J194" s="5"/>
       <c r="K194" s="5"/>
       <c r="L194" s="5"/>
       <c r="M194" s="5"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B195" s="11">
         <v>100</v>
       </c>
       <c r="C195" s="11">
         <v>100</v>
       </c>
       <c r="D195" s="11">
         <v>100</v>
       </c>
       <c r="E195" s="30">
         <v>100</v>
       </c>
-      <c r="F195" s="5"/>
+      <c r="F195" s="30">
+        <v>100</v>
+      </c>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
       <c r="J195" s="5"/>
       <c r="K195" s="5"/>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B196" s="11">
         <v>100</v>
       </c>
       <c r="C196" s="11">
         <v>156473.9</v>
       </c>
       <c r="D196" s="11">
         <v>100</v>
       </c>
       <c r="E196" s="30">
         <v>100</v>
       </c>
-      <c r="F196" s="5"/>
+      <c r="F196" s="30">
+        <v>100</v>
+      </c>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
       <c r="J196" s="5"/>
       <c r="K196" s="5"/>
       <c r="L196" s="5"/>
       <c r="M196" s="5"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B197" s="11">
         <v>100</v>
       </c>
       <c r="C197" s="11">
         <v>127.4</v>
       </c>
       <c r="D197" s="11">
         <v>136.19999999999999</v>
       </c>
       <c r="E197" s="30">
         <v>132.5</v>
       </c>
-      <c r="F197" s="5"/>
+      <c r="F197" s="30">
+        <v>118.5</v>
+      </c>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
       <c r="J197" s="5"/>
       <c r="K197" s="5"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B198" s="11">
         <v>100</v>
       </c>
       <c r="C198" s="11">
         <v>100</v>
       </c>
       <c r="D198" s="11">
         <v>100</v>
       </c>
       <c r="E198" s="30">
         <v>100</v>
       </c>
-      <c r="F198" s="5"/>
+      <c r="F198" s="31">
+        <v>100</v>
+      </c>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
       <c r="J198" s="5"/>
       <c r="K198" s="5"/>
       <c r="L198" s="5"/>
       <c r="M198" s="5"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B199" s="32"/>
       <c r="C199" s="32"/>
       <c r="D199" s="7"/>
       <c r="E199" s="32"/>
-      <c r="F199" s="5"/>
+      <c r="F199" s="27"/>
       <c r="G199" s="63"/>
       <c r="H199" s="60"/>
       <c r="I199" s="5"/>
       <c r="J199" s="5"/>
       <c r="K199" s="5"/>
       <c r="L199" s="5"/>
       <c r="M199" s="60"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B200" s="11">
         <v>102.3</v>
       </c>
       <c r="C200" s="11">
         <v>97.9</v>
       </c>
       <c r="D200" s="11">
         <v>97.5</v>
       </c>
       <c r="E200" s="30">
         <v>97.2</v>
       </c>
-      <c r="F200" s="5"/>
+      <c r="F200" s="31">
+        <v>102</v>
+      </c>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
       <c r="J200" s="5"/>
       <c r="K200" s="5"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B201" s="11">
         <v>96.3</v>
       </c>
       <c r="C201" s="11">
         <v>96.4</v>
       </c>
       <c r="D201" s="11">
         <v>99.7</v>
       </c>
       <c r="E201" s="30">
         <v>100.7</v>
       </c>
-      <c r="F201" s="5"/>
+      <c r="F201" s="30">
+        <v>106.7</v>
+      </c>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
       <c r="J201" s="5"/>
       <c r="K201" s="5"/>
       <c r="L201" s="5"/>
       <c r="M201" s="5"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B202" s="11">
         <v>100.5</v>
       </c>
       <c r="C202" s="11">
         <v>92.2</v>
       </c>
       <c r="D202" s="11">
         <v>89.8</v>
       </c>
       <c r="E202" s="30">
         <v>88.8</v>
       </c>
-      <c r="F202" s="5"/>
+      <c r="F202" s="30">
+        <v>89</v>
+      </c>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
       <c r="J202" s="5"/>
       <c r="K202" s="5"/>
       <c r="L202" s="5"/>
       <c r="M202" s="5"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B203" s="11">
         <v>830.4</v>
       </c>
       <c r="C203" s="11">
         <v>493.4</v>
       </c>
       <c r="D203" s="11">
         <v>0.3</v>
       </c>
       <c r="E203" s="30">
         <v>0.3</v>
       </c>
-      <c r="F203" s="5"/>
+      <c r="F203" s="30">
+        <v>20.2</v>
+      </c>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
       <c r="J203" s="5"/>
       <c r="K203" s="5"/>
       <c r="L203" s="5"/>
       <c r="M203" s="5"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B204" s="32"/>
       <c r="C204" s="32"/>
       <c r="D204" s="7"/>
       <c r="E204" s="32"/>
-      <c r="F204" s="5"/>
+      <c r="F204" s="27"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
       <c r="J204" s="5"/>
       <c r="K204" s="5"/>
       <c r="L204" s="5"/>
       <c r="M204" s="5"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B205" s="9">
         <v>57.8</v>
       </c>
       <c r="C205" s="16">
         <v>80.2</v>
       </c>
       <c r="D205" s="16">
         <v>89.2</v>
       </c>
       <c r="E205" s="31">
         <v>89</v>
       </c>
-      <c r="F205" s="5"/>
+      <c r="F205" s="30">
+        <v>92.4</v>
+      </c>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
     </row>
     <row r="206" spans="1:13" ht="22.5">
       <c r="A206" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B206" s="11"/>
       <c r="C206" s="11"/>
       <c r="D206" s="11"/>
       <c r="E206" s="32"/>
-      <c r="F206" s="32"/>
+      <c r="F206" s="27"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
       <c r="J206" s="5"/>
       <c r="K206" s="5"/>
       <c r="L206" s="5"/>
       <c r="M206" s="5"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B207" s="11">
         <v>109.3</v>
       </c>
       <c r="C207" s="11">
         <v>104.3</v>
       </c>
       <c r="D207" s="11">
         <v>103.5</v>
       </c>
       <c r="E207" s="30">
         <v>104.5</v>
       </c>
-      <c r="F207" s="32"/>
+      <c r="F207" s="31">
+        <v>111.7</v>
+      </c>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
       <c r="J207" s="5"/>
       <c r="K207" s="5"/>
       <c r="L207" s="5"/>
       <c r="M207" s="5"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B208" s="11">
         <v>128.19999999999999</v>
       </c>
       <c r="C208" s="11">
         <v>179.7</v>
       </c>
       <c r="D208" s="11">
         <v>184.4</v>
       </c>
       <c r="E208" s="30">
         <v>215.9</v>
       </c>
-      <c r="F208" s="32"/>
+      <c r="F208" s="30">
+        <v>265.2</v>
+      </c>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
       <c r="J208" s="5"/>
       <c r="K208" s="5"/>
       <c r="L208" s="5"/>
       <c r="M208" s="5"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B209" s="11">
         <v>100.5</v>
       </c>
       <c r="C209" s="11">
         <v>92.1</v>
       </c>
       <c r="D209" s="11">
         <v>89.8</v>
       </c>
       <c r="E209" s="30">
         <v>88.8</v>
       </c>
-      <c r="F209" s="32"/>
+      <c r="F209" s="30">
+        <v>89</v>
+      </c>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
       <c r="J209" s="5"/>
       <c r="K209" s="5"/>
       <c r="L209" s="5"/>
       <c r="M209" s="5"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B210" s="11">
         <v>278323.59999999998</v>
       </c>
       <c r="C210" s="11">
         <v>292353.7</v>
       </c>
       <c r="D210" s="11">
         <v>100</v>
       </c>
       <c r="E210" s="30">
         <v>100</v>
       </c>
-      <c r="F210" s="32"/>
+      <c r="F210" s="30">
+        <v>100</v>
+      </c>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
       <c r="J210" s="5"/>
       <c r="K210" s="5"/>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
     </row>
     <row r="211" spans="1:13" ht="22.5">
       <c r="A211" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B211" s="11"/>
       <c r="C211" s="11"/>
       <c r="D211" s="11"/>
       <c r="E211" s="32"/>
-      <c r="F211" s="32"/>
+      <c r="F211" s="27"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
       <c r="J211" s="5"/>
       <c r="K211" s="5"/>
       <c r="L211" s="5"/>
       <c r="M211" s="5"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B212" s="11">
         <v>94.1</v>
       </c>
       <c r="C212" s="11">
         <v>90.8</v>
       </c>
       <c r="D212" s="11">
         <v>90.7</v>
       </c>
       <c r="E212" s="30">
         <v>88.5</v>
       </c>
-      <c r="F212" s="32"/>
+      <c r="F212" s="31">
+        <v>90.2</v>
+      </c>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
       <c r="J212" s="5"/>
       <c r="K212" s="5"/>
       <c r="L212" s="5"/>
       <c r="M212" s="5"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B213" s="11">
         <v>94.5</v>
       </c>
       <c r="C213" s="11">
         <v>91.5</v>
       </c>
       <c r="D213" s="11">
         <v>91.3</v>
       </c>
       <c r="E213" s="30">
         <v>89.1</v>
       </c>
-      <c r="F213" s="32"/>
+      <c r="F213" s="30">
+        <v>90.7</v>
+      </c>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B214" s="11"/>
       <c r="C214" s="11"/>
       <c r="D214" s="11"/>
       <c r="E214" s="32"/>
-      <c r="F214" s="32"/>
+      <c r="F214" s="27"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
       <c r="J214" s="5"/>
       <c r="K214" s="5"/>
       <c r="L214" s="5"/>
       <c r="M214" s="5"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B215" s="9">
         <v>57.8</v>
       </c>
       <c r="C215" s="16">
         <v>80.2</v>
       </c>
       <c r="D215" s="16">
         <v>89.2</v>
       </c>
       <c r="E215" s="31">
         <v>89</v>
       </c>
-      <c r="F215" s="32"/>
+      <c r="F215" s="30">
+        <v>92.4</v>
+      </c>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
       <c r="J215" s="5"/>
       <c r="K215" s="5"/>
       <c r="L215" s="5"/>
       <c r="M215" s="5"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B216" s="11"/>
       <c r="C216" s="11"/>
       <c r="D216" s="11"/>
       <c r="E216" s="32"/>
-      <c r="F216" s="32"/>
+      <c r="F216" s="27"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B217" s="11">
         <v>81.7</v>
       </c>
       <c r="C217" s="11">
         <v>68.400000000000006</v>
       </c>
       <c r="D217" s="11">
         <v>75.8</v>
       </c>
       <c r="E217" s="30">
         <v>83</v>
       </c>
-      <c r="F217" s="32"/>
+      <c r="F217" s="31">
+        <v>89.9</v>
+      </c>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
       <c r="J217" s="5"/>
       <c r="K217" s="5"/>
       <c r="L217" s="5"/>
       <c r="M217" s="5"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B218" s="11">
         <v>81.599999999999994</v>
       </c>
       <c r="C218" s="11">
         <v>84</v>
       </c>
       <c r="D218" s="11">
         <v>85.5</v>
       </c>
       <c r="E218" s="30">
         <v>91.2</v>
       </c>
-      <c r="F218" s="32"/>
+      <c r="F218" s="30">
+        <v>97</v>
+      </c>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
       <c r="J218" s="5"/>
       <c r="K218" s="5"/>
       <c r="L218" s="5"/>
       <c r="M218" s="5"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B219" s="11">
         <v>119.8</v>
       </c>
       <c r="C219" s="11">
         <v>111.2</v>
       </c>
       <c r="D219" s="11">
         <v>112.9</v>
       </c>
       <c r="E219" s="30">
         <v>101.9</v>
       </c>
-      <c r="F219" s="32"/>
+      <c r="F219" s="30">
+        <v>95.7</v>
+      </c>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
       <c r="J219" s="5"/>
       <c r="K219" s="5"/>
       <c r="L219" s="5"/>
       <c r="M219" s="5"/>
     </row>
     <row r="220" spans="1:13" ht="48">
       <c r="A220" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B220" s="32"/>
       <c r="C220" s="32"/>
       <c r="D220" s="7"/>
       <c r="E220" s="33"/>
-      <c r="F220" s="63"/>
+      <c r="F220" s="27"/>
       <c r="G220" s="63"/>
       <c r="H220" s="60"/>
       <c r="I220" s="5"/>
       <c r="J220" s="5"/>
       <c r="K220" s="5"/>
       <c r="L220" s="5"/>
       <c r="M220" s="60"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B221" s="11">
         <v>128.4</v>
       </c>
       <c r="C221" s="11">
         <v>130.1</v>
       </c>
       <c r="D221" s="11">
         <v>142.5</v>
       </c>
       <c r="E221" s="30">
         <v>144.1</v>
       </c>
-      <c r="F221" s="5"/>
+      <c r="F221" s="31">
+        <v>138.1</v>
+      </c>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
       <c r="J221" s="5"/>
       <c r="K221" s="5"/>
       <c r="L221" s="5"/>
       <c r="M221" s="5"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B222" s="11">
         <v>75.7</v>
       </c>
       <c r="C222" s="11">
         <v>86.1</v>
       </c>
       <c r="D222" s="11">
         <v>114.3</v>
       </c>
       <c r="E222" s="30">
         <v>118.9</v>
       </c>
-      <c r="F222" s="5"/>
+      <c r="F222" s="30">
+        <v>112.7</v>
+      </c>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
       <c r="J222" s="5"/>
       <c r="K222" s="5"/>
       <c r="L222" s="5"/>
       <c r="M222" s="5"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B223" s="11">
         <v>97</v>
       </c>
       <c r="C223" s="11">
         <v>100.1</v>
       </c>
       <c r="D223" s="11">
         <v>103.8</v>
       </c>
       <c r="E223" s="30">
         <v>103.3</v>
       </c>
-      <c r="F223" s="5"/>
+      <c r="F223" s="30">
+        <v>99.7</v>
+      </c>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B224" s="11">
         <v>147.69999999999999</v>
       </c>
       <c r="C224" s="11">
         <v>139.80000000000001</v>
       </c>
       <c r="D224" s="11">
         <v>140.19999999999999</v>
       </c>
       <c r="E224" s="30">
         <v>147</v>
       </c>
-      <c r="F224" s="5"/>
+      <c r="F224" s="30">
+        <v>145.1</v>
+      </c>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
       <c r="J224" s="5"/>
       <c r="K224" s="5"/>
       <c r="L224" s="5"/>
       <c r="M224" s="5"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="32"/>
       <c r="C225" s="32"/>
       <c r="D225" s="7"/>
       <c r="E225" s="32"/>
-      <c r="F225" s="5"/>
+      <c r="F225" s="27"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
       <c r="J225" s="5"/>
       <c r="K225" s="5"/>
       <c r="L225" s="5"/>
       <c r="M225" s="5"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B226" s="11">
         <v>80</v>
       </c>
       <c r="C226" s="11">
         <v>75</v>
       </c>
       <c r="D226" s="11">
         <v>47.6</v>
       </c>
       <c r="E226" s="30">
         <v>48.2</v>
       </c>
-      <c r="F226" s="5"/>
+      <c r="F226" s="30">
+        <v>40.4</v>
+      </c>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
       <c r="J226" s="5"/>
       <c r="K226" s="5"/>
       <c r="L226" s="5"/>
       <c r="M226" s="5"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B227" s="11">
         <v>100</v>
       </c>
       <c r="C227" s="11">
         <v>100</v>
       </c>
       <c r="D227" s="11">
         <v>100</v>
       </c>
       <c r="E227" s="30">
         <v>100</v>
       </c>
-      <c r="F227" s="5"/>
+      <c r="F227" s="30">
+        <v>100</v>
+      </c>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
       <c r="J227" s="5"/>
       <c r="K227" s="5"/>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B228" s="11">
         <v>100</v>
       </c>
       <c r="C228" s="11">
         <v>100</v>
       </c>
       <c r="D228" s="11">
         <v>100</v>
       </c>
       <c r="E228" s="30">
         <v>100</v>
       </c>
-      <c r="F228" s="5"/>
+      <c r="F228" s="30">
+        <v>100</v>
+      </c>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
       <c r="J228" s="5"/>
       <c r="K228" s="5"/>
       <c r="L228" s="5"/>
       <c r="M228" s="5"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B229" s="11">
         <v>100</v>
       </c>
       <c r="C229" s="11">
         <v>100</v>
       </c>
       <c r="D229" s="11">
         <v>100</v>
       </c>
       <c r="E229" s="30">
         <v>100</v>
       </c>
-      <c r="F229" s="5"/>
+      <c r="F229" s="30">
+        <v>100</v>
+      </c>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
       <c r="J229" s="5"/>
       <c r="K229" s="5"/>
       <c r="L229" s="5"/>
       <c r="M229" s="5"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B230" s="11">
         <v>100</v>
       </c>
       <c r="C230" s="11">
         <v>100</v>
       </c>
       <c r="D230" s="11">
         <v>100</v>
       </c>
       <c r="E230" s="30">
         <v>100</v>
       </c>
-      <c r="F230" s="5"/>
+      <c r="F230" s="30">
+        <v>100</v>
+      </c>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
       <c r="J230" s="5"/>
       <c r="K230" s="5"/>
       <c r="L230" s="5"/>
       <c r="M230" s="5"/>
     </row>
     <row r="231" spans="1:13" s="34" customFormat="1">
       <c r="A231" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B231" s="11"/>
       <c r="C231" s="11"/>
       <c r="D231" s="12"/>
       <c r="E231" s="32"/>
-      <c r="F231" s="32"/>
+      <c r="F231" s="27"/>
       <c r="G231" s="32"/>
       <c r="H231" s="32"/>
       <c r="I231" s="32"/>
       <c r="J231" s="32"/>
       <c r="K231" s="32"/>
       <c r="L231" s="32"/>
       <c r="M231" s="32"/>
     </row>
     <row r="232" spans="1:13" s="34" customFormat="1">
       <c r="A232" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B232" s="11">
         <v>74.400000000000006</v>
       </c>
       <c r="C232" s="11">
         <v>104.9</v>
       </c>
       <c r="D232" s="11">
         <v>120.2</v>
       </c>
       <c r="E232" s="30">
         <v>120.5</v>
       </c>
-      <c r="F232" s="32"/>
+      <c r="F232" s="31">
+        <v>114.1</v>
+      </c>
       <c r="G232" s="32"/>
       <c r="H232" s="32"/>
       <c r="I232" s="32"/>
       <c r="J232" s="32"/>
       <c r="K232" s="32"/>
       <c r="L232" s="32"/>
       <c r="M232" s="32"/>
     </row>
     <row r="233" spans="1:13" s="34" customFormat="1">
       <c r="A233" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B233" s="11">
         <v>81.5</v>
       </c>
       <c r="C233" s="11">
         <v>144.6</v>
       </c>
       <c r="D233" s="11">
         <v>142.5</v>
       </c>
       <c r="E233" s="30">
         <v>143.1</v>
       </c>
-      <c r="F233" s="32"/>
+      <c r="F233" s="30">
+        <v>133.5</v>
+      </c>
       <c r="G233" s="32"/>
       <c r="H233" s="32"/>
       <c r="I233" s="32"/>
       <c r="J233" s="32"/>
       <c r="K233" s="32"/>
       <c r="L233" s="32"/>
       <c r="M233" s="32"/>
     </row>
     <row r="234" spans="1:13" s="34" customFormat="1">
       <c r="A234" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B234" s="11">
         <v>97.5</v>
       </c>
       <c r="C234" s="11">
         <v>8202.1</v>
       </c>
       <c r="D234" s="11">
         <v>268.5</v>
       </c>
       <c r="E234" s="30">
         <v>371.2</v>
       </c>
-      <c r="F234" s="32"/>
+      <c r="F234" s="30">
+        <v>297.3</v>
+      </c>
       <c r="G234" s="32"/>
       <c r="H234" s="32"/>
       <c r="I234" s="32"/>
       <c r="J234" s="32"/>
       <c r="K234" s="32"/>
       <c r="L234" s="32"/>
       <c r="M234" s="32"/>
     </row>
     <row r="235" spans="1:13" s="34" customFormat="1">
       <c r="A235" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B235" s="11">
         <v>51.6</v>
       </c>
       <c r="C235" s="11">
         <v>70.5</v>
       </c>
       <c r="D235" s="11">
         <v>50.5</v>
       </c>
       <c r="E235" s="30">
         <v>55.8</v>
       </c>
-      <c r="F235" s="32"/>
+      <c r="F235" s="30">
+        <v>58.2</v>
+      </c>
       <c r="G235" s="32"/>
       <c r="H235" s="32"/>
       <c r="I235" s="32"/>
       <c r="J235" s="32"/>
       <c r="K235" s="32"/>
       <c r="L235" s="32"/>
       <c r="M235" s="32"/>
     </row>
     <row r="236" spans="1:13" s="34" customFormat="1">
       <c r="A236" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B236" s="11"/>
       <c r="C236" s="11"/>
       <c r="D236" s="12"/>
       <c r="E236" s="32"/>
-      <c r="F236" s="32"/>
+      <c r="F236" s="27"/>
       <c r="G236" s="32"/>
       <c r="H236" s="32"/>
       <c r="I236" s="32"/>
       <c r="J236" s="32"/>
       <c r="K236" s="32"/>
       <c r="L236" s="32"/>
       <c r="M236" s="32"/>
     </row>
     <row r="237" spans="1:13" s="34" customFormat="1">
       <c r="A237" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B237" s="11">
         <v>98.2</v>
       </c>
       <c r="C237" s="11">
         <v>66.7</v>
       </c>
       <c r="D237" s="11">
         <v>85.7</v>
       </c>
       <c r="E237" s="31">
         <v>92.6</v>
       </c>
-      <c r="F237" s="32"/>
+      <c r="F237" s="30">
+        <v>241.8</v>
+      </c>
       <c r="G237" s="32"/>
       <c r="H237" s="32"/>
       <c r="I237" s="32"/>
       <c r="J237" s="32"/>
       <c r="K237" s="32"/>
       <c r="L237" s="32"/>
       <c r="M237" s="32"/>
     </row>
     <row r="238" spans="1:13" s="34" customFormat="1">
       <c r="A238" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C238" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D238" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E238" s="30">
         <v>96.1</v>
       </c>
-      <c r="F238" s="32"/>
+      <c r="F238" s="30">
+        <v>86.9</v>
+      </c>
       <c r="G238" s="32"/>
       <c r="H238" s="32"/>
       <c r="I238" s="32"/>
       <c r="J238" s="32"/>
       <c r="K238" s="32"/>
       <c r="L238" s="32"/>
       <c r="M238" s="32"/>
     </row>
     <row r="239" spans="1:13" s="34" customFormat="1">
       <c r="A239" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B239" s="11">
         <v>97.3</v>
       </c>
       <c r="C239" s="11">
         <v>728.3</v>
       </c>
       <c r="D239" s="11">
         <v>938.3</v>
       </c>
       <c r="E239" s="30">
         <v>750.7</v>
       </c>
-      <c r="F239" s="32"/>
+      <c r="F239" s="30">
+        <v>606.9</v>
+      </c>
       <c r="G239" s="32"/>
       <c r="H239" s="32"/>
       <c r="I239" s="32"/>
       <c r="J239" s="32"/>
       <c r="K239" s="32"/>
       <c r="L239" s="32"/>
       <c r="M239" s="32"/>
     </row>
     <row r="240" spans="1:13" s="34" customFormat="1">
       <c r="A240" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B240" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C240" s="11">
         <v>0.7</v>
       </c>
       <c r="D240" s="21" t="s">
         <v>46</v>
       </c>
       <c r="E240" s="30">
         <v>8</v>
       </c>
-      <c r="F240" s="32"/>
+      <c r="F240" s="30">
+        <v>10.1</v>
+      </c>
       <c r="G240" s="32"/>
       <c r="H240" s="32"/>
       <c r="I240" s="32"/>
       <c r="J240" s="32"/>
       <c r="K240" s="32"/>
       <c r="L240" s="32"/>
       <c r="M240" s="32"/>
     </row>
     <row r="241" spans="1:13" s="34" customFormat="1">
       <c r="A241" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B241" s="13">
         <v>22.2</v>
       </c>
       <c r="C241" s="11">
         <v>173.3</v>
       </c>
       <c r="D241" s="11">
         <v>97.6</v>
       </c>
       <c r="E241" s="30">
         <v>106.2</v>
       </c>
-      <c r="F241" s="32"/>
+      <c r="F241" s="30">
+        <v>102.2</v>
+      </c>
       <c r="G241" s="32"/>
       <c r="H241" s="32"/>
       <c r="I241" s="32"/>
       <c r="J241" s="32"/>
       <c r="K241" s="32"/>
       <c r="L241" s="32"/>
       <c r="M241" s="32"/>
     </row>
     <row r="242" spans="1:13" s="34" customFormat="1">
       <c r="A242" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B242" s="13">
         <v>99.7</v>
       </c>
       <c r="C242" s="11">
         <v>156.80000000000001</v>
       </c>
       <c r="D242" s="11">
         <v>176.4</v>
       </c>
       <c r="E242" s="30">
         <v>132.30000000000001</v>
       </c>
-      <c r="F242" s="32"/>
+      <c r="F242" s="30">
+        <v>105.8</v>
+      </c>
       <c r="G242" s="32"/>
       <c r="H242" s="32"/>
       <c r="I242" s="32"/>
       <c r="J242" s="32"/>
       <c r="K242" s="32"/>
       <c r="L242" s="32"/>
       <c r="M242" s="32"/>
     </row>
     <row r="243" spans="1:13" s="34" customFormat="1">
       <c r="A243" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B243" s="13">
         <v>100</v>
       </c>
       <c r="C243" s="11">
         <v>100</v>
       </c>
       <c r="D243" s="11">
         <v>100</v>
       </c>
       <c r="E243" s="30">
         <v>100</v>
       </c>
-      <c r="F243" s="32"/>
+      <c r="F243" s="30">
+        <v>100</v>
+      </c>
       <c r="G243" s="32"/>
       <c r="H243" s="32"/>
       <c r="I243" s="32"/>
       <c r="J243" s="32"/>
       <c r="K243" s="32"/>
       <c r="L243" s="32"/>
       <c r="M243" s="32"/>
     </row>
     <row r="244" spans="1:13" s="34" customFormat="1">
       <c r="A244" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B244" s="13">
         <v>98.4</v>
       </c>
       <c r="C244" s="11">
         <v>82.5</v>
       </c>
       <c r="D244" s="11">
         <v>244.1</v>
       </c>
       <c r="E244" s="30">
         <v>259</v>
       </c>
-      <c r="F244" s="32"/>
+      <c r="F244" s="30">
+        <v>221.6</v>
+      </c>
       <c r="G244" s="32"/>
       <c r="H244" s="32"/>
       <c r="I244" s="32"/>
       <c r="J244" s="32"/>
       <c r="K244" s="32"/>
       <c r="L244" s="32"/>
       <c r="M244" s="32"/>
     </row>
     <row r="245" spans="1:13" s="34" customFormat="1">
       <c r="A245" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C245" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D245" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E245" s="30">
         <v>12.1</v>
       </c>
-      <c r="F245" s="32"/>
+      <c r="F245" s="30">
+        <v>13.8</v>
+      </c>
       <c r="G245" s="32"/>
       <c r="H245" s="32"/>
       <c r="I245" s="32"/>
       <c r="J245" s="32"/>
       <c r="K245" s="32"/>
       <c r="L245" s="32"/>
       <c r="M245" s="32"/>
     </row>
     <row r="246" spans="1:13" s="34" customFormat="1">
       <c r="A246" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B246" s="9">
         <v>97.3</v>
       </c>
       <c r="C246" s="11">
         <v>149.80000000000001</v>
       </c>
       <c r="D246" s="11">
         <v>167.2</v>
       </c>
       <c r="E246" s="30">
         <v>157.69999999999999</v>
       </c>
-      <c r="F246" s="32"/>
+      <c r="F246" s="30">
+        <v>137</v>
+      </c>
       <c r="G246" s="32"/>
       <c r="H246" s="32"/>
       <c r="I246" s="32"/>
       <c r="J246" s="32"/>
       <c r="K246" s="32"/>
       <c r="L246" s="32"/>
       <c r="M246" s="32"/>
     </row>
     <row r="247" spans="1:13" ht="48">
       <c r="A247" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B247" s="32"/>
       <c r="C247" s="32"/>
       <c r="D247" s="7"/>
       <c r="E247" s="32"/>
-      <c r="F247" s="5"/>
+      <c r="F247" s="27"/>
       <c r="G247" s="63"/>
       <c r="H247" s="6"/>
       <c r="I247" s="5"/>
       <c r="J247" s="5"/>
       <c r="K247" s="5"/>
       <c r="L247" s="5"/>
       <c r="M247" s="60"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B248" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C248" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D248" s="22" t="s">
         <v>46</v>
       </c>
       <c r="E248" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="F248" s="5"/>
+      <c r="F248" s="27" t="s">
+        <v>46</v>
+      </c>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
       <c r="J248" s="5"/>
       <c r="K248" s="5"/>
       <c r="L248" s="5"/>
       <c r="M248" s="5"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B249" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C249" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D249" s="22" t="s">
         <v>46</v>
       </c>
       <c r="E249" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="F249" s="5"/>
+      <c r="F249" s="27" t="s">
+        <v>46</v>
+      </c>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
       <c r="J249" s="5"/>
       <c r="K249" s="5"/>
       <c r="L249" s="5"/>
       <c r="M249" s="5"/>
     </row>
     <row r="250" spans="1:13" ht="24">
       <c r="A250" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B250" s="32"/>
       <c r="C250" s="32"/>
       <c r="D250" s="7"/>
       <c r="E250" s="32"/>
-      <c r="F250" s="5"/>
+      <c r="F250" s="27"/>
       <c r="G250" s="63"/>
       <c r="H250" s="60"/>
       <c r="I250" s="5"/>
       <c r="J250" s="5"/>
       <c r="K250" s="5"/>
       <c r="L250" s="5"/>
       <c r="M250" s="60"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="11">
         <v>103.4</v>
       </c>
       <c r="C251" s="11">
         <v>105.2</v>
       </c>
       <c r="D251" s="11">
         <v>97</v>
       </c>
       <c r="E251" s="30">
         <v>95.5</v>
       </c>
-      <c r="F251" s="5"/>
+      <c r="F251" s="31">
+        <v>98</v>
+      </c>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
       <c r="J251" s="5"/>
       <c r="K251" s="5"/>
       <c r="L251" s="5"/>
       <c r="M251" s="5"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="11">
         <v>98.9</v>
       </c>
       <c r="C252" s="11">
         <v>105.1</v>
       </c>
       <c r="D252" s="11">
         <v>72.599999999999994</v>
       </c>
       <c r="E252" s="30">
         <v>76.400000000000006</v>
       </c>
-      <c r="F252" s="5"/>
+      <c r="F252" s="30">
+        <v>82.3</v>
+      </c>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
       <c r="J252" s="5"/>
       <c r="K252" s="5"/>
       <c r="L252" s="5"/>
       <c r="M252" s="5"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B253" s="11">
         <v>100</v>
       </c>
       <c r="C253" s="11">
         <v>188.2</v>
       </c>
       <c r="D253" s="11">
         <v>217.6</v>
       </c>
       <c r="E253" s="31">
         <v>360.8</v>
       </c>
-      <c r="F253" s="5"/>
+      <c r="F253" s="30">
+        <v>331.9</v>
+      </c>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
       <c r="J253" s="5"/>
       <c r="K253" s="5"/>
       <c r="L253" s="5"/>
       <c r="M253" s="5"/>
     </row>
     <row r="254" spans="1:13" ht="36">
       <c r="A254" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B254" s="32"/>
       <c r="C254" s="32"/>
       <c r="D254" s="7"/>
       <c r="E254" s="32"/>
-      <c r="F254" s="5"/>
+      <c r="F254" s="27"/>
       <c r="G254" s="63"/>
       <c r="H254" s="60"/>
       <c r="I254" s="5"/>
       <c r="J254" s="5"/>
       <c r="K254" s="5"/>
       <c r="L254" s="5"/>
       <c r="M254" s="60"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B255" s="11">
         <v>123.2</v>
       </c>
       <c r="C255" s="11">
         <v>89.5</v>
       </c>
       <c r="D255" s="11">
         <v>375.3</v>
       </c>
       <c r="E255" s="30">
         <v>323.8</v>
       </c>
-      <c r="F255" s="5"/>
+      <c r="F255" s="31">
+        <v>272.10000000000002</v>
+      </c>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
       <c r="J255" s="5"/>
       <c r="K255" s="5"/>
       <c r="L255" s="5"/>
       <c r="M255" s="5"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B256" s="11">
         <v>95.4</v>
       </c>
       <c r="C256" s="11">
         <v>174.2</v>
       </c>
       <c r="D256" s="11">
         <v>122.7</v>
       </c>
       <c r="E256" s="30">
         <v>126.1</v>
       </c>
-      <c r="F256" s="5"/>
+      <c r="F256" s="30">
+        <v>118.3</v>
+      </c>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
       <c r="J256" s="5"/>
       <c r="K256" s="5"/>
       <c r="L256" s="5"/>
       <c r="M256" s="5"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B257" s="32"/>
       <c r="C257" s="32"/>
       <c r="D257" s="7"/>
       <c r="E257" s="32"/>
-      <c r="F257" s="5"/>
+      <c r="F257" s="27"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
       <c r="J257" s="5"/>
       <c r="K257" s="5"/>
       <c r="L257" s="5"/>
       <c r="M257" s="5"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B258" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C258" s="11">
         <v>248.5</v>
       </c>
       <c r="D258" s="11">
         <v>106.1</v>
       </c>
       <c r="E258" s="30">
         <v>106.3</v>
       </c>
-      <c r="F258" s="5"/>
+      <c r="F258" s="30">
+        <v>109.2</v>
+      </c>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
       <c r="J258" s="5"/>
       <c r="K258" s="5"/>
       <c r="L258" s="5"/>
       <c r="M258" s="5"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B259" s="13">
         <v>100</v>
       </c>
       <c r="C259" s="11">
         <v>100</v>
       </c>
       <c r="D259" s="11">
         <v>100</v>
       </c>
       <c r="E259" s="30">
         <v>100</v>
       </c>
-      <c r="F259" s="5"/>
+      <c r="F259" s="30">
+        <v>100</v>
+      </c>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
       <c r="J259" s="5"/>
       <c r="K259" s="5"/>
       <c r="L259" s="5"/>
       <c r="M259" s="5"/>
     </row>
     <row r="260" spans="1:13" ht="48">
       <c r="A260" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B260" s="32"/>
       <c r="C260" s="32"/>
       <c r="D260" s="7"/>
       <c r="E260" s="32"/>
-      <c r="F260" s="5"/>
+      <c r="F260" s="27"/>
       <c r="G260" s="63"/>
       <c r="H260" s="60"/>
       <c r="I260" s="5"/>
       <c r="J260" s="5"/>
       <c r="K260" s="5"/>
       <c r="L260" s="5"/>
       <c r="M260" s="60"/>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B261" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C261" s="24" t="s">
         <v>46</v>
       </c>
       <c r="D261" s="11">
         <v>45.5</v>
       </c>
       <c r="E261" s="30">
         <v>34.1</v>
       </c>
-      <c r="F261" s="5"/>
+      <c r="F261" s="31">
+        <v>27.3</v>
+      </c>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
       <c r="J261" s="5"/>
       <c r="K261" s="5"/>
       <c r="L261" s="5"/>
       <c r="M261" s="5"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B262" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C262" s="24" t="s">
         <v>46</v>
       </c>
       <c r="D262" s="11">
         <v>45.5</v>
       </c>
       <c r="E262" s="30">
         <v>34.1</v>
       </c>
-      <c r="F262" s="5"/>
+      <c r="F262" s="30">
+        <v>27.3</v>
+      </c>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
       <c r="J262" s="5"/>
       <c r="K262" s="5"/>
       <c r="L262" s="5"/>
       <c r="M262" s="5"/>
     </row>
     <row r="263" spans="1:13" ht="24">
       <c r="A263" s="64" t="s">
         <v>36</v>
       </c>
       <c r="B263" s="32"/>
       <c r="C263" s="32"/>
       <c r="D263" s="7"/>
       <c r="E263" s="32"/>
-      <c r="F263" s="5"/>
+      <c r="F263" s="27"/>
       <c r="G263" s="6"/>
       <c r="H263" s="61"/>
       <c r="I263" s="5"/>
       <c r="J263" s="5"/>
       <c r="K263" s="5"/>
       <c r="L263" s="5"/>
       <c r="M263" s="60"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B264" s="11">
         <v>40</v>
       </c>
       <c r="C264" s="11">
         <v>53.7</v>
       </c>
       <c r="D264" s="11">
         <v>49.6</v>
       </c>
       <c r="E264" s="30">
         <v>50.8</v>
       </c>
-      <c r="F264" s="5"/>
+      <c r="F264" s="31">
+        <v>51.4</v>
+      </c>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
       <c r="J264" s="5"/>
       <c r="K264" s="5"/>
       <c r="L264" s="5"/>
       <c r="M264" s="5"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B265" s="11">
         <v>17</v>
       </c>
       <c r="C265" s="11">
         <v>28.8</v>
       </c>
       <c r="D265" s="11">
         <v>23.1</v>
       </c>
       <c r="E265" s="30">
         <v>35.299999999999997</v>
       </c>
-      <c r="F265" s="5"/>
+      <c r="F265" s="30">
+        <v>40.4</v>
+      </c>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
       <c r="J265" s="5"/>
       <c r="K265" s="5"/>
       <c r="L265" s="5"/>
       <c r="M265" s="5"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B266" s="11">
         <v>41.2</v>
       </c>
       <c r="C266" s="11">
         <v>57.1</v>
       </c>
       <c r="D266" s="11">
         <v>34.799999999999997</v>
       </c>
       <c r="E266" s="30">
         <v>39.1</v>
       </c>
-      <c r="F266" s="5"/>
+      <c r="F266" s="31">
+        <v>42.1</v>
+      </c>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
       <c r="J266" s="5"/>
       <c r="K266" s="5"/>
       <c r="L266" s="5"/>
       <c r="M266" s="5"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B267" s="32"/>
       <c r="C267" s="33"/>
       <c r="D267" s="7"/>
       <c r="E267" s="32"/>
-      <c r="F267" s="5"/>
+      <c r="F267" s="27"/>
       <c r="G267" s="63"/>
       <c r="H267" s="60"/>
       <c r="I267" s="5"/>
       <c r="J267" s="5"/>
       <c r="K267" s="5"/>
       <c r="L267" s="5"/>
       <c r="M267" s="60"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B268" s="11">
         <v>77.2</v>
       </c>
       <c r="C268" s="11">
         <v>79.599999999999994</v>
       </c>
       <c r="D268" s="11">
         <v>109.2</v>
       </c>
       <c r="E268" s="30">
         <v>102.7</v>
       </c>
-      <c r="F268" s="5"/>
+      <c r="F268" s="31">
+        <v>97.1</v>
+      </c>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
       <c r="J268" s="5"/>
       <c r="K268" s="5"/>
       <c r="L268" s="5"/>
       <c r="M268" s="5"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B269" s="11">
         <v>83.4</v>
       </c>
       <c r="C269" s="11">
         <v>84.8</v>
       </c>
       <c r="D269" s="11">
         <v>91.7</v>
       </c>
       <c r="E269" s="30">
         <v>89.6</v>
       </c>
-      <c r="F269" s="5"/>
+      <c r="F269" s="30">
+        <v>86.5</v>
+      </c>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
       <c r="J269" s="5"/>
       <c r="K269" s="5"/>
       <c r="L269" s="5"/>
       <c r="M269" s="5"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B270" s="11">
         <v>100</v>
       </c>
       <c r="C270" s="11">
         <v>88.9</v>
       </c>
       <c r="D270" s="11">
         <v>99.1</v>
       </c>
       <c r="E270" s="30">
         <v>99.3</v>
       </c>
-      <c r="F270" s="5"/>
+      <c r="F270" s="30">
+        <v>99.5</v>
+      </c>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
       <c r="J270" s="5"/>
       <c r="K270" s="5"/>
       <c r="L270" s="5"/>
       <c r="M270" s="5"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B271" s="11">
         <v>100</v>
       </c>
       <c r="C271" s="11">
         <v>104.7</v>
       </c>
       <c r="D271" s="11">
         <v>100</v>
       </c>
       <c r="E271" s="30">
         <v>101.2</v>
       </c>
-      <c r="F271" s="5"/>
+      <c r="F271" s="30">
+        <v>100.6</v>
+      </c>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
       <c r="J271" s="5"/>
       <c r="K271" s="5"/>
       <c r="L271" s="5"/>
       <c r="M271" s="5"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B272" s="32"/>
       <c r="C272" s="32"/>
       <c r="D272" s="7"/>
       <c r="E272" s="32"/>
-      <c r="F272" s="5"/>
+      <c r="F272" s="27"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
       <c r="J272" s="5"/>
       <c r="K272" s="5"/>
       <c r="L272" s="5"/>
       <c r="M272" s="5"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B273" s="11">
         <v>100</v>
       </c>
       <c r="C273" s="11">
         <v>100</v>
       </c>
       <c r="D273" s="11">
         <v>100</v>
       </c>
       <c r="E273" s="30">
         <v>100</v>
       </c>
-      <c r="F273" s="5"/>
+      <c r="F273" s="30">
+        <v>100</v>
+      </c>
       <c r="G273" s="5"/>
       <c r="H273" s="5"/>
       <c r="I273" s="5"/>
       <c r="J273" s="5"/>
       <c r="K273" s="5"/>
       <c r="L273" s="5"/>
       <c r="M273" s="5"/>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B274" s="11">
         <v>100</v>
       </c>
       <c r="C274" s="11">
         <v>100</v>
       </c>
       <c r="D274" s="11">
         <v>100</v>
       </c>
       <c r="E274" s="30">
         <v>100</v>
       </c>
-      <c r="F274" s="5"/>
+      <c r="F274" s="30">
+        <v>100</v>
+      </c>
       <c r="G274" s="5"/>
       <c r="H274" s="5"/>
       <c r="I274" s="5"/>
       <c r="J274" s="5"/>
       <c r="K274" s="5"/>
       <c r="L274" s="5"/>
       <c r="M274" s="5"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B275" s="9">
         <v>100</v>
       </c>
       <c r="C275" s="11">
         <v>100</v>
       </c>
       <c r="D275" s="11">
         <v>100</v>
       </c>
       <c r="E275" s="30">
         <v>100</v>
       </c>
-      <c r="F275" s="5"/>
+      <c r="F275" s="31">
+        <v>100</v>
+      </c>
       <c r="G275" s="5"/>
       <c r="H275" s="5"/>
       <c r="I275" s="5"/>
       <c r="J275" s="5"/>
       <c r="K275" s="5"/>
       <c r="L275" s="5"/>
       <c r="M275" s="5"/>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B276" s="11">
         <v>100</v>
       </c>
       <c r="C276" s="11">
         <v>100</v>
       </c>
       <c r="D276" s="11">
         <v>100</v>
       </c>
       <c r="E276" s="30">
         <v>100</v>
       </c>
-      <c r="F276" s="5"/>
+      <c r="F276" s="30">
+        <v>100</v>
+      </c>
       <c r="G276" s="5"/>
       <c r="H276" s="5"/>
       <c r="I276" s="5"/>
       <c r="J276" s="5"/>
       <c r="K276" s="5"/>
       <c r="L276" s="5"/>
       <c r="M276" s="5"/>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B277" s="11">
         <v>100</v>
       </c>
       <c r="C277" s="11">
         <v>100</v>
       </c>
       <c r="D277" s="11">
         <v>100</v>
       </c>
       <c r="E277" s="30">
         <v>100</v>
       </c>
-      <c r="F277" s="5"/>
+      <c r="F277" s="31">
+        <v>100</v>
+      </c>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
       <c r="J277" s="5"/>
       <c r="K277" s="5"/>
       <c r="L277" s="5"/>
       <c r="M277" s="5"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B278" s="11">
         <v>100</v>
       </c>
       <c r="C278" s="11">
         <v>100</v>
       </c>
       <c r="D278" s="11">
         <v>100</v>
       </c>
       <c r="E278" s="30">
         <v>100</v>
       </c>
-      <c r="F278" s="5"/>
+      <c r="F278" s="30">
+        <v>100</v>
+      </c>
       <c r="G278" s="5"/>
       <c r="H278" s="5"/>
       <c r="I278" s="5"/>
       <c r="J278" s="5"/>
       <c r="K278" s="5"/>
       <c r="L278" s="5"/>
       <c r="M278" s="5"/>
     </row>
     <row r="279" spans="1:13" ht="24">
       <c r="A279" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B279" s="32"/>
       <c r="C279" s="32"/>
       <c r="D279" s="8"/>
       <c r="E279" s="32"/>
-      <c r="F279" s="5"/>
+      <c r="F279" s="27"/>
       <c r="G279" s="63"/>
       <c r="H279" s="60"/>
       <c r="I279" s="5"/>
       <c r="J279" s="5"/>
       <c r="K279" s="5"/>
       <c r="L279" s="5"/>
       <c r="M279" s="60"/>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B280" s="11">
         <v>98.4</v>
       </c>
       <c r="C280" s="11">
         <v>106</v>
       </c>
       <c r="D280" s="11">
         <v>109</v>
       </c>
       <c r="E280" s="30">
         <v>108.1</v>
       </c>
-      <c r="F280" s="5"/>
+      <c r="F280" s="31">
+        <v>100.4</v>
+      </c>
       <c r="G280" s="5"/>
       <c r="H280" s="5"/>
       <c r="I280" s="5"/>
       <c r="J280" s="5"/>
       <c r="K280" s="5"/>
       <c r="L280" s="5"/>
       <c r="M280" s="5"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B281" s="11">
         <v>98.4</v>
       </c>
       <c r="C281" s="11">
         <v>99.5</v>
       </c>
       <c r="D281" s="11">
         <v>79</v>
       </c>
       <c r="E281" s="30">
         <v>85.1</v>
       </c>
-      <c r="F281" s="5"/>
+      <c r="F281" s="30">
+        <v>84.7</v>
+      </c>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
       <c r="J281" s="5"/>
       <c r="K281" s="5"/>
       <c r="L281" s="5"/>
       <c r="M281" s="5"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B282" s="11">
         <v>97.8</v>
       </c>
       <c r="C282" s="11">
         <v>158.4</v>
       </c>
       <c r="D282" s="11">
         <v>145.4</v>
       </c>
       <c r="E282" s="30">
         <v>129.80000000000001</v>
       </c>
-      <c r="F282" s="5"/>
+      <c r="F282" s="30">
+        <v>106.9</v>
+      </c>
       <c r="G282" s="5"/>
       <c r="H282" s="5"/>
       <c r="I282" s="5"/>
       <c r="J282" s="5"/>
       <c r="K282" s="5"/>
       <c r="L282" s="5"/>
       <c r="M282" s="5"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B283" s="11">
         <v>97.8</v>
       </c>
       <c r="C283" s="11">
         <v>113.5</v>
       </c>
       <c r="D283" s="11">
         <v>86.2</v>
       </c>
       <c r="E283" s="30">
         <v>133</v>
       </c>
-      <c r="F283" s="5"/>
+      <c r="F283" s="30">
+        <v>126</v>
+      </c>
       <c r="G283" s="5"/>
       <c r="H283" s="5"/>
       <c r="I283" s="5"/>
       <c r="J283" s="5"/>
       <c r="K283" s="5"/>
       <c r="L283" s="5"/>
       <c r="M283" s="5"/>
     </row>
     <row r="284" spans="1:13" ht="33.75">
       <c r="A284" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B284" s="32"/>
       <c r="C284" s="33"/>
       <c r="D284" s="7"/>
       <c r="E284" s="32"/>
-      <c r="F284" s="5"/>
+      <c r="F284" s="27"/>
       <c r="G284" s="63"/>
       <c r="H284" s="61"/>
       <c r="I284" s="5"/>
       <c r="J284" s="5"/>
       <c r="K284" s="5"/>
       <c r="L284" s="5"/>
       <c r="M284" s="60"/>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B285" s="11">
         <v>86.1</v>
       </c>
       <c r="C285" s="11">
         <v>166.6</v>
       </c>
       <c r="D285" s="11">
         <v>187.6</v>
       </c>
       <c r="E285" s="30">
         <v>193.2</v>
       </c>
-      <c r="F285" s="5"/>
+      <c r="F285" s="31">
+        <v>177.8</v>
+      </c>
       <c r="G285" s="5"/>
       <c r="H285" s="5"/>
       <c r="I285" s="5"/>
       <c r="J285" s="5"/>
       <c r="K285" s="5"/>
       <c r="L285" s="5"/>
       <c r="M285" s="5"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B286" s="11">
         <v>79</v>
       </c>
       <c r="C286" s="11">
         <v>168</v>
       </c>
       <c r="D286" s="11">
         <v>198.2</v>
       </c>
       <c r="E286" s="30">
         <v>196.5</v>
       </c>
-      <c r="F286" s="5"/>
+      <c r="F286" s="30">
+        <v>176.1</v>
+      </c>
       <c r="G286" s="5"/>
       <c r="H286" s="5"/>
       <c r="I286" s="5"/>
       <c r="J286" s="5"/>
       <c r="K286" s="5"/>
       <c r="L286" s="5"/>
       <c r="M286" s="5"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B287" s="11">
         <v>97.5</v>
       </c>
       <c r="C287" s="11">
         <v>8202.1</v>
       </c>
       <c r="D287" s="11">
         <v>268.5</v>
       </c>
       <c r="E287" s="30">
         <v>419</v>
       </c>
-      <c r="F287" s="5"/>
+      <c r="F287" s="30">
+        <v>352.5</v>
+      </c>
       <c r="G287" s="5"/>
       <c r="H287" s="5"/>
       <c r="I287" s="5"/>
       <c r="J287" s="5"/>
       <c r="K287" s="5"/>
       <c r="L287" s="5"/>
       <c r="M287" s="5"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B288" s="11">
         <v>70.900000000000006</v>
       </c>
       <c r="C288" s="11">
         <v>95.5</v>
       </c>
       <c r="D288" s="11">
         <v>120</v>
       </c>
       <c r="E288" s="30">
         <v>129.5</v>
       </c>
-      <c r="F288" s="5"/>
+      <c r="F288" s="30">
+        <v>129.30000000000001</v>
+      </c>
       <c r="G288" s="5"/>
       <c r="H288" s="5"/>
       <c r="I288" s="5"/>
       <c r="J288" s="5"/>
       <c r="K288" s="5"/>
       <c r="L288" s="5"/>
       <c r="M288" s="5"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B289" s="32"/>
       <c r="C289" s="32"/>
       <c r="D289" s="7"/>
       <c r="E289" s="32"/>
-      <c r="F289" s="5"/>
+      <c r="F289" s="27"/>
       <c r="G289" s="5"/>
       <c r="H289" s="5"/>
       <c r="I289" s="5"/>
       <c r="J289" s="5"/>
       <c r="K289" s="5"/>
       <c r="L289" s="5"/>
       <c r="M289" s="5"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B290" s="11">
         <v>98.2</v>
       </c>
       <c r="C290" s="11">
         <v>66.7</v>
       </c>
       <c r="D290" s="11">
         <v>85.7</v>
       </c>
       <c r="E290" s="30">
         <v>92.6</v>
       </c>
-      <c r="F290" s="5"/>
+      <c r="F290" s="30">
+        <v>241.8</v>
+      </c>
       <c r="G290" s="5"/>
       <c r="H290" s="5"/>
       <c r="I290" s="5"/>
       <c r="J290" s="5"/>
       <c r="K290" s="5"/>
       <c r="L290" s="5"/>
       <c r="M290" s="5"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C291" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D291" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E291" s="30">
         <v>96.1</v>
       </c>
-      <c r="F291" s="5"/>
+      <c r="F291" s="30">
+        <v>86.9</v>
+      </c>
       <c r="G291" s="5"/>
       <c r="H291" s="5"/>
       <c r="I291" s="5"/>
       <c r="J291" s="5"/>
       <c r="K291" s="5"/>
       <c r="L291" s="5"/>
       <c r="M291" s="5"/>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B292" s="11">
         <v>97.3</v>
       </c>
       <c r="C292" s="11">
         <v>728.3</v>
       </c>
       <c r="D292" s="9">
         <v>938.3</v>
       </c>
       <c r="E292" s="30">
         <v>750.7</v>
       </c>
-      <c r="F292" s="5"/>
+      <c r="F292" s="30">
+        <v>606.9</v>
+      </c>
       <c r="G292" s="5"/>
       <c r="H292" s="5"/>
       <c r="I292" s="5"/>
       <c r="J292" s="5"/>
       <c r="K292" s="5"/>
       <c r="L292" s="5"/>
       <c r="M292" s="5"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C293" s="11">
         <v>0.7</v>
       </c>
       <c r="D293" s="26" t="s">
         <v>46</v>
       </c>
       <c r="E293" s="30">
         <v>8</v>
       </c>
-      <c r="F293" s="5"/>
+      <c r="F293" s="30">
+        <v>10.1</v>
+      </c>
       <c r="G293" s="5"/>
       <c r="H293" s="5"/>
       <c r="I293" s="5"/>
       <c r="J293" s="5"/>
       <c r="K293" s="5"/>
       <c r="L293" s="5"/>
       <c r="M293" s="5"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B294" s="13">
         <v>22.2</v>
       </c>
       <c r="C294" s="11">
         <v>109.9</v>
       </c>
       <c r="D294" s="11">
         <v>90.5</v>
       </c>
       <c r="E294" s="30">
         <v>106.1</v>
       </c>
-      <c r="F294" s="5"/>
+      <c r="F294" s="31">
+        <v>96.3</v>
+      </c>
       <c r="G294" s="5"/>
       <c r="H294" s="5"/>
       <c r="I294" s="5"/>
       <c r="J294" s="5"/>
       <c r="K294" s="5"/>
       <c r="L294" s="5"/>
       <c r="M294" s="5"/>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B295" s="13">
         <v>99.7</v>
       </c>
       <c r="C295" s="11">
         <v>156.80000000000001</v>
       </c>
       <c r="D295" s="11">
         <v>176.4</v>
       </c>
       <c r="E295" s="30">
         <v>132.30000000000001</v>
       </c>
-      <c r="F295" s="5"/>
+      <c r="F295" s="30">
+        <v>105.8</v>
+      </c>
       <c r="G295" s="5"/>
       <c r="H295" s="5"/>
       <c r="I295" s="5"/>
       <c r="J295" s="5"/>
       <c r="K295" s="5"/>
       <c r="L295" s="5"/>
       <c r="M295" s="5"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="11">
         <v>98.4</v>
       </c>
       <c r="C296" s="11">
         <v>82.5</v>
       </c>
       <c r="D296" s="11">
         <v>244.1</v>
       </c>
       <c r="E296" s="30">
         <v>259</v>
       </c>
-      <c r="F296" s="5"/>
+      <c r="F296" s="30">
+        <v>221.6</v>
+      </c>
       <c r="G296" s="5"/>
       <c r="H296" s="5"/>
       <c r="I296" s="5"/>
       <c r="J296" s="5"/>
       <c r="K296" s="5"/>
       <c r="L296" s="5"/>
       <c r="M296" s="5"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C297" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D297" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E297" s="30">
         <v>12.1</v>
       </c>
-      <c r="F297" s="5"/>
+      <c r="F297" s="31">
+        <v>13.8</v>
+      </c>
       <c r="G297" s="5"/>
       <c r="H297" s="5"/>
       <c r="I297" s="5"/>
       <c r="J297" s="5"/>
       <c r="K297" s="5"/>
       <c r="L297" s="5"/>
       <c r="M297" s="5"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B298" s="11">
         <v>97.3</v>
       </c>
       <c r="C298" s="11">
         <v>149.80000000000001</v>
       </c>
       <c r="D298" s="11">
         <v>167.2</v>
       </c>
       <c r="E298" s="30">
         <v>157.69999999999999</v>
       </c>
-      <c r="F298" s="5"/>
+      <c r="F298" s="30">
+        <v>137</v>
+      </c>
       <c r="G298" s="5"/>
       <c r="H298" s="5"/>
       <c r="I298" s="5"/>
       <c r="J298" s="5"/>
       <c r="K298" s="5"/>
       <c r="L298" s="5"/>
       <c r="M298" s="5"/>
     </row>
     <row r="299" spans="1:13" ht="60">
       <c r="A299" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B299" s="32"/>
       <c r="C299" s="33"/>
       <c r="D299" s="8"/>
       <c r="E299" s="32"/>
-      <c r="F299" s="5"/>
+      <c r="F299" s="27"/>
       <c r="G299" s="63"/>
       <c r="H299" s="60"/>
       <c r="I299" s="5"/>
       <c r="J299" s="5"/>
       <c r="K299" s="5"/>
       <c r="L299" s="5"/>
       <c r="M299" s="60"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B300" s="11">
         <v>103.2</v>
       </c>
       <c r="C300" s="11">
         <v>103.6</v>
       </c>
       <c r="D300" s="11">
         <v>101.6</v>
       </c>
       <c r="E300" s="30">
         <v>109</v>
       </c>
-      <c r="F300" s="5"/>
+      <c r="F300" s="31">
+        <v>106.2</v>
+      </c>
       <c r="G300" s="5"/>
       <c r="H300" s="5"/>
       <c r="I300" s="5"/>
       <c r="J300" s="5"/>
       <c r="K300" s="5"/>
       <c r="L300" s="5"/>
       <c r="M300" s="5"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B301" s="11">
         <v>108.4</v>
       </c>
       <c r="C301" s="11">
         <v>103.3</v>
       </c>
       <c r="D301" s="11">
         <v>100.5</v>
       </c>
       <c r="E301" s="30">
         <v>105.9</v>
       </c>
-      <c r="F301" s="5"/>
+      <c r="F301" s="30">
+        <v>104.7</v>
+      </c>
       <c r="G301" s="5"/>
       <c r="H301" s="5"/>
       <c r="I301" s="5"/>
       <c r="J301" s="5"/>
       <c r="K301" s="5"/>
       <c r="L301" s="5"/>
       <c r="M301" s="5"/>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B302" s="11">
         <v>102.9</v>
       </c>
       <c r="C302" s="11">
         <v>102.8</v>
       </c>
       <c r="D302" s="11">
         <v>103.3</v>
       </c>
       <c r="E302" s="30">
         <v>103.3</v>
       </c>
-      <c r="F302" s="5"/>
+      <c r="F302" s="30">
+        <v>103.6</v>
+      </c>
       <c r="G302" s="5"/>
       <c r="H302" s="5"/>
       <c r="I302" s="5"/>
       <c r="J302" s="5"/>
       <c r="K302" s="5"/>
       <c r="L302" s="5"/>
       <c r="M302" s="5"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B303" s="11">
         <v>104</v>
       </c>
       <c r="C303" s="11">
         <v>104.1</v>
       </c>
       <c r="D303" s="11">
         <v>102.7</v>
       </c>
       <c r="E303" s="30">
         <v>111.2</v>
       </c>
-      <c r="F303" s="5"/>
+      <c r="F303" s="30">
+        <v>108.3</v>
+      </c>
       <c r="G303" s="5"/>
       <c r="H303" s="5"/>
       <c r="I303" s="5"/>
       <c r="J303" s="5"/>
       <c r="K303" s="5"/>
       <c r="L303" s="5"/>
       <c r="M303" s="5"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B304" s="32"/>
       <c r="C304" s="32"/>
       <c r="D304" s="7"/>
       <c r="E304" s="32"/>
-      <c r="F304" s="5"/>
+      <c r="F304" s="27"/>
       <c r="G304" s="5"/>
       <c r="H304" s="5"/>
       <c r="I304" s="5"/>
       <c r="J304" s="5"/>
       <c r="K304" s="5"/>
       <c r="L304" s="5"/>
       <c r="M304" s="5"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B305" s="11">
         <v>200</v>
       </c>
       <c r="C305" s="11">
         <v>110.7</v>
       </c>
       <c r="D305" s="11">
         <v>147.6</v>
       </c>
       <c r="E305" s="30">
         <v>126.1</v>
       </c>
-      <c r="F305" s="5"/>
+      <c r="F305" s="30">
+        <v>214</v>
+      </c>
       <c r="G305" s="5"/>
       <c r="H305" s="5"/>
       <c r="I305" s="5"/>
       <c r="J305" s="5"/>
       <c r="K305" s="5"/>
       <c r="L305" s="5"/>
       <c r="M305" s="5"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B306" s="11">
         <v>118</v>
       </c>
       <c r="C306" s="11">
         <v>111.9</v>
       </c>
       <c r="D306" s="11">
         <v>117.4</v>
       </c>
       <c r="E306" s="30">
         <v>125.2</v>
       </c>
-      <c r="F306" s="5"/>
+      <c r="F306" s="30">
+        <v>108.8</v>
+      </c>
       <c r="G306" s="5"/>
       <c r="H306" s="5"/>
       <c r="I306" s="5"/>
       <c r="J306" s="5"/>
       <c r="K306" s="5"/>
       <c r="L306" s="5"/>
       <c r="M306" s="5"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B307" s="11">
         <v>142.6</v>
       </c>
       <c r="C307" s="11">
         <v>90.2</v>
       </c>
       <c r="D307" s="11">
         <v>93.5</v>
       </c>
       <c r="E307" s="30">
         <v>100.5</v>
       </c>
-      <c r="F307" s="5"/>
+      <c r="F307" s="30">
+        <v>222.6</v>
+      </c>
       <c r="G307" s="5"/>
       <c r="H307" s="5"/>
       <c r="I307" s="5"/>
       <c r="J307" s="5"/>
       <c r="K307" s="5"/>
       <c r="L307" s="5"/>
       <c r="M307" s="5"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="11">
         <v>149.19999999999999</v>
       </c>
       <c r="C308" s="11">
         <v>96.7</v>
       </c>
       <c r="D308" s="11">
         <v>75.099999999999994</v>
       </c>
       <c r="E308" s="30">
         <v>68</v>
       </c>
-      <c r="F308" s="5"/>
+      <c r="F308" s="30">
+        <v>57.1</v>
+      </c>
       <c r="G308" s="5"/>
       <c r="H308" s="5"/>
       <c r="I308" s="5"/>
       <c r="J308" s="5"/>
       <c r="K308" s="5"/>
       <c r="L308" s="5"/>
       <c r="M308" s="5"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B309" s="11">
         <v>100</v>
       </c>
       <c r="C309" s="11">
         <v>99.4</v>
       </c>
       <c r="D309" s="11">
         <v>99.2</v>
       </c>
       <c r="E309" s="30">
         <v>139.69999999999999</v>
       </c>
-      <c r="F309" s="5"/>
+      <c r="F309" s="30">
+        <v>163.6</v>
+      </c>
       <c r="G309" s="5"/>
       <c r="H309" s="5"/>
       <c r="I309" s="5"/>
       <c r="J309" s="5"/>
       <c r="K309" s="5"/>
       <c r="L309" s="5"/>
       <c r="M309" s="5"/>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B310" s="11">
         <v>100</v>
       </c>
       <c r="C310" s="11">
         <v>95.7</v>
       </c>
       <c r="D310" s="11">
         <v>94.3</v>
       </c>
       <c r="E310" s="30">
         <v>96.8</v>
       </c>
-      <c r="F310" s="5"/>
+      <c r="F310" s="30">
+        <v>97.8</v>
+      </c>
       <c r="G310" s="5"/>
       <c r="H310" s="5"/>
       <c r="I310" s="5"/>
       <c r="J310" s="5"/>
       <c r="K310" s="5"/>
       <c r="L310" s="5"/>
       <c r="M310" s="5"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B311" s="11">
         <v>115.6</v>
       </c>
       <c r="C311" s="11">
         <v>110</v>
       </c>
       <c r="D311" s="11">
         <v>91.7</v>
       </c>
       <c r="E311" s="30">
         <v>158.6</v>
       </c>
-      <c r="F311" s="5"/>
+      <c r="F311" s="30">
+        <v>205.9</v>
+      </c>
       <c r="G311" s="5"/>
       <c r="H311" s="5"/>
       <c r="I311" s="5"/>
       <c r="J311" s="5"/>
       <c r="K311" s="5"/>
       <c r="L311" s="5"/>
       <c r="M311" s="5"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B312" s="11">
         <v>86.6</v>
       </c>
       <c r="C312" s="11">
         <v>83.9</v>
       </c>
       <c r="D312" s="11">
         <v>82.4</v>
       </c>
       <c r="E312" s="30">
         <v>88.9</v>
       </c>
-      <c r="F312" s="5"/>
+      <c r="F312" s="30">
+        <v>99.4</v>
+      </c>
       <c r="G312" s="5"/>
       <c r="H312" s="5"/>
       <c r="I312" s="5"/>
       <c r="J312" s="5"/>
       <c r="K312" s="5"/>
       <c r="L312" s="5"/>
       <c r="M312" s="5"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B313" s="11">
         <v>100</v>
       </c>
       <c r="C313" s="11">
         <v>87.5</v>
       </c>
       <c r="D313" s="11">
         <v>83</v>
       </c>
       <c r="E313" s="30">
         <v>94.3</v>
       </c>
-      <c r="F313" s="5"/>
+      <c r="F313" s="31">
+        <v>105.2</v>
+      </c>
       <c r="G313" s="5"/>
       <c r="H313" s="5"/>
       <c r="I313" s="5"/>
       <c r="J313" s="5"/>
       <c r="K313" s="5"/>
       <c r="L313" s="5"/>
       <c r="M313" s="5"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B314" s="11">
         <v>95.5</v>
       </c>
       <c r="C314" s="11">
         <v>98.1</v>
       </c>
       <c r="D314" s="11">
         <v>96.7</v>
       </c>
       <c r="E314" s="30">
         <v>122.4</v>
       </c>
-      <c r="F314" s="5"/>
+      <c r="F314" s="30">
+        <v>116.8</v>
+      </c>
       <c r="G314" s="5"/>
       <c r="H314" s="5"/>
       <c r="I314" s="5"/>
       <c r="J314" s="5"/>
       <c r="K314" s="5"/>
       <c r="L314" s="5"/>
       <c r="M314" s="5"/>
     </row>
     <row r="315" spans="1:13" s="34" customFormat="1" ht="22.5">
       <c r="A315" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B315" s="11"/>
       <c r="C315" s="11"/>
       <c r="D315" s="12"/>
       <c r="E315" s="32"/>
-      <c r="F315" s="32"/>
+      <c r="F315" s="27"/>
       <c r="G315" s="32"/>
       <c r="H315" s="32"/>
       <c r="I315" s="32"/>
       <c r="J315" s="32"/>
       <c r="K315" s="32"/>
       <c r="L315" s="32"/>
       <c r="M315" s="32"/>
     </row>
     <row r="316" spans="1:13" s="34" customFormat="1">
       <c r="A316" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B316" s="11">
         <v>102.9</v>
       </c>
       <c r="C316" s="11">
         <v>101.9</v>
       </c>
       <c r="D316" s="11">
         <v>100</v>
       </c>
       <c r="E316" s="30">
         <v>102.2</v>
       </c>
-      <c r="F316" s="32"/>
+      <c r="F316" s="31">
+        <v>100.6</v>
+      </c>
       <c r="G316" s="32"/>
       <c r="H316" s="32"/>
       <c r="I316" s="32"/>
       <c r="J316" s="32"/>
       <c r="K316" s="32"/>
       <c r="L316" s="32"/>
       <c r="M316" s="32"/>
     </row>
     <row r="317" spans="1:13" s="34" customFormat="1">
       <c r="A317" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B317" s="11">
         <v>95.9</v>
       </c>
       <c r="C317" s="11">
         <v>92.5</v>
       </c>
       <c r="D317" s="11">
         <v>91.5</v>
       </c>
       <c r="E317" s="30">
         <v>91.8</v>
       </c>
-      <c r="F317" s="32"/>
+      <c r="F317" s="30">
+        <v>90.9</v>
+      </c>
       <c r="G317" s="32"/>
       <c r="H317" s="32"/>
       <c r="I317" s="32"/>
       <c r="J317" s="32"/>
       <c r="K317" s="32"/>
       <c r="L317" s="32"/>
       <c r="M317" s="32"/>
     </row>
     <row r="318" spans="1:13" s="34" customFormat="1">
       <c r="A318" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B318" s="11">
         <v>101.3</v>
       </c>
       <c r="C318" s="11">
         <v>100.3</v>
       </c>
       <c r="D318" s="11">
         <v>97.6</v>
       </c>
       <c r="E318" s="30">
         <v>96.1</v>
       </c>
-      <c r="F318" s="32"/>
+      <c r="F318" s="30">
+        <v>96.9</v>
+      </c>
       <c r="G318" s="32"/>
       <c r="H318" s="32"/>
       <c r="I318" s="32"/>
       <c r="J318" s="32"/>
       <c r="K318" s="32"/>
       <c r="L318" s="32"/>
       <c r="M318" s="32"/>
     </row>
     <row r="319" spans="1:13" s="34" customFormat="1">
       <c r="A319" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B319" s="11">
         <v>105.6</v>
       </c>
       <c r="C319" s="11">
         <v>104.2</v>
       </c>
       <c r="D319" s="11">
         <v>102.5</v>
       </c>
       <c r="E319" s="30">
         <v>107.6</v>
       </c>
-      <c r="F319" s="32"/>
+      <c r="F319" s="30">
+        <v>104.9</v>
+      </c>
       <c r="G319" s="32"/>
       <c r="H319" s="32"/>
       <c r="I319" s="32"/>
       <c r="J319" s="32"/>
       <c r="K319" s="32"/>
       <c r="L319" s="32"/>
       <c r="M319" s="32"/>
     </row>
     <row r="320" spans="1:13" s="34" customFormat="1">
       <c r="A320" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B320" s="11"/>
       <c r="C320" s="11"/>
       <c r="D320" s="12"/>
       <c r="E320" s="32"/>
-      <c r="F320" s="32"/>
+      <c r="F320" s="27"/>
       <c r="G320" s="32"/>
       <c r="H320" s="32"/>
       <c r="I320" s="32"/>
       <c r="J320" s="32"/>
       <c r="K320" s="32"/>
       <c r="L320" s="32"/>
       <c r="M320" s="32"/>
     </row>
     <row r="321" spans="1:13" s="34" customFormat="1">
       <c r="A321" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C321" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D321" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E321" s="30">
         <v>18</v>
       </c>
-      <c r="F321" s="32"/>
+      <c r="F321" s="30">
+        <v>22.3</v>
+      </c>
       <c r="G321" s="32"/>
       <c r="H321" s="32"/>
       <c r="I321" s="32"/>
       <c r="J321" s="32"/>
       <c r="K321" s="32"/>
       <c r="L321" s="32"/>
       <c r="M321" s="32"/>
     </row>
     <row r="322" spans="1:13" s="34" customFormat="1">
       <c r="A322" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B322" s="11">
         <v>100</v>
       </c>
       <c r="C322" s="11">
         <v>87.5</v>
       </c>
       <c r="D322" s="11">
         <v>86.7</v>
       </c>
       <c r="E322" s="30">
         <v>93.3</v>
       </c>
-      <c r="F322" s="32"/>
+      <c r="F322" s="30">
+        <v>83.3</v>
+      </c>
       <c r="G322" s="32"/>
       <c r="H322" s="32"/>
       <c r="I322" s="32"/>
       <c r="J322" s="32"/>
       <c r="K322" s="32"/>
       <c r="L322" s="32"/>
       <c r="M322" s="32"/>
     </row>
     <row r="323" spans="1:13" s="34" customFormat="1">
       <c r="A323" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C323" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D323" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E323" s="30">
         <v>21.4</v>
       </c>
-      <c r="F323" s="32"/>
+      <c r="F323" s="30">
+        <v>24.3</v>
+      </c>
       <c r="G323" s="32"/>
       <c r="H323" s="32"/>
       <c r="I323" s="32"/>
       <c r="J323" s="32"/>
       <c r="K323" s="32"/>
       <c r="L323" s="32"/>
       <c r="M323" s="32"/>
     </row>
     <row r="324" spans="1:13" s="34" customFormat="1">
       <c r="A324" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C324" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D324" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E324" s="30">
         <v>19.899999999999999</v>
       </c>
-      <c r="F324" s="32"/>
+      <c r="F324" s="30">
+        <v>24.8</v>
+      </c>
       <c r="G324" s="32"/>
       <c r="H324" s="32"/>
       <c r="I324" s="32"/>
       <c r="J324" s="32"/>
       <c r="K324" s="32"/>
       <c r="L324" s="32"/>
       <c r="M324" s="32"/>
     </row>
     <row r="325" spans="1:13" s="34" customFormat="1">
       <c r="A325" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C325" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D325" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E325" s="30">
         <v>21.5</v>
       </c>
-      <c r="F325" s="32"/>
+      <c r="F325" s="30">
+        <v>25.1</v>
+      </c>
       <c r="G325" s="32"/>
       <c r="H325" s="32"/>
       <c r="I325" s="32"/>
       <c r="J325" s="32"/>
       <c r="K325" s="32"/>
       <c r="L325" s="32"/>
       <c r="M325" s="32"/>
     </row>
     <row r="326" spans="1:13" s="34" customFormat="1">
       <c r="A326" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C326" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D326" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E326" s="30">
         <v>19.7</v>
       </c>
-      <c r="F326" s="32"/>
+      <c r="F326" s="30">
+        <v>23.8</v>
+      </c>
       <c r="G326" s="32"/>
       <c r="H326" s="32"/>
       <c r="I326" s="32"/>
       <c r="J326" s="32"/>
       <c r="K326" s="32"/>
       <c r="L326" s="32"/>
       <c r="M326" s="32"/>
     </row>
     <row r="327" spans="1:13" s="34" customFormat="1">
       <c r="A327" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C327" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D327" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E327" s="30">
         <v>21.8</v>
       </c>
-      <c r="F327" s="32"/>
+      <c r="F327" s="30">
+        <v>22.8</v>
+      </c>
       <c r="G327" s="32"/>
       <c r="H327" s="32"/>
       <c r="I327" s="32"/>
       <c r="J327" s="32"/>
       <c r="K327" s="32"/>
       <c r="L327" s="32"/>
       <c r="M327" s="32"/>
     </row>
     <row r="328" spans="1:13" s="34" customFormat="1">
       <c r="A328" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C328" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D328" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E328" s="30">
         <v>19.5</v>
       </c>
-      <c r="F328" s="32"/>
+      <c r="F328" s="30">
+        <v>24.8</v>
+      </c>
       <c r="G328" s="32"/>
       <c r="H328" s="32"/>
       <c r="I328" s="32"/>
       <c r="J328" s="32"/>
       <c r="K328" s="32"/>
       <c r="L328" s="32"/>
       <c r="M328" s="32"/>
     </row>
     <row r="329" spans="1:13" s="34" customFormat="1">
       <c r="A329" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B329" s="11">
         <v>100</v>
       </c>
       <c r="C329" s="11">
         <v>78.400000000000006</v>
       </c>
       <c r="D329" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="E329" s="30">
         <v>75.400000000000006</v>
       </c>
-      <c r="F329" s="32"/>
+      <c r="F329" s="30">
+        <v>77.400000000000006</v>
+      </c>
       <c r="G329" s="32"/>
       <c r="H329" s="32"/>
       <c r="I329" s="32"/>
       <c r="J329" s="32"/>
       <c r="K329" s="32"/>
       <c r="L329" s="32"/>
       <c r="M329" s="32"/>
     </row>
     <row r="330" spans="1:13" s="34" customFormat="1">
       <c r="A330" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C330" s="11" t="s">
         <v>46</v>
       </c>
       <c r="D330" s="11" t="s">
         <v>46</v>
       </c>
       <c r="E330" s="30">
         <v>20.8</v>
       </c>
-      <c r="F330" s="32"/>
+      <c r="F330" s="30">
+        <v>24.2</v>
+      </c>
       <c r="G330" s="32"/>
       <c r="H330" s="32"/>
       <c r="I330" s="32"/>
       <c r="J330" s="32"/>
       <c r="K330" s="32"/>
       <c r="L330" s="32"/>
       <c r="M330" s="32"/>
     </row>
     <row r="331" spans="1:13" s="34" customFormat="1" ht="45">
       <c r="A331" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B331" s="11"/>
       <c r="C331" s="11"/>
       <c r="D331" s="12"/>
       <c r="E331" s="32"/>
-      <c r="F331" s="32"/>
+      <c r="F331" s="27"/>
       <c r="G331" s="32"/>
       <c r="H331" s="32"/>
       <c r="I331" s="32"/>
       <c r="J331" s="32"/>
       <c r="K331" s="32"/>
       <c r="L331" s="32"/>
       <c r="M331" s="32"/>
     </row>
     <row r="332" spans="1:13" s="34" customFormat="1">
       <c r="A332" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B332" s="11">
         <v>112.2</v>
       </c>
       <c r="C332" s="11">
         <v>115.4</v>
       </c>
       <c r="D332" s="11">
         <v>112.7</v>
       </c>
       <c r="E332" s="30">
         <v>154.80000000000001</v>
       </c>
-      <c r="F332" s="32"/>
+      <c r="F332" s="30">
+        <v>145.5</v>
+      </c>
       <c r="G332" s="32"/>
       <c r="H332" s="32"/>
       <c r="I332" s="32"/>
       <c r="J332" s="32"/>
       <c r="K332" s="32"/>
       <c r="L332" s="32"/>
       <c r="M332" s="32"/>
     </row>
     <row r="333" spans="1:13" s="34" customFormat="1">
       <c r="A333" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B333" s="11">
         <v>131.6</v>
       </c>
       <c r="C333" s="11">
         <v>123.2</v>
       </c>
       <c r="D333" s="11">
         <v>117.5</v>
       </c>
       <c r="E333" s="30">
         <v>132.6</v>
       </c>
-      <c r="F333" s="32"/>
+      <c r="F333" s="31">
+        <v>130.80000000000001</v>
+      </c>
       <c r="G333" s="32"/>
       <c r="H333" s="32"/>
       <c r="I333" s="32"/>
       <c r="J333" s="32"/>
       <c r="K333" s="32"/>
       <c r="L333" s="32"/>
       <c r="M333" s="32"/>
     </row>
     <row r="334" spans="1:13" s="34" customFormat="1">
       <c r="A334" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B334" s="11">
         <v>121.1</v>
       </c>
       <c r="C334" s="11">
         <v>140</v>
       </c>
       <c r="D334" s="11">
         <v>179</v>
       </c>
       <c r="E334" s="30">
         <v>199.4</v>
       </c>
-      <c r="F334" s="32"/>
+      <c r="F334" s="30">
+        <v>193</v>
+      </c>
       <c r="G334" s="32"/>
       <c r="H334" s="32"/>
       <c r="I334" s="32"/>
       <c r="J334" s="32"/>
       <c r="K334" s="32"/>
       <c r="L334" s="32"/>
       <c r="M334" s="32"/>
     </row>
     <row r="335" spans="1:13" s="34" customFormat="1">
       <c r="A335" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B335" s="11">
         <v>95.9</v>
       </c>
       <c r="C335" s="11">
         <v>107.8</v>
       </c>
       <c r="D335" s="11">
         <v>106.4</v>
       </c>
       <c r="E335" s="30">
         <v>179.5</v>
       </c>
-      <c r="F335" s="32"/>
+      <c r="F335" s="30">
+        <v>171.1</v>
+      </c>
       <c r="G335" s="32"/>
       <c r="H335" s="32"/>
       <c r="I335" s="32"/>
       <c r="J335" s="32"/>
       <c r="K335" s="32"/>
       <c r="L335" s="32"/>
       <c r="M335" s="32"/>
     </row>
     <row r="336" spans="1:13" s="34" customFormat="1">
       <c r="A336" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B336" s="11"/>
       <c r="C336" s="11"/>
       <c r="D336" s="12"/>
       <c r="E336" s="32"/>
-      <c r="F336" s="32"/>
+      <c r="F336" s="27"/>
       <c r="G336" s="32"/>
       <c r="H336" s="32"/>
       <c r="I336" s="32"/>
       <c r="J336" s="32"/>
       <c r="K336" s="32"/>
       <c r="L336" s="32"/>
       <c r="M336" s="32"/>
     </row>
     <row r="337" spans="1:13" s="34" customFormat="1">
       <c r="A337" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B337" s="11">
         <v>400</v>
       </c>
       <c r="C337" s="11">
         <v>110.7</v>
       </c>
       <c r="D337" s="11">
         <v>147.6</v>
       </c>
       <c r="E337" s="30">
         <v>125.5</v>
       </c>
-      <c r="F337" s="32"/>
+      <c r="F337" s="30">
+        <v>700.4</v>
+      </c>
       <c r="G337" s="32"/>
       <c r="H337" s="32"/>
       <c r="I337" s="32"/>
       <c r="J337" s="32"/>
       <c r="K337" s="32"/>
       <c r="L337" s="32"/>
       <c r="M337" s="32"/>
     </row>
     <row r="338" spans="1:13" s="34" customFormat="1">
       <c r="A338" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B338" s="11">
         <v>118</v>
       </c>
       <c r="C338" s="11">
         <v>111.9</v>
       </c>
       <c r="D338" s="11">
         <v>117.4</v>
       </c>
       <c r="E338" s="30">
         <v>126.8</v>
       </c>
-      <c r="F338" s="32"/>
+      <c r="F338" s="30">
+        <v>101.5</v>
+      </c>
       <c r="G338" s="32"/>
       <c r="H338" s="32"/>
       <c r="I338" s="32"/>
       <c r="J338" s="32"/>
       <c r="K338" s="32"/>
       <c r="L338" s="32"/>
       <c r="M338" s="32"/>
     </row>
     <row r="339" spans="1:13" s="34" customFormat="1">
       <c r="A339" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B339" s="11">
         <v>142.6</v>
       </c>
       <c r="C339" s="11">
         <v>90.2</v>
       </c>
       <c r="D339" s="11">
         <v>93.5</v>
       </c>
       <c r="E339" s="30">
         <v>101.1</v>
       </c>
-      <c r="F339" s="32"/>
+      <c r="F339" s="30">
+        <v>230.8</v>
+      </c>
       <c r="G339" s="32"/>
       <c r="H339" s="32"/>
       <c r="I339" s="32"/>
       <c r="J339" s="32"/>
       <c r="K339" s="32"/>
       <c r="L339" s="32"/>
       <c r="M339" s="32"/>
     </row>
     <row r="340" spans="1:13" s="34" customFormat="1">
       <c r="A340" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B340" s="11">
         <v>149.19999999999999</v>
       </c>
       <c r="C340" s="11">
         <v>96.7</v>
       </c>
       <c r="D340" s="11">
         <v>75.099999999999994</v>
       </c>
       <c r="E340" s="30">
         <v>66.8</v>
       </c>
-      <c r="F340" s="32"/>
+      <c r="F340" s="30">
+        <v>55.2</v>
+      </c>
       <c r="G340" s="32"/>
       <c r="H340" s="32"/>
       <c r="I340" s="32"/>
       <c r="J340" s="32"/>
       <c r="K340" s="32"/>
       <c r="L340" s="32"/>
       <c r="M340" s="32"/>
     </row>
     <row r="341" spans="1:13" s="34" customFormat="1">
       <c r="A341" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B341" s="11">
         <v>100</v>
       </c>
       <c r="C341" s="11">
         <v>99.4</v>
       </c>
       <c r="D341" s="11">
         <v>99.2</v>
       </c>
       <c r="E341" s="30">
         <v>149.4</v>
       </c>
-      <c r="F341" s="32"/>
+      <c r="F341" s="30">
+        <v>181.1</v>
+      </c>
       <c r="G341" s="32"/>
       <c r="H341" s="32"/>
       <c r="I341" s="32"/>
       <c r="J341" s="32"/>
       <c r="K341" s="32"/>
       <c r="L341" s="32"/>
       <c r="M341" s="32"/>
     </row>
     <row r="342" spans="1:13" s="34" customFormat="1">
       <c r="A342" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B342" s="11">
         <v>100</v>
       </c>
       <c r="C342" s="11">
         <v>95.7</v>
       </c>
       <c r="D342" s="11">
         <v>94.3</v>
       </c>
       <c r="E342" s="30">
         <v>97.6</v>
       </c>
-      <c r="F342" s="32"/>
+      <c r="F342" s="30">
+        <v>100.1</v>
+      </c>
       <c r="G342" s="32"/>
       <c r="H342" s="32"/>
       <c r="I342" s="32"/>
       <c r="J342" s="32"/>
       <c r="K342" s="32"/>
       <c r="L342" s="32"/>
       <c r="M342" s="32"/>
     </row>
     <row r="343" spans="1:13" s="34" customFormat="1">
       <c r="A343" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B343" s="11">
         <v>94.5</v>
       </c>
       <c r="C343" s="11">
         <v>92.2</v>
       </c>
       <c r="D343" s="11">
         <v>91.7</v>
       </c>
       <c r="E343" s="30">
         <v>184.7</v>
       </c>
-      <c r="F343" s="32"/>
+      <c r="F343" s="30">
+        <v>255</v>
+      </c>
       <c r="G343" s="32"/>
       <c r="H343" s="32"/>
       <c r="I343" s="32"/>
       <c r="J343" s="32"/>
       <c r="K343" s="32"/>
       <c r="L343" s="32"/>
       <c r="M343" s="32"/>
     </row>
     <row r="344" spans="1:13" s="34" customFormat="1">
       <c r="A344" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B344" s="11">
         <v>86.6</v>
       </c>
       <c r="C344" s="11">
         <v>83.9</v>
       </c>
       <c r="D344" s="11">
         <v>82.4</v>
       </c>
       <c r="E344" s="30">
         <v>90.3</v>
       </c>
-      <c r="F344" s="32"/>
+      <c r="F344" s="30">
+        <v>104</v>
+      </c>
       <c r="G344" s="32"/>
       <c r="H344" s="32"/>
       <c r="I344" s="32"/>
       <c r="J344" s="32"/>
       <c r="K344" s="32"/>
       <c r="L344" s="32"/>
       <c r="M344" s="32"/>
     </row>
     <row r="345" spans="1:13" s="34" customFormat="1">
       <c r="A345" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B345" s="11">
         <v>100</v>
       </c>
       <c r="C345" s="11">
         <v>90.9</v>
       </c>
       <c r="D345" s="11">
         <v>87.9</v>
       </c>
       <c r="E345" s="30">
         <v>103.4</v>
       </c>
-      <c r="F345" s="32"/>
+      <c r="F345" s="31">
+        <v>119.4</v>
+      </c>
       <c r="G345" s="32"/>
       <c r="H345" s="32"/>
       <c r="I345" s="32"/>
       <c r="J345" s="32"/>
       <c r="K345" s="32"/>
       <c r="L345" s="32"/>
       <c r="M345" s="32"/>
     </row>
     <row r="346" spans="1:13" s="34" customFormat="1">
       <c r="A346" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B346" s="11">
         <v>95.4</v>
       </c>
       <c r="C346" s="11">
         <v>98.1</v>
       </c>
       <c r="D346" s="11">
         <v>96.7</v>
       </c>
       <c r="E346" s="30">
         <v>125.4</v>
       </c>
-      <c r="F346" s="32"/>
+      <c r="F346" s="30">
+        <v>120.3</v>
+      </c>
       <c r="G346" s="32"/>
       <c r="H346" s="32"/>
       <c r="I346" s="32"/>
       <c r="J346" s="32"/>
       <c r="K346" s="32"/>
       <c r="L346" s="32"/>
       <c r="M346" s="32"/>
     </row>
     <row r="347" spans="1:13" ht="60">
       <c r="A347" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B347" s="32"/>
       <c r="C347" s="32"/>
       <c r="D347" s="8"/>
       <c r="E347" s="32"/>
-      <c r="F347" s="5"/>
+      <c r="F347" s="27"/>
       <c r="G347" s="63"/>
       <c r="H347" s="60"/>
       <c r="I347" s="5"/>
       <c r="J347" s="5"/>
       <c r="K347" s="5"/>
       <c r="L347" s="5"/>
       <c r="M347" s="5"/>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B348" s="11">
         <v>82.4</v>
       </c>
       <c r="C348" s="11">
         <v>162.6</v>
       </c>
       <c r="D348" s="11">
         <v>146.4</v>
       </c>
       <c r="E348" s="30">
         <v>165.5</v>
       </c>
-      <c r="F348" s="5"/>
+      <c r="F348" s="31">
+        <v>166.5</v>
+      </c>
       <c r="G348" s="5"/>
       <c r="H348" s="5"/>
       <c r="I348" s="5"/>
       <c r="J348" s="5"/>
       <c r="K348" s="5"/>
       <c r="L348" s="5"/>
       <c r="M348" s="5"/>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B349" s="11">
         <v>60.9</v>
       </c>
       <c r="C349" s="11">
         <v>105.4</v>
       </c>
       <c r="D349" s="11">
         <v>104.2</v>
       </c>
       <c r="E349" s="30">
         <v>139.80000000000001</v>
       </c>
-      <c r="F349" s="5"/>
+      <c r="F349" s="30">
+        <v>161.5</v>
+      </c>
       <c r="G349" s="5"/>
       <c r="H349" s="5"/>
       <c r="I349" s="5"/>
       <c r="J349" s="5"/>
       <c r="K349" s="5"/>
       <c r="L349" s="5"/>
       <c r="M349" s="5"/>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B350" s="11">
         <v>98.4</v>
       </c>
       <c r="C350" s="11">
         <v>101.4</v>
       </c>
       <c r="D350" s="11">
         <v>115.6</v>
       </c>
       <c r="E350" s="30">
         <v>115.4</v>
       </c>
-      <c r="F350" s="5"/>
+      <c r="F350" s="30">
+        <v>115.1</v>
+      </c>
       <c r="G350" s="5"/>
       <c r="H350" s="5"/>
       <c r="I350" s="5"/>
       <c r="J350" s="5"/>
       <c r="K350" s="5"/>
       <c r="L350" s="5"/>
       <c r="M350" s="5"/>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B351" s="11">
         <v>91.2</v>
       </c>
       <c r="C351" s="11">
         <v>163.5</v>
       </c>
       <c r="D351" s="11">
         <v>110.9</v>
       </c>
       <c r="E351" s="30">
         <v>159.9</v>
       </c>
-      <c r="F351" s="5"/>
+      <c r="F351" s="30">
+        <v>155.9</v>
+      </c>
       <c r="G351" s="5"/>
       <c r="H351" s="5"/>
       <c r="I351" s="5"/>
       <c r="J351" s="5"/>
       <c r="K351" s="5"/>
       <c r="L351" s="5"/>
       <c r="M351" s="5"/>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B352" s="32"/>
       <c r="C352" s="32"/>
       <c r="D352" s="7"/>
       <c r="E352" s="32"/>
-      <c r="F352" s="5"/>
+      <c r="F352" s="27"/>
       <c r="G352" s="5"/>
       <c r="H352" s="5"/>
       <c r="I352" s="5"/>
       <c r="J352" s="5"/>
       <c r="K352" s="5"/>
       <c r="L352" s="5"/>
       <c r="M352" s="5"/>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B353" s="11">
         <v>91.4</v>
       </c>
       <c r="C353" s="11">
         <v>92.9</v>
       </c>
       <c r="D353" s="11">
         <v>91.8</v>
       </c>
       <c r="E353" s="30">
         <v>90.1</v>
       </c>
-      <c r="F353" s="5"/>
+      <c r="F353" s="30">
+        <v>89.1</v>
+      </c>
       <c r="G353" s="5"/>
       <c r="H353" s="5"/>
       <c r="I353" s="5"/>
       <c r="J353" s="5"/>
       <c r="K353" s="5"/>
       <c r="L353" s="5"/>
       <c r="M353" s="5"/>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B354" s="11">
         <v>118</v>
       </c>
       <c r="C354" s="11">
         <v>14.6</v>
       </c>
       <c r="D354" s="11">
         <v>7.4</v>
       </c>
       <c r="E354" s="30">
         <v>40.700000000000003</v>
       </c>
-      <c r="F354" s="5"/>
+      <c r="F354" s="30">
+        <v>66.599999999999994</v>
+      </c>
       <c r="G354" s="5"/>
       <c r="H354" s="5"/>
       <c r="I354" s="5"/>
       <c r="J354" s="5"/>
       <c r="K354" s="5"/>
       <c r="L354" s="5"/>
       <c r="M354" s="5"/>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B355" s="11">
         <v>100</v>
       </c>
       <c r="C355" s="11">
         <v>104.4</v>
       </c>
       <c r="D355" s="11">
         <v>105.9</v>
       </c>
       <c r="E355" s="30">
         <v>99.5</v>
       </c>
-      <c r="F355" s="5"/>
+      <c r="F355" s="30">
+        <v>94.9</v>
+      </c>
       <c r="G355" s="5"/>
       <c r="H355" s="5"/>
       <c r="I355" s="5"/>
       <c r="J355" s="5"/>
       <c r="K355" s="5"/>
       <c r="L355" s="5"/>
       <c r="M355" s="5"/>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B356" s="11">
         <v>97.8</v>
       </c>
       <c r="C356" s="11">
         <v>99.6</v>
       </c>
       <c r="D356" s="11">
         <v>100.3</v>
       </c>
       <c r="E356" s="30">
         <v>94.3</v>
       </c>
-      <c r="F356" s="5"/>
+      <c r="F356" s="30">
+        <v>92.1</v>
+      </c>
       <c r="G356" s="5"/>
       <c r="H356" s="5"/>
       <c r="I356" s="5"/>
       <c r="J356" s="5"/>
       <c r="K356" s="5"/>
       <c r="L356" s="5"/>
       <c r="M356" s="5"/>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B357" s="11">
         <v>99.8</v>
       </c>
       <c r="C357" s="11">
         <v>100</v>
       </c>
       <c r="D357" s="11">
         <v>100</v>
       </c>
       <c r="E357" s="30">
         <v>92.9</v>
       </c>
-      <c r="F357" s="5"/>
+      <c r="F357" s="30">
+        <v>88.7</v>
+      </c>
       <c r="G357" s="5"/>
       <c r="H357" s="5"/>
       <c r="I357" s="5"/>
       <c r="J357" s="5"/>
       <c r="K357" s="5"/>
       <c r="L357" s="5"/>
       <c r="M357" s="5"/>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B358" s="11">
         <v>100</v>
       </c>
       <c r="C358" s="11">
         <v>133.30000000000001</v>
       </c>
       <c r="D358" s="11">
         <v>144.6</v>
       </c>
       <c r="E358" s="30">
         <v>133.6</v>
       </c>
-      <c r="F358" s="5"/>
+      <c r="F358" s="30">
+        <v>126.4</v>
+      </c>
       <c r="G358" s="5"/>
       <c r="H358" s="5"/>
       <c r="I358" s="5"/>
       <c r="J358" s="5"/>
       <c r="K358" s="5"/>
       <c r="L358" s="5"/>
       <c r="M358" s="5"/>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B359" s="11">
         <v>98.2</v>
       </c>
       <c r="C359" s="11">
         <v>103.9</v>
       </c>
       <c r="D359" s="11">
         <v>102.4</v>
       </c>
       <c r="E359" s="30">
         <v>86</v>
       </c>
-      <c r="F359" s="5"/>
+      <c r="F359" s="30">
+        <v>77.099999999999994</v>
+      </c>
       <c r="G359" s="5"/>
       <c r="H359" s="5"/>
       <c r="I359" s="5"/>
       <c r="J359" s="5"/>
       <c r="K359" s="5"/>
       <c r="L359" s="5"/>
       <c r="M359" s="5"/>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B360" s="11">
         <v>100</v>
       </c>
       <c r="C360" s="11">
         <v>94.8</v>
       </c>
       <c r="D360" s="11">
         <v>93</v>
       </c>
       <c r="E360" s="30">
         <v>74.8</v>
       </c>
-      <c r="F360" s="5"/>
+      <c r="F360" s="30">
+        <v>64.599999999999994</v>
+      </c>
       <c r="G360" s="5"/>
       <c r="H360" s="5"/>
       <c r="I360" s="5"/>
       <c r="J360" s="5"/>
       <c r="K360" s="5"/>
       <c r="L360" s="5"/>
       <c r="M360" s="5"/>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B361" s="11">
         <v>99.4</v>
       </c>
       <c r="C361" s="11">
         <v>98.5</v>
       </c>
       <c r="D361" s="11">
         <v>98</v>
       </c>
       <c r="E361" s="30">
         <v>85.5</v>
       </c>
-      <c r="F361" s="5"/>
+      <c r="F361" s="30">
+        <v>78.3</v>
+      </c>
       <c r="G361" s="5"/>
       <c r="H361" s="5"/>
       <c r="I361" s="5"/>
       <c r="J361" s="5"/>
       <c r="K361" s="5"/>
       <c r="L361" s="5"/>
       <c r="M361" s="5"/>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B362" s="11">
         <v>94.9</v>
       </c>
       <c r="C362" s="11">
         <v>96.6</v>
       </c>
       <c r="D362" s="11">
         <v>94.4</v>
       </c>
       <c r="E362" s="30">
         <v>100.1</v>
       </c>
-      <c r="F362" s="5"/>
+      <c r="F362" s="30">
+        <v>101.4</v>
+      </c>
       <c r="G362" s="5"/>
       <c r="H362" s="5"/>
       <c r="I362" s="5"/>
       <c r="J362" s="5"/>
       <c r="K362" s="5"/>
       <c r="L362" s="5"/>
       <c r="M362" s="5"/>
     </row>
     <row r="363" spans="1:13" ht="22.5">
       <c r="A363" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B363" s="32"/>
       <c r="C363" s="32"/>
       <c r="D363" s="7"/>
       <c r="E363" s="32"/>
-      <c r="F363" s="5"/>
+      <c r="F363" s="27"/>
       <c r="G363" s="63"/>
       <c r="H363" s="60"/>
       <c r="I363" s="5"/>
       <c r="J363" s="5"/>
       <c r="K363" s="5"/>
       <c r="L363" s="5"/>
       <c r="M363" s="5"/>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B364" s="11">
         <v>95.7</v>
       </c>
       <c r="C364" s="11">
         <v>288.2</v>
       </c>
       <c r="D364" s="11">
         <v>229.3</v>
       </c>
       <c r="E364" s="30">
         <v>241.2</v>
       </c>
-      <c r="F364" s="5"/>
+      <c r="F364" s="31">
+        <v>219.3</v>
+      </c>
       <c r="G364" s="5"/>
       <c r="H364" s="5"/>
       <c r="I364" s="5"/>
       <c r="J364" s="5"/>
       <c r="K364" s="5"/>
       <c r="L364" s="5"/>
       <c r="M364" s="5"/>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B365" s="11">
         <v>98.1</v>
       </c>
       <c r="C365" s="11">
         <v>97.3</v>
       </c>
       <c r="D365" s="11">
         <v>92</v>
       </c>
       <c r="E365" s="30">
         <v>91.2</v>
       </c>
-      <c r="F365" s="5"/>
+      <c r="F365" s="30">
+        <v>87.6</v>
+      </c>
       <c r="G365" s="5"/>
       <c r="H365" s="5"/>
       <c r="I365" s="5"/>
       <c r="J365" s="5"/>
       <c r="K365" s="5"/>
       <c r="L365" s="5"/>
       <c r="M365" s="5"/>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B366" s="11">
         <v>107</v>
       </c>
       <c r="C366" s="11">
         <v>107</v>
       </c>
       <c r="D366" s="11">
         <v>125.9</v>
       </c>
       <c r="E366" s="30">
         <v>127.8</v>
       </c>
-      <c r="F366" s="5"/>
+      <c r="F366" s="30">
+        <v>128.1</v>
+      </c>
       <c r="G366" s="5"/>
       <c r="H366" s="5"/>
       <c r="I366" s="5"/>
       <c r="J366" s="5"/>
       <c r="K366" s="5"/>
       <c r="L366" s="5"/>
       <c r="M366" s="5"/>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B367" s="11">
         <v>81.8</v>
       </c>
       <c r="C367" s="11">
         <v>242.3</v>
       </c>
       <c r="D367" s="11">
         <v>113</v>
       </c>
       <c r="E367" s="30">
         <v>195.9</v>
       </c>
-      <c r="F367" s="5"/>
+      <c r="F367" s="30">
+        <v>188.9</v>
+      </c>
       <c r="G367" s="5"/>
       <c r="H367" s="5"/>
       <c r="I367" s="5"/>
       <c r="J367" s="5"/>
       <c r="K367" s="5"/>
       <c r="L367" s="5"/>
       <c r="M367" s="5"/>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B368" s="32"/>
       <c r="C368" s="32"/>
       <c r="D368" s="7"/>
       <c r="E368" s="32"/>
-      <c r="F368" s="5"/>
+      <c r="F368" s="27"/>
       <c r="G368" s="5"/>
       <c r="H368" s="5"/>
       <c r="I368" s="5"/>
       <c r="J368" s="5"/>
       <c r="K368" s="5"/>
       <c r="L368" s="5"/>
       <c r="M368" s="5"/>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B369" s="11">
         <v>91.4</v>
       </c>
       <c r="C369" s="11">
         <v>92.9</v>
       </c>
       <c r="D369" s="11">
         <v>91.8</v>
       </c>
       <c r="E369" s="30">
         <v>90.1</v>
       </c>
-      <c r="F369" s="5"/>
+      <c r="F369" s="30">
+        <v>89.1</v>
+      </c>
       <c r="G369" s="5"/>
       <c r="H369" s="5"/>
       <c r="I369" s="5"/>
       <c r="J369" s="5"/>
       <c r="K369" s="5"/>
       <c r="L369" s="5"/>
       <c r="M369" s="5"/>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B370" s="11">
         <v>147.69999999999999</v>
       </c>
       <c r="C370" s="11">
         <v>133.69999999999999</v>
       </c>
       <c r="D370" s="11">
         <v>153</v>
       </c>
       <c r="E370" s="30">
         <v>149.9</v>
       </c>
-      <c r="F370" s="5"/>
+      <c r="F370" s="30">
+        <v>154</v>
+      </c>
       <c r="G370" s="5"/>
       <c r="H370" s="5"/>
       <c r="I370" s="5"/>
       <c r="J370" s="5"/>
       <c r="K370" s="5"/>
       <c r="L370" s="5"/>
       <c r="M370" s="5"/>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B371" s="11">
         <v>100</v>
       </c>
       <c r="C371" s="11">
         <v>104.4</v>
       </c>
       <c r="D371" s="11">
         <v>105.9</v>
       </c>
       <c r="E371" s="30">
         <v>99.5</v>
       </c>
-      <c r="F371" s="5"/>
+      <c r="F371" s="30">
+        <v>94.9</v>
+      </c>
       <c r="G371" s="5"/>
       <c r="H371" s="5"/>
       <c r="I371" s="5"/>
       <c r="J371" s="5"/>
       <c r="K371" s="5"/>
       <c r="L371" s="5"/>
       <c r="M371" s="5"/>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B372" s="11">
         <v>97.4</v>
       </c>
       <c r="C372" s="11">
         <v>99.6</v>
       </c>
       <c r="D372" s="11">
         <v>100.3</v>
       </c>
       <c r="E372" s="30">
         <v>94.3</v>
       </c>
-      <c r="F372" s="5"/>
+      <c r="F372" s="30">
+        <v>92.1</v>
+      </c>
       <c r="G372" s="5"/>
       <c r="H372" s="5"/>
       <c r="I372" s="5"/>
       <c r="J372" s="5"/>
       <c r="K372" s="5"/>
       <c r="L372" s="5"/>
       <c r="M372" s="5"/>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B373" s="11">
         <v>100</v>
       </c>
       <c r="C373" s="11">
         <v>100.2</v>
       </c>
       <c r="D373" s="11">
         <v>100.3</v>
       </c>
       <c r="E373" s="30">
         <v>92.7</v>
       </c>
-      <c r="F373" s="5"/>
+      <c r="F373" s="30">
+        <v>88.3</v>
+      </c>
       <c r="G373" s="5"/>
       <c r="H373" s="5"/>
       <c r="I373" s="5"/>
       <c r="J373" s="5"/>
       <c r="K373" s="5"/>
       <c r="L373" s="5"/>
       <c r="M373" s="5"/>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B374" s="11">
         <v>100</v>
       </c>
       <c r="C374" s="11">
         <v>133.30000000000001</v>
       </c>
       <c r="D374" s="11">
         <v>144.6</v>
       </c>
       <c r="E374" s="30">
         <v>133.6</v>
       </c>
-      <c r="F374" s="5"/>
+      <c r="F374" s="30">
+        <v>126.4</v>
+      </c>
       <c r="G374" s="5"/>
       <c r="H374" s="5"/>
       <c r="I374" s="5"/>
       <c r="J374" s="5"/>
       <c r="K374" s="5"/>
       <c r="L374" s="5"/>
       <c r="M374" s="5"/>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B375" s="11">
         <v>97.6</v>
       </c>
       <c r="C375" s="11">
         <v>100</v>
       </c>
       <c r="D375" s="11">
         <v>102.4</v>
       </c>
       <c r="E375" s="30">
         <v>86</v>
       </c>
-      <c r="F375" s="5"/>
+      <c r="F375" s="30">
+        <v>77.099999999999994</v>
+      </c>
       <c r="G375" s="5"/>
       <c r="H375" s="5"/>
       <c r="I375" s="5"/>
       <c r="J375" s="5"/>
       <c r="K375" s="5"/>
       <c r="L375" s="5"/>
       <c r="M375" s="5"/>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B376" s="11">
         <v>100</v>
       </c>
       <c r="C376" s="11">
         <v>94.8</v>
       </c>
       <c r="D376" s="11">
         <v>93</v>
       </c>
       <c r="E376" s="30">
         <v>74.8</v>
       </c>
-      <c r="F376" s="5"/>
+      <c r="F376" s="30">
+        <v>64.599999999999994</v>
+      </c>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B377" s="11">
         <v>100</v>
       </c>
       <c r="C377" s="11">
         <v>98.5</v>
       </c>
       <c r="D377" s="11">
         <v>98</v>
       </c>
       <c r="E377" s="30">
         <v>85.4</v>
       </c>
-      <c r="F377" s="5"/>
+      <c r="F377" s="30">
+        <v>78.2</v>
+      </c>
       <c r="G377" s="5"/>
       <c r="H377" s="5"/>
       <c r="I377" s="5"/>
       <c r="J377" s="5"/>
       <c r="K377" s="5"/>
       <c r="L377" s="5"/>
       <c r="M377" s="5"/>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B378" s="11">
         <v>96.8</v>
       </c>
       <c r="C378" s="11">
         <v>97.3</v>
       </c>
       <c r="D378" s="11">
         <v>96.8</v>
       </c>
       <c r="E378" s="30">
         <v>103</v>
       </c>
-      <c r="F378" s="5"/>
+      <c r="F378" s="30">
+        <v>103.9</v>
+      </c>
       <c r="G378" s="5"/>
       <c r="H378" s="5"/>
       <c r="I378" s="5"/>
       <c r="J378" s="5"/>
       <c r="K378" s="5"/>
       <c r="L378" s="5"/>
       <c r="M378" s="5"/>
     </row>
     <row r="379" spans="1:13" ht="22.5">
       <c r="A379" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B379" s="32"/>
       <c r="C379" s="32"/>
       <c r="D379" s="7"/>
       <c r="E379" s="32"/>
-      <c r="F379" s="5"/>
+      <c r="F379" s="27"/>
       <c r="G379" s="63"/>
       <c r="H379" s="60"/>
       <c r="I379" s="5"/>
       <c r="J379" s="5"/>
       <c r="K379" s="5"/>
       <c r="L379" s="5"/>
       <c r="M379" s="60"/>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B380" s="11">
         <v>135.1</v>
       </c>
       <c r="C380" s="11">
         <v>123.4</v>
       </c>
       <c r="D380" s="11">
         <v>119.1</v>
       </c>
       <c r="E380" s="30">
         <v>120.8</v>
       </c>
-      <c r="F380" s="5"/>
+      <c r="F380" s="31">
+        <v>115</v>
+      </c>
       <c r="G380" s="5"/>
       <c r="H380" s="5"/>
       <c r="I380" s="5"/>
       <c r="J380" s="5"/>
       <c r="K380" s="5"/>
       <c r="L380" s="5"/>
       <c r="M380" s="5"/>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B381" s="11">
         <v>153.5</v>
       </c>
       <c r="C381" s="11">
         <v>137.4</v>
       </c>
       <c r="D381" s="11">
         <v>129.69999999999999</v>
       </c>
       <c r="E381" s="30">
         <v>134.30000000000001</v>
       </c>
-      <c r="F381" s="5"/>
+      <c r="F381" s="30">
+        <v>124.6</v>
+      </c>
       <c r="G381" s="5"/>
       <c r="H381" s="5"/>
       <c r="I381" s="5"/>
       <c r="J381" s="5"/>
       <c r="K381" s="5"/>
       <c r="L381" s="5"/>
       <c r="M381" s="5"/>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B382" s="11">
         <v>89.1</v>
       </c>
       <c r="C382" s="11">
         <v>93.9</v>
       </c>
       <c r="D382" s="11">
         <v>95.7</v>
       </c>
       <c r="E382" s="30">
         <v>94.3</v>
       </c>
-      <c r="F382" s="5"/>
+      <c r="F382" s="30">
+        <v>93.5</v>
+      </c>
       <c r="G382" s="5"/>
       <c r="H382" s="5"/>
       <c r="I382" s="5"/>
       <c r="J382" s="5"/>
       <c r="K382" s="5"/>
       <c r="L382" s="5"/>
       <c r="M382" s="5"/>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B383" s="11">
         <v>118.5</v>
       </c>
       <c r="C383" s="11">
         <v>107.3</v>
       </c>
       <c r="D383" s="11">
         <v>104.9</v>
       </c>
       <c r="E383" s="30">
         <v>101.5</v>
       </c>
-      <c r="F383" s="5"/>
+      <c r="F383" s="30">
+        <v>102.8</v>
+      </c>
       <c r="G383" s="5"/>
       <c r="H383" s="5"/>
       <c r="I383" s="5"/>
       <c r="J383" s="5"/>
       <c r="K383" s="5"/>
       <c r="L383" s="5"/>
       <c r="M383" s="5"/>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B384" s="32"/>
       <c r="C384" s="32"/>
       <c r="D384" s="7"/>
       <c r="E384" s="32"/>
-      <c r="F384" s="5"/>
+      <c r="F384" s="27"/>
       <c r="G384" s="5"/>
       <c r="H384" s="5"/>
       <c r="I384" s="5"/>
       <c r="J384" s="5"/>
       <c r="K384" s="5"/>
       <c r="L384" s="5"/>
       <c r="M384" s="5"/>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B385" s="11">
         <v>83.3</v>
       </c>
       <c r="C385" s="11">
         <v>77.2</v>
       </c>
       <c r="D385" s="11">
         <v>75.2</v>
       </c>
       <c r="E385" s="30">
         <v>72.7</v>
       </c>
-      <c r="F385" s="5"/>
+      <c r="F385" s="30">
+        <v>67.7</v>
+      </c>
       <c r="G385" s="5"/>
       <c r="H385" s="5"/>
       <c r="I385" s="5"/>
       <c r="J385" s="5"/>
       <c r="K385" s="5"/>
       <c r="L385" s="5"/>
       <c r="M385" s="5"/>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B386" s="11">
         <v>60</v>
       </c>
       <c r="C386" s="11">
         <v>80</v>
       </c>
       <c r="D386" s="9">
         <v>51</v>
       </c>
       <c r="E386" s="30">
         <v>50.8</v>
       </c>
-      <c r="F386" s="5"/>
+      <c r="F386" s="30">
+        <v>60.1</v>
+      </c>
       <c r="G386" s="5"/>
       <c r="H386" s="5"/>
       <c r="I386" s="5"/>
       <c r="J386" s="5"/>
       <c r="K386" s="5"/>
       <c r="L386" s="5"/>
       <c r="M386" s="5"/>
     </row>
     <row r="387" spans="1:13" ht="46.5" customHeight="1">
       <c r="A387" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B387" s="32"/>
       <c r="C387" s="32"/>
       <c r="D387" s="7"/>
       <c r="E387" s="32"/>
-      <c r="F387" s="5"/>
+      <c r="F387" s="27"/>
       <c r="G387" s="63"/>
       <c r="H387" s="60"/>
       <c r="I387" s="5"/>
       <c r="J387" s="5"/>
       <c r="K387" s="5"/>
       <c r="L387" s="5"/>
       <c r="M387" s="5"/>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B388" s="11">
         <v>65.3</v>
       </c>
       <c r="C388" s="11">
         <v>129.9</v>
       </c>
       <c r="D388" s="11">
         <v>125.2</v>
       </c>
       <c r="E388" s="30">
         <v>150.5</v>
       </c>
-      <c r="F388" s="5"/>
+      <c r="F388" s="31">
+        <v>161.4</v>
+      </c>
       <c r="G388" s="5"/>
       <c r="H388" s="5"/>
       <c r="I388" s="5"/>
       <c r="J388" s="5"/>
       <c r="K388" s="5"/>
       <c r="L388" s="5"/>
       <c r="M388" s="5"/>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B389" s="11">
         <v>80.5</v>
       </c>
       <c r="C389" s="11">
         <v>88.2</v>
       </c>
       <c r="D389" s="11">
         <v>105</v>
       </c>
       <c r="E389" s="30">
         <v>151.80000000000001</v>
       </c>
-      <c r="F389" s="5"/>
+      <c r="F389" s="30">
+        <v>182.1</v>
+      </c>
       <c r="G389" s="5"/>
       <c r="H389" s="5"/>
       <c r="I389" s="5"/>
       <c r="J389" s="5"/>
       <c r="K389" s="5"/>
       <c r="L389" s="5"/>
       <c r="M389" s="5"/>
     </row>
     <row r="390" spans="1:13">
       <c r="A390" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B390" s="11">
         <v>102.9</v>
       </c>
       <c r="C390" s="11">
         <v>110.2</v>
       </c>
       <c r="D390" s="11">
         <v>114.2</v>
       </c>
       <c r="E390" s="30">
         <v>109.9</v>
       </c>
-      <c r="F390" s="5"/>
+      <c r="F390" s="30">
+        <v>108.5</v>
+      </c>
       <c r="G390" s="5"/>
       <c r="H390" s="5"/>
       <c r="I390" s="5"/>
       <c r="J390" s="5"/>
       <c r="K390" s="5"/>
       <c r="L390" s="5"/>
       <c r="M390" s="5"/>
     </row>
     <row r="391" spans="1:13">
       <c r="A391" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B391" s="11">
         <v>104.1</v>
       </c>
       <c r="C391" s="11">
         <v>111.5</v>
       </c>
       <c r="D391" s="11">
         <v>110.2</v>
       </c>
       <c r="E391" s="30">
         <v>113.1</v>
       </c>
-      <c r="F391" s="5"/>
+      <c r="F391" s="30">
+        <v>112.4</v>
+      </c>
       <c r="G391" s="5"/>
       <c r="H391" s="5"/>
       <c r="I391" s="5"/>
       <c r="J391" s="5"/>
       <c r="K391" s="5"/>
       <c r="L391" s="5"/>
       <c r="M391" s="5"/>
     </row>
     <row r="392" spans="1:13">
       <c r="A392" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B392" s="32"/>
       <c r="C392" s="32"/>
       <c r="D392" s="7"/>
       <c r="E392" s="32"/>
-      <c r="F392" s="5"/>
+      <c r="F392" s="27"/>
       <c r="G392" s="5"/>
       <c r="H392" s="5"/>
       <c r="I392" s="5"/>
       <c r="J392" s="5"/>
       <c r="K392" s="5"/>
       <c r="L392" s="5"/>
       <c r="M392" s="5"/>
     </row>
     <row r="393" spans="1:13">
       <c r="A393" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B393" s="9">
         <v>95.2</v>
       </c>
       <c r="C393" s="11">
         <v>95.9</v>
       </c>
       <c r="D393" s="11">
         <v>96.1</v>
       </c>
       <c r="E393" s="30">
         <v>96.1</v>
       </c>
-      <c r="F393" s="5"/>
+      <c r="F393" s="30">
+        <v>95.9</v>
+      </c>
       <c r="G393" s="5"/>
       <c r="H393" s="5"/>
       <c r="I393" s="5"/>
       <c r="J393" s="5"/>
       <c r="K393" s="5"/>
       <c r="L393" s="5"/>
       <c r="M393" s="5"/>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B394" s="11">
         <v>95.2</v>
       </c>
       <c r="C394" s="11">
         <v>95.2</v>
       </c>
       <c r="D394" s="11">
         <v>95.2</v>
       </c>
       <c r="E394" s="30">
         <v>95.2</v>
       </c>
-      <c r="F394" s="5"/>
+      <c r="F394" s="31">
+        <v>95.2</v>
+      </c>
       <c r="G394" s="5"/>
       <c r="H394" s="5"/>
       <c r="I394" s="5"/>
       <c r="J394" s="5"/>
       <c r="K394" s="5"/>
       <c r="L394" s="5"/>
       <c r="M394" s="5"/>
     </row>
     <row r="395" spans="1:13">
       <c r="A395" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B395" s="11">
         <v>95.2</v>
       </c>
       <c r="C395" s="11">
         <v>97.7</v>
       </c>
       <c r="D395" s="11">
         <v>98.6</v>
       </c>
       <c r="E395" s="30">
         <v>98.2</v>
       </c>
-      <c r="F395" s="5"/>
+      <c r="F395" s="30">
+        <v>97.6</v>
+      </c>
       <c r="G395" s="5"/>
       <c r="H395" s="5"/>
       <c r="I395" s="5"/>
       <c r="J395" s="5"/>
       <c r="K395" s="5"/>
       <c r="L395" s="5"/>
       <c r="M395" s="5"/>
     </row>
     <row r="396" spans="1:13" s="34" customFormat="1">
       <c r="A396" s="65"/>
       <c r="B396" s="4"/>
       <c r="C396" s="4"/>
       <c r="D396" s="4"/>
       <c r="E396" s="66"/>
       <c r="F396" s="67"/>
       <c r="G396" s="67"/>
       <c r="H396" s="66"/>
       <c r="I396" s="66"/>
       <c r="J396" s="66"/>
       <c r="K396" s="66"/>
       <c r="L396" s="66"/>
       <c r="M396" s="66"/>
     </row>
     <row r="397" spans="1:13" s="34" customFormat="1">
       <c r="A397" s="68" t="s">
@@ -12391,56 +13035,53 @@
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A399:M399"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -12449,82 +13090,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E24C2B-5A84-41BF-A03C-8BBF39060510}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E24C2B-5A84-41BF-A03C-8BBF39060510}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>