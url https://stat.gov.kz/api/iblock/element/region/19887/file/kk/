--- v1 (2026-06-24)
+++ v2 (2026-08-03)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14070" yWindow="195" windowWidth="9465" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="ӨӨІ" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ӨӨІ!$A$4:$M$395</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ӨӨІ!$A$1:$M$410</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="78">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -1487,55 +1487,52 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="186" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="435" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1648,111 +1645,142 @@
     <xf numFmtId="165" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="38" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="38" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="38" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="33" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="38" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="533">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
     <cellStyle name="40% - Акцент6 2" xfId="23"/>
@@ -2550,10538 +2578,11171 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE408"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Q9" sqref="Q9"/>
+      <selection pane="topRight" activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="79" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="58" max="16384" width="9.140625" style="39"/>
+    <col min="1" max="1" width="21.42578125" style="76" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="45" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="45" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="46" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="77" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="78" customWidth="1"/>
+    <col min="7" max="7" width="13.28515625" style="64" customWidth="1"/>
+    <col min="8" max="8" width="14" style="77" customWidth="1"/>
+    <col min="9" max="9" width="13.85546875" style="77" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" style="79" customWidth="1"/>
+    <col min="11" max="11" width="14.140625" style="79" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="79" customWidth="1"/>
+    <col min="13" max="13" width="15" style="79" customWidth="1"/>
+    <col min="14" max="57" width="9.140625" style="33"/>
+    <col min="58" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="34" customFormat="1">
+    <row r="1" spans="1:57" s="33" customFormat="1">
       <c r="A1" s="84" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
       <c r="E1" s="84"/>
       <c r="F1" s="84"/>
       <c r="G1" s="84"/>
       <c r="H1" s="84"/>
       <c r="I1" s="84"/>
       <c r="J1" s="84"/>
       <c r="K1" s="84"/>
       <c r="L1" s="84"/>
       <c r="M1" s="84"/>
     </row>
-    <row r="2" spans="1:57" s="34" customFormat="1">
-      <c r="A2" s="35" t="s">
+    <row r="2" spans="1:57" s="33" customFormat="1">
+      <c r="A2" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" s="86" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="84"/>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="87"/>
     </row>
     <row r="4" spans="1:57" ht="23.25" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="43" t="s">
+      <c r="E4" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="42" t="s">
+      <c r="F4" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="42" t="s">
+      <c r="G4" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="42" t="s">
+      <c r="H4" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="41" t="s">
+      <c r="I4" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="44" t="s">
+      <c r="J4" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="44" t="s">
+      <c r="K4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="44" t="s">
+      <c r="L4" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="44" t="s">
+      <c r="M4" s="43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:57">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="E5" s="48"/>
-[...10 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="E5" s="47"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:57" s="52" customFormat="1">
+      <c r="A6" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="10">
         <v>101.4</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="10">
         <v>102.4</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="10">
         <v>104.9</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="29">
         <v>106.2</v>
       </c>
-      <c r="F6" s="89">
+      <c r="F6" s="82">
         <v>105.6</v>
       </c>
-      <c r="G6" s="5"/>
-[...52 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="G6" s="98">
+        <v>105.8</v>
+      </c>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="80"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="80"/>
+      <c r="AL6" s="80"/>
+      <c r="AM6" s="80"/>
+      <c r="AN6" s="80"/>
+      <c r="AO6" s="80"/>
+      <c r="AP6" s="80"/>
+      <c r="AQ6" s="80"/>
+      <c r="AR6" s="80"/>
+      <c r="AS6" s="80"/>
+      <c r="AT6" s="80"/>
+      <c r="AU6" s="80"/>
+      <c r="AV6" s="80"/>
+      <c r="AW6" s="80"/>
+      <c r="AX6" s="80"/>
+      <c r="AY6" s="80"/>
+      <c r="AZ6" s="80"/>
+      <c r="BA6" s="80"/>
+      <c r="BB6" s="80"/>
+      <c r="BC6" s="80"/>
+      <c r="BD6" s="80"/>
+      <c r="BE6" s="80"/>
+    </row>
+    <row r="7" spans="1:57" s="52" customFormat="1">
+      <c r="A7" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="10">
         <v>100.6</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="10">
         <v>105.4</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="10">
         <v>110.3</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="29">
         <v>111.8</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="29">
         <v>113.2</v>
       </c>
-      <c r="G7" s="5"/>
-[...49 lines deleted...]
-      <c r="BE7" s="83"/>
+      <c r="G7" s="97">
+        <v>113.3</v>
+      </c>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="80"/>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="80"/>
+      <c r="Y7" s="80"/>
+      <c r="Z7" s="80"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="80"/>
+      <c r="AE7" s="80"/>
+      <c r="AF7" s="80"/>
+      <c r="AG7" s="80"/>
+      <c r="AH7" s="80"/>
+      <c r="AI7" s="80"/>
+      <c r="AJ7" s="80"/>
+      <c r="AK7" s="80"/>
+      <c r="AL7" s="80"/>
+      <c r="AM7" s="80"/>
+      <c r="AN7" s="80"/>
+      <c r="AO7" s="80"/>
+      <c r="AP7" s="80"/>
+      <c r="AQ7" s="80"/>
+      <c r="AR7" s="80"/>
+      <c r="AS7" s="80"/>
+      <c r="AT7" s="80"/>
+      <c r="AU7" s="80"/>
+      <c r="AV7" s="80"/>
+      <c r="AW7" s="80"/>
+      <c r="AX7" s="80"/>
+      <c r="AY7" s="80"/>
+      <c r="AZ7" s="80"/>
+      <c r="BA7" s="80"/>
+      <c r="BB7" s="80"/>
+      <c r="BC7" s="80"/>
+      <c r="BD7" s="80"/>
+      <c r="BE7" s="80"/>
     </row>
     <row r="8" spans="1:57">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="10">
         <v>101.2</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="10">
         <v>94.8</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="10">
         <v>92.6</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="29">
         <v>91.5</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="29">
         <v>91.5</v>
       </c>
-      <c r="G8" s="5"/>
-[...5 lines deleted...]
-      <c r="M8" s="5"/>
+      <c r="G8" s="97">
+        <v>93.7</v>
+      </c>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
     </row>
     <row r="9" spans="1:57">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="10">
         <v>91.5</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="10">
         <v>95.9</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="10">
         <v>93.8</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="29">
         <v>96.6</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="29">
         <v>95</v>
       </c>
-      <c r="G9" s="5"/>
-[...5 lines deleted...]
-      <c r="M9" s="5"/>
+      <c r="G9" s="98">
+        <v>95.9</v>
+      </c>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
     </row>
     <row r="10" spans="1:57">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="32"/>
-[...10 lines deleted...]
-      <c r="M10" s="5"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="99"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
     </row>
     <row r="11" spans="1:57">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="10">
         <v>128.30000000000001</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="10">
         <v>164.3</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="10">
         <v>165.5</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="29">
         <v>148.80000000000001</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="30">
         <v>132.1</v>
       </c>
-      <c r="G11" s="5"/>
-[...5 lines deleted...]
-      <c r="M11" s="5"/>
+      <c r="G11" s="97">
+        <v>120.3</v>
+      </c>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
     </row>
     <row r="12" spans="1:57">
-      <c r="A12" s="28" t="s">
+      <c r="A12" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="10">
         <v>76.2</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="10">
         <v>93.6</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="10">
         <v>86.8</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="29">
         <v>146.69999999999999</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="29">
         <v>142.6</v>
       </c>
-      <c r="G12" s="5"/>
-[...5 lines deleted...]
-      <c r="M12" s="5"/>
+      <c r="G12" s="98">
+        <v>140.6</v>
+      </c>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
     </row>
     <row r="13" spans="1:57">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="10">
         <v>168.7</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="10">
         <v>88.3</v>
       </c>
-      <c r="D13" s="11">
-[...2 lines deleted...]
-      <c r="E13" s="30">
+      <c r="D13" s="10">
+        <v>100</v>
+      </c>
+      <c r="E13" s="29">
         <v>102.1</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="29">
         <v>166.7</v>
       </c>
-      <c r="G13" s="5"/>
-[...5 lines deleted...]
-      <c r="M13" s="5"/>
+      <c r="G13" s="97">
+        <v>183.9</v>
+      </c>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:57">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="10">
         <v>109.3</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="10">
         <v>149.1</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="10">
         <v>191</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="29">
         <v>163.30000000000001</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="29">
         <v>137.5</v>
       </c>
-      <c r="G14" s="5"/>
-[...5 lines deleted...]
-      <c r="M14" s="5"/>
+      <c r="G14" s="98">
+        <v>120.3</v>
+      </c>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
     </row>
     <row r="15" spans="1:57">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="10">
         <v>75</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>94.8</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>61</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="29">
         <v>85.2</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="29">
         <v>100.1</v>
       </c>
-      <c r="G15" s="5"/>
-[...5 lines deleted...]
-      <c r="M15" s="5"/>
+      <c r="G15" s="97">
+        <v>100.9</v>
+      </c>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:57">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="10">
         <v>155.1</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="10">
         <v>122</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="10">
         <v>114</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="29">
         <v>110.5</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="29">
         <v>108</v>
       </c>
-      <c r="G16" s="5"/>
-[...5 lines deleted...]
-      <c r="M16" s="5"/>
+      <c r="G16" s="97">
+        <v>106.3</v>
+      </c>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:57">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="11">
-[...2 lines deleted...]
-      <c r="C17" s="11">
+      <c r="B17" s="10">
+        <v>100</v>
+      </c>
+      <c r="C17" s="10">
         <v>136.4</v>
       </c>
-      <c r="D17" s="11">
-[...2 lines deleted...]
-      <c r="E17" s="30">
+      <c r="D17" s="10">
+        <v>100</v>
+      </c>
+      <c r="E17" s="29">
         <v>137.9</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="29">
         <v>152.9</v>
       </c>
-      <c r="G17" s="5"/>
-[...5 lines deleted...]
-      <c r="M17" s="5"/>
+      <c r="G17" s="98">
+        <v>148.9</v>
+      </c>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:57">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="10">
         <v>98.6</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="10">
         <v>101</v>
       </c>
-      <c r="D18" s="11">
-[...2 lines deleted...]
-      <c r="E18" s="30">
+      <c r="D18" s="10">
+        <v>100</v>
+      </c>
+      <c r="E18" s="29">
         <v>92.9</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="29">
         <v>106.6</v>
       </c>
-      <c r="G18" s="5"/>
-[...5 lines deleted...]
-      <c r="M18" s="5"/>
+      <c r="G18" s="97">
+        <v>103.9</v>
+      </c>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:57">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B19" s="11">
-[...2 lines deleted...]
-      <c r="C19" s="11">
+      <c r="B19" s="10">
+        <v>100</v>
+      </c>
+      <c r="C19" s="10">
         <v>109.7</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="10">
         <v>126.2</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="29">
         <v>130</v>
       </c>
-      <c r="F19" s="31">
+      <c r="F19" s="89">
         <v>132.4</v>
       </c>
-      <c r="G19" s="5"/>
-[...5 lines deleted...]
-      <c r="M19" s="5"/>
+      <c r="G19" s="97">
+        <v>134</v>
+      </c>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:57">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="10">
         <v>90.3</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="10">
         <v>107.3</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="10">
         <v>143.9</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="29">
         <v>136.9</v>
       </c>
-      <c r="F20" s="31">
+      <c r="F20" s="89">
         <v>129.30000000000001</v>
       </c>
-      <c r="G20" s="5"/>
-[...5 lines deleted...]
-      <c r="M20" s="5"/>
+      <c r="G20" s="97">
+        <v>123.3</v>
+      </c>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:57" ht="36">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="32"/>
-[...13 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="B21" s="31"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="95"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:57" s="52" customFormat="1">
+      <c r="A22" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="10">
         <v>97.7</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="10">
         <v>94</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>97.4</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="29">
         <v>99.5</v>
       </c>
-      <c r="F22" s="89">
+      <c r="F22" s="82">
         <v>97.1</v>
       </c>
-      <c r="G22" s="5"/>
-[...52 lines deleted...]
-      <c r="A23" s="29" t="s">
+      <c r="G22" s="97">
+        <v>96.2</v>
+      </c>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="80"/>
+      <c r="O22" s="80"/>
+      <c r="P22" s="80"/>
+      <c r="Q22" s="80"/>
+      <c r="R22" s="80"/>
+      <c r="S22" s="80"/>
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="V22" s="80"/>
+      <c r="W22" s="80"/>
+      <c r="X22" s="80"/>
+      <c r="Y22" s="80"/>
+      <c r="Z22" s="80"/>
+      <c r="AA22" s="80"/>
+      <c r="AB22" s="80"/>
+      <c r="AC22" s="80"/>
+      <c r="AD22" s="80"/>
+      <c r="AE22" s="80"/>
+      <c r="AF22" s="80"/>
+      <c r="AG22" s="80"/>
+      <c r="AH22" s="80"/>
+      <c r="AI22" s="80"/>
+      <c r="AJ22" s="80"/>
+      <c r="AK22" s="80"/>
+      <c r="AL22" s="80"/>
+      <c r="AM22" s="80"/>
+      <c r="AN22" s="80"/>
+      <c r="AO22" s="80"/>
+      <c r="AP22" s="80"/>
+      <c r="AQ22" s="80"/>
+      <c r="AR22" s="80"/>
+      <c r="AS22" s="80"/>
+      <c r="AT22" s="80"/>
+      <c r="AU22" s="80"/>
+      <c r="AV22" s="80"/>
+      <c r="AW22" s="80"/>
+      <c r="AX22" s="80"/>
+      <c r="AY22" s="80"/>
+      <c r="AZ22" s="80"/>
+      <c r="BA22" s="80"/>
+      <c r="BB22" s="80"/>
+      <c r="BC22" s="80"/>
+      <c r="BD22" s="80"/>
+      <c r="BE22" s="80"/>
+    </row>
+    <row r="23" spans="1:57" s="52" customFormat="1">
+      <c r="A23" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="10">
         <v>86</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="10">
         <v>158.69999999999999</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="10">
         <v>118.1</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="29">
         <v>105.8</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="29">
         <v>86.6</v>
       </c>
-      <c r="G23" s="5"/>
-[...49 lines deleted...]
-      <c r="BE23" s="83"/>
+      <c r="G23" s="97">
+        <v>74.5</v>
+      </c>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="80"/>
+      <c r="O23" s="80"/>
+      <c r="P23" s="80"/>
+      <c r="Q23" s="80"/>
+      <c r="R23" s="80"/>
+      <c r="S23" s="80"/>
+      <c r="T23" s="80"/>
+      <c r="U23" s="80"/>
+      <c r="V23" s="80"/>
+      <c r="W23" s="80"/>
+      <c r="X23" s="80"/>
+      <c r="Y23" s="80"/>
+      <c r="Z23" s="80"/>
+      <c r="AA23" s="80"/>
+      <c r="AB23" s="80"/>
+      <c r="AC23" s="80"/>
+      <c r="AD23" s="80"/>
+      <c r="AE23" s="80"/>
+      <c r="AF23" s="80"/>
+      <c r="AG23" s="80"/>
+      <c r="AH23" s="80"/>
+      <c r="AI23" s="80"/>
+      <c r="AJ23" s="80"/>
+      <c r="AK23" s="80"/>
+      <c r="AL23" s="80"/>
+      <c r="AM23" s="80"/>
+      <c r="AN23" s="80"/>
+      <c r="AO23" s="80"/>
+      <c r="AP23" s="80"/>
+      <c r="AQ23" s="80"/>
+      <c r="AR23" s="80"/>
+      <c r="AS23" s="80"/>
+      <c r="AT23" s="80"/>
+      <c r="AU23" s="80"/>
+      <c r="AV23" s="80"/>
+      <c r="AW23" s="80"/>
+      <c r="AX23" s="80"/>
+      <c r="AY23" s="80"/>
+      <c r="AZ23" s="80"/>
+      <c r="BA23" s="80"/>
+      <c r="BB23" s="80"/>
+      <c r="BC23" s="80"/>
+      <c r="BD23" s="80"/>
+      <c r="BE23" s="80"/>
     </row>
     <row r="24" spans="1:57">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="10">
         <v>161.9</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="10">
         <v>172.8</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="10">
         <v>171.3</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="29">
         <v>149.4</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="29">
         <v>131.5</v>
       </c>
-      <c r="G24" s="5"/>
-[...5 lines deleted...]
-      <c r="M24" s="5"/>
+      <c r="G24" s="97">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:57">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="10">
         <v>98.6</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>91.5</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>94.8</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="29">
         <v>94.5</v>
       </c>
-      <c r="F25" s="31">
+      <c r="F25" s="30">
         <v>92.8</v>
       </c>
-      <c r="G25" s="5"/>
-[...5 lines deleted...]
-      <c r="M25" s="5"/>
+      <c r="G25" s="97">
+        <v>92.7</v>
+      </c>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:57">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="32"/>
-[...10 lines deleted...]
-      <c r="M26" s="5"/>
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="99"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
     </row>
     <row r="27" spans="1:57">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="11">
-[...2 lines deleted...]
-      <c r="C27" s="11">
+      <c r="B27" s="10">
+        <v>100</v>
+      </c>
+      <c r="C27" s="10">
         <v>202.5</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>236.7</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="29">
         <v>197.7</v>
       </c>
-      <c r="F27" s="30">
+      <c r="F27" s="29">
         <v>158.19999999999999</v>
       </c>
-      <c r="G27" s="5"/>
-[...5 lines deleted...]
-      <c r="M27" s="5"/>
+      <c r="G27" s="97">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4"/>
     </row>
     <row r="28" spans="1:57">
-      <c r="A28" s="28" t="s">
+      <c r="A28" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="11">
+      <c r="B28" s="10">
         <v>72.599999999999994</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C28" s="10">
         <v>79.400000000000006</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="10">
         <v>85.2</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="29">
         <v>167.1</v>
       </c>
-      <c r="F28" s="30">
+      <c r="F28" s="29">
         <v>160</v>
       </c>
-      <c r="G28" s="5"/>
-[...5 lines deleted...]
-      <c r="M28" s="5"/>
+      <c r="G28" s="97">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
     </row>
     <row r="29" spans="1:57">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="B29" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="11" t="s">
+      <c r="C29" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D29" s="11" t="s">
+      <c r="D29" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E29" s="31">
+      <c r="E29" s="30">
         <v>12.5</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="29">
         <v>10</v>
       </c>
-      <c r="G29" s="5"/>
-[...5 lines deleted...]
-      <c r="M29" s="5"/>
+      <c r="G29" s="97">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
     </row>
     <row r="30" spans="1:57">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="11">
-[...2 lines deleted...]
-      <c r="C30" s="11">
+      <c r="B30" s="10">
+        <v>100</v>
+      </c>
+      <c r="C30" s="10">
         <v>62</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D30" s="10">
         <v>54</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="29">
         <v>40.5</v>
       </c>
-      <c r="F30" s="30">
+      <c r="F30" s="29">
         <v>102.1</v>
       </c>
-      <c r="G30" s="5"/>
-[...5 lines deleted...]
-      <c r="M30" s="5"/>
+      <c r="G30" s="97">
+        <v>85.1</v>
+      </c>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
     </row>
     <row r="31" spans="1:57">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="11" t="s">
+      <c r="B31" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C31" s="11" t="s">
+      <c r="C31" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D31" s="11" t="s">
+      <c r="D31" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="29">
         <v>42.2</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="29">
         <v>33.799999999999997</v>
       </c>
-      <c r="G31" s="5"/>
-[...5 lines deleted...]
-      <c r="M31" s="5"/>
+      <c r="G31" s="97">
+        <v>28.2</v>
+      </c>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+      <c r="K31" s="4"/>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:57">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="11" t="s">
+      <c r="B32" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="11" t="s">
+      <c r="C32" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D32" s="11" t="s">
+      <c r="D32" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="29">
         <v>62.5</v>
       </c>
-      <c r="F32" s="31">
+      <c r="F32" s="30">
         <v>70</v>
       </c>
-      <c r="G32" s="5"/>
-[...5 lines deleted...]
-      <c r="M32" s="5"/>
+      <c r="G32" s="97">
+        <v>75</v>
+      </c>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
     </row>
     <row r="33" spans="1:57">
-      <c r="A33" s="57" t="s">
+      <c r="A33" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="32"/>
-[...13 lines deleted...]
-      <c r="A34" s="56" t="s">
+      <c r="B33" s="31"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+    </row>
+    <row r="34" spans="1:57" s="52" customFormat="1">
+      <c r="A34" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="11">
+      <c r="B34" s="10">
         <v>88.2</v>
       </c>
-      <c r="C34" s="11">
+      <c r="C34" s="10">
         <v>84.3</v>
       </c>
-      <c r="D34" s="11">
+      <c r="D34" s="10">
         <v>89.5</v>
       </c>
-      <c r="E34" s="30">
+      <c r="E34" s="29">
         <v>107.5</v>
       </c>
-      <c r="F34" s="90">
+      <c r="F34" s="83">
         <v>105.8</v>
       </c>
-      <c r="G34" s="5"/>
-[...52 lines deleted...]
-      <c r="A35" s="29" t="s">
+      <c r="G34" s="97">
+        <v>107.6</v>
+      </c>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="80"/>
+      <c r="O34" s="80"/>
+      <c r="P34" s="80"/>
+      <c r="Q34" s="80"/>
+      <c r="R34" s="80"/>
+      <c r="S34" s="80"/>
+      <c r="T34" s="80"/>
+      <c r="U34" s="80"/>
+      <c r="V34" s="80"/>
+      <c r="W34" s="80"/>
+      <c r="X34" s="80"/>
+      <c r="Y34" s="80"/>
+      <c r="Z34" s="80"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+      <c r="AC34" s="80"/>
+      <c r="AD34" s="80"/>
+      <c r="AE34" s="80"/>
+      <c r="AF34" s="80"/>
+      <c r="AG34" s="80"/>
+      <c r="AH34" s="80"/>
+      <c r="AI34" s="80"/>
+      <c r="AJ34" s="80"/>
+      <c r="AK34" s="80"/>
+      <c r="AL34" s="80"/>
+      <c r="AM34" s="80"/>
+      <c r="AN34" s="80"/>
+      <c r="AO34" s="80"/>
+      <c r="AP34" s="80"/>
+      <c r="AQ34" s="80"/>
+      <c r="AR34" s="80"/>
+      <c r="AS34" s="80"/>
+      <c r="AT34" s="80"/>
+      <c r="AU34" s="80"/>
+      <c r="AV34" s="80"/>
+      <c r="AW34" s="80"/>
+      <c r="AX34" s="80"/>
+      <c r="AY34" s="80"/>
+      <c r="AZ34" s="80"/>
+      <c r="BA34" s="80"/>
+      <c r="BB34" s="80"/>
+      <c r="BC34" s="80"/>
+      <c r="BD34" s="80"/>
+      <c r="BE34" s="80"/>
+    </row>
+    <row r="35" spans="1:57" s="52" customFormat="1">
+      <c r="A35" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B35" s="11">
+      <c r="B35" s="10">
         <v>89.9</v>
       </c>
-      <c r="C35" s="11">
+      <c r="C35" s="10">
         <v>85.3</v>
       </c>
-      <c r="D35" s="11">
+      <c r="D35" s="10">
         <v>88.3</v>
       </c>
-      <c r="E35" s="30">
+      <c r="E35" s="29">
         <v>87.6</v>
       </c>
-      <c r="F35" s="30">
+      <c r="F35" s="29">
         <v>87.3</v>
       </c>
-      <c r="G35" s="5"/>
-[...49 lines deleted...]
-      <c r="BE35" s="83"/>
+      <c r="G35" s="98">
+        <v>92.1</v>
+      </c>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+      <c r="L35" s="4"/>
+      <c r="M35" s="4"/>
+      <c r="N35" s="80"/>
+      <c r="O35" s="80"/>
+      <c r="P35" s="80"/>
+      <c r="Q35" s="80"/>
+      <c r="R35" s="80"/>
+      <c r="S35" s="80"/>
+      <c r="T35" s="80"/>
+      <c r="U35" s="80"/>
+      <c r="V35" s="80"/>
+      <c r="W35" s="80"/>
+      <c r="X35" s="80"/>
+      <c r="Y35" s="80"/>
+      <c r="Z35" s="80"/>
+      <c r="AA35" s="80"/>
+      <c r="AB35" s="80"/>
+      <c r="AC35" s="80"/>
+      <c r="AD35" s="80"/>
+      <c r="AE35" s="80"/>
+      <c r="AF35" s="80"/>
+      <c r="AG35" s="80"/>
+      <c r="AH35" s="80"/>
+      <c r="AI35" s="80"/>
+      <c r="AJ35" s="80"/>
+      <c r="AK35" s="80"/>
+      <c r="AL35" s="80"/>
+      <c r="AM35" s="80"/>
+      <c r="AN35" s="80"/>
+      <c r="AO35" s="80"/>
+      <c r="AP35" s="80"/>
+      <c r="AQ35" s="80"/>
+      <c r="AR35" s="80"/>
+      <c r="AS35" s="80"/>
+      <c r="AT35" s="80"/>
+      <c r="AU35" s="80"/>
+      <c r="AV35" s="80"/>
+      <c r="AW35" s="80"/>
+      <c r="AX35" s="80"/>
+      <c r="AY35" s="80"/>
+      <c r="AZ35" s="80"/>
+      <c r="BA35" s="80"/>
+      <c r="BB35" s="80"/>
+      <c r="BC35" s="80"/>
+      <c r="BD35" s="80"/>
+      <c r="BE35" s="80"/>
     </row>
     <row r="36" spans="1:57">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="32"/>
-[...10 lines deleted...]
-      <c r="M36" s="5"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="99"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="4"/>
     </row>
     <row r="37" spans="1:57">
-      <c r="A37" s="28" t="s">
+      <c r="A37" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="11">
+      <c r="B37" s="10">
         <v>74.2</v>
       </c>
-      <c r="C37" s="11">
+      <c r="C37" s="10">
         <v>74.2</v>
       </c>
-      <c r="D37" s="11">
+      <c r="D37" s="10">
         <v>84.9</v>
       </c>
-      <c r="E37" s="31">
+      <c r="E37" s="30">
         <v>298</v>
       </c>
-      <c r="F37" s="30">
+      <c r="F37" s="29">
         <v>279.39999999999998</v>
       </c>
-      <c r="G37" s="5"/>
-[...8 lines deleted...]
-      <c r="A38" s="59" t="s">
+      <c r="G37" s="98">
+        <v>253.3</v>
+      </c>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4"/>
+    </row>
+    <row r="38" spans="1:57" s="52" customFormat="1">
+      <c r="A38" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="32"/>
-[...57 lines deleted...]
-      <c r="A39" s="56" t="s">
+      <c r="B38" s="31"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="26"/>
+      <c r="G38" s="99"/>
+      <c r="H38" s="58"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="4"/>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4"/>
+      <c r="N38" s="80"/>
+      <c r="O38" s="80"/>
+      <c r="P38" s="80"/>
+      <c r="Q38" s="80"/>
+      <c r="R38" s="80"/>
+      <c r="S38" s="80"/>
+      <c r="T38" s="80"/>
+      <c r="U38" s="80"/>
+      <c r="V38" s="80"/>
+      <c r="W38" s="80"/>
+      <c r="X38" s="80"/>
+      <c r="Y38" s="80"/>
+      <c r="Z38" s="80"/>
+      <c r="AA38" s="80"/>
+      <c r="AB38" s="80"/>
+      <c r="AC38" s="80"/>
+      <c r="AD38" s="80"/>
+      <c r="AE38" s="80"/>
+      <c r="AF38" s="80"/>
+      <c r="AG38" s="80"/>
+      <c r="AH38" s="80"/>
+      <c r="AI38" s="80"/>
+      <c r="AJ38" s="80"/>
+      <c r="AK38" s="80"/>
+      <c r="AL38" s="80"/>
+      <c r="AM38" s="80"/>
+      <c r="AN38" s="80"/>
+      <c r="AO38" s="80"/>
+      <c r="AP38" s="80"/>
+      <c r="AQ38" s="80"/>
+      <c r="AR38" s="80"/>
+      <c r="AS38" s="80"/>
+      <c r="AT38" s="80"/>
+      <c r="AU38" s="80"/>
+      <c r="AV38" s="80"/>
+      <c r="AW38" s="80"/>
+      <c r="AX38" s="80"/>
+      <c r="AY38" s="80"/>
+      <c r="AZ38" s="80"/>
+      <c r="BA38" s="80"/>
+      <c r="BB38" s="80"/>
+      <c r="BC38" s="80"/>
+      <c r="BD38" s="80"/>
+      <c r="BE38" s="80"/>
+    </row>
+    <row r="39" spans="1:57" s="52" customFormat="1">
+      <c r="A39" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="11">
+      <c r="B39" s="10">
         <v>100.8</v>
       </c>
-      <c r="C39" s="11">
+      <c r="C39" s="10">
         <v>93.4</v>
       </c>
-      <c r="D39" s="11">
+      <c r="D39" s="10">
         <v>96.5</v>
       </c>
-      <c r="E39" s="30">
+      <c r="E39" s="29">
         <v>95.9</v>
       </c>
-      <c r="F39" s="90">
+      <c r="F39" s="83">
         <v>93.7</v>
       </c>
-      <c r="G39" s="5"/>
-[...49 lines deleted...]
-      <c r="BE39" s="83"/>
+      <c r="G39" s="97">
+        <v>92.3</v>
+      </c>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4"/>
+      <c r="N39" s="80"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="80"/>
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="V39" s="80"/>
+      <c r="W39" s="80"/>
+      <c r="X39" s="80"/>
+      <c r="Y39" s="80"/>
+      <c r="Z39" s="80"/>
+      <c r="AA39" s="80"/>
+      <c r="AB39" s="80"/>
+      <c r="AC39" s="80"/>
+      <c r="AD39" s="80"/>
+      <c r="AE39" s="80"/>
+      <c r="AF39" s="80"/>
+      <c r="AG39" s="80"/>
+      <c r="AH39" s="80"/>
+      <c r="AI39" s="80"/>
+      <c r="AJ39" s="80"/>
+      <c r="AK39" s="80"/>
+      <c r="AL39" s="80"/>
+      <c r="AM39" s="80"/>
+      <c r="AN39" s="80"/>
+      <c r="AO39" s="80"/>
+      <c r="AP39" s="80"/>
+      <c r="AQ39" s="80"/>
+      <c r="AR39" s="80"/>
+      <c r="AS39" s="80"/>
+      <c r="AT39" s="80"/>
+      <c r="AU39" s="80"/>
+      <c r="AV39" s="80"/>
+      <c r="AW39" s="80"/>
+      <c r="AX39" s="80"/>
+      <c r="AY39" s="80"/>
+      <c r="AZ39" s="80"/>
+      <c r="BA39" s="80"/>
+      <c r="BB39" s="80"/>
+      <c r="BC39" s="80"/>
+      <c r="BD39" s="80"/>
+      <c r="BE39" s="80"/>
     </row>
     <row r="40" spans="1:57">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B40" s="11">
+      <c r="B40" s="10">
         <v>162.19999999999999</v>
       </c>
-      <c r="C40" s="11">
+      <c r="C40" s="10">
         <v>155.9</v>
       </c>
-      <c r="D40" s="11">
+      <c r="D40" s="10">
         <v>161.4</v>
       </c>
-      <c r="E40" s="30">
+      <c r="E40" s="29">
         <v>141.69999999999999</v>
       </c>
-      <c r="F40" s="30">
+      <c r="F40" s="29">
         <v>129.6</v>
       </c>
-      <c r="G40" s="5"/>
-[...5 lines deleted...]
-      <c r="M40" s="5"/>
+      <c r="G40" s="97">
+        <v>123.3</v>
+      </c>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4"/>
     </row>
     <row r="41" spans="1:57">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="11">
+      <c r="B41" s="10">
         <v>102.2</v>
       </c>
-      <c r="C41" s="11">
+      <c r="C41" s="10">
         <v>93.6</v>
       </c>
-      <c r="D41" s="11">
+      <c r="D41" s="10">
         <v>96.3</v>
       </c>
-      <c r="E41" s="30">
+      <c r="E41" s="29">
         <v>95.9</v>
       </c>
-      <c r="F41" s="30">
+      <c r="F41" s="29">
         <v>93.6</v>
       </c>
-      <c r="G41" s="5"/>
-[...5 lines deleted...]
-      <c r="M41" s="5"/>
+      <c r="G41" s="98">
+        <v>91.8</v>
+      </c>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4"/>
     </row>
     <row r="42" spans="1:57">
-      <c r="A42" s="10" t="s">
+      <c r="A42" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="32"/>
-[...10 lines deleted...]
-      <c r="M42" s="5"/>
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="26"/>
+      <c r="G42" s="99"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4"/>
     </row>
     <row r="43" spans="1:57">
-      <c r="A43" s="28" t="s">
+      <c r="A43" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B43" s="11">
+      <c r="B43" s="10">
         <v>71.7</v>
       </c>
-      <c r="C43" s="11">
+      <c r="C43" s="10">
         <v>80.2</v>
       </c>
-      <c r="D43" s="11">
+      <c r="D43" s="10">
         <v>85.1</v>
       </c>
-      <c r="E43" s="31">
+      <c r="E43" s="30">
         <v>88.2</v>
       </c>
-      <c r="F43" s="30">
+      <c r="F43" s="29">
         <v>88.5</v>
       </c>
-      <c r="G43" s="5"/>
-[...5 lines deleted...]
-      <c r="M43" s="5"/>
+      <c r="G43" s="98">
+        <v>93.8</v>
+      </c>
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4"/>
     </row>
     <row r="44" spans="1:57" ht="22.5">
-      <c r="A44" s="15" t="s">
+      <c r="A44" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B44" s="11"/>
-[...10 lines deleted...]
-      <c r="M44" s="5"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="99"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+      <c r="K44" s="4"/>
+      <c r="L44" s="4"/>
+      <c r="M44" s="4"/>
     </row>
     <row r="45" spans="1:57">
-      <c r="A45" s="56" t="s">
+      <c r="A45" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="11">
+      <c r="B45" s="10">
         <v>99.9</v>
       </c>
-      <c r="C45" s="11">
+      <c r="C45" s="10">
         <v>92.5</v>
       </c>
-      <c r="D45" s="11">
+      <c r="D45" s="10">
         <v>95.6</v>
       </c>
-      <c r="E45" s="30">
+      <c r="E45" s="29">
         <v>95.2</v>
       </c>
-      <c r="F45" s="31">
+      <c r="F45" s="30">
         <v>93.2</v>
       </c>
-      <c r="G45" s="5"/>
-[...5 lines deleted...]
-      <c r="M45" s="5"/>
+      <c r="G45" s="97">
+        <v>91.8</v>
+      </c>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
     </row>
     <row r="46" spans="1:57">
-      <c r="A46" s="29" t="s">
+      <c r="A46" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="11" t="s">
+      <c r="B46" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C46" s="11" t="s">
+      <c r="C46" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D46" s="11" t="s">
+      <c r="D46" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E46" s="30">
+      <c r="E46" s="29">
         <v>11.9</v>
       </c>
-      <c r="F46" s="30">
+      <c r="F46" s="29">
         <v>25.7</v>
       </c>
-      <c r="G46" s="5"/>
-[...5 lines deleted...]
-      <c r="M46" s="5"/>
+      <c r="G46" s="97">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
     </row>
     <row r="47" spans="1:57">
-      <c r="A47" s="29" t="s">
+      <c r="A47" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B47" s="11">
+      <c r="B47" s="10">
         <v>102.2</v>
       </c>
-      <c r="C47" s="11">
+      <c r="C47" s="10">
         <v>93.6</v>
       </c>
-      <c r="D47" s="11">
+      <c r="D47" s="10">
         <v>96.3</v>
       </c>
-      <c r="E47" s="30">
+      <c r="E47" s="29">
         <v>95.9</v>
       </c>
-      <c r="F47" s="30">
+      <c r="F47" s="29">
         <v>93.6</v>
       </c>
-      <c r="G47" s="5"/>
-[...5 lines deleted...]
-      <c r="M47" s="5"/>
+      <c r="G47" s="98">
+        <v>91.8</v>
+      </c>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+      <c r="K47" s="4"/>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4"/>
     </row>
     <row r="48" spans="1:57">
-      <c r="A48" s="10" t="s">
+      <c r="A48" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B48" s="11"/>
-[...10 lines deleted...]
-      <c r="M48" s="5"/>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="26"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="4"/>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="28" t="s">
+      <c r="A49" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B49" s="11">
+      <c r="B49" s="10">
         <v>71.7</v>
       </c>
-      <c r="C49" s="11">
+      <c r="C49" s="10">
         <v>80.2</v>
       </c>
-      <c r="D49" s="11">
+      <c r="D49" s="10">
         <v>85.1</v>
       </c>
-      <c r="E49" s="31">
+      <c r="E49" s="30">
         <v>88.2</v>
       </c>
-      <c r="F49" s="30">
+      <c r="F49" s="29">
         <v>88.5</v>
       </c>
-      <c r="G49" s="5"/>
-[...5 lines deleted...]
-      <c r="M49" s="5"/>
+      <c r="G49" s="98">
+        <v>93.8</v>
+      </c>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:13" ht="24">
-      <c r="A50" s="59" t="s">
+      <c r="A50" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B50" s="32"/>
-[...10 lines deleted...]
-      <c r="M50" s="60"/>
+      <c r="B50" s="31"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="81"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="58"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+      <c r="K50" s="4"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="58"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="56" t="s">
+      <c r="A51" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="11">
+      <c r="B51" s="10">
         <v>77.8</v>
       </c>
-      <c r="C51" s="11">
+      <c r="C51" s="10">
         <v>164.8</v>
       </c>
-      <c r="D51" s="11">
+      <c r="D51" s="10">
         <v>150.5</v>
       </c>
-      <c r="E51" s="30">
+      <c r="E51" s="29">
         <v>139.6</v>
       </c>
-      <c r="F51" s="30">
+      <c r="F51" s="29">
         <v>124.3</v>
       </c>
-      <c r="G51" s="5"/>
-[...5 lines deleted...]
-      <c r="M51" s="5"/>
+      <c r="G51" s="98">
+        <v>118.6</v>
+      </c>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="29" t="s">
+      <c r="A52" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="11">
+      <c r="B52" s="10">
         <v>86</v>
       </c>
-      <c r="C52" s="11">
+      <c r="C52" s="10">
         <v>158.69999999999999</v>
       </c>
-      <c r="D52" s="11">
+      <c r="D52" s="10">
         <v>118.1</v>
       </c>
-      <c r="E52" s="30">
+      <c r="E52" s="29">
         <v>105.8</v>
       </c>
-      <c r="F52" s="30">
+      <c r="F52" s="29">
         <v>86.6</v>
       </c>
-      <c r="G52" s="5"/>
-[...5 lines deleted...]
-      <c r="M52" s="5"/>
+      <c r="G52" s="97">
+        <v>74.5</v>
+      </c>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="29" t="s">
+      <c r="A53" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="11">
-[...2 lines deleted...]
-      <c r="C53" s="11">
+      <c r="B53" s="10">
+        <v>100</v>
+      </c>
+      <c r="C53" s="10">
         <v>9435.7000000000007</v>
       </c>
-      <c r="D53" s="11">
+      <c r="D53" s="10">
         <v>110.8</v>
       </c>
-      <c r="E53" s="30">
+      <c r="E53" s="29">
         <v>102.1</v>
       </c>
-      <c r="F53" s="30">
+      <c r="F53" s="29">
         <v>82.2</v>
       </c>
-      <c r="G53" s="5"/>
-[...5 lines deleted...]
-      <c r="M53" s="5"/>
+      <c r="G53" s="97">
+        <v>91.8</v>
+      </c>
+      <c r="H53" s="4"/>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="M53" s="4"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="11">
+      <c r="B54" s="10">
         <v>61.5</v>
       </c>
-      <c r="C54" s="11">
+      <c r="C54" s="10">
         <v>71.2</v>
       </c>
-      <c r="D54" s="11">
+      <c r="D54" s="10">
         <v>89.2</v>
       </c>
-      <c r="E54" s="30">
+      <c r="E54" s="29">
         <v>109</v>
       </c>
-      <c r="F54" s="30">
+      <c r="F54" s="29">
         <v>107.1</v>
       </c>
-      <c r="G54" s="5"/>
-[...5 lines deleted...]
-      <c r="M54" s="5"/>
+      <c r="G54" s="97">
+        <v>109.2</v>
+      </c>
+      <c r="H54" s="4"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+      <c r="K54" s="4"/>
+      <c r="L54" s="4"/>
+      <c r="M54" s="4"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="10" t="s">
+      <c r="A55" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="32"/>
-[...10 lines deleted...]
-      <c r="M55" s="5"/>
+      <c r="B55" s="31"/>
+      <c r="C55" s="31"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="31"/>
+      <c r="F55" s="26"/>
+      <c r="G55" s="99"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="M55" s="4"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="29" t="s">
+      <c r="A56" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="11">
-[...2 lines deleted...]
-      <c r="C56" s="11">
+      <c r="B56" s="10">
+        <v>100</v>
+      </c>
+      <c r="C56" s="10">
         <v>202.5</v>
       </c>
-      <c r="D56" s="11">
+      <c r="D56" s="10">
         <v>236.7</v>
       </c>
-      <c r="E56" s="30">
+      <c r="E56" s="29">
         <v>197.7</v>
       </c>
-      <c r="F56" s="30">
+      <c r="F56" s="29">
         <v>158.19999999999999</v>
       </c>
-      <c r="G56" s="5"/>
-[...5 lines deleted...]
-      <c r="M56" s="5"/>
+      <c r="G56" s="97">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="H56" s="4"/>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+      <c r="K56" s="4"/>
+      <c r="L56" s="4"/>
+      <c r="M56" s="4"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="28" t="s">
+      <c r="A57" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B57" s="11">
+      <c r="B57" s="10">
         <v>76.900000000000006</v>
       </c>
-      <c r="C57" s="11">
+      <c r="C57" s="10">
         <v>83.4</v>
       </c>
-      <c r="D57" s="11">
+      <c r="D57" s="10">
         <v>86.3</v>
       </c>
-      <c r="E57" s="30">
+      <c r="E57" s="29">
         <v>87.3</v>
       </c>
-      <c r="F57" s="30">
+      <c r="F57" s="29">
         <v>85.3</v>
       </c>
-      <c r="G57" s="5"/>
-[...5 lines deleted...]
-      <c r="M57" s="5"/>
+      <c r="G57" s="97">
+        <v>85.5</v>
+      </c>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="29" t="s">
+      <c r="A58" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B58" s="11" t="s">
+      <c r="B58" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C58" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D58" s="11" t="s">
+      <c r="D58" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E58" s="30">
+      <c r="E58" s="29">
         <v>12.5</v>
       </c>
-      <c r="F58" s="30">
+      <c r="F58" s="29">
         <v>10</v>
       </c>
-      <c r="G58" s="5"/>
-[...5 lines deleted...]
-      <c r="M58" s="5"/>
+      <c r="G58" s="97">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+      <c r="K58" s="4"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="11">
-[...2 lines deleted...]
-      <c r="C59" s="11">
+      <c r="B59" s="10">
+        <v>100</v>
+      </c>
+      <c r="C59" s="10">
         <v>62</v>
       </c>
-      <c r="D59" s="11">
+      <c r="D59" s="10">
         <v>49.3</v>
       </c>
-      <c r="E59" s="30">
+      <c r="E59" s="29">
         <v>37</v>
       </c>
-      <c r="F59" s="30">
+      <c r="F59" s="29">
         <v>29.6</v>
       </c>
-      <c r="G59" s="5"/>
-[...5 lines deleted...]
-      <c r="M59" s="5"/>
+      <c r="G59" s="97">
+        <v>24.7</v>
+      </c>
+      <c r="H59" s="4"/>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+      <c r="K59" s="4"/>
+      <c r="L59" s="4"/>
+      <c r="M59" s="4"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="29" t="s">
+      <c r="A60" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B60" s="11" t="s">
+      <c r="B60" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C60" s="11" t="s">
+      <c r="C60" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D60" s="11" t="s">
+      <c r="D60" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E60" s="30">
+      <c r="E60" s="29">
         <v>42.2</v>
       </c>
-      <c r="F60" s="30">
+      <c r="F60" s="29">
         <v>33.700000000000003</v>
       </c>
-      <c r="G60" s="5"/>
-[...5 lines deleted...]
-      <c r="M60" s="5"/>
+      <c r="G60" s="97">
+        <v>28.1</v>
+      </c>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+      <c r="K60" s="4"/>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B61" s="11" t="s">
+      <c r="B61" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C61" s="11" t="s">
+      <c r="C61" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D61" s="11" t="s">
+      <c r="D61" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E61" s="30">
+      <c r="E61" s="29">
         <v>62.5</v>
       </c>
-      <c r="F61" s="31">
+      <c r="F61" s="30">
         <v>70</v>
       </c>
-      <c r="G61" s="5"/>
-[...5 lines deleted...]
-      <c r="M61" s="5"/>
+      <c r="G61" s="97">
+        <v>75</v>
+      </c>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
+      <c r="J61" s="4"/>
+      <c r="K61" s="4"/>
+      <c r="L61" s="4"/>
+      <c r="M61" s="4"/>
     </row>
     <row r="62" spans="1:13" ht="36">
-      <c r="A62" s="59" t="s">
+      <c r="A62" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="B62" s="32"/>
-[...10 lines deleted...]
-      <c r="M62" s="60"/>
+      <c r="B62" s="31"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="26"/>
+      <c r="G62" s="99"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+      <c r="K62" s="4"/>
+      <c r="L62" s="4"/>
+      <c r="M62" s="58"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="56" t="s">
+      <c r="A63" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B63" s="11">
+      <c r="B63" s="10">
         <v>67.3</v>
       </c>
-      <c r="C63" s="11">
+      <c r="C63" s="10">
         <v>125.5</v>
       </c>
-      <c r="D63" s="11">
+      <c r="D63" s="10">
         <v>146</v>
       </c>
-      <c r="E63" s="30">
+      <c r="E63" s="29">
         <v>144.5</v>
       </c>
-      <c r="F63" s="31">
+      <c r="F63" s="30">
         <v>140.69999999999999</v>
       </c>
-      <c r="G63" s="5"/>
-[...5 lines deleted...]
-      <c r="M63" s="5"/>
+      <c r="G63" s="97">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+      <c r="K63" s="4"/>
+      <c r="L63" s="4"/>
+      <c r="M63" s="4"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B64" s="11">
+      <c r="B64" s="10">
         <v>16.3</v>
       </c>
-      <c r="C64" s="11">
+      <c r="C64" s="10">
         <v>441.9</v>
       </c>
-      <c r="D64" s="11">
+      <c r="D64" s="10">
         <v>636.4</v>
       </c>
-      <c r="E64" s="30">
+      <c r="E64" s="29">
         <v>512.29999999999995</v>
       </c>
-      <c r="F64" s="30">
+      <c r="F64" s="29">
         <v>439.9</v>
       </c>
-      <c r="G64" s="5"/>
-[...5 lines deleted...]
-      <c r="M64" s="5"/>
+      <c r="G64" s="97">
+        <v>411.4</v>
+      </c>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+      <c r="K64" s="4"/>
+      <c r="L64" s="4"/>
+      <c r="M64" s="4"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="29" t="s">
+      <c r="A65" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B65" s="11">
+      <c r="B65" s="10">
         <v>68.400000000000006</v>
       </c>
-      <c r="C65" s="11">
+      <c r="C65" s="10">
         <v>119.3</v>
       </c>
-      <c r="D65" s="11">
+      <c r="D65" s="10">
         <v>132.1</v>
       </c>
-      <c r="E65" s="30">
+      <c r="E65" s="29">
         <v>137.1</v>
       </c>
-      <c r="F65" s="30">
+      <c r="F65" s="29">
         <v>137.1</v>
       </c>
-      <c r="G65" s="5"/>
-[...5 lines deleted...]
-      <c r="M65" s="5"/>
+      <c r="G65" s="98">
+        <v>146.9</v>
+      </c>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+      <c r="J65" s="4"/>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="10" t="s">
+      <c r="A66" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B66" s="32"/>
-[...10 lines deleted...]
-      <c r="M66" s="5"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="26"/>
+      <c r="G66" s="99"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+      <c r="J66" s="4"/>
+      <c r="K66" s="4"/>
+      <c r="L66" s="4"/>
+      <c r="M66" s="4"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="28" t="s">
+      <c r="A67" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B67" s="27" t="s">
+      <c r="B67" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C67" s="27" t="s">
+      <c r="C67" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="D67" s="27" t="s">
+      <c r="D67" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="E67" s="30">
+      <c r="E67" s="29">
         <v>22.2</v>
       </c>
-      <c r="F67" s="30">
+      <c r="F67" s="29">
         <v>34.200000000000003</v>
       </c>
-      <c r="G67" s="5"/>
-[...5 lines deleted...]
-      <c r="M67" s="5"/>
+      <c r="G67" s="98">
+        <v>50.5</v>
+      </c>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="4"/>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B68" s="17" t="s">
+      <c r="B68" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="C68" s="18" t="s">
+      <c r="C68" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="D68" s="9">
+      <c r="D68" s="8">
         <v>70.3</v>
       </c>
-      <c r="E68" s="30">
+      <c r="E68" s="29">
         <v>52.7</v>
       </c>
-      <c r="F68" s="30">
+      <c r="F68" s="29">
         <v>111.9</v>
       </c>
-      <c r="G68" s="5"/>
-[...5 lines deleted...]
-      <c r="M68" s="5"/>
+      <c r="G68" s="97">
+        <v>93.3</v>
+      </c>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4"/>
+      <c r="K68" s="4"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="54" t="s">
+      <c r="A69" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B69" s="32"/>
-[...10 lines deleted...]
-      <c r="M69" s="60"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="32"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="26"/>
+      <c r="G69" s="99"/>
+      <c r="H69" s="58"/>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4"/>
+      <c r="M69" s="58"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="56" t="s">
+      <c r="A70" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B70" s="11">
+      <c r="B70" s="10">
         <v>102.8</v>
       </c>
-      <c r="C70" s="11">
+      <c r="C70" s="10">
         <v>104.6</v>
       </c>
-      <c r="D70" s="11">
+      <c r="D70" s="10">
         <v>108</v>
       </c>
-      <c r="E70" s="30">
+      <c r="E70" s="29">
         <v>107.3</v>
       </c>
-      <c r="F70" s="30">
+      <c r="F70" s="29">
         <v>108</v>
       </c>
-      <c r="G70" s="5"/>
-[...5 lines deleted...]
-      <c r="M70" s="5"/>
+      <c r="G70" s="98">
+        <v>108.8</v>
+      </c>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="29" t="s">
+      <c r="A71" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B71" s="11">
-[...2 lines deleted...]
-      <c r="C71" s="11">
+      <c r="B71" s="10">
+        <v>100</v>
+      </c>
+      <c r="C71" s="10">
         <v>106</v>
       </c>
-      <c r="D71" s="11">
+      <c r="D71" s="10">
         <v>111.4</v>
       </c>
-      <c r="E71" s="30">
+      <c r="E71" s="29">
         <v>111.7</v>
       </c>
-      <c r="F71" s="30">
+      <c r="F71" s="29">
         <v>112.8</v>
       </c>
-      <c r="G71" s="5"/>
-[...5 lines deleted...]
-      <c r="M71" s="5"/>
+      <c r="G71" s="97">
+        <v>112.9</v>
+      </c>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+      <c r="K71" s="4"/>
+      <c r="L71" s="4"/>
+      <c r="M71" s="4"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="29" t="s">
+      <c r="A72" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="11">
+      <c r="B72" s="10">
         <v>100.5</v>
       </c>
-      <c r="C72" s="11">
+      <c r="C72" s="10">
         <v>92.6</v>
       </c>
-      <c r="D72" s="11">
+      <c r="D72" s="10">
         <v>90.3</v>
       </c>
-      <c r="E72" s="30">
+      <c r="E72" s="29">
         <v>89.3</v>
       </c>
-      <c r="F72" s="30">
+      <c r="F72" s="29">
         <v>89.5</v>
       </c>
-      <c r="G72" s="5"/>
-[...5 lines deleted...]
-      <c r="M72" s="5"/>
+      <c r="G72" s="97">
+        <v>91.7</v>
+      </c>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+      <c r="K72" s="4"/>
+      <c r="L72" s="4"/>
+      <c r="M72" s="4"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="29" t="s">
+      <c r="A73" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B73" s="11">
+      <c r="B73" s="10">
         <v>98.8</v>
       </c>
-      <c r="C73" s="11">
+      <c r="C73" s="10">
         <v>96.1</v>
       </c>
-      <c r="D73" s="11">
+      <c r="D73" s="10">
         <v>73.599999999999994</v>
       </c>
-      <c r="E73" s="30">
+      <c r="E73" s="29">
         <v>79.3</v>
       </c>
-      <c r="F73" s="30">
+      <c r="F73" s="29">
         <v>80.5</v>
       </c>
-      <c r="G73" s="5"/>
-[...5 lines deleted...]
-      <c r="M73" s="5"/>
+      <c r="G73" s="97">
+        <v>100.1</v>
+      </c>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4"/>
+      <c r="M73" s="4"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="10" t="s">
+      <c r="A74" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="32"/>
-[...10 lines deleted...]
-      <c r="M74" s="5"/>
+      <c r="B74" s="31"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="6"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="99"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+      <c r="K74" s="4"/>
+      <c r="L74" s="4"/>
+      <c r="M74" s="4"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="29" t="s">
+      <c r="A75" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B75" s="11">
-[...2 lines deleted...]
-      <c r="C75" s="11">
+      <c r="B75" s="10">
+        <v>100</v>
+      </c>
+      <c r="C75" s="10">
         <v>128.4</v>
       </c>
-      <c r="D75" s="11">
+      <c r="D75" s="10">
         <v>164.1</v>
       </c>
-      <c r="E75" s="30">
+      <c r="E75" s="29">
         <v>159.80000000000001</v>
       </c>
-      <c r="F75" s="30">
+      <c r="F75" s="29">
         <v>139.4</v>
       </c>
-      <c r="G75" s="5"/>
-[...5 lines deleted...]
-      <c r="M75" s="5"/>
+      <c r="G75" s="97">
+        <v>125.9</v>
+      </c>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4"/>
+      <c r="M75" s="4"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="28" t="s">
+      <c r="A76" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B76" s="11">
+      <c r="B76" s="10">
         <v>62.5</v>
       </c>
-      <c r="C76" s="11">
+      <c r="C76" s="10">
         <v>84.2</v>
       </c>
-      <c r="D76" s="11">
+      <c r="D76" s="10">
         <v>100.5</v>
       </c>
-      <c r="E76" s="30">
-[...2 lines deleted...]
-      <c r="F76" s="30">
+      <c r="E76" s="29">
+        <v>100</v>
+      </c>
+      <c r="F76" s="29">
         <v>102.4</v>
       </c>
-      <c r="G76" s="5"/>
-[...5 lines deleted...]
-      <c r="M76" s="5"/>
+      <c r="G76" s="97">
+        <v>113.3</v>
+      </c>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+      <c r="K76" s="4"/>
+      <c r="L76" s="4"/>
+      <c r="M76" s="4"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="29" t="s">
+      <c r="A77" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B77" s="11">
-[...2 lines deleted...]
-      <c r="C77" s="11">
+      <c r="B77" s="10">
+        <v>100</v>
+      </c>
+      <c r="C77" s="10">
         <v>80.5</v>
       </c>
-      <c r="D77" s="11">
-[...2 lines deleted...]
-      <c r="E77" s="30">
+      <c r="D77" s="10">
+        <v>100</v>
+      </c>
+      <c r="E77" s="29">
         <v>100.3</v>
       </c>
-      <c r="F77" s="30">
+      <c r="F77" s="29">
         <v>114.1</v>
       </c>
-      <c r="G77" s="5"/>
-[...5 lines deleted...]
-      <c r="M77" s="5"/>
+      <c r="G77" s="97">
+        <v>123.3</v>
+      </c>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+      <c r="K77" s="4"/>
+      <c r="L77" s="4"/>
+      <c r="M77" s="4"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="29" t="s">
+      <c r="A78" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B78" s="11">
-[...2 lines deleted...]
-      <c r="C78" s="11">
+      <c r="B78" s="10">
+        <v>100</v>
+      </c>
+      <c r="C78" s="10">
         <v>179.9</v>
       </c>
-      <c r="D78" s="11">
+      <c r="D78" s="10">
         <v>210.4</v>
       </c>
-      <c r="E78" s="30">
+      <c r="E78" s="29">
         <v>178.6</v>
       </c>
-      <c r="F78" s="30">
+      <c r="F78" s="29">
         <v>149.1</v>
       </c>
-      <c r="G78" s="5"/>
-[...5 lines deleted...]
-      <c r="M78" s="5"/>
+      <c r="G78" s="97">
+        <v>129.5</v>
+      </c>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+      <c r="K78" s="4"/>
+      <c r="L78" s="4"/>
+      <c r="M78" s="4"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="29" t="s">
+      <c r="A79" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B79" s="11">
+      <c r="B79" s="10">
         <v>70.900000000000006</v>
       </c>
-      <c r="C79" s="11">
+      <c r="C79" s="10">
         <v>90.2</v>
       </c>
-      <c r="D79" s="11">
+      <c r="D79" s="10">
         <v>56.9</v>
       </c>
-      <c r="E79" s="30">
+      <c r="E79" s="29">
         <v>80.400000000000006</v>
       </c>
-      <c r="F79" s="30">
+      <c r="F79" s="29">
         <v>89.7</v>
       </c>
-      <c r="G79" s="5"/>
-[...5 lines deleted...]
-      <c r="M79" s="5"/>
+      <c r="G79" s="97">
+        <v>100</v>
+      </c>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+      <c r="K79" s="4"/>
+      <c r="L79" s="4"/>
+      <c r="M79" s="4"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="29" t="s">
+      <c r="A80" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B80" s="11">
-[...2 lines deleted...]
-      <c r="C80" s="11">
+      <c r="B80" s="10">
+        <v>100</v>
+      </c>
+      <c r="C80" s="10">
         <v>128.4</v>
       </c>
-      <c r="D80" s="11">
+      <c r="D80" s="10">
         <v>154.4</v>
       </c>
-      <c r="E80" s="30">
+      <c r="E80" s="29">
         <v>140.80000000000001</v>
       </c>
-      <c r="F80" s="30">
+      <c r="F80" s="29">
         <v>132.6</v>
       </c>
-      <c r="G80" s="5"/>
-[...5 lines deleted...]
-      <c r="M80" s="5"/>
+      <c r="G80" s="97">
+        <v>127.2</v>
+      </c>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+      <c r="K80" s="4"/>
+      <c r="L80" s="4"/>
+      <c r="M80" s="4"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="29" t="s">
+      <c r="A81" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B81" s="11">
-[...2 lines deleted...]
-      <c r="C81" s="11">
+      <c r="B81" s="10">
+        <v>100</v>
+      </c>
+      <c r="C81" s="10">
         <v>254.8</v>
       </c>
-      <c r="D81" s="11">
+      <c r="D81" s="10">
         <v>180.2</v>
       </c>
-      <c r="E81" s="30">
+      <c r="E81" s="29">
         <v>206.9</v>
       </c>
-      <c r="F81" s="30">
+      <c r="F81" s="29">
         <v>176.2</v>
       </c>
-      <c r="G81" s="5"/>
-[...5 lines deleted...]
-      <c r="M81" s="5"/>
+      <c r="G81" s="98">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+      <c r="K81" s="4"/>
+      <c r="L81" s="4"/>
+      <c r="M81" s="4"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="29" t="s">
+      <c r="A82" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B82" s="11">
+      <c r="B82" s="10">
         <v>91</v>
       </c>
-      <c r="C82" s="11">
+      <c r="C82" s="10">
         <v>87.9</v>
       </c>
-      <c r="D82" s="11">
-[...2 lines deleted...]
-      <c r="E82" s="30">
+      <c r="D82" s="10">
+        <v>100</v>
+      </c>
+      <c r="E82" s="29">
         <v>93.8</v>
       </c>
-      <c r="F82" s="30">
+      <c r="F82" s="29">
         <v>110.5</v>
       </c>
-      <c r="G82" s="5"/>
-[...5 lines deleted...]
-      <c r="M82" s="5"/>
+      <c r="G82" s="97">
+        <v>107</v>
+      </c>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4"/>
+      <c r="M82" s="4"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="29" t="s">
+      <c r="A83" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B83" s="11">
-[...2 lines deleted...]
-      <c r="C83" s="11">
+      <c r="B83" s="10">
+        <v>100</v>
+      </c>
+      <c r="C83" s="10">
         <v>110.7</v>
       </c>
-      <c r="D83" s="11">
+      <c r="D83" s="10">
         <v>139.5</v>
       </c>
-      <c r="E83" s="30">
+      <c r="E83" s="29">
         <v>142.1</v>
       </c>
-      <c r="F83" s="31">
+      <c r="F83" s="90">
         <v>143</v>
       </c>
-      <c r="G83" s="5"/>
-[...5 lines deleted...]
-      <c r="M83" s="5"/>
+      <c r="G83" s="91">
+        <v>143.6</v>
+      </c>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+      <c r="K83" s="4"/>
+      <c r="L83" s="4"/>
+      <c r="M83" s="4"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="29" t="s">
+      <c r="A84" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B84" s="11">
+      <c r="B84" s="10">
         <v>89.3</v>
       </c>
-      <c r="C84" s="11">
+      <c r="C84" s="10">
         <v>109</v>
       </c>
-      <c r="D84" s="11">
+      <c r="D84" s="10">
         <v>147.30000000000001</v>
       </c>
-      <c r="E84" s="30">
+      <c r="E84" s="29">
         <v>138.19999999999999</v>
       </c>
-      <c r="F84" s="31">
+      <c r="F84" s="90">
         <v>130.4</v>
       </c>
-      <c r="G84" s="5"/>
-[...5 lines deleted...]
-      <c r="M84" s="5"/>
+      <c r="G84" s="98">
+        <v>124.2</v>
+      </c>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+      <c r="K84" s="4"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="4"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="54" t="s">
+      <c r="A85" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B85" s="32"/>
-[...10 lines deleted...]
-      <c r="M85" s="60"/>
+      <c r="B85" s="31"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="26"/>
+      <c r="G85" s="94"/>
+      <c r="H85" s="1"/>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+      <c r="K85" s="4"/>
+      <c r="L85" s="4"/>
+      <c r="M85" s="58"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="56" t="s">
+      <c r="A86" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B86" s="11">
+      <c r="B86" s="10">
         <v>120</v>
       </c>
-      <c r="C86" s="11">
+      <c r="C86" s="10">
         <v>109.1</v>
       </c>
-      <c r="D86" s="11">
+      <c r="D86" s="10">
         <v>107</v>
       </c>
-      <c r="E86" s="30">
+      <c r="E86" s="29">
         <v>107.2</v>
       </c>
-      <c r="F86" s="30">
+      <c r="F86" s="29">
         <v>104.5</v>
       </c>
-      <c r="G86" s="5"/>
-[...5 lines deleted...]
-      <c r="M86" s="5"/>
+      <c r="G86" s="98">
+        <v>104.3</v>
+      </c>
+      <c r="H86" s="4"/>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+      <c r="K86" s="4"/>
+      <c r="L86" s="4"/>
+      <c r="M86" s="4"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="29" t="s">
+      <c r="A87" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B87" s="11">
+      <c r="B87" s="10">
         <v>133.69999999999999</v>
       </c>
-      <c r="C87" s="11">
+      <c r="C87" s="10">
         <v>119</v>
       </c>
-      <c r="D87" s="11">
+      <c r="D87" s="10">
         <v>116.3</v>
       </c>
-      <c r="E87" s="30">
+      <c r="E87" s="29">
         <v>116.7</v>
       </c>
-      <c r="F87" s="30">
+      <c r="F87" s="29">
         <v>115</v>
       </c>
-      <c r="G87" s="5"/>
-[...5 lines deleted...]
-      <c r="M87" s="5"/>
+      <c r="G87" s="97">
+        <v>115.1</v>
+      </c>
+      <c r="H87" s="4"/>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+      <c r="K87" s="4"/>
+      <c r="L87" s="4"/>
+      <c r="M87" s="4"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="29" t="s">
+      <c r="A88" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B88" s="11">
-[...20 lines deleted...]
-      <c r="M88" s="5"/>
+      <c r="B88" s="10">
+        <v>100</v>
+      </c>
+      <c r="C88" s="10">
+        <v>100</v>
+      </c>
+      <c r="D88" s="10">
+        <v>100</v>
+      </c>
+      <c r="E88" s="29">
+        <v>100</v>
+      </c>
+      <c r="F88" s="29">
+        <v>100</v>
+      </c>
+      <c r="G88" s="97">
+        <v>100</v>
+      </c>
+      <c r="H88" s="4"/>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+      <c r="K88" s="4"/>
+      <c r="L88" s="4"/>
+      <c r="M88" s="4"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="29" t="s">
+      <c r="A89" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B89" s="11">
+      <c r="B89" s="10">
         <v>85.4</v>
       </c>
-      <c r="C89" s="11">
+      <c r="C89" s="10">
         <v>92.4</v>
       </c>
-      <c r="D89" s="11">
+      <c r="D89" s="10">
         <v>90.5</v>
       </c>
-      <c r="E89" s="30">
+      <c r="E89" s="29">
         <v>93.6</v>
       </c>
-      <c r="F89" s="30">
+      <c r="F89" s="29">
         <v>88.5</v>
       </c>
-      <c r="G89" s="5"/>
-[...5 lines deleted...]
-      <c r="M89" s="5"/>
+      <c r="G89" s="97">
+        <v>83.8</v>
+      </c>
+      <c r="H89" s="4"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4"/>
+      <c r="M89" s="4"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="10" t="s">
+      <c r="A90" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B90" s="32"/>
-[...10 lines deleted...]
-      <c r="M90" s="5"/>
+      <c r="B90" s="31"/>
+      <c r="C90" s="31"/>
+      <c r="D90" s="6"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="26"/>
+      <c r="G90" s="99"/>
+      <c r="H90" s="4"/>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+      <c r="K90" s="4"/>
+      <c r="L90" s="4"/>
+      <c r="M90" s="4"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="29" t="s">
+      <c r="A91" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B91" s="11">
-[...2 lines deleted...]
-      <c r="C91" s="11">
+      <c r="B91" s="10">
+        <v>100</v>
+      </c>
+      <c r="C91" s="10">
         <v>108.4</v>
       </c>
-      <c r="D91" s="11">
+      <c r="D91" s="10">
         <v>107.4</v>
       </c>
-      <c r="E91" s="30">
+      <c r="E91" s="29">
         <v>106.6</v>
       </c>
-      <c r="F91" s="30">
+      <c r="F91" s="29">
         <v>99.5</v>
       </c>
-      <c r="G91" s="5"/>
-[...5 lines deleted...]
-      <c r="M91" s="5"/>
+      <c r="G91" s="97">
+        <v>94.7</v>
+      </c>
+      <c r="H91" s="4"/>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+      <c r="K91" s="4"/>
+      <c r="L91" s="4"/>
+      <c r="M91" s="4"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="28" t="s">
+      <c r="A92" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B92" s="11">
-[...2 lines deleted...]
-      <c r="C92" s="11">
+      <c r="B92" s="10">
+        <v>100</v>
+      </c>
+      <c r="C92" s="10">
         <v>105.9</v>
       </c>
-      <c r="D92" s="11">
+      <c r="D92" s="10">
         <v>118.3</v>
       </c>
-      <c r="E92" s="30">
+      <c r="E92" s="29">
         <v>115.7</v>
       </c>
-      <c r="F92" s="31">
+      <c r="F92" s="30">
         <v>113</v>
       </c>
-      <c r="G92" s="5"/>
-[...5 lines deleted...]
-      <c r="M92" s="5"/>
+      <c r="G92" s="97">
+        <v>111.2</v>
+      </c>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+      <c r="K92" s="4"/>
+      <c r="L92" s="4"/>
+      <c r="M92" s="4"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="29" t="s">
+      <c r="A93" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B93" s="11">
-[...2 lines deleted...]
-      <c r="C93" s="11">
+      <c r="B93" s="10">
+        <v>100</v>
+      </c>
+      <c r="C93" s="10">
         <v>76.2</v>
       </c>
-      <c r="D93" s="11">
+      <c r="D93" s="10">
         <v>73.099999999999994</v>
       </c>
-      <c r="E93" s="30">
+      <c r="E93" s="29">
         <v>79.8</v>
       </c>
-      <c r="F93" s="30">
+      <c r="F93" s="29">
         <v>98.2</v>
       </c>
-      <c r="G93" s="5"/>
-[...5 lines deleted...]
-      <c r="M93" s="5"/>
+      <c r="G93" s="97">
+        <v>110.4</v>
+      </c>
+      <c r="H93" s="4"/>
+      <c r="I93" s="4"/>
+      <c r="J93" s="4"/>
+      <c r="K93" s="4"/>
+      <c r="L93" s="4"/>
+      <c r="M93" s="4"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="29" t="s">
+      <c r="A94" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B94" s="11">
-[...2 lines deleted...]
-      <c r="C94" s="11">
+      <c r="B94" s="10">
+        <v>100</v>
+      </c>
+      <c r="C94" s="10">
         <v>152.69999999999999</v>
       </c>
-      <c r="D94" s="11">
+      <c r="D94" s="10">
         <v>210.6</v>
       </c>
-      <c r="E94" s="30">
+      <c r="E94" s="29">
         <v>174.2</v>
       </c>
-      <c r="F94" s="30">
+      <c r="F94" s="29">
         <v>146.5</v>
       </c>
-      <c r="G94" s="5"/>
-[...5 lines deleted...]
-      <c r="M94" s="5"/>
+      <c r="G94" s="97">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H94" s="4"/>
+      <c r="I94" s="4"/>
+      <c r="J94" s="4"/>
+      <c r="K94" s="4"/>
+      <c r="L94" s="4"/>
+      <c r="M94" s="4"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="29" t="s">
+      <c r="A95" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B95" s="11">
+      <c r="B95" s="10">
         <v>74.599999999999994</v>
       </c>
-      <c r="C95" s="11">
+      <c r="C95" s="10">
         <v>75</v>
       </c>
-      <c r="D95" s="11">
+      <c r="D95" s="10">
         <v>52.7</v>
       </c>
-      <c r="E95" s="30">
+      <c r="E95" s="29">
         <v>83.6</v>
       </c>
-      <c r="F95" s="30">
+      <c r="F95" s="29">
         <v>98.6</v>
       </c>
-      <c r="G95" s="5"/>
-[...5 lines deleted...]
-      <c r="M95" s="5"/>
+      <c r="G95" s="97">
+        <v>100.2</v>
+      </c>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
+      <c r="J95" s="4"/>
+      <c r="K95" s="4"/>
+      <c r="L95" s="4"/>
+      <c r="M95" s="4"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="29" t="s">
+      <c r="A96" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B96" s="11">
-[...20 lines deleted...]
-      <c r="M96" s="5"/>
+      <c r="B96" s="10">
+        <v>100</v>
+      </c>
+      <c r="C96" s="10">
+        <v>100</v>
+      </c>
+      <c r="D96" s="10">
+        <v>100</v>
+      </c>
+      <c r="E96" s="29">
+        <v>100</v>
+      </c>
+      <c r="F96" s="29">
+        <v>100</v>
+      </c>
+      <c r="G96" s="97">
+        <v>100</v>
+      </c>
+      <c r="H96" s="4"/>
+      <c r="I96" s="4"/>
+      <c r="J96" s="4"/>
+      <c r="K96" s="4"/>
+      <c r="L96" s="4"/>
+      <c r="M96" s="4"/>
     </row>
     <row r="97" spans="1:13">
-      <c r="A97" s="29" t="s">
+      <c r="A97" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B97" s="11">
-[...2 lines deleted...]
-      <c r="C97" s="11">
+      <c r="B97" s="10">
+        <v>100</v>
+      </c>
+      <c r="C97" s="10">
         <v>136.9</v>
       </c>
-      <c r="D97" s="11">
+      <c r="D97" s="10">
         <v>186.4</v>
       </c>
-      <c r="E97" s="30">
+      <c r="E97" s="29">
         <v>215.2</v>
       </c>
-      <c r="F97" s="30">
+      <c r="F97" s="29">
         <v>182.1</v>
       </c>
-      <c r="G97" s="5"/>
-[...5 lines deleted...]
-      <c r="M97" s="5"/>
+      <c r="G97" s="98">
+        <v>160</v>
+      </c>
+      <c r="H97" s="4"/>
+      <c r="I97" s="4"/>
+      <c r="J97" s="4"/>
+      <c r="K97" s="4"/>
+      <c r="L97" s="4"/>
+      <c r="M97" s="4"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="29" t="s">
+      <c r="A98" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B98" s="11">
+      <c r="B98" s="10">
         <v>88</v>
       </c>
-      <c r="C98" s="11">
+      <c r="C98" s="10">
         <v>78.599999999999994</v>
       </c>
-      <c r="D98" s="11">
+      <c r="D98" s="10">
         <v>64.8</v>
       </c>
-      <c r="E98" s="30">
+      <c r="E98" s="29">
         <v>65.900000000000006</v>
       </c>
-      <c r="F98" s="30">
+      <c r="F98" s="29">
         <v>85.1</v>
       </c>
-      <c r="G98" s="5"/>
-[...5 lines deleted...]
-      <c r="M98" s="5"/>
+      <c r="G98" s="97">
+        <v>86.2</v>
+      </c>
+      <c r="H98" s="4"/>
+      <c r="I98" s="4"/>
+      <c r="J98" s="4"/>
+      <c r="K98" s="4"/>
+      <c r="L98" s="4"/>
+      <c r="M98" s="4"/>
     </row>
     <row r="99" spans="1:13">
-      <c r="A99" s="29" t="s">
+      <c r="A99" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B99" s="11">
-[...2 lines deleted...]
-      <c r="C99" s="11">
+      <c r="B99" s="10">
+        <v>100</v>
+      </c>
+      <c r="C99" s="10">
         <v>110.8</v>
       </c>
-      <c r="D99" s="11">
+      <c r="D99" s="10">
         <v>139.80000000000001</v>
       </c>
-      <c r="E99" s="30">
+      <c r="E99" s="29">
         <v>142.80000000000001</v>
       </c>
-      <c r="F99" s="31">
+      <c r="F99" s="92">
         <v>144</v>
       </c>
-      <c r="G99" s="5"/>
-[...5 lines deleted...]
-      <c r="M99" s="5"/>
+      <c r="G99" s="97">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="H99" s="4"/>
+      <c r="I99" s="4"/>
+      <c r="J99" s="4"/>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4"/>
+      <c r="M99" s="4"/>
     </row>
     <row r="100" spans="1:13">
-      <c r="A100" s="29" t="s">
+      <c r="A100" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B100" s="11">
+      <c r="B100" s="10">
         <v>88.6</v>
       </c>
-      <c r="C100" s="11">
+      <c r="C100" s="10">
         <v>101.4</v>
       </c>
-      <c r="D100" s="11">
+      <c r="D100" s="10">
         <v>135.69999999999999</v>
       </c>
-      <c r="E100" s="30">
+      <c r="E100" s="29">
         <v>129</v>
       </c>
-      <c r="F100" s="31">
+      <c r="F100" s="92">
         <v>124.7</v>
       </c>
-      <c r="G100" s="5"/>
-[...5 lines deleted...]
-      <c r="M100" s="5"/>
+      <c r="G100" s="97">
+        <v>120.6</v>
+      </c>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
+      <c r="J100" s="4"/>
+      <c r="K100" s="4"/>
+      <c r="L100" s="4"/>
+      <c r="M100" s="4"/>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="54" t="s">
+      <c r="A101" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B101" s="32"/>
-[...10 lines deleted...]
-      <c r="M101" s="60"/>
+      <c r="B101" s="31"/>
+      <c r="C101" s="31"/>
+      <c r="D101" s="6"/>
+      <c r="E101" s="31"/>
+      <c r="F101" s="26"/>
+      <c r="G101" s="95"/>
+      <c r="H101" s="59"/>
+      <c r="I101" s="4"/>
+      <c r="J101" s="4"/>
+      <c r="K101" s="4"/>
+      <c r="L101" s="4"/>
+      <c r="M101" s="58"/>
     </row>
     <row r="102" spans="1:13">
-      <c r="A102" s="56" t="s">
+      <c r="A102" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B102" s="11">
+      <c r="B102" s="10">
         <v>113.8</v>
       </c>
-      <c r="C102" s="11">
+      <c r="C102" s="10">
         <v>91.6</v>
       </c>
-      <c r="D102" s="11">
+      <c r="D102" s="10">
         <v>95.3</v>
       </c>
-      <c r="E102" s="30">
+      <c r="E102" s="29">
         <v>93.6</v>
       </c>
-      <c r="F102" s="30">
+      <c r="F102" s="29">
         <v>88.3</v>
       </c>
-      <c r="G102" s="5"/>
-[...5 lines deleted...]
-      <c r="M102" s="5"/>
+      <c r="G102" s="98">
+        <v>90.2</v>
+      </c>
+      <c r="H102" s="4"/>
+      <c r="I102" s="4"/>
+      <c r="J102" s="4"/>
+      <c r="K102" s="4"/>
+      <c r="L102" s="4"/>
+      <c r="M102" s="4"/>
     </row>
     <row r="103" spans="1:13">
-      <c r="A103" s="29" t="s">
+      <c r="A103" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B103" s="11">
+      <c r="B103" s="10">
         <v>115.4</v>
       </c>
-      <c r="C103" s="11">
+      <c r="C103" s="10">
         <v>91.3</v>
       </c>
-      <c r="D103" s="11">
+      <c r="D103" s="10">
         <v>94.7</v>
       </c>
-      <c r="E103" s="30">
+      <c r="E103" s="29">
         <v>93.1</v>
       </c>
-      <c r="F103" s="30">
+      <c r="F103" s="29">
         <v>87.9</v>
       </c>
-      <c r="G103" s="5"/>
-[...5 lines deleted...]
-      <c r="M103" s="5"/>
+      <c r="G103" s="97">
+        <v>89.8</v>
+      </c>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
+      <c r="J103" s="4"/>
+      <c r="K103" s="4"/>
+      <c r="L103" s="4"/>
+      <c r="M103" s="4"/>
     </row>
     <row r="104" spans="1:13">
-      <c r="A104" s="29" t="s">
+      <c r="A104" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B104" s="11">
-[...2 lines deleted...]
-      <c r="C104" s="11">
+      <c r="B104" s="10">
+        <v>100</v>
+      </c>
+      <c r="C104" s="10">
         <v>112.7</v>
       </c>
-      <c r="D104" s="11">
+      <c r="D104" s="10">
         <v>116.9</v>
       </c>
-      <c r="E104" s="30">
+      <c r="E104" s="29">
         <v>114.7</v>
       </c>
-      <c r="F104" s="30">
+      <c r="F104" s="29">
         <v>101.3</v>
       </c>
-      <c r="G104" s="5"/>
-[...5 lines deleted...]
-      <c r="M104" s="5"/>
+      <c r="G104" s="98">
+        <v>92.4</v>
+      </c>
+      <c r="H104" s="4"/>
+      <c r="I104" s="4"/>
+      <c r="J104" s="4"/>
+      <c r="K104" s="4"/>
+      <c r="L104" s="4"/>
+      <c r="M104" s="4"/>
     </row>
     <row r="105" spans="1:13">
-      <c r="A105" s="10" t="s">
+      <c r="A105" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B105" s="32"/>
-[...10 lines deleted...]
-      <c r="M105" s="5"/>
+      <c r="B105" s="31"/>
+      <c r="C105" s="31"/>
+      <c r="D105" s="6"/>
+      <c r="E105" s="31"/>
+      <c r="F105" s="26"/>
+      <c r="G105" s="99"/>
+      <c r="H105" s="4"/>
+      <c r="I105" s="4"/>
+      <c r="J105" s="4"/>
+      <c r="K105" s="4"/>
+      <c r="L105" s="4"/>
+      <c r="M105" s="4"/>
     </row>
     <row r="106" spans="1:13">
-      <c r="A106" s="28" t="s">
+      <c r="A106" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B106" s="11">
-[...20 lines deleted...]
-      <c r="M106" s="5"/>
+      <c r="B106" s="10">
+        <v>100</v>
+      </c>
+      <c r="C106" s="10">
+        <v>100</v>
+      </c>
+      <c r="D106" s="10">
+        <v>100</v>
+      </c>
+      <c r="E106" s="30">
+        <v>100</v>
+      </c>
+      <c r="F106" s="29">
+        <v>100</v>
+      </c>
+      <c r="G106" s="98">
+        <v>100</v>
+      </c>
+      <c r="H106" s="4"/>
+      <c r="I106" s="4"/>
+      <c r="J106" s="4"/>
+      <c r="K106" s="4"/>
+      <c r="L106" s="4"/>
+      <c r="M106" s="4"/>
     </row>
     <row r="107" spans="1:13">
-      <c r="A107" s="15" t="s">
+      <c r="A107" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B107" s="11"/>
-[...10 lines deleted...]
-      <c r="M107" s="5"/>
+      <c r="B107" s="10"/>
+      <c r="C107" s="10"/>
+      <c r="D107" s="11"/>
+      <c r="E107" s="31"/>
+      <c r="F107" s="26"/>
+      <c r="G107" s="99"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
+      <c r="J107" s="4"/>
+      <c r="K107" s="4"/>
+      <c r="L107" s="4"/>
+      <c r="M107" s="4"/>
     </row>
     <row r="108" spans="1:13">
-      <c r="A108" s="56" t="s">
+      <c r="A108" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B108" s="11">
+      <c r="B108" s="10">
         <v>244.1</v>
       </c>
-      <c r="C108" s="11">
+      <c r="C108" s="10">
         <v>174</v>
       </c>
-      <c r="D108" s="11">
+      <c r="D108" s="10">
         <v>154.30000000000001</v>
       </c>
-      <c r="E108" s="30">
+      <c r="E108" s="29">
         <v>140.30000000000001</v>
       </c>
-      <c r="F108" s="30">
+      <c r="F108" s="29">
         <v>126.8</v>
       </c>
-      <c r="G108" s="5"/>
-[...5 lines deleted...]
-      <c r="M108" s="5"/>
+      <c r="G108" s="98">
+        <v>115</v>
+      </c>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
+      <c r="J108" s="4"/>
+      <c r="K108" s="4"/>
+      <c r="L108" s="4"/>
+      <c r="M108" s="4"/>
     </row>
     <row r="109" spans="1:13">
-      <c r="A109" s="29" t="s">
+      <c r="A109" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B109" s="11">
+      <c r="B109" s="10">
         <v>213.5</v>
       </c>
-      <c r="C109" s="11">
+      <c r="C109" s="10">
         <v>149.69999999999999</v>
       </c>
-      <c r="D109" s="11">
+      <c r="D109" s="10">
         <v>221.8</v>
       </c>
-      <c r="E109" s="30">
+      <c r="E109" s="29">
         <v>192.6</v>
       </c>
-      <c r="F109" s="30">
+      <c r="F109" s="29">
         <v>170.9</v>
       </c>
-      <c r="G109" s="5"/>
-[...5 lines deleted...]
-      <c r="M109" s="5"/>
+      <c r="G109" s="97">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+      <c r="J109" s="4"/>
+      <c r="K109" s="4"/>
+      <c r="L109" s="4"/>
+      <c r="M109" s="4"/>
     </row>
     <row r="110" spans="1:13">
-      <c r="A110" s="29" t="s">
+      <c r="A110" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B110" s="11">
-[...20 lines deleted...]
-      <c r="M110" s="5"/>
+      <c r="B110" s="10">
+        <v>100</v>
+      </c>
+      <c r="C110" s="10">
+        <v>100</v>
+      </c>
+      <c r="D110" s="10">
+        <v>100</v>
+      </c>
+      <c r="E110" s="29">
+        <v>100</v>
+      </c>
+      <c r="F110" s="29">
+        <v>100</v>
+      </c>
+      <c r="G110" s="97">
+        <v>100</v>
+      </c>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
+      <c r="J110" s="4"/>
+      <c r="K110" s="4"/>
+      <c r="L110" s="4"/>
+      <c r="M110" s="4"/>
     </row>
     <row r="111" spans="1:13">
-      <c r="A111" s="29" t="s">
+      <c r="A111" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B111" s="11">
+      <c r="B111" s="10">
         <v>37.1</v>
       </c>
-      <c r="C111" s="11">
+      <c r="C111" s="10">
         <v>44.1</v>
       </c>
-      <c r="D111" s="11">
+      <c r="D111" s="10">
         <v>42.8</v>
       </c>
-      <c r="E111" s="30">
+      <c r="E111" s="29">
         <v>49.5</v>
       </c>
-      <c r="F111" s="30">
+      <c r="F111" s="29">
         <v>45.5</v>
       </c>
-      <c r="G111" s="5"/>
-[...5 lines deleted...]
-      <c r="M111" s="5"/>
+      <c r="G111" s="97">
+        <v>46</v>
+      </c>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+      <c r="J111" s="4"/>
+      <c r="K111" s="4"/>
+      <c r="L111" s="4"/>
+      <c r="M111" s="4"/>
     </row>
     <row r="112" spans="1:13">
-      <c r="A112" s="10" t="s">
+      <c r="A112" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B112" s="11"/>
-[...10 lines deleted...]
-      <c r="M112" s="5"/>
+      <c r="B112" s="10"/>
+      <c r="C112" s="10"/>
+      <c r="D112" s="11"/>
+      <c r="E112" s="31"/>
+      <c r="F112" s="26"/>
+      <c r="G112" s="99"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
+      <c r="J112" s="4"/>
+      <c r="K112" s="4"/>
+      <c r="L112" s="4"/>
+      <c r="M112" s="4"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="29" t="s">
+      <c r="A113" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B113" s="11">
-[...20 lines deleted...]
-      <c r="M113" s="5"/>
+      <c r="B113" s="10">
+        <v>100</v>
+      </c>
+      <c r="C113" s="10">
+        <v>100</v>
+      </c>
+      <c r="D113" s="10">
+        <v>100</v>
+      </c>
+      <c r="E113" s="29">
+        <v>100</v>
+      </c>
+      <c r="F113" s="29">
+        <v>100</v>
+      </c>
+      <c r="G113" s="97">
+        <v>100</v>
+      </c>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="4"/>
+      <c r="K113" s="4"/>
+      <c r="L113" s="4"/>
+      <c r="M113" s="4"/>
     </row>
     <row r="114" spans="1:13">
-      <c r="A114" s="28" t="s">
+      <c r="A114" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B114" s="11">
-[...20 lines deleted...]
-      <c r="M114" s="5"/>
+      <c r="B114" s="10">
+        <v>100</v>
+      </c>
+      <c r="C114" s="10">
+        <v>100</v>
+      </c>
+      <c r="D114" s="10">
+        <v>100</v>
+      </c>
+      <c r="E114" s="29">
+        <v>100</v>
+      </c>
+      <c r="F114" s="29">
+        <v>100</v>
+      </c>
+      <c r="G114" s="97">
+        <v>100</v>
+      </c>
+      <c r="H114" s="4"/>
+      <c r="I114" s="4"/>
+      <c r="J114" s="4"/>
+      <c r="K114" s="4"/>
+      <c r="L114" s="4"/>
+      <c r="M114" s="4"/>
     </row>
     <row r="115" spans="1:13">
-      <c r="A115" s="29" t="s">
+      <c r="A115" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B115" s="11">
-[...20 lines deleted...]
-      <c r="M115" s="5"/>
+      <c r="B115" s="10">
+        <v>100</v>
+      </c>
+      <c r="C115" s="10">
+        <v>100</v>
+      </c>
+      <c r="D115" s="10">
+        <v>100</v>
+      </c>
+      <c r="E115" s="29">
+        <v>100</v>
+      </c>
+      <c r="F115" s="29">
+        <v>100</v>
+      </c>
+      <c r="G115" s="97">
+        <v>100</v>
+      </c>
+      <c r="H115" s="4"/>
+      <c r="I115" s="4"/>
+      <c r="J115" s="4"/>
+      <c r="K115" s="4"/>
+      <c r="L115" s="4"/>
+      <c r="M115" s="4"/>
     </row>
     <row r="116" spans="1:13">
-      <c r="A116" s="29" t="s">
+      <c r="A116" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B116" s="11">
+      <c r="B116" s="10">
         <v>99.2</v>
       </c>
-      <c r="C116" s="11">
+      <c r="C116" s="10">
         <v>99.2</v>
       </c>
-      <c r="D116" s="11">
+      <c r="D116" s="10">
         <v>99</v>
       </c>
-      <c r="E116" s="30">
+      <c r="E116" s="29">
         <v>99</v>
       </c>
-      <c r="F116" s="30">
+      <c r="F116" s="29">
         <v>99</v>
       </c>
-      <c r="G116" s="5"/>
-[...5 lines deleted...]
-      <c r="M116" s="5"/>
+      <c r="G116" s="97">
+        <v>99</v>
+      </c>
+      <c r="H116" s="4"/>
+      <c r="I116" s="4"/>
+      <c r="J116" s="4"/>
+      <c r="K116" s="4"/>
+      <c r="L116" s="4"/>
+      <c r="M116" s="4"/>
     </row>
     <row r="117" spans="1:13">
-      <c r="A117" s="29" t="s">
+      <c r="A117" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B117" s="11">
-[...20 lines deleted...]
-      <c r="M117" s="5"/>
+      <c r="B117" s="10">
+        <v>100</v>
+      </c>
+      <c r="C117" s="10">
+        <v>100</v>
+      </c>
+      <c r="D117" s="10">
+        <v>100</v>
+      </c>
+      <c r="E117" s="29">
+        <v>100</v>
+      </c>
+      <c r="F117" s="93">
+        <v>100</v>
+      </c>
+      <c r="G117" s="97">
+        <v>100</v>
+      </c>
+      <c r="H117" s="4"/>
+      <c r="I117" s="4"/>
+      <c r="J117" s="4"/>
+      <c r="K117" s="4"/>
+      <c r="L117" s="4"/>
+      <c r="M117" s="4"/>
     </row>
     <row r="118" spans="1:13">
-      <c r="A118" s="29" t="s">
+      <c r="A118" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B118" s="11">
-[...20 lines deleted...]
-      <c r="M118" s="5"/>
+      <c r="B118" s="10">
+        <v>100</v>
+      </c>
+      <c r="C118" s="10">
+        <v>100</v>
+      </c>
+      <c r="D118" s="10">
+        <v>100</v>
+      </c>
+      <c r="E118" s="29">
+        <v>100</v>
+      </c>
+      <c r="F118" s="93">
+        <v>100</v>
+      </c>
+      <c r="G118" s="97">
+        <v>100</v>
+      </c>
+      <c r="H118" s="4"/>
+      <c r="I118" s="4"/>
+      <c r="J118" s="4"/>
+      <c r="K118" s="4"/>
+      <c r="L118" s="4"/>
+      <c r="M118" s="4"/>
     </row>
     <row r="119" spans="1:13">
-      <c r="A119" s="62" t="s">
+      <c r="A119" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="32"/>
-[...10 lines deleted...]
-      <c r="M119" s="60"/>
+      <c r="B119" s="31"/>
+      <c r="C119" s="13"/>
+      <c r="D119" s="6"/>
+      <c r="E119" s="31"/>
+      <c r="F119" s="26"/>
+      <c r="G119" s="100"/>
+      <c r="H119" s="59"/>
+      <c r="I119" s="4"/>
+      <c r="J119" s="4"/>
+      <c r="K119" s="4"/>
+      <c r="L119" s="4"/>
+      <c r="M119" s="58"/>
     </row>
     <row r="120" spans="1:13">
-      <c r="A120" s="56" t="s">
+      <c r="A120" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B120" s="11">
+      <c r="B120" s="10">
         <v>302.2</v>
       </c>
-      <c r="C120" s="11">
+      <c r="C120" s="10">
         <v>206.4</v>
       </c>
-      <c r="D120" s="11">
+      <c r="D120" s="10">
         <v>175.6</v>
       </c>
-      <c r="E120" s="30">
+      <c r="E120" s="29">
         <v>156.69999999999999</v>
       </c>
-      <c r="F120" s="30">
+      <c r="F120" s="29">
         <v>141.19999999999999</v>
       </c>
-      <c r="G120" s="5"/>
-[...5 lines deleted...]
-      <c r="M120" s="5"/>
+      <c r="G120" s="98">
+        <v>126.7</v>
+      </c>
+      <c r="H120" s="4"/>
+      <c r="I120" s="4"/>
+      <c r="J120" s="4"/>
+      <c r="K120" s="4"/>
+      <c r="L120" s="4"/>
+      <c r="M120" s="4"/>
     </row>
     <row r="121" spans="1:13">
-      <c r="A121" s="29" t="s">
+      <c r="A121" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B121" s="11">
+      <c r="B121" s="10">
         <v>316.2</v>
       </c>
-      <c r="C121" s="11">
+      <c r="C121" s="10">
         <v>156.80000000000001</v>
       </c>
-      <c r="D121" s="11">
+      <c r="D121" s="10">
         <v>234.7</v>
       </c>
-      <c r="E121" s="30">
+      <c r="E121" s="29">
         <v>201.7</v>
       </c>
-      <c r="F121" s="30">
+      <c r="F121" s="29">
         <v>177.9</v>
       </c>
-      <c r="G121" s="5"/>
-[...5 lines deleted...]
-      <c r="M121" s="5"/>
+      <c r="G121" s="97">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="H121" s="4"/>
+      <c r="I121" s="4"/>
+      <c r="J121" s="4"/>
+      <c r="K121" s="4"/>
+      <c r="L121" s="4"/>
+      <c r="M121" s="4"/>
     </row>
     <row r="122" spans="1:13">
-      <c r="A122" s="29" t="s">
+      <c r="A122" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B122" s="11">
-[...20 lines deleted...]
-      <c r="M122" s="5"/>
+      <c r="B122" s="10">
+        <v>100</v>
+      </c>
+      <c r="C122" s="10">
+        <v>100</v>
+      </c>
+      <c r="D122" s="10">
+        <v>100</v>
+      </c>
+      <c r="E122" s="29">
+        <v>100</v>
+      </c>
+      <c r="F122" s="29">
+        <v>100</v>
+      </c>
+      <c r="G122" s="97">
+        <v>100</v>
+      </c>
+      <c r="H122" s="4"/>
+      <c r="I122" s="4"/>
+      <c r="J122" s="4"/>
+      <c r="K122" s="4"/>
+      <c r="L122" s="4"/>
+      <c r="M122" s="4"/>
     </row>
     <row r="123" spans="1:13">
-      <c r="A123" s="29" t="s">
+      <c r="A123" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B123" s="11">
-[...2 lines deleted...]
-      <c r="C123" s="11">
+      <c r="B123" s="10">
+        <v>100</v>
+      </c>
+      <c r="C123" s="10">
         <v>73.900000000000006</v>
       </c>
-      <c r="D123" s="11">
+      <c r="D123" s="10">
         <v>80.7</v>
       </c>
-      <c r="E123" s="30">
+      <c r="E123" s="29">
         <v>85.7</v>
       </c>
-      <c r="F123" s="30">
+      <c r="F123" s="29">
         <v>88.6</v>
       </c>
-      <c r="G123" s="5"/>
-[...5 lines deleted...]
-      <c r="M123" s="5"/>
+      <c r="G123" s="97">
+        <v>90.5</v>
+      </c>
+      <c r="H123" s="4"/>
+      <c r="I123" s="4"/>
+      <c r="J123" s="4"/>
+      <c r="K123" s="4"/>
+      <c r="L123" s="4"/>
+      <c r="M123" s="4"/>
     </row>
     <row r="124" spans="1:13">
-      <c r="A124" s="10" t="s">
+      <c r="A124" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B124" s="32"/>
-[...10 lines deleted...]
-      <c r="M124" s="5"/>
+      <c r="B124" s="31"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="6"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="26"/>
+      <c r="G124" s="99"/>
+      <c r="H124" s="4"/>
+      <c r="I124" s="4"/>
+      <c r="J124" s="4"/>
+      <c r="K124" s="4"/>
+      <c r="L124" s="4"/>
+      <c r="M124" s="4"/>
     </row>
     <row r="125" spans="1:13">
-      <c r="A125" s="29" t="s">
+      <c r="A125" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B125" s="11">
-[...20 lines deleted...]
-      <c r="M125" s="5"/>
+      <c r="B125" s="10">
+        <v>100</v>
+      </c>
+      <c r="C125" s="10">
+        <v>100</v>
+      </c>
+      <c r="D125" s="10">
+        <v>100</v>
+      </c>
+      <c r="E125" s="29">
+        <v>100</v>
+      </c>
+      <c r="F125" s="29">
+        <v>100</v>
+      </c>
+      <c r="G125" s="97">
+        <v>100</v>
+      </c>
+      <c r="H125" s="4"/>
+      <c r="I125" s="4"/>
+      <c r="J125" s="4"/>
+      <c r="K125" s="4"/>
+      <c r="L125" s="4"/>
+      <c r="M125" s="4"/>
     </row>
     <row r="126" spans="1:13">
-      <c r="A126" s="29" t="s">
+      <c r="A126" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B126" s="11">
-[...20 lines deleted...]
-      <c r="M126" s="5"/>
+      <c r="B126" s="10">
+        <v>100</v>
+      </c>
+      <c r="C126" s="10">
+        <v>100</v>
+      </c>
+      <c r="D126" s="10">
+        <v>100</v>
+      </c>
+      <c r="E126" s="29">
+        <v>100</v>
+      </c>
+      <c r="F126" s="29">
+        <v>100</v>
+      </c>
+      <c r="G126" s="97">
+        <v>100</v>
+      </c>
+      <c r="H126" s="4"/>
+      <c r="I126" s="4"/>
+      <c r="J126" s="4"/>
+      <c r="K126" s="4"/>
+      <c r="L126" s="4"/>
+      <c r="M126" s="4"/>
     </row>
     <row r="127" spans="1:13">
-      <c r="A127" s="29" t="s">
+      <c r="A127" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B127" s="11">
-[...20 lines deleted...]
-      <c r="M127" s="5"/>
+      <c r="B127" s="10">
+        <v>100</v>
+      </c>
+      <c r="C127" s="10">
+        <v>100</v>
+      </c>
+      <c r="D127" s="10">
+        <v>100</v>
+      </c>
+      <c r="E127" s="29">
+        <v>100</v>
+      </c>
+      <c r="F127" s="29">
+        <v>100</v>
+      </c>
+      <c r="G127" s="98">
+        <v>100</v>
+      </c>
+      <c r="H127" s="4"/>
+      <c r="I127" s="4"/>
+      <c r="J127" s="4"/>
+      <c r="K127" s="4"/>
+      <c r="L127" s="4"/>
+      <c r="M127" s="4"/>
     </row>
     <row r="128" spans="1:13">
-      <c r="A128" s="62" t="s">
+      <c r="A128" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B128" s="32"/>
-[...10 lines deleted...]
-      <c r="M128" s="60"/>
+      <c r="B128" s="31"/>
+      <c r="C128" s="31"/>
+      <c r="D128" s="6"/>
+      <c r="E128" s="31"/>
+      <c r="F128" s="26"/>
+      <c r="G128" s="99"/>
+      <c r="H128" s="59"/>
+      <c r="I128" s="4"/>
+      <c r="J128" s="4"/>
+      <c r="K128" s="4"/>
+      <c r="L128" s="4"/>
+      <c r="M128" s="58"/>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="56" t="s">
+      <c r="A129" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B129" s="11">
+      <c r="B129" s="10">
         <v>108.9</v>
       </c>
-      <c r="C129" s="11">
+      <c r="C129" s="10">
         <v>125.7</v>
       </c>
-      <c r="D129" s="11">
+      <c r="D129" s="10">
         <v>127.1</v>
       </c>
-      <c r="E129" s="30">
+      <c r="E129" s="29">
         <v>128.1</v>
       </c>
-      <c r="F129" s="30">
+      <c r="F129" s="29">
         <v>122</v>
       </c>
-      <c r="G129" s="5"/>
-[...5 lines deleted...]
-      <c r="M129" s="5"/>
+      <c r="G129" s="98">
+        <v>117.1</v>
+      </c>
+      <c r="H129" s="4"/>
+      <c r="I129" s="4"/>
+      <c r="J129" s="4"/>
+      <c r="K129" s="4"/>
+      <c r="L129" s="4"/>
+      <c r="M129" s="4"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="29" t="s">
+      <c r="A130" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B130" s="11">
+      <c r="B130" s="10">
         <v>111.4</v>
       </c>
-      <c r="C130" s="11">
+      <c r="C130" s="10">
         <v>133.6</v>
       </c>
-      <c r="D130" s="11">
+      <c r="D130" s="10">
         <v>128.19999999999999</v>
       </c>
-      <c r="E130" s="30">
+      <c r="E130" s="29">
         <v>126.8</v>
       </c>
-      <c r="F130" s="30">
+      <c r="F130" s="29">
         <v>120.6</v>
       </c>
-      <c r="G130" s="5"/>
-[...5 lines deleted...]
-      <c r="M130" s="5"/>
+      <c r="G130" s="97">
+        <v>112.8</v>
+      </c>
+      <c r="H130" s="4"/>
+      <c r="I130" s="4"/>
+      <c r="J130" s="4"/>
+      <c r="K130" s="4"/>
+      <c r="L130" s="4"/>
+      <c r="M130" s="4"/>
     </row>
     <row r="131" spans="1:13">
-      <c r="A131" s="29" t="s">
+      <c r="A131" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B131" s="9">
+      <c r="B131" s="8">
         <v>97.6</v>
       </c>
-      <c r="C131" s="11">
+      <c r="C131" s="10">
         <v>91.3</v>
       </c>
-      <c r="D131" s="11">
+      <c r="D131" s="10">
         <v>79.900000000000006</v>
       </c>
-      <c r="E131" s="31">
+      <c r="E131" s="30">
         <v>90.9</v>
       </c>
-      <c r="F131" s="30">
+      <c r="F131" s="29">
         <v>96</v>
       </c>
-      <c r="G131" s="5"/>
-[...5 lines deleted...]
-      <c r="M131" s="5"/>
+      <c r="G131" s="98">
+        <v>99.5</v>
+      </c>
+      <c r="H131" s="4"/>
+      <c r="I131" s="4"/>
+      <c r="J131" s="4"/>
+      <c r="K131" s="4"/>
+      <c r="L131" s="4"/>
+      <c r="M131" s="4"/>
     </row>
     <row r="132" spans="1:13">
-      <c r="A132" s="10" t="s">
+      <c r="A132" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B132" s="32"/>
-[...10 lines deleted...]
-      <c r="M132" s="5"/>
+      <c r="B132" s="31"/>
+      <c r="C132" s="31"/>
+      <c r="D132" s="6"/>
+      <c r="E132" s="31"/>
+      <c r="F132" s="26"/>
+      <c r="G132" s="99"/>
+      <c r="H132" s="4"/>
+      <c r="I132" s="4"/>
+      <c r="J132" s="4"/>
+      <c r="K132" s="4"/>
+      <c r="L132" s="4"/>
+      <c r="M132" s="4"/>
     </row>
     <row r="133" spans="1:13">
-      <c r="A133" s="29" t="s">
+      <c r="A133" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B133" s="11">
-[...20 lines deleted...]
-      <c r="M133" s="5"/>
+      <c r="B133" s="10">
+        <v>100</v>
+      </c>
+      <c r="C133" s="10">
+        <v>100</v>
+      </c>
+      <c r="D133" s="10">
+        <v>100</v>
+      </c>
+      <c r="E133" s="29">
+        <v>100</v>
+      </c>
+      <c r="F133" s="29">
+        <v>100</v>
+      </c>
+      <c r="G133" s="98">
+        <v>100</v>
+      </c>
+      <c r="H133" s="4"/>
+      <c r="I133" s="4"/>
+      <c r="J133" s="4"/>
+      <c r="K133" s="4"/>
+      <c r="L133" s="4"/>
+      <c r="M133" s="4"/>
     </row>
     <row r="134" spans="1:13">
-      <c r="A134" s="29" t="s">
+      <c r="A134" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B134" s="11">
-[...20 lines deleted...]
-      <c r="M134" s="5"/>
+      <c r="B134" s="10">
+        <v>100</v>
+      </c>
+      <c r="C134" s="10">
+        <v>100</v>
+      </c>
+      <c r="D134" s="10">
+        <v>100</v>
+      </c>
+      <c r="E134" s="29">
+        <v>100</v>
+      </c>
+      <c r="F134" s="29">
+        <v>100</v>
+      </c>
+      <c r="G134" s="97">
+        <v>100</v>
+      </c>
+      <c r="H134" s="4"/>
+      <c r="I134" s="4"/>
+      <c r="J134" s="4"/>
+      <c r="K134" s="4"/>
+      <c r="L134" s="4"/>
+      <c r="M134" s="4"/>
     </row>
     <row r="135" spans="1:13">
-      <c r="A135" s="29" t="s">
+      <c r="A135" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B135" s="11">
+      <c r="B135" s="10">
         <v>99.1</v>
       </c>
-      <c r="C135" s="11">
+      <c r="C135" s="10">
         <v>99.1</v>
       </c>
-      <c r="D135" s="11">
+      <c r="D135" s="10">
         <v>98.8</v>
       </c>
-      <c r="E135" s="30">
+      <c r="E135" s="29">
         <v>98.7</v>
       </c>
-      <c r="F135" s="30">
+      <c r="F135" s="29">
         <v>98.7</v>
       </c>
-      <c r="G135" s="5"/>
-[...5 lines deleted...]
-      <c r="M135" s="5"/>
+      <c r="G135" s="97">
+        <v>98.7</v>
+      </c>
+      <c r="H135" s="4"/>
+      <c r="I135" s="4"/>
+      <c r="J135" s="4"/>
+      <c r="K135" s="4"/>
+      <c r="L135" s="4"/>
+      <c r="M135" s="4"/>
     </row>
     <row r="136" spans="1:13">
-      <c r="A136" s="29" t="s">
+      <c r="A136" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B136" s="11">
-[...20 lines deleted...]
-      <c r="M136" s="5"/>
+      <c r="B136" s="10">
+        <v>100</v>
+      </c>
+      <c r="C136" s="10">
+        <v>100</v>
+      </c>
+      <c r="D136" s="10">
+        <v>100</v>
+      </c>
+      <c r="E136" s="29">
+        <v>100</v>
+      </c>
+      <c r="F136" s="30">
+        <v>100</v>
+      </c>
+      <c r="G136" s="97">
+        <v>100</v>
+      </c>
+      <c r="H136" s="4"/>
+      <c r="I136" s="4"/>
+      <c r="J136" s="4"/>
+      <c r="K136" s="4"/>
+      <c r="L136" s="4"/>
+      <c r="M136" s="4"/>
     </row>
     <row r="137" spans="1:13" ht="36">
-      <c r="A137" s="59" t="s">
+      <c r="A137" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B137" s="32"/>
-[...10 lines deleted...]
-      <c r="M137" s="60"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="6"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="26"/>
+      <c r="G137" s="100"/>
+      <c r="H137" s="59"/>
+      <c r="I137" s="4"/>
+      <c r="J137" s="4"/>
+      <c r="K137" s="4"/>
+      <c r="L137" s="4"/>
+      <c r="M137" s="58"/>
     </row>
     <row r="138" spans="1:13">
-      <c r="A138" s="56" t="s">
+      <c r="A138" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B138" s="11">
+      <c r="B138" s="10">
         <v>21.7</v>
       </c>
-      <c r="C138" s="11">
+      <c r="C138" s="10">
         <v>20.5</v>
       </c>
-      <c r="D138" s="11">
+      <c r="D138" s="10">
         <v>49.2</v>
       </c>
-      <c r="E138" s="30">
+      <c r="E138" s="29">
         <v>51.1</v>
       </c>
-      <c r="F138" s="30">
+      <c r="F138" s="29">
         <v>42.2</v>
       </c>
-      <c r="G138" s="5"/>
-[...5 lines deleted...]
-      <c r="M138" s="5"/>
+      <c r="G138" s="97">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H138" s="4"/>
+      <c r="I138" s="4"/>
+      <c r="J138" s="4"/>
+      <c r="K138" s="4"/>
+      <c r="L138" s="4"/>
+      <c r="M138" s="4"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="29" t="s">
+      <c r="A139" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B139" s="11">
-[...20 lines deleted...]
-      <c r="M139" s="5"/>
+      <c r="B139" s="10">
+        <v>100</v>
+      </c>
+      <c r="C139" s="10">
+        <v>100</v>
+      </c>
+      <c r="D139" s="10">
+        <v>100</v>
+      </c>
+      <c r="E139" s="29">
+        <v>100</v>
+      </c>
+      <c r="F139" s="29">
+        <v>100</v>
+      </c>
+      <c r="G139" s="97">
+        <v>100</v>
+      </c>
+      <c r="H139" s="4"/>
+      <c r="I139" s="4"/>
+      <c r="J139" s="4"/>
+      <c r="K139" s="4"/>
+      <c r="L139" s="4"/>
+      <c r="M139" s="4"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="29" t="s">
+      <c r="A140" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B140" s="11">
+      <c r="B140" s="10">
         <v>19.7</v>
       </c>
-      <c r="C140" s="11">
+      <c r="C140" s="10">
         <v>21.3</v>
       </c>
-      <c r="D140" s="11">
+      <c r="D140" s="10">
         <v>32.6</v>
       </c>
-      <c r="E140" s="30">
+      <c r="E140" s="29">
         <v>38.700000000000003</v>
       </c>
-      <c r="F140" s="30">
+      <c r="F140" s="29">
         <v>32.299999999999997</v>
       </c>
-      <c r="G140" s="5"/>
-[...5 lines deleted...]
-      <c r="M140" s="5"/>
+      <c r="G140" s="98">
+        <v>32.1</v>
+      </c>
+      <c r="H140" s="4"/>
+      <c r="I140" s="4"/>
+      <c r="J140" s="4"/>
+      <c r="K140" s="4"/>
+      <c r="L140" s="4"/>
+      <c r="M140" s="4"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="10" t="s">
+      <c r="A141" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B141" s="32"/>
-[...10 lines deleted...]
-      <c r="M141" s="5"/>
+      <c r="B141" s="31"/>
+      <c r="C141" s="31"/>
+      <c r="D141" s="6"/>
+      <c r="E141" s="31"/>
+      <c r="F141" s="26"/>
+      <c r="G141" s="99"/>
+      <c r="H141" s="4"/>
+      <c r="I141" s="4"/>
+      <c r="J141" s="4"/>
+      <c r="K141" s="4"/>
+      <c r="L141" s="4"/>
+      <c r="M141" s="4"/>
     </row>
     <row r="142" spans="1:13">
-      <c r="A142" s="28" t="s">
+      <c r="A142" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B142" s="11">
-[...20 lines deleted...]
-      <c r="M142" s="5"/>
+      <c r="B142" s="10">
+        <v>100</v>
+      </c>
+      <c r="C142" s="10">
+        <v>100</v>
+      </c>
+      <c r="D142" s="10">
+        <v>100</v>
+      </c>
+      <c r="E142" s="30">
+        <v>100</v>
+      </c>
+      <c r="F142" s="29">
+        <v>100</v>
+      </c>
+      <c r="G142" s="98">
+        <v>100</v>
+      </c>
+      <c r="H142" s="4"/>
+      <c r="I142" s="4"/>
+      <c r="J142" s="4"/>
+      <c r="K142" s="4"/>
+      <c r="L142" s="4"/>
+      <c r="M142" s="4"/>
     </row>
     <row r="143" spans="1:13" ht="74.25" customHeight="1">
-      <c r="A143" s="54" t="s">
+      <c r="A143" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="B143" s="32"/>
-[...10 lines deleted...]
-      <c r="M143" s="60"/>
+      <c r="B143" s="31"/>
+      <c r="C143" s="32"/>
+      <c r="D143" s="6"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="26"/>
+      <c r="G143" s="88"/>
+      <c r="H143" s="58"/>
+      <c r="I143" s="4"/>
+      <c r="J143" s="4"/>
+      <c r="K143" s="4"/>
+      <c r="L143" s="4"/>
+      <c r="M143" s="58"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="56" t="s">
+      <c r="A144" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B144" s="11">
+      <c r="B144" s="10">
         <v>99.9</v>
       </c>
-      <c r="C144" s="11">
+      <c r="C144" s="10">
         <v>132.5</v>
       </c>
-      <c r="D144" s="11">
+      <c r="D144" s="10">
         <v>143.4</v>
       </c>
-      <c r="E144" s="30">
+      <c r="E144" s="29">
         <v>129.6</v>
       </c>
-      <c r="F144" s="31">
+      <c r="F144" s="30">
         <v>110.4</v>
       </c>
-      <c r="G144" s="5"/>
-[...5 lines deleted...]
-      <c r="M144" s="5"/>
+      <c r="G144" s="97">
+        <v>97.6</v>
+      </c>
+      <c r="H144" s="4"/>
+      <c r="I144" s="4"/>
+      <c r="J144" s="4"/>
+      <c r="K144" s="4"/>
+      <c r="L144" s="4"/>
+      <c r="M144" s="4"/>
     </row>
     <row r="145" spans="1:13">
-      <c r="A145" s="29" t="s">
+      <c r="A145" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B145" s="11">
+      <c r="B145" s="10">
         <v>99.9</v>
       </c>
-      <c r="C145" s="11">
+      <c r="C145" s="10">
         <v>99.5</v>
       </c>
-      <c r="D145" s="11">
+      <c r="D145" s="10">
         <v>101.1</v>
       </c>
-      <c r="E145" s="30">
+      <c r="E145" s="29">
         <v>97.4</v>
       </c>
-      <c r="F145" s="30">
+      <c r="F145" s="29">
         <v>86.9</v>
       </c>
-      <c r="G145" s="5"/>
-[...5 lines deleted...]
-      <c r="M145" s="5"/>
+      <c r="G145" s="97">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H145" s="4"/>
+      <c r="I145" s="4"/>
+      <c r="J145" s="4"/>
+      <c r="K145" s="4"/>
+      <c r="L145" s="4"/>
+      <c r="M145" s="4"/>
     </row>
     <row r="146" spans="1:13">
-      <c r="A146" s="29" t="s">
+      <c r="A146" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B146" s="11">
-[...20 lines deleted...]
-      <c r="M146" s="5"/>
+      <c r="B146" s="10">
+        <v>100</v>
+      </c>
+      <c r="C146" s="10">
+        <v>100</v>
+      </c>
+      <c r="D146" s="10">
+        <v>100</v>
+      </c>
+      <c r="E146" s="29">
+        <v>100</v>
+      </c>
+      <c r="F146" s="29">
+        <v>100</v>
+      </c>
+      <c r="G146" s="98">
+        <v>100</v>
+      </c>
+      <c r="H146" s="4"/>
+      <c r="I146" s="4"/>
+      <c r="J146" s="4"/>
+      <c r="K146" s="4"/>
+      <c r="L146" s="4"/>
+      <c r="M146" s="4"/>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="10" t="s">
+      <c r="A147" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B147" s="32"/>
-[...10 lines deleted...]
-      <c r="M147" s="5"/>
+      <c r="B147" s="31"/>
+      <c r="C147" s="31"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="26"/>
+      <c r="G147" s="99"/>
+      <c r="H147" s="4"/>
+      <c r="I147" s="4"/>
+      <c r="J147" s="4"/>
+      <c r="K147" s="4"/>
+      <c r="L147" s="4"/>
+      <c r="M147" s="4"/>
     </row>
     <row r="148" spans="1:13">
-      <c r="A148" s="29" t="s">
+      <c r="A148" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B148" s="11">
+      <c r="B148" s="10">
         <v>97.8</v>
       </c>
-      <c r="C148" s="11">
+      <c r="C148" s="10">
         <v>96.8</v>
       </c>
-      <c r="D148" s="11">
+      <c r="D148" s="10">
         <v>96.2</v>
       </c>
-      <c r="E148" s="30">
+      <c r="E148" s="29">
         <v>95.6</v>
       </c>
-      <c r="F148" s="30">
+      <c r="F148" s="29">
         <v>94.9</v>
       </c>
-      <c r="G148" s="5"/>
-[...5 lines deleted...]
-      <c r="M148" s="5"/>
+      <c r="G148" s="97">
+        <v>94.6</v>
+      </c>
+      <c r="H148" s="4"/>
+      <c r="I148" s="4"/>
+      <c r="J148" s="4"/>
+      <c r="K148" s="4"/>
+      <c r="L148" s="4"/>
+      <c r="M148" s="4"/>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="29" t="s">
+      <c r="A149" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B149" s="11">
-[...2 lines deleted...]
-      <c r="C149" s="11">
+      <c r="B149" s="10">
+        <v>100</v>
+      </c>
+      <c r="C149" s="10">
         <v>310.2</v>
       </c>
-      <c r="D149" s="11">
+      <c r="D149" s="10">
         <v>416.5</v>
       </c>
-      <c r="E149" s="30">
+      <c r="E149" s="29">
         <v>338.7</v>
       </c>
-      <c r="F149" s="31">
+      <c r="F149" s="30">
         <v>274.39999999999998</v>
       </c>
-      <c r="G149" s="5"/>
-[...5 lines deleted...]
-      <c r="M149" s="5"/>
+      <c r="G149" s="97">
+        <v>231.6</v>
+      </c>
+      <c r="H149" s="4"/>
+      <c r="I149" s="4"/>
+      <c r="J149" s="4"/>
+      <c r="K149" s="4"/>
+      <c r="L149" s="4"/>
+      <c r="M149" s="4"/>
     </row>
     <row r="150" spans="1:13" ht="24">
-      <c r="A150" s="54" t="s">
+      <c r="A150" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="B150" s="32"/>
-[...10 lines deleted...]
-      <c r="M150" s="60"/>
+      <c r="B150" s="31"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="6"/>
+      <c r="E150" s="31"/>
+      <c r="F150" s="26"/>
+      <c r="G150" s="88"/>
+      <c r="H150" s="58"/>
+      <c r="I150" s="4"/>
+      <c r="J150" s="4"/>
+      <c r="K150" s="4"/>
+      <c r="L150" s="4"/>
+      <c r="M150" s="58"/>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="56" t="s">
+      <c r="A151" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B151" s="11">
+      <c r="B151" s="10">
         <v>84.6</v>
       </c>
-      <c r="C151" s="11">
+      <c r="C151" s="10">
         <v>91</v>
       </c>
-      <c r="D151" s="11">
+      <c r="D151" s="10">
         <v>96.8</v>
       </c>
-      <c r="E151" s="30">
+      <c r="E151" s="29">
         <v>92.8</v>
       </c>
-      <c r="F151" s="31">
+      <c r="F151" s="30">
         <v>95.4</v>
       </c>
-      <c r="G151" s="5"/>
-[...5 lines deleted...]
-      <c r="M151" s="5"/>
+      <c r="G151" s="97">
+        <v>95.7</v>
+      </c>
+      <c r="H151" s="4"/>
+      <c r="I151" s="4"/>
+      <c r="J151" s="4"/>
+      <c r="K151" s="4"/>
+      <c r="L151" s="4"/>
+      <c r="M151" s="4"/>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="29" t="s">
+      <c r="A152" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B152" s="11">
+      <c r="B152" s="10">
         <v>80.3</v>
       </c>
-      <c r="C152" s="11">
+      <c r="C152" s="10">
         <v>88.6</v>
       </c>
-      <c r="D152" s="11">
+      <c r="D152" s="10">
         <v>95.1</v>
       </c>
-      <c r="E152" s="30">
+      <c r="E152" s="29">
         <v>91.6</v>
       </c>
-      <c r="F152" s="30">
+      <c r="F152" s="29">
         <v>93.6</v>
       </c>
-      <c r="G152" s="5"/>
-[...5 lines deleted...]
-      <c r="M152" s="5"/>
+      <c r="G152" s="97">
+        <v>93.8</v>
+      </c>
+      <c r="H152" s="4"/>
+      <c r="I152" s="4"/>
+      <c r="J152" s="4"/>
+      <c r="K152" s="4"/>
+      <c r="L152" s="4"/>
+      <c r="M152" s="4"/>
     </row>
     <row r="153" spans="1:13">
-      <c r="A153" s="29" t="s">
+      <c r="A153" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B153" s="11">
-[...20 lines deleted...]
-      <c r="M153" s="5"/>
+      <c r="B153" s="10">
+        <v>100</v>
+      </c>
+      <c r="C153" s="10">
+        <v>100</v>
+      </c>
+      <c r="D153" s="10">
+        <v>100</v>
+      </c>
+      <c r="E153" s="29">
+        <v>100</v>
+      </c>
+      <c r="F153" s="29">
+        <v>100</v>
+      </c>
+      <c r="G153" s="98">
+        <v>100</v>
+      </c>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4"/>
+      <c r="J153" s="4"/>
+      <c r="K153" s="4"/>
+      <c r="L153" s="4"/>
+      <c r="M153" s="4"/>
     </row>
     <row r="154" spans="1:13">
-      <c r="A154" s="10" t="s">
+      <c r="A154" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B154" s="32"/>
-[...10 lines deleted...]
-      <c r="M154" s="5"/>
+      <c r="B154" s="31"/>
+      <c r="C154" s="31"/>
+      <c r="D154" s="6"/>
+      <c r="E154" s="31"/>
+      <c r="F154" s="26"/>
+      <c r="G154" s="99"/>
+      <c r="H154" s="4"/>
+      <c r="I154" s="4"/>
+      <c r="J154" s="4"/>
+      <c r="K154" s="4"/>
+      <c r="L154" s="4"/>
+      <c r="M154" s="4"/>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="29" t="s">
+      <c r="A155" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B155" s="11">
-[...20 lines deleted...]
-      <c r="M155" s="5"/>
+      <c r="B155" s="10">
+        <v>100</v>
+      </c>
+      <c r="C155" s="10">
+        <v>100</v>
+      </c>
+      <c r="D155" s="10">
+        <v>100</v>
+      </c>
+      <c r="E155" s="30">
+        <v>100</v>
+      </c>
+      <c r="F155" s="29">
+        <v>100</v>
+      </c>
+      <c r="G155" s="98">
+        <v>100</v>
+      </c>
+      <c r="H155" s="4"/>
+      <c r="I155" s="4"/>
+      <c r="J155" s="4"/>
+      <c r="K155" s="4"/>
+      <c r="L155" s="4"/>
+      <c r="M155" s="4"/>
     </row>
     <row r="156" spans="1:13" ht="48">
-      <c r="A156" s="54" t="s">
+      <c r="A156" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B156" s="32"/>
-[...10 lines deleted...]
-      <c r="M156" s="60"/>
+      <c r="B156" s="31"/>
+      <c r="C156" s="31"/>
+      <c r="D156" s="6"/>
+      <c r="E156" s="31"/>
+      <c r="F156" s="26"/>
+      <c r="G156" s="88"/>
+      <c r="H156" s="58"/>
+      <c r="I156" s="4"/>
+      <c r="J156" s="4"/>
+      <c r="K156" s="4"/>
+      <c r="L156" s="4"/>
+      <c r="M156" s="58"/>
     </row>
     <row r="157" spans="1:13">
-      <c r="A157" s="56" t="s">
+      <c r="A157" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B157" s="11">
-[...2 lines deleted...]
-      <c r="C157" s="11">
+      <c r="B157" s="10">
+        <v>100</v>
+      </c>
+      <c r="C157" s="10">
         <v>103.8</v>
       </c>
-      <c r="D157" s="11">
+      <c r="D157" s="10">
         <v>105.1</v>
       </c>
-      <c r="E157" s="30">
+      <c r="E157" s="29">
         <v>102.3</v>
       </c>
-      <c r="F157" s="31">
+      <c r="F157" s="30">
         <v>95.5</v>
       </c>
-      <c r="G157" s="5"/>
-[...5 lines deleted...]
-      <c r="M157" s="5"/>
+      <c r="G157" s="97">
+        <v>90.9</v>
+      </c>
+      <c r="H157" s="4"/>
+      <c r="I157" s="4"/>
+      <c r="J157" s="4"/>
+      <c r="K157" s="4"/>
+      <c r="L157" s="4"/>
+      <c r="M157" s="4"/>
     </row>
     <row r="158" spans="1:13">
-      <c r="A158" s="29" t="s">
+      <c r="A158" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B158" s="11">
-[...2 lines deleted...]
-      <c r="C158" s="11">
+      <c r="B158" s="10">
+        <v>100</v>
+      </c>
+      <c r="C158" s="10">
         <v>115.2</v>
       </c>
-      <c r="D158" s="11">
+      <c r="D158" s="10">
         <v>898.6</v>
       </c>
-      <c r="E158" s="30">
+      <c r="E158" s="29">
         <v>697.9</v>
       </c>
-      <c r="F158" s="30">
+      <c r="F158" s="29">
         <v>574.29999999999995</v>
       </c>
-      <c r="G158" s="5"/>
-[...5 lines deleted...]
-      <c r="M158" s="5"/>
+      <c r="G158" s="97">
+        <v>492</v>
+      </c>
+      <c r="H158" s="4"/>
+      <c r="I158" s="4"/>
+      <c r="J158" s="4"/>
+      <c r="K158" s="4"/>
+      <c r="L158" s="4"/>
+      <c r="M158" s="4"/>
     </row>
     <row r="159" spans="1:13">
-      <c r="A159" s="29" t="s">
+      <c r="A159" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B159" s="11">
-[...2 lines deleted...]
-      <c r="C159" s="11">
+      <c r="B159" s="10">
+        <v>100</v>
+      </c>
+      <c r="C159" s="10">
         <v>109.6</v>
       </c>
-      <c r="D159" s="11">
+      <c r="D159" s="10">
         <v>139.5</v>
       </c>
-      <c r="E159" s="30">
+      <c r="E159" s="29">
         <v>205.1</v>
       </c>
-      <c r="F159" s="30">
+      <c r="F159" s="29">
         <v>175.4</v>
       </c>
-      <c r="G159" s="5"/>
-[...5 lines deleted...]
-      <c r="M159" s="5"/>
+      <c r="G159" s="97">
+        <v>155.6</v>
+      </c>
+      <c r="H159" s="4"/>
+      <c r="I159" s="4"/>
+      <c r="J159" s="4"/>
+      <c r="K159" s="4"/>
+      <c r="L159" s="4"/>
+      <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13">
-      <c r="A160" s="29" t="s">
+      <c r="A160" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B160" s="11">
-[...11 lines deleted...]
-      <c r="F160" s="30">
+      <c r="B160" s="10">
+        <v>100</v>
+      </c>
+      <c r="C160" s="10">
+        <v>100</v>
+      </c>
+      <c r="D160" s="10">
+        <v>100</v>
+      </c>
+      <c r="E160" s="29">
+        <v>100</v>
+      </c>
+      <c r="F160" s="29">
         <v>80</v>
       </c>
-      <c r="G160" s="5"/>
-[...5 lines deleted...]
-      <c r="M160" s="5"/>
+      <c r="G160" s="97">
+        <v>66.7</v>
+      </c>
+      <c r="H160" s="4"/>
+      <c r="I160" s="4"/>
+      <c r="J160" s="4"/>
+      <c r="K160" s="4"/>
+      <c r="L160" s="4"/>
+      <c r="M160" s="4"/>
     </row>
     <row r="161" spans="1:13" ht="24">
-      <c r="A161" s="54" t="s">
+      <c r="A161" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B161" s="32"/>
-[...10 lines deleted...]
-      <c r="M161" s="60"/>
+      <c r="B161" s="31"/>
+      <c r="C161" s="31"/>
+      <c r="D161" s="6"/>
+      <c r="E161" s="31"/>
+      <c r="F161" s="26"/>
+      <c r="G161" s="88"/>
+      <c r="H161" s="58"/>
+      <c r="I161" s="4"/>
+      <c r="J161" s="4"/>
+      <c r="K161" s="4"/>
+      <c r="L161" s="4"/>
+      <c r="M161" s="58"/>
     </row>
     <row r="162" spans="1:13">
-      <c r="A162" s="56" t="s">
+      <c r="A162" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B162" s="11">
+      <c r="B162" s="10">
         <v>103.3</v>
       </c>
-      <c r="C162" s="11">
+      <c r="C162" s="10">
         <v>105.3</v>
       </c>
-      <c r="D162" s="11">
+      <c r="D162" s="10">
         <v>106.6</v>
       </c>
-      <c r="E162" s="30">
+      <c r="E162" s="29">
         <v>108.1</v>
       </c>
-      <c r="F162" s="30">
+      <c r="F162" s="29">
         <v>108.1</v>
       </c>
-      <c r="G162" s="5"/>
-[...5 lines deleted...]
-      <c r="M162" s="5"/>
+      <c r="G162" s="98">
+        <v>116.1</v>
+      </c>
+      <c r="H162" s="4"/>
+      <c r="I162" s="4"/>
+      <c r="J162" s="4"/>
+      <c r="K162" s="4"/>
+      <c r="L162" s="4"/>
+      <c r="M162" s="4"/>
     </row>
     <row r="163" spans="1:13">
-      <c r="A163" s="29" t="s">
+      <c r="A163" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B163" s="11">
+      <c r="B163" s="10">
         <v>103.3</v>
       </c>
-      <c r="C163" s="11">
+      <c r="C163" s="10">
         <v>105.3</v>
       </c>
-      <c r="D163" s="11">
+      <c r="D163" s="10">
         <v>106.6</v>
       </c>
-      <c r="E163" s="30">
+      <c r="E163" s="29">
         <v>108.1</v>
       </c>
-      <c r="F163" s="30">
+      <c r="F163" s="29">
         <v>108.1</v>
       </c>
-      <c r="G163" s="5"/>
-[...5 lines deleted...]
-      <c r="M163" s="5"/>
+      <c r="G163" s="97">
+        <v>116.1</v>
+      </c>
+      <c r="H163" s="4"/>
+      <c r="I163" s="4"/>
+      <c r="J163" s="4"/>
+      <c r="K163" s="4"/>
+      <c r="L163" s="4"/>
+      <c r="M163" s="4"/>
     </row>
     <row r="164" spans="1:13">
-      <c r="A164" s="29" t="s">
+      <c r="A164" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B164" s="11">
-[...2 lines deleted...]
-      <c r="C164" s="11">
+      <c r="B164" s="10">
+        <v>100</v>
+      </c>
+      <c r="C164" s="10">
         <v>321.39999999999998</v>
       </c>
-      <c r="D164" s="11">
+      <c r="D164" s="10">
         <v>395.2</v>
       </c>
-      <c r="E164" s="30">
+      <c r="E164" s="29">
         <v>296.39999999999998</v>
       </c>
-      <c r="F164" s="30">
+      <c r="F164" s="29">
         <v>237.1</v>
       </c>
-      <c r="G164" s="5"/>
-[...5 lines deleted...]
-      <c r="M164" s="5"/>
+      <c r="G164" s="98">
+        <v>197.6</v>
+      </c>
+      <c r="H164" s="4"/>
+      <c r="I164" s="4"/>
+      <c r="J164" s="4"/>
+      <c r="K164" s="4"/>
+      <c r="L164" s="4"/>
+      <c r="M164" s="4"/>
     </row>
     <row r="165" spans="1:13" ht="45">
-      <c r="A165" s="19" t="s">
+      <c r="A165" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="B165" s="11"/>
-[...10 lines deleted...]
-      <c r="M165" s="5"/>
+      <c r="B165" s="10"/>
+      <c r="C165" s="10"/>
+      <c r="D165" s="11"/>
+      <c r="E165" s="31"/>
+      <c r="F165" s="26"/>
+      <c r="G165" s="99"/>
+      <c r="H165" s="4"/>
+      <c r="I165" s="4"/>
+      <c r="J165" s="4"/>
+      <c r="K165" s="4"/>
+      <c r="L165" s="4"/>
+      <c r="M165" s="4"/>
     </row>
     <row r="166" spans="1:13">
-      <c r="A166" s="56" t="s">
+      <c r="A166" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B166" s="11">
+      <c r="B166" s="10">
         <v>103.3</v>
       </c>
-      <c r="C166" s="11">
+      <c r="C166" s="10">
         <v>105.3</v>
       </c>
-      <c r="D166" s="11">
+      <c r="D166" s="10">
         <v>106.6</v>
       </c>
-      <c r="E166" s="30">
+      <c r="E166" s="29">
         <v>108.2</v>
       </c>
-      <c r="F166" s="31">
+      <c r="F166" s="30">
         <v>108.2</v>
       </c>
-      <c r="G166" s="5"/>
-[...5 lines deleted...]
-      <c r="M166" s="5"/>
+      <c r="G166" s="97">
+        <v>116.2</v>
+      </c>
+      <c r="H166" s="4"/>
+      <c r="I166" s="4"/>
+      <c r="J166" s="4"/>
+      <c r="K166" s="4"/>
+      <c r="L166" s="4"/>
+      <c r="M166" s="4"/>
     </row>
     <row r="167" spans="1:13">
-      <c r="A167" s="29" t="s">
+      <c r="A167" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B167" s="11">
+      <c r="B167" s="10">
         <v>103.3</v>
       </c>
-      <c r="C167" s="11">
+      <c r="C167" s="10">
         <v>105.3</v>
       </c>
-      <c r="D167" s="11">
+      <c r="D167" s="10">
         <v>106.6</v>
       </c>
-      <c r="E167" s="30">
+      <c r="E167" s="29">
         <v>108.1</v>
       </c>
-      <c r="F167" s="30">
+      <c r="F167" s="29">
         <v>108.1</v>
       </c>
-      <c r="G167" s="5"/>
-[...5 lines deleted...]
-      <c r="M167" s="5"/>
+      <c r="G167" s="97">
+        <v>116.1</v>
+      </c>
+      <c r="H167" s="4"/>
+      <c r="I167" s="4"/>
+      <c r="J167" s="4"/>
+      <c r="K167" s="4"/>
+      <c r="L167" s="4"/>
+      <c r="M167" s="4"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="29" t="s">
+      <c r="A168" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B168" s="11">
-[...2 lines deleted...]
-      <c r="C168" s="11">
+      <c r="B168" s="10">
+        <v>100</v>
+      </c>
+      <c r="C168" s="10">
         <v>321.39999999999998</v>
       </c>
-      <c r="D168" s="11">
+      <c r="D168" s="10">
         <v>395.2</v>
       </c>
-      <c r="E168" s="30">
+      <c r="E168" s="29">
         <v>296.39999999999998</v>
       </c>
-      <c r="F168" s="30">
+      <c r="F168" s="29">
         <v>237.1</v>
       </c>
-      <c r="G168" s="5"/>
-[...5 lines deleted...]
-      <c r="M168" s="5"/>
+      <c r="G168" s="98">
+        <v>197.6</v>
+      </c>
+      <c r="H168" s="4"/>
+      <c r="I168" s="4"/>
+      <c r="J168" s="4"/>
+      <c r="K168" s="4"/>
+      <c r="L168" s="4"/>
+      <c r="M168" s="4"/>
     </row>
     <row r="169" spans="1:13" ht="24">
-      <c r="A169" s="54" t="s">
+      <c r="A169" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="B169" s="32"/>
-[...10 lines deleted...]
-      <c r="M169" s="60"/>
+      <c r="B169" s="31"/>
+      <c r="C169" s="31"/>
+      <c r="D169" s="6"/>
+      <c r="E169" s="31"/>
+      <c r="F169" s="26"/>
+      <c r="G169" s="88"/>
+      <c r="H169" s="58"/>
+      <c r="I169" s="4"/>
+      <c r="J169" s="4"/>
+      <c r="K169" s="4"/>
+      <c r="L169" s="4"/>
+      <c r="M169" s="58"/>
     </row>
     <row r="170" spans="1:13">
-      <c r="A170" s="56" t="s">
+      <c r="A170" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B170" s="11">
+      <c r="B170" s="10">
         <v>115.4</v>
       </c>
-      <c r="C170" s="11">
+      <c r="C170" s="10">
         <v>115.1</v>
       </c>
-      <c r="D170" s="11">
+      <c r="D170" s="10">
         <v>113.9</v>
       </c>
-      <c r="E170" s="30">
+      <c r="E170" s="29">
         <v>118.5</v>
       </c>
-      <c r="F170" s="31">
+      <c r="F170" s="30">
         <v>115.7</v>
       </c>
-      <c r="G170" s="5"/>
-[...5 lines deleted...]
-      <c r="M170" s="5"/>
+      <c r="G170" s="97">
+        <v>114.5</v>
+      </c>
+      <c r="H170" s="4"/>
+      <c r="I170" s="4"/>
+      <c r="J170" s="4"/>
+      <c r="K170" s="4"/>
+      <c r="L170" s="4"/>
+      <c r="M170" s="4"/>
     </row>
     <row r="171" spans="1:13">
-      <c r="A171" s="29" t="s">
+      <c r="A171" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B171" s="11">
+      <c r="B171" s="10">
         <v>112.4</v>
       </c>
-      <c r="C171" s="11">
+      <c r="C171" s="10">
         <v>116.6</v>
       </c>
-      <c r="D171" s="11">
+      <c r="D171" s="10">
         <v>120.7</v>
       </c>
-      <c r="E171" s="30">
+      <c r="E171" s="29">
         <v>129</v>
       </c>
-      <c r="F171" s="30">
+      <c r="F171" s="29">
         <v>125.2</v>
       </c>
-      <c r="G171" s="5"/>
-[...5 lines deleted...]
-      <c r="M171" s="5"/>
+      <c r="G171" s="97">
+        <v>122.7</v>
+      </c>
+      <c r="H171" s="4"/>
+      <c r="I171" s="4"/>
+      <c r="J171" s="4"/>
+      <c r="K171" s="4"/>
+      <c r="L171" s="4"/>
+      <c r="M171" s="4"/>
     </row>
     <row r="172" spans="1:13">
-      <c r="A172" s="29" t="s">
+      <c r="A172" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B172" s="11">
+      <c r="B172" s="10">
         <v>101</v>
       </c>
-      <c r="C172" s="11">
+      <c r="C172" s="10">
         <v>100.6</v>
       </c>
-      <c r="D172" s="11">
+      <c r="D172" s="10">
         <v>100.8</v>
       </c>
-      <c r="E172" s="30">
+      <c r="E172" s="29">
         <v>99.8</v>
       </c>
-      <c r="F172" s="30">
+      <c r="F172" s="29">
         <v>99.6</v>
       </c>
-      <c r="G172" s="5"/>
-[...5 lines deleted...]
-      <c r="M172" s="5"/>
+      <c r="G172" s="97">
+        <v>99.7</v>
+      </c>
+      <c r="H172" s="4"/>
+      <c r="I172" s="4"/>
+      <c r="J172" s="4"/>
+      <c r="K172" s="4"/>
+      <c r="L172" s="4"/>
+      <c r="M172" s="4"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="29" t="s">
+      <c r="A173" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B173" s="11">
-[...2 lines deleted...]
-      <c r="C173" s="11">
+      <c r="B173" s="10">
+        <v>100</v>
+      </c>
+      <c r="C173" s="10">
         <v>50</v>
       </c>
-      <c r="D173" s="11">
+      <c r="D173" s="10">
         <v>33.299999999999997</v>
       </c>
-      <c r="E173" s="30">
+      <c r="E173" s="29">
         <v>25</v>
       </c>
-      <c r="F173" s="30">
+      <c r="F173" s="29">
         <v>20</v>
       </c>
-      <c r="G173" s="5"/>
-[...5 lines deleted...]
-      <c r="M173" s="5"/>
+      <c r="G173" s="97">
+        <v>16.7</v>
+      </c>
+      <c r="H173" s="4"/>
+      <c r="I173" s="4"/>
+      <c r="J173" s="4"/>
+      <c r="K173" s="4"/>
+      <c r="L173" s="4"/>
+      <c r="M173" s="4"/>
     </row>
     <row r="174" spans="1:13" ht="60">
-      <c r="A174" s="54" t="s">
+      <c r="A174" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B174" s="32"/>
-[...10 lines deleted...]
-      <c r="M174" s="60"/>
+      <c r="B174" s="31"/>
+      <c r="C174" s="31"/>
+      <c r="D174" s="6"/>
+      <c r="E174" s="31"/>
+      <c r="F174" s="26"/>
+      <c r="G174" s="88"/>
+      <c r="H174" s="58"/>
+      <c r="I174" s="4"/>
+      <c r="J174" s="4"/>
+      <c r="K174" s="4"/>
+      <c r="L174" s="4"/>
+      <c r="M174" s="58"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="56" t="s">
+      <c r="A175" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B175" s="11">
+      <c r="B175" s="10">
         <v>120</v>
       </c>
-      <c r="C175" s="11">
+      <c r="C175" s="10">
         <v>277.7</v>
       </c>
-      <c r="D175" s="11">
+      <c r="D175" s="10">
         <v>336.5</v>
       </c>
-      <c r="E175" s="30">
+      <c r="E175" s="29">
         <v>306.2</v>
       </c>
-      <c r="F175" s="31">
+      <c r="F175" s="30">
         <v>268.89999999999998</v>
       </c>
-      <c r="G175" s="5"/>
-[...5 lines deleted...]
-      <c r="M175" s="5"/>
+      <c r="G175" s="97">
+        <v>255.2</v>
+      </c>
+      <c r="H175" s="4"/>
+      <c r="I175" s="4"/>
+      <c r="J175" s="4"/>
+      <c r="K175" s="4"/>
+      <c r="L175" s="4"/>
+      <c r="M175" s="4"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="29" t="s">
+      <c r="A176" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B176" s="11">
+      <c r="B176" s="10">
         <v>120</v>
       </c>
-      <c r="C176" s="11">
+      <c r="C176" s="10">
         <v>277.7</v>
       </c>
-      <c r="D176" s="11">
+      <c r="D176" s="10">
         <v>336.5</v>
       </c>
-      <c r="E176" s="30">
+      <c r="E176" s="29">
         <v>306.2</v>
       </c>
-      <c r="F176" s="30">
+      <c r="F176" s="29">
         <v>268.89999999999998</v>
       </c>
-      <c r="G176" s="5"/>
-[...5 lines deleted...]
-      <c r="M176" s="5"/>
+      <c r="G176" s="97">
+        <v>255.2</v>
+      </c>
+      <c r="H176" s="4"/>
+      <c r="I176" s="4"/>
+      <c r="J176" s="4"/>
+      <c r="K176" s="4"/>
+      <c r="L176" s="4"/>
+      <c r="M176" s="4"/>
     </row>
     <row r="177" spans="1:13" ht="36">
-      <c r="A177" s="54" t="s">
+      <c r="A177" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B177" s="32"/>
-[...10 lines deleted...]
-      <c r="M177" s="60"/>
+      <c r="B177" s="31"/>
+      <c r="C177" s="31"/>
+      <c r="D177" s="6"/>
+      <c r="E177" s="31"/>
+      <c r="F177" s="26"/>
+      <c r="G177" s="88"/>
+      <c r="H177" s="58"/>
+      <c r="I177" s="4"/>
+      <c r="J177" s="4"/>
+      <c r="K177" s="4"/>
+      <c r="L177" s="4"/>
+      <c r="M177" s="58"/>
     </row>
     <row r="178" spans="1:13">
-      <c r="A178" s="56" t="s">
+      <c r="A178" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B178" s="11">
+      <c r="B178" s="10">
         <v>71.599999999999994</v>
       </c>
-      <c r="C178" s="11">
+      <c r="C178" s="10">
         <v>91</v>
       </c>
-      <c r="D178" s="11">
+      <c r="D178" s="10">
         <v>99</v>
       </c>
-      <c r="E178" s="30">
+      <c r="E178" s="29">
         <v>101.4</v>
       </c>
-      <c r="F178" s="31">
+      <c r="F178" s="30">
         <v>93.8</v>
       </c>
-      <c r="G178" s="5"/>
-[...5 lines deleted...]
-      <c r="M178" s="5"/>
+      <c r="G178" s="97">
+        <v>85.9</v>
+      </c>
+      <c r="H178" s="4"/>
+      <c r="I178" s="4"/>
+      <c r="J178" s="4"/>
+      <c r="K178" s="4"/>
+      <c r="L178" s="4"/>
+      <c r="M178" s="4"/>
     </row>
     <row r="179" spans="1:13">
-      <c r="A179" s="29" t="s">
+      <c r="A179" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B179" s="11">
+      <c r="B179" s="10">
         <v>70.8</v>
       </c>
-      <c r="C179" s="11">
+      <c r="C179" s="10">
         <v>87.8</v>
       </c>
-      <c r="D179" s="11">
+      <c r="D179" s="10">
         <v>97.8</v>
       </c>
-      <c r="E179" s="30">
+      <c r="E179" s="29">
         <v>99.7</v>
       </c>
-      <c r="F179" s="30">
+      <c r="F179" s="29">
         <v>92</v>
       </c>
-      <c r="G179" s="5"/>
-[...5 lines deleted...]
-      <c r="M179" s="5"/>
+      <c r="G179" s="97">
+        <v>84.8</v>
+      </c>
+      <c r="H179" s="4"/>
+      <c r="I179" s="4"/>
+      <c r="J179" s="4"/>
+      <c r="K179" s="4"/>
+      <c r="L179" s="4"/>
+      <c r="M179" s="4"/>
     </row>
     <row r="180" spans="1:13">
-      <c r="A180" s="29" t="s">
+      <c r="A180" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B180" s="11">
+      <c r="B180" s="10">
         <v>137.4</v>
       </c>
-      <c r="C180" s="11">
+      <c r="C180" s="10">
         <v>569.9</v>
       </c>
-      <c r="D180" s="11">
+      <c r="D180" s="10">
         <v>527</v>
       </c>
-      <c r="E180" s="30">
+      <c r="E180" s="29">
         <v>513.9</v>
       </c>
-      <c r="F180" s="30">
+      <c r="F180" s="29">
         <v>462.6</v>
       </c>
-      <c r="G180" s="5"/>
-[...5 lines deleted...]
-      <c r="M180" s="5"/>
+      <c r="G180" s="97">
+        <v>441.6</v>
+      </c>
+      <c r="H180" s="4"/>
+      <c r="I180" s="4"/>
+      <c r="J180" s="4"/>
+      <c r="K180" s="4"/>
+      <c r="L180" s="4"/>
+      <c r="M180" s="4"/>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="29" t="s">
+      <c r="A181" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B181" s="11">
-[...2 lines deleted...]
-      <c r="C181" s="11">
+      <c r="B181" s="10">
+        <v>100</v>
+      </c>
+      <c r="C181" s="10">
         <v>98.5</v>
       </c>
-      <c r="D181" s="11">
+      <c r="D181" s="10">
         <v>98.7</v>
       </c>
-      <c r="E181" s="30">
+      <c r="E181" s="29">
         <v>96.4</v>
       </c>
-      <c r="F181" s="30">
+      <c r="F181" s="29">
         <v>92.6</v>
       </c>
-      <c r="G181" s="5"/>
-[...5 lines deleted...]
-      <c r="M181" s="5"/>
+      <c r="G181" s="97">
+        <v>90.3</v>
+      </c>
+      <c r="H181" s="4"/>
+      <c r="I181" s="4"/>
+      <c r="J181" s="4"/>
+      <c r="K181" s="4"/>
+      <c r="L181" s="4"/>
+      <c r="M181" s="4"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="10" t="s">
+      <c r="A182" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B182" s="32"/>
-[...10 lines deleted...]
-      <c r="M182" s="5"/>
+      <c r="B182" s="31"/>
+      <c r="C182" s="31"/>
+      <c r="D182" s="6"/>
+      <c r="E182" s="31"/>
+      <c r="F182" s="26"/>
+      <c r="G182" s="99"/>
+      <c r="H182" s="4"/>
+      <c r="I182" s="4"/>
+      <c r="J182" s="4"/>
+      <c r="K182" s="4"/>
+      <c r="L182" s="4"/>
+      <c r="M182" s="4"/>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="29" t="s">
+      <c r="A183" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B183" s="11">
-[...2 lines deleted...]
-      <c r="C183" s="11">
+      <c r="B183" s="10">
+        <v>100</v>
+      </c>
+      <c r="C183" s="10">
         <v>188.9</v>
       </c>
-      <c r="D183" s="11">
+      <c r="D183" s="10">
         <v>218.5</v>
       </c>
-      <c r="E183" s="30">
+      <c r="E183" s="29">
         <v>216</v>
       </c>
-      <c r="F183" s="30">
+      <c r="F183" s="29">
         <v>172.8</v>
       </c>
-      <c r="G183" s="5"/>
-[...5 lines deleted...]
-      <c r="M183" s="5"/>
+      <c r="G183" s="98">
+        <v>144</v>
+      </c>
+      <c r="H183" s="4"/>
+      <c r="I183" s="4"/>
+      <c r="J183" s="4"/>
+      <c r="K183" s="4"/>
+      <c r="L183" s="4"/>
+      <c r="M183" s="4"/>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="29" t="s">
+      <c r="A184" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B184" s="11">
-[...20 lines deleted...]
-      <c r="M184" s="5"/>
+      <c r="B184" s="10">
+        <v>100</v>
+      </c>
+      <c r="C184" s="10">
+        <v>100</v>
+      </c>
+      <c r="D184" s="10">
+        <v>100</v>
+      </c>
+      <c r="E184" s="29">
+        <v>100</v>
+      </c>
+      <c r="F184" s="29">
+        <v>100</v>
+      </c>
+      <c r="G184" s="97">
+        <v>100</v>
+      </c>
+      <c r="H184" s="4"/>
+      <c r="I184" s="4"/>
+      <c r="J184" s="4"/>
+      <c r="K184" s="4"/>
+      <c r="L184" s="4"/>
+      <c r="M184" s="4"/>
     </row>
     <row r="185" spans="1:13">
-      <c r="A185" s="29" t="s">
+      <c r="A185" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B185" s="9">
-[...23 lines deleted...]
-      <c r="A186" s="54" t="s">
+      <c r="B185" s="8">
+        <v>100</v>
+      </c>
+      <c r="C185" s="10">
+        <v>100</v>
+      </c>
+      <c r="D185" s="10">
+        <v>100</v>
+      </c>
+      <c r="E185" s="30">
+        <v>100</v>
+      </c>
+      <c r="F185" s="29">
+        <v>100</v>
+      </c>
+      <c r="G185" s="98">
+        <v>100</v>
+      </c>
+      <c r="H185" s="4"/>
+      <c r="I185" s="4"/>
+      <c r="J185" s="4"/>
+      <c r="K185" s="4"/>
+      <c r="L185" s="4"/>
+      <c r="M185" s="4"/>
+    </row>
+    <row r="186" spans="1:13" s="33" customFormat="1" ht="36">
+      <c r="A186" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B186" s="32"/>
-[...10 lines deleted...]
-      <c r="M186" s="60"/>
+      <c r="B186" s="31"/>
+      <c r="C186" s="31"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="31"/>
+      <c r="F186" s="26"/>
+      <c r="G186" s="88"/>
+      <c r="H186" s="58"/>
+      <c r="I186" s="4"/>
+      <c r="J186" s="4"/>
+      <c r="K186" s="4"/>
+      <c r="L186" s="4"/>
+      <c r="M186" s="58"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="56" t="s">
+      <c r="A187" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B187" s="11">
+      <c r="B187" s="10">
         <v>104.1</v>
       </c>
-      <c r="C187" s="11">
+      <c r="C187" s="10">
         <v>187</v>
       </c>
-      <c r="D187" s="11">
+      <c r="D187" s="10">
         <v>244.2</v>
       </c>
-      <c r="E187" s="30">
+      <c r="E187" s="29">
         <v>204.8</v>
       </c>
-      <c r="F187" s="31">
+      <c r="F187" s="30">
         <v>175.4</v>
       </c>
-      <c r="G187" s="5"/>
-[...5 lines deleted...]
-      <c r="M187" s="5"/>
+      <c r="G187" s="97">
+        <v>159.9</v>
+      </c>
+      <c r="H187" s="4"/>
+      <c r="I187" s="4"/>
+      <c r="J187" s="4"/>
+      <c r="K187" s="4"/>
+      <c r="L187" s="4"/>
+      <c r="M187" s="4"/>
     </row>
     <row r="188" spans="1:13">
-      <c r="A188" s="29" t="s">
+      <c r="A188" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B188" s="11">
+      <c r="B188" s="10">
         <v>96.8</v>
       </c>
-      <c r="C188" s="11">
+      <c r="C188" s="10">
         <v>136.19999999999999</v>
       </c>
-      <c r="D188" s="11">
+      <c r="D188" s="10">
         <v>226.5</v>
       </c>
-      <c r="E188" s="30">
+      <c r="E188" s="29">
         <v>186.8</v>
       </c>
-      <c r="F188" s="30">
+      <c r="F188" s="29">
         <v>159.5</v>
       </c>
-      <c r="G188" s="5"/>
-[...5 lines deleted...]
-      <c r="M188" s="5"/>
+      <c r="G188" s="97">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="H188" s="4"/>
+      <c r="I188" s="4"/>
+      <c r="J188" s="4"/>
+      <c r="K188" s="4"/>
+      <c r="L188" s="4"/>
+      <c r="M188" s="4"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="29" t="s">
+      <c r="A189" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B189" s="11">
-[...2 lines deleted...]
-      <c r="C189" s="11">
+      <c r="B189" s="10">
+        <v>100</v>
+      </c>
+      <c r="C189" s="10">
         <v>868.3</v>
       </c>
-      <c r="D189" s="11">
+      <c r="D189" s="10">
         <v>404.7</v>
       </c>
-      <c r="E189" s="30">
+      <c r="E189" s="29">
         <v>354.2</v>
       </c>
-      <c r="F189" s="30">
+      <c r="F189" s="29">
         <v>286.8</v>
       </c>
-      <c r="G189" s="5"/>
-[...5 lines deleted...]
-      <c r="M189" s="5"/>
+      <c r="G189" s="97">
+        <v>241.9</v>
+      </c>
+      <c r="H189" s="4"/>
+      <c r="I189" s="4"/>
+      <c r="J189" s="4"/>
+      <c r="K189" s="4"/>
+      <c r="L189" s="4"/>
+      <c r="M189" s="4"/>
     </row>
     <row r="190" spans="1:13">
-      <c r="A190" s="29" t="s">
+      <c r="A190" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B190" s="11">
+      <c r="B190" s="10">
         <v>128.30000000000001</v>
       </c>
-      <c r="C190" s="11">
+      <c r="C190" s="10">
         <v>131</v>
       </c>
-      <c r="D190" s="11">
+      <c r="D190" s="10">
         <v>138.9</v>
       </c>
-      <c r="E190" s="30">
+      <c r="E190" s="29">
         <v>149.9</v>
       </c>
-      <c r="F190" s="30">
+      <c r="F190" s="29">
         <v>145.19999999999999</v>
       </c>
-      <c r="G190" s="5"/>
-[...5 lines deleted...]
-      <c r="M190" s="5"/>
+      <c r="G190" s="97">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="H190" s="4"/>
+      <c r="I190" s="4"/>
+      <c r="J190" s="4"/>
+      <c r="K190" s="4"/>
+      <c r="L190" s="4"/>
+      <c r="M190" s="4"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="10" t="s">
+      <c r="A191" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B191" s="32"/>
-[...10 lines deleted...]
-      <c r="M191" s="5"/>
+      <c r="B191" s="31"/>
+      <c r="C191" s="31"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="31"/>
+      <c r="F191" s="26"/>
+      <c r="G191" s="99"/>
+      <c r="H191" s="4"/>
+      <c r="I191" s="4"/>
+      <c r="J191" s="4"/>
+      <c r="K191" s="4"/>
+      <c r="L191" s="4"/>
+      <c r="M191" s="4"/>
     </row>
     <row r="192" spans="1:13">
-      <c r="A192" s="29" t="s">
+      <c r="A192" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B192" s="11">
-[...20 lines deleted...]
-      <c r="M192" s="5"/>
+      <c r="B192" s="10">
+        <v>100</v>
+      </c>
+      <c r="C192" s="10">
+        <v>100</v>
+      </c>
+      <c r="D192" s="10">
+        <v>100</v>
+      </c>
+      <c r="E192" s="29">
+        <v>100</v>
+      </c>
+      <c r="F192" s="29">
+        <v>100</v>
+      </c>
+      <c r="G192" s="97">
+        <v>100</v>
+      </c>
+      <c r="H192" s="4"/>
+      <c r="I192" s="4"/>
+      <c r="J192" s="4"/>
+      <c r="K192" s="4"/>
+      <c r="L192" s="4"/>
+      <c r="M192" s="4"/>
     </row>
     <row r="193" spans="1:13">
-      <c r="A193" s="28" t="s">
+      <c r="A193" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B193" s="11">
+      <c r="B193" s="10">
         <v>186.5</v>
       </c>
-      <c r="C193" s="11">
+      <c r="C193" s="10">
         <v>183.5</v>
       </c>
-      <c r="D193" s="11">
+      <c r="D193" s="10">
         <v>169.1</v>
       </c>
-      <c r="E193" s="30">
+      <c r="E193" s="29">
         <v>165.7</v>
       </c>
-      <c r="F193" s="30">
+      <c r="F193" s="29">
         <v>162.9</v>
       </c>
-      <c r="G193" s="5"/>
-[...5 lines deleted...]
-      <c r="M193" s="5"/>
+      <c r="G193" s="97">
+        <v>154.6</v>
+      </c>
+      <c r="H193" s="4"/>
+      <c r="I193" s="4"/>
+      <c r="J193" s="4"/>
+      <c r="K193" s="4"/>
+      <c r="L193" s="4"/>
+      <c r="M193" s="4"/>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="29" t="s">
+      <c r="A194" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B194" s="11" t="s">
+      <c r="B194" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C194" s="11" t="s">
+      <c r="C194" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D194" s="11" t="s">
+      <c r="D194" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E194" s="30">
+      <c r="E194" s="29">
         <v>48.1</v>
       </c>
-      <c r="F194" s="30">
+      <c r="F194" s="29">
         <v>38.5</v>
       </c>
-      <c r="G194" s="5"/>
-[...5 lines deleted...]
-      <c r="M194" s="5"/>
+      <c r="G194" s="97">
+        <v>32.1</v>
+      </c>
+      <c r="H194" s="4"/>
+      <c r="I194" s="4"/>
+      <c r="J194" s="4"/>
+      <c r="K194" s="4"/>
+      <c r="L194" s="4"/>
+      <c r="M194" s="4"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="29" t="s">
+      <c r="A195" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B195" s="11">
-[...20 lines deleted...]
-      <c r="M195" s="5"/>
+      <c r="B195" s="10">
+        <v>100</v>
+      </c>
+      <c r="C195" s="10">
+        <v>100</v>
+      </c>
+      <c r="D195" s="10">
+        <v>100</v>
+      </c>
+      <c r="E195" s="29">
+        <v>100</v>
+      </c>
+      <c r="F195" s="29">
+        <v>100</v>
+      </c>
+      <c r="G195" s="97">
+        <v>100</v>
+      </c>
+      <c r="H195" s="4"/>
+      <c r="I195" s="4"/>
+      <c r="J195" s="4"/>
+      <c r="K195" s="4"/>
+      <c r="L195" s="4"/>
+      <c r="M195" s="4"/>
     </row>
     <row r="196" spans="1:13">
-      <c r="A196" s="29" t="s">
+      <c r="A196" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B196" s="11">
-[...2 lines deleted...]
-      <c r="C196" s="11">
+      <c r="B196" s="10">
+        <v>100</v>
+      </c>
+      <c r="C196" s="10">
         <v>156473.9</v>
       </c>
-      <c r="D196" s="11">
-[...14 lines deleted...]
-      <c r="M196" s="5"/>
+      <c r="D196" s="10">
+        <v>100</v>
+      </c>
+      <c r="E196" s="29">
+        <v>100</v>
+      </c>
+      <c r="F196" s="29">
+        <v>100</v>
+      </c>
+      <c r="G196" s="97">
+        <v>100</v>
+      </c>
+      <c r="H196" s="4"/>
+      <c r="I196" s="4"/>
+      <c r="J196" s="4"/>
+      <c r="K196" s="4"/>
+      <c r="L196" s="4"/>
+      <c r="M196" s="4"/>
     </row>
     <row r="197" spans="1:13">
-      <c r="A197" s="29" t="s">
+      <c r="A197" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B197" s="11">
-[...2 lines deleted...]
-      <c r="C197" s="11">
+      <c r="B197" s="10">
+        <v>100</v>
+      </c>
+      <c r="C197" s="10">
         <v>127.4</v>
       </c>
-      <c r="D197" s="11">
+      <c r="D197" s="10">
         <v>136.19999999999999</v>
       </c>
-      <c r="E197" s="30">
+      <c r="E197" s="29">
         <v>132.5</v>
       </c>
-      <c r="F197" s="30">
+      <c r="F197" s="29">
         <v>118.5</v>
       </c>
-      <c r="G197" s="5"/>
-[...5 lines deleted...]
-      <c r="M197" s="5"/>
+      <c r="G197" s="97">
+        <v>109.2</v>
+      </c>
+      <c r="H197" s="4"/>
+      <c r="I197" s="4"/>
+      <c r="J197" s="4"/>
+      <c r="K197" s="4"/>
+      <c r="L197" s="4"/>
+      <c r="M197" s="4"/>
     </row>
     <row r="198" spans="1:13">
-      <c r="A198" s="29" t="s">
+      <c r="A198" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B198" s="11">
-[...20 lines deleted...]
-      <c r="M198" s="5"/>
+      <c r="B198" s="10">
+        <v>100</v>
+      </c>
+      <c r="C198" s="10">
+        <v>100</v>
+      </c>
+      <c r="D198" s="10">
+        <v>100</v>
+      </c>
+      <c r="E198" s="29">
+        <v>100</v>
+      </c>
+      <c r="F198" s="30">
+        <v>100</v>
+      </c>
+      <c r="G198" s="97">
+        <v>100</v>
+      </c>
+      <c r="H198" s="4"/>
+      <c r="I198" s="4"/>
+      <c r="J198" s="4"/>
+      <c r="K198" s="4"/>
+      <c r="L198" s="4"/>
+      <c r="M198" s="4"/>
     </row>
     <row r="199" spans="1:13">
-      <c r="A199" s="54" t="s">
+      <c r="A199" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="B199" s="32"/>
-[...10 lines deleted...]
-      <c r="M199" s="60"/>
+      <c r="B199" s="31"/>
+      <c r="C199" s="31"/>
+      <c r="D199" s="6"/>
+      <c r="E199" s="31"/>
+      <c r="F199" s="26"/>
+      <c r="G199" s="88"/>
+      <c r="H199" s="58"/>
+      <c r="I199" s="4"/>
+      <c r="J199" s="4"/>
+      <c r="K199" s="4"/>
+      <c r="L199" s="4"/>
+      <c r="M199" s="58"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="56" t="s">
+      <c r="A200" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B200" s="11">
+      <c r="B200" s="10">
         <v>102.3</v>
       </c>
-      <c r="C200" s="11">
+      <c r="C200" s="10">
         <v>97.9</v>
       </c>
-      <c r="D200" s="11">
+      <c r="D200" s="10">
         <v>97.5</v>
       </c>
-      <c r="E200" s="30">
+      <c r="E200" s="29">
         <v>97.2</v>
       </c>
-      <c r="F200" s="31">
+      <c r="F200" s="30">
         <v>102</v>
       </c>
-      <c r="G200" s="5"/>
-[...5 lines deleted...]
-      <c r="M200" s="5"/>
+      <c r="G200" s="97">
+        <v>102.7</v>
+      </c>
+      <c r="H200" s="4"/>
+      <c r="I200" s="4"/>
+      <c r="J200" s="4"/>
+      <c r="K200" s="4"/>
+      <c r="L200" s="4"/>
+      <c r="M200" s="4"/>
     </row>
     <row r="201" spans="1:13">
-      <c r="A201" s="29" t="s">
+      <c r="A201" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B201" s="11">
+      <c r="B201" s="10">
         <v>96.3</v>
       </c>
-      <c r="C201" s="11">
+      <c r="C201" s="10">
         <v>96.4</v>
       </c>
-      <c r="D201" s="11">
+      <c r="D201" s="10">
         <v>99.7</v>
       </c>
-      <c r="E201" s="30">
+      <c r="E201" s="29">
         <v>100.7</v>
       </c>
-      <c r="F201" s="30">
+      <c r="F201" s="29">
         <v>106.7</v>
       </c>
-      <c r="G201" s="5"/>
-[...5 lines deleted...]
-      <c r="M201" s="5"/>
+      <c r="G201" s="97">
+        <v>107.5</v>
+      </c>
+      <c r="H201" s="4"/>
+      <c r="I201" s="4"/>
+      <c r="J201" s="4"/>
+      <c r="K201" s="4"/>
+      <c r="L201" s="4"/>
+      <c r="M201" s="4"/>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="29" t="s">
+      <c r="A202" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B202" s="11">
+      <c r="B202" s="10">
         <v>100.5</v>
       </c>
-      <c r="C202" s="11">
+      <c r="C202" s="10">
         <v>92.2</v>
       </c>
-      <c r="D202" s="11">
+      <c r="D202" s="10">
         <v>89.8</v>
       </c>
-      <c r="E202" s="30">
+      <c r="E202" s="29">
         <v>88.8</v>
       </c>
-      <c r="F202" s="30">
+      <c r="F202" s="29">
         <v>89</v>
       </c>
-      <c r="G202" s="5"/>
-[...5 lines deleted...]
-      <c r="M202" s="5"/>
+      <c r="G202" s="97">
+        <v>91.3</v>
+      </c>
+      <c r="H202" s="4"/>
+      <c r="I202" s="4"/>
+      <c r="J202" s="4"/>
+      <c r="K202" s="4"/>
+      <c r="L202" s="4"/>
+      <c r="M202" s="4"/>
     </row>
     <row r="203" spans="1:13">
-      <c r="A203" s="29" t="s">
+      <c r="A203" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B203" s="11">
+      <c r="B203" s="10">
         <v>830.4</v>
       </c>
-      <c r="C203" s="11">
+      <c r="C203" s="10">
         <v>493.4</v>
       </c>
-      <c r="D203" s="11">
+      <c r="D203" s="10">
         <v>0.3</v>
       </c>
-      <c r="E203" s="30">
+      <c r="E203" s="29">
         <v>0.3</v>
       </c>
-      <c r="F203" s="30">
+      <c r="F203" s="29">
         <v>20.2</v>
       </c>
-      <c r="G203" s="5"/>
-[...5 lines deleted...]
-      <c r="M203" s="5"/>
+      <c r="G203" s="97">
+        <v>33.5</v>
+      </c>
+      <c r="H203" s="4"/>
+      <c r="I203" s="4"/>
+      <c r="J203" s="4"/>
+      <c r="K203" s="4"/>
+      <c r="L203" s="4"/>
+      <c r="M203" s="4"/>
     </row>
     <row r="204" spans="1:13">
-      <c r="A204" s="10" t="s">
+      <c r="A204" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B204" s="32"/>
-[...10 lines deleted...]
-      <c r="M204" s="5"/>
+      <c r="B204" s="31"/>
+      <c r="C204" s="31"/>
+      <c r="D204" s="6"/>
+      <c r="E204" s="31"/>
+      <c r="F204" s="26"/>
+      <c r="G204" s="99"/>
+      <c r="H204" s="4"/>
+      <c r="I204" s="4"/>
+      <c r="J204" s="4"/>
+      <c r="K204" s="4"/>
+      <c r="L204" s="4"/>
+      <c r="M204" s="4"/>
     </row>
     <row r="205" spans="1:13">
-      <c r="A205" s="28" t="s">
+      <c r="A205" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B205" s="9">
+      <c r="B205" s="8">
         <v>57.8</v>
       </c>
-      <c r="C205" s="16">
+      <c r="C205" s="15">
         <v>80.2</v>
       </c>
-      <c r="D205" s="16">
+      <c r="D205" s="15">
         <v>89.2</v>
       </c>
-      <c r="E205" s="31">
+      <c r="E205" s="30">
         <v>89</v>
       </c>
-      <c r="F205" s="30">
+      <c r="F205" s="29">
         <v>92.4</v>
       </c>
-      <c r="G205" s="5"/>
-[...5 lines deleted...]
-      <c r="M205" s="5"/>
+      <c r="G205" s="98">
+        <v>106.6</v>
+      </c>
+      <c r="H205" s="4"/>
+      <c r="I205" s="4"/>
+      <c r="J205" s="4"/>
+      <c r="K205" s="4"/>
+      <c r="L205" s="4"/>
+      <c r="M205" s="4"/>
     </row>
     <row r="206" spans="1:13" ht="22.5">
-      <c r="A206" s="15" t="s">
+      <c r="A206" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="B206" s="11"/>
-[...10 lines deleted...]
-      <c r="M206" s="5"/>
+      <c r="B206" s="10"/>
+      <c r="C206" s="10"/>
+      <c r="D206" s="10"/>
+      <c r="E206" s="31"/>
+      <c r="F206" s="26"/>
+      <c r="G206" s="99"/>
+      <c r="H206" s="4"/>
+      <c r="I206" s="4"/>
+      <c r="J206" s="4"/>
+      <c r="K206" s="4"/>
+      <c r="L206" s="4"/>
+      <c r="M206" s="4"/>
     </row>
     <row r="207" spans="1:13">
-      <c r="A207" s="56" t="s">
+      <c r="A207" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B207" s="11">
+      <c r="B207" s="10">
         <v>109.3</v>
       </c>
-      <c r="C207" s="11">
+      <c r="C207" s="10">
         <v>104.3</v>
       </c>
-      <c r="D207" s="11">
+      <c r="D207" s="10">
         <v>103.5</v>
       </c>
-      <c r="E207" s="30">
+      <c r="E207" s="29">
         <v>104.5</v>
       </c>
-      <c r="F207" s="31">
+      <c r="F207" s="30">
         <v>111.7</v>
       </c>
-      <c r="G207" s="5"/>
-[...5 lines deleted...]
-      <c r="M207" s="5"/>
+      <c r="G207" s="97">
+        <v>112</v>
+      </c>
+      <c r="H207" s="4"/>
+      <c r="I207" s="4"/>
+      <c r="J207" s="4"/>
+      <c r="K207" s="4"/>
+      <c r="L207" s="4"/>
+      <c r="M207" s="4"/>
     </row>
     <row r="208" spans="1:13">
-      <c r="A208" s="29" t="s">
+      <c r="A208" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B208" s="11">
+      <c r="B208" s="10">
         <v>128.19999999999999</v>
       </c>
-      <c r="C208" s="11">
+      <c r="C208" s="10">
         <v>179.7</v>
       </c>
-      <c r="D208" s="11">
+      <c r="D208" s="10">
         <v>184.4</v>
       </c>
-      <c r="E208" s="30">
+      <c r="E208" s="29">
         <v>215.9</v>
       </c>
-      <c r="F208" s="30">
+      <c r="F208" s="29">
         <v>265.2</v>
       </c>
-      <c r="G208" s="5"/>
-[...5 lines deleted...]
-      <c r="M208" s="5"/>
+      <c r="G208" s="97">
+        <v>263.7</v>
+      </c>
+      <c r="H208" s="4"/>
+      <c r="I208" s="4"/>
+      <c r="J208" s="4"/>
+      <c r="K208" s="4"/>
+      <c r="L208" s="4"/>
+      <c r="M208" s="4"/>
     </row>
     <row r="209" spans="1:13">
-      <c r="A209" s="29" t="s">
+      <c r="A209" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B209" s="11">
+      <c r="B209" s="10">
         <v>100.5</v>
       </c>
-      <c r="C209" s="11">
+      <c r="C209" s="10">
         <v>92.1</v>
       </c>
-      <c r="D209" s="11">
+      <c r="D209" s="10">
         <v>89.8</v>
       </c>
-      <c r="E209" s="30">
+      <c r="E209" s="29">
         <v>88.8</v>
       </c>
-      <c r="F209" s="30">
+      <c r="F209" s="29">
         <v>89</v>
       </c>
-      <c r="G209" s="5"/>
-[...5 lines deleted...]
-      <c r="M209" s="5"/>
+      <c r="G209" s="97">
+        <v>91.3</v>
+      </c>
+      <c r="H209" s="4"/>
+      <c r="I209" s="4"/>
+      <c r="J209" s="4"/>
+      <c r="K209" s="4"/>
+      <c r="L209" s="4"/>
+      <c r="M209" s="4"/>
     </row>
     <row r="210" spans="1:13">
-      <c r="A210" s="29" t="s">
+      <c r="A210" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B210" s="11">
+      <c r="B210" s="10">
         <v>278323.59999999998</v>
       </c>
-      <c r="C210" s="11">
+      <c r="C210" s="10">
         <v>292353.7</v>
       </c>
-      <c r="D210" s="11">
-[...14 lines deleted...]
-      <c r="M210" s="5"/>
+      <c r="D210" s="10">
+        <v>100</v>
+      </c>
+      <c r="E210" s="29">
+        <v>100</v>
+      </c>
+      <c r="F210" s="29">
+        <v>100</v>
+      </c>
+      <c r="G210" s="97">
+        <v>100</v>
+      </c>
+      <c r="H210" s="4"/>
+      <c r="I210" s="4"/>
+      <c r="J210" s="4"/>
+      <c r="K210" s="4"/>
+      <c r="L210" s="4"/>
+      <c r="M210" s="4"/>
     </row>
     <row r="211" spans="1:13" ht="22.5">
-      <c r="A211" s="19" t="s">
+      <c r="A211" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B211" s="11"/>
-[...10 lines deleted...]
-      <c r="M211" s="5"/>
+      <c r="B211" s="10"/>
+      <c r="C211" s="10"/>
+      <c r="D211" s="10"/>
+      <c r="E211" s="31"/>
+      <c r="F211" s="26"/>
+      <c r="G211" s="99"/>
+      <c r="H211" s="4"/>
+      <c r="I211" s="4"/>
+      <c r="J211" s="4"/>
+      <c r="K211" s="4"/>
+      <c r="L211" s="4"/>
+      <c r="M211" s="4"/>
     </row>
     <row r="212" spans="1:13">
-      <c r="A212" s="56" t="s">
+      <c r="A212" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B212" s="11">
+      <c r="B212" s="10">
         <v>94.1</v>
       </c>
-      <c r="C212" s="11">
+      <c r="C212" s="10">
         <v>90.8</v>
       </c>
-      <c r="D212" s="11">
+      <c r="D212" s="10">
         <v>90.7</v>
       </c>
-      <c r="E212" s="30">
+      <c r="E212" s="29">
         <v>88.5</v>
       </c>
-      <c r="F212" s="31">
+      <c r="F212" s="30">
         <v>90.2</v>
       </c>
-      <c r="G212" s="5"/>
-[...5 lines deleted...]
-      <c r="M212" s="5"/>
+      <c r="G212" s="97">
+        <v>91.5</v>
+      </c>
+      <c r="H212" s="4"/>
+      <c r="I212" s="4"/>
+      <c r="J212" s="4"/>
+      <c r="K212" s="4"/>
+      <c r="L212" s="4"/>
+      <c r="M212" s="4"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="29" t="s">
+      <c r="A213" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B213" s="11">
+      <c r="B213" s="10">
         <v>94.5</v>
       </c>
-      <c r="C213" s="11">
+      <c r="C213" s="10">
         <v>91.5</v>
       </c>
-      <c r="D213" s="11">
+      <c r="D213" s="10">
         <v>91.3</v>
       </c>
-      <c r="E213" s="30">
+      <c r="E213" s="29">
         <v>89.1</v>
       </c>
-      <c r="F213" s="30">
+      <c r="F213" s="29">
         <v>90.7</v>
       </c>
-      <c r="G213" s="5"/>
-[...5 lines deleted...]
-      <c r="M213" s="5"/>
+      <c r="G213" s="97">
+        <v>91.8</v>
+      </c>
+      <c r="H213" s="4"/>
+      <c r="I213" s="4"/>
+      <c r="J213" s="4"/>
+      <c r="K213" s="4"/>
+      <c r="L213" s="4"/>
+      <c r="M213" s="4"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="10" t="s">
+      <c r="A214" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B214" s="11"/>
-[...10 lines deleted...]
-      <c r="M214" s="5"/>
+      <c r="B214" s="10"/>
+      <c r="C214" s="10"/>
+      <c r="D214" s="10"/>
+      <c r="E214" s="31"/>
+      <c r="F214" s="26"/>
+      <c r="G214" s="99"/>
+      <c r="H214" s="4"/>
+      <c r="I214" s="4"/>
+      <c r="J214" s="4"/>
+      <c r="K214" s="4"/>
+      <c r="L214" s="4"/>
+      <c r="M214" s="4"/>
     </row>
     <row r="215" spans="1:13">
-      <c r="A215" s="28" t="s">
+      <c r="A215" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B215" s="9">
+      <c r="B215" s="8">
         <v>57.8</v>
       </c>
-      <c r="C215" s="16">
+      <c r="C215" s="15">
         <v>80.2</v>
       </c>
-      <c r="D215" s="16">
+      <c r="D215" s="15">
         <v>89.2</v>
       </c>
-      <c r="E215" s="31">
+      <c r="E215" s="30">
         <v>89</v>
       </c>
-      <c r="F215" s="30">
+      <c r="F215" s="29">
         <v>92.4</v>
       </c>
-      <c r="G215" s="5"/>
-[...5 lines deleted...]
-      <c r="M215" s="5"/>
+      <c r="G215" s="98">
+        <v>106.6</v>
+      </c>
+      <c r="H215" s="4"/>
+      <c r="I215" s="4"/>
+      <c r="J215" s="4"/>
+      <c r="K215" s="4"/>
+      <c r="L215" s="4"/>
+      <c r="M215" s="4"/>
     </row>
     <row r="216" spans="1:13">
-      <c r="A216" s="15" t="s">
+      <c r="A216" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B216" s="11"/>
-[...10 lines deleted...]
-      <c r="M216" s="5"/>
+      <c r="B216" s="10"/>
+      <c r="C216" s="10"/>
+      <c r="D216" s="10"/>
+      <c r="E216" s="31"/>
+      <c r="F216" s="26"/>
+      <c r="G216" s="99"/>
+      <c r="H216" s="4"/>
+      <c r="I216" s="4"/>
+      <c r="J216" s="4"/>
+      <c r="K216" s="4"/>
+      <c r="L216" s="4"/>
+      <c r="M216" s="4"/>
     </row>
     <row r="217" spans="1:13">
-      <c r="A217" s="56" t="s">
+      <c r="A217" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B217" s="11">
+      <c r="B217" s="10">
         <v>81.7</v>
       </c>
-      <c r="C217" s="11">
+      <c r="C217" s="10">
         <v>68.400000000000006</v>
       </c>
-      <c r="D217" s="11">
+      <c r="D217" s="10">
         <v>75.8</v>
       </c>
-      <c r="E217" s="30">
+      <c r="E217" s="29">
         <v>83</v>
       </c>
-      <c r="F217" s="31">
+      <c r="F217" s="30">
         <v>89.9</v>
       </c>
-      <c r="G217" s="5"/>
-[...5 lines deleted...]
-      <c r="M217" s="5"/>
+      <c r="G217" s="97">
+        <v>89.2</v>
+      </c>
+      <c r="H217" s="4"/>
+      <c r="I217" s="4"/>
+      <c r="J217" s="4"/>
+      <c r="K217" s="4"/>
+      <c r="L217" s="4"/>
+      <c r="M217" s="4"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="29" t="s">
+      <c r="A218" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B218" s="11">
+      <c r="B218" s="10">
         <v>81.599999999999994</v>
       </c>
-      <c r="C218" s="11">
+      <c r="C218" s="10">
         <v>84</v>
       </c>
-      <c r="D218" s="11">
+      <c r="D218" s="10">
         <v>85.5</v>
       </c>
-      <c r="E218" s="30">
+      <c r="E218" s="29">
         <v>91.2</v>
       </c>
-      <c r="F218" s="30">
+      <c r="F218" s="29">
         <v>97</v>
       </c>
-      <c r="G218" s="5"/>
-[...5 lines deleted...]
-      <c r="M218" s="5"/>
+      <c r="G218" s="97">
+        <v>95.5</v>
+      </c>
+      <c r="H218" s="4"/>
+      <c r="I218" s="4"/>
+      <c r="J218" s="4"/>
+      <c r="K218" s="4"/>
+      <c r="L218" s="4"/>
+      <c r="M218" s="4"/>
     </row>
     <row r="219" spans="1:13">
-      <c r="A219" s="29" t="s">
+      <c r="A219" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B219" s="11">
+      <c r="B219" s="10">
         <v>119.8</v>
       </c>
-      <c r="C219" s="11">
+      <c r="C219" s="10">
         <v>111.2</v>
       </c>
-      <c r="D219" s="11">
+      <c r="D219" s="10">
         <v>112.9</v>
       </c>
-      <c r="E219" s="30">
+      <c r="E219" s="29">
         <v>101.9</v>
       </c>
-      <c r="F219" s="30">
+      <c r="F219" s="29">
         <v>95.7</v>
       </c>
-      <c r="G219" s="5"/>
-[...5 lines deleted...]
-      <c r="M219" s="5"/>
+      <c r="G219" s="98">
+        <v>92.8</v>
+      </c>
+      <c r="H219" s="4"/>
+      <c r="I219" s="4"/>
+      <c r="J219" s="4"/>
+      <c r="K219" s="4"/>
+      <c r="L219" s="4"/>
+      <c r="M219" s="4"/>
     </row>
     <row r="220" spans="1:13" ht="48">
-      <c r="A220" s="54" t="s">
+      <c r="A220" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B220" s="32"/>
-[...10 lines deleted...]
-      <c r="M220" s="60"/>
+      <c r="B220" s="31"/>
+      <c r="C220" s="31"/>
+      <c r="D220" s="6"/>
+      <c r="E220" s="32"/>
+      <c r="F220" s="26"/>
+      <c r="G220" s="88"/>
+      <c r="H220" s="58"/>
+      <c r="I220" s="4"/>
+      <c r="J220" s="4"/>
+      <c r="K220" s="4"/>
+      <c r="L220" s="4"/>
+      <c r="M220" s="58"/>
     </row>
     <row r="221" spans="1:13">
-      <c r="A221" s="56" t="s">
+      <c r="A221" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B221" s="11">
+      <c r="B221" s="10">
         <v>128.4</v>
       </c>
-      <c r="C221" s="11">
+      <c r="C221" s="10">
         <v>130.1</v>
       </c>
-      <c r="D221" s="11">
+      <c r="D221" s="10">
         <v>142.5</v>
       </c>
-      <c r="E221" s="30">
+      <c r="E221" s="29">
         <v>144.1</v>
       </c>
-      <c r="F221" s="31">
+      <c r="F221" s="30">
         <v>138.1</v>
       </c>
-      <c r="G221" s="5"/>
-[...5 lines deleted...]
-      <c r="M221" s="5"/>
+      <c r="G221" s="97">
+        <v>137.4</v>
+      </c>
+      <c r="H221" s="4"/>
+      <c r="I221" s="4"/>
+      <c r="J221" s="4"/>
+      <c r="K221" s="4"/>
+      <c r="L221" s="4"/>
+      <c r="M221" s="4"/>
     </row>
     <row r="222" spans="1:13">
-      <c r="A222" s="29" t="s">
+      <c r="A222" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B222" s="11">
+      <c r="B222" s="10">
         <v>75.7</v>
       </c>
-      <c r="C222" s="11">
+      <c r="C222" s="10">
         <v>86.1</v>
       </c>
-      <c r="D222" s="11">
+      <c r="D222" s="10">
         <v>114.3</v>
       </c>
-      <c r="E222" s="30">
+      <c r="E222" s="29">
         <v>118.9</v>
       </c>
-      <c r="F222" s="30">
+      <c r="F222" s="29">
         <v>112.7</v>
       </c>
-      <c r="G222" s="5"/>
-[...5 lines deleted...]
-      <c r="M222" s="5"/>
+      <c r="G222" s="97">
+        <v>110.1</v>
+      </c>
+      <c r="H222" s="4"/>
+      <c r="I222" s="4"/>
+      <c r="J222" s="4"/>
+      <c r="K222" s="4"/>
+      <c r="L222" s="4"/>
+      <c r="M222" s="4"/>
     </row>
     <row r="223" spans="1:13">
-      <c r="A223" s="29" t="s">
+      <c r="A223" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B223" s="11">
+      <c r="B223" s="10">
         <v>97</v>
       </c>
-      <c r="C223" s="11">
+      <c r="C223" s="10">
         <v>100.1</v>
       </c>
-      <c r="D223" s="11">
+      <c r="D223" s="10">
         <v>103.8</v>
       </c>
-      <c r="E223" s="30">
+      <c r="E223" s="29">
         <v>103.3</v>
       </c>
-      <c r="F223" s="30">
+      <c r="F223" s="29">
         <v>99.7</v>
       </c>
-      <c r="G223" s="5"/>
-[...5 lines deleted...]
-      <c r="M223" s="5"/>
+      <c r="G223" s="97">
+        <v>100.9</v>
+      </c>
+      <c r="H223" s="4"/>
+      <c r="I223" s="4"/>
+      <c r="J223" s="4"/>
+      <c r="K223" s="4"/>
+      <c r="L223" s="4"/>
+      <c r="M223" s="4"/>
     </row>
     <row r="224" spans="1:13">
-      <c r="A224" s="29" t="s">
+      <c r="A224" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B224" s="11">
+      <c r="B224" s="10">
         <v>147.69999999999999</v>
       </c>
-      <c r="C224" s="11">
+      <c r="C224" s="10">
         <v>139.80000000000001</v>
       </c>
-      <c r="D224" s="11">
+      <c r="D224" s="10">
         <v>140.19999999999999</v>
       </c>
-      <c r="E224" s="30">
+      <c r="E224" s="29">
         <v>147</v>
       </c>
-      <c r="F224" s="30">
+      <c r="F224" s="29">
         <v>145.1</v>
       </c>
-      <c r="G224" s="5"/>
-[...5 lines deleted...]
-      <c r="M224" s="5"/>
+      <c r="G224" s="97">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="H224" s="4"/>
+      <c r="I224" s="4"/>
+      <c r="J224" s="4"/>
+      <c r="K224" s="4"/>
+      <c r="L224" s="4"/>
+      <c r="M224" s="4"/>
     </row>
     <row r="225" spans="1:13">
-      <c r="A225" s="10" t="s">
+      <c r="A225" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B225" s="32"/>
-[...10 lines deleted...]
-      <c r="M225" s="5"/>
+      <c r="B225" s="31"/>
+      <c r="C225" s="31"/>
+      <c r="D225" s="6"/>
+      <c r="E225" s="31"/>
+      <c r="F225" s="26"/>
+      <c r="G225" s="99"/>
+      <c r="H225" s="4"/>
+      <c r="I225" s="4"/>
+      <c r="J225" s="4"/>
+      <c r="K225" s="4"/>
+      <c r="L225" s="4"/>
+      <c r="M225" s="4"/>
     </row>
     <row r="226" spans="1:13">
-      <c r="A226" s="29" t="s">
+      <c r="A226" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B226" s="11">
+      <c r="B226" s="10">
         <v>80</v>
       </c>
-      <c r="C226" s="11">
+      <c r="C226" s="10">
         <v>75</v>
       </c>
-      <c r="D226" s="11">
+      <c r="D226" s="10">
         <v>47.6</v>
       </c>
-      <c r="E226" s="30">
+      <c r="E226" s="29">
         <v>48.2</v>
       </c>
-      <c r="F226" s="30">
+      <c r="F226" s="29">
         <v>40.4</v>
       </c>
-      <c r="G226" s="5"/>
-[...5 lines deleted...]
-      <c r="M226" s="5"/>
+      <c r="G226" s="97">
+        <v>42</v>
+      </c>
+      <c r="H226" s="4"/>
+      <c r="I226" s="4"/>
+      <c r="J226" s="4"/>
+      <c r="K226" s="4"/>
+      <c r="L226" s="4"/>
+      <c r="M226" s="4"/>
     </row>
     <row r="227" spans="1:13">
-      <c r="A227" s="29" t="s">
+      <c r="A227" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B227" s="11">
-[...20 lines deleted...]
-      <c r="M227" s="5"/>
+      <c r="B227" s="10">
+        <v>100</v>
+      </c>
+      <c r="C227" s="10">
+        <v>100</v>
+      </c>
+      <c r="D227" s="10">
+        <v>100</v>
+      </c>
+      <c r="E227" s="29">
+        <v>100</v>
+      </c>
+      <c r="F227" s="29">
+        <v>100</v>
+      </c>
+      <c r="G227" s="97">
+        <v>100</v>
+      </c>
+      <c r="H227" s="4"/>
+      <c r="I227" s="4"/>
+      <c r="J227" s="4"/>
+      <c r="K227" s="4"/>
+      <c r="L227" s="4"/>
+      <c r="M227" s="4"/>
     </row>
     <row r="228" spans="1:13">
-      <c r="A228" s="29" t="s">
+      <c r="A228" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B228" s="11">
-[...20 lines deleted...]
-      <c r="M228" s="5"/>
+      <c r="B228" s="10">
+        <v>100</v>
+      </c>
+      <c r="C228" s="10">
+        <v>100</v>
+      </c>
+      <c r="D228" s="10">
+        <v>100</v>
+      </c>
+      <c r="E228" s="29">
+        <v>100</v>
+      </c>
+      <c r="F228" s="29">
+        <v>100</v>
+      </c>
+      <c r="G228" s="97">
+        <v>100</v>
+      </c>
+      <c r="H228" s="4"/>
+      <c r="I228" s="4"/>
+      <c r="J228" s="4"/>
+      <c r="K228" s="4"/>
+      <c r="L228" s="4"/>
+      <c r="M228" s="4"/>
     </row>
     <row r="229" spans="1:13">
-      <c r="A229" s="29" t="s">
+      <c r="A229" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B229" s="11">
-[...20 lines deleted...]
-      <c r="M229" s="5"/>
+      <c r="B229" s="10">
+        <v>100</v>
+      </c>
+      <c r="C229" s="10">
+        <v>100</v>
+      </c>
+      <c r="D229" s="10">
+        <v>100</v>
+      </c>
+      <c r="E229" s="29">
+        <v>100</v>
+      </c>
+      <c r="F229" s="29">
+        <v>100</v>
+      </c>
+      <c r="G229" s="97">
+        <v>100</v>
+      </c>
+      <c r="H229" s="4"/>
+      <c r="I229" s="4"/>
+      <c r="J229" s="4"/>
+      <c r="K229" s="4"/>
+      <c r="L229" s="4"/>
+      <c r="M229" s="4"/>
     </row>
     <row r="230" spans="1:13">
-      <c r="A230" s="29" t="s">
+      <c r="A230" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B230" s="11">
-[...23 lines deleted...]
-      <c r="A231" s="19" t="s">
+      <c r="B230" s="10">
+        <v>100</v>
+      </c>
+      <c r="C230" s="10">
+        <v>100</v>
+      </c>
+      <c r="D230" s="10">
+        <v>100</v>
+      </c>
+      <c r="E230" s="29">
+        <v>100</v>
+      </c>
+      <c r="F230" s="29">
+        <v>100</v>
+      </c>
+      <c r="G230" s="98">
+        <v>100</v>
+      </c>
+      <c r="H230" s="4"/>
+      <c r="I230" s="4"/>
+      <c r="J230" s="4"/>
+      <c r="K230" s="4"/>
+      <c r="L230" s="4"/>
+      <c r="M230" s="4"/>
+    </row>
+    <row r="231" spans="1:13" s="33" customFormat="1">
+      <c r="A231" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="B231" s="11"/>
-[...13 lines deleted...]
-      <c r="A232" s="56" t="s">
+      <c r="B231" s="10"/>
+      <c r="C231" s="10"/>
+      <c r="D231" s="11"/>
+      <c r="E231" s="31"/>
+      <c r="F231" s="26"/>
+      <c r="G231" s="99"/>
+      <c r="H231" s="31"/>
+      <c r="I231" s="31"/>
+      <c r="J231" s="31"/>
+      <c r="K231" s="31"/>
+      <c r="L231" s="31"/>
+      <c r="M231" s="31"/>
+    </row>
+    <row r="232" spans="1:13" s="33" customFormat="1">
+      <c r="A232" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B232" s="11">
+      <c r="B232" s="10">
         <v>74.400000000000006</v>
       </c>
-      <c r="C232" s="11">
+      <c r="C232" s="10">
         <v>104.9</v>
       </c>
-      <c r="D232" s="11">
+      <c r="D232" s="10">
         <v>120.2</v>
       </c>
-      <c r="E232" s="30">
+      <c r="E232" s="29">
         <v>120.5</v>
       </c>
-      <c r="F232" s="31">
+      <c r="F232" s="30">
         <v>114.1</v>
       </c>
-      <c r="G232" s="32"/>
-[...8 lines deleted...]
-      <c r="A233" s="29" t="s">
+      <c r="G232" s="97">
+        <v>114.7</v>
+      </c>
+      <c r="H232" s="31"/>
+      <c r="I232" s="31"/>
+      <c r="J232" s="31"/>
+      <c r="K232" s="31"/>
+      <c r="L232" s="31"/>
+      <c r="M232" s="31"/>
+    </row>
+    <row r="233" spans="1:13" s="33" customFormat="1">
+      <c r="A233" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B233" s="11">
+      <c r="B233" s="10">
         <v>81.5</v>
       </c>
-      <c r="C233" s="11">
+      <c r="C233" s="10">
         <v>144.6</v>
       </c>
-      <c r="D233" s="11">
+      <c r="D233" s="10">
         <v>142.5</v>
       </c>
-      <c r="E233" s="30">
+      <c r="E233" s="29">
         <v>143.1</v>
       </c>
-      <c r="F233" s="30">
+      <c r="F233" s="29">
         <v>133.5</v>
       </c>
-      <c r="G233" s="32"/>
-[...8 lines deleted...]
-      <c r="A234" s="29" t="s">
+      <c r="G233" s="97">
+        <v>127.7</v>
+      </c>
+      <c r="H233" s="31"/>
+      <c r="I233" s="31"/>
+      <c r="J233" s="31"/>
+      <c r="K233" s="31"/>
+      <c r="L233" s="31"/>
+      <c r="M233" s="31"/>
+    </row>
+    <row r="234" spans="1:13" s="33" customFormat="1">
+      <c r="A234" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B234" s="11">
+      <c r="B234" s="10">
         <v>97.5</v>
       </c>
-      <c r="C234" s="11">
+      <c r="C234" s="10">
         <v>8202.1</v>
       </c>
-      <c r="D234" s="11">
+      <c r="D234" s="10">
         <v>268.5</v>
       </c>
-      <c r="E234" s="30">
+      <c r="E234" s="29">
         <v>371.2</v>
       </c>
-      <c r="F234" s="30">
+      <c r="F234" s="29">
         <v>297.3</v>
       </c>
-      <c r="G234" s="32"/>
-[...8 lines deleted...]
-      <c r="A235" s="29" t="s">
+      <c r="G234" s="97">
+        <v>248</v>
+      </c>
+      <c r="H234" s="31"/>
+      <c r="I234" s="31"/>
+      <c r="J234" s="31"/>
+      <c r="K234" s="31"/>
+      <c r="L234" s="31"/>
+      <c r="M234" s="31"/>
+    </row>
+    <row r="235" spans="1:13" s="33" customFormat="1">
+      <c r="A235" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B235" s="11">
+      <c r="B235" s="10">
         <v>51.6</v>
       </c>
-      <c r="C235" s="11">
+      <c r="C235" s="10">
         <v>70.5</v>
       </c>
-      <c r="D235" s="11">
+      <c r="D235" s="10">
         <v>50.5</v>
       </c>
-      <c r="E235" s="30">
+      <c r="E235" s="29">
         <v>55.8</v>
       </c>
-      <c r="F235" s="30">
+      <c r="F235" s="29">
         <v>58.2</v>
       </c>
-      <c r="G235" s="32"/>
-[...8 lines deleted...]
-      <c r="A236" s="10" t="s">
+      <c r="G235" s="97">
+        <v>70.5</v>
+      </c>
+      <c r="H235" s="31"/>
+      <c r="I235" s="31"/>
+      <c r="J235" s="31"/>
+      <c r="K235" s="31"/>
+      <c r="L235" s="31"/>
+      <c r="M235" s="31"/>
+    </row>
+    <row r="236" spans="1:13" s="33" customFormat="1">
+      <c r="A236" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B236" s="11"/>
-[...13 lines deleted...]
-      <c r="A237" s="29" t="s">
+      <c r="B236" s="10"/>
+      <c r="C236" s="10"/>
+      <c r="D236" s="11"/>
+      <c r="E236" s="31"/>
+      <c r="F236" s="26"/>
+      <c r="G236" s="99"/>
+      <c r="H236" s="31"/>
+      <c r="I236" s="31"/>
+      <c r="J236" s="31"/>
+      <c r="K236" s="31"/>
+      <c r="L236" s="31"/>
+      <c r="M236" s="31"/>
+    </row>
+    <row r="237" spans="1:13" s="33" customFormat="1">
+      <c r="A237" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B237" s="11">
+      <c r="B237" s="10">
         <v>98.2</v>
       </c>
-      <c r="C237" s="11">
+      <c r="C237" s="10">
         <v>66.7</v>
       </c>
-      <c r="D237" s="11">
+      <c r="D237" s="10">
         <v>85.7</v>
       </c>
-      <c r="E237" s="31">
+      <c r="E237" s="30">
         <v>92.6</v>
       </c>
-      <c r="F237" s="30">
+      <c r="F237" s="29">
         <v>241.8</v>
       </c>
-      <c r="G237" s="32"/>
-[...8 lines deleted...]
-      <c r="A238" s="28" t="s">
+      <c r="G237" s="97">
+        <v>345.2</v>
+      </c>
+      <c r="H237" s="31"/>
+      <c r="I237" s="31"/>
+      <c r="J237" s="31"/>
+      <c r="K237" s="31"/>
+      <c r="L237" s="31"/>
+      <c r="M237" s="31"/>
+    </row>
+    <row r="238" spans="1:13" s="33" customFormat="1">
+      <c r="A238" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B238" s="11" t="s">
+      <c r="B238" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C238" s="11" t="s">
+      <c r="C238" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D238" s="11" t="s">
+      <c r="D238" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E238" s="30">
+      <c r="E238" s="29">
         <v>96.1</v>
       </c>
-      <c r="F238" s="30">
+      <c r="F238" s="29">
         <v>86.9</v>
       </c>
-      <c r="G238" s="32"/>
-[...8 lines deleted...]
-      <c r="A239" s="29" t="s">
+      <c r="G238" s="97">
+        <v>81</v>
+      </c>
+      <c r="H238" s="31"/>
+      <c r="I238" s="31"/>
+      <c r="J238" s="31"/>
+      <c r="K238" s="31"/>
+      <c r="L238" s="31"/>
+      <c r="M238" s="31"/>
+    </row>
+    <row r="239" spans="1:13" s="33" customFormat="1">
+      <c r="A239" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B239" s="11">
+      <c r="B239" s="10">
         <v>97.3</v>
       </c>
-      <c r="C239" s="11">
+      <c r="C239" s="10">
         <v>728.3</v>
       </c>
-      <c r="D239" s="11">
+      <c r="D239" s="10">
         <v>938.3</v>
       </c>
-      <c r="E239" s="30">
+      <c r="E239" s="29">
         <v>750.7</v>
       </c>
-      <c r="F239" s="30">
+      <c r="F239" s="29">
         <v>606.9</v>
       </c>
-      <c r="G239" s="32"/>
-[...8 lines deleted...]
-      <c r="A240" s="29" t="s">
+      <c r="G239" s="97">
+        <v>511.3</v>
+      </c>
+      <c r="H239" s="31"/>
+      <c r="I239" s="31"/>
+      <c r="J239" s="31"/>
+      <c r="K239" s="31"/>
+      <c r="L239" s="31"/>
+      <c r="M239" s="31"/>
+    </row>
+    <row r="240" spans="1:13" s="33" customFormat="1">
+      <c r="A240" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B240" s="21" t="s">
+      <c r="B240" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="C240" s="11">
+      <c r="C240" s="10">
         <v>0.7</v>
       </c>
-      <c r="D240" s="21" t="s">
+      <c r="D240" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="E240" s="30">
+      <c r="E240" s="29">
         <v>8</v>
       </c>
-      <c r="F240" s="30">
+      <c r="F240" s="29">
         <v>10.1</v>
       </c>
-      <c r="G240" s="32"/>
-[...8 lines deleted...]
-      <c r="A241" s="29" t="s">
+      <c r="G240" s="97">
+        <v>11.6</v>
+      </c>
+      <c r="H240" s="31"/>
+      <c r="I240" s="31"/>
+      <c r="J240" s="31"/>
+      <c r="K240" s="31"/>
+      <c r="L240" s="31"/>
+      <c r="M240" s="31"/>
+    </row>
+    <row r="241" spans="1:13" s="33" customFormat="1">
+      <c r="A241" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B241" s="13">
+      <c r="B241" s="12">
         <v>22.2</v>
       </c>
-      <c r="C241" s="11">
+      <c r="C241" s="10">
         <v>173.3</v>
       </c>
-      <c r="D241" s="11">
+      <c r="D241" s="10">
         <v>97.6</v>
       </c>
-      <c r="E241" s="30">
+      <c r="E241" s="29">
         <v>106.2</v>
       </c>
-      <c r="F241" s="30">
+      <c r="F241" s="29">
         <v>102.2</v>
       </c>
-      <c r="G241" s="32"/>
-[...8 lines deleted...]
-      <c r="A242" s="29" t="s">
+      <c r="G241" s="97">
+        <v>92.8</v>
+      </c>
+      <c r="H241" s="31"/>
+      <c r="I241" s="31"/>
+      <c r="J241" s="31"/>
+      <c r="K241" s="31"/>
+      <c r="L241" s="31"/>
+      <c r="M241" s="31"/>
+    </row>
+    <row r="242" spans="1:13" s="33" customFormat="1">
+      <c r="A242" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B242" s="13">
+      <c r="B242" s="12">
         <v>99.7</v>
       </c>
-      <c r="C242" s="11">
+      <c r="C242" s="10">
         <v>156.80000000000001</v>
       </c>
-      <c r="D242" s="11">
+      <c r="D242" s="10">
         <v>176.4</v>
       </c>
-      <c r="E242" s="30">
+      <c r="E242" s="29">
         <v>132.30000000000001</v>
       </c>
-      <c r="F242" s="30">
+      <c r="F242" s="29">
         <v>105.8</v>
       </c>
-      <c r="G242" s="32"/>
-[...8 lines deleted...]
-      <c r="A243" s="29" t="s">
+      <c r="G242" s="97">
+        <v>88.2</v>
+      </c>
+      <c r="H242" s="31"/>
+      <c r="I242" s="31"/>
+      <c r="J242" s="31"/>
+      <c r="K242" s="31"/>
+      <c r="L242" s="31"/>
+      <c r="M242" s="31"/>
+    </row>
+    <row r="243" spans="1:13" s="33" customFormat="1">
+      <c r="A243" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B243" s="13">
-[...23 lines deleted...]
-      <c r="A244" s="29" t="s">
+      <c r="B243" s="12">
+        <v>100</v>
+      </c>
+      <c r="C243" s="10">
+        <v>100</v>
+      </c>
+      <c r="D243" s="10">
+        <v>100</v>
+      </c>
+      <c r="E243" s="29">
+        <v>100</v>
+      </c>
+      <c r="F243" s="29">
+        <v>100</v>
+      </c>
+      <c r="G243" s="97">
+        <v>100</v>
+      </c>
+      <c r="H243" s="31"/>
+      <c r="I243" s="31"/>
+      <c r="J243" s="31"/>
+      <c r="K243" s="31"/>
+      <c r="L243" s="31"/>
+      <c r="M243" s="31"/>
+    </row>
+    <row r="244" spans="1:13" s="33" customFormat="1">
+      <c r="A244" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B244" s="13">
+      <c r="B244" s="12">
         <v>98.4</v>
       </c>
-      <c r="C244" s="11">
+      <c r="C244" s="10">
         <v>82.5</v>
       </c>
-      <c r="D244" s="11">
+      <c r="D244" s="10">
         <v>244.1</v>
       </c>
-      <c r="E244" s="30">
+      <c r="E244" s="29">
         <v>259</v>
       </c>
-      <c r="F244" s="30">
+      <c r="F244" s="29">
         <v>221.6</v>
       </c>
-      <c r="G244" s="32"/>
-[...8 lines deleted...]
-      <c r="A245" s="29" t="s">
+      <c r="G244" s="97">
+        <v>197</v>
+      </c>
+      <c r="H244" s="31"/>
+      <c r="I244" s="31"/>
+      <c r="J244" s="31"/>
+      <c r="K244" s="31"/>
+      <c r="L244" s="31"/>
+      <c r="M244" s="31"/>
+    </row>
+    <row r="245" spans="1:13" s="33" customFormat="1">
+      <c r="A245" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B245" s="11" t="s">
+      <c r="B245" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C245" s="11" t="s">
+      <c r="C245" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D245" s="11" t="s">
+      <c r="D245" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E245" s="30">
+      <c r="E245" s="29">
         <v>12.1</v>
       </c>
-      <c r="F245" s="30">
+      <c r="F245" s="29">
         <v>13.8</v>
       </c>
-      <c r="G245" s="32"/>
-[...8 lines deleted...]
-      <c r="A246" s="29" t="s">
+      <c r="G245" s="97">
+        <v>15.1</v>
+      </c>
+      <c r="H245" s="31"/>
+      <c r="I245" s="31"/>
+      <c r="J245" s="31"/>
+      <c r="K245" s="31"/>
+      <c r="L245" s="31"/>
+      <c r="M245" s="31"/>
+    </row>
+    <row r="246" spans="1:13" s="33" customFormat="1">
+      <c r="A246" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B246" s="9">
+      <c r="B246" s="8">
         <v>97.3</v>
       </c>
-      <c r="C246" s="11">
+      <c r="C246" s="10">
         <v>149.80000000000001</v>
       </c>
-      <c r="D246" s="11">
+      <c r="D246" s="10">
         <v>167.2</v>
       </c>
-      <c r="E246" s="30">
+      <c r="E246" s="29">
         <v>157.69999999999999</v>
       </c>
-      <c r="F246" s="30">
+      <c r="F246" s="29">
         <v>137</v>
       </c>
-      <c r="G246" s="32"/>
-[...5 lines deleted...]
-      <c r="M246" s="32"/>
+      <c r="G246" s="98">
+        <v>123.5</v>
+      </c>
+      <c r="H246" s="31"/>
+      <c r="I246" s="31"/>
+      <c r="J246" s="31"/>
+      <c r="K246" s="31"/>
+      <c r="L246" s="31"/>
+      <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="48">
-      <c r="A247" s="54" t="s">
+      <c r="A247" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="B247" s="32"/>
-[...10 lines deleted...]
-      <c r="M247" s="60"/>
+      <c r="B247" s="31"/>
+      <c r="C247" s="31"/>
+      <c r="D247" s="6"/>
+      <c r="E247" s="31"/>
+      <c r="F247" s="26"/>
+      <c r="G247" s="88"/>
+      <c r="H247" s="5"/>
+      <c r="I247" s="4"/>
+      <c r="J247" s="4"/>
+      <c r="K247" s="4"/>
+      <c r="L247" s="4"/>
+      <c r="M247" s="58"/>
     </row>
     <row r="248" spans="1:13">
-      <c r="A248" s="56" t="s">
+      <c r="A248" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B248" s="22" t="s">
+      <c r="B248" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="C248" s="22" t="s">
+      <c r="C248" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D248" s="22" t="s">
+      <c r="D248" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E248" s="22" t="s">
+      <c r="E248" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="F248" s="27" t="s">
+      <c r="F248" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="G248" s="5"/>
-[...5 lines deleted...]
-      <c r="M248" s="5"/>
+      <c r="G248" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="H248" s="4"/>
+      <c r="I248" s="4"/>
+      <c r="J248" s="4"/>
+      <c r="K248" s="4"/>
+      <c r="L248" s="4"/>
+      <c r="M248" s="4"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="29" t="s">
+      <c r="A249" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B249" s="22" t="s">
+      <c r="B249" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="C249" s="22" t="s">
+      <c r="C249" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D249" s="22" t="s">
+      <c r="D249" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E249" s="22" t="s">
+      <c r="E249" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="F249" s="27" t="s">
+      <c r="F249" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="G249" s="5"/>
-[...5 lines deleted...]
-      <c r="M249" s="5"/>
+      <c r="G249" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="H249" s="4"/>
+      <c r="I249" s="4"/>
+      <c r="J249" s="4"/>
+      <c r="K249" s="4"/>
+      <c r="L249" s="4"/>
+      <c r="M249" s="4"/>
     </row>
     <row r="250" spans="1:13" ht="24">
-      <c r="A250" s="54" t="s">
+      <c r="A250" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B250" s="32"/>
-[...10 lines deleted...]
-      <c r="M250" s="60"/>
+      <c r="B250" s="31"/>
+      <c r="C250" s="31"/>
+      <c r="D250" s="6"/>
+      <c r="E250" s="31"/>
+      <c r="F250" s="26"/>
+      <c r="G250" s="88"/>
+      <c r="H250" s="58"/>
+      <c r="I250" s="4"/>
+      <c r="J250" s="4"/>
+      <c r="K250" s="4"/>
+      <c r="L250" s="4"/>
+      <c r="M250" s="58"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="56" t="s">
+      <c r="A251" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B251" s="11">
+      <c r="B251" s="10">
         <v>103.4</v>
       </c>
-      <c r="C251" s="11">
+      <c r="C251" s="10">
         <v>105.2</v>
       </c>
-      <c r="D251" s="11">
+      <c r="D251" s="10">
         <v>97</v>
       </c>
-      <c r="E251" s="30">
+      <c r="E251" s="29">
         <v>95.5</v>
       </c>
-      <c r="F251" s="31">
+      <c r="F251" s="30">
         <v>98</v>
       </c>
-      <c r="G251" s="5"/>
-[...5 lines deleted...]
-      <c r="M251" s="5"/>
+      <c r="G251" s="97">
+        <v>98.2</v>
+      </c>
+      <c r="H251" s="4"/>
+      <c r="I251" s="4"/>
+      <c r="J251" s="4"/>
+      <c r="K251" s="4"/>
+      <c r="L251" s="4"/>
+      <c r="M251" s="4"/>
     </row>
     <row r="252" spans="1:13">
-      <c r="A252" s="29" t="s">
+      <c r="A252" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B252" s="11">
+      <c r="B252" s="10">
         <v>98.9</v>
       </c>
-      <c r="C252" s="11">
+      <c r="C252" s="10">
         <v>105.1</v>
       </c>
-      <c r="D252" s="11">
+      <c r="D252" s="10">
         <v>72.599999999999994</v>
       </c>
-      <c r="E252" s="30">
+      <c r="E252" s="29">
         <v>76.400000000000006</v>
       </c>
-      <c r="F252" s="30">
+      <c r="F252" s="29">
         <v>82.3</v>
       </c>
-      <c r="G252" s="5"/>
-[...5 lines deleted...]
-      <c r="M252" s="5"/>
+      <c r="G252" s="97">
+        <v>85.2</v>
+      </c>
+      <c r="H252" s="4"/>
+      <c r="I252" s="4"/>
+      <c r="J252" s="4"/>
+      <c r="K252" s="4"/>
+      <c r="L252" s="4"/>
+      <c r="M252" s="4"/>
     </row>
     <row r="253" spans="1:13">
-      <c r="A253" s="29" t="s">
+      <c r="A253" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B253" s="11">
-[...2 lines deleted...]
-      <c r="C253" s="11">
+      <c r="B253" s="10">
+        <v>100</v>
+      </c>
+      <c r="C253" s="10">
         <v>188.2</v>
       </c>
-      <c r="D253" s="11">
+      <c r="D253" s="10">
         <v>217.6</v>
       </c>
-      <c r="E253" s="31">
+      <c r="E253" s="30">
         <v>360.8</v>
       </c>
-      <c r="F253" s="30">
+      <c r="F253" s="29">
         <v>331.9</v>
       </c>
-      <c r="G253" s="5"/>
-[...5 lines deleted...]
-      <c r="M253" s="5"/>
+      <c r="G253" s="98">
+        <v>312.7</v>
+      </c>
+      <c r="H253" s="4"/>
+      <c r="I253" s="4"/>
+      <c r="J253" s="4"/>
+      <c r="K253" s="4"/>
+      <c r="L253" s="4"/>
+      <c r="M253" s="4"/>
     </row>
     <row r="254" spans="1:13" ht="36">
-      <c r="A254" s="54" t="s">
+      <c r="A254" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="B254" s="32"/>
-[...10 lines deleted...]
-      <c r="M254" s="60"/>
+      <c r="B254" s="31"/>
+      <c r="C254" s="31"/>
+      <c r="D254" s="6"/>
+      <c r="E254" s="31"/>
+      <c r="F254" s="26"/>
+      <c r="G254" s="88"/>
+      <c r="H254" s="58"/>
+      <c r="I254" s="4"/>
+      <c r="J254" s="4"/>
+      <c r="K254" s="4"/>
+      <c r="L254" s="4"/>
+      <c r="M254" s="58"/>
     </row>
     <row r="255" spans="1:13">
-      <c r="A255" s="56" t="s">
+      <c r="A255" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B255" s="11">
+      <c r="B255" s="10">
         <v>123.2</v>
       </c>
-      <c r="C255" s="11">
+      <c r="C255" s="10">
         <v>89.5</v>
       </c>
-      <c r="D255" s="11">
+      <c r="D255" s="10">
         <v>375.3</v>
       </c>
-      <c r="E255" s="30">
+      <c r="E255" s="29">
         <v>323.8</v>
       </c>
-      <c r="F255" s="31">
+      <c r="F255" s="30">
         <v>272.10000000000002</v>
       </c>
-      <c r="G255" s="5"/>
-[...5 lines deleted...]
-      <c r="M255" s="5"/>
+      <c r="G255" s="97">
+        <v>239.8</v>
+      </c>
+      <c r="H255" s="4"/>
+      <c r="I255" s="4"/>
+      <c r="J255" s="4"/>
+      <c r="K255" s="4"/>
+      <c r="L255" s="4"/>
+      <c r="M255" s="4"/>
     </row>
     <row r="256" spans="1:13">
-      <c r="A256" s="29" t="s">
+      <c r="A256" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B256" s="11">
+      <c r="B256" s="10">
         <v>95.4</v>
       </c>
-      <c r="C256" s="11">
+      <c r="C256" s="10">
         <v>174.2</v>
       </c>
-      <c r="D256" s="11">
+      <c r="D256" s="10">
         <v>122.7</v>
       </c>
-      <c r="E256" s="30">
+      <c r="E256" s="29">
         <v>126.1</v>
       </c>
-      <c r="F256" s="30">
+      <c r="F256" s="29">
         <v>118.3</v>
       </c>
-      <c r="G256" s="5"/>
-[...5 lines deleted...]
-      <c r="M256" s="5"/>
+      <c r="G256" s="97">
+        <v>115.4</v>
+      </c>
+      <c r="H256" s="4"/>
+      <c r="I256" s="4"/>
+      <c r="J256" s="4"/>
+      <c r="K256" s="4"/>
+      <c r="L256" s="4"/>
+      <c r="M256" s="4"/>
     </row>
     <row r="257" spans="1:13">
-      <c r="A257" s="10" t="s">
+      <c r="A257" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B257" s="32"/>
-[...10 lines deleted...]
-      <c r="M257" s="5"/>
+      <c r="B257" s="31"/>
+      <c r="C257" s="31"/>
+      <c r="D257" s="6"/>
+      <c r="E257" s="31"/>
+      <c r="F257" s="26"/>
+      <c r="G257" s="99"/>
+      <c r="H257" s="4"/>
+      <c r="I257" s="4"/>
+      <c r="J257" s="4"/>
+      <c r="K257" s="4"/>
+      <c r="L257" s="4"/>
+      <c r="M257" s="4"/>
     </row>
     <row r="258" spans="1:13">
-      <c r="A258" s="29" t="s">
+      <c r="A258" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B258" s="23" t="s">
+      <c r="B258" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="C258" s="11">
+      <c r="C258" s="10">
         <v>248.5</v>
       </c>
-      <c r="D258" s="11">
+      <c r="D258" s="10">
         <v>106.1</v>
       </c>
-      <c r="E258" s="30">
+      <c r="E258" s="29">
         <v>106.3</v>
       </c>
-      <c r="F258" s="30">
+      <c r="F258" s="29">
         <v>109.2</v>
       </c>
-      <c r="G258" s="5"/>
-[...5 lines deleted...]
-      <c r="M258" s="5"/>
+      <c r="G258" s="97">
+        <v>97.2</v>
+      </c>
+      <c r="H258" s="4"/>
+      <c r="I258" s="4"/>
+      <c r="J258" s="4"/>
+      <c r="K258" s="4"/>
+      <c r="L258" s="4"/>
+      <c r="M258" s="4"/>
     </row>
     <row r="259" spans="1:13">
-      <c r="A259" s="29" t="s">
+      <c r="A259" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B259" s="13">
-[...20 lines deleted...]
-      <c r="M259" s="5"/>
+      <c r="B259" s="12">
+        <v>100</v>
+      </c>
+      <c r="C259" s="10">
+        <v>100</v>
+      </c>
+      <c r="D259" s="10">
+        <v>100</v>
+      </c>
+      <c r="E259" s="29">
+        <v>100</v>
+      </c>
+      <c r="F259" s="29">
+        <v>100</v>
+      </c>
+      <c r="G259" s="97">
+        <v>100</v>
+      </c>
+      <c r="H259" s="4"/>
+      <c r="I259" s="4"/>
+      <c r="J259" s="4"/>
+      <c r="K259" s="4"/>
+      <c r="L259" s="4"/>
+      <c r="M259" s="4"/>
     </row>
     <row r="260" spans="1:13" ht="48">
-      <c r="A260" s="54" t="s">
+      <c r="A260" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="B260" s="32"/>
-[...10 lines deleted...]
-      <c r="M260" s="60"/>
+      <c r="B260" s="31"/>
+      <c r="C260" s="31"/>
+      <c r="D260" s="6"/>
+      <c r="E260" s="31"/>
+      <c r="F260" s="26"/>
+      <c r="G260" s="88"/>
+      <c r="H260" s="58"/>
+      <c r="I260" s="4"/>
+      <c r="J260" s="4"/>
+      <c r="K260" s="4"/>
+      <c r="L260" s="4"/>
+      <c r="M260" s="58"/>
     </row>
     <row r="261" spans="1:13">
-      <c r="A261" s="56" t="s">
+      <c r="A261" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B261" s="24" t="s">
+      <c r="B261" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C261" s="24" t="s">
+      <c r="C261" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="D261" s="11">
+      <c r="D261" s="10">
         <v>45.5</v>
       </c>
-      <c r="E261" s="30">
+      <c r="E261" s="29">
         <v>34.1</v>
       </c>
-      <c r="F261" s="31">
+      <c r="F261" s="30">
         <v>27.3</v>
       </c>
-      <c r="G261" s="5"/>
-[...5 lines deleted...]
-      <c r="M261" s="5"/>
+      <c r="G261" s="97">
+        <v>22.8</v>
+      </c>
+      <c r="H261" s="4"/>
+      <c r="I261" s="4"/>
+      <c r="J261" s="4"/>
+      <c r="K261" s="4"/>
+      <c r="L261" s="4"/>
+      <c r="M261" s="4"/>
     </row>
     <row r="262" spans="1:13">
-      <c r="A262" s="29" t="s">
+      <c r="A262" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B262" s="24" t="s">
+      <c r="B262" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C262" s="24" t="s">
+      <c r="C262" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="D262" s="11">
+      <c r="D262" s="10">
         <v>45.5</v>
       </c>
-      <c r="E262" s="30">
+      <c r="E262" s="29">
         <v>34.1</v>
       </c>
-      <c r="F262" s="30">
+      <c r="F262" s="29">
         <v>27.3</v>
       </c>
-      <c r="G262" s="5"/>
-[...5 lines deleted...]
-      <c r="M262" s="5"/>
+      <c r="G262" s="97">
+        <v>22.8</v>
+      </c>
+      <c r="H262" s="4"/>
+      <c r="I262" s="4"/>
+      <c r="J262" s="4"/>
+      <c r="K262" s="4"/>
+      <c r="L262" s="4"/>
+      <c r="M262" s="4"/>
     </row>
     <row r="263" spans="1:13" ht="24">
-      <c r="A263" s="64" t="s">
+      <c r="A263" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="B263" s="32"/>
-[...10 lines deleted...]
-      <c r="M263" s="60"/>
+      <c r="B263" s="31"/>
+      <c r="C263" s="31"/>
+      <c r="D263" s="6"/>
+      <c r="E263" s="31"/>
+      <c r="F263" s="26"/>
+      <c r="G263" s="95"/>
+      <c r="H263" s="59"/>
+      <c r="I263" s="4"/>
+      <c r="J263" s="4"/>
+      <c r="K263" s="4"/>
+      <c r="L263" s="4"/>
+      <c r="M263" s="58"/>
     </row>
     <row r="264" spans="1:13">
-      <c r="A264" s="56" t="s">
+      <c r="A264" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B264" s="11">
+      <c r="B264" s="10">
         <v>40</v>
       </c>
-      <c r="C264" s="11">
+      <c r="C264" s="10">
         <v>53.7</v>
       </c>
-      <c r="D264" s="11">
+      <c r="D264" s="10">
         <v>49.6</v>
       </c>
-      <c r="E264" s="30">
+      <c r="E264" s="29">
         <v>50.8</v>
       </c>
-      <c r="F264" s="31">
+      <c r="F264" s="30">
         <v>51.4</v>
       </c>
-      <c r="G264" s="5"/>
-[...5 lines deleted...]
-      <c r="M264" s="5"/>
+      <c r="G264" s="97">
+        <v>63.7</v>
+      </c>
+      <c r="H264" s="4"/>
+      <c r="I264" s="4"/>
+      <c r="J264" s="4"/>
+      <c r="K264" s="4"/>
+      <c r="L264" s="4"/>
+      <c r="M264" s="4"/>
     </row>
     <row r="265" spans="1:13">
-      <c r="A265" s="29" t="s">
+      <c r="A265" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B265" s="11">
+      <c r="B265" s="10">
         <v>17</v>
       </c>
-      <c r="C265" s="11">
+      <c r="C265" s="10">
         <v>28.8</v>
       </c>
-      <c r="D265" s="11">
+      <c r="D265" s="10">
         <v>23.1</v>
       </c>
-      <c r="E265" s="30">
+      <c r="E265" s="29">
         <v>35.299999999999997</v>
       </c>
-      <c r="F265" s="30">
+      <c r="F265" s="29">
         <v>40.4</v>
       </c>
-      <c r="G265" s="5"/>
-[...5 lines deleted...]
-      <c r="M265" s="5"/>
+      <c r="G265" s="97">
+        <v>46.5</v>
+      </c>
+      <c r="H265" s="4"/>
+      <c r="I265" s="4"/>
+      <c r="J265" s="4"/>
+      <c r="K265" s="4"/>
+      <c r="L265" s="4"/>
+      <c r="M265" s="4"/>
     </row>
     <row r="266" spans="1:13">
-      <c r="A266" s="29" t="s">
+      <c r="A266" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B266" s="11">
+      <c r="B266" s="10">
         <v>41.2</v>
       </c>
-      <c r="C266" s="11">
+      <c r="C266" s="10">
         <v>57.1</v>
       </c>
-      <c r="D266" s="11">
+      <c r="D266" s="10">
         <v>34.799999999999997</v>
       </c>
-      <c r="E266" s="30">
+      <c r="E266" s="29">
         <v>39.1</v>
       </c>
-      <c r="F266" s="31">
+      <c r="F266" s="30">
         <v>42.1</v>
       </c>
-      <c r="G266" s="5"/>
-[...5 lines deleted...]
-      <c r="M266" s="5"/>
+      <c r="G266" s="97">
+        <v>56.7</v>
+      </c>
+      <c r="H266" s="4"/>
+      <c r="I266" s="4"/>
+      <c r="J266" s="4"/>
+      <c r="K266" s="4"/>
+      <c r="L266" s="4"/>
+      <c r="M266" s="4"/>
     </row>
     <row r="267" spans="1:13">
-      <c r="A267" s="54" t="s">
+      <c r="A267" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B267" s="32"/>
-[...10 lines deleted...]
-      <c r="M267" s="60"/>
+      <c r="B267" s="31"/>
+      <c r="C267" s="32"/>
+      <c r="D267" s="6"/>
+      <c r="E267" s="31"/>
+      <c r="F267" s="26"/>
+      <c r="G267" s="88"/>
+      <c r="H267" s="58"/>
+      <c r="I267" s="4"/>
+      <c r="J267" s="4"/>
+      <c r="K267" s="4"/>
+      <c r="L267" s="4"/>
+      <c r="M267" s="58"/>
     </row>
     <row r="268" spans="1:13">
-      <c r="A268" s="56" t="s">
+      <c r="A268" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B268" s="11">
+      <c r="B268" s="10">
         <v>77.2</v>
       </c>
-      <c r="C268" s="11">
+      <c r="C268" s="10">
         <v>79.599999999999994</v>
       </c>
-      <c r="D268" s="11">
+      <c r="D268" s="10">
         <v>109.2</v>
       </c>
-      <c r="E268" s="30">
+      <c r="E268" s="29">
         <v>102.7</v>
       </c>
-      <c r="F268" s="31">
+      <c r="F268" s="30">
         <v>97.1</v>
       </c>
-      <c r="G268" s="5"/>
-[...5 lines deleted...]
-      <c r="M268" s="5"/>
+      <c r="G268" s="97">
+        <v>94.2</v>
+      </c>
+      <c r="H268" s="4"/>
+      <c r="I268" s="4"/>
+      <c r="J268" s="4"/>
+      <c r="K268" s="4"/>
+      <c r="L268" s="4"/>
+      <c r="M268" s="4"/>
     </row>
     <row r="269" spans="1:13">
-      <c r="A269" s="29" t="s">
+      <c r="A269" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B269" s="11">
+      <c r="B269" s="10">
         <v>83.4</v>
       </c>
-      <c r="C269" s="11">
+      <c r="C269" s="10">
         <v>84.8</v>
       </c>
-      <c r="D269" s="11">
+      <c r="D269" s="10">
         <v>91.7</v>
       </c>
-      <c r="E269" s="30">
+      <c r="E269" s="29">
         <v>89.6</v>
       </c>
-      <c r="F269" s="30">
+      <c r="F269" s="29">
         <v>86.5</v>
       </c>
-      <c r="G269" s="5"/>
-[...5 lines deleted...]
-      <c r="M269" s="5"/>
+      <c r="G269" s="97">
+        <v>85.2</v>
+      </c>
+      <c r="H269" s="4"/>
+      <c r="I269" s="4"/>
+      <c r="J269" s="4"/>
+      <c r="K269" s="4"/>
+      <c r="L269" s="4"/>
+      <c r="M269" s="4"/>
     </row>
     <row r="270" spans="1:13">
-      <c r="A270" s="29" t="s">
+      <c r="A270" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B270" s="11">
-[...2 lines deleted...]
-      <c r="C270" s="11">
+      <c r="B270" s="10">
+        <v>100</v>
+      </c>
+      <c r="C270" s="10">
         <v>88.9</v>
       </c>
-      <c r="D270" s="11">
+      <c r="D270" s="10">
         <v>99.1</v>
       </c>
-      <c r="E270" s="30">
+      <c r="E270" s="29">
         <v>99.3</v>
       </c>
-      <c r="F270" s="30">
+      <c r="F270" s="29">
         <v>99.5</v>
       </c>
-      <c r="G270" s="5"/>
-[...5 lines deleted...]
-      <c r="M270" s="5"/>
+      <c r="G270" s="97">
+        <v>99.6</v>
+      </c>
+      <c r="H270" s="4"/>
+      <c r="I270" s="4"/>
+      <c r="J270" s="4"/>
+      <c r="K270" s="4"/>
+      <c r="L270" s="4"/>
+      <c r="M270" s="4"/>
     </row>
     <row r="271" spans="1:13">
-      <c r="A271" s="29" t="s">
+      <c r="A271" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B271" s="11">
-[...2 lines deleted...]
-      <c r="C271" s="11">
+      <c r="B271" s="10">
+        <v>100</v>
+      </c>
+      <c r="C271" s="10">
         <v>104.7</v>
       </c>
-      <c r="D271" s="11">
-[...2 lines deleted...]
-      <c r="E271" s="30">
+      <c r="D271" s="10">
+        <v>100</v>
+      </c>
+      <c r="E271" s="29">
         <v>101.2</v>
       </c>
-      <c r="F271" s="30">
+      <c r="F271" s="29">
         <v>100.6</v>
       </c>
-      <c r="G271" s="5"/>
-[...5 lines deleted...]
-      <c r="M271" s="5"/>
+      <c r="G271" s="97">
+        <v>100.2</v>
+      </c>
+      <c r="H271" s="4"/>
+      <c r="I271" s="4"/>
+      <c r="J271" s="4"/>
+      <c r="K271" s="4"/>
+      <c r="L271" s="4"/>
+      <c r="M271" s="4"/>
     </row>
     <row r="272" spans="1:13">
-      <c r="A272" s="10" t="s">
+      <c r="A272" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B272" s="32"/>
-[...10 lines deleted...]
-      <c r="M272" s="5"/>
+      <c r="B272" s="31"/>
+      <c r="C272" s="31"/>
+      <c r="D272" s="6"/>
+      <c r="E272" s="31"/>
+      <c r="F272" s="26"/>
+      <c r="G272" s="99"/>
+      <c r="H272" s="4"/>
+      <c r="I272" s="4"/>
+      <c r="J272" s="4"/>
+      <c r="K272" s="4"/>
+      <c r="L272" s="4"/>
+      <c r="M272" s="4"/>
     </row>
     <row r="273" spans="1:13">
-      <c r="A273" s="28" t="s">
+      <c r="A273" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B273" s="11">
-[...20 lines deleted...]
-      <c r="M273" s="5"/>
+      <c r="B273" s="10">
+        <v>100</v>
+      </c>
+      <c r="C273" s="10">
+        <v>100</v>
+      </c>
+      <c r="D273" s="10">
+        <v>100</v>
+      </c>
+      <c r="E273" s="29">
+        <v>100</v>
+      </c>
+      <c r="F273" s="29">
+        <v>100</v>
+      </c>
+      <c r="G273" s="98">
+        <v>100</v>
+      </c>
+      <c r="H273" s="4"/>
+      <c r="I273" s="4"/>
+      <c r="J273" s="4"/>
+      <c r="K273" s="4"/>
+      <c r="L273" s="4"/>
+      <c r="M273" s="4"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="29" t="s">
+      <c r="A274" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B274" s="11">
-[...20 lines deleted...]
-      <c r="M274" s="5"/>
+      <c r="B274" s="10">
+        <v>100</v>
+      </c>
+      <c r="C274" s="10">
+        <v>100</v>
+      </c>
+      <c r="D274" s="10">
+        <v>100</v>
+      </c>
+      <c r="E274" s="29">
+        <v>100</v>
+      </c>
+      <c r="F274" s="29">
+        <v>100</v>
+      </c>
+      <c r="G274" s="97">
+        <v>100</v>
+      </c>
+      <c r="H274" s="4"/>
+      <c r="I274" s="4"/>
+      <c r="J274" s="4"/>
+      <c r="K274" s="4"/>
+      <c r="L274" s="4"/>
+      <c r="M274" s="4"/>
     </row>
     <row r="275" spans="1:13">
-      <c r="A275" s="29" t="s">
+      <c r="A275" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B275" s="9">
-[...20 lines deleted...]
-      <c r="M275" s="5"/>
+      <c r="B275" s="8">
+        <v>100</v>
+      </c>
+      <c r="C275" s="10">
+        <v>100</v>
+      </c>
+      <c r="D275" s="10">
+        <v>100</v>
+      </c>
+      <c r="E275" s="29">
+        <v>100</v>
+      </c>
+      <c r="F275" s="30">
+        <v>100</v>
+      </c>
+      <c r="G275" s="97">
+        <v>100</v>
+      </c>
+      <c r="H275" s="4"/>
+      <c r="I275" s="4"/>
+      <c r="J275" s="4"/>
+      <c r="K275" s="4"/>
+      <c r="L275" s="4"/>
+      <c r="M275" s="4"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="29" t="s">
+      <c r="A276" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B276" s="11">
-[...20 lines deleted...]
-      <c r="M276" s="5"/>
+      <c r="B276" s="10">
+        <v>100</v>
+      </c>
+      <c r="C276" s="10">
+        <v>100</v>
+      </c>
+      <c r="D276" s="10">
+        <v>100</v>
+      </c>
+      <c r="E276" s="29">
+        <v>100</v>
+      </c>
+      <c r="F276" s="29">
+        <v>100</v>
+      </c>
+      <c r="G276" s="97">
+        <v>100</v>
+      </c>
+      <c r="H276" s="4"/>
+      <c r="I276" s="4"/>
+      <c r="J276" s="4"/>
+      <c r="K276" s="4"/>
+      <c r="L276" s="4"/>
+      <c r="M276" s="4"/>
     </row>
     <row r="277" spans="1:13">
-      <c r="A277" s="29" t="s">
+      <c r="A277" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B277" s="11">
-[...20 lines deleted...]
-      <c r="M277" s="5"/>
+      <c r="B277" s="10">
+        <v>100</v>
+      </c>
+      <c r="C277" s="10">
+        <v>100</v>
+      </c>
+      <c r="D277" s="10">
+        <v>100</v>
+      </c>
+      <c r="E277" s="29">
+        <v>100</v>
+      </c>
+      <c r="F277" s="30">
+        <v>100</v>
+      </c>
+      <c r="G277" s="97">
+        <v>100</v>
+      </c>
+      <c r="H277" s="4"/>
+      <c r="I277" s="4"/>
+      <c r="J277" s="4"/>
+      <c r="K277" s="4"/>
+      <c r="L277" s="4"/>
+      <c r="M277" s="4"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="29" t="s">
+      <c r="A278" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B278" s="11">
-[...20 lines deleted...]
-      <c r="M278" s="5"/>
+      <c r="B278" s="10">
+        <v>100</v>
+      </c>
+      <c r="C278" s="10">
+        <v>100</v>
+      </c>
+      <c r="D278" s="10">
+        <v>100</v>
+      </c>
+      <c r="E278" s="29">
+        <v>100</v>
+      </c>
+      <c r="F278" s="29">
+        <v>100</v>
+      </c>
+      <c r="G278" s="98">
+        <v>100</v>
+      </c>
+      <c r="H278" s="4"/>
+      <c r="I278" s="4"/>
+      <c r="J278" s="4"/>
+      <c r="K278" s="4"/>
+      <c r="L278" s="4"/>
+      <c r="M278" s="4"/>
     </row>
     <row r="279" spans="1:13" ht="24">
-      <c r="A279" s="54" t="s">
+      <c r="A279" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B279" s="32"/>
-[...10 lines deleted...]
-      <c r="M279" s="60"/>
+      <c r="B279" s="31"/>
+      <c r="C279" s="31"/>
+      <c r="D279" s="7"/>
+      <c r="E279" s="31"/>
+      <c r="F279" s="26"/>
+      <c r="G279" s="88"/>
+      <c r="H279" s="58"/>
+      <c r="I279" s="4"/>
+      <c r="J279" s="4"/>
+      <c r="K279" s="4"/>
+      <c r="L279" s="4"/>
+      <c r="M279" s="58"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="56" t="s">
+      <c r="A280" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B280" s="11">
+      <c r="B280" s="10">
         <v>98.4</v>
       </c>
-      <c r="C280" s="11">
+      <c r="C280" s="10">
         <v>106</v>
       </c>
-      <c r="D280" s="11">
+      <c r="D280" s="10">
         <v>109</v>
       </c>
-      <c r="E280" s="30">
+      <c r="E280" s="29">
         <v>108.1</v>
       </c>
-      <c r="F280" s="31">
+      <c r="F280" s="30">
         <v>100.4</v>
       </c>
-      <c r="G280" s="5"/>
-[...5 lines deleted...]
-      <c r="M280" s="5"/>
+      <c r="G280" s="97">
+        <v>95.1</v>
+      </c>
+      <c r="H280" s="4"/>
+      <c r="I280" s="4"/>
+      <c r="J280" s="4"/>
+      <c r="K280" s="4"/>
+      <c r="L280" s="4"/>
+      <c r="M280" s="4"/>
     </row>
     <row r="281" spans="1:13">
-      <c r="A281" s="29" t="s">
+      <c r="A281" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B281" s="11">
+      <c r="B281" s="10">
         <v>98.4</v>
       </c>
-      <c r="C281" s="11">
+      <c r="C281" s="10">
         <v>99.5</v>
       </c>
-      <c r="D281" s="11">
+      <c r="D281" s="10">
         <v>79</v>
       </c>
-      <c r="E281" s="30">
+      <c r="E281" s="29">
         <v>85.1</v>
       </c>
-      <c r="F281" s="30">
+      <c r="F281" s="29">
         <v>84.7</v>
       </c>
-      <c r="G281" s="5"/>
-[...5 lines deleted...]
-      <c r="M281" s="5"/>
+      <c r="G281" s="97">
+        <v>84.2</v>
+      </c>
+      <c r="H281" s="4"/>
+      <c r="I281" s="4"/>
+      <c r="J281" s="4"/>
+      <c r="K281" s="4"/>
+      <c r="L281" s="4"/>
+      <c r="M281" s="4"/>
     </row>
     <row r="282" spans="1:13">
-      <c r="A282" s="29" t="s">
+      <c r="A282" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B282" s="11">
+      <c r="B282" s="10">
         <v>97.8</v>
       </c>
-      <c r="C282" s="11">
+      <c r="C282" s="10">
         <v>158.4</v>
       </c>
-      <c r="D282" s="11">
+      <c r="D282" s="10">
         <v>145.4</v>
       </c>
-      <c r="E282" s="30">
+      <c r="E282" s="29">
         <v>129.80000000000001</v>
       </c>
-      <c r="F282" s="30">
+      <c r="F282" s="29">
         <v>106.9</v>
       </c>
-      <c r="G282" s="5"/>
-[...5 lines deleted...]
-      <c r="M282" s="5"/>
+      <c r="G282" s="98">
+        <v>91.7</v>
+      </c>
+      <c r="H282" s="4"/>
+      <c r="I282" s="4"/>
+      <c r="J282" s="4"/>
+      <c r="K282" s="4"/>
+      <c r="L282" s="4"/>
+      <c r="M282" s="4"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="A283" s="29" t="s">
+      <c r="A283" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B283" s="11">
+      <c r="B283" s="10">
         <v>97.8</v>
       </c>
-      <c r="C283" s="11">
+      <c r="C283" s="10">
         <v>113.5</v>
       </c>
-      <c r="D283" s="11">
+      <c r="D283" s="10">
         <v>86.2</v>
       </c>
-      <c r="E283" s="30">
+      <c r="E283" s="29">
         <v>133</v>
       </c>
-      <c r="F283" s="30">
+      <c r="F283" s="29">
         <v>126</v>
       </c>
-      <c r="G283" s="5"/>
-[...5 lines deleted...]
-      <c r="M283" s="5"/>
+      <c r="G283" s="97">
+        <v>121.4</v>
+      </c>
+      <c r="H283" s="4"/>
+      <c r="I283" s="4"/>
+      <c r="J283" s="4"/>
+      <c r="K283" s="4"/>
+      <c r="L283" s="4"/>
+      <c r="M283" s="4"/>
     </row>
     <row r="284" spans="1:13" ht="33.75">
-      <c r="A284" s="3" t="s">
+      <c r="A284" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B284" s="32"/>
-[...10 lines deleted...]
-      <c r="M284" s="60"/>
+      <c r="B284" s="31"/>
+      <c r="C284" s="32"/>
+      <c r="D284" s="6"/>
+      <c r="E284" s="31"/>
+      <c r="F284" s="26"/>
+      <c r="G284" s="88"/>
+      <c r="H284" s="59"/>
+      <c r="I284" s="4"/>
+      <c r="J284" s="4"/>
+      <c r="K284" s="4"/>
+      <c r="L284" s="4"/>
+      <c r="M284" s="58"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="56" t="s">
+      <c r="A285" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B285" s="11">
+      <c r="B285" s="10">
         <v>86.1</v>
       </c>
-      <c r="C285" s="11">
+      <c r="C285" s="10">
         <v>166.6</v>
       </c>
-      <c r="D285" s="11">
+      <c r="D285" s="10">
         <v>187.6</v>
       </c>
-      <c r="E285" s="30">
+      <c r="E285" s="29">
         <v>193.2</v>
       </c>
-      <c r="F285" s="31">
+      <c r="F285" s="30">
         <v>177.8</v>
       </c>
-      <c r="G285" s="5"/>
-[...5 lines deleted...]
-      <c r="M285" s="5"/>
+      <c r="G285" s="97">
+        <v>169.4</v>
+      </c>
+      <c r="H285" s="4"/>
+      <c r="I285" s="4"/>
+      <c r="J285" s="4"/>
+      <c r="K285" s="4"/>
+      <c r="L285" s="4"/>
+      <c r="M285" s="4"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="A286" s="29" t="s">
+      <c r="A286" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B286" s="11">
+      <c r="B286" s="10">
         <v>79</v>
       </c>
-      <c r="C286" s="11">
+      <c r="C286" s="10">
         <v>168</v>
       </c>
-      <c r="D286" s="11">
+      <c r="D286" s="10">
         <v>198.2</v>
       </c>
-      <c r="E286" s="30">
+      <c r="E286" s="29">
         <v>196.5</v>
       </c>
-      <c r="F286" s="30">
+      <c r="F286" s="29">
         <v>176.1</v>
       </c>
-      <c r="G286" s="5"/>
-[...5 lines deleted...]
-      <c r="M286" s="5"/>
+      <c r="G286" s="97">
+        <v>163.6</v>
+      </c>
+      <c r="H286" s="4"/>
+      <c r="I286" s="4"/>
+      <c r="J286" s="4"/>
+      <c r="K286" s="4"/>
+      <c r="L286" s="4"/>
+      <c r="M286" s="4"/>
     </row>
     <row r="287" spans="1:13">
-      <c r="A287" s="29" t="s">
+      <c r="A287" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B287" s="11">
+      <c r="B287" s="10">
         <v>97.5</v>
       </c>
-      <c r="C287" s="11">
+      <c r="C287" s="10">
         <v>8202.1</v>
       </c>
-      <c r="D287" s="11">
+      <c r="D287" s="10">
         <v>268.5</v>
       </c>
-      <c r="E287" s="30">
+      <c r="E287" s="29">
         <v>419</v>
       </c>
-      <c r="F287" s="30">
+      <c r="F287" s="29">
         <v>352.5</v>
       </c>
-      <c r="G287" s="5"/>
-[...5 lines deleted...]
-      <c r="M287" s="5"/>
+      <c r="G287" s="97">
+        <v>308.60000000000002</v>
+      </c>
+      <c r="H287" s="4"/>
+      <c r="I287" s="4"/>
+      <c r="J287" s="4"/>
+      <c r="K287" s="4"/>
+      <c r="L287" s="4"/>
+      <c r="M287" s="4"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="29" t="s">
+      <c r="A288" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B288" s="11">
+      <c r="B288" s="10">
         <v>70.900000000000006</v>
       </c>
-      <c r="C288" s="11">
+      <c r="C288" s="10">
         <v>95.5</v>
       </c>
-      <c r="D288" s="11">
+      <c r="D288" s="10">
         <v>120</v>
       </c>
-      <c r="E288" s="30">
+      <c r="E288" s="29">
         <v>129.5</v>
       </c>
-      <c r="F288" s="30">
+      <c r="F288" s="29">
         <v>129.30000000000001</v>
       </c>
-      <c r="G288" s="5"/>
-[...5 lines deleted...]
-      <c r="M288" s="5"/>
+      <c r="G288" s="97">
+        <v>131.5</v>
+      </c>
+      <c r="H288" s="4"/>
+      <c r="I288" s="4"/>
+      <c r="J288" s="4"/>
+      <c r="K288" s="4"/>
+      <c r="L288" s="4"/>
+      <c r="M288" s="4"/>
     </row>
     <row r="289" spans="1:13">
-      <c r="A289" s="10" t="s">
+      <c r="A289" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B289" s="32"/>
-[...10 lines deleted...]
-      <c r="M289" s="5"/>
+      <c r="B289" s="31"/>
+      <c r="C289" s="31"/>
+      <c r="D289" s="6"/>
+      <c r="E289" s="31"/>
+      <c r="F289" s="26"/>
+      <c r="G289" s="99"/>
+      <c r="H289" s="4"/>
+      <c r="I289" s="4"/>
+      <c r="J289" s="4"/>
+      <c r="K289" s="4"/>
+      <c r="L289" s="4"/>
+      <c r="M289" s="4"/>
     </row>
     <row r="290" spans="1:13">
-      <c r="A290" s="29" t="s">
+      <c r="A290" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B290" s="11">
+      <c r="B290" s="10">
         <v>98.2</v>
       </c>
-      <c r="C290" s="11">
+      <c r="C290" s="10">
         <v>66.7</v>
       </c>
-      <c r="D290" s="11">
+      <c r="D290" s="10">
         <v>85.7</v>
       </c>
-      <c r="E290" s="30">
+      <c r="E290" s="29">
         <v>92.6</v>
       </c>
-      <c r="F290" s="30">
+      <c r="F290" s="29">
         <v>241.8</v>
       </c>
-      <c r="G290" s="5"/>
-[...5 lines deleted...]
-      <c r="M290" s="5"/>
+      <c r="G290" s="97">
+        <v>345.2</v>
+      </c>
+      <c r="H290" s="4"/>
+      <c r="I290" s="4"/>
+      <c r="J290" s="4"/>
+      <c r="K290" s="4"/>
+      <c r="L290" s="4"/>
+      <c r="M290" s="4"/>
     </row>
     <row r="291" spans="1:13">
-      <c r="A291" s="28" t="s">
+      <c r="A291" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B291" s="11" t="s">
+      <c r="B291" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C291" s="11" t="s">
+      <c r="C291" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D291" s="11" t="s">
+      <c r="D291" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E291" s="30">
+      <c r="E291" s="29">
         <v>96.1</v>
       </c>
-      <c r="F291" s="30">
+      <c r="F291" s="29">
         <v>86.9</v>
       </c>
-      <c r="G291" s="5"/>
-[...5 lines deleted...]
-      <c r="M291" s="5"/>
+      <c r="G291" s="97">
+        <v>81</v>
+      </c>
+      <c r="H291" s="4"/>
+      <c r="I291" s="4"/>
+      <c r="J291" s="4"/>
+      <c r="K291" s="4"/>
+      <c r="L291" s="4"/>
+      <c r="M291" s="4"/>
     </row>
     <row r="292" spans="1:13">
-      <c r="A292" s="29" t="s">
+      <c r="A292" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B292" s="11">
+      <c r="B292" s="10">
         <v>97.3</v>
       </c>
-      <c r="C292" s="11">
+      <c r="C292" s="10">
         <v>728.3</v>
       </c>
-      <c r="D292" s="9">
+      <c r="D292" s="8">
         <v>938.3</v>
       </c>
-      <c r="E292" s="30">
+      <c r="E292" s="29">
         <v>750.7</v>
       </c>
-      <c r="F292" s="30">
+      <c r="F292" s="29">
         <v>606.9</v>
       </c>
-      <c r="G292" s="5"/>
-[...5 lines deleted...]
-      <c r="M292" s="5"/>
+      <c r="G292" s="97">
+        <v>511.3</v>
+      </c>
+      <c r="H292" s="4"/>
+      <c r="I292" s="4"/>
+      <c r="J292" s="4"/>
+      <c r="K292" s="4"/>
+      <c r="L292" s="4"/>
+      <c r="M292" s="4"/>
     </row>
     <row r="293" spans="1:13">
-      <c r="A293" s="29" t="s">
+      <c r="A293" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B293" s="26" t="s">
+      <c r="B293" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C293" s="11">
+      <c r="C293" s="10">
         <v>0.7</v>
       </c>
-      <c r="D293" s="26" t="s">
+      <c r="D293" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="E293" s="30">
+      <c r="E293" s="29">
         <v>8</v>
       </c>
-      <c r="F293" s="30">
+      <c r="F293" s="29">
         <v>10.1</v>
       </c>
-      <c r="G293" s="5"/>
-[...5 lines deleted...]
-      <c r="M293" s="5"/>
+      <c r="G293" s="97">
+        <v>11.6</v>
+      </c>
+      <c r="H293" s="4"/>
+      <c r="I293" s="4"/>
+      <c r="J293" s="4"/>
+      <c r="K293" s="4"/>
+      <c r="L293" s="4"/>
+      <c r="M293" s="4"/>
     </row>
     <row r="294" spans="1:13">
-      <c r="A294" s="29" t="s">
+      <c r="A294" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B294" s="13">
+      <c r="B294" s="12">
         <v>22.2</v>
       </c>
-      <c r="C294" s="11">
+      <c r="C294" s="10">
         <v>109.9</v>
       </c>
-      <c r="D294" s="11">
+      <c r="D294" s="10">
         <v>90.5</v>
       </c>
-      <c r="E294" s="30">
+      <c r="E294" s="29">
         <v>106.1</v>
       </c>
-      <c r="F294" s="31">
+      <c r="F294" s="30">
         <v>96.3</v>
       </c>
-      <c r="G294" s="5"/>
-[...5 lines deleted...]
-      <c r="M294" s="5"/>
+      <c r="G294" s="97">
+        <v>89</v>
+      </c>
+      <c r="H294" s="4"/>
+      <c r="I294" s="4"/>
+      <c r="J294" s="4"/>
+      <c r="K294" s="4"/>
+      <c r="L294" s="4"/>
+      <c r="M294" s="4"/>
     </row>
     <row r="295" spans="1:13">
-      <c r="A295" s="29" t="s">
+      <c r="A295" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B295" s="13">
+      <c r="B295" s="12">
         <v>99.7</v>
       </c>
-      <c r="C295" s="11">
+      <c r="C295" s="10">
         <v>156.80000000000001</v>
       </c>
-      <c r="D295" s="11">
+      <c r="D295" s="10">
         <v>176.4</v>
       </c>
-      <c r="E295" s="30">
+      <c r="E295" s="29">
         <v>132.30000000000001</v>
       </c>
-      <c r="F295" s="30">
+      <c r="F295" s="29">
         <v>105.8</v>
       </c>
-      <c r="G295" s="5"/>
-[...5 lines deleted...]
-      <c r="M295" s="5"/>
+      <c r="G295" s="97">
+        <v>88.2</v>
+      </c>
+      <c r="H295" s="4"/>
+      <c r="I295" s="4"/>
+      <c r="J295" s="4"/>
+      <c r="K295" s="4"/>
+      <c r="L295" s="4"/>
+      <c r="M295" s="4"/>
     </row>
     <row r="296" spans="1:13">
-      <c r="A296" s="29" t="s">
+      <c r="A296" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B296" s="11">
+      <c r="B296" s="10">
         <v>98.4</v>
       </c>
-      <c r="C296" s="11">
+      <c r="C296" s="10">
         <v>82.5</v>
       </c>
-      <c r="D296" s="11">
+      <c r="D296" s="10">
         <v>244.1</v>
       </c>
-      <c r="E296" s="30">
+      <c r="E296" s="29">
         <v>259</v>
       </c>
-      <c r="F296" s="30">
+      <c r="F296" s="29">
         <v>221.6</v>
       </c>
-      <c r="G296" s="5"/>
-[...5 lines deleted...]
-      <c r="M296" s="5"/>
+      <c r="G296" s="97">
+        <v>197</v>
+      </c>
+      <c r="H296" s="4"/>
+      <c r="I296" s="4"/>
+      <c r="J296" s="4"/>
+      <c r="K296" s="4"/>
+      <c r="L296" s="4"/>
+      <c r="M296" s="4"/>
     </row>
     <row r="297" spans="1:13">
-      <c r="A297" s="29" t="s">
+      <c r="A297" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B297" s="11" t="s">
+      <c r="B297" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C297" s="11" t="s">
+      <c r="C297" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D297" s="11" t="s">
+      <c r="D297" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E297" s="30">
+      <c r="E297" s="29">
         <v>12.1</v>
       </c>
-      <c r="F297" s="31">
+      <c r="F297" s="30">
         <v>13.8</v>
       </c>
-      <c r="G297" s="5"/>
-[...5 lines deleted...]
-      <c r="M297" s="5"/>
+      <c r="G297" s="97">
+        <v>15.1</v>
+      </c>
+      <c r="H297" s="4"/>
+      <c r="I297" s="4"/>
+      <c r="J297" s="4"/>
+      <c r="K297" s="4"/>
+      <c r="L297" s="4"/>
+      <c r="M297" s="4"/>
     </row>
     <row r="298" spans="1:13">
-      <c r="A298" s="29" t="s">
+      <c r="A298" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B298" s="11">
+      <c r="B298" s="10">
         <v>97.3</v>
       </c>
-      <c r="C298" s="11">
+      <c r="C298" s="10">
         <v>149.80000000000001</v>
       </c>
-      <c r="D298" s="11">
+      <c r="D298" s="10">
         <v>167.2</v>
       </c>
-      <c r="E298" s="30">
+      <c r="E298" s="29">
         <v>157.69999999999999</v>
       </c>
-      <c r="F298" s="30">
+      <c r="F298" s="29">
         <v>137</v>
       </c>
-      <c r="G298" s="5"/>
-[...5 lines deleted...]
-      <c r="M298" s="5"/>
+      <c r="G298" s="98">
+        <v>123.5</v>
+      </c>
+      <c r="H298" s="4"/>
+      <c r="I298" s="4"/>
+      <c r="J298" s="4"/>
+      <c r="K298" s="4"/>
+      <c r="L298" s="4"/>
+      <c r="M298" s="4"/>
     </row>
     <row r="299" spans="1:13" ht="60">
-      <c r="A299" s="54" t="s">
+      <c r="A299" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B299" s="32"/>
-[...10 lines deleted...]
-      <c r="M299" s="60"/>
+      <c r="B299" s="31"/>
+      <c r="C299" s="32"/>
+      <c r="D299" s="7"/>
+      <c r="E299" s="31"/>
+      <c r="F299" s="26"/>
+      <c r="G299" s="88"/>
+      <c r="H299" s="58"/>
+      <c r="I299" s="4"/>
+      <c r="J299" s="4"/>
+      <c r="K299" s="4"/>
+      <c r="L299" s="4"/>
+      <c r="M299" s="58"/>
     </row>
     <row r="300" spans="1:13">
-      <c r="A300" s="56" t="s">
+      <c r="A300" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B300" s="11">
+      <c r="B300" s="10">
         <v>103.2</v>
       </c>
-      <c r="C300" s="11">
+      <c r="C300" s="10">
         <v>103.6</v>
       </c>
-      <c r="D300" s="11">
+      <c r="D300" s="10">
         <v>101.6</v>
       </c>
-      <c r="E300" s="30">
+      <c r="E300" s="29">
         <v>109</v>
       </c>
-      <c r="F300" s="31">
+      <c r="F300" s="30">
         <v>106.2</v>
       </c>
-      <c r="G300" s="5"/>
-[...5 lines deleted...]
-      <c r="M300" s="5"/>
+      <c r="G300" s="97">
+        <v>105.7</v>
+      </c>
+      <c r="H300" s="4"/>
+      <c r="I300" s="4"/>
+      <c r="J300" s="4"/>
+      <c r="K300" s="4"/>
+      <c r="L300" s="4"/>
+      <c r="M300" s="4"/>
     </row>
     <row r="301" spans="1:13">
-      <c r="A301" s="29" t="s">
+      <c r="A301" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B301" s="11">
+      <c r="B301" s="10">
         <v>108.4</v>
       </c>
-      <c r="C301" s="11">
+      <c r="C301" s="10">
         <v>103.3</v>
       </c>
-      <c r="D301" s="11">
+      <c r="D301" s="10">
         <v>100.5</v>
       </c>
-      <c r="E301" s="30">
+      <c r="E301" s="29">
         <v>105.9</v>
       </c>
-      <c r="F301" s="30">
+      <c r="F301" s="29">
         <v>104.7</v>
       </c>
-      <c r="G301" s="5"/>
-[...5 lines deleted...]
-      <c r="M301" s="5"/>
+      <c r="G301" s="97">
+        <v>104.2</v>
+      </c>
+      <c r="H301" s="4"/>
+      <c r="I301" s="4"/>
+      <c r="J301" s="4"/>
+      <c r="K301" s="4"/>
+      <c r="L301" s="4"/>
+      <c r="M301" s="4"/>
     </row>
     <row r="302" spans="1:13">
-      <c r="A302" s="29" t="s">
+      <c r="A302" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B302" s="11">
+      <c r="B302" s="10">
         <v>102.9</v>
       </c>
-      <c r="C302" s="11">
+      <c r="C302" s="10">
         <v>102.8</v>
       </c>
-      <c r="D302" s="11">
+      <c r="D302" s="10">
         <v>103.3</v>
       </c>
-      <c r="E302" s="30">
+      <c r="E302" s="29">
         <v>103.3</v>
       </c>
-      <c r="F302" s="30">
+      <c r="F302" s="29">
         <v>103.6</v>
       </c>
-      <c r="G302" s="5"/>
-[...5 lines deleted...]
-      <c r="M302" s="5"/>
+      <c r="G302" s="97">
+        <v>105.8</v>
+      </c>
+      <c r="H302" s="4"/>
+      <c r="I302" s="4"/>
+      <c r="J302" s="4"/>
+      <c r="K302" s="4"/>
+      <c r="L302" s="4"/>
+      <c r="M302" s="4"/>
     </row>
     <row r="303" spans="1:13">
-      <c r="A303" s="29" t="s">
+      <c r="A303" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B303" s="11">
+      <c r="B303" s="10">
         <v>104</v>
       </c>
-      <c r="C303" s="11">
+      <c r="C303" s="10">
         <v>104.1</v>
       </c>
-      <c r="D303" s="11">
+      <c r="D303" s="10">
         <v>102.7</v>
       </c>
-      <c r="E303" s="30">
+      <c r="E303" s="29">
         <v>111.2</v>
       </c>
-      <c r="F303" s="30">
+      <c r="F303" s="29">
         <v>108.3</v>
       </c>
-      <c r="G303" s="5"/>
-[...5 lines deleted...]
-      <c r="M303" s="5"/>
+      <c r="G303" s="97">
+        <v>107.1</v>
+      </c>
+      <c r="H303" s="4"/>
+      <c r="I303" s="4"/>
+      <c r="J303" s="4"/>
+      <c r="K303" s="4"/>
+      <c r="L303" s="4"/>
+      <c r="M303" s="4"/>
     </row>
     <row r="304" spans="1:13">
-      <c r="A304" s="10" t="s">
+      <c r="A304" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B304" s="32"/>
-[...10 lines deleted...]
-      <c r="M304" s="5"/>
+      <c r="B304" s="31"/>
+      <c r="C304" s="31"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="31"/>
+      <c r="F304" s="26"/>
+      <c r="G304" s="99"/>
+      <c r="H304" s="4"/>
+      <c r="I304" s="4"/>
+      <c r="J304" s="4"/>
+      <c r="K304" s="4"/>
+      <c r="L304" s="4"/>
+      <c r="M304" s="4"/>
     </row>
     <row r="305" spans="1:13">
-      <c r="A305" s="29" t="s">
+      <c r="A305" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B305" s="11">
+      <c r="B305" s="10">
         <v>200</v>
       </c>
-      <c r="C305" s="11">
+      <c r="C305" s="10">
         <v>110.7</v>
       </c>
-      <c r="D305" s="11">
+      <c r="D305" s="10">
         <v>147.6</v>
       </c>
-      <c r="E305" s="30">
+      <c r="E305" s="29">
         <v>126.1</v>
       </c>
-      <c r="F305" s="30">
+      <c r="F305" s="29">
         <v>214</v>
       </c>
-      <c r="G305" s="5"/>
-[...5 lines deleted...]
-      <c r="M305" s="5"/>
+      <c r="G305" s="97">
+        <v>194.7</v>
+      </c>
+      <c r="H305" s="4"/>
+      <c r="I305" s="4"/>
+      <c r="J305" s="4"/>
+      <c r="K305" s="4"/>
+      <c r="L305" s="4"/>
+      <c r="M305" s="4"/>
     </row>
     <row r="306" spans="1:13">
-      <c r="A306" s="28" t="s">
+      <c r="A306" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B306" s="11">
+      <c r="B306" s="10">
         <v>118</v>
       </c>
-      <c r="C306" s="11">
+      <c r="C306" s="10">
         <v>111.9</v>
       </c>
-      <c r="D306" s="11">
+      <c r="D306" s="10">
         <v>117.4</v>
       </c>
-      <c r="E306" s="30">
+      <c r="E306" s="29">
         <v>125.2</v>
       </c>
-      <c r="F306" s="30">
+      <c r="F306" s="29">
         <v>108.8</v>
       </c>
-      <c r="G306" s="5"/>
-[...5 lines deleted...]
-      <c r="M306" s="5"/>
+      <c r="G306" s="97">
+        <v>99.1</v>
+      </c>
+      <c r="H306" s="4"/>
+      <c r="I306" s="4"/>
+      <c r="J306" s="4"/>
+      <c r="K306" s="4"/>
+      <c r="L306" s="4"/>
+      <c r="M306" s="4"/>
     </row>
     <row r="307" spans="1:13">
-      <c r="A307" s="29" t="s">
+      <c r="A307" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B307" s="11">
+      <c r="B307" s="10">
         <v>142.6</v>
       </c>
-      <c r="C307" s="11">
+      <c r="C307" s="10">
         <v>90.2</v>
       </c>
-      <c r="D307" s="11">
+      <c r="D307" s="10">
         <v>93.5</v>
       </c>
-      <c r="E307" s="30">
+      <c r="E307" s="29">
         <v>100.5</v>
       </c>
-      <c r="F307" s="30">
+      <c r="F307" s="29">
         <v>222.6</v>
       </c>
-      <c r="G307" s="5"/>
-[...5 lines deleted...]
-      <c r="M307" s="5"/>
+      <c r="G307" s="97">
+        <v>192.2</v>
+      </c>
+      <c r="H307" s="4"/>
+      <c r="I307" s="4"/>
+      <c r="J307" s="4"/>
+      <c r="K307" s="4"/>
+      <c r="L307" s="4"/>
+      <c r="M307" s="4"/>
     </row>
     <row r="308" spans="1:13">
-      <c r="A308" s="29" t="s">
+      <c r="A308" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B308" s="11">
+      <c r="B308" s="10">
         <v>149.19999999999999</v>
       </c>
-      <c r="C308" s="11">
+      <c r="C308" s="10">
         <v>96.7</v>
       </c>
-      <c r="D308" s="11">
+      <c r="D308" s="10">
         <v>75.099999999999994</v>
       </c>
-      <c r="E308" s="30">
+      <c r="E308" s="29">
         <v>68</v>
       </c>
-      <c r="F308" s="30">
+      <c r="F308" s="29">
         <v>57.1</v>
       </c>
-      <c r="G308" s="5"/>
-[...5 lines deleted...]
-      <c r="M308" s="5"/>
+      <c r="G308" s="97">
+        <v>99.6</v>
+      </c>
+      <c r="H308" s="4"/>
+      <c r="I308" s="4"/>
+      <c r="J308" s="4"/>
+      <c r="K308" s="4"/>
+      <c r="L308" s="4"/>
+      <c r="M308" s="4"/>
     </row>
     <row r="309" spans="1:13">
-      <c r="A309" s="29" t="s">
+      <c r="A309" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B309" s="11">
-[...2 lines deleted...]
-      <c r="C309" s="11">
+      <c r="B309" s="10">
+        <v>100</v>
+      </c>
+      <c r="C309" s="10">
         <v>99.4</v>
       </c>
-      <c r="D309" s="11">
+      <c r="D309" s="10">
         <v>99.2</v>
       </c>
-      <c r="E309" s="30">
+      <c r="E309" s="29">
         <v>139.69999999999999</v>
       </c>
-      <c r="F309" s="30">
+      <c r="F309" s="29">
         <v>163.6</v>
       </c>
-      <c r="G309" s="5"/>
-[...5 lines deleted...]
-      <c r="M309" s="5"/>
+      <c r="G309" s="97">
+        <v>179.4</v>
+      </c>
+      <c r="H309" s="4"/>
+      <c r="I309" s="4"/>
+      <c r="J309" s="4"/>
+      <c r="K309" s="4"/>
+      <c r="L309" s="4"/>
+      <c r="M309" s="4"/>
     </row>
     <row r="310" spans="1:13">
-      <c r="A310" s="29" t="s">
+      <c r="A310" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B310" s="11">
-[...2 lines deleted...]
-      <c r="C310" s="11">
+      <c r="B310" s="10">
+        <v>100</v>
+      </c>
+      <c r="C310" s="10">
         <v>95.7</v>
       </c>
-      <c r="D310" s="11">
+      <c r="D310" s="10">
         <v>94.3</v>
       </c>
-      <c r="E310" s="30">
+      <c r="E310" s="29">
         <v>96.8</v>
       </c>
-      <c r="F310" s="30">
+      <c r="F310" s="29">
         <v>97.8</v>
       </c>
-      <c r="G310" s="5"/>
-[...5 lines deleted...]
-      <c r="M310" s="5"/>
+      <c r="G310" s="97">
+        <v>98.4</v>
+      </c>
+      <c r="H310" s="4"/>
+      <c r="I310" s="4"/>
+      <c r="J310" s="4"/>
+      <c r="K310" s="4"/>
+      <c r="L310" s="4"/>
+      <c r="M310" s="4"/>
     </row>
     <row r="311" spans="1:13">
-      <c r="A311" s="29" t="s">
+      <c r="A311" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B311" s="11">
+      <c r="B311" s="10">
         <v>115.6</v>
       </c>
-      <c r="C311" s="11">
+      <c r="C311" s="10">
         <v>110</v>
       </c>
-      <c r="D311" s="11">
+      <c r="D311" s="10">
         <v>91.7</v>
       </c>
-      <c r="E311" s="30">
+      <c r="E311" s="29">
         <v>158.6</v>
       </c>
-      <c r="F311" s="30">
+      <c r="F311" s="29">
         <v>205.9</v>
       </c>
-      <c r="G311" s="5"/>
-[...5 lines deleted...]
-      <c r="M311" s="5"/>
+      <c r="G311" s="97">
+        <v>188.7</v>
+      </c>
+      <c r="H311" s="4"/>
+      <c r="I311" s="4"/>
+      <c r="J311" s="4"/>
+      <c r="K311" s="4"/>
+      <c r="L311" s="4"/>
+      <c r="M311" s="4"/>
     </row>
     <row r="312" spans="1:13">
-      <c r="A312" s="29" t="s">
+      <c r="A312" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B312" s="11">
+      <c r="B312" s="10">
         <v>86.6</v>
       </c>
-      <c r="C312" s="11">
+      <c r="C312" s="10">
         <v>83.9</v>
       </c>
-      <c r="D312" s="11">
+      <c r="D312" s="10">
         <v>82.4</v>
       </c>
-      <c r="E312" s="30">
+      <c r="E312" s="29">
         <v>88.9</v>
       </c>
-      <c r="F312" s="30">
+      <c r="F312" s="29">
         <v>99.4</v>
       </c>
-      <c r="G312" s="5"/>
-[...5 lines deleted...]
-      <c r="M312" s="5"/>
+      <c r="G312" s="97">
+        <v>113.6</v>
+      </c>
+      <c r="H312" s="4"/>
+      <c r="I312" s="4"/>
+      <c r="J312" s="4"/>
+      <c r="K312" s="4"/>
+      <c r="L312" s="4"/>
+      <c r="M312" s="4"/>
     </row>
     <row r="313" spans="1:13">
-      <c r="A313" s="29" t="s">
+      <c r="A313" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B313" s="11">
-[...2 lines deleted...]
-      <c r="C313" s="11">
+      <c r="B313" s="10">
+        <v>100</v>
+      </c>
+      <c r="C313" s="10">
         <v>87.5</v>
       </c>
-      <c r="D313" s="11">
+      <c r="D313" s="10">
         <v>83</v>
       </c>
-      <c r="E313" s="30">
+      <c r="E313" s="29">
         <v>94.3</v>
       </c>
-      <c r="F313" s="31">
+      <c r="F313" s="30">
         <v>105.2</v>
       </c>
-      <c r="G313" s="5"/>
-[...5 lines deleted...]
-      <c r="M313" s="5"/>
+      <c r="G313" s="97">
+        <v>112.4</v>
+      </c>
+      <c r="H313" s="4"/>
+      <c r="I313" s="4"/>
+      <c r="J313" s="4"/>
+      <c r="K313" s="4"/>
+      <c r="L313" s="4"/>
+      <c r="M313" s="4"/>
     </row>
     <row r="314" spans="1:13">
-      <c r="A314" s="29" t="s">
+      <c r="A314" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B314" s="11">
+      <c r="B314" s="10">
         <v>95.5</v>
       </c>
-      <c r="C314" s="11">
+      <c r="C314" s="10">
         <v>98.1</v>
       </c>
-      <c r="D314" s="11">
+      <c r="D314" s="10">
         <v>96.7</v>
       </c>
-      <c r="E314" s="30">
+      <c r="E314" s="29">
         <v>122.4</v>
       </c>
-      <c r="F314" s="30">
+      <c r="F314" s="29">
         <v>116.8</v>
       </c>
-      <c r="G314" s="5"/>
-[...8 lines deleted...]
-      <c r="A315" s="19" t="s">
+      <c r="G314" s="98">
+        <v>113.1</v>
+      </c>
+      <c r="H314" s="4"/>
+      <c r="I314" s="4"/>
+      <c r="J314" s="4"/>
+      <c r="K314" s="4"/>
+      <c r="L314" s="4"/>
+      <c r="M314" s="4"/>
+    </row>
+    <row r="315" spans="1:13" s="33" customFormat="1" ht="22.5">
+      <c r="A315" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="B315" s="11"/>
-[...13 lines deleted...]
-      <c r="A316" s="56" t="s">
+      <c r="B315" s="10"/>
+      <c r="C315" s="10"/>
+      <c r="D315" s="11"/>
+      <c r="E315" s="31"/>
+      <c r="F315" s="26"/>
+      <c r="G315" s="99"/>
+      <c r="H315" s="31"/>
+      <c r="I315" s="31"/>
+      <c r="J315" s="31"/>
+      <c r="K315" s="31"/>
+      <c r="L315" s="31"/>
+      <c r="M315" s="31"/>
+    </row>
+    <row r="316" spans="1:13" s="33" customFormat="1">
+      <c r="A316" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B316" s="11">
+      <c r="B316" s="10">
         <v>102.9</v>
       </c>
-      <c r="C316" s="11">
+      <c r="C316" s="10">
         <v>101.9</v>
       </c>
-      <c r="D316" s="11">
-[...2 lines deleted...]
-      <c r="E316" s="30">
+      <c r="D316" s="10">
+        <v>100</v>
+      </c>
+      <c r="E316" s="29">
         <v>102.2</v>
       </c>
-      <c r="F316" s="31">
+      <c r="F316" s="30">
         <v>100.6</v>
       </c>
-      <c r="G316" s="32"/>
-[...8 lines deleted...]
-      <c r="A317" s="29" t="s">
+      <c r="G316" s="97">
+        <v>100.8</v>
+      </c>
+      <c r="H316" s="31"/>
+      <c r="I316" s="31"/>
+      <c r="J316" s="31"/>
+      <c r="K316" s="31"/>
+      <c r="L316" s="31"/>
+      <c r="M316" s="31"/>
+    </row>
+    <row r="317" spans="1:13" s="33" customFormat="1">
+      <c r="A317" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B317" s="11">
+      <c r="B317" s="10">
         <v>95.9</v>
       </c>
-      <c r="C317" s="11">
+      <c r="C317" s="10">
         <v>92.5</v>
       </c>
-      <c r="D317" s="11">
+      <c r="D317" s="10">
         <v>91.5</v>
       </c>
-      <c r="E317" s="30">
+      <c r="E317" s="29">
         <v>91.8</v>
       </c>
-      <c r="F317" s="30">
+      <c r="F317" s="29">
         <v>90.9</v>
       </c>
-      <c r="G317" s="32"/>
-[...8 lines deleted...]
-      <c r="A318" s="29" t="s">
+      <c r="G317" s="97">
+        <v>91.5</v>
+      </c>
+      <c r="H317" s="31"/>
+      <c r="I317" s="31"/>
+      <c r="J317" s="31"/>
+      <c r="K317" s="31"/>
+      <c r="L317" s="31"/>
+      <c r="M317" s="31"/>
+    </row>
+    <row r="318" spans="1:13" s="33" customFormat="1">
+      <c r="A318" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B318" s="11">
+      <c r="B318" s="10">
         <v>101.3</v>
       </c>
-      <c r="C318" s="11">
+      <c r="C318" s="10">
         <v>100.3</v>
       </c>
-      <c r="D318" s="11">
+      <c r="D318" s="10">
         <v>97.6</v>
       </c>
-      <c r="E318" s="30">
+      <c r="E318" s="29">
         <v>96.1</v>
       </c>
-      <c r="F318" s="30">
+      <c r="F318" s="29">
         <v>96.9</v>
       </c>
-      <c r="G318" s="32"/>
-[...8 lines deleted...]
-      <c r="A319" s="29" t="s">
+      <c r="G318" s="97">
+        <v>100</v>
+      </c>
+      <c r="H318" s="31"/>
+      <c r="I318" s="31"/>
+      <c r="J318" s="31"/>
+      <c r="K318" s="31"/>
+      <c r="L318" s="31"/>
+      <c r="M318" s="31"/>
+    </row>
+    <row r="319" spans="1:13" s="33" customFormat="1">
+      <c r="A319" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B319" s="11">
+      <c r="B319" s="10">
         <v>105.6</v>
       </c>
-      <c r="C319" s="11">
+      <c r="C319" s="10">
         <v>104.2</v>
       </c>
-      <c r="D319" s="11">
+      <c r="D319" s="10">
         <v>102.5</v>
       </c>
-      <c r="E319" s="30">
+      <c r="E319" s="29">
         <v>107.6</v>
       </c>
-      <c r="F319" s="30">
+      <c r="F319" s="29">
         <v>104.9</v>
       </c>
-      <c r="G319" s="32"/>
-[...8 lines deleted...]
-      <c r="A320" s="10" t="s">
+      <c r="G319" s="97">
+        <v>103.7</v>
+      </c>
+      <c r="H319" s="31"/>
+      <c r="I319" s="31"/>
+      <c r="J319" s="31"/>
+      <c r="K319" s="31"/>
+      <c r="L319" s="31"/>
+      <c r="M319" s="31"/>
+    </row>
+    <row r="320" spans="1:13" s="33" customFormat="1">
+      <c r="A320" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B320" s="11"/>
-[...13 lines deleted...]
-      <c r="A321" s="29" t="s">
+      <c r="B320" s="10"/>
+      <c r="C320" s="10"/>
+      <c r="D320" s="11"/>
+      <c r="E320" s="31"/>
+      <c r="F320" s="26"/>
+      <c r="G320" s="99"/>
+      <c r="H320" s="31"/>
+      <c r="I320" s="31"/>
+      <c r="J320" s="31"/>
+      <c r="K320" s="31"/>
+      <c r="L320" s="31"/>
+      <c r="M320" s="31"/>
+    </row>
+    <row r="321" spans="1:13" s="33" customFormat="1">
+      <c r="A321" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B321" s="11" t="s">
+      <c r="B321" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C321" s="11" t="s">
+      <c r="C321" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D321" s="11" t="s">
+      <c r="D321" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E321" s="30">
+      <c r="E321" s="29">
         <v>18</v>
       </c>
-      <c r="F321" s="30">
+      <c r="F321" s="29">
         <v>22.3</v>
       </c>
-      <c r="G321" s="32"/>
-[...8 lines deleted...]
-      <c r="A322" s="28" t="s">
+      <c r="G321" s="97">
+        <v>25</v>
+      </c>
+      <c r="H321" s="31"/>
+      <c r="I321" s="31"/>
+      <c r="J321" s="31"/>
+      <c r="K321" s="31"/>
+      <c r="L321" s="31"/>
+      <c r="M321" s="31"/>
+    </row>
+    <row r="322" spans="1:13" s="33" customFormat="1">
+      <c r="A322" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B322" s="11">
-[...2 lines deleted...]
-      <c r="C322" s="11">
+      <c r="B322" s="10">
+        <v>100</v>
+      </c>
+      <c r="C322" s="10">
         <v>87.5</v>
       </c>
-      <c r="D322" s="11">
+      <c r="D322" s="10">
         <v>86.7</v>
       </c>
-      <c r="E322" s="30">
+      <c r="E322" s="29">
         <v>93.3</v>
       </c>
-      <c r="F322" s="30">
+      <c r="F322" s="29">
         <v>83.3</v>
       </c>
-      <c r="G322" s="32"/>
-[...8 lines deleted...]
-      <c r="A323" s="29" t="s">
+      <c r="G322" s="97">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="H322" s="31"/>
+      <c r="I322" s="31"/>
+      <c r="J322" s="31"/>
+      <c r="K322" s="31"/>
+      <c r="L322" s="31"/>
+      <c r="M322" s="31"/>
+    </row>
+    <row r="323" spans="1:13" s="33" customFormat="1">
+      <c r="A323" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B323" s="11" t="s">
+      <c r="B323" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C323" s="11" t="s">
+      <c r="C323" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D323" s="11" t="s">
+      <c r="D323" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E323" s="30">
+      <c r="E323" s="29">
         <v>21.4</v>
       </c>
-      <c r="F323" s="30">
+      <c r="F323" s="29">
         <v>24.3</v>
       </c>
-      <c r="G323" s="32"/>
-[...8 lines deleted...]
-      <c r="A324" s="29" t="s">
+      <c r="G323" s="97">
+        <v>27.4</v>
+      </c>
+      <c r="H323" s="31"/>
+      <c r="I323" s="31"/>
+      <c r="J323" s="31"/>
+      <c r="K323" s="31"/>
+      <c r="L323" s="31"/>
+      <c r="M323" s="31"/>
+    </row>
+    <row r="324" spans="1:13" s="33" customFormat="1">
+      <c r="A324" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B324" s="11" t="s">
+      <c r="B324" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C324" s="11" t="s">
+      <c r="C324" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D324" s="11" t="s">
+      <c r="D324" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E324" s="30">
+      <c r="E324" s="29">
         <v>19.899999999999999</v>
       </c>
-      <c r="F324" s="30">
+      <c r="F324" s="29">
         <v>24.8</v>
       </c>
-      <c r="G324" s="32"/>
-[...8 lines deleted...]
-      <c r="A325" s="29" t="s">
+      <c r="G324" s="97">
+        <v>26.5</v>
+      </c>
+      <c r="H324" s="31"/>
+      <c r="I324" s="31"/>
+      <c r="J324" s="31"/>
+      <c r="K324" s="31"/>
+      <c r="L324" s="31"/>
+      <c r="M324" s="31"/>
+    </row>
+    <row r="325" spans="1:13" s="33" customFormat="1">
+      <c r="A325" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B325" s="11" t="s">
+      <c r="B325" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C325" s="11" t="s">
+      <c r="C325" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D325" s="11" t="s">
+      <c r="D325" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E325" s="30">
+      <c r="E325" s="29">
         <v>21.5</v>
       </c>
-      <c r="F325" s="30">
+      <c r="F325" s="29">
         <v>25.1</v>
       </c>
-      <c r="G325" s="32"/>
-[...8 lines deleted...]
-      <c r="A326" s="29" t="s">
+      <c r="G325" s="97">
+        <v>26.4</v>
+      </c>
+      <c r="H325" s="31"/>
+      <c r="I325" s="31"/>
+      <c r="J325" s="31"/>
+      <c r="K325" s="31"/>
+      <c r="L325" s="31"/>
+      <c r="M325" s="31"/>
+    </row>
+    <row r="326" spans="1:13" s="33" customFormat="1">
+      <c r="A326" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B326" s="11" t="s">
+      <c r="B326" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C326" s="11" t="s">
+      <c r="C326" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D326" s="11" t="s">
+      <c r="D326" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E326" s="30">
+      <c r="E326" s="29">
         <v>19.7</v>
       </c>
-      <c r="F326" s="30">
+      <c r="F326" s="29">
         <v>23.8</v>
       </c>
-      <c r="G326" s="32"/>
-[...8 lines deleted...]
-      <c r="A327" s="29" t="s">
+      <c r="G326" s="97">
+        <v>25.7</v>
+      </c>
+      <c r="H326" s="31"/>
+      <c r="I326" s="31"/>
+      <c r="J326" s="31"/>
+      <c r="K326" s="31"/>
+      <c r="L326" s="31"/>
+      <c r="M326" s="31"/>
+    </row>
+    <row r="327" spans="1:13" s="33" customFormat="1">
+      <c r="A327" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B327" s="11" t="s">
+      <c r="B327" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C327" s="11" t="s">
+      <c r="C327" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D327" s="11" t="s">
+      <c r="D327" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E327" s="30">
+      <c r="E327" s="29">
         <v>21.8</v>
       </c>
-      <c r="F327" s="30">
+      <c r="F327" s="29">
         <v>22.8</v>
       </c>
-      <c r="G327" s="32"/>
-[...8 lines deleted...]
-      <c r="A328" s="29" t="s">
+      <c r="G327" s="97">
+        <v>27.9</v>
+      </c>
+      <c r="H327" s="31"/>
+      <c r="I327" s="31"/>
+      <c r="J327" s="31"/>
+      <c r="K327" s="31"/>
+      <c r="L327" s="31"/>
+      <c r="M327" s="31"/>
+    </row>
+    <row r="328" spans="1:13" s="33" customFormat="1">
+      <c r="A328" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B328" s="11" t="s">
+      <c r="B328" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C328" s="11" t="s">
+      <c r="C328" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D328" s="11" t="s">
+      <c r="D328" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E328" s="30">
+      <c r="E328" s="29">
         <v>19.5</v>
       </c>
-      <c r="F328" s="30">
+      <c r="F328" s="29">
         <v>24.8</v>
       </c>
-      <c r="G328" s="32"/>
-[...8 lines deleted...]
-      <c r="A329" s="29" t="s">
+      <c r="G328" s="97">
+        <v>28.5</v>
+      </c>
+      <c r="H328" s="31"/>
+      <c r="I328" s="31"/>
+      <c r="J328" s="31"/>
+      <c r="K328" s="31"/>
+      <c r="L328" s="31"/>
+      <c r="M328" s="31"/>
+    </row>
+    <row r="329" spans="1:13" s="33" customFormat="1">
+      <c r="A329" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B329" s="11">
-[...2 lines deleted...]
-      <c r="C329" s="11">
+      <c r="B329" s="10">
+        <v>100</v>
+      </c>
+      <c r="C329" s="10">
         <v>78.400000000000006</v>
       </c>
-      <c r="D329" s="11">
+      <c r="D329" s="10">
         <v>71.099999999999994</v>
       </c>
-      <c r="E329" s="30">
+      <c r="E329" s="29">
         <v>75.400000000000006</v>
       </c>
-      <c r="F329" s="30">
+      <c r="F329" s="29">
         <v>77.400000000000006</v>
       </c>
-      <c r="G329" s="32"/>
-[...8 lines deleted...]
-      <c r="A330" s="29" t="s">
+      <c r="G329" s="97">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="H329" s="31"/>
+      <c r="I329" s="31"/>
+      <c r="J329" s="31"/>
+      <c r="K329" s="31"/>
+      <c r="L329" s="31"/>
+      <c r="M329" s="31"/>
+    </row>
+    <row r="330" spans="1:13" s="33" customFormat="1">
+      <c r="A330" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B330" s="11" t="s">
+      <c r="B330" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C330" s="11" t="s">
+      <c r="C330" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D330" s="11" t="s">
+      <c r="D330" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E330" s="30">
+      <c r="E330" s="29">
         <v>20.8</v>
       </c>
-      <c r="F330" s="30">
+      <c r="F330" s="29">
         <v>24.2</v>
       </c>
-      <c r="G330" s="32"/>
-[...8 lines deleted...]
-      <c r="A331" s="19" t="s">
+      <c r="G330" s="98">
+        <v>26.8</v>
+      </c>
+      <c r="H330" s="31"/>
+      <c r="I330" s="31"/>
+      <c r="J330" s="31"/>
+      <c r="K330" s="31"/>
+      <c r="L330" s="31"/>
+      <c r="M330" s="31"/>
+    </row>
+    <row r="331" spans="1:13" s="33" customFormat="1" ht="45">
+      <c r="A331" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B331" s="11"/>
-[...13 lines deleted...]
-      <c r="A332" s="56" t="s">
+      <c r="B331" s="10"/>
+      <c r="C331" s="10"/>
+      <c r="D331" s="11"/>
+      <c r="E331" s="31"/>
+      <c r="F331" s="26"/>
+      <c r="G331" s="99"/>
+      <c r="H331" s="31"/>
+      <c r="I331" s="31"/>
+      <c r="J331" s="31"/>
+      <c r="K331" s="31"/>
+      <c r="L331" s="31"/>
+      <c r="M331" s="31"/>
+    </row>
+    <row r="332" spans="1:13" s="33" customFormat="1">
+      <c r="A332" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B332" s="11">
+      <c r="B332" s="10">
         <v>112.2</v>
       </c>
-      <c r="C332" s="11">
+      <c r="C332" s="10">
         <v>115.4</v>
       </c>
-      <c r="D332" s="11">
+      <c r="D332" s="10">
         <v>112.7</v>
       </c>
-      <c r="E332" s="30">
+      <c r="E332" s="29">
         <v>154.80000000000001</v>
       </c>
-      <c r="F332" s="30">
+      <c r="F332" s="29">
         <v>145.5</v>
       </c>
-      <c r="G332" s="32"/>
-[...8 lines deleted...]
-      <c r="A333" s="29" t="s">
+      <c r="G332" s="98">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="H332" s="31"/>
+      <c r="I332" s="31"/>
+      <c r="J332" s="31"/>
+      <c r="K332" s="31"/>
+      <c r="L332" s="31"/>
+      <c r="M332" s="31"/>
+    </row>
+    <row r="333" spans="1:13" s="33" customFormat="1">
+      <c r="A333" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B333" s="11">
+      <c r="B333" s="10">
         <v>131.6</v>
       </c>
-      <c r="C333" s="11">
+      <c r="C333" s="10">
         <v>123.2</v>
       </c>
-      <c r="D333" s="11">
+      <c r="D333" s="10">
         <v>117.5</v>
       </c>
-      <c r="E333" s="30">
+      <c r="E333" s="29">
         <v>132.6</v>
       </c>
-      <c r="F333" s="31">
+      <c r="F333" s="30">
         <v>130.80000000000001</v>
       </c>
-      <c r="G333" s="32"/>
-[...8 lines deleted...]
-      <c r="A334" s="29" t="s">
+      <c r="G333" s="97">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H333" s="31"/>
+      <c r="I333" s="31"/>
+      <c r="J333" s="31"/>
+      <c r="K333" s="31"/>
+      <c r="L333" s="31"/>
+      <c r="M333" s="31"/>
+    </row>
+    <row r="334" spans="1:13" s="33" customFormat="1">
+      <c r="A334" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B334" s="11">
+      <c r="B334" s="10">
         <v>121.1</v>
       </c>
-      <c r="C334" s="11">
+      <c r="C334" s="10">
         <v>140</v>
       </c>
-      <c r="D334" s="11">
+      <c r="D334" s="10">
         <v>179</v>
       </c>
-      <c r="E334" s="30">
+      <c r="E334" s="29">
         <v>199.4</v>
       </c>
-      <c r="F334" s="30">
+      <c r="F334" s="29">
         <v>193</v>
       </c>
-      <c r="G334" s="32"/>
-[...8 lines deleted...]
-      <c r="A335" s="29" t="s">
+      <c r="G334" s="97">
+        <v>183.6</v>
+      </c>
+      <c r="H334" s="31"/>
+      <c r="I334" s="31"/>
+      <c r="J334" s="31"/>
+      <c r="K334" s="31"/>
+      <c r="L334" s="31"/>
+      <c r="M334" s="31"/>
+    </row>
+    <row r="335" spans="1:13" s="33" customFormat="1">
+      <c r="A335" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B335" s="11">
+      <c r="B335" s="10">
         <v>95.9</v>
       </c>
-      <c r="C335" s="11">
+      <c r="C335" s="10">
         <v>107.8</v>
       </c>
-      <c r="D335" s="11">
+      <c r="D335" s="10">
         <v>106.4</v>
       </c>
-      <c r="E335" s="30">
+      <c r="E335" s="29">
         <v>179.5</v>
       </c>
-      <c r="F335" s="30">
+      <c r="F335" s="29">
         <v>171.1</v>
       </c>
-      <c r="G335" s="32"/>
-[...8 lines deleted...]
-      <c r="A336" s="10" t="s">
+      <c r="G335" s="97">
+        <v>169.3</v>
+      </c>
+      <c r="H335" s="31"/>
+      <c r="I335" s="31"/>
+      <c r="J335" s="31"/>
+      <c r="K335" s="31"/>
+      <c r="L335" s="31"/>
+      <c r="M335" s="31"/>
+    </row>
+    <row r="336" spans="1:13" s="33" customFormat="1">
+      <c r="A336" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B336" s="11"/>
-[...13 lines deleted...]
-      <c r="A337" s="29" t="s">
+      <c r="B336" s="10"/>
+      <c r="C336" s="10"/>
+      <c r="D336" s="11"/>
+      <c r="E336" s="31"/>
+      <c r="F336" s="26"/>
+      <c r="G336" s="99"/>
+      <c r="H336" s="31"/>
+      <c r="I336" s="31"/>
+      <c r="J336" s="31"/>
+      <c r="K336" s="31"/>
+      <c r="L336" s="31"/>
+      <c r="M336" s="31"/>
+    </row>
+    <row r="337" spans="1:13" s="33" customFormat="1">
+      <c r="A337" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B337" s="11">
+      <c r="B337" s="10">
         <v>400</v>
       </c>
-      <c r="C337" s="11">
+      <c r="C337" s="10">
         <v>110.7</v>
       </c>
-      <c r="D337" s="11">
+      <c r="D337" s="10">
         <v>147.6</v>
       </c>
-      <c r="E337" s="30">
+      <c r="E337" s="29">
         <v>125.5</v>
       </c>
-      <c r="F337" s="30">
+      <c r="F337" s="29">
         <v>700.4</v>
       </c>
-      <c r="G337" s="32"/>
-[...8 lines deleted...]
-      <c r="A338" s="28" t="s">
+      <c r="G337" s="98">
+        <v>602.5</v>
+      </c>
+      <c r="H337" s="31"/>
+      <c r="I337" s="31"/>
+      <c r="J337" s="31"/>
+      <c r="K337" s="31"/>
+      <c r="L337" s="31"/>
+      <c r="M337" s="31"/>
+    </row>
+    <row r="338" spans="1:13" s="33" customFormat="1">
+      <c r="A338" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B338" s="11">
+      <c r="B338" s="10">
         <v>118</v>
       </c>
-      <c r="C338" s="11">
+      <c r="C338" s="10">
         <v>111.9</v>
       </c>
-      <c r="D338" s="11">
+      <c r="D338" s="10">
         <v>117.4</v>
       </c>
-      <c r="E338" s="30">
+      <c r="E338" s="29">
         <v>126.8</v>
       </c>
-      <c r="F338" s="30">
+      <c r="F338" s="29">
         <v>101.5</v>
       </c>
-      <c r="G338" s="32"/>
-[...8 lines deleted...]
-      <c r="A339" s="29" t="s">
+      <c r="G338" s="97">
+        <v>84.6</v>
+      </c>
+      <c r="H338" s="31"/>
+      <c r="I338" s="31"/>
+      <c r="J338" s="31"/>
+      <c r="K338" s="31"/>
+      <c r="L338" s="31"/>
+      <c r="M338" s="31"/>
+    </row>
+    <row r="339" spans="1:13" s="33" customFormat="1">
+      <c r="A339" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B339" s="11">
+      <c r="B339" s="10">
         <v>142.6</v>
       </c>
-      <c r="C339" s="11">
+      <c r="C339" s="10">
         <v>90.2</v>
       </c>
-      <c r="D339" s="11">
+      <c r="D339" s="10">
         <v>93.5</v>
       </c>
-      <c r="E339" s="30">
+      <c r="E339" s="29">
         <v>101.1</v>
       </c>
-      <c r="F339" s="30">
+      <c r="F339" s="29">
         <v>230.8</v>
       </c>
-      <c r="G339" s="32"/>
-[...8 lines deleted...]
-      <c r="A340" s="29" t="s">
+      <c r="G339" s="97">
+        <v>304.8</v>
+      </c>
+      <c r="H339" s="31"/>
+      <c r="I339" s="31"/>
+      <c r="J339" s="31"/>
+      <c r="K339" s="31"/>
+      <c r="L339" s="31"/>
+      <c r="M339" s="31"/>
+    </row>
+    <row r="340" spans="1:13" s="33" customFormat="1">
+      <c r="A340" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B340" s="11">
+      <c r="B340" s="10">
         <v>149.19999999999999</v>
       </c>
-      <c r="C340" s="11">
+      <c r="C340" s="10">
         <v>96.7</v>
       </c>
-      <c r="D340" s="11">
+      <c r="D340" s="10">
         <v>75.099999999999994</v>
       </c>
-      <c r="E340" s="30">
+      <c r="E340" s="29">
         <v>66.8</v>
       </c>
-      <c r="F340" s="30">
+      <c r="F340" s="29">
         <v>55.2</v>
       </c>
-      <c r="G340" s="32"/>
-[...8 lines deleted...]
-      <c r="A341" s="29" t="s">
+      <c r="G340" s="97">
+        <v>47.5</v>
+      </c>
+      <c r="H340" s="31"/>
+      <c r="I340" s="31"/>
+      <c r="J340" s="31"/>
+      <c r="K340" s="31"/>
+      <c r="L340" s="31"/>
+      <c r="M340" s="31"/>
+    </row>
+    <row r="341" spans="1:13" s="33" customFormat="1">
+      <c r="A341" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B341" s="11">
-[...2 lines deleted...]
-      <c r="C341" s="11">
+      <c r="B341" s="10">
+        <v>100</v>
+      </c>
+      <c r="C341" s="10">
         <v>99.4</v>
       </c>
-      <c r="D341" s="11">
+      <c r="D341" s="10">
         <v>99.2</v>
       </c>
-      <c r="E341" s="30">
+      <c r="E341" s="29">
         <v>149.4</v>
       </c>
-      <c r="F341" s="30">
+      <c r="F341" s="29">
         <v>181.1</v>
       </c>
-      <c r="G341" s="32"/>
-[...8 lines deleted...]
-      <c r="A342" s="29" t="s">
+      <c r="G341" s="97">
+        <v>202.3</v>
+      </c>
+      <c r="H341" s="31"/>
+      <c r="I341" s="31"/>
+      <c r="J341" s="31"/>
+      <c r="K341" s="31"/>
+      <c r="L341" s="31"/>
+      <c r="M341" s="31"/>
+    </row>
+    <row r="342" spans="1:13" s="33" customFormat="1">
+      <c r="A342" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B342" s="11">
-[...2 lines deleted...]
-      <c r="C342" s="11">
+      <c r="B342" s="10">
+        <v>100</v>
+      </c>
+      <c r="C342" s="10">
         <v>95.7</v>
       </c>
-      <c r="D342" s="11">
+      <c r="D342" s="10">
         <v>94.3</v>
       </c>
-      <c r="E342" s="30">
+      <c r="E342" s="29">
         <v>97.6</v>
       </c>
-      <c r="F342" s="30">
+      <c r="F342" s="29">
         <v>100.1</v>
       </c>
-      <c r="G342" s="32"/>
-[...8 lines deleted...]
-      <c r="A343" s="29" t="s">
+      <c r="G342" s="97">
+        <v>101.8</v>
+      </c>
+      <c r="H342" s="31"/>
+      <c r="I342" s="31"/>
+      <c r="J342" s="31"/>
+      <c r="K342" s="31"/>
+      <c r="L342" s="31"/>
+      <c r="M342" s="31"/>
+    </row>
+    <row r="343" spans="1:13" s="33" customFormat="1">
+      <c r="A343" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B343" s="11">
+      <c r="B343" s="10">
         <v>94.5</v>
       </c>
-      <c r="C343" s="11">
+      <c r="C343" s="10">
         <v>92.2</v>
       </c>
-      <c r="D343" s="11">
+      <c r="D343" s="10">
         <v>91.7</v>
       </c>
-      <c r="E343" s="30">
+      <c r="E343" s="29">
         <v>184.7</v>
       </c>
-      <c r="F343" s="30">
+      <c r="F343" s="29">
         <v>255</v>
       </c>
-      <c r="G343" s="32"/>
-[...8 lines deleted...]
-      <c r="A344" s="29" t="s">
+      <c r="G343" s="97">
+        <v>301.89999999999998</v>
+      </c>
+      <c r="H343" s="31"/>
+      <c r="I343" s="31"/>
+      <c r="J343" s="31"/>
+      <c r="K343" s="31"/>
+      <c r="L343" s="31"/>
+      <c r="M343" s="31"/>
+    </row>
+    <row r="344" spans="1:13" s="33" customFormat="1">
+      <c r="A344" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B344" s="11">
+      <c r="B344" s="10">
         <v>86.6</v>
       </c>
-      <c r="C344" s="11">
+      <c r="C344" s="10">
         <v>83.9</v>
       </c>
-      <c r="D344" s="11">
+      <c r="D344" s="10">
         <v>82.4</v>
       </c>
-      <c r="E344" s="30">
+      <c r="E344" s="29">
         <v>90.3</v>
       </c>
-      <c r="F344" s="30">
+      <c r="F344" s="29">
         <v>104</v>
       </c>
-      <c r="G344" s="32"/>
-[...8 lines deleted...]
-      <c r="A345" s="29" t="s">
+      <c r="G344" s="98">
+        <v>121.7</v>
+      </c>
+      <c r="H344" s="31"/>
+      <c r="I344" s="31"/>
+      <c r="J344" s="31"/>
+      <c r="K344" s="31"/>
+      <c r="L344" s="31"/>
+      <c r="M344" s="31"/>
+    </row>
+    <row r="345" spans="1:13" s="33" customFormat="1">
+      <c r="A345" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B345" s="11">
-[...2 lines deleted...]
-      <c r="C345" s="11">
+      <c r="B345" s="10">
+        <v>100</v>
+      </c>
+      <c r="C345" s="10">
         <v>90.9</v>
       </c>
-      <c r="D345" s="11">
+      <c r="D345" s="10">
         <v>87.9</v>
       </c>
-      <c r="E345" s="30">
+      <c r="E345" s="29">
         <v>103.4</v>
       </c>
-      <c r="F345" s="31">
+      <c r="F345" s="30">
         <v>119.4</v>
       </c>
-      <c r="G345" s="32"/>
-[...8 lines deleted...]
-      <c r="A346" s="29" t="s">
+      <c r="G345" s="97">
+        <v>130.1</v>
+      </c>
+      <c r="H345" s="31"/>
+      <c r="I345" s="31"/>
+      <c r="J345" s="31"/>
+      <c r="K345" s="31"/>
+      <c r="L345" s="31"/>
+      <c r="M345" s="31"/>
+    </row>
+    <row r="346" spans="1:13" s="33" customFormat="1">
+      <c r="A346" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B346" s="11">
+      <c r="B346" s="10">
         <v>95.4</v>
       </c>
-      <c r="C346" s="11">
+      <c r="C346" s="10">
         <v>98.1</v>
       </c>
-      <c r="D346" s="11">
+      <c r="D346" s="10">
         <v>96.7</v>
       </c>
-      <c r="E346" s="30">
+      <c r="E346" s="29">
         <v>125.4</v>
       </c>
-      <c r="F346" s="30">
+      <c r="F346" s="29">
         <v>120.3</v>
       </c>
-      <c r="G346" s="32"/>
-[...5 lines deleted...]
-      <c r="M346" s="32"/>
+      <c r="G346" s="98">
+        <v>116.9</v>
+      </c>
+      <c r="H346" s="31"/>
+      <c r="I346" s="31"/>
+      <c r="J346" s="31"/>
+      <c r="K346" s="31"/>
+      <c r="L346" s="31"/>
+      <c r="M346" s="31"/>
     </row>
     <row r="347" spans="1:13" ht="60">
-      <c r="A347" s="54" t="s">
+      <c r="A347" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="B347" s="32"/>
-[...10 lines deleted...]
-      <c r="M347" s="5"/>
+      <c r="B347" s="31"/>
+      <c r="C347" s="31"/>
+      <c r="D347" s="7"/>
+      <c r="E347" s="31"/>
+      <c r="F347" s="26"/>
+      <c r="G347" s="88"/>
+      <c r="H347" s="58"/>
+      <c r="I347" s="4"/>
+      <c r="J347" s="4"/>
+      <c r="K347" s="4"/>
+      <c r="L347" s="4"/>
+      <c r="M347" s="4"/>
     </row>
     <row r="348" spans="1:13">
-      <c r="A348" s="56" t="s">
+      <c r="A348" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B348" s="11">
+      <c r="B348" s="10">
         <v>82.4</v>
       </c>
-      <c r="C348" s="11">
+      <c r="C348" s="10">
         <v>162.6</v>
       </c>
-      <c r="D348" s="11">
+      <c r="D348" s="10">
         <v>146.4</v>
       </c>
-      <c r="E348" s="30">
+      <c r="E348" s="29">
         <v>165.5</v>
       </c>
-      <c r="F348" s="31">
+      <c r="F348" s="30">
         <v>166.5</v>
       </c>
-      <c r="G348" s="5"/>
-[...5 lines deleted...]
-      <c r="M348" s="5"/>
+      <c r="G348" s="97">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="H348" s="4"/>
+      <c r="I348" s="4"/>
+      <c r="J348" s="4"/>
+      <c r="K348" s="4"/>
+      <c r="L348" s="4"/>
+      <c r="M348" s="4"/>
     </row>
     <row r="349" spans="1:13">
-      <c r="A349" s="29" t="s">
+      <c r="A349" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B349" s="11">
+      <c r="B349" s="10">
         <v>60.9</v>
       </c>
-      <c r="C349" s="11">
+      <c r="C349" s="10">
         <v>105.4</v>
       </c>
-      <c r="D349" s="11">
+      <c r="D349" s="10">
         <v>104.2</v>
       </c>
-      <c r="E349" s="30">
+      <c r="E349" s="29">
         <v>139.80000000000001</v>
       </c>
-      <c r="F349" s="30">
+      <c r="F349" s="29">
         <v>161.5</v>
       </c>
-      <c r="G349" s="5"/>
-[...5 lines deleted...]
-      <c r="M349" s="5"/>
+      <c r="G349" s="97">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="H349" s="4"/>
+      <c r="I349" s="4"/>
+      <c r="J349" s="4"/>
+      <c r="K349" s="4"/>
+      <c r="L349" s="4"/>
+      <c r="M349" s="4"/>
     </row>
     <row r="350" spans="1:13">
-      <c r="A350" s="29" t="s">
+      <c r="A350" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B350" s="11">
+      <c r="B350" s="10">
         <v>98.4</v>
       </c>
-      <c r="C350" s="11">
+      <c r="C350" s="10">
         <v>101.4</v>
       </c>
-      <c r="D350" s="11">
+      <c r="D350" s="10">
         <v>115.6</v>
       </c>
-      <c r="E350" s="30">
+      <c r="E350" s="29">
         <v>115.4</v>
       </c>
-      <c r="F350" s="30">
+      <c r="F350" s="29">
         <v>115.1</v>
       </c>
-      <c r="G350" s="5"/>
-[...5 lines deleted...]
-      <c r="M350" s="5"/>
+      <c r="G350" s="97">
+        <v>118.9</v>
+      </c>
+      <c r="H350" s="4"/>
+      <c r="I350" s="4"/>
+      <c r="J350" s="4"/>
+      <c r="K350" s="4"/>
+      <c r="L350" s="4"/>
+      <c r="M350" s="4"/>
     </row>
     <row r="351" spans="1:13">
-      <c r="A351" s="29" t="s">
+      <c r="A351" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B351" s="11">
+      <c r="B351" s="10">
         <v>91.2</v>
       </c>
-      <c r="C351" s="11">
+      <c r="C351" s="10">
         <v>163.5</v>
       </c>
-      <c r="D351" s="11">
+      <c r="D351" s="10">
         <v>110.9</v>
       </c>
-      <c r="E351" s="30">
+      <c r="E351" s="29">
         <v>159.9</v>
       </c>
-      <c r="F351" s="30">
+      <c r="F351" s="29">
         <v>155.9</v>
       </c>
-      <c r="G351" s="5"/>
-[...5 lines deleted...]
-      <c r="M351" s="5"/>
+      <c r="G351" s="97">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="H351" s="4"/>
+      <c r="I351" s="4"/>
+      <c r="J351" s="4"/>
+      <c r="K351" s="4"/>
+      <c r="L351" s="4"/>
+      <c r="M351" s="4"/>
     </row>
     <row r="352" spans="1:13">
-      <c r="A352" s="10" t="s">
+      <c r="A352" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B352" s="32"/>
-[...10 lines deleted...]
-      <c r="M352" s="5"/>
+      <c r="B352" s="31"/>
+      <c r="C352" s="31"/>
+      <c r="D352" s="6"/>
+      <c r="E352" s="31"/>
+      <c r="F352" s="26"/>
+      <c r="G352" s="99"/>
+      <c r="H352" s="4"/>
+      <c r="I352" s="4"/>
+      <c r="J352" s="4"/>
+      <c r="K352" s="4"/>
+      <c r="L352" s="4"/>
+      <c r="M352" s="4"/>
     </row>
     <row r="353" spans="1:13">
-      <c r="A353" s="29" t="s">
+      <c r="A353" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B353" s="11">
+      <c r="B353" s="10">
         <v>91.4</v>
       </c>
-      <c r="C353" s="11">
+      <c r="C353" s="10">
         <v>92.9</v>
       </c>
-      <c r="D353" s="11">
+      <c r="D353" s="10">
         <v>91.8</v>
       </c>
-      <c r="E353" s="30">
+      <c r="E353" s="29">
         <v>90.1</v>
       </c>
-      <c r="F353" s="30">
+      <c r="F353" s="29">
         <v>89.1</v>
       </c>
-      <c r="G353" s="5"/>
-[...5 lines deleted...]
-      <c r="M353" s="5"/>
+      <c r="G353" s="97">
+        <v>87.6</v>
+      </c>
+      <c r="H353" s="4"/>
+      <c r="I353" s="4"/>
+      <c r="J353" s="4"/>
+      <c r="K353" s="4"/>
+      <c r="L353" s="4"/>
+      <c r="M353" s="4"/>
     </row>
     <row r="354" spans="1:13">
-      <c r="A354" s="28" t="s">
+      <c r="A354" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B354" s="11">
+      <c r="B354" s="10">
         <v>118</v>
       </c>
-      <c r="C354" s="11">
+      <c r="C354" s="10">
         <v>14.6</v>
       </c>
-      <c r="D354" s="11">
+      <c r="D354" s="10">
         <v>7.4</v>
       </c>
-      <c r="E354" s="30">
+      <c r="E354" s="29">
         <v>40.700000000000003</v>
       </c>
-      <c r="F354" s="30">
+      <c r="F354" s="29">
         <v>66.599999999999994</v>
       </c>
-      <c r="G354" s="5"/>
-[...5 lines deleted...]
-      <c r="M354" s="5"/>
+      <c r="G354" s="97">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="H354" s="4"/>
+      <c r="I354" s="4"/>
+      <c r="J354" s="4"/>
+      <c r="K354" s="4"/>
+      <c r="L354" s="4"/>
+      <c r="M354" s="4"/>
     </row>
     <row r="355" spans="1:13">
-      <c r="A355" s="29" t="s">
+      <c r="A355" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B355" s="11">
-[...2 lines deleted...]
-      <c r="C355" s="11">
+      <c r="B355" s="10">
+        <v>100</v>
+      </c>
+      <c r="C355" s="10">
         <v>104.4</v>
       </c>
-      <c r="D355" s="11">
+      <c r="D355" s="10">
         <v>105.9</v>
       </c>
-      <c r="E355" s="30">
+      <c r="E355" s="29">
         <v>99.5</v>
       </c>
-      <c r="F355" s="30">
+      <c r="F355" s="29">
         <v>94.9</v>
       </c>
-      <c r="G355" s="5"/>
-[...5 lines deleted...]
-      <c r="M355" s="5"/>
+      <c r="G355" s="97">
+        <v>91.8</v>
+      </c>
+      <c r="H355" s="4"/>
+      <c r="I355" s="4"/>
+      <c r="J355" s="4"/>
+      <c r="K355" s="4"/>
+      <c r="L355" s="4"/>
+      <c r="M355" s="4"/>
     </row>
     <row r="356" spans="1:13">
-      <c r="A356" s="29" t="s">
+      <c r="A356" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B356" s="11">
+      <c r="B356" s="10">
         <v>97.8</v>
       </c>
-      <c r="C356" s="11">
+      <c r="C356" s="10">
         <v>99.6</v>
       </c>
-      <c r="D356" s="11">
+      <c r="D356" s="10">
         <v>100.3</v>
       </c>
-      <c r="E356" s="30">
+      <c r="E356" s="29">
         <v>94.3</v>
       </c>
-      <c r="F356" s="30">
+      <c r="F356" s="29">
         <v>92.1</v>
       </c>
-      <c r="G356" s="5"/>
-[...5 lines deleted...]
-      <c r="M356" s="5"/>
+      <c r="G356" s="97">
+        <v>90.7</v>
+      </c>
+      <c r="H356" s="4"/>
+      <c r="I356" s="4"/>
+      <c r="J356" s="4"/>
+      <c r="K356" s="4"/>
+      <c r="L356" s="4"/>
+      <c r="M356" s="4"/>
     </row>
     <row r="357" spans="1:13">
-      <c r="A357" s="29" t="s">
+      <c r="A357" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B357" s="11">
+      <c r="B357" s="10">
         <v>99.8</v>
       </c>
-      <c r="C357" s="11">
-[...5 lines deleted...]
-      <c r="E357" s="30">
+      <c r="C357" s="10">
+        <v>100</v>
+      </c>
+      <c r="D357" s="10">
+        <v>100</v>
+      </c>
+      <c r="E357" s="29">
         <v>92.9</v>
       </c>
-      <c r="F357" s="30">
+      <c r="F357" s="29">
         <v>88.7</v>
       </c>
-      <c r="G357" s="5"/>
-[...5 lines deleted...]
-      <c r="M357" s="5"/>
+      <c r="G357" s="97">
+        <v>85.9</v>
+      </c>
+      <c r="H357" s="4"/>
+      <c r="I357" s="4"/>
+      <c r="J357" s="4"/>
+      <c r="K357" s="4"/>
+      <c r="L357" s="4"/>
+      <c r="M357" s="4"/>
     </row>
     <row r="358" spans="1:13">
-      <c r="A358" s="29" t="s">
+      <c r="A358" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B358" s="11">
-[...2 lines deleted...]
-      <c r="C358" s="11">
+      <c r="B358" s="10">
+        <v>100</v>
+      </c>
+      <c r="C358" s="10">
         <v>133.30000000000001</v>
       </c>
-      <c r="D358" s="11">
+      <c r="D358" s="10">
         <v>144.6</v>
       </c>
-      <c r="E358" s="30">
+      <c r="E358" s="29">
         <v>133.6</v>
       </c>
-      <c r="F358" s="30">
+      <c r="F358" s="29">
         <v>126.4</v>
       </c>
-      <c r="G358" s="5"/>
-[...5 lines deleted...]
-      <c r="M358" s="5"/>
+      <c r="G358" s="98">
+        <v>121.6</v>
+      </c>
+      <c r="H358" s="4"/>
+      <c r="I358" s="4"/>
+      <c r="J358" s="4"/>
+      <c r="K358" s="4"/>
+      <c r="L358" s="4"/>
+      <c r="M358" s="4"/>
     </row>
     <row r="359" spans="1:13">
-      <c r="A359" s="29" t="s">
+      <c r="A359" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B359" s="11">
+      <c r="B359" s="10">
         <v>98.2</v>
       </c>
-      <c r="C359" s="11">
+      <c r="C359" s="10">
         <v>103.9</v>
       </c>
-      <c r="D359" s="11">
+      <c r="D359" s="10">
         <v>102.4</v>
       </c>
-      <c r="E359" s="30">
+      <c r="E359" s="29">
         <v>86</v>
       </c>
-      <c r="F359" s="30">
+      <c r="F359" s="29">
         <v>77.099999999999994</v>
       </c>
-      <c r="G359" s="5"/>
-[...5 lines deleted...]
-      <c r="M359" s="5"/>
+      <c r="G359" s="97">
+        <v>91.1</v>
+      </c>
+      <c r="H359" s="4"/>
+      <c r="I359" s="4"/>
+      <c r="J359" s="4"/>
+      <c r="K359" s="4"/>
+      <c r="L359" s="4"/>
+      <c r="M359" s="4"/>
     </row>
     <row r="360" spans="1:13">
-      <c r="A360" s="29" t="s">
+      <c r="A360" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B360" s="11">
-[...2 lines deleted...]
-      <c r="C360" s="11">
+      <c r="B360" s="10">
+        <v>100</v>
+      </c>
+      <c r="C360" s="10">
         <v>94.8</v>
       </c>
-      <c r="D360" s="11">
+      <c r="D360" s="10">
         <v>93</v>
       </c>
-      <c r="E360" s="30">
+      <c r="E360" s="29">
         <v>74.8</v>
       </c>
-      <c r="F360" s="30">
+      <c r="F360" s="29">
         <v>64.599999999999994</v>
       </c>
-      <c r="G360" s="5"/>
-[...5 lines deleted...]
-      <c r="M360" s="5"/>
+      <c r="G360" s="98">
+        <v>97.8</v>
+      </c>
+      <c r="H360" s="4"/>
+      <c r="I360" s="4"/>
+      <c r="J360" s="4"/>
+      <c r="K360" s="4"/>
+      <c r="L360" s="4"/>
+      <c r="M360" s="4"/>
     </row>
     <row r="361" spans="1:13">
-      <c r="A361" s="29" t="s">
+      <c r="A361" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B361" s="11">
+      <c r="B361" s="10">
         <v>99.4</v>
       </c>
-      <c r="C361" s="11">
+      <c r="C361" s="10">
         <v>98.5</v>
       </c>
-      <c r="D361" s="11">
+      <c r="D361" s="10">
         <v>98</v>
       </c>
-      <c r="E361" s="30">
+      <c r="E361" s="29">
         <v>85.5</v>
       </c>
-      <c r="F361" s="30">
+      <c r="F361" s="29">
         <v>78.3</v>
       </c>
-      <c r="G361" s="5"/>
-[...5 lines deleted...]
-      <c r="M361" s="5"/>
+      <c r="G361" s="97">
+        <v>73.5</v>
+      </c>
+      <c r="H361" s="4"/>
+      <c r="I361" s="4"/>
+      <c r="J361" s="4"/>
+      <c r="K361" s="4"/>
+      <c r="L361" s="4"/>
+      <c r="M361" s="4"/>
     </row>
     <row r="362" spans="1:13">
-      <c r="A362" s="29" t="s">
+      <c r="A362" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B362" s="11">
+      <c r="B362" s="10">
         <v>94.9</v>
       </c>
-      <c r="C362" s="11">
+      <c r="C362" s="10">
         <v>96.6</v>
       </c>
-      <c r="D362" s="11">
+      <c r="D362" s="10">
         <v>94.4</v>
       </c>
-      <c r="E362" s="30">
+      <c r="E362" s="29">
         <v>100.1</v>
       </c>
-      <c r="F362" s="30">
+      <c r="F362" s="29">
         <v>101.4</v>
       </c>
-      <c r="G362" s="5"/>
-[...5 lines deleted...]
-      <c r="M362" s="5"/>
+      <c r="G362" s="98">
+        <v>102.8</v>
+      </c>
+      <c r="H362" s="4"/>
+      <c r="I362" s="4"/>
+      <c r="J362" s="4"/>
+      <c r="K362" s="4"/>
+      <c r="L362" s="4"/>
+      <c r="M362" s="4"/>
     </row>
     <row r="363" spans="1:13" ht="22.5">
-      <c r="A363" s="3" t="s">
+      <c r="A363" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B363" s="32"/>
-[...10 lines deleted...]
-      <c r="M363" s="5"/>
+      <c r="B363" s="31"/>
+      <c r="C363" s="31"/>
+      <c r="D363" s="6"/>
+      <c r="E363" s="31"/>
+      <c r="F363" s="26"/>
+      <c r="G363" s="88"/>
+      <c r="H363" s="58"/>
+      <c r="I363" s="4"/>
+      <c r="J363" s="4"/>
+      <c r="K363" s="4"/>
+      <c r="L363" s="4"/>
+      <c r="M363" s="4"/>
     </row>
     <row r="364" spans="1:13">
-      <c r="A364" s="56" t="s">
+      <c r="A364" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B364" s="11">
+      <c r="B364" s="10">
         <v>95.7</v>
       </c>
-      <c r="C364" s="11">
+      <c r="C364" s="10">
         <v>288.2</v>
       </c>
-      <c r="D364" s="11">
+      <c r="D364" s="10">
         <v>229.3</v>
       </c>
-      <c r="E364" s="30">
+      <c r="E364" s="29">
         <v>241.2</v>
       </c>
-      <c r="F364" s="31">
+      <c r="F364" s="30">
         <v>219.3</v>
       </c>
-      <c r="G364" s="5"/>
-[...5 lines deleted...]
-      <c r="M364" s="5"/>
+      <c r="G364" s="97">
+        <v>204.6</v>
+      </c>
+      <c r="H364" s="4"/>
+      <c r="I364" s="4"/>
+      <c r="J364" s="4"/>
+      <c r="K364" s="4"/>
+      <c r="L364" s="4"/>
+      <c r="M364" s="4"/>
     </row>
     <row r="365" spans="1:13">
-      <c r="A365" s="29" t="s">
+      <c r="A365" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B365" s="11">
+      <c r="B365" s="10">
         <v>98.1</v>
       </c>
-      <c r="C365" s="11">
+      <c r="C365" s="10">
         <v>97.3</v>
       </c>
-      <c r="D365" s="11">
+      <c r="D365" s="10">
         <v>92</v>
       </c>
-      <c r="E365" s="30">
+      <c r="E365" s="29">
         <v>91.2</v>
       </c>
-      <c r="F365" s="30">
+      <c r="F365" s="29">
         <v>87.6</v>
       </c>
-      <c r="G365" s="5"/>
-[...5 lines deleted...]
-      <c r="M365" s="5"/>
+      <c r="G365" s="97">
+        <v>86</v>
+      </c>
+      <c r="H365" s="4"/>
+      <c r="I365" s="4"/>
+      <c r="J365" s="4"/>
+      <c r="K365" s="4"/>
+      <c r="L365" s="4"/>
+      <c r="M365" s="4"/>
     </row>
     <row r="366" spans="1:13">
-      <c r="A366" s="29" t="s">
+      <c r="A366" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B366" s="11">
+      <c r="B366" s="10">
         <v>107</v>
       </c>
-      <c r="C366" s="11">
+      <c r="C366" s="10">
         <v>107</v>
       </c>
-      <c r="D366" s="11">
+      <c r="D366" s="10">
         <v>125.9</v>
       </c>
-      <c r="E366" s="30">
+      <c r="E366" s="29">
         <v>127.8</v>
       </c>
-      <c r="F366" s="30">
+      <c r="F366" s="29">
         <v>128.1</v>
       </c>
-      <c r="G366" s="5"/>
-[...5 lines deleted...]
-      <c r="M366" s="5"/>
+      <c r="G366" s="97">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="H366" s="4"/>
+      <c r="I366" s="4"/>
+      <c r="J366" s="4"/>
+      <c r="K366" s="4"/>
+      <c r="L366" s="4"/>
+      <c r="M366" s="4"/>
     </row>
     <row r="367" spans="1:13">
-      <c r="A367" s="29" t="s">
+      <c r="A367" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B367" s="11">
+      <c r="B367" s="10">
         <v>81.8</v>
       </c>
-      <c r="C367" s="11">
+      <c r="C367" s="10">
         <v>242.3</v>
       </c>
-      <c r="D367" s="11">
+      <c r="D367" s="10">
         <v>113</v>
       </c>
-      <c r="E367" s="30">
+      <c r="E367" s="29">
         <v>195.9</v>
       </c>
-      <c r="F367" s="30">
+      <c r="F367" s="29">
         <v>188.9</v>
       </c>
-      <c r="G367" s="5"/>
-[...5 lines deleted...]
-      <c r="M367" s="5"/>
+      <c r="G367" s="97">
+        <v>182.6</v>
+      </c>
+      <c r="H367" s="4"/>
+      <c r="I367" s="4"/>
+      <c r="J367" s="4"/>
+      <c r="K367" s="4"/>
+      <c r="L367" s="4"/>
+      <c r="M367" s="4"/>
     </row>
     <row r="368" spans="1:13">
-      <c r="A368" s="10" t="s">
+      <c r="A368" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B368" s="32"/>
-[...10 lines deleted...]
-      <c r="M368" s="5"/>
+      <c r="B368" s="31"/>
+      <c r="C368" s="31"/>
+      <c r="D368" s="6"/>
+      <c r="E368" s="31"/>
+      <c r="F368" s="26"/>
+      <c r="G368" s="99"/>
+      <c r="H368" s="4"/>
+      <c r="I368" s="4"/>
+      <c r="J368" s="4"/>
+      <c r="K368" s="4"/>
+      <c r="L368" s="4"/>
+      <c r="M368" s="4"/>
     </row>
     <row r="369" spans="1:13">
-      <c r="A369" s="29" t="s">
+      <c r="A369" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B369" s="11">
+      <c r="B369" s="10">
         <v>91.4</v>
       </c>
-      <c r="C369" s="11">
+      <c r="C369" s="10">
         <v>92.9</v>
       </c>
-      <c r="D369" s="11">
+      <c r="D369" s="10">
         <v>91.8</v>
       </c>
-      <c r="E369" s="30">
+      <c r="E369" s="29">
         <v>90.1</v>
       </c>
-      <c r="F369" s="30">
+      <c r="F369" s="29">
         <v>89.1</v>
       </c>
-      <c r="G369" s="5"/>
-[...5 lines deleted...]
-      <c r="M369" s="5"/>
+      <c r="G369" s="97">
+        <v>87.6</v>
+      </c>
+      <c r="H369" s="4"/>
+      <c r="I369" s="4"/>
+      <c r="J369" s="4"/>
+      <c r="K369" s="4"/>
+      <c r="L369" s="4"/>
+      <c r="M369" s="4"/>
     </row>
     <row r="370" spans="1:13">
-      <c r="A370" s="28" t="s">
+      <c r="A370" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B370" s="11">
+      <c r="B370" s="10">
         <v>147.69999999999999</v>
       </c>
-      <c r="C370" s="11">
+      <c r="C370" s="10">
         <v>133.69999999999999</v>
       </c>
-      <c r="D370" s="11">
+      <c r="D370" s="10">
         <v>153</v>
       </c>
-      <c r="E370" s="30">
+      <c r="E370" s="29">
         <v>149.9</v>
       </c>
-      <c r="F370" s="30">
+      <c r="F370" s="29">
         <v>154</v>
       </c>
-      <c r="G370" s="5"/>
-[...5 lines deleted...]
-      <c r="M370" s="5"/>
+      <c r="G370" s="97">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="H370" s="4"/>
+      <c r="I370" s="4"/>
+      <c r="J370" s="4"/>
+      <c r="K370" s="4"/>
+      <c r="L370" s="4"/>
+      <c r="M370" s="4"/>
     </row>
     <row r="371" spans="1:13">
-      <c r="A371" s="29" t="s">
+      <c r="A371" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B371" s="11">
-[...2 lines deleted...]
-      <c r="C371" s="11">
+      <c r="B371" s="10">
+        <v>100</v>
+      </c>
+      <c r="C371" s="10">
         <v>104.4</v>
       </c>
-      <c r="D371" s="11">
+      <c r="D371" s="10">
         <v>105.9</v>
       </c>
-      <c r="E371" s="30">
+      <c r="E371" s="29">
         <v>99.5</v>
       </c>
-      <c r="F371" s="30">
+      <c r="F371" s="29">
         <v>94.9</v>
       </c>
-      <c r="G371" s="5"/>
-[...5 lines deleted...]
-      <c r="M371" s="5"/>
+      <c r="G371" s="97">
+        <v>91.8</v>
+      </c>
+      <c r="H371" s="4"/>
+      <c r="I371" s="4"/>
+      <c r="J371" s="4"/>
+      <c r="K371" s="4"/>
+      <c r="L371" s="4"/>
+      <c r="M371" s="4"/>
     </row>
     <row r="372" spans="1:13">
-      <c r="A372" s="29" t="s">
+      <c r="A372" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B372" s="11">
+      <c r="B372" s="10">
         <v>97.4</v>
       </c>
-      <c r="C372" s="11">
+      <c r="C372" s="10">
         <v>99.6</v>
       </c>
-      <c r="D372" s="11">
+      <c r="D372" s="10">
         <v>100.3</v>
       </c>
-      <c r="E372" s="30">
+      <c r="E372" s="29">
         <v>94.3</v>
       </c>
-      <c r="F372" s="30">
+      <c r="F372" s="29">
         <v>92.1</v>
       </c>
-      <c r="G372" s="5"/>
-[...5 lines deleted...]
-      <c r="M372" s="5"/>
+      <c r="G372" s="97">
+        <v>90.7</v>
+      </c>
+      <c r="H372" s="4"/>
+      <c r="I372" s="4"/>
+      <c r="J372" s="4"/>
+      <c r="K372" s="4"/>
+      <c r="L372" s="4"/>
+      <c r="M372" s="4"/>
     </row>
     <row r="373" spans="1:13">
-      <c r="A373" s="29" t="s">
+      <c r="A373" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B373" s="11">
-[...2 lines deleted...]
-      <c r="C373" s="11">
+      <c r="B373" s="10">
+        <v>100</v>
+      </c>
+      <c r="C373" s="10">
         <v>100.2</v>
       </c>
-      <c r="D373" s="11">
+      <c r="D373" s="10">
         <v>100.3</v>
       </c>
-      <c r="E373" s="30">
+      <c r="E373" s="29">
         <v>92.7</v>
       </c>
-      <c r="F373" s="30">
+      <c r="F373" s="29">
         <v>88.3</v>
       </c>
-      <c r="G373" s="5"/>
-[...5 lines deleted...]
-      <c r="M373" s="5"/>
+      <c r="G373" s="97">
+        <v>85.4</v>
+      </c>
+      <c r="H373" s="4"/>
+      <c r="I373" s="4"/>
+      <c r="J373" s="4"/>
+      <c r="K373" s="4"/>
+      <c r="L373" s="4"/>
+      <c r="M373" s="4"/>
     </row>
     <row r="374" spans="1:13">
-      <c r="A374" s="29" t="s">
+      <c r="A374" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B374" s="11">
-[...2 lines deleted...]
-      <c r="C374" s="11">
+      <c r="B374" s="10">
+        <v>100</v>
+      </c>
+      <c r="C374" s="10">
         <v>133.30000000000001</v>
       </c>
-      <c r="D374" s="11">
+      <c r="D374" s="10">
         <v>144.6</v>
       </c>
-      <c r="E374" s="30">
+      <c r="E374" s="29">
         <v>133.6</v>
       </c>
-      <c r="F374" s="30">
+      <c r="F374" s="29">
         <v>126.4</v>
       </c>
-      <c r="G374" s="5"/>
-[...5 lines deleted...]
-      <c r="M374" s="5"/>
+      <c r="G374" s="98">
+        <v>121.6</v>
+      </c>
+      <c r="H374" s="4"/>
+      <c r="I374" s="4"/>
+      <c r="J374" s="4"/>
+      <c r="K374" s="4"/>
+      <c r="L374" s="4"/>
+      <c r="M374" s="4"/>
     </row>
     <row r="375" spans="1:13">
-      <c r="A375" s="29" t="s">
+      <c r="A375" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="B375" s="11">
+      <c r="B375" s="10">
         <v>97.6</v>
       </c>
-      <c r="C375" s="11">
-[...2 lines deleted...]
-      <c r="D375" s="11">
+      <c r="C375" s="10">
+        <v>100</v>
+      </c>
+      <c r="D375" s="10">
         <v>102.4</v>
       </c>
-      <c r="E375" s="30">
+      <c r="E375" s="29">
         <v>86</v>
       </c>
-      <c r="F375" s="30">
+      <c r="F375" s="29">
         <v>77.099999999999994</v>
       </c>
-      <c r="G375" s="5"/>
-[...5 lines deleted...]
-      <c r="M375" s="5"/>
+      <c r="G375" s="97">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H375" s="4"/>
+      <c r="I375" s="4"/>
+      <c r="J375" s="4"/>
+      <c r="K375" s="4"/>
+      <c r="L375" s="4"/>
+      <c r="M375" s="4"/>
     </row>
     <row r="376" spans="1:13">
-      <c r="A376" s="29" t="s">
+      <c r="A376" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B376" s="11">
-[...2 lines deleted...]
-      <c r="C376" s="11">
+      <c r="B376" s="10">
+        <v>100</v>
+      </c>
+      <c r="C376" s="10">
         <v>94.8</v>
       </c>
-      <c r="D376" s="11">
+      <c r="D376" s="10">
         <v>93</v>
       </c>
-      <c r="E376" s="30">
+      <c r="E376" s="29">
         <v>74.8</v>
       </c>
-      <c r="F376" s="30">
+      <c r="F376" s="29">
         <v>64.599999999999994</v>
       </c>
-      <c r="G376" s="5"/>
-[...5 lines deleted...]
-      <c r="M376" s="5"/>
+      <c r="G376" s="98">
+        <v>57.8</v>
+      </c>
+      <c r="H376" s="4"/>
+      <c r="I376" s="4"/>
+      <c r="J376" s="4"/>
+      <c r="K376" s="4"/>
+      <c r="L376" s="4"/>
+      <c r="M376" s="4"/>
     </row>
     <row r="377" spans="1:13">
-      <c r="A377" s="29" t="s">
+      <c r="A377" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B377" s="11">
-[...2 lines deleted...]
-      <c r="C377" s="11">
+      <c r="B377" s="10">
+        <v>100</v>
+      </c>
+      <c r="C377" s="10">
         <v>98.5</v>
       </c>
-      <c r="D377" s="11">
+      <c r="D377" s="10">
         <v>98</v>
       </c>
-      <c r="E377" s="30">
+      <c r="E377" s="29">
         <v>85.4</v>
       </c>
-      <c r="F377" s="30">
+      <c r="F377" s="29">
         <v>78.2</v>
       </c>
-      <c r="G377" s="5"/>
-[...5 lines deleted...]
-      <c r="M377" s="5"/>
+      <c r="G377" s="97">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="H377" s="4"/>
+      <c r="I377" s="4"/>
+      <c r="J377" s="4"/>
+      <c r="K377" s="4"/>
+      <c r="L377" s="4"/>
+      <c r="M377" s="4"/>
     </row>
     <row r="378" spans="1:13">
-      <c r="A378" s="29" t="s">
+      <c r="A378" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B378" s="11">
+      <c r="B378" s="10">
         <v>96.8</v>
       </c>
-      <c r="C378" s="11">
+      <c r="C378" s="10">
         <v>97.3</v>
       </c>
-      <c r="D378" s="11">
+      <c r="D378" s="10">
         <v>96.8</v>
       </c>
-      <c r="E378" s="30">
+      <c r="E378" s="29">
         <v>103</v>
       </c>
-      <c r="F378" s="30">
+      <c r="F378" s="29">
         <v>103.9</v>
       </c>
-      <c r="G378" s="5"/>
-[...5 lines deleted...]
-      <c r="M378" s="5"/>
+      <c r="G378" s="98">
+        <v>105.2</v>
+      </c>
+      <c r="H378" s="4"/>
+      <c r="I378" s="4"/>
+      <c r="J378" s="4"/>
+      <c r="K378" s="4"/>
+      <c r="L378" s="4"/>
+      <c r="M378" s="4"/>
     </row>
     <row r="379" spans="1:13" ht="22.5">
-      <c r="A379" s="3" t="s">
+      <c r="A379" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B379" s="32"/>
-[...10 lines deleted...]
-      <c r="M379" s="60"/>
+      <c r="B379" s="31"/>
+      <c r="C379" s="31"/>
+      <c r="D379" s="6"/>
+      <c r="E379" s="31"/>
+      <c r="F379" s="26"/>
+      <c r="G379" s="88"/>
+      <c r="H379" s="58"/>
+      <c r="I379" s="4"/>
+      <c r="J379" s="4"/>
+      <c r="K379" s="4"/>
+      <c r="L379" s="4"/>
+      <c r="M379" s="58"/>
     </row>
     <row r="380" spans="1:13">
-      <c r="A380" s="56" t="s">
+      <c r="A380" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B380" s="11">
+      <c r="B380" s="10">
         <v>135.1</v>
       </c>
-      <c r="C380" s="11">
+      <c r="C380" s="10">
         <v>123.4</v>
       </c>
-      <c r="D380" s="11">
+      <c r="D380" s="10">
         <v>119.1</v>
       </c>
-      <c r="E380" s="30">
+      <c r="E380" s="29">
         <v>120.8</v>
       </c>
-      <c r="F380" s="31">
+      <c r="F380" s="30">
         <v>115</v>
       </c>
-      <c r="G380" s="5"/>
-[...5 lines deleted...]
-      <c r="M380" s="5"/>
+      <c r="G380" s="97">
+        <v>112.5</v>
+      </c>
+      <c r="H380" s="4"/>
+      <c r="I380" s="4"/>
+      <c r="J380" s="4"/>
+      <c r="K380" s="4"/>
+      <c r="L380" s="4"/>
+      <c r="M380" s="4"/>
     </row>
     <row r="381" spans="1:13">
-      <c r="A381" s="29" t="s">
+      <c r="A381" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B381" s="11">
+      <c r="B381" s="10">
         <v>153.5</v>
       </c>
-      <c r="C381" s="11">
+      <c r="C381" s="10">
         <v>137.4</v>
       </c>
-      <c r="D381" s="11">
+      <c r="D381" s="10">
         <v>129.69999999999999</v>
       </c>
-      <c r="E381" s="30">
+      <c r="E381" s="29">
         <v>134.30000000000001</v>
       </c>
-      <c r="F381" s="30">
+      <c r="F381" s="29">
         <v>124.6</v>
       </c>
-      <c r="G381" s="5"/>
-[...5 lines deleted...]
-      <c r="M381" s="5"/>
+      <c r="G381" s="97">
+        <v>118.4</v>
+      </c>
+      <c r="H381" s="4"/>
+      <c r="I381" s="4"/>
+      <c r="J381" s="4"/>
+      <c r="K381" s="4"/>
+      <c r="L381" s="4"/>
+      <c r="M381" s="4"/>
     </row>
     <row r="382" spans="1:13">
-      <c r="A382" s="29" t="s">
+      <c r="A382" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B382" s="11">
+      <c r="B382" s="10">
         <v>89.1</v>
       </c>
-      <c r="C382" s="11">
+      <c r="C382" s="10">
         <v>93.9</v>
       </c>
-      <c r="D382" s="11">
+      <c r="D382" s="10">
         <v>95.7</v>
       </c>
-      <c r="E382" s="30">
+      <c r="E382" s="29">
         <v>94.3</v>
       </c>
-      <c r="F382" s="30">
+      <c r="F382" s="29">
         <v>93.5</v>
       </c>
-      <c r="G382" s="5"/>
-[...5 lines deleted...]
-      <c r="M382" s="5"/>
+      <c r="G382" s="97">
+        <v>98.1</v>
+      </c>
+      <c r="H382" s="4"/>
+      <c r="I382" s="4"/>
+      <c r="J382" s="4"/>
+      <c r="K382" s="4"/>
+      <c r="L382" s="4"/>
+      <c r="M382" s="4"/>
     </row>
     <row r="383" spans="1:13">
-      <c r="A383" s="29" t="s">
+      <c r="A383" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B383" s="11">
+      <c r="B383" s="10">
         <v>118.5</v>
       </c>
-      <c r="C383" s="11">
+      <c r="C383" s="10">
         <v>107.3</v>
       </c>
-      <c r="D383" s="11">
+      <c r="D383" s="10">
         <v>104.9</v>
       </c>
-      <c r="E383" s="30">
+      <c r="E383" s="29">
         <v>101.5</v>
       </c>
-      <c r="F383" s="30">
+      <c r="F383" s="29">
         <v>102.8</v>
       </c>
-      <c r="G383" s="5"/>
-[...5 lines deleted...]
-      <c r="M383" s="5"/>
+      <c r="G383" s="97">
+        <v>106.5</v>
+      </c>
+      <c r="H383" s="4"/>
+      <c r="I383" s="4"/>
+      <c r="J383" s="4"/>
+      <c r="K383" s="4"/>
+      <c r="L383" s="4"/>
+      <c r="M383" s="4"/>
     </row>
     <row r="384" spans="1:13">
-      <c r="A384" s="10" t="s">
+      <c r="A384" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B384" s="32"/>
-[...10 lines deleted...]
-      <c r="M384" s="5"/>
+      <c r="B384" s="31"/>
+      <c r="C384" s="31"/>
+      <c r="D384" s="6"/>
+      <c r="E384" s="31"/>
+      <c r="F384" s="26"/>
+      <c r="G384" s="99"/>
+      <c r="H384" s="4"/>
+      <c r="I384" s="4"/>
+      <c r="J384" s="4"/>
+      <c r="K384" s="4"/>
+      <c r="L384" s="4"/>
+      <c r="M384" s="4"/>
     </row>
     <row r="385" spans="1:13">
-      <c r="A385" s="29" t="s">
+      <c r="A385" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B385" s="11">
+      <c r="B385" s="10">
         <v>83.3</v>
       </c>
-      <c r="C385" s="11">
+      <c r="C385" s="10">
         <v>77.2</v>
       </c>
-      <c r="D385" s="11">
+      <c r="D385" s="10">
         <v>75.2</v>
       </c>
-      <c r="E385" s="30">
+      <c r="E385" s="29">
         <v>72.7</v>
       </c>
-      <c r="F385" s="30">
+      <c r="F385" s="29">
         <v>67.7</v>
       </c>
-      <c r="G385" s="5"/>
-[...5 lines deleted...]
-      <c r="M385" s="5"/>
+      <c r="G385" s="97">
+        <v>64.7</v>
+      </c>
+      <c r="H385" s="4"/>
+      <c r="I385" s="4"/>
+      <c r="J385" s="4"/>
+      <c r="K385" s="4"/>
+      <c r="L385" s="4"/>
+      <c r="M385" s="4"/>
     </row>
     <row r="386" spans="1:13">
-      <c r="A386" s="29" t="s">
+      <c r="A386" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B386" s="11">
+      <c r="B386" s="10">
         <v>60</v>
       </c>
-      <c r="C386" s="11">
+      <c r="C386" s="10">
         <v>80</v>
       </c>
-      <c r="D386" s="9">
+      <c r="D386" s="8">
         <v>51</v>
       </c>
-      <c r="E386" s="30">
+      <c r="E386" s="29">
         <v>50.8</v>
       </c>
-      <c r="F386" s="30">
+      <c r="F386" s="29">
         <v>60.1</v>
       </c>
-      <c r="G386" s="5"/>
-[...5 lines deleted...]
-      <c r="M386" s="5"/>
+      <c r="G386" s="98">
+        <v>64.7</v>
+      </c>
+      <c r="H386" s="4"/>
+      <c r="I386" s="4"/>
+      <c r="J386" s="4"/>
+      <c r="K386" s="4"/>
+      <c r="L386" s="4"/>
+      <c r="M386" s="4"/>
     </row>
     <row r="387" spans="1:13" ht="46.5" customHeight="1">
-      <c r="A387" s="3" t="s">
+      <c r="A387" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B387" s="32"/>
-[...10 lines deleted...]
-      <c r="M387" s="5"/>
+      <c r="B387" s="31"/>
+      <c r="C387" s="31"/>
+      <c r="D387" s="6"/>
+      <c r="E387" s="31"/>
+      <c r="F387" s="26"/>
+      <c r="G387" s="88"/>
+      <c r="H387" s="58"/>
+      <c r="I387" s="4"/>
+      <c r="J387" s="4"/>
+      <c r="K387" s="4"/>
+      <c r="L387" s="4"/>
+      <c r="M387" s="4"/>
     </row>
     <row r="388" spans="1:13">
-      <c r="A388" s="56" t="s">
+      <c r="A388" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B388" s="11">
+      <c r="B388" s="10">
         <v>65.3</v>
       </c>
-      <c r="C388" s="11">
+      <c r="C388" s="10">
         <v>129.9</v>
       </c>
-      <c r="D388" s="11">
+      <c r="D388" s="10">
         <v>125.2</v>
       </c>
-      <c r="E388" s="30">
+      <c r="E388" s="29">
         <v>150.5</v>
       </c>
-      <c r="F388" s="31">
+      <c r="F388" s="30">
         <v>161.4</v>
       </c>
-      <c r="G388" s="5"/>
-[...5 lines deleted...]
-      <c r="M388" s="5"/>
+      <c r="G388" s="97">
+        <v>156.9</v>
+      </c>
+      <c r="H388" s="4"/>
+      <c r="I388" s="4"/>
+      <c r="J388" s="4"/>
+      <c r="K388" s="4"/>
+      <c r="L388" s="4"/>
+      <c r="M388" s="4"/>
     </row>
     <row r="389" spans="1:13">
-      <c r="A389" s="29" t="s">
+      <c r="A389" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B389" s="11">
+      <c r="B389" s="10">
         <v>80.5</v>
       </c>
-      <c r="C389" s="11">
+      <c r="C389" s="10">
         <v>88.2</v>
       </c>
-      <c r="D389" s="11">
+      <c r="D389" s="10">
         <v>105</v>
       </c>
-      <c r="E389" s="30">
+      <c r="E389" s="29">
         <v>151.80000000000001</v>
       </c>
-      <c r="F389" s="30">
+      <c r="F389" s="29">
         <v>182.1</v>
       </c>
-      <c r="G389" s="5"/>
-[...5 lines deleted...]
-      <c r="M389" s="5"/>
+      <c r="G389" s="97">
+        <v>185.4</v>
+      </c>
+      <c r="H389" s="4"/>
+      <c r="I389" s="4"/>
+      <c r="J389" s="4"/>
+      <c r="K389" s="4"/>
+      <c r="L389" s="4"/>
+      <c r="M389" s="4"/>
     </row>
     <row r="390" spans="1:13">
-      <c r="A390" s="29" t="s">
+      <c r="A390" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B390" s="11">
+      <c r="B390" s="10">
         <v>102.9</v>
       </c>
-      <c r="C390" s="11">
+      <c r="C390" s="10">
         <v>110.2</v>
       </c>
-      <c r="D390" s="11">
+      <c r="D390" s="10">
         <v>114.2</v>
       </c>
-      <c r="E390" s="30">
+      <c r="E390" s="29">
         <v>109.9</v>
       </c>
-      <c r="F390" s="30">
+      <c r="F390" s="29">
         <v>108.5</v>
       </c>
-      <c r="G390" s="5"/>
-[...5 lines deleted...]
-      <c r="M390" s="5"/>
+      <c r="G390" s="97">
+        <v>109.2</v>
+      </c>
+      <c r="H390" s="4"/>
+      <c r="I390" s="4"/>
+      <c r="J390" s="4"/>
+      <c r="K390" s="4"/>
+      <c r="L390" s="4"/>
+      <c r="M390" s="4"/>
     </row>
     <row r="391" spans="1:13">
-      <c r="A391" s="29" t="s">
+      <c r="A391" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B391" s="11">
+      <c r="B391" s="10">
         <v>104.1</v>
       </c>
-      <c r="C391" s="11">
+      <c r="C391" s="10">
         <v>111.5</v>
       </c>
-      <c r="D391" s="11">
+      <c r="D391" s="10">
         <v>110.2</v>
       </c>
-      <c r="E391" s="30">
+      <c r="E391" s="29">
         <v>113.1</v>
       </c>
-      <c r="F391" s="30">
+      <c r="F391" s="29">
         <v>112.4</v>
       </c>
-      <c r="G391" s="5"/>
-[...5 lines deleted...]
-      <c r="M391" s="5"/>
+      <c r="G391" s="97">
+        <v>112.1</v>
+      </c>
+      <c r="H391" s="4"/>
+      <c r="I391" s="4"/>
+      <c r="J391" s="4"/>
+      <c r="K391" s="4"/>
+      <c r="L391" s="4"/>
+      <c r="M391" s="4"/>
     </row>
     <row r="392" spans="1:13">
-      <c r="A392" s="10" t="s">
+      <c r="A392" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B392" s="32"/>
-[...10 lines deleted...]
-      <c r="M392" s="5"/>
+      <c r="B392" s="31"/>
+      <c r="C392" s="31"/>
+      <c r="D392" s="6"/>
+      <c r="E392" s="31"/>
+      <c r="F392" s="26"/>
+      <c r="G392" s="99"/>
+      <c r="H392" s="4"/>
+      <c r="I392" s="4"/>
+      <c r="J392" s="4"/>
+      <c r="K392" s="4"/>
+      <c r="L392" s="4"/>
+      <c r="M392" s="4"/>
     </row>
     <row r="393" spans="1:13">
-      <c r="A393" s="29" t="s">
+      <c r="A393" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="B393" s="9">
+      <c r="B393" s="8">
         <v>95.2</v>
       </c>
-      <c r="C393" s="11">
+      <c r="C393" s="10">
         <v>95.9</v>
       </c>
-      <c r="D393" s="11">
+      <c r="D393" s="10">
         <v>96.1</v>
       </c>
-      <c r="E393" s="30">
+      <c r="E393" s="29">
         <v>96.1</v>
       </c>
-      <c r="F393" s="30">
+      <c r="F393" s="29">
         <v>95.9</v>
       </c>
-      <c r="G393" s="5"/>
-[...5 lines deleted...]
-      <c r="M393" s="5"/>
+      <c r="G393" s="97">
+        <v>95.8</v>
+      </c>
+      <c r="H393" s="4"/>
+      <c r="I393" s="4"/>
+      <c r="J393" s="4"/>
+      <c r="K393" s="4"/>
+      <c r="L393" s="4"/>
+      <c r="M393" s="4"/>
     </row>
     <row r="394" spans="1:13">
-      <c r="A394" s="29" t="s">
+      <c r="A394" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B394" s="11">
+      <c r="B394" s="10">
         <v>95.2</v>
       </c>
-      <c r="C394" s="11">
+      <c r="C394" s="10">
         <v>95.2</v>
       </c>
-      <c r="D394" s="11">
+      <c r="D394" s="10">
         <v>95.2</v>
       </c>
-      <c r="E394" s="30">
+      <c r="E394" s="29">
         <v>95.2</v>
       </c>
-      <c r="F394" s="31">
+      <c r="F394" s="30">
         <v>95.2</v>
       </c>
-      <c r="G394" s="5"/>
-[...5 lines deleted...]
-      <c r="M394" s="5"/>
+      <c r="G394" s="97">
+        <v>95.2</v>
+      </c>
+      <c r="H394" s="4"/>
+      <c r="I394" s="4"/>
+      <c r="J394" s="4"/>
+      <c r="K394" s="4"/>
+      <c r="L394" s="4"/>
+      <c r="M394" s="4"/>
     </row>
     <row r="395" spans="1:13">
-      <c r="A395" s="29" t="s">
+      <c r="A395" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="B395" s="11">
+      <c r="B395" s="10">
         <v>95.2</v>
       </c>
-      <c r="C395" s="11">
+      <c r="C395" s="10">
         <v>97.7</v>
       </c>
-      <c r="D395" s="11">
+      <c r="D395" s="10">
         <v>98.6</v>
       </c>
-      <c r="E395" s="30">
+      <c r="E395" s="29">
         <v>98.2</v>
       </c>
-      <c r="F395" s="30">
+      <c r="F395" s="29">
         <v>97.6</v>
       </c>
-      <c r="G395" s="5"/>
-[...23 lines deleted...]
-      <c r="A397" s="68" t="s">
+      <c r="G395" s="97">
+        <v>97.2</v>
+      </c>
+      <c r="H395" s="4"/>
+      <c r="I395" s="4"/>
+      <c r="J395" s="4"/>
+      <c r="K395" s="4"/>
+      <c r="L395" s="4"/>
+      <c r="M395" s="4"/>
+    </row>
+    <row r="396" spans="1:13" s="33" customFormat="1">
+      <c r="A396" s="62"/>
+      <c r="B396" s="3"/>
+      <c r="C396" s="3"/>
+      <c r="D396" s="3"/>
+      <c r="E396" s="63"/>
+      <c r="F396" s="64"/>
+      <c r="G396" s="64"/>
+      <c r="H396" s="63"/>
+      <c r="I396" s="63"/>
+      <c r="J396" s="63"/>
+      <c r="K396" s="63"/>
+      <c r="L396" s="63"/>
+      <c r="M396" s="63"/>
+    </row>
+    <row r="397" spans="1:13" s="33" customFormat="1">
+      <c r="A397" s="65" t="s">
         <v>76</v>
       </c>
-      <c r="B397" s="69"/>
-[...13 lines deleted...]
-      <c r="A398" s="75" t="s">
+      <c r="B397" s="66"/>
+      <c r="C397" s="66"/>
+      <c r="D397" s="67"/>
+      <c r="E397" s="68"/>
+      <c r="F397" s="69"/>
+      <c r="G397" s="70"/>
+      <c r="H397" s="68"/>
+      <c r="I397" s="71"/>
+      <c r="J397" s="71"/>
+      <c r="K397" s="71"/>
+      <c r="L397" s="71"/>
+      <c r="M397" s="71"/>
+    </row>
+    <row r="398" spans="1:13" s="33" customFormat="1">
+      <c r="A398" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="B398" s="76"/>
-[...12 lines deleted...]
-    <row r="399" spans="1:13" s="34" customFormat="1" ht="39.75" customHeight="1">
+      <c r="B398" s="73"/>
+      <c r="C398" s="73"/>
+      <c r="D398" s="73"/>
+      <c r="E398" s="74"/>
+      <c r="F398" s="75"/>
+      <c r="G398" s="75"/>
+      <c r="H398" s="74"/>
+      <c r="I398" s="74"/>
+      <c r="J398" s="74"/>
+      <c r="K398" s="74"/>
+      <c r="L398" s="74"/>
+      <c r="M398" s="74"/>
+    </row>
+    <row r="399" spans="1:13" s="33" customFormat="1" ht="39.75" customHeight="1">
       <c r="A399" s="85" t="s">
         <v>77</v>
       </c>
       <c r="B399" s="85"/>
       <c r="C399" s="85"/>
       <c r="D399" s="85"/>
       <c r="E399" s="85"/>
       <c r="F399" s="85"/>
       <c r="G399" s="85"/>
       <c r="H399" s="85"/>
       <c r="I399" s="85"/>
       <c r="J399" s="85"/>
       <c r="K399" s="85"/>
       <c r="L399" s="85"/>
       <c r="M399" s="85"/>
     </row>
-    <row r="400" spans="1:13" s="34" customFormat="1">
-[...132 lines deleted...]
-      <c r="M408" s="80"/>
+    <row r="400" spans="1:13" s="33" customFormat="1">
+      <c r="A400" s="76"/>
+      <c r="B400" s="45"/>
+      <c r="C400" s="45"/>
+      <c r="D400" s="46"/>
+      <c r="E400" s="77"/>
+      <c r="F400" s="78"/>
+      <c r="G400" s="64"/>
+      <c r="H400" s="77"/>
+      <c r="I400" s="77"/>
+      <c r="J400" s="77"/>
+      <c r="K400" s="77"/>
+      <c r="L400" s="77"/>
+      <c r="M400" s="77"/>
+    </row>
+    <row r="401" spans="1:13" s="33" customFormat="1">
+      <c r="A401" s="76"/>
+      <c r="B401" s="45"/>
+      <c r="C401" s="45"/>
+      <c r="D401" s="46"/>
+      <c r="E401" s="77"/>
+      <c r="F401" s="78"/>
+      <c r="G401" s="64"/>
+      <c r="H401" s="77"/>
+      <c r="I401" s="77"/>
+      <c r="J401" s="77"/>
+      <c r="K401" s="77"/>
+      <c r="L401" s="77"/>
+      <c r="M401" s="77"/>
+    </row>
+    <row r="402" spans="1:13" s="33" customFormat="1">
+      <c r="A402" s="76"/>
+      <c r="B402" s="45"/>
+      <c r="C402" s="45"/>
+      <c r="D402" s="46"/>
+      <c r="E402" s="77"/>
+      <c r="F402" s="78"/>
+      <c r="G402" s="64"/>
+      <c r="H402" s="77"/>
+      <c r="I402" s="77"/>
+      <c r="J402" s="77"/>
+      <c r="K402" s="77"/>
+      <c r="L402" s="77"/>
+      <c r="M402" s="77"/>
+    </row>
+    <row r="403" spans="1:13" s="33" customFormat="1">
+      <c r="A403" s="76"/>
+      <c r="B403" s="45"/>
+      <c r="C403" s="45"/>
+      <c r="D403" s="46"/>
+      <c r="E403" s="77"/>
+      <c r="F403" s="78"/>
+      <c r="G403" s="64"/>
+      <c r="H403" s="77"/>
+      <c r="I403" s="77"/>
+      <c r="J403" s="77"/>
+      <c r="K403" s="77"/>
+      <c r="L403" s="77"/>
+      <c r="M403" s="77"/>
+    </row>
+    <row r="404" spans="1:13" s="33" customFormat="1">
+      <c r="A404" s="76"/>
+      <c r="B404" s="45"/>
+      <c r="C404" s="45"/>
+      <c r="D404" s="46"/>
+      <c r="E404" s="77"/>
+      <c r="F404" s="78"/>
+      <c r="G404" s="64"/>
+      <c r="H404" s="77"/>
+      <c r="I404" s="77"/>
+      <c r="J404" s="77"/>
+      <c r="K404" s="77"/>
+      <c r="L404" s="77"/>
+      <c r="M404" s="77"/>
+    </row>
+    <row r="405" spans="1:13" s="33" customFormat="1">
+      <c r="A405" s="76"/>
+      <c r="B405" s="45"/>
+      <c r="C405" s="45"/>
+      <c r="D405" s="46"/>
+      <c r="E405" s="77"/>
+      <c r="F405" s="78"/>
+      <c r="G405" s="64"/>
+      <c r="H405" s="77"/>
+      <c r="I405" s="77"/>
+      <c r="J405" s="77"/>
+      <c r="K405" s="77"/>
+      <c r="L405" s="77"/>
+      <c r="M405" s="77"/>
+    </row>
+    <row r="406" spans="1:13" s="33" customFormat="1">
+      <c r="A406" s="76"/>
+      <c r="B406" s="45"/>
+      <c r="C406" s="45"/>
+      <c r="D406" s="46"/>
+      <c r="E406" s="77"/>
+      <c r="F406" s="78"/>
+      <c r="G406" s="64"/>
+      <c r="H406" s="77"/>
+      <c r="I406" s="77"/>
+      <c r="J406" s="77"/>
+      <c r="K406" s="77"/>
+      <c r="L406" s="77"/>
+      <c r="M406" s="77"/>
+    </row>
+    <row r="407" spans="1:13" s="33" customFormat="1">
+      <c r="A407" s="76"/>
+      <c r="B407" s="45"/>
+      <c r="C407" s="45"/>
+      <c r="D407" s="46"/>
+      <c r="E407" s="77"/>
+      <c r="F407" s="78"/>
+      <c r="G407" s="64"/>
+      <c r="H407" s="77"/>
+      <c r="I407" s="77"/>
+      <c r="J407" s="77"/>
+      <c r="K407" s="77"/>
+      <c r="L407" s="77"/>
+      <c r="M407" s="77"/>
+    </row>
+    <row r="408" spans="1:13" s="33" customFormat="1">
+      <c r="A408" s="76"/>
+      <c r="B408" s="45"/>
+      <c r="C408" s="45"/>
+      <c r="D408" s="46"/>
+      <c r="E408" s="77"/>
+      <c r="F408" s="78"/>
+      <c r="G408" s="64"/>
+      <c r="H408" s="77"/>
+      <c r="I408" s="77"/>
+      <c r="J408" s="77"/>
+      <c r="K408" s="77"/>
+      <c r="L408" s="77"/>
+      <c r="M408" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A399:M399"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -13090,85 +13751,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E24C2B-5A84-41BF-A03C-8BBF39060510}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E24C2B-5A84-41BF-A03C-8BBF39060510}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>