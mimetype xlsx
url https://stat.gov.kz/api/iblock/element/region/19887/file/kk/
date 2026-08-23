--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14070" yWindow="195" windowWidth="9465" windowHeight="12840"/>
   </bookViews>
   <sheets>
-    <sheet name="ӨӨІ" sheetId="3" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="ӨӨІ" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ӨӨІ!$A$4:$M$395</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ӨӨІ!$A$1:$M$410</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">ӨӨІ!$A$4:$M$397</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">ӨӨІ!$A$1:$M$412</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="118">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -253,61 +257,181 @@
   </si>
   <si>
     <t xml:space="preserve">Металл құюдан басқа қара металлургия </t>
   </si>
   <si>
     <t xml:space="preserve">Негізгі асыл және түсті металдар өндіру </t>
   </si>
   <si>
     <t>Металдарды құю</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>Электр энергиясын өндіру, беру және тарату</t>
   </si>
   <si>
     <t xml:space="preserve">Бумен, ыстық сумен және ауаны кондициялаумен қамтамасыз ету </t>
   </si>
   <si>
     <t>"*" - жедел ақпараттар</t>
   </si>
   <si>
     <t xml:space="preserve">"х" - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдер бойынша өнеркәсіптік өндіріс индекстері</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Салыстырылып отырған кезеңдердегі өнеркәсіптік өнім көлемінің өзгерісін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнеркәсіптік өндірістің индексін есептеу әдістемесі Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2016 жылғы «11» қазандағы № 235 бұйрығымен бекітілді </t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Ел өндірісінің индексі туралы ақпараттың негізгі көздері деректер, бастапқы статистикалық деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-industrial-production/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>ПО аудандары бөлінісінде ЭҚТ бойынша өнеркәсіптік өндіріс индексі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Людмила Юрьевна Войцеховская</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.voitsekhovskaya@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -524,50 +648,114 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
@@ -741,51 +929,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -948,52 +1136,65 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="533">
+  <cellStyleXfs count="534">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1486,66 +1687,64 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="186" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="435" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="186" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="186" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="186" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1636,198 +1835,301 @@
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="38" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="38" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="38" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="32" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="33" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="38" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="38" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="13" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="18" xfId="186" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="18" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="435" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="435" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="531" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="419"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="419" applyFont="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="533" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="533" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="419" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="533" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="10" xfId="421" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="421" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="10" xfId="421" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="10" xfId="532" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="419" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="419" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="419" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="533">
+  <cellStyles count="534">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
     <cellStyle name="40% - Акцент6 2" xfId="23"/>
     <cellStyle name="40% - Акцент6 3" xfId="24"/>
     <cellStyle name="60% - Акцент1 2" xfId="25"/>
     <cellStyle name="60% - Акцент1 3" xfId="26"/>
     <cellStyle name="60% - Акцент2 2" xfId="27"/>
     <cellStyle name="60% - Акцент2 3" xfId="28"/>
     <cellStyle name="60% - Акцент3 2" xfId="29"/>
     <cellStyle name="60% - Акцент3 3" xfId="30"/>
     <cellStyle name="60% - Акцент4 2" xfId="31"/>
     <cellStyle name="60% - Акцент4 3" xfId="32"/>
     <cellStyle name="60% - Акцент5 2" xfId="33"/>
     <cellStyle name="60% - Акцент5 3" xfId="34"/>
     <cellStyle name="60% - Акцент6 2" xfId="35"/>
     <cellStyle name="60% - Акцент6 3" xfId="36"/>
     <cellStyle name="Акцент1 2" xfId="37"/>
     <cellStyle name="Акцент2 2" xfId="38"/>
     <cellStyle name="Акцент3 2" xfId="39"/>
     <cellStyle name="Акцент4 2" xfId="40"/>
     <cellStyle name="Акцент5 2" xfId="41"/>
     <cellStyle name="Акцент6 2" xfId="42"/>
     <cellStyle name="Ввод  2" xfId="43"/>
     <cellStyle name="Вывод 2" xfId="44"/>
     <cellStyle name="Вычисление 2" xfId="45"/>
+    <cellStyle name="Гиперссылка" xfId="533" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="46"/>
     <cellStyle name="Гиперссылка 3" xfId="47"/>
     <cellStyle name="Заголовок 1 2" xfId="48"/>
     <cellStyle name="Заголовок 2 2" xfId="49"/>
     <cellStyle name="Заголовок 3 2" xfId="50"/>
     <cellStyle name="Заголовок 4 2" xfId="51"/>
     <cellStyle name="Итог 2" xfId="52"/>
     <cellStyle name="Контрольная ячейка 2" xfId="53"/>
     <cellStyle name="Название 2" xfId="54"/>
     <cellStyle name="Нейтральный 2" xfId="55"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="56"/>
     <cellStyle name="Обычный 100" xfId="57"/>
     <cellStyle name="Обычный 102" xfId="58"/>
     <cellStyle name="Обычный 102 2" xfId="59"/>
     <cellStyle name="Обычный 103" xfId="60"/>
     <cellStyle name="Обычный 103 2" xfId="61"/>
     <cellStyle name="Обычный 104" xfId="62"/>
     <cellStyle name="Обычный 104 2" xfId="63"/>
     <cellStyle name="Обычный 105" xfId="64"/>
     <cellStyle name="Обычный 105 2" xfId="65"/>
     <cellStyle name="Обычный 106" xfId="66"/>
     <cellStyle name="Обычный 106 2" xfId="67"/>
     <cellStyle name="Обычный 107" xfId="68"/>
     <cellStyle name="Обычный 107 2" xfId="69"/>
@@ -2279,51 +2581,51 @@
     <cellStyle name="Обычный 92" xfId="513"/>
     <cellStyle name="Обычный 93" xfId="514"/>
     <cellStyle name="Обычный 94" xfId="515"/>
     <cellStyle name="Обычный 95" xfId="516"/>
     <cellStyle name="Обычный 96" xfId="517"/>
     <cellStyle name="Обычный 96 2" xfId="518"/>
     <cellStyle name="Обычный 97" xfId="519"/>
     <cellStyle name="Обычный 97 2" xfId="520"/>
     <cellStyle name="Обычный 98" xfId="521"/>
     <cellStyle name="Обычный 98 2" xfId="522"/>
     <cellStyle name="Обычный 99" xfId="523"/>
     <cellStyle name="Обычный 99 2" xfId="524"/>
     <cellStyle name="Плохой 2" xfId="525"/>
     <cellStyle name="Пояснение 2" xfId="526"/>
     <cellStyle name="Примечание 2" xfId="527"/>
     <cellStyle name="Связанная ячейка 2" xfId="528"/>
     <cellStyle name="Текст предупреждения 2" xfId="529"/>
     <cellStyle name="Хороший 2" xfId="530"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2566,11289 +2868,12554 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-industrial-production/spreadsheets/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BE408"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="O19" sqref="O19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="76" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="58" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="43.85546875" customWidth="1"/>
+    <col min="2" max="6" width="82" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="33" customFormat="1">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="105"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="108">
+        <v>151301</v>
+      </c>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="B3" s="127" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="110" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="109"/>
+      <c r="J4" s="109"/>
+      <c r="K4" s="109"/>
+      <c r="L4" s="109"/>
+      <c r="M4" s="109"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="111" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="109"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="109"/>
+      <c r="I5" s="109"/>
+      <c r="J5" s="109"/>
+      <c r="K5" s="109"/>
+      <c r="L5" s="109"/>
+      <c r="M5" s="109"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="111" t="s">
+        <v>83</v>
+      </c>
+      <c r="B6" s="108" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="109"/>
+      <c r="G6" s="109"/>
+      <c r="H6" s="109"/>
+      <c r="I6" s="109"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="109"/>
+      <c r="M6" s="109"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="107" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" s="112" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" s="109"/>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="109"/>
+      <c r="G7" s="109"/>
+      <c r="H7" s="109"/>
+      <c r="I7" s="109"/>
+      <c r="J7" s="109"/>
+      <c r="K7" s="109"/>
+      <c r="L7" s="109"/>
+      <c r="M7" s="109"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="B8" s="110" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="109"/>
+      <c r="D8" s="109"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="109"/>
+      <c r="I8" s="109"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="109"/>
+      <c r="L8" s="109"/>
+      <c r="M8" s="109"/>
+    </row>
+    <row r="9" spans="1:13" ht="38.25">
+      <c r="A9" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="109"/>
+      <c r="D9" s="109"/>
+      <c r="E9" s="109"/>
+      <c r="F9" s="109"/>
+      <c r="G9" s="109"/>
+      <c r="H9" s="109"/>
+      <c r="I9" s="109"/>
+      <c r="J9" s="109"/>
+      <c r="K9" s="109"/>
+      <c r="L9" s="109"/>
+      <c r="M9" s="109"/>
+    </row>
+    <row r="10" spans="1:13" ht="25.5">
+      <c r="A10" s="107" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="109"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="109"/>
+      <c r="M10" s="109"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="113"/>
+      <c r="C11" s="109"/>
+      <c r="D11" s="109"/>
+      <c r="E11" s="109"/>
+      <c r="F11" s="109"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="109"/>
+      <c r="J11" s="109"/>
+      <c r="K11" s="109"/>
+      <c r="L11" s="109"/>
+      <c r="M11" s="114"/>
+    </row>
+    <row r="12" spans="1:13" ht="25.5">
+      <c r="A12" s="107" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="115" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="109"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="109"/>
+      <c r="M12" s="114"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="116" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="117" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" s="109"/>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="109"/>
+      <c r="J13" s="109"/>
+      <c r="K13" s="109"/>
+      <c r="L13" s="109"/>
+      <c r="M13" s="114"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="116" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="117" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="109"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="109"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="109"/>
+      <c r="J14" s="109"/>
+      <c r="K14" s="109"/>
+      <c r="L14" s="109"/>
+      <c r="M14" s="114"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="116" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="117" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="109"/>
+      <c r="D15" s="109"/>
+      <c r="E15" s="109"/>
+      <c r="F15" s="109"/>
+      <c r="G15" s="109"/>
+      <c r="H15" s="109"/>
+      <c r="I15" s="109"/>
+      <c r="J15" s="109"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="109"/>
+      <c r="M15" s="114"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="123">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="104"/>
+      <c r="D16" s="104"/>
+      <c r="E16" s="104"/>
+      <c r="F16" s="104"/>
+      <c r="G16" s="104"/>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="104"/>
+      <c r="L16" s="104"/>
+      <c r="M16" s="118"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="107" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="123">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="104"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="104"/>
+      <c r="F17" s="104"/>
+      <c r="G17" s="104"/>
+      <c r="H17" s="104"/>
+      <c r="I17" s="104"/>
+      <c r="J17" s="104"/>
+      <c r="K17" s="104"/>
+      <c r="L17" s="104"/>
+      <c r="M17" s="119"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="106"/>
+      <c r="B18" s="126" t="s">
+        <v>108</v>
+      </c>
+      <c r="C18" s="104"/>
+      <c r="D18" s="104"/>
+      <c r="E18" s="104"/>
+      <c r="F18" s="104"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="104"/>
+      <c r="I18" s="104"/>
+      <c r="J18" s="104"/>
+      <c r="K18" s="104"/>
+      <c r="L18" s="104"/>
+      <c r="M18" s="118"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="107" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="124" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="104"/>
+      <c r="D19" s="104"/>
+      <c r="E19" s="104"/>
+      <c r="F19" s="104"/>
+      <c r="G19" s="104"/>
+      <c r="H19" s="104"/>
+      <c r="I19" s="104"/>
+      <c r="J19" s="104"/>
+      <c r="K19" s="104"/>
+      <c r="L19" s="104"/>
+      <c r="M19" s="119"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="107" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" s="125" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="104"/>
+      <c r="D20" s="104"/>
+      <c r="E20" s="104"/>
+      <c r="F20" s="104"/>
+      <c r="G20" s="104"/>
+      <c r="H20" s="104"/>
+      <c r="I20" s="104"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="104"/>
+      <c r="L20" s="104"/>
+      <c r="M20" s="118"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="107" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" s="120" t="s">
+        <v>111</v>
+      </c>
+      <c r="C21" s="104"/>
+      <c r="D21" s="104"/>
+      <c r="E21" s="104"/>
+      <c r="F21" s="104"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="104"/>
+      <c r="I21" s="104"/>
+      <c r="J21" s="104"/>
+      <c r="K21" s="104"/>
+      <c r="L21" s="104"/>
+      <c r="M21" s="119"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="121"/>
+      <c r="B22" s="122"/>
+      <c r="C22" s="104"/>
+      <c r="D22" s="104"/>
+      <c r="E22" s="104"/>
+      <c r="F22" s="104"/>
+      <c r="G22" s="104"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="104"/>
+      <c r="J22" s="104"/>
+      <c r="K22" s="104"/>
+      <c r="L22" s="104"/>
+      <c r="M22" s="104"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="104"/>
+      <c r="B23" s="104"/>
+      <c r="C23" s="104"/>
+      <c r="D23" s="104"/>
+      <c r="E23" s="104"/>
+      <c r="F23" s="104"/>
+      <c r="G23" s="104"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="119"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="104"/>
+      <c r="B24" s="104"/>
+      <c r="C24" s="104"/>
+      <c r="D24" s="104"/>
+      <c r="E24" s="104"/>
+      <c r="F24" s="104"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="104"/>
+      <c r="I24" s="104"/>
+      <c r="J24" s="104"/>
+      <c r="K24" s="104"/>
+      <c r="L24" s="104"/>
+      <c r="M24" s="118"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="104"/>
+      <c r="B25" s="104"/>
+      <c r="C25" s="104"/>
+      <c r="D25" s="104"/>
+      <c r="E25" s="104"/>
+      <c r="F25" s="104"/>
+      <c r="G25" s="104"/>
+      <c r="H25" s="104"/>
+      <c r="I25" s="104"/>
+      <c r="J25" s="104"/>
+      <c r="K25" s="104"/>
+      <c r="L25" s="104"/>
+      <c r="M25" s="119"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="104"/>
+      <c r="B26" s="104"/>
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="104"/>
+      <c r="F26" s="104"/>
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="104"/>
+      <c r="J26" s="104"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="104"/>
+      <c r="M26" s="118"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" customWidth="1"/>
+    <col min="2" max="2" width="121.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="128"/>
+    </row>
+    <row r="3" spans="2:2">
+      <c r="B3" s="129" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="130" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="130" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="129" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="130" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="130"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="131" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="130"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="132" t="s">
+        <v>117</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:BE410"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:M1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="21.42578125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="43" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="43" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="44" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="73" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="74" customWidth="1"/>
+    <col min="7" max="7" width="13.28515625" style="60" customWidth="1"/>
+    <col min="8" max="8" width="14" style="73" customWidth="1"/>
+    <col min="9" max="9" width="13.85546875" style="73" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" style="75" customWidth="1"/>
+    <col min="11" max="11" width="14.140625" style="75" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="75" customWidth="1"/>
+    <col min="13" max="13" width="15" style="75" customWidth="1"/>
+    <col min="14" max="57" width="9.140625" style="31"/>
+    <col min="58" max="16384" width="9.140625" style="36"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:57" s="31" customFormat="1">
+      <c r="A1" s="133" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="84"/>
-[...13 lines deleted...]
-      <c r="A2" s="34" t="s">
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
+    </row>
+    <row r="2" spans="1:57" s="31" customFormat="1">
+      <c r="A2" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="35"/>
-[...10 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:57">
-      <c r="A3" s="86" t="s">
+      <c r="A3" s="135" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="84"/>
-[...10 lines deleted...]
-      <c r="M3" s="87"/>
+      <c r="B3" s="133"/>
+      <c r="C3" s="133"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="136"/>
     </row>
     <row r="4" spans="1:57" ht="23.25" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="40" t="s">
+      <c r="D4" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="42" t="s">
+      <c r="E4" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="41" t="s">
+      <c r="F4" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="41" t="s">
+      <c r="G4" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="41" t="s">
+      <c r="H4" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="40" t="s">
+      <c r="I4" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="43" t="s">
+      <c r="J4" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="43" t="s">
+      <c r="K4" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="43" t="s">
+      <c r="L4" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="43" t="s">
+      <c r="M4" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:57">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="E5" s="47"/>
-[...10 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="E5" s="45"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="49"/>
+    </row>
+    <row r="6" spans="1:57" s="50" customFormat="1">
+      <c r="A6" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="8">
         <v>101.4</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="8">
         <v>102.4</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="8">
         <v>104.9</v>
       </c>
-      <c r="E6" s="29">
+      <c r="E6" s="27">
         <v>106.2</v>
       </c>
-      <c r="F6" s="82">
+      <c r="F6" s="78">
         <v>105.6</v>
       </c>
-      <c r="G6" s="98">
+      <c r="G6" s="90">
         <v>105.8</v>
       </c>
-      <c r="H6" s="4"/>
-[...51 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="H6" s="101">
+        <v>107.1</v>
+      </c>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="76"/>
+      <c r="O6" s="76"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="76"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="76"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="76"/>
+      <c r="Z6" s="76"/>
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
+      <c r="AK6" s="76"/>
+      <c r="AL6" s="76"/>
+      <c r="AM6" s="76"/>
+      <c r="AN6" s="76"/>
+      <c r="AO6" s="76"/>
+      <c r="AP6" s="76"/>
+      <c r="AQ6" s="76"/>
+      <c r="AR6" s="76"/>
+      <c r="AS6" s="76"/>
+      <c r="AT6" s="76"/>
+      <c r="AU6" s="76"/>
+      <c r="AV6" s="76"/>
+      <c r="AW6" s="76"/>
+      <c r="AX6" s="76"/>
+      <c r="AY6" s="76"/>
+      <c r="AZ6" s="76"/>
+      <c r="BA6" s="76"/>
+      <c r="BB6" s="76"/>
+      <c r="BC6" s="76"/>
+      <c r="BD6" s="76"/>
+      <c r="BE6" s="76"/>
+    </row>
+    <row r="7" spans="1:57" s="50" customFormat="1">
+      <c r="A7" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="8">
         <v>100.6</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="8">
         <v>105.4</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="8">
         <v>110.3</v>
       </c>
-      <c r="E7" s="29">
+      <c r="E7" s="27">
         <v>111.8</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="27">
         <v>113.2</v>
       </c>
-      <c r="G7" s="97">
+      <c r="G7" s="89">
         <v>113.3</v>
       </c>
-      <c r="H7" s="4"/>
-[...48 lines deleted...]
-      <c r="BE7" s="80"/>
+      <c r="H7" s="90">
+        <v>114.7</v>
+      </c>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="76"/>
+      <c r="O7" s="76"/>
+      <c r="P7" s="76"/>
+      <c r="Q7" s="76"/>
+      <c r="R7" s="76"/>
+      <c r="S7" s="76"/>
+      <c r="T7" s="76"/>
+      <c r="U7" s="76"/>
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="76"/>
+      <c r="Y7" s="76"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="76"/>
+      <c r="AC7" s="76"/>
+      <c r="AD7" s="76"/>
+      <c r="AE7" s="76"/>
+      <c r="AF7" s="76"/>
+      <c r="AG7" s="76"/>
+      <c r="AH7" s="76"/>
+      <c r="AI7" s="76"/>
+      <c r="AJ7" s="76"/>
+      <c r="AK7" s="76"/>
+      <c r="AL7" s="76"/>
+      <c r="AM7" s="76"/>
+      <c r="AN7" s="76"/>
+      <c r="AO7" s="76"/>
+      <c r="AP7" s="76"/>
+      <c r="AQ7" s="76"/>
+      <c r="AR7" s="76"/>
+      <c r="AS7" s="76"/>
+      <c r="AT7" s="76"/>
+      <c r="AU7" s="76"/>
+      <c r="AV7" s="76"/>
+      <c r="AW7" s="76"/>
+      <c r="AX7" s="76"/>
+      <c r="AY7" s="76"/>
+      <c r="AZ7" s="76"/>
+      <c r="BA7" s="76"/>
+      <c r="BB7" s="76"/>
+      <c r="BC7" s="76"/>
+      <c r="BD7" s="76"/>
+      <c r="BE7" s="76"/>
     </row>
     <row r="8" spans="1:57">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="8">
         <v>101.2</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="8">
         <v>94.8</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="8">
         <v>92.6</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="27">
         <v>91.5</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="27">
         <v>91.5</v>
       </c>
-      <c r="G8" s="97">
+      <c r="G8" s="89">
         <v>93.7</v>
       </c>
-      <c r="H8" s="4"/>
-[...4 lines deleted...]
-      <c r="M8" s="4"/>
+      <c r="H8" s="101">
+        <v>94.3</v>
+      </c>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:57">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="8">
         <v>91.5</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>95.9</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="8">
         <v>93.8</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="27">
         <v>96.6</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="27">
         <v>95</v>
       </c>
-      <c r="G9" s="98">
+      <c r="G9" s="90">
         <v>95.9</v>
       </c>
-      <c r="H9" s="4"/>
-[...4 lines deleted...]
-      <c r="M9" s="4"/>
+      <c r="H9" s="101">
+        <v>97.5</v>
+      </c>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:57">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="31"/>
-[...10 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="91"/>
+      <c r="H10" s="102"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:57">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="8">
         <v>128.30000000000001</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>164.3</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="8">
         <v>165.5</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="27">
         <v>148.80000000000001</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="28">
         <v>132.1</v>
       </c>
-      <c r="G11" s="97">
+      <c r="G11" s="89">
         <v>120.3</v>
       </c>
-      <c r="H11" s="4"/>
-[...4 lines deleted...]
-      <c r="M11" s="4"/>
+      <c r="H11" s="101">
+        <v>108.7</v>
+      </c>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:57">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="8">
         <v>76.2</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>93.6</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="8">
         <v>86.8</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="27">
         <v>146.69999999999999</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="27">
         <v>142.6</v>
       </c>
-      <c r="G12" s="98">
+      <c r="G12" s="90">
         <v>140.6</v>
       </c>
-      <c r="H12" s="4"/>
-[...4 lines deleted...]
-      <c r="M12" s="4"/>
+      <c r="H12" s="101">
+        <v>138</v>
+      </c>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:57">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="8">
         <v>168.7</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>88.3</v>
       </c>
-      <c r="D13" s="10">
-[...2 lines deleted...]
-      <c r="E13" s="29">
+      <c r="D13" s="8">
+        <v>100</v>
+      </c>
+      <c r="E13" s="27">
         <v>102.1</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="27">
         <v>166.7</v>
       </c>
-      <c r="G13" s="97">
+      <c r="G13" s="89">
         <v>183.9</v>
       </c>
-      <c r="H13" s="4"/>
-[...4 lines deleted...]
-      <c r="M13" s="4"/>
+      <c r="H13" s="101">
+        <v>178.6</v>
+      </c>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:57">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="8">
         <v>109.3</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>149.1</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="8">
         <v>191</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="27">
         <v>163.30000000000001</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="27">
         <v>137.5</v>
       </c>
-      <c r="G14" s="98">
+      <c r="G14" s="90">
         <v>120.3</v>
       </c>
-      <c r="H14" s="4"/>
-[...4 lines deleted...]
-      <c r="M14" s="4"/>
+      <c r="H14" s="101">
+        <v>111.3</v>
+      </c>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:57">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="8">
         <v>75</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>94.8</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="8">
         <v>61</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="27">
         <v>85.2</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="27">
         <v>100.1</v>
       </c>
-      <c r="G15" s="97">
+      <c r="G15" s="89">
         <v>100.9</v>
       </c>
-      <c r="H15" s="4"/>
-[...4 lines deleted...]
-      <c r="M15" s="4"/>
+      <c r="H15" s="101">
+        <v>100</v>
+      </c>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:57">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="8">
         <v>155.1</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="8">
         <v>122</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="8">
         <v>114</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="27">
         <v>110.5</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="27">
         <v>108</v>
       </c>
-      <c r="G16" s="97">
+      <c r="G16" s="89">
         <v>106.3</v>
       </c>
-      <c r="H16" s="4"/>
-[...4 lines deleted...]
-      <c r="M16" s="4"/>
+      <c r="H16" s="101">
+        <v>105.3</v>
+      </c>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:57">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="10">
-[...2 lines deleted...]
-      <c r="C17" s="10">
+      <c r="B17" s="8">
+        <v>100</v>
+      </c>
+      <c r="C17" s="8">
         <v>136.4</v>
       </c>
-      <c r="D17" s="10">
-[...2 lines deleted...]
-      <c r="E17" s="29">
+      <c r="D17" s="8">
+        <v>100</v>
+      </c>
+      <c r="E17" s="27">
         <v>137.9</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="27">
         <v>152.9</v>
       </c>
-      <c r="G17" s="98">
+      <c r="G17" s="90">
         <v>148.9</v>
       </c>
-      <c r="H17" s="4"/>
-[...4 lines deleted...]
-      <c r="M17" s="4"/>
+      <c r="H17" s="101">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:57">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="8">
         <v>98.6</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>101</v>
       </c>
-      <c r="D18" s="10">
-[...2 lines deleted...]
-      <c r="E18" s="29">
+      <c r="D18" s="8">
+        <v>100</v>
+      </c>
+      <c r="E18" s="27">
         <v>92.9</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F18" s="27">
         <v>106.6</v>
       </c>
-      <c r="G18" s="97">
+      <c r="G18" s="89">
         <v>103.9</v>
       </c>
-      <c r="H18" s="4"/>
-[...4 lines deleted...]
-      <c r="M18" s="4"/>
+      <c r="H18" s="101">
+        <v>105.6</v>
+      </c>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:57">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B19" s="10">
-[...2 lines deleted...]
-      <c r="C19" s="10">
+      <c r="B19" s="8">
+        <v>100</v>
+      </c>
+      <c r="C19" s="8">
         <v>109.7</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="8">
         <v>126.2</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="27">
         <v>130</v>
       </c>
-      <c r="F19" s="89">
+      <c r="F19" s="81">
         <v>132.4</v>
       </c>
-      <c r="G19" s="97">
+      <c r="G19" s="89">
         <v>134</v>
       </c>
-      <c r="H19" s="4"/>
-[...4 lines deleted...]
-      <c r="M19" s="4"/>
+      <c r="H19" s="101">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:57">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="8">
         <v>90.3</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="8">
         <v>107.3</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="8">
         <v>143.9</v>
       </c>
-      <c r="E20" s="29">
+      <c r="E20" s="27">
         <v>136.9</v>
       </c>
-      <c r="F20" s="89">
+      <c r="F20" s="81">
         <v>129.30000000000001</v>
       </c>
-      <c r="G20" s="97">
+      <c r="G20" s="89">
         <v>123.3</v>
       </c>
-      <c r="H20" s="4"/>
-[...4 lines deleted...]
-      <c r="M20" s="4"/>
+      <c r="H20" s="101">
+        <v>124.2</v>
+      </c>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:57" ht="36">
-      <c r="A21" s="53" t="s">
+      <c r="A21" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="31"/>
-[...13 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="B21" s="29"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="100"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+    </row>
+    <row r="22" spans="1:57" s="50" customFormat="1">
+      <c r="A22" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="8">
         <v>97.7</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="8">
         <v>94</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="8">
         <v>97.4</v>
       </c>
-      <c r="E22" s="29">
+      <c r="E22" s="27">
         <v>99.5</v>
       </c>
-      <c r="F22" s="82">
+      <c r="F22" s="78">
         <v>97.1</v>
       </c>
-      <c r="G22" s="97">
+      <c r="G22" s="89">
         <v>96.2</v>
       </c>
-      <c r="H22" s="4"/>
-[...51 lines deleted...]
-      <c r="A23" s="28" t="s">
+      <c r="H22" s="101">
+        <v>97</v>
+      </c>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
+      <c r="Z22" s="76"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="76"/>
+      <c r="AD22" s="76"/>
+      <c r="AE22" s="76"/>
+      <c r="AF22" s="76"/>
+      <c r="AG22" s="76"/>
+      <c r="AH22" s="76"/>
+      <c r="AI22" s="76"/>
+      <c r="AJ22" s="76"/>
+      <c r="AK22" s="76"/>
+      <c r="AL22" s="76"/>
+      <c r="AM22" s="76"/>
+      <c r="AN22" s="76"/>
+      <c r="AO22" s="76"/>
+      <c r="AP22" s="76"/>
+      <c r="AQ22" s="76"/>
+      <c r="AR22" s="76"/>
+      <c r="AS22" s="76"/>
+      <c r="AT22" s="76"/>
+      <c r="AU22" s="76"/>
+      <c r="AV22" s="76"/>
+      <c r="AW22" s="76"/>
+      <c r="AX22" s="76"/>
+      <c r="AY22" s="76"/>
+      <c r="AZ22" s="76"/>
+      <c r="BA22" s="76"/>
+      <c r="BB22" s="76"/>
+      <c r="BC22" s="76"/>
+      <c r="BD22" s="76"/>
+      <c r="BE22" s="76"/>
+    </row>
+    <row r="23" spans="1:57" s="50" customFormat="1">
+      <c r="A23" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="8">
         <v>86</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="8">
         <v>158.69999999999999</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="8">
         <v>118.1</v>
       </c>
-      <c r="E23" s="29">
+      <c r="E23" s="27">
         <v>105.8</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F23" s="27">
         <v>86.6</v>
       </c>
-      <c r="G23" s="97">
+      <c r="G23" s="89">
         <v>74.5</v>
       </c>
-      <c r="H23" s="4"/>
-[...48 lines deleted...]
-      <c r="BE23" s="80"/>
+      <c r="H23" s="90">
+        <v>79.7</v>
+      </c>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="76"/>
+      <c r="O23" s="76"/>
+      <c r="P23" s="76"/>
+      <c r="Q23" s="76"/>
+      <c r="R23" s="76"/>
+      <c r="S23" s="76"/>
+      <c r="T23" s="76"/>
+      <c r="U23" s="76"/>
+      <c r="V23" s="76"/>
+      <c r="W23" s="76"/>
+      <c r="X23" s="76"/>
+      <c r="Y23" s="76"/>
+      <c r="Z23" s="76"/>
+      <c r="AA23" s="76"/>
+      <c r="AB23" s="76"/>
+      <c r="AC23" s="76"/>
+      <c r="AD23" s="76"/>
+      <c r="AE23" s="76"/>
+      <c r="AF23" s="76"/>
+      <c r="AG23" s="76"/>
+      <c r="AH23" s="76"/>
+      <c r="AI23" s="76"/>
+      <c r="AJ23" s="76"/>
+      <c r="AK23" s="76"/>
+      <c r="AL23" s="76"/>
+      <c r="AM23" s="76"/>
+      <c r="AN23" s="76"/>
+      <c r="AO23" s="76"/>
+      <c r="AP23" s="76"/>
+      <c r="AQ23" s="76"/>
+      <c r="AR23" s="76"/>
+      <c r="AS23" s="76"/>
+      <c r="AT23" s="76"/>
+      <c r="AU23" s="76"/>
+      <c r="AV23" s="76"/>
+      <c r="AW23" s="76"/>
+      <c r="AX23" s="76"/>
+      <c r="AY23" s="76"/>
+      <c r="AZ23" s="76"/>
+      <c r="BA23" s="76"/>
+      <c r="BB23" s="76"/>
+      <c r="BC23" s="76"/>
+      <c r="BD23" s="76"/>
+      <c r="BE23" s="76"/>
     </row>
     <row r="24" spans="1:57">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="8">
         <v>161.9</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="8">
         <v>172.8</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="8">
         <v>171.3</v>
       </c>
-      <c r="E24" s="29">
+      <c r="E24" s="27">
         <v>149.4</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="27">
         <v>131.5</v>
       </c>
-      <c r="G24" s="97">
+      <c r="G24" s="89">
         <v>128.30000000000001</v>
       </c>
-      <c r="H24" s="4"/>
-[...4 lines deleted...]
-      <c r="M24" s="4"/>
+      <c r="H24" s="101">
+        <v>122.4</v>
+      </c>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:57">
-      <c r="A25" s="28" t="s">
+      <c r="A25" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="8">
         <v>98.6</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="8">
         <v>91.5</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="8">
         <v>94.8</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="27">
         <v>94.5</v>
       </c>
-      <c r="F25" s="30">
+      <c r="F25" s="28">
         <v>92.8</v>
       </c>
-      <c r="G25" s="97">
+      <c r="G25" s="89">
         <v>92.7</v>
       </c>
-      <c r="H25" s="4"/>
-[...4 lines deleted...]
-      <c r="M25" s="4"/>
+      <c r="H25" s="101">
+        <v>93.8</v>
+      </c>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:57">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="31"/>
-[...10 lines deleted...]
-      <c r="M26" s="4"/>
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="91"/>
+      <c r="H26" s="102"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:57">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="10">
-[...2 lines deleted...]
-      <c r="C27" s="10">
+      <c r="B27" s="8">
+        <v>100</v>
+      </c>
+      <c r="C27" s="8">
         <v>202.5</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="8">
         <v>236.7</v>
       </c>
-      <c r="E27" s="29">
+      <c r="E27" s="27">
         <v>197.7</v>
       </c>
-      <c r="F27" s="29">
+      <c r="F27" s="27">
         <v>158.19999999999999</v>
       </c>
-      <c r="G27" s="97">
+      <c r="G27" s="89">
         <v>131.80000000000001</v>
       </c>
-      <c r="H27" s="4"/>
-[...4 lines deleted...]
-      <c r="M27" s="4"/>
+      <c r="H27" s="101">
+        <v>113</v>
+      </c>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:57">
-      <c r="A28" s="27" t="s">
+      <c r="A28" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="8">
         <v>72.599999999999994</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="8">
         <v>79.400000000000006</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="8">
         <v>85.2</v>
       </c>
-      <c r="E28" s="29">
+      <c r="E28" s="27">
         <v>167.1</v>
       </c>
-      <c r="F28" s="29">
+      <c r="F28" s="27">
         <v>160</v>
       </c>
-      <c r="G28" s="97">
+      <c r="G28" s="89">
         <v>152.80000000000001</v>
       </c>
-      <c r="H28" s="4"/>
-[...4 lines deleted...]
-      <c r="M28" s="4"/>
+      <c r="H28" s="101">
+        <v>147.9</v>
+      </c>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:57">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="10" t="s">
+      <c r="C29" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D29" s="10" t="s">
+      <c r="D29" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="28">
         <v>12.5</v>
       </c>
-      <c r="F29" s="29">
+      <c r="F29" s="27">
         <v>10</v>
       </c>
-      <c r="G29" s="97">
+      <c r="G29" s="89">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H29" s="4"/>
-[...4 lines deleted...]
-      <c r="M29" s="4"/>
+      <c r="H29" s="101">
+        <v>7.1</v>
+      </c>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:57">
-      <c r="A30" s="28" t="s">
+      <c r="A30" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="10">
-[...2 lines deleted...]
-      <c r="C30" s="10">
+      <c r="B30" s="8">
+        <v>100</v>
+      </c>
+      <c r="C30" s="8">
         <v>62</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="8">
         <v>54</v>
       </c>
-      <c r="E30" s="29">
+      <c r="E30" s="27">
         <v>40.5</v>
       </c>
-      <c r="F30" s="29">
+      <c r="F30" s="27">
         <v>102.1</v>
       </c>
-      <c r="G30" s="97">
+      <c r="G30" s="89">
         <v>85.1</v>
       </c>
-      <c r="H30" s="4"/>
-[...4 lines deleted...]
-      <c r="M30" s="4"/>
+      <c r="H30" s="101">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
     </row>
     <row r="31" spans="1:57">
-      <c r="A31" s="28" t="s">
+      <c r="A31" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="10" t="s">
+      <c r="B31" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C31" s="10" t="s">
+      <c r="C31" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D31" s="10" t="s">
+      <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="29">
+      <c r="E31" s="27">
         <v>42.2</v>
       </c>
-      <c r="F31" s="29">
+      <c r="F31" s="27">
         <v>33.799999999999997</v>
       </c>
-      <c r="G31" s="97">
+      <c r="G31" s="89">
         <v>28.2</v>
       </c>
-      <c r="H31" s="4"/>
-[...4 lines deleted...]
-      <c r="M31" s="4"/>
+      <c r="H31" s="101">
+        <v>24.2</v>
+      </c>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
     </row>
     <row r="32" spans="1:57">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="10" t="s">
+      <c r="B32" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="10" t="s">
+      <c r="C32" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D32" s="10" t="s">
+      <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E32" s="29">
+      <c r="E32" s="27">
         <v>62.5</v>
       </c>
-      <c r="F32" s="30">
+      <c r="F32" s="28">
         <v>70</v>
       </c>
-      <c r="G32" s="97">
+      <c r="G32" s="89">
         <v>75</v>
       </c>
-      <c r="H32" s="4"/>
-[...4 lines deleted...]
-      <c r="M32" s="4"/>
+      <c r="H32" s="101">
+        <v>71.8</v>
+      </c>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
     </row>
     <row r="33" spans="1:57">
-      <c r="A33" s="56" t="s">
+      <c r="A33" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="31"/>
-[...13 lines deleted...]
-      <c r="A34" s="55" t="s">
+      <c r="B33" s="29"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="87"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+    </row>
+    <row r="34" spans="1:57" s="50" customFormat="1">
+      <c r="A34" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B34" s="8">
         <v>88.2</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="8">
         <v>84.3</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="8">
         <v>89.5</v>
       </c>
-      <c r="E34" s="29">
+      <c r="E34" s="27">
         <v>107.5</v>
       </c>
-      <c r="F34" s="83">
+      <c r="F34" s="79">
         <v>105.8</v>
       </c>
-      <c r="G34" s="97">
+      <c r="G34" s="89">
         <v>107.6</v>
       </c>
-      <c r="H34" s="4"/>
-[...51 lines deleted...]
-      <c r="A35" s="28" t="s">
+      <c r="H34" s="90">
+        <v>106.7</v>
+      </c>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="76"/>
+      <c r="O34" s="76"/>
+      <c r="P34" s="76"/>
+      <c r="Q34" s="76"/>
+      <c r="R34" s="76"/>
+      <c r="S34" s="76"/>
+      <c r="T34" s="76"/>
+      <c r="U34" s="76"/>
+      <c r="V34" s="76"/>
+      <c r="W34" s="76"/>
+      <c r="X34" s="76"/>
+      <c r="Y34" s="76"/>
+      <c r="Z34" s="76"/>
+      <c r="AA34" s="76"/>
+      <c r="AB34" s="76"/>
+      <c r="AC34" s="76"/>
+      <c r="AD34" s="76"/>
+      <c r="AE34" s="76"/>
+      <c r="AF34" s="76"/>
+      <c r="AG34" s="76"/>
+      <c r="AH34" s="76"/>
+      <c r="AI34" s="76"/>
+      <c r="AJ34" s="76"/>
+      <c r="AK34" s="76"/>
+      <c r="AL34" s="76"/>
+      <c r="AM34" s="76"/>
+      <c r="AN34" s="76"/>
+      <c r="AO34" s="76"/>
+      <c r="AP34" s="76"/>
+      <c r="AQ34" s="76"/>
+      <c r="AR34" s="76"/>
+      <c r="AS34" s="76"/>
+      <c r="AT34" s="76"/>
+      <c r="AU34" s="76"/>
+      <c r="AV34" s="76"/>
+      <c r="AW34" s="76"/>
+      <c r="AX34" s="76"/>
+      <c r="AY34" s="76"/>
+      <c r="AZ34" s="76"/>
+      <c r="BA34" s="76"/>
+      <c r="BB34" s="76"/>
+      <c r="BC34" s="76"/>
+      <c r="BD34" s="76"/>
+      <c r="BE34" s="76"/>
+    </row>
+    <row r="35" spans="1:57" s="50" customFormat="1">
+      <c r="A35" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B35" s="10">
+      <c r="B35" s="8">
         <v>89.9</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="8">
         <v>85.3</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="8">
         <v>88.3</v>
       </c>
-      <c r="E35" s="29">
+      <c r="E35" s="27">
         <v>87.6</v>
       </c>
-      <c r="F35" s="29">
+      <c r="F35" s="27">
         <v>87.3</v>
       </c>
-      <c r="G35" s="98">
+      <c r="G35" s="90">
         <v>92.1</v>
       </c>
-      <c r="H35" s="4"/>
-[...48 lines deleted...]
-      <c r="BE35" s="80"/>
+      <c r="H35" s="101">
+        <v>93.2</v>
+      </c>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="76"/>
+      <c r="O35" s="76"/>
+      <c r="P35" s="76"/>
+      <c r="Q35" s="76"/>
+      <c r="R35" s="76"/>
+      <c r="S35" s="76"/>
+      <c r="T35" s="76"/>
+      <c r="U35" s="76"/>
+      <c r="V35" s="76"/>
+      <c r="W35" s="76"/>
+      <c r="X35" s="76"/>
+      <c r="Y35" s="76"/>
+      <c r="Z35" s="76"/>
+      <c r="AA35" s="76"/>
+      <c r="AB35" s="76"/>
+      <c r="AC35" s="76"/>
+      <c r="AD35" s="76"/>
+      <c r="AE35" s="76"/>
+      <c r="AF35" s="76"/>
+      <c r="AG35" s="76"/>
+      <c r="AH35" s="76"/>
+      <c r="AI35" s="76"/>
+      <c r="AJ35" s="76"/>
+      <c r="AK35" s="76"/>
+      <c r="AL35" s="76"/>
+      <c r="AM35" s="76"/>
+      <c r="AN35" s="76"/>
+      <c r="AO35" s="76"/>
+      <c r="AP35" s="76"/>
+      <c r="AQ35" s="76"/>
+      <c r="AR35" s="76"/>
+      <c r="AS35" s="76"/>
+      <c r="AT35" s="76"/>
+      <c r="AU35" s="76"/>
+      <c r="AV35" s="76"/>
+      <c r="AW35" s="76"/>
+      <c r="AX35" s="76"/>
+      <c r="AY35" s="76"/>
+      <c r="AZ35" s="76"/>
+      <c r="BA35" s="76"/>
+      <c r="BB35" s="76"/>
+      <c r="BC35" s="76"/>
+      <c r="BD35" s="76"/>
+      <c r="BE35" s="76"/>
     </row>
     <row r="36" spans="1:57">
-      <c r="A36" s="9" t="s">
+      <c r="A36" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="31"/>
-[...10 lines deleted...]
-      <c r="M36" s="4"/>
+      <c r="B36" s="29"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="91"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
     </row>
     <row r="37" spans="1:57">
-      <c r="A37" s="27" t="s">
+      <c r="A37" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="10">
+      <c r="B37" s="8">
         <v>74.2</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="8">
         <v>74.2</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="8">
         <v>84.9</v>
       </c>
-      <c r="E37" s="30">
+      <c r="E37" s="28">
         <v>298</v>
       </c>
-      <c r="F37" s="29">
+      <c r="F37" s="27">
         <v>279.39999999999998</v>
       </c>
-      <c r="G37" s="98">
+      <c r="G37" s="90">
         <v>253.3</v>
       </c>
-      <c r="H37" s="4"/>
-[...7 lines deleted...]
-      <c r="A38" s="57" t="s">
+      <c r="H37" s="101">
+        <v>233.7</v>
+      </c>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+    </row>
+    <row r="38" spans="1:57" s="50" customFormat="1">
+      <c r="A38" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="31"/>
-[...57 lines deleted...]
-      <c r="A39" s="55" t="s">
+      <c r="B38" s="29"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="91"/>
+      <c r="H38" s="95"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="76"/>
+      <c r="O38" s="76"/>
+      <c r="P38" s="76"/>
+      <c r="Q38" s="76"/>
+      <c r="R38" s="76"/>
+      <c r="S38" s="76"/>
+      <c r="T38" s="76"/>
+      <c r="U38" s="76"/>
+      <c r="V38" s="76"/>
+      <c r="W38" s="76"/>
+      <c r="X38" s="76"/>
+      <c r="Y38" s="76"/>
+      <c r="Z38" s="76"/>
+      <c r="AA38" s="76"/>
+      <c r="AB38" s="76"/>
+      <c r="AC38" s="76"/>
+      <c r="AD38" s="76"/>
+      <c r="AE38" s="76"/>
+      <c r="AF38" s="76"/>
+      <c r="AG38" s="76"/>
+      <c r="AH38" s="76"/>
+      <c r="AI38" s="76"/>
+      <c r="AJ38" s="76"/>
+      <c r="AK38" s="76"/>
+      <c r="AL38" s="76"/>
+      <c r="AM38" s="76"/>
+      <c r="AN38" s="76"/>
+      <c r="AO38" s="76"/>
+      <c r="AP38" s="76"/>
+      <c r="AQ38" s="76"/>
+      <c r="AR38" s="76"/>
+      <c r="AS38" s="76"/>
+      <c r="AT38" s="76"/>
+      <c r="AU38" s="76"/>
+      <c r="AV38" s="76"/>
+      <c r="AW38" s="76"/>
+      <c r="AX38" s="76"/>
+      <c r="AY38" s="76"/>
+      <c r="AZ38" s="76"/>
+      <c r="BA38" s="76"/>
+      <c r="BB38" s="76"/>
+      <c r="BC38" s="76"/>
+      <c r="BD38" s="76"/>
+      <c r="BE38" s="76"/>
+    </row>
+    <row r="39" spans="1:57" s="50" customFormat="1">
+      <c r="A39" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B39" s="8">
         <v>100.8</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="8">
         <v>93.4</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="8">
         <v>96.5</v>
       </c>
-      <c r="E39" s="29">
+      <c r="E39" s="27">
         <v>95.9</v>
       </c>
-      <c r="F39" s="83">
+      <c r="F39" s="79">
         <v>93.7</v>
       </c>
-      <c r="G39" s="97">
+      <c r="G39" s="89">
         <v>92.3</v>
       </c>
-      <c r="H39" s="4"/>
-[...48 lines deleted...]
-      <c r="BE39" s="80"/>
+      <c r="H39" s="90">
+        <v>93.7</v>
+      </c>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="76"/>
+      <c r="O39" s="76"/>
+      <c r="P39" s="76"/>
+      <c r="Q39" s="76"/>
+      <c r="R39" s="76"/>
+      <c r="S39" s="76"/>
+      <c r="T39" s="76"/>
+      <c r="U39" s="76"/>
+      <c r="V39" s="76"/>
+      <c r="W39" s="76"/>
+      <c r="X39" s="76"/>
+      <c r="Y39" s="76"/>
+      <c r="Z39" s="76"/>
+      <c r="AA39" s="76"/>
+      <c r="AB39" s="76"/>
+      <c r="AC39" s="76"/>
+      <c r="AD39" s="76"/>
+      <c r="AE39" s="76"/>
+      <c r="AF39" s="76"/>
+      <c r="AG39" s="76"/>
+      <c r="AH39" s="76"/>
+      <c r="AI39" s="76"/>
+      <c r="AJ39" s="76"/>
+      <c r="AK39" s="76"/>
+      <c r="AL39" s="76"/>
+      <c r="AM39" s="76"/>
+      <c r="AN39" s="76"/>
+      <c r="AO39" s="76"/>
+      <c r="AP39" s="76"/>
+      <c r="AQ39" s="76"/>
+      <c r="AR39" s="76"/>
+      <c r="AS39" s="76"/>
+      <c r="AT39" s="76"/>
+      <c r="AU39" s="76"/>
+      <c r="AV39" s="76"/>
+      <c r="AW39" s="76"/>
+      <c r="AX39" s="76"/>
+      <c r="AY39" s="76"/>
+      <c r="AZ39" s="76"/>
+      <c r="BA39" s="76"/>
+      <c r="BB39" s="76"/>
+      <c r="BC39" s="76"/>
+      <c r="BD39" s="76"/>
+      <c r="BE39" s="76"/>
     </row>
     <row r="40" spans="1:57">
-      <c r="A40" s="28" t="s">
+      <c r="A40" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B40" s="8">
         <v>162.19999999999999</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="8">
         <v>155.9</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="8">
         <v>161.4</v>
       </c>
-      <c r="E40" s="29">
+      <c r="E40" s="27">
         <v>141.69999999999999</v>
       </c>
-      <c r="F40" s="29">
+      <c r="F40" s="27">
         <v>129.6</v>
       </c>
-      <c r="G40" s="97">
+      <c r="G40" s="89">
         <v>123.3</v>
       </c>
-      <c r="H40" s="4"/>
-[...4 lines deleted...]
-      <c r="M40" s="4"/>
+      <c r="H40" s="101">
+        <v>117.1</v>
+      </c>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
     </row>
     <row r="41" spans="1:57">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="10">
+      <c r="B41" s="8">
         <v>102.2</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="8">
         <v>93.6</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="8">
         <v>96.3</v>
       </c>
-      <c r="E41" s="29">
+      <c r="E41" s="27">
         <v>95.9</v>
       </c>
-      <c r="F41" s="29">
+      <c r="F41" s="27">
         <v>93.6</v>
       </c>
-      <c r="G41" s="98">
+      <c r="G41" s="90">
         <v>91.8</v>
       </c>
-      <c r="H41" s="4"/>
-[...4 lines deleted...]
-      <c r="M41" s="4"/>
+      <c r="H41" s="101">
+        <v>93</v>
+      </c>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
     </row>
     <row r="42" spans="1:57">
-      <c r="A42" s="9" t="s">
+      <c r="A42" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="31"/>
-[...10 lines deleted...]
-      <c r="M42" s="4"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="91"/>
+      <c r="H42" s="102"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
     </row>
     <row r="43" spans="1:57">
-      <c r="A43" s="27" t="s">
+      <c r="A43" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B43" s="10">
+      <c r="B43" s="8">
         <v>71.7</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C43" s="8">
         <v>80.2</v>
       </c>
-      <c r="D43" s="10">
+      <c r="D43" s="8">
         <v>85.1</v>
       </c>
-      <c r="E43" s="30">
+      <c r="E43" s="28">
         <v>88.2</v>
       </c>
-      <c r="F43" s="29">
+      <c r="F43" s="27">
         <v>88.5</v>
       </c>
-      <c r="G43" s="98">
+      <c r="G43" s="90">
         <v>93.8</v>
       </c>
-      <c r="H43" s="4"/>
-[...4 lines deleted...]
-      <c r="M43" s="4"/>
+      <c r="H43" s="101">
+        <v>98.1</v>
+      </c>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
     </row>
     <row r="44" spans="1:57" ht="22.5">
-      <c r="A44" s="14" t="s">
+      <c r="A44" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="B44" s="10"/>
-[...10 lines deleted...]
-      <c r="M44" s="4"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="91"/>
+      <c r="H44" s="102"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:57">
-      <c r="A45" s="55" t="s">
+      <c r="A45" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="10">
+      <c r="B45" s="8">
         <v>99.9</v>
       </c>
-      <c r="C45" s="10">
+      <c r="C45" s="8">
         <v>92.5</v>
       </c>
-      <c r="D45" s="10">
+      <c r="D45" s="8">
         <v>95.6</v>
       </c>
-      <c r="E45" s="29">
+      <c r="E45" s="27">
         <v>95.2</v>
       </c>
-      <c r="F45" s="30">
+      <c r="F45" s="28">
         <v>93.2</v>
       </c>
-      <c r="G45" s="97">
+      <c r="G45" s="89">
         <v>91.8</v>
       </c>
-      <c r="H45" s="4"/>
-[...4 lines deleted...]
-      <c r="M45" s="4"/>
+      <c r="H45" s="90">
+        <v>93.3</v>
+      </c>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
     </row>
     <row r="46" spans="1:57">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C46" s="10" t="s">
+      <c r="C46" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D46" s="10" t="s">
+      <c r="D46" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E46" s="29">
+      <c r="E46" s="27">
         <v>11.9</v>
       </c>
-      <c r="F46" s="29">
+      <c r="F46" s="27">
         <v>25.7</v>
       </c>
-      <c r="G46" s="97">
+      <c r="G46" s="89">
         <v>36.700000000000003</v>
       </c>
-      <c r="H46" s="4"/>
-[...4 lines deleted...]
-      <c r="M46" s="4"/>
+      <c r="H46" s="101">
+        <v>42.8</v>
+      </c>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
     </row>
     <row r="47" spans="1:57">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B47" s="10">
+      <c r="B47" s="8">
         <v>102.2</v>
       </c>
-      <c r="C47" s="10">
+      <c r="C47" s="8">
         <v>93.6</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="8">
         <v>96.3</v>
       </c>
-      <c r="E47" s="29">
+      <c r="E47" s="27">
         <v>95.9</v>
       </c>
-      <c r="F47" s="29">
+      <c r="F47" s="27">
         <v>93.6</v>
       </c>
-      <c r="G47" s="98">
+      <c r="G47" s="90">
         <v>91.8</v>
       </c>
-      <c r="H47" s="4"/>
-[...4 lines deleted...]
-      <c r="M47" s="4"/>
+      <c r="H47" s="101">
+        <v>93</v>
+      </c>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
     </row>
     <row r="48" spans="1:57">
-      <c r="A48" s="9" t="s">
+      <c r="A48" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B48" s="10"/>
-[...10 lines deleted...]
-      <c r="M48" s="4"/>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="29"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="91"/>
+      <c r="H48" s="102"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="27" t="s">
+      <c r="A49" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B49" s="10">
+      <c r="B49" s="8">
         <v>71.7</v>
       </c>
-      <c r="C49" s="10">
+      <c r="C49" s="8">
         <v>80.2</v>
       </c>
-      <c r="D49" s="10">
+      <c r="D49" s="8">
         <v>85.1</v>
       </c>
-      <c r="E49" s="30">
+      <c r="E49" s="28">
         <v>88.2</v>
       </c>
-      <c r="F49" s="29">
+      <c r="F49" s="27">
         <v>88.5</v>
       </c>
-      <c r="G49" s="98">
+      <c r="G49" s="90">
         <v>93.8</v>
       </c>
-      <c r="H49" s="4"/>
-[...4 lines deleted...]
-      <c r="M49" s="4"/>
+      <c r="H49" s="101">
+        <v>98.1</v>
+      </c>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+      <c r="K49" s="3"/>
+      <c r="L49" s="3"/>
+      <c r="M49" s="3"/>
     </row>
     <row r="50" spans="1:13" ht="24">
-      <c r="A50" s="57" t="s">
+      <c r="A50" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="B50" s="31"/>
-[...10 lines deleted...]
-      <c r="M50" s="58"/>
+      <c r="B50" s="29"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="77"/>
+      <c r="G50" s="91"/>
+      <c r="H50" s="95"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="55"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="55" t="s">
+      <c r="A51" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="10">
+      <c r="B51" s="8">
         <v>77.8</v>
       </c>
-      <c r="C51" s="10">
+      <c r="C51" s="8">
         <v>164.8</v>
       </c>
-      <c r="D51" s="10">
+      <c r="D51" s="8">
         <v>150.5</v>
       </c>
-      <c r="E51" s="29">
+      <c r="E51" s="27">
         <v>139.6</v>
       </c>
-      <c r="F51" s="29">
+      <c r="F51" s="27">
         <v>124.3</v>
       </c>
-      <c r="G51" s="98">
+      <c r="G51" s="90">
         <v>118.6</v>
       </c>
-      <c r="H51" s="4"/>
-[...4 lines deleted...]
-      <c r="M51" s="4"/>
+      <c r="H51" s="101">
+        <v>114.9</v>
+      </c>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="3"/>
+      <c r="L51" s="3"/>
+      <c r="M51" s="3"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="28" t="s">
+      <c r="A52" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="10">
+      <c r="B52" s="8">
         <v>86</v>
       </c>
-      <c r="C52" s="10">
+      <c r="C52" s="8">
         <v>158.69999999999999</v>
       </c>
-      <c r="D52" s="10">
+      <c r="D52" s="8">
         <v>118.1</v>
       </c>
-      <c r="E52" s="29">
+      <c r="E52" s="27">
         <v>105.8</v>
       </c>
-      <c r="F52" s="29">
+      <c r="F52" s="27">
         <v>86.6</v>
       </c>
-      <c r="G52" s="97">
+      <c r="G52" s="89">
         <v>74.5</v>
       </c>
-      <c r="H52" s="4"/>
-[...4 lines deleted...]
-      <c r="M52" s="4"/>
+      <c r="H52" s="101">
+        <v>79.7</v>
+      </c>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="28" t="s">
+      <c r="A53" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="10">
-[...2 lines deleted...]
-      <c r="C53" s="10">
+      <c r="B53" s="8">
+        <v>100</v>
+      </c>
+      <c r="C53" s="8">
         <v>9435.7000000000007</v>
       </c>
-      <c r="D53" s="10">
+      <c r="D53" s="8">
         <v>110.8</v>
       </c>
-      <c r="E53" s="29">
+      <c r="E53" s="27">
         <v>102.1</v>
       </c>
-      <c r="F53" s="29">
+      <c r="F53" s="27">
         <v>82.2</v>
       </c>
-      <c r="G53" s="97">
+      <c r="G53" s="89">
         <v>91.8</v>
       </c>
-      <c r="H53" s="4"/>
-[...4 lines deleted...]
-      <c r="M53" s="4"/>
+      <c r="H53" s="101">
+        <v>93.4</v>
+      </c>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="28" t="s">
+      <c r="A54" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="10">
+      <c r="B54" s="8">
         <v>61.5</v>
       </c>
-      <c r="C54" s="10">
+      <c r="C54" s="8">
         <v>71.2</v>
       </c>
-      <c r="D54" s="10">
+      <c r="D54" s="8">
         <v>89.2</v>
       </c>
-      <c r="E54" s="29">
+      <c r="E54" s="27">
         <v>109</v>
       </c>
-      <c r="F54" s="29">
+      <c r="F54" s="27">
         <v>107.1</v>
       </c>
-      <c r="G54" s="97">
+      <c r="G54" s="89">
         <v>109.2</v>
       </c>
-      <c r="H54" s="4"/>
-[...4 lines deleted...]
-      <c r="M54" s="4"/>
+      <c r="H54" s="101">
+        <v>108.1</v>
+      </c>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="9" t="s">
+      <c r="A55" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="31"/>
-[...10 lines deleted...]
-      <c r="M55" s="4"/>
+      <c r="B55" s="29"/>
+      <c r="C55" s="29"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="29"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="91"/>
+      <c r="H55" s="102"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="3"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="28" t="s">
+      <c r="A56" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="10">
-[...2 lines deleted...]
-      <c r="C56" s="10">
+      <c r="B56" s="8">
+        <v>100</v>
+      </c>
+      <c r="C56" s="8">
         <v>202.5</v>
       </c>
-      <c r="D56" s="10">
+      <c r="D56" s="8">
         <v>236.7</v>
       </c>
-      <c r="E56" s="29">
+      <c r="E56" s="27">
         <v>197.7</v>
       </c>
-      <c r="F56" s="29">
+      <c r="F56" s="27">
         <v>158.19999999999999</v>
       </c>
-      <c r="G56" s="97">
+      <c r="G56" s="89">
         <v>131.80000000000001</v>
       </c>
-      <c r="H56" s="4"/>
-[...4 lines deleted...]
-      <c r="M56" s="4"/>
+      <c r="H56" s="101">
+        <v>113</v>
+      </c>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3"/>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="27" t="s">
+      <c r="A57" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B57" s="10">
+      <c r="B57" s="8">
         <v>76.900000000000006</v>
       </c>
-      <c r="C57" s="10">
+      <c r="C57" s="8">
         <v>83.4</v>
       </c>
-      <c r="D57" s="10">
+      <c r="D57" s="8">
         <v>86.3</v>
       </c>
-      <c r="E57" s="29">
+      <c r="E57" s="27">
         <v>87.3</v>
       </c>
-      <c r="F57" s="29">
+      <c r="F57" s="27">
         <v>85.3</v>
       </c>
-      <c r="G57" s="97">
+      <c r="G57" s="89">
         <v>85.5</v>
       </c>
-      <c r="H57" s="4"/>
-[...4 lines deleted...]
-      <c r="M57" s="4"/>
+      <c r="H57" s="101">
+        <v>85.3</v>
+      </c>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3"/>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="28" t="s">
+      <c r="A58" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B58" s="10" t="s">
+      <c r="B58" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C58" s="10" t="s">
+      <c r="C58" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D58" s="10" t="s">
+      <c r="D58" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E58" s="29">
+      <c r="E58" s="27">
         <v>12.5</v>
       </c>
-      <c r="F58" s="29">
+      <c r="F58" s="27">
         <v>10</v>
       </c>
-      <c r="G58" s="97">
+      <c r="G58" s="89">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H58" s="4"/>
-[...4 lines deleted...]
-      <c r="M58" s="4"/>
+      <c r="H58" s="101">
+        <v>7.1</v>
+      </c>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3"/>
+      <c r="K58" s="3"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="28" t="s">
+      <c r="A59" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="10">
-[...2 lines deleted...]
-      <c r="C59" s="10">
+      <c r="B59" s="8">
+        <v>100</v>
+      </c>
+      <c r="C59" s="8">
         <v>62</v>
       </c>
-      <c r="D59" s="10">
+      <c r="D59" s="8">
         <v>49.3</v>
       </c>
-      <c r="E59" s="29">
+      <c r="E59" s="27">
         <v>37</v>
       </c>
-      <c r="F59" s="29">
+      <c r="F59" s="27">
         <v>29.6</v>
       </c>
-      <c r="G59" s="97">
+      <c r="G59" s="89">
         <v>24.7</v>
       </c>
-      <c r="H59" s="4"/>
-[...4 lines deleted...]
-      <c r="M59" s="4"/>
+      <c r="H59" s="101">
+        <v>21.2</v>
+      </c>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="28" t="s">
+      <c r="A60" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B60" s="10" t="s">
+      <c r="B60" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C60" s="10" t="s">
+      <c r="C60" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D60" s="10" t="s">
+      <c r="D60" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E60" s="29">
+      <c r="E60" s="27">
         <v>42.2</v>
       </c>
-      <c r="F60" s="29">
+      <c r="F60" s="27">
         <v>33.700000000000003</v>
       </c>
-      <c r="G60" s="97">
+      <c r="G60" s="89">
         <v>28.1</v>
       </c>
-      <c r="H60" s="4"/>
-[...4 lines deleted...]
-      <c r="M60" s="4"/>
+      <c r="H60" s="101">
+        <v>24.1</v>
+      </c>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3"/>
+      <c r="K60" s="3"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="28" t="s">
+      <c r="A61" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B61" s="10" t="s">
+      <c r="B61" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C61" s="10" t="s">
+      <c r="C61" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D61" s="10" t="s">
+      <c r="D61" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E61" s="29">
+      <c r="E61" s="27">
         <v>62.5</v>
       </c>
-      <c r="F61" s="30">
+      <c r="F61" s="28">
         <v>70</v>
       </c>
-      <c r="G61" s="97">
+      <c r="G61" s="89">
         <v>75</v>
       </c>
-      <c r="H61" s="4"/>
-[...4 lines deleted...]
-      <c r="M61" s="4"/>
+      <c r="H61" s="101">
+        <v>71.8</v>
+      </c>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3"/>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
     </row>
     <row r="62" spans="1:13" ht="36">
-      <c r="A62" s="57" t="s">
+      <c r="A62" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="B62" s="31"/>
-[...10 lines deleted...]
-      <c r="M62" s="58"/>
+      <c r="B62" s="29"/>
+      <c r="C62" s="29"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="29"/>
+      <c r="F62" s="24"/>
+      <c r="G62" s="91"/>
+      <c r="H62" s="99"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3"/>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="55"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="55" t="s">
+      <c r="A63" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B63" s="10">
+      <c r="B63" s="8">
         <v>67.3</v>
       </c>
-      <c r="C63" s="10">
+      <c r="C63" s="8">
         <v>125.5</v>
       </c>
-      <c r="D63" s="10">
+      <c r="D63" s="8">
         <v>146</v>
       </c>
-      <c r="E63" s="29">
+      <c r="E63" s="27">
         <v>144.5</v>
       </c>
-      <c r="F63" s="30">
+      <c r="F63" s="28">
         <v>140.69999999999999</v>
       </c>
-      <c r="G63" s="97">
+      <c r="G63" s="89">
         <v>147.30000000000001</v>
       </c>
-      <c r="H63" s="4"/>
-[...4 lines deleted...]
-      <c r="M63" s="4"/>
+      <c r="H63" s="90">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3"/>
+      <c r="K63" s="3"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="28" t="s">
+      <c r="A64" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B64" s="10">
+      <c r="B64" s="8">
         <v>16.3</v>
       </c>
-      <c r="C64" s="10">
+      <c r="C64" s="8">
         <v>441.9</v>
       </c>
-      <c r="D64" s="10">
+      <c r="D64" s="8">
         <v>636.4</v>
       </c>
-      <c r="E64" s="29">
+      <c r="E64" s="27">
         <v>512.29999999999995</v>
       </c>
-      <c r="F64" s="29">
+      <c r="F64" s="27">
         <v>439.9</v>
       </c>
-      <c r="G64" s="97">
+      <c r="G64" s="89">
         <v>411.4</v>
       </c>
-      <c r="H64" s="4"/>
-[...4 lines deleted...]
-      <c r="M64" s="4"/>
+      <c r="H64" s="101">
+        <v>364.7</v>
+      </c>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3"/>
+      <c r="K64" s="3"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="28" t="s">
+      <c r="A65" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B65" s="10">
+      <c r="B65" s="8">
         <v>68.400000000000006</v>
       </c>
-      <c r="C65" s="10">
+      <c r="C65" s="8">
         <v>119.3</v>
       </c>
-      <c r="D65" s="10">
+      <c r="D65" s="8">
         <v>132.1</v>
       </c>
-      <c r="E65" s="29">
+      <c r="E65" s="27">
         <v>137.1</v>
       </c>
-      <c r="F65" s="29">
+      <c r="F65" s="27">
         <v>137.1</v>
       </c>
-      <c r="G65" s="98">
+      <c r="G65" s="90">
         <v>146.9</v>
       </c>
-      <c r="H65" s="4"/>
-[...4 lines deleted...]
-      <c r="M65" s="4"/>
+      <c r="H65" s="101">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="9" t="s">
+      <c r="A66" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B66" s="31"/>
-[...10 lines deleted...]
-      <c r="M66" s="4"/>
+      <c r="B66" s="29"/>
+      <c r="C66" s="29"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="29"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="91"/>
+      <c r="H66" s="102"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3"/>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3"/>
+      <c r="M66" s="3"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="27" t="s">
+      <c r="A67" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B67" s="26" t="s">
+      <c r="B67" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="C67" s="26" t="s">
+      <c r="C67" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="D67" s="26" t="s">
+      <c r="D67" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="E67" s="29">
+      <c r="E67" s="27">
         <v>22.2</v>
       </c>
-      <c r="F67" s="29">
+      <c r="F67" s="27">
         <v>34.200000000000003</v>
       </c>
-      <c r="G67" s="98">
+      <c r="G67" s="90">
         <v>50.5</v>
       </c>
-      <c r="H67" s="4"/>
-[...4 lines deleted...]
-      <c r="M67" s="4"/>
+      <c r="H67" s="101">
+        <v>170.9</v>
+      </c>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3"/>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="28" t="s">
+      <c r="A68" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B68" s="16" t="s">
+      <c r="B68" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="C68" s="17" t="s">
+      <c r="C68" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="D68" s="8">
+      <c r="D68" s="6">
         <v>70.3</v>
       </c>
-      <c r="E68" s="29">
+      <c r="E68" s="27">
         <v>52.7</v>
       </c>
-      <c r="F68" s="29">
+      <c r="F68" s="27">
         <v>111.9</v>
       </c>
-      <c r="G68" s="97">
+      <c r="G68" s="89">
         <v>93.3</v>
       </c>
-      <c r="H68" s="4"/>
-[...4 lines deleted...]
-      <c r="M68" s="4"/>
+      <c r="H68" s="101">
+        <v>80</v>
+      </c>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3"/>
+      <c r="K68" s="3"/>
+      <c r="L68" s="3"/>
+      <c r="M68" s="3"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="53" t="s">
+      <c r="A69" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B69" s="31"/>
-[...10 lines deleted...]
-      <c r="M69" s="58"/>
+      <c r="B69" s="29"/>
+      <c r="C69" s="30"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="29"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="91"/>
+      <c r="H69" s="95"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3"/>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="55"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="55" t="s">
+      <c r="A70" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B70" s="10">
+      <c r="B70" s="8">
         <v>102.8</v>
       </c>
-      <c r="C70" s="10">
+      <c r="C70" s="8">
         <v>104.6</v>
       </c>
-      <c r="D70" s="10">
+      <c r="D70" s="8">
         <v>108</v>
       </c>
-      <c r="E70" s="29">
+      <c r="E70" s="27">
         <v>107.3</v>
       </c>
-      <c r="F70" s="29">
+      <c r="F70" s="27">
         <v>108</v>
       </c>
-      <c r="G70" s="98">
+      <c r="G70" s="90">
         <v>108.8</v>
       </c>
-      <c r="H70" s="4"/>
-[...4 lines deleted...]
-      <c r="M70" s="4"/>
+      <c r="H70" s="101">
+        <v>110.7</v>
+      </c>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3"/>
+      <c r="K70" s="3"/>
+      <c r="L70" s="3"/>
+      <c r="M70" s="3"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="28" t="s">
+      <c r="A71" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B71" s="10">
-[...2 lines deleted...]
-      <c r="C71" s="10">
+      <c r="B71" s="8">
+        <v>100</v>
+      </c>
+      <c r="C71" s="8">
         <v>106</v>
       </c>
-      <c r="D71" s="10">
+      <c r="D71" s="8">
         <v>111.4</v>
       </c>
-      <c r="E71" s="29">
+      <c r="E71" s="27">
         <v>111.7</v>
       </c>
-      <c r="F71" s="29">
+      <c r="F71" s="27">
         <v>112.8</v>
       </c>
-      <c r="G71" s="97">
+      <c r="G71" s="89">
         <v>112.9</v>
       </c>
-      <c r="H71" s="4"/>
-[...4 lines deleted...]
-      <c r="M71" s="4"/>
+      <c r="H71" s="101">
+        <v>114.5</v>
+      </c>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3"/>
+      <c r="K71" s="3"/>
+      <c r="L71" s="3"/>
+      <c r="M71" s="3"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="28" t="s">
+      <c r="A72" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="10">
+      <c r="B72" s="8">
         <v>100.5</v>
       </c>
-      <c r="C72" s="10">
+      <c r="C72" s="8">
         <v>92.6</v>
       </c>
-      <c r="D72" s="10">
+      <c r="D72" s="8">
         <v>90.3</v>
       </c>
-      <c r="E72" s="29">
+      <c r="E72" s="27">
         <v>89.3</v>
       </c>
-      <c r="F72" s="29">
+      <c r="F72" s="27">
         <v>89.5</v>
       </c>
-      <c r="G72" s="97">
+      <c r="G72" s="89">
         <v>91.7</v>
       </c>
-      <c r="H72" s="4"/>
-[...4 lines deleted...]
-      <c r="M72" s="4"/>
+      <c r="H72" s="101">
+        <v>92.6</v>
+      </c>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3"/>
+      <c r="K72" s="3"/>
+      <c r="L72" s="3"/>
+      <c r="M72" s="3"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="28" t="s">
+      <c r="A73" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B73" s="10">
+      <c r="B73" s="8">
         <v>98.8</v>
       </c>
-      <c r="C73" s="10">
+      <c r="C73" s="8">
         <v>96.1</v>
       </c>
-      <c r="D73" s="10">
+      <c r="D73" s="8">
         <v>73.599999999999994</v>
       </c>
-      <c r="E73" s="29">
+      <c r="E73" s="27">
         <v>79.3</v>
       </c>
-      <c r="F73" s="29">
+      <c r="F73" s="27">
         <v>80.5</v>
       </c>
-      <c r="G73" s="97">
+      <c r="G73" s="89">
         <v>100.1</v>
       </c>
-      <c r="H73" s="4"/>
-[...4 lines deleted...]
-      <c r="M73" s="4"/>
+      <c r="H73" s="101">
+        <v>103.1</v>
+      </c>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3"/>
+      <c r="K73" s="3"/>
+      <c r="L73" s="3"/>
+      <c r="M73" s="3"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="9" t="s">
+      <c r="A74" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="31"/>
-[...10 lines deleted...]
-      <c r="M74" s="4"/>
+      <c r="B74" s="29"/>
+      <c r="C74" s="29"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="29"/>
+      <c r="F74" s="24"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="102"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="28" t="s">
+      <c r="A75" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B75" s="10">
-[...2 lines deleted...]
-      <c r="C75" s="10">
+      <c r="B75" s="8">
+        <v>100</v>
+      </c>
+      <c r="C75" s="8">
         <v>128.4</v>
       </c>
-      <c r="D75" s="10">
+      <c r="D75" s="8">
         <v>164.1</v>
       </c>
-      <c r="E75" s="29">
+      <c r="E75" s="27">
         <v>159.80000000000001</v>
       </c>
-      <c r="F75" s="29">
+      <c r="F75" s="27">
         <v>139.4</v>
       </c>
-      <c r="G75" s="97">
+      <c r="G75" s="89">
         <v>125.9</v>
       </c>
-      <c r="H75" s="4"/>
-[...4 lines deleted...]
-      <c r="M75" s="4"/>
+      <c r="H75" s="101">
+        <v>114.1</v>
+      </c>
+      <c r="I75" s="3"/>
+      <c r="J75" s="3"/>
+      <c r="K75" s="3"/>
+      <c r="L75" s="3"/>
+      <c r="M75" s="3"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="27" t="s">
+      <c r="A76" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B76" s="10">
+      <c r="B76" s="8">
         <v>62.5</v>
       </c>
-      <c r="C76" s="10">
+      <c r="C76" s="8">
         <v>84.2</v>
       </c>
-      <c r="D76" s="10">
+      <c r="D76" s="8">
         <v>100.5</v>
       </c>
-      <c r="E76" s="29">
-[...2 lines deleted...]
-      <c r="F76" s="29">
+      <c r="E76" s="27">
+        <v>100</v>
+      </c>
+      <c r="F76" s="27">
         <v>102.4</v>
       </c>
-      <c r="G76" s="97">
+      <c r="G76" s="89">
         <v>113.3</v>
       </c>
-      <c r="H76" s="4"/>
-[...4 lines deleted...]
-      <c r="M76" s="4"/>
+      <c r="H76" s="101">
+        <v>116.1</v>
+      </c>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3"/>
+      <c r="K76" s="3"/>
+      <c r="L76" s="3"/>
+      <c r="M76" s="3"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="28" t="s">
+      <c r="A77" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B77" s="10">
-[...2 lines deleted...]
-      <c r="C77" s="10">
+      <c r="B77" s="8">
+        <v>100</v>
+      </c>
+      <c r="C77" s="8">
         <v>80.5</v>
       </c>
-      <c r="D77" s="10">
-[...2 lines deleted...]
-      <c r="E77" s="29">
+      <c r="D77" s="8">
+        <v>100</v>
+      </c>
+      <c r="E77" s="27">
         <v>100.3</v>
       </c>
-      <c r="F77" s="29">
+      <c r="F77" s="27">
         <v>114.1</v>
       </c>
-      <c r="G77" s="97">
+      <c r="G77" s="89">
         <v>123.3</v>
       </c>
-      <c r="H77" s="4"/>
-[...4 lines deleted...]
-      <c r="M77" s="4"/>
+      <c r="H77" s="101">
+        <v>136.6</v>
+      </c>
+      <c r="I77" s="3"/>
+      <c r="J77" s="3"/>
+      <c r="K77" s="3"/>
+      <c r="L77" s="3"/>
+      <c r="M77" s="3"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="28" t="s">
+      <c r="A78" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B78" s="10">
-[...2 lines deleted...]
-      <c r="C78" s="10">
+      <c r="B78" s="8">
+        <v>100</v>
+      </c>
+      <c r="C78" s="8">
         <v>179.9</v>
       </c>
-      <c r="D78" s="10">
+      <c r="D78" s="8">
         <v>210.4</v>
       </c>
-      <c r="E78" s="29">
+      <c r="E78" s="27">
         <v>178.6</v>
       </c>
-      <c r="F78" s="29">
+      <c r="F78" s="27">
         <v>149.1</v>
       </c>
-      <c r="G78" s="97">
+      <c r="G78" s="89">
         <v>129.5</v>
       </c>
-      <c r="H78" s="4"/>
-[...4 lines deleted...]
-      <c r="M78" s="4"/>
+      <c r="H78" s="101">
+        <v>116</v>
+      </c>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3"/>
+      <c r="K78" s="3"/>
+      <c r="L78" s="3"/>
+      <c r="M78" s="3"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="28" t="s">
+      <c r="A79" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B79" s="10">
+      <c r="B79" s="8">
         <v>70.900000000000006</v>
       </c>
-      <c r="C79" s="10">
+      <c r="C79" s="8">
         <v>90.2</v>
       </c>
-      <c r="D79" s="10">
+      <c r="D79" s="8">
         <v>56.9</v>
       </c>
-      <c r="E79" s="29">
+      <c r="E79" s="27">
         <v>80.400000000000006</v>
       </c>
-      <c r="F79" s="29">
+      <c r="F79" s="27">
         <v>89.7</v>
       </c>
-      <c r="G79" s="97">
-[...7 lines deleted...]
-      <c r="M79" s="4"/>
+      <c r="G79" s="89">
+        <v>100</v>
+      </c>
+      <c r="H79" s="101">
+        <v>100</v>
+      </c>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3"/>
+      <c r="K79" s="3"/>
+      <c r="L79" s="3"/>
+      <c r="M79" s="3"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="28" t="s">
+      <c r="A80" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B80" s="10">
-[...2 lines deleted...]
-      <c r="C80" s="10">
+      <c r="B80" s="8">
+        <v>100</v>
+      </c>
+      <c r="C80" s="8">
         <v>128.4</v>
       </c>
-      <c r="D80" s="10">
+      <c r="D80" s="8">
         <v>154.4</v>
       </c>
-      <c r="E80" s="29">
+      <c r="E80" s="27">
         <v>140.80000000000001</v>
       </c>
-      <c r="F80" s="29">
+      <c r="F80" s="27">
         <v>132.6</v>
       </c>
-      <c r="G80" s="97">
+      <c r="G80" s="89">
         <v>127.2</v>
       </c>
-      <c r="H80" s="4"/>
-[...4 lines deleted...]
-      <c r="M80" s="4"/>
+      <c r="H80" s="101">
+        <v>123.3</v>
+      </c>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="28" t="s">
+      <c r="A81" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B81" s="10">
-[...2 lines deleted...]
-      <c r="C81" s="10">
+      <c r="B81" s="8">
+        <v>100</v>
+      </c>
+      <c r="C81" s="8">
         <v>254.8</v>
       </c>
-      <c r="D81" s="10">
+      <c r="D81" s="8">
         <v>180.2</v>
       </c>
-      <c r="E81" s="29">
+      <c r="E81" s="27">
         <v>206.9</v>
       </c>
-      <c r="F81" s="29">
+      <c r="F81" s="27">
         <v>176.2</v>
       </c>
-      <c r="G81" s="98">
+      <c r="G81" s="90">
         <v>155.69999999999999</v>
       </c>
-      <c r="H81" s="4"/>
-[...4 lines deleted...]
-      <c r="M81" s="4"/>
+      <c r="H81" s="101">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3"/>
+      <c r="K81" s="3"/>
+      <c r="L81" s="3"/>
+      <c r="M81" s="3"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="28" t="s">
+      <c r="A82" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B82" s="10">
+      <c r="B82" s="8">
         <v>91</v>
       </c>
-      <c r="C82" s="10">
+      <c r="C82" s="8">
         <v>87.9</v>
       </c>
-      <c r="D82" s="10">
-[...2 lines deleted...]
-      <c r="E82" s="29">
+      <c r="D82" s="8">
+        <v>100</v>
+      </c>
+      <c r="E82" s="27">
+        <v>100</v>
+      </c>
+      <c r="F82" s="27">
+        <v>110.5</v>
+      </c>
+      <c r="G82" s="89">
+        <v>107</v>
+      </c>
+      <c r="H82" s="101">
+        <v>106</v>
+      </c>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3"/>
+      <c r="M82" s="3"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B83" s="8">
+        <v>100</v>
+      </c>
+      <c r="C83" s="8">
+        <v>110.7</v>
+      </c>
+      <c r="D83" s="8">
+        <v>139.5</v>
+      </c>
+      <c r="E83" s="27">
+        <v>142.1</v>
+      </c>
+      <c r="F83" s="82">
+        <v>143</v>
+      </c>
+      <c r="G83" s="83">
+        <v>143.6</v>
+      </c>
+      <c r="H83" s="101">
+        <v>142.5</v>
+      </c>
+      <c r="I83" s="3"/>
+      <c r="J83" s="3"/>
+      <c r="K83" s="3"/>
+      <c r="L83" s="3"/>
+      <c r="M83" s="3"/>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B84" s="8">
+        <v>89.3</v>
+      </c>
+      <c r="C84" s="8">
+        <v>109</v>
+      </c>
+      <c r="D84" s="8">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="E84" s="27">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="F84" s="82">
+        <v>130.4</v>
+      </c>
+      <c r="G84" s="90">
+        <v>124.2</v>
+      </c>
+      <c r="H84" s="101">
+        <v>125.3</v>
+      </c>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3"/>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3"/>
+      <c r="M84" s="3"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B85" s="29"/>
+      <c r="C85" s="29"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="29"/>
+      <c r="F85" s="24"/>
+      <c r="G85" s="86"/>
+      <c r="H85" s="99"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3"/>
+      <c r="K85" s="3"/>
+      <c r="L85" s="3"/>
+      <c r="M85" s="55"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B86" s="8">
+        <v>120</v>
+      </c>
+      <c r="C86" s="8">
+        <v>109.1</v>
+      </c>
+      <c r="D86" s="8">
+        <v>107</v>
+      </c>
+      <c r="E86" s="27">
+        <v>107.2</v>
+      </c>
+      <c r="F86" s="27">
+        <v>104.5</v>
+      </c>
+      <c r="G86" s="90">
+        <v>104.3</v>
+      </c>
+      <c r="H86" s="101">
+        <v>103.7</v>
+      </c>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+      <c r="M86" s="3"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B87" s="8">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C87" s="8">
+        <v>119</v>
+      </c>
+      <c r="D87" s="8">
+        <v>116.3</v>
+      </c>
+      <c r="E87" s="27">
+        <v>116.7</v>
+      </c>
+      <c r="F87" s="27">
+        <v>115</v>
+      </c>
+      <c r="G87" s="96">
+        <v>115.1</v>
+      </c>
+      <c r="H87" s="101">
+        <v>113.2</v>
+      </c>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3"/>
+      <c r="K87" s="3"/>
+      <c r="L87" s="3"/>
+      <c r="M87" s="3"/>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B88" s="8">
+        <v>100</v>
+      </c>
+      <c r="C88" s="8">
+        <v>100</v>
+      </c>
+      <c r="D88" s="8">
+        <v>100</v>
+      </c>
+      <c r="E88" s="27">
+        <v>100</v>
+      </c>
+      <c r="F88" s="27">
+        <v>100</v>
+      </c>
+      <c r="G88" s="96">
+        <v>100</v>
+      </c>
+      <c r="H88" s="101">
+        <v>100</v>
+      </c>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" s="8">
+        <v>85.4</v>
+      </c>
+      <c r="C89" s="8">
+        <v>92.4</v>
+      </c>
+      <c r="D89" s="8">
+        <v>90.5</v>
+      </c>
+      <c r="E89" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="F89" s="27">
+        <v>88.5</v>
+      </c>
+      <c r="G89" s="96">
+        <v>83.8</v>
+      </c>
+      <c r="H89" s="101">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3"/>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+      <c r="M89" s="3"/>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B90" s="29"/>
+      <c r="C90" s="29"/>
+      <c r="D90" s="4"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="24"/>
+      <c r="G90" s="91"/>
+      <c r="H90" s="102"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B91" s="8">
+        <v>100</v>
+      </c>
+      <c r="C91" s="8">
+        <v>108.4</v>
+      </c>
+      <c r="D91" s="8">
+        <v>107.4</v>
+      </c>
+      <c r="E91" s="27">
+        <v>106.6</v>
+      </c>
+      <c r="F91" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="G91" s="89">
+        <v>94.7</v>
+      </c>
+      <c r="H91" s="101">
+        <v>90.8</v>
+      </c>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3"/>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B92" s="8">
+        <v>100</v>
+      </c>
+      <c r="C92" s="8">
+        <v>105.9</v>
+      </c>
+      <c r="D92" s="8">
+        <v>118.3</v>
+      </c>
+      <c r="E92" s="27">
+        <v>115.7</v>
+      </c>
+      <c r="F92" s="28">
+        <v>113</v>
+      </c>
+      <c r="G92" s="89">
+        <v>111.2</v>
+      </c>
+      <c r="H92" s="101">
+        <v>109.8</v>
+      </c>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B93" s="8">
+        <v>100</v>
+      </c>
+      <c r="C93" s="8">
+        <v>76.2</v>
+      </c>
+      <c r="D93" s="8">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E93" s="27">
+        <v>79.8</v>
+      </c>
+      <c r="F93" s="27">
+        <v>98.2</v>
+      </c>
+      <c r="G93" s="89">
+        <v>110.4</v>
+      </c>
+      <c r="H93" s="101">
+        <v>126.1</v>
+      </c>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+      <c r="K93" s="3"/>
+      <c r="L93" s="3"/>
+      <c r="M93" s="3"/>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B94" s="8">
+        <v>100</v>
+      </c>
+      <c r="C94" s="8">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="D94" s="8">
+        <v>210.6</v>
+      </c>
+      <c r="E94" s="27">
+        <v>174.2</v>
+      </c>
+      <c r="F94" s="27">
+        <v>146.5</v>
+      </c>
+      <c r="G94" s="89">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H94" s="101">
+        <v>115.7</v>
+      </c>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B95" s="8">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="C95" s="8">
+        <v>75</v>
+      </c>
+      <c r="D95" s="8">
+        <v>52.7</v>
+      </c>
+      <c r="E95" s="27">
+        <v>83.6</v>
+      </c>
+      <c r="F95" s="27">
+        <v>98.6</v>
+      </c>
+      <c r="G95" s="89">
+        <v>100.2</v>
+      </c>
+      <c r="H95" s="101">
+        <v>98.5</v>
+      </c>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+      <c r="K95" s="3"/>
+      <c r="L95" s="3"/>
+      <c r="M95" s="3"/>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B96" s="8">
+        <v>100</v>
+      </c>
+      <c r="C96" s="8">
+        <v>100</v>
+      </c>
+      <c r="D96" s="8">
+        <v>100</v>
+      </c>
+      <c r="E96" s="27">
+        <v>100</v>
+      </c>
+      <c r="F96" s="27">
+        <v>100</v>
+      </c>
+      <c r="G96" s="89">
+        <v>100</v>
+      </c>
+      <c r="H96" s="101">
+        <v>100</v>
+      </c>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B97" s="8">
+        <v>100</v>
+      </c>
+      <c r="C97" s="8">
+        <v>136.9</v>
+      </c>
+      <c r="D97" s="8">
+        <v>186.4</v>
+      </c>
+      <c r="E97" s="27">
+        <v>215.2</v>
+      </c>
+      <c r="F97" s="27">
+        <v>182.1</v>
+      </c>
+      <c r="G97" s="90">
+        <v>160</v>
+      </c>
+      <c r="H97" s="101">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+      <c r="K97" s="3"/>
+      <c r="L97" s="3"/>
+      <c r="M97" s="3"/>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B98" s="8">
+        <v>88</v>
+      </c>
+      <c r="C98" s="8">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D98" s="8">
+        <v>64.8</v>
+      </c>
+      <c r="E98" s="27">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="F98" s="27">
+        <v>85.1</v>
+      </c>
+      <c r="G98" s="89">
+        <v>86.2</v>
+      </c>
+      <c r="H98" s="101">
+        <v>88.9</v>
+      </c>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B99" s="8">
+        <v>100</v>
+      </c>
+      <c r="C99" s="8">
+        <v>110.8</v>
+      </c>
+      <c r="D99" s="8">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E99" s="27">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="F99" s="84">
+        <v>144</v>
+      </c>
+      <c r="G99" s="89">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="H99" s="101">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+      <c r="M99" s="3"/>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B100" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="C100" s="8">
+        <v>101.4</v>
+      </c>
+      <c r="D100" s="8">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="E100" s="27">
+        <v>129</v>
+      </c>
+      <c r="F100" s="84">
+        <v>124.7</v>
+      </c>
+      <c r="G100" s="89">
+        <v>120.6</v>
+      </c>
+      <c r="H100" s="101">
+        <v>124.4</v>
+      </c>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3"/>
+      <c r="K100" s="3"/>
+      <c r="L100" s="3"/>
+      <c r="M100" s="3"/>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="B101" s="29"/>
+      <c r="C101" s="29"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="24"/>
+      <c r="G101" s="87"/>
+      <c r="H101" s="103"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="3"/>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3"/>
+      <c r="M101" s="55"/>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B102" s="8">
+        <v>113.8</v>
+      </c>
+      <c r="C102" s="8">
+        <v>91.6</v>
+      </c>
+      <c r="D102" s="8">
+        <v>95.3</v>
+      </c>
+      <c r="E102" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="F102" s="27">
+        <v>88.3</v>
+      </c>
+      <c r="G102" s="90">
+        <v>90.2</v>
+      </c>
+      <c r="H102" s="101">
+        <v>89.9</v>
+      </c>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3"/>
+      <c r="K102" s="3"/>
+      <c r="L102" s="3"/>
+      <c r="M102" s="3"/>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B103" s="8">
+        <v>115.4</v>
+      </c>
+      <c r="C103" s="8">
+        <v>91.3</v>
+      </c>
+      <c r="D103" s="8">
+        <v>94.7</v>
+      </c>
+      <c r="E103" s="27">
+        <v>93.1</v>
+      </c>
+      <c r="F103" s="27">
+        <v>87.9</v>
+      </c>
+      <c r="G103" s="96">
+        <v>89.8</v>
+      </c>
+      <c r="H103" s="101">
+        <v>89.8</v>
+      </c>
+      <c r="I103" s="3"/>
+      <c r="J103" s="3"/>
+      <c r="K103" s="3"/>
+      <c r="L103" s="3"/>
+      <c r="M103" s="3"/>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B104" s="8">
+        <v>100</v>
+      </c>
+      <c r="C104" s="8">
+        <v>112.7</v>
+      </c>
+      <c r="D104" s="8">
+        <v>116.9</v>
+      </c>
+      <c r="E104" s="27">
+        <v>114.7</v>
+      </c>
+      <c r="F104" s="27">
+        <v>101.3</v>
+      </c>
+      <c r="G104" s="90">
+        <v>92.4</v>
+      </c>
+      <c r="H104" s="101">
+        <v>85.8</v>
+      </c>
+      <c r="I104" s="3"/>
+      <c r="J104" s="3"/>
+      <c r="K104" s="3"/>
+      <c r="L104" s="3"/>
+      <c r="M104" s="3"/>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B105" s="29"/>
+      <c r="C105" s="29"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="29"/>
+      <c r="F105" s="24"/>
+      <c r="G105" s="91"/>
+      <c r="H105" s="102"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="3"/>
+      <c r="K105" s="3"/>
+      <c r="L105" s="3"/>
+      <c r="M105" s="3"/>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B106" s="8">
+        <v>100</v>
+      </c>
+      <c r="C106" s="8">
+        <v>100</v>
+      </c>
+      <c r="D106" s="8">
+        <v>100</v>
+      </c>
+      <c r="E106" s="28">
+        <v>100</v>
+      </c>
+      <c r="F106" s="27">
+        <v>100</v>
+      </c>
+      <c r="G106" s="90">
+        <v>100</v>
+      </c>
+      <c r="H106" s="101">
+        <v>100</v>
+      </c>
+      <c r="I106" s="3"/>
+      <c r="J106" s="3"/>
+      <c r="K106" s="3"/>
+      <c r="L106" s="3"/>
+      <c r="M106" s="3"/>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B107" s="8"/>
+      <c r="C107" s="8"/>
+      <c r="D107" s="9"/>
+      <c r="E107" s="29"/>
+      <c r="F107" s="24"/>
+      <c r="G107" s="91"/>
+      <c r="H107" s="102"/>
+      <c r="I107" s="3"/>
+      <c r="J107" s="3"/>
+      <c r="K107" s="3"/>
+      <c r="L107" s="3"/>
+      <c r="M107" s="3"/>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B108" s="8">
+        <v>244.1</v>
+      </c>
+      <c r="C108" s="8">
+        <v>174</v>
+      </c>
+      <c r="D108" s="8">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="E108" s="27">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F108" s="27">
+        <v>126.8</v>
+      </c>
+      <c r="G108" s="90">
+        <v>115</v>
+      </c>
+      <c r="H108" s="101">
+        <v>109</v>
+      </c>
+      <c r="I108" s="3"/>
+      <c r="J108" s="3"/>
+      <c r="K108" s="3"/>
+      <c r="L108" s="3"/>
+      <c r="M108" s="3"/>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B109" s="8">
+        <v>213.5</v>
+      </c>
+      <c r="C109" s="8">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="D109" s="8">
+        <v>221.8</v>
+      </c>
+      <c r="E109" s="27">
+        <v>192.6</v>
+      </c>
+      <c r="F109" s="27">
+        <v>170.9</v>
+      </c>
+      <c r="G109" s="96">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="H109" s="101">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="I109" s="3"/>
+      <c r="J109" s="3"/>
+      <c r="K109" s="3"/>
+      <c r="L109" s="3"/>
+      <c r="M109" s="3"/>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B110" s="8">
+        <v>100</v>
+      </c>
+      <c r="C110" s="8">
+        <v>100</v>
+      </c>
+      <c r="D110" s="8">
+        <v>100</v>
+      </c>
+      <c r="E110" s="27">
+        <v>100</v>
+      </c>
+      <c r="F110" s="27">
+        <v>100</v>
+      </c>
+      <c r="G110" s="96">
+        <v>100</v>
+      </c>
+      <c r="H110" s="101">
+        <v>100</v>
+      </c>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3"/>
+      <c r="K110" s="3"/>
+      <c r="L110" s="3"/>
+      <c r="M110" s="3"/>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B111" s="8">
+        <v>37.1</v>
+      </c>
+      <c r="C111" s="8">
+        <v>44.1</v>
+      </c>
+      <c r="D111" s="8">
+        <v>42.8</v>
+      </c>
+      <c r="E111" s="27">
+        <v>49.5</v>
+      </c>
+      <c r="F111" s="27">
+        <v>45.5</v>
+      </c>
+      <c r="G111" s="96">
+        <v>46</v>
+      </c>
+      <c r="H111" s="101">
+        <v>45.3</v>
+      </c>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B112" s="8"/>
+      <c r="C112" s="8"/>
+      <c r="D112" s="9"/>
+      <c r="E112" s="29"/>
+      <c r="F112" s="24"/>
+      <c r="G112" s="91"/>
+      <c r="H112" s="102"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3"/>
+      <c r="K112" s="3"/>
+      <c r="L112" s="3"/>
+      <c r="M112" s="3"/>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B113" s="8">
+        <v>100</v>
+      </c>
+      <c r="C113" s="8">
+        <v>100</v>
+      </c>
+      <c r="D113" s="8">
+        <v>100</v>
+      </c>
+      <c r="E113" s="27">
+        <v>100</v>
+      </c>
+      <c r="F113" s="27">
+        <v>100</v>
+      </c>
+      <c r="G113" s="89">
+        <v>100</v>
+      </c>
+      <c r="H113" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3"/>
+      <c r="K113" s="3"/>
+      <c r="L113" s="3"/>
+      <c r="M113" s="3"/>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B114" s="8">
+        <v>100</v>
+      </c>
+      <c r="C114" s="8">
+        <v>100</v>
+      </c>
+      <c r="D114" s="8">
+        <v>100</v>
+      </c>
+      <c r="E114" s="27">
+        <v>100</v>
+      </c>
+      <c r="F114" s="27">
+        <v>100</v>
+      </c>
+      <c r="G114" s="89">
+        <v>100</v>
+      </c>
+      <c r="H114" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I114" s="3"/>
+      <c r="J114" s="3"/>
+      <c r="K114" s="3"/>
+      <c r="L114" s="3"/>
+      <c r="M114" s="3"/>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B115" s="8">
+        <v>100</v>
+      </c>
+      <c r="C115" s="8">
+        <v>100</v>
+      </c>
+      <c r="D115" s="8">
+        <v>100</v>
+      </c>
+      <c r="E115" s="27">
+        <v>100</v>
+      </c>
+      <c r="F115" s="27">
+        <v>100</v>
+      </c>
+      <c r="G115" s="89">
+        <v>100</v>
+      </c>
+      <c r="H115" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I115" s="3"/>
+      <c r="J115" s="3"/>
+      <c r="K115" s="3"/>
+      <c r="L115" s="3"/>
+      <c r="M115" s="3"/>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B116" s="8">
+        <v>99.2</v>
+      </c>
+      <c r="C116" s="8">
+        <v>99.2</v>
+      </c>
+      <c r="D116" s="8">
+        <v>99</v>
+      </c>
+      <c r="E116" s="27">
+        <v>99</v>
+      </c>
+      <c r="F116" s="27">
+        <v>99</v>
+      </c>
+      <c r="G116" s="89">
+        <v>99</v>
+      </c>
+      <c r="H116" s="101">
+        <v>98.9</v>
+      </c>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3"/>
+      <c r="K116" s="3"/>
+      <c r="L116" s="3"/>
+      <c r="M116" s="3"/>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B117" s="8">
+        <v>100</v>
+      </c>
+      <c r="C117" s="8">
+        <v>100</v>
+      </c>
+      <c r="D117" s="8">
+        <v>100</v>
+      </c>
+      <c r="E117" s="27">
+        <v>100</v>
+      </c>
+      <c r="F117" s="85">
+        <v>100</v>
+      </c>
+      <c r="G117" s="89">
+        <v>100</v>
+      </c>
+      <c r="H117" s="101">
+        <v>100</v>
+      </c>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3"/>
+      <c r="K117" s="3"/>
+      <c r="L117" s="3"/>
+      <c r="M117" s="3"/>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B118" s="8">
+        <v>100</v>
+      </c>
+      <c r="C118" s="8">
+        <v>100</v>
+      </c>
+      <c r="D118" s="8">
+        <v>100</v>
+      </c>
+      <c r="E118" s="27">
+        <v>100</v>
+      </c>
+      <c r="F118" s="85">
+        <v>100</v>
+      </c>
+      <c r="G118" s="89">
+        <v>100</v>
+      </c>
+      <c r="H118" s="101">
+        <v>100</v>
+      </c>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
+      <c r="K118" s="3"/>
+      <c r="L118" s="3"/>
+      <c r="M118" s="3"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B119" s="29"/>
+      <c r="C119" s="11"/>
+      <c r="D119" s="4"/>
+      <c r="E119" s="29"/>
+      <c r="F119" s="24"/>
+      <c r="G119" s="92"/>
+      <c r="H119" s="103"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3"/>
+      <c r="K119" s="3"/>
+      <c r="L119" s="3"/>
+      <c r="M119" s="55"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B120" s="8">
+        <v>302.2</v>
+      </c>
+      <c r="C120" s="8">
+        <v>206.4</v>
+      </c>
+      <c r="D120" s="8">
+        <v>175.6</v>
+      </c>
+      <c r="E120" s="27">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="F120" s="27">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="G120" s="90">
+        <v>126.7</v>
+      </c>
+      <c r="H120" s="101">
+        <v>119.8</v>
+      </c>
+      <c r="I120" s="3"/>
+      <c r="J120" s="3"/>
+      <c r="K120" s="3"/>
+      <c r="L120" s="3"/>
+      <c r="M120" s="3"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B121" s="8">
+        <v>316.2</v>
+      </c>
+      <c r="C121" s="8">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D121" s="8">
+        <v>234.7</v>
+      </c>
+      <c r="E121" s="27">
+        <v>201.7</v>
+      </c>
+      <c r="F121" s="27">
+        <v>177.9</v>
+      </c>
+      <c r="G121" s="96">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="H121" s="101">
+        <v>146.6</v>
+      </c>
+      <c r="I121" s="3"/>
+      <c r="J121" s="3"/>
+      <c r="K121" s="3"/>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B122" s="8">
+        <v>100</v>
+      </c>
+      <c r="C122" s="8">
+        <v>100</v>
+      </c>
+      <c r="D122" s="8">
+        <v>100</v>
+      </c>
+      <c r="E122" s="27">
+        <v>100</v>
+      </c>
+      <c r="F122" s="27">
+        <v>100</v>
+      </c>
+      <c r="G122" s="96">
+        <v>100</v>
+      </c>
+      <c r="H122" s="101">
+        <v>100</v>
+      </c>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3"/>
+      <c r="K122" s="3"/>
+      <c r="L122" s="3"/>
+      <c r="M122" s="3"/>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B123" s="8">
+        <v>100</v>
+      </c>
+      <c r="C123" s="8">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D123" s="8">
+        <v>80.7</v>
+      </c>
+      <c r="E123" s="27">
+        <v>85.7</v>
+      </c>
+      <c r="F123" s="27">
+        <v>88.6</v>
+      </c>
+      <c r="G123" s="96">
+        <v>90.5</v>
+      </c>
+      <c r="H123" s="101">
+        <v>91.9</v>
+      </c>
+      <c r="I123" s="3"/>
+      <c r="J123" s="3"/>
+      <c r="K123" s="3"/>
+      <c r="L123" s="3"/>
+      <c r="M123" s="3"/>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B124" s="29"/>
+      <c r="C124" s="29"/>
+      <c r="D124" s="4"/>
+      <c r="E124" s="29"/>
+      <c r="F124" s="24"/>
+      <c r="G124" s="91"/>
+      <c r="H124" s="102"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="3"/>
+      <c r="K124" s="3"/>
+      <c r="L124" s="3"/>
+      <c r="M124" s="3"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B125" s="8">
+        <v>100</v>
+      </c>
+      <c r="C125" s="8">
+        <v>100</v>
+      </c>
+      <c r="D125" s="8">
+        <v>100</v>
+      </c>
+      <c r="E125" s="27">
+        <v>100</v>
+      </c>
+      <c r="F125" s="27">
+        <v>100</v>
+      </c>
+      <c r="G125" s="89">
+        <v>100</v>
+      </c>
+      <c r="H125" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I125" s="3"/>
+      <c r="J125" s="3"/>
+      <c r="K125" s="3"/>
+      <c r="L125" s="3"/>
+      <c r="M125" s="3"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B126" s="8">
+        <v>100</v>
+      </c>
+      <c r="C126" s="8">
+        <v>100</v>
+      </c>
+      <c r="D126" s="8">
+        <v>100</v>
+      </c>
+      <c r="E126" s="27">
+        <v>100</v>
+      </c>
+      <c r="F126" s="27">
+        <v>100</v>
+      </c>
+      <c r="G126" s="89">
+        <v>100</v>
+      </c>
+      <c r="H126" s="101">
+        <v>100</v>
+      </c>
+      <c r="I126" s="3"/>
+      <c r="J126" s="3"/>
+      <c r="K126" s="3"/>
+      <c r="L126" s="3"/>
+      <c r="M126" s="3"/>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B127" s="8">
+        <v>100</v>
+      </c>
+      <c r="C127" s="8">
+        <v>100</v>
+      </c>
+      <c r="D127" s="8">
+        <v>100</v>
+      </c>
+      <c r="E127" s="27">
+        <v>100</v>
+      </c>
+      <c r="F127" s="27">
+        <v>100</v>
+      </c>
+      <c r="G127" s="90">
+        <v>100</v>
+      </c>
+      <c r="H127" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I127" s="3"/>
+      <c r="J127" s="3"/>
+      <c r="K127" s="3"/>
+      <c r="L127" s="3"/>
+      <c r="M127" s="3"/>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B128" s="29"/>
+      <c r="C128" s="29"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="29"/>
+      <c r="F128" s="24"/>
+      <c r="G128" s="91"/>
+      <c r="H128" s="103"/>
+      <c r="I128" s="3"/>
+      <c r="J128" s="3"/>
+      <c r="K128" s="3"/>
+      <c r="L128" s="3"/>
+      <c r="M128" s="55"/>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B129" s="8">
+        <v>108.9</v>
+      </c>
+      <c r="C129" s="8">
+        <v>125.7</v>
+      </c>
+      <c r="D129" s="8">
+        <v>127.1</v>
+      </c>
+      <c r="E129" s="27">
+        <v>128.1</v>
+      </c>
+      <c r="F129" s="27">
+        <v>122</v>
+      </c>
+      <c r="G129" s="90">
+        <v>117.1</v>
+      </c>
+      <c r="H129" s="101">
+        <v>112.7</v>
+      </c>
+      <c r="I129" s="3"/>
+      <c r="J129" s="3"/>
+      <c r="K129" s="3"/>
+      <c r="L129" s="3"/>
+      <c r="M129" s="3"/>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B130" s="8">
+        <v>111.4</v>
+      </c>
+      <c r="C130" s="8">
+        <v>133.6</v>
+      </c>
+      <c r="D130" s="8">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="E130" s="27">
+        <v>126.8</v>
+      </c>
+      <c r="F130" s="27">
+        <v>120.6</v>
+      </c>
+      <c r="G130" s="96">
+        <v>112.8</v>
+      </c>
+      <c r="H130" s="101">
+        <v>107</v>
+      </c>
+      <c r="I130" s="3"/>
+      <c r="J130" s="3"/>
+      <c r="K130" s="3"/>
+      <c r="L130" s="3"/>
+      <c r="M130" s="3"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="97" t="s">
+        <v>55</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G131" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H131" s="101">
+        <v>14.3</v>
+      </c>
+      <c r="I131" s="3"/>
+      <c r="J131" s="3"/>
+      <c r="K131" s="3"/>
+      <c r="L131" s="3"/>
+      <c r="M131" s="3"/>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B132" s="6">
+        <v>97.6</v>
+      </c>
+      <c r="C132" s="93">
+        <v>91.3</v>
+      </c>
+      <c r="D132" s="93">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="E132" s="28">
+        <v>90.9</v>
+      </c>
+      <c r="F132" s="94">
+        <v>96</v>
+      </c>
+      <c r="G132" s="90">
+        <v>99.5</v>
+      </c>
+      <c r="H132" s="101">
+        <v>100.5</v>
+      </c>
+      <c r="I132" s="3"/>
+      <c r="J132" s="3"/>
+      <c r="K132" s="3"/>
+      <c r="L132" s="3"/>
+      <c r="M132" s="3"/>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B133" s="29"/>
+      <c r="C133" s="29"/>
+      <c r="D133" s="4"/>
+      <c r="E133" s="29"/>
+      <c r="F133" s="24"/>
+      <c r="G133" s="91"/>
+      <c r="H133" s="102"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="3"/>
+      <c r="K133" s="3"/>
+      <c r="L133" s="3"/>
+      <c r="M133" s="3"/>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B134" s="8">
+        <v>100</v>
+      </c>
+      <c r="C134" s="8">
+        <v>100</v>
+      </c>
+      <c r="D134" s="8">
+        <v>100</v>
+      </c>
+      <c r="E134" s="27">
+        <v>100</v>
+      </c>
+      <c r="F134" s="27">
+        <v>100</v>
+      </c>
+      <c r="G134" s="90">
+        <v>100</v>
+      </c>
+      <c r="H134" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I134" s="3"/>
+      <c r="J134" s="3"/>
+      <c r="K134" s="3"/>
+      <c r="L134" s="3"/>
+      <c r="M134" s="3"/>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B135" s="8">
+        <v>100</v>
+      </c>
+      <c r="C135" s="8">
+        <v>100</v>
+      </c>
+      <c r="D135" s="8">
+        <v>100</v>
+      </c>
+      <c r="E135" s="27">
+        <v>100</v>
+      </c>
+      <c r="F135" s="27">
+        <v>100</v>
+      </c>
+      <c r="G135" s="89">
+        <v>100</v>
+      </c>
+      <c r="H135" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I135" s="3"/>
+      <c r="J135" s="3"/>
+      <c r="K135" s="3"/>
+      <c r="L135" s="3"/>
+      <c r="M135" s="3"/>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B136" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="C136" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="D136" s="8">
+        <v>98.8</v>
+      </c>
+      <c r="E136" s="27">
+        <v>98.7</v>
+      </c>
+      <c r="F136" s="27">
+        <v>98.7</v>
+      </c>
+      <c r="G136" s="89">
+        <v>98.7</v>
+      </c>
+      <c r="H136" s="101">
+        <v>98.6</v>
+      </c>
+      <c r="I136" s="3"/>
+      <c r="J136" s="3"/>
+      <c r="K136" s="3"/>
+      <c r="L136" s="3"/>
+      <c r="M136" s="3"/>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B137" s="8">
+        <v>100</v>
+      </c>
+      <c r="C137" s="8">
+        <v>100</v>
+      </c>
+      <c r="D137" s="8">
+        <v>100</v>
+      </c>
+      <c r="E137" s="27">
+        <v>100</v>
+      </c>
+      <c r="F137" s="28">
+        <v>100</v>
+      </c>
+      <c r="G137" s="89">
+        <v>100</v>
+      </c>
+      <c r="H137" s="101">
+        <v>100</v>
+      </c>
+      <c r="I137" s="3"/>
+      <c r="J137" s="3"/>
+      <c r="K137" s="3"/>
+      <c r="L137" s="3"/>
+      <c r="M137" s="3"/>
+    </row>
+    <row r="138" spans="1:13" ht="36">
+      <c r="A138" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B138" s="29"/>
+      <c r="C138" s="29"/>
+      <c r="D138" s="4"/>
+      <c r="E138" s="29"/>
+      <c r="F138" s="24"/>
+      <c r="G138" s="92"/>
+      <c r="H138" s="103"/>
+      <c r="I138" s="3"/>
+      <c r="J138" s="3"/>
+      <c r="K138" s="3"/>
+      <c r="L138" s="3"/>
+      <c r="M138" s="55"/>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B139" s="8">
+        <v>21.7</v>
+      </c>
+      <c r="C139" s="8">
+        <v>20.5</v>
+      </c>
+      <c r="D139" s="8">
+        <v>49.2</v>
+      </c>
+      <c r="E139" s="27">
+        <v>51.1</v>
+      </c>
+      <c r="F139" s="27">
+        <v>42.2</v>
+      </c>
+      <c r="G139" s="89">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H139" s="101">
+        <v>37.9</v>
+      </c>
+      <c r="I139" s="3"/>
+      <c r="J139" s="3"/>
+      <c r="K139" s="3"/>
+      <c r="L139" s="3"/>
+      <c r="M139" s="3"/>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B140" s="8">
+        <v>100</v>
+      </c>
+      <c r="C140" s="8">
+        <v>100</v>
+      </c>
+      <c r="D140" s="8">
+        <v>100</v>
+      </c>
+      <c r="E140" s="27">
+        <v>100</v>
+      </c>
+      <c r="F140" s="27">
+        <v>100</v>
+      </c>
+      <c r="G140" s="89">
+        <v>100</v>
+      </c>
+      <c r="H140" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I140" s="3"/>
+      <c r="J140" s="3"/>
+      <c r="K140" s="3"/>
+      <c r="L140" s="3"/>
+      <c r="M140" s="3"/>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B141" s="8">
+        <v>19.7</v>
+      </c>
+      <c r="C141" s="8">
+        <v>21.3</v>
+      </c>
+      <c r="D141" s="8">
+        <v>32.6</v>
+      </c>
+      <c r="E141" s="27">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="F141" s="27">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="G141" s="90">
+        <v>32.1</v>
+      </c>
+      <c r="H141" s="101">
+        <v>30.9</v>
+      </c>
+      <c r="I141" s="3"/>
+      <c r="J141" s="3"/>
+      <c r="K141" s="3"/>
+      <c r="L141" s="3"/>
+      <c r="M141" s="3"/>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B142" s="29"/>
+      <c r="C142" s="29"/>
+      <c r="D142" s="4"/>
+      <c r="E142" s="29"/>
+      <c r="F142" s="24"/>
+      <c r="G142" s="91"/>
+      <c r="H142" s="102"/>
+      <c r="I142" s="3"/>
+      <c r="J142" s="3"/>
+      <c r="K142" s="3"/>
+      <c r="L142" s="3"/>
+      <c r="M142" s="3"/>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B143" s="8">
+        <v>100</v>
+      </c>
+      <c r="C143" s="8">
+        <v>100</v>
+      </c>
+      <c r="D143" s="8">
+        <v>100</v>
+      </c>
+      <c r="E143" s="28">
+        <v>100</v>
+      </c>
+      <c r="F143" s="27">
+        <v>100</v>
+      </c>
+      <c r="G143" s="90">
+        <v>100</v>
+      </c>
+      <c r="H143" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I143" s="3"/>
+      <c r="J143" s="3"/>
+      <c r="K143" s="3"/>
+      <c r="L143" s="3"/>
+      <c r="M143" s="3"/>
+    </row>
+    <row r="144" spans="1:13" ht="74.25" customHeight="1">
+      <c r="A144" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="B144" s="29"/>
+      <c r="C144" s="30"/>
+      <c r="D144" s="4"/>
+      <c r="E144" s="29"/>
+      <c r="F144" s="24"/>
+      <c r="G144" s="80"/>
+      <c r="H144" s="95"/>
+      <c r="I144" s="3"/>
+      <c r="J144" s="3"/>
+      <c r="K144" s="3"/>
+      <c r="L144" s="3"/>
+      <c r="M144" s="55"/>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B145" s="8">
+        <v>99.9</v>
+      </c>
+      <c r="C145" s="8">
+        <v>132.5</v>
+      </c>
+      <c r="D145" s="8">
+        <v>143.4</v>
+      </c>
+      <c r="E145" s="27">
+        <v>129.6</v>
+      </c>
+      <c r="F145" s="28">
+        <v>110.4</v>
+      </c>
+      <c r="G145" s="89">
+        <v>97.6</v>
+      </c>
+      <c r="H145" s="90">
+        <v>88.4</v>
+      </c>
+      <c r="I145" s="3"/>
+      <c r="J145" s="3"/>
+      <c r="K145" s="3"/>
+      <c r="L145" s="3"/>
+      <c r="M145" s="3"/>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B146" s="8">
+        <v>99.9</v>
+      </c>
+      <c r="C146" s="8">
+        <v>99.5</v>
+      </c>
+      <c r="D146" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="E146" s="27">
+        <v>97.4</v>
+      </c>
+      <c r="F146" s="27">
+        <v>86.9</v>
+      </c>
+      <c r="G146" s="89">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H146" s="101">
+        <v>75.7</v>
+      </c>
+      <c r="I146" s="3"/>
+      <c r="J146" s="3"/>
+      <c r="K146" s="3"/>
+      <c r="L146" s="3"/>
+      <c r="M146" s="3"/>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B147" s="8">
+        <v>100</v>
+      </c>
+      <c r="C147" s="8">
+        <v>100</v>
+      </c>
+      <c r="D147" s="8">
+        <v>100</v>
+      </c>
+      <c r="E147" s="27">
+        <v>100</v>
+      </c>
+      <c r="F147" s="27">
+        <v>100</v>
+      </c>
+      <c r="G147" s="90">
+        <v>100</v>
+      </c>
+      <c r="H147" s="101">
+        <v>98</v>
+      </c>
+      <c r="I147" s="3"/>
+      <c r="J147" s="3"/>
+      <c r="K147" s="3"/>
+      <c r="L147" s="3"/>
+      <c r="M147" s="3"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B148" s="29"/>
+      <c r="C148" s="29"/>
+      <c r="D148" s="4"/>
+      <c r="E148" s="29"/>
+      <c r="F148" s="24"/>
+      <c r="G148" s="91"/>
+      <c r="H148" s="102"/>
+      <c r="I148" s="3"/>
+      <c r="J148" s="3"/>
+      <c r="K148" s="3"/>
+      <c r="L148" s="3"/>
+      <c r="M148" s="3"/>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B149" s="8">
+        <v>97.8</v>
+      </c>
+      <c r="C149" s="8">
+        <v>96.8</v>
+      </c>
+      <c r="D149" s="8">
+        <v>96.2</v>
+      </c>
+      <c r="E149" s="27">
+        <v>95.6</v>
+      </c>
+      <c r="F149" s="27">
+        <v>94.9</v>
+      </c>
+      <c r="G149" s="89">
+        <v>94.6</v>
+      </c>
+      <c r="H149" s="101">
+        <v>94.4</v>
+      </c>
+      <c r="I149" s="3"/>
+      <c r="J149" s="3"/>
+      <c r="K149" s="3"/>
+      <c r="L149" s="3"/>
+      <c r="M149" s="3"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B150" s="8">
+        <v>100</v>
+      </c>
+      <c r="C150" s="8">
+        <v>310.2</v>
+      </c>
+      <c r="D150" s="8">
+        <v>416.5</v>
+      </c>
+      <c r="E150" s="27">
+        <v>338.7</v>
+      </c>
+      <c r="F150" s="28">
+        <v>274.39999999999998</v>
+      </c>
+      <c r="G150" s="89">
+        <v>231.6</v>
+      </c>
+      <c r="H150" s="101">
+        <v>200.4</v>
+      </c>
+      <c r="I150" s="3"/>
+      <c r="J150" s="3"/>
+      <c r="K150" s="3"/>
+      <c r="L150" s="3"/>
+      <c r="M150" s="3"/>
+    </row>
+    <row r="151" spans="1:13" ht="24">
+      <c r="A151" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="B151" s="29"/>
+      <c r="C151" s="29"/>
+      <c r="D151" s="4"/>
+      <c r="E151" s="29"/>
+      <c r="F151" s="24"/>
+      <c r="G151" s="80"/>
+      <c r="H151" s="95"/>
+      <c r="I151" s="3"/>
+      <c r="J151" s="3"/>
+      <c r="K151" s="3"/>
+      <c r="L151" s="3"/>
+      <c r="M151" s="55"/>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B152" s="8">
+        <v>84.6</v>
+      </c>
+      <c r="C152" s="8">
+        <v>91</v>
+      </c>
+      <c r="D152" s="8">
+        <v>96.8</v>
+      </c>
+      <c r="E152" s="27">
+        <v>92.8</v>
+      </c>
+      <c r="F152" s="28">
+        <v>95.4</v>
+      </c>
+      <c r="G152" s="89">
+        <v>95.7</v>
+      </c>
+      <c r="H152" s="90">
+        <v>101.9</v>
+      </c>
+      <c r="I152" s="3"/>
+      <c r="J152" s="3"/>
+      <c r="K152" s="3"/>
+      <c r="L152" s="3"/>
+      <c r="M152" s="3"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B153" s="8">
+        <v>80.3</v>
+      </c>
+      <c r="C153" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="D153" s="8">
+        <v>95.1</v>
+      </c>
+      <c r="E153" s="27">
+        <v>91.6</v>
+      </c>
+      <c r="F153" s="27">
+        <v>93.6</v>
+      </c>
+      <c r="G153" s="89">
         <v>93.8</v>
       </c>
-      <c r="F82" s="29">
-[...13 lines deleted...]
-      <c r="A83" s="28" t="s">
+      <c r="H153" s="101">
+        <v>98.8</v>
+      </c>
+      <c r="I153" s="3"/>
+      <c r="J153" s="3"/>
+      <c r="K153" s="3"/>
+      <c r="L153" s="3"/>
+      <c r="M153" s="3"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B154" s="8">
+        <v>100</v>
+      </c>
+      <c r="C154" s="8">
+        <v>100</v>
+      </c>
+      <c r="D154" s="8">
+        <v>100</v>
+      </c>
+      <c r="E154" s="27">
+        <v>100</v>
+      </c>
+      <c r="F154" s="27">
+        <v>100</v>
+      </c>
+      <c r="G154" s="90">
+        <v>100</v>
+      </c>
+      <c r="H154" s="101">
+        <v>100</v>
+      </c>
+      <c r="I154" s="3"/>
+      <c r="J154" s="3"/>
+      <c r="K154" s="3"/>
+      <c r="L154" s="3"/>
+      <c r="M154" s="3"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B155" s="29"/>
+      <c r="C155" s="29"/>
+      <c r="D155" s="4"/>
+      <c r="E155" s="29"/>
+      <c r="F155" s="24"/>
+      <c r="G155" s="91"/>
+      <c r="H155" s="102"/>
+      <c r="I155" s="3"/>
+      <c r="J155" s="3"/>
+      <c r="K155" s="3"/>
+      <c r="L155" s="3"/>
+      <c r="M155" s="3"/>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B156" s="8">
+        <v>100</v>
+      </c>
+      <c r="C156" s="8">
+        <v>100</v>
+      </c>
+      <c r="D156" s="8">
+        <v>100</v>
+      </c>
+      <c r="E156" s="28">
+        <v>100</v>
+      </c>
+      <c r="F156" s="27">
+        <v>100</v>
+      </c>
+      <c r="G156" s="90">
+        <v>100</v>
+      </c>
+      <c r="H156" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I156" s="3"/>
+      <c r="J156" s="3"/>
+      <c r="K156" s="3"/>
+      <c r="L156" s="3"/>
+      <c r="M156" s="3"/>
+    </row>
+    <row r="157" spans="1:13" ht="48">
+      <c r="A157" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B157" s="29"/>
+      <c r="C157" s="29"/>
+      <c r="D157" s="4"/>
+      <c r="E157" s="29"/>
+      <c r="F157" s="24"/>
+      <c r="G157" s="80"/>
+      <c r="H157" s="95"/>
+      <c r="I157" s="3"/>
+      <c r="J157" s="3"/>
+      <c r="K157" s="3"/>
+      <c r="L157" s="3"/>
+      <c r="M157" s="55"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B158" s="8">
+        <v>100</v>
+      </c>
+      <c r="C158" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="D158" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="E158" s="27">
+        <v>102.3</v>
+      </c>
+      <c r="F158" s="28">
+        <v>95.5</v>
+      </c>
+      <c r="G158" s="89">
+        <v>90.9</v>
+      </c>
+      <c r="H158" s="90">
+        <v>89.6</v>
+      </c>
+      <c r="I158" s="3"/>
+      <c r="J158" s="3"/>
+      <c r="K158" s="3"/>
+      <c r="L158" s="3"/>
+      <c r="M158" s="3"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B159" s="8">
+        <v>100</v>
+      </c>
+      <c r="C159" s="8">
+        <v>115.2</v>
+      </c>
+      <c r="D159" s="8">
+        <v>898.6</v>
+      </c>
+      <c r="E159" s="27">
+        <v>697.9</v>
+      </c>
+      <c r="F159" s="27">
+        <v>574.29999999999995</v>
+      </c>
+      <c r="G159" s="89">
+        <v>492</v>
+      </c>
+      <c r="H159" s="101">
+        <v>437.3</v>
+      </c>
+      <c r="I159" s="3"/>
+      <c r="J159" s="3"/>
+      <c r="K159" s="3"/>
+      <c r="L159" s="3"/>
+      <c r="M159" s="3"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B160" s="8">
+        <v>100</v>
+      </c>
+      <c r="C160" s="8">
+        <v>109.6</v>
+      </c>
+      <c r="D160" s="8">
+        <v>139.5</v>
+      </c>
+      <c r="E160" s="27">
+        <v>205.1</v>
+      </c>
+      <c r="F160" s="27">
+        <v>175.4</v>
+      </c>
+      <c r="G160" s="89">
+        <v>155.6</v>
+      </c>
+      <c r="H160" s="101">
+        <v>138</v>
+      </c>
+      <c r="I160" s="3"/>
+      <c r="J160" s="3"/>
+      <c r="K160" s="3"/>
+      <c r="L160" s="3"/>
+      <c r="M160" s="3"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B161" s="8">
+        <v>100</v>
+      </c>
+      <c r="C161" s="8">
+        <v>100</v>
+      </c>
+      <c r="D161" s="8">
+        <v>100</v>
+      </c>
+      <c r="E161" s="27">
+        <v>100</v>
+      </c>
+      <c r="F161" s="27">
+        <v>80</v>
+      </c>
+      <c r="G161" s="89">
+        <v>66.7</v>
+      </c>
+      <c r="H161" s="101">
+        <v>57.2</v>
+      </c>
+      <c r="I161" s="3"/>
+      <c r="J161" s="3"/>
+      <c r="K161" s="3"/>
+      <c r="L161" s="3"/>
+      <c r="M161" s="3"/>
+    </row>
+    <row r="162" spans="1:13" ht="24">
+      <c r="A162" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="29"/>
+      <c r="C162" s="29"/>
+      <c r="D162" s="4"/>
+      <c r="E162" s="29"/>
+      <c r="F162" s="24"/>
+      <c r="G162" s="80"/>
+      <c r="H162" s="95"/>
+      <c r="I162" s="3"/>
+      <c r="J162" s="3"/>
+      <c r="K162" s="3"/>
+      <c r="L162" s="3"/>
+      <c r="M162" s="55"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B163" s="8">
+        <v>103.3</v>
+      </c>
+      <c r="C163" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="D163" s="8">
+        <v>106.6</v>
+      </c>
+      <c r="E163" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="F163" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="G163" s="90">
+        <v>116.1</v>
+      </c>
+      <c r="H163" s="101">
+        <v>134.5</v>
+      </c>
+      <c r="I163" s="3"/>
+      <c r="J163" s="3"/>
+      <c r="K163" s="3"/>
+      <c r="L163" s="3"/>
+      <c r="M163" s="3"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B164" s="8">
+        <v>103.3</v>
+      </c>
+      <c r="C164" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="D164" s="8">
+        <v>106.6</v>
+      </c>
+      <c r="E164" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="F164" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="G164" s="96">
+        <v>116.1</v>
+      </c>
+      <c r="H164" s="101">
+        <v>134.4</v>
+      </c>
+      <c r="I164" s="3"/>
+      <c r="J164" s="3"/>
+      <c r="K164" s="3"/>
+      <c r="L164" s="3"/>
+      <c r="M164" s="3"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B165" s="8">
+        <v>100</v>
+      </c>
+      <c r="C165" s="8">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="D165" s="8">
+        <v>395.2</v>
+      </c>
+      <c r="E165" s="27">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F165" s="27">
+        <v>237.1</v>
+      </c>
+      <c r="G165" s="90">
+        <v>197.6</v>
+      </c>
+      <c r="H165" s="101">
+        <v>169.4</v>
+      </c>
+      <c r="I165" s="3"/>
+      <c r="J165" s="3"/>
+      <c r="K165" s="3"/>
+      <c r="L165" s="3"/>
+      <c r="M165" s="3"/>
+    </row>
+    <row r="166" spans="1:13" ht="45">
+      <c r="A166" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="9"/>
+      <c r="E166" s="29"/>
+      <c r="F166" s="24"/>
+      <c r="G166" s="91"/>
+      <c r="H166" s="102"/>
+      <c r="I166" s="3"/>
+      <c r="J166" s="3"/>
+      <c r="K166" s="3"/>
+      <c r="L166" s="3"/>
+      <c r="M166" s="3"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B167" s="8">
+        <v>103.3</v>
+      </c>
+      <c r="C167" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="D167" s="8">
+        <v>106.6</v>
+      </c>
+      <c r="E167" s="27">
+        <v>108.2</v>
+      </c>
+      <c r="F167" s="28">
+        <v>108.2</v>
+      </c>
+      <c r="G167" s="89">
+        <v>116.2</v>
+      </c>
+      <c r="H167" s="101">
+        <v>134.6</v>
+      </c>
+      <c r="I167" s="3"/>
+      <c r="J167" s="3"/>
+      <c r="K167" s="3"/>
+      <c r="L167" s="3"/>
+      <c r="M167" s="3"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B168" s="8">
+        <v>103.3</v>
+      </c>
+      <c r="C168" s="8">
+        <v>105.3</v>
+      </c>
+      <c r="D168" s="8">
+        <v>106.6</v>
+      </c>
+      <c r="E168" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="F168" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="G168" s="89">
+        <v>116.1</v>
+      </c>
+      <c r="H168" s="101">
+        <v>134.4</v>
+      </c>
+      <c r="I168" s="3"/>
+      <c r="J168" s="3"/>
+      <c r="K168" s="3"/>
+      <c r="L168" s="3"/>
+      <c r="M168" s="3"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B169" s="8">
+        <v>100</v>
+      </c>
+      <c r="C169" s="8">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="D169" s="8">
+        <v>395.2</v>
+      </c>
+      <c r="E169" s="27">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F169" s="27">
+        <v>237.1</v>
+      </c>
+      <c r="G169" s="90">
+        <v>197.6</v>
+      </c>
+      <c r="H169" s="101">
+        <v>169.4</v>
+      </c>
+      <c r="I169" s="3"/>
+      <c r="J169" s="3"/>
+      <c r="K169" s="3"/>
+      <c r="L169" s="3"/>
+      <c r="M169" s="3"/>
+    </row>
+    <row r="170" spans="1:13" ht="24">
+      <c r="A170" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B170" s="29"/>
+      <c r="C170" s="29"/>
+      <c r="D170" s="4"/>
+      <c r="E170" s="29"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="80"/>
+      <c r="H170" s="95"/>
+      <c r="I170" s="3"/>
+      <c r="J170" s="3"/>
+      <c r="K170" s="3"/>
+      <c r="L170" s="3"/>
+      <c r="M170" s="55"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B171" s="8">
+        <v>115.4</v>
+      </c>
+      <c r="C171" s="8">
+        <v>115.1</v>
+      </c>
+      <c r="D171" s="8">
+        <v>113.9</v>
+      </c>
+      <c r="E171" s="27">
+        <v>118.5</v>
+      </c>
+      <c r="F171" s="28">
+        <v>115.7</v>
+      </c>
+      <c r="G171" s="89">
+        <v>114.5</v>
+      </c>
+      <c r="H171" s="101">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="I171" s="3"/>
+      <c r="J171" s="3"/>
+      <c r="K171" s="3"/>
+      <c r="L171" s="3"/>
+      <c r="M171" s="3"/>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B172" s="8">
+        <v>112.4</v>
+      </c>
+      <c r="C172" s="8">
+        <v>116.6</v>
+      </c>
+      <c r="D172" s="8">
+        <v>120.7</v>
+      </c>
+      <c r="E172" s="27">
+        <v>129</v>
+      </c>
+      <c r="F172" s="27">
+        <v>125.2</v>
+      </c>
+      <c r="G172" s="89">
+        <v>122.7</v>
+      </c>
+      <c r="H172" s="101">
+        <v>136.4</v>
+      </c>
+      <c r="I172" s="3"/>
+      <c r="J172" s="3"/>
+      <c r="K172" s="3"/>
+      <c r="L172" s="3"/>
+      <c r="M172" s="3"/>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B173" s="8">
+        <v>101</v>
+      </c>
+      <c r="C173" s="8">
+        <v>100.6</v>
+      </c>
+      <c r="D173" s="8">
+        <v>100.8</v>
+      </c>
+      <c r="E173" s="27">
+        <v>99.8</v>
+      </c>
+      <c r="F173" s="27">
+        <v>99.6</v>
+      </c>
+      <c r="G173" s="89">
+        <v>99.7</v>
+      </c>
+      <c r="H173" s="101">
+        <v>102.2</v>
+      </c>
+      <c r="I173" s="3"/>
+      <c r="J173" s="3"/>
+      <c r="K173" s="3"/>
+      <c r="L173" s="3"/>
+      <c r="M173" s="3"/>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B174" s="8">
+        <v>100</v>
+      </c>
+      <c r="C174" s="8">
+        <v>50</v>
+      </c>
+      <c r="D174" s="8">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E174" s="27">
+        <v>25</v>
+      </c>
+      <c r="F174" s="27">
+        <v>20</v>
+      </c>
+      <c r="G174" s="89">
+        <v>16.7</v>
+      </c>
+      <c r="H174" s="101">
+        <v>14.3</v>
+      </c>
+      <c r="I174" s="3"/>
+      <c r="J174" s="3"/>
+      <c r="K174" s="3"/>
+      <c r="L174" s="3"/>
+      <c r="M174" s="3"/>
+    </row>
+    <row r="175" spans="1:13" ht="60">
+      <c r="A175" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B175" s="29"/>
+      <c r="C175" s="29"/>
+      <c r="D175" s="4"/>
+      <c r="E175" s="29"/>
+      <c r="F175" s="24"/>
+      <c r="G175" s="80"/>
+      <c r="H175" s="95"/>
+      <c r="I175" s="3"/>
+      <c r="J175" s="3"/>
+      <c r="K175" s="3"/>
+      <c r="L175" s="3"/>
+      <c r="M175" s="55"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B176" s="8">
+        <v>120</v>
+      </c>
+      <c r="C176" s="8">
+        <v>277.7</v>
+      </c>
+      <c r="D176" s="8">
+        <v>336.5</v>
+      </c>
+      <c r="E176" s="27">
+        <v>306.2</v>
+      </c>
+      <c r="F176" s="28">
+        <v>268.89999999999998</v>
+      </c>
+      <c r="G176" s="89">
+        <v>255.2</v>
+      </c>
+      <c r="H176" s="101">
+        <v>240.7</v>
+      </c>
+      <c r="I176" s="3"/>
+      <c r="J176" s="3"/>
+      <c r="K176" s="3"/>
+      <c r="L176" s="3"/>
+      <c r="M176" s="3"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B177" s="8">
+        <v>120</v>
+      </c>
+      <c r="C177" s="8">
+        <v>277.7</v>
+      </c>
+      <c r="D177" s="8">
+        <v>336.5</v>
+      </c>
+      <c r="E177" s="27">
+        <v>306.2</v>
+      </c>
+      <c r="F177" s="27">
+        <v>268.89999999999998</v>
+      </c>
+      <c r="G177" s="89">
+        <v>255.2</v>
+      </c>
+      <c r="H177" s="101">
+        <v>240.7</v>
+      </c>
+      <c r="I177" s="3"/>
+      <c r="J177" s="3"/>
+      <c r="K177" s="3"/>
+      <c r="L177" s="3"/>
+      <c r="M177" s="3"/>
+    </row>
+    <row r="178" spans="1:13" ht="36">
+      <c r="A178" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="B178" s="29"/>
+      <c r="C178" s="29"/>
+      <c r="D178" s="4"/>
+      <c r="E178" s="29"/>
+      <c r="F178" s="24"/>
+      <c r="G178" s="80"/>
+      <c r="H178" s="95"/>
+      <c r="I178" s="3"/>
+      <c r="J178" s="3"/>
+      <c r="K178" s="3"/>
+      <c r="L178" s="3"/>
+      <c r="M178" s="55"/>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B179" s="8">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C179" s="8">
+        <v>91</v>
+      </c>
+      <c r="D179" s="8">
+        <v>99</v>
+      </c>
+      <c r="E179" s="27">
+        <v>101.4</v>
+      </c>
+      <c r="F179" s="28">
+        <v>93.8</v>
+      </c>
+      <c r="G179" s="89">
+        <v>85.9</v>
+      </c>
+      <c r="H179" s="101">
+        <v>84.5</v>
+      </c>
+      <c r="I179" s="3"/>
+      <c r="J179" s="3"/>
+      <c r="K179" s="3"/>
+      <c r="L179" s="3"/>
+      <c r="M179" s="3"/>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B180" s="8">
+        <v>70.8</v>
+      </c>
+      <c r="C180" s="8">
+        <v>87.8</v>
+      </c>
+      <c r="D180" s="8">
+        <v>97.8</v>
+      </c>
+      <c r="E180" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="F180" s="27">
+        <v>92</v>
+      </c>
+      <c r="G180" s="89">
+        <v>84.8</v>
+      </c>
+      <c r="H180" s="101">
+        <v>83.5</v>
+      </c>
+      <c r="I180" s="3"/>
+      <c r="J180" s="3"/>
+      <c r="K180" s="3"/>
+      <c r="L180" s="3"/>
+      <c r="M180" s="3"/>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B181" s="8">
+        <v>137.4</v>
+      </c>
+      <c r="C181" s="8">
+        <v>569.9</v>
+      </c>
+      <c r="D181" s="8">
+        <v>527</v>
+      </c>
+      <c r="E181" s="27">
+        <v>513.9</v>
+      </c>
+      <c r="F181" s="27">
+        <v>462.6</v>
+      </c>
+      <c r="G181" s="89">
+        <v>441.6</v>
+      </c>
+      <c r="H181" s="101">
+        <v>405.6</v>
+      </c>
+      <c r="I181" s="3"/>
+      <c r="J181" s="3"/>
+      <c r="K181" s="3"/>
+      <c r="L181" s="3"/>
+      <c r="M181" s="3"/>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B182" s="8">
+        <v>100</v>
+      </c>
+      <c r="C182" s="8">
+        <v>98.5</v>
+      </c>
+      <c r="D182" s="8">
+        <v>98.7</v>
+      </c>
+      <c r="E182" s="27">
+        <v>96.4</v>
+      </c>
+      <c r="F182" s="27">
+        <v>92.6</v>
+      </c>
+      <c r="G182" s="89">
+        <v>90.3</v>
+      </c>
+      <c r="H182" s="101">
+        <v>89</v>
+      </c>
+      <c r="I182" s="3"/>
+      <c r="J182" s="3"/>
+      <c r="K182" s="3"/>
+      <c r="L182" s="3"/>
+      <c r="M182" s="3"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B183" s="29"/>
+      <c r="C183" s="29"/>
+      <c r="D183" s="4"/>
+      <c r="E183" s="29"/>
+      <c r="F183" s="24"/>
+      <c r="G183" s="91"/>
+      <c r="H183" s="102"/>
+      <c r="I183" s="3"/>
+      <c r="J183" s="3"/>
+      <c r="K183" s="3"/>
+      <c r="L183" s="3"/>
+      <c r="M183" s="3"/>
+    </row>
+    <row r="184" spans="1:13">
+      <c r="A184" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B184" s="8">
+        <v>100</v>
+      </c>
+      <c r="C184" s="8">
+        <v>188.9</v>
+      </c>
+      <c r="D184" s="8">
+        <v>218.5</v>
+      </c>
+      <c r="E184" s="27">
+        <v>216</v>
+      </c>
+      <c r="F184" s="27">
+        <v>172.8</v>
+      </c>
+      <c r="G184" s="90">
+        <v>144</v>
+      </c>
+      <c r="H184" s="101">
+        <v>123.4</v>
+      </c>
+      <c r="I184" s="3"/>
+      <c r="J184" s="3"/>
+      <c r="K184" s="3"/>
+      <c r="L184" s="3"/>
+      <c r="M184" s="3"/>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B185" s="8">
+        <v>100</v>
+      </c>
+      <c r="C185" s="8">
+        <v>100</v>
+      </c>
+      <c r="D185" s="8">
+        <v>100</v>
+      </c>
+      <c r="E185" s="27">
+        <v>100</v>
+      </c>
+      <c r="F185" s="27">
+        <v>100</v>
+      </c>
+      <c r="G185" s="89">
+        <v>100</v>
+      </c>
+      <c r="H185" s="101">
+        <v>100</v>
+      </c>
+      <c r="I185" s="3"/>
+      <c r="J185" s="3"/>
+      <c r="K185" s="3"/>
+      <c r="L185" s="3"/>
+      <c r="M185" s="3"/>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B186" s="6">
+        <v>100</v>
+      </c>
+      <c r="C186" s="8">
+        <v>100</v>
+      </c>
+      <c r="D186" s="8">
+        <v>100</v>
+      </c>
+      <c r="E186" s="28">
+        <v>100</v>
+      </c>
+      <c r="F186" s="27">
+        <v>100</v>
+      </c>
+      <c r="G186" s="90">
+        <v>100</v>
+      </c>
+      <c r="H186" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I186" s="3"/>
+      <c r="J186" s="3"/>
+      <c r="K186" s="3"/>
+      <c r="L186" s="3"/>
+      <c r="M186" s="3"/>
+    </row>
+    <row r="187" spans="1:13" s="31" customFormat="1" ht="36">
+      <c r="A187" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B187" s="29"/>
+      <c r="C187" s="29"/>
+      <c r="D187" s="4"/>
+      <c r="E187" s="29"/>
+      <c r="F187" s="24"/>
+      <c r="G187" s="80"/>
+      <c r="H187" s="95"/>
+      <c r="I187" s="3"/>
+      <c r="J187" s="3"/>
+      <c r="K187" s="3"/>
+      <c r="L187" s="3"/>
+      <c r="M187" s="55"/>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B188" s="8">
+        <v>104.1</v>
+      </c>
+      <c r="C188" s="8">
+        <v>187</v>
+      </c>
+      <c r="D188" s="8">
+        <v>244.2</v>
+      </c>
+      <c r="E188" s="27">
+        <v>204.8</v>
+      </c>
+      <c r="F188" s="28">
+        <v>175.4</v>
+      </c>
+      <c r="G188" s="89">
+        <v>159.9</v>
+      </c>
+      <c r="H188" s="101">
+        <v>146.6</v>
+      </c>
+      <c r="I188" s="3"/>
+      <c r="J188" s="3"/>
+      <c r="K188" s="3"/>
+      <c r="L188" s="3"/>
+      <c r="M188" s="3"/>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B189" s="8">
+        <v>96.8</v>
+      </c>
+      <c r="C189" s="8">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="D189" s="8">
+        <v>226.5</v>
+      </c>
+      <c r="E189" s="27">
+        <v>186.8</v>
+      </c>
+      <c r="F189" s="27">
+        <v>159.5</v>
+      </c>
+      <c r="G189" s="89">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="H189" s="101">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="I189" s="3"/>
+      <c r="J189" s="3"/>
+      <c r="K189" s="3"/>
+      <c r="L189" s="3"/>
+      <c r="M189" s="3"/>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B190" s="8">
+        <v>100</v>
+      </c>
+      <c r="C190" s="8">
+        <v>868.3</v>
+      </c>
+      <c r="D190" s="8">
+        <v>404.7</v>
+      </c>
+      <c r="E190" s="27">
+        <v>354.2</v>
+      </c>
+      <c r="F190" s="27">
+        <v>286.8</v>
+      </c>
+      <c r="G190" s="89">
+        <v>241.9</v>
+      </c>
+      <c r="H190" s="101">
+        <v>208.9</v>
+      </c>
+      <c r="I190" s="3"/>
+      <c r="J190" s="3"/>
+      <c r="K190" s="3"/>
+      <c r="L190" s="3"/>
+      <c r="M190" s="3"/>
+    </row>
+    <row r="191" spans="1:13">
+      <c r="A191" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B191" s="8">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C191" s="8">
+        <v>131</v>
+      </c>
+      <c r="D191" s="8">
+        <v>138.9</v>
+      </c>
+      <c r="E191" s="27">
+        <v>149.9</v>
+      </c>
+      <c r="F191" s="27">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="G191" s="89">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="H191" s="101">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="I191" s="3"/>
+      <c r="J191" s="3"/>
+      <c r="K191" s="3"/>
+      <c r="L191" s="3"/>
+      <c r="M191" s="3"/>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B192" s="29"/>
+      <c r="C192" s="29"/>
+      <c r="D192" s="4"/>
+      <c r="E192" s="29"/>
+      <c r="F192" s="24"/>
+      <c r="G192" s="91"/>
+      <c r="H192" s="102"/>
+      <c r="I192" s="3"/>
+      <c r="J192" s="3"/>
+      <c r="K192" s="3"/>
+      <c r="L192" s="3"/>
+      <c r="M192" s="3"/>
+    </row>
+    <row r="193" spans="1:13">
+      <c r="A193" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B193" s="8">
+        <v>100</v>
+      </c>
+      <c r="C193" s="8">
+        <v>100</v>
+      </c>
+      <c r="D193" s="8">
+        <v>100</v>
+      </c>
+      <c r="E193" s="27">
+        <v>100</v>
+      </c>
+      <c r="F193" s="27">
+        <v>100</v>
+      </c>
+      <c r="G193" s="89">
+        <v>100</v>
+      </c>
+      <c r="H193" s="101">
+        <v>100</v>
+      </c>
+      <c r="I193" s="3"/>
+      <c r="J193" s="3"/>
+      <c r="K193" s="3"/>
+      <c r="L193" s="3"/>
+      <c r="M193" s="3"/>
+    </row>
+    <row r="194" spans="1:13">
+      <c r="A194" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B194" s="8">
+        <v>186.5</v>
+      </c>
+      <c r="C194" s="8">
+        <v>183.5</v>
+      </c>
+      <c r="D194" s="8">
+        <v>169.1</v>
+      </c>
+      <c r="E194" s="27">
+        <v>165.7</v>
+      </c>
+      <c r="F194" s="27">
+        <v>162.9</v>
+      </c>
+      <c r="G194" s="89">
+        <v>154.6</v>
+      </c>
+      <c r="H194" s="101">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="I194" s="3"/>
+      <c r="J194" s="3"/>
+      <c r="K194" s="3"/>
+      <c r="L194" s="3"/>
+      <c r="M194" s="3"/>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E195" s="27">
+        <v>48.1</v>
+      </c>
+      <c r="F195" s="27">
+        <v>38.5</v>
+      </c>
+      <c r="G195" s="89">
+        <v>32.1</v>
+      </c>
+      <c r="H195" s="101">
+        <v>27.5</v>
+      </c>
+      <c r="I195" s="3"/>
+      <c r="J195" s="3"/>
+      <c r="K195" s="3"/>
+      <c r="L195" s="3"/>
+      <c r="M195" s="3"/>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B196" s="8">
+        <v>100</v>
+      </c>
+      <c r="C196" s="8">
+        <v>100</v>
+      </c>
+      <c r="D196" s="8">
+        <v>100</v>
+      </c>
+      <c r="E196" s="27">
+        <v>100</v>
+      </c>
+      <c r="F196" s="27">
+        <v>100</v>
+      </c>
+      <c r="G196" s="89">
+        <v>100</v>
+      </c>
+      <c r="H196" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I196" s="3"/>
+      <c r="J196" s="3"/>
+      <c r="K196" s="3"/>
+      <c r="L196" s="3"/>
+      <c r="M196" s="3"/>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B197" s="8">
+        <v>100</v>
+      </c>
+      <c r="C197" s="8">
+        <v>156473.9</v>
+      </c>
+      <c r="D197" s="8">
+        <v>100</v>
+      </c>
+      <c r="E197" s="27">
+        <v>100</v>
+      </c>
+      <c r="F197" s="27">
+        <v>100</v>
+      </c>
+      <c r="G197" s="89">
+        <v>100</v>
+      </c>
+      <c r="H197" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I197" s="3"/>
+      <c r="J197" s="3"/>
+      <c r="K197" s="3"/>
+      <c r="L197" s="3"/>
+      <c r="M197" s="3"/>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B198" s="8">
+        <v>100</v>
+      </c>
+      <c r="C198" s="8">
+        <v>127.4</v>
+      </c>
+      <c r="D198" s="8">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="E198" s="27">
+        <v>132.5</v>
+      </c>
+      <c r="F198" s="27">
+        <v>118.5</v>
+      </c>
+      <c r="G198" s="89">
+        <v>109.2</v>
+      </c>
+      <c r="H198" s="101">
+        <v>100.6</v>
+      </c>
+      <c r="I198" s="3"/>
+      <c r="J198" s="3"/>
+      <c r="K198" s="3"/>
+      <c r="L198" s="3"/>
+      <c r="M198" s="3"/>
+    </row>
+    <row r="199" spans="1:13">
+      <c r="A199" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B199" s="8">
+        <v>100</v>
+      </c>
+      <c r="C199" s="8">
+        <v>100</v>
+      </c>
+      <c r="D199" s="8">
+        <v>100</v>
+      </c>
+      <c r="E199" s="27">
+        <v>100</v>
+      </c>
+      <c r="F199" s="28">
+        <v>100</v>
+      </c>
+      <c r="G199" s="89">
+        <v>100</v>
+      </c>
+      <c r="H199" s="101">
+        <v>100</v>
+      </c>
+      <c r="I199" s="3"/>
+      <c r="J199" s="3"/>
+      <c r="K199" s="3"/>
+      <c r="L199" s="3"/>
+      <c r="M199" s="3"/>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B200" s="29"/>
+      <c r="C200" s="29"/>
+      <c r="D200" s="4"/>
+      <c r="E200" s="29"/>
+      <c r="F200" s="24"/>
+      <c r="G200" s="80"/>
+      <c r="H200" s="95"/>
+      <c r="I200" s="3"/>
+      <c r="J200" s="3"/>
+      <c r="K200" s="3"/>
+      <c r="L200" s="3"/>
+      <c r="M200" s="55"/>
+    </row>
+    <row r="201" spans="1:13">
+      <c r="A201" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B201" s="8">
+        <v>102.3</v>
+      </c>
+      <c r="C201" s="8">
+        <v>97.9</v>
+      </c>
+      <c r="D201" s="8">
+        <v>97.5</v>
+      </c>
+      <c r="E201" s="27">
+        <v>97.2</v>
+      </c>
+      <c r="F201" s="28">
+        <v>102</v>
+      </c>
+      <c r="G201" s="89">
+        <v>102.7</v>
+      </c>
+      <c r="H201" s="101">
+        <v>102.9</v>
+      </c>
+      <c r="I201" s="3"/>
+      <c r="J201" s="3"/>
+      <c r="K201" s="3"/>
+      <c r="L201" s="3"/>
+      <c r="M201" s="3"/>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B202" s="8">
+        <v>96.3</v>
+      </c>
+      <c r="C202" s="8">
+        <v>96.4</v>
+      </c>
+      <c r="D202" s="8">
+        <v>99.7</v>
+      </c>
+      <c r="E202" s="27">
+        <v>100.7</v>
+      </c>
+      <c r="F202" s="27">
+        <v>106.7</v>
+      </c>
+      <c r="G202" s="89">
+        <v>107.5</v>
+      </c>
+      <c r="H202" s="101">
+        <v>107.2</v>
+      </c>
+      <c r="I202" s="3"/>
+      <c r="J202" s="3"/>
+      <c r="K202" s="3"/>
+      <c r="L202" s="3"/>
+      <c r="M202" s="3"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B203" s="8">
+        <v>100.5</v>
+      </c>
+      <c r="C203" s="8">
+        <v>92.2</v>
+      </c>
+      <c r="D203" s="8">
+        <v>89.8</v>
+      </c>
+      <c r="E203" s="27">
+        <v>88.8</v>
+      </c>
+      <c r="F203" s="27">
+        <v>89</v>
+      </c>
+      <c r="G203" s="89">
+        <v>91.3</v>
+      </c>
+      <c r="H203" s="101">
+        <v>92.2</v>
+      </c>
+      <c r="I203" s="3"/>
+      <c r="J203" s="3"/>
+      <c r="K203" s="3"/>
+      <c r="L203" s="3"/>
+      <c r="M203" s="3"/>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B204" s="8">
+        <v>830.4</v>
+      </c>
+      <c r="C204" s="8">
+        <v>493.4</v>
+      </c>
+      <c r="D204" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="E204" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="F204" s="27">
+        <v>20.2</v>
+      </c>
+      <c r="G204" s="89">
+        <v>33.5</v>
+      </c>
+      <c r="H204" s="101">
+        <v>28.7</v>
+      </c>
+      <c r="I204" s="3"/>
+      <c r="J204" s="3"/>
+      <c r="K204" s="3"/>
+      <c r="L204" s="3"/>
+      <c r="M204" s="3"/>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B205" s="29"/>
+      <c r="C205" s="29"/>
+      <c r="D205" s="4"/>
+      <c r="E205" s="29"/>
+      <c r="F205" s="24"/>
+      <c r="G205" s="91"/>
+      <c r="H205" s="102"/>
+      <c r="I205" s="3"/>
+      <c r="J205" s="3"/>
+      <c r="K205" s="3"/>
+      <c r="L205" s="3"/>
+      <c r="M205" s="3"/>
+    </row>
+    <row r="206" spans="1:13">
+      <c r="A206" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B206" s="6">
+        <v>57.8</v>
+      </c>
+      <c r="C206" s="13">
+        <v>80.2</v>
+      </c>
+      <c r="D206" s="13">
+        <v>89.2</v>
+      </c>
+      <c r="E206" s="28">
+        <v>89</v>
+      </c>
+      <c r="F206" s="27">
+        <v>92.4</v>
+      </c>
+      <c r="G206" s="90">
+        <v>106.6</v>
+      </c>
+      <c r="H206" s="101">
+        <v>111.6</v>
+      </c>
+      <c r="I206" s="3"/>
+      <c r="J206" s="3"/>
+      <c r="K206" s="3"/>
+      <c r="L206" s="3"/>
+      <c r="M206" s="3"/>
+    </row>
+    <row r="207" spans="1:13" ht="22.5">
+      <c r="A207" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B207" s="8"/>
+      <c r="C207" s="8"/>
+      <c r="D207" s="8"/>
+      <c r="E207" s="29"/>
+      <c r="F207" s="24"/>
+      <c r="G207" s="91"/>
+      <c r="H207" s="102"/>
+      <c r="I207" s="3"/>
+      <c r="J207" s="3"/>
+      <c r="K207" s="3"/>
+      <c r="L207" s="3"/>
+      <c r="M207" s="3"/>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B208" s="8">
+        <v>109.3</v>
+      </c>
+      <c r="C208" s="8">
+        <v>104.3</v>
+      </c>
+      <c r="D208" s="8">
+        <v>103.5</v>
+      </c>
+      <c r="E208" s="27">
+        <v>104.5</v>
+      </c>
+      <c r="F208" s="28">
+        <v>111.7</v>
+      </c>
+      <c r="G208" s="89">
+        <v>112</v>
+      </c>
+      <c r="H208" s="101">
+        <v>111.4</v>
+      </c>
+      <c r="I208" s="3"/>
+      <c r="J208" s="3"/>
+      <c r="K208" s="3"/>
+      <c r="L208" s="3"/>
+      <c r="M208" s="3"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B209" s="8">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="C209" s="8">
+        <v>179.7</v>
+      </c>
+      <c r="D209" s="8">
+        <v>184.4</v>
+      </c>
+      <c r="E209" s="27">
+        <v>215.9</v>
+      </c>
+      <c r="F209" s="27">
+        <v>265.2</v>
+      </c>
+      <c r="G209" s="89">
+        <v>263.7</v>
+      </c>
+      <c r="H209" s="101">
+        <v>252.5</v>
+      </c>
+      <c r="I209" s="3"/>
+      <c r="J209" s="3"/>
+      <c r="K209" s="3"/>
+      <c r="L209" s="3"/>
+      <c r="M209" s="3"/>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B210" s="8">
+        <v>100.5</v>
+      </c>
+      <c r="C210" s="8">
+        <v>92.1</v>
+      </c>
+      <c r="D210" s="8">
+        <v>89.8</v>
+      </c>
+      <c r="E210" s="27">
+        <v>88.8</v>
+      </c>
+      <c r="F210" s="27">
+        <v>89</v>
+      </c>
+      <c r="G210" s="89">
+        <v>91.3</v>
+      </c>
+      <c r="H210" s="101">
+        <v>92.2</v>
+      </c>
+      <c r="I210" s="3"/>
+      <c r="J210" s="3"/>
+      <c r="K210" s="3"/>
+      <c r="L210" s="3"/>
+      <c r="M210" s="3"/>
+    </row>
+    <row r="211" spans="1:13">
+      <c r="A211" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B211" s="8">
+        <v>278323.59999999998</v>
+      </c>
+      <c r="C211" s="8">
+        <v>292353.7</v>
+      </c>
+      <c r="D211" s="8">
+        <v>100</v>
+      </c>
+      <c r="E211" s="27">
+        <v>100</v>
+      </c>
+      <c r="F211" s="27">
+        <v>100</v>
+      </c>
+      <c r="G211" s="89">
+        <v>100</v>
+      </c>
+      <c r="H211" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I211" s="3"/>
+      <c r="J211" s="3"/>
+      <c r="K211" s="3"/>
+      <c r="L211" s="3"/>
+      <c r="M211" s="3"/>
+    </row>
+    <row r="212" spans="1:13" ht="22.5">
+      <c r="A212" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B212" s="8"/>
+      <c r="C212" s="8"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="29"/>
+      <c r="F212" s="24"/>
+      <c r="G212" s="91"/>
+      <c r="H212" s="102"/>
+      <c r="I212" s="3"/>
+      <c r="J212" s="3"/>
+      <c r="K212" s="3"/>
+      <c r="L212" s="3"/>
+      <c r="M212" s="3"/>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B213" s="8">
+        <v>94.1</v>
+      </c>
+      <c r="C213" s="8">
+        <v>90.8</v>
+      </c>
+      <c r="D213" s="8">
+        <v>90.7</v>
+      </c>
+      <c r="E213" s="27">
+        <v>88.5</v>
+      </c>
+      <c r="F213" s="28">
+        <v>90.2</v>
+      </c>
+      <c r="G213" s="89">
+        <v>91.5</v>
+      </c>
+      <c r="H213" s="101">
+        <v>92.4</v>
+      </c>
+      <c r="I213" s="3"/>
+      <c r="J213" s="3"/>
+      <c r="K213" s="3"/>
+      <c r="L213" s="3"/>
+      <c r="M213" s="3"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B214" s="8">
+        <v>94.5</v>
+      </c>
+      <c r="C214" s="8">
+        <v>91.5</v>
+      </c>
+      <c r="D214" s="8">
+        <v>91.3</v>
+      </c>
+      <c r="E214" s="27">
+        <v>89.1</v>
+      </c>
+      <c r="F214" s="27">
+        <v>90.7</v>
+      </c>
+      <c r="G214" s="89">
+        <v>91.8</v>
+      </c>
+      <c r="H214" s="101">
+        <v>92.6</v>
+      </c>
+      <c r="I214" s="3"/>
+      <c r="J214" s="3"/>
+      <c r="K214" s="3"/>
+      <c r="L214" s="3"/>
+      <c r="M214" s="3"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B215" s="8"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="29"/>
+      <c r="F215" s="24"/>
+      <c r="G215" s="91"/>
+      <c r="H215" s="102"/>
+      <c r="I215" s="3"/>
+      <c r="J215" s="3"/>
+      <c r="K215" s="3"/>
+      <c r="L215" s="3"/>
+      <c r="M215" s="3"/>
+    </row>
+    <row r="216" spans="1:13">
+      <c r="A216" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B216" s="6">
+        <v>57.8</v>
+      </c>
+      <c r="C216" s="13">
+        <v>80.2</v>
+      </c>
+      <c r="D216" s="13">
+        <v>89.2</v>
+      </c>
+      <c r="E216" s="28">
+        <v>89</v>
+      </c>
+      <c r="F216" s="27">
+        <v>92.4</v>
+      </c>
+      <c r="G216" s="90">
+        <v>106.6</v>
+      </c>
+      <c r="H216" s="101">
+        <v>111.6</v>
+      </c>
+      <c r="I216" s="3"/>
+      <c r="J216" s="3"/>
+      <c r="K216" s="3"/>
+      <c r="L216" s="3"/>
+      <c r="M216" s="3"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B217" s="8"/>
+      <c r="C217" s="8"/>
+      <c r="D217" s="8"/>
+      <c r="E217" s="29"/>
+      <c r="F217" s="24"/>
+      <c r="G217" s="91"/>
+      <c r="H217" s="102"/>
+      <c r="I217" s="3"/>
+      <c r="J217" s="3"/>
+      <c r="K217" s="3"/>
+      <c r="L217" s="3"/>
+      <c r="M217" s="3"/>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B218" s="8">
+        <v>81.7</v>
+      </c>
+      <c r="C218" s="8">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D218" s="8">
+        <v>75.8</v>
+      </c>
+      <c r="E218" s="27">
+        <v>83</v>
+      </c>
+      <c r="F218" s="28">
+        <v>89.9</v>
+      </c>
+      <c r="G218" s="89">
+        <v>89.2</v>
+      </c>
+      <c r="H218" s="101">
+        <v>95.1</v>
+      </c>
+      <c r="I218" s="3"/>
+      <c r="J218" s="3"/>
+      <c r="K218" s="3"/>
+      <c r="L218" s="3"/>
+      <c r="M218" s="3"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B219" s="8">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C219" s="8">
+        <v>84</v>
+      </c>
+      <c r="D219" s="8">
+        <v>85.5</v>
+      </c>
+      <c r="E219" s="27">
+        <v>91.2</v>
+      </c>
+      <c r="F219" s="27">
+        <v>97</v>
+      </c>
+      <c r="G219" s="89">
+        <v>95.5</v>
+      </c>
+      <c r="H219" s="101">
+        <v>94.3</v>
+      </c>
+      <c r="I219" s="3"/>
+      <c r="J219" s="3"/>
+      <c r="K219" s="3"/>
+      <c r="L219" s="3"/>
+      <c r="M219" s="3"/>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B220" s="8">
+        <v>119.8</v>
+      </c>
+      <c r="C220" s="8">
+        <v>111.2</v>
+      </c>
+      <c r="D220" s="8">
+        <v>112.9</v>
+      </c>
+      <c r="E220" s="27">
+        <v>101.9</v>
+      </c>
+      <c r="F220" s="27">
+        <v>95.7</v>
+      </c>
+      <c r="G220" s="90">
+        <v>92.8</v>
+      </c>
+      <c r="H220" s="101">
+        <v>99.6</v>
+      </c>
+      <c r="I220" s="3"/>
+      <c r="J220" s="3"/>
+      <c r="K220" s="3"/>
+      <c r="L220" s="3"/>
+      <c r="M220" s="3"/>
+    </row>
+    <row r="221" spans="1:13" ht="48">
+      <c r="A221" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B221" s="29"/>
+      <c r="C221" s="29"/>
+      <c r="D221" s="4"/>
+      <c r="E221" s="30"/>
+      <c r="F221" s="24"/>
+      <c r="G221" s="80"/>
+      <c r="H221" s="95"/>
+      <c r="I221" s="3"/>
+      <c r="J221" s="3"/>
+      <c r="K221" s="3"/>
+      <c r="L221" s="3"/>
+      <c r="M221" s="55"/>
+    </row>
+    <row r="222" spans="1:13">
+      <c r="A222" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B222" s="8">
+        <v>128.4</v>
+      </c>
+      <c r="C222" s="8">
+        <v>130.1</v>
+      </c>
+      <c r="D222" s="8">
+        <v>142.5</v>
+      </c>
+      <c r="E222" s="27">
+        <v>144.1</v>
+      </c>
+      <c r="F222" s="28">
+        <v>138.1</v>
+      </c>
+      <c r="G222" s="89">
+        <v>137.4</v>
+      </c>
+      <c r="H222" s="101">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="I222" s="3"/>
+      <c r="J222" s="3"/>
+      <c r="K222" s="3"/>
+      <c r="L222" s="3"/>
+      <c r="M222" s="3"/>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B223" s="8">
+        <v>75.7</v>
+      </c>
+      <c r="C223" s="8">
+        <v>86.1</v>
+      </c>
+      <c r="D223" s="8">
+        <v>114.3</v>
+      </c>
+      <c r="E223" s="27">
+        <v>118.9</v>
+      </c>
+      <c r="F223" s="27">
+        <v>112.7</v>
+      </c>
+      <c r="G223" s="89">
+        <v>110.1</v>
+      </c>
+      <c r="H223" s="101">
+        <v>107.8</v>
+      </c>
+      <c r="I223" s="3"/>
+      <c r="J223" s="3"/>
+      <c r="K223" s="3"/>
+      <c r="L223" s="3"/>
+      <c r="M223" s="3"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B224" s="8">
+        <v>97</v>
+      </c>
+      <c r="C224" s="8">
+        <v>100.1</v>
+      </c>
+      <c r="D224" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="E224" s="27">
+        <v>103.3</v>
+      </c>
+      <c r="F224" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="G224" s="89">
+        <v>100.9</v>
+      </c>
+      <c r="H224" s="101">
+        <v>100.9</v>
+      </c>
+      <c r="I224" s="3"/>
+      <c r="J224" s="3"/>
+      <c r="K224" s="3"/>
+      <c r="L224" s="3"/>
+      <c r="M224" s="3"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B225" s="8">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="C225" s="8">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="D225" s="8">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="E225" s="27">
+        <v>147</v>
+      </c>
+      <c r="F225" s="27">
+        <v>145.1</v>
+      </c>
+      <c r="G225" s="89">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="H225" s="101">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="I225" s="3"/>
+      <c r="J225" s="3"/>
+      <c r="K225" s="3"/>
+      <c r="L225" s="3"/>
+      <c r="M225" s="3"/>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B226" s="29"/>
+      <c r="C226" s="29"/>
+      <c r="D226" s="4"/>
+      <c r="E226" s="29"/>
+      <c r="F226" s="24"/>
+      <c r="G226" s="91"/>
+      <c r="H226" s="102"/>
+      <c r="I226" s="3"/>
+      <c r="J226" s="3"/>
+      <c r="K226" s="3"/>
+      <c r="L226" s="3"/>
+      <c r="M226" s="3"/>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B227" s="8">
+        <v>80</v>
+      </c>
+      <c r="C227" s="8">
+        <v>75</v>
+      </c>
+      <c r="D227" s="8">
+        <v>47.6</v>
+      </c>
+      <c r="E227" s="27">
+        <v>48.2</v>
+      </c>
+      <c r="F227" s="27">
+        <v>40.4</v>
+      </c>
+      <c r="G227" s="89">
+        <v>42</v>
+      </c>
+      <c r="H227" s="101">
+        <v>53.1</v>
+      </c>
+      <c r="I227" s="3"/>
+      <c r="J227" s="3"/>
+      <c r="K227" s="3"/>
+      <c r="L227" s="3"/>
+      <c r="M227" s="3"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B228" s="8">
+        <v>100</v>
+      </c>
+      <c r="C228" s="8">
+        <v>100</v>
+      </c>
+      <c r="D228" s="8">
+        <v>100</v>
+      </c>
+      <c r="E228" s="27">
+        <v>100</v>
+      </c>
+      <c r="F228" s="27">
+        <v>100</v>
+      </c>
+      <c r="G228" s="89">
+        <v>100</v>
+      </c>
+      <c r="H228" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I228" s="3"/>
+      <c r="J228" s="3"/>
+      <c r="K228" s="3"/>
+      <c r="L228" s="3"/>
+      <c r="M228" s="3"/>
+    </row>
+    <row r="229" spans="1:13">
+      <c r="A229" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B229" s="8">
+        <v>100</v>
+      </c>
+      <c r="C229" s="8">
+        <v>100</v>
+      </c>
+      <c r="D229" s="8">
+        <v>100</v>
+      </c>
+      <c r="E229" s="27">
+        <v>100</v>
+      </c>
+      <c r="F229" s="27">
+        <v>100</v>
+      </c>
+      <c r="G229" s="89">
+        <v>100</v>
+      </c>
+      <c r="H229" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I229" s="3"/>
+      <c r="J229" s="3"/>
+      <c r="K229" s="3"/>
+      <c r="L229" s="3"/>
+      <c r="M229" s="3"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B83" s="10">
-[...25 lines deleted...]
-      <c r="A84" s="28" t="s">
+      <c r="B230" s="8">
+        <v>100</v>
+      </c>
+      <c r="C230" s="8">
+        <v>100</v>
+      </c>
+      <c r="D230" s="8">
+        <v>100</v>
+      </c>
+      <c r="E230" s="27">
+        <v>100</v>
+      </c>
+      <c r="F230" s="27">
+        <v>100</v>
+      </c>
+      <c r="G230" s="89">
+        <v>100</v>
+      </c>
+      <c r="H230" s="101">
+        <v>100</v>
+      </c>
+      <c r="I230" s="3"/>
+      <c r="J230" s="3"/>
+      <c r="K230" s="3"/>
+      <c r="L230" s="3"/>
+      <c r="M230" s="3"/>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B84" s="10">
-[...2 lines deleted...]
-      <c r="C84" s="10">
+      <c r="B231" s="8">
+        <v>100</v>
+      </c>
+      <c r="C231" s="8">
+        <v>100</v>
+      </c>
+      <c r="D231" s="8">
+        <v>100</v>
+      </c>
+      <c r="E231" s="27">
+        <v>100</v>
+      </c>
+      <c r="F231" s="27">
+        <v>100</v>
+      </c>
+      <c r="G231" s="90">
+        <v>100</v>
+      </c>
+      <c r="H231" s="101">
+        <v>100</v>
+      </c>
+      <c r="I231" s="3"/>
+      <c r="J231" s="3"/>
+      <c r="K231" s="3"/>
+      <c r="L231" s="3"/>
+      <c r="M231" s="3"/>
+    </row>
+    <row r="232" spans="1:13" s="31" customFormat="1">
+      <c r="A232" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B232" s="8"/>
+      <c r="C232" s="8"/>
+      <c r="D232" s="9"/>
+      <c r="E232" s="29"/>
+      <c r="F232" s="24"/>
+      <c r="G232" s="91"/>
+      <c r="H232" s="102"/>
+      <c r="I232" s="29"/>
+      <c r="J232" s="29"/>
+      <c r="K232" s="29"/>
+      <c r="L232" s="29"/>
+      <c r="M232" s="29"/>
+    </row>
+    <row r="233" spans="1:13" s="31" customFormat="1">
+      <c r="A233" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B233" s="8">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C233" s="8">
+        <v>104.9</v>
+      </c>
+      <c r="D233" s="8">
+        <v>120.2</v>
+      </c>
+      <c r="E233" s="27">
+        <v>120.5</v>
+      </c>
+      <c r="F233" s="28">
+        <v>114.1</v>
+      </c>
+      <c r="G233" s="89">
+        <v>114.7</v>
+      </c>
+      <c r="H233" s="101">
+        <v>114.1</v>
+      </c>
+      <c r="I233" s="29"/>
+      <c r="J233" s="29"/>
+      <c r="K233" s="29"/>
+      <c r="L233" s="29"/>
+      <c r="M233" s="29"/>
+    </row>
+    <row r="234" spans="1:13" s="31" customFormat="1">
+      <c r="A234" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B234" s="8">
+        <v>81.5</v>
+      </c>
+      <c r="C234" s="8">
+        <v>144.6</v>
+      </c>
+      <c r="D234" s="8">
+        <v>142.5</v>
+      </c>
+      <c r="E234" s="27">
+        <v>143.1</v>
+      </c>
+      <c r="F234" s="27">
+        <v>133.5</v>
+      </c>
+      <c r="G234" s="89">
+        <v>127.7</v>
+      </c>
+      <c r="H234" s="101">
+        <v>122.7</v>
+      </c>
+      <c r="I234" s="29"/>
+      <c r="J234" s="29"/>
+      <c r="K234" s="29"/>
+      <c r="L234" s="29"/>
+      <c r="M234" s="29"/>
+    </row>
+    <row r="235" spans="1:13" s="31" customFormat="1">
+      <c r="A235" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B235" s="8">
+        <v>97.5</v>
+      </c>
+      <c r="C235" s="8">
+        <v>8202.1</v>
+      </c>
+      <c r="D235" s="8">
+        <v>268.5</v>
+      </c>
+      <c r="E235" s="27">
+        <v>371.2</v>
+      </c>
+      <c r="F235" s="27">
+        <v>297.3</v>
+      </c>
+      <c r="G235" s="89">
+        <v>248</v>
+      </c>
+      <c r="H235" s="101">
+        <v>225.1</v>
+      </c>
+      <c r="I235" s="29"/>
+      <c r="J235" s="29"/>
+      <c r="K235" s="29"/>
+      <c r="L235" s="29"/>
+      <c r="M235" s="29"/>
+    </row>
+    <row r="236" spans="1:13" s="31" customFormat="1">
+      <c r="A236" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B236" s="8">
+        <v>51.6</v>
+      </c>
+      <c r="C236" s="8">
+        <v>70.5</v>
+      </c>
+      <c r="D236" s="8">
+        <v>50.5</v>
+      </c>
+      <c r="E236" s="27">
+        <v>55.8</v>
+      </c>
+      <c r="F236" s="27">
+        <v>58.2</v>
+      </c>
+      <c r="G236" s="89">
+        <v>70.5</v>
+      </c>
+      <c r="H236" s="101">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="I236" s="29"/>
+      <c r="J236" s="29"/>
+      <c r="K236" s="29"/>
+      <c r="L236" s="29"/>
+      <c r="M236" s="29"/>
+    </row>
+    <row r="237" spans="1:13" s="31" customFormat="1">
+      <c r="A237" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B237" s="8"/>
+      <c r="C237" s="8"/>
+      <c r="D237" s="9"/>
+      <c r="E237" s="29"/>
+      <c r="F237" s="24"/>
+      <c r="G237" s="91"/>
+      <c r="H237" s="102"/>
+      <c r="I237" s="29"/>
+      <c r="J237" s="29"/>
+      <c r="K237" s="29"/>
+      <c r="L237" s="29"/>
+      <c r="M237" s="29"/>
+    </row>
+    <row r="238" spans="1:13" s="31" customFormat="1">
+      <c r="A238" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B238" s="8">
+        <v>98.2</v>
+      </c>
+      <c r="C238" s="8">
+        <v>66.7</v>
+      </c>
+      <c r="D238" s="8">
+        <v>85.7</v>
+      </c>
+      <c r="E238" s="28">
+        <v>92.6</v>
+      </c>
+      <c r="F238" s="27">
+        <v>241.8</v>
+      </c>
+      <c r="G238" s="89">
+        <v>345.2</v>
+      </c>
+      <c r="H238" s="101">
+        <v>341.3</v>
+      </c>
+      <c r="I238" s="29"/>
+      <c r="J238" s="29"/>
+      <c r="K238" s="29"/>
+      <c r="L238" s="29"/>
+      <c r="M238" s="29"/>
+    </row>
+    <row r="239" spans="1:13" s="31" customFormat="1">
+      <c r="A239" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E239" s="27">
+        <v>96.1</v>
+      </c>
+      <c r="F239" s="27">
+        <v>86.9</v>
+      </c>
+      <c r="G239" s="89">
+        <v>81</v>
+      </c>
+      <c r="H239" s="101">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="I239" s="29"/>
+      <c r="J239" s="29"/>
+      <c r="K239" s="29"/>
+      <c r="L239" s="29"/>
+      <c r="M239" s="29"/>
+    </row>
+    <row r="240" spans="1:13" s="31" customFormat="1">
+      <c r="A240" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B240" s="8">
+        <v>97.3</v>
+      </c>
+      <c r="C240" s="8">
+        <v>728.3</v>
+      </c>
+      <c r="D240" s="8">
+        <v>938.3</v>
+      </c>
+      <c r="E240" s="27">
+        <v>750.7</v>
+      </c>
+      <c r="F240" s="27">
+        <v>606.9</v>
+      </c>
+      <c r="G240" s="89">
+        <v>511.3</v>
+      </c>
+      <c r="H240" s="101">
+        <v>441.1</v>
+      </c>
+      <c r="I240" s="29"/>
+      <c r="J240" s="29"/>
+      <c r="K240" s="29"/>
+      <c r="L240" s="29"/>
+      <c r="M240" s="29"/>
+    </row>
+    <row r="241" spans="1:13" s="31" customFormat="1">
+      <c r="A241" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B241" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C241" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="D241" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E241" s="27">
+        <v>8</v>
+      </c>
+      <c r="F241" s="27">
+        <v>10.1</v>
+      </c>
+      <c r="G241" s="89">
+        <v>11.6</v>
+      </c>
+      <c r="H241" s="101">
+        <v>12.1</v>
+      </c>
+      <c r="I241" s="29"/>
+      <c r="J241" s="29"/>
+      <c r="K241" s="29"/>
+      <c r="L241" s="29"/>
+      <c r="M241" s="29"/>
+    </row>
+    <row r="242" spans="1:13" s="31" customFormat="1">
+      <c r="A242" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B242" s="10">
+        <v>22.2</v>
+      </c>
+      <c r="C242" s="8">
+        <v>173.3</v>
+      </c>
+      <c r="D242" s="8">
+        <v>97.6</v>
+      </c>
+      <c r="E242" s="27">
+        <v>106.2</v>
+      </c>
+      <c r="F242" s="27">
+        <v>102.2</v>
+      </c>
+      <c r="G242" s="89">
+        <v>92.8</v>
+      </c>
+      <c r="H242" s="101">
+        <v>90.9</v>
+      </c>
+      <c r="I242" s="29"/>
+      <c r="J242" s="29"/>
+      <c r="K242" s="29"/>
+      <c r="L242" s="29"/>
+      <c r="M242" s="29"/>
+    </row>
+    <row r="243" spans="1:13" s="31" customFormat="1">
+      <c r="A243" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B243" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="C243" s="8">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D243" s="8">
+        <v>176.4</v>
+      </c>
+      <c r="E243" s="27">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F243" s="27">
+        <v>105.8</v>
+      </c>
+      <c r="G243" s="89">
+        <v>88.2</v>
+      </c>
+      <c r="H243" s="101">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="I243" s="29"/>
+      <c r="J243" s="29"/>
+      <c r="K243" s="29"/>
+      <c r="L243" s="29"/>
+      <c r="M243" s="29"/>
+    </row>
+    <row r="244" spans="1:13" s="31" customFormat="1">
+      <c r="A244" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B244" s="10">
+        <v>100</v>
+      </c>
+      <c r="C244" s="8">
+        <v>100</v>
+      </c>
+      <c r="D244" s="8">
+        <v>100</v>
+      </c>
+      <c r="E244" s="27">
+        <v>100</v>
+      </c>
+      <c r="F244" s="27">
+        <v>100</v>
+      </c>
+      <c r="G244" s="89">
+        <v>100</v>
+      </c>
+      <c r="H244" s="101">
+        <v>87.3</v>
+      </c>
+      <c r="I244" s="29"/>
+      <c r="J244" s="29"/>
+      <c r="K244" s="29"/>
+      <c r="L244" s="29"/>
+      <c r="M244" s="29"/>
+    </row>
+    <row r="245" spans="1:13" s="31" customFormat="1">
+      <c r="A245" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B245" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="C245" s="8">
+        <v>82.5</v>
+      </c>
+      <c r="D245" s="8">
+        <v>244.1</v>
+      </c>
+      <c r="E245" s="27">
+        <v>259</v>
+      </c>
+      <c r="F245" s="27">
+        <v>221.6</v>
+      </c>
+      <c r="G245" s="89">
+        <v>197</v>
+      </c>
+      <c r="H245" s="101">
+        <v>173.3</v>
+      </c>
+      <c r="I245" s="29"/>
+      <c r="J245" s="29"/>
+      <c r="K245" s="29"/>
+      <c r="L245" s="29"/>
+      <c r="M245" s="29"/>
+    </row>
+    <row r="246" spans="1:13" s="31" customFormat="1">
+      <c r="A246" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D246" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E246" s="27">
+        <v>12.1</v>
+      </c>
+      <c r="F246" s="27">
+        <v>13.8</v>
+      </c>
+      <c r="G246" s="89">
+        <v>15.1</v>
+      </c>
+      <c r="H246" s="101">
+        <v>15</v>
+      </c>
+      <c r="I246" s="29"/>
+      <c r="J246" s="29"/>
+      <c r="K246" s="29"/>
+      <c r="L246" s="29"/>
+      <c r="M246" s="29"/>
+    </row>
+    <row r="247" spans="1:13" s="31" customFormat="1">
+      <c r="A247" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B247" s="6">
+        <v>97.3</v>
+      </c>
+      <c r="C247" s="8">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="D247" s="8">
+        <v>167.2</v>
+      </c>
+      <c r="E247" s="27">
+        <v>157.69999999999999</v>
+      </c>
+      <c r="F247" s="27">
+        <v>137</v>
+      </c>
+      <c r="G247" s="90">
+        <v>123.5</v>
+      </c>
+      <c r="H247" s="101">
+        <v>111.4</v>
+      </c>
+      <c r="I247" s="29"/>
+      <c r="J247" s="29"/>
+      <c r="K247" s="29"/>
+      <c r="L247" s="29"/>
+      <c r="M247" s="29"/>
+    </row>
+    <row r="248" spans="1:13" ht="48">
+      <c r="A248" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B248" s="29"/>
+      <c r="C248" s="29"/>
+      <c r="D248" s="4"/>
+      <c r="E248" s="29"/>
+      <c r="F248" s="24"/>
+      <c r="G248" s="80"/>
+      <c r="H248" s="100"/>
+      <c r="I248" s="3"/>
+      <c r="J248" s="3"/>
+      <c r="K248" s="3"/>
+      <c r="L248" s="3"/>
+      <c r="M248" s="55"/>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B249" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C249" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D249" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E249" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F249" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G249" s="88" t="s">
+        <v>46</v>
+      </c>
+      <c r="H249" s="101">
+        <v>0.6</v>
+      </c>
+      <c r="I249" s="3"/>
+      <c r="J249" s="3"/>
+      <c r="K249" s="3"/>
+      <c r="L249" s="3"/>
+      <c r="M249" s="3"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B250" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C250" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D250" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E250" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F250" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G250" s="88" t="s">
+        <v>46</v>
+      </c>
+      <c r="H250" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="I250" s="3"/>
+      <c r="J250" s="3"/>
+      <c r="K250" s="3"/>
+      <c r="L250" s="3"/>
+      <c r="M250" s="3"/>
+    </row>
+    <row r="251" spans="1:13" ht="24">
+      <c r="A251" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B251" s="29"/>
+      <c r="C251" s="29"/>
+      <c r="D251" s="4"/>
+      <c r="E251" s="29"/>
+      <c r="F251" s="24"/>
+      <c r="G251" s="80"/>
+      <c r="H251" s="95"/>
+      <c r="I251" s="3"/>
+      <c r="J251" s="3"/>
+      <c r="K251" s="3"/>
+      <c r="L251" s="3"/>
+      <c r="M251" s="55"/>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B252" s="8">
+        <v>103.4</v>
+      </c>
+      <c r="C252" s="8">
+        <v>105.2</v>
+      </c>
+      <c r="D252" s="8">
+        <v>97</v>
+      </c>
+      <c r="E252" s="27">
+        <v>95.5</v>
+      </c>
+      <c r="F252" s="28">
+        <v>98</v>
+      </c>
+      <c r="G252" s="89">
+        <v>98.2</v>
+      </c>
+      <c r="H252" s="101">
+        <v>101.2</v>
+      </c>
+      <c r="I252" s="3"/>
+      <c r="J252" s="3"/>
+      <c r="K252" s="3"/>
+      <c r="L252" s="3"/>
+      <c r="M252" s="3"/>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B253" s="8">
+        <v>98.9</v>
+      </c>
+      <c r="C253" s="8">
+        <v>105.1</v>
+      </c>
+      <c r="D253" s="8">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E253" s="27">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F253" s="27">
+        <v>82.3</v>
+      </c>
+      <c r="G253" s="89">
+        <v>85.2</v>
+      </c>
+      <c r="H253" s="101">
+        <v>89.7</v>
+      </c>
+      <c r="I253" s="3"/>
+      <c r="J253" s="3"/>
+      <c r="K253" s="3"/>
+      <c r="L253" s="3"/>
+      <c r="M253" s="3"/>
+    </row>
+    <row r="254" spans="1:13">
+      <c r="A254" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B254" s="8">
+        <v>100</v>
+      </c>
+      <c r="C254" s="8">
+        <v>188.2</v>
+      </c>
+      <c r="D254" s="8">
+        <v>217.6</v>
+      </c>
+      <c r="E254" s="28">
+        <v>360.8</v>
+      </c>
+      <c r="F254" s="27">
+        <v>331.9</v>
+      </c>
+      <c r="G254" s="90">
+        <v>312.7</v>
+      </c>
+      <c r="H254" s="101">
+        <v>321.10000000000002</v>
+      </c>
+      <c r="I254" s="3"/>
+      <c r="J254" s="3"/>
+      <c r="K254" s="3"/>
+      <c r="L254" s="3"/>
+      <c r="M254" s="3"/>
+    </row>
+    <row r="255" spans="1:13" ht="36">
+      <c r="A255" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="B255" s="29"/>
+      <c r="C255" s="29"/>
+      <c r="D255" s="4"/>
+      <c r="E255" s="29"/>
+      <c r="F255" s="24"/>
+      <c r="G255" s="80"/>
+      <c r="H255" s="95"/>
+      <c r="I255" s="3"/>
+      <c r="J255" s="3"/>
+      <c r="K255" s="3"/>
+      <c r="L255" s="3"/>
+      <c r="M255" s="55"/>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B256" s="8">
+        <v>123.2</v>
+      </c>
+      <c r="C256" s="8">
+        <v>89.5</v>
+      </c>
+      <c r="D256" s="8">
+        <v>375.3</v>
+      </c>
+      <c r="E256" s="27">
+        <v>323.8</v>
+      </c>
+      <c r="F256" s="28">
+        <v>272.10000000000002</v>
+      </c>
+      <c r="G256" s="89">
+        <v>239.8</v>
+      </c>
+      <c r="H256" s="101">
+        <v>218.3</v>
+      </c>
+      <c r="I256" s="3"/>
+      <c r="J256" s="3"/>
+      <c r="K256" s="3"/>
+      <c r="L256" s="3"/>
+      <c r="M256" s="3"/>
+    </row>
+    <row r="257" spans="1:13">
+      <c r="A257" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B257" s="8">
+        <v>95.4</v>
+      </c>
+      <c r="C257" s="8">
+        <v>174.2</v>
+      </c>
+      <c r="D257" s="8">
+        <v>122.7</v>
+      </c>
+      <c r="E257" s="27">
+        <v>126.1</v>
+      </c>
+      <c r="F257" s="27">
+        <v>118.3</v>
+      </c>
+      <c r="G257" s="89">
+        <v>115.4</v>
+      </c>
+      <c r="H257" s="101">
+        <v>112.2</v>
+      </c>
+      <c r="I257" s="3"/>
+      <c r="J257" s="3"/>
+      <c r="K257" s="3"/>
+      <c r="L257" s="3"/>
+      <c r="M257" s="3"/>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B258" s="29"/>
+      <c r="C258" s="29"/>
+      <c r="D258" s="4"/>
+      <c r="E258" s="29"/>
+      <c r="F258" s="24"/>
+      <c r="G258" s="91"/>
+      <c r="H258" s="102"/>
+      <c r="I258" s="3"/>
+      <c r="J258" s="3"/>
+      <c r="K258" s="3"/>
+      <c r="L258" s="3"/>
+      <c r="M258" s="3"/>
+    </row>
+    <row r="259" spans="1:13">
+      <c r="A259" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B259" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C259" s="8">
+        <v>248.5</v>
+      </c>
+      <c r="D259" s="8">
+        <v>106.1</v>
+      </c>
+      <c r="E259" s="27">
+        <v>106.3</v>
+      </c>
+      <c r="F259" s="27">
+        <v>109.2</v>
+      </c>
+      <c r="G259" s="89">
+        <v>97.2</v>
+      </c>
+      <c r="H259" s="101">
+        <v>96.8</v>
+      </c>
+      <c r="I259" s="3"/>
+      <c r="J259" s="3"/>
+      <c r="K259" s="3"/>
+      <c r="L259" s="3"/>
+      <c r="M259" s="3"/>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B260" s="10">
+        <v>100</v>
+      </c>
+      <c r="C260" s="8">
+        <v>100</v>
+      </c>
+      <c r="D260" s="8">
+        <v>100</v>
+      </c>
+      <c r="E260" s="27">
+        <v>100</v>
+      </c>
+      <c r="F260" s="27">
+        <v>100</v>
+      </c>
+      <c r="G260" s="89">
+        <v>100</v>
+      </c>
+      <c r="H260" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I260" s="3"/>
+      <c r="J260" s="3"/>
+      <c r="K260" s="3"/>
+      <c r="L260" s="3"/>
+      <c r="M260" s="3"/>
+    </row>
+    <row r="261" spans="1:13" ht="48">
+      <c r="A261" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B261" s="29"/>
+      <c r="C261" s="29"/>
+      <c r="D261" s="4"/>
+      <c r="E261" s="29"/>
+      <c r="F261" s="24"/>
+      <c r="G261" s="80"/>
+      <c r="H261" s="95"/>
+      <c r="I261" s="3"/>
+      <c r="J261" s="3"/>
+      <c r="K261" s="3"/>
+      <c r="L261" s="3"/>
+      <c r="M261" s="55"/>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B262" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C262" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D262" s="8">
+        <v>45.5</v>
+      </c>
+      <c r="E262" s="27">
+        <v>34.1</v>
+      </c>
+      <c r="F262" s="28">
+        <v>27.3</v>
+      </c>
+      <c r="G262" s="89">
+        <v>22.8</v>
+      </c>
+      <c r="H262" s="101">
+        <v>19.5</v>
+      </c>
+      <c r="I262" s="3"/>
+      <c r="J262" s="3"/>
+      <c r="K262" s="3"/>
+      <c r="L262" s="3"/>
+      <c r="M262" s="3"/>
+    </row>
+    <row r="263" spans="1:13">
+      <c r="A263" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B263" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C263" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D263" s="8">
+        <v>45.5</v>
+      </c>
+      <c r="E263" s="27">
+        <v>34.1</v>
+      </c>
+      <c r="F263" s="27">
+        <v>27.3</v>
+      </c>
+      <c r="G263" s="89">
+        <v>22.8</v>
+      </c>
+      <c r="H263" s="101">
+        <v>19.5</v>
+      </c>
+      <c r="I263" s="3"/>
+      <c r="J263" s="3"/>
+      <c r="K263" s="3"/>
+      <c r="L263" s="3"/>
+      <c r="M263" s="3"/>
+    </row>
+    <row r="264" spans="1:13" ht="24">
+      <c r="A264" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B264" s="29"/>
+      <c r="C264" s="29"/>
+      <c r="D264" s="4"/>
+      <c r="E264" s="29"/>
+      <c r="F264" s="24"/>
+      <c r="G264" s="87"/>
+      <c r="H264" s="103"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="3"/>
+      <c r="K264" s="3"/>
+      <c r="L264" s="3"/>
+      <c r="M264" s="55"/>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B265" s="8">
+        <v>40</v>
+      </c>
+      <c r="C265" s="8">
+        <v>53.7</v>
+      </c>
+      <c r="D265" s="8">
+        <v>49.6</v>
+      </c>
+      <c r="E265" s="27">
+        <v>50.8</v>
+      </c>
+      <c r="F265" s="28">
+        <v>51.4</v>
+      </c>
+      <c r="G265" s="89">
+        <v>63.7</v>
+      </c>
+      <c r="H265" s="101">
+        <v>74.3</v>
+      </c>
+      <c r="I265" s="3"/>
+      <c r="J265" s="3"/>
+      <c r="K265" s="3"/>
+      <c r="L265" s="3"/>
+      <c r="M265" s="3"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B266" s="8">
+        <v>17</v>
+      </c>
+      <c r="C266" s="8">
+        <v>28.8</v>
+      </c>
+      <c r="D266" s="8">
+        <v>23.1</v>
+      </c>
+      <c r="E266" s="27">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="F266" s="27">
+        <v>40.4</v>
+      </c>
+      <c r="G266" s="89">
+        <v>46.5</v>
+      </c>
+      <c r="H266" s="101">
+        <v>53.7</v>
+      </c>
+      <c r="I266" s="3"/>
+      <c r="J266" s="3"/>
+      <c r="K266" s="3"/>
+      <c r="L266" s="3"/>
+      <c r="M266" s="3"/>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B267" s="8">
+        <v>41.2</v>
+      </c>
+      <c r="C267" s="8">
+        <v>57.1</v>
+      </c>
+      <c r="D267" s="8">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="E267" s="27">
+        <v>39.1</v>
+      </c>
+      <c r="F267" s="28">
+        <v>42.1</v>
+      </c>
+      <c r="G267" s="89">
+        <v>56.7</v>
+      </c>
+      <c r="H267" s="101">
+        <v>68.8</v>
+      </c>
+      <c r="I267" s="3"/>
+      <c r="J267" s="3"/>
+      <c r="K267" s="3"/>
+      <c r="L267" s="3"/>
+      <c r="M267" s="3"/>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="B268" s="29"/>
+      <c r="C268" s="30"/>
+      <c r="D268" s="4"/>
+      <c r="E268" s="29"/>
+      <c r="F268" s="24"/>
+      <c r="G268" s="80"/>
+      <c r="H268" s="95"/>
+      <c r="I268" s="3"/>
+      <c r="J268" s="3"/>
+      <c r="K268" s="3"/>
+      <c r="L268" s="3"/>
+      <c r="M268" s="55"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B269" s="8">
+        <v>77.2</v>
+      </c>
+      <c r="C269" s="8">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="D269" s="8">
+        <v>109.2</v>
+      </c>
+      <c r="E269" s="27">
+        <v>102.7</v>
+      </c>
+      <c r="F269" s="28">
+        <v>97.1</v>
+      </c>
+      <c r="G269" s="89">
+        <v>94.2</v>
+      </c>
+      <c r="H269" s="101">
+        <v>92.3</v>
+      </c>
+      <c r="I269" s="3"/>
+      <c r="J269" s="3"/>
+      <c r="K269" s="3"/>
+      <c r="L269" s="3"/>
+      <c r="M269" s="3"/>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B270" s="8">
+        <v>83.4</v>
+      </c>
+      <c r="C270" s="8">
+        <v>84.8</v>
+      </c>
+      <c r="D270" s="8">
+        <v>91.7</v>
+      </c>
+      <c r="E270" s="27">
+        <v>89.6</v>
+      </c>
+      <c r="F270" s="27">
+        <v>86.5</v>
+      </c>
+      <c r="G270" s="89">
+        <v>85.2</v>
+      </c>
+      <c r="H270" s="101">
+        <v>84.5</v>
+      </c>
+      <c r="I270" s="3"/>
+      <c r="J270" s="3"/>
+      <c r="K270" s="3"/>
+      <c r="L270" s="3"/>
+      <c r="M270" s="3"/>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B271" s="8">
+        <v>100</v>
+      </c>
+      <c r="C271" s="8">
+        <v>88.9</v>
+      </c>
+      <c r="D271" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="E271" s="27">
+        <v>99.3</v>
+      </c>
+      <c r="F271" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="G271" s="89">
+        <v>99.6</v>
+      </c>
+      <c r="H271" s="101">
+        <v>99.7</v>
+      </c>
+      <c r="I271" s="3"/>
+      <c r="J271" s="3"/>
+      <c r="K271" s="3"/>
+      <c r="L271" s="3"/>
+      <c r="M271" s="3"/>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B272" s="8">
+        <v>100</v>
+      </c>
+      <c r="C272" s="8">
+        <v>104.7</v>
+      </c>
+      <c r="D272" s="8">
+        <v>100</v>
+      </c>
+      <c r="E272" s="27">
+        <v>101.2</v>
+      </c>
+      <c r="F272" s="27">
+        <v>100.6</v>
+      </c>
+      <c r="G272" s="89">
+        <v>100.2</v>
+      </c>
+      <c r="H272" s="101">
+        <v>100</v>
+      </c>
+      <c r="I272" s="3"/>
+      <c r="J272" s="3"/>
+      <c r="K272" s="3"/>
+      <c r="L272" s="3"/>
+      <c r="M272" s="3"/>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B273" s="29"/>
+      <c r="C273" s="29"/>
+      <c r="D273" s="4"/>
+      <c r="E273" s="29"/>
+      <c r="F273" s="24"/>
+      <c r="G273" s="91"/>
+      <c r="H273" s="102"/>
+      <c r="I273" s="3"/>
+      <c r="J273" s="3"/>
+      <c r="K273" s="3"/>
+      <c r="L273" s="3"/>
+      <c r="M273" s="3"/>
+    </row>
+    <row r="274" spans="1:13">
+      <c r="A274" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B274" s="8">
+        <v>100</v>
+      </c>
+      <c r="C274" s="8">
+        <v>100</v>
+      </c>
+      <c r="D274" s="8">
+        <v>100</v>
+      </c>
+      <c r="E274" s="27">
+        <v>100</v>
+      </c>
+      <c r="F274" s="27">
+        <v>100</v>
+      </c>
+      <c r="G274" s="90">
+        <v>100</v>
+      </c>
+      <c r="H274" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I274" s="3"/>
+      <c r="J274" s="3"/>
+      <c r="K274" s="3"/>
+      <c r="L274" s="3"/>
+      <c r="M274" s="3"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B275" s="8">
+        <v>100</v>
+      </c>
+      <c r="C275" s="8">
+        <v>100</v>
+      </c>
+      <c r="D275" s="8">
+        <v>100</v>
+      </c>
+      <c r="E275" s="27">
+        <v>100</v>
+      </c>
+      <c r="F275" s="27">
+        <v>100</v>
+      </c>
+      <c r="G275" s="89">
+        <v>100</v>
+      </c>
+      <c r="H275" s="101">
+        <v>100</v>
+      </c>
+      <c r="I275" s="3"/>
+      <c r="J275" s="3"/>
+      <c r="K275" s="3"/>
+      <c r="L275" s="3"/>
+      <c r="M275" s="3"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B276" s="6">
+        <v>100</v>
+      </c>
+      <c r="C276" s="8">
+        <v>100</v>
+      </c>
+      <c r="D276" s="8">
+        <v>100</v>
+      </c>
+      <c r="E276" s="27">
+        <v>100</v>
+      </c>
+      <c r="F276" s="28">
+        <v>100</v>
+      </c>
+      <c r="G276" s="89">
+        <v>100</v>
+      </c>
+      <c r="H276" s="101">
+        <v>100</v>
+      </c>
+      <c r="I276" s="3"/>
+      <c r="J276" s="3"/>
+      <c r="K276" s="3"/>
+      <c r="L276" s="3"/>
+      <c r="M276" s="3"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B277" s="8">
+        <v>100</v>
+      </c>
+      <c r="C277" s="8">
+        <v>100</v>
+      </c>
+      <c r="D277" s="8">
+        <v>100</v>
+      </c>
+      <c r="E277" s="27">
+        <v>100</v>
+      </c>
+      <c r="F277" s="27">
+        <v>100</v>
+      </c>
+      <c r="G277" s="89">
+        <v>100</v>
+      </c>
+      <c r="H277" s="101">
+        <v>100</v>
+      </c>
+      <c r="I277" s="3"/>
+      <c r="J277" s="3"/>
+      <c r="K277" s="3"/>
+      <c r="L277" s="3"/>
+      <c r="M277" s="3"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B278" s="8">
+        <v>100</v>
+      </c>
+      <c r="C278" s="8">
+        <v>100</v>
+      </c>
+      <c r="D278" s="8">
+        <v>100</v>
+      </c>
+      <c r="E278" s="27">
+        <v>100</v>
+      </c>
+      <c r="F278" s="28">
+        <v>100</v>
+      </c>
+      <c r="G278" s="89">
+        <v>100</v>
+      </c>
+      <c r="H278" s="101">
+        <v>100</v>
+      </c>
+      <c r="I278" s="3"/>
+      <c r="J278" s="3"/>
+      <c r="K278" s="3"/>
+      <c r="L278" s="3"/>
+      <c r="M278" s="3"/>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B279" s="8">
+        <v>100</v>
+      </c>
+      <c r="C279" s="8">
+        <v>100</v>
+      </c>
+      <c r="D279" s="8">
+        <v>100</v>
+      </c>
+      <c r="E279" s="27">
+        <v>100</v>
+      </c>
+      <c r="F279" s="27">
+        <v>100</v>
+      </c>
+      <c r="G279" s="90">
+        <v>100</v>
+      </c>
+      <c r="H279" s="101">
+        <v>85.7</v>
+      </c>
+      <c r="I279" s="3"/>
+      <c r="J279" s="3"/>
+      <c r="K279" s="3"/>
+      <c r="L279" s="3"/>
+      <c r="M279" s="3"/>
+    </row>
+    <row r="280" spans="1:13" ht="24">
+      <c r="A280" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="B280" s="29"/>
+      <c r="C280" s="29"/>
+      <c r="D280" s="5"/>
+      <c r="E280" s="29"/>
+      <c r="F280" s="24"/>
+      <c r="G280" s="80"/>
+      <c r="H280" s="95"/>
+      <c r="I280" s="3"/>
+      <c r="J280" s="3"/>
+      <c r="K280" s="3"/>
+      <c r="L280" s="3"/>
+      <c r="M280" s="55"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B281" s="8">
+        <v>98.4</v>
+      </c>
+      <c r="C281" s="8">
+        <v>106</v>
+      </c>
+      <c r="D281" s="8">
         <v>109</v>
       </c>
-      <c r="D84" s="10">
-[...36 lines deleted...]
-      <c r="A86" s="55" t="s">
+      <c r="E281" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="F281" s="28">
+        <v>100.4</v>
+      </c>
+      <c r="G281" s="89">
+        <v>95.1</v>
+      </c>
+      <c r="H281" s="101">
+        <v>92.2</v>
+      </c>
+      <c r="I281" s="3"/>
+      <c r="J281" s="3"/>
+      <c r="K281" s="3"/>
+      <c r="L281" s="3"/>
+      <c r="M281" s="3"/>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B282" s="8">
+        <v>98.4</v>
+      </c>
+      <c r="C282" s="8">
+        <v>99.5</v>
+      </c>
+      <c r="D282" s="8">
+        <v>79</v>
+      </c>
+      <c r="E282" s="27">
+        <v>85.1</v>
+      </c>
+      <c r="F282" s="27">
+        <v>84.7</v>
+      </c>
+      <c r="G282" s="89">
+        <v>84.2</v>
+      </c>
+      <c r="H282" s="101">
+        <v>83.6</v>
+      </c>
+      <c r="I282" s="3"/>
+      <c r="J282" s="3"/>
+      <c r="K282" s="3"/>
+      <c r="L282" s="3"/>
+      <c r="M282" s="3"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B283" s="8">
+        <v>97.8</v>
+      </c>
+      <c r="C283" s="8">
+        <v>158.4</v>
+      </c>
+      <c r="D283" s="8">
+        <v>145.4</v>
+      </c>
+      <c r="E283" s="27">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="F283" s="27">
+        <v>106.9</v>
+      </c>
+      <c r="G283" s="90">
+        <v>91.7</v>
+      </c>
+      <c r="H283" s="101">
+        <v>97.7</v>
+      </c>
+      <c r="I283" s="3"/>
+      <c r="J283" s="3"/>
+      <c r="K283" s="3"/>
+      <c r="L283" s="3"/>
+      <c r="M283" s="3"/>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B284" s="8">
+        <v>97.8</v>
+      </c>
+      <c r="C284" s="8">
+        <v>113.5</v>
+      </c>
+      <c r="D284" s="8">
+        <v>86.2</v>
+      </c>
+      <c r="E284" s="27">
+        <v>133</v>
+      </c>
+      <c r="F284" s="27">
+        <v>126</v>
+      </c>
+      <c r="G284" s="89">
+        <v>121.4</v>
+      </c>
+      <c r="H284" s="101">
+        <v>116.6</v>
+      </c>
+      <c r="I284" s="3"/>
+      <c r="J284" s="3"/>
+      <c r="K284" s="3"/>
+      <c r="L284" s="3"/>
+      <c r="M284" s="3"/>
+    </row>
+    <row r="285" spans="1:13" ht="33.75">
+      <c r="A285" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B285" s="29"/>
+      <c r="C285" s="30"/>
+      <c r="D285" s="4"/>
+      <c r="E285" s="29"/>
+      <c r="F285" s="24"/>
+      <c r="G285" s="80"/>
+      <c r="H285" s="103"/>
+      <c r="I285" s="3"/>
+      <c r="J285" s="3"/>
+      <c r="K285" s="3"/>
+      <c r="L285" s="3"/>
+      <c r="M285" s="55"/>
+    </row>
+    <row r="286" spans="1:13">
+      <c r="A286" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B86" s="10">
+      <c r="B286" s="8">
+        <v>86.1</v>
+      </c>
+      <c r="C286" s="8">
+        <v>166.6</v>
+      </c>
+      <c r="D286" s="8">
+        <v>187.6</v>
+      </c>
+      <c r="E286" s="27">
+        <v>193.2</v>
+      </c>
+      <c r="F286" s="28">
+        <v>177.8</v>
+      </c>
+      <c r="G286" s="89">
+        <v>169.4</v>
+      </c>
+      <c r="H286" s="101">
+        <v>156.6</v>
+      </c>
+      <c r="I286" s="3"/>
+      <c r="J286" s="3"/>
+      <c r="K286" s="3"/>
+      <c r="L286" s="3"/>
+      <c r="M286" s="3"/>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B287" s="8">
+        <v>79</v>
+      </c>
+      <c r="C287" s="8">
+        <v>168</v>
+      </c>
+      <c r="D287" s="8">
+        <v>198.2</v>
+      </c>
+      <c r="E287" s="27">
+        <v>196.5</v>
+      </c>
+      <c r="F287" s="27">
+        <v>176.1</v>
+      </c>
+      <c r="G287" s="89">
+        <v>163.6</v>
+      </c>
+      <c r="H287" s="101">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="I287" s="3"/>
+      <c r="J287" s="3"/>
+      <c r="K287" s="3"/>
+      <c r="L287" s="3"/>
+      <c r="M287" s="3"/>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B288" s="8">
+        <v>97.5</v>
+      </c>
+      <c r="C288" s="8">
+        <v>8202.1</v>
+      </c>
+      <c r="D288" s="8">
+        <v>268.5</v>
+      </c>
+      <c r="E288" s="27">
+        <v>419</v>
+      </c>
+      <c r="F288" s="27">
+        <v>352.5</v>
+      </c>
+      <c r="G288" s="89">
+        <v>308.60000000000002</v>
+      </c>
+      <c r="H288" s="101">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="I288" s="3"/>
+      <c r="J288" s="3"/>
+      <c r="K288" s="3"/>
+      <c r="L288" s="3"/>
+      <c r="M288" s="3"/>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B289" s="8">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C289" s="8">
+        <v>95.5</v>
+      </c>
+      <c r="D289" s="8">
         <v>120</v>
       </c>
-      <c r="C86" s="10">
-[...89 lines deleted...]
-      <c r="D89" s="10">
+      <c r="E289" s="27">
+        <v>129.5</v>
+      </c>
+      <c r="F289" s="27">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="G289" s="89">
+        <v>131.5</v>
+      </c>
+      <c r="H289" s="101">
+        <v>124.6</v>
+      </c>
+      <c r="I289" s="3"/>
+      <c r="J289" s="3"/>
+      <c r="K289" s="3"/>
+      <c r="L289" s="3"/>
+      <c r="M289" s="3"/>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B290" s="29"/>
+      <c r="C290" s="29"/>
+      <c r="D290" s="4"/>
+      <c r="E290" s="29"/>
+      <c r="F290" s="24"/>
+      <c r="G290" s="91"/>
+      <c r="H290" s="102"/>
+      <c r="I290" s="3"/>
+      <c r="J290" s="3"/>
+      <c r="K290" s="3"/>
+      <c r="L290" s="3"/>
+      <c r="M290" s="3"/>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B291" s="8">
+        <v>98.2</v>
+      </c>
+      <c r="C291" s="8">
+        <v>66.7</v>
+      </c>
+      <c r="D291" s="8">
+        <v>85.7</v>
+      </c>
+      <c r="E291" s="27">
+        <v>92.6</v>
+      </c>
+      <c r="F291" s="27">
+        <v>241.8</v>
+      </c>
+      <c r="G291" s="96">
+        <v>345.2</v>
+      </c>
+      <c r="H291" s="101">
+        <v>341.3</v>
+      </c>
+      <c r="I291" s="3"/>
+      <c r="J291" s="3"/>
+      <c r="K291" s="3"/>
+      <c r="L291" s="3"/>
+      <c r="M291" s="3"/>
+    </row>
+    <row r="292" spans="1:13">
+      <c r="A292" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B292" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D292" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E292" s="27">
+        <v>96.1</v>
+      </c>
+      <c r="F292" s="27">
+        <v>86.9</v>
+      </c>
+      <c r="G292" s="96">
+        <v>81</v>
+      </c>
+      <c r="H292" s="101">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="I292" s="3"/>
+      <c r="J292" s="3"/>
+      <c r="K292" s="3"/>
+      <c r="L292" s="3"/>
+      <c r="M292" s="3"/>
+    </row>
+    <row r="293" spans="1:13">
+      <c r="A293" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B293" s="8">
+        <v>97.3</v>
+      </c>
+      <c r="C293" s="8">
+        <v>728.3</v>
+      </c>
+      <c r="D293" s="6">
+        <v>938.3</v>
+      </c>
+      <c r="E293" s="27">
+        <v>750.7</v>
+      </c>
+      <c r="F293" s="27">
+        <v>606.9</v>
+      </c>
+      <c r="G293" s="96">
+        <v>511.3</v>
+      </c>
+      <c r="H293" s="101">
+        <v>441.1</v>
+      </c>
+      <c r="I293" s="3"/>
+      <c r="J293" s="3"/>
+      <c r="K293" s="3"/>
+      <c r="L293" s="3"/>
+      <c r="M293" s="3"/>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B294" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C294" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="D294" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="E294" s="27">
+        <v>8</v>
+      </c>
+      <c r="F294" s="27">
+        <v>10.1</v>
+      </c>
+      <c r="G294" s="96">
+        <v>11.6</v>
+      </c>
+      <c r="H294" s="101">
+        <v>12.1</v>
+      </c>
+      <c r="I294" s="3"/>
+      <c r="J294" s="3"/>
+      <c r="K294" s="3"/>
+      <c r="L294" s="3"/>
+      <c r="M294" s="3"/>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B295" s="10">
+        <v>22.2</v>
+      </c>
+      <c r="C295" s="8">
+        <v>109.9</v>
+      </c>
+      <c r="D295" s="8">
         <v>90.5</v>
       </c>
-      <c r="E89" s="29">
-[...178 lines deleted...]
-      <c r="A96" s="28" t="s">
+      <c r="E295" s="27">
+        <v>106.1</v>
+      </c>
+      <c r="F295" s="28">
+        <v>96.3</v>
+      </c>
+      <c r="G295" s="96">
+        <v>89</v>
+      </c>
+      <c r="H295" s="101">
+        <v>85.8</v>
+      </c>
+      <c r="I295" s="3"/>
+      <c r="J295" s="3"/>
+      <c r="K295" s="3"/>
+      <c r="L295" s="3"/>
+      <c r="M295" s="3"/>
+    </row>
+    <row r="296" spans="1:13">
+      <c r="A296" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B96" s="10">
-[...25 lines deleted...]
-      <c r="A97" s="28" t="s">
+      <c r="B296" s="10">
+        <v>99.7</v>
+      </c>
+      <c r="C296" s="8">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D296" s="8">
+        <v>176.4</v>
+      </c>
+      <c r="E296" s="27">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F296" s="27">
+        <v>105.8</v>
+      </c>
+      <c r="G296" s="96">
+        <v>88.2</v>
+      </c>
+      <c r="H296" s="101">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="I296" s="3"/>
+      <c r="J296" s="3"/>
+      <c r="K296" s="3"/>
+      <c r="L296" s="3"/>
+      <c r="M296" s="3"/>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297" s="98" t="s">
         <v>64</v>
-      </c>
-[...5270 lines deleted...]
-        <v>65</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C297" s="10" t="s">
         <v>46</v>
       </c>
       <c r="D297" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="E297" s="29">
+      <c r="E297" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F297" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G297" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H297" s="101">
+        <v>1.6</v>
+      </c>
+      <c r="I297" s="3"/>
+      <c r="J297" s="3"/>
+      <c r="K297" s="3"/>
+      <c r="L297" s="3"/>
+      <c r="M297" s="3"/>
+    </row>
+    <row r="298" spans="1:13">
+      <c r="A298" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B298" s="8">
+        <v>98.4</v>
+      </c>
+      <c r="C298" s="8">
+        <v>82.5</v>
+      </c>
+      <c r="D298" s="8">
+        <v>244.1</v>
+      </c>
+      <c r="E298" s="27">
+        <v>259</v>
+      </c>
+      <c r="F298" s="27">
+        <v>221.6</v>
+      </c>
+      <c r="G298" s="96">
+        <v>197</v>
+      </c>
+      <c r="H298" s="101">
+        <v>173.3</v>
+      </c>
+      <c r="I298" s="3"/>
+      <c r="J298" s="3"/>
+      <c r="K298" s="3"/>
+      <c r="L298" s="3"/>
+      <c r="M298" s="3"/>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B299" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C299" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D299" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E299" s="27">
         <v>12.1</v>
       </c>
-      <c r="F297" s="30">
+      <c r="F299" s="28">
         <v>13.8</v>
       </c>
-      <c r="G297" s="97">
+      <c r="G299" s="96">
         <v>15.1</v>
       </c>
-      <c r="H297" s="4"/>
-[...7 lines deleted...]
-      <c r="A298" s="28" t="s">
+      <c r="H299" s="101">
+        <v>15</v>
+      </c>
+      <c r="I299" s="3"/>
+      <c r="J299" s="3"/>
+      <c r="K299" s="3"/>
+      <c r="L299" s="3"/>
+      <c r="M299" s="3"/>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B298" s="10">
+      <c r="B300" s="8">
         <v>97.3</v>
       </c>
-      <c r="C298" s="10">
+      <c r="C300" s="8">
         <v>149.80000000000001</v>
       </c>
-      <c r="D298" s="10">
+      <c r="D300" s="8">
         <v>167.2</v>
       </c>
-      <c r="E298" s="29">
+      <c r="E300" s="27">
         <v>157.69999999999999</v>
       </c>
-      <c r="F298" s="29">
+      <c r="F300" s="27">
         <v>137</v>
       </c>
-      <c r="G298" s="98">
+      <c r="G300" s="90">
         <v>123.5</v>
       </c>
-      <c r="H298" s="4"/>
-[...7 lines deleted...]
-      <c r="A299" s="53" t="s">
+      <c r="H300" s="101">
+        <v>111.4</v>
+      </c>
+      <c r="I300" s="3"/>
+      <c r="J300" s="3"/>
+      <c r="K300" s="3"/>
+      <c r="L300" s="3"/>
+      <c r="M300" s="3"/>
+    </row>
+    <row r="301" spans="1:13" ht="60">
+      <c r="A301" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B299" s="31"/>
-[...13 lines deleted...]
-      <c r="A300" s="55" t="s">
+      <c r="B301" s="29"/>
+      <c r="C301" s="30"/>
+      <c r="D301" s="5"/>
+      <c r="E301" s="29"/>
+      <c r="F301" s="24"/>
+      <c r="G301" s="80"/>
+      <c r="H301" s="95"/>
+      <c r="I301" s="3"/>
+      <c r="J301" s="3"/>
+      <c r="K301" s="3"/>
+      <c r="L301" s="3"/>
+      <c r="M301" s="55"/>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B300" s="10">
+      <c r="B302" s="8">
         <v>103.2</v>
       </c>
-      <c r="C300" s="10">
+      <c r="C302" s="8">
         <v>103.6</v>
       </c>
-      <c r="D300" s="10">
+      <c r="D302" s="8">
         <v>101.6</v>
       </c>
-      <c r="E300" s="29">
+      <c r="E302" s="27">
         <v>109</v>
       </c>
-      <c r="F300" s="30">
+      <c r="F302" s="28">
         <v>106.2</v>
       </c>
-      <c r="G300" s="97">
+      <c r="G302" s="89">
         <v>105.7</v>
       </c>
-      <c r="H300" s="4"/>
-[...7 lines deleted...]
-      <c r="A301" s="28" t="s">
+      <c r="H302" s="90">
+        <v>106.1</v>
+      </c>
+      <c r="I302" s="3"/>
+      <c r="J302" s="3"/>
+      <c r="K302" s="3"/>
+      <c r="L302" s="3"/>
+      <c r="M302" s="3"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B301" s="10">
+      <c r="B303" s="8">
         <v>108.4</v>
       </c>
-      <c r="C301" s="10">
+      <c r="C303" s="8">
         <v>103.3</v>
       </c>
-      <c r="D301" s="10">
+      <c r="D303" s="8">
         <v>100.5</v>
       </c>
-      <c r="E301" s="29">
+      <c r="E303" s="27">
         <v>105.9</v>
       </c>
-      <c r="F301" s="29">
+      <c r="F303" s="27">
         <v>104.7</v>
       </c>
-      <c r="G301" s="97">
+      <c r="G303" s="89">
         <v>104.2</v>
       </c>
-      <c r="H301" s="4"/>
-[...7 lines deleted...]
-      <c r="A302" s="28" t="s">
+      <c r="H303" s="101">
+        <v>105.3</v>
+      </c>
+      <c r="I303" s="3"/>
+      <c r="J303" s="3"/>
+      <c r="K303" s="3"/>
+      <c r="L303" s="3"/>
+      <c r="M303" s="3"/>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B302" s="10">
+      <c r="B304" s="8">
         <v>102.9</v>
       </c>
-      <c r="C302" s="10">
+      <c r="C304" s="8">
         <v>102.8</v>
       </c>
-      <c r="D302" s="10">
+      <c r="D304" s="8">
         <v>103.3</v>
       </c>
-      <c r="E302" s="29">
+      <c r="E304" s="27">
         <v>103.3</v>
       </c>
-      <c r="F302" s="29">
+      <c r="F304" s="27">
         <v>103.6</v>
       </c>
-      <c r="G302" s="97">
+      <c r="G304" s="89">
         <v>105.8</v>
       </c>
-      <c r="H302" s="4"/>
-[...7 lines deleted...]
-      <c r="A303" s="28" t="s">
+      <c r="H304" s="101">
+        <v>104.9</v>
+      </c>
+      <c r="I304" s="3"/>
+      <c r="J304" s="3"/>
+      <c r="K304" s="3"/>
+      <c r="L304" s="3"/>
+      <c r="M304" s="3"/>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B303" s="10">
+      <c r="B305" s="8">
         <v>104</v>
       </c>
-      <c r="C303" s="10">
+      <c r="C305" s="8">
         <v>104.1</v>
       </c>
-      <c r="D303" s="10">
+      <c r="D305" s="8">
         <v>102.7</v>
       </c>
-      <c r="E303" s="29">
+      <c r="E305" s="27">
         <v>111.2</v>
       </c>
-      <c r="F303" s="29">
+      <c r="F305" s="27">
         <v>108.3</v>
       </c>
-      <c r="G303" s="97">
+      <c r="G305" s="89">
         <v>107.1</v>
       </c>
-      <c r="H303" s="4"/>
-[...7 lines deleted...]
-      <c r="A304" s="9" t="s">
+      <c r="H305" s="101">
+        <v>108.7</v>
+      </c>
+      <c r="I305" s="3"/>
+      <c r="J305" s="3"/>
+      <c r="K305" s="3"/>
+      <c r="L305" s="3"/>
+      <c r="M305" s="3"/>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B304" s="31"/>
-[...13 lines deleted...]
-      <c r="A305" s="28" t="s">
+      <c r="B306" s="29"/>
+      <c r="C306" s="29"/>
+      <c r="D306" s="4"/>
+      <c r="E306" s="29"/>
+      <c r="F306" s="24"/>
+      <c r="G306" s="91"/>
+      <c r="H306" s="102"/>
+      <c r="I306" s="3"/>
+      <c r="J306" s="3"/>
+      <c r="K306" s="3"/>
+      <c r="L306" s="3"/>
+      <c r="M306" s="3"/>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B305" s="10">
+      <c r="B307" s="8">
         <v>200</v>
       </c>
-      <c r="C305" s="10">
+      <c r="C307" s="8">
         <v>110.7</v>
       </c>
-      <c r="D305" s="10">
+      <c r="D307" s="8">
         <v>147.6</v>
       </c>
-      <c r="E305" s="29">
+      <c r="E307" s="27">
         <v>126.1</v>
       </c>
-      <c r="F305" s="29">
+      <c r="F307" s="27">
         <v>214</v>
       </c>
-      <c r="G305" s="97">
+      <c r="G307" s="89">
         <v>194.7</v>
       </c>
-      <c r="H305" s="4"/>
-[...7 lines deleted...]
-      <c r="A306" s="27" t="s">
+      <c r="H307" s="101">
+        <v>175.6</v>
+      </c>
+      <c r="I307" s="3"/>
+      <c r="J307" s="3"/>
+      <c r="K307" s="3"/>
+      <c r="L307" s="3"/>
+      <c r="M307" s="3"/>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B306" s="10">
+      <c r="B308" s="8">
         <v>118</v>
       </c>
-      <c r="C306" s="10">
+      <c r="C308" s="8">
         <v>111.9</v>
       </c>
-      <c r="D306" s="10">
+      <c r="D308" s="8">
         <v>117.4</v>
       </c>
-      <c r="E306" s="29">
+      <c r="E308" s="27">
         <v>125.2</v>
       </c>
-      <c r="F306" s="29">
+      <c r="F308" s="27">
         <v>108.8</v>
       </c>
-      <c r="G306" s="97">
+      <c r="G308" s="89">
         <v>99.1</v>
       </c>
-      <c r="H306" s="4"/>
-[...7 lines deleted...]
-      <c r="A307" s="28" t="s">
+      <c r="H308" s="101">
+        <v>92.4</v>
+      </c>
+      <c r="I308" s="3"/>
+      <c r="J308" s="3"/>
+      <c r="K308" s="3"/>
+      <c r="L308" s="3"/>
+      <c r="M308" s="3"/>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B307" s="10">
+      <c r="B309" s="8">
         <v>142.6</v>
       </c>
-      <c r="C307" s="10">
+      <c r="C309" s="8">
         <v>90.2</v>
       </c>
-      <c r="D307" s="10">
+      <c r="D309" s="8">
         <v>93.5</v>
       </c>
-      <c r="E307" s="29">
+      <c r="E309" s="27">
         <v>100.5</v>
       </c>
-      <c r="F307" s="29">
+      <c r="F309" s="27">
         <v>222.6</v>
       </c>
-      <c r="G307" s="97">
+      <c r="G309" s="89">
         <v>192.2</v>
       </c>
-      <c r="H307" s="4"/>
-[...7 lines deleted...]
-      <c r="A308" s="28" t="s">
+      <c r="H309" s="101">
+        <v>181.5</v>
+      </c>
+      <c r="I309" s="3"/>
+      <c r="J309" s="3"/>
+      <c r="K309" s="3"/>
+      <c r="L309" s="3"/>
+      <c r="M309" s="3"/>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B308" s="10">
+      <c r="B310" s="8">
         <v>149.19999999999999</v>
       </c>
-      <c r="C308" s="10">
+      <c r="C310" s="8">
         <v>96.7</v>
       </c>
-      <c r="D308" s="10">
+      <c r="D310" s="8">
         <v>75.099999999999994</v>
       </c>
-      <c r="E308" s="29">
+      <c r="E310" s="27">
         <v>68</v>
       </c>
-      <c r="F308" s="29">
+      <c r="F310" s="27">
         <v>57.1</v>
       </c>
-      <c r="G308" s="97">
+      <c r="G310" s="89">
         <v>99.6</v>
       </c>
-      <c r="H308" s="4"/>
-[...7 lines deleted...]
-      <c r="A309" s="28" t="s">
+      <c r="H310" s="101">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="I310" s="3"/>
+      <c r="J310" s="3"/>
+      <c r="K310" s="3"/>
+      <c r="L310" s="3"/>
+      <c r="M310" s="3"/>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B309" s="10">
-[...2 lines deleted...]
-      <c r="C309" s="10">
+      <c r="B311" s="8">
+        <v>100</v>
+      </c>
+      <c r="C311" s="8">
         <v>99.4</v>
       </c>
-      <c r="D309" s="10">
+      <c r="D311" s="8">
         <v>99.2</v>
       </c>
-      <c r="E309" s="29">
+      <c r="E311" s="27">
         <v>139.69999999999999</v>
       </c>
-      <c r="F309" s="29">
+      <c r="F311" s="27">
         <v>163.6</v>
       </c>
-      <c r="G309" s="97">
+      <c r="G311" s="89">
         <v>179.4</v>
       </c>
-      <c r="H309" s="4"/>
-[...7 lines deleted...]
-      <c r="A310" s="28" t="s">
+      <c r="H311" s="90">
+        <v>169.2</v>
+      </c>
+      <c r="I311" s="3"/>
+      <c r="J311" s="3"/>
+      <c r="K311" s="3"/>
+      <c r="L311" s="3"/>
+      <c r="M311" s="3"/>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B310" s="10">
-[...2 lines deleted...]
-      <c r="C310" s="10">
+      <c r="B312" s="8">
+        <v>100</v>
+      </c>
+      <c r="C312" s="8">
         <v>95.7</v>
       </c>
-      <c r="D310" s="10">
+      <c r="D312" s="8">
         <v>94.3</v>
       </c>
-      <c r="E310" s="29">
+      <c r="E312" s="27">
         <v>96.8</v>
       </c>
-      <c r="F310" s="29">
+      <c r="F312" s="27">
         <v>97.8</v>
       </c>
-      <c r="G310" s="97">
+      <c r="G312" s="89">
         <v>98.4</v>
       </c>
-      <c r="H310" s="4"/>
-[...7 lines deleted...]
-      <c r="A311" s="28" t="s">
+      <c r="H312" s="101">
+        <v>98.7</v>
+      </c>
+      <c r="I312" s="3"/>
+      <c r="J312" s="3"/>
+      <c r="K312" s="3"/>
+      <c r="L312" s="3"/>
+      <c r="M312" s="3"/>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B311" s="10">
+      <c r="B313" s="8">
         <v>115.6</v>
       </c>
-      <c r="C311" s="10">
+      <c r="C313" s="8">
         <v>110</v>
       </c>
-      <c r="D311" s="10">
+      <c r="D313" s="8">
         <v>91.7</v>
       </c>
-      <c r="E311" s="29">
+      <c r="E313" s="27">
         <v>158.6</v>
       </c>
-      <c r="F311" s="29">
+      <c r="F313" s="27">
         <v>205.9</v>
       </c>
-      <c r="G311" s="97">
+      <c r="G313" s="89">
         <v>188.7</v>
       </c>
-      <c r="H311" s="4"/>
-[...7 lines deleted...]
-      <c r="A312" s="28" t="s">
+      <c r="H313" s="101">
+        <v>169.2</v>
+      </c>
+      <c r="I313" s="3"/>
+      <c r="J313" s="3"/>
+      <c r="K313" s="3"/>
+      <c r="L313" s="3"/>
+      <c r="M313" s="3"/>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B312" s="10">
+      <c r="B314" s="8">
         <v>86.6</v>
       </c>
-      <c r="C312" s="10">
+      <c r="C314" s="8">
         <v>83.9</v>
       </c>
-      <c r="D312" s="10">
+      <c r="D314" s="8">
         <v>82.4</v>
       </c>
-      <c r="E312" s="29">
+      <c r="E314" s="27">
         <v>88.9</v>
       </c>
-      <c r="F312" s="29">
+      <c r="F314" s="27">
         <v>99.4</v>
       </c>
-      <c r="G312" s="97">
+      <c r="G314" s="89">
         <v>113.6</v>
       </c>
-      <c r="H312" s="4"/>
-[...7 lines deleted...]
-      <c r="A313" s="28" t="s">
+      <c r="H314" s="101">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="I314" s="3"/>
+      <c r="J314" s="3"/>
+      <c r="K314" s="3"/>
+      <c r="L314" s="3"/>
+      <c r="M314" s="3"/>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B313" s="10">
-[...2 lines deleted...]
-      <c r="C313" s="10">
+      <c r="B315" s="8">
+        <v>100</v>
+      </c>
+      <c r="C315" s="8">
         <v>87.5</v>
       </c>
-      <c r="D313" s="10">
+      <c r="D315" s="8">
         <v>83</v>
       </c>
-      <c r="E313" s="29">
+      <c r="E315" s="27">
         <v>94.3</v>
       </c>
-      <c r="F313" s="30">
+      <c r="F315" s="28">
         <v>105.2</v>
       </c>
-      <c r="G313" s="97">
+      <c r="G315" s="89">
         <v>112.4</v>
       </c>
-      <c r="H313" s="4"/>
-[...7 lines deleted...]
-      <c r="A314" s="28" t="s">
+      <c r="H315" s="101">
+        <v>125.9</v>
+      </c>
+      <c r="I315" s="3"/>
+      <c r="J315" s="3"/>
+      <c r="K315" s="3"/>
+      <c r="L315" s="3"/>
+      <c r="M315" s="3"/>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B314" s="10">
+      <c r="B316" s="8">
         <v>95.5</v>
       </c>
-      <c r="C314" s="10">
+      <c r="C316" s="8">
         <v>98.1</v>
       </c>
-      <c r="D314" s="10">
+      <c r="D316" s="8">
         <v>96.7</v>
       </c>
-      <c r="E314" s="29">
+      <c r="E316" s="27">
         <v>122.4</v>
       </c>
-      <c r="F314" s="29">
+      <c r="F316" s="27">
         <v>116.8</v>
       </c>
-      <c r="G314" s="98">
+      <c r="G316" s="90">
         <v>113.1</v>
       </c>
-      <c r="H314" s="4"/>
-[...7 lines deleted...]
-      <c r="A315" s="18" t="s">
+      <c r="H316" s="101">
+        <v>104.3</v>
+      </c>
+      <c r="I316" s="3"/>
+      <c r="J316" s="3"/>
+      <c r="K316" s="3"/>
+      <c r="L316" s="3"/>
+      <c r="M316" s="3"/>
+    </row>
+    <row r="317" spans="1:13" s="31" customFormat="1" ht="22.5">
+      <c r="A317" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B315" s="10"/>
-[...13 lines deleted...]
-      <c r="A316" s="55" t="s">
+      <c r="B317" s="8"/>
+      <c r="C317" s="8"/>
+      <c r="D317" s="9"/>
+      <c r="E317" s="29"/>
+      <c r="F317" s="24"/>
+      <c r="G317" s="91"/>
+      <c r="H317" s="102"/>
+      <c r="I317" s="29"/>
+      <c r="J317" s="29"/>
+      <c r="K317" s="29"/>
+      <c r="L317" s="29"/>
+      <c r="M317" s="29"/>
+    </row>
+    <row r="318" spans="1:13" s="31" customFormat="1">
+      <c r="A318" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B316" s="10">
+      <c r="B318" s="8">
         <v>102.9</v>
       </c>
-      <c r="C316" s="10">
+      <c r="C318" s="8">
         <v>101.9</v>
       </c>
-      <c r="D316" s="10">
-[...2 lines deleted...]
-      <c r="E316" s="29">
+      <c r="D318" s="8">
+        <v>100</v>
+      </c>
+      <c r="E318" s="27">
         <v>102.2</v>
       </c>
-      <c r="F316" s="30">
+      <c r="F318" s="28">
         <v>100.6</v>
       </c>
-      <c r="G316" s="97">
+      <c r="G318" s="89">
         <v>100.8</v>
       </c>
-      <c r="H316" s="31"/>
-[...7 lines deleted...]
-      <c r="A317" s="28" t="s">
+      <c r="H318" s="90">
+        <v>101.6</v>
+      </c>
+      <c r="I318" s="29"/>
+      <c r="J318" s="29"/>
+      <c r="K318" s="29"/>
+      <c r="L318" s="29"/>
+      <c r="M318" s="29"/>
+    </row>
+    <row r="319" spans="1:13" s="31" customFormat="1">
+      <c r="A319" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B317" s="10">
+      <c r="B319" s="8">
         <v>95.9</v>
       </c>
-      <c r="C317" s="10">
+      <c r="C319" s="8">
         <v>92.5</v>
       </c>
-      <c r="D317" s="10">
+      <c r="D319" s="8">
         <v>91.5</v>
       </c>
-      <c r="E317" s="29">
+      <c r="E319" s="27">
         <v>91.8</v>
       </c>
-      <c r="F317" s="29">
+      <c r="F319" s="27">
         <v>90.9</v>
       </c>
-      <c r="G317" s="97">
+      <c r="G319" s="89">
         <v>91.5</v>
       </c>
-      <c r="H317" s="31"/>
-[...7 lines deleted...]
-      <c r="A318" s="28" t="s">
+      <c r="H319" s="101">
+        <v>93</v>
+      </c>
+      <c r="I319" s="29"/>
+      <c r="J319" s="29"/>
+      <c r="K319" s="29"/>
+      <c r="L319" s="29"/>
+      <c r="M319" s="29"/>
+    </row>
+    <row r="320" spans="1:13" s="31" customFormat="1">
+      <c r="A320" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B318" s="10">
+      <c r="B320" s="8">
         <v>101.3</v>
       </c>
-      <c r="C318" s="10">
+      <c r="C320" s="8">
         <v>100.3</v>
       </c>
-      <c r="D318" s="10">
+      <c r="D320" s="8">
         <v>97.6</v>
       </c>
-      <c r="E318" s="29">
+      <c r="E320" s="27">
         <v>96.1</v>
       </c>
-      <c r="F318" s="29">
+      <c r="F320" s="27">
         <v>96.9</v>
       </c>
-      <c r="G318" s="97">
-[...10 lines deleted...]
-      <c r="A319" s="28" t="s">
+      <c r="G320" s="89">
+        <v>100</v>
+      </c>
+      <c r="H320" s="101">
+        <v>99.2</v>
+      </c>
+      <c r="I320" s="29"/>
+      <c r="J320" s="29"/>
+      <c r="K320" s="29"/>
+      <c r="L320" s="29"/>
+      <c r="M320" s="29"/>
+    </row>
+    <row r="321" spans="1:13" s="31" customFormat="1">
+      <c r="A321" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B319" s="10">
+      <c r="B321" s="8">
         <v>105.6</v>
       </c>
-      <c r="C319" s="10">
+      <c r="C321" s="8">
         <v>104.2</v>
       </c>
-      <c r="D319" s="10">
+      <c r="D321" s="8">
         <v>102.5</v>
       </c>
-      <c r="E319" s="29">
+      <c r="E321" s="27">
         <v>107.6</v>
       </c>
-      <c r="F319" s="29">
+      <c r="F321" s="27">
         <v>104.9</v>
       </c>
-      <c r="G319" s="97">
+      <c r="G321" s="89">
         <v>103.7</v>
       </c>
-      <c r="H319" s="31"/>
-[...7 lines deleted...]
-      <c r="A320" s="9" t="s">
+      <c r="H321" s="101">
+        <v>104.8</v>
+      </c>
+      <c r="I321" s="29"/>
+      <c r="J321" s="29"/>
+      <c r="K321" s="29"/>
+      <c r="L321" s="29"/>
+      <c r="M321" s="29"/>
+    </row>
+    <row r="322" spans="1:13" s="31" customFormat="1">
+      <c r="A322" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B320" s="10"/>
-[...13 lines deleted...]
-      <c r="A321" s="28" t="s">
+      <c r="B322" s="8"/>
+      <c r="C322" s="8"/>
+      <c r="D322" s="9"/>
+      <c r="E322" s="29"/>
+      <c r="F322" s="24"/>
+      <c r="G322" s="91"/>
+      <c r="H322" s="102"/>
+      <c r="I322" s="29"/>
+      <c r="J322" s="29"/>
+      <c r="K322" s="29"/>
+      <c r="L322" s="29"/>
+      <c r="M322" s="29"/>
+    </row>
+    <row r="323" spans="1:13" s="31" customFormat="1">
+      <c r="A323" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B321" s="10" t="s">
+      <c r="B323" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C321" s="10" t="s">
+      <c r="C323" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D321" s="10" t="s">
+      <c r="D323" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E321" s="29">
+      <c r="E323" s="27">
         <v>18</v>
       </c>
-      <c r="F321" s="29">
+      <c r="F323" s="27">
         <v>22.3</v>
       </c>
-      <c r="G321" s="97">
+      <c r="G323" s="89">
         <v>25</v>
       </c>
-      <c r="H321" s="31"/>
-[...7 lines deleted...]
-      <c r="A322" s="27" t="s">
+      <c r="H323" s="101">
+        <v>30.2</v>
+      </c>
+      <c r="I323" s="29"/>
+      <c r="J323" s="29"/>
+      <c r="K323" s="29"/>
+      <c r="L323" s="29"/>
+      <c r="M323" s="29"/>
+    </row>
+    <row r="324" spans="1:13" s="31" customFormat="1">
+      <c r="A324" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B322" s="10">
-[...2 lines deleted...]
-      <c r="C322" s="10">
+      <c r="B324" s="8">
+        <v>100</v>
+      </c>
+      <c r="C324" s="8">
         <v>87.5</v>
       </c>
-      <c r="D322" s="10">
+      <c r="D324" s="8">
         <v>86.7</v>
       </c>
-      <c r="E322" s="29">
+      <c r="E324" s="27">
         <v>93.3</v>
       </c>
-      <c r="F322" s="29">
+      <c r="F324" s="27">
         <v>83.3</v>
       </c>
-      <c r="G322" s="97">
+      <c r="G324" s="89">
         <v>77.900000000000006</v>
       </c>
-      <c r="H322" s="31"/>
-[...7 lines deleted...]
-      <c r="A323" s="28" t="s">
+      <c r="H324" s="101">
+        <v>74.2</v>
+      </c>
+      <c r="I324" s="29"/>
+      <c r="J324" s="29"/>
+      <c r="K324" s="29"/>
+      <c r="L324" s="29"/>
+      <c r="M324" s="29"/>
+    </row>
+    <row r="325" spans="1:13" s="31" customFormat="1">
+      <c r="A325" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B323" s="10" t="s">
+      <c r="B325" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C323" s="10" t="s">
+      <c r="C325" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D323" s="10" t="s">
+      <c r="D325" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E323" s="29">
+      <c r="E325" s="27">
         <v>21.4</v>
       </c>
-      <c r="F323" s="29">
+      <c r="F325" s="27">
         <v>24.3</v>
       </c>
-      <c r="G323" s="97">
+      <c r="G325" s="89">
         <v>27.4</v>
       </c>
-      <c r="H323" s="31"/>
-[...7 lines deleted...]
-      <c r="A324" s="28" t="s">
+      <c r="H325" s="101">
+        <v>34.9</v>
+      </c>
+      <c r="I325" s="29"/>
+      <c r="J325" s="29"/>
+      <c r="K325" s="29"/>
+      <c r="L325" s="29"/>
+      <c r="M325" s="29"/>
+    </row>
+    <row r="326" spans="1:13" s="31" customFormat="1">
+      <c r="A326" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B324" s="10" t="s">
+      <c r="B326" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C324" s="10" t="s">
+      <c r="C326" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D324" s="10" t="s">
+      <c r="D326" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E324" s="29">
+      <c r="E326" s="27">
         <v>19.899999999999999</v>
       </c>
-      <c r="F324" s="29">
+      <c r="F326" s="27">
         <v>24.8</v>
       </c>
-      <c r="G324" s="97">
+      <c r="G326" s="89">
         <v>26.5</v>
       </c>
-      <c r="H324" s="31"/>
-[...7 lines deleted...]
-      <c r="A325" s="28" t="s">
+      <c r="H326" s="101">
+        <v>30.9</v>
+      </c>
+      <c r="I326" s="29"/>
+      <c r="J326" s="29"/>
+      <c r="K326" s="29"/>
+      <c r="L326" s="29"/>
+      <c r="M326" s="29"/>
+    </row>
+    <row r="327" spans="1:13" s="31" customFormat="1">
+      <c r="A327" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B325" s="10" t="s">
+      <c r="B327" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C325" s="10" t="s">
+      <c r="C327" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D325" s="10" t="s">
+      <c r="D327" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E325" s="29">
+      <c r="E327" s="27">
         <v>21.5</v>
       </c>
-      <c r="F325" s="29">
+      <c r="F327" s="27">
         <v>25.1</v>
       </c>
-      <c r="G325" s="97">
+      <c r="G327" s="89">
         <v>26.4</v>
       </c>
-      <c r="H325" s="31"/>
-[...7 lines deleted...]
-      <c r="A326" s="28" t="s">
+      <c r="H327" s="101">
+        <v>30.8</v>
+      </c>
+      <c r="I327" s="29"/>
+      <c r="J327" s="29"/>
+      <c r="K327" s="29"/>
+      <c r="L327" s="29"/>
+      <c r="M327" s="29"/>
+    </row>
+    <row r="328" spans="1:13" s="31" customFormat="1">
+      <c r="A328" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B326" s="10" t="s">
+      <c r="B328" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C326" s="10" t="s">
+      <c r="C328" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D326" s="10" t="s">
+      <c r="D328" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E326" s="29">
+      <c r="E328" s="27">
         <v>19.7</v>
       </c>
-      <c r="F326" s="29">
+      <c r="F328" s="27">
         <v>23.8</v>
       </c>
-      <c r="G326" s="97">
+      <c r="G328" s="89">
         <v>25.7</v>
       </c>
-      <c r="H326" s="31"/>
-[...7 lines deleted...]
-      <c r="A327" s="28" t="s">
+      <c r="H328" s="101">
+        <v>31.7</v>
+      </c>
+      <c r="I328" s="29"/>
+      <c r="J328" s="29"/>
+      <c r="K328" s="29"/>
+      <c r="L328" s="29"/>
+      <c r="M328" s="29"/>
+    </row>
+    <row r="329" spans="1:13" s="31" customFormat="1">
+      <c r="A329" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B327" s="10" t="s">
+      <c r="B329" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C327" s="10" t="s">
+      <c r="C329" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D327" s="10" t="s">
+      <c r="D329" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E327" s="29">
+      <c r="E329" s="27">
         <v>21.8</v>
       </c>
-      <c r="F327" s="29">
+      <c r="F329" s="27">
         <v>22.8</v>
       </c>
-      <c r="G327" s="97">
+      <c r="G329" s="89">
         <v>27.9</v>
       </c>
-      <c r="H327" s="31"/>
-[...7 lines deleted...]
-      <c r="A328" s="28" t="s">
+      <c r="H329" s="101">
+        <v>31.4</v>
+      </c>
+      <c r="I329" s="29"/>
+      <c r="J329" s="29"/>
+      <c r="K329" s="29"/>
+      <c r="L329" s="29"/>
+      <c r="M329" s="29"/>
+    </row>
+    <row r="330" spans="1:13" s="31" customFormat="1">
+      <c r="A330" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B328" s="10" t="s">
+      <c r="B330" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C328" s="10" t="s">
+      <c r="C330" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D328" s="10" t="s">
+      <c r="D330" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E328" s="29">
+      <c r="E330" s="27">
         <v>19.5</v>
       </c>
-      <c r="F328" s="29">
+      <c r="F330" s="27">
         <v>24.8</v>
       </c>
-      <c r="G328" s="97">
+      <c r="G330" s="89">
         <v>28.5</v>
       </c>
-      <c r="H328" s="31"/>
-[...7 lines deleted...]
-      <c r="A329" s="28" t="s">
+      <c r="H330" s="101">
+        <v>38.1</v>
+      </c>
+      <c r="I330" s="29"/>
+      <c r="J330" s="29"/>
+      <c r="K330" s="29"/>
+      <c r="L330" s="29"/>
+      <c r="M330" s="29"/>
+    </row>
+    <row r="331" spans="1:13" s="31" customFormat="1">
+      <c r="A331" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B329" s="10">
-[...2 lines deleted...]
-      <c r="C329" s="10">
+      <c r="B331" s="8">
+        <v>100</v>
+      </c>
+      <c r="C331" s="8">
         <v>78.400000000000006</v>
       </c>
-      <c r="D329" s="10">
+      <c r="D331" s="8">
         <v>71.099999999999994</v>
       </c>
-      <c r="E329" s="29">
+      <c r="E331" s="27">
         <v>75.400000000000006</v>
       </c>
-      <c r="F329" s="29">
+      <c r="F331" s="27">
         <v>77.400000000000006</v>
       </c>
-      <c r="G329" s="97">
+      <c r="G331" s="89">
         <v>78.599999999999994</v>
       </c>
-      <c r="H329" s="31"/>
-[...7 lines deleted...]
-      <c r="A330" s="28" t="s">
+      <c r="H331" s="101">
+        <v>96.9</v>
+      </c>
+      <c r="I331" s="29"/>
+      <c r="J331" s="29"/>
+      <c r="K331" s="29"/>
+      <c r="L331" s="29"/>
+      <c r="M331" s="29"/>
+    </row>
+    <row r="332" spans="1:13" s="31" customFormat="1">
+      <c r="A332" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B330" s="10" t="s">
+      <c r="B332" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C330" s="10" t="s">
+      <c r="C332" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D330" s="10" t="s">
+      <c r="D332" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E330" s="29">
+      <c r="E332" s="27">
         <v>20.8</v>
       </c>
-      <c r="F330" s="29">
+      <c r="F332" s="27">
         <v>24.2</v>
       </c>
-      <c r="G330" s="98">
+      <c r="G332" s="90">
         <v>26.8</v>
       </c>
-      <c r="H330" s="31"/>
-[...7 lines deleted...]
-      <c r="A331" s="18" t="s">
+      <c r="H332" s="101">
+        <v>30.4</v>
+      </c>
+      <c r="I332" s="29"/>
+      <c r="J332" s="29"/>
+      <c r="K332" s="29"/>
+      <c r="L332" s="29"/>
+      <c r="M332" s="29"/>
+    </row>
+    <row r="333" spans="1:13" s="31" customFormat="1" ht="45">
+      <c r="A333" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B331" s="10"/>
-[...13 lines deleted...]
-      <c r="A332" s="55" t="s">
+      <c r="B333" s="8"/>
+      <c r="C333" s="8"/>
+      <c r="D333" s="9"/>
+      <c r="E333" s="29"/>
+      <c r="F333" s="24"/>
+      <c r="G333" s="91"/>
+      <c r="H333" s="102"/>
+      <c r="I333" s="29"/>
+      <c r="J333" s="29"/>
+      <c r="K333" s="29"/>
+      <c r="L333" s="29"/>
+      <c r="M333" s="29"/>
+    </row>
+    <row r="334" spans="1:13" s="31" customFormat="1">
+      <c r="A334" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B332" s="10">
+      <c r="B334" s="8">
         <v>112.2</v>
       </c>
-      <c r="C332" s="10">
+      <c r="C334" s="8">
         <v>115.4</v>
       </c>
-      <c r="D332" s="10">
+      <c r="D334" s="8">
         <v>112.7</v>
       </c>
-      <c r="E332" s="29">
+      <c r="E334" s="27">
         <v>154.80000000000001</v>
       </c>
-      <c r="F332" s="29">
+      <c r="F334" s="27">
         <v>145.5</v>
       </c>
-      <c r="G332" s="98">
+      <c r="G334" s="90">
         <v>142.80000000000001</v>
       </c>
-      <c r="H332" s="31"/>
-[...7 lines deleted...]
-      <c r="A333" s="28" t="s">
+      <c r="H334" s="101">
+        <v>145.6</v>
+      </c>
+      <c r="I334" s="29"/>
+      <c r="J334" s="29"/>
+      <c r="K334" s="29"/>
+      <c r="L334" s="29"/>
+      <c r="M334" s="29"/>
+    </row>
+    <row r="335" spans="1:13" s="31" customFormat="1">
+      <c r="A335" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B333" s="10">
+      <c r="B335" s="8">
         <v>131.6</v>
       </c>
-      <c r="C333" s="10">
+      <c r="C335" s="8">
         <v>123.2</v>
       </c>
-      <c r="D333" s="10">
+      <c r="D335" s="8">
         <v>117.5</v>
       </c>
-      <c r="E333" s="29">
+      <c r="E335" s="27">
         <v>132.6</v>
       </c>
-      <c r="F333" s="30">
+      <c r="F335" s="28">
         <v>130.80000000000001</v>
       </c>
-      <c r="G333" s="97">
+      <c r="G335" s="96">
         <v>128.19999999999999</v>
       </c>
-      <c r="H333" s="31"/>
-[...7 lines deleted...]
-      <c r="A334" s="28" t="s">
+      <c r="H335" s="101">
+        <v>128.5</v>
+      </c>
+      <c r="I335" s="29"/>
+      <c r="J335" s="29"/>
+      <c r="K335" s="29"/>
+      <c r="L335" s="29"/>
+      <c r="M335" s="29"/>
+    </row>
+    <row r="336" spans="1:13" s="31" customFormat="1">
+      <c r="A336" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B334" s="10">
+      <c r="B336" s="8">
         <v>121.1</v>
       </c>
-      <c r="C334" s="10">
+      <c r="C336" s="8">
         <v>140</v>
       </c>
-      <c r="D334" s="10">
+      <c r="D336" s="8">
         <v>179</v>
       </c>
-      <c r="E334" s="29">
+      <c r="E336" s="27">
         <v>199.4</v>
       </c>
-      <c r="F334" s="29">
+      <c r="F336" s="27">
         <v>193</v>
       </c>
-      <c r="G334" s="97">
+      <c r="G336" s="96">
         <v>183.6</v>
       </c>
-      <c r="H334" s="31"/>
-[...7 lines deleted...]
-      <c r="A335" s="28" t="s">
+      <c r="H336" s="101">
+        <v>181.6</v>
+      </c>
+      <c r="I336" s="29"/>
+      <c r="J336" s="29"/>
+      <c r="K336" s="29"/>
+      <c r="L336" s="29"/>
+      <c r="M336" s="29"/>
+    </row>
+    <row r="337" spans="1:13" s="31" customFormat="1">
+      <c r="A337" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B335" s="10">
+      <c r="B337" s="8">
         <v>95.9</v>
       </c>
-      <c r="C335" s="10">
+      <c r="C337" s="8">
         <v>107.8</v>
       </c>
-      <c r="D335" s="10">
+      <c r="D337" s="8">
         <v>106.4</v>
       </c>
-      <c r="E335" s="29">
+      <c r="E337" s="27">
         <v>179.5</v>
       </c>
-      <c r="F335" s="29">
+      <c r="F337" s="27">
         <v>171.1</v>
       </c>
-      <c r="G335" s="97">
+      <c r="G337" s="96">
         <v>169.3</v>
       </c>
-      <c r="H335" s="31"/>
-[...7 lines deleted...]
-      <c r="A336" s="9" t="s">
+      <c r="H337" s="101">
+        <v>179.6</v>
+      </c>
+      <c r="I337" s="29"/>
+      <c r="J337" s="29"/>
+      <c r="K337" s="29"/>
+      <c r="L337" s="29"/>
+      <c r="M337" s="29"/>
+    </row>
+    <row r="338" spans="1:13" s="31" customFormat="1">
+      <c r="A338" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B336" s="10"/>
-[...13 lines deleted...]
-      <c r="A337" s="28" t="s">
+      <c r="B338" s="8"/>
+      <c r="C338" s="8"/>
+      <c r="D338" s="9"/>
+      <c r="E338" s="29"/>
+      <c r="F338" s="24"/>
+      <c r="G338" s="91"/>
+      <c r="H338" s="102"/>
+      <c r="I338" s="29"/>
+      <c r="J338" s="29"/>
+      <c r="K338" s="29"/>
+      <c r="L338" s="29"/>
+      <c r="M338" s="29"/>
+    </row>
+    <row r="339" spans="1:13" s="31" customFormat="1">
+      <c r="A339" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B337" s="10">
+      <c r="B339" s="8">
         <v>400</v>
       </c>
-      <c r="C337" s="10">
+      <c r="C339" s="8">
         <v>110.7</v>
       </c>
-      <c r="D337" s="10">
+      <c r="D339" s="8">
         <v>147.6</v>
       </c>
-      <c r="E337" s="29">
+      <c r="E339" s="27">
         <v>125.5</v>
       </c>
-      <c r="F337" s="29">
+      <c r="F339" s="27">
         <v>700.4</v>
       </c>
-      <c r="G337" s="98">
+      <c r="G339" s="90">
         <v>602.5</v>
       </c>
-      <c r="H337" s="31"/>
-[...7 lines deleted...]
-      <c r="A338" s="27" t="s">
+      <c r="H339" s="101">
+        <v>516.4</v>
+      </c>
+      <c r="I339" s="29"/>
+      <c r="J339" s="29"/>
+      <c r="K339" s="29"/>
+      <c r="L339" s="29"/>
+      <c r="M339" s="29"/>
+    </row>
+    <row r="340" spans="1:13" s="31" customFormat="1">
+      <c r="A340" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B338" s="10">
+      <c r="B340" s="8">
         <v>118</v>
       </c>
-      <c r="C338" s="10">
+      <c r="C340" s="8">
         <v>111.9</v>
       </c>
-      <c r="D338" s="10">
+      <c r="D340" s="8">
         <v>117.4</v>
       </c>
-      <c r="E338" s="29">
+      <c r="E340" s="27">
         <v>126.8</v>
       </c>
-      <c r="F338" s="29">
+      <c r="F340" s="27">
         <v>101.5</v>
       </c>
-      <c r="G338" s="97">
+      <c r="G340" s="89">
         <v>84.6</v>
       </c>
-      <c r="H338" s="31"/>
-[...7 lines deleted...]
-      <c r="A339" s="28" t="s">
+      <c r="H340" s="101">
+        <v>72.5</v>
+      </c>
+      <c r="I340" s="29"/>
+      <c r="J340" s="29"/>
+      <c r="K340" s="29"/>
+      <c r="L340" s="29"/>
+      <c r="M340" s="29"/>
+    </row>
+    <row r="341" spans="1:13" s="31" customFormat="1">
+      <c r="A341" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B339" s="10">
+      <c r="B341" s="8">
         <v>142.6</v>
       </c>
-      <c r="C339" s="10">
+      <c r="C341" s="8">
         <v>90.2</v>
       </c>
-      <c r="D339" s="10">
+      <c r="D341" s="8">
         <v>93.5</v>
       </c>
-      <c r="E339" s="29">
+      <c r="E341" s="27">
         <v>101.1</v>
       </c>
-      <c r="F339" s="29">
+      <c r="F341" s="27">
         <v>230.8</v>
       </c>
-      <c r="G339" s="97">
+      <c r="G341" s="89">
         <v>304.8</v>
       </c>
-      <c r="H339" s="31"/>
-[...7 lines deleted...]
-      <c r="A340" s="28" t="s">
+      <c r="H341" s="101">
+        <v>278.3</v>
+      </c>
+      <c r="I341" s="29"/>
+      <c r="J341" s="29"/>
+      <c r="K341" s="29"/>
+      <c r="L341" s="29"/>
+      <c r="M341" s="29"/>
+    </row>
+    <row r="342" spans="1:13" s="31" customFormat="1">
+      <c r="A342" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B340" s="10">
+      <c r="B342" s="8">
         <v>149.19999999999999</v>
       </c>
-      <c r="C340" s="10">
+      <c r="C342" s="8">
         <v>96.7</v>
       </c>
-      <c r="D340" s="10">
+      <c r="D342" s="8">
         <v>75.099999999999994</v>
       </c>
-      <c r="E340" s="29">
+      <c r="E342" s="27">
         <v>66.8</v>
       </c>
-      <c r="F340" s="29">
+      <c r="F342" s="27">
         <v>55.2</v>
       </c>
-      <c r="G340" s="97">
+      <c r="G342" s="89">
         <v>47.5</v>
       </c>
-      <c r="H340" s="31"/>
-[...7 lines deleted...]
-      <c r="A341" s="28" t="s">
+      <c r="H342" s="101">
+        <v>90.7</v>
+      </c>
+      <c r="I342" s="29"/>
+      <c r="J342" s="29"/>
+      <c r="K342" s="29"/>
+      <c r="L342" s="29"/>
+      <c r="M342" s="29"/>
+    </row>
+    <row r="343" spans="1:13" s="31" customFormat="1">
+      <c r="A343" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B341" s="10">
-[...2 lines deleted...]
-      <c r="C341" s="10">
+      <c r="B343" s="8">
+        <v>100</v>
+      </c>
+      <c r="C343" s="8">
         <v>99.4</v>
       </c>
-      <c r="D341" s="10">
+      <c r="D343" s="8">
         <v>99.2</v>
       </c>
-      <c r="E341" s="29">
+      <c r="E343" s="27">
         <v>149.4</v>
       </c>
-      <c r="F341" s="29">
+      <c r="F343" s="27">
         <v>181.1</v>
       </c>
-      <c r="G341" s="97">
+      <c r="G343" s="89">
         <v>202.3</v>
       </c>
-      <c r="H341" s="31"/>
-[...7 lines deleted...]
-      <c r="A342" s="28" t="s">
+      <c r="H343" s="101">
+        <v>190.5</v>
+      </c>
+      <c r="I343" s="29"/>
+      <c r="J343" s="29"/>
+      <c r="K343" s="29"/>
+      <c r="L343" s="29"/>
+      <c r="M343" s="29"/>
+    </row>
+    <row r="344" spans="1:13" s="31" customFormat="1">
+      <c r="A344" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B342" s="10">
-[...2 lines deleted...]
-      <c r="C342" s="10">
+      <c r="B344" s="8">
+        <v>100</v>
+      </c>
+      <c r="C344" s="8">
         <v>95.7</v>
       </c>
-      <c r="D342" s="10">
+      <c r="D344" s="8">
         <v>94.3</v>
       </c>
-      <c r="E342" s="29">
+      <c r="E344" s="27">
         <v>97.6</v>
       </c>
-      <c r="F342" s="29">
+      <c r="F344" s="27">
         <v>100.1</v>
       </c>
-      <c r="G342" s="97">
+      <c r="G344" s="89">
         <v>101.8</v>
       </c>
-      <c r="H342" s="31"/>
-[...7 lines deleted...]
-      <c r="A343" s="28" t="s">
+      <c r="H344" s="101">
+        <v>102.2</v>
+      </c>
+      <c r="I344" s="29"/>
+      <c r="J344" s="29"/>
+      <c r="K344" s="29"/>
+      <c r="L344" s="29"/>
+      <c r="M344" s="29"/>
+    </row>
+    <row r="345" spans="1:13" s="31" customFormat="1">
+      <c r="A345" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B343" s="10">
+      <c r="B345" s="8">
         <v>94.5</v>
       </c>
-      <c r="C343" s="10">
+      <c r="C345" s="8">
         <v>92.2</v>
       </c>
-      <c r="D343" s="10">
+      <c r="D345" s="8">
         <v>91.7</v>
       </c>
-      <c r="E343" s="29">
+      <c r="E345" s="27">
         <v>184.7</v>
       </c>
-      <c r="F343" s="29">
+      <c r="F345" s="27">
         <v>255</v>
       </c>
-      <c r="G343" s="97">
+      <c r="G345" s="89">
         <v>301.89999999999998</v>
       </c>
-      <c r="H343" s="31"/>
-[...7 lines deleted...]
-      <c r="A344" s="28" t="s">
+      <c r="H345" s="101">
+        <v>258.8</v>
+      </c>
+      <c r="I345" s="29"/>
+      <c r="J345" s="29"/>
+      <c r="K345" s="29"/>
+      <c r="L345" s="29"/>
+      <c r="M345" s="29"/>
+    </row>
+    <row r="346" spans="1:13" s="31" customFormat="1">
+      <c r="A346" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B344" s="10">
+      <c r="B346" s="8">
         <v>86.6</v>
       </c>
-      <c r="C344" s="10">
+      <c r="C346" s="8">
         <v>83.9</v>
       </c>
-      <c r="D344" s="10">
+      <c r="D346" s="8">
         <v>82.4</v>
       </c>
-      <c r="E344" s="29">
+      <c r="E346" s="27">
         <v>90.3</v>
       </c>
-      <c r="F344" s="29">
+      <c r="F346" s="27">
         <v>104</v>
       </c>
-      <c r="G344" s="98">
+      <c r="G346" s="90">
         <v>121.7</v>
       </c>
-      <c r="H344" s="31"/>
-[...7 lines deleted...]
-      <c r="A345" s="28" t="s">
+      <c r="H346" s="101">
+        <v>157.4</v>
+      </c>
+      <c r="I346" s="29"/>
+      <c r="J346" s="29"/>
+      <c r="K346" s="29"/>
+      <c r="L346" s="29"/>
+      <c r="M346" s="29"/>
+    </row>
+    <row r="347" spans="1:13" s="31" customFormat="1">
+      <c r="A347" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B345" s="10">
-[...2 lines deleted...]
-      <c r="C345" s="10">
+      <c r="B347" s="8">
+        <v>100</v>
+      </c>
+      <c r="C347" s="8">
         <v>90.9</v>
       </c>
-      <c r="D345" s="10">
+      <c r="D347" s="8">
         <v>87.9</v>
       </c>
-      <c r="E345" s="29">
+      <c r="E347" s="27">
         <v>103.4</v>
       </c>
-      <c r="F345" s="30">
+      <c r="F347" s="28">
         <v>119.4</v>
       </c>
-      <c r="G345" s="97">
+      <c r="G347" s="89">
         <v>130.1</v>
       </c>
-      <c r="H345" s="31"/>
-[...7 lines deleted...]
-      <c r="A346" s="28" t="s">
+      <c r="H347" s="101">
+        <v>111.5</v>
+      </c>
+      <c r="I347" s="29"/>
+      <c r="J347" s="29"/>
+      <c r="K347" s="29"/>
+      <c r="L347" s="29"/>
+      <c r="M347" s="29"/>
+    </row>
+    <row r="348" spans="1:13" s="31" customFormat="1">
+      <c r="A348" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B346" s="10">
+      <c r="B348" s="8">
         <v>95.4</v>
       </c>
-      <c r="C346" s="10">
+      <c r="C348" s="8">
         <v>98.1</v>
       </c>
-      <c r="D346" s="10">
+      <c r="D348" s="8">
         <v>96.7</v>
       </c>
-      <c r="E346" s="29">
+      <c r="E348" s="27">
         <v>125.4</v>
       </c>
-      <c r="F346" s="29">
+      <c r="F348" s="27">
         <v>120.3</v>
       </c>
-      <c r="G346" s="98">
+      <c r="G348" s="90">
         <v>116.9</v>
       </c>
-      <c r="H346" s="31"/>
-[...7 lines deleted...]
-      <c r="A347" s="53" t="s">
+      <c r="H348" s="101">
+        <v>100.2</v>
+      </c>
+      <c r="I348" s="29"/>
+      <c r="J348" s="29"/>
+      <c r="K348" s="29"/>
+      <c r="L348" s="29"/>
+      <c r="M348" s="29"/>
+    </row>
+    <row r="349" spans="1:13" ht="60">
+      <c r="A349" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="B347" s="31"/>
-[...13 lines deleted...]
-      <c r="A348" s="55" t="s">
+      <c r="B349" s="29"/>
+      <c r="C349" s="29"/>
+      <c r="D349" s="5"/>
+      <c r="E349" s="29"/>
+      <c r="F349" s="24"/>
+      <c r="G349" s="80"/>
+      <c r="H349" s="95"/>
+      <c r="I349" s="3"/>
+      <c r="J349" s="3"/>
+      <c r="K349" s="3"/>
+      <c r="L349" s="3"/>
+      <c r="M349" s="3"/>
+    </row>
+    <row r="350" spans="1:13">
+      <c r="A350" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B348" s="10">
+      <c r="B350" s="8">
         <v>82.4</v>
       </c>
-      <c r="C348" s="10">
+      <c r="C350" s="8">
         <v>162.6</v>
       </c>
-      <c r="D348" s="10">
+      <c r="D350" s="8">
         <v>146.4</v>
       </c>
-      <c r="E348" s="29">
+      <c r="E350" s="27">
         <v>165.5</v>
       </c>
-      <c r="F348" s="30">
+      <c r="F350" s="28">
         <v>166.5</v>
       </c>
-      <c r="G348" s="97">
+      <c r="G350" s="89">
         <v>160.30000000000001</v>
       </c>
-      <c r="H348" s="4"/>
-[...7 lines deleted...]
-      <c r="A349" s="28" t="s">
+      <c r="H350" s="90">
+        <v>151.6</v>
+      </c>
+      <c r="I350" s="3"/>
+      <c r="J350" s="3"/>
+      <c r="K350" s="3"/>
+      <c r="L350" s="3"/>
+      <c r="M350" s="3"/>
+    </row>
+    <row r="351" spans="1:13">
+      <c r="A351" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B349" s="10">
+      <c r="B351" s="8">
         <v>60.9</v>
       </c>
-      <c r="C349" s="10">
+      <c r="C351" s="8">
         <v>105.4</v>
       </c>
-      <c r="D349" s="10">
+      <c r="D351" s="8">
         <v>104.2</v>
       </c>
-      <c r="E349" s="29">
+      <c r="E351" s="27">
         <v>139.80000000000001</v>
       </c>
-      <c r="F349" s="29">
+      <c r="F351" s="27">
         <v>161.5</v>
       </c>
-      <c r="G349" s="97">
+      <c r="G351" s="89">
         <v>163.30000000000001</v>
       </c>
-      <c r="H349" s="4"/>
-[...7 lines deleted...]
-      <c r="A350" s="28" t="s">
+      <c r="H351" s="101">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="I351" s="3"/>
+      <c r="J351" s="3"/>
+      <c r="K351" s="3"/>
+      <c r="L351" s="3"/>
+      <c r="M351" s="3"/>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="A352" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B350" s="10">
+      <c r="B352" s="8">
         <v>98.4</v>
       </c>
-      <c r="C350" s="10">
+      <c r="C352" s="8">
         <v>101.4</v>
       </c>
-      <c r="D350" s="10">
+      <c r="D352" s="8">
         <v>115.6</v>
       </c>
-      <c r="E350" s="29">
+      <c r="E352" s="27">
         <v>115.4</v>
       </c>
-      <c r="F350" s="29">
+      <c r="F352" s="27">
         <v>115.1</v>
       </c>
-      <c r="G350" s="97">
+      <c r="G352" s="89">
         <v>118.9</v>
       </c>
-      <c r="H350" s="4"/>
-[...7 lines deleted...]
-      <c r="A351" s="28" t="s">
+      <c r="H352" s="101">
+        <v>119</v>
+      </c>
+      <c r="I352" s="3"/>
+      <c r="J352" s="3"/>
+      <c r="K352" s="3"/>
+      <c r="L352" s="3"/>
+      <c r="M352" s="3"/>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="A353" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B351" s="10">
+      <c r="B353" s="8">
         <v>91.2</v>
       </c>
-      <c r="C351" s="10">
+      <c r="C353" s="8">
         <v>163.5</v>
       </c>
-      <c r="D351" s="10">
+      <c r="D353" s="8">
         <v>110.9</v>
       </c>
-      <c r="E351" s="29">
+      <c r="E353" s="27">
         <v>159.9</v>
       </c>
-      <c r="F351" s="29">
+      <c r="F353" s="27">
         <v>155.9</v>
       </c>
-      <c r="G351" s="97">
+      <c r="G353" s="89">
         <v>152.80000000000001</v>
       </c>
-      <c r="H351" s="4"/>
-[...7 lines deleted...]
-      <c r="A352" s="9" t="s">
+      <c r="H353" s="101">
+        <v>152.4</v>
+      </c>
+      <c r="I353" s="3"/>
+      <c r="J353" s="3"/>
+      <c r="K353" s="3"/>
+      <c r="L353" s="3"/>
+      <c r="M353" s="3"/>
+    </row>
+    <row r="354" spans="1:13">
+      <c r="A354" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B352" s="31"/>
-[...13 lines deleted...]
-      <c r="A353" s="28" t="s">
+      <c r="B354" s="29"/>
+      <c r="C354" s="29"/>
+      <c r="D354" s="4"/>
+      <c r="E354" s="29"/>
+      <c r="F354" s="24"/>
+      <c r="G354" s="91"/>
+      <c r="H354" s="102"/>
+      <c r="I354" s="3"/>
+      <c r="J354" s="3"/>
+      <c r="K354" s="3"/>
+      <c r="L354" s="3"/>
+      <c r="M354" s="3"/>
+    </row>
+    <row r="355" spans="1:13">
+      <c r="A355" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B353" s="10">
+      <c r="B355" s="8">
         <v>91.4</v>
       </c>
-      <c r="C353" s="10">
+      <c r="C355" s="8">
         <v>92.9</v>
       </c>
-      <c r="D353" s="10">
+      <c r="D355" s="8">
         <v>91.8</v>
       </c>
-      <c r="E353" s="29">
+      <c r="E355" s="27">
         <v>90.1</v>
       </c>
-      <c r="F353" s="29">
+      <c r="F355" s="27">
         <v>89.1</v>
       </c>
-      <c r="G353" s="97">
+      <c r="G355" s="89">
         <v>87.6</v>
       </c>
-      <c r="H353" s="4"/>
-[...7 lines deleted...]
-      <c r="A354" s="27" t="s">
+      <c r="H355" s="101">
+        <v>86.4</v>
+      </c>
+      <c r="I355" s="3"/>
+      <c r="J355" s="3"/>
+      <c r="K355" s="3"/>
+      <c r="L355" s="3"/>
+      <c r="M355" s="3"/>
+    </row>
+    <row r="356" spans="1:13">
+      <c r="A356" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B354" s="10">
+      <c r="B356" s="8">
         <v>118</v>
       </c>
-      <c r="C354" s="10">
+      <c r="C356" s="8">
         <v>14.6</v>
       </c>
-      <c r="D354" s="10">
+      <c r="D356" s="8">
         <v>7.4</v>
       </c>
-      <c r="E354" s="29">
+      <c r="E356" s="27">
         <v>40.700000000000003</v>
       </c>
-      <c r="F354" s="29">
+      <c r="F356" s="27">
         <v>66.599999999999994</v>
       </c>
-      <c r="G354" s="97">
+      <c r="G356" s="89">
         <v>75.900000000000006</v>
       </c>
-      <c r="H354" s="4"/>
-[...7 lines deleted...]
-      <c r="A355" s="28" t="s">
+      <c r="H356" s="101">
+        <v>83.3</v>
+      </c>
+      <c r="I356" s="3"/>
+      <c r="J356" s="3"/>
+      <c r="K356" s="3"/>
+      <c r="L356" s="3"/>
+      <c r="M356" s="3"/>
+    </row>
+    <row r="357" spans="1:13">
+      <c r="A357" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B355" s="10">
-[...2 lines deleted...]
-      <c r="C355" s="10">
+      <c r="B357" s="8">
+        <v>100</v>
+      </c>
+      <c r="C357" s="8">
         <v>104.4</v>
       </c>
-      <c r="D355" s="10">
+      <c r="D357" s="8">
         <v>105.9</v>
       </c>
-      <c r="E355" s="29">
+      <c r="E357" s="27">
         <v>99.5</v>
       </c>
-      <c r="F355" s="29">
+      <c r="F357" s="27">
         <v>94.9</v>
       </c>
-      <c r="G355" s="97">
+      <c r="G357" s="89">
         <v>91.8</v>
       </c>
-      <c r="H355" s="4"/>
-[...7 lines deleted...]
-      <c r="A356" s="28" t="s">
+      <c r="H357" s="101">
+        <v>85.9</v>
+      </c>
+      <c r="I357" s="3"/>
+      <c r="J357" s="3"/>
+      <c r="K357" s="3"/>
+      <c r="L357" s="3"/>
+      <c r="M357" s="3"/>
+    </row>
+    <row r="358" spans="1:13">
+      <c r="A358" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B356" s="10">
+      <c r="B358" s="8">
         <v>97.8</v>
       </c>
-      <c r="C356" s="10">
+      <c r="C358" s="8">
         <v>99.6</v>
       </c>
-      <c r="D356" s="10">
+      <c r="D358" s="8">
         <v>100.3</v>
       </c>
-      <c r="E356" s="29">
+      <c r="E358" s="27">
         <v>94.3</v>
       </c>
-      <c r="F356" s="29">
+      <c r="F358" s="27">
         <v>92.1</v>
       </c>
-      <c r="G356" s="97">
+      <c r="G358" s="89">
         <v>90.7</v>
       </c>
-      <c r="H356" s="4"/>
-[...7 lines deleted...]
-      <c r="A357" s="28" t="s">
+      <c r="H358" s="101">
+        <v>89.5</v>
+      </c>
+      <c r="I358" s="3"/>
+      <c r="J358" s="3"/>
+      <c r="K358" s="3"/>
+      <c r="L358" s="3"/>
+      <c r="M358" s="3"/>
+    </row>
+    <row r="359" spans="1:13">
+      <c r="A359" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B357" s="10">
+      <c r="B359" s="8">
         <v>99.8</v>
       </c>
-      <c r="C357" s="10">
-[...5 lines deleted...]
-      <c r="E357" s="29">
+      <c r="C359" s="8">
+        <v>100</v>
+      </c>
+      <c r="D359" s="8">
+        <v>100</v>
+      </c>
+      <c r="E359" s="27">
         <v>92.9</v>
       </c>
-      <c r="F357" s="29">
+      <c r="F359" s="27">
         <v>88.7</v>
       </c>
-      <c r="G357" s="97">
+      <c r="G359" s="89">
         <v>85.9</v>
       </c>
-      <c r="H357" s="4"/>
-[...7 lines deleted...]
-      <c r="A358" s="28" t="s">
+      <c r="H359" s="101">
+        <v>83.8</v>
+      </c>
+      <c r="I359" s="3"/>
+      <c r="J359" s="3"/>
+      <c r="K359" s="3"/>
+      <c r="L359" s="3"/>
+      <c r="M359" s="3"/>
+    </row>
+    <row r="360" spans="1:13">
+      <c r="A360" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B358" s="10">
-[...2 lines deleted...]
-      <c r="C358" s="10">
+      <c r="B360" s="8">
+        <v>100</v>
+      </c>
+      <c r="C360" s="8">
         <v>133.30000000000001</v>
       </c>
-      <c r="D358" s="10">
+      <c r="D360" s="8">
         <v>144.6</v>
       </c>
-      <c r="E358" s="29">
+      <c r="E360" s="27">
         <v>133.6</v>
       </c>
-      <c r="F358" s="29">
+      <c r="F360" s="27">
         <v>126.4</v>
       </c>
-      <c r="G358" s="98">
+      <c r="G360" s="90">
         <v>121.6</v>
       </c>
-      <c r="H358" s="4"/>
-[...7 lines deleted...]
-      <c r="A359" s="28" t="s">
+      <c r="H360" s="101">
+        <v>118.1</v>
+      </c>
+      <c r="I360" s="3"/>
+      <c r="J360" s="3"/>
+      <c r="K360" s="3"/>
+      <c r="L360" s="3"/>
+      <c r="M360" s="3"/>
+    </row>
+    <row r="361" spans="1:13">
+      <c r="A361" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B359" s="10">
+      <c r="B361" s="8">
         <v>98.2</v>
       </c>
-      <c r="C359" s="10">
+      <c r="C361" s="8">
         <v>103.9</v>
       </c>
-      <c r="D359" s="10">
+      <c r="D361" s="8">
         <v>102.4</v>
       </c>
-      <c r="E359" s="29">
+      <c r="E361" s="27">
         <v>86</v>
       </c>
-      <c r="F359" s="29">
+      <c r="F361" s="27">
         <v>77.099999999999994</v>
       </c>
-      <c r="G359" s="97">
+      <c r="G361" s="89">
         <v>91.1</v>
       </c>
-      <c r="H359" s="4"/>
-[...7 lines deleted...]
-      <c r="A360" s="28" t="s">
+      <c r="H361" s="101">
+        <v>83.4</v>
+      </c>
+      <c r="I361" s="3"/>
+      <c r="J361" s="3"/>
+      <c r="K361" s="3"/>
+      <c r="L361" s="3"/>
+      <c r="M361" s="3"/>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B360" s="10">
-[...2 lines deleted...]
-      <c r="C360" s="10">
+      <c r="B362" s="8">
+        <v>100</v>
+      </c>
+      <c r="C362" s="8">
         <v>94.8</v>
       </c>
-      <c r="D360" s="10">
+      <c r="D362" s="8">
         <v>93</v>
       </c>
-      <c r="E360" s="29">
+      <c r="E362" s="27">
         <v>74.8</v>
       </c>
-      <c r="F360" s="29">
+      <c r="F362" s="27">
         <v>64.599999999999994</v>
       </c>
-      <c r="G360" s="98">
+      <c r="G362" s="90">
         <v>97.8</v>
       </c>
-      <c r="H360" s="4"/>
-[...7 lines deleted...]
-      <c r="A361" s="28" t="s">
+      <c r="H362" s="101">
+        <v>88.5</v>
+      </c>
+      <c r="I362" s="3"/>
+      <c r="J362" s="3"/>
+      <c r="K362" s="3"/>
+      <c r="L362" s="3"/>
+      <c r="M362" s="3"/>
+    </row>
+    <row r="363" spans="1:13">
+      <c r="A363" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B361" s="10">
+      <c r="B363" s="8">
         <v>99.4</v>
       </c>
-      <c r="C361" s="10">
+      <c r="C363" s="8">
         <v>98.5</v>
       </c>
-      <c r="D361" s="10">
+      <c r="D363" s="8">
         <v>98</v>
       </c>
-      <c r="E361" s="29">
+      <c r="E363" s="27">
         <v>85.5</v>
       </c>
-      <c r="F361" s="29">
+      <c r="F363" s="27">
         <v>78.3</v>
       </c>
-      <c r="G361" s="97">
+      <c r="G363" s="89">
         <v>73.5</v>
       </c>
-      <c r="H361" s="4"/>
-[...7 lines deleted...]
-      <c r="A362" s="28" t="s">
+      <c r="H363" s="101">
+        <v>69.7</v>
+      </c>
+      <c r="I363" s="3"/>
+      <c r="J363" s="3"/>
+      <c r="K363" s="3"/>
+      <c r="L363" s="3"/>
+      <c r="M363" s="3"/>
+    </row>
+    <row r="364" spans="1:13">
+      <c r="A364" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B362" s="10">
+      <c r="B364" s="8">
         <v>94.9</v>
       </c>
-      <c r="C362" s="10">
+      <c r="C364" s="8">
         <v>96.6</v>
       </c>
-      <c r="D362" s="10">
+      <c r="D364" s="8">
         <v>94.4</v>
       </c>
-      <c r="E362" s="29">
+      <c r="E364" s="27">
         <v>100.1</v>
       </c>
-      <c r="F362" s="29">
+      <c r="F364" s="27">
         <v>101.4</v>
       </c>
-      <c r="G362" s="98">
+      <c r="G364" s="90">
         <v>102.8</v>
       </c>
-      <c r="H362" s="4"/>
-[...7 lines deleted...]
-      <c r="A363" s="2" t="s">
+      <c r="H364" s="101">
+        <v>94.9</v>
+      </c>
+      <c r="I364" s="3"/>
+      <c r="J364" s="3"/>
+      <c r="K364" s="3"/>
+      <c r="L364" s="3"/>
+      <c r="M364" s="3"/>
+    </row>
+    <row r="365" spans="1:13" ht="22.5">
+      <c r="A365" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B363" s="31"/>
-[...13 lines deleted...]
-      <c r="A364" s="55" t="s">
+      <c r="B365" s="29"/>
+      <c r="C365" s="29"/>
+      <c r="D365" s="4"/>
+      <c r="E365" s="29"/>
+      <c r="F365" s="24"/>
+      <c r="G365" s="80"/>
+      <c r="H365" s="95"/>
+      <c r="I365" s="3"/>
+      <c r="J365" s="3"/>
+      <c r="K365" s="3"/>
+      <c r="L365" s="3"/>
+      <c r="M365" s="3"/>
+    </row>
+    <row r="366" spans="1:13">
+      <c r="A366" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B364" s="10">
+      <c r="B366" s="8">
         <v>95.7</v>
       </c>
-      <c r="C364" s="10">
+      <c r="C366" s="8">
         <v>288.2</v>
       </c>
-      <c r="D364" s="10">
+      <c r="D366" s="8">
         <v>229.3</v>
       </c>
-      <c r="E364" s="29">
+      <c r="E366" s="27">
         <v>241.2</v>
       </c>
-      <c r="F364" s="30">
+      <c r="F366" s="28">
         <v>219.3</v>
       </c>
-      <c r="G364" s="97">
+      <c r="G366" s="89">
         <v>204.6</v>
       </c>
-      <c r="H364" s="4"/>
-[...7 lines deleted...]
-      <c r="A365" s="28" t="s">
+      <c r="H366" s="90">
+        <v>197.7</v>
+      </c>
+      <c r="I366" s="3"/>
+      <c r="J366" s="3"/>
+      <c r="K366" s="3"/>
+      <c r="L366" s="3"/>
+      <c r="M366" s="3"/>
+    </row>
+    <row r="367" spans="1:13">
+      <c r="A367" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B365" s="10">
+      <c r="B367" s="8">
         <v>98.1</v>
       </c>
-      <c r="C365" s="10">
+      <c r="C367" s="8">
         <v>97.3</v>
       </c>
-      <c r="D365" s="10">
+      <c r="D367" s="8">
         <v>92</v>
       </c>
-      <c r="E365" s="29">
+      <c r="E367" s="27">
         <v>91.2</v>
       </c>
-      <c r="F365" s="29">
+      <c r="F367" s="27">
         <v>87.6</v>
       </c>
-      <c r="G365" s="97">
+      <c r="G367" s="89">
         <v>86</v>
       </c>
-      <c r="H365" s="4"/>
-[...7 lines deleted...]
-      <c r="A366" s="28" t="s">
+      <c r="H367" s="101">
+        <v>89.1</v>
+      </c>
+      <c r="I367" s="3"/>
+      <c r="J367" s="3"/>
+      <c r="K367" s="3"/>
+      <c r="L367" s="3"/>
+      <c r="M367" s="3"/>
+    </row>
+    <row r="368" spans="1:13">
+      <c r="A368" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B366" s="10">
+      <c r="B368" s="8">
         <v>107</v>
       </c>
-      <c r="C366" s="10">
+      <c r="C368" s="8">
         <v>107</v>
       </c>
-      <c r="D366" s="10">
+      <c r="D368" s="8">
         <v>125.9</v>
       </c>
-      <c r="E366" s="29">
+      <c r="E368" s="27">
         <v>127.8</v>
       </c>
-      <c r="F366" s="29">
+      <c r="F368" s="27">
         <v>128.1</v>
       </c>
-      <c r="G366" s="97">
+      <c r="G368" s="89">
         <v>132.69999999999999</v>
       </c>
-      <c r="H366" s="4"/>
-[...7 lines deleted...]
-      <c r="A367" s="28" t="s">
+      <c r="H368" s="101">
+        <v>134.6</v>
+      </c>
+      <c r="I368" s="3"/>
+      <c r="J368" s="3"/>
+      <c r="K368" s="3"/>
+      <c r="L368" s="3"/>
+      <c r="M368" s="3"/>
+    </row>
+    <row r="369" spans="1:13">
+      <c r="A369" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B367" s="10">
+      <c r="B369" s="8">
         <v>81.8</v>
       </c>
-      <c r="C367" s="10">
+      <c r="C369" s="8">
         <v>242.3</v>
       </c>
-      <c r="D367" s="10">
+      <c r="D369" s="8">
         <v>113</v>
       </c>
-      <c r="E367" s="29">
+      <c r="E369" s="27">
         <v>195.9</v>
       </c>
-      <c r="F367" s="29">
+      <c r="F369" s="27">
         <v>188.9</v>
       </c>
-      <c r="G367" s="97">
+      <c r="G369" s="89">
         <v>182.6</v>
       </c>
-      <c r="H367" s="4"/>
-[...7 lines deleted...]
-      <c r="A368" s="9" t="s">
+      <c r="H369" s="101">
+        <v>181.4</v>
+      </c>
+      <c r="I369" s="3"/>
+      <c r="J369" s="3"/>
+      <c r="K369" s="3"/>
+      <c r="L369" s="3"/>
+      <c r="M369" s="3"/>
+    </row>
+    <row r="370" spans="1:13">
+      <c r="A370" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B368" s="31"/>
-[...13 lines deleted...]
-      <c r="A369" s="28" t="s">
+      <c r="B370" s="29"/>
+      <c r="C370" s="29"/>
+      <c r="D370" s="4"/>
+      <c r="E370" s="29"/>
+      <c r="F370" s="24"/>
+      <c r="G370" s="91"/>
+      <c r="H370" s="102"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="3"/>
+      <c r="K370" s="3"/>
+      <c r="L370" s="3"/>
+      <c r="M370" s="3"/>
+    </row>
+    <row r="371" spans="1:13">
+      <c r="A371" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B369" s="10">
+      <c r="B371" s="8">
         <v>91.4</v>
       </c>
-      <c r="C369" s="10">
+      <c r="C371" s="8">
         <v>92.9</v>
       </c>
-      <c r="D369" s="10">
+      <c r="D371" s="8">
         <v>91.8</v>
       </c>
-      <c r="E369" s="29">
+      <c r="E371" s="27">
         <v>90.1</v>
       </c>
-      <c r="F369" s="29">
+      <c r="F371" s="27">
         <v>89.1</v>
       </c>
-      <c r="G369" s="97">
+      <c r="G371" s="89">
         <v>87.6</v>
       </c>
-      <c r="H369" s="4"/>
-[...7 lines deleted...]
-      <c r="A370" s="27" t="s">
+      <c r="H371" s="101">
+        <v>86.4</v>
+      </c>
+      <c r="I371" s="3"/>
+      <c r="J371" s="3"/>
+      <c r="K371" s="3"/>
+      <c r="L371" s="3"/>
+      <c r="M371" s="3"/>
+    </row>
+    <row r="372" spans="1:13">
+      <c r="A372" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B370" s="10">
+      <c r="B372" s="8">
         <v>147.69999999999999</v>
       </c>
-      <c r="C370" s="10">
+      <c r="C372" s="8">
         <v>133.69999999999999</v>
       </c>
-      <c r="D370" s="10">
+      <c r="D372" s="8">
         <v>153</v>
       </c>
-      <c r="E370" s="29">
+      <c r="E372" s="27">
         <v>149.9</v>
       </c>
-      <c r="F370" s="29">
+      <c r="F372" s="27">
         <v>154</v>
       </c>
-      <c r="G370" s="97">
+      <c r="G372" s="89">
         <v>148.69999999999999</v>
       </c>
-      <c r="H370" s="4"/>
-[...7 lines deleted...]
-      <c r="A371" s="28" t="s">
+      <c r="H372" s="101">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="I372" s="3"/>
+      <c r="J372" s="3"/>
+      <c r="K372" s="3"/>
+      <c r="L372" s="3"/>
+      <c r="M372" s="3"/>
+    </row>
+    <row r="373" spans="1:13">
+      <c r="A373" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B371" s="10">
-[...2 lines deleted...]
-      <c r="C371" s="10">
+      <c r="B373" s="8">
+        <v>100</v>
+      </c>
+      <c r="C373" s="8">
         <v>104.4</v>
       </c>
-      <c r="D371" s="10">
+      <c r="D373" s="8">
         <v>105.9</v>
       </c>
-      <c r="E371" s="29">
+      <c r="E373" s="27">
         <v>99.5</v>
       </c>
-      <c r="F371" s="29">
+      <c r="F373" s="27">
         <v>94.9</v>
       </c>
-      <c r="G371" s="97">
+      <c r="G373" s="89">
         <v>91.8</v>
       </c>
-      <c r="H371" s="4"/>
-[...7 lines deleted...]
-      <c r="A372" s="28" t="s">
+      <c r="H373" s="101">
+        <v>85.9</v>
+      </c>
+      <c r="I373" s="3"/>
+      <c r="J373" s="3"/>
+      <c r="K373" s="3"/>
+      <c r="L373" s="3"/>
+      <c r="M373" s="3"/>
+    </row>
+    <row r="374" spans="1:13">
+      <c r="A374" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="B372" s="10">
+      <c r="B374" s="8">
         <v>97.4</v>
       </c>
-      <c r="C372" s="10">
+      <c r="C374" s="8">
         <v>99.6</v>
       </c>
-      <c r="D372" s="10">
+      <c r="D374" s="8">
         <v>100.3</v>
       </c>
-      <c r="E372" s="29">
+      <c r="E374" s="27">
         <v>94.3</v>
       </c>
-      <c r="F372" s="29">
+      <c r="F374" s="27">
         <v>92.1</v>
       </c>
-      <c r="G372" s="97">
+      <c r="G374" s="89">
         <v>90.7</v>
       </c>
-      <c r="H372" s="4"/>
-[...7 lines deleted...]
-      <c r="A373" s="28" t="s">
+      <c r="H374" s="101">
+        <v>89.5</v>
+      </c>
+      <c r="I374" s="3"/>
+      <c r="J374" s="3"/>
+      <c r="K374" s="3"/>
+      <c r="L374" s="3"/>
+      <c r="M374" s="3"/>
+    </row>
+    <row r="375" spans="1:13">
+      <c r="A375" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B373" s="10">
-[...2 lines deleted...]
-      <c r="C373" s="10">
+      <c r="B375" s="8">
+        <v>100</v>
+      </c>
+      <c r="C375" s="8">
         <v>100.2</v>
       </c>
-      <c r="D373" s="10">
+      <c r="D375" s="8">
         <v>100.3</v>
       </c>
-      <c r="E373" s="29">
+      <c r="E375" s="27">
         <v>92.7</v>
       </c>
-      <c r="F373" s="29">
+      <c r="F375" s="27">
         <v>88.3</v>
       </c>
-      <c r="G373" s="97">
+      <c r="G375" s="89">
         <v>85.4</v>
       </c>
-      <c r="H373" s="4"/>
-[...7 lines deleted...]
-      <c r="A374" s="28" t="s">
+      <c r="H375" s="101">
+        <v>83.2</v>
+      </c>
+      <c r="I375" s="3"/>
+      <c r="J375" s="3"/>
+      <c r="K375" s="3"/>
+      <c r="L375" s="3"/>
+      <c r="M375" s="3"/>
+    </row>
+    <row r="376" spans="1:13">
+      <c r="A376" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="B374" s="10">
-[...2 lines deleted...]
-      <c r="C374" s="10">
+      <c r="B376" s="8">
+        <v>100</v>
+      </c>
+      <c r="C376" s="8">
         <v>133.30000000000001</v>
       </c>
-      <c r="D374" s="10">
+      <c r="D376" s="8">
         <v>144.6</v>
       </c>
-      <c r="E374" s="29">
+      <c r="E376" s="27">
         <v>133.6</v>
       </c>
-      <c r="F374" s="29">
+      <c r="F376" s="27">
         <v>126.4</v>
       </c>
-      <c r="G374" s="98">
+      <c r="G376" s="90">
         <v>121.6</v>
       </c>
-      <c r="H374" s="4"/>
-[...7 lines deleted...]
-      <c r="A375" s="28" t="s">
+      <c r="H376" s="101">
+        <v>118.1</v>
+      </c>
+      <c r="I376" s="3"/>
+      <c r="J376" s="3"/>
+      <c r="K376" s="3"/>
+      <c r="L376" s="3"/>
+      <c r="M376" s="3"/>
+    </row>
+    <row r="377" spans="1:13">
+      <c r="A377" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B375" s="10">
+      <c r="B377" s="8">
         <v>97.6</v>
       </c>
-      <c r="C375" s="10">
-[...2 lines deleted...]
-      <c r="D375" s="10">
+      <c r="C377" s="8">
+        <v>100</v>
+      </c>
+      <c r="D377" s="8">
         <v>102.4</v>
       </c>
-      <c r="E375" s="29">
+      <c r="E377" s="27">
         <v>86</v>
       </c>
-      <c r="F375" s="29">
+      <c r="F377" s="27">
         <v>77.099999999999994</v>
       </c>
-      <c r="G375" s="97">
+      <c r="G377" s="89">
         <v>71.099999999999994</v>
       </c>
-      <c r="H375" s="4"/>
-[...7 lines deleted...]
-      <c r="A376" s="28" t="s">
+      <c r="H377" s="101">
+        <v>66.2</v>
+      </c>
+      <c r="I377" s="3"/>
+      <c r="J377" s="3"/>
+      <c r="K377" s="3"/>
+      <c r="L377" s="3"/>
+      <c r="M377" s="3"/>
+    </row>
+    <row r="378" spans="1:13">
+      <c r="A378" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B376" s="10">
-[...2 lines deleted...]
-      <c r="C376" s="10">
+      <c r="B378" s="8">
+        <v>100</v>
+      </c>
+      <c r="C378" s="8">
         <v>94.8</v>
       </c>
-      <c r="D376" s="10">
+      <c r="D378" s="8">
         <v>93</v>
       </c>
-      <c r="E376" s="29">
+      <c r="E378" s="27">
         <v>74.8</v>
       </c>
-      <c r="F376" s="29">
+      <c r="F378" s="27">
         <v>64.599999999999994</v>
       </c>
-      <c r="G376" s="98">
+      <c r="G378" s="90">
         <v>57.8</v>
       </c>
-      <c r="H376" s="4"/>
-[...7 lines deleted...]
-      <c r="A377" s="28" t="s">
+      <c r="H378" s="101">
+        <v>54.3</v>
+      </c>
+      <c r="I378" s="3"/>
+      <c r="J378" s="3"/>
+      <c r="K378" s="3"/>
+      <c r="L378" s="3"/>
+      <c r="M378" s="3"/>
+    </row>
+    <row r="379" spans="1:13">
+      <c r="A379" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B377" s="10">
-[...2 lines deleted...]
-      <c r="C377" s="10">
+      <c r="B379" s="8">
+        <v>100</v>
+      </c>
+      <c r="C379" s="8">
         <v>98.5</v>
       </c>
-      <c r="D377" s="10">
+      <c r="D379" s="8">
         <v>98</v>
       </c>
-      <c r="E377" s="29">
+      <c r="E379" s="27">
         <v>85.4</v>
       </c>
-      <c r="F377" s="29">
+      <c r="F379" s="27">
         <v>78.2</v>
       </c>
-      <c r="G377" s="97">
+      <c r="G379" s="89">
         <v>73.400000000000006</v>
       </c>
-      <c r="H377" s="4"/>
-[...7 lines deleted...]
-      <c r="A378" s="28" t="s">
+      <c r="H379" s="101">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="I379" s="3"/>
+      <c r="J379" s="3"/>
+      <c r="K379" s="3"/>
+      <c r="L379" s="3"/>
+      <c r="M379" s="3"/>
+    </row>
+    <row r="380" spans="1:13">
+      <c r="A380" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B378" s="10">
+      <c r="B380" s="8">
         <v>96.8</v>
       </c>
-      <c r="C378" s="10">
+      <c r="C380" s="8">
         <v>97.3</v>
       </c>
-      <c r="D378" s="10">
+      <c r="D380" s="8">
         <v>96.8</v>
       </c>
-      <c r="E378" s="29">
+      <c r="E380" s="27">
         <v>103</v>
       </c>
-      <c r="F378" s="29">
+      <c r="F380" s="27">
         <v>103.9</v>
       </c>
-      <c r="G378" s="98">
+      <c r="G380" s="90">
         <v>105.2</v>
       </c>
-      <c r="H378" s="4"/>
-[...7 lines deleted...]
-      <c r="A379" s="2" t="s">
+      <c r="H380" s="101">
+        <v>96.2</v>
+      </c>
+      <c r="I380" s="3"/>
+      <c r="J380" s="3"/>
+      <c r="K380" s="3"/>
+      <c r="L380" s="3"/>
+      <c r="M380" s="3"/>
+    </row>
+    <row r="381" spans="1:13" ht="22.5">
+      <c r="A381" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B379" s="31"/>
-[...13 lines deleted...]
-      <c r="A380" s="55" t="s">
+      <c r="B381" s="29"/>
+      <c r="C381" s="29"/>
+      <c r="D381" s="4"/>
+      <c r="E381" s="29"/>
+      <c r="F381" s="24"/>
+      <c r="G381" s="80"/>
+      <c r="H381" s="95"/>
+      <c r="I381" s="3"/>
+      <c r="J381" s="3"/>
+      <c r="K381" s="3"/>
+      <c r="L381" s="3"/>
+      <c r="M381" s="55"/>
+    </row>
+    <row r="382" spans="1:13">
+      <c r="A382" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B380" s="10">
+      <c r="B382" s="8">
         <v>135.1</v>
       </c>
-      <c r="C380" s="10">
+      <c r="C382" s="8">
         <v>123.4</v>
       </c>
-      <c r="D380" s="10">
+      <c r="D382" s="8">
         <v>119.1</v>
       </c>
-      <c r="E380" s="29">
+      <c r="E382" s="27">
         <v>120.8</v>
       </c>
-      <c r="F380" s="30">
+      <c r="F382" s="28">
         <v>115</v>
       </c>
-      <c r="G380" s="97">
+      <c r="G382" s="89">
         <v>112.5</v>
       </c>
-      <c r="H380" s="4"/>
-[...7 lines deleted...]
-      <c r="A381" s="28" t="s">
+      <c r="H382" s="90">
+        <v>108.7</v>
+      </c>
+      <c r="I382" s="3"/>
+      <c r="J382" s="3"/>
+      <c r="K382" s="3"/>
+      <c r="L382" s="3"/>
+      <c r="M382" s="3"/>
+    </row>
+    <row r="383" spans="1:13">
+      <c r="A383" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B381" s="10">
+      <c r="B383" s="8">
         <v>153.5</v>
       </c>
-      <c r="C381" s="10">
+      <c r="C383" s="8">
         <v>137.4</v>
       </c>
-      <c r="D381" s="10">
+      <c r="D383" s="8">
         <v>129.69999999999999</v>
       </c>
-      <c r="E381" s="29">
+      <c r="E383" s="27">
         <v>134.30000000000001</v>
       </c>
-      <c r="F381" s="29">
+      <c r="F383" s="27">
         <v>124.6</v>
       </c>
-      <c r="G381" s="97">
+      <c r="G383" s="89">
         <v>118.4</v>
       </c>
-      <c r="H381" s="4"/>
-[...7 lines deleted...]
-      <c r="A382" s="28" t="s">
+      <c r="H383" s="101">
+        <v>108.7</v>
+      </c>
+      <c r="I383" s="3"/>
+      <c r="J383" s="3"/>
+      <c r="K383" s="3"/>
+      <c r="L383" s="3"/>
+      <c r="M383" s="3"/>
+    </row>
+    <row r="384" spans="1:13">
+      <c r="A384" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B382" s="10">
+      <c r="B384" s="8">
         <v>89.1</v>
       </c>
-      <c r="C382" s="10">
+      <c r="C384" s="8">
         <v>93.9</v>
       </c>
-      <c r="D382" s="10">
+      <c r="D384" s="8">
         <v>95.7</v>
       </c>
-      <c r="E382" s="29">
+      <c r="E384" s="27">
         <v>94.3</v>
       </c>
-      <c r="F382" s="29">
+      <c r="F384" s="27">
         <v>93.5</v>
       </c>
-      <c r="G382" s="97">
+      <c r="G384" s="89">
         <v>98.1</v>
       </c>
-      <c r="H382" s="4"/>
-[...7 lines deleted...]
-      <c r="A383" s="28" t="s">
+      <c r="H384" s="101">
+        <v>95.8</v>
+      </c>
+      <c r="I384" s="3"/>
+      <c r="J384" s="3"/>
+      <c r="K384" s="3"/>
+      <c r="L384" s="3"/>
+      <c r="M384" s="3"/>
+    </row>
+    <row r="385" spans="1:13">
+      <c r="A385" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B383" s="10">
+      <c r="B385" s="8">
         <v>118.5</v>
       </c>
-      <c r="C383" s="10">
+      <c r="C385" s="8">
         <v>107.3</v>
       </c>
-      <c r="D383" s="10">
+      <c r="D385" s="8">
         <v>104.9</v>
       </c>
-      <c r="E383" s="29">
+      <c r="E385" s="27">
         <v>101.5</v>
       </c>
-      <c r="F383" s="29">
+      <c r="F385" s="27">
         <v>102.8</v>
       </c>
-      <c r="G383" s="97">
+      <c r="G385" s="89">
         <v>106.5</v>
       </c>
-      <c r="H383" s="4"/>
-[...7 lines deleted...]
-      <c r="A384" s="9" t="s">
+      <c r="H385" s="101">
+        <v>108.8</v>
+      </c>
+      <c r="I385" s="3"/>
+      <c r="J385" s="3"/>
+      <c r="K385" s="3"/>
+      <c r="L385" s="3"/>
+      <c r="M385" s="3"/>
+    </row>
+    <row r="386" spans="1:13">
+      <c r="A386" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B384" s="31"/>
-[...13 lines deleted...]
-      <c r="A385" s="28" t="s">
+      <c r="B386" s="29"/>
+      <c r="C386" s="29"/>
+      <c r="D386" s="4"/>
+      <c r="E386" s="29"/>
+      <c r="F386" s="24"/>
+      <c r="G386" s="91"/>
+      <c r="H386" s="102"/>
+      <c r="I386" s="3"/>
+      <c r="J386" s="3"/>
+      <c r="K386" s="3"/>
+      <c r="L386" s="3"/>
+      <c r="M386" s="3"/>
+    </row>
+    <row r="387" spans="1:13">
+      <c r="A387" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B385" s="10">
+      <c r="B387" s="8">
         <v>83.3</v>
       </c>
-      <c r="C385" s="10">
+      <c r="C387" s="8">
         <v>77.2</v>
       </c>
-      <c r="D385" s="10">
+      <c r="D387" s="8">
         <v>75.2</v>
       </c>
-      <c r="E385" s="29">
+      <c r="E387" s="27">
         <v>72.7</v>
       </c>
-      <c r="F385" s="29">
+      <c r="F387" s="27">
         <v>67.7</v>
       </c>
-      <c r="G385" s="97">
+      <c r="G387" s="89">
         <v>64.7</v>
       </c>
-      <c r="H385" s="4"/>
-[...7 lines deleted...]
-      <c r="A386" s="28" t="s">
+      <c r="H387" s="101">
+        <v>62.4</v>
+      </c>
+      <c r="I387" s="3"/>
+      <c r="J387" s="3"/>
+      <c r="K387" s="3"/>
+      <c r="L387" s="3"/>
+      <c r="M387" s="3"/>
+    </row>
+    <row r="388" spans="1:13">
+      <c r="A388" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B386" s="10">
+      <c r="B388" s="8">
         <v>60</v>
       </c>
-      <c r="C386" s="10">
+      <c r="C388" s="8">
         <v>80</v>
       </c>
-      <c r="D386" s="8">
+      <c r="D388" s="6">
         <v>51</v>
       </c>
-      <c r="E386" s="29">
+      <c r="E388" s="27">
         <v>50.8</v>
       </c>
-      <c r="F386" s="29">
+      <c r="F388" s="27">
         <v>60.1</v>
       </c>
-      <c r="G386" s="98">
+      <c r="G388" s="90">
         <v>64.7</v>
       </c>
-      <c r="H386" s="4"/>
-[...7 lines deleted...]
-      <c r="A387" s="2" t="s">
+      <c r="H388" s="101">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="I388" s="3"/>
+      <c r="J388" s="3"/>
+      <c r="K388" s="3"/>
+      <c r="L388" s="3"/>
+      <c r="M388" s="3"/>
+    </row>
+    <row r="389" spans="1:13" ht="46.5" customHeight="1">
+      <c r="A389" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B387" s="31"/>
-[...13 lines deleted...]
-      <c r="A388" s="55" t="s">
+      <c r="B389" s="29"/>
+      <c r="C389" s="29"/>
+      <c r="D389" s="4"/>
+      <c r="E389" s="29"/>
+      <c r="F389" s="24"/>
+      <c r="G389" s="80"/>
+      <c r="H389" s="95"/>
+      <c r="I389" s="3"/>
+      <c r="J389" s="3"/>
+      <c r="K389" s="3"/>
+      <c r="L389" s="3"/>
+      <c r="M389" s="3"/>
+    </row>
+    <row r="390" spans="1:13">
+      <c r="A390" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="B388" s="10">
+      <c r="B390" s="8">
         <v>65.3</v>
       </c>
-      <c r="C388" s="10">
+      <c r="C390" s="8">
         <v>129.9</v>
       </c>
-      <c r="D388" s="10">
+      <c r="D390" s="8">
         <v>125.2</v>
       </c>
-      <c r="E388" s="29">
+      <c r="E390" s="27">
         <v>150.5</v>
       </c>
-      <c r="F388" s="30">
+      <c r="F390" s="28">
         <v>161.4</v>
       </c>
-      <c r="G388" s="97">
+      <c r="G390" s="89">
         <v>156.9</v>
       </c>
-      <c r="H388" s="4"/>
-[...7 lines deleted...]
-      <c r="A389" s="28" t="s">
+      <c r="H390" s="101">
+        <v>145.6</v>
+      </c>
+      <c r="I390" s="3"/>
+      <c r="J390" s="3"/>
+      <c r="K390" s="3"/>
+      <c r="L390" s="3"/>
+      <c r="M390" s="3"/>
+    </row>
+    <row r="391" spans="1:13">
+      <c r="A391" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B389" s="10">
+      <c r="B391" s="8">
         <v>80.5</v>
       </c>
-      <c r="C389" s="10">
+      <c r="C391" s="8">
         <v>88.2</v>
       </c>
-      <c r="D389" s="10">
+      <c r="D391" s="8">
         <v>105</v>
       </c>
-      <c r="E389" s="29">
+      <c r="E391" s="27">
         <v>151.80000000000001</v>
       </c>
-      <c r="F389" s="29">
+      <c r="F391" s="27">
         <v>182.1</v>
       </c>
-      <c r="G389" s="97">
+      <c r="G391" s="89">
         <v>185.4</v>
       </c>
-      <c r="H389" s="4"/>
-[...7 lines deleted...]
-      <c r="A390" s="28" t="s">
+      <c r="H391" s="101">
+        <v>176</v>
+      </c>
+      <c r="I391" s="3"/>
+      <c r="J391" s="3"/>
+      <c r="K391" s="3"/>
+      <c r="L391" s="3"/>
+      <c r="M391" s="3"/>
+    </row>
+    <row r="392" spans="1:13">
+      <c r="A392" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B390" s="10">
+      <c r="B392" s="8">
         <v>102.9</v>
       </c>
-      <c r="C390" s="10">
+      <c r="C392" s="8">
         <v>110.2</v>
       </c>
-      <c r="D390" s="10">
+      <c r="D392" s="8">
         <v>114.2</v>
       </c>
-      <c r="E390" s="29">
+      <c r="E392" s="27">
         <v>109.9</v>
       </c>
-      <c r="F390" s="29">
+      <c r="F392" s="27">
         <v>108.5</v>
       </c>
-      <c r="G390" s="97">
+      <c r="G392" s="89">
         <v>109.2</v>
       </c>
-      <c r="H390" s="4"/>
-[...7 lines deleted...]
-      <c r="A391" s="28" t="s">
+      <c r="H392" s="101">
+        <v>107.9</v>
+      </c>
+      <c r="I392" s="3"/>
+      <c r="J392" s="3"/>
+      <c r="K392" s="3"/>
+      <c r="L392" s="3"/>
+      <c r="M392" s="3"/>
+    </row>
+    <row r="393" spans="1:13">
+      <c r="A393" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="B391" s="10">
+      <c r="B393" s="8">
         <v>104.1</v>
       </c>
-      <c r="C391" s="10">
+      <c r="C393" s="8">
         <v>111.5</v>
       </c>
-      <c r="D391" s="10">
+      <c r="D393" s="8">
         <v>110.2</v>
       </c>
-      <c r="E391" s="29">
+      <c r="E393" s="27">
         <v>113.1</v>
       </c>
-      <c r="F391" s="29">
+      <c r="F393" s="27">
         <v>112.4</v>
       </c>
-      <c r="G391" s="97">
+      <c r="G393" s="89">
         <v>112.1</v>
       </c>
-      <c r="H391" s="4"/>
-[...7 lines deleted...]
-      <c r="A392" s="9" t="s">
+      <c r="H393" s="101">
+        <v>111.2</v>
+      </c>
+      <c r="I393" s="3"/>
+      <c r="J393" s="3"/>
+      <c r="K393" s="3"/>
+      <c r="L393" s="3"/>
+      <c r="M393" s="3"/>
+    </row>
+    <row r="394" spans="1:13">
+      <c r="A394" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B392" s="31"/>
-[...13 lines deleted...]
-      <c r="A393" s="28" t="s">
+      <c r="B394" s="29"/>
+      <c r="C394" s="29"/>
+      <c r="D394" s="4"/>
+      <c r="E394" s="29"/>
+      <c r="F394" s="24"/>
+      <c r="G394" s="91"/>
+      <c r="H394" s="102"/>
+      <c r="I394" s="3"/>
+      <c r="J394" s="3"/>
+      <c r="K394" s="3"/>
+      <c r="L394" s="3"/>
+      <c r="M394" s="3"/>
+    </row>
+    <row r="395" spans="1:13">
+      <c r="A395" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B393" s="8">
+      <c r="B395" s="6">
         <v>95.2</v>
       </c>
-      <c r="C393" s="10">
+      <c r="C395" s="8">
         <v>95.9</v>
       </c>
-      <c r="D393" s="10">
+      <c r="D395" s="8">
         <v>96.1</v>
       </c>
-      <c r="E393" s="29">
+      <c r="E395" s="27">
         <v>96.1</v>
       </c>
-      <c r="F393" s="29">
+      <c r="F395" s="27">
         <v>95.9</v>
       </c>
-      <c r="G393" s="97">
+      <c r="G395" s="89">
         <v>95.8</v>
       </c>
-      <c r="H393" s="4"/>
-[...7 lines deleted...]
-      <c r="A394" s="28" t="s">
+      <c r="H395" s="101">
+        <v>95.5</v>
+      </c>
+      <c r="I395" s="3"/>
+      <c r="J395" s="3"/>
+      <c r="K395" s="3"/>
+      <c r="L395" s="3"/>
+      <c r="M395" s="3"/>
+    </row>
+    <row r="396" spans="1:13">
+      <c r="A396" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B394" s="10">
+      <c r="B396" s="8">
         <v>95.2</v>
       </c>
-      <c r="C394" s="10">
+      <c r="C396" s="8">
         <v>95.2</v>
       </c>
-      <c r="D394" s="10">
+      <c r="D396" s="8">
         <v>95.2</v>
       </c>
-      <c r="E394" s="29">
+      <c r="E396" s="27">
         <v>95.2</v>
       </c>
-      <c r="F394" s="30">
+      <c r="F396" s="28">
         <v>95.2</v>
       </c>
-      <c r="G394" s="97">
+      <c r="G396" s="89">
         <v>95.2</v>
       </c>
-      <c r="H394" s="4"/>
-[...7 lines deleted...]
-      <c r="A395" s="28" t="s">
+      <c r="H396" s="101">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="I396" s="3"/>
+      <c r="J396" s="3"/>
+      <c r="K396" s="3"/>
+      <c r="L396" s="3"/>
+      <c r="M396" s="3"/>
+    </row>
+    <row r="397" spans="1:13">
+      <c r="A397" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B395" s="10">
+      <c r="B397" s="8">
         <v>95.2</v>
       </c>
-      <c r="C395" s="10">
+      <c r="C397" s="8">
         <v>97.7</v>
       </c>
-      <c r="D395" s="10">
+      <c r="D397" s="8">
         <v>98.6</v>
       </c>
-      <c r="E395" s="29">
+      <c r="E397" s="27">
         <v>98.2</v>
       </c>
-      <c r="F395" s="29">
+      <c r="F397" s="27">
         <v>97.6</v>
       </c>
-      <c r="G395" s="97">
+      <c r="G397" s="89">
         <v>97.2</v>
       </c>
-      <c r="H395" s="4"/>
-[...22 lines deleted...]
-      <c r="A397" s="65" t="s">
+      <c r="H397" s="101">
+        <v>96.9</v>
+      </c>
+      <c r="I397" s="3"/>
+      <c r="J397" s="3"/>
+      <c r="K397" s="3"/>
+      <c r="L397" s="3"/>
+      <c r="M397" s="3"/>
+    </row>
+    <row r="398" spans="1:13" s="31" customFormat="1">
+      <c r="A398" s="58"/>
+      <c r="B398" s="2"/>
+      <c r="C398" s="2"/>
+      <c r="D398" s="2"/>
+      <c r="E398" s="59"/>
+      <c r="F398" s="60"/>
+      <c r="G398" s="60"/>
+      <c r="H398" s="59"/>
+      <c r="I398" s="59"/>
+      <c r="J398" s="59"/>
+      <c r="K398" s="59"/>
+      <c r="L398" s="59"/>
+      <c r="M398" s="59"/>
+    </row>
+    <row r="399" spans="1:13" s="31" customFormat="1">
+      <c r="A399" s="61" t="s">
         <v>76</v>
       </c>
-      <c r="B397" s="66"/>
-[...13 lines deleted...]
-      <c r="A398" s="72" t="s">
+      <c r="B399" s="62"/>
+      <c r="C399" s="62"/>
+      <c r="D399" s="63"/>
+      <c r="E399" s="64"/>
+      <c r="F399" s="65"/>
+      <c r="G399" s="66"/>
+      <c r="H399" s="64"/>
+      <c r="I399" s="67"/>
+      <c r="J399" s="67"/>
+      <c r="K399" s="67"/>
+      <c r="L399" s="67"/>
+      <c r="M399" s="67"/>
+    </row>
+    <row r="400" spans="1:13" s="31" customFormat="1">
+      <c r="A400" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="B398" s="73"/>
-[...13 lines deleted...]
-      <c r="A399" s="85" t="s">
+      <c r="B400" s="69"/>
+      <c r="C400" s="69"/>
+      <c r="D400" s="69"/>
+      <c r="E400" s="70"/>
+      <c r="F400" s="71"/>
+      <c r="G400" s="71"/>
+      <c r="H400" s="70"/>
+      <c r="I400" s="70"/>
+      <c r="J400" s="70"/>
+      <c r="K400" s="70"/>
+      <c r="L400" s="70"/>
+      <c r="M400" s="70"/>
+    </row>
+    <row r="401" spans="1:13" s="31" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A401" s="134" t="s">
         <v>77</v>
       </c>
-      <c r="B399" s="85"/>
-[...145 lines deleted...]
-      <c r="M408" s="77"/>
+      <c r="B401" s="134"/>
+      <c r="C401" s="134"/>
+      <c r="D401" s="134"/>
+      <c r="E401" s="134"/>
+      <c r="F401" s="134"/>
+      <c r="G401" s="134"/>
+      <c r="H401" s="134"/>
+      <c r="I401" s="134"/>
+      <c r="J401" s="134"/>
+      <c r="K401" s="134"/>
+      <c r="L401" s="134"/>
+      <c r="M401" s="134"/>
+    </row>
+    <row r="402" spans="1:13" s="31" customFormat="1">
+      <c r="A402" s="72"/>
+      <c r="B402" s="43"/>
+      <c r="C402" s="43"/>
+      <c r="D402" s="44"/>
+      <c r="E402" s="73"/>
+      <c r="F402" s="74"/>
+      <c r="G402" s="60"/>
+      <c r="H402" s="73"/>
+      <c r="I402" s="73"/>
+      <c r="J402" s="73"/>
+      <c r="K402" s="73"/>
+      <c r="L402" s="73"/>
+      <c r="M402" s="73"/>
+    </row>
+    <row r="403" spans="1:13" s="31" customFormat="1">
+      <c r="A403" s="72"/>
+      <c r="B403" s="43"/>
+      <c r="C403" s="43"/>
+      <c r="D403" s="44"/>
+      <c r="E403" s="73"/>
+      <c r="F403" s="74"/>
+      <c r="G403" s="60"/>
+      <c r="H403" s="73"/>
+      <c r="I403" s="73"/>
+      <c r="J403" s="73"/>
+      <c r="K403" s="73"/>
+      <c r="L403" s="73"/>
+      <c r="M403" s="73"/>
+    </row>
+    <row r="404" spans="1:13" s="31" customFormat="1">
+      <c r="A404" s="72"/>
+      <c r="B404" s="43"/>
+      <c r="C404" s="43"/>
+      <c r="D404" s="44"/>
+      <c r="E404" s="73"/>
+      <c r="F404" s="74"/>
+      <c r="G404" s="60"/>
+      <c r="H404" s="73"/>
+      <c r="I404" s="73"/>
+      <c r="J404" s="73"/>
+      <c r="K404" s="73"/>
+      <c r="L404" s="73"/>
+      <c r="M404" s="73"/>
+    </row>
+    <row r="405" spans="1:13" s="31" customFormat="1">
+      <c r="A405" s="72"/>
+      <c r="B405" s="43"/>
+      <c r="C405" s="43"/>
+      <c r="D405" s="44"/>
+      <c r="E405" s="73"/>
+      <c r="F405" s="74"/>
+      <c r="G405" s="60"/>
+      <c r="H405" s="73"/>
+      <c r="I405" s="73"/>
+      <c r="J405" s="73"/>
+      <c r="K405" s="73"/>
+      <c r="L405" s="73"/>
+      <c r="M405" s="73"/>
+    </row>
+    <row r="406" spans="1:13" s="31" customFormat="1">
+      <c r="A406" s="72"/>
+      <c r="B406" s="43"/>
+      <c r="C406" s="43"/>
+      <c r="D406" s="44"/>
+      <c r="E406" s="73"/>
+      <c r="F406" s="74"/>
+      <c r="G406" s="60"/>
+      <c r="H406" s="73"/>
+      <c r="I406" s="73"/>
+      <c r="J406" s="73"/>
+      <c r="K406" s="73"/>
+      <c r="L406" s="73"/>
+      <c r="M406" s="73"/>
+    </row>
+    <row r="407" spans="1:13" s="31" customFormat="1">
+      <c r="A407" s="72"/>
+      <c r="B407" s="43"/>
+      <c r="C407" s="43"/>
+      <c r="D407" s="44"/>
+      <c r="E407" s="73"/>
+      <c r="F407" s="74"/>
+      <c r="G407" s="60"/>
+      <c r="H407" s="73"/>
+      <c r="I407" s="73"/>
+      <c r="J407" s="73"/>
+      <c r="K407" s="73"/>
+      <c r="L407" s="73"/>
+      <c r="M407" s="73"/>
+    </row>
+    <row r="408" spans="1:13" s="31" customFormat="1">
+      <c r="A408" s="72"/>
+      <c r="B408" s="43"/>
+      <c r="C408" s="43"/>
+      <c r="D408" s="44"/>
+      <c r="E408" s="73"/>
+      <c r="F408" s="74"/>
+      <c r="G408" s="60"/>
+      <c r="H408" s="73"/>
+      <c r="I408" s="73"/>
+      <c r="J408" s="73"/>
+      <c r="K408" s="73"/>
+      <c r="L408" s="73"/>
+      <c r="M408" s="73"/>
+    </row>
+    <row r="409" spans="1:13" s="31" customFormat="1">
+      <c r="A409" s="72"/>
+      <c r="B409" s="43"/>
+      <c r="C409" s="43"/>
+      <c r="D409" s="44"/>
+      <c r="E409" s="73"/>
+      <c r="F409" s="74"/>
+      <c r="G409" s="60"/>
+      <c r="H409" s="73"/>
+      <c r="I409" s="73"/>
+      <c r="J409" s="73"/>
+      <c r="K409" s="73"/>
+      <c r="L409" s="73"/>
+      <c r="M409" s="73"/>
+    </row>
+    <row r="410" spans="1:13" s="31" customFormat="1">
+      <c r="A410" s="72"/>
+      <c r="B410" s="43"/>
+      <c r="C410" s="43"/>
+      <c r="D410" s="44"/>
+      <c r="E410" s="73"/>
+      <c r="F410" s="74"/>
+      <c r="G410" s="60"/>
+      <c r="H410" s="73"/>
+      <c r="I410" s="73"/>
+      <c r="J410" s="73"/>
+      <c r="K410" s="73"/>
+      <c r="L410" s="73"/>
+      <c r="M410" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A399:M399"/>
+    <mergeCell ref="A401:M401"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E24C2B-5A84-41BF-A03C-8BBF39060510}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ӨӨІ</vt:lpstr>
       <vt:lpstr>ӨӨІ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>