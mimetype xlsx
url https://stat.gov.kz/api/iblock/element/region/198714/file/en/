--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -1,120 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\Динамика 1-СВЯЗЬ годовая\АНГ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="17">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Volume of communication services</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of post and courier activity services </t>
   </si>
   <si>
     <t>of which the volume of services rendered to the population</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t xml:space="preserve">from intercity, overseas telephone communication </t>
   </si>
   <si>
     <t xml:space="preserve">from local telephone communication </t>
   </si>
   <si>
     <t xml:space="preserve">from data communication </t>
   </si>
   <si>
     <t>from services on dissemination programs by infrastructure cabling, wireless networks and satellite</t>
   </si>
   <si>
     <t xml:space="preserve">from access to Internet network </t>
   </si>
   <si>
     <t xml:space="preserve">from mobile communication </t>
   </si>
   <si>
     <t>from other communication services</t>
   </si>
   <si>
     <t>From general revenues - services rendered to the population</t>
   </si>
   <si>
     <t>Note: the value of "Х" means the confidential data</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of post and courier activity services and communication services </t>
+  </si>
+  <si>
+    <t>mil.tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -136,102 +146,141 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -251,172 +300,188 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -552,592 +617,631 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B1:N16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:O16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.85546875" customWidth="1"/>
     <col min="3" max="5" width="11.42578125" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="12.75" customHeight="1">
+    <row r="1" spans="2:15" ht="12.75" customHeight="1">
       <c r="B1" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
     </row>
-    <row r="2" spans="2:14" ht="13.5" thickBot="1"/>
-    <row r="3" spans="2:14" ht="13.5" thickBot="1">
+    <row r="2" spans="2:15" ht="13.5" thickBot="1">
+      <c r="O2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="2:15" ht="13.5" thickBot="1">
       <c r="B3" s="5"/>
       <c r="C3" s="22">
         <v>2013</v>
       </c>
       <c r="D3" s="21">
         <v>2014</v>
       </c>
       <c r="E3" s="21">
         <v>2015</v>
       </c>
       <c r="F3" s="21">
         <v>2016</v>
       </c>
       <c r="G3" s="22">
         <v>2017</v>
       </c>
       <c r="H3" s="22">
         <v>2018</v>
       </c>
       <c r="I3" s="22">
         <v>2019</v>
       </c>
       <c r="J3" s="22">
         <v>2020</v>
       </c>
       <c r="K3" s="6">
         <v>2021</v>
       </c>
       <c r="L3" s="6">
         <v>2022</v>
       </c>
       <c r="M3" s="6">
         <v>2023</v>
       </c>
       <c r="N3" s="19">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="2:14">
+      <c r="O3" s="31">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15">
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7">
         <v>737.9</v>
       </c>
       <c r="D4" s="8">
         <v>915.4</v>
       </c>
       <c r="E4" s="8">
         <v>927.5</v>
       </c>
       <c r="F4" s="9">
         <v>980.1</v>
       </c>
       <c r="G4" s="9">
         <v>1158.8</v>
       </c>
       <c r="H4" s="9">
         <v>1243.5</v>
       </c>
       <c r="I4" s="9">
         <v>1256.5999999999999</v>
       </c>
       <c r="J4" s="9">
         <v>1289.9000000000001</v>
       </c>
       <c r="K4" s="9">
         <v>1493</v>
       </c>
       <c r="L4" s="9">
         <v>934.7</v>
       </c>
       <c r="M4" s="10">
         <v>1184</v>
       </c>
       <c r="N4" s="20">
         <v>1144.3</v>
       </c>
-    </row>
-    <row r="5" spans="2:14" ht="22.5">
+      <c r="O4" s="29">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="5" spans="2:15" ht="22.5">
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7">
         <v>511</v>
       </c>
       <c r="D5" s="9">
         <v>512.70000000000005</v>
       </c>
       <c r="E5" s="9">
         <v>506.2</v>
       </c>
       <c r="F5" s="9">
         <v>547.9</v>
       </c>
       <c r="G5" s="9">
         <v>573.70000000000005</v>
       </c>
       <c r="H5" s="9">
         <v>523.70000000000005</v>
       </c>
       <c r="I5" s="9">
         <v>406.6</v>
       </c>
       <c r="J5" s="9">
         <v>442.2</v>
       </c>
       <c r="K5" s="9">
         <v>493.5</v>
       </c>
       <c r="L5" s="9">
         <v>345.9</v>
       </c>
       <c r="M5" s="9">
         <v>626.70000000000005</v>
       </c>
       <c r="N5" s="23">
         <v>536.6</v>
       </c>
-    </row>
-    <row r="6" spans="2:14">
+      <c r="O5" s="30">
+        <v>536.6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15">
       <c r="B6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="7">
         <v>11325.8</v>
       </c>
       <c r="D6" s="24">
         <v>12422.7</v>
       </c>
       <c r="E6" s="24">
         <v>13187.1</v>
       </c>
       <c r="F6" s="11">
         <v>12966.8</v>
       </c>
       <c r="G6" s="9">
         <v>13849.2</v>
       </c>
       <c r="H6" s="9">
         <v>14245.3</v>
       </c>
       <c r="I6" s="9">
         <v>14926.8</v>
       </c>
       <c r="J6" s="9">
         <v>15820.2</v>
       </c>
       <c r="K6" s="9">
         <v>18753</v>
       </c>
       <c r="L6" s="9">
         <v>12657.8</v>
       </c>
       <c r="M6" s="10">
         <v>14880</v>
       </c>
       <c r="N6" s="25">
         <v>15798.1</v>
       </c>
-    </row>
-    <row r="7" spans="2:14">
+      <c r="O6" s="30">
+        <v>18483.5</v>
+      </c>
+    </row>
+    <row r="7" spans="2:15">
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
       <c r="N7" s="23"/>
-    </row>
-    <row r="8" spans="2:14" ht="22.5">
+      <c r="O7" s="30"/>
+    </row>
+    <row r="8" spans="2:15" ht="22.5">
       <c r="B8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="28">
         <v>1957.9</v>
       </c>
       <c r="D8" s="24">
         <v>1645.7</v>
       </c>
       <c r="E8" s="24">
         <v>1452.8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="9">
         <v>1172.8</v>
       </c>
       <c r="J8" s="9">
         <v>1044.7</v>
       </c>
       <c r="K8" s="9">
         <v>1084.3</v>
       </c>
       <c r="L8" s="9">
         <v>674.8</v>
       </c>
       <c r="M8" s="10">
         <v>789.5</v>
       </c>
       <c r="N8" s="23">
         <v>802.3</v>
       </c>
-    </row>
-    <row r="9" spans="2:14">
+      <c r="O8" s="30">
+        <v>779.3</v>
+      </c>
+    </row>
+    <row r="9" spans="2:15">
       <c r="B9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="28">
         <v>4240.1000000000004</v>
       </c>
       <c r="D9" s="24">
         <v>4281</v>
       </c>
       <c r="E9" s="24">
         <v>3967.2</v>
       </c>
       <c r="F9" s="11">
         <v>3796.9</v>
       </c>
       <c r="G9" s="9">
         <v>3675.1</v>
       </c>
       <c r="H9" s="9">
         <v>3241.5</v>
       </c>
       <c r="I9" s="9">
         <v>2632</v>
       </c>
       <c r="J9" s="9">
         <v>2189.3000000000002</v>
       </c>
       <c r="K9" s="9">
         <v>2612.5</v>
       </c>
       <c r="L9" s="9">
         <v>1427.1</v>
       </c>
       <c r="M9" s="10">
         <v>1445.7</v>
       </c>
       <c r="N9" s="25">
         <v>1269</v>
       </c>
-    </row>
-    <row r="10" spans="2:14">
+      <c r="O9" s="30">
+        <v>1184.8</v>
+      </c>
+    </row>
+    <row r="10" spans="2:15">
       <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="28">
         <v>2</v>
       </c>
       <c r="D10" s="24">
         <v>5</v>
       </c>
       <c r="E10" s="24">
         <v>60.4</v>
       </c>
       <c r="F10" s="11">
         <v>66.8</v>
       </c>
       <c r="G10" s="9">
         <v>39.9</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="9">
         <v>15.6</v>
       </c>
       <c r="J10" s="9">
         <v>18.8</v>
       </c>
       <c r="K10" s="9">
         <v>5.5</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M10" s="10">
         <v>1</v>
       </c>
       <c r="N10" s="23">
         <v>30.1</v>
       </c>
-    </row>
-    <row r="11" spans="2:14">
+      <c r="O10" s="30">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="11" spans="2:15">
       <c r="B11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="28">
         <v>3930</v>
       </c>
       <c r="D11" s="24">
         <v>4896.8</v>
       </c>
       <c r="E11" s="24">
         <v>5696.2</v>
       </c>
       <c r="F11" s="11">
         <v>5926.9</v>
       </c>
       <c r="G11" s="9">
         <v>6228</v>
       </c>
       <c r="H11" s="9">
         <v>6130.8</v>
       </c>
       <c r="I11" s="9">
         <v>6065.9</v>
       </c>
       <c r="J11" s="9">
         <v>6764.5</v>
       </c>
       <c r="K11" s="9">
         <v>8248.1</v>
       </c>
       <c r="L11" s="9">
         <v>6012.9</v>
       </c>
       <c r="M11" s="10">
         <v>7194.3</v>
       </c>
       <c r="N11" s="25">
         <v>7210.3</v>
       </c>
-    </row>
-    <row r="12" spans="2:14" ht="33.75">
+      <c r="O11" s="30">
+        <v>9764.7999999999993</v>
+      </c>
+    </row>
+    <row r="12" spans="2:15" ht="33.75">
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="28">
         <v>567.9</v>
       </c>
       <c r="D12" s="24">
         <v>954.4</v>
       </c>
       <c r="E12" s="24">
         <v>1313.4</v>
       </c>
       <c r="F12" s="11">
         <v>1556.1</v>
       </c>
       <c r="G12" s="9">
         <v>2049.9</v>
       </c>
       <c r="H12" s="9">
         <v>2449.4</v>
       </c>
       <c r="I12" s="9">
         <v>2742.7</v>
       </c>
       <c r="J12" s="9">
         <v>3085.5</v>
       </c>
       <c r="K12" s="9">
         <v>3617.3</v>
       </c>
       <c r="L12" s="9">
         <v>2480.9</v>
       </c>
       <c r="M12" s="10">
         <v>2780.8</v>
       </c>
       <c r="N12" s="25">
         <v>2840.4</v>
       </c>
-    </row>
-    <row r="13" spans="2:14">
+      <c r="O12" s="30">
+        <v>2551.3000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="2:15">
       <c r="B13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N13" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="2:14">
+      <c r="O13" s="30"/>
+    </row>
+    <row r="14" spans="2:15">
       <c r="B14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="28">
         <v>627.9</v>
       </c>
       <c r="D14" s="24">
         <v>639.9</v>
       </c>
       <c r="E14" s="24">
         <v>697.2</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="9">
         <v>2297.6999999999998</v>
       </c>
       <c r="J14" s="9">
         <v>2717.4</v>
       </c>
       <c r="K14" s="9">
         <v>3185.2</v>
       </c>
       <c r="L14" s="9">
         <v>2060.1999999999998</v>
       </c>
       <c r="M14" s="10">
         <v>2668.7</v>
       </c>
       <c r="N14" s="25">
         <v>3645.9</v>
       </c>
-    </row>
-    <row r="15" spans="2:14" ht="26.25" customHeight="1">
+      <c r="O14" s="30">
+        <v>4123.3999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="2:15" ht="26.25" customHeight="1">
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="7">
         <v>8986.9</v>
       </c>
       <c r="D15" s="24">
         <v>9970.2999999999993</v>
       </c>
       <c r="E15" s="24">
         <v>10486.8</v>
       </c>
       <c r="F15" s="9">
         <v>10586.6</v>
       </c>
       <c r="G15" s="9">
         <v>11296.8</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="9">
         <v>11413.5</v>
       </c>
       <c r="J15" s="9">
         <v>12649.1</v>
       </c>
       <c r="K15" s="9">
         <v>15245.4</v>
       </c>
       <c r="L15" s="9">
         <v>10593.9</v>
       </c>
       <c r="M15" s="9">
         <v>12230.2</v>
       </c>
       <c r="N15" s="25">
         <v>12371.6</v>
       </c>
-    </row>
-    <row r="16" spans="2:14">
+      <c r="O15" s="30">
+        <v>14498.4</v>
+      </c>
+    </row>
+    <row r="16" spans="2:15">
       <c r="B16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="14"/>
       <c r="D16" s="15"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>