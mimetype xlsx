--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -3,77 +3,77 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="852"/>
+    <workbookView xWindow="13800" yWindow="105" windowWidth="13830" windowHeight="12135" tabRatio="852"/>
   </bookViews>
   <sheets>
     <sheet name="сауда объектілер" sheetId="3" r:id="rId1"/>
     <sheet name="дәріханалар" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">дәріханалар!$A$1:$G$100</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'сауда объектілер'!$A$1:$G$108</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">дәріханалар!$A$1:$G$110</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'сауда объектілер'!$A$1:$G$115</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E87" i="3"/>
   <c r="D87"/>
   <c r="C72" i="4"/>
   <c r="B72"/>
   <c r="C59"/>
   <c r="B59"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="13">
   <si>
     <t xml:space="preserve">жыл соңына </t>
   </si>
   <si>
     <t>барлығы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>сауда алаңы, шаршы метр</t>
   </si>
   <si>
     <t>саудамен айналысатын кәсіпорындар</t>
   </si>
   <si>
     <t>дара кәсіпкерлер</t>
   </si>
   <si>
     <t>Жалғасы</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* </t>
     </r>
@@ -244,130 +244,99 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...29 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -411,89 +380,91 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -765,107 +736,107 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K104"/>
+  <dimension ref="A1:K111"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A67" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A100" sqref="A100"/>
+    <sheetView tabSelected="1" topLeftCell="A75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B107" sqref="B107:G107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="3" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:7" ht="14.25">
+      <c r="A1" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="35"/>
-[...4 lines deleted...]
-      <c r="G1" s="35"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
     </row>
     <row r="2" spans="1:7">
       <c r="G2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="30"/>
-      <c r="B3" s="30">
+      <c r="A3" s="29"/>
+      <c r="B3" s="29">
         <v>2009</v>
       </c>
-      <c r="C3" s="30"/>
-[...3 lines deleted...]
-      <c r="G3" s="30"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="30"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="30"/>
-      <c r="D4" s="30" t="s">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="30"/>
-      <c r="F4" s="30" t="s">
+      <c r="E4" s="29"/>
+      <c r="F4" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="30"/>
+      <c r="G4" s="29"/>
     </row>
     <row r="5" spans="1:7" ht="22.5">
-      <c r="A5" s="30"/>
+      <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="6">
         <v>8244</v>
@@ -885,77 +856,77 @@
       <c r="G6" s="6">
         <v>294872</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="12" customFormat="1">
       <c r="A7" s="9"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
     </row>
     <row r="8" spans="1:7" s="12" customFormat="1">
       <c r="A8" s="9"/>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="11"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="30"/>
-      <c r="B9" s="30">
+      <c r="A9" s="29"/>
+      <c r="B9" s="29">
         <v>2010</v>
       </c>
-      <c r="C9" s="30"/>
-[...3 lines deleted...]
-      <c r="G9" s="30"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="30"/>
-      <c r="B10" s="30" t="s">
+      <c r="A10" s="29"/>
+      <c r="B10" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="30"/>
-      <c r="D10" s="30" t="s">
+      <c r="C10" s="29"/>
+      <c r="D10" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="30"/>
-      <c r="F10" s="30" t="s">
+      <c r="E10" s="29"/>
+      <c r="F10" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G10" s="30"/>
+      <c r="G10" s="29"/>
     </row>
     <row r="11" spans="1:7" ht="22.5">
-      <c r="A11" s="30"/>
+      <c r="A11" s="29"/>
       <c r="B11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="6">
         <v>11569</v>
@@ -965,77 +936,77 @@
       </c>
       <c r="D12" s="8">
         <v>227</v>
       </c>
       <c r="E12" s="6">
         <v>49226</v>
       </c>
       <c r="F12" s="6">
         <v>11342</v>
       </c>
       <c r="G12" s="6">
         <v>483416</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="30"/>
-      <c r="B15" s="30">
+      <c r="A15" s="29"/>
+      <c r="B15" s="29">
         <v>2011</v>
       </c>
-      <c r="C15" s="30"/>
-[...3 lines deleted...]
-      <c r="G15" s="30"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="30"/>
-      <c r="B16" s="30" t="s">
+      <c r="A16" s="29"/>
+      <c r="B16" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="30"/>
-      <c r="D16" s="30" t="s">
+      <c r="C16" s="29"/>
+      <c r="D16" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="30"/>
-      <c r="F16" s="30" t="s">
+      <c r="E16" s="29"/>
+      <c r="F16" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G16" s="30"/>
+      <c r="G16" s="29"/>
     </row>
     <row r="17" spans="1:9" ht="22.5">
-      <c r="A17" s="30"/>
+      <c r="A17" s="29"/>
       <c r="B17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="6">
         <v>11969</v>
@@ -1055,152 +1026,152 @@
       <c r="G18" s="6">
         <v>417353</v>
       </c>
     </row>
     <row r="19" spans="1:9" s="12" customFormat="1">
       <c r="A19" s="9"/>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="11"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
     </row>
     <row r="20" spans="1:9" s="12" customFormat="1">
       <c r="A20" s="9"/>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="11"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="30"/>
-      <c r="B21" s="30">
+      <c r="A21" s="29"/>
+      <c r="B21" s="29">
         <v>2012</v>
       </c>
-      <c r="C21" s="30"/>
-[...3 lines deleted...]
-      <c r="G21" s="30"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="30"/>
-      <c r="B22" s="30" t="s">
+      <c r="A22" s="29"/>
+      <c r="B22" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="30"/>
-      <c r="D22" s="30" t="s">
+      <c r="C22" s="29"/>
+      <c r="D22" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E22" s="30"/>
-      <c r="F22" s="30" t="s">
+      <c r="E22" s="29"/>
+      <c r="F22" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G22" s="30"/>
+      <c r="G22" s="29"/>
     </row>
     <row r="23" spans="1:9" ht="22.5">
-      <c r="A23" s="30"/>
+      <c r="A23" s="29"/>
       <c r="B23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="6">
         <v>14138</v>
       </c>
       <c r="C24" s="6">
         <v>579425</v>
       </c>
       <c r="D24" s="8">
         <v>231</v>
       </c>
       <c r="E24" s="6">
         <v>58207</v>
       </c>
       <c r="F24" s="6">
         <v>13907</v>
       </c>
       <c r="G24" s="6">
         <v>521218</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="G26" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="30"/>
-      <c r="B27" s="30">
+      <c r="A27" s="29"/>
+      <c r="B27" s="29">
         <v>2013</v>
       </c>
-      <c r="C27" s="30"/>
-[...3 lines deleted...]
-      <c r="G27" s="31"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="30"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="30"/>
-      <c r="B28" s="30" t="s">
+      <c r="A28" s="29"/>
+      <c r="B28" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="30"/>
-      <c r="D28" s="30" t="s">
+      <c r="C28" s="29"/>
+      <c r="D28" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E28" s="30"/>
-      <c r="F28" s="30" t="s">
+      <c r="E28" s="29"/>
+      <c r="F28" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G28" s="30"/>
+      <c r="G28" s="29"/>
     </row>
     <row r="29" spans="1:9" ht="22.5">
-      <c r="A29" s="30"/>
+      <c r="A29" s="29"/>
       <c r="B29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="6">
         <v>15479</v>
@@ -1225,77 +1196,77 @@
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="12"/>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="15"/>
       <c r="E31" s="14"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="12"/>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="15"/>
       <c r="E32" s="14"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:11">
       <c r="G33" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:11">
-      <c r="A34" s="30"/>
-      <c r="B34" s="30">
+      <c r="A34" s="29"/>
+      <c r="B34" s="29">
         <v>2014</v>
       </c>
-      <c r="C34" s="30"/>
-[...3 lines deleted...]
-      <c r="G34" s="30"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="29"/>
+      <c r="G34" s="29"/>
     </row>
     <row r="35" spans="1:11">
-      <c r="A35" s="30"/>
-      <c r="B35" s="30" t="s">
+      <c r="A35" s="29"/>
+      <c r="B35" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C35" s="30"/>
-      <c r="D35" s="30" t="s">
+      <c r="C35" s="29"/>
+      <c r="D35" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E35" s="30"/>
-      <c r="F35" s="30" t="s">
+      <c r="E35" s="29"/>
+      <c r="F35" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G35" s="30"/>
+      <c r="G35" s="29"/>
     </row>
     <row r="36" spans="1:11" ht="22.5">
-      <c r="A36" s="30"/>
+      <c r="A36" s="29"/>
       <c r="B36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="6">
         <v>14629</v>
@@ -1308,81 +1279,81 @@
       </c>
       <c r="E37" s="6">
         <v>67490</v>
       </c>
       <c r="F37" s="6">
         <v>14389</v>
       </c>
       <c r="G37" s="6">
         <v>605446</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
     </row>
     <row r="39" spans="1:11">
       <c r="G39" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:11">
-      <c r="A40" s="30"/>
-      <c r="B40" s="30">
+      <c r="A40" s="29"/>
+      <c r="B40" s="29">
         <v>2015</v>
       </c>
-      <c r="C40" s="30"/>
-[...3 lines deleted...]
-      <c r="G40" s="31"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="30"/>
     </row>
     <row r="41" spans="1:11" ht="25.5" customHeight="1">
-      <c r="A41" s="30"/>
-      <c r="B41" s="30" t="s">
+      <c r="A41" s="29"/>
+      <c r="B41" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C41" s="30"/>
-      <c r="D41" s="30" t="s">
+      <c r="C41" s="29"/>
+      <c r="D41" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E41" s="30"/>
-      <c r="F41" s="30" t="s">
+      <c r="E41" s="29"/>
+      <c r="F41" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G41" s="30"/>
+      <c r="G41" s="29"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
     </row>
     <row r="42" spans="1:11" ht="22.5">
-      <c r="A42" s="30"/>
+      <c r="A42" s="29"/>
       <c r="B42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="6">
         <v>6461</v>
@@ -1396,864 +1367,962 @@
       <c r="E43" s="6">
         <v>50322</v>
       </c>
       <c r="F43" s="6">
         <v>6295</v>
       </c>
       <c r="G43" s="6">
         <v>435135</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="12"/>
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="14"/>
       <c r="G44" s="20"/>
     </row>
     <row r="45" spans="1:11">
       <c r="G45" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:11">
-      <c r="A46" s="30"/>
-      <c r="B46" s="30">
+      <c r="A46" s="29"/>
+      <c r="B46" s="29">
         <v>2016</v>
       </c>
-      <c r="C46" s="30"/>
-[...3 lines deleted...]
-      <c r="G46" s="31"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="30"/>
     </row>
     <row r="47" spans="1:11">
-      <c r="A47" s="30"/>
-      <c r="B47" s="30" t="s">
+      <c r="A47" s="29"/>
+      <c r="B47" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C47" s="30"/>
-      <c r="D47" s="30" t="s">
+      <c r="C47" s="29"/>
+      <c r="D47" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E47" s="30"/>
-      <c r="F47" s="30" t="s">
+      <c r="E47" s="29"/>
+      <c r="F47" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G47" s="30"/>
+      <c r="G47" s="29"/>
     </row>
     <row r="48" spans="1:11" ht="22.5">
-      <c r="A48" s="30"/>
+      <c r="A48" s="29"/>
       <c r="B48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="6">
         <v>8643</v>
       </c>
       <c r="C49" s="6">
         <v>501740</v>
       </c>
       <c r="D49" s="6">
         <v>294</v>
       </c>
       <c r="E49" s="6">
         <v>93351</v>
       </c>
       <c r="F49" s="6">
         <v>8349</v>
       </c>
       <c r="G49" s="6">
         <v>408389</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="G50" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:7">
-      <c r="A51" s="30"/>
-      <c r="B51" s="30">
+      <c r="A51" s="29"/>
+      <c r="B51" s="29">
         <v>2017</v>
       </c>
-      <c r="C51" s="30"/>
-[...3 lines deleted...]
-      <c r="G51" s="31"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="30"/>
     </row>
     <row r="52" spans="1:7">
-      <c r="A52" s="30"/>
-      <c r="B52" s="30" t="s">
+      <c r="A52" s="29"/>
+      <c r="B52" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C52" s="30"/>
-      <c r="D52" s="30" t="s">
+      <c r="C52" s="29"/>
+      <c r="D52" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E52" s="30"/>
-      <c r="F52" s="30" t="s">
+      <c r="E52" s="29"/>
+      <c r="F52" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G52" s="30"/>
+      <c r="G52" s="29"/>
     </row>
     <row r="53" spans="1:7" ht="22.5">
-      <c r="A53" s="30"/>
+      <c r="A53" s="29"/>
       <c r="B53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="6">
         <v>9724</v>
       </c>
       <c r="C54" s="6">
         <v>663332</v>
       </c>
       <c r="D54" s="6">
         <v>737</v>
       </c>
       <c r="E54" s="6">
         <v>193595</v>
       </c>
       <c r="F54" s="6">
         <v>8987</v>
       </c>
       <c r="G54" s="6">
         <v>469737</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="G56" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:7">
-      <c r="A57" s="30"/>
-      <c r="B57" s="30">
+      <c r="A57" s="29"/>
+      <c r="B57" s="29">
         <v>2018</v>
       </c>
-      <c r="C57" s="30"/>
-[...3 lines deleted...]
-      <c r="G57" s="31"/>
+      <c r="C57" s="29"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="30"/>
     </row>
     <row r="58" spans="1:7">
-      <c r="A58" s="30"/>
-      <c r="B58" s="30" t="s">
+      <c r="A58" s="29"/>
+      <c r="B58" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C58" s="30"/>
-      <c r="D58" s="30" t="s">
+      <c r="C58" s="29"/>
+      <c r="D58" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E58" s="30"/>
-      <c r="F58" s="30" t="s">
+      <c r="E58" s="29"/>
+      <c r="F58" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G58" s="30"/>
+      <c r="G58" s="29"/>
     </row>
     <row r="59" spans="1:7" ht="22.5">
-      <c r="A59" s="30"/>
+      <c r="A59" s="29"/>
       <c r="B59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="2">
         <v>8630</v>
       </c>
       <c r="C60" s="2">
         <v>661058</v>
       </c>
       <c r="D60" s="2">
         <v>814</v>
       </c>
       <c r="E60" s="2">
         <v>243709</v>
       </c>
       <c r="F60" s="2">
         <v>7816</v>
       </c>
       <c r="G60" s="2">
         <v>417349</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="G63" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" s="30"/>
-      <c r="B64" s="30">
+      <c r="A64" s="29"/>
+      <c r="B64" s="29">
         <v>2019</v>
       </c>
-      <c r="C64" s="30"/>
-[...3 lines deleted...]
-      <c r="G64" s="31"/>
+      <c r="C64" s="29"/>
+      <c r="D64" s="29"/>
+      <c r="E64" s="29"/>
+      <c r="F64" s="29"/>
+      <c r="G64" s="30"/>
     </row>
     <row r="65" spans="1:7">
-      <c r="A65" s="30"/>
-      <c r="B65" s="30" t="s">
+      <c r="A65" s="29"/>
+      <c r="B65" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C65" s="30"/>
-      <c r="D65" s="30" t="s">
+      <c r="C65" s="29"/>
+      <c r="D65" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E65" s="30"/>
-      <c r="F65" s="30" t="s">
+      <c r="E65" s="29"/>
+      <c r="F65" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G65" s="30"/>
+      <c r="G65" s="29"/>
     </row>
     <row r="66" spans="1:7" ht="22.5">
-      <c r="A66" s="30"/>
+      <c r="A66" s="29"/>
       <c r="B66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="2">
         <v>10139</v>
       </c>
       <c r="C67" s="2">
         <v>757454</v>
       </c>
       <c r="D67" s="2">
         <v>893</v>
       </c>
       <c r="E67" s="2">
         <v>257574</v>
       </c>
       <c r="F67" s="2">
         <v>9246</v>
       </c>
       <c r="G67" s="2">
         <v>499880</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="G69" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:7">
-      <c r="A70" s="30"/>
-      <c r="B70" s="30">
+      <c r="A70" s="29"/>
+      <c r="B70" s="29">
         <v>2020</v>
       </c>
-      <c r="C70" s="30"/>
-[...3 lines deleted...]
-      <c r="G70" s="31"/>
+      <c r="C70" s="29"/>
+      <c r="D70" s="29"/>
+      <c r="E70" s="29"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="30"/>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" s="30"/>
-      <c r="B71" s="30" t="s">
+      <c r="A71" s="29"/>
+      <c r="B71" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C71" s="30"/>
-      <c r="D71" s="30" t="s">
+      <c r="C71" s="29"/>
+      <c r="D71" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E71" s="30"/>
-      <c r="F71" s="30" t="s">
+      <c r="E71" s="29"/>
+      <c r="F71" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G71" s="30"/>
+      <c r="G71" s="29"/>
     </row>
     <row r="72" spans="1:7" ht="22.5">
-      <c r="A72" s="30"/>
+      <c r="A72" s="29"/>
       <c r="B72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="2">
         <v>9266</v>
       </c>
       <c r="C73" s="2">
         <v>683876</v>
       </c>
       <c r="D73" s="2">
         <v>976</v>
       </c>
       <c r="E73" s="2">
         <v>295674</v>
       </c>
       <c r="F73" s="2">
         <v>8290</v>
       </c>
       <c r="G73" s="2">
         <v>388202</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="G76" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:7">
-      <c r="A77" s="30"/>
-      <c r="B77" s="30">
+      <c r="A77" s="29"/>
+      <c r="B77" s="29">
         <v>2021</v>
       </c>
-      <c r="C77" s="30"/>
-[...3 lines deleted...]
-      <c r="G77" s="31"/>
+      <c r="C77" s="29"/>
+      <c r="D77" s="29"/>
+      <c r="E77" s="29"/>
+      <c r="F77" s="29"/>
+      <c r="G77" s="30"/>
     </row>
     <row r="78" spans="1:7">
-      <c r="A78" s="30"/>
-      <c r="B78" s="30" t="s">
+      <c r="A78" s="29"/>
+      <c r="B78" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C78" s="30"/>
-      <c r="D78" s="30" t="s">
+      <c r="C78" s="29"/>
+      <c r="D78" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E78" s="30"/>
-      <c r="F78" s="30" t="s">
+      <c r="E78" s="29"/>
+      <c r="F78" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G78" s="30"/>
+      <c r="G78" s="29"/>
     </row>
     <row r="79" spans="1:7" ht="22.5">
-      <c r="A79" s="30"/>
+      <c r="A79" s="29"/>
       <c r="B79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B80" s="2">
         <v>7607</v>
       </c>
       <c r="C80" s="2">
         <v>728507</v>
       </c>
       <c r="D80" s="2">
         <v>1316</v>
       </c>
       <c r="E80" s="2">
         <v>369245</v>
       </c>
       <c r="F80" s="2">
         <v>6290</v>
       </c>
       <c r="G80" s="2">
         <v>359262</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="G83" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:7">
-      <c r="A84" s="30"/>
-      <c r="B84" s="30">
+      <c r="A84" s="29"/>
+      <c r="B84" s="29">
         <v>2022</v>
       </c>
-      <c r="C84" s="30"/>
-[...3 lines deleted...]
-      <c r="G84" s="31"/>
+      <c r="C84" s="29"/>
+      <c r="D84" s="29"/>
+      <c r="E84" s="29"/>
+      <c r="F84" s="29"/>
+      <c r="G84" s="30"/>
     </row>
     <row r="85" spans="1:7">
-      <c r="A85" s="30"/>
-      <c r="B85" s="30" t="s">
+      <c r="A85" s="29"/>
+      <c r="B85" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C85" s="30"/>
-      <c r="D85" s="30" t="s">
+      <c r="C85" s="29"/>
+      <c r="D85" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E85" s="30"/>
-      <c r="F85" s="30" t="s">
+      <c r="E85" s="29"/>
+      <c r="F85" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G85" s="30"/>
+      <c r="G85" s="29"/>
     </row>
     <row r="86" spans="1:7" ht="22.5">
-      <c r="A86" s="30"/>
+      <c r="A86" s="29"/>
       <c r="B86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B87" s="1">
         <v>3574</v>
       </c>
       <c r="C87" s="1">
         <v>360596</v>
       </c>
       <c r="D87" s="1">
         <f t="shared" ref="D87:E87" si="0">B87-F87</f>
         <v>762</v>
       </c>
       <c r="E87" s="1">
         <f t="shared" si="0"/>
         <v>198212</v>
       </c>
       <c r="F87" s="1">
         <v>2812</v>
       </c>
       <c r="G87" s="1">
         <v>162384</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="G89" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:7">
-      <c r="A90" s="30"/>
-      <c r="B90" s="30">
+      <c r="A90" s="29"/>
+      <c r="B90" s="29">
         <v>2023</v>
       </c>
-      <c r="C90" s="30"/>
-[...3 lines deleted...]
-      <c r="G90" s="31"/>
+      <c r="C90" s="29"/>
+      <c r="D90" s="29"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="29"/>
+      <c r="G90" s="30"/>
     </row>
     <row r="91" spans="1:7">
-      <c r="A91" s="30"/>
-      <c r="B91" s="30" t="s">
+      <c r="A91" s="29"/>
+      <c r="B91" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C91" s="30"/>
-      <c r="D91" s="30" t="s">
+      <c r="C91" s="29"/>
+      <c r="D91" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E91" s="30"/>
-      <c r="F91" s="30" t="s">
+      <c r="E91" s="29"/>
+      <c r="F91" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G91" s="30"/>
+      <c r="G91" s="29"/>
     </row>
     <row r="92" spans="1:7" ht="22.5">
-      <c r="A92" s="30"/>
+      <c r="A92" s="29"/>
       <c r="B92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="1">
         <v>5558</v>
       </c>
       <c r="C93" s="1">
         <v>471382</v>
       </c>
       <c r="D93" s="1">
         <v>843</v>
       </c>
       <c r="E93" s="1">
         <v>211713</v>
       </c>
       <c r="F93" s="1">
         <v>4715</v>
       </c>
       <c r="G93" s="1">
         <v>259669</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="G96" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:7">
-      <c r="A97" s="30"/>
-      <c r="B97" s="30">
+      <c r="A97" s="29"/>
+      <c r="B97" s="29">
         <v>2024</v>
       </c>
-      <c r="C97" s="30"/>
-[...3 lines deleted...]
-      <c r="G97" s="30"/>
+      <c r="C97" s="29"/>
+      <c r="D97" s="29"/>
+      <c r="E97" s="29"/>
+      <c r="F97" s="29"/>
+      <c r="G97" s="29"/>
     </row>
     <row r="98" spans="1:7">
-      <c r="A98" s="30"/>
-      <c r="B98" s="30" t="s">
+      <c r="A98" s="29"/>
+      <c r="B98" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C98" s="30"/>
-      <c r="D98" s="30" t="s">
+      <c r="C98" s="29"/>
+      <c r="D98" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E98" s="30"/>
-      <c r="F98" s="30" t="s">
+      <c r="E98" s="29"/>
+      <c r="F98" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G98" s="30"/>
+      <c r="G98" s="29"/>
     </row>
     <row r="99" spans="1:7" ht="22.5">
-      <c r="A99" s="30"/>
+      <c r="A99" s="29"/>
       <c r="B99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B100" s="1">
         <v>7044</v>
       </c>
       <c r="C100" s="1">
         <v>623962</v>
       </c>
       <c r="D100" s="1">
         <v>976</v>
       </c>
       <c r="E100" s="1">
         <v>226754</v>
       </c>
       <c r="F100" s="1">
         <v>6068</v>
       </c>
       <c r="G100" s="1">
         <v>397208</v>
       </c>
     </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="39"/>
+      <c r="B101" s="40"/>
+      <c r="C101" s="40"/>
+      <c r="D101" s="40"/>
+      <c r="E101" s="40"/>
+      <c r="F101" s="40"/>
+      <c r="G101" s="40"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="39"/>
+      <c r="B102" s="40"/>
+      <c r="C102" s="40"/>
+      <c r="D102" s="40"/>
+      <c r="E102" s="40"/>
+      <c r="F102" s="40"/>
+      <c r="G102" s="40"/>
+    </row>
     <row r="103" spans="1:7">
-      <c r="A103" s="32" t="s">
+      <c r="G103" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="29"/>
+      <c r="B104" s="29">
+        <v>2025</v>
+      </c>
+      <c r="C104" s="29"/>
+      <c r="D104" s="29"/>
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="29"/>
+      <c r="B105" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C105" s="29"/>
+      <c r="D105" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="E105" s="29"/>
+      <c r="F105" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G105" s="29"/>
+    </row>
+    <row r="106" spans="1:7" ht="22.5">
+      <c r="A106" s="29"/>
+      <c r="B106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B107" s="1">
+        <v>7690</v>
+      </c>
+      <c r="C107" s="1">
+        <v>925956</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1066</v>
+      </c>
+      <c r="E107" s="1">
+        <v>279513</v>
+      </c>
+      <c r="F107" s="1">
+        <v>6624</v>
+      </c>
+      <c r="G107" s="1">
+        <v>646443</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B103" s="33"/>
-[...7 lines deleted...]
-      <c r="A104" s="34" t="s">
+      <c r="B110" s="33"/>
+      <c r="C110" s="33"/>
+      <c r="D110" s="33"/>
+      <c r="E110" s="33"/>
+      <c r="F110" s="33"/>
+      <c r="G110" s="33"/>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B104" s="34"/>
-[...4 lines deleted...]
-      <c r="G104" s="34"/>
+      <c r="B111" s="34"/>
+      <c r="C111" s="34"/>
+      <c r="D111" s="34"/>
+      <c r="E111" s="34"/>
+      <c r="F111" s="34"/>
+      <c r="G111" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="83">
+  <mergeCells count="88">
+    <mergeCell ref="F98:G98"/>
+    <mergeCell ref="A104:A106"/>
+    <mergeCell ref="B104:G104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="A77:A79"/>
+    <mergeCell ref="B77:G77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="A70:A72"/>
+    <mergeCell ref="B70:G70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="A64:A66"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="A57:A59"/>
+    <mergeCell ref="B57:G57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:G51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="B40:G40"/>
+    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A111:G111"/>
+    <mergeCell ref="A84:A86"/>
+    <mergeCell ref="B84:G84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="F85:G85"/>
+    <mergeCell ref="A90:A92"/>
+    <mergeCell ref="B90:G90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="D91:E91"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="A97:A99"/>
+    <mergeCell ref="B97:G97"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="D98:E98"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="A46:A48"/>
+    <mergeCell ref="B46:G46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:G9"/>
+    <mergeCell ref="B10:C10"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="B34:G34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="F35:G35"/>
-    <mergeCell ref="D10:E10"/>
-[...65 lines deleted...]
-    <mergeCell ref="F98:G98"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="38" max="6" man="1"/>
     <brk id="54" max="6" man="1"/>
     <brk id="62" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I109"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A61" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B93" sqref="B93:G93"/>
+    <sheetView topLeftCell="A73" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C108" sqref="C108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="22" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="22" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12.75">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="39"/>
-[...4 lines deleted...]
-      <c r="G1" s="39"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
     </row>
     <row r="2" spans="1:7">
       <c r="G2" s="23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="36"/>
       <c r="B3" s="36">
         <v>2009</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="36"/>
       <c r="B4" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="36" t="s">
         <v>4</v>
@@ -3405,225 +3474,350 @@
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B91" s="6">
         <v>339</v>
       </c>
       <c r="C91" s="6">
         <v>16863</v>
       </c>
       <c r="D91" s="6">
         <v>152</v>
       </c>
       <c r="E91" s="6">
         <v>9502</v>
       </c>
       <c r="F91" s="6">
         <v>186</v>
       </c>
       <c r="G91" s="6">
         <v>7361</v>
       </c>
     </row>
-    <row r="92" spans="1:7">
-[...10 lines deleted...]
-      <c r="B93" s="40" t="s">
+    <row r="92" spans="1:7" s="12" customFormat="1">
+      <c r="A92" s="39"/>
+      <c r="B92" s="41"/>
+      <c r="C92" s="41"/>
+      <c r="D92" s="41"/>
+      <c r="E92" s="41"/>
+      <c r="F92" s="41"/>
+      <c r="G92" s="41"/>
+    </row>
+    <row r="93" spans="1:7" ht="9.75" customHeight="1">
+      <c r="A93" s="21"/>
+      <c r="B93" s="21"/>
+      <c r="C93" s="21"/>
+      <c r="D93" s="21"/>
+      <c r="E93" s="21"/>
+      <c r="F93" s="21"/>
+      <c r="G93" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C93" s="41"/>
-[...5 lines deleted...]
-    <row r="94" spans="1:7">
+    </row>
+    <row r="94" spans="1:7" ht="12" customHeight="1">
       <c r="A94" s="36"/>
-      <c r="B94" s="36" t="s">
+      <c r="B94" s="36">
+        <v>2024</v>
+      </c>
+      <c r="C94" s="36"/>
+      <c r="D94" s="36"/>
+      <c r="E94" s="36"/>
+      <c r="F94" s="36"/>
+      <c r="G94" s="36"/>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="36"/>
+      <c r="B95" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C94" s="36"/>
-      <c r="D94" s="36" t="s">
+      <c r="C95" s="36"/>
+      <c r="D95" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="E94" s="36"/>
-      <c r="F94" s="36" t="s">
+      <c r="E95" s="36"/>
+      <c r="F95" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G94" s="36"/>
-[...23 lines deleted...]
-      <c r="A96" s="7" t="s">
+      <c r="G95" s="36"/>
+    </row>
+    <row r="96" spans="1:7" ht="21.75" customHeight="1">
+      <c r="A96" s="36"/>
+      <c r="B96" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B96" s="6">
+      <c r="B97" s="6">
         <v>351</v>
       </c>
-      <c r="C96" s="6">
+      <c r="C97" s="6">
         <v>22523</v>
       </c>
-      <c r="D96" s="6">
+      <c r="D97" s="6">
         <v>178</v>
       </c>
-      <c r="E96" s="6">
+      <c r="E97" s="6">
         <v>14569</v>
       </c>
-      <c r="F96" s="6">
+      <c r="F97" s="6">
         <v>173</v>
       </c>
-      <c r="G96" s="6">
+      <c r="G97" s="6">
         <v>7954</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="26.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A99" s="38" t="s">
+    <row r="98" spans="1:7" ht="18.75" customHeight="1"/>
+    <row r="99" spans="1:7" ht="19.5" customHeight="1"/>
+    <row r="100" spans="1:7" ht="11.25" customHeight="1">
+      <c r="A100" s="21"/>
+      <c r="B100" s="21"/>
+      <c r="C100" s="21"/>
+      <c r="D100" s="21"/>
+      <c r="E100" s="21"/>
+      <c r="F100" s="21"/>
+      <c r="G100" s="23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A101" s="36"/>
+      <c r="B101" s="36">
+        <v>2024</v>
+      </c>
+      <c r="C101" s="36"/>
+      <c r="D101" s="36"/>
+      <c r="E101" s="36"/>
+      <c r="F101" s="36"/>
+      <c r="G101" s="36"/>
+    </row>
+    <row r="102" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A102" s="36"/>
+      <c r="B102" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="42"/>
+      <c r="D102" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="E102" s="42"/>
+      <c r="F102" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="G102" s="42"/>
+    </row>
+    <row r="103" spans="1:7" ht="15" customHeight="1">
+      <c r="A103" s="36"/>
+      <c r="B103" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C103" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="E103" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F103" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="G103" s="24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="12" customHeight="1">
+      <c r="A104" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B104" s="6">
+        <v>534</v>
+      </c>
+      <c r="C104" s="6">
+        <v>29126</v>
+      </c>
+      <c r="D104" s="6">
+        <v>191</v>
+      </c>
+      <c r="E104" s="6">
+        <v>12587</v>
+      </c>
+      <c r="F104" s="6">
+        <v>343</v>
+      </c>
+      <c r="G104" s="6">
+        <v>16539</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="12" customHeight="1">
+      <c r="A105" s="39"/>
+      <c r="B105" s="41"/>
+      <c r="C105" s="41"/>
+      <c r="D105" s="41"/>
+      <c r="E105" s="41"/>
+      <c r="F105" s="41"/>
+      <c r="G105" s="41"/>
+    </row>
+    <row r="106" spans="1:7" ht="12" customHeight="1">
+      <c r="A106" s="39"/>
+      <c r="B106" s="41"/>
+      <c r="C106" s="41"/>
+      <c r="D106" s="41"/>
+      <c r="E106" s="41"/>
+      <c r="F106" s="41"/>
+      <c r="G106" s="41"/>
+    </row>
+    <row r="107" spans="1:7" ht="12" customHeight="1">
+      <c r="A107" s="39"/>
+      <c r="B107" s="41"/>
+      <c r="C107" s="41"/>
+      <c r="D107" s="41"/>
+      <c r="E107" s="41"/>
+      <c r="F107" s="41"/>
+      <c r="G107" s="41"/>
+    </row>
+    <row r="109" spans="1:7" ht="24" customHeight="1">
+      <c r="A109" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B99" s="38"/>
-[...4 lines deleted...]
-      <c r="G99" s="38"/>
+      <c r="B109" s="38"/>
+      <c r="C109" s="38"/>
+      <c r="D109" s="38"/>
+      <c r="E109" s="38"/>
+      <c r="F109" s="38"/>
+      <c r="G109" s="38"/>
     </row>
   </sheetData>
-  <mergeCells count="82">
-[...5 lines deleted...]
-    <mergeCell ref="F4:G4"/>
+  <mergeCells count="87">
+    <mergeCell ref="A101:A103"/>
+    <mergeCell ref="B101:G101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="A75:A77"/>
+    <mergeCell ref="B75:G75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="B69:G69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="A109:G109"/>
+    <mergeCell ref="A82:A84"/>
+    <mergeCell ref="B82:G82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="F83:G83"/>
+    <mergeCell ref="A88:A90"/>
+    <mergeCell ref="B88:G88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="A94:A96"/>
+    <mergeCell ref="B94:G94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="F95:G95"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="B56:G56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="B44:G44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:G39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="B33:G33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="B10:C10"/>
-    <mergeCell ref="A33:A35"/>
-[...64 lines deleted...]
-    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="19" max="16383" man="1"/>
     <brk id="37" max="6" man="1"/>
     <brk id="61" max="6" man="1"/>
     <brk id="80" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>