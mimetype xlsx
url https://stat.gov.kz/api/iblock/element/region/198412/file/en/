--- v0 (2026-04-20)
+++ v1 (2026-07-15)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\ДИНАМИКА УСЛ ГОД\ДИНАМИКА Алматинская обл\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="5265" yWindow="4695" windowWidth="14400" windowHeight="7755"/>
   </bookViews>
   <sheets>
     <sheet name="Число предприятий и индиви" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33">
   <si>
     <t>Rendered services, all</t>
   </si>
   <si>
     <t xml:space="preserve"> Publishing activities</t>
   </si>
   <si>
     <t xml:space="preserve">   including:</t>
   </si>
   <si>
     <t>Number of individual entrepreneurs</t>
   </si>
   <si>
@@ -118,56 +123,56 @@
   <si>
     <t>Services of libraries, archives, museums and other cultural institutions</t>
   </si>
   <si>
     <t>Services for the organization of gambling and betting</t>
   </si>
   <si>
     <t>Sports and leisure services</t>
   </si>
   <si>
     <t>Repair Services for Computers, Items of Personal use and Household goods</t>
   </si>
   <si>
     <t>Other individual services</t>
   </si>
   <si>
     <t>2022**</t>
   </si>
   <si>
     <t>Number of the entities and individual entrepreneurs on types of service*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -399,200 +404,210 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -728,1370 +743,1456 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M2" sqref="M2"/>
+      <selection activeCell="T27" sqref="T27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="38"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:13" ht="12" thickBot="1">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+    </row>
+    <row r="2" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="F2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-      <c r="M2" s="3" t="s">
+      <c r="M2" s="3"/>
+      <c r="N2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12" thickBot="1">
+    <row r="3" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="21">
         <v>2013</v>
       </c>
       <c r="C3" s="21">
         <v>2014</v>
       </c>
       <c r="D3" s="21">
         <v>2015</v>
       </c>
       <c r="E3" s="21">
         <v>2016</v>
       </c>
       <c r="F3" s="21">
         <v>2017</v>
       </c>
       <c r="G3" s="21">
         <v>2018</v>
       </c>
       <c r="H3" s="21">
         <v>2019</v>
       </c>
       <c r="I3" s="21">
         <v>2020</v>
       </c>
       <c r="J3" s="22">
         <v>2021</v>
       </c>
       <c r="K3" s="23" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="24">
         <v>2023</v>
       </c>
-      <c r="M3" s="39">
+      <c r="M3" s="38">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3" s="38">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15">
         <v>9067</v>
       </c>
       <c r="C4" s="15">
         <v>9061</v>
       </c>
       <c r="D4" s="15">
         <v>8398</v>
       </c>
       <c r="E4" s="15">
         <v>10273</v>
       </c>
       <c r="F4" s="15">
         <v>5489</v>
       </c>
       <c r="G4" s="16">
         <v>5923</v>
       </c>
       <c r="H4" s="16">
         <v>6997</v>
       </c>
       <c r="I4" s="17">
         <v>5671</v>
       </c>
       <c r="J4" s="17">
         <v>6155</v>
       </c>
       <c r="K4" s="17">
         <v>3238</v>
       </c>
       <c r="L4" s="18">
         <v>3980</v>
       </c>
-      <c r="M4" s="40">
+      <c r="M4" s="39">
         <v>3968</v>
       </c>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4" s="39">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="13"/>
-      <c r="M5" s="41"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="19">
         <v>52</v>
       </c>
       <c r="C6" s="25">
         <v>44</v>
       </c>
       <c r="D6" s="25">
         <v>49</v>
       </c>
       <c r="E6" s="25">
         <v>47</v>
       </c>
       <c r="F6" s="25">
         <v>50</v>
       </c>
       <c r="G6" s="25">
         <v>54</v>
       </c>
       <c r="H6" s="26">
         <v>52</v>
       </c>
       <c r="I6" s="25">
         <v>49</v>
       </c>
       <c r="J6" s="3">
         <v>50</v>
       </c>
       <c r="K6" s="3">
         <v>23</v>
       </c>
       <c r="L6" s="3">
         <v>28</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="41">
         <v>27</v>
       </c>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6" s="41">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="5">
         <v>4</v>
       </c>
       <c r="C7" s="25">
         <v>3</v>
       </c>
       <c r="D7" s="25">
         <v>4</v>
       </c>
       <c r="E7" s="25">
         <v>5</v>
       </c>
       <c r="F7" s="25">
         <v>5</v>
       </c>
       <c r="G7" s="25">
         <v>6</v>
       </c>
       <c r="H7" s="26">
         <v>7</v>
       </c>
       <c r="I7" s="25">
         <v>9</v>
       </c>
       <c r="J7" s="3">
         <v>15</v>
       </c>
       <c r="K7" s="3">
         <v>17</v>
       </c>
       <c r="L7" s="3">
         <v>16</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="41">
         <v>17</v>
       </c>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5">
         <v>7</v>
       </c>
       <c r="C8" s="25">
         <v>7</v>
       </c>
       <c r="D8" s="25">
         <v>5</v>
       </c>
       <c r="E8" s="25">
         <v>4</v>
       </c>
       <c r="F8" s="25">
         <v>6</v>
       </c>
       <c r="G8" s="25">
         <v>5</v>
       </c>
       <c r="H8" s="26">
         <v>4</v>
       </c>
       <c r="I8" s="25">
         <v>4</v>
       </c>
       <c r="J8" s="3">
         <v>4</v>
       </c>
       <c r="K8" s="3">
         <v>1</v>
       </c>
       <c r="L8" s="3">
         <v>4</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="41">
         <v>3</v>
       </c>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="19">
         <v>35</v>
       </c>
       <c r="C9" s="25">
         <v>34</v>
       </c>
       <c r="D9" s="25">
         <v>22</v>
       </c>
       <c r="E9" s="25">
         <v>36</v>
       </c>
       <c r="F9" s="25">
         <v>45</v>
       </c>
       <c r="G9" s="25">
         <v>51</v>
       </c>
       <c r="H9" s="26">
         <v>70</v>
       </c>
       <c r="I9" s="25">
         <v>70</v>
       </c>
       <c r="J9" s="9">
         <v>86</v>
       </c>
       <c r="K9" s="9">
         <v>53</v>
       </c>
       <c r="L9" s="3">
         <v>76</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="41">
         <v>75</v>
       </c>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9" s="41">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="5">
         <v>9</v>
       </c>
       <c r="C10" s="25">
         <v>6</v>
       </c>
       <c r="D10" s="25">
         <v>5</v>
       </c>
       <c r="E10" s="25">
         <v>13</v>
       </c>
       <c r="F10" s="25">
         <v>20</v>
       </c>
       <c r="G10" s="25">
         <v>20</v>
       </c>
       <c r="H10" s="26">
         <v>22</v>
       </c>
       <c r="I10" s="25">
         <v>24</v>
       </c>
       <c r="J10" s="3">
         <v>33</v>
       </c>
       <c r="K10" s="3">
         <v>22</v>
       </c>
       <c r="L10" s="3">
         <v>27</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="41">
         <v>28</v>
       </c>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10" s="41">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="25" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="25">
         <v>2</v>
       </c>
       <c r="H11" s="26">
         <v>2</v>
       </c>
       <c r="I11" s="25">
         <v>2</v>
       </c>
       <c r="J11" s="3">
         <v>1</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="27">
         <v>1</v>
       </c>
       <c r="M11" s="31">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="19">
         <v>916</v>
       </c>
       <c r="C12" s="25">
         <v>757</v>
       </c>
       <c r="D12" s="25">
         <v>681</v>
       </c>
       <c r="E12" s="25">
         <v>720</v>
       </c>
       <c r="F12" s="25">
         <v>757</v>
       </c>
       <c r="G12" s="25">
         <v>764</v>
       </c>
       <c r="H12" s="26">
         <v>864</v>
       </c>
       <c r="I12" s="25">
         <v>808</v>
       </c>
       <c r="J12" s="9">
         <v>842</v>
       </c>
       <c r="K12" s="9">
         <v>628</v>
       </c>
       <c r="L12" s="28">
         <v>747</v>
       </c>
-      <c r="M12" s="41">
+      <c r="M12" s="40">
         <v>729</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12" s="40">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="19">
         <v>54</v>
       </c>
       <c r="C13" s="25">
         <v>49</v>
       </c>
       <c r="D13" s="25">
         <v>40</v>
       </c>
       <c r="E13" s="25">
         <v>65</v>
       </c>
       <c r="F13" s="25">
         <v>56</v>
       </c>
       <c r="G13" s="25">
         <v>56</v>
       </c>
       <c r="H13" s="26">
         <v>77</v>
       </c>
       <c r="I13" s="25">
         <v>76</v>
       </c>
       <c r="J13" s="9">
         <v>93</v>
       </c>
       <c r="K13" s="9">
         <v>57</v>
       </c>
       <c r="L13" s="3">
         <v>74</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="41">
         <v>66</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13" s="41">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="19">
         <v>31</v>
       </c>
       <c r="C14" s="25">
         <v>30</v>
       </c>
       <c r="D14" s="25">
         <v>21</v>
       </c>
       <c r="E14" s="25">
         <v>29</v>
       </c>
       <c r="F14" s="25">
         <v>24</v>
       </c>
       <c r="G14" s="25">
         <v>29</v>
       </c>
       <c r="H14" s="29">
         <v>27</v>
       </c>
       <c r="I14" s="30">
         <v>29</v>
       </c>
       <c r="J14" s="9">
         <v>30</v>
       </c>
       <c r="K14" s="9">
         <v>18</v>
       </c>
       <c r="L14" s="27">
         <v>19</v>
       </c>
       <c r="M14" s="31">
         <v>19</v>
       </c>
-    </row>
-    <row r="15" spans="1:13" ht="22.5">
+      <c r="N14" s="31">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="19">
         <v>284</v>
       </c>
       <c r="C15" s="25">
         <v>256</v>
       </c>
       <c r="D15" s="25">
         <v>200</v>
       </c>
       <c r="E15" s="25">
         <v>225</v>
       </c>
       <c r="F15" s="25">
         <v>233</v>
       </c>
       <c r="G15" s="25">
         <v>251</v>
       </c>
       <c r="H15" s="29">
         <v>284</v>
       </c>
       <c r="I15" s="30">
         <v>256</v>
       </c>
       <c r="J15" s="9">
         <v>296</v>
       </c>
       <c r="K15" s="9">
         <v>151</v>
       </c>
       <c r="L15" s="3">
         <v>189</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="41">
         <v>196</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15" s="41">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="5">
         <v>28</v>
       </c>
       <c r="C16" s="25">
         <v>23</v>
       </c>
       <c r="D16" s="25">
         <v>19</v>
       </c>
       <c r="E16" s="25">
         <v>25</v>
       </c>
       <c r="F16" s="25">
         <v>27</v>
       </c>
       <c r="G16" s="25">
         <v>28</v>
       </c>
       <c r="H16" s="26">
         <v>29</v>
       </c>
       <c r="I16" s="25">
         <v>32</v>
       </c>
       <c r="J16" s="3">
         <v>32</v>
       </c>
       <c r="K16" s="3">
         <v>21</v>
       </c>
       <c r="L16" s="3">
         <v>21</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="41">
         <v>23</v>
       </c>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16" s="41">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="19">
         <v>61</v>
       </c>
       <c r="C17" s="25">
         <v>67</v>
       </c>
       <c r="D17" s="25">
         <v>59</v>
       </c>
       <c r="E17" s="25">
         <v>64</v>
       </c>
       <c r="F17" s="25">
         <v>59</v>
       </c>
       <c r="G17" s="25">
         <v>52</v>
       </c>
       <c r="H17" s="26">
         <v>64</v>
       </c>
       <c r="I17" s="25">
         <v>58</v>
       </c>
       <c r="J17" s="9">
         <v>57</v>
       </c>
       <c r="K17" s="9">
         <v>42</v>
       </c>
       <c r="L17" s="3">
         <v>49</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="41">
         <v>45</v>
       </c>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17" s="41">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="19">
         <v>89</v>
       </c>
       <c r="C18" s="25">
         <v>60</v>
       </c>
       <c r="D18" s="25">
         <v>40</v>
       </c>
       <c r="E18" s="25">
         <v>55</v>
       </c>
       <c r="F18" s="25">
         <v>63</v>
       </c>
       <c r="G18" s="25">
         <v>68</v>
       </c>
       <c r="H18" s="26">
         <v>80</v>
       </c>
       <c r="I18" s="25">
         <v>81</v>
       </c>
       <c r="J18" s="9">
         <v>89</v>
       </c>
       <c r="K18" s="9">
         <v>70</v>
       </c>
       <c r="L18" s="13">
         <v>87</v>
       </c>
-      <c r="M18" s="43">
+      <c r="M18" s="42">
         <v>89</v>
       </c>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18" s="42">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5">
         <v>46</v>
       </c>
       <c r="C19" s="25">
         <v>44</v>
       </c>
       <c r="D19" s="25">
         <v>43</v>
       </c>
       <c r="E19" s="25">
         <v>28</v>
       </c>
       <c r="F19" s="25">
         <v>24</v>
       </c>
       <c r="G19" s="25">
         <v>24</v>
       </c>
       <c r="H19" s="26">
         <v>27</v>
       </c>
       <c r="I19" s="25">
         <v>25</v>
       </c>
       <c r="J19" s="3">
         <v>25</v>
       </c>
       <c r="K19" s="3">
         <v>12</v>
       </c>
       <c r="L19" s="28">
         <v>13</v>
       </c>
-      <c r="M19" s="41">
+      <c r="M19" s="40">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19" s="40">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="5">
         <v>17</v>
       </c>
       <c r="C20" s="25">
         <v>17</v>
       </c>
       <c r="D20" s="25">
         <v>20</v>
       </c>
       <c r="E20" s="25">
         <v>31</v>
       </c>
       <c r="F20" s="25">
         <v>36</v>
       </c>
       <c r="G20" s="25">
         <v>49</v>
       </c>
       <c r="H20" s="26">
         <v>64</v>
       </c>
       <c r="I20" s="25">
         <v>70</v>
       </c>
       <c r="J20" s="9">
         <v>75</v>
       </c>
       <c r="K20" s="9">
         <v>60</v>
       </c>
       <c r="L20" s="3">
         <v>78</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="41">
         <v>84</v>
       </c>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20" s="41">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="5">
         <v>3</v>
       </c>
       <c r="C21" s="25">
         <v>4</v>
       </c>
       <c r="D21" s="25">
         <v>2</v>
       </c>
       <c r="E21" s="25">
         <v>3</v>
       </c>
       <c r="F21" s="25">
         <v>2</v>
       </c>
       <c r="G21" s="25">
         <v>6</v>
       </c>
       <c r="H21" s="26">
         <v>6</v>
       </c>
       <c r="I21" s="25">
         <v>8</v>
       </c>
       <c r="J21" s="3">
         <v>7</v>
       </c>
       <c r="K21" s="3">
         <v>2</v>
       </c>
       <c r="L21" s="3">
         <v>2</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="41">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21" s="41">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="19">
         <v>115</v>
       </c>
       <c r="C22" s="25">
         <v>114</v>
       </c>
       <c r="D22" s="25">
         <v>113</v>
       </c>
       <c r="E22" s="25">
         <v>135</v>
       </c>
       <c r="F22" s="25">
         <v>155</v>
       </c>
       <c r="G22" s="25">
         <v>163</v>
       </c>
       <c r="H22" s="26">
         <v>172</v>
       </c>
       <c r="I22" s="25">
         <v>159</v>
       </c>
       <c r="J22" s="9">
         <v>174</v>
       </c>
       <c r="K22" s="31">
         <v>61</v>
       </c>
       <c r="L22" s="32">
         <v>90</v>
       </c>
-      <c r="M22" s="44">
+      <c r="M22" s="43">
         <v>102</v>
       </c>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22" s="43">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="5">
         <v>57</v>
       </c>
       <c r="C23" s="25">
         <v>46</v>
       </c>
       <c r="D23" s="25">
         <v>42</v>
       </c>
       <c r="E23" s="25">
         <v>51</v>
       </c>
       <c r="F23" s="25">
         <v>64</v>
       </c>
       <c r="G23" s="25">
         <v>71</v>
       </c>
       <c r="H23" s="26">
         <v>72</v>
       </c>
       <c r="I23" s="25">
         <v>84</v>
       </c>
       <c r="J23" s="9">
         <v>88</v>
       </c>
       <c r="K23" s="9">
         <v>58</v>
       </c>
       <c r="L23" s="3">
         <v>75</v>
       </c>
-      <c r="M23" s="42">
+      <c r="M23" s="41">
         <v>83</v>
       </c>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23" s="41">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="5">
         <v>39</v>
       </c>
       <c r="C24" s="25">
         <v>37</v>
       </c>
       <c r="D24" s="25">
         <v>28</v>
       </c>
       <c r="E24" s="25">
         <v>33</v>
       </c>
       <c r="F24" s="25">
         <v>35</v>
       </c>
       <c r="G24" s="25">
         <v>35</v>
       </c>
       <c r="H24" s="26">
         <v>45</v>
       </c>
       <c r="I24" s="25">
         <v>45</v>
       </c>
       <c r="J24" s="9">
         <v>46</v>
       </c>
       <c r="K24" s="9">
         <v>23</v>
       </c>
       <c r="L24" s="3">
         <v>33</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="41">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24" s="41">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="5">
         <v>3</v>
       </c>
       <c r="C25" s="25">
         <v>6</v>
       </c>
       <c r="D25" s="25">
         <v>6</v>
       </c>
       <c r="E25" s="25">
         <v>10</v>
       </c>
       <c r="F25" s="25">
         <v>11</v>
       </c>
       <c r="G25" s="25">
         <v>9</v>
       </c>
       <c r="H25" s="26">
         <v>14</v>
       </c>
       <c r="I25" s="25">
         <v>19</v>
       </c>
       <c r="J25" s="3">
         <v>21</v>
       </c>
       <c r="K25" s="3">
         <v>24</v>
       </c>
       <c r="L25" s="33">
         <v>20</v>
       </c>
-      <c r="M25" s="45">
+      <c r="M25" s="44">
         <v>20</v>
       </c>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25" s="44">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="8">
         <v>60</v>
       </c>
       <c r="C26" s="25">
         <v>57</v>
       </c>
       <c r="D26" s="25">
         <v>58</v>
       </c>
       <c r="E26" s="25">
         <v>66</v>
       </c>
       <c r="F26" s="25">
         <v>70</v>
       </c>
       <c r="G26" s="25">
         <v>73</v>
       </c>
       <c r="H26" s="26">
         <v>77</v>
       </c>
       <c r="I26" s="25">
         <v>85</v>
       </c>
       <c r="J26" s="3">
         <v>90</v>
       </c>
       <c r="K26" s="3">
         <v>45</v>
       </c>
       <c r="L26" s="28">
         <v>48</v>
       </c>
-      <c r="M26" s="41">
+      <c r="M26" s="40">
         <v>50</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26" s="40">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="5">
         <v>24</v>
       </c>
       <c r="C27" s="25">
         <v>24</v>
       </c>
       <c r="D27" s="25">
         <v>20</v>
       </c>
       <c r="E27" s="25">
         <v>26</v>
       </c>
       <c r="F27" s="25">
         <v>25</v>
       </c>
       <c r="G27" s="25">
         <v>33</v>
       </c>
       <c r="H27" s="26">
         <v>30</v>
       </c>
       <c r="I27" s="25">
         <v>28</v>
       </c>
       <c r="J27" s="3">
         <v>32</v>
       </c>
       <c r="K27" s="31">
         <v>12</v>
       </c>
       <c r="L27" s="32">
         <v>16</v>
       </c>
-      <c r="M27" s="46">
+      <c r="M27" s="45">
         <v>19</v>
       </c>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27" s="45">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="19">
         <v>99</v>
       </c>
       <c r="C28" s="25">
         <v>93</v>
       </c>
       <c r="D28" s="25">
         <v>85</v>
       </c>
       <c r="E28" s="25">
         <v>105</v>
       </c>
       <c r="F28" s="25">
         <v>117</v>
       </c>
       <c r="G28" s="25">
         <v>127</v>
       </c>
       <c r="H28" s="26">
         <v>135</v>
       </c>
       <c r="I28" s="25">
         <v>116</v>
       </c>
       <c r="J28" s="9">
         <v>122</v>
       </c>
       <c r="K28" s="9">
         <v>92</v>
       </c>
       <c r="L28" s="3">
         <v>115</v>
       </c>
-      <c r="M28" s="42">
+      <c r="M28" s="41">
         <v>120</v>
       </c>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28" s="41">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="5">
         <v>21</v>
       </c>
       <c r="C29" s="25">
         <v>20</v>
       </c>
       <c r="D29" s="25">
         <v>22</v>
       </c>
       <c r="E29" s="25">
         <v>26</v>
       </c>
       <c r="F29" s="25">
         <v>28</v>
       </c>
       <c r="G29" s="25">
         <v>31</v>
       </c>
       <c r="H29" s="26">
         <v>35</v>
       </c>
       <c r="I29" s="25">
         <v>36</v>
       </c>
       <c r="J29" s="3">
         <v>32</v>
       </c>
       <c r="K29" s="3">
         <v>18</v>
       </c>
       <c r="L29" s="3">
         <v>19</v>
       </c>
-      <c r="M29" s="42">
+      <c r="M29" s="41">
         <v>17</v>
       </c>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29" s="41">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="19">
         <v>97</v>
       </c>
       <c r="C30" s="25">
         <v>150</v>
       </c>
       <c r="D30" s="25">
         <v>178</v>
       </c>
       <c r="E30" s="25">
         <v>303</v>
       </c>
       <c r="F30" s="25">
         <v>412</v>
       </c>
       <c r="G30" s="25">
         <v>398</v>
       </c>
       <c r="H30" s="26">
         <v>588</v>
       </c>
       <c r="I30" s="25">
         <v>484</v>
       </c>
       <c r="J30" s="9">
         <v>611</v>
       </c>
       <c r="K30" s="9">
         <v>370</v>
       </c>
       <c r="L30" s="3">
         <v>453</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="41">
         <v>460</v>
       </c>
-    </row>
-    <row r="31" spans="1:13">
+      <c r="N30" s="41">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="11">
         <v>6916</v>
       </c>
       <c r="C31" s="34">
         <v>7113</v>
       </c>
       <c r="D31" s="34">
         <v>6636</v>
       </c>
       <c r="E31" s="34">
         <v>8168</v>
       </c>
       <c r="F31" s="34">
         <v>3165</v>
       </c>
       <c r="G31" s="35">
         <v>3518</v>
       </c>
       <c r="H31" s="36">
         <v>4150</v>
       </c>
       <c r="I31" s="35">
         <v>3014</v>
       </c>
       <c r="J31" s="10">
         <v>3204</v>
       </c>
       <c r="K31" s="10">
         <v>1358</v>
       </c>
       <c r="L31" s="37">
         <v>1680</v>
       </c>
-      <c r="M31" s="47">
+      <c r="M31" s="46">
         <v>1657</v>
       </c>
-    </row>
-    <row r="32" spans="1:13" ht="11.25" customHeight="1">
+      <c r="N31" s="46">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100A3DADD16C36FDA47989F085A1C447C0A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7defb2286d003cc5e7bb9bb3c091d278">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89941575-D823-45FA-8E7A-8F39255AB80D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB169878-D2A1-4836-9621-042E63334FE6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59B31788-9555-457A-9496-CECFCA360E25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB169878-D2A1-4836-9621-042E63334FE6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89941575-D823-45FA-8E7A-8F39255AB80D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Число предприятий и индиви</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>