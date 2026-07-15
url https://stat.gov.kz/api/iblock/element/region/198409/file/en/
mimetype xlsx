--- v0 (2026-04-20)
+++ v1 (2026-07-15)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\ДИНАМИКА УСЛ ГОД\ДИНАМИКА Алматинская обл\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="1605" windowWidth="19425" windowHeight="8610"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="37">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Rendered services, all</t>
   </si>
   <si>
     <t xml:space="preserve">   including:</t>
   </si>
   <si>
     <t xml:space="preserve"> Publishing activities</t>
   </si>
   <si>
     <t>* - Taking into account an assessment of not observed sector of economy.</t>
   </si>
   <si>
     <t>The total amount of the rendered services and indexes of physical amount*</t>
   </si>
   <si>
     <t>Indexes of physical volume to previous year in %</t>
   </si>
   <si>
     <t>In total, million tenge</t>
   </si>
   <si>
@@ -130,59 +135,59 @@
   <si>
     <t>Repair Services for Computers, Items of Personal use and Household goods</t>
   </si>
   <si>
     <t>Other individual services</t>
   </si>
   <si>
     <t>4,6 есе</t>
   </si>
   <si>
     <t>3 есе</t>
   </si>
   <si>
     <t>2,4 есе</t>
   </si>
   <si>
     <t>2,5 есе</t>
   </si>
   <si>
     <t>2022**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -711,357 +716,367 @@
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="24" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="11" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="11" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Плохой" xfId="36" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="37" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="38" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="39" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="40" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Финансовый" xfId="42" builtinId="3"/>
     <cellStyle name="Хороший" xfId="41" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1197,140 +1212,144 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="X8" sqref="X8"/>
+      <selection activeCell="X22" sqref="X22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="18" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="55"/>
-[...12 lines deleted...]
-      <c r="O1" s="55"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
     </row>
-    <row r="3" spans="1:19">
-[...1 lines deleted...]
-      <c r="B3" s="56">
+    <row r="3" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A3" s="56"/>
+      <c r="B3" s="54">
         <v>2016</v>
       </c>
-      <c r="C3" s="56"/>
-      <c r="D3" s="53">
+      <c r="C3" s="54"/>
+      <c r="D3" s="52">
         <v>2017</v>
       </c>
-      <c r="E3" s="53"/>
-      <c r="F3" s="53">
+      <c r="E3" s="52"/>
+      <c r="F3" s="52">
         <v>2018</v>
       </c>
-      <c r="G3" s="53"/>
-      <c r="H3" s="57">
+      <c r="G3" s="52"/>
+      <c r="H3" s="55">
         <v>2019</v>
       </c>
-      <c r="I3" s="57"/>
-      <c r="J3" s="53">
+      <c r="I3" s="55"/>
+      <c r="J3" s="52">
         <v>2020</v>
       </c>
-      <c r="K3" s="53"/>
-      <c r="L3" s="53">
+      <c r="K3" s="52"/>
+      <c r="L3" s="52">
         <v>2021</v>
       </c>
-      <c r="M3" s="51"/>
-      <c r="N3" s="54" t="s">
+      <c r="M3" s="57"/>
+      <c r="N3" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="O3" s="54"/>
-      <c r="P3" s="51">
+      <c r="O3" s="59"/>
+      <c r="P3" s="57">
         <v>2023</v>
       </c>
-      <c r="Q3" s="52"/>
-      <c r="R3" s="51">
+      <c r="Q3" s="58"/>
+      <c r="R3" s="57">
         <v>2024</v>
       </c>
-      <c r="S3" s="52"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="57">
+        <v>2024</v>
+      </c>
+      <c r="U3" s="58"/>
     </row>
-    <row r="4" spans="1:19" ht="62.25" customHeight="1">
-      <c r="A4" s="58"/>
+    <row r="4" spans="1:21" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56"/>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1341,107 +1360,113 @@
       </c>
       <c r="L4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="46" t="s">
         <v>6</v>
       </c>
       <c r="R4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="46" t="s">
         <v>6</v>
       </c>
+      <c r="T4" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="U4" s="46" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="16">
         <v>116725</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="18">
         <v>120528.3</v>
       </c>
       <c r="E5" s="17"/>
       <c r="F5" s="16">
         <v>136942.70000000001</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="19">
         <v>139758.9</v>
       </c>
       <c r="I5" s="19"/>
       <c r="J5" s="19">
         <v>167902.2</v>
       </c>
       <c r="K5" s="20"/>
       <c r="L5" s="21">
         <v>650960.4</v>
       </c>
       <c r="M5" s="22"/>
       <c r="N5" s="21">
         <v>606929.80000000005</v>
       </c>
       <c r="O5" s="23"/>
       <c r="P5" s="47">
         <v>622626.5</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="24"/>
       <c r="D6" s="5"/>
       <c r="E6" s="24"/>
       <c r="F6" s="4"/>
       <c r="G6" s="25"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="5"/>
       <c r="L6" s="4"/>
       <c r="M6" s="5"/>
       <c r="N6" s="4"/>
       <c r="O6" s="5"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>1160</v>
       </c>
       <c r="C7" s="27">
         <v>103.31277128693061</v>
       </c>
       <c r="D7" s="26">
         <v>1244.8</v>
       </c>
       <c r="E7" s="27">
         <v>108.6</v>
       </c>
       <c r="F7" s="28">
         <v>1478.9</v>
       </c>
       <c r="G7" s="29">
         <v>112.8</v>
       </c>
       <c r="H7" s="30">
         <v>1444</v>
       </c>
       <c r="I7" s="30">
@@ -1449,58 +1474,64 @@
       </c>
       <c r="J7" s="30">
         <v>1235.2</v>
       </c>
       <c r="K7" s="30">
         <v>83</v>
       </c>
       <c r="L7" s="30">
         <v>1173.5</v>
       </c>
       <c r="M7" s="31">
         <v>90.6</v>
       </c>
       <c r="N7" s="30">
         <v>307.8</v>
       </c>
       <c r="O7" s="30">
         <v>77.2</v>
       </c>
       <c r="P7" s="47">
         <v>1160.3</v>
       </c>
       <c r="Q7" s="1">
         <v>361.2</v>
       </c>
-      <c r="R7" s="59">
+      <c r="R7" s="51">
         <v>1196.5999999999999</v>
       </c>
       <c r="S7" s="38">
         <v>94.1</v>
       </c>
+      <c r="T7" s="51">
+        <v>976.3</v>
+      </c>
+      <c r="U7" s="38">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:19" ht="22.5">
+    <row r="8" spans="1:21" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="32">
         <v>487.8</v>
       </c>
       <c r="C8" s="27">
         <v>93.432505348028954</v>
       </c>
       <c r="D8" s="32">
         <v>505.5</v>
       </c>
       <c r="E8" s="27">
         <v>148.30000000000001</v>
       </c>
       <c r="F8" s="33">
         <v>501.4</v>
       </c>
       <c r="G8" s="29">
         <v>94.2</v>
       </c>
       <c r="H8" s="30">
         <v>662.2</v>
       </c>
       <c r="I8" s="30">
@@ -1508,58 +1539,64 @@
       </c>
       <c r="J8" s="30">
         <v>106.5</v>
       </c>
       <c r="K8" s="30">
         <v>15.6</v>
       </c>
       <c r="L8" s="30">
         <v>520.4</v>
       </c>
       <c r="M8" s="31" t="s">
         <v>32</v>
       </c>
       <c r="N8" s="30">
         <v>289.3</v>
       </c>
       <c r="O8" s="30">
         <v>65.8</v>
       </c>
       <c r="P8" s="1">
         <v>601.79999999999995</v>
       </c>
       <c r="Q8" s="1">
         <v>185.9</v>
       </c>
-      <c r="R8" s="59">
+      <c r="R8" s="51">
         <v>531.1</v>
       </c>
       <c r="S8" s="38">
         <v>80.5</v>
       </c>
+      <c r="T8" s="51">
+        <v>3413.7</v>
+      </c>
+      <c r="U8" s="38">
+        <v>569.29999999999995</v>
+      </c>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="32">
         <v>559.6</v>
       </c>
       <c r="C9" s="27">
         <v>100.34244231851233</v>
       </c>
       <c r="D9" s="32">
         <v>533.29999999999995</v>
       </c>
       <c r="E9" s="27">
         <v>97.8</v>
       </c>
       <c r="F9" s="34">
         <v>569.4</v>
       </c>
       <c r="G9" s="29">
         <v>101.4</v>
       </c>
       <c r="H9" s="30">
         <v>683.6</v>
       </c>
       <c r="I9" s="30">
@@ -1567,58 +1604,64 @@
       </c>
       <c r="J9" s="30">
         <v>580.5</v>
       </c>
       <c r="K9" s="30">
         <v>82.4</v>
       </c>
       <c r="L9" s="30">
         <v>579.20000000000005</v>
       </c>
       <c r="M9" s="31">
         <v>95.1</v>
       </c>
       <c r="N9" s="30">
         <v>29.2</v>
       </c>
       <c r="O9" s="30">
         <v>289.2</v>
       </c>
       <c r="P9" s="1">
         <v>137.5</v>
       </c>
       <c r="Q9" s="1">
         <v>420.4</v>
       </c>
-      <c r="R9" s="59">
+      <c r="R9" s="51">
         <v>106.1</v>
       </c>
       <c r="S9" s="38">
         <v>70.400000000000006</v>
       </c>
+      <c r="T9" s="51">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="U9" s="38">
+        <v>128</v>
+      </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="32">
         <v>435.5</v>
       </c>
       <c r="C10" s="27">
         <v>110.62485962024252</v>
       </c>
       <c r="D10" s="32">
         <v>502</v>
       </c>
       <c r="E10" s="27">
         <v>119.1</v>
       </c>
       <c r="F10" s="34">
         <v>970.8</v>
       </c>
       <c r="G10" s="29">
         <v>183.7</v>
       </c>
       <c r="H10" s="30">
         <v>677.2</v>
       </c>
       <c r="I10" s="30">
@@ -1626,58 +1669,64 @@
       </c>
       <c r="J10" s="30">
         <v>2070.1</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="L10" s="30">
         <v>3361.8</v>
       </c>
       <c r="M10" s="31">
         <v>154.80000000000001</v>
       </c>
       <c r="N10" s="30">
         <v>3004</v>
       </c>
       <c r="O10" s="30">
         <v>140.69999999999999</v>
       </c>
       <c r="P10" s="47">
         <v>6811.1</v>
       </c>
       <c r="Q10" s="1">
         <v>220.6</v>
       </c>
-      <c r="R10" s="59">
+      <c r="R10" s="51">
         <v>6445.4</v>
       </c>
       <c r="S10" s="38">
         <v>92.7</v>
       </c>
+      <c r="T10" s="51">
+        <v>8157.2</v>
+      </c>
+      <c r="U10" s="38">
+        <v>122.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26">
         <v>1004.2</v>
       </c>
       <c r="C11" s="27">
         <v>122.85761688986135</v>
       </c>
       <c r="D11" s="32">
         <v>960.2</v>
       </c>
       <c r="E11" s="27">
         <v>136</v>
       </c>
       <c r="F11" s="35">
         <v>2352.5</v>
       </c>
       <c r="G11" s="29">
         <v>232.7</v>
       </c>
       <c r="H11" s="30">
         <v>1420.2</v>
       </c>
       <c r="I11" s="30">
@@ -1685,58 +1734,64 @@
       </c>
       <c r="J11" s="30">
         <v>1373.7</v>
       </c>
       <c r="K11" s="30">
         <v>93.8</v>
       </c>
       <c r="L11" s="30">
         <v>2653.4</v>
       </c>
       <c r="M11" s="31">
         <v>184.1</v>
       </c>
       <c r="N11" s="30">
         <v>487.6</v>
       </c>
       <c r="O11" s="30">
         <v>145.9</v>
       </c>
       <c r="P11" s="47">
         <v>7208.9</v>
       </c>
       <c r="Q11" s="47">
         <v>1418.9</v>
       </c>
-      <c r="R11" s="59">
+      <c r="R11" s="51">
         <v>1400</v>
       </c>
       <c r="S11" s="38">
         <v>18.899999999999999</v>
       </c>
+      <c r="T11" s="51">
+        <v>2775.2</v>
+      </c>
+      <c r="U11" s="38">
+        <v>189.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26">
         <v>24566.5</v>
       </c>
       <c r="C12" s="27">
         <v>116.63775635840918</v>
       </c>
       <c r="D12" s="26">
         <v>21756.7</v>
       </c>
       <c r="E12" s="27">
         <v>103.3</v>
       </c>
       <c r="F12" s="35">
         <v>18028.2</v>
       </c>
       <c r="G12" s="29">
         <v>82</v>
       </c>
       <c r="H12" s="30">
         <v>21924.9</v>
       </c>
       <c r="I12" s="30">
@@ -1744,58 +1799,64 @@
       </c>
       <c r="J12" s="30">
         <v>21334.1</v>
       </c>
       <c r="K12" s="30">
         <v>98.8</v>
       </c>
       <c r="L12" s="30">
         <v>37213.5</v>
       </c>
       <c r="M12" s="31">
         <v>170.3</v>
       </c>
       <c r="N12" s="30">
         <v>35346.199999999997</v>
       </c>
       <c r="O12" s="30">
         <v>117.9</v>
       </c>
       <c r="P12" s="47">
         <v>91582.399999999994</v>
       </c>
       <c r="Q12" s="1">
         <v>259.89999999999998</v>
       </c>
-      <c r="R12" s="59">
+      <c r="R12" s="51">
         <v>63254.8</v>
       </c>
       <c r="S12" s="38">
         <v>67.5</v>
       </c>
+      <c r="T12" s="51">
+        <v>91429.7</v>
+      </c>
+      <c r="U12" s="38">
+        <v>142.30000000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="32">
         <v>530.79999999999995</v>
       </c>
       <c r="C13" s="27">
         <v>102.44005205042232</v>
       </c>
       <c r="D13" s="32">
         <v>560.5</v>
       </c>
       <c r="E13" s="27">
         <v>95.6</v>
       </c>
       <c r="F13" s="34">
         <v>621.4</v>
       </c>
       <c r="G13" s="29">
         <v>104.6</v>
       </c>
       <c r="H13" s="30">
         <v>401</v>
       </c>
       <c r="I13" s="30">
@@ -1803,58 +1864,64 @@
       </c>
       <c r="J13" s="30">
         <v>690.6</v>
       </c>
       <c r="K13" s="30">
         <v>158.30000000000001</v>
       </c>
       <c r="L13" s="30">
         <v>833.5</v>
       </c>
       <c r="M13" s="36" t="s">
         <v>0</v>
       </c>
       <c r="N13" s="30">
         <v>642</v>
       </c>
       <c r="O13" s="30">
         <v>94</v>
       </c>
       <c r="P13" s="1">
         <v>911.7</v>
       </c>
       <c r="Q13" s="1">
         <v>128.69999999999999</v>
       </c>
-      <c r="R13" s="59">
+      <c r="R13" s="51">
         <v>1829.2</v>
       </c>
       <c r="S13" s="38">
         <v>187.5</v>
       </c>
+      <c r="T13" s="51">
+        <v>2522.1999999999998</v>
+      </c>
+      <c r="U13" s="38">
+        <v>129.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26">
         <v>1468.6</v>
       </c>
       <c r="C14" s="27">
         <v>113.387748000553</v>
       </c>
       <c r="D14" s="32">
         <v>950</v>
       </c>
       <c r="E14" s="27">
         <v>120.1</v>
       </c>
       <c r="F14" s="35">
         <v>1835.4</v>
       </c>
       <c r="G14" s="29">
         <v>183.5</v>
       </c>
       <c r="H14" s="30">
         <v>2125.1</v>
       </c>
       <c r="I14" s="30">
@@ -1862,58 +1929,64 @@
       </c>
       <c r="J14" s="30">
         <v>1713.3</v>
       </c>
       <c r="K14" s="30">
         <v>78.2</v>
       </c>
       <c r="L14" s="30">
         <v>2085.8000000000002</v>
       </c>
       <c r="M14" s="31">
         <v>116.1</v>
       </c>
       <c r="N14" s="30">
         <v>103.2</v>
       </c>
       <c r="O14" s="30">
         <v>21.6</v>
       </c>
       <c r="P14" s="1">
         <v>280.60000000000002</v>
       </c>
       <c r="Q14" s="1">
         <v>243.2</v>
       </c>
-      <c r="R14" s="59">
+      <c r="R14" s="51">
         <v>536</v>
       </c>
       <c r="S14" s="38">
         <v>174.3</v>
       </c>
+      <c r="T14" s="51">
+        <v>681.9</v>
+      </c>
+      <c r="U14" s="38">
+        <v>112.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:19" ht="22.5">
+    <row r="15" spans="1:21" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="26">
         <v>12471.4</v>
       </c>
       <c r="C15" s="11">
         <v>110.07009677652209</v>
       </c>
       <c r="D15" s="26">
         <v>10170</v>
       </c>
       <c r="E15" s="11">
         <v>92.7</v>
       </c>
       <c r="F15" s="35">
         <v>11837</v>
       </c>
       <c r="G15" s="29">
         <v>110.5</v>
       </c>
       <c r="H15" s="30">
         <v>13893.4</v>
       </c>
       <c r="I15" s="30">
@@ -1921,58 +1994,64 @@
       </c>
       <c r="J15" s="30">
         <v>17705.5</v>
       </c>
       <c r="K15" s="30">
         <v>123.6</v>
       </c>
       <c r="L15" s="30">
         <v>16389.099999999999</v>
       </c>
       <c r="M15" s="31">
         <v>88.2</v>
       </c>
       <c r="N15" s="30">
         <v>7784.2</v>
       </c>
       <c r="O15" s="30">
         <v>95.8</v>
       </c>
       <c r="P15" s="47">
         <v>21387.5</v>
       </c>
       <c r="Q15" s="1">
         <v>245.5</v>
       </c>
-      <c r="R15" s="59">
+      <c r="R15" s="51">
         <v>26191.4</v>
       </c>
       <c r="S15" s="38">
         <v>111.7</v>
       </c>
+      <c r="T15" s="51">
+        <v>25400.1</v>
+      </c>
+      <c r="U15" s="38">
+        <v>85.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="37">
         <v>1669.3</v>
       </c>
       <c r="C16" s="6">
         <v>103.43360835664251</v>
       </c>
       <c r="D16" s="37">
         <v>1072.9000000000001</v>
       </c>
       <c r="E16" s="6">
         <v>102.2</v>
       </c>
       <c r="F16" s="28">
         <v>1138.4000000000001</v>
       </c>
       <c r="G16" s="29">
         <v>100.8</v>
       </c>
       <c r="H16" s="30">
         <v>1325.2</v>
       </c>
       <c r="I16" s="30">
@@ -1980,58 +2059,64 @@
       </c>
       <c r="J16" s="30">
         <v>1545.3</v>
       </c>
       <c r="K16" s="30">
         <v>113.1</v>
       </c>
       <c r="L16" s="30">
         <v>1576.4</v>
       </c>
       <c r="M16" s="31">
         <v>97.2</v>
       </c>
       <c r="N16" s="30">
         <v>2064.6999999999998</v>
       </c>
       <c r="O16" s="30">
         <v>244.3</v>
       </c>
       <c r="P16" s="47">
         <v>4192.5</v>
       </c>
       <c r="Q16" s="1">
         <v>181.5</v>
       </c>
-      <c r="R16" s="59">
+      <c r="R16" s="51">
         <v>5493</v>
       </c>
       <c r="S16" s="38">
         <v>119.5</v>
       </c>
+      <c r="T16" s="51">
+        <v>5429.9</v>
+      </c>
+      <c r="U16" s="38">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="37">
         <v>1280</v>
       </c>
       <c r="C17" s="38">
         <v>103.79002331651172</v>
       </c>
       <c r="D17" s="37">
         <v>1449.8</v>
       </c>
       <c r="E17" s="38">
         <v>98.4</v>
       </c>
       <c r="F17" s="28">
         <v>1921.7</v>
       </c>
       <c r="G17" s="29">
         <v>125.9</v>
       </c>
       <c r="H17" s="30">
         <v>1676</v>
       </c>
       <c r="I17" s="30">
@@ -2039,58 +2124,64 @@
       </c>
       <c r="J17" s="30">
         <v>1386.8</v>
       </c>
       <c r="K17" s="30">
         <v>80.3</v>
       </c>
       <c r="L17" s="30">
         <v>1399.6</v>
       </c>
       <c r="M17" s="31">
         <v>96.2</v>
       </c>
       <c r="N17" s="30">
         <v>4239.1000000000004</v>
       </c>
       <c r="O17" s="30">
         <v>353.2</v>
       </c>
       <c r="P17" s="47">
         <v>3944.7</v>
       </c>
       <c r="Q17" s="1">
         <v>89.6</v>
       </c>
-      <c r="R17" s="59">
+      <c r="R17" s="51">
         <v>3050.8</v>
       </c>
       <c r="S17" s="38">
         <v>76</v>
       </c>
+      <c r="T17" s="51">
+        <v>7281.5</v>
+      </c>
+      <c r="U17" s="38">
+        <v>234.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="26">
         <v>1188.4000000000001</v>
       </c>
       <c r="C18" s="38">
         <v>135.18976973836482</v>
       </c>
       <c r="D18" s="26">
         <v>1303.5</v>
       </c>
       <c r="E18" s="38">
         <v>72</v>
       </c>
       <c r="F18" s="35">
         <v>5005.3999999999996</v>
       </c>
       <c r="G18" s="29">
         <v>364.7</v>
       </c>
       <c r="H18" s="30">
         <v>4966.3999999999996</v>
       </c>
       <c r="I18" s="30">
@@ -2098,58 +2189,64 @@
       </c>
       <c r="J18" s="30">
         <v>4470.1000000000004</v>
       </c>
       <c r="K18" s="30">
         <v>87.3</v>
       </c>
       <c r="L18" s="30">
         <v>8185.1</v>
       </c>
       <c r="M18" s="31">
         <v>174.6</v>
       </c>
       <c r="N18" s="30">
         <v>6159.9</v>
       </c>
       <c r="O18" s="30">
         <v>75.5</v>
       </c>
       <c r="P18" s="47">
         <v>27385.4</v>
       </c>
       <c r="Q18" s="1">
         <v>397.3</v>
       </c>
-      <c r="R18" s="59">
+      <c r="R18" s="51">
         <v>13138.8</v>
       </c>
       <c r="S18" s="38">
         <v>43.8</v>
       </c>
+      <c r="T18" s="51">
+        <v>11904.8</v>
+      </c>
+      <c r="U18" s="38">
+        <v>80.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="26">
         <v>3116.3</v>
       </c>
       <c r="C19" s="6">
         <v>116.42841024289754</v>
       </c>
       <c r="D19" s="26">
         <v>3293.5</v>
       </c>
       <c r="E19" s="6">
         <v>108.6</v>
       </c>
       <c r="F19" s="35">
         <v>3993.5</v>
       </c>
       <c r="G19" s="29">
         <v>115.2</v>
       </c>
       <c r="H19" s="30">
         <v>4081.1</v>
       </c>
       <c r="I19" s="30">
@@ -2157,58 +2254,64 @@
       </c>
       <c r="J19" s="30">
         <v>4324</v>
       </c>
       <c r="K19" s="30">
         <v>102.8</v>
       </c>
       <c r="L19" s="30">
         <v>4918.6000000000004</v>
       </c>
       <c r="M19" s="31">
         <v>108.4</v>
       </c>
       <c r="N19" s="30">
         <v>2859.4</v>
       </c>
       <c r="O19" s="30">
         <v>124.7</v>
       </c>
       <c r="P19" s="47">
         <v>3920.2</v>
       </c>
       <c r="Q19" s="1">
         <v>122.5</v>
       </c>
-      <c r="R19" s="59">
+      <c r="R19" s="51">
         <v>5652.9</v>
       </c>
       <c r="S19" s="38">
         <v>131.6</v>
       </c>
+      <c r="T19" s="51">
+        <v>5504</v>
+      </c>
+      <c r="U19" s="38">
+        <v>86.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="26">
         <v>2223.8000000000002</v>
       </c>
       <c r="C20" s="6">
         <v>123.70786952573599</v>
       </c>
       <c r="D20" s="26">
         <v>1724</v>
       </c>
       <c r="E20" s="6">
         <v>86.8</v>
       </c>
       <c r="F20" s="35">
         <v>2220.5</v>
       </c>
       <c r="G20" s="29">
         <v>122.3</v>
       </c>
       <c r="H20" s="30">
         <v>1939.5</v>
       </c>
       <c r="I20" s="30">
@@ -2216,58 +2319,64 @@
       </c>
       <c r="J20" s="30">
         <v>3354.9</v>
       </c>
       <c r="K20" s="30">
         <v>167.8</v>
       </c>
       <c r="L20" s="30">
         <v>4551</v>
       </c>
       <c r="M20" s="31">
         <v>129.30000000000001</v>
       </c>
       <c r="N20" s="30">
         <v>3774</v>
       </c>
       <c r="O20" s="30">
         <v>139.1</v>
       </c>
       <c r="P20" s="47">
         <v>9412.6</v>
       </c>
       <c r="Q20" s="1">
         <v>244</v>
       </c>
-      <c r="R20" s="59">
+      <c r="R20" s="51">
         <v>9778.5</v>
       </c>
       <c r="S20" s="38">
         <v>103</v>
       </c>
+      <c r="T20" s="51">
+        <v>19415.3</v>
+      </c>
+      <c r="U20" s="38">
+        <v>197.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="32">
         <v>241.7</v>
       </c>
       <c r="C21" s="39">
         <v>98.257397494876159</v>
       </c>
       <c r="D21" s="32">
         <v>191.8</v>
       </c>
       <c r="E21" s="39">
         <v>176.1</v>
       </c>
       <c r="F21" s="34">
         <v>264.10000000000002</v>
       </c>
       <c r="G21" s="29">
         <v>130.80000000000001</v>
       </c>
       <c r="H21" s="30">
         <v>53.1</v>
       </c>
       <c r="I21" s="30">
@@ -2275,58 +2384,64 @@
       </c>
       <c r="J21" s="30">
         <v>130.80000000000001</v>
       </c>
       <c r="K21" s="30" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="30">
         <v>196</v>
       </c>
       <c r="M21" s="31">
         <v>142.9</v>
       </c>
       <c r="N21" s="30">
         <v>515.4</v>
       </c>
       <c r="O21" s="30">
         <v>907</v>
       </c>
       <c r="P21" s="1">
         <v>300.8</v>
       </c>
       <c r="Q21" s="1">
         <v>52.2</v>
       </c>
-      <c r="R21" s="59">
+      <c r="R21" s="51">
         <v>214</v>
       </c>
       <c r="S21" s="38">
         <v>64.900000000000006</v>
       </c>
+      <c r="T21" s="51">
+        <v>1837.6</v>
+      </c>
+      <c r="U21" s="38">
+        <v>760.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="26">
         <v>6543.3</v>
       </c>
       <c r="C22" s="39">
         <v>101.49419632081278</v>
       </c>
       <c r="D22" s="26">
         <v>7068.3</v>
       </c>
       <c r="E22" s="39">
         <v>101.3</v>
       </c>
       <c r="F22" s="35">
         <v>7729.4</v>
       </c>
       <c r="G22" s="29">
         <v>103.8</v>
       </c>
       <c r="H22" s="30">
         <v>11927.3</v>
       </c>
       <c r="I22" s="30">
@@ -2334,58 +2449,64 @@
       </c>
       <c r="J22" s="30">
         <v>10967.7</v>
       </c>
       <c r="K22" s="30">
         <v>89.2</v>
       </c>
       <c r="L22" s="30">
         <v>9715.2000000000007</v>
       </c>
       <c r="M22" s="31">
         <v>84.4</v>
       </c>
       <c r="N22" s="30">
         <v>3952</v>
       </c>
       <c r="O22" s="30">
         <v>59.3</v>
       </c>
       <c r="P22" s="47">
         <v>5028</v>
       </c>
       <c r="Q22" s="1">
         <v>113.7</v>
       </c>
-      <c r="R22" s="59">
+      <c r="R22" s="51">
         <v>8290.9</v>
       </c>
       <c r="S22" s="38">
         <v>150.5</v>
       </c>
+      <c r="T22" s="51">
+        <v>10097.5</v>
+      </c>
+      <c r="U22" s="38">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="26">
         <v>2098.1</v>
       </c>
       <c r="C23" s="4">
         <v>108.5218668402603</v>
       </c>
       <c r="D23" s="37">
         <v>3294.2</v>
       </c>
       <c r="E23" s="4">
         <v>132.4</v>
       </c>
       <c r="F23" s="35">
         <v>3814.1</v>
       </c>
       <c r="G23" s="29">
         <v>110</v>
       </c>
       <c r="H23" s="30">
         <v>2455.4</v>
       </c>
       <c r="I23" s="30">
@@ -2393,58 +2514,64 @@
       </c>
       <c r="J23" s="30">
         <v>2629.6</v>
       </c>
       <c r="K23" s="30">
         <v>103.9</v>
       </c>
       <c r="L23" s="30">
         <v>3721.5</v>
       </c>
       <c r="M23" s="40">
         <v>134.9</v>
       </c>
       <c r="N23" s="30">
         <v>4169.5</v>
       </c>
       <c r="O23" s="30">
         <v>147.1</v>
       </c>
       <c r="P23" s="47">
         <v>7815.7</v>
       </c>
       <c r="Q23" s="1">
         <v>167.5</v>
       </c>
-      <c r="R23" s="59">
+      <c r="R23" s="51">
         <v>12719.4</v>
       </c>
       <c r="S23" s="38">
         <v>148.5</v>
       </c>
+      <c r="T23" s="51">
+        <v>12583.4</v>
+      </c>
+      <c r="U23" s="38">
+        <v>87.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="26">
         <v>2391.8000000000002</v>
       </c>
       <c r="C24" s="4">
         <v>102.61150634575355</v>
       </c>
       <c r="D24" s="37">
         <v>1135.4000000000001</v>
       </c>
       <c r="E24" s="4">
         <v>207.9</v>
       </c>
       <c r="F24" s="34">
         <v>865.8</v>
       </c>
       <c r="G24" s="29">
         <v>72.400000000000006</v>
       </c>
       <c r="H24" s="30">
         <v>807.4</v>
       </c>
       <c r="I24" s="30">
@@ -2452,103 +2579,111 @@
       </c>
       <c r="J24" s="30">
         <v>760.6</v>
       </c>
       <c r="K24" s="30">
         <v>91.4</v>
       </c>
       <c r="L24" s="30">
         <v>3659.1</v>
       </c>
       <c r="M24" s="40">
         <v>457</v>
       </c>
       <c r="N24" s="30">
         <v>4941.3</v>
       </c>
       <c r="O24" s="30">
         <v>136.5</v>
       </c>
       <c r="P24" s="47">
         <v>10612.2</v>
       </c>
       <c r="Q24" s="1">
         <v>191.9</v>
       </c>
-      <c r="R24" s="59">
+      <c r="R24" s="51">
         <v>9869.5</v>
       </c>
       <c r="S24" s="38">
         <v>84.9</v>
       </c>
+      <c r="T24" s="51">
+        <v>13227.5</v>
+      </c>
+      <c r="U24" s="38">
+        <v>118.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:19" ht="22.5">
+    <row r="25" spans="1:21" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="34">
         <v>27564.5</v>
       </c>
       <c r="C25" s="27">
         <v>91.276427374853824</v>
       </c>
       <c r="D25" s="26">
         <v>31053.7</v>
       </c>
       <c r="E25" s="27">
         <v>110.3</v>
       </c>
       <c r="F25" s="35">
         <v>38479.800000000003</v>
       </c>
       <c r="G25" s="29">
         <v>123.9</v>
       </c>
       <c r="H25" s="30">
         <v>34147.699999999997</v>
       </c>
       <c r="I25" s="30">
         <v>88.7</v>
       </c>
       <c r="J25" s="30">
         <v>41945.2</v>
       </c>
       <c r="K25" s="30">
         <v>122.8</v>
       </c>
       <c r="L25" s="40">
         <v>45648.9</v>
       </c>
       <c r="M25" s="40">
         <v>108.8</v>
       </c>
       <c r="N25" s="24"/>
       <c r="O25" s="24"/>
-      <c r="R25" s="59"/>
+      <c r="R25" s="51"/>
       <c r="S25" s="38"/>
+      <c r="T25" s="24"/>
+      <c r="U25" s="24"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="32">
         <v>961.2</v>
       </c>
       <c r="C26" s="41">
         <v>100.06473228617696</v>
       </c>
       <c r="D26" s="26">
         <v>1686.7</v>
       </c>
       <c r="E26" s="41">
         <v>162</v>
       </c>
       <c r="F26" s="35">
         <v>1604.3</v>
       </c>
       <c r="G26" s="29">
         <v>96.6</v>
       </c>
       <c r="H26" s="30">
         <v>1666.5</v>
       </c>
       <c r="I26" s="30">
@@ -2556,58 +2691,64 @@
       </c>
       <c r="J26" s="30">
         <v>1941.7</v>
       </c>
       <c r="K26" s="30">
         <v>111.7</v>
       </c>
       <c r="L26" s="30">
         <v>2080.8000000000002</v>
       </c>
       <c r="M26" s="40">
         <v>106.7</v>
       </c>
       <c r="N26" s="30">
         <v>476.7</v>
       </c>
       <c r="O26" s="30">
         <v>169.3</v>
       </c>
       <c r="P26" s="47">
         <v>1000.5</v>
       </c>
       <c r="Q26" s="1">
         <v>171.6</v>
       </c>
-      <c r="R26" s="59">
+      <c r="R26" s="51">
         <v>2159.1</v>
       </c>
       <c r="S26" s="38">
         <v>205.7</v>
       </c>
+      <c r="T26" s="51">
+        <v>6120.4</v>
+      </c>
+      <c r="U26" s="38">
+        <v>237.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:19" ht="22.5">
+    <row r="27" spans="1:21" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="26">
         <v>2768</v>
       </c>
       <c r="C27" s="41">
         <v>125.53038117459894</v>
       </c>
       <c r="D27" s="26">
         <v>3990.1</v>
       </c>
       <c r="E27" s="41">
         <v>93.3</v>
       </c>
       <c r="F27" s="35">
         <v>3212.8</v>
       </c>
       <c r="G27" s="29">
         <v>81.7</v>
       </c>
       <c r="H27" s="30">
         <v>4072</v>
       </c>
       <c r="I27" s="30">
@@ -2615,58 +2756,64 @@
       </c>
       <c r="J27" s="30">
         <v>4887.5</v>
       </c>
       <c r="K27" s="30">
         <v>115.1</v>
       </c>
       <c r="L27" s="30">
         <v>5322.8</v>
       </c>
       <c r="M27" s="40">
         <v>108.5</v>
       </c>
       <c r="N27" s="30">
         <v>3775.5</v>
       </c>
       <c r="O27" s="30">
         <v>99.6</v>
       </c>
       <c r="P27" s="47">
         <v>6294.9</v>
       </c>
       <c r="Q27" s="1">
         <v>136.30000000000001</v>
       </c>
-      <c r="R27" s="59">
+      <c r="R27" s="51">
         <v>7295.4</v>
       </c>
       <c r="S27" s="38">
         <v>110.5</v>
       </c>
+      <c r="T27" s="51">
+        <v>9658.4</v>
+      </c>
+      <c r="U27" s="38">
+        <v>111.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="26">
         <v>10937.2</v>
       </c>
       <c r="C28" s="41">
         <v>93.493767248723614</v>
       </c>
       <c r="D28" s="26">
         <v>10600.8</v>
       </c>
       <c r="E28" s="41">
         <v>65.099999999999994</v>
       </c>
       <c r="F28" s="35">
         <v>13290.8</v>
       </c>
       <c r="G28" s="29">
         <v>127.3</v>
       </c>
       <c r="H28" s="30">
         <v>9982.5</v>
       </c>
       <c r="I28" s="30">
@@ -2674,58 +2821,64 @@
       </c>
       <c r="J28" s="30">
         <v>23683.1</v>
       </c>
       <c r="K28" s="30">
         <v>227.5</v>
       </c>
       <c r="L28" s="30">
         <v>473833.8</v>
       </c>
       <c r="M28" s="40">
         <v>1992.8</v>
       </c>
       <c r="N28" s="30">
         <v>506725.5</v>
       </c>
       <c r="O28" s="31">
         <v>85.8</v>
       </c>
       <c r="P28" s="47">
         <v>369313.8</v>
       </c>
       <c r="Q28" s="1">
         <v>59.6</v>
       </c>
-      <c r="R28" s="59">
+      <c r="R28" s="51">
         <v>538597.4</v>
       </c>
       <c r="S28" s="38">
         <v>139</v>
       </c>
+      <c r="T28" s="51">
+        <v>411339.3</v>
+      </c>
+      <c r="U28" s="38">
+        <v>64.099999999999994</v>
+      </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="26">
         <v>7509.4</v>
       </c>
       <c r="C29" s="41">
         <v>107.34249942525386</v>
       </c>
       <c r="D29" s="26">
         <v>10531.2</v>
       </c>
       <c r="E29" s="41">
         <v>108.4</v>
       </c>
       <c r="F29" s="35">
         <v>11624.6</v>
       </c>
       <c r="G29" s="29">
         <v>112.1</v>
       </c>
       <c r="H29" s="30">
         <v>13004</v>
       </c>
       <c r="I29" s="30">
@@ -2733,58 +2886,64 @@
       </c>
       <c r="J29" s="30">
         <v>13456.2</v>
       </c>
       <c r="K29" s="30">
         <v>99.2</v>
       </c>
       <c r="L29" s="30">
         <v>17304.099999999999</v>
       </c>
       <c r="M29" s="40">
         <v>128.1</v>
       </c>
       <c r="N29" s="30">
         <v>13171.9</v>
       </c>
       <c r="O29" s="31">
         <v>98.2</v>
       </c>
       <c r="P29" s="47">
         <v>28018.2</v>
       </c>
       <c r="Q29" s="1">
         <v>173.9</v>
       </c>
-      <c r="R29" s="59">
+      <c r="R29" s="51">
         <v>30644.799999999999</v>
       </c>
       <c r="S29" s="38">
         <v>104.3</v>
       </c>
+      <c r="T29" s="51">
+        <v>44317.4</v>
+      </c>
+      <c r="U29" s="38">
+        <v>121.3</v>
+      </c>
     </row>
-    <row r="30" spans="1:19" ht="22.5">
+    <row r="30" spans="1:21" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="32">
         <v>741.3</v>
       </c>
       <c r="C30" s="41">
         <v>106.75521478516954</v>
       </c>
       <c r="D30" s="32">
         <v>909.5</v>
       </c>
       <c r="E30" s="41">
         <v>103.9</v>
       </c>
       <c r="F30" s="34">
         <v>829.5</v>
       </c>
       <c r="G30" s="29">
         <v>86.6</v>
       </c>
       <c r="H30" s="30">
         <v>1257.7</v>
       </c>
       <c r="I30" s="30">
@@ -2792,58 +2951,64 @@
       </c>
       <c r="J30" s="30">
         <v>3315.6</v>
       </c>
       <c r="K30" s="30" t="s">
         <v>35</v>
       </c>
       <c r="L30" s="30">
         <v>1758.3</v>
       </c>
       <c r="M30" s="40">
         <v>50.6</v>
       </c>
       <c r="N30" s="30">
         <v>651.4</v>
       </c>
       <c r="O30" s="30">
         <v>164.6</v>
       </c>
       <c r="P30" s="1">
         <v>883.4</v>
       </c>
       <c r="Q30" s="1">
         <v>121.2</v>
       </c>
-      <c r="R30" s="59">
+      <c r="R30" s="51">
         <v>1734.8</v>
       </c>
       <c r="S30" s="38">
         <v>179.2</v>
       </c>
+      <c r="T30" s="51">
+        <v>3945.3</v>
+      </c>
+      <c r="U30" s="38">
+        <v>201.4</v>
+      </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="42">
         <v>2806.3</v>
       </c>
       <c r="C31" s="12">
         <v>139.6305777232547</v>
       </c>
       <c r="D31" s="42">
         <v>4039.9</v>
       </c>
       <c r="E31" s="12">
         <v>135</v>
       </c>
       <c r="F31" s="43">
         <v>2753</v>
       </c>
       <c r="G31" s="44">
         <v>64.7</v>
       </c>
       <c r="H31" s="44">
         <v>3165.5</v>
       </c>
       <c r="I31" s="44">
@@ -2857,172 +3022,179 @@
       </c>
       <c r="L31" s="44">
         <v>2279</v>
       </c>
       <c r="M31" s="45">
         <v>94.7</v>
       </c>
       <c r="N31" s="44">
         <v>1460</v>
       </c>
       <c r="O31" s="44">
         <v>124.2</v>
       </c>
       <c r="P31" s="48">
         <v>14421.8</v>
       </c>
       <c r="Q31" s="10">
         <v>895.8</v>
       </c>
       <c r="R31" s="49">
         <v>29900</v>
       </c>
       <c r="S31" s="50">
         <v>189.2</v>
       </c>
+      <c r="T31" s="49">
+        <v>10422.4</v>
+      </c>
+      <c r="U31" s="50">
+        <v>30.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:19" ht="11.25" customHeight="1">
+    <row r="32" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:E3"/>
-    <mergeCell ref="R3:S3"/>
-[...3 lines deleted...]
-    <mergeCell ref="N3:O3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100A3DADD16C36FDA47989F085A1C447C0A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7defb2286d003cc5e7bb9bb3c091d278">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D6C9316-DD2F-4D7A-AF0C-F9092157159C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B110CB-E277-4545-A998-52EB5A9C2E34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D6C9316-DD2F-4D7A-AF0C-F9092157159C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84338566-0844-4639-8E2C-6BB3270153ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>