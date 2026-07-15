--- v0 (2026-04-20)
+++ v1 (2026-07-15)
@@ -1,106 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\ДИНАМИКА УСЛ ГОД\АНГ\АНГ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="10785" yWindow="75" windowWidth="17940" windowHeight="8220"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t>* - according to the version of the OKED of 2007</t>
   </si>
   <si>
     <t>Almatynskaya</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>Volume of film, video and television programs, sound recording and music production services*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -164,220 +161,227 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -513,413 +517,418 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="P25" sqref="P25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
+    <col min="2" max="21" width="9.7109375" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="12.75">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="22"/>
-[...18 lines deleted...]
-      <c r="U1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
     </row>
-    <row r="2" spans="1:22">
-[...7 lines deleted...]
-      <c r="U2" s="4" t="s">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="U2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
-[...1 lines deleted...]
-      <c r="B3" s="16">
+    <row r="3" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="15">
         <v>1998</v>
       </c>
-      <c r="C3" s="16">
+      <c r="C3" s="15">
         <v>1999</v>
       </c>
-      <c r="D3" s="18">
+      <c r="D3" s="17">
         <v>2000</v>
       </c>
-      <c r="E3" s="18">
+      <c r="E3" s="17">
         <v>2001</v>
       </c>
-      <c r="F3" s="18">
+      <c r="F3" s="17">
         <v>2002</v>
       </c>
-      <c r="G3" s="18">
+      <c r="G3" s="17">
         <v>2003</v>
       </c>
-      <c r="H3" s="18">
+      <c r="H3" s="17">
         <v>2004</v>
       </c>
-      <c r="I3" s="18">
+      <c r="I3" s="17">
         <v>2005</v>
       </c>
-      <c r="J3" s="18">
+      <c r="J3" s="17">
         <v>2006</v>
       </c>
-      <c r="K3" s="18">
+      <c r="K3" s="17">
         <v>2007</v>
       </c>
-      <c r="L3" s="18">
+      <c r="L3" s="17">
         <v>2008</v>
       </c>
-      <c r="M3" s="18">
+      <c r="M3" s="17">
         <v>2009</v>
       </c>
-      <c r="N3" s="18">
+      <c r="N3" s="17">
         <v>2010</v>
       </c>
-      <c r="O3" s="18">
+      <c r="O3" s="17">
         <v>2011</v>
       </c>
-      <c r="P3" s="18">
+      <c r="P3" s="17">
         <v>2012</v>
       </c>
-      <c r="Q3" s="18">
+      <c r="Q3" s="17">
         <v>2013</v>
       </c>
-      <c r="R3" s="19">
+      <c r="R3" s="18">
         <v>2014</v>
       </c>
-      <c r="S3" s="19">
+      <c r="S3" s="18">
         <v>2015</v>
       </c>
-      <c r="T3" s="19">
+      <c r="T3" s="18">
         <v>2016</v>
       </c>
-      <c r="U3" s="20">
+      <c r="U3" s="19">
         <v>2017</v>
       </c>
-      <c r="V3" s="7"/>
+      <c r="V3" s="6"/>
     </row>
-    <row r="4" spans="1:22">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="9">
         <v>3.9</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="10">
         <v>7.8</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D4" s="10">
         <v>11.6</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E4" s="10">
         <v>14.7</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="10">
         <v>15.6</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="11">
         <v>26.9</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="10">
         <v>90.1</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="10">
         <v>156.6</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="10">
         <v>155.9</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="10">
         <v>5.6</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M4" s="12">
+      <c r="M4" s="11">
         <v>47.6</v>
       </c>
-      <c r="N4" s="11">
+      <c r="N4" s="10">
         <v>75.599999999999994</v>
       </c>
-      <c r="O4" s="11">
+      <c r="O4" s="10">
         <v>523.79999999999995</v>
       </c>
-      <c r="P4" s="11">
+      <c r="P4" s="10">
         <v>333.6</v>
       </c>
-      <c r="Q4" s="11">
+      <c r="Q4" s="10">
         <v>269.10000000000002</v>
       </c>
-      <c r="R4" s="13">
+      <c r="R4" s="12">
         <v>209.4</v>
       </c>
-      <c r="S4" s="13">
+      <c r="S4" s="12">
         <v>466</v>
       </c>
-      <c r="T4" s="13">
+      <c r="T4" s="12">
         <v>487.83100000000002</v>
       </c>
-      <c r="U4" s="13">
+      <c r="U4" s="12">
         <v>505.51830000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
-[...3 lines deleted...]
-      <c r="H6" s="4" t="s">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="B6" s="13"/>
+      <c r="E6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="I6" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
-[...1 lines deleted...]
-      <c r="B7" s="16">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A7" s="5"/>
+      <c r="B7" s="15">
         <v>2018</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="15">
         <v>2019</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="15">
         <v>2020</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>2021</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>2022</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="16">
         <v>2023</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="16">
         <v>2024</v>
       </c>
+      <c r="I7" s="16">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:22">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="10">
         <v>501.37099999999998</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="12">
         <v>662.1</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="12">
         <v>106.456</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="12">
         <v>520.41290000000004</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="12">
         <v>289.3</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="12">
         <v>566.79999999999995</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="12">
         <v>508.1</v>
       </c>
-      <c r="I8" s="1"/>
-[...2 lines deleted...]
-      <c r="L8" s="15"/>
+      <c r="I8" s="12">
+        <v>3413.7</v>
+      </c>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="14"/>
     </row>
-    <row r="9" spans="1:22">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="9"/>
-[...2 lines deleted...]
-      <c r="G9" s="9"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
     </row>
-    <row r="10" spans="1:22">
-[...3 lines deleted...]
-      <c r="G10" s="9"/>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:U1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100A3DADD16C36FDA47989F085A1C447C0A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7defb2286d003cc5e7bb9bb3c091d278">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92789F6B-0B64-4505-95D7-C98935EE3440}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BAC41F6-E8D0-4C68-9AED-C2E30A085F97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92789F6B-0B64-4505-95D7-C98935EE3440}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC86542-C40D-47FB-BE17-D9F7B5F73FAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>