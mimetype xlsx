--- v0 (2026-04-29)
+++ v1 (2026-07-13)
@@ -1,83 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\ДИНАМИКА УСЛ ГОД\ДИНАМИКА Алматинская обл\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="360" yWindow="60" windowWidth="24855" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J4" i="1"/>
-[...8 lines deleted...]
-  <c r="I4"/>
+  <c r="J4" i="1" l="1"/>
+  <c r="K4" i="1"/>
+  <c r="B4" i="1"/>
+  <c r="C4" i="1"/>
+  <c r="D4" i="1"/>
+  <c r="E4" i="1"/>
+  <c r="F4" i="1"/>
+  <c r="G4" i="1"/>
+  <c r="H4" i="1"/>
+  <c r="I4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">   в том числе:</t>
   </si>
   <si>
     <t>Услуги по изданию</t>
   </si>
   <si>
     <t>Услуги по производству кино-, видеофильмов и телевизионных программ, фонограмм и музыкальных записей</t>
   </si>
   <si>
     <t>Услуги по созданию программ и телерадиовещанию</t>
   </si>
   <si>
     <t>Услуги по компьютерному программированию, услуги консультационные и аналогичные</t>
   </si>
   <si>
     <t>Услуги информационные</t>
   </si>
   <si>
@@ -128,64 +132,65 @@
   <si>
     <t>Услуги библиотек, архивов, музеев и прочих культурных учреждений</t>
   </si>
   <si>
     <t>Услуги по организации азартных игр и заключению пари</t>
   </si>
   <si>
     <t>Услуги спортивные и услуги по организации отдыха</t>
   </si>
   <si>
     <t>Услуги по ремонту компьютеров, предметов личного потребления и бытовых товаров</t>
   </si>
   <si>
     <t>Услуги индивидуальные прочие</t>
   </si>
   <si>
     <t>2022**</t>
   </si>
   <si>
     <t>**- с 2022года данные после разделения области Алматинская и Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">    *Без объема услуг ненаблюдаемого сектора экономики.</t>
   </si>
   <si>
-    <t xml:space="preserve">Объем оказанных услуг по их видам за 2013-2023 годы* </t>
+    <t xml:space="preserve">Объем оказанных услуг по их видам за 2013-2025 годы* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...6 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -357,302 +362,312 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -788,1236 +803,1316 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="M30" sqref="M30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="11" max="11" width="10" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="60" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="62" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="B1" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
     </row>
-    <row r="3" spans="1:13" s="33" customFormat="1">
+    <row r="3" spans="1:14" s="33" customFormat="1">
       <c r="A3" s="7"/>
       <c r="B3" s="56">
         <v>2013</v>
       </c>
       <c r="C3" s="57">
         <v>2014</v>
       </c>
       <c r="D3" s="57">
         <v>2015</v>
       </c>
       <c r="E3" s="56">
         <v>2016</v>
       </c>
       <c r="F3" s="57">
         <v>2017</v>
       </c>
       <c r="G3" s="58">
         <v>2018</v>
       </c>
       <c r="H3" s="58">
         <v>2019</v>
       </c>
       <c r="I3" s="58">
         <v>2020</v>
       </c>
       <c r="J3" s="58">
         <v>2021</v>
       </c>
       <c r="K3" s="58" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="59">
         <v>2023</v>
       </c>
-      <c r="M3" s="63">
+      <c r="M3" s="70">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:13" s="33" customFormat="1">
+      <c r="N3" s="70">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="33" customFormat="1">
       <c r="A4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="34">
         <f t="shared" ref="B4:K4" si="0">SUM(B6:B30)</f>
         <v>120089.29999999997</v>
       </c>
       <c r="C4" s="34">
         <f t="shared" si="0"/>
         <v>128437.7</v>
       </c>
       <c r="D4" s="34">
         <f t="shared" si="0"/>
         <v>123731.7</v>
       </c>
       <c r="E4" s="34">
         <f t="shared" si="0"/>
         <v>116724.89599999999</v>
       </c>
       <c r="F4" s="34">
         <f t="shared" si="0"/>
         <v>120371.20000000003</v>
       </c>
       <c r="G4" s="34">
         <f t="shared" si="0"/>
         <v>135154.75810000004</v>
       </c>
       <c r="H4" s="34">
         <f t="shared" si="0"/>
         <v>138995.59999999998</v>
       </c>
       <c r="I4" s="34">
         <f t="shared" si="0"/>
         <v>161039.66299999997</v>
       </c>
       <c r="J4" s="34">
         <f t="shared" si="0"/>
         <v>642452.49950000003</v>
       </c>
       <c r="K4" s="55">
         <f t="shared" si="0"/>
         <v>603917.6</v>
       </c>
-      <c r="L4" s="64"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="L4" s="63"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="64"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="31"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="47"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
       <c r="K5" s="32"/>
-      <c r="L5" s="66"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="L5" s="65"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="1">
         <v>739.9</v>
       </c>
       <c r="C6" s="2">
         <v>916.4</v>
       </c>
       <c r="D6" s="1">
         <v>1313.2</v>
       </c>
       <c r="E6" s="35">
         <v>1159.97</v>
       </c>
       <c r="F6" s="48">
         <v>1222.2</v>
       </c>
       <c r="G6" s="42">
         <v>1478.9138</v>
       </c>
       <c r="H6" s="3">
         <v>1444</v>
       </c>
       <c r="I6" s="3">
         <v>1235.211</v>
       </c>
       <c r="J6" s="3">
         <v>1173.54</v>
       </c>
       <c r="K6" s="12">
         <v>287</v>
       </c>
-      <c r="L6" s="68">
+      <c r="L6" s="67">
         <v>1010.3</v>
       </c>
-      <c r="M6" s="69">
+      <c r="M6" s="68">
         <v>1056</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" ht="45.75">
+      <c r="N6" s="68">
+        <v>976.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="45.75">
       <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>269.10000000000002</v>
       </c>
       <c r="C7" s="6">
         <v>209.4</v>
       </c>
       <c r="D7" s="6">
         <v>466</v>
       </c>
       <c r="E7" s="36">
         <v>487.83100000000002</v>
       </c>
       <c r="F7" s="48">
         <v>505.5</v>
       </c>
       <c r="G7" s="43">
         <v>501.37099999999998</v>
       </c>
       <c r="H7" s="6">
         <v>662.1</v>
       </c>
       <c r="I7" s="6">
         <v>106.456</v>
       </c>
       <c r="J7" s="6">
         <v>520.41290000000004</v>
       </c>
       <c r="K7" s="13">
         <v>289.3</v>
       </c>
-      <c r="L7" s="68">
+      <c r="L7" s="67">
         <v>566.79999999999995</v>
       </c>
-      <c r="M7" s="69">
+      <c r="M7" s="68">
         <v>508.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" ht="23.25">
+      <c r="N7" s="68">
+        <v>3413.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="23.25">
       <c r="A8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>468.9</v>
       </c>
       <c r="C8" s="4">
         <v>592.9</v>
       </c>
       <c r="D8" s="6">
         <v>575.20000000000005</v>
       </c>
       <c r="E8" s="36">
         <v>559.58900000000006</v>
       </c>
       <c r="F8" s="48">
         <v>533.29999999999995</v>
       </c>
       <c r="G8" s="43">
         <v>569.42600000000004</v>
       </c>
       <c r="H8" s="4">
         <v>683.6</v>
       </c>
       <c r="I8" s="4">
         <v>580.49099999999999</v>
       </c>
       <c r="J8" s="4">
         <v>579.17100000000005</v>
       </c>
       <c r="K8" s="14">
         <v>29.2</v>
       </c>
-      <c r="L8" s="68">
+      <c r="L8" s="67">
         <v>137.4</v>
       </c>
-      <c r="M8" s="69">
+      <c r="M8" s="68">
         <v>106.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" ht="45.75">
+      <c r="N8" s="68">
+        <v>153.30000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="45.75">
       <c r="A9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
         <v>1200.4000000000001</v>
       </c>
       <c r="C9" s="4">
         <v>441.3</v>
       </c>
       <c r="D9" s="6">
         <v>513.20000000000005</v>
       </c>
       <c r="E9" s="36">
         <v>435.45699999999999</v>
       </c>
       <c r="F9" s="48">
         <v>502</v>
       </c>
       <c r="G9" s="43">
         <v>863.95669999999996</v>
       </c>
       <c r="H9" s="4">
         <v>677.2</v>
       </c>
       <c r="I9" s="4">
         <v>1581.848</v>
       </c>
       <c r="J9" s="4">
         <v>3247.1017000000002</v>
       </c>
       <c r="K9" s="15">
         <v>2623.4</v>
       </c>
-      <c r="L9" s="68">
+      <c r="L9" s="67">
         <v>6715.8</v>
       </c>
-      <c r="M9" s="69">
+      <c r="M9" s="68">
         <v>6033</v>
       </c>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9" s="68">
+        <v>8157.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>595</v>
       </c>
       <c r="C10" s="5">
         <v>637.70000000000005</v>
       </c>
       <c r="D10" s="5">
         <v>567.1</v>
       </c>
       <c r="E10" s="37">
         <v>1004.173</v>
       </c>
       <c r="F10" s="48">
         <v>960.2</v>
       </c>
       <c r="G10" s="44">
         <v>2352.4989</v>
       </c>
       <c r="H10" s="5">
         <v>1420.2</v>
       </c>
       <c r="I10" s="5">
         <v>1373.7449999999999</v>
       </c>
       <c r="J10" s="5">
         <v>2494.5831000000003</v>
       </c>
       <c r="K10" s="16">
         <v>487.6</v>
       </c>
-      <c r="L10" s="68">
+      <c r="L10" s="67">
         <v>6582.2</v>
       </c>
-      <c r="M10" s="69">
+      <c r="M10" s="68">
         <v>1346.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" ht="23.25">
+      <c r="N10" s="68">
+        <v>2775.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="23.25">
       <c r="A11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
         <v>24853.3</v>
       </c>
       <c r="C11" s="4">
         <v>20719.400000000001</v>
       </c>
       <c r="D11" s="4">
         <v>24514</v>
       </c>
       <c r="E11" s="38">
         <v>24566.530999999999</v>
       </c>
       <c r="F11" s="48">
         <v>21689.8</v>
       </c>
       <c r="G11" s="43">
         <v>17952.798900000002</v>
       </c>
       <c r="H11" s="4">
         <v>21893.3</v>
       </c>
       <c r="I11" s="4">
         <v>20605.370999999999</v>
       </c>
       <c r="J11" s="4">
         <v>34397.903700000003</v>
       </c>
       <c r="K11" s="17">
         <v>33350.800000000003</v>
       </c>
-      <c r="L11" s="68">
+      <c r="L11" s="67">
         <v>88046.2</v>
       </c>
-      <c r="M11" s="69">
+      <c r="M11" s="68">
         <v>59048.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:13" ht="23.25">
+      <c r="N11" s="68">
+        <v>91429.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="23.25">
       <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4">
         <v>569.1</v>
       </c>
       <c r="C12" s="4">
         <v>548.4</v>
       </c>
       <c r="D12" s="4">
         <v>656.2</v>
       </c>
       <c r="E12" s="38">
         <v>530.803</v>
       </c>
       <c r="F12" s="48">
         <v>560.5</v>
       </c>
       <c r="G12" s="43">
         <v>621.4126</v>
       </c>
       <c r="H12" s="4">
         <v>401</v>
       </c>
       <c r="I12" s="4">
         <v>584.76400000000001</v>
       </c>
       <c r="J12" s="4">
         <v>785.61810000000003</v>
       </c>
       <c r="K12" s="18">
         <v>629</v>
       </c>
-      <c r="L12" s="68">
+      <c r="L12" s="67">
         <v>911.7</v>
       </c>
-      <c r="M12" s="69">
+      <c r="M12" s="68">
         <v>1761.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:13" ht="34.5">
+      <c r="N12" s="68">
+        <v>2522.1999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="34.5">
       <c r="A13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
         <v>3802.6</v>
       </c>
       <c r="C13" s="10">
         <v>11132.4</v>
       </c>
       <c r="D13" s="10">
         <v>7041.2</v>
       </c>
       <c r="E13" s="39">
         <v>1468.6189999999999</v>
       </c>
       <c r="F13" s="48">
         <v>950</v>
       </c>
       <c r="G13" s="45">
         <v>1835.3764000000001</v>
       </c>
       <c r="H13" s="10">
         <v>2125.1</v>
       </c>
       <c r="I13" s="10">
         <v>1713.2819999999999</v>
       </c>
       <c r="J13" s="10">
         <v>1637.4358</v>
       </c>
       <c r="K13" s="16">
         <v>103.1</v>
       </c>
-      <c r="L13" s="68">
+      <c r="L13" s="67">
         <v>280.60000000000002</v>
       </c>
-      <c r="M13" s="69">
+      <c r="M13" s="68">
         <v>486.9</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" ht="45.75">
+      <c r="N13" s="68">
+        <v>681.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="45.75">
       <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
         <v>13810.8</v>
       </c>
       <c r="C14" s="5">
         <v>17465</v>
       </c>
       <c r="D14" s="5">
         <v>16100.7</v>
       </c>
       <c r="E14" s="37">
         <v>12471.378000000001</v>
       </c>
       <c r="F14" s="48">
         <v>10128.5</v>
       </c>
       <c r="G14" s="44">
         <v>11698.358700000001</v>
       </c>
       <c r="H14" s="5">
         <v>13734.8</v>
       </c>
       <c r="I14" s="5">
         <v>16187.3</v>
       </c>
       <c r="J14" s="5">
         <v>15288.581099999999</v>
       </c>
       <c r="K14" s="16">
         <v>7690.2</v>
       </c>
-      <c r="L14" s="68">
+      <c r="L14" s="67">
         <v>20680.900000000001</v>
       </c>
-      <c r="M14" s="69">
+      <c r="M14" s="68">
         <v>24873</v>
       </c>
-    </row>
-    <row r="15" spans="1:13" ht="23.25">
+      <c r="N14" s="68">
+        <v>25400.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="23.25">
       <c r="A15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="4">
         <v>1422.8</v>
       </c>
       <c r="C15" s="4">
         <v>630.29999999999995</v>
       </c>
       <c r="D15" s="4">
         <v>1683.8</v>
       </c>
       <c r="E15" s="38">
         <v>1669.258</v>
       </c>
       <c r="F15" s="48">
         <v>1072.9000000000001</v>
       </c>
       <c r="G15" s="43">
         <v>1138.3835999999999</v>
       </c>
       <c r="H15" s="4">
         <v>1325.3</v>
       </c>
       <c r="I15" s="4">
         <v>1545.3330000000001</v>
       </c>
       <c r="J15" s="4">
         <v>1576.3889999999999</v>
       </c>
       <c r="K15" s="19">
         <v>2064.6999999999998</v>
       </c>
-      <c r="L15" s="68">
+      <c r="L15" s="67">
         <v>3777.6</v>
       </c>
-      <c r="M15" s="69">
+      <c r="M15" s="68">
         <v>5176.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:13" ht="23.25">
+      <c r="N15" s="68">
+        <v>5429.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="23.25">
       <c r="A16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="4">
         <v>2593.9</v>
       </c>
       <c r="C16" s="4">
         <v>2803.3</v>
       </c>
       <c r="D16" s="4">
         <v>1784.7</v>
       </c>
       <c r="E16" s="38">
         <v>1279.951</v>
       </c>
       <c r="F16" s="48">
         <v>1449.8</v>
       </c>
       <c r="G16" s="43">
         <v>1878.8275000000001</v>
       </c>
       <c r="H16" s="4">
         <v>1676</v>
       </c>
       <c r="I16" s="4">
         <v>1268.1510000000001</v>
       </c>
       <c r="J16" s="5">
         <v>1342.3779999999999</v>
       </c>
       <c r="K16" s="20">
         <v>4239.1000000000004</v>
       </c>
-      <c r="L16" s="68">
+      <c r="L16" s="67">
         <v>3867</v>
       </c>
-      <c r="M16" s="69">
+      <c r="M16" s="68">
         <v>2839</v>
       </c>
-    </row>
-    <row r="17" spans="1:13" ht="23.25">
+      <c r="N16" s="68">
+        <v>7281.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="23.25">
       <c r="A17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="4">
         <v>2156.5</v>
       </c>
       <c r="C17" s="5">
         <v>1160.9000000000001</v>
       </c>
       <c r="D17" s="5">
         <v>2456.4</v>
       </c>
       <c r="E17" s="37">
         <v>1188.402</v>
       </c>
       <c r="F17" s="48">
         <v>1303.5</v>
       </c>
       <c r="G17" s="44">
         <v>4884.1194999999998</v>
       </c>
       <c r="H17" s="5">
         <v>4848.8</v>
       </c>
       <c r="I17" s="5">
         <v>3761.1120000000001</v>
       </c>
       <c r="J17" s="5">
         <v>7652.7794000000004</v>
       </c>
       <c r="K17" s="16">
         <v>5793.9</v>
       </c>
-      <c r="L17" s="68">
+      <c r="L17" s="67">
         <v>24554.2</v>
       </c>
-      <c r="M17" s="69">
+      <c r="M17" s="68">
         <v>11838.1</v>
       </c>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17" s="68">
+        <v>11904.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="4">
         <v>2672.1</v>
       </c>
       <c r="C18" s="4">
         <v>3030.5</v>
       </c>
       <c r="D18" s="4">
         <v>2644.3</v>
       </c>
       <c r="E18" s="38">
         <v>3116.26</v>
       </c>
       <c r="F18" s="48">
         <v>3293.5</v>
       </c>
       <c r="G18" s="43">
         <v>3993.4575</v>
       </c>
       <c r="H18" s="4">
         <v>4081.1</v>
       </c>
       <c r="I18" s="4">
         <v>4324.05</v>
       </c>
       <c r="J18" s="4">
         <v>4918.6104000000005</v>
       </c>
       <c r="K18" s="16">
         <v>2859.4</v>
       </c>
-      <c r="L18" s="68">
+      <c r="L18" s="67">
         <v>3920.1</v>
       </c>
-      <c r="M18" s="69">
+      <c r="M18" s="68">
         <v>5652.9</v>
       </c>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18" s="68">
+        <v>5504</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="4">
         <v>10786.9</v>
       </c>
       <c r="C19" s="4">
         <v>2043.6</v>
       </c>
       <c r="D19" s="6">
         <v>1273.0999999999999</v>
       </c>
       <c r="E19" s="36">
         <v>2223.819</v>
       </c>
       <c r="F19" s="48">
         <v>1724</v>
       </c>
       <c r="G19" s="43">
         <v>2220.5401999999999</v>
       </c>
       <c r="H19" s="4">
         <v>1939.5</v>
       </c>
       <c r="I19" s="4">
         <v>3287.2089999999998</v>
       </c>
       <c r="J19" s="4">
         <v>4551.0511999999999</v>
       </c>
       <c r="K19" s="21">
         <v>3774</v>
       </c>
-      <c r="L19" s="68">
+      <c r="L19" s="67">
         <v>9182.4</v>
       </c>
-      <c r="M19" s="69">
+      <c r="M19" s="68">
         <v>9616.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19" s="68">
+        <v>19415.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="4">
         <v>1.8</v>
       </c>
       <c r="C20" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D20" s="6">
         <v>89.4</v>
       </c>
       <c r="E20" s="36">
         <v>241.65899999999999</v>
       </c>
       <c r="F20" s="48">
         <v>191.8</v>
       </c>
       <c r="G20" s="43">
         <v>185.78899999999999</v>
       </c>
       <c r="H20" s="4">
         <v>53.1</v>
       </c>
       <c r="I20" s="4">
         <v>98.084000000000003</v>
       </c>
       <c r="J20" s="4">
         <v>196.053</v>
       </c>
       <c r="K20" s="14">
         <v>515.4</v>
       </c>
-      <c r="L20" s="68">
+      <c r="L20" s="67">
         <v>300.8</v>
       </c>
-      <c r="M20" s="69">
+      <c r="M20" s="68">
         <v>196.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:13" ht="34.5">
+      <c r="N20" s="68">
+        <v>1837.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="34.5">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="4">
         <v>3359.4</v>
       </c>
       <c r="C21" s="4">
         <v>3469.3</v>
       </c>
       <c r="D21" s="6">
         <v>4346.2</v>
       </c>
       <c r="E21" s="36">
         <v>6543.2659999999996</v>
       </c>
       <c r="F21" s="48">
         <v>7068.3</v>
       </c>
       <c r="G21" s="43">
         <v>7660.3833000000004</v>
       </c>
       <c r="H21" s="4">
         <v>11717</v>
       </c>
       <c r="I21" s="4">
         <v>9734.7849999999999</v>
       </c>
       <c r="J21" s="4">
         <v>9321.4023000000016</v>
       </c>
       <c r="K21" s="22">
         <v>3952</v>
       </c>
-      <c r="L21" s="68">
+      <c r="L21" s="67">
         <v>4550.6000000000004</v>
       </c>
-      <c r="M21" s="69">
+      <c r="M21" s="68">
         <v>7381.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:13" ht="23.25">
+      <c r="N21" s="68">
+        <v>10097.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="23.25">
       <c r="A22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="4">
         <v>3624</v>
       </c>
       <c r="C22" s="5">
         <v>3707.7</v>
       </c>
       <c r="D22" s="11">
         <v>2354</v>
       </c>
       <c r="E22" s="40">
         <v>2098.1219999999998</v>
       </c>
       <c r="F22" s="48">
         <v>3268.6</v>
       </c>
       <c r="G22" s="44">
         <v>3764.5275000000001</v>
       </c>
       <c r="H22" s="5">
         <v>2455.4</v>
       </c>
       <c r="I22" s="5">
         <v>2462.8119999999999</v>
       </c>
       <c r="J22" s="5">
         <v>3400.7575999999999</v>
       </c>
       <c r="K22" s="16">
         <v>4119.3999999999996</v>
       </c>
-      <c r="L22" s="68">
+      <c r="L22" s="67">
         <v>7721.5</v>
       </c>
-      <c r="M22" s="69">
+      <c r="M22" s="68">
         <v>11985.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:13" ht="34.5">
+      <c r="N22" s="68">
+        <v>12583.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="34.5">
       <c r="A23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="4">
         <v>1806.9</v>
       </c>
       <c r="C23" s="4">
         <v>2749.1</v>
       </c>
       <c r="D23" s="6">
         <v>2425</v>
       </c>
       <c r="E23" s="36">
         <v>2391.7809999999999</v>
       </c>
       <c r="F23" s="48">
         <v>1135.4000000000001</v>
       </c>
       <c r="G23" s="43">
         <v>848.12239999999997</v>
       </c>
       <c r="H23" s="4">
         <v>807.4</v>
       </c>
       <c r="I23" s="4">
         <v>707.68100000000004</v>
       </c>
       <c r="J23" s="4">
         <v>3659.0471000000002</v>
       </c>
       <c r="K23" s="23">
         <v>4941.3</v>
       </c>
-      <c r="L23" s="68">
+      <c r="L23" s="67">
         <v>10485.5</v>
       </c>
-      <c r="M23" s="69">
+      <c r="M23" s="68">
         <v>9741.1</v>
       </c>
-    </row>
-    <row r="24" spans="1:13" ht="57">
+      <c r="N23" s="68">
+        <v>13227.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="57">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="7">
         <v>19635</v>
       </c>
       <c r="C24" s="7">
         <v>29741.599999999999</v>
       </c>
       <c r="D24" s="7">
         <v>26841.1</v>
       </c>
       <c r="E24" s="41">
         <v>27564.5</v>
       </c>
       <c r="F24" s="29">
         <v>31053.7</v>
       </c>
       <c r="G24" s="46">
         <v>38479.800000000003</v>
       </c>
       <c r="H24" s="29">
         <v>34147.699999999997</v>
       </c>
       <c r="I24" s="29">
         <v>41945.2</v>
       </c>
       <c r="J24" s="28">
         <v>45648.9</v>
       </c>
       <c r="K24" t="s">
         <v>0</v>
       </c>
-      <c r="L24" s="66" t="s">
+      <c r="L24" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="M24" s="69" t="s">
+      <c r="M24" s="68" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:13" ht="23.25">
+      <c r="N24" s="68" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="23.25">
       <c r="A25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="4">
         <v>420.2</v>
       </c>
       <c r="C25" s="5">
         <v>591.20000000000005</v>
       </c>
       <c r="D25" s="5">
         <v>913.2</v>
       </c>
       <c r="E25" s="37">
         <v>961.24900000000002</v>
       </c>
       <c r="F25" s="48">
         <v>1686.7</v>
       </c>
       <c r="G25" s="44">
         <v>1604.2819999999999</v>
       </c>
       <c r="H25" s="5">
         <v>1666.5</v>
       </c>
       <c r="I25" s="5">
         <v>1776.9490000000001</v>
       </c>
       <c r="J25" s="5">
         <v>1916.0082</v>
       </c>
       <c r="K25" s="16">
         <v>476.7</v>
       </c>
-      <c r="L25" s="68">
+      <c r="L25" s="67">
         <v>922.3</v>
       </c>
-      <c r="M25" s="69">
+      <c r="M25" s="68">
         <v>2159.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" ht="34.5">
+      <c r="N25" s="68">
+        <v>6120.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="34.5">
       <c r="A26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="4">
         <v>3095.4</v>
       </c>
       <c r="C26" s="5">
         <v>1994.2</v>
       </c>
       <c r="D26" s="6">
         <v>2137.6999999999998</v>
       </c>
       <c r="E26" s="36">
         <v>2767.9569999999999</v>
       </c>
       <c r="F26" s="48">
         <v>3990.1</v>
       </c>
       <c r="G26" s="43">
         <v>3212.8334</v>
       </c>
       <c r="H26" s="4">
         <v>4072</v>
       </c>
       <c r="I26" s="4">
         <v>4887.4650000000001</v>
       </c>
       <c r="J26" s="4">
         <v>5322.7889999999998</v>
       </c>
       <c r="K26" s="16">
         <v>3775.5</v>
       </c>
-      <c r="L26" s="68">
+      <c r="L26" s="67">
         <v>6294.9</v>
       </c>
-      <c r="M26" s="69">
+      <c r="M26" s="68">
         <v>7295.4</v>
       </c>
-    </row>
-    <row r="27" spans="1:13" ht="23.25">
+      <c r="N26" s="68">
+        <v>9658.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="23.25">
       <c r="A27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="6">
         <v>8221.5</v>
       </c>
       <c r="C27" s="6">
         <v>9295.7999999999993</v>
       </c>
       <c r="D27" s="6">
         <v>10337</v>
       </c>
       <c r="E27" s="36">
         <v>10937.233</v>
       </c>
       <c r="F27" s="48">
         <v>10600.8</v>
       </c>
       <c r="G27" s="43">
         <v>12353.919</v>
       </c>
       <c r="H27" s="4">
         <v>9982.5</v>
       </c>
       <c r="I27" s="4">
         <v>23683</v>
       </c>
       <c r="J27" s="5">
         <v>473833.75330000004</v>
       </c>
       <c r="K27" s="21">
         <v>506725.5</v>
       </c>
-      <c r="L27" s="68">
+      <c r="L27" s="67">
         <v>369313.8</v>
       </c>
-      <c r="M27" s="69">
+      <c r="M27" s="68">
         <v>538597.4</v>
       </c>
-    </row>
-    <row r="28" spans="1:13" ht="23.25">
+      <c r="N27" s="68">
+        <v>411339.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="23.25">
       <c r="A28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="4">
         <v>8182.6</v>
       </c>
       <c r="C28" s="4">
         <v>7391.4</v>
       </c>
       <c r="D28" s="6">
         <v>7529.4</v>
       </c>
       <c r="E28" s="36">
         <v>7509.3779999999997</v>
       </c>
       <c r="F28" s="48">
         <v>10531.1</v>
       </c>
       <c r="G28" s="43">
         <v>11482.776400000001</v>
       </c>
       <c r="H28" s="4">
         <v>12821</v>
       </c>
       <c r="I28" s="4">
         <v>12305.115</v>
       </c>
       <c r="J28" s="4">
         <v>15265.35</v>
       </c>
       <c r="K28" s="21">
         <v>13171.9</v>
       </c>
-      <c r="L28" s="68">
+      <c r="L28" s="67">
         <v>28018.2</v>
       </c>
-      <c r="M28" s="69">
+      <c r="M28" s="68">
         <v>29816.1</v>
       </c>
-    </row>
-    <row r="29" spans="1:13" ht="34.5">
+      <c r="N28" s="68">
+        <v>44317.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="34.5">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="4">
         <v>571</v>
       </c>
       <c r="C29" s="4">
         <v>493.6</v>
       </c>
       <c r="D29" s="6">
         <v>1338.4</v>
       </c>
       <c r="E29" s="36">
         <v>741.346</v>
       </c>
       <c r="F29" s="48">
         <v>909.5</v>
       </c>
       <c r="G29" s="43">
         <v>829.55269999999996</v>
       </c>
       <c r="H29" s="4">
         <v>1210.3</v>
       </c>
       <c r="I29" s="4">
         <v>3131.7779999999998</v>
       </c>
       <c r="J29" s="4">
         <v>1614.1604</v>
       </c>
       <c r="K29" s="24">
         <v>637.20000000000005</v>
       </c>
-      <c r="L29" s="68">
+      <c r="L29" s="67">
         <v>863.6</v>
       </c>
-      <c r="M29" s="69">
+      <c r="M29" s="68">
         <v>1699.1</v>
       </c>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29" s="68">
+        <v>3945.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="4">
         <v>5230.2</v>
       </c>
       <c r="C30" s="4">
         <v>6670</v>
       </c>
       <c r="D30" s="6">
         <v>3831.2</v>
       </c>
       <c r="E30" s="36">
         <v>2806.364</v>
       </c>
       <c r="F30" s="48">
         <v>4039.5</v>
       </c>
       <c r="G30" s="43">
         <v>2743.3310999999999</v>
       </c>
       <c r="H30" s="4">
         <v>3150.7</v>
       </c>
       <c r="I30" s="4">
         <v>2152.471</v>
       </c>
       <c r="J30" s="4">
         <v>2108.7232000000004</v>
       </c>
       <c r="K30" s="25">
         <v>1382</v>
       </c>
-      <c r="L30" s="68">
+      <c r="L30" s="67">
         <v>3787.2</v>
       </c>
-      <c r="M30" s="69">
+      <c r="M30" s="68">
         <v>22591.1</v>
       </c>
-    </row>
-    <row r="31" spans="1:13">
+      <c r="N30" s="68">
+        <v>10422.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="49"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="50"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="50"/>
       <c r="J31" s="50"/>
       <c r="K31" s="51"/>
       <c r="L31" s="61"/>
-      <c r="M31" s="70"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:13">
+      <c r="M31" s="69"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="52"/>
       <c r="C32" s="52"/>
       <c r="D32" s="52"/>
       <c r="E32" s="52"/>
       <c r="F32" s="52"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="61"/>
-      <c r="M32" s="70"/>
+      <c r="M32" s="69"/>
     </row>
     <row r="33" spans="2:12">
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="52"/>
       <c r="L33" s="61"/>
     </row>
     <row r="34" spans="2:12">
       <c r="B34" s="52"/>
       <c r="C34" s="52"/>
       <c r="D34" s="52"/>
       <c r="E34" s="52"/>
       <c r="F34" s="52"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
@@ -2060,63 +2155,63 @@
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="61"/>
     </row>
     <row r="38" spans="2:12">
       <c r="B38" s="52"/>
       <c r="C38" s="52"/>
       <c r="D38" s="52"/>
       <c r="E38" s="52"/>
       <c r="F38" s="52"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="52"/>
       <c r="K38" s="52"/>
       <c r="L38" s="61"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>