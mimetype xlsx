--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,9358 +1,6538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14475" windowHeight="12180" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Number of regist. marriages" sheetId="3" r:id="rId1"/>
-    <sheet name="Crude marrige rate" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="1" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="1991-1999" sheetId="4" r:id="rId3"/>
+    <sheet name="2000-2025" sheetId="3" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="755" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="104">
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>SIC code - 612401</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>All population</t>
+  </si>
+  <si>
+    <t>Urban population</t>
+  </si>
+  <si>
+    <t>Rural population</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2009 are recounted due to formation of new regions.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data for 2000-2008 for South Kazakhstan region</t>
+    </r>
+  </si>
+  <si>
     <t>units</t>
   </si>
   <si>
-    <t>All population</t>
-[...7 lines deleted...]
-  <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>per 1000 people</t>
-[...2 lines deleted...]
-    <t>Turkistan region</t>
+    <t>Symbols:     
+"-" there is no phenomenon
+"0.0" is an insignificant value     
+"x"- data is confidential
+"..."- data is missing     
+In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
+Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The code of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Naming of the statistical indicator</t>
+  </si>
+  <si>
+    <t>The number of registered marriages in KZ</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Marriages</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered marriages in Kazakhstan is based on accounting of marriage registrations acts in citizens stay acts registration departments</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of the next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>From 2000</t>
+  </si>
+  <si>
+    <t>Annual number of registered marriages by regions of KZ</t>
+  </si>
+  <si>
+    <t>1)  Data from 2009 are recounted due to formation of new regions. 2)  Data for 2000-2008 for South Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>510000000</t>
+  </si>
+  <si>
+    <t>al.mansurova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>Division social and demographic statistics</t>
+  </si>
+  <si>
+    <t>511000000</t>
+  </si>
+  <si>
+    <t>511600000</t>
+  </si>
+  <si>
+    <t>512000000</t>
+  </si>
+  <si>
+    <t>512600000</t>
+  </si>
+  <si>
+    <t>513600000</t>
+  </si>
+  <si>
+    <t>514000000</t>
+  </si>
+  <si>
+    <t>514400000</t>
+  </si>
+  <si>
+    <t>514600000</t>
+  </si>
+  <si>
+    <t>514800000</t>
+  </si>
+  <si>
+    <t>515200000</t>
+  </si>
+  <si>
+    <t>515600000</t>
+  </si>
+  <si>
+    <t>515800000</t>
+  </si>
+  <si>
+    <t>516000000</t>
+  </si>
+  <si>
+    <t>516400000</t>
+  </si>
+  <si>
+    <t>South Kazakhstan</t>
+  </si>
+  <si>
+    <t>Arys c.a.</t>
+  </si>
+  <si>
+    <t>Kentau c.a.</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
-    <t>Arys c.a.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Baydibek </t>
   </si>
   <si>
+    <t>Kazygurt</t>
+  </si>
+  <si>
+    <t>Maktaaral</t>
+  </si>
+  <si>
+    <t>Ordabasy</t>
+  </si>
+  <si>
+    <t>Otyrar</t>
+  </si>
+  <si>
+    <t>Sairam</t>
+  </si>
+  <si>
+    <t>Saryagash</t>
+  </si>
+  <si>
+    <t>Sozaq</t>
+  </si>
+  <si>
+    <t>Tolebi</t>
+  </si>
+  <si>
+    <t>Tulkibas</t>
+  </si>
+  <si>
+    <t>Shardara</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Keles</t>
   </si>
   <si>
-    <t>Kazygurt</t>
-[...16 lines deleted...]
-  <si>
     <t>Sauran</t>
   </si>
   <si>
-    <t>Sozaq</t>
-[...22 lines deleted...]
-  <si>
     <t>...</t>
   </si>
   <si>
-    <t>Numder of registered marriages in the Turkistan region</t>
-[...8 lines deleted...]
-    <t>*Data for 2000-2008 by the Ontustik Kazakhstan region.</t>
+    <t>Mansurova Alfiya Rifovna</t>
+  </si>
+  <si>
+    <t>The number of registered marriages in South Kazakhstan</t>
+  </si>
+  <si>
+    <t>The number of registered marriages in Turkistan region</t>
+  </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Turkistan region</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...20 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...23 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
-      </left>
-      <right/>
+      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...59 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный_05_19" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...105 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.mansurova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z62"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="X62" sqref="X62"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="33.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1">
-      <c r="A2" s="46" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="12">
+        <v>612401</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="44.25" customHeight="1">
+      <c r="A8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="60" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.25">
+      <c r="A10" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="26.25">
+      <c r="A12" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="46"/>
-[...2902 lines deleted...]
-      <c r="X46" s="52">
+      <c r="B14" s="14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="15">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="15">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="19" t="s">
         <v>99</v>
       </c>
-      <c r="Y46" s="52">
-[...1229 lines deleted...]
-      <c r="U62" s="51"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...8 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z60"/>
+  <dimension ref="B5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D62" sqref="D62"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A320" sqref="A320"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="74.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1">
-[...53 lines deleted...]
-      <c r="Y5" s="88" t="s">
+    <row r="5" spans="2:2" ht="178.5" customHeight="1">
+      <c r="B5" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:K22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N21" sqref="N21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="9"/>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="60" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="9"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="3"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="9"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="28"/>
+      <c r="C6" s="29">
+        <v>1991</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1992</v>
+      </c>
+      <c r="E6" s="29">
+        <v>1993</v>
+      </c>
+      <c r="F6" s="29">
+        <v>1994</v>
+      </c>
+      <c r="G6" s="29">
+        <v>1995</v>
+      </c>
+      <c r="H6" s="29">
+        <v>1996</v>
+      </c>
+      <c r="I6" s="29">
+        <v>1997</v>
+      </c>
+      <c r="J6" s="29">
+        <v>1998</v>
+      </c>
+      <c r="K6" s="30">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="33">
+        <v>19960</v>
+      </c>
+      <c r="D7" s="33">
+        <v>18698</v>
+      </c>
+      <c r="E7" s="33">
+        <v>18651</v>
+      </c>
+      <c r="F7" s="33">
+        <v>15778</v>
+      </c>
+      <c r="G7" s="34">
+        <v>14507</v>
+      </c>
+      <c r="H7" s="34">
+        <v>13816</v>
+      </c>
+      <c r="I7" s="34">
+        <v>13226</v>
+      </c>
+      <c r="J7" s="34">
+        <v>13040</v>
+      </c>
+      <c r="K7" s="34">
+        <v>10960</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="33">
+        <v>4735</v>
+      </c>
+      <c r="D8" s="33">
+        <v>4274</v>
+      </c>
+      <c r="E8" s="33">
+        <v>4061</v>
+      </c>
+      <c r="F8" s="33">
+        <v>3709</v>
+      </c>
+      <c r="G8" s="34">
+        <v>3189</v>
+      </c>
+      <c r="H8" s="34">
+        <v>2915</v>
+      </c>
+      <c r="I8" s="34">
+        <v>2842</v>
+      </c>
+      <c r="J8" s="34">
+        <v>2525</v>
+      </c>
+      <c r="K8" s="34">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="35">
+        <v>671</v>
+      </c>
+      <c r="D9" s="35">
+        <v>610</v>
+      </c>
+      <c r="E9" s="35">
+        <v>583</v>
+      </c>
+      <c r="F9" s="35">
+        <v>384</v>
+      </c>
+      <c r="G9" s="35">
+        <v>377</v>
+      </c>
+      <c r="H9" s="35">
+        <v>396</v>
+      </c>
+      <c r="I9" s="35">
+        <v>380</v>
+      </c>
+      <c r="J9" s="35">
+        <v>396</v>
+      </c>
+      <c r="K9" s="36">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="35">
+        <v>1075</v>
+      </c>
+      <c r="D10" s="35">
+        <v>887</v>
+      </c>
+      <c r="E10" s="35">
+        <v>893</v>
+      </c>
+      <c r="F10" s="35">
+        <v>682</v>
+      </c>
+      <c r="G10" s="35">
+        <v>515</v>
+      </c>
+      <c r="H10" s="35">
+        <v>509</v>
+      </c>
+      <c r="I10" s="35">
+        <v>481</v>
+      </c>
+      <c r="J10" s="35">
+        <v>500</v>
+      </c>
+      <c r="K10" s="36">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="35">
+        <v>1567</v>
+      </c>
+      <c r="D11" s="35">
+        <v>1550</v>
+      </c>
+      <c r="E11" s="35">
+        <v>1523</v>
+      </c>
+      <c r="F11" s="35">
+        <v>1425</v>
+      </c>
+      <c r="G11" s="35">
+        <v>1274</v>
+      </c>
+      <c r="H11" s="35">
+        <v>1322</v>
+      </c>
+      <c r="I11" s="35">
+        <v>1338</v>
+      </c>
+      <c r="J11" s="35">
+        <v>1209</v>
+      </c>
+      <c r="K11" s="36">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="36">
+        <v>584</v>
+      </c>
+      <c r="D12" s="36">
+        <v>514</v>
+      </c>
+      <c r="E12" s="36">
+        <v>562</v>
+      </c>
+      <c r="F12" s="36">
+        <v>446</v>
+      </c>
+      <c r="G12" s="36">
+        <v>441</v>
+      </c>
+      <c r="H12" s="36">
+        <v>393</v>
+      </c>
+      <c r="I12" s="36">
+        <v>341</v>
+      </c>
+      <c r="J12" s="36">
+        <v>378</v>
+      </c>
+      <c r="K12" s="36">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="36">
+        <v>811</v>
+      </c>
+      <c r="D13" s="36">
+        <v>893</v>
+      </c>
+      <c r="E13" s="36">
+        <v>929</v>
+      </c>
+      <c r="F13" s="36">
+        <v>641</v>
+      </c>
+      <c r="G13" s="36">
+        <v>625</v>
+      </c>
+      <c r="H13" s="36">
+        <v>572</v>
+      </c>
+      <c r="I13" s="36">
+        <v>600</v>
+      </c>
+      <c r="J13" s="36">
+        <v>619</v>
+      </c>
+      <c r="K13" s="36">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="36">
+        <v>2078</v>
+      </c>
+      <c r="D14" s="36">
+        <v>1904</v>
+      </c>
+      <c r="E14" s="36">
+        <v>1912</v>
+      </c>
+      <c r="F14" s="36">
+        <v>1670</v>
+      </c>
+      <c r="G14" s="36">
+        <v>1753</v>
+      </c>
+      <c r="H14" s="36">
+        <v>1774</v>
+      </c>
+      <c r="I14" s="36">
+        <v>1828</v>
+      </c>
+      <c r="J14" s="36">
+        <v>1709</v>
+      </c>
+      <c r="K14" s="36">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="36">
+        <v>703</v>
+      </c>
+      <c r="D15" s="36">
+        <v>678</v>
+      </c>
+      <c r="E15" s="36">
+        <v>659</v>
+      </c>
+      <c r="F15" s="36">
+        <v>588</v>
+      </c>
+      <c r="G15" s="36">
+        <v>510</v>
+      </c>
+      <c r="H15" s="36">
+        <v>598</v>
+      </c>
+      <c r="I15" s="36">
+        <v>452</v>
+      </c>
+      <c r="J15" s="36">
+        <v>526</v>
+      </c>
+      <c r="K15" s="36">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="36">
+        <v>624</v>
+      </c>
+      <c r="D16" s="36">
+        <v>623</v>
+      </c>
+      <c r="E16" s="36">
+        <v>663</v>
+      </c>
+      <c r="F16" s="36">
+        <v>556</v>
+      </c>
+      <c r="G16" s="36">
+        <v>405</v>
+      </c>
+      <c r="H16" s="36">
+        <v>403</v>
+      </c>
+      <c r="I16" s="36">
+        <v>380</v>
+      </c>
+      <c r="J16" s="36">
+        <v>363</v>
+      </c>
+      <c r="K16" s="36">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="36">
+        <v>2178</v>
+      </c>
+      <c r="D17" s="36">
+        <v>2099</v>
+      </c>
+      <c r="E17" s="36">
+        <v>2202</v>
+      </c>
+      <c r="F17" s="36">
+        <v>1867</v>
+      </c>
+      <c r="G17" s="36">
+        <v>1785</v>
+      </c>
+      <c r="H17" s="36">
+        <v>1578</v>
+      </c>
+      <c r="I17" s="36">
+        <v>1474</v>
+      </c>
+      <c r="J17" s="36">
+        <v>1719</v>
+      </c>
+      <c r="K17" s="36">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="37">
+        <v>515400000</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="36">
+        <v>1845</v>
+      </c>
+      <c r="D18" s="36">
+        <v>1715</v>
+      </c>
+      <c r="E18" s="36">
+        <v>1772</v>
+      </c>
+      <c r="F18" s="36">
+        <v>1559</v>
+      </c>
+      <c r="G18" s="36">
+        <v>1404</v>
+      </c>
+      <c r="H18" s="36">
+        <v>1403</v>
+      </c>
+      <c r="I18" s="36">
+        <v>1296</v>
+      </c>
+      <c r="J18" s="36">
+        <v>1321</v>
+      </c>
+      <c r="K18" s="36">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="36">
+        <v>555</v>
+      </c>
+      <c r="D19" s="36">
+        <v>573</v>
+      </c>
+      <c r="E19" s="36">
+        <v>559</v>
+      </c>
+      <c r="F19" s="36">
+        <v>465</v>
+      </c>
+      <c r="G19" s="36">
+        <v>446</v>
+      </c>
+      <c r="H19" s="36">
+        <v>369</v>
+      </c>
+      <c r="I19" s="36">
+        <v>379</v>
+      </c>
+      <c r="J19" s="36">
+        <v>330</v>
+      </c>
+      <c r="K19" s="36">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="36">
+        <v>1004</v>
+      </c>
+      <c r="D20" s="36">
+        <v>973</v>
+      </c>
+      <c r="E20" s="36">
+        <v>910</v>
+      </c>
+      <c r="F20" s="36">
+        <v>664</v>
+      </c>
+      <c r="G20" s="36">
+        <v>653</v>
+      </c>
+      <c r="H20" s="36">
+        <v>650</v>
+      </c>
+      <c r="I20" s="36">
+        <v>595</v>
+      </c>
+      <c r="J20" s="36">
+        <v>572</v>
+      </c>
+      <c r="K20" s="36">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="36">
+        <v>848</v>
+      </c>
+      <c r="D21" s="36">
+        <v>740</v>
+      </c>
+      <c r="E21" s="36">
+        <v>793</v>
+      </c>
+      <c r="F21" s="36">
+        <v>641</v>
+      </c>
+      <c r="G21" s="36">
+        <v>622</v>
+      </c>
+      <c r="H21" s="36">
+        <v>509</v>
+      </c>
+      <c r="I21" s="36">
+        <v>464</v>
+      </c>
+      <c r="J21" s="36">
+        <v>501</v>
+      </c>
+      <c r="K21" s="36">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="39">
+        <v>682</v>
+      </c>
+      <c r="D22" s="39">
+        <v>665</v>
+      </c>
+      <c r="E22" s="39">
+        <v>630</v>
+      </c>
+      <c r="F22" s="39">
+        <v>481</v>
+      </c>
+      <c r="G22" s="39">
+        <v>508</v>
+      </c>
+      <c r="H22" s="39">
+        <v>425</v>
+      </c>
+      <c r="I22" s="39">
+        <v>376</v>
+      </c>
+      <c r="J22" s="39">
+        <v>372</v>
+      </c>
+      <c r="K22" s="39">
+        <v>339</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:K2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AC58"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D46" sqref="D46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+      <c r="Z2" s="63"/>
+      <c r="AA2" s="63"/>
+      <c r="AB2" s="63"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="1"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="B4" s="4"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="1"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="25"/>
+      <c r="O5" s="25"/>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="25"/>
+      <c r="R5" s="25"/>
+      <c r="S5" s="25"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="25"/>
+      <c r="V5" s="25"/>
+      <c r="W5" s="25"/>
+      <c r="X5" s="25"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="25"/>
+      <c r="AA5" s="25"/>
+      <c r="AB5" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="28"/>
+      <c r="C6" s="46">
+        <v>2000</v>
+      </c>
+      <c r="D6" s="46">
+        <v>2001</v>
+      </c>
+      <c r="E6" s="46">
+        <v>2002</v>
+      </c>
+      <c r="F6" s="46">
+        <v>2003</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2004</v>
+      </c>
+      <c r="H6" s="46">
+        <v>2005</v>
+      </c>
+      <c r="I6" s="46">
+        <v>2006</v>
+      </c>
+      <c r="J6" s="46">
+        <v>2007</v>
+      </c>
+      <c r="K6" s="47">
+        <v>2008</v>
+      </c>
+      <c r="L6" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="M6" s="46">
+        <v>2010</v>
+      </c>
+      <c r="N6" s="46">
+        <v>2011</v>
+      </c>
+      <c r="O6" s="46">
+        <v>2012</v>
+      </c>
+      <c r="P6" s="46">
+        <v>2013</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>2014</v>
+      </c>
+      <c r="R6" s="46">
+        <v>2015</v>
+      </c>
+      <c r="S6" s="48">
+        <v>2016</v>
+      </c>
+      <c r="T6" s="47">
+        <v>2017</v>
+      </c>
+      <c r="U6" s="46">
+        <v>2018</v>
+      </c>
+      <c r="V6" s="48">
+        <v>2019</v>
+      </c>
+      <c r="W6" s="49">
+        <v>2020</v>
+      </c>
+      <c r="X6" s="49">
+        <v>2021</v>
+      </c>
+      <c r="Y6" s="47">
+        <v>2022</v>
+      </c>
+      <c r="Z6" s="46">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="47">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AC6" s="16"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="25"/>
+      <c r="B7" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="64"/>
+      <c r="U7" s="64"/>
+      <c r="V7" s="64"/>
+      <c r="W7" s="64"/>
+      <c r="X7" s="64"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="64"/>
+      <c r="AA7" s="64"/>
+      <c r="AB7" s="64"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C8" s="35">
+        <v>11733</v>
+      </c>
+      <c r="D8" s="35">
+        <v>12977</v>
+      </c>
+      <c r="E8" s="35">
+        <v>13425</v>
+      </c>
+      <c r="F8" s="35">
+        <v>16231</v>
+      </c>
+      <c r="G8" s="35">
+        <v>17019</v>
+      </c>
+      <c r="H8" s="35">
+        <v>17117</v>
+      </c>
+      <c r="I8" s="35">
+        <v>20396</v>
+      </c>
+      <c r="J8" s="35">
+        <v>21784</v>
+      </c>
+      <c r="K8" s="36">
+        <v>20003</v>
+      </c>
+      <c r="L8" s="51">
+        <v>14902</v>
+      </c>
+      <c r="M8" s="51">
+        <v>15405</v>
+      </c>
+      <c r="N8" s="51">
+        <v>16924</v>
+      </c>
+      <c r="O8" s="51">
+        <v>16814</v>
+      </c>
+      <c r="P8" s="51">
+        <v>18103</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>16771</v>
+      </c>
+      <c r="R8" s="35">
+        <v>15363</v>
+      </c>
+      <c r="S8" s="35">
+        <v>15174</v>
+      </c>
+      <c r="T8" s="51">
+        <v>14320</v>
+      </c>
+      <c r="U8" s="35">
+        <v>13333</v>
+      </c>
+      <c r="V8" s="51">
+        <v>13950</v>
+      </c>
+      <c r="W8" s="52">
+        <v>13463</v>
+      </c>
+      <c r="X8" s="53">
+        <v>13897</v>
+      </c>
+      <c r="Y8" s="53">
+        <v>13329</v>
+      </c>
+      <c r="Z8" s="34">
+        <v>11818</v>
+      </c>
+      <c r="AA8" s="34">
+        <v>12143</v>
+      </c>
+      <c r="AB8" s="34">
+        <v>11205</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="35">
+        <v>937</v>
+      </c>
+      <c r="D9" s="35">
+        <v>1238</v>
+      </c>
+      <c r="E9" s="35">
+        <v>1224</v>
+      </c>
+      <c r="F9" s="35">
+        <v>1503</v>
+      </c>
+      <c r="G9" s="35">
+        <v>1706</v>
+      </c>
+      <c r="H9" s="35">
+        <v>1691</v>
+      </c>
+      <c r="I9" s="35">
+        <v>1923</v>
+      </c>
+      <c r="J9" s="35">
+        <v>1901</v>
+      </c>
+      <c r="K9" s="36">
+        <v>1746</v>
+      </c>
+      <c r="L9" s="54">
+        <v>1824</v>
+      </c>
+      <c r="M9" s="54">
+        <v>1184</v>
+      </c>
+      <c r="N9" s="54">
+        <v>1395</v>
+      </c>
+      <c r="O9" s="54">
+        <v>1408</v>
+      </c>
+      <c r="P9" s="54">
+        <v>1583</v>
+      </c>
+      <c r="Q9" s="54">
+        <v>1380</v>
+      </c>
+      <c r="R9" s="54">
+        <v>1208</v>
+      </c>
+      <c r="S9" s="54">
+        <v>1180</v>
+      </c>
+      <c r="T9" s="54">
+        <v>1160</v>
+      </c>
+      <c r="U9" s="54">
+        <v>1316</v>
+      </c>
+      <c r="V9" s="54">
+        <v>1794</v>
+      </c>
+      <c r="W9" s="54">
+        <v>1730</v>
+      </c>
+      <c r="X9" s="54">
+        <v>1934</v>
+      </c>
+      <c r="Y9" s="54">
+        <v>1539</v>
+      </c>
+      <c r="Z9" s="54">
+        <v>1278</v>
+      </c>
+      <c r="AA9" s="55">
+        <v>1482</v>
+      </c>
+      <c r="AB9" s="34">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="36">
+        <v>378</v>
+      </c>
+      <c r="D10" s="36">
+        <v>314</v>
+      </c>
+      <c r="E10" s="36">
+        <v>406</v>
+      </c>
+      <c r="F10" s="36">
+        <v>466</v>
+      </c>
+      <c r="G10" s="36">
+        <v>477</v>
+      </c>
+      <c r="H10" s="36">
+        <v>522</v>
+      </c>
+      <c r="I10" s="36">
+        <v>608</v>
+      </c>
+      <c r="J10" s="36">
+        <v>696</v>
+      </c>
+      <c r="K10" s="36">
+        <v>537</v>
+      </c>
+      <c r="L10" s="54">
+        <v>560</v>
+      </c>
+      <c r="M10" s="54">
+        <v>604</v>
+      </c>
+      <c r="N10" s="54">
+        <v>655</v>
+      </c>
+      <c r="O10" s="54">
+        <v>667</v>
+      </c>
+      <c r="P10" s="54">
+        <v>657</v>
+      </c>
+      <c r="Q10" s="54">
+        <v>614</v>
+      </c>
+      <c r="R10" s="54">
+        <v>597</v>
+      </c>
+      <c r="S10" s="54">
+        <v>530</v>
+      </c>
+      <c r="T10" s="54">
+        <v>514</v>
+      </c>
+      <c r="U10" s="54">
+        <v>460</v>
+      </c>
+      <c r="V10" s="54">
+        <v>536</v>
+      </c>
+      <c r="W10" s="54">
+        <v>528</v>
+      </c>
+      <c r="X10" s="54">
+        <v>465</v>
+      </c>
+      <c r="Y10" s="54">
+        <v>492</v>
+      </c>
+      <c r="Z10" s="54">
+        <v>401</v>
+      </c>
+      <c r="AA10" s="55">
+        <v>415</v>
+      </c>
+      <c r="AB10" s="34">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="36">
+        <v>388</v>
+      </c>
+      <c r="D11" s="36">
+        <v>457</v>
+      </c>
+      <c r="E11" s="36">
+        <v>459</v>
+      </c>
+      <c r="F11" s="36">
+        <v>576</v>
+      </c>
+      <c r="G11" s="36">
+        <v>620</v>
+      </c>
+      <c r="H11" s="36">
+        <v>577</v>
+      </c>
+      <c r="I11" s="36">
+        <v>744</v>
+      </c>
+      <c r="J11" s="36">
+        <v>722</v>
+      </c>
+      <c r="K11" s="36">
+        <v>664</v>
+      </c>
+      <c r="L11" s="54">
+        <v>731</v>
+      </c>
+      <c r="M11" s="54">
+        <v>752</v>
+      </c>
+      <c r="N11" s="54">
+        <v>834</v>
+      </c>
+      <c r="O11" s="54">
+        <v>861</v>
+      </c>
+      <c r="P11" s="54">
+        <v>931</v>
+      </c>
+      <c r="Q11" s="54">
+        <v>743</v>
+      </c>
+      <c r="R11" s="54">
+        <v>699</v>
+      </c>
+      <c r="S11" s="54">
+        <v>683</v>
+      </c>
+      <c r="T11" s="54">
+        <v>609</v>
+      </c>
+      <c r="U11" s="54">
+        <v>547</v>
+      </c>
+      <c r="V11" s="54">
+        <v>597</v>
+      </c>
+      <c r="W11" s="54">
+        <v>540</v>
+      </c>
+      <c r="X11" s="54">
+        <v>619</v>
+      </c>
+      <c r="Y11" s="54">
+        <v>578</v>
+      </c>
+      <c r="Z11" s="54">
+        <v>494</v>
+      </c>
+      <c r="AA11" s="55">
+        <v>525</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="36">
+        <v>411</v>
+      </c>
+      <c r="D12" s="36">
+        <v>398</v>
+      </c>
+      <c r="E12" s="36">
+        <v>370</v>
+      </c>
+      <c r="F12" s="36">
+        <v>482</v>
+      </c>
+      <c r="G12" s="36">
+        <v>410</v>
+      </c>
+      <c r="H12" s="36">
+        <v>426</v>
+      </c>
+      <c r="I12" s="36">
+        <v>525</v>
+      </c>
+      <c r="J12" s="36">
+        <v>458</v>
+      </c>
+      <c r="K12" s="36">
+        <v>447</v>
+      </c>
+      <c r="L12" s="54">
+        <v>366</v>
+      </c>
+      <c r="M12" s="54">
+        <v>409</v>
+      </c>
+      <c r="N12" s="54">
+        <v>462</v>
+      </c>
+      <c r="O12" s="54">
+        <v>456</v>
+      </c>
+      <c r="P12" s="54">
+        <v>443</v>
+      </c>
+      <c r="Q12" s="54">
+        <v>373</v>
+      </c>
+      <c r="R12" s="54">
+        <v>331</v>
+      </c>
+      <c r="S12" s="54">
+        <v>309</v>
+      </c>
+      <c r="T12" s="54">
+        <v>305</v>
+      </c>
+      <c r="U12" s="54">
+        <v>242</v>
+      </c>
+      <c r="V12" s="54">
+        <v>255</v>
+      </c>
+      <c r="W12" s="54">
+        <v>257</v>
+      </c>
+      <c r="X12" s="54">
+        <v>259</v>
+      </c>
+      <c r="Y12" s="54">
+        <v>261</v>
+      </c>
+      <c r="Z12" s="54">
+        <v>228</v>
+      </c>
+      <c r="AA12" s="55">
+        <v>243</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="54">
+        <v>1318</v>
+      </c>
+      <c r="M13" s="54">
+        <v>1379</v>
+      </c>
+      <c r="N13" s="54">
+        <v>1641</v>
+      </c>
+      <c r="O13" s="54">
+        <v>1543</v>
+      </c>
+      <c r="P13" s="54">
+        <v>1688</v>
+      </c>
+      <c r="Q13" s="54">
+        <v>1661</v>
+      </c>
+      <c r="R13" s="54">
+        <v>1445</v>
+      </c>
+      <c r="S13" s="54">
+        <v>1326</v>
+      </c>
+      <c r="T13" s="54">
+        <v>1364</v>
+      </c>
+      <c r="U13" s="54">
+        <v>1345</v>
+      </c>
+      <c r="V13" s="54">
+        <v>1601</v>
+      </c>
+      <c r="W13" s="54">
+        <v>1443</v>
+      </c>
+      <c r="X13" s="54">
+        <v>1417</v>
+      </c>
+      <c r="Y13" s="54">
+        <v>1238</v>
+      </c>
+      <c r="Z13" s="54">
+        <v>1131</v>
+      </c>
+      <c r="AA13" s="55">
+        <v>1062</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="54">
+        <v>930</v>
+      </c>
+      <c r="M14" s="54">
+        <v>938</v>
+      </c>
+      <c r="N14" s="54">
+        <v>1005</v>
+      </c>
+      <c r="O14" s="54">
+        <v>999</v>
+      </c>
+      <c r="P14" s="54">
+        <v>1106</v>
+      </c>
+      <c r="Q14" s="54">
+        <v>1063</v>
+      </c>
+      <c r="R14" s="54">
+        <v>895</v>
+      </c>
+      <c r="S14" s="54">
+        <v>921</v>
+      </c>
+      <c r="T14" s="54">
+        <v>814</v>
+      </c>
+      <c r="U14" s="54">
+        <v>717</v>
+      </c>
+      <c r="V14" s="54">
+        <v>839</v>
+      </c>
+      <c r="W14" s="54">
+        <v>794</v>
+      </c>
+      <c r="X14" s="54">
+        <v>832</v>
+      </c>
+      <c r="Y14" s="54">
+        <v>795</v>
+      </c>
+      <c r="Z14" s="54">
+        <v>623</v>
+      </c>
+      <c r="AA14" s="55">
+        <v>722</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="36">
+        <v>523</v>
+      </c>
+      <c r="D15" s="36">
+        <v>654</v>
+      </c>
+      <c r="E15" s="36">
+        <v>673</v>
+      </c>
+      <c r="F15" s="36">
+        <v>765</v>
+      </c>
+      <c r="G15" s="36">
+        <v>764</v>
+      </c>
+      <c r="H15" s="36">
+        <v>855</v>
+      </c>
+      <c r="I15" s="36">
+        <v>940</v>
+      </c>
+      <c r="J15" s="36">
+        <v>935</v>
+      </c>
+      <c r="K15" s="36">
+        <v>911</v>
+      </c>
+      <c r="L15" s="54">
+        <v>825</v>
+      </c>
+      <c r="M15" s="54">
+        <v>923</v>
+      </c>
+      <c r="N15" s="54">
+        <v>1034</v>
+      </c>
+      <c r="O15" s="54">
+        <v>1061</v>
+      </c>
+      <c r="P15" s="54">
+        <v>1006</v>
+      </c>
+      <c r="Q15" s="54">
+        <v>873</v>
+      </c>
+      <c r="R15" s="54">
+        <v>810</v>
+      </c>
+      <c r="S15" s="54">
+        <v>821</v>
+      </c>
+      <c r="T15" s="54">
+        <v>711</v>
+      </c>
+      <c r="U15" s="54">
+        <v>672</v>
+      </c>
+      <c r="V15" s="54">
+        <v>709</v>
+      </c>
+      <c r="W15" s="54">
+        <v>658</v>
+      </c>
+      <c r="X15" s="54">
+        <v>685</v>
+      </c>
+      <c r="Y15" s="54">
+        <v>689</v>
+      </c>
+      <c r="Z15" s="54">
+        <v>653</v>
+      </c>
+      <c r="AA15" s="55">
+        <v>587</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="35">
+        <v>1358</v>
+      </c>
+      <c r="D16" s="35">
+        <v>1615</v>
+      </c>
+      <c r="E16" s="35">
+        <v>1457</v>
+      </c>
+      <c r="F16" s="35">
+        <v>1772</v>
+      </c>
+      <c r="G16" s="35">
+        <v>1812</v>
+      </c>
+      <c r="H16" s="35">
+        <v>1652</v>
+      </c>
+      <c r="I16" s="35">
+        <v>2055</v>
+      </c>
+      <c r="J16" s="35">
+        <v>2237</v>
+      </c>
+      <c r="K16" s="36">
+        <v>1952</v>
+      </c>
+      <c r="L16" s="54">
+        <v>857</v>
+      </c>
+      <c r="M16" s="54">
+        <v>992</v>
+      </c>
+      <c r="N16" s="54">
+        <v>1112</v>
+      </c>
+      <c r="O16" s="54">
+        <v>1086</v>
+      </c>
+      <c r="P16" s="54">
+        <v>1071</v>
+      </c>
+      <c r="Q16" s="54">
+        <v>1069</v>
+      </c>
+      <c r="R16" s="54">
+        <v>982</v>
+      </c>
+      <c r="S16" s="54">
+        <v>920</v>
+      </c>
+      <c r="T16" s="54">
+        <v>886</v>
+      </c>
+      <c r="U16" s="54">
+        <v>804</v>
+      </c>
+      <c r="V16" s="54">
+        <v>525</v>
+      </c>
+      <c r="W16" s="54">
+        <v>725</v>
+      </c>
+      <c r="X16" s="54">
+        <v>792</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>818</v>
+      </c>
+      <c r="Z16" s="54">
+        <v>784</v>
+      </c>
+      <c r="AA16" s="55">
+        <v>707</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="36">
+        <v>551</v>
+      </c>
+      <c r="D17" s="36">
+        <v>581</v>
+      </c>
+      <c r="E17" s="36">
+        <v>604</v>
+      </c>
+      <c r="F17" s="36">
+        <v>581</v>
+      </c>
+      <c r="G17" s="36">
+        <v>602</v>
+      </c>
+      <c r="H17" s="36">
+        <v>594</v>
+      </c>
+      <c r="I17" s="36">
+        <v>777</v>
+      </c>
+      <c r="J17" s="36">
+        <v>844</v>
+      </c>
+      <c r="K17" s="36">
+        <v>771</v>
+      </c>
+      <c r="L17" s="54">
+        <v>807</v>
+      </c>
+      <c r="M17" s="54">
+        <v>800</v>
+      </c>
+      <c r="N17" s="54">
+        <v>894</v>
+      </c>
+      <c r="O17" s="54">
+        <v>987</v>
+      </c>
+      <c r="P17" s="54">
+        <v>1080</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>1006</v>
+      </c>
+      <c r="R17" s="54">
+        <v>896</v>
+      </c>
+      <c r="S17" s="54">
+        <v>892</v>
+      </c>
+      <c r="T17" s="54">
+        <v>764</v>
+      </c>
+      <c r="U17" s="54">
+        <v>723</v>
+      </c>
+      <c r="V17" s="54">
+        <v>777</v>
+      </c>
+      <c r="W17" s="54">
+        <v>650</v>
+      </c>
+      <c r="X17" s="54">
+        <v>766</v>
+      </c>
+      <c r="Y17" s="54">
+        <v>748</v>
+      </c>
+      <c r="Z17" s="54">
+        <v>699</v>
+      </c>
+      <c r="AA17" s="55">
+        <v>672</v>
+      </c>
+      <c r="AB17" s="34">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="36">
+        <v>336</v>
+      </c>
+      <c r="D18" s="36">
+        <v>398</v>
+      </c>
+      <c r="E18" s="36">
+        <v>405</v>
+      </c>
+      <c r="F18" s="36">
+        <v>443</v>
+      </c>
+      <c r="G18" s="36">
+        <v>513</v>
+      </c>
+      <c r="H18" s="36">
+        <v>446</v>
+      </c>
+      <c r="I18" s="36">
+        <v>463</v>
+      </c>
+      <c r="J18" s="36">
+        <v>518</v>
+      </c>
+      <c r="K18" s="36">
+        <v>452</v>
+      </c>
+      <c r="L18" s="54">
+        <v>465</v>
+      </c>
+      <c r="M18" s="54">
+        <v>438</v>
+      </c>
+      <c r="N18" s="54">
+        <v>526</v>
+      </c>
+      <c r="O18" s="54">
+        <v>431</v>
+      </c>
+      <c r="P18" s="54">
+        <v>484</v>
+      </c>
+      <c r="Q18" s="54">
+        <v>388</v>
+      </c>
+      <c r="R18" s="54">
+        <v>306</v>
+      </c>
+      <c r="S18" s="54">
+        <v>350</v>
+      </c>
+      <c r="T18" s="54">
+        <v>310</v>
+      </c>
+      <c r="U18" s="54">
+        <v>255</v>
+      </c>
+      <c r="V18" s="54">
+        <v>297</v>
+      </c>
+      <c r="W18" s="54">
+        <v>277</v>
+      </c>
+      <c r="X18" s="54">
+        <v>233</v>
+      </c>
+      <c r="Y18" s="54">
+        <v>260</v>
+      </c>
+      <c r="Z18" s="54">
+        <v>214</v>
+      </c>
+      <c r="AA18" s="55">
+        <v>218</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="36">
+        <v>1653</v>
+      </c>
+      <c r="D19" s="36">
+        <v>1745</v>
+      </c>
+      <c r="E19" s="36">
+        <v>1973</v>
+      </c>
+      <c r="F19" s="36">
+        <v>2352</v>
+      </c>
+      <c r="G19" s="36">
+        <v>2286</v>
+      </c>
+      <c r="H19" s="36">
+        <v>2220</v>
+      </c>
+      <c r="I19" s="36">
+        <v>2628</v>
+      </c>
+      <c r="J19" s="36">
+        <v>2874</v>
+      </c>
+      <c r="K19" s="36">
+        <v>2584</v>
+      </c>
+      <c r="L19" s="54">
+        <v>1680</v>
+      </c>
+      <c r="M19" s="54">
+        <v>1614</v>
+      </c>
+      <c r="N19" s="54">
+        <v>1700</v>
+      </c>
+      <c r="O19" s="54">
+        <v>1750</v>
+      </c>
+      <c r="P19" s="54">
+        <v>2232</v>
+      </c>
+      <c r="Q19" s="54">
+        <v>2086</v>
+      </c>
+      <c r="R19" s="54">
+        <v>2211</v>
+      </c>
+      <c r="S19" s="54">
+        <v>2255</v>
+      </c>
+      <c r="T19" s="54">
+        <v>2194</v>
+      </c>
+      <c r="U19" s="54">
+        <v>2071</v>
+      </c>
+      <c r="V19" s="54">
+        <v>2119</v>
+      </c>
+      <c r="W19" s="54">
+        <v>1927</v>
+      </c>
+      <c r="X19" s="54">
+        <v>1998</v>
+      </c>
+      <c r="Y19" s="54">
+        <v>1827</v>
+      </c>
+      <c r="Z19" s="54">
+        <v>1611</v>
+      </c>
+      <c r="AA19" s="55">
+        <v>1804</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="36">
+        <v>1280</v>
+      </c>
+      <c r="D20" s="36">
+        <v>1430</v>
+      </c>
+      <c r="E20" s="36">
+        <v>1638</v>
+      </c>
+      <c r="F20" s="36">
+        <v>1974</v>
+      </c>
+      <c r="G20" s="36">
+        <v>1958</v>
+      </c>
+      <c r="H20" s="36">
+        <v>1821</v>
+      </c>
+      <c r="I20" s="36">
+        <v>2287</v>
+      </c>
+      <c r="J20" s="36">
+        <v>2597</v>
+      </c>
+      <c r="K20" s="36">
+        <v>2433</v>
+      </c>
+      <c r="L20" s="54">
+        <v>1649</v>
+      </c>
+      <c r="M20" s="54">
+        <v>1488</v>
+      </c>
+      <c r="N20" s="54">
+        <v>1537</v>
+      </c>
+      <c r="O20" s="54">
+        <v>1657</v>
+      </c>
+      <c r="P20" s="54">
+        <v>1818</v>
+      </c>
+      <c r="Q20" s="54">
+        <v>1789</v>
+      </c>
+      <c r="R20" s="54">
+        <v>1598</v>
+      </c>
+      <c r="S20" s="54">
+        <v>1640</v>
+      </c>
+      <c r="T20" s="54">
+        <v>1585</v>
+      </c>
+      <c r="U20" s="54">
+        <v>1516</v>
+      </c>
+      <c r="V20" s="54">
+        <v>1424</v>
+      </c>
+      <c r="W20" s="54">
+        <v>1409</v>
+      </c>
+      <c r="X20" s="54">
+        <v>1449</v>
+      </c>
+      <c r="Y20" s="54">
+        <v>1371</v>
+      </c>
+      <c r="Z20" s="54">
+        <v>1205</v>
+      </c>
+      <c r="AA20" s="55">
+        <v>1226</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="54">
+        <v>173</v>
+      </c>
+      <c r="M21" s="54">
+        <v>946</v>
+      </c>
+      <c r="N21" s="54">
+        <v>907</v>
+      </c>
+      <c r="O21" s="54">
+        <v>888</v>
+      </c>
+      <c r="P21" s="54">
+        <v>901</v>
+      </c>
+      <c r="Q21" s="54">
+        <v>816</v>
+      </c>
+      <c r="R21" s="54">
+        <v>676</v>
+      </c>
+      <c r="S21" s="54">
+        <v>684</v>
+      </c>
+      <c r="T21" s="54">
+        <v>614</v>
+      </c>
+      <c r="U21" s="54">
+        <v>443</v>
+      </c>
+      <c r="V21" s="54">
+        <v>173</v>
+      </c>
+      <c r="W21" s="54">
+        <v>321</v>
+      </c>
+      <c r="X21" s="54">
+        <v>184</v>
+      </c>
+      <c r="Y21" s="54">
+        <v>511</v>
+      </c>
+      <c r="Z21" s="54">
+        <v>451</v>
+      </c>
+      <c r="AA21" s="55">
+        <v>541</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="35">
+        <v>369</v>
+      </c>
+      <c r="D22" s="35">
+        <v>367</v>
+      </c>
+      <c r="E22" s="35">
+        <v>340</v>
+      </c>
+      <c r="F22" s="35">
+        <v>424</v>
+      </c>
+      <c r="G22" s="35">
+        <v>467</v>
+      </c>
+      <c r="H22" s="35">
+        <v>473</v>
+      </c>
+      <c r="I22" s="35">
+        <v>573</v>
+      </c>
+      <c r="J22" s="35">
+        <v>567</v>
+      </c>
+      <c r="K22" s="36">
+        <v>543</v>
+      </c>
+      <c r="L22" s="54">
+        <v>600</v>
+      </c>
+      <c r="M22" s="54">
+        <v>594</v>
+      </c>
+      <c r="N22" s="54">
+        <v>600</v>
+      </c>
+      <c r="O22" s="54">
+        <v>552</v>
+      </c>
+      <c r="P22" s="54">
+        <v>609</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>554</v>
+      </c>
+      <c r="R22" s="54">
+        <v>446</v>
+      </c>
+      <c r="S22" s="54">
+        <v>477</v>
+      </c>
+      <c r="T22" s="54">
+        <v>459</v>
+      </c>
+      <c r="U22" s="54">
+        <v>369</v>
+      </c>
+      <c r="V22" s="54">
+        <v>380</v>
+      </c>
+      <c r="W22" s="54">
+        <v>384</v>
+      </c>
+      <c r="X22" s="54">
+        <v>372</v>
+      </c>
+      <c r="Y22" s="54">
+        <v>356</v>
+      </c>
+      <c r="Z22" s="54">
+        <v>354</v>
+      </c>
+      <c r="AA22" s="55">
+        <v>331</v>
+      </c>
+      <c r="AB22" s="34">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="35">
+        <v>665</v>
+      </c>
+      <c r="D23" s="35">
+        <v>757</v>
+      </c>
+      <c r="E23" s="35">
+        <v>746</v>
+      </c>
+      <c r="F23" s="35">
+        <v>931</v>
+      </c>
+      <c r="G23" s="35">
+        <v>768</v>
+      </c>
+      <c r="H23" s="35">
+        <v>910</v>
+      </c>
+      <c r="I23" s="35">
+        <v>1025</v>
+      </c>
+      <c r="J23" s="35">
+        <v>1143</v>
+      </c>
+      <c r="K23" s="36">
+        <v>958</v>
+      </c>
+      <c r="L23" s="54">
+        <v>890</v>
+      </c>
+      <c r="M23" s="54">
+        <v>918</v>
+      </c>
+      <c r="N23" s="54">
+        <v>1046</v>
+      </c>
+      <c r="O23" s="54">
+        <v>969</v>
+      </c>
+      <c r="P23" s="54">
+        <v>954</v>
+      </c>
+      <c r="Q23" s="54">
+        <v>946</v>
+      </c>
+      <c r="R23" s="54">
+        <v>923</v>
+      </c>
+      <c r="S23" s="54">
+        <v>862</v>
+      </c>
+      <c r="T23" s="54">
+        <v>778</v>
+      </c>
+      <c r="U23" s="54">
+        <v>752</v>
+      </c>
+      <c r="V23" s="54">
+        <v>740</v>
+      </c>
+      <c r="W23" s="54">
+        <v>762</v>
+      </c>
+      <c r="X23" s="54">
+        <v>781</v>
+      </c>
+      <c r="Y23" s="54">
+        <v>730</v>
+      </c>
+      <c r="Z23" s="54">
+        <v>647</v>
+      </c>
+      <c r="AA23" s="55">
+        <v>693</v>
+      </c>
+      <c r="AB23" s="34">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="35">
+        <v>335</v>
+      </c>
+      <c r="D24" s="35">
+        <v>427</v>
+      </c>
+      <c r="E24" s="35">
+        <v>391</v>
+      </c>
+      <c r="F24" s="35">
+        <v>547</v>
+      </c>
+      <c r="G24" s="35">
+        <v>554</v>
+      </c>
+      <c r="H24" s="35">
+        <v>680</v>
+      </c>
+      <c r="I24" s="35">
+        <v>748</v>
+      </c>
+      <c r="J24" s="35">
+        <v>818</v>
+      </c>
+      <c r="K24" s="36">
+        <v>586</v>
+      </c>
+      <c r="L24" s="54">
+        <v>645</v>
+      </c>
+      <c r="M24" s="54">
+        <v>755</v>
+      </c>
+      <c r="N24" s="54">
+        <v>879</v>
+      </c>
+      <c r="O24" s="54">
+        <v>757</v>
+      </c>
+      <c r="P24" s="54">
+        <v>855</v>
+      </c>
+      <c r="Q24" s="54">
+        <v>748</v>
+      </c>
+      <c r="R24" s="54">
+        <v>723</v>
+      </c>
+      <c r="S24" s="54">
+        <v>733</v>
+      </c>
+      <c r="T24" s="54">
+        <v>684</v>
+      </c>
+      <c r="U24" s="54">
+        <v>576</v>
+      </c>
+      <c r="V24" s="54">
+        <v>648</v>
+      </c>
+      <c r="W24" s="54">
+        <v>528</v>
+      </c>
+      <c r="X24" s="54">
+        <v>542</v>
+      </c>
+      <c r="Y24" s="54">
+        <v>576</v>
+      </c>
+      <c r="Z24" s="54">
+        <v>562</v>
+      </c>
+      <c r="AA24" s="55">
+        <v>485</v>
+      </c>
+      <c r="AB24" s="34">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="35">
+        <v>428</v>
+      </c>
+      <c r="D25" s="35">
+        <v>476</v>
+      </c>
+      <c r="E25" s="35">
+        <v>454</v>
+      </c>
+      <c r="F25" s="35">
+        <v>531</v>
+      </c>
+      <c r="G25" s="35">
+        <v>513</v>
+      </c>
+      <c r="H25" s="35">
+        <v>440</v>
+      </c>
+      <c r="I25" s="35">
+        <v>597</v>
+      </c>
+      <c r="J25" s="35">
+        <v>625</v>
+      </c>
+      <c r="K25" s="36">
+        <v>565</v>
+      </c>
+      <c r="L25" s="56">
+        <v>582</v>
+      </c>
+      <c r="M25" s="56">
+        <v>671</v>
+      </c>
+      <c r="N25" s="56">
+        <v>697</v>
+      </c>
+      <c r="O25" s="56">
+        <v>742</v>
+      </c>
+      <c r="P25" s="56">
+        <v>685</v>
+      </c>
+      <c r="Q25" s="56">
+        <v>662</v>
+      </c>
+      <c r="R25" s="56">
+        <v>617</v>
+      </c>
+      <c r="S25" s="56">
+        <v>591</v>
+      </c>
+      <c r="T25" s="56">
+        <v>569</v>
+      </c>
+      <c r="U25" s="56">
+        <v>525</v>
+      </c>
+      <c r="V25" s="56">
+        <v>536</v>
+      </c>
+      <c r="W25" s="56">
+        <v>530</v>
+      </c>
+      <c r="X25" s="56">
+        <v>569</v>
+      </c>
+      <c r="Y25" s="56">
+        <v>540</v>
+      </c>
+      <c r="Z25" s="56">
+        <v>483</v>
+      </c>
+      <c r="AA25" s="55">
+        <v>430</v>
+      </c>
+      <c r="AB25" s="34">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="35">
+        <v>2121</v>
+      </c>
+      <c r="D26" s="35">
+        <v>2120</v>
+      </c>
+      <c r="E26" s="35">
+        <v>2285</v>
+      </c>
+      <c r="F26" s="35">
+        <v>2884</v>
+      </c>
+      <c r="G26" s="35">
+        <v>3569</v>
+      </c>
+      <c r="H26" s="35">
+        <v>3810</v>
+      </c>
+      <c r="I26" s="35">
+        <v>4502</v>
+      </c>
+      <c r="J26" s="35">
+        <v>4849</v>
+      </c>
+      <c r="K26" s="36">
+        <v>4854</v>
+      </c>
+      <c r="L26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="25"/>
+      <c r="B27" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="Z5" s="89"/>
-[...80 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
+      <c r="N27" s="65"/>
+      <c r="O27" s="65"/>
+      <c r="P27" s="65"/>
+      <c r="Q27" s="65"/>
+      <c r="R27" s="65"/>
+      <c r="S27" s="65"/>
+      <c r="T27" s="65"/>
+      <c r="U27" s="65"/>
+      <c r="V27" s="65"/>
+      <c r="W27" s="65"/>
+      <c r="X27" s="65"/>
+      <c r="Y27" s="65"/>
+      <c r="Z27" s="65"/>
+      <c r="AA27" s="65"/>
+      <c r="AB27" s="65"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" s="36">
+        <v>4404</v>
+      </c>
+      <c r="D28" s="36">
+        <v>4374</v>
+      </c>
+      <c r="E28" s="35">
+        <v>4578</v>
+      </c>
+      <c r="F28" s="35">
+        <v>5873</v>
+      </c>
+      <c r="G28" s="35">
+        <v>6648</v>
+      </c>
+      <c r="H28" s="36">
+        <v>6973</v>
+      </c>
+      <c r="I28" s="35">
+        <v>8370</v>
+      </c>
+      <c r="J28" s="35">
+        <v>8331</v>
+      </c>
+      <c r="K28" s="36">
+        <v>8371</v>
+      </c>
+      <c r="L28" s="51">
+        <v>4069</v>
+      </c>
+      <c r="M28" s="51">
+        <v>3385</v>
+      </c>
+      <c r="N28" s="51">
+        <v>3779</v>
+      </c>
+      <c r="O28" s="51">
+        <v>4036</v>
+      </c>
+      <c r="P28" s="51">
+        <v>4130</v>
+      </c>
+      <c r="Q28" s="35">
+        <v>3974</v>
+      </c>
+      <c r="R28" s="35">
+        <v>3500</v>
+      </c>
+      <c r="S28" s="35">
+        <v>3510</v>
+      </c>
+      <c r="T28" s="51">
+        <v>3535</v>
+      </c>
+      <c r="U28" s="35">
+        <v>3475</v>
+      </c>
+      <c r="V28" s="51">
+        <v>4498</v>
+      </c>
+      <c r="W28" s="52">
+        <v>4150</v>
+      </c>
+      <c r="X28" s="53">
+        <v>5042</v>
+      </c>
+      <c r="Y28" s="53">
+        <v>4167</v>
+      </c>
+      <c r="Z28" s="34">
+        <v>3034</v>
+      </c>
+      <c r="AA28" s="34">
+        <v>3252</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K29" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L29" s="54">
+        <v>1824</v>
+      </c>
+      <c r="M29" s="54">
+        <v>1184</v>
+      </c>
+      <c r="N29" s="54">
+        <v>1395</v>
+      </c>
+      <c r="O29" s="54">
+        <v>1408</v>
+      </c>
+      <c r="P29" s="54">
+        <v>1583</v>
+      </c>
+      <c r="Q29" s="54">
+        <v>1380</v>
+      </c>
+      <c r="R29" s="54">
+        <v>1208</v>
+      </c>
+      <c r="S29" s="54">
+        <v>1180</v>
+      </c>
+      <c r="T29" s="54">
+        <v>1160</v>
+      </c>
+      <c r="U29" s="54">
+        <v>1316</v>
+      </c>
+      <c r="V29" s="54">
+        <v>1794</v>
+      </c>
+      <c r="W29" s="54">
+        <v>1730</v>
+      </c>
+      <c r="X29" s="54">
+        <v>1934</v>
+      </c>
+      <c r="Y29" s="54">
+        <v>1539</v>
+      </c>
+      <c r="Z29" s="54">
+        <v>1278</v>
+      </c>
+      <c r="AA29" s="55">
+        <v>1482</v>
+      </c>
+      <c r="AB29" s="34">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K30" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L30" s="54">
+        <v>348</v>
+      </c>
+      <c r="M30" s="54">
+        <v>372</v>
+      </c>
+      <c r="N30" s="54">
+        <v>390</v>
+      </c>
+      <c r="O30" s="54">
+        <v>419</v>
+      </c>
+      <c r="P30" s="54">
+        <v>437</v>
+      </c>
+      <c r="Q30" s="54">
+        <v>391</v>
+      </c>
+      <c r="R30" s="54">
+        <v>389</v>
+      </c>
+      <c r="S30" s="54">
+        <v>336</v>
+      </c>
+      <c r="T30" s="54">
+        <v>376</v>
+      </c>
+      <c r="U30" s="54">
+        <v>337</v>
+      </c>
+      <c r="V30" s="54">
+        <v>376</v>
+      </c>
+      <c r="W30" s="54">
+        <v>405</v>
+      </c>
+      <c r="X30" s="54">
+        <v>329</v>
+      </c>
+      <c r="Y30" s="54">
+        <v>393</v>
+      </c>
+      <c r="Z30" s="54">
+        <v>305</v>
+      </c>
+      <c r="AA30" s="55">
+        <v>333</v>
+      </c>
+      <c r="AB30" s="34">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K31" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L31" s="54">
+        <v>562</v>
+      </c>
+      <c r="M31" s="54">
+        <v>562</v>
+      </c>
+      <c r="N31" s="54">
+        <v>616</v>
+      </c>
+      <c r="O31" s="54">
+        <v>674</v>
+      </c>
+      <c r="P31" s="54">
+        <v>717</v>
+      </c>
+      <c r="Q31" s="54">
+        <v>579</v>
+      </c>
+      <c r="R31" s="54">
+        <v>548</v>
+      </c>
+      <c r="S31" s="54">
+        <v>555</v>
+      </c>
+      <c r="T31" s="54">
+        <v>480</v>
+      </c>
+      <c r="U31" s="54">
+        <v>439</v>
+      </c>
+      <c r="V31" s="54">
+        <v>459</v>
+      </c>
+      <c r="W31" s="54">
+        <v>404</v>
+      </c>
+      <c r="X31" s="54">
+        <v>512</v>
+      </c>
+      <c r="Y31" s="54">
+        <v>454</v>
+      </c>
+      <c r="Z31" s="54">
+        <v>355</v>
+      </c>
+      <c r="AA31" s="55">
+        <v>408</v>
+      </c>
+      <c r="AB31" s="34">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K32" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L32" s="54">
+        <v>321</v>
+      </c>
+      <c r="M32" s="54">
+        <v>333</v>
+      </c>
+      <c r="N32" s="54">
+        <v>355</v>
+      </c>
+      <c r="O32" s="54">
+        <v>392</v>
+      </c>
+      <c r="P32" s="54">
+        <v>379</v>
+      </c>
+      <c r="Q32" s="54">
+        <v>376</v>
+      </c>
+      <c r="R32" s="54">
+        <v>360</v>
+      </c>
+      <c r="S32" s="54">
+        <v>348</v>
+      </c>
+      <c r="T32" s="54">
+        <v>394</v>
+      </c>
+      <c r="U32" s="54">
+        <v>398</v>
+      </c>
+      <c r="V32" s="54">
+        <v>639</v>
+      </c>
+      <c r="W32" s="54">
+        <v>455</v>
+      </c>
+      <c r="X32" s="54">
+        <v>572</v>
+      </c>
+      <c r="Y32" s="54">
+        <v>525</v>
+      </c>
+      <c r="Z32" s="54">
+        <v>262</v>
+      </c>
+      <c r="AA32" s="55">
+        <v>227</v>
+      </c>
+      <c r="AB32" s="34">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K33" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K34" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L34" s="54">
+        <v>436</v>
+      </c>
+      <c r="M34" s="54">
+        <v>375</v>
+      </c>
+      <c r="N34" s="54">
+        <v>391</v>
+      </c>
+      <c r="O34" s="54">
+        <v>533</v>
+      </c>
+      <c r="P34" s="54">
+        <v>450</v>
+      </c>
+      <c r="Q34" s="54">
+        <v>545</v>
+      </c>
+      <c r="R34" s="54">
+        <v>448</v>
+      </c>
+      <c r="S34" s="54">
+        <v>505</v>
+      </c>
+      <c r="T34" s="54">
+        <v>503</v>
+      </c>
+      <c r="U34" s="54">
+        <v>492</v>
+      </c>
+      <c r="V34" s="54">
+        <v>737</v>
+      </c>
+      <c r="W34" s="54">
+        <v>602</v>
+      </c>
+      <c r="X34" s="54">
+        <v>1125</v>
+      </c>
+      <c r="Y34" s="54">
+        <v>626</v>
+      </c>
+      <c r="Z34" s="54">
+        <v>393</v>
+      </c>
+      <c r="AA34" s="55">
+        <v>403</v>
+      </c>
+      <c r="AB34" s="34">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K35" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L35" s="54">
+        <v>256</v>
+      </c>
+      <c r="M35" s="54">
+        <v>264</v>
+      </c>
+      <c r="N35" s="54">
+        <v>324</v>
+      </c>
+      <c r="O35" s="54">
+        <v>278</v>
+      </c>
+      <c r="P35" s="54">
+        <v>246</v>
+      </c>
+      <c r="Q35" s="54">
+        <v>268</v>
+      </c>
+      <c r="R35" s="54">
+        <v>264</v>
+      </c>
+      <c r="S35" s="54">
+        <v>300</v>
+      </c>
+      <c r="T35" s="54">
+        <v>235</v>
+      </c>
+      <c r="U35" s="54">
+        <v>235</v>
+      </c>
+      <c r="V35" s="54">
+        <v>233</v>
+      </c>
+      <c r="W35" s="54">
+        <v>254</v>
+      </c>
+      <c r="X35" s="54">
+        <v>273</v>
+      </c>
+      <c r="Y35" s="54">
+        <v>307</v>
+      </c>
+      <c r="Z35" s="54">
+        <v>186</v>
+      </c>
+      <c r="AA35" s="55">
+        <v>191</v>
+      </c>
+      <c r="AB35" s="34">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K36" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L36" s="56">
+        <v>322</v>
+      </c>
+      <c r="M36" s="56">
+        <v>295</v>
+      </c>
+      <c r="N36" s="56">
+        <v>308</v>
+      </c>
+      <c r="O36" s="56">
+        <v>332</v>
+      </c>
+      <c r="P36" s="56">
+        <v>318</v>
+      </c>
+      <c r="Q36" s="56">
+        <v>435</v>
+      </c>
+      <c r="R36" s="56">
+        <v>283</v>
+      </c>
+      <c r="S36" s="56">
+        <v>286</v>
+      </c>
+      <c r="T36" s="56">
+        <v>387</v>
+      </c>
+      <c r="U36" s="56">
+        <v>258</v>
+      </c>
+      <c r="V36" s="56">
+        <v>260</v>
+      </c>
+      <c r="W36" s="56">
+        <v>300</v>
+      </c>
+      <c r="X36" s="56">
+        <v>297</v>
+      </c>
+      <c r="Y36" s="56">
+        <v>323</v>
+      </c>
+      <c r="Z36" s="56">
+        <v>255</v>
+      </c>
+      <c r="AA36" s="55">
+        <v>208</v>
+      </c>
+      <c r="AB36" s="34">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="45"/>
-[...53 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="B37" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="I37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="J37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="K37" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="L37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="25"/>
+      <c r="B38" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="61">
-[...17 lines deleted...]
-      <c r="H9" s="61">
+      <c r="C38" s="65"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="65"/>
+      <c r="G38" s="65"/>
+      <c r="H38" s="65"/>
+      <c r="I38" s="65"/>
+      <c r="J38" s="65"/>
+      <c r="K38" s="65"/>
+      <c r="L38" s="65"/>
+      <c r="M38" s="65"/>
+      <c r="N38" s="65"/>
+      <c r="O38" s="65"/>
+      <c r="P38" s="65"/>
+      <c r="Q38" s="65"/>
+      <c r="R38" s="65"/>
+      <c r="S38" s="65"/>
+      <c r="T38" s="65"/>
+      <c r="U38" s="65"/>
+      <c r="V38" s="65"/>
+      <c r="W38" s="65"/>
+      <c r="X38" s="65"/>
+      <c r="Y38" s="65"/>
+      <c r="Z38" s="65"/>
+      <c r="AA38" s="65"/>
+      <c r="AB38" s="65"/>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C39" s="36">
+        <v>7329</v>
+      </c>
+      <c r="D39" s="36">
+        <v>8603</v>
+      </c>
+      <c r="E39" s="35">
+        <v>8847</v>
+      </c>
+      <c r="F39" s="35">
+        <v>10358</v>
+      </c>
+      <c r="G39" s="35">
+        <v>10371</v>
+      </c>
+      <c r="H39" s="36">
+        <v>10144</v>
+      </c>
+      <c r="I39" s="35">
+        <v>12026</v>
+      </c>
+      <c r="J39" s="35">
+        <v>13453</v>
+      </c>
+      <c r="K39" s="36">
+        <v>11632</v>
+      </c>
+      <c r="L39" s="51">
+        <v>10833</v>
+      </c>
+      <c r="M39" s="51">
+        <v>12020</v>
+      </c>
+      <c r="N39" s="51">
+        <v>13145</v>
+      </c>
+      <c r="O39" s="51">
+        <v>12778</v>
+      </c>
+      <c r="P39" s="51">
+        <v>13973</v>
+      </c>
+      <c r="Q39" s="35">
+        <v>12797</v>
+      </c>
+      <c r="R39" s="35">
+        <v>11863</v>
+      </c>
+      <c r="S39" s="35">
+        <v>11664</v>
+      </c>
+      <c r="T39" s="51">
+        <v>10785</v>
+      </c>
+      <c r="U39" s="35">
+        <v>9858</v>
+      </c>
+      <c r="V39" s="51">
+        <v>9452</v>
+      </c>
+      <c r="W39" s="52">
+        <v>9313</v>
+      </c>
+      <c r="X39" s="53">
+        <v>8855</v>
+      </c>
+      <c r="Y39" s="53">
+        <v>9162</v>
+      </c>
+      <c r="Z39" s="34">
+        <v>8784</v>
+      </c>
+      <c r="AA39" s="34">
+        <v>8891</v>
+      </c>
+      <c r="AB39" s="34">
+        <v>8225</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K40" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K41" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L41" s="54">
+        <v>212</v>
+      </c>
+      <c r="M41" s="54">
+        <v>232</v>
+      </c>
+      <c r="N41" s="54">
+        <v>265</v>
+      </c>
+      <c r="O41" s="54">
+        <v>248</v>
+      </c>
+      <c r="P41" s="54">
+        <v>220</v>
+      </c>
+      <c r="Q41" s="54">
+        <v>223</v>
+      </c>
+      <c r="R41" s="54">
+        <v>208</v>
+      </c>
+      <c r="S41" s="54">
+        <v>194</v>
+      </c>
+      <c r="T41" s="54">
+        <v>138</v>
+      </c>
+      <c r="U41" s="54">
+        <v>123</v>
+      </c>
+      <c r="V41" s="54">
+        <v>160</v>
+      </c>
+      <c r="W41" s="54">
+        <v>123</v>
+      </c>
+      <c r="X41" s="54">
+        <v>136</v>
+      </c>
+      <c r="Y41" s="54">
+        <v>99</v>
+      </c>
+      <c r="Z41" s="54">
+        <v>96</v>
+      </c>
+      <c r="AA41" s="55">
+        <v>82</v>
+      </c>
+      <c r="AB41" s="34">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K42" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L42" s="54">
+        <v>169</v>
+      </c>
+      <c r="M42" s="54">
+        <v>190</v>
+      </c>
+      <c r="N42" s="54">
+        <v>218</v>
+      </c>
+      <c r="O42" s="54">
+        <v>187</v>
+      </c>
+      <c r="P42" s="54">
+        <v>214</v>
+      </c>
+      <c r="Q42" s="54">
+        <v>164</v>
+      </c>
+      <c r="R42" s="54">
+        <v>151</v>
+      </c>
+      <c r="S42" s="54">
+        <v>128</v>
+      </c>
+      <c r="T42" s="54">
+        <v>129</v>
+      </c>
+      <c r="U42" s="54">
+        <v>108</v>
+      </c>
+      <c r="V42" s="54">
+        <v>138</v>
+      </c>
+      <c r="W42" s="54">
+        <v>136</v>
+      </c>
+      <c r="X42" s="54">
+        <v>107</v>
+      </c>
+      <c r="Y42" s="54">
+        <v>124</v>
+      </c>
+      <c r="Z42" s="54">
+        <v>139</v>
+      </c>
+      <c r="AA42" s="55">
+        <v>117</v>
+      </c>
+      <c r="AB42" s="34">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
+      <c r="A43" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K43" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L43" s="54">
+        <v>366</v>
+      </c>
+      <c r="M43" s="54">
+        <v>409</v>
+      </c>
+      <c r="N43" s="54">
+        <v>462</v>
+      </c>
+      <c r="O43" s="54">
+        <v>456</v>
+      </c>
+      <c r="P43" s="54">
+        <v>443</v>
+      </c>
+      <c r="Q43" s="54">
+        <v>373</v>
+      </c>
+      <c r="R43" s="54">
+        <v>331</v>
+      </c>
+      <c r="S43" s="54">
+        <v>309</v>
+      </c>
+      <c r="T43" s="54">
+        <v>305</v>
+      </c>
+      <c r="U43" s="54">
+        <v>242</v>
+      </c>
+      <c r="V43" s="54">
+        <v>255</v>
+      </c>
+      <c r="W43" s="54">
+        <v>257</v>
+      </c>
+      <c r="X43" s="54">
+        <v>259</v>
+      </c>
+      <c r="Y43" s="54">
+        <v>261</v>
+      </c>
+      <c r="Z43" s="54">
+        <v>228</v>
+      </c>
+      <c r="AA43" s="55">
+        <v>243</v>
+      </c>
+      <c r="AB43" s="34">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
+      <c r="A44" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K44" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L44" s="54">
+        <v>997</v>
+      </c>
+      <c r="M44" s="54">
+        <v>1046</v>
+      </c>
+      <c r="N44" s="54">
+        <v>1286</v>
+      </c>
+      <c r="O44" s="54">
+        <v>1151</v>
+      </c>
+      <c r="P44" s="54">
+        <v>1309</v>
+      </c>
+      <c r="Q44" s="54">
+        <v>1285</v>
+      </c>
+      <c r="R44" s="54">
+        <v>1085</v>
+      </c>
+      <c r="S44" s="54">
+        <v>978</v>
+      </c>
+      <c r="T44" s="54">
+        <v>970</v>
+      </c>
+      <c r="U44" s="54">
+        <v>947</v>
+      </c>
+      <c r="V44" s="54">
+        <v>962</v>
+      </c>
+      <c r="W44" s="54">
+        <v>988</v>
+      </c>
+      <c r="X44" s="54">
+        <v>845</v>
+      </c>
+      <c r="Y44" s="54">
+        <v>713</v>
+      </c>
+      <c r="Z44" s="54">
+        <v>869</v>
+      </c>
+      <c r="AA44" s="55">
+        <v>835</v>
+      </c>
+      <c r="AB44" s="34">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
+      <c r="A45" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K45" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L45" s="54">
+        <v>930</v>
+      </c>
+      <c r="M45" s="54">
+        <v>938</v>
+      </c>
+      <c r="N45" s="54">
+        <v>1005</v>
+      </c>
+      <c r="O45" s="54">
+        <v>999</v>
+      </c>
+      <c r="P45" s="54">
+        <v>1106</v>
+      </c>
+      <c r="Q45" s="54">
+        <v>1063</v>
+      </c>
+      <c r="R45" s="54">
+        <v>895</v>
+      </c>
+      <c r="S45" s="54">
+        <v>921</v>
+      </c>
+      <c r="T45" s="54">
+        <v>814</v>
+      </c>
+      <c r="U45" s="54">
+        <v>717</v>
+      </c>
+      <c r="V45" s="54">
+        <v>839</v>
+      </c>
+      <c r="W45" s="54">
+        <v>794</v>
+      </c>
+      <c r="X45" s="54">
+        <v>832</v>
+      </c>
+      <c r="Y45" s="54">
+        <v>795</v>
+      </c>
+      <c r="Z45" s="54">
+        <v>623</v>
+      </c>
+      <c r="AA45" s="55">
+        <v>722</v>
+      </c>
+      <c r="AB45" s="34">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
+      <c r="A46" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K46" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L46" s="54">
+        <v>825</v>
+      </c>
+      <c r="M46" s="54">
+        <v>923</v>
+      </c>
+      <c r="N46" s="54">
+        <v>1034</v>
+      </c>
+      <c r="O46" s="54">
+        <v>1061</v>
+      </c>
+      <c r="P46" s="54">
+        <v>1006</v>
+      </c>
+      <c r="Q46" s="54">
+        <v>873</v>
+      </c>
+      <c r="R46" s="54">
+        <v>810</v>
+      </c>
+      <c r="S46" s="54">
+        <v>821</v>
+      </c>
+      <c r="T46" s="54">
+        <v>711</v>
+      </c>
+      <c r="U46" s="54">
+        <v>672</v>
+      </c>
+      <c r="V46" s="54">
+        <v>709</v>
+      </c>
+      <c r="W46" s="54">
+        <v>658</v>
+      </c>
+      <c r="X46" s="54">
+        <v>685</v>
+      </c>
+      <c r="Y46" s="54">
+        <v>689</v>
+      </c>
+      <c r="Z46" s="54">
+        <v>653</v>
+      </c>
+      <c r="AA46" s="55">
+        <v>587</v>
+      </c>
+      <c r="AB46" s="34">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
+      <c r="A47" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K47" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L47" s="54">
+        <v>857</v>
+      </c>
+      <c r="M47" s="54">
+        <v>992</v>
+      </c>
+      <c r="N47" s="54">
+        <v>1112</v>
+      </c>
+      <c r="O47" s="54">
+        <v>1086</v>
+      </c>
+      <c r="P47" s="54">
+        <v>1071</v>
+      </c>
+      <c r="Q47" s="54">
+        <v>1069</v>
+      </c>
+      <c r="R47" s="54">
+        <v>982</v>
+      </c>
+      <c r="S47" s="54">
+        <v>920</v>
+      </c>
+      <c r="T47" s="54">
+        <v>886</v>
+      </c>
+      <c r="U47" s="54">
+        <v>804</v>
+      </c>
+      <c r="V47" s="54">
+        <v>525</v>
+      </c>
+      <c r="W47" s="54">
+        <v>725</v>
+      </c>
+      <c r="X47" s="54">
+        <v>792</v>
+      </c>
+      <c r="Y47" s="54">
+        <v>818</v>
+      </c>
+      <c r="Z47" s="54">
+        <v>784</v>
+      </c>
+      <c r="AA47" s="55">
+        <v>707</v>
+      </c>
+      <c r="AB47" s="34">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
+      <c r="A48" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K48" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L48" s="54">
+        <v>807</v>
+      </c>
+      <c r="M48" s="54">
+        <v>800</v>
+      </c>
+      <c r="N48" s="54">
+        <v>894</v>
+      </c>
+      <c r="O48" s="54">
+        <v>987</v>
+      </c>
+      <c r="P48" s="54">
+        <v>1080</v>
+      </c>
+      <c r="Q48" s="54">
+        <v>1006</v>
+      </c>
+      <c r="R48" s="54">
+        <v>896</v>
+      </c>
+      <c r="S48" s="54">
+        <v>892</v>
+      </c>
+      <c r="T48" s="54">
+        <v>764</v>
+      </c>
+      <c r="U48" s="54">
+        <v>723</v>
+      </c>
+      <c r="V48" s="54">
+        <v>777</v>
+      </c>
+      <c r="W48" s="54">
+        <v>650</v>
+      </c>
+      <c r="X48" s="54">
+        <v>766</v>
+      </c>
+      <c r="Y48" s="54">
+        <v>748</v>
+      </c>
+      <c r="Z48" s="54">
+        <v>699</v>
+      </c>
+      <c r="AA48" s="55">
+        <v>672</v>
+      </c>
+      <c r="AB48" s="34">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="A49" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K49" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L49" s="54">
+        <v>465</v>
+      </c>
+      <c r="M49" s="54">
+        <v>438</v>
+      </c>
+      <c r="N49" s="54">
+        <v>526</v>
+      </c>
+      <c r="O49" s="54">
+        <v>431</v>
+      </c>
+      <c r="P49" s="54">
+        <v>484</v>
+      </c>
+      <c r="Q49" s="54">
+        <v>388</v>
+      </c>
+      <c r="R49" s="54">
+        <v>306</v>
+      </c>
+      <c r="S49" s="54">
+        <v>350</v>
+      </c>
+      <c r="T49" s="54">
+        <v>310</v>
+      </c>
+      <c r="U49" s="54">
+        <v>255</v>
+      </c>
+      <c r="V49" s="54">
+        <v>297</v>
+      </c>
+      <c r="W49" s="54">
+        <v>277</v>
+      </c>
+      <c r="X49" s="54">
+        <v>233</v>
+      </c>
+      <c r="Y49" s="54">
+        <v>260</v>
+      </c>
+      <c r="Z49" s="54">
+        <v>214</v>
+      </c>
+      <c r="AA49" s="55">
+        <v>218</v>
+      </c>
+      <c r="AB49" s="34">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K50" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L50" s="54">
+        <v>1680</v>
+      </c>
+      <c r="M50" s="54">
+        <v>1614</v>
+      </c>
+      <c r="N50" s="54">
+        <v>1700</v>
+      </c>
+      <c r="O50" s="54">
+        <v>1750</v>
+      </c>
+      <c r="P50" s="54">
+        <v>2232</v>
+      </c>
+      <c r="Q50" s="54">
+        <v>2086</v>
+      </c>
+      <c r="R50" s="54">
+        <v>2211</v>
+      </c>
+      <c r="S50" s="54">
+        <v>2255</v>
+      </c>
+      <c r="T50" s="54">
+        <v>2194</v>
+      </c>
+      <c r="U50" s="54">
+        <v>2071</v>
+      </c>
+      <c r="V50" s="54">
+        <v>2119</v>
+      </c>
+      <c r="W50" s="54">
+        <v>1927</v>
+      </c>
+      <c r="X50" s="54">
+        <v>1998</v>
+      </c>
+      <c r="Y50" s="54">
+        <v>1827</v>
+      </c>
+      <c r="Z50" s="54">
+        <v>1611</v>
+      </c>
+      <c r="AA50" s="55">
+        <v>1804</v>
+      </c>
+      <c r="AB50" s="34">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L51" s="54">
+        <v>1213</v>
+      </c>
+      <c r="M51" s="54">
+        <v>1113</v>
+      </c>
+      <c r="N51" s="54">
+        <v>1146</v>
+      </c>
+      <c r="O51" s="54">
+        <v>1124</v>
+      </c>
+      <c r="P51" s="54">
+        <v>1368</v>
+      </c>
+      <c r="Q51" s="54">
+        <v>1244</v>
+      </c>
+      <c r="R51" s="54">
+        <v>1150</v>
+      </c>
+      <c r="S51" s="54">
+        <v>1135</v>
+      </c>
+      <c r="T51" s="54">
+        <v>1082</v>
+      </c>
+      <c r="U51" s="54">
+        <v>1024</v>
+      </c>
+      <c r="V51" s="54">
+        <v>687</v>
+      </c>
+      <c r="W51" s="54">
+        <v>807</v>
+      </c>
+      <c r="X51" s="54">
+        <v>324</v>
+      </c>
+      <c r="Y51" s="54">
+        <v>745</v>
+      </c>
+      <c r="Z51" s="54">
+        <v>812</v>
+      </c>
+      <c r="AA51" s="55">
+        <v>823</v>
+      </c>
+      <c r="AB51" s="34">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K52" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L52" s="54">
+        <v>173</v>
+      </c>
+      <c r="M52" s="54">
+        <v>946</v>
+      </c>
+      <c r="N52" s="54">
+        <v>907</v>
+      </c>
+      <c r="O52" s="54">
+        <v>888</v>
+      </c>
+      <c r="P52" s="54">
+        <v>901</v>
+      </c>
+      <c r="Q52" s="54">
+        <v>816</v>
+      </c>
+      <c r="R52" s="54">
+        <v>676</v>
+      </c>
+      <c r="S52" s="54">
+        <v>684</v>
+      </c>
+      <c r="T52" s="54">
+        <v>614</v>
+      </c>
+      <c r="U52" s="54">
+        <v>443</v>
+      </c>
+      <c r="V52" s="54">
+        <v>173</v>
+      </c>
+      <c r="W52" s="54">
+        <v>321</v>
+      </c>
+      <c r="X52" s="54">
+        <v>184</v>
+      </c>
+      <c r="Y52" s="54">
+        <v>511</v>
+      </c>
+      <c r="Z52" s="54">
+        <v>451</v>
+      </c>
+      <c r="AA52" s="55">
+        <v>541</v>
+      </c>
+      <c r="AB52" s="34">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K53" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L53" s="54">
+        <v>600</v>
+      </c>
+      <c r="M53" s="54">
+        <v>594</v>
+      </c>
+      <c r="N53" s="54">
+        <v>600</v>
+      </c>
+      <c r="O53" s="54">
+        <v>552</v>
+      </c>
+      <c r="P53" s="54">
+        <v>609</v>
+      </c>
+      <c r="Q53" s="54">
+        <v>554</v>
+      </c>
+      <c r="R53" s="54">
+        <v>446</v>
+      </c>
+      <c r="S53" s="54">
+        <v>477</v>
+      </c>
+      <c r="T53" s="54">
+        <v>459</v>
+      </c>
+      <c r="U53" s="54">
+        <v>369</v>
+      </c>
+      <c r="V53" s="54">
+        <v>380</v>
+      </c>
+      <c r="W53" s="54">
+        <v>384</v>
+      </c>
+      <c r="X53" s="54">
+        <v>372</v>
+      </c>
+      <c r="Y53" s="54">
+        <v>356</v>
+      </c>
+      <c r="Z53" s="54">
+        <v>354</v>
+      </c>
+      <c r="AA53" s="55">
+        <v>331</v>
+      </c>
+      <c r="AB53" s="34">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
+      <c r="A54" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B54" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K54" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L54" s="54">
+        <v>634</v>
+      </c>
+      <c r="M54" s="54">
+        <v>654</v>
+      </c>
+      <c r="N54" s="54">
+        <v>722</v>
+      </c>
+      <c r="O54" s="54">
+        <v>691</v>
+      </c>
+      <c r="P54" s="54">
+        <v>708</v>
+      </c>
+      <c r="Q54" s="54">
+        <v>678</v>
+      </c>
+      <c r="R54" s="54">
+        <v>659</v>
+      </c>
+      <c r="S54" s="54">
+        <v>562</v>
+      </c>
+      <c r="T54" s="54">
+        <v>543</v>
+      </c>
+      <c r="U54" s="54">
+        <v>517</v>
+      </c>
+      <c r="V54" s="54">
+        <v>507</v>
+      </c>
+      <c r="W54" s="54">
+        <v>508</v>
+      </c>
+      <c r="X54" s="54">
+        <v>508</v>
+      </c>
+      <c r="Y54" s="54">
+        <v>423</v>
+      </c>
+      <c r="Z54" s="54">
+        <v>461</v>
+      </c>
+      <c r="AA54" s="55">
+        <v>502</v>
+      </c>
+      <c r="AB54" s="34">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28">
+      <c r="A55" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B55" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="G55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="J55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="K55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="L55" s="54">
+        <v>645</v>
+      </c>
+      <c r="M55" s="54">
+        <v>755</v>
+      </c>
+      <c r="N55" s="54">
+        <v>879</v>
+      </c>
+      <c r="O55" s="54">
+        <v>757</v>
+      </c>
+      <c r="P55" s="54">
+        <v>855</v>
+      </c>
+      <c r="Q55" s="54">
+        <v>748</v>
+      </c>
+      <c r="R55" s="54">
+        <v>723</v>
+      </c>
+      <c r="S55" s="54">
+        <v>733</v>
+      </c>
+      <c r="T55" s="54">
+        <v>684</v>
+      </c>
+      <c r="U55" s="54">
+        <v>576</v>
+      </c>
+      <c r="V55" s="54">
+        <v>648</v>
+      </c>
+      <c r="W55" s="54">
+        <v>528</v>
+      </c>
+      <c r="X55" s="54">
+        <v>542</v>
+      </c>
+      <c r="Y55" s="54">
+        <v>576</v>
+      </c>
+      <c r="Z55" s="54">
+        <v>562</v>
+      </c>
+      <c r="AA55" s="55">
+        <v>485</v>
+      </c>
+      <c r="AB55" s="34">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28">
+      <c r="A56" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="G56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="I56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="J56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="K56" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="L56" s="57">
+        <v>260</v>
+      </c>
+      <c r="M56" s="57">
+        <v>376</v>
+      </c>
+      <c r="N56" s="57">
+        <v>389</v>
+      </c>
+      <c r="O56" s="57">
+        <v>410</v>
+      </c>
+      <c r="P56" s="57">
+        <v>367</v>
+      </c>
+      <c r="Q56" s="57">
+        <v>227</v>
+      </c>
+      <c r="R56" s="57">
+        <v>334</v>
+      </c>
+      <c r="S56" s="57">
+        <v>305</v>
+      </c>
+      <c r="T56" s="57">
+        <v>182</v>
+      </c>
+      <c r="U56" s="57">
+        <v>267</v>
+      </c>
+      <c r="V56" s="57">
+        <v>276</v>
+      </c>
+      <c r="W56" s="57">
+        <v>230</v>
+      </c>
+      <c r="X56" s="57">
+        <v>272</v>
+      </c>
+      <c r="Y56" s="57">
+        <v>217</v>
+      </c>
+      <c r="Z56" s="57">
+        <v>228</v>
+      </c>
+      <c r="AA56" s="58">
+        <v>222</v>
+      </c>
+      <c r="AB56" s="59">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28">
+      <c r="B57" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="62"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="1"/>
+      <c r="I57" s="1"/>
+      <c r="J57" s="1"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+      <c r="N57" s="1"/>
+      <c r="O57" s="1"/>
+      <c r="P57" s="1"/>
+      <c r="Q57" s="1"/>
+      <c r="R57" s="1"/>
+      <c r="S57" s="1"/>
+      <c r="T57" s="2"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+      <c r="X57" s="1"/>
+      <c r="Y57" s="1"/>
+      <c r="Z57" s="3"/>
+      <c r="AA57" s="1"/>
+    </row>
+    <row r="58" spans="1:28">
+      <c r="B58" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="I9" s="61">
-[...3869 lines deleted...]
-      <c r="U60" s="42"/>
+      <c r="C58" s="61"/>
+      <c r="D58" s="61"/>
+      <c r="E58" s="61"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5"/>
+      <c r="Q58" s="5"/>
+      <c r="R58" s="5"/>
+      <c r="S58" s="5"/>
+      <c r="T58" s="5"/>
+      <c r="U58" s="5"/>
+      <c r="V58" s="5"/>
+      <c r="W58" s="5"/>
+      <c r="X58" s="5"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="6"/>
+      <c r="AA58" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A60:U60"/>
-[...4 lines deleted...]
-    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="B58:F58"/>
+    <mergeCell ref="B57:G57"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B7:AB7"/>
+    <mergeCell ref="B27:AB27"/>
+    <mergeCell ref="B38:AB38"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Crude marrige rate</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>1991-1999</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>G.Aigozina</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>