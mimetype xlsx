--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,82 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="120" windowWidth="28800" windowHeight="12090" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14010" windowHeight="11505" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="The net migration" sheetId="7" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Emigrants" sheetId="3" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1535" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="91">
+  <si>
+    <t>-</t>
+  </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
+    <t>Shymkent city</t>
+  </si>
+  <si>
     <t>people</t>
   </si>
   <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data for 2000-2008 by the Ontustik Kazakhstan Region.</t>
+    </r>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>SIC code  - 613103</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>The data from 2009 onwards have been recalculated to reflect the establishment of new regions and the city (Abay, Zhetisu, Ulytau, Turkistan regions, and the city of Shymkent).
+The data for Turkistan Region for 2000–2008 are presented under South Kazakhstan Region.</t>
+  </si>
+  <si>
+    <t>The difference between the number of arrivals during the reporting period and the number of departures</t>
+  </si>
+  <si>
+    <t>since 2000</t>
+  </si>
+  <si>
+    <t>To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used</t>
+  </si>
+  <si>
+    <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
+  </si>
+  <si>
+    <t>al.mansurova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>Mansurova Alfiya Rifovna</t>
+  </si>
+  <si>
+    <t>Division social and demographic statistics</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys c.a.</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
     <t xml:space="preserve">Baydibek </t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Keles</t>
   </si>
   <si>
     <t>Kazygurt</t>
   </si>
   <si>
     <t>Maktaaral</t>
@@ -87,592 +359,911 @@
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Sauran</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>Tolebi</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
-    <t>Shymkent city</t>
-[...13 lines deleted...]
-  <si>
     <t>...</t>
   </si>
   <si>
-    <t>-</t>
-[...14 lines deleted...]
-    <t>*Data for 2000-2008by the Ontustik Kazakhstan region.</t>
+    <t>Extemal migration for all flows- migrations increase</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...8 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="30" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...24 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="34">
+    <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
+    <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="22"/>
+    <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 2 2" xfId="31"/>
+    <cellStyle name="Обычный 2 3" xfId="25"/>
+    <cellStyle name="Обычный 2 4" xfId="29"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный_05_19" xfId="32"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="33"/>
+    <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="24"/>
+    <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...157 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -917,12426 +1508,5057 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.mansurova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z64"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7:Z59"/>
+    <sheetView topLeftCell="B1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="12"/>
+    <col min="257" max="257" width="44.28515625" style="12" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="12" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="12"/>
+    <col min="513" max="513" width="44.28515625" style="12" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="12" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="12"/>
+    <col min="769" max="769" width="44.28515625" style="12" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="12" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="12"/>
+    <col min="1025" max="1025" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="12"/>
+    <col min="1281" max="1281" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="12"/>
+    <col min="1537" max="1537" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="12"/>
+    <col min="1793" max="1793" width="44.28515625" style="12" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="12" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="12"/>
+    <col min="2049" max="2049" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="12"/>
+    <col min="2305" max="2305" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="12"/>
+    <col min="2561" max="2561" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="12"/>
+    <col min="2817" max="2817" width="44.28515625" style="12" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="12" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="12"/>
+    <col min="3073" max="3073" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="12"/>
+    <col min="3329" max="3329" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="12"/>
+    <col min="3585" max="3585" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="12"/>
+    <col min="3841" max="3841" width="44.28515625" style="12" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="12" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="12"/>
+    <col min="4097" max="4097" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="12"/>
+    <col min="4353" max="4353" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="12"/>
+    <col min="4609" max="4609" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="12"/>
+    <col min="4865" max="4865" width="44.28515625" style="12" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="12" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="12"/>
+    <col min="5121" max="5121" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="12"/>
+    <col min="5377" max="5377" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="12"/>
+    <col min="5633" max="5633" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="12"/>
+    <col min="5889" max="5889" width="44.28515625" style="12" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="12" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="12"/>
+    <col min="6145" max="6145" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="12"/>
+    <col min="6401" max="6401" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="12"/>
+    <col min="6657" max="6657" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="12"/>
+    <col min="6913" max="6913" width="44.28515625" style="12" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="12" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="12"/>
+    <col min="7169" max="7169" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="12"/>
+    <col min="7425" max="7425" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="12"/>
+    <col min="7681" max="7681" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="12"/>
+    <col min="7937" max="7937" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="12" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="12"/>
+    <col min="8193" max="8193" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="12"/>
+    <col min="8449" max="8449" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="12"/>
+    <col min="8705" max="8705" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="12"/>
+    <col min="8961" max="8961" width="44.28515625" style="12" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="12" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="12"/>
+    <col min="9217" max="9217" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="12"/>
+    <col min="9473" max="9473" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="12"/>
+    <col min="9729" max="9729" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="12"/>
+    <col min="9985" max="9985" width="44.28515625" style="12" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="12" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="12"/>
+    <col min="10241" max="10241" width="44.28515625" style="12" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="12" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="12"/>
+    <col min="10497" max="10497" width="44.28515625" style="12" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="12" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="12"/>
+    <col min="10753" max="10753" width="44.28515625" style="12" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="12" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="12"/>
+    <col min="11009" max="11009" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="12"/>
+    <col min="11265" max="11265" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="12"/>
+    <col min="11521" max="11521" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="12"/>
+    <col min="11777" max="11777" width="44.28515625" style="12" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="12" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="12"/>
+    <col min="12033" max="12033" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="12"/>
+    <col min="12289" max="12289" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="12"/>
+    <col min="12545" max="12545" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="12"/>
+    <col min="12801" max="12801" width="44.28515625" style="12" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="12" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="12"/>
+    <col min="13057" max="13057" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="12"/>
+    <col min="13313" max="13313" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="12"/>
+    <col min="13569" max="13569" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="12"/>
+    <col min="13825" max="13825" width="44.28515625" style="12" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="12" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="12"/>
+    <col min="14081" max="14081" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="12"/>
+    <col min="14337" max="14337" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="12"/>
+    <col min="14593" max="14593" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="12"/>
+    <col min="14849" max="14849" width="44.28515625" style="12" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="12" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="12"/>
+    <col min="15105" max="15105" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="12"/>
+    <col min="15361" max="15361" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="12"/>
+    <col min="15617" max="15617" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="12"/>
+    <col min="15873" max="15873" width="44.28515625" style="12" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="12" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="12"/>
+    <col min="16129" max="16129" width="44.28515625" style="12" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="12" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A1" s="74"/>
+      <c r="B1" s="74"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="18">
+        <v>613103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="38.25">
+      <c r="A11" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="9"/>
-[...873 lines deleted...]
-      <c r="Z16" s="29">
+      <c r="B16" s="33">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
-    </row>
-[...3196 lines deleted...]
-      <c r="S64" s="1"/>
+      <c r="B21" s="37" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="17"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="17"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="17"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="17"/>
+      <c r="B25" s="17"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="17"/>
+      <c r="B26" s="17"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="17"/>
+      <c r="B27" s="17"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="17"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="25"/>
+      <c r="B29" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A2:Y2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z66"/>
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A59" sqref="A59:U59"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="12"/>
+    <col min="257" max="257" width="4.42578125" style="12" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="12" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="12" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="12"/>
+    <col min="513" max="513" width="4.42578125" style="12" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="12" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="12" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="12"/>
+    <col min="769" max="769" width="4.42578125" style="12" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="12" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="12" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="12"/>
+    <col min="1025" max="1025" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="12"/>
+    <col min="1281" max="1281" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="12"/>
+    <col min="1537" max="1537" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="12"/>
+    <col min="1793" max="1793" width="4.42578125" style="12" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="12" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="12" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="12"/>
+    <col min="2049" max="2049" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="12"/>
+    <col min="2305" max="2305" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="12"/>
+    <col min="2561" max="2561" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="12"/>
+    <col min="2817" max="2817" width="4.42578125" style="12" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="12" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="12" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="12"/>
+    <col min="3073" max="3073" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="12"/>
+    <col min="3329" max="3329" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="12"/>
+    <col min="3585" max="3585" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="12"/>
+    <col min="3841" max="3841" width="4.42578125" style="12" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="12" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="12" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="12"/>
+    <col min="4097" max="4097" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="12"/>
+    <col min="4353" max="4353" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="12"/>
+    <col min="4609" max="4609" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="12"/>
+    <col min="4865" max="4865" width="4.42578125" style="12" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="12" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="12" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="12"/>
+    <col min="5121" max="5121" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="12"/>
+    <col min="5377" max="5377" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="12"/>
+    <col min="5633" max="5633" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="12"/>
+    <col min="5889" max="5889" width="4.42578125" style="12" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="12" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="12" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="12"/>
+    <col min="6145" max="6145" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="12"/>
+    <col min="6401" max="6401" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="12"/>
+    <col min="6657" max="6657" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="12"/>
+    <col min="6913" max="6913" width="4.42578125" style="12" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="12" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="12" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="12"/>
+    <col min="7169" max="7169" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="12"/>
+    <col min="7425" max="7425" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="12"/>
+    <col min="7681" max="7681" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="12"/>
+    <col min="7937" max="7937" width="4.42578125" style="12" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="12" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="12" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="12"/>
+    <col min="8193" max="8193" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="12"/>
+    <col min="8449" max="8449" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="12"/>
+    <col min="8705" max="8705" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="12"/>
+    <col min="8961" max="8961" width="4.42578125" style="12" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="12" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="12" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="12"/>
+    <col min="9217" max="9217" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="12"/>
+    <col min="9473" max="9473" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="12"/>
+    <col min="9729" max="9729" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="12"/>
+    <col min="9985" max="9985" width="4.42578125" style="12" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="12" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="12" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="12"/>
+    <col min="10241" max="10241" width="4.42578125" style="12" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="12" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="12" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="12"/>
+    <col min="10497" max="10497" width="4.42578125" style="12" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="12" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="12" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="12"/>
+    <col min="10753" max="10753" width="4.42578125" style="12" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="12" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="12" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="12"/>
+    <col min="11009" max="11009" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="12"/>
+    <col min="11265" max="11265" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="12"/>
+    <col min="11521" max="11521" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="12"/>
+    <col min="11777" max="11777" width="4.42578125" style="12" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="12" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="12" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="12"/>
+    <col min="12033" max="12033" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="12"/>
+    <col min="12289" max="12289" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="12"/>
+    <col min="12545" max="12545" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="12"/>
+    <col min="12801" max="12801" width="4.42578125" style="12" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="12" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="12" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="12"/>
+    <col min="13057" max="13057" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="12"/>
+    <col min="13313" max="13313" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="12"/>
+    <col min="13569" max="13569" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="12"/>
+    <col min="13825" max="13825" width="4.42578125" style="12" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="12" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="12" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="12"/>
+    <col min="14081" max="14081" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="12"/>
+    <col min="14337" max="14337" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="12"/>
+    <col min="14593" max="14593" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="12"/>
+    <col min="14849" max="14849" width="4.42578125" style="12" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="12" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="12" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="12"/>
+    <col min="15105" max="15105" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="12"/>
+    <col min="15361" max="15361" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="12"/>
+    <col min="15617" max="15617" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="12"/>
+    <col min="15873" max="15873" width="4.42578125" style="12" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="12" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="12" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="12"/>
+    <col min="16129" max="16129" width="4.42578125" style="12" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="12" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="12" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...359 lines deleted...]
-      <c r="K10" s="29">
+    <row r="2" spans="2:2">
+      <c r="B2" s="35"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L10" s="29">
-[...94 lines deleted...]
-      <c r="Q11" s="46">
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="13"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="15"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="15"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="R11" s="29">
-[...3624 lines deleted...]
-      <c r="O66" s="6"/>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...6 lines deleted...]
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z64"/>
+  <dimension ref="A2:AB57"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="O19" sqref="O19"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="22" width="9.140625" style="2"/>
+    <col min="23" max="23" width="9.140625" style="3"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...56 lines deleted...]
-      <c r="Z5" s="17" t="s">
+    <row r="2" spans="1:28" ht="31.5">
+      <c r="A2" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="77" t="s">
+        <v>90</v>
+      </c>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="78"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="Z4" s="5"/>
+      <c r="AB4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="2" customFormat="1">
+      <c r="A5" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="7">
+        <v>2000</v>
+      </c>
+      <c r="D5" s="7">
+        <v>2001</v>
+      </c>
+      <c r="E5" s="7">
+        <v>2002</v>
+      </c>
+      <c r="F5" s="7">
+        <v>2003</v>
+      </c>
+      <c r="G5" s="7">
+        <v>2004</v>
+      </c>
+      <c r="H5" s="7">
+        <v>2005</v>
+      </c>
+      <c r="I5" s="7">
+        <v>2006</v>
+      </c>
+      <c r="J5" s="7">
+        <v>2007</v>
+      </c>
+      <c r="K5" s="7">
+        <v>2008</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="M5" s="7">
+        <v>2010</v>
+      </c>
+      <c r="N5" s="7">
+        <v>2011</v>
+      </c>
+      <c r="O5" s="7">
+        <v>2012</v>
+      </c>
+      <c r="P5" s="7">
+        <v>2013</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>2014</v>
+      </c>
+      <c r="R5" s="7">
+        <v>2015</v>
+      </c>
+      <c r="S5" s="8">
+        <v>2016</v>
+      </c>
+      <c r="T5" s="7">
+        <v>2017</v>
+      </c>
+      <c r="U5" s="7">
+        <v>2018</v>
+      </c>
+      <c r="V5" s="8">
+        <v>2019</v>
+      </c>
+      <c r="W5" s="9">
+        <v>2020</v>
+      </c>
+      <c r="X5" s="9">
+        <v>2021</v>
+      </c>
+      <c r="Y5" s="10">
+        <v>2022</v>
+      </c>
+      <c r="Z5" s="10">
+        <v>2023</v>
+      </c>
+      <c r="AA5" s="10">
+        <v>2024</v>
+      </c>
+      <c r="AB5" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="B6" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="79"/>
+      <c r="K6" s="79"/>
+      <c r="L6" s="79"/>
+      <c r="M6" s="79"/>
+      <c r="N6" s="79"/>
+      <c r="O6" s="79"/>
+      <c r="P6" s="79"/>
+      <c r="Q6" s="79"/>
+      <c r="R6" s="79"/>
+      <c r="S6" s="79"/>
+      <c r="T6" s="79"/>
+      <c r="U6" s="79"/>
+      <c r="V6" s="79"/>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79"/>
+      <c r="Y6" s="79"/>
+      <c r="Z6" s="79"/>
+      <c r="AA6" s="79"/>
+      <c r="AB6" s="80"/>
+    </row>
+    <row r="7" spans="1:28" s="2" customFormat="1">
+      <c r="A7" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="50">
+        <v>13921</v>
+      </c>
+      <c r="D7" s="50">
+        <v>-5109</v>
+      </c>
+      <c r="E7" s="50">
+        <v>-294</v>
+      </c>
+      <c r="F7" s="50">
+        <v>2646</v>
+      </c>
+      <c r="G7" s="50">
+        <v>358</v>
+      </c>
+      <c r="H7" s="50">
+        <v>-1970</v>
+      </c>
+      <c r="I7" s="50">
+        <v>1655</v>
+      </c>
+      <c r="J7" s="50">
+        <v>-2913</v>
+      </c>
+      <c r="K7" s="50">
+        <v>-8885</v>
+      </c>
+      <c r="L7" s="51">
+        <v>-10551</v>
+      </c>
+      <c r="M7" s="51">
+        <v>-8838</v>
+      </c>
+      <c r="N7" s="51">
+        <v>-9669</v>
+      </c>
+      <c r="O7" s="51">
+        <v>-13639</v>
+      </c>
+      <c r="P7" s="51">
+        <v>-17765</v>
+      </c>
+      <c r="Q7" s="50">
+        <v>-22527</v>
+      </c>
+      <c r="R7" s="50">
+        <v>-22465</v>
+      </c>
+      <c r="S7" s="50">
+        <v>-34204</v>
+      </c>
+      <c r="T7" s="51">
+        <v>-32423</v>
+      </c>
+      <c r="U7" s="50">
+        <v>-37266</v>
+      </c>
+      <c r="V7" s="52">
+        <v>-13325</v>
+      </c>
+      <c r="W7" s="50">
+        <v>-19673</v>
+      </c>
+      <c r="X7" s="53">
+        <v>-21045</v>
+      </c>
+      <c r="Y7" s="53">
+        <v>-17754</v>
+      </c>
+      <c r="Z7" s="54">
+        <v>-22758</v>
+      </c>
+      <c r="AA7" s="55">
+        <v>-31475</v>
+      </c>
+      <c r="AB7" s="56">
+        <v>-42237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="2" customFormat="1">
+      <c r="A8" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="57">
+        <v>-1790</v>
+      </c>
+      <c r="D8" s="50">
+        <v>-2189</v>
+      </c>
+      <c r="E8" s="57">
+        <v>-149</v>
+      </c>
+      <c r="F8" s="57">
+        <v>-976</v>
+      </c>
+      <c r="G8" s="57">
+        <v>-1313</v>
+      </c>
+      <c r="H8" s="57">
+        <v>-289</v>
+      </c>
+      <c r="I8" s="57">
+        <v>195</v>
+      </c>
+      <c r="J8" s="57">
+        <v>-888</v>
+      </c>
+      <c r="K8" s="57">
+        <v>-1391</v>
+      </c>
+      <c r="L8" s="56">
+        <v>-954</v>
+      </c>
+      <c r="M8" s="56">
+        <v>-1155</v>
+      </c>
+      <c r="N8" s="56">
+        <v>-1814</v>
+      </c>
+      <c r="O8" s="56">
+        <v>-1721</v>
+      </c>
+      <c r="P8" s="56">
+        <v>-1783</v>
+      </c>
+      <c r="Q8" s="58">
+        <v>-2381</v>
+      </c>
+      <c r="R8" s="58">
+        <v>-2588</v>
+      </c>
+      <c r="S8" s="56">
+        <v>-4392</v>
+      </c>
+      <c r="T8" s="56">
+        <v>-3332</v>
+      </c>
+      <c r="U8" s="56">
+        <v>-2108</v>
+      </c>
+      <c r="V8" s="56">
+        <v>1577</v>
+      </c>
+      <c r="W8" s="56">
+        <v>2557</v>
+      </c>
+      <c r="X8" s="56">
+        <v>5362</v>
+      </c>
+      <c r="Y8" s="59">
+        <v>1360</v>
+      </c>
+      <c r="Z8" s="56">
+        <v>2474</v>
+      </c>
+      <c r="AA8" s="56">
+        <v>3943</v>
+      </c>
+      <c r="AB8" s="56">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="2" customFormat="1">
+      <c r="A9" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="57">
+        <v>-786</v>
+      </c>
+      <c r="D9" s="50">
+        <v>-549</v>
+      </c>
+      <c r="E9" s="57">
+        <v>-283</v>
+      </c>
+      <c r="F9" s="57">
+        <v>-326</v>
+      </c>
+      <c r="G9" s="57">
+        <v>-293</v>
+      </c>
+      <c r="H9" s="57">
+        <v>-290</v>
+      </c>
+      <c r="I9" s="57">
+        <v>-703</v>
+      </c>
+      <c r="J9" s="57">
+        <v>-537</v>
+      </c>
+      <c r="K9" s="57">
+        <v>-690</v>
+      </c>
+      <c r="L9" s="56">
+        <v>-406</v>
+      </c>
+      <c r="M9" s="56">
+        <v>-341</v>
+      </c>
+      <c r="N9" s="56">
+        <v>-371</v>
+      </c>
+      <c r="O9" s="56">
+        <v>-762</v>
+      </c>
+      <c r="P9" s="56">
+        <v>-912</v>
+      </c>
+      <c r="Q9" s="58">
+        <v>-621</v>
+      </c>
+      <c r="R9" s="58">
+        <v>-973</v>
+      </c>
+      <c r="S9" s="56">
+        <v>-1522</v>
+      </c>
+      <c r="T9" s="56">
+        <v>-1583</v>
+      </c>
+      <c r="U9" s="56">
+        <v>-1548</v>
+      </c>
+      <c r="V9" s="56">
+        <v>372</v>
+      </c>
+      <c r="W9" s="56">
+        <v>-1553</v>
+      </c>
+      <c r="X9" s="56">
+        <v>-1260</v>
+      </c>
+      <c r="Y9" s="59">
+        <v>-1216</v>
+      </c>
+      <c r="Z9" s="56">
+        <v>-1365</v>
+      </c>
+      <c r="AA9" s="56">
+        <v>-2285</v>
+      </c>
+      <c r="AB9" s="56">
+        <v>-2583</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="2" customFormat="1">
+      <c r="A10" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="57">
+        <v>-464</v>
+      </c>
+      <c r="D10" s="50">
+        <v>-1682</v>
+      </c>
+      <c r="E10" s="57">
+        <v>-340</v>
+      </c>
+      <c r="F10" s="57">
+        <v>170</v>
+      </c>
+      <c r="G10" s="57">
+        <v>886</v>
+      </c>
+      <c r="H10" s="57">
+        <v>190</v>
+      </c>
+      <c r="I10" s="57">
+        <v>-224</v>
+      </c>
+      <c r="J10" s="57">
+        <v>-151</v>
+      </c>
+      <c r="K10" s="57">
+        <v>-102</v>
+      </c>
+      <c r="L10" s="56">
+        <v>-71</v>
+      </c>
+      <c r="M10" s="56">
+        <v>200</v>
+      </c>
+      <c r="N10" s="56">
+        <v>319</v>
+      </c>
+      <c r="O10" s="56">
+        <v>284</v>
+      </c>
+      <c r="P10" s="56">
+        <v>-612</v>
+      </c>
+      <c r="Q10" s="58">
+        <v>7</v>
+      </c>
+      <c r="R10" s="58">
+        <v>-134</v>
+      </c>
+      <c r="S10" s="56">
+        <v>-482</v>
+      </c>
+      <c r="T10" s="56">
+        <v>-26</v>
+      </c>
+      <c r="U10" s="56">
+        <v>348</v>
+      </c>
+      <c r="V10" s="56">
+        <v>-690</v>
+      </c>
+      <c r="W10" s="56">
+        <v>75</v>
+      </c>
+      <c r="X10" s="56">
+        <v>143</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>-1087</v>
+      </c>
+      <c r="Z10" s="56">
+        <v>-1321</v>
+      </c>
+      <c r="AA10" s="56">
+        <v>-1522</v>
+      </c>
+      <c r="AB10" s="56">
+        <v>-2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="2" customFormat="1">
+      <c r="A11" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="57">
+        <v>-1619</v>
+      </c>
+      <c r="D11" s="50">
+        <v>-591</v>
+      </c>
+      <c r="E11" s="57">
+        <v>-233</v>
+      </c>
+      <c r="F11" s="57">
+        <v>-207</v>
+      </c>
+      <c r="G11" s="57">
+        <v>-254</v>
+      </c>
+      <c r="H11" s="57">
+        <v>-154</v>
+      </c>
+      <c r="I11" s="57">
+        <v>-283</v>
+      </c>
+      <c r="J11" s="57">
+        <v>-634</v>
+      </c>
+      <c r="K11" s="57">
+        <v>-696</v>
+      </c>
+      <c r="L11" s="56">
+        <v>-675</v>
+      </c>
+      <c r="M11" s="56">
+        <v>-779</v>
+      </c>
+      <c r="N11" s="56">
+        <v>-533</v>
+      </c>
+      <c r="O11" s="56">
+        <v>-913</v>
+      </c>
+      <c r="P11" s="56">
+        <v>-629</v>
+      </c>
+      <c r="Q11" s="58">
+        <v>-740</v>
+      </c>
+      <c r="R11" s="58">
+        <v>-458</v>
+      </c>
+      <c r="S11" s="56">
+        <v>-928</v>
+      </c>
+      <c r="T11" s="56">
+        <v>-1357</v>
+      </c>
+      <c r="U11" s="56">
+        <v>-1507</v>
+      </c>
+      <c r="V11" s="56">
+        <v>-752</v>
+      </c>
+      <c r="W11" s="56">
+        <v>-723</v>
+      </c>
+      <c r="X11" s="56">
+        <v>-787</v>
+      </c>
+      <c r="Y11" s="59">
+        <v>-646</v>
+      </c>
+      <c r="Z11" s="56">
+        <v>-913</v>
+      </c>
+      <c r="AA11" s="56">
+        <v>-1136</v>
+      </c>
+      <c r="AB11" s="56">
+        <v>-1203</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="2" customFormat="1">
+      <c r="A12" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="56">
+        <v>-3036</v>
+      </c>
+      <c r="M12" s="56">
+        <v>-3885</v>
+      </c>
+      <c r="N12" s="56">
+        <v>-4097</v>
+      </c>
+      <c r="O12" s="56">
+        <v>-4517</v>
+      </c>
+      <c r="P12" s="56">
+        <v>-3718</v>
+      </c>
+      <c r="Q12" s="58">
+        <v>-3660</v>
+      </c>
+      <c r="R12" s="58">
+        <v>-3893</v>
+      </c>
+      <c r="S12" s="56">
+        <v>-5578</v>
+      </c>
+      <c r="T12" s="56">
+        <v>-6763</v>
+      </c>
+      <c r="U12" s="56">
+        <v>-5302</v>
+      </c>
+      <c r="V12" s="56">
+        <v>-2114</v>
+      </c>
+      <c r="W12" s="56">
+        <v>-4156</v>
+      </c>
+      <c r="X12" s="56">
+        <v>-3046</v>
+      </c>
+      <c r="Y12" s="59">
+        <v>-2922</v>
+      </c>
+      <c r="Z12" s="56">
+        <v>-3980</v>
+      </c>
+      <c r="AA12" s="56">
+        <v>-5395</v>
+      </c>
+      <c r="AB12" s="56">
+        <v>-6111</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="2" customFormat="1">
+      <c r="A13" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="56">
+        <v>-54</v>
+      </c>
+      <c r="M13" s="56">
+        <v>331</v>
+      </c>
+      <c r="N13" s="56">
+        <v>840</v>
+      </c>
+      <c r="O13" s="56">
+        <v>309</v>
+      </c>
+      <c r="P13" s="56">
+        <v>-30</v>
+      </c>
+      <c r="Q13" s="58">
+        <v>-144</v>
+      </c>
+      <c r="R13" s="58">
+        <v>-697</v>
+      </c>
+      <c r="S13" s="56">
+        <v>-1504</v>
+      </c>
+      <c r="T13" s="56">
+        <v>-799</v>
+      </c>
+      <c r="U13" s="56">
+        <v>1875</v>
+      </c>
+      <c r="V13" s="56">
+        <v>-3213</v>
+      </c>
+      <c r="W13" s="56">
+        <v>-1928</v>
+      </c>
+      <c r="X13" s="56">
+        <v>-2045</v>
+      </c>
+      <c r="Y13" s="59">
+        <v>-1915</v>
+      </c>
+      <c r="Z13" s="56">
+        <v>-2772</v>
+      </c>
+      <c r="AA13" s="56">
+        <v>-3946</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>-4331</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="2" customFormat="1">
+      <c r="A14" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="57">
+        <v>-3824</v>
+      </c>
+      <c r="D14" s="50">
+        <v>-837</v>
+      </c>
+      <c r="E14" s="57">
+        <v>185</v>
+      </c>
+      <c r="F14" s="57">
+        <v>111</v>
+      </c>
+      <c r="G14" s="57">
+        <v>67</v>
+      </c>
+      <c r="H14" s="57">
+        <v>76</v>
+      </c>
+      <c r="I14" s="57">
+        <v>-246</v>
+      </c>
+      <c r="J14" s="57">
+        <v>-621</v>
+      </c>
+      <c r="K14" s="57">
+        <v>-495</v>
+      </c>
+      <c r="L14" s="56">
+        <v>-903</v>
+      </c>
+      <c r="M14" s="56">
+        <v>-913</v>
+      </c>
+      <c r="N14" s="56">
+        <v>-1156</v>
+      </c>
+      <c r="O14" s="56">
+        <v>-1323</v>
+      </c>
+      <c r="P14" s="56">
+        <v>-1510</v>
+      </c>
+      <c r="Q14" s="58">
+        <v>-1527</v>
+      </c>
+      <c r="R14" s="58">
+        <v>-2339</v>
+      </c>
+      <c r="S14" s="56">
+        <v>-3095</v>
+      </c>
+      <c r="T14" s="56">
+        <v>-3318</v>
+      </c>
+      <c r="U14" s="56">
+        <v>-3541</v>
+      </c>
+      <c r="V14" s="56">
+        <v>-1232</v>
+      </c>
+      <c r="W14" s="56">
+        <v>-1710</v>
+      </c>
+      <c r="X14" s="56">
+        <v>-1731</v>
+      </c>
+      <c r="Y14" s="59">
+        <v>-1476</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>-1500</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>-1799</v>
+      </c>
+      <c r="AB14" s="56">
+        <v>-3883</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="2" customFormat="1">
+      <c r="A15" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="57">
+        <v>-3035</v>
+      </c>
+      <c r="D15" s="50">
+        <v>-2915</v>
+      </c>
+      <c r="E15" s="57">
+        <v>-339</v>
+      </c>
+      <c r="F15" s="57">
+        <v>216</v>
+      </c>
+      <c r="G15" s="57">
+        <v>-948</v>
+      </c>
+      <c r="H15" s="57">
+        <v>-2005</v>
+      </c>
+      <c r="I15" s="57">
+        <v>-883</v>
+      </c>
+      <c r="J15" s="57">
+        <v>-2786</v>
+      </c>
+      <c r="K15" s="57">
+        <v>-3304</v>
+      </c>
+      <c r="L15" s="56">
+        <v>-1114</v>
+      </c>
+      <c r="M15" s="56">
+        <v>-680</v>
+      </c>
+      <c r="N15" s="56">
+        <v>-651</v>
+      </c>
+      <c r="O15" s="56">
+        <v>-809</v>
+      </c>
+      <c r="P15" s="56">
+        <v>-600</v>
+      </c>
+      <c r="Q15" s="58">
+        <v>-610</v>
+      </c>
+      <c r="R15" s="58">
+        <v>-1091</v>
+      </c>
+      <c r="S15" s="56">
+        <v>-1773</v>
+      </c>
+      <c r="T15" s="56">
+        <v>-1305</v>
+      </c>
+      <c r="U15" s="56">
+        <v>-2840</v>
+      </c>
+      <c r="V15" s="56">
+        <v>-3850</v>
+      </c>
+      <c r="W15" s="56">
+        <v>-1040</v>
+      </c>
+      <c r="X15" s="56">
+        <v>-1851</v>
+      </c>
+      <c r="Y15" s="59">
+        <v>-1865</v>
+      </c>
+      <c r="Z15" s="56">
+        <v>-2335</v>
+      </c>
+      <c r="AA15" s="56">
+        <v>-3425</v>
+      </c>
+      <c r="AB15" s="56">
+        <v>-3840</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="2" customFormat="1">
+      <c r="A16" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="57">
+        <v>-680</v>
+      </c>
+      <c r="D16" s="50">
+        <v>-1306</v>
+      </c>
+      <c r="E16" s="57">
+        <v>-797</v>
+      </c>
+      <c r="F16" s="57">
+        <v>36</v>
+      </c>
+      <c r="G16" s="57">
+        <v>357</v>
+      </c>
+      <c r="H16" s="57">
+        <v>2375</v>
+      </c>
+      <c r="I16" s="57">
+        <v>1914</v>
+      </c>
+      <c r="J16" s="57">
+        <v>1661</v>
+      </c>
+      <c r="K16" s="57">
+        <v>817</v>
+      </c>
+      <c r="L16" s="56">
+        <v>147</v>
+      </c>
+      <c r="M16" s="56">
+        <v>-137</v>
+      </c>
+      <c r="N16" s="56">
+        <v>-6</v>
+      </c>
+      <c r="O16" s="56">
+        <v>262</v>
+      </c>
+      <c r="P16" s="56">
+        <v>-672</v>
+      </c>
+      <c r="Q16" s="58">
+        <v>-1263</v>
+      </c>
+      <c r="R16" s="58">
+        <v>-1706</v>
+      </c>
+      <c r="S16" s="56">
+        <v>-3205</v>
+      </c>
+      <c r="T16" s="56">
+        <v>-1514</v>
+      </c>
+      <c r="U16" s="56">
+        <v>-2658</v>
+      </c>
+      <c r="V16" s="56">
+        <v>73</v>
+      </c>
+      <c r="W16" s="56">
+        <v>-2144</v>
+      </c>
+      <c r="X16" s="56">
+        <v>-2000</v>
+      </c>
+      <c r="Y16" s="59">
+        <v>-496</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>-1140</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>-1751</v>
+      </c>
+      <c r="AB16" s="56">
+        <v>-1519</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="2" customFormat="1">
+      <c r="A17" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="57">
+        <v>-238</v>
+      </c>
+      <c r="D17" s="50">
+        <v>-741</v>
+      </c>
+      <c r="E17" s="57">
+        <v>-587</v>
+      </c>
+      <c r="F17" s="57">
+        <v>-409</v>
+      </c>
+      <c r="G17" s="57">
+        <v>-530</v>
+      </c>
+      <c r="H17" s="57">
+        <v>-552</v>
+      </c>
+      <c r="I17" s="57">
+        <v>-617</v>
+      </c>
+      <c r="J17" s="57">
+        <v>-635</v>
+      </c>
+      <c r="K17" s="57">
+        <v>-532</v>
+      </c>
+      <c r="L17" s="56">
+        <v>-523</v>
+      </c>
+      <c r="M17" s="56">
+        <v>-388</v>
+      </c>
+      <c r="N17" s="56">
+        <v>-254</v>
+      </c>
+      <c r="O17" s="56">
+        <v>-468</v>
+      </c>
+      <c r="P17" s="56">
+        <v>-475</v>
+      </c>
+      <c r="Q17" s="58">
+        <v>-479</v>
+      </c>
+      <c r="R17" s="58">
+        <v>-721</v>
+      </c>
+      <c r="S17" s="56">
+        <v>-574</v>
+      </c>
+      <c r="T17" s="56">
+        <v>-772</v>
+      </c>
+      <c r="U17" s="56">
+        <v>-1490</v>
+      </c>
+      <c r="V17" s="56">
+        <v>-806</v>
+      </c>
+      <c r="W17" s="56">
+        <v>-898</v>
+      </c>
+      <c r="X17" s="56">
+        <v>-702</v>
+      </c>
+      <c r="Y17" s="59">
+        <v>-736</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>-950</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>-1295</v>
+      </c>
+      <c r="AB17" s="56">
+        <v>-1768</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="2" customFormat="1">
+      <c r="A18" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="57">
+        <v>-1336</v>
+      </c>
+      <c r="D18" s="50">
+        <v>-3719</v>
+      </c>
+      <c r="E18" s="57">
+        <v>699</v>
+      </c>
+      <c r="F18" s="57">
+        <v>822</v>
+      </c>
+      <c r="G18" s="57">
+        <v>1689</v>
+      </c>
+      <c r="H18" s="57">
+        <v>749</v>
+      </c>
+      <c r="I18" s="57">
+        <v>623</v>
+      </c>
+      <c r="J18" s="57">
+        <v>1390</v>
+      </c>
+      <c r="K18" s="57">
+        <v>-84</v>
+      </c>
+      <c r="L18" s="56">
+        <v>-1313</v>
+      </c>
+      <c r="M18" s="56">
+        <v>-359</v>
+      </c>
+      <c r="N18" s="56">
+        <v>-894</v>
+      </c>
+      <c r="O18" s="56">
+        <v>-870</v>
+      </c>
+      <c r="P18" s="56">
+        <v>-992</v>
+      </c>
+      <c r="Q18" s="58">
+        <v>-4311</v>
+      </c>
+      <c r="R18" s="58">
+        <v>-1714</v>
+      </c>
+      <c r="S18" s="56">
+        <v>-1386</v>
+      </c>
+      <c r="T18" s="56">
+        <v>-1481</v>
+      </c>
+      <c r="U18" s="56">
+        <v>-3554</v>
+      </c>
+      <c r="V18" s="56">
+        <v>136</v>
+      </c>
+      <c r="W18" s="56">
+        <v>-450</v>
+      </c>
+      <c r="X18" s="56">
+        <v>-1172</v>
+      </c>
+      <c r="Y18" s="59">
+        <v>-960</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>-942</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>-2307</v>
+      </c>
+      <c r="AB18" s="56">
+        <v>-2201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="2" customFormat="1">
+      <c r="A19" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="57">
+        <v>-433</v>
+      </c>
+      <c r="D19" s="50">
+        <v>-3627</v>
+      </c>
+      <c r="E19" s="57">
+        <v>1789</v>
+      </c>
+      <c r="F19" s="57">
+        <v>1004</v>
+      </c>
+      <c r="G19" s="57">
+        <v>-149</v>
+      </c>
+      <c r="H19" s="57">
+        <v>793</v>
+      </c>
+      <c r="I19" s="57">
+        <v>1534</v>
+      </c>
+      <c r="J19" s="57">
+        <v>581</v>
+      </c>
+      <c r="K19" s="57">
+        <v>-945</v>
+      </c>
+      <c r="L19" s="56">
+        <v>-658</v>
+      </c>
+      <c r="M19" s="56">
+        <v>-487</v>
+      </c>
+      <c r="N19" s="56">
+        <v>-630</v>
+      </c>
+      <c r="O19" s="56">
+        <v>-1621</v>
+      </c>
+      <c r="P19" s="56">
+        <v>-2576</v>
+      </c>
+      <c r="Q19" s="58">
+        <v>-2497</v>
+      </c>
+      <c r="R19" s="58">
+        <v>-2139</v>
+      </c>
+      <c r="S19" s="56">
+        <v>-4120</v>
+      </c>
+      <c r="T19" s="56">
+        <v>-4309</v>
+      </c>
+      <c r="U19" s="56">
+        <v>-8508</v>
+      </c>
+      <c r="V19" s="56">
+        <v>-862</v>
+      </c>
+      <c r="W19" s="56">
+        <v>-2531</v>
+      </c>
+      <c r="X19" s="56">
+        <v>-2726</v>
+      </c>
+      <c r="Y19" s="59">
+        <v>-2290</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>-2402</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>-3108</v>
+      </c>
+      <c r="AB19" s="56">
+        <v>-4964</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="2" customFormat="1">
+      <c r="A20" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="56">
+        <v>-139</v>
+      </c>
+      <c r="M20" s="56">
+        <v>-220</v>
+      </c>
+      <c r="N20" s="56">
+        <v>-175</v>
+      </c>
+      <c r="O20" s="56">
+        <v>-108</v>
+      </c>
+      <c r="P20" s="56">
+        <v>-64</v>
+      </c>
+      <c r="Q20" s="58">
+        <v>-79</v>
+      </c>
+      <c r="R20" s="58">
+        <v>-144</v>
+      </c>
+      <c r="S20" s="56">
+        <v>-124</v>
+      </c>
+      <c r="T20" s="56">
+        <v>-92</v>
+      </c>
+      <c r="U20" s="56">
+        <v>1882</v>
+      </c>
+      <c r="V20" s="56">
+        <v>1200</v>
+      </c>
+      <c r="W20" s="56">
+        <v>-1023</v>
+      </c>
+      <c r="X20" s="56">
+        <v>-4728</v>
+      </c>
+      <c r="Y20" s="59">
+        <v>570</v>
+      </c>
+      <c r="Z20" s="56">
+        <v>-258</v>
+      </c>
+      <c r="AA20" s="56">
+        <v>-447</v>
+      </c>
+      <c r="AB20" s="56">
+        <v>-712</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="2" customFormat="1">
+      <c r="A21" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="57">
+        <v>-4101</v>
+      </c>
+      <c r="D21" s="50">
+        <v>-583</v>
+      </c>
+      <c r="E21" s="57">
+        <v>-196</v>
+      </c>
+      <c r="F21" s="57">
+        <v>197</v>
+      </c>
+      <c r="G21" s="57">
+        <v>-574</v>
+      </c>
+      <c r="H21" s="57">
+        <v>-278</v>
+      </c>
+      <c r="I21" s="57">
+        <v>-207</v>
+      </c>
+      <c r="J21" s="57">
+        <v>-201</v>
+      </c>
+      <c r="K21" s="57">
+        <v>-31</v>
+      </c>
+      <c r="L21" s="56">
+        <v>-179</v>
+      </c>
+      <c r="M21" s="56">
+        <v>-67</v>
+      </c>
+      <c r="N21" s="56">
+        <v>-325</v>
+      </c>
+      <c r="O21" s="56">
+        <v>-104</v>
+      </c>
+      <c r="P21" s="56">
+        <v>145</v>
+      </c>
+      <c r="Q21" s="58">
+        <v>20</v>
+      </c>
+      <c r="R21" s="58">
+        <v>-321</v>
+      </c>
+      <c r="S21" s="56">
+        <v>-426</v>
+      </c>
+      <c r="T21" s="56">
+        <v>-967</v>
+      </c>
+      <c r="U21" s="56">
+        <v>-1762</v>
+      </c>
+      <c r="V21" s="56">
+        <v>-609</v>
+      </c>
+      <c r="W21" s="56">
+        <v>-669</v>
+      </c>
+      <c r="X21" s="56">
+        <v>-769</v>
+      </c>
+      <c r="Y21" s="59">
+        <v>-929</v>
+      </c>
+      <c r="Z21" s="56">
+        <v>-1062</v>
+      </c>
+      <c r="AA21" s="56">
+        <v>-1372</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>-1835</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="2" customFormat="1">
+      <c r="A22" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="57">
+        <v>-1698</v>
+      </c>
+      <c r="D22" s="50">
+        <v>-1626</v>
+      </c>
+      <c r="E22" s="57">
+        <v>-503</v>
+      </c>
+      <c r="F22" s="57">
+        <v>-541</v>
+      </c>
+      <c r="G22" s="57">
+        <v>-345</v>
+      </c>
+      <c r="H22" s="57">
+        <v>-156</v>
+      </c>
+      <c r="I22" s="57">
+        <v>117</v>
+      </c>
+      <c r="J22" s="57">
+        <v>-142</v>
+      </c>
+      <c r="K22" s="57">
+        <v>-275</v>
+      </c>
+      <c r="L22" s="56">
+        <v>-431</v>
+      </c>
+      <c r="M22" s="56">
+        <v>-6</v>
+      </c>
+      <c r="N22" s="56">
+        <v>-101</v>
+      </c>
+      <c r="O22" s="56">
+        <v>-889</v>
+      </c>
+      <c r="P22" s="56">
+        <v>-1551</v>
+      </c>
+      <c r="Q22" s="58">
+        <v>-1781</v>
+      </c>
+      <c r="R22" s="58">
+        <v>-1070</v>
+      </c>
+      <c r="S22" s="56">
+        <v>-1795</v>
+      </c>
+      <c r="T22" s="56">
+        <v>-1521</v>
+      </c>
+      <c r="U22" s="56">
+        <v>-2647</v>
+      </c>
+      <c r="V22" s="56">
+        <v>-1025</v>
+      </c>
+      <c r="W22" s="56">
+        <v>-757</v>
+      </c>
+      <c r="X22" s="56">
+        <v>-1132</v>
+      </c>
+      <c r="Y22" s="59">
+        <v>-647</v>
+      </c>
+      <c r="Z22" s="56">
+        <v>-1397</v>
+      </c>
+      <c r="AA22" s="56">
+        <v>-1148</v>
+      </c>
+      <c r="AB22" s="56">
+        <v>-2580</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="2" customFormat="1">
+      <c r="A23" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="57">
+        <v>-1546</v>
+      </c>
+      <c r="D23" s="50">
+        <v>-914</v>
+      </c>
+      <c r="E23" s="57">
+        <v>257</v>
+      </c>
+      <c r="F23" s="57">
+        <v>639</v>
+      </c>
+      <c r="G23" s="57">
+        <v>333</v>
+      </c>
+      <c r="H23" s="57">
+        <v>362</v>
+      </c>
+      <c r="I23" s="57">
+        <v>570</v>
+      </c>
+      <c r="J23" s="57">
+        <v>561</v>
+      </c>
+      <c r="K23" s="57">
+        <v>235</v>
+      </c>
+      <c r="L23" s="56">
+        <v>718</v>
+      </c>
+      <c r="M23" s="56">
+        <v>1037</v>
+      </c>
+      <c r="N23" s="56">
+        <v>1295</v>
+      </c>
+      <c r="O23" s="56">
+        <v>444</v>
+      </c>
+      <c r="P23" s="56">
+        <v>-537</v>
+      </c>
+      <c r="Q23" s="58">
+        <v>-977</v>
+      </c>
+      <c r="R23" s="58">
+        <v>-835</v>
+      </c>
+      <c r="S23" s="56">
+        <v>-1216</v>
+      </c>
+      <c r="T23" s="56">
+        <v>-1448</v>
+      </c>
+      <c r="U23" s="56">
+        <v>-1708</v>
+      </c>
+      <c r="V23" s="56">
+        <v>-579</v>
+      </c>
+      <c r="W23" s="56">
+        <v>-1308</v>
+      </c>
+      <c r="X23" s="56">
+        <v>-1369</v>
+      </c>
+      <c r="Y23" s="59">
+        <v>-1209</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>-1597</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>-2358</v>
+      </c>
+      <c r="AB23" s="56">
+        <v>-2808</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="2" customFormat="1">
+      <c r="A24" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" s="57">
+        <v>-504</v>
+      </c>
+      <c r="D24" s="50">
+        <v>-278</v>
+      </c>
+      <c r="E24" s="57">
+        <v>175</v>
+      </c>
+      <c r="F24" s="57">
+        <v>131</v>
+      </c>
+      <c r="G24" s="57">
+        <v>-132</v>
+      </c>
+      <c r="H24" s="57">
+        <v>-141</v>
+      </c>
+      <c r="I24" s="57">
+        <v>-66</v>
+      </c>
+      <c r="J24" s="57">
+        <v>-119</v>
+      </c>
+      <c r="K24" s="57">
+        <v>-783</v>
+      </c>
+      <c r="L24" s="56">
+        <v>-960</v>
+      </c>
+      <c r="M24" s="56">
+        <v>-989</v>
+      </c>
+      <c r="N24" s="56">
+        <v>-1116</v>
+      </c>
+      <c r="O24" s="56">
+        <v>-833</v>
+      </c>
+      <c r="P24" s="56">
+        <v>-1249</v>
+      </c>
+      <c r="Q24" s="58">
+        <v>-1484</v>
+      </c>
+      <c r="R24" s="58">
+        <v>-1642</v>
+      </c>
+      <c r="S24" s="56">
+        <v>-2084</v>
+      </c>
+      <c r="T24" s="56">
+        <v>-1836</v>
+      </c>
+      <c r="U24" s="56">
+        <v>-2198</v>
+      </c>
+      <c r="V24" s="56">
+        <v>-951</v>
+      </c>
+      <c r="W24" s="56">
+        <v>-1415</v>
+      </c>
+      <c r="X24" s="56">
+        <v>-1232</v>
+      </c>
+      <c r="Y24" s="59">
+        <v>-1290</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>-1298</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>-2124</v>
+      </c>
+      <c r="AB24" s="56">
+        <v>-2992</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="2" customFormat="1">
+      <c r="A25" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="57">
+        <v>44234</v>
+      </c>
+      <c r="D25" s="50">
+        <v>16448</v>
+      </c>
+      <c r="E25" s="57">
+        <v>28</v>
+      </c>
+      <c r="F25" s="57">
+        <v>1779</v>
+      </c>
+      <c r="G25" s="57">
+        <v>1736</v>
+      </c>
+      <c r="H25" s="57">
+        <v>-2551</v>
+      </c>
+      <c r="I25" s="57">
+        <v>100</v>
+      </c>
+      <c r="J25" s="57">
+        <v>-140</v>
+      </c>
+      <c r="K25" s="57">
+        <v>-609</v>
+      </c>
+      <c r="L25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="22.5" customHeight="1">
+      <c r="B26" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="81"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="81"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="81"/>
+      <c r="K26" s="81"/>
+      <c r="L26" s="81"/>
+      <c r="M26" s="81"/>
+      <c r="N26" s="81"/>
+      <c r="O26" s="81"/>
+      <c r="P26" s="81"/>
+      <c r="Q26" s="81"/>
+      <c r="R26" s="81"/>
+      <c r="S26" s="81"/>
+      <c r="T26" s="81"/>
+      <c r="U26" s="81"/>
+      <c r="V26" s="81"/>
+      <c r="W26" s="81"/>
+      <c r="X26" s="81"/>
+      <c r="Y26" s="81"/>
+      <c r="Z26" s="81"/>
+      <c r="AA26" s="81"/>
+      <c r="AB26" s="80"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="63">
+        <v>33897</v>
+      </c>
+      <c r="D27" s="63">
+        <v>9119</v>
+      </c>
+      <c r="E27" s="50">
+        <v>-1173</v>
+      </c>
+      <c r="F27" s="50">
+        <v>750</v>
+      </c>
+      <c r="G27" s="50">
+        <v>-554</v>
+      </c>
+      <c r="H27" s="63">
+        <v>-4408</v>
+      </c>
+      <c r="I27" s="50">
+        <v>-647</v>
+      </c>
+      <c r="J27" s="50">
+        <v>-3882</v>
+      </c>
+      <c r="K27" s="50">
+        <v>-4870</v>
+      </c>
+      <c r="L27" s="51">
+        <v>-5155</v>
+      </c>
+      <c r="M27" s="51">
+        <v>-5348</v>
+      </c>
+      <c r="N27" s="51">
+        <v>-6126</v>
+      </c>
+      <c r="O27" s="51">
+        <v>-7584</v>
+      </c>
+      <c r="P27" s="51">
+        <v>-9645</v>
+      </c>
+      <c r="Q27" s="50">
+        <v>-9442</v>
+      </c>
+      <c r="R27" s="50">
+        <v>-8854</v>
+      </c>
+      <c r="S27" s="50">
+        <v>-12665</v>
+      </c>
+      <c r="T27" s="51">
+        <v>-11849</v>
+      </c>
+      <c r="U27" s="50">
+        <v>-11204</v>
+      </c>
+      <c r="V27" s="51">
+        <v>3307</v>
+      </c>
+      <c r="W27" s="64">
+        <v>-541</v>
+      </c>
+      <c r="X27" s="54">
+        <v>2392</v>
+      </c>
+      <c r="Y27" s="54">
+        <v>-2484</v>
+      </c>
+      <c r="Z27" s="54">
+        <v>-2987</v>
+      </c>
+      <c r="AA27" s="55">
+        <v>-2232</v>
+      </c>
+      <c r="AB27" s="56">
+        <v>-5868</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K28" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L28" s="56">
+        <v>-954</v>
+      </c>
+      <c r="M28" s="56">
+        <v>-1155</v>
+      </c>
+      <c r="N28" s="56">
+        <v>-1814</v>
+      </c>
+      <c r="O28" s="56">
+        <v>-1721</v>
+      </c>
+      <c r="P28" s="56">
+        <v>-1783</v>
+      </c>
+      <c r="Q28" s="58">
+        <v>-2381</v>
+      </c>
+      <c r="R28" s="58">
+        <v>-2588</v>
+      </c>
+      <c r="S28" s="56">
+        <v>-4392</v>
+      </c>
+      <c r="T28" s="56">
+        <v>-3332</v>
+      </c>
+      <c r="U28" s="56">
+        <v>-2108</v>
+      </c>
+      <c r="V28" s="56">
+        <v>1577</v>
+      </c>
+      <c r="W28" s="56">
+        <v>2557</v>
+      </c>
+      <c r="X28" s="56">
+        <v>5362</v>
+      </c>
+      <c r="Y28" s="59">
+        <v>1360</v>
+      </c>
+      <c r="Z28" s="56">
+        <v>2474</v>
+      </c>
+      <c r="AA28" s="56">
+        <v>3943</v>
+      </c>
+      <c r="AB28" s="56">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K29" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L29" s="56">
+        <v>-254</v>
+      </c>
+      <c r="M29" s="56">
+        <v>-148</v>
+      </c>
+      <c r="N29" s="56">
+        <v>-222</v>
+      </c>
+      <c r="O29" s="56">
+        <v>-549</v>
+      </c>
+      <c r="P29" s="56">
+        <v>-704</v>
+      </c>
+      <c r="Q29" s="58">
+        <v>-486</v>
+      </c>
+      <c r="R29" s="58">
+        <v>-728</v>
+      </c>
+      <c r="S29" s="56">
+        <v>-905</v>
+      </c>
+      <c r="T29" s="56">
+        <v>-376</v>
+      </c>
+      <c r="U29" s="56">
+        <v>-698</v>
+      </c>
+      <c r="V29" s="56">
+        <v>664</v>
+      </c>
+      <c r="W29" s="56">
+        <v>-1099</v>
+      </c>
+      <c r="X29" s="56">
+        <v>-754</v>
+      </c>
+      <c r="Y29" s="59">
+        <v>-869</v>
+      </c>
+      <c r="Z29" s="56">
+        <v>-1139</v>
+      </c>
+      <c r="AA29" s="56">
+        <v>-1453</v>
+      </c>
+      <c r="AB29" s="56">
+        <v>-1694</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K30" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L30" s="56">
+        <v>-2</v>
+      </c>
+      <c r="M30" s="56">
+        <v>249</v>
+      </c>
+      <c r="N30" s="56">
+        <v>352</v>
+      </c>
+      <c r="O30" s="56">
+        <v>320</v>
+      </c>
+      <c r="P30" s="56">
+        <v>-572</v>
+      </c>
+      <c r="Q30" s="58">
+        <v>60</v>
+      </c>
+      <c r="R30" s="58">
+        <v>-73</v>
+      </c>
+      <c r="S30" s="56">
+        <v>-488</v>
+      </c>
+      <c r="T30" s="56">
+        <v>-563</v>
+      </c>
+      <c r="U30" s="56">
+        <v>-491</v>
+      </c>
+      <c r="V30" s="56">
+        <v>-1420</v>
+      </c>
+      <c r="W30" s="56">
+        <v>222</v>
+      </c>
+      <c r="X30" s="56">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="59">
+        <v>-896</v>
+      </c>
+      <c r="Z30" s="56">
+        <v>-1057</v>
+      </c>
+      <c r="AA30" s="56">
+        <v>-1217</v>
+      </c>
+      <c r="AB30" s="56">
+        <v>-1648</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K31" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L31" s="56">
+        <v>-1936</v>
+      </c>
+      <c r="M31" s="56">
+        <v>-2378</v>
+      </c>
+      <c r="N31" s="56">
+        <v>-2526</v>
+      </c>
+      <c r="O31" s="56">
+        <v>-2888</v>
+      </c>
+      <c r="P31" s="56">
+        <v>-2578</v>
+      </c>
+      <c r="Q31" s="58">
+        <v>-2321</v>
+      </c>
+      <c r="R31" s="58">
+        <v>-2279</v>
+      </c>
+      <c r="S31" s="56">
+        <v>-2714</v>
+      </c>
+      <c r="T31" s="56">
+        <v>-3054</v>
+      </c>
+      <c r="U31" s="56">
+        <v>-982</v>
+      </c>
+      <c r="V31" s="56">
+        <v>770</v>
+      </c>
+      <c r="W31" s="56">
+        <v>-1421</v>
+      </c>
+      <c r="X31" s="56">
+        <v>-906</v>
+      </c>
+      <c r="Y31" s="59">
+        <v>-751</v>
+      </c>
+      <c r="Z31" s="56">
+        <v>-1346</v>
+      </c>
+      <c r="AA31" s="56">
+        <v>-1712</v>
+      </c>
+      <c r="AB31" s="56">
+        <v>-1849</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K32" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4"/>
+      <c r="S32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="65"/>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K33" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L33" s="56">
+        <v>-873</v>
+      </c>
+      <c r="M33" s="56">
+        <v>-904</v>
+      </c>
+      <c r="N33" s="56">
+        <v>-823</v>
+      </c>
+      <c r="O33" s="56">
+        <v>-1381</v>
+      </c>
+      <c r="P33" s="56">
+        <v>-2056</v>
+      </c>
+      <c r="Q33" s="58">
+        <v>-1941</v>
+      </c>
+      <c r="R33" s="58">
+        <v>-1432</v>
+      </c>
+      <c r="S33" s="56">
+        <v>-2119</v>
+      </c>
+      <c r="T33" s="56">
+        <v>-2479</v>
+      </c>
+      <c r="U33" s="56">
+        <v>-5128</v>
+      </c>
+      <c r="V33" s="56">
+        <v>785</v>
+      </c>
+      <c r="W33" s="56">
+        <v>-631</v>
+      </c>
+      <c r="X33" s="56">
+        <v>-888</v>
+      </c>
+      <c r="Y33" s="56">
+        <v>-576</v>
+      </c>
+      <c r="Z33" s="56">
+        <v>-789</v>
+      </c>
+      <c r="AA33" s="56">
+        <v>-502</v>
+      </c>
+      <c r="AB33" s="56">
+        <v>-1754</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K34" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L34" s="56">
+        <v>-459</v>
+      </c>
+      <c r="M34" s="56">
+        <v>-274</v>
+      </c>
+      <c r="N34" s="56">
+        <v>-225</v>
+      </c>
+      <c r="O34" s="56">
+        <v>-682</v>
+      </c>
+      <c r="P34" s="56">
+        <v>-1095</v>
+      </c>
+      <c r="Q34" s="58">
+        <v>-1271</v>
+      </c>
+      <c r="R34" s="58">
+        <v>-601</v>
+      </c>
+      <c r="S34" s="56">
+        <v>-784</v>
+      </c>
+      <c r="T34" s="56">
+        <v>-632</v>
+      </c>
+      <c r="U34" s="56">
+        <v>-400</v>
+      </c>
+      <c r="V34" s="56">
+        <v>890</v>
+      </c>
+      <c r="W34" s="56">
+        <v>327</v>
+      </c>
+      <c r="X34" s="56">
+        <v>120</v>
+      </c>
+      <c r="Y34" s="56">
+        <v>-136</v>
+      </c>
+      <c r="Z34" s="56">
+        <v>-402</v>
+      </c>
+      <c r="AA34" s="56">
+        <v>-389</v>
+      </c>
+      <c r="AB34" s="56">
+        <v>-878</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K35" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L35" s="56">
+        <v>-677</v>
+      </c>
+      <c r="M35" s="56">
+        <v>-738</v>
+      </c>
+      <c r="N35" s="56">
+        <v>-868</v>
+      </c>
+      <c r="O35" s="56">
+        <v>-683</v>
+      </c>
+      <c r="P35" s="56">
+        <v>-857</v>
+      </c>
+      <c r="Q35" s="58">
+        <v>-1102</v>
+      </c>
+      <c r="R35" s="58">
+        <v>-1153</v>
+      </c>
+      <c r="S35" s="56">
+        <v>-1263</v>
+      </c>
+      <c r="T35" s="56">
+        <v>-1413</v>
+      </c>
+      <c r="U35" s="56">
+        <v>-1397</v>
+      </c>
+      <c r="V35" s="56">
+        <v>41</v>
+      </c>
+      <c r="W35" s="56">
+        <v>-496</v>
+      </c>
+      <c r="X35" s="56">
+        <v>-543</v>
+      </c>
+      <c r="Y35" s="56">
+        <v>-616</v>
+      </c>
+      <c r="Z35" s="56">
+        <v>-728</v>
+      </c>
+      <c r="AA35" s="56">
+        <v>-902</v>
+      </c>
+      <c r="AB35" s="56">
+        <v>-1164</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K36" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.25" customHeight="1">
+      <c r="B37" s="82" t="s">
         <v>3</v>
       </c>
-    </row>
-[...133 lines deleted...]
-      <c r="I8" s="26">
+      <c r="C37" s="82"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="82"/>
+      <c r="G37" s="82"/>
+      <c r="H37" s="82"/>
+      <c r="I37" s="82"/>
+      <c r="J37" s="82"/>
+      <c r="K37" s="82"/>
+      <c r="L37" s="82"/>
+      <c r="M37" s="82"/>
+      <c r="N37" s="82"/>
+      <c r="O37" s="82"/>
+      <c r="P37" s="82"/>
+      <c r="Q37" s="82"/>
+      <c r="R37" s="82"/>
+      <c r="S37" s="82"/>
+      <c r="T37" s="82"/>
+      <c r="U37" s="82"/>
+      <c r="V37" s="82"/>
+      <c r="W37" s="82"/>
+      <c r="X37" s="82"/>
+      <c r="Y37" s="82"/>
+      <c r="Z37" s="82"/>
+      <c r="AA37" s="82"/>
+      <c r="AB37" s="80"/>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="63">
+        <v>-19976</v>
+      </c>
+      <c r="D38" s="63">
+        <v>-14228</v>
+      </c>
+      <c r="E38" s="63">
+        <v>879</v>
+      </c>
+      <c r="F38" s="63">
+        <v>1896</v>
+      </c>
+      <c r="G38" s="63">
+        <v>912</v>
+      </c>
+      <c r="H38" s="63">
+        <v>2438</v>
+      </c>
+      <c r="I38" s="63">
+        <v>2302</v>
+      </c>
+      <c r="J38" s="63">
+        <v>969</v>
+      </c>
+      <c r="K38" s="63">
+        <v>-4015</v>
+      </c>
+      <c r="L38" s="66">
+        <v>-5396</v>
+      </c>
+      <c r="M38" s="66">
+        <v>-3490</v>
+      </c>
+      <c r="N38" s="66">
+        <v>-3543</v>
+      </c>
+      <c r="O38" s="66">
+        <v>-6055</v>
+      </c>
+      <c r="P38" s="66">
+        <v>-8120</v>
+      </c>
+      <c r="Q38" s="67">
+        <v>-13085</v>
+      </c>
+      <c r="R38" s="67">
+        <v>-13611</v>
+      </c>
+      <c r="S38" s="66">
+        <v>-21539</v>
+      </c>
+      <c r="T38" s="66">
+        <v>-20574</v>
+      </c>
+      <c r="U38" s="66">
+        <v>-26062</v>
+      </c>
+      <c r="V38" s="66">
+        <v>-16632</v>
+      </c>
+      <c r="W38" s="66">
+        <v>-19132</v>
+      </c>
+      <c r="X38" s="66">
+        <v>-23437</v>
+      </c>
+      <c r="Y38" s="68">
+        <v>-15270</v>
+      </c>
+      <c r="Z38" s="67">
+        <v>-19771</v>
+      </c>
+      <c r="AA38" s="66">
+        <v>-29243</v>
+      </c>
+      <c r="AB38" s="66">
+        <v>-36369</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K39" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L39" s="66">
+        <v>-152</v>
+      </c>
+      <c r="M39" s="66">
+        <v>-193</v>
+      </c>
+      <c r="N39" s="66">
+        <v>-149</v>
+      </c>
+      <c r="O39" s="66">
+        <v>-213</v>
+      </c>
+      <c r="P39" s="66">
+        <v>-208</v>
+      </c>
+      <c r="Q39" s="67">
+        <v>-135</v>
+      </c>
+      <c r="R39" s="67">
+        <v>-245</v>
+      </c>
+      <c r="S39" s="66">
+        <v>-617</v>
+      </c>
+      <c r="T39" s="66">
+        <v>-1207</v>
+      </c>
+      <c r="U39" s="66">
+        <v>-850</v>
+      </c>
+      <c r="V39" s="66">
+        <v>-292</v>
+      </c>
+      <c r="W39" s="66">
+        <v>-454</v>
+      </c>
+      <c r="X39" s="66">
+        <v>-506</v>
+      </c>
+      <c r="Y39" s="69">
+        <v>-347</v>
+      </c>
+      <c r="Z39" s="66">
+        <v>-226</v>
+      </c>
+      <c r="AA39" s="66">
+        <v>-832</v>
+      </c>
+      <c r="AB39" s="66">
+        <v>-889</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K40" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L40" s="66">
+        <v>-69</v>
+      </c>
+      <c r="M40" s="66">
+        <v>-49</v>
+      </c>
+      <c r="N40" s="66">
+        <v>-33</v>
+      </c>
+      <c r="O40" s="66">
+        <v>-36</v>
+      </c>
+      <c r="P40" s="66">
+        <v>-40</v>
+      </c>
+      <c r="Q40" s="67">
+        <v>-53</v>
+      </c>
+      <c r="R40" s="67">
+        <v>-61</v>
+      </c>
+      <c r="S40" s="66">
+        <v>6</v>
+      </c>
+      <c r="T40" s="66">
+        <v>537</v>
+      </c>
+      <c r="U40" s="66">
+        <v>839</v>
+      </c>
+      <c r="V40" s="66">
+        <v>730</v>
+      </c>
+      <c r="W40" s="66">
+        <v>-147</v>
+      </c>
+      <c r="X40" s="66">
+        <v>142</v>
+      </c>
+      <c r="Y40" s="69">
+        <v>-191</v>
+      </c>
+      <c r="Z40" s="66">
+        <v>-264</v>
+      </c>
+      <c r="AA40" s="66">
+        <v>-305</v>
+      </c>
+      <c r="AB40" s="66">
+        <v>-378</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K41" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L41" s="66">
+        <v>-675</v>
+      </c>
+      <c r="M41" s="66">
+        <v>-779</v>
+      </c>
+      <c r="N41" s="66">
+        <v>-533</v>
+      </c>
+      <c r="O41" s="66">
+        <v>-913</v>
+      </c>
+      <c r="P41" s="66">
+        <v>-629</v>
+      </c>
+      <c r="Q41" s="67">
+        <v>-740</v>
+      </c>
+      <c r="R41" s="67">
+        <v>-458</v>
+      </c>
+      <c r="S41" s="66">
+        <v>-928</v>
+      </c>
+      <c r="T41" s="66">
+        <v>-1357</v>
+      </c>
+      <c r="U41" s="66">
+        <v>-1507</v>
+      </c>
+      <c r="V41" s="66">
+        <v>-752</v>
+      </c>
+      <c r="W41" s="66">
+        <v>-723</v>
+      </c>
+      <c r="X41" s="66">
+        <v>-787</v>
+      </c>
+      <c r="Y41" s="69">
+        <v>-646</v>
+      </c>
+      <c r="Z41" s="66">
+        <v>-913</v>
+      </c>
+      <c r="AA41" s="66">
+        <v>-1136</v>
+      </c>
+      <c r="AB41" s="66">
+        <v>-1203</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K42" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L42" s="66">
+        <v>-1100</v>
+      </c>
+      <c r="M42" s="66">
+        <v>-1507</v>
+      </c>
+      <c r="N42" s="66">
+        <v>-1571</v>
+      </c>
+      <c r="O42" s="66">
+        <v>-1629</v>
+      </c>
+      <c r="P42" s="66">
+        <v>-1140</v>
+      </c>
+      <c r="Q42" s="67">
+        <v>-1339</v>
+      </c>
+      <c r="R42" s="67">
+        <v>-1614</v>
+      </c>
+      <c r="S42" s="66">
+        <v>-2864</v>
+      </c>
+      <c r="T42" s="66">
+        <v>-3709</v>
+      </c>
+      <c r="U42" s="66">
+        <v>-4320</v>
+      </c>
+      <c r="V42" s="66">
+        <v>-2884</v>
+      </c>
+      <c r="W42" s="66">
+        <v>-2735</v>
+      </c>
+      <c r="X42" s="66">
+        <v>-2140</v>
+      </c>
+      <c r="Y42" s="69">
+        <v>-2171</v>
+      </c>
+      <c r="Z42" s="66">
+        <v>-2634</v>
+      </c>
+      <c r="AA42" s="66">
+        <v>-3683</v>
+      </c>
+      <c r="AB42" s="66">
+        <v>-4262</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
+      <c r="A43" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K43" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L43" s="66">
+        <v>-54</v>
+      </c>
+      <c r="M43" s="66">
+        <v>331</v>
+      </c>
+      <c r="N43" s="66">
+        <v>840</v>
+      </c>
+      <c r="O43" s="66">
+        <v>309</v>
+      </c>
+      <c r="P43" s="66">
+        <v>-30</v>
+      </c>
+      <c r="Q43" s="67">
+        <v>-144</v>
+      </c>
+      <c r="R43" s="67">
+        <v>-697</v>
+      </c>
+      <c r="S43" s="66">
+        <v>-1504</v>
+      </c>
+      <c r="T43" s="66">
+        <v>-799</v>
+      </c>
+      <c r="U43" s="66">
+        <v>1875</v>
+      </c>
+      <c r="V43" s="66">
+        <v>-3213</v>
+      </c>
+      <c r="W43" s="66">
+        <v>-1928</v>
+      </c>
+      <c r="X43" s="66">
+        <v>-2045</v>
+      </c>
+      <c r="Y43" s="69">
+        <v>-1915</v>
+      </c>
+      <c r="Z43" s="66">
+        <v>-2772</v>
+      </c>
+      <c r="AA43" s="66">
+        <v>-3946</v>
+      </c>
+      <c r="AB43" s="66">
+        <v>-4331</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
+      <c r="A44" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K44" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L44" s="66">
+        <v>-903</v>
+      </c>
+      <c r="M44" s="66">
+        <v>-913</v>
+      </c>
+      <c r="N44" s="66">
+        <v>-1156</v>
+      </c>
+      <c r="O44" s="66">
+        <v>-1323</v>
+      </c>
+      <c r="P44" s="66">
+        <v>-1510</v>
+      </c>
+      <c r="Q44" s="67">
+        <v>-1527</v>
+      </c>
+      <c r="R44" s="67">
+        <v>-2339</v>
+      </c>
+      <c r="S44" s="66">
+        <v>-3095</v>
+      </c>
+      <c r="T44" s="66">
+        <v>-3318</v>
+      </c>
+      <c r="U44" s="66">
+        <v>-3541</v>
+      </c>
+      <c r="V44" s="66">
+        <v>-1232</v>
+      </c>
+      <c r="W44" s="66">
+        <v>-1710</v>
+      </c>
+      <c r="X44" s="66">
+        <v>-1731</v>
+      </c>
+      <c r="Y44" s="69">
+        <v>-1476</v>
+      </c>
+      <c r="Z44" s="66">
+        <v>-1500</v>
+      </c>
+      <c r="AA44" s="66">
+        <v>-1799</v>
+      </c>
+      <c r="AB44" s="66">
+        <v>-3883</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
+      <c r="A45" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="C45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K45" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L45" s="66">
+        <v>-1114</v>
+      </c>
+      <c r="M45" s="66">
+        <v>-680</v>
+      </c>
+      <c r="N45" s="66">
+        <v>-651</v>
+      </c>
+      <c r="O45" s="66">
+        <v>-809</v>
+      </c>
+      <c r="P45" s="66">
+        <v>-600</v>
+      </c>
+      <c r="Q45" s="67">
+        <v>-610</v>
+      </c>
+      <c r="R45" s="67">
+        <v>-1091</v>
+      </c>
+      <c r="S45" s="66">
+        <v>-1773</v>
+      </c>
+      <c r="T45" s="66">
+        <v>-1305</v>
+      </c>
+      <c r="U45" s="66">
+        <v>-2840</v>
+      </c>
+      <c r="V45" s="66">
+        <v>-3850</v>
+      </c>
+      <c r="W45" s="66">
+        <v>-1040</v>
+      </c>
+      <c r="X45" s="66">
+        <v>-1851</v>
+      </c>
+      <c r="Y45" s="69">
+        <v>-1865</v>
+      </c>
+      <c r="Z45" s="66">
+        <v>-2335</v>
+      </c>
+      <c r="AA45" s="66">
+        <v>-3425</v>
+      </c>
+      <c r="AB45" s="66">
+        <v>-3840</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
+      <c r="A46" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K46" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L46" s="66">
+        <v>147</v>
+      </c>
+      <c r="M46" s="66">
+        <v>-137</v>
+      </c>
+      <c r="N46" s="66">
+        <v>-6</v>
+      </c>
+      <c r="O46" s="66">
+        <v>262</v>
+      </c>
+      <c r="P46" s="66">
+        <v>-672</v>
+      </c>
+      <c r="Q46" s="67">
+        <v>-1263</v>
+      </c>
+      <c r="R46" s="67">
+        <v>-1706</v>
+      </c>
+      <c r="S46" s="66">
+        <v>-3205</v>
+      </c>
+      <c r="T46" s="66">
+        <v>-1514</v>
+      </c>
+      <c r="U46" s="66">
+        <v>-2658</v>
+      </c>
+      <c r="V46" s="66">
+        <v>73</v>
+      </c>
+      <c r="W46" s="66">
+        <v>-2144</v>
+      </c>
+      <c r="X46" s="66">
+        <v>-2000</v>
+      </c>
+      <c r="Y46" s="69">
+        <v>-496</v>
+      </c>
+      <c r="Z46" s="66">
+        <v>-1140</v>
+      </c>
+      <c r="AA46" s="66">
+        <v>-1751</v>
+      </c>
+      <c r="AB46" s="66">
+        <v>-1519</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
+      <c r="A47" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K47" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L47" s="66">
+        <v>-523</v>
+      </c>
+      <c r="M47" s="66">
+        <v>-388</v>
+      </c>
+      <c r="N47" s="66">
+        <v>-254</v>
+      </c>
+      <c r="O47" s="66">
+        <v>-468</v>
+      </c>
+      <c r="P47" s="66">
+        <v>-475</v>
+      </c>
+      <c r="Q47" s="67">
+        <v>-479</v>
+      </c>
+      <c r="R47" s="67">
+        <v>-721</v>
+      </c>
+      <c r="S47" s="66">
+        <v>-574</v>
+      </c>
+      <c r="T47" s="66">
+        <v>-772</v>
+      </c>
+      <c r="U47" s="66">
+        <v>-1490</v>
+      </c>
+      <c r="V47" s="66">
+        <v>-806</v>
+      </c>
+      <c r="W47" s="66">
+        <v>-898</v>
+      </c>
+      <c r="X47" s="66">
+        <v>-702</v>
+      </c>
+      <c r="Y47" s="69">
+        <v>-736</v>
+      </c>
+      <c r="Z47" s="66">
+        <v>-950</v>
+      </c>
+      <c r="AA47" s="66">
+        <v>-1295</v>
+      </c>
+      <c r="AB47" s="66">
+        <v>-1768</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
+      <c r="A48" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K48" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L48" s="66">
+        <v>-1313</v>
+      </c>
+      <c r="M48" s="66">
+        <v>-359</v>
+      </c>
+      <c r="N48" s="66">
+        <v>-894</v>
+      </c>
+      <c r="O48" s="66">
+        <v>-870</v>
+      </c>
+      <c r="P48" s="66">
+        <v>-992</v>
+      </c>
+      <c r="Q48" s="67">
+        <v>-4311</v>
+      </c>
+      <c r="R48" s="67">
+        <v>-1714</v>
+      </c>
+      <c r="S48" s="66">
+        <v>-1386</v>
+      </c>
+      <c r="T48" s="66">
+        <v>-1481</v>
+      </c>
+      <c r="U48" s="66">
+        <v>-3554</v>
+      </c>
+      <c r="V48" s="66">
+        <v>136</v>
+      </c>
+      <c r="W48" s="66">
+        <v>-450</v>
+      </c>
+      <c r="X48" s="66">
+        <v>-1172</v>
+      </c>
+      <c r="Y48" s="69">
+        <v>-960</v>
+      </c>
+      <c r="Z48" s="66">
+        <v>-942</v>
+      </c>
+      <c r="AA48" s="66">
+        <v>-2307</v>
+      </c>
+      <c r="AB48" s="66">
+        <v>-2201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="A49" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K49" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L49" s="66">
+        <v>215</v>
+      </c>
+      <c r="M49" s="66">
+        <v>417</v>
+      </c>
+      <c r="N49" s="66">
+        <v>193</v>
+      </c>
+      <c r="O49" s="66">
+        <v>-240</v>
+      </c>
+      <c r="P49" s="66">
+        <v>-520</v>
+      </c>
+      <c r="Q49" s="67">
+        <v>-556</v>
+      </c>
+      <c r="R49" s="67">
+        <v>-707</v>
+      </c>
+      <c r="S49" s="66">
+        <v>-2001</v>
+      </c>
+      <c r="T49" s="66">
+        <v>-1830</v>
+      </c>
+      <c r="U49" s="66">
+        <v>-3380</v>
+      </c>
+      <c r="V49" s="66">
+        <v>-1647</v>
+      </c>
+      <c r="W49" s="66">
+        <v>-1900</v>
+      </c>
+      <c r="X49" s="66">
+        <v>-1838</v>
+      </c>
+      <c r="Y49" s="69">
+        <v>-1714</v>
+      </c>
+      <c r="Z49" s="66">
+        <v>-1613</v>
+      </c>
+      <c r="AA49" s="66">
+        <v>-2606</v>
+      </c>
+      <c r="AB49" s="66">
+        <v>-3210</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K50" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L50" s="66">
+        <v>-139</v>
+      </c>
+      <c r="M50" s="66">
+        <v>-220</v>
+      </c>
+      <c r="N50" s="66">
+        <v>-175</v>
+      </c>
+      <c r="O50" s="66">
+        <v>-108</v>
+      </c>
+      <c r="P50" s="66">
+        <v>-64</v>
+      </c>
+      <c r="Q50" s="67">
+        <v>-79</v>
+      </c>
+      <c r="R50" s="67">
+        <v>-144</v>
+      </c>
+      <c r="S50" s="66">
+        <v>-124</v>
+      </c>
+      <c r="T50" s="66">
+        <v>-92</v>
+      </c>
+      <c r="U50" s="66">
+        <v>1882</v>
+      </c>
+      <c r="V50" s="66">
         <v>1200</v>
       </c>
-      <c r="J8" s="26">
-[...97 lines deleted...]
-      <c r="P9" s="33">
+      <c r="W50" s="66">
+        <v>-1023</v>
+      </c>
+      <c r="X50" s="66">
+        <v>-4728</v>
+      </c>
+      <c r="Y50" s="69">
+        <v>570</v>
+      </c>
+      <c r="Z50" s="66">
+        <v>-258</v>
+      </c>
+      <c r="AA50" s="66">
+        <v>-447</v>
+      </c>
+      <c r="AB50" s="66">
+        <v>-712</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="63"/>
+      <c r="G51" s="63"/>
+      <c r="H51" s="63"/>
+      <c r="I51" s="63"/>
+      <c r="J51" s="63"/>
+      <c r="K51" s="63"/>
+      <c r="L51" s="66">
+        <v>-179</v>
+      </c>
+      <c r="M51" s="66">
+        <v>-67</v>
+      </c>
+      <c r="N51" s="66">
+        <v>-325</v>
+      </c>
+      <c r="O51" s="66">
+        <v>-104</v>
+      </c>
+      <c r="P51" s="66">
+        <v>145</v>
+      </c>
+      <c r="Q51" s="67">
         <v>20</v>
       </c>
-      <c r="Q9" s="33">
-[...111 lines deleted...]
-      <c r="A11" s="30" t="s">
+      <c r="R51" s="67">
+        <v>-321</v>
+      </c>
+      <c r="S51" s="66">
+        <v>-426</v>
+      </c>
+      <c r="T51" s="66">
+        <v>-967</v>
+      </c>
+      <c r="U51" s="66">
+        <v>-1762</v>
+      </c>
+      <c r="V51" s="66">
+        <v>-609</v>
+      </c>
+      <c r="W51" s="66">
+        <v>-669</v>
+      </c>
+      <c r="X51" s="66">
+        <v>-769</v>
+      </c>
+      <c r="Y51" s="69">
+        <v>-929</v>
+      </c>
+      <c r="Z51" s="66">
+        <v>-1062</v>
+      </c>
+      <c r="AA51" s="66">
+        <v>-1372</v>
+      </c>
+      <c r="AB51" s="66">
+        <v>-1835</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="C52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K52" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L52" s="66">
+        <v>28</v>
+      </c>
+      <c r="M52" s="66">
+        <v>268</v>
+      </c>
+      <c r="N52" s="66">
+        <v>124</v>
+      </c>
+      <c r="O52" s="66">
+        <v>-207</v>
+      </c>
+      <c r="P52" s="66">
+        <v>-456</v>
+      </c>
+      <c r="Q52" s="67">
+        <v>-510</v>
+      </c>
+      <c r="R52" s="67">
+        <v>-469</v>
+      </c>
+      <c r="S52" s="66">
+        <v>-1011</v>
+      </c>
+      <c r="T52" s="66">
+        <v>-889</v>
+      </c>
+      <c r="U52" s="66">
+        <v>-2247</v>
+      </c>
+      <c r="V52" s="66">
+        <v>-1915</v>
+      </c>
+      <c r="W52" s="66">
+        <v>-1084</v>
+      </c>
+      <c r="X52" s="66">
+        <v>-1252</v>
+      </c>
+      <c r="Y52" s="69">
+        <v>-511</v>
+      </c>
+      <c r="Z52" s="66">
+        <v>-995</v>
+      </c>
+      <c r="AA52" s="66">
+        <v>-759</v>
+      </c>
+      <c r="AB52" s="66">
+        <v>-1702</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="F53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="G53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="I53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="J53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="K53" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="L53" s="66">
+        <v>718</v>
+      </c>
+      <c r="M53" s="66">
+        <v>1037</v>
+      </c>
+      <c r="N53" s="66">
+        <v>1295</v>
+      </c>
+      <c r="O53" s="66">
+        <v>444</v>
+      </c>
+      <c r="P53" s="66">
+        <v>-537</v>
+      </c>
+      <c r="Q53" s="67">
+        <v>-977</v>
+      </c>
+      <c r="R53" s="67">
+        <v>-835</v>
+      </c>
+      <c r="S53" s="66">
+        <v>-1216</v>
+      </c>
+      <c r="T53" s="66">
+        <v>-1448</v>
+      </c>
+      <c r="U53" s="66">
+        <v>-1708</v>
+      </c>
+      <c r="V53" s="66">
+        <v>-579</v>
+      </c>
+      <c r="W53" s="66">
+        <v>-1308</v>
+      </c>
+      <c r="X53" s="66">
+        <v>-1369</v>
+      </c>
+      <c r="Y53" s="69">
+        <v>-1209</v>
+      </c>
+      <c r="Z53" s="66">
+        <v>-1597</v>
+      </c>
+      <c r="AA53" s="66">
+        <v>-2358</v>
+      </c>
+      <c r="AB53" s="66">
+        <v>-2808</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" s="48" customFormat="1">
+      <c r="A54" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>88</v>
+      </c>
+      <c r="C54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="D54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="E54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="F54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="G54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="H54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="I54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="J54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="K54" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="L54" s="71">
+        <v>-283</v>
+      </c>
+      <c r="M54" s="71">
+        <v>-251</v>
+      </c>
+      <c r="N54" s="71">
+        <v>-248</v>
+      </c>
+      <c r="O54" s="71">
+        <v>-150</v>
+      </c>
+      <c r="P54" s="71">
+        <v>-392</v>
+      </c>
+      <c r="Q54" s="72">
+        <v>-382</v>
+      </c>
+      <c r="R54" s="72">
+        <v>-489</v>
+      </c>
+      <c r="S54" s="71">
+        <v>-821</v>
+      </c>
+      <c r="T54" s="71">
+        <v>-423</v>
+      </c>
+      <c r="U54" s="71">
+        <v>-801</v>
+      </c>
+      <c r="V54" s="71">
+        <v>-992</v>
+      </c>
+      <c r="W54" s="71">
+        <v>-919</v>
+      </c>
+      <c r="X54" s="71">
+        <v>-689</v>
+      </c>
+      <c r="Y54" s="73">
+        <v>-674</v>
+      </c>
+      <c r="Z54" s="71">
+        <v>-570</v>
+      </c>
+      <c r="AA54" s="71">
+        <v>-1222</v>
+      </c>
+      <c r="AB54" s="71">
+        <v>-1828</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="18" customHeight="1">
+      <c r="A55" s="22"/>
+      <c r="B55" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="31" t="s">
-[...59 lines deleted...]
-      <c r="V11" s="29">
+      <c r="C55" s="76"/>
+      <c r="D55" s="76"/>
+      <c r="E55" s="76"/>
+      <c r="F55" s="76"/>
+      <c r="G55" s="76"/>
+      <c r="H55" s="76"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="38"/>
+      <c r="K55" s="38"/>
+      <c r="L55" s="38"/>
+      <c r="M55" s="38"/>
+      <c r="N55" s="38"/>
+      <c r="O55" s="38"/>
+      <c r="P55" s="38"/>
+      <c r="Q55" s="38"/>
+      <c r="R55" s="38"/>
+      <c r="S55" s="38"/>
+      <c r="T55" s="38"/>
+      <c r="U55" s="38"/>
+      <c r="V55" s="38"/>
+    </row>
+    <row r="56" spans="1:28" ht="15" customHeight="1">
+      <c r="A56" s="23"/>
+      <c r="B56" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="W11" s="29">
-[...3603 lines deleted...]
-      <c r="S64" s="1"/>
+      <c r="C56" s="75"/>
+      <c r="D56" s="75"/>
+      <c r="E56" s="75"/>
+      <c r="F56" s="11"/>
+    </row>
+    <row r="57" spans="1:28">
+      <c r="A57" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A2:Y2"/>
+  <mergeCells count="6">
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B55:H55"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B6:AB6"/>
+    <mergeCell ref="B26:AB26"/>
+    <mergeCell ref="B37:AB37"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>The net migration</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Emigrants</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>