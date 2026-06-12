--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,9348 +1,6495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14160" windowHeight="12180"/>
   </bookViews>
   <sheets>
-    <sheet name="Number of regist. divorces" sheetId="4" r:id="rId1"/>
-    <sheet name="Crude divorce rate" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="1991-1999" sheetId="4" r:id="rId3"/>
+    <sheet name="2000-2025" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
-  <fileRecoveryPr autoRecover="0"/>
+  <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="758" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="105">
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>All population</t>
+  </si>
+  <si>
+    <t>units</t>
+  </si>
+  <si>
+    <t>Urban population</t>
+  </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data for 2000-2008 for South Kazakhstan region</t>
+    </r>
+  </si>
+  <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>Urban population</t>
-[...8 lines deleted...]
-    <t>per 1000 people</t>
+    <t>SIC code  - 612501</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>Symbols:     
+"-" there is no phenomenon
+"0.0" is an insignificant value     
+"x"- data is confidential
+"..."- data is missing     
+In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
+Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The code of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Naming of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Divorces</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered divorces in Kazakhstan is based on accounting of divorce registrations acts in citizens stay acts registration departments</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of the next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Annual number of registered divorces by regions of KZ</t>
+  </si>
+  <si>
+    <t>1) Data from 2009 are recounted due to formation of new regions 2) Data for 2000-2008 for South Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Numeric</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data since 2009 are recounted due to formation of new regions</t>
+    </r>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>The number of registered divorces</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of registered divorces </t>
+  </si>
+  <si>
+    <t>510000000</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>al.mansurova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>Division social and demographic statistics</t>
+  </si>
+  <si>
+    <t>511000000</t>
+  </si>
+  <si>
+    <t>511600000</t>
+  </si>
+  <si>
+    <t>512000000</t>
+  </si>
+  <si>
+    <t>512600000</t>
+  </si>
+  <si>
+    <t>513600000</t>
+  </si>
+  <si>
+    <t>514000000</t>
+  </si>
+  <si>
+    <t>514400000</t>
+  </si>
+  <si>
+    <t>514600000</t>
+  </si>
+  <si>
+    <t>514800000</t>
+  </si>
+  <si>
+    <t>515200000</t>
+  </si>
+  <si>
+    <t>515600000</t>
+  </si>
+  <si>
+    <t>515800000</t>
+  </si>
+  <si>
+    <t>516000000</t>
+  </si>
+  <si>
+    <t>516400000</t>
+  </si>
+  <si>
+    <t>South Kazakhstan</t>
+  </si>
+  <si>
+    <t>Arys c.a.</t>
+  </si>
+  <si>
+    <t>Kentau c.a.</t>
+  </si>
+  <si>
+    <t>Turkistan city</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baydibek </t>
+  </si>
+  <si>
+    <t>Kazygurt</t>
+  </si>
+  <si>
+    <t>Maktaaral</t>
+  </si>
+  <si>
+    <t>Ordabasy</t>
+  </si>
+  <si>
+    <t>Otyrar</t>
+  </si>
+  <si>
+    <t>Sairam</t>
+  </si>
+  <si>
+    <t>Saryagash</t>
+  </si>
+  <si>
+    <t>Sozaq</t>
+  </si>
+  <si>
+    <t>Tolebi</t>
+  </si>
+  <si>
+    <t>Tulkibas</t>
+  </si>
+  <si>
+    <t>Shardara</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
-    <t>Turkistan city</t>
-[...10 lines deleted...]
-  <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Keles</t>
   </si>
   <si>
-    <t>Kazygurt</t>
-[...16 lines deleted...]
-  <si>
     <t>Sauran</t>
   </si>
   <si>
-    <t>Sozaq</t>
-[...35 lines deleted...]
-    <t>*Data for 2000-2008 by the Ontustik Kazakhstan region.</t>
+    <t>…</t>
+  </si>
+  <si>
+    <t>Mansurova Alfiya Rifovna</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The number of registered divorces in South Kazakhstan</t>
+  </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> The number of registered divorces in Turkistan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...90 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...29 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...98 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный_05_19" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...105 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.mansurova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z64"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C64" sqref="C64"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="37.28515625" customWidth="1"/>
+    <col min="2" max="2" width="77.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="10">
+        <v>612501</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="30" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="46.5" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.25">
+      <c r="A10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="7">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="32"/>
-[...333 lines deleted...]
-      <c r="F10" s="21">
+      <c r="B16" s="7">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="G10" s="21">
-[...3781 lines deleted...]
-      <c r="U64" s="6"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="3"/>
+      <c r="B21" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...8 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z59"/>
+  <dimension ref="B5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="K66" sqref="K66"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A220" sqref="A220"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="59" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="57"/>
+    <col min="2" max="2" width="92.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="56" t="s">
+    <row r="5" spans="2:2" ht="183.75" customHeight="1">
+      <c r="B5" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:K22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20.85546875" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="2"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="B4" s="4"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="2"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="27" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="29"/>
+      <c r="C6" s="30">
+        <v>1991</v>
+      </c>
+      <c r="D6" s="30">
+        <v>1992</v>
+      </c>
+      <c r="E6" s="30">
+        <v>1993</v>
+      </c>
+      <c r="F6" s="30">
+        <v>1994</v>
+      </c>
+      <c r="G6" s="30">
+        <v>1995</v>
+      </c>
+      <c r="H6" s="30">
+        <v>1996</v>
+      </c>
+      <c r="I6" s="30">
+        <v>1997</v>
+      </c>
+      <c r="J6" s="30">
+        <v>1998</v>
+      </c>
+      <c r="K6" s="31">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="34">
+        <v>3827</v>
+      </c>
+      <c r="D7" s="34">
+        <v>3637</v>
+      </c>
+      <c r="E7" s="34">
+        <v>2953</v>
+      </c>
+      <c r="F7" s="34">
+        <v>2726</v>
+      </c>
+      <c r="G7" s="35">
+        <v>2384</v>
+      </c>
+      <c r="H7" s="35">
+        <v>2644</v>
+      </c>
+      <c r="I7" s="35">
+        <v>2289</v>
+      </c>
+      <c r="J7" s="35">
+        <v>2231</v>
+      </c>
+      <c r="K7" s="36">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="38">
+        <v>1812</v>
+      </c>
+      <c r="D8" s="38">
+        <v>1744</v>
+      </c>
+      <c r="E8" s="38">
+        <v>1322</v>
+      </c>
+      <c r="F8" s="38">
+        <v>1239</v>
+      </c>
+      <c r="G8" s="38">
+        <v>1160</v>
+      </c>
+      <c r="H8" s="38">
+        <v>1214</v>
+      </c>
+      <c r="I8" s="38">
+        <v>1095</v>
+      </c>
+      <c r="J8" s="38">
+        <v>1022</v>
+      </c>
+      <c r="K8" s="38">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="38">
+        <v>71</v>
+      </c>
+      <c r="D9" s="38">
+        <v>78</v>
+      </c>
+      <c r="E9" s="38">
+        <v>74</v>
+      </c>
+      <c r="F9" s="38">
+        <v>44</v>
+      </c>
+      <c r="G9" s="38">
+        <v>44</v>
+      </c>
+      <c r="H9" s="38">
+        <v>50</v>
+      </c>
+      <c r="I9" s="38">
+        <v>46</v>
+      </c>
+      <c r="J9" s="38">
+        <v>74</v>
+      </c>
+      <c r="K9" s="38">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="38">
+        <v>279</v>
+      </c>
+      <c r="D10" s="38">
+        <v>309</v>
+      </c>
+      <c r="E10" s="38">
+        <v>224</v>
+      </c>
+      <c r="F10" s="38">
+        <v>242</v>
+      </c>
+      <c r="G10" s="38">
+        <v>176</v>
+      </c>
+      <c r="H10" s="38">
+        <v>156</v>
+      </c>
+      <c r="I10" s="38">
+        <v>150</v>
+      </c>
+      <c r="J10" s="38">
+        <v>121</v>
+      </c>
+      <c r="K10" s="38">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="38">
+        <v>147</v>
+      </c>
+      <c r="D11" s="38">
+        <v>146</v>
+      </c>
+      <c r="E11" s="38">
+        <v>148</v>
+      </c>
+      <c r="F11" s="38">
+        <v>128</v>
+      </c>
+      <c r="G11" s="38">
+        <v>130</v>
+      </c>
+      <c r="H11" s="38">
+        <v>166</v>
+      </c>
+      <c r="I11" s="38">
+        <v>151</v>
+      </c>
+      <c r="J11" s="38">
+        <v>189</v>
+      </c>
+      <c r="K11" s="38">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="38">
+        <v>36</v>
+      </c>
+      <c r="D12" s="38">
+        <v>34</v>
+      </c>
+      <c r="E12" s="38">
+        <v>23</v>
+      </c>
+      <c r="F12" s="38">
+        <v>21</v>
+      </c>
+      <c r="G12" s="38">
+        <v>27</v>
+      </c>
+      <c r="H12" s="38">
+        <v>27</v>
+      </c>
+      <c r="I12" s="38">
+        <v>15</v>
+      </c>
+      <c r="J12" s="38">
+        <v>26</v>
+      </c>
+      <c r="K12" s="38">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="38">
+        <v>47</v>
+      </c>
+      <c r="D13" s="38">
+        <v>46</v>
+      </c>
+      <c r="E13" s="38">
+        <v>37</v>
+      </c>
+      <c r="F13" s="38">
+        <v>25</v>
+      </c>
+      <c r="G13" s="38">
+        <v>21</v>
+      </c>
+      <c r="H13" s="38">
+        <v>37</v>
+      </c>
+      <c r="I13" s="38">
+        <v>32</v>
+      </c>
+      <c r="J13" s="38">
+        <v>55</v>
+      </c>
+      <c r="K13" s="38">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="38">
+        <v>292</v>
+      </c>
+      <c r="D14" s="38">
+        <v>283</v>
+      </c>
+      <c r="E14" s="38">
+        <v>203</v>
+      </c>
+      <c r="F14" s="38">
+        <v>181</v>
+      </c>
+      <c r="G14" s="38">
+        <v>173</v>
+      </c>
+      <c r="H14" s="38">
+        <v>177</v>
+      </c>
+      <c r="I14" s="38">
+        <v>179</v>
+      </c>
+      <c r="J14" s="38">
+        <v>142</v>
+      </c>
+      <c r="K14" s="38">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="38">
+        <v>56</v>
+      </c>
+      <c r="D15" s="38">
+        <v>56</v>
+      </c>
+      <c r="E15" s="38">
+        <v>43</v>
+      </c>
+      <c r="F15" s="38">
+        <v>33</v>
+      </c>
+      <c r="G15" s="38">
+        <v>22</v>
+      </c>
+      <c r="H15" s="38">
+        <v>49</v>
+      </c>
+      <c r="I15" s="38">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38">
         <v>31</v>
       </c>
-      <c r="B2" s="56"/>
-[...48 lines deleted...]
-      <c r="X5" s="64" t="s">
+      <c r="K15" s="38">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="38">
+        <v>14</v>
+      </c>
+      <c r="D16" s="38">
+        <v>19</v>
+      </c>
+      <c r="E16" s="38">
+        <v>16</v>
+      </c>
+      <c r="F16" s="38">
+        <v>18</v>
+      </c>
+      <c r="G16" s="38">
+        <v>11</v>
+      </c>
+      <c r="H16" s="38">
+        <v>39</v>
+      </c>
+      <c r="I16" s="38">
+        <v>22</v>
+      </c>
+      <c r="J16" s="38">
+        <v>47</v>
+      </c>
+      <c r="K16" s="38">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="38">
+        <v>265</v>
+      </c>
+      <c r="D17" s="38">
+        <v>254</v>
+      </c>
+      <c r="E17" s="38">
+        <v>261</v>
+      </c>
+      <c r="F17" s="38">
+        <v>198</v>
+      </c>
+      <c r="G17" s="38">
+        <v>207</v>
+      </c>
+      <c r="H17" s="38">
+        <v>266</v>
+      </c>
+      <c r="I17" s="38">
+        <v>169</v>
+      </c>
+      <c r="J17" s="38">
+        <v>163</v>
+      </c>
+      <c r="K17" s="38">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="40">
+        <v>515400000</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="38">
+        <v>328</v>
+      </c>
+      <c r="D18" s="38">
+        <v>267</v>
+      </c>
+      <c r="E18" s="38">
+        <v>255</v>
+      </c>
+      <c r="F18" s="38">
+        <v>272</v>
+      </c>
+      <c r="G18" s="38">
+        <v>176</v>
+      </c>
+      <c r="H18" s="38">
+        <v>197</v>
+      </c>
+      <c r="I18" s="38">
+        <v>181</v>
+      </c>
+      <c r="J18" s="38">
+        <v>123</v>
+      </c>
+      <c r="K18" s="38">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="38">
+        <v>28</v>
+      </c>
+      <c r="D19" s="38">
+        <v>23</v>
+      </c>
+      <c r="E19" s="38">
+        <v>18</v>
+      </c>
+      <c r="F19" s="38">
+        <v>22</v>
+      </c>
+      <c r="G19" s="38">
+        <v>9</v>
+      </c>
+      <c r="H19" s="38">
+        <v>22</v>
+      </c>
+      <c r="I19" s="38">
+        <v>15</v>
+      </c>
+      <c r="J19" s="38">
+        <v>31</v>
+      </c>
+      <c r="K19" s="38">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="38">
+        <v>193</v>
+      </c>
+      <c r="D20" s="38">
+        <v>128</v>
+      </c>
+      <c r="E20" s="38">
+        <v>128</v>
+      </c>
+      <c r="F20" s="38">
+        <v>118</v>
+      </c>
+      <c r="G20" s="38">
+        <v>85</v>
+      </c>
+      <c r="H20" s="38">
+        <v>100</v>
+      </c>
+      <c r="I20" s="38">
+        <v>79</v>
+      </c>
+      <c r="J20" s="38">
+        <v>55</v>
+      </c>
+      <c r="K20" s="38">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="38">
+        <v>165</v>
+      </c>
+      <c r="D21" s="38">
+        <v>165</v>
+      </c>
+      <c r="E21" s="38">
+        <v>110</v>
+      </c>
+      <c r="F21" s="38">
+        <v>116</v>
+      </c>
+      <c r="G21" s="38">
+        <v>90</v>
+      </c>
+      <c r="H21" s="38">
+        <v>89</v>
+      </c>
+      <c r="I21" s="38">
+        <v>76</v>
+      </c>
+      <c r="J21" s="38">
+        <v>102</v>
+      </c>
+      <c r="K21" s="38">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="42">
+        <v>94</v>
+      </c>
+      <c r="D22" s="42">
+        <v>85</v>
+      </c>
+      <c r="E22" s="42">
+        <v>91</v>
+      </c>
+      <c r="F22" s="42">
+        <v>69</v>
+      </c>
+      <c r="G22" s="42">
+        <v>53</v>
+      </c>
+      <c r="H22" s="42">
+        <v>55</v>
+      </c>
+      <c r="I22" s="42">
+        <v>49</v>
+      </c>
+      <c r="J22" s="42">
+        <v>50</v>
+      </c>
+      <c r="K22" s="42">
+        <v>20</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:K2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB59"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:AB2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20.85546875" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="1"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="B4" s="4"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="1"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="44"/>
+      <c r="U5" s="26"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="27"/>
+      <c r="AA5" s="26"/>
+      <c r="AB5" s="27" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="45"/>
+      <c r="C6" s="46">
+        <v>2000</v>
+      </c>
+      <c r="D6" s="46">
+        <v>2001</v>
+      </c>
+      <c r="E6" s="46">
+        <v>2002</v>
+      </c>
+      <c r="F6" s="46">
+        <v>2003</v>
+      </c>
+      <c r="G6" s="46">
+        <v>2004</v>
+      </c>
+      <c r="H6" s="46">
+        <v>2005</v>
+      </c>
+      <c r="I6" s="46">
+        <v>2006</v>
+      </c>
+      <c r="J6" s="46">
+        <v>2007</v>
+      </c>
+      <c r="K6" s="47">
+        <v>2008</v>
+      </c>
+      <c r="L6" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="M6" s="46">
+        <v>2010</v>
+      </c>
+      <c r="N6" s="46">
+        <v>2011</v>
+      </c>
+      <c r="O6" s="46">
+        <v>2012</v>
+      </c>
+      <c r="P6" s="46">
+        <v>2013</v>
+      </c>
+      <c r="Q6" s="46">
+        <v>2014</v>
+      </c>
+      <c r="R6" s="46">
+        <v>2015</v>
+      </c>
+      <c r="S6" s="48">
+        <v>2016</v>
+      </c>
+      <c r="T6" s="47">
+        <v>2017</v>
+      </c>
+      <c r="U6" s="46">
+        <v>2018</v>
+      </c>
+      <c r="V6" s="46">
+        <v>2019</v>
+      </c>
+      <c r="W6" s="49">
+        <v>2020</v>
+      </c>
+      <c r="X6" s="49">
+        <v>2021</v>
+      </c>
+      <c r="Y6" s="47">
+        <v>2022</v>
+      </c>
+      <c r="Z6" s="49">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="49">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="50">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="26"/>
+      <c r="B7" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
+      <c r="S7" s="51"/>
+      <c r="T7" s="51"/>
+      <c r="U7" s="51"/>
+      <c r="V7" s="51"/>
+      <c r="W7" s="51"/>
+      <c r="X7" s="51"/>
+      <c r="Y7" s="51"/>
+      <c r="Z7" s="51"/>
+      <c r="AA7" s="51"/>
+      <c r="AB7" s="51"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C8" s="52">
+        <v>1970</v>
+      </c>
+      <c r="D8" s="52">
+        <v>1867</v>
+      </c>
+      <c r="E8" s="52">
+        <v>1926</v>
+      </c>
+      <c r="F8" s="52">
+        <v>2038</v>
+      </c>
+      <c r="G8" s="52">
+        <v>1951</v>
+      </c>
+      <c r="H8" s="52">
+        <v>2028</v>
+      </c>
+      <c r="I8" s="52">
+        <v>2470</v>
+      </c>
+      <c r="J8" s="52">
+        <v>2409</v>
+      </c>
+      <c r="K8" s="53">
+        <v>2219</v>
+      </c>
+      <c r="L8" s="54">
+        <v>1430</v>
+      </c>
+      <c r="M8" s="54">
+        <v>1612</v>
+      </c>
+      <c r="N8" s="54">
+        <v>1730</v>
+      </c>
+      <c r="O8" s="54">
+        <v>2103</v>
+      </c>
+      <c r="P8" s="54">
+        <v>2355</v>
+      </c>
+      <c r="Q8" s="52">
+        <v>2489</v>
+      </c>
+      <c r="R8" s="52">
+        <v>2696</v>
+      </c>
+      <c r="S8" s="52">
+        <v>2826</v>
+      </c>
+      <c r="T8" s="55">
+        <v>3050</v>
+      </c>
+      <c r="U8" s="52">
+        <v>3143</v>
+      </c>
+      <c r="V8" s="54">
+        <v>3513</v>
+      </c>
+      <c r="W8" s="52">
+        <v>2657</v>
+      </c>
+      <c r="X8" s="56">
+        <v>2471</v>
+      </c>
+      <c r="Y8" s="56">
+        <v>2061</v>
+      </c>
+      <c r="Z8" s="57">
+        <v>1887</v>
+      </c>
+      <c r="AA8" s="58">
+        <v>1938</v>
+      </c>
+      <c r="AB8" s="57">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="59">
+        <v>134</v>
+      </c>
+      <c r="D9" s="59">
+        <v>150</v>
+      </c>
+      <c r="E9" s="59">
+        <v>157</v>
+      </c>
+      <c r="F9" s="59">
+        <v>111</v>
+      </c>
+      <c r="G9" s="59">
+        <v>96</v>
+      </c>
+      <c r="H9" s="59">
+        <v>103</v>
+      </c>
+      <c r="I9" s="59">
+        <v>127</v>
+      </c>
+      <c r="J9" s="59">
+        <v>161</v>
+      </c>
+      <c r="K9" s="59">
+        <v>107</v>
+      </c>
+      <c r="L9" s="60">
+        <v>169</v>
+      </c>
+      <c r="M9" s="60">
+        <v>185</v>
+      </c>
+      <c r="N9" s="60">
+        <v>185</v>
+      </c>
+      <c r="O9" s="60">
+        <v>173</v>
+      </c>
+      <c r="P9" s="60">
+        <v>235</v>
+      </c>
+      <c r="Q9" s="60">
+        <v>245</v>
+      </c>
+      <c r="R9" s="60">
+        <v>279</v>
+      </c>
+      <c r="S9" s="60">
+        <v>311</v>
+      </c>
+      <c r="T9" s="60">
+        <v>365</v>
+      </c>
+      <c r="U9" s="60">
+        <v>422</v>
+      </c>
+      <c r="V9" s="60">
+        <v>469</v>
+      </c>
+      <c r="W9" s="60">
+        <v>207</v>
+      </c>
+      <c r="X9" s="60">
+        <v>220</v>
+      </c>
+      <c r="Y9" s="60">
+        <v>242</v>
+      </c>
+      <c r="Z9" s="60">
+        <v>192</v>
+      </c>
+      <c r="AA9" s="61">
+        <v>338</v>
+      </c>
+      <c r="AB9" s="57">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="59">
+        <v>45</v>
+      </c>
+      <c r="D10" s="59">
+        <v>62</v>
+      </c>
+      <c r="E10" s="59">
+        <v>74</v>
+      </c>
+      <c r="F10" s="59">
+        <v>68</v>
+      </c>
+      <c r="G10" s="59">
+        <v>47</v>
+      </c>
+      <c r="H10" s="59">
+        <v>57</v>
+      </c>
+      <c r="I10" s="59">
+        <v>83</v>
+      </c>
+      <c r="J10" s="59">
+        <v>81</v>
+      </c>
+      <c r="K10" s="59">
+        <v>61</v>
+      </c>
+      <c r="L10" s="60">
+        <v>68</v>
+      </c>
+      <c r="M10" s="60">
+        <v>79</v>
+      </c>
+      <c r="N10" s="60">
+        <v>80</v>
+      </c>
+      <c r="O10" s="60">
+        <v>118</v>
+      </c>
+      <c r="P10" s="60">
+        <v>108</v>
+      </c>
+      <c r="Q10" s="60">
+        <v>117</v>
+      </c>
+      <c r="R10" s="60">
+        <v>111</v>
+      </c>
+      <c r="S10" s="60">
+        <v>123</v>
+      </c>
+      <c r="T10" s="60">
+        <v>123</v>
+      </c>
+      <c r="U10" s="60">
+        <v>131</v>
+      </c>
+      <c r="V10" s="60">
+        <v>168</v>
+      </c>
+      <c r="W10" s="60">
+        <v>120</v>
+      </c>
+      <c r="X10" s="60">
+        <v>139</v>
+      </c>
+      <c r="Y10" s="60">
+        <v>104</v>
+      </c>
+      <c r="Z10" s="60">
+        <v>99</v>
+      </c>
+      <c r="AA10" s="61">
+        <v>87</v>
+      </c>
+      <c r="AB10" s="57">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="59">
+        <v>102</v>
+      </c>
+      <c r="D11" s="59">
+        <v>100</v>
+      </c>
+      <c r="E11" s="59">
+        <v>97</v>
+      </c>
+      <c r="F11" s="59">
+        <v>131</v>
+      </c>
+      <c r="G11" s="59">
+        <v>126</v>
+      </c>
+      <c r="H11" s="59">
+        <v>109</v>
+      </c>
+      <c r="I11" s="59">
+        <v>129</v>
+      </c>
+      <c r="J11" s="59">
+        <v>116</v>
+      </c>
+      <c r="K11" s="59">
+        <v>109</v>
+      </c>
+      <c r="L11" s="60">
+        <v>138</v>
+      </c>
+      <c r="M11" s="60">
+        <v>127</v>
+      </c>
+      <c r="N11" s="60">
+        <v>140</v>
+      </c>
+      <c r="O11" s="60">
+        <v>188</v>
+      </c>
+      <c r="P11" s="60">
+        <v>180</v>
+      </c>
+      <c r="Q11" s="60">
+        <v>184</v>
+      </c>
+      <c r="R11" s="60">
+        <v>196</v>
+      </c>
+      <c r="S11" s="60">
+        <v>191</v>
+      </c>
+      <c r="T11" s="60">
+        <v>227</v>
+      </c>
+      <c r="U11" s="60">
+        <v>272</v>
+      </c>
+      <c r="V11" s="60">
+        <v>294</v>
+      </c>
+      <c r="W11" s="60">
+        <v>219</v>
+      </c>
+      <c r="X11" s="60">
+        <v>224</v>
+      </c>
+      <c r="Y11" s="60">
+        <v>164</v>
+      </c>
+      <c r="Z11" s="60">
+        <v>105</v>
+      </c>
+      <c r="AA11" s="61">
+        <v>112</v>
+      </c>
+      <c r="AB11" s="57">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="59">
+        <v>14</v>
+      </c>
+      <c r="D12" s="59">
+        <v>29</v>
+      </c>
+      <c r="E12" s="59">
+        <v>19</v>
+      </c>
+      <c r="F12" s="59">
+        <v>33</v>
+      </c>
+      <c r="G12" s="59">
+        <v>31</v>
+      </c>
+      <c r="H12" s="59">
+        <v>23</v>
+      </c>
+      <c r="I12" s="59">
+        <v>31</v>
+      </c>
+      <c r="J12" s="59">
+        <v>30</v>
+      </c>
+      <c r="K12" s="59">
+        <v>27</v>
+      </c>
+      <c r="L12" s="60">
+        <v>32</v>
+      </c>
+      <c r="M12" s="60">
+        <v>66</v>
+      </c>
+      <c r="N12" s="60">
+        <v>47</v>
+      </c>
+      <c r="O12" s="60">
+        <v>65</v>
+      </c>
+      <c r="P12" s="60">
+        <v>64</v>
+      </c>
+      <c r="Q12" s="60">
+        <v>54</v>
+      </c>
+      <c r="R12" s="60">
+        <v>51</v>
+      </c>
+      <c r="S12" s="60">
+        <v>67</v>
+      </c>
+      <c r="T12" s="60">
+        <v>69</v>
+      </c>
+      <c r="U12" s="60">
+        <v>57</v>
+      </c>
+      <c r="V12" s="60">
+        <v>63</v>
+      </c>
+      <c r="W12" s="60">
+        <v>56</v>
+      </c>
+      <c r="X12" s="60">
+        <v>59</v>
+      </c>
+      <c r="Y12" s="60">
+        <v>41</v>
+      </c>
+      <c r="Z12" s="60">
+        <v>45</v>
+      </c>
+      <c r="AA12" s="61">
+        <v>29</v>
+      </c>
+      <c r="AB12" s="57">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="60">
+        <v>94</v>
+      </c>
+      <c r="M13" s="60">
+        <v>119</v>
+      </c>
+      <c r="N13" s="60">
+        <v>121</v>
+      </c>
+      <c r="O13" s="60">
+        <v>142</v>
+      </c>
+      <c r="P13" s="60">
+        <v>195</v>
+      </c>
+      <c r="Q13" s="60">
+        <v>210</v>
+      </c>
+      <c r="R13" s="60">
+        <v>229</v>
+      </c>
+      <c r="S13" s="60">
+        <v>241</v>
+      </c>
+      <c r="T13" s="60">
+        <v>247</v>
+      </c>
+      <c r="U13" s="60">
+        <v>255</v>
+      </c>
+      <c r="V13" s="60">
+        <v>285</v>
+      </c>
+      <c r="W13" s="60">
+        <v>211</v>
+      </c>
+      <c r="X13" s="60">
+        <v>172</v>
+      </c>
+      <c r="Y13" s="60">
+        <v>141</v>
+      </c>
+      <c r="Z13" s="60">
+        <v>184</v>
+      </c>
+      <c r="AA13" s="61">
+        <v>148</v>
+      </c>
+      <c r="AB13" s="57">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="60">
+        <v>35</v>
+      </c>
+      <c r="M14" s="60">
+        <v>58</v>
+      </c>
+      <c r="N14" s="60">
+        <v>59</v>
+      </c>
+      <c r="O14" s="60">
+        <v>82</v>
+      </c>
+      <c r="P14" s="60">
+        <v>87</v>
+      </c>
+      <c r="Q14" s="60">
+        <v>101</v>
+      </c>
+      <c r="R14" s="60">
+        <v>96</v>
+      </c>
+      <c r="S14" s="60">
+        <v>115</v>
+      </c>
+      <c r="T14" s="60">
+        <v>107</v>
+      </c>
+      <c r="U14" s="60">
+        <v>142</v>
+      </c>
+      <c r="V14" s="60">
+        <v>170</v>
+      </c>
+      <c r="W14" s="60">
+        <v>134</v>
+      </c>
+      <c r="X14" s="60">
+        <v>130</v>
+      </c>
+      <c r="Y14" s="60">
+        <v>115</v>
+      </c>
+      <c r="Z14" s="60">
+        <v>107</v>
+      </c>
+      <c r="AA14" s="61">
+        <v>92</v>
+      </c>
+      <c r="AB14" s="57">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="59">
+        <v>50</v>
+      </c>
+      <c r="D15" s="59">
+        <v>49</v>
+      </c>
+      <c r="E15" s="59">
+        <v>57</v>
+      </c>
+      <c r="F15" s="59">
+        <v>54</v>
+      </c>
+      <c r="G15" s="59">
+        <v>58</v>
+      </c>
+      <c r="H15" s="59">
+        <v>54</v>
+      </c>
+      <c r="I15" s="59">
+        <v>80</v>
+      </c>
+      <c r="J15" s="59">
+        <v>66</v>
+      </c>
+      <c r="K15" s="59">
+        <v>63</v>
+      </c>
+      <c r="L15" s="60">
+        <v>72</v>
+      </c>
+      <c r="M15" s="60">
+        <v>94</v>
+      </c>
+      <c r="N15" s="60">
+        <v>73</v>
+      </c>
+      <c r="O15" s="60">
+        <v>120</v>
+      </c>
+      <c r="P15" s="60">
+        <v>147</v>
+      </c>
+      <c r="Q15" s="60">
+        <v>144</v>
+      </c>
+      <c r="R15" s="60">
+        <v>132</v>
+      </c>
+      <c r="S15" s="60">
+        <v>162</v>
+      </c>
+      <c r="T15" s="60">
+        <v>147</v>
+      </c>
+      <c r="U15" s="60">
+        <v>182</v>
+      </c>
+      <c r="V15" s="60">
+        <v>190</v>
+      </c>
+      <c r="W15" s="60">
+        <v>135</v>
+      </c>
+      <c r="X15" s="60">
+        <v>131</v>
+      </c>
+      <c r="Y15" s="60">
+        <v>80</v>
+      </c>
+      <c r="Z15" s="60">
+        <v>86</v>
+      </c>
+      <c r="AA15" s="61">
+        <v>74</v>
+      </c>
+      <c r="AB15" s="57">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="59">
+        <v>131</v>
+      </c>
+      <c r="D16" s="59">
+        <v>150</v>
+      </c>
+      <c r="E16" s="59">
+        <v>109</v>
+      </c>
+      <c r="F16" s="59">
+        <v>128</v>
+      </c>
+      <c r="G16" s="59">
+        <v>121</v>
+      </c>
+      <c r="H16" s="59">
+        <v>105</v>
+      </c>
+      <c r="I16" s="59">
+        <v>159</v>
+      </c>
+      <c r="J16" s="59">
+        <v>164</v>
+      </c>
+      <c r="K16" s="59">
+        <v>119</v>
+      </c>
+      <c r="L16" s="60">
+        <v>54</v>
+      </c>
+      <c r="M16" s="60">
+        <v>55</v>
+      </c>
+      <c r="N16" s="60">
+        <v>69</v>
+      </c>
+      <c r="O16" s="60">
+        <v>93</v>
+      </c>
+      <c r="P16" s="60">
+        <v>100</v>
+      </c>
+      <c r="Q16" s="60">
+        <v>89</v>
+      </c>
+      <c r="R16" s="60">
+        <v>97</v>
+      </c>
+      <c r="S16" s="60">
+        <v>106</v>
+      </c>
+      <c r="T16" s="60">
+        <v>136</v>
+      </c>
+      <c r="U16" s="60">
+        <v>112</v>
+      </c>
+      <c r="V16" s="60">
+        <v>170</v>
+      </c>
+      <c r="W16" s="60">
+        <v>171</v>
+      </c>
+      <c r="X16" s="60">
+        <v>175</v>
+      </c>
+      <c r="Y16" s="60">
+        <v>137</v>
+      </c>
+      <c r="Z16" s="60">
+        <v>167</v>
+      </c>
+      <c r="AA16" s="61">
+        <v>136</v>
+      </c>
+      <c r="AB16" s="57">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="59">
+        <v>31</v>
+      </c>
+      <c r="D17" s="59">
+        <v>49</v>
+      </c>
+      <c r="E17" s="59">
+        <v>53</v>
+      </c>
+      <c r="F17" s="59">
+        <v>44</v>
+      </c>
+      <c r="G17" s="59">
+        <v>37</v>
+      </c>
+      <c r="H17" s="59">
+        <v>33</v>
+      </c>
+      <c r="I17" s="59">
+        <v>51</v>
+      </c>
+      <c r="J17" s="59">
+        <v>47</v>
+      </c>
+      <c r="K17" s="59">
+        <v>37</v>
+      </c>
+      <c r="L17" s="60">
+        <v>64</v>
+      </c>
+      <c r="M17" s="60">
+        <v>79</v>
+      </c>
+      <c r="N17" s="60">
+        <v>106</v>
+      </c>
+      <c r="O17" s="60">
+        <v>101</v>
+      </c>
+      <c r="P17" s="60">
+        <v>99</v>
+      </c>
+      <c r="Q17" s="60">
+        <v>113</v>
+      </c>
+      <c r="R17" s="60">
+        <v>143</v>
+      </c>
+      <c r="S17" s="60">
+        <v>140</v>
+      </c>
+      <c r="T17" s="60">
+        <v>142</v>
+      </c>
+      <c r="U17" s="60">
+        <v>147</v>
+      </c>
+      <c r="V17" s="60">
+        <v>152</v>
+      </c>
+      <c r="W17" s="60">
+        <v>137</v>
+      </c>
+      <c r="X17" s="60">
+        <v>113</v>
+      </c>
+      <c r="Y17" s="60">
+        <v>108</v>
+      </c>
+      <c r="Z17" s="60">
+        <v>76</v>
+      </c>
+      <c r="AA17" s="61">
+        <v>94</v>
+      </c>
+      <c r="AB17" s="57">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="59">
+        <v>13</v>
+      </c>
+      <c r="D18" s="59">
+        <v>27</v>
+      </c>
+      <c r="E18" s="59">
+        <v>23</v>
+      </c>
+      <c r="F18" s="59">
+        <v>25</v>
+      </c>
+      <c r="G18" s="59">
+        <v>24</v>
+      </c>
+      <c r="H18" s="59">
+        <v>22</v>
+      </c>
+      <c r="I18" s="59">
+        <v>36</v>
+      </c>
+      <c r="J18" s="59">
+        <v>33</v>
+      </c>
+      <c r="K18" s="59">
+        <v>31</v>
+      </c>
+      <c r="L18" s="60">
+        <v>41</v>
+      </c>
+      <c r="M18" s="60">
+        <v>37</v>
+      </c>
+      <c r="N18" s="60">
+        <v>29</v>
+      </c>
+      <c r="O18" s="60">
+        <v>54</v>
+      </c>
+      <c r="P18" s="60">
+        <v>58</v>
+      </c>
+      <c r="Q18" s="60">
+        <v>61</v>
+      </c>
+      <c r="R18" s="60">
+        <v>63</v>
+      </c>
+      <c r="S18" s="60">
+        <v>70</v>
+      </c>
+      <c r="T18" s="60">
+        <v>73</v>
+      </c>
+      <c r="U18" s="60">
+        <v>57</v>
+      </c>
+      <c r="V18" s="60">
+        <v>68</v>
+      </c>
+      <c r="W18" s="60">
+        <v>45</v>
+      </c>
+      <c r="X18" s="60">
+        <v>51</v>
+      </c>
+      <c r="Y18" s="60">
+        <v>34</v>
+      </c>
+      <c r="Z18" s="60">
+        <v>35</v>
+      </c>
+      <c r="AA18" s="61">
+        <v>36</v>
+      </c>
+      <c r="AB18" s="57">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="59">
+        <v>180</v>
+      </c>
+      <c r="D19" s="59">
+        <v>193</v>
+      </c>
+      <c r="E19" s="59">
+        <v>229</v>
+      </c>
+      <c r="F19" s="59">
+        <v>194</v>
+      </c>
+      <c r="G19" s="59">
+        <v>166</v>
+      </c>
+      <c r="H19" s="59">
+        <v>169</v>
+      </c>
+      <c r="I19" s="59">
+        <v>268</v>
+      </c>
+      <c r="J19" s="59">
+        <v>217</v>
+      </c>
+      <c r="K19" s="59">
+        <v>233</v>
+      </c>
+      <c r="L19" s="60">
+        <v>191</v>
+      </c>
+      <c r="M19" s="60">
+        <v>204</v>
+      </c>
+      <c r="N19" s="60">
+        <v>212</v>
+      </c>
+      <c r="O19" s="60">
+        <v>246</v>
+      </c>
+      <c r="P19" s="60">
+        <v>312</v>
+      </c>
+      <c r="Q19" s="60">
+        <v>332</v>
+      </c>
+      <c r="R19" s="60">
+        <v>373</v>
+      </c>
+      <c r="S19" s="60">
+        <v>362</v>
+      </c>
+      <c r="T19" s="60">
+        <v>380</v>
+      </c>
+      <c r="U19" s="60">
+        <v>333</v>
+      </c>
+      <c r="V19" s="60">
+        <v>393</v>
+      </c>
+      <c r="W19" s="60">
+        <v>290</v>
+      </c>
+      <c r="X19" s="60">
+        <v>254</v>
+      </c>
+      <c r="Y19" s="60">
+        <v>262</v>
+      </c>
+      <c r="Z19" s="60">
+        <v>173</v>
+      </c>
+      <c r="AA19" s="61">
+        <v>145</v>
+      </c>
+      <c r="AB19" s="57">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="59">
+        <v>126</v>
+      </c>
+      <c r="D20" s="59">
+        <v>117</v>
+      </c>
+      <c r="E20" s="59">
+        <v>133</v>
+      </c>
+      <c r="F20" s="59">
+        <v>169</v>
+      </c>
+      <c r="G20" s="59">
+        <v>142</v>
+      </c>
+      <c r="H20" s="59">
+        <v>135</v>
+      </c>
+      <c r="I20" s="59">
+        <v>184</v>
+      </c>
+      <c r="J20" s="59">
+        <v>172</v>
+      </c>
+      <c r="K20" s="59">
+        <v>163</v>
+      </c>
+      <c r="L20" s="60">
+        <v>179</v>
+      </c>
+      <c r="M20" s="60">
+        <v>150</v>
+      </c>
+      <c r="N20" s="60">
+        <v>210</v>
+      </c>
+      <c r="O20" s="60">
+        <v>241</v>
+      </c>
+      <c r="P20" s="60">
+        <v>261</v>
+      </c>
+      <c r="Q20" s="60">
+        <v>316</v>
+      </c>
+      <c r="R20" s="60">
+        <v>368</v>
+      </c>
+      <c r="S20" s="60">
+        <v>301</v>
+      </c>
+      <c r="T20" s="60">
+        <v>328</v>
+      </c>
+      <c r="U20" s="60">
+        <v>395</v>
+      </c>
+      <c r="V20" s="60">
+        <v>424</v>
+      </c>
+      <c r="W20" s="60">
+        <v>341</v>
+      </c>
+      <c r="X20" s="60">
+        <v>279</v>
+      </c>
+      <c r="Y20" s="60">
+        <v>272</v>
+      </c>
+      <c r="Z20" s="60">
+        <v>285</v>
+      </c>
+      <c r="AA20" s="61">
+        <v>225</v>
+      </c>
+      <c r="AB20" s="57">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="60">
+        <v>2</v>
+      </c>
+      <c r="M21" s="60">
+        <v>26</v>
+      </c>
+      <c r="N21" s="60">
+        <v>45</v>
+      </c>
+      <c r="O21" s="60">
+        <v>39</v>
+      </c>
+      <c r="P21" s="60">
+        <v>38</v>
+      </c>
+      <c r="Q21" s="60">
+        <v>43</v>
+      </c>
+      <c r="R21" s="60">
+        <v>61</v>
+      </c>
+      <c r="S21" s="60">
+        <v>57</v>
+      </c>
+      <c r="T21" s="60">
+        <v>87</v>
+      </c>
+      <c r="U21" s="60">
+        <v>62</v>
+      </c>
+      <c r="V21" s="60">
+        <v>34</v>
+      </c>
+      <c r="W21" s="60">
+        <v>61</v>
+      </c>
+      <c r="X21" s="60">
+        <v>57</v>
+      </c>
+      <c r="Y21" s="60">
+        <v>44</v>
+      </c>
+      <c r="Z21" s="60">
+        <v>39</v>
+      </c>
+      <c r="AA21" s="61">
+        <v>68</v>
+      </c>
+      <c r="AB21" s="57">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="59">
+        <v>20</v>
+      </c>
+      <c r="D22" s="59">
+        <v>6</v>
+      </c>
+      <c r="E22" s="59">
+        <v>13</v>
+      </c>
+      <c r="F22" s="59">
+        <v>12</v>
+      </c>
+      <c r="G22" s="59">
+        <v>45</v>
+      </c>
+      <c r="H22" s="59">
+        <v>31</v>
+      </c>
+      <c r="I22" s="59">
+        <v>47</v>
+      </c>
+      <c r="J22" s="59">
+        <v>22</v>
+      </c>
+      <c r="K22" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="L22" s="60">
+        <v>60</v>
+      </c>
+      <c r="M22" s="60">
+        <v>63</v>
+      </c>
+      <c r="N22" s="60">
+        <v>72</v>
+      </c>
+      <c r="O22" s="60">
+        <v>67</v>
+      </c>
+      <c r="P22" s="60">
+        <v>88</v>
+      </c>
+      <c r="Q22" s="60">
+        <v>83</v>
+      </c>
+      <c r="R22" s="60">
+        <v>74</v>
+      </c>
+      <c r="S22" s="60">
+        <v>90</v>
+      </c>
+      <c r="T22" s="60">
+        <v>116</v>
+      </c>
+      <c r="U22" s="60">
+        <v>88</v>
+      </c>
+      <c r="V22" s="60">
+        <v>104</v>
+      </c>
+      <c r="W22" s="60">
+        <v>108</v>
+      </c>
+      <c r="X22" s="60">
+        <v>100</v>
+      </c>
+      <c r="Y22" s="60">
+        <v>59</v>
+      </c>
+      <c r="Z22" s="60">
+        <v>58</v>
+      </c>
+      <c r="AA22" s="61">
+        <v>54</v>
+      </c>
+      <c r="AB22" s="57">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="59">
+        <v>64</v>
+      </c>
+      <c r="D23" s="59">
+        <v>92</v>
+      </c>
+      <c r="E23" s="59">
+        <v>100</v>
+      </c>
+      <c r="F23" s="59">
+        <v>78</v>
+      </c>
+      <c r="G23" s="59">
+        <v>92</v>
+      </c>
+      <c r="H23" s="59">
+        <v>93</v>
+      </c>
+      <c r="I23" s="59">
+        <v>92</v>
+      </c>
+      <c r="J23" s="59">
+        <v>97</v>
+      </c>
+      <c r="K23" s="59">
+        <v>83</v>
+      </c>
+      <c r="L23" s="60">
+        <v>103</v>
+      </c>
+      <c r="M23" s="60">
+        <v>136</v>
+      </c>
+      <c r="N23" s="60">
+        <v>134</v>
+      </c>
+      <c r="O23" s="60">
+        <v>180</v>
+      </c>
+      <c r="P23" s="60">
+        <v>184</v>
+      </c>
+      <c r="Q23" s="60">
+        <v>165</v>
+      </c>
+      <c r="R23" s="60">
+        <v>191</v>
+      </c>
+      <c r="S23" s="60">
+        <v>197</v>
+      </c>
+      <c r="T23" s="60">
+        <v>222</v>
+      </c>
+      <c r="U23" s="60">
+        <v>246</v>
+      </c>
+      <c r="V23" s="60">
+        <v>238</v>
+      </c>
+      <c r="W23" s="60">
+        <v>166</v>
+      </c>
+      <c r="X23" s="60">
+        <v>141</v>
+      </c>
+      <c r="Y23" s="60">
+        <v>94</v>
+      </c>
+      <c r="Z23" s="60">
+        <v>94</v>
+      </c>
+      <c r="AA23" s="61">
+        <v>130</v>
+      </c>
+      <c r="AB23" s="57">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="59">
+        <v>70</v>
+      </c>
+      <c r="D24" s="59">
+        <v>94</v>
+      </c>
+      <c r="E24" s="59">
+        <v>87</v>
+      </c>
+      <c r="F24" s="59">
+        <v>76</v>
+      </c>
+      <c r="G24" s="59">
+        <v>65</v>
+      </c>
+      <c r="H24" s="59">
+        <v>63</v>
+      </c>
+      <c r="I24" s="59">
+        <v>80</v>
+      </c>
+      <c r="J24" s="59">
+        <v>102</v>
+      </c>
+      <c r="K24" s="59">
+        <v>71</v>
+      </c>
+      <c r="L24" s="60">
+        <v>79</v>
+      </c>
+      <c r="M24" s="60">
+        <v>84</v>
+      </c>
+      <c r="N24" s="60">
+        <v>93</v>
+      </c>
+      <c r="O24" s="60">
+        <v>135</v>
+      </c>
+      <c r="P24" s="60">
+        <v>125</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>164</v>
+      </c>
+      <c r="R24" s="60">
+        <v>150</v>
+      </c>
+      <c r="S24" s="60">
+        <v>183</v>
+      </c>
+      <c r="T24" s="60">
+        <v>200</v>
+      </c>
+      <c r="U24" s="60">
+        <v>152</v>
+      </c>
+      <c r="V24" s="60">
+        <v>173</v>
+      </c>
+      <c r="W24" s="60">
+        <v>153</v>
+      </c>
+      <c r="X24" s="60">
+        <v>148</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>114</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>89</v>
+      </c>
+      <c r="AA24" s="61">
+        <v>104</v>
+      </c>
+      <c r="AB24" s="57">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="59">
+        <v>27</v>
+      </c>
+      <c r="D25" s="59">
+        <v>53</v>
+      </c>
+      <c r="E25" s="59">
+        <v>35</v>
+      </c>
+      <c r="F25" s="59">
+        <v>31</v>
+      </c>
+      <c r="G25" s="59">
+        <v>23</v>
+      </c>
+      <c r="H25" s="59">
+        <v>20</v>
+      </c>
+      <c r="I25" s="59">
+        <v>33</v>
+      </c>
+      <c r="J25" s="59">
+        <v>33</v>
+      </c>
+      <c r="K25" s="59">
+        <v>33</v>
+      </c>
+      <c r="L25" s="60">
+        <v>49</v>
+      </c>
+      <c r="M25" s="60">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>55</v>
+      </c>
+      <c r="O25" s="60">
+        <v>59</v>
+      </c>
+      <c r="P25" s="60">
+        <v>74</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>68</v>
+      </c>
+      <c r="R25" s="60">
+        <v>82</v>
+      </c>
+      <c r="S25" s="60">
+        <v>110</v>
+      </c>
+      <c r="T25" s="60">
+        <v>81</v>
+      </c>
+      <c r="U25" s="60">
+        <v>90</v>
+      </c>
+      <c r="V25" s="60">
+        <v>118</v>
+      </c>
+      <c r="W25" s="60">
+        <v>103</v>
+      </c>
+      <c r="X25" s="60">
+        <v>78</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>50</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>53</v>
+      </c>
+      <c r="AA25" s="61">
+        <v>66</v>
+      </c>
+      <c r="AB25" s="57">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="59">
+        <v>963</v>
+      </c>
+      <c r="D26" s="59">
+        <v>696</v>
+      </c>
+      <c r="E26" s="59">
+        <v>740</v>
+      </c>
+      <c r="F26" s="59">
+        <v>884</v>
+      </c>
+      <c r="G26" s="59">
+        <v>878</v>
+      </c>
+      <c r="H26" s="63">
+        <v>1011</v>
+      </c>
+      <c r="I26" s="63">
+        <v>1070</v>
+      </c>
+      <c r="J26" s="63">
+        <v>1068</v>
+      </c>
+      <c r="K26" s="63">
+        <v>1082</v>
+      </c>
+      <c r="L26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="62"/>
+      <c r="B27" s="64"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="52"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="54"/>
+      <c r="O27" s="54"/>
+      <c r="P27" s="54"/>
+      <c r="Q27" s="52"/>
+      <c r="R27" s="52"/>
+      <c r="S27" s="52"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="52"/>
+      <c r="V27" s="54"/>
+      <c r="W27" s="52"/>
+      <c r="X27" s="56"/>
+      <c r="Y27" s="56"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="57"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="26"/>
+      <c r="B28" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="65"/>
+      <c r="O28" s="65"/>
+      <c r="P28" s="65"/>
+      <c r="Q28" s="65"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="65"/>
+      <c r="T28" s="65"/>
+      <c r="U28" s="65"/>
+      <c r="V28" s="65"/>
+      <c r="W28" s="65"/>
+      <c r="X28" s="65"/>
+      <c r="Y28" s="65"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" s="66">
+        <v>1543</v>
+      </c>
+      <c r="D29" s="66">
+        <v>1359</v>
+      </c>
+      <c r="E29" s="52">
+        <v>1408</v>
+      </c>
+      <c r="F29" s="52">
+        <v>1524</v>
+      </c>
+      <c r="G29" s="52">
+        <v>1471</v>
+      </c>
+      <c r="H29" s="66">
+        <v>1577</v>
+      </c>
+      <c r="I29" s="52">
+        <v>1786</v>
+      </c>
+      <c r="J29" s="52">
+        <v>1743</v>
+      </c>
+      <c r="K29" s="53">
+        <v>1621</v>
+      </c>
+      <c r="L29" s="54">
+        <v>631</v>
+      </c>
+      <c r="M29" s="54">
+        <v>626</v>
+      </c>
+      <c r="N29" s="54">
+        <v>656</v>
+      </c>
+      <c r="O29" s="54">
+        <v>780</v>
+      </c>
+      <c r="P29" s="54">
+        <v>903</v>
+      </c>
+      <c r="Q29" s="52">
+        <v>936</v>
+      </c>
+      <c r="R29" s="52">
+        <v>1041</v>
+      </c>
+      <c r="S29" s="52">
+        <v>1047</v>
+      </c>
+      <c r="T29" s="55">
+        <v>1148</v>
+      </c>
+      <c r="U29" s="52">
+        <v>1336</v>
+      </c>
+      <c r="V29" s="54">
+        <v>1500</v>
+      </c>
+      <c r="W29" s="52">
+        <v>898</v>
+      </c>
+      <c r="X29" s="56">
+        <v>849</v>
+      </c>
+      <c r="Y29" s="56">
+        <v>697</v>
+      </c>
+      <c r="Z29" s="57">
+        <v>619</v>
+      </c>
+      <c r="AA29" s="58">
+        <v>751</v>
+      </c>
+      <c r="AB29" s="67">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K30" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L30" s="68">
+        <v>169</v>
+      </c>
+      <c r="M30" s="68">
+        <v>185</v>
+      </c>
+      <c r="N30" s="68">
+        <v>185</v>
+      </c>
+      <c r="O30" s="68">
+        <v>173</v>
+      </c>
+      <c r="P30" s="68">
+        <v>235</v>
+      </c>
+      <c r="Q30" s="68">
+        <v>245</v>
+      </c>
+      <c r="R30" s="68">
+        <v>279</v>
+      </c>
+      <c r="S30" s="68">
+        <v>311</v>
+      </c>
+      <c r="T30" s="68">
+        <v>365</v>
+      </c>
+      <c r="U30" s="68">
+        <v>422</v>
+      </c>
+      <c r="V30" s="68">
+        <v>469</v>
+      </c>
+      <c r="W30" s="68">
+        <v>207</v>
+      </c>
+      <c r="X30" s="68">
+        <v>220</v>
+      </c>
+      <c r="Y30" s="68">
+        <v>242</v>
+      </c>
+      <c r="Z30" s="68">
+        <v>192</v>
+      </c>
+      <c r="AA30" s="69">
+        <v>338</v>
+      </c>
+      <c r="AB30" s="67">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K31" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L31" s="68">
+        <v>60</v>
+      </c>
+      <c r="M31" s="68">
+        <v>68</v>
+      </c>
+      <c r="N31" s="68">
+        <v>70</v>
+      </c>
+      <c r="O31" s="68">
+        <v>97</v>
+      </c>
+      <c r="P31" s="68">
+        <v>96</v>
+      </c>
+      <c r="Q31" s="68">
+        <v>94</v>
+      </c>
+      <c r="R31" s="68">
+        <v>87</v>
+      </c>
+      <c r="S31" s="68">
+        <v>104</v>
+      </c>
+      <c r="T31" s="68">
+        <v>102</v>
+      </c>
+      <c r="U31" s="68">
+        <v>113</v>
+      </c>
+      <c r="V31" s="68">
+        <v>151</v>
+      </c>
+      <c r="W31" s="68">
+        <v>96</v>
+      </c>
+      <c r="X31" s="68">
+        <v>115</v>
+      </c>
+      <c r="Y31" s="68">
+        <v>83</v>
+      </c>
+      <c r="Z31" s="68">
+        <v>85</v>
+      </c>
+      <c r="AA31" s="69">
+        <v>79</v>
+      </c>
+      <c r="AB31" s="67">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K32" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L32" s="68">
+        <v>135</v>
+      </c>
+      <c r="M32" s="68">
+        <v>119</v>
+      </c>
+      <c r="N32" s="68">
+        <v>134</v>
+      </c>
+      <c r="O32" s="68">
+        <v>172</v>
+      </c>
+      <c r="P32" s="68">
+        <v>161</v>
+      </c>
+      <c r="Q32" s="68">
+        <v>171</v>
+      </c>
+      <c r="R32" s="68">
+        <v>177</v>
+      </c>
+      <c r="S32" s="68">
+        <v>161</v>
+      </c>
+      <c r="T32" s="68">
+        <v>201</v>
+      </c>
+      <c r="U32" s="68">
+        <v>250</v>
+      </c>
+      <c r="V32" s="68">
+        <v>267</v>
+      </c>
+      <c r="W32" s="68">
+        <v>179</v>
+      </c>
+      <c r="X32" s="68">
+        <v>187</v>
+      </c>
+      <c r="Y32" s="68">
+        <v>139</v>
+      </c>
+      <c r="Z32" s="68">
+        <v>95</v>
+      </c>
+      <c r="AA32" s="69">
+        <v>92</v>
+      </c>
+      <c r="AB32" s="67">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="68">
+        <v>54</v>
+      </c>
+      <c r="M33" s="68">
+        <v>63</v>
+      </c>
+      <c r="N33" s="68">
+        <v>69</v>
+      </c>
+      <c r="O33" s="68">
+        <v>78</v>
+      </c>
+      <c r="P33" s="68">
+        <v>104</v>
+      </c>
+      <c r="Q33" s="68">
+        <v>106</v>
+      </c>
+      <c r="R33" s="68">
+        <v>126</v>
+      </c>
+      <c r="S33" s="68">
+        <v>137</v>
+      </c>
+      <c r="T33" s="68">
+        <v>137</v>
+      </c>
+      <c r="U33" s="68">
+        <v>136</v>
+      </c>
+      <c r="V33" s="68">
+        <v>164</v>
+      </c>
+      <c r="W33" s="68">
+        <v>99</v>
+      </c>
+      <c r="X33" s="68">
+        <v>73</v>
+      </c>
+      <c r="Y33" s="68">
+        <v>46</v>
+      </c>
+      <c r="Z33" s="68">
+        <v>59</v>
+      </c>
+      <c r="AA33" s="69">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="67">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K34" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K35" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L35" s="68">
+        <v>117</v>
+      </c>
+      <c r="M35" s="68">
+        <v>76</v>
+      </c>
+      <c r="N35" s="68">
+        <v>92</v>
+      </c>
+      <c r="O35" s="68">
+        <v>112</v>
+      </c>
+      <c r="P35" s="68">
+        <v>142</v>
+      </c>
+      <c r="Q35" s="68">
+        <v>170</v>
+      </c>
+      <c r="R35" s="68">
+        <v>198</v>
+      </c>
+      <c r="S35" s="68">
+        <v>139</v>
+      </c>
+      <c r="T35" s="68">
+        <v>148</v>
+      </c>
+      <c r="U35" s="68">
+        <v>190</v>
+      </c>
+      <c r="V35" s="68">
+        <v>236</v>
+      </c>
+      <c r="W35" s="68">
+        <v>179</v>
+      </c>
+      <c r="X35" s="68">
+        <v>136</v>
+      </c>
+      <c r="Y35" s="68">
+        <v>110</v>
+      </c>
+      <c r="Z35" s="68">
+        <v>111</v>
+      </c>
+      <c r="AA35" s="69">
+        <v>95</v>
+      </c>
+      <c r="AB35" s="67">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K36" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L36" s="68">
+        <v>55</v>
+      </c>
+      <c r="M36" s="68">
+        <v>78</v>
+      </c>
+      <c r="N36" s="68">
+        <v>68</v>
+      </c>
+      <c r="O36" s="68">
+        <v>103</v>
+      </c>
+      <c r="P36" s="68">
+        <v>102</v>
+      </c>
+      <c r="Q36" s="68">
+        <v>94</v>
+      </c>
+      <c r="R36" s="68">
+        <v>112</v>
+      </c>
+      <c r="S36" s="68">
+        <v>117</v>
+      </c>
+      <c r="T36" s="68">
+        <v>129</v>
+      </c>
+      <c r="U36" s="68">
+        <v>166</v>
+      </c>
+      <c r="V36" s="68">
+        <v>130</v>
+      </c>
+      <c r="W36" s="68">
+        <v>80</v>
+      </c>
+      <c r="X36" s="68">
+        <v>68</v>
+      </c>
+      <c r="Y36" s="68">
+        <v>43</v>
+      </c>
+      <c r="Z36" s="68">
+        <v>46</v>
+      </c>
+      <c r="AA36" s="69">
+        <v>62</v>
+      </c>
+      <c r="AB36" s="67">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="G37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="I37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="J37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="K37" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="L37" s="68">
+        <v>41</v>
+      </c>
+      <c r="M37" s="68">
+        <v>37</v>
+      </c>
+      <c r="N37" s="68">
+        <v>38</v>
+      </c>
+      <c r="O37" s="68">
+        <v>45</v>
+      </c>
+      <c r="P37" s="68">
+        <v>63</v>
+      </c>
+      <c r="Q37" s="68">
+        <v>56</v>
+      </c>
+      <c r="R37" s="68">
+        <v>62</v>
+      </c>
+      <c r="S37" s="68">
+        <v>78</v>
+      </c>
+      <c r="T37" s="68">
+        <v>66</v>
+      </c>
+      <c r="U37" s="68">
+        <v>59</v>
+      </c>
+      <c r="V37" s="68">
+        <v>83</v>
+      </c>
+      <c r="W37" s="68">
+        <v>58</v>
+      </c>
+      <c r="X37" s="68">
+        <v>50</v>
+      </c>
+      <c r="Y37" s="68">
+        <v>34</v>
+      </c>
+      <c r="Z37" s="68">
+        <v>31</v>
+      </c>
+      <c r="AA37" s="69">
+        <v>36</v>
+      </c>
+      <c r="AB37" s="67">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="39"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="52"/>
+      <c r="D38" s="52"/>
+      <c r="E38" s="52"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="53"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="52"/>
+      <c r="P38" s="52"/>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="52"/>
+      <c r="S38" s="52"/>
+      <c r="T38" s="55"/>
+      <c r="U38" s="53"/>
+      <c r="V38" s="55"/>
+      <c r="W38" s="53"/>
+      <c r="X38" s="56"/>
+      <c r="Y38" s="56"/>
+      <c r="Z38" s="57"/>
+      <c r="AA38" s="58"/>
+      <c r="AB38" s="57"/>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="26"/>
+      <c r="B39" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="65"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="65"/>
+      <c r="G39" s="65"/>
+      <c r="H39" s="65"/>
+      <c r="I39" s="65"/>
+      <c r="J39" s="65"/>
+      <c r="K39" s="65"/>
+      <c r="L39" s="65"/>
+      <c r="M39" s="65"/>
+      <c r="N39" s="65"/>
+      <c r="O39" s="65"/>
+      <c r="P39" s="65"/>
+      <c r="Q39" s="65"/>
+      <c r="R39" s="65"/>
+      <c r="S39" s="65"/>
+      <c r="T39" s="65"/>
+      <c r="U39" s="65"/>
+      <c r="V39" s="65"/>
+      <c r="W39" s="65"/>
+      <c r="X39" s="65"/>
+      <c r="Y39" s="65"/>
+      <c r="Z39" s="65"/>
+      <c r="AA39" s="65"/>
+      <c r="AB39" s="65"/>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C40" s="70">
+        <v>427</v>
+      </c>
+      <c r="D40" s="70">
+        <v>508</v>
+      </c>
+      <c r="E40" s="70">
+        <v>518</v>
+      </c>
+      <c r="F40" s="70">
+        <v>514</v>
+      </c>
+      <c r="G40" s="70">
+        <v>480</v>
+      </c>
+      <c r="H40" s="70">
+        <v>451</v>
+      </c>
+      <c r="I40" s="70">
+        <v>684</v>
+      </c>
+      <c r="J40" s="70">
+        <v>663</v>
+      </c>
+      <c r="K40" s="70">
+        <v>598</v>
+      </c>
+      <c r="L40" s="68">
+        <v>799</v>
+      </c>
+      <c r="M40" s="68">
+        <v>986</v>
+      </c>
+      <c r="N40" s="68">
+        <v>1074</v>
+      </c>
+      <c r="O40" s="68">
+        <v>1323</v>
+      </c>
+      <c r="P40" s="68">
+        <v>1452</v>
+      </c>
+      <c r="Q40" s="68">
+        <v>1553</v>
+      </c>
+      <c r="R40" s="68">
+        <v>1655</v>
+      </c>
+      <c r="S40" s="68">
+        <v>1779</v>
+      </c>
+      <c r="T40" s="68">
+        <v>1902</v>
+      </c>
+      <c r="U40" s="68">
+        <v>1807</v>
+      </c>
+      <c r="V40" s="68">
+        <v>2013</v>
+      </c>
+      <c r="W40" s="68">
+        <v>1759</v>
+      </c>
+      <c r="X40" s="68">
+        <v>1622</v>
+      </c>
+      <c r="Y40" s="68">
+        <v>1364</v>
+      </c>
+      <c r="Z40" s="68">
+        <v>1268</v>
+      </c>
+      <c r="AA40" s="71">
+        <v>1187</v>
+      </c>
+      <c r="AB40" s="57">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K41" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K42" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L42" s="73">
+        <v>8</v>
+      </c>
+      <c r="M42" s="73">
+        <v>11</v>
+      </c>
+      <c r="N42" s="73">
+        <v>10</v>
+      </c>
+      <c r="O42" s="73">
+        <v>21</v>
+      </c>
+      <c r="P42" s="73">
+        <v>12</v>
+      </c>
+      <c r="Q42" s="73">
+        <v>23</v>
+      </c>
+      <c r="R42" s="73">
+        <v>24</v>
+      </c>
+      <c r="S42" s="73">
+        <v>19</v>
+      </c>
+      <c r="T42" s="73">
+        <v>21</v>
+      </c>
+      <c r="U42" s="73">
+        <v>18</v>
+      </c>
+      <c r="V42" s="73">
+        <v>17</v>
+      </c>
+      <c r="W42" s="73">
+        <v>24</v>
+      </c>
+      <c r="X42" s="73">
+        <v>24</v>
+      </c>
+      <c r="Y42" s="73">
+        <v>21</v>
+      </c>
+      <c r="Z42" s="73">
+        <v>14</v>
+      </c>
+      <c r="AA42" s="72">
+        <v>8</v>
+      </c>
+      <c r="AB42" s="67">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
+      <c r="A43" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K43" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L43" s="73">
+        <v>3</v>
+      </c>
+      <c r="M43" s="73">
+        <v>8</v>
+      </c>
+      <c r="N43" s="73">
+        <v>6</v>
+      </c>
+      <c r="O43" s="73">
+        <v>16</v>
+      </c>
+      <c r="P43" s="73">
+        <v>19</v>
+      </c>
+      <c r="Q43" s="73">
+        <v>13</v>
+      </c>
+      <c r="R43" s="73">
+        <v>19</v>
+      </c>
+      <c r="S43" s="73">
+        <v>30</v>
+      </c>
+      <c r="T43" s="73">
+        <v>26</v>
+      </c>
+      <c r="U43" s="73">
+        <v>22</v>
+      </c>
+      <c r="V43" s="73">
+        <v>27</v>
+      </c>
+      <c r="W43" s="73">
+        <v>40</v>
+      </c>
+      <c r="X43" s="73">
+        <v>37</v>
+      </c>
+      <c r="Y43" s="73">
+        <v>25</v>
+      </c>
+      <c r="Z43" s="73">
+        <v>10</v>
+      </c>
+      <c r="AA43" s="72">
+        <v>20</v>
+      </c>
+      <c r="AB43" s="67">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
+      <c r="A44" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K44" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L44" s="73">
+        <v>32</v>
+      </c>
+      <c r="M44" s="73">
+        <v>66</v>
+      </c>
+      <c r="N44" s="73">
+        <v>47</v>
+      </c>
+      <c r="O44" s="73">
+        <v>65</v>
+      </c>
+      <c r="P44" s="73">
+        <v>64</v>
+      </c>
+      <c r="Q44" s="73">
+        <v>54</v>
+      </c>
+      <c r="R44" s="73">
+        <v>51</v>
+      </c>
+      <c r="S44" s="73">
+        <v>67</v>
+      </c>
+      <c r="T44" s="73">
+        <v>69</v>
+      </c>
+      <c r="U44" s="73">
+        <v>57</v>
+      </c>
+      <c r="V44" s="73">
+        <v>63</v>
+      </c>
+      <c r="W44" s="73">
+        <v>56</v>
+      </c>
+      <c r="X44" s="73">
+        <v>59</v>
+      </c>
+      <c r="Y44" s="73">
+        <v>41</v>
+      </c>
+      <c r="Z44" s="73">
+        <v>45</v>
+      </c>
+      <c r="AA44" s="72">
+        <v>29</v>
+      </c>
+      <c r="AB44" s="67">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
+      <c r="A45" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="73">
+        <v>40</v>
+      </c>
+      <c r="M45" s="73">
+        <v>56</v>
+      </c>
+      <c r="N45" s="73">
+        <v>52</v>
+      </c>
+      <c r="O45" s="73">
+        <v>64</v>
+      </c>
+      <c r="P45" s="73">
+        <v>91</v>
+      </c>
+      <c r="Q45" s="73">
+        <v>104</v>
+      </c>
+      <c r="R45" s="73">
+        <v>103</v>
+      </c>
+      <c r="S45" s="73">
+        <v>104</v>
+      </c>
+      <c r="T45" s="73">
+        <v>110</v>
+      </c>
+      <c r="U45" s="73">
+        <v>119</v>
+      </c>
+      <c r="V45" s="73">
+        <v>121</v>
+      </c>
+      <c r="W45" s="73">
+        <v>112</v>
+      </c>
+      <c r="X45" s="73">
+        <v>99</v>
+      </c>
+      <c r="Y45" s="73">
+        <v>95</v>
+      </c>
+      <c r="Z45" s="73">
+        <v>125</v>
+      </c>
+      <c r="AA45" s="72">
+        <v>99</v>
+      </c>
+      <c r="AB45" s="67">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
+      <c r="A46" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="73">
+        <v>35</v>
+      </c>
+      <c r="M46" s="73">
+        <v>58</v>
+      </c>
+      <c r="N46" s="73">
+        <v>59</v>
+      </c>
+      <c r="O46" s="73">
+        <v>82</v>
+      </c>
+      <c r="P46" s="73">
+        <v>87</v>
+      </c>
+      <c r="Q46" s="73">
+        <v>101</v>
+      </c>
+      <c r="R46" s="73">
+        <v>96</v>
+      </c>
+      <c r="S46" s="73">
+        <v>115</v>
+      </c>
+      <c r="T46" s="73">
+        <v>107</v>
+      </c>
+      <c r="U46" s="73">
+        <v>142</v>
+      </c>
+      <c r="V46" s="73">
+        <v>170</v>
+      </c>
+      <c r="W46" s="73">
+        <v>134</v>
+      </c>
+      <c r="X46" s="73">
+        <v>130</v>
+      </c>
+      <c r="Y46" s="73">
+        <v>115</v>
+      </c>
+      <c r="Z46" s="73">
+        <v>107</v>
+      </c>
+      <c r="AA46" s="72">
+        <v>92</v>
+      </c>
+      <c r="AB46" s="67">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
+      <c r="A47" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K47" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L47" s="73">
+        <v>72</v>
+      </c>
+      <c r="M47" s="73">
+        <v>94</v>
+      </c>
+      <c r="N47" s="73">
+        <v>73</v>
+      </c>
+      <c r="O47" s="73">
+        <v>120</v>
+      </c>
+      <c r="P47" s="73">
+        <v>147</v>
+      </c>
+      <c r="Q47" s="73">
+        <v>144</v>
+      </c>
+      <c r="R47" s="73">
+        <v>132</v>
+      </c>
+      <c r="S47" s="73">
+        <v>162</v>
+      </c>
+      <c r="T47" s="73">
+        <v>147</v>
+      </c>
+      <c r="U47" s="73">
+        <v>182</v>
+      </c>
+      <c r="V47" s="73">
+        <v>190</v>
+      </c>
+      <c r="W47" s="73">
+        <v>135</v>
+      </c>
+      <c r="X47" s="73">
+        <v>131</v>
+      </c>
+      <c r="Y47" s="73">
+        <v>80</v>
+      </c>
+      <c r="Z47" s="73">
+        <v>86</v>
+      </c>
+      <c r="AA47" s="72">
+        <v>74</v>
+      </c>
+      <c r="AB47" s="67">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
+      <c r="A48" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K48" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L48" s="73">
+        <v>54</v>
+      </c>
+      <c r="M48" s="73">
+        <v>55</v>
+      </c>
+      <c r="N48" s="73">
+        <v>69</v>
+      </c>
+      <c r="O48" s="73">
+        <v>93</v>
+      </c>
+      <c r="P48" s="73">
+        <v>100</v>
+      </c>
+      <c r="Q48" s="73">
+        <v>89</v>
+      </c>
+      <c r="R48" s="73">
+        <v>97</v>
+      </c>
+      <c r="S48" s="73">
+        <v>106</v>
+      </c>
+      <c r="T48" s="73">
+        <v>136</v>
+      </c>
+      <c r="U48" s="73">
+        <v>112</v>
+      </c>
+      <c r="V48" s="73">
+        <v>170</v>
+      </c>
+      <c r="W48" s="73">
+        <v>171</v>
+      </c>
+      <c r="X48" s="73">
+        <v>175</v>
+      </c>
+      <c r="Y48" s="73">
+        <v>137</v>
+      </c>
+      <c r="Z48" s="73">
+        <v>167</v>
+      </c>
+      <c r="AA48" s="72">
+        <v>136</v>
+      </c>
+      <c r="AB48" s="67">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="A49" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K49" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L49" s="73">
+        <v>64</v>
+      </c>
+      <c r="M49" s="73">
+        <v>79</v>
+      </c>
+      <c r="N49" s="73">
+        <v>106</v>
+      </c>
+      <c r="O49" s="73">
+        <v>101</v>
+      </c>
+      <c r="P49" s="73">
+        <v>99</v>
+      </c>
+      <c r="Q49" s="73">
+        <v>113</v>
+      </c>
+      <c r="R49" s="73">
+        <v>143</v>
+      </c>
+      <c r="S49" s="73">
+        <v>140</v>
+      </c>
+      <c r="T49" s="73">
+        <v>142</v>
+      </c>
+      <c r="U49" s="73">
+        <v>147</v>
+      </c>
+      <c r="V49" s="73">
+        <v>152</v>
+      </c>
+      <c r="W49" s="73">
+        <v>137</v>
+      </c>
+      <c r="X49" s="73">
+        <v>113</v>
+      </c>
+      <c r="Y49" s="73">
+        <v>108</v>
+      </c>
+      <c r="Z49" s="73">
+        <v>76</v>
+      </c>
+      <c r="AA49" s="72">
+        <v>94</v>
+      </c>
+      <c r="AB49" s="67">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K50" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L50" s="73">
+        <v>41</v>
+      </c>
+      <c r="M50" s="73">
+        <v>37</v>
+      </c>
+      <c r="N50" s="73">
+        <v>29</v>
+      </c>
+      <c r="O50" s="73">
+        <v>54</v>
+      </c>
+      <c r="P50" s="73">
+        <v>58</v>
+      </c>
+      <c r="Q50" s="73">
+        <v>61</v>
+      </c>
+      <c r="R50" s="73">
+        <v>63</v>
+      </c>
+      <c r="S50" s="73">
+        <v>70</v>
+      </c>
+      <c r="T50" s="73">
+        <v>73</v>
+      </c>
+      <c r="U50" s="73">
+        <v>57</v>
+      </c>
+      <c r="V50" s="73">
+        <v>68</v>
+      </c>
+      <c r="W50" s="73">
+        <v>45</v>
+      </c>
+      <c r="X50" s="73">
+        <v>51</v>
+      </c>
+      <c r="Y50" s="73">
+        <v>34</v>
+      </c>
+      <c r="Z50" s="73">
+        <v>35</v>
+      </c>
+      <c r="AA50" s="72">
+        <v>36</v>
+      </c>
+      <c r="AB50" s="67">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K51" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L51" s="73">
+        <v>191</v>
+      </c>
+      <c r="M51" s="73">
+        <v>204</v>
+      </c>
+      <c r="N51" s="73">
+        <v>212</v>
+      </c>
+      <c r="O51" s="73">
+        <v>246</v>
+      </c>
+      <c r="P51" s="73">
+        <v>312</v>
+      </c>
+      <c r="Q51" s="73">
+        <v>332</v>
+      </c>
+      <c r="R51" s="73">
+        <v>373</v>
+      </c>
+      <c r="S51" s="73">
+        <v>362</v>
+      </c>
+      <c r="T51" s="73">
+        <v>380</v>
+      </c>
+      <c r="U51" s="73">
+        <v>333</v>
+      </c>
+      <c r="V51" s="73">
+        <v>393</v>
+      </c>
+      <c r="W51" s="73">
+        <v>290</v>
+      </c>
+      <c r="X51" s="73">
+        <v>254</v>
+      </c>
+      <c r="Y51" s="73">
+        <v>262</v>
+      </c>
+      <c r="Z51" s="73">
+        <v>173</v>
+      </c>
+      <c r="AA51" s="72">
+        <v>145</v>
+      </c>
+      <c r="AB51" s="67">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K52" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L52" s="73">
+        <v>62</v>
+      </c>
+      <c r="M52" s="73">
+        <v>74</v>
+      </c>
+      <c r="N52" s="73">
+        <v>118</v>
+      </c>
+      <c r="O52" s="73">
+        <v>129</v>
+      </c>
+      <c r="P52" s="73">
+        <v>119</v>
+      </c>
+      <c r="Q52" s="73">
+        <v>146</v>
+      </c>
+      <c r="R52" s="73">
+        <v>170</v>
+      </c>
+      <c r="S52" s="73">
+        <v>162</v>
+      </c>
+      <c r="T52" s="73">
+        <v>180</v>
+      </c>
+      <c r="U52" s="73">
+        <v>205</v>
+      </c>
+      <c r="V52" s="73">
+        <v>188</v>
+      </c>
+      <c r="W52" s="73">
+        <v>162</v>
+      </c>
+      <c r="X52" s="73">
+        <v>143</v>
+      </c>
+      <c r="Y52" s="73">
+        <v>162</v>
+      </c>
+      <c r="Z52" s="73">
+        <v>174</v>
+      </c>
+      <c r="AA52" s="72">
+        <v>130</v>
+      </c>
+      <c r="AB52" s="67">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="73">
+        <v>2</v>
+      </c>
+      <c r="M53" s="73">
+        <v>26</v>
+      </c>
+      <c r="N53" s="73">
+        <v>45</v>
+      </c>
+      <c r="O53" s="73">
+        <v>39</v>
+      </c>
+      <c r="P53" s="73">
+        <v>38</v>
+      </c>
+      <c r="Q53" s="73">
+        <v>43</v>
+      </c>
+      <c r="R53" s="73">
+        <v>61</v>
+      </c>
+      <c r="S53" s="73">
+        <v>57</v>
+      </c>
+      <c r="T53" s="73">
+        <v>87</v>
+      </c>
+      <c r="U53" s="73">
+        <v>62</v>
+      </c>
+      <c r="V53" s="73">
+        <v>34</v>
+      </c>
+      <c r="W53" s="73">
+        <v>61</v>
+      </c>
+      <c r="X53" s="73">
+        <v>57</v>
+      </c>
+      <c r="Y53" s="73">
+        <v>44</v>
+      </c>
+      <c r="Z53" s="73">
+        <v>39</v>
+      </c>
+      <c r="AA53" s="72">
+        <v>68</v>
+      </c>
+      <c r="AB53" s="67">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
+      <c r="A54" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K54" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L54" s="73">
+        <v>60</v>
+      </c>
+      <c r="M54" s="73">
+        <v>63</v>
+      </c>
+      <c r="N54" s="73">
+        <v>72</v>
+      </c>
+      <c r="O54" s="73">
+        <v>67</v>
+      </c>
+      <c r="P54" s="73">
+        <v>88</v>
+      </c>
+      <c r="Q54" s="73">
+        <v>83</v>
+      </c>
+      <c r="R54" s="73">
+        <v>74</v>
+      </c>
+      <c r="S54" s="73">
+        <v>90</v>
+      </c>
+      <c r="T54" s="73">
+        <v>116</v>
+      </c>
+      <c r="U54" s="73">
+        <v>88</v>
+      </c>
+      <c r="V54" s="73">
+        <v>104</v>
+      </c>
+      <c r="W54" s="73">
+        <v>108</v>
+      </c>
+      <c r="X54" s="73">
+        <v>100</v>
+      </c>
+      <c r="Y54" s="73">
+        <v>59</v>
+      </c>
+      <c r="Z54" s="73">
+        <v>58</v>
+      </c>
+      <c r="AA54" s="72">
+        <v>54</v>
+      </c>
+      <c r="AB54" s="67">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28">
+      <c r="A55" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K55" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L55" s="73">
+        <v>48</v>
+      </c>
+      <c r="M55" s="73">
+        <v>58</v>
+      </c>
+      <c r="N55" s="73">
+        <v>66</v>
+      </c>
+      <c r="O55" s="73">
+        <v>77</v>
+      </c>
+      <c r="P55" s="73">
+        <v>82</v>
+      </c>
+      <c r="Q55" s="73">
+        <v>71</v>
+      </c>
+      <c r="R55" s="73">
+        <v>79</v>
+      </c>
+      <c r="S55" s="73">
+        <v>80</v>
+      </c>
+      <c r="T55" s="73">
+        <v>93</v>
+      </c>
+      <c r="U55" s="73">
+        <v>80</v>
+      </c>
+      <c r="V55" s="73">
+        <v>108</v>
+      </c>
+      <c r="W55" s="73">
+        <v>86</v>
+      </c>
+      <c r="X55" s="73">
+        <v>73</v>
+      </c>
+      <c r="Y55" s="73">
+        <v>51</v>
+      </c>
+      <c r="Z55" s="73">
+        <v>48</v>
+      </c>
+      <c r="AA55" s="72">
+        <v>68</v>
+      </c>
+      <c r="AB55" s="67">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28">
+      <c r="A56" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="I56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="J56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="K56" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="L56" s="73">
+        <v>79</v>
+      </c>
+      <c r="M56" s="73">
+        <v>84</v>
+      </c>
+      <c r="N56" s="73">
+        <v>93</v>
+      </c>
+      <c r="O56" s="73">
+        <v>135</v>
+      </c>
+      <c r="P56" s="73">
+        <v>125</v>
+      </c>
+      <c r="Q56" s="73">
+        <v>164</v>
+      </c>
+      <c r="R56" s="73">
+        <v>150</v>
+      </c>
+      <c r="S56" s="73">
+        <v>183</v>
+      </c>
+      <c r="T56" s="73">
+        <v>200</v>
+      </c>
+      <c r="U56" s="73">
+        <v>152</v>
+      </c>
+      <c r="V56" s="73">
+        <v>173</v>
+      </c>
+      <c r="W56" s="73">
+        <v>153</v>
+      </c>
+      <c r="X56" s="73">
+        <v>148</v>
+      </c>
+      <c r="Y56" s="73">
+        <v>114</v>
+      </c>
+      <c r="Z56" s="73">
+        <v>89</v>
+      </c>
+      <c r="AA56" s="72">
+        <v>104</v>
+      </c>
+      <c r="AB56" s="67">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28">
+      <c r="A57" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D57" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="E57" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F57" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G57" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="H57" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="I57" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="J57" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="K57" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="L57" s="75">
+        <v>8</v>
+      </c>
+      <c r="M57" s="75">
+        <v>13</v>
+      </c>
+      <c r="N57" s="75">
+        <v>17</v>
+      </c>
+      <c r="O57" s="75">
+        <v>14</v>
+      </c>
+      <c r="P57" s="75">
+        <v>11</v>
+      </c>
+      <c r="Q57" s="75">
+        <v>12</v>
+      </c>
+      <c r="R57" s="75">
+        <v>20</v>
+      </c>
+      <c r="S57" s="75">
+        <v>32</v>
+      </c>
+      <c r="T57" s="75">
+        <v>15</v>
+      </c>
+      <c r="U57" s="75">
+        <v>31</v>
+      </c>
+      <c r="V57" s="75">
+        <v>35</v>
+      </c>
+      <c r="W57" s="75">
+        <v>45</v>
+      </c>
+      <c r="X57" s="75">
+        <v>28</v>
+      </c>
+      <c r="Y57" s="75">
+        <v>16</v>
+      </c>
+      <c r="Z57" s="75">
+        <v>22</v>
+      </c>
+      <c r="AA57" s="76">
+        <v>30</v>
+      </c>
+      <c r="AB57" s="77">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:28">
+      <c r="B58" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C58" s="25"/>
+      <c r="D58" s="25"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="25"/>
+      <c r="G58" s="25"/>
+      <c r="Z58" s="3"/>
+      <c r="AA58" s="5"/>
+    </row>
+    <row r="59" spans="1:28">
+      <c r="B59" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="64"/>
-[...4004 lines deleted...]
-      <c r="U59" s="87"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+      <c r="N59" s="6"/>
+      <c r="O59" s="6"/>
+      <c r="P59" s="6"/>
+      <c r="Q59" s="6"/>
+      <c r="R59" s="6"/>
+      <c r="S59" s="6"/>
+      <c r="T59" s="6"/>
+      <c r="U59" s="6"/>
+      <c r="V59" s="6"/>
+      <c r="W59" s="6"/>
+      <c r="X59" s="6"/>
+      <c r="Y59" s="6"/>
+      <c r="Z59" s="3"/>
+      <c r="AA59" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A59:U59"/>
-[...4 lines deleted...]
-    <mergeCell ref="X5:Z5"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="B58:G58"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B7:AB7"/>
+    <mergeCell ref="B28:AB28"/>
+    <mergeCell ref="B39:AB39"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Crude divorce rate</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>1991-1999</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>