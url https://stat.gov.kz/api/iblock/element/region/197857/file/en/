--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,33320 +1,15694 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" firstSheet="2" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14580" windowHeight="11850" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="The num. of birt.by jrder of bi" sheetId="11" r:id="rId9"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="1991-1999" sheetId="5" r:id="rId3"/>
+    <sheet name="2000-2025" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2674" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1364" uniqueCount="110">
   <si>
-    <t>All population</t>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>510000000</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>Number of births</t>
+  </si>
+  <si>
+    <t>People</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>number of births by regions</t>
+  </si>
+  <si>
+    <t>Numeric</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>«0,0» – insignificant value</t>
+  </si>
+  <si>
+    <t>«-» no phenomenon</t>
+  </si>
+  <si>
+    <t>«х» – data is confidential</t>
+  </si>
+  <si>
+    <t>«...» – no data</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding  of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Statistics on births in the Republic of Kazakhstan are based on the registration of births certificates in civil registration offices</t>
+  </si>
+  <si>
+    <t>Administartive data of the civil registration offices of the Ministry of Justice of the Republic of Kazakhstan and the register of the attached population of the Ministry of Health of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>SIC code - 612101</t>
+  </si>
+  <si>
+    <t>CATU code</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
-    <t>Shymkent city</t>
+    <t>South Kazakhstan</t>
+  </si>
+  <si>
+    <t>people</t>
+  </si>
+  <si>
+    <t>All population</t>
+  </si>
+  <si>
+    <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
-    <t>people</t>
+    <t>Shymkent city</t>
   </si>
   <si>
-    <t>Turkistan region</t>
+    <t>1) Data since 2009 are recounted due to formation of new regions 2) Data of 2000-2008 are for South Kazakhstan region</t>
   </si>
   <si>
-    <t>Turkistan city</t>
+    <t>Statistical indicator code</t>
   </si>
   <si>
-    <t>Arys c.a.</t>
+    <t>Statistical indicator name</t>
   </si>
   <si>
-    <t>Kentau c.a.</t>
+    <t>Unit of measurement</t>
   </si>
   <si>
-    <t xml:space="preserve">Baydibek </t>
+    <t>SIC short name</t>
   </si>
   <si>
-    <t>Zhetisai</t>
+    <t>History of indicator</t>
   </si>
   <si>
-    <t>Keles</t>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update: </t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Division social and demographic statistics</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>al.mansurova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>511000000</t>
+  </si>
+  <si>
+    <t>511600000</t>
+  </si>
+  <si>
+    <t>512000000</t>
+  </si>
+  <si>
+    <t>512600000</t>
+  </si>
+  <si>
+    <t>513600000</t>
+  </si>
+  <si>
+    <t>514000000</t>
+  </si>
+  <si>
+    <t>514400000</t>
+  </si>
+  <si>
+    <t>514600000</t>
+  </si>
+  <si>
+    <t>514800000</t>
+  </si>
+  <si>
+    <t>515200000</t>
+  </si>
+  <si>
+    <t>515600000</t>
+  </si>
+  <si>
+    <t>515800000</t>
+  </si>
+  <si>
+    <t>516000000</t>
+  </si>
+  <si>
+    <t>516400000</t>
+  </si>
+  <si>
+    <t>Sozaq</t>
+  </si>
+  <si>
+    <t>Tolebi</t>
+  </si>
+  <si>
+    <t>Tulkibas</t>
+  </si>
+  <si>
+    <t>Shardara</t>
   </si>
   <si>
     <t>Kazygurt</t>
   </si>
   <si>
     <t>Maktaaral</t>
   </si>
   <si>
     <t>Ordabasy</t>
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>Saryagash</t>
   </si>
   <si>
-    <t>Sauran</t>
+    <t xml:space="preserve">Baydibek </t>
   </si>
   <si>
-    <t>Sozaq</t>
+    <t>Turkistan city</t>
   </si>
   <si>
-    <t>Tolebi</t>
+    <t>Arys c.a.</t>
   </si>
   <si>
-    <t>Tulkibas</t>
+    <t>Kentau c.a.</t>
   </si>
   <si>
-    <t>Shardara</t>
+    <t>611000000</t>
   </si>
   <si>
-    <t>Zhetysay</t>
+    <t>611600000</t>
   </si>
   <si>
-    <t>Baidibek</t>
+    <t>612000000</t>
   </si>
   <si>
-    <t>Sozak</t>
+    <t>613600000</t>
   </si>
   <si>
-    <t>Tyulkubass</t>
+    <t>613800000</t>
   </si>
   <si>
-    <t>-</t>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>Turkistan region</t>
+  </si>
+  <si>
+    <t>Zhetisai</t>
+  </si>
+  <si>
+    <t>Keles</t>
+  </si>
+  <si>
+    <t>Sauran</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
-    <t>The number of live births in the Turkistan region</t>
-[...71 lines deleted...]
-    <t xml:space="preserve">                                                                                       per 1000 people</t>
+    <t>Mansurova Alfiya Rifovna</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>*Data for 2000-2008 by the Ontustik Kazakhstan region.</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data since 2009 are recounted due to formation of new regions.</t>
+    </r>
   </si>
   <si>
-    <t>Total fertility rate in the Turkistan region*</t>
-[...2 lines deleted...]
-    <t>The number of girls born in the Turkistan region*</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data of 2000-2008 are for South Kazakhstan region</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...3 lines deleted...]
-  <fonts count="32">
+  <fonts count="28">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...9 lines deleted...]
-    <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...88 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...19 lines deleted...]
-      <sz val="8"/>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...41 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="54">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="328">
+  <cellXfs count="130">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...81 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...107 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...218 lines deleted...]
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...325 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="54">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...51 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2 2" xfId="5"/>
+    <cellStyle name="Обычный_05_19" xfId="9"/>
+    <cellStyle name="Обычный_Лист32" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
-[...423 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.mansurova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA59"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A59" sqref="A59:U59"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="48.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="1"/>
+    <col min="257" max="257" width="42.28515625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="1" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="1"/>
+    <col min="513" max="513" width="42.28515625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="1" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="1"/>
+    <col min="769" max="769" width="42.28515625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="1"/>
+    <col min="1025" max="1025" width="42.28515625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="1"/>
+    <col min="1281" max="1281" width="42.28515625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="1"/>
+    <col min="1537" max="1537" width="42.28515625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="1"/>
+    <col min="1793" max="1793" width="42.28515625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="1"/>
+    <col min="2049" max="2049" width="42.28515625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="1"/>
+    <col min="2305" max="2305" width="42.28515625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="1"/>
+    <col min="2561" max="2561" width="42.28515625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="1"/>
+    <col min="2817" max="2817" width="42.28515625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="1"/>
+    <col min="3073" max="3073" width="42.28515625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="1"/>
+    <col min="3329" max="3329" width="42.28515625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="1"/>
+    <col min="3585" max="3585" width="42.28515625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="1"/>
+    <col min="3841" max="3841" width="42.28515625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="1"/>
+    <col min="4097" max="4097" width="42.28515625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="1"/>
+    <col min="4353" max="4353" width="42.28515625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="1"/>
+    <col min="4609" max="4609" width="42.28515625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="1"/>
+    <col min="4865" max="4865" width="42.28515625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="1"/>
+    <col min="5121" max="5121" width="42.28515625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="1"/>
+    <col min="5377" max="5377" width="42.28515625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="1"/>
+    <col min="5633" max="5633" width="42.28515625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="1"/>
+    <col min="5889" max="5889" width="42.28515625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="1"/>
+    <col min="6145" max="6145" width="42.28515625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="1"/>
+    <col min="6401" max="6401" width="42.28515625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="1"/>
+    <col min="6657" max="6657" width="42.28515625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="1"/>
+    <col min="6913" max="6913" width="42.28515625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="1"/>
+    <col min="7169" max="7169" width="42.28515625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="1"/>
+    <col min="7425" max="7425" width="42.28515625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="1"/>
+    <col min="7681" max="7681" width="42.28515625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="1"/>
+    <col min="7937" max="7937" width="42.28515625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="1"/>
+    <col min="8193" max="8193" width="42.28515625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="1"/>
+    <col min="8449" max="8449" width="42.28515625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="1"/>
+    <col min="8705" max="8705" width="42.28515625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="1"/>
+    <col min="8961" max="8961" width="42.28515625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="1"/>
+    <col min="9217" max="9217" width="42.28515625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="1"/>
+    <col min="9473" max="9473" width="42.28515625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="1"/>
+    <col min="9729" max="9729" width="42.28515625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="1"/>
+    <col min="9985" max="9985" width="42.28515625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="1"/>
+    <col min="10241" max="10241" width="42.28515625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="1"/>
+    <col min="10497" max="10497" width="42.28515625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="1"/>
+    <col min="10753" max="10753" width="42.28515625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="1"/>
+    <col min="11009" max="11009" width="42.28515625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="1"/>
+    <col min="11265" max="11265" width="42.28515625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="1"/>
+    <col min="11521" max="11521" width="42.28515625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="1"/>
+    <col min="11777" max="11777" width="42.28515625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="1"/>
+    <col min="12033" max="12033" width="42.28515625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="1"/>
+    <col min="12289" max="12289" width="42.28515625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="1"/>
+    <col min="12545" max="12545" width="42.28515625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="1"/>
+    <col min="12801" max="12801" width="42.28515625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="1"/>
+    <col min="13057" max="13057" width="42.28515625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="1"/>
+    <col min="13313" max="13313" width="42.28515625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="1"/>
+    <col min="13569" max="13569" width="42.28515625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="1"/>
+    <col min="13825" max="13825" width="42.28515625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="1"/>
+    <col min="14081" max="14081" width="42.28515625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="1"/>
+    <col min="14337" max="14337" width="42.28515625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="1"/>
+    <col min="14593" max="14593" width="42.28515625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="1"/>
+    <col min="14849" max="14849" width="42.28515625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="1"/>
+    <col min="15105" max="15105" width="42.28515625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="1"/>
+    <col min="15361" max="15361" width="42.28515625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="1"/>
+    <col min="15617" max="15617" width="42.28515625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="1"/>
+    <col min="15873" max="15873" width="42.28515625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="1"/>
+    <col min="16129" max="16129" width="42.28515625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-[...228 lines deleted...]
-      <c r="A7" s="316" t="s">
+    <row r="1" spans="1:13" s="11" customFormat="1">
+      <c r="A1" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="20">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1">
+      <c r="A2" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1">
+      <c r="A3" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1">
+      <c r="A4" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1">
+      <c r="A5" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1">
+      <c r="A6" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1">
+      <c r="A7" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="25.5">
+      <c r="A8" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="25.5">
+      <c r="A9" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="25.5">
+      <c r="A10" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" s="12"/>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1">
+      <c r="A12" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1">
+      <c r="A13" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="316"/>
-[...3980 lines deleted...]
-      <c r="AA59" s="10"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="10">
+        <v>46142</v>
+      </c>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="10">
+        <v>46507</v>
+      </c>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="M17" s="3"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M19" s="3"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="5"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="4"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="3"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...8 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA59"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A59" sqref="A59:U59"/>
+      <selection activeCell="A198" sqref="A198"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.140625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.5703125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="24" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="24"/>
+    <col min="4" max="4" width="51.7109375" style="24" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="4.5703125" style="25" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="25" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="25"/>
+    <col min="260" max="260" width="51.7109375" style="25" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="4.5703125" style="25" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="25" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="25"/>
+    <col min="516" max="516" width="51.7109375" style="25" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="4.5703125" style="25" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="25" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="25"/>
+    <col min="772" max="772" width="51.7109375" style="25" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="25"/>
+    <col min="1028" max="1028" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="25"/>
+    <col min="1284" max="1284" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="25"/>
+    <col min="1540" max="1540" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="4.5703125" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="25"/>
+    <col min="1796" max="1796" width="51.7109375" style="25" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="25"/>
+    <col min="2052" max="2052" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="25"/>
+    <col min="2308" max="2308" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="25"/>
+    <col min="2564" max="2564" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="4.5703125" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="25"/>
+    <col min="2820" max="2820" width="51.7109375" style="25" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="25"/>
+    <col min="3076" max="3076" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="25"/>
+    <col min="3332" max="3332" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="25"/>
+    <col min="3588" max="3588" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="4.5703125" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="25"/>
+    <col min="3844" max="3844" width="51.7109375" style="25" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="25"/>
+    <col min="4100" max="4100" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="25"/>
+    <col min="4356" max="4356" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="25"/>
+    <col min="4612" max="4612" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="4.5703125" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="25"/>
+    <col min="4868" max="4868" width="51.7109375" style="25" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="25"/>
+    <col min="5124" max="5124" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="25"/>
+    <col min="5380" max="5380" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="25"/>
+    <col min="5636" max="5636" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="25"/>
+    <col min="5892" max="5892" width="51.7109375" style="25" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="25"/>
+    <col min="6148" max="6148" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="25"/>
+    <col min="6404" max="6404" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="25"/>
+    <col min="6660" max="6660" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="4.5703125" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="25"/>
+    <col min="6916" max="6916" width="51.7109375" style="25" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="25"/>
+    <col min="7172" max="7172" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="25"/>
+    <col min="7428" max="7428" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="25"/>
+    <col min="7684" max="7684" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="4.5703125" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="25"/>
+    <col min="7940" max="7940" width="51.7109375" style="25" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="25"/>
+    <col min="8196" max="8196" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="25"/>
+    <col min="8452" max="8452" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="25"/>
+    <col min="8708" max="8708" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="4.5703125" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="25"/>
+    <col min="8964" max="8964" width="51.7109375" style="25" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="25"/>
+    <col min="9220" max="9220" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="25"/>
+    <col min="9476" max="9476" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="25"/>
+    <col min="9732" max="9732" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="4.5703125" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="25"/>
+    <col min="9988" max="9988" width="51.7109375" style="25" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="4.5703125" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="25"/>
+    <col min="10244" max="10244" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="4.5703125" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="25"/>
+    <col min="10500" max="10500" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="4.5703125" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="25"/>
+    <col min="10756" max="10756" width="51.7109375" style="25" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="25"/>
+    <col min="11012" max="11012" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="25"/>
+    <col min="11268" max="11268" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="25"/>
+    <col min="11524" max="11524" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="4.5703125" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="25"/>
+    <col min="11780" max="11780" width="51.7109375" style="25" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="25"/>
+    <col min="12036" max="12036" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="25"/>
+    <col min="12292" max="12292" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="25"/>
+    <col min="12548" max="12548" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="4.5703125" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="25"/>
+    <col min="12804" max="12804" width="51.7109375" style="25" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="25"/>
+    <col min="13060" max="13060" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="25"/>
+    <col min="13316" max="13316" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="25"/>
+    <col min="13572" max="13572" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="4.5703125" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="25"/>
+    <col min="13828" max="13828" width="51.7109375" style="25" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="25"/>
+    <col min="14084" max="14084" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="25"/>
+    <col min="14340" max="14340" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="25"/>
+    <col min="14596" max="14596" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="4.5703125" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="25"/>
+    <col min="14852" max="14852" width="51.7109375" style="25" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="25"/>
+    <col min="15108" max="15108" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="25"/>
+    <col min="15364" max="15364" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="25"/>
+    <col min="15620" max="15620" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="4.5703125" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="25"/>
+    <col min="15876" max="15876" width="51.7109375" style="25" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="4.5703125" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="25" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="25"/>
+    <col min="16132" max="16132" width="51.7109375" style="25" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="18" customHeight="1">
-[...797 lines deleted...]
-      <c r="A15" s="24" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="23"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="23"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="27"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="23"/>
+      <c r="B5" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="27">
-[...77 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="C5" s="26"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="23"/>
+      <c r="B6" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="26"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="23"/>
+      <c r="B7" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="23">
-[...158 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="C7" s="26"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="23"/>
+      <c r="B8" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="27">
-[...77 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="C8" s="26"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="23"/>
+      <c r="B9" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="27">
-[...77 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="C9" s="26"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="23"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="28"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="23"/>
+      <c r="B11" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="27">
-[...77 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="C11" s="26"/>
+      <c r="D11" s="28"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="23"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="28"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="23"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="28"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="27" t="s">
-[...2898 lines deleted...]
-      <c r="AA59" s="10"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="27"/>
+      <c r="D15" s="27"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="54"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A2:Y2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA59"/>
+  <dimension ref="A1:L24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A40" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A59" sqref="A59:U59"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.140625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="14.140625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" style="42" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="16.5" customHeight="1">
-      <c r="A2" s="317" t="s">
+    <row r="1" spans="1:12">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+    </row>
+    <row r="2" spans="1:12" ht="31.5">
+      <c r="A2" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="32"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="51"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="118" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="119"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="120" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59">
+        <v>1991</v>
+      </c>
+      <c r="D6" s="60">
+        <v>1992</v>
+      </c>
+      <c r="E6" s="60">
+        <v>1993</v>
+      </c>
+      <c r="F6" s="60">
+        <v>1994</v>
+      </c>
+      <c r="G6" s="60">
+        <v>1995</v>
+      </c>
+      <c r="H6" s="60">
+        <v>1996</v>
+      </c>
+      <c r="I6" s="60">
+        <v>1997</v>
+      </c>
+      <c r="J6" s="60">
+        <v>1998</v>
+      </c>
+      <c r="K6" s="62">
+        <v>1999</v>
+      </c>
+      <c r="L6" s="43"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="121"/>
+      <c r="B7" s="90" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="90"/>
+      <c r="I7" s="90"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="123">
+        <v>57420</v>
+      </c>
+      <c r="D8" s="123">
+        <v>57557</v>
+      </c>
+      <c r="E8" s="123">
+        <v>56977</v>
+      </c>
+      <c r="F8" s="123">
+        <v>56159</v>
+      </c>
+      <c r="G8" s="123">
+        <v>54324</v>
+      </c>
+      <c r="H8" s="123">
+        <v>50463</v>
+      </c>
+      <c r="I8" s="123">
+        <v>45895</v>
+      </c>
+      <c r="J8" s="123">
+        <v>43632</v>
+      </c>
+      <c r="K8" s="124">
+        <v>45439</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="125" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="126">
+        <v>9571</v>
+      </c>
+      <c r="D9" s="126">
+        <v>9237</v>
+      </c>
+      <c r="E9" s="126">
+        <v>8464</v>
+      </c>
+      <c r="F9" s="126">
+        <v>8197</v>
+      </c>
+      <c r="G9" s="126">
+        <v>8274</v>
+      </c>
+      <c r="H9" s="126">
+        <v>8037</v>
+      </c>
+      <c r="I9" s="126">
+        <v>7542</v>
+      </c>
+      <c r="J9" s="126">
+        <v>7403</v>
+      </c>
+      <c r="K9" s="126">
+        <v>7528</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="65" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="126">
+        <v>1887</v>
+      </c>
+      <c r="D10" s="126">
+        <v>2040</v>
+      </c>
+      <c r="E10" s="126">
+        <v>2003</v>
+      </c>
+      <c r="F10" s="126">
+        <v>1973</v>
+      </c>
+      <c r="G10" s="126">
+        <v>1764</v>
+      </c>
+      <c r="H10" s="126">
+        <v>1708</v>
+      </c>
+      <c r="I10" s="126">
+        <v>1363</v>
+      </c>
+      <c r="J10" s="126">
+        <v>1346</v>
+      </c>
+      <c r="K10" s="126">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="317"/>
-[...129 lines deleted...]
-      <c r="F6" s="17">
+      <c r="B11" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" s="126">
+        <v>2491</v>
+      </c>
+      <c r="D11" s="126">
+        <v>2577</v>
+      </c>
+      <c r="E11" s="126">
+        <v>2418</v>
+      </c>
+      <c r="F11" s="126">
+        <v>2234</v>
+      </c>
+      <c r="G11" s="126">
+        <v>1745</v>
+      </c>
+      <c r="H11" s="126">
+        <v>1707</v>
+      </c>
+      <c r="I11" s="126">
+        <v>1364</v>
+      </c>
+      <c r="J11" s="126">
+        <v>1272</v>
+      </c>
+      <c r="K11" s="126">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="65" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" s="126">
+        <v>4128</v>
+      </c>
+      <c r="D12" s="126">
+        <v>5055</v>
+      </c>
+      <c r="E12" s="126">
+        <v>4990</v>
+      </c>
+      <c r="F12" s="126">
+        <v>5311</v>
+      </c>
+      <c r="G12" s="126">
+        <v>4951</v>
+      </c>
+      <c r="H12" s="126">
+        <v>4519</v>
+      </c>
+      <c r="I12" s="126">
+        <v>4278</v>
+      </c>
+      <c r="J12" s="126">
+        <v>4198</v>
+      </c>
+      <c r="K12" s="126">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="65" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="126">
+        <v>1786</v>
+      </c>
+      <c r="D13" s="126">
+        <v>1793</v>
+      </c>
+      <c r="E13" s="126">
+        <v>1880</v>
+      </c>
+      <c r="F13" s="126">
+        <v>1737</v>
+      </c>
+      <c r="G13" s="126">
+        <v>1744</v>
+      </c>
+      <c r="H13" s="126">
+        <v>1405</v>
+      </c>
+      <c r="I13" s="126">
+        <v>1138</v>
+      </c>
+      <c r="J13" s="126">
+        <v>1113</v>
+      </c>
+      <c r="K13" s="126">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="126">
+        <v>2892</v>
+      </c>
+      <c r="D14" s="126">
+        <v>2963</v>
+      </c>
+      <c r="E14" s="126">
+        <v>2991</v>
+      </c>
+      <c r="F14" s="126">
+        <v>2940</v>
+      </c>
+      <c r="G14" s="126">
+        <v>2825</v>
+      </c>
+      <c r="H14" s="126">
+        <v>2536</v>
+      </c>
+      <c r="I14" s="126">
+        <v>2396</v>
+      </c>
+      <c r="J14" s="126">
+        <v>2352</v>
+      </c>
+      <c r="K14" s="126">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="126">
+        <v>7713</v>
+      </c>
+      <c r="D15" s="126">
+        <v>7444</v>
+      </c>
+      <c r="E15" s="126">
+        <v>7735</v>
+      </c>
+      <c r="F15" s="126">
+        <v>7509</v>
+      </c>
+      <c r="G15" s="126">
+        <v>7325</v>
+      </c>
+      <c r="H15" s="126">
+        <v>7100</v>
+      </c>
+      <c r="I15" s="126">
+        <v>6834</v>
+      </c>
+      <c r="J15" s="126">
+        <v>6613</v>
+      </c>
+      <c r="K15" s="126">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="126">
+        <v>2534</v>
+      </c>
+      <c r="D16" s="126">
+        <v>2532</v>
+      </c>
+      <c r="E16" s="126">
+        <v>2517</v>
+      </c>
+      <c r="F16" s="126">
+        <v>2404</v>
+      </c>
+      <c r="G16" s="126">
+        <v>2408</v>
+      </c>
+      <c r="H16" s="126">
+        <v>2207</v>
+      </c>
+      <c r="I16" s="126">
+        <v>1888</v>
+      </c>
+      <c r="J16" s="126">
+        <v>1745</v>
+      </c>
+      <c r="K16" s="126">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="126">
+        <v>2012</v>
+      </c>
+      <c r="D17" s="126">
+        <v>2007</v>
+      </c>
+      <c r="E17" s="126">
+        <v>2098</v>
+      </c>
+      <c r="F17" s="126">
+        <v>2012</v>
+      </c>
+      <c r="G17" s="126">
+        <v>1798</v>
+      </c>
+      <c r="H17" s="126">
+        <v>1617</v>
+      </c>
+      <c r="I17" s="126">
+        <v>1293</v>
+      </c>
+      <c r="J17" s="126">
+        <v>1138</v>
+      </c>
+      <c r="K17" s="126">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C18" s="126">
+        <v>6120</v>
+      </c>
+      <c r="D18" s="126">
+        <v>6082</v>
+      </c>
+      <c r="E18" s="126">
+        <v>6289</v>
+      </c>
+      <c r="F18" s="126">
+        <v>6443</v>
+      </c>
+      <c r="G18" s="126">
+        <v>6552</v>
+      </c>
+      <c r="H18" s="126">
+        <v>6111</v>
+      </c>
+      <c r="I18" s="126">
+        <v>5684</v>
+      </c>
+      <c r="J18" s="126">
+        <v>5431</v>
+      </c>
+      <c r="K18" s="126">
+        <v>5862</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="127">
+        <v>515400000</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="126">
+        <v>6902</v>
+      </c>
+      <c r="D19" s="126">
+        <v>6390</v>
+      </c>
+      <c r="E19" s="126">
+        <v>6485</v>
+      </c>
+      <c r="F19" s="126">
+        <v>6614</v>
+      </c>
+      <c r="G19" s="126">
+        <v>6372</v>
+      </c>
+      <c r="H19" s="126">
+        <v>5822</v>
+      </c>
+      <c r="I19" s="126">
+        <v>5238</v>
+      </c>
+      <c r="J19" s="126">
+        <v>4940</v>
+      </c>
+      <c r="K19" s="126">
+        <v>5361</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="126">
+        <v>1754</v>
+      </c>
+      <c r="D20" s="126">
+        <v>1764</v>
+      </c>
+      <c r="E20" s="126">
+        <v>1694</v>
+      </c>
+      <c r="F20" s="126">
+        <v>1621</v>
+      </c>
+      <c r="G20" s="126">
+        <v>1474</v>
+      </c>
+      <c r="H20" s="126">
+        <v>1257</v>
+      </c>
+      <c r="I20" s="126">
+        <v>1299</v>
+      </c>
+      <c r="J20" s="126">
+        <v>1060</v>
+      </c>
+      <c r="K20" s="126">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="126">
+        <v>3082</v>
+      </c>
+      <c r="D21" s="126">
+        <v>3080</v>
+      </c>
+      <c r="E21" s="126">
+        <v>2985</v>
+      </c>
+      <c r="F21" s="126">
+        <v>2883</v>
+      </c>
+      <c r="G21" s="126">
+        <v>2703</v>
+      </c>
+      <c r="H21" s="126">
+        <v>2570</v>
+      </c>
+      <c r="I21" s="126">
+        <v>2300</v>
+      </c>
+      <c r="J21" s="126">
+        <v>1998</v>
+      </c>
+      <c r="K21" s="126">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="126">
+        <v>2243</v>
+      </c>
+      <c r="D22" s="126">
+        <v>2322</v>
+      </c>
+      <c r="E22" s="126">
+        <v>2110</v>
+      </c>
+      <c r="F22" s="126">
+        <v>2224</v>
+      </c>
+      <c r="G22" s="126">
+        <v>2231</v>
+      </c>
+      <c r="H22" s="126">
         <v>2004</v>
       </c>
-      <c r="G6" s="17">
-[...2082 lines deleted...]
-      <c r="W33" s="78">
+      <c r="I22" s="126">
+        <v>1798</v>
+      </c>
+      <c r="J22" s="126">
+        <v>1674</v>
+      </c>
+      <c r="K22" s="126">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="111" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="128">
+        <v>2305</v>
+      </c>
+      <c r="D23" s="128">
+        <v>2271</v>
+      </c>
+      <c r="E23" s="128">
+        <v>2318</v>
+      </c>
+      <c r="F23" s="128">
+        <v>2057</v>
+      </c>
+      <c r="G23" s="128">
+        <v>2158</v>
+      </c>
+      <c r="H23" s="128">
+        <v>1863</v>
+      </c>
+      <c r="I23" s="128">
         <v>1480</v>
       </c>
-      <c r="X33" s="78">
-[...1962 lines deleted...]
-      <c r="AA59" s="10"/>
+      <c r="J23" s="128">
+        <v>1349</v>
+      </c>
+      <c r="K23" s="128">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="45"/>
+      <c r="B24" s="37"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A2:Y2"/>
+  <mergeCells count="3">
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B7:K7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AR59"/>
+  <dimension ref="A2:AB234"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A59" sqref="A59:U59"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AD75" sqref="AD75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="12.140625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="24.140625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="19" width="7.7109375" style="32" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="39" customWidth="1"/>
+    <col min="21" max="27" width="7.7109375" style="32" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1">
-[...117 lines deleted...]
-      <c r="B6" s="17">
+    <row r="2" spans="1:28" ht="31.5">
+      <c r="A2" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+    </row>
+    <row r="4" spans="1:28" ht="13.5" customHeight="1">
+      <c r="B4" s="41"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+    </row>
+    <row r="5" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="T5" s="56"/>
+      <c r="AA5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB5" s="57"/>
+    </row>
+    <row r="6" spans="1:28" s="51" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59">
         <v>2000</v>
       </c>
-      <c r="C6" s="17">
+      <c r="D6" s="60">
         <v>2001</v>
       </c>
-      <c r="D6" s="17">
+      <c r="E6" s="60">
         <v>2002</v>
       </c>
-      <c r="E6" s="17">
+      <c r="F6" s="60">
         <v>2003</v>
       </c>
-      <c r="F6" s="17">
+      <c r="G6" s="60">
         <v>2004</v>
       </c>
-      <c r="G6" s="17">
+      <c r="H6" s="60">
         <v>2005</v>
       </c>
-      <c r="H6" s="17">
+      <c r="I6" s="60">
         <v>2006</v>
       </c>
-      <c r="I6" s="17">
+      <c r="J6" s="60">
         <v>2007</v>
       </c>
-      <c r="J6" s="18">
+      <c r="K6" s="61">
         <v>2008</v>
       </c>
-      <c r="K6" s="17">
-[...2 lines deleted...]
-      <c r="L6" s="17">
+      <c r="L6" s="60" t="s">
+        <v>107</v>
+      </c>
+      <c r="M6" s="60">
         <v>2010</v>
       </c>
-      <c r="M6" s="17">
+      <c r="N6" s="60">
         <v>2011</v>
       </c>
-      <c r="N6" s="17">
+      <c r="O6" s="60">
         <v>2012</v>
       </c>
-      <c r="O6" s="17">
+      <c r="P6" s="60">
         <v>2013</v>
       </c>
-      <c r="P6" s="17">
+      <c r="Q6" s="60">
         <v>2014</v>
       </c>
-      <c r="Q6" s="17">
+      <c r="R6" s="60">
         <v>2015</v>
       </c>
-      <c r="R6" s="19">
+      <c r="S6" s="60">
         <v>2016</v>
       </c>
-      <c r="S6" s="18">
+      <c r="T6" s="61">
         <v>2017</v>
       </c>
-      <c r="T6" s="17">
+      <c r="U6" s="60">
         <v>2018</v>
       </c>
-      <c r="U6" s="19">
+      <c r="V6" s="60">
         <v>2019</v>
       </c>
-      <c r="V6" s="39">
+      <c r="W6" s="60">
         <v>2020</v>
       </c>
-      <c r="W6" s="39">
+      <c r="X6" s="60">
         <v>2021</v>
       </c>
-      <c r="X6" s="44">
+      <c r="Y6" s="61">
         <v>2022</v>
       </c>
-      <c r="Y6" s="44">
+      <c r="Z6" s="61">
         <v>2023</v>
       </c>
-      <c r="Z6" s="44">
+      <c r="AA6" s="62">
         <v>2024</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="A8" s="21" t="s">
+      <c r="AB6" s="63">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="51" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="56"/>
+      <c r="B7" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="64"/>
+      <c r="U7" s="64"/>
+      <c r="V7" s="64"/>
+      <c r="W7" s="64"/>
+      <c r="X7" s="64"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="64"/>
+      <c r="AA7" s="64"/>
+      <c r="AB7" s="64"/>
+    </row>
+    <row r="8" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A8" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="89">
-[...76 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="B8" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C8" s="67">
+        <v>46316</v>
+      </c>
+      <c r="D8" s="67">
+        <v>47406</v>
+      </c>
+      <c r="E8" s="67">
+        <v>47476</v>
+      </c>
+      <c r="F8" s="67">
+        <v>51051</v>
+      </c>
+      <c r="G8" s="67">
+        <v>57807</v>
+      </c>
+      <c r="H8" s="67">
+        <v>57733</v>
+      </c>
+      <c r="I8" s="67">
+        <v>63028</v>
+      </c>
+      <c r="J8" s="68">
+        <v>68287</v>
+      </c>
+      <c r="K8" s="67">
+        <v>75449</v>
+      </c>
+      <c r="L8" s="69">
+        <v>54053</v>
+      </c>
+      <c r="M8" s="69">
+        <v>57443</v>
+      </c>
+      <c r="N8" s="69">
+        <v>57502</v>
+      </c>
+      <c r="O8" s="69">
+        <v>57377</v>
+      </c>
+      <c r="P8" s="69">
+        <v>57954</v>
+      </c>
+      <c r="Q8" s="69">
+        <v>58683</v>
+      </c>
+      <c r="R8" s="69">
+        <v>57718</v>
+      </c>
+      <c r="S8" s="69">
+        <v>56129</v>
+      </c>
+      <c r="T8" s="69">
+        <v>53299</v>
+      </c>
+      <c r="U8" s="69">
+        <v>54070</v>
+      </c>
+      <c r="V8" s="69">
+        <v>55596</v>
+      </c>
+      <c r="W8" s="69">
+        <v>61215</v>
+      </c>
+      <c r="X8" s="69">
+        <v>65002</v>
+      </c>
+      <c r="Y8" s="69">
+        <v>58214</v>
+      </c>
+      <c r="Z8" s="69">
+        <v>55775</v>
+      </c>
+      <c r="AA8" s="70">
+        <v>53451</v>
+      </c>
+      <c r="AB8" s="71">
+        <v>47813</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A9" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="67">
+        <v>4346</v>
+      </c>
+      <c r="D9" s="67">
+        <v>4346</v>
+      </c>
+      <c r="E9" s="67">
+        <v>4411</v>
+      </c>
+      <c r="F9" s="67">
+        <v>5001</v>
+      </c>
+      <c r="G9" s="67">
+        <v>5484</v>
+      </c>
+      <c r="H9" s="67">
+        <v>5561</v>
+      </c>
+      <c r="I9" s="67">
+        <v>5898</v>
+      </c>
+      <c r="J9" s="68">
+        <v>6326</v>
+      </c>
+      <c r="K9" s="67">
+        <v>7255</v>
+      </c>
+      <c r="L9" s="69">
+        <v>5721</v>
+      </c>
+      <c r="M9" s="69">
+        <v>4251</v>
+      </c>
+      <c r="N9" s="69">
+        <v>4623</v>
+      </c>
+      <c r="O9" s="69">
+        <v>4992</v>
+      </c>
+      <c r="P9" s="69">
+        <v>5200</v>
+      </c>
+      <c r="Q9" s="69">
+        <v>5418</v>
+      </c>
+      <c r="R9" s="69">
+        <v>5340</v>
+      </c>
+      <c r="S9" s="69">
+        <v>5624</v>
+      </c>
+      <c r="T9" s="69">
+        <v>5765</v>
+      </c>
+      <c r="U9" s="69">
+        <v>6156</v>
+      </c>
+      <c r="V9" s="69">
+        <v>6393</v>
+      </c>
+      <c r="W9" s="69">
+        <v>6455</v>
+      </c>
+      <c r="X9" s="69">
+        <v>7321</v>
+      </c>
+      <c r="Y9" s="69">
+        <v>6892</v>
+      </c>
+      <c r="Z9" s="69">
+        <v>6310</v>
+      </c>
+      <c r="AA9" s="70">
+        <v>6263</v>
+      </c>
+      <c r="AB9" s="71">
+        <v>5965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A10" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="67">
+        <v>1477</v>
+      </c>
+      <c r="D10" s="67">
+        <v>1547</v>
+      </c>
+      <c r="E10" s="67">
+        <v>1406</v>
+      </c>
+      <c r="F10" s="67">
+        <v>1488</v>
+      </c>
+      <c r="G10" s="67">
+        <v>1666</v>
+      </c>
+      <c r="H10" s="67">
+        <v>1674</v>
+      </c>
+      <c r="I10" s="67">
+        <v>1842</v>
+      </c>
+      <c r="J10" s="68">
+        <v>1948</v>
+      </c>
+      <c r="K10" s="67">
+        <v>2031</v>
+      </c>
+      <c r="L10" s="69">
+        <v>2134</v>
+      </c>
+      <c r="M10" s="69">
+        <v>2292</v>
+      </c>
+      <c r="N10" s="69">
+        <v>2318</v>
+      </c>
+      <c r="O10" s="69">
+        <v>2370</v>
+      </c>
+      <c r="P10" s="69">
+        <v>2325</v>
+      </c>
+      <c r="Q10" s="69">
+        <v>2191</v>
+      </c>
+      <c r="R10" s="69">
+        <v>2256</v>
+      </c>
+      <c r="S10" s="69">
+        <v>2229</v>
+      </c>
+      <c r="T10" s="69">
+        <v>2033</v>
+      </c>
+      <c r="U10" s="69">
+        <v>2085</v>
+      </c>
+      <c r="V10" s="69">
+        <v>2140</v>
+      </c>
+      <c r="W10" s="69">
+        <v>2575</v>
+      </c>
+      <c r="X10" s="69">
+        <v>2663</v>
+      </c>
+      <c r="Y10" s="69">
+        <v>2167</v>
+      </c>
+      <c r="Z10" s="69">
+        <v>2115</v>
+      </c>
+      <c r="AA10" s="70">
+        <v>2068</v>
+      </c>
+      <c r="AB10" s="71">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A11" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" s="67">
+        <v>1455</v>
+      </c>
+      <c r="D11" s="67">
+        <v>1485</v>
+      </c>
+      <c r="E11" s="67">
+        <v>1361</v>
+      </c>
+      <c r="F11" s="67">
+        <v>1574</v>
+      </c>
+      <c r="G11" s="67">
+        <v>1706</v>
+      </c>
+      <c r="H11" s="67">
+        <v>1694</v>
+      </c>
+      <c r="I11" s="67">
+        <v>1896</v>
+      </c>
+      <c r="J11" s="68">
+        <v>2039</v>
+      </c>
+      <c r="K11" s="67">
+        <v>2241</v>
+      </c>
+      <c r="L11" s="69">
+        <v>2336</v>
+      </c>
+      <c r="M11" s="69">
+        <v>2510</v>
+      </c>
+      <c r="N11" s="69">
+        <v>2530</v>
+      </c>
+      <c r="O11" s="69">
+        <v>2499</v>
+      </c>
+      <c r="P11" s="69">
+        <v>2512</v>
+      </c>
+      <c r="Q11" s="69">
+        <v>2412</v>
+      </c>
+      <c r="R11" s="69">
+        <v>2360</v>
+      </c>
+      <c r="S11" s="69">
+        <v>2064</v>
+      </c>
+      <c r="T11" s="69">
+        <v>2015</v>
+      </c>
+      <c r="U11" s="69">
+        <v>2101</v>
+      </c>
+      <c r="V11" s="69">
+        <v>2234</v>
+      </c>
+      <c r="W11" s="69">
+        <v>2655</v>
+      </c>
+      <c r="X11" s="69">
+        <v>2904</v>
+      </c>
+      <c r="Y11" s="69">
+        <v>2416</v>
+      </c>
+      <c r="Z11" s="69">
+        <v>2224</v>
+      </c>
+      <c r="AA11" s="70">
+        <v>2119</v>
+      </c>
+      <c r="AB11" s="71">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A12" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="67">
+        <v>1236</v>
+      </c>
+      <c r="D12" s="67">
+        <v>1222</v>
+      </c>
+      <c r="E12" s="67">
+        <v>1128</v>
+      </c>
+      <c r="F12" s="67">
+        <v>1241</v>
+      </c>
+      <c r="G12" s="67">
+        <v>1313</v>
+      </c>
+      <c r="H12" s="67">
+        <v>1206</v>
+      </c>
+      <c r="I12" s="67">
+        <v>1370</v>
+      </c>
+      <c r="J12" s="68">
+        <v>1376</v>
+      </c>
+      <c r="K12" s="67">
+        <v>1461</v>
+      </c>
+      <c r="L12" s="69">
+        <v>1300</v>
+      </c>
+      <c r="M12" s="69">
+        <v>1517</v>
+      </c>
+      <c r="N12" s="69">
+        <v>1294</v>
+      </c>
+      <c r="O12" s="69">
+        <v>1338</v>
+      </c>
+      <c r="P12" s="69">
+        <v>1339</v>
+      </c>
+      <c r="Q12" s="69">
+        <v>1295</v>
+      </c>
+      <c r="R12" s="69">
+        <v>1282</v>
+      </c>
+      <c r="S12" s="69">
+        <v>1177</v>
+      </c>
+      <c r="T12" s="69">
+        <v>1107</v>
+      </c>
+      <c r="U12" s="69">
+        <v>1202</v>
+      </c>
+      <c r="V12" s="69">
+        <v>1177</v>
+      </c>
+      <c r="W12" s="69">
+        <v>1282</v>
+      </c>
+      <c r="X12" s="69">
+        <v>1232</v>
+      </c>
+      <c r="Y12" s="69">
+        <v>1168</v>
+      </c>
+      <c r="Z12" s="69">
+        <v>1018</v>
+      </c>
+      <c r="AA12" s="70">
+        <v>969</v>
+      </c>
+      <c r="AB12" s="71">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A13" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="H13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="I13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="J13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="69">
+        <v>5381</v>
+      </c>
+      <c r="M13" s="69">
+        <v>5853</v>
+      </c>
+      <c r="N13" s="69">
+        <v>5570</v>
+      </c>
+      <c r="O13" s="69">
+        <v>5519</v>
+      </c>
+      <c r="P13" s="69">
+        <v>5635</v>
+      </c>
+      <c r="Q13" s="69">
+        <v>5951</v>
+      </c>
+      <c r="R13" s="69">
+        <v>5840</v>
+      </c>
+      <c r="S13" s="69">
+        <v>5688</v>
+      </c>
+      <c r="T13" s="69">
+        <v>5238</v>
+      </c>
+      <c r="U13" s="69">
+        <v>5275</v>
+      </c>
+      <c r="V13" s="69">
+        <v>5965</v>
+      </c>
+      <c r="W13" s="69">
+        <v>5631</v>
+      </c>
+      <c r="X13" s="69">
+        <v>5966</v>
+      </c>
+      <c r="Y13" s="69">
+        <v>5513</v>
+      </c>
+      <c r="Z13" s="69">
+        <v>4926</v>
+      </c>
+      <c r="AA13" s="70">
+        <v>4557</v>
+      </c>
+      <c r="AB13" s="71">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A14" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="H14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="I14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="J14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="L14" s="69">
+        <v>3428</v>
+      </c>
+      <c r="M14" s="69">
+        <v>3911</v>
+      </c>
+      <c r="N14" s="69">
+        <v>3943</v>
+      </c>
+      <c r="O14" s="69">
+        <v>3835</v>
+      </c>
+      <c r="P14" s="69">
+        <v>4086</v>
+      </c>
+      <c r="Q14" s="69">
+        <v>4133</v>
+      </c>
+      <c r="R14" s="69">
+        <v>4005</v>
+      </c>
+      <c r="S14" s="69">
+        <v>3720</v>
+      </c>
+      <c r="T14" s="69">
+        <v>3405</v>
+      </c>
+      <c r="U14" s="69">
+        <v>3493</v>
+      </c>
+      <c r="V14" s="69">
+        <v>3711</v>
+      </c>
+      <c r="W14" s="69">
+        <v>4045</v>
+      </c>
+      <c r="X14" s="69">
+        <v>4522</v>
+      </c>
+      <c r="Y14" s="69">
+        <v>3890</v>
+      </c>
+      <c r="Z14" s="69">
+        <v>3730</v>
+      </c>
+      <c r="AA14" s="70">
+        <v>3346</v>
+      </c>
+      <c r="AB14" s="71">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A15" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="67">
+        <v>2340</v>
+      </c>
+      <c r="D15" s="67">
+        <v>2558</v>
+      </c>
+      <c r="E15" s="67">
+        <v>2297</v>
+      </c>
+      <c r="F15" s="67">
+        <v>2491</v>
+      </c>
+      <c r="G15" s="67">
+        <v>2720</v>
+      </c>
+      <c r="H15" s="67">
+        <v>2618</v>
+      </c>
+      <c r="I15" s="67">
+        <v>2828</v>
+      </c>
+      <c r="J15" s="68">
+        <v>2982</v>
+      </c>
+      <c r="K15" s="67">
+        <v>3185</v>
+      </c>
+      <c r="L15" s="69">
+        <v>3194</v>
+      </c>
+      <c r="M15" s="69">
+        <v>3369</v>
+      </c>
+      <c r="N15" s="69">
+        <v>3508</v>
+      </c>
+      <c r="O15" s="69">
+        <v>3280</v>
+      </c>
+      <c r="P15" s="69">
+        <v>3122</v>
+      </c>
+      <c r="Q15" s="69">
+        <v>3208</v>
+      </c>
+      <c r="R15" s="69">
+        <v>3151</v>
+      </c>
+      <c r="S15" s="69">
+        <v>3147</v>
+      </c>
+      <c r="T15" s="69">
+        <v>2955</v>
+      </c>
+      <c r="U15" s="69">
+        <v>2898</v>
+      </c>
+      <c r="V15" s="69">
+        <v>3143</v>
+      </c>
+      <c r="W15" s="69">
+        <v>3412</v>
+      </c>
+      <c r="X15" s="69">
+        <v>3636</v>
+      </c>
+      <c r="Y15" s="69">
+        <v>3285</v>
+      </c>
+      <c r="Z15" s="69">
+        <v>3221</v>
+      </c>
+      <c r="AA15" s="70">
+        <v>3528</v>
+      </c>
+      <c r="AB15" s="71">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A16" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="73">
+        <v>6549</v>
+      </c>
+      <c r="D16" s="67">
+        <v>6908</v>
+      </c>
+      <c r="E16" s="67">
+        <v>6589</v>
+      </c>
+      <c r="F16" s="67">
+        <v>7007</v>
+      </c>
+      <c r="G16" s="67">
+        <v>7846</v>
+      </c>
+      <c r="H16" s="67">
+        <v>7328</v>
+      </c>
+      <c r="I16" s="67">
+        <v>7533</v>
+      </c>
+      <c r="J16" s="68">
+        <v>8096</v>
+      </c>
+      <c r="K16" s="67">
+        <v>8743</v>
+      </c>
+      <c r="L16" s="69">
+        <v>3265</v>
+      </c>
+      <c r="M16" s="69">
+        <v>3543</v>
+      </c>
+      <c r="N16" s="69">
+        <v>3468</v>
+      </c>
+      <c r="O16" s="69">
+        <v>3384</v>
+      </c>
+      <c r="P16" s="69">
+        <v>3436</v>
+      </c>
+      <c r="Q16" s="69">
+        <v>3374</v>
+      </c>
+      <c r="R16" s="69">
+        <v>3520</v>
+      </c>
+      <c r="S16" s="69">
+        <v>3279</v>
+      </c>
+      <c r="T16" s="69">
+        <v>3181</v>
+      </c>
+      <c r="U16" s="69">
+        <v>3200</v>
+      </c>
+      <c r="V16" s="69">
+        <v>2977</v>
+      </c>
+      <c r="W16" s="69">
+        <v>3701</v>
+      </c>
+      <c r="X16" s="69">
+        <v>4008</v>
+      </c>
+      <c r="Y16" s="69">
+        <v>3508</v>
+      </c>
+      <c r="Z16" s="69">
+        <v>3558</v>
+      </c>
+      <c r="AA16" s="70">
+        <v>3282</v>
+      </c>
+      <c r="AB16" s="71">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A17" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="73">
+        <v>1965</v>
+      </c>
+      <c r="D17" s="67">
+        <v>1974</v>
+      </c>
+      <c r="E17" s="67">
+        <v>1840</v>
+      </c>
+      <c r="F17" s="67">
+        <v>1968</v>
+      </c>
+      <c r="G17" s="67">
+        <v>2149</v>
+      </c>
+      <c r="H17" s="67">
+        <v>2072</v>
+      </c>
+      <c r="I17" s="67">
+        <v>2409</v>
+      </c>
+      <c r="J17" s="68">
+        <v>2657</v>
+      </c>
+      <c r="K17" s="67">
+        <v>2998</v>
+      </c>
+      <c r="L17" s="69">
+        <v>3205</v>
+      </c>
+      <c r="M17" s="69">
+        <v>3487</v>
+      </c>
+      <c r="N17" s="69">
+        <v>3670</v>
+      </c>
+      <c r="O17" s="69">
+        <v>3703</v>
+      </c>
+      <c r="P17" s="69">
+        <v>3909</v>
+      </c>
+      <c r="Q17" s="69">
+        <v>3771</v>
+      </c>
+      <c r="R17" s="69">
+        <v>3870</v>
+      </c>
+      <c r="S17" s="69">
+        <v>3767</v>
+      </c>
+      <c r="T17" s="69">
+        <v>3529</v>
+      </c>
+      <c r="U17" s="69">
+        <v>3243</v>
+      </c>
+      <c r="V17" s="69">
+        <v>3321</v>
+      </c>
+      <c r="W17" s="69">
+        <v>3596</v>
+      </c>
+      <c r="X17" s="69">
+        <v>3736</v>
+      </c>
+      <c r="Y17" s="69">
+        <v>3344</v>
+      </c>
+      <c r="Z17" s="69">
+        <v>3241</v>
+      </c>
+      <c r="AA17" s="70">
+        <v>2969</v>
+      </c>
+      <c r="AB17" s="71">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A18" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="73">
+        <v>1156</v>
+      </c>
+      <c r="D18" s="67">
+        <v>1236</v>
+      </c>
+      <c r="E18" s="67">
+        <v>1231</v>
+      </c>
+      <c r="F18" s="67">
+        <v>1200</v>
+      </c>
+      <c r="G18" s="67">
+        <v>1300</v>
+      </c>
+      <c r="H18" s="67">
+        <v>1200</v>
+      </c>
+      <c r="I18" s="67">
+        <v>1302</v>
+      </c>
+      <c r="J18" s="68">
+        <v>1388</v>
+      </c>
+      <c r="K18" s="67">
+        <v>1471</v>
+      </c>
+      <c r="L18" s="69">
+        <v>1377</v>
+      </c>
+      <c r="M18" s="69">
+        <v>1553</v>
+      </c>
+      <c r="N18" s="69">
+        <v>1545</v>
+      </c>
+      <c r="O18" s="69">
+        <v>1401</v>
+      </c>
+      <c r="P18" s="69">
+        <v>1379</v>
+      </c>
+      <c r="Q18" s="69">
+        <v>1409</v>
+      </c>
+      <c r="R18" s="69">
+        <v>1247</v>
+      </c>
+      <c r="S18" s="69">
+        <v>1204</v>
+      </c>
+      <c r="T18" s="69">
+        <v>1053</v>
+      </c>
+      <c r="U18" s="69">
+        <v>1172</v>
+      </c>
+      <c r="V18" s="69">
+        <v>1160</v>
+      </c>
+      <c r="W18" s="69">
+        <v>1432</v>
+      </c>
+      <c r="X18" s="69">
+        <v>1388</v>
+      </c>
+      <c r="Y18" s="69">
+        <v>1297</v>
+      </c>
+      <c r="Z18" s="69">
+        <v>1198</v>
+      </c>
+      <c r="AA18" s="70">
+        <v>1085</v>
+      </c>
+      <c r="AB18" s="71">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="56" customFormat="1" ht="11.25">
+      <c r="A19" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="73">
+        <v>5531</v>
+      </c>
+      <c r="D19" s="67">
+        <v>5701</v>
+      </c>
+      <c r="E19" s="67">
+        <v>5924</v>
+      </c>
+      <c r="F19" s="67">
+        <v>6188</v>
+      </c>
+      <c r="G19" s="67">
+        <v>6856</v>
+      </c>
+      <c r="H19" s="67">
+        <v>6968</v>
+      </c>
+      <c r="I19" s="67">
+        <v>7624</v>
+      </c>
+      <c r="J19" s="68">
+        <v>8526</v>
+      </c>
+      <c r="K19" s="67">
+        <v>9160</v>
+      </c>
+      <c r="L19" s="69">
+        <v>5873</v>
+      </c>
+      <c r="M19" s="69">
+        <v>6216</v>
+      </c>
+      <c r="N19" s="69">
+        <v>5992</v>
+      </c>
+      <c r="O19" s="69">
+        <v>6176</v>
+      </c>
+      <c r="P19" s="69">
+        <v>6327</v>
+      </c>
+      <c r="Q19" s="69">
+        <v>6255</v>
+      </c>
+      <c r="R19" s="69">
+        <v>6209</v>
+      </c>
+      <c r="S19" s="69">
+        <v>6244</v>
+      </c>
+      <c r="T19" s="69">
+        <v>5947</v>
+      </c>
+      <c r="U19" s="69">
+        <v>6153</v>
+      </c>
+      <c r="V19" s="69">
+        <v>6320</v>
+      </c>
+      <c r="W19" s="69">
+        <v>7042</v>
+      </c>
+      <c r="X19" s="69">
+        <v>7629</v>
+      </c>
+      <c r="Y19" s="69">
+        <v>7029</v>
+      </c>
+      <c r="Z19" s="69">
+        <v>6881</v>
+      </c>
+      <c r="AA19" s="70">
+        <v>6759</v>
+      </c>
+      <c r="AB19" s="71">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A20" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="73">
+        <v>5839</v>
+      </c>
+      <c r="D20" s="67">
+        <v>5982</v>
+      </c>
+      <c r="E20" s="67">
+        <v>5846</v>
+      </c>
+      <c r="F20" s="67">
+        <v>6238</v>
+      </c>
+      <c r="G20" s="67">
+        <v>7396</v>
+      </c>
+      <c r="H20" s="67">
+        <v>7020</v>
+      </c>
+      <c r="I20" s="67">
+        <v>7962</v>
+      </c>
+      <c r="J20" s="68">
+        <v>8499</v>
+      </c>
+      <c r="K20" s="67">
+        <v>9015</v>
+      </c>
+      <c r="L20" s="69">
+        <v>6032</v>
+      </c>
+      <c r="M20" s="69">
+        <v>6186</v>
+      </c>
+      <c r="N20" s="69">
+        <v>6294</v>
+      </c>
+      <c r="O20" s="69">
+        <v>6220</v>
+      </c>
+      <c r="P20" s="69">
+        <v>6255</v>
+      </c>
+      <c r="Q20" s="69">
+        <v>6726</v>
+      </c>
+      <c r="R20" s="69">
+        <v>6592</v>
+      </c>
+      <c r="S20" s="69">
+        <v>6004</v>
+      </c>
+      <c r="T20" s="69">
+        <v>5815</v>
+      </c>
+      <c r="U20" s="69">
+        <v>6191</v>
+      </c>
+      <c r="V20" s="69">
+        <v>6357</v>
+      </c>
+      <c r="W20" s="69">
+        <v>6923</v>
+      </c>
+      <c r="X20" s="69">
+        <v>7001</v>
+      </c>
+      <c r="Y20" s="69">
+        <v>6340</v>
+      </c>
+      <c r="Z20" s="69">
+        <v>6120</v>
+      </c>
+      <c r="AA20" s="70">
+        <v>6156</v>
+      </c>
+      <c r="AB20" s="71">
+        <v>5190</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A21" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="74"/>
+      <c r="D21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L21" s="69">
+        <v>1291</v>
+      </c>
+      <c r="M21" s="69">
+        <v>2711</v>
+      </c>
+      <c r="N21" s="69">
+        <v>2689</v>
+      </c>
+      <c r="O21" s="69">
+        <v>2595</v>
+      </c>
+      <c r="P21" s="69">
+        <v>2578</v>
+      </c>
+      <c r="Q21" s="69">
+        <v>2688</v>
+      </c>
+      <c r="R21" s="69">
+        <v>2436</v>
+      </c>
+      <c r="S21" s="69">
+        <v>2611</v>
+      </c>
+      <c r="T21" s="69">
+        <v>2349</v>
+      </c>
+      <c r="U21" s="69">
+        <v>1909</v>
+      </c>
+      <c r="V21" s="69">
+        <v>1756</v>
+      </c>
+      <c r="W21" s="69">
+        <v>2571</v>
+      </c>
+      <c r="X21" s="69">
+        <v>2599</v>
+      </c>
+      <c r="Y21" s="69">
+        <v>2185</v>
+      </c>
+      <c r="Z21" s="69">
+        <v>2448</v>
+      </c>
+      <c r="AA21" s="70">
+        <v>2355</v>
+      </c>
+      <c r="AB21" s="71">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A22" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="73">
+        <v>1187</v>
+      </c>
+      <c r="D22" s="67">
+        <v>1204</v>
+      </c>
+      <c r="E22" s="67">
+        <v>1178</v>
+      </c>
+      <c r="F22" s="67">
+        <v>1303</v>
+      </c>
+      <c r="G22" s="67">
+        <v>1463</v>
+      </c>
+      <c r="H22" s="67">
+        <v>1425</v>
+      </c>
+      <c r="I22" s="67">
+        <v>1489</v>
+      </c>
+      <c r="J22" s="68">
+        <v>1590</v>
+      </c>
+      <c r="K22" s="67">
+        <v>1717</v>
+      </c>
+      <c r="L22" s="69">
+        <v>1574</v>
+      </c>
+      <c r="M22" s="69">
+        <v>1851</v>
+      </c>
+      <c r="N22" s="69">
+        <v>1853</v>
+      </c>
+      <c r="O22" s="69">
+        <v>1785</v>
+      </c>
+      <c r="P22" s="69">
+        <v>1684</v>
+      </c>
+      <c r="Q22" s="69">
+        <v>1738</v>
+      </c>
+      <c r="R22" s="69">
+        <v>1682</v>
+      </c>
+      <c r="S22" s="69">
+        <v>1617</v>
+      </c>
+      <c r="T22" s="69">
+        <v>1598</v>
+      </c>
+      <c r="U22" s="69">
+        <v>1518</v>
+      </c>
+      <c r="V22" s="69">
+        <v>1503</v>
+      </c>
+      <c r="W22" s="69">
+        <v>1817</v>
+      </c>
+      <c r="X22" s="69">
+        <v>1798</v>
+      </c>
+      <c r="Y22" s="69">
+        <v>1623</v>
+      </c>
+      <c r="Z22" s="69">
+        <v>1535</v>
+      </c>
+      <c r="AA22" s="70">
+        <v>1429</v>
+      </c>
+      <c r="AB22" s="71">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A23" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="73">
+        <v>2512</v>
+      </c>
+      <c r="D23" s="67">
+        <v>2373</v>
+      </c>
+      <c r="E23" s="67">
+        <v>2421</v>
+      </c>
+      <c r="F23" s="67">
+        <v>2424</v>
+      </c>
+      <c r="G23" s="67">
+        <v>2729</v>
+      </c>
+      <c r="H23" s="67">
+        <v>2871</v>
+      </c>
+      <c r="I23" s="67">
+        <v>2963</v>
+      </c>
+      <c r="J23" s="68">
+        <v>3228</v>
+      </c>
+      <c r="K23" s="67">
+        <v>3512</v>
+      </c>
+      <c r="L23" s="69">
+        <v>3126</v>
+      </c>
+      <c r="M23" s="69">
+        <v>3119</v>
+      </c>
+      <c r="N23" s="69">
+        <v>3174</v>
+      </c>
+      <c r="O23" s="69">
+        <v>3135</v>
+      </c>
+      <c r="P23" s="69">
+        <v>3211</v>
+      </c>
+      <c r="Q23" s="69">
+        <v>3276</v>
+      </c>
+      <c r="R23" s="69">
+        <v>3269</v>
+      </c>
+      <c r="S23" s="69">
+        <v>3160</v>
+      </c>
+      <c r="T23" s="69">
+        <v>2933</v>
+      </c>
+      <c r="U23" s="69">
+        <v>2992</v>
+      </c>
+      <c r="V23" s="69">
+        <v>2960</v>
+      </c>
+      <c r="W23" s="69">
+        <v>3170</v>
+      </c>
+      <c r="X23" s="69">
+        <v>3393</v>
+      </c>
+      <c r="Y23" s="69">
+        <v>3067</v>
+      </c>
+      <c r="Z23" s="69">
+        <v>3003</v>
+      </c>
+      <c r="AA23" s="70">
+        <v>2727</v>
+      </c>
+      <c r="AB23" s="71">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A24" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="73">
+        <v>1808</v>
+      </c>
+      <c r="D24" s="67">
+        <v>1880</v>
+      </c>
+      <c r="E24" s="67">
+        <v>1864</v>
+      </c>
+      <c r="F24" s="67">
+        <v>1866</v>
+      </c>
+      <c r="G24" s="67">
+        <v>2008</v>
+      </c>
+      <c r="H24" s="67">
+        <v>2037</v>
+      </c>
+      <c r="I24" s="67">
+        <v>2244</v>
+      </c>
+      <c r="J24" s="68">
+        <v>2262</v>
+      </c>
+      <c r="K24" s="67">
+        <v>2602</v>
+      </c>
+      <c r="L24" s="69">
+        <v>2549</v>
+      </c>
+      <c r="M24" s="69">
+        <v>2639</v>
+      </c>
+      <c r="N24" s="69">
+        <v>2724</v>
+      </c>
+      <c r="O24" s="69">
+        <v>2839</v>
+      </c>
+      <c r="P24" s="69">
+        <v>2667</v>
+      </c>
+      <c r="Q24" s="69">
+        <v>2713</v>
+      </c>
+      <c r="R24" s="69">
+        <v>2710</v>
+      </c>
+      <c r="S24" s="69">
+        <v>2563</v>
+      </c>
+      <c r="T24" s="69">
+        <v>2402</v>
+      </c>
+      <c r="U24" s="69">
+        <v>2420</v>
+      </c>
+      <c r="V24" s="69">
+        <v>2469</v>
+      </c>
+      <c r="W24" s="69">
+        <v>2608</v>
+      </c>
+      <c r="X24" s="69">
+        <v>2802</v>
+      </c>
+      <c r="Y24" s="69">
+        <v>2371</v>
+      </c>
+      <c r="Z24" s="69">
+        <v>2191</v>
+      </c>
+      <c r="AA24" s="70">
+        <v>2042</v>
+      </c>
+      <c r="AB24" s="71">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A25" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="73">
+        <v>1665</v>
+      </c>
+      <c r="D25" s="77">
+        <v>1885</v>
+      </c>
+      <c r="E25" s="77">
+        <v>1783</v>
+      </c>
+      <c r="F25" s="77">
+        <v>1924</v>
+      </c>
+      <c r="G25" s="77">
+        <v>2226</v>
+      </c>
+      <c r="H25" s="77">
+        <v>1935</v>
+      </c>
+      <c r="I25" s="77">
+        <v>2059</v>
+      </c>
+      <c r="J25" s="78">
+        <v>2181</v>
+      </c>
+      <c r="K25" s="77">
+        <v>2337</v>
+      </c>
+      <c r="L25" s="69">
+        <v>2267</v>
+      </c>
+      <c r="M25" s="69">
+        <v>2435</v>
+      </c>
+      <c r="N25" s="69">
+        <v>2307</v>
+      </c>
+      <c r="O25" s="69">
+        <v>2306</v>
+      </c>
+      <c r="P25" s="69">
+        <v>2289</v>
+      </c>
+      <c r="Q25" s="69">
+        <v>2125</v>
+      </c>
+      <c r="R25" s="69">
+        <v>1949</v>
+      </c>
+      <c r="S25" s="69">
+        <v>2031</v>
+      </c>
+      <c r="T25" s="69">
+        <v>1974</v>
+      </c>
+      <c r="U25" s="69">
+        <v>2062</v>
+      </c>
+      <c r="V25" s="69">
+        <v>2010</v>
+      </c>
+      <c r="W25" s="69">
+        <v>2300</v>
+      </c>
+      <c r="X25" s="69">
+        <v>2404</v>
+      </c>
+      <c r="Y25" s="69">
+        <v>2119</v>
+      </c>
+      <c r="Z25" s="69">
+        <v>2056</v>
+      </c>
+      <c r="AA25" s="70">
+        <v>1797</v>
+      </c>
+      <c r="AB25" s="71">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A26" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="90">
-[...242 lines deleted...]
-      <c r="C12" s="90">
+      <c r="B26" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" s="73">
+        <v>7250</v>
+      </c>
+      <c r="D26" s="77">
+        <v>7105</v>
+      </c>
+      <c r="E26" s="77">
+        <v>8197</v>
+      </c>
+      <c r="F26" s="77">
+        <v>9138</v>
+      </c>
+      <c r="G26" s="77">
+        <v>10945</v>
+      </c>
+      <c r="H26" s="77">
+        <v>12124</v>
+      </c>
+      <c r="I26" s="77">
+        <v>13609</v>
+      </c>
+      <c r="J26" s="78">
+        <v>15189</v>
+      </c>
+      <c r="K26" s="77">
+        <v>17721</v>
+      </c>
+      <c r="L26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="M26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="N26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="O26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="P26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="R26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="S26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="T26" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="U26" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="V26" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="W26" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="X26" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y26" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z26" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA26" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB26" s="75" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A27" s="48"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="86"/>
+      <c r="M27" s="86"/>
+      <c r="N27" s="86"/>
+      <c r="O27" s="86"/>
+      <c r="P27" s="86"/>
+      <c r="Q27" s="84"/>
+      <c r="R27" s="84"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="87"/>
+      <c r="U27" s="84"/>
+      <c r="V27" s="86"/>
+      <c r="W27" s="84"/>
+      <c r="X27" s="82"/>
+      <c r="Y27" s="82"/>
+      <c r="Z27" s="82"/>
+      <c r="AA27" s="88"/>
+      <c r="AB27" s="89"/>
+    </row>
+    <row r="28" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A28" s="49"/>
+      <c r="B28" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="90"/>
+      <c r="D28" s="90"/>
+      <c r="E28" s="90"/>
+      <c r="F28" s="90"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="90"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="90"/>
+      <c r="O28" s="90"/>
+      <c r="P28" s="90"/>
+      <c r="Q28" s="90"/>
+      <c r="R28" s="90"/>
+      <c r="S28" s="90"/>
+      <c r="T28" s="90"/>
+      <c r="U28" s="90"/>
+      <c r="V28" s="90"/>
+      <c r="W28" s="90"/>
+      <c r="X28" s="90"/>
+      <c r="Y28" s="90"/>
+      <c r="Z28" s="90"/>
+      <c r="AA28" s="90"/>
+      <c r="AB28" s="90"/>
+    </row>
+    <row r="29" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A29" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" s="75">
+        <v>23667</v>
+      </c>
+      <c r="D29" s="75">
+        <v>24462</v>
+      </c>
+      <c r="E29" s="75">
+        <v>24154</v>
+      </c>
+      <c r="F29" s="75">
+        <v>26140</v>
+      </c>
+      <c r="G29" s="75">
+        <v>29712</v>
+      </c>
+      <c r="H29" s="75">
+        <v>29688</v>
+      </c>
+      <c r="I29" s="75">
+        <v>32353</v>
+      </c>
+      <c r="J29" s="75">
+        <v>35269</v>
+      </c>
+      <c r="K29" s="75">
+        <v>38678</v>
+      </c>
+      <c r="L29" s="91">
+        <v>27833</v>
+      </c>
+      <c r="M29" s="91">
+        <v>29455</v>
+      </c>
+      <c r="N29" s="91">
+        <v>29690</v>
+      </c>
+      <c r="O29" s="91">
+        <v>29702</v>
+      </c>
+      <c r="P29" s="91">
+        <v>29791</v>
+      </c>
+      <c r="Q29" s="91">
+        <v>30195</v>
+      </c>
+      <c r="R29" s="91">
+        <v>29584</v>
+      </c>
+      <c r="S29" s="91">
+        <v>28927</v>
+      </c>
+      <c r="T29" s="91">
+        <v>27458</v>
+      </c>
+      <c r="U29" s="91">
+        <v>27869</v>
+      </c>
+      <c r="V29" s="91">
+        <v>28752</v>
+      </c>
+      <c r="W29" s="91">
+        <v>31829</v>
+      </c>
+      <c r="X29" s="91">
+        <v>33529</v>
+      </c>
+      <c r="Y29" s="91">
+        <v>29805</v>
+      </c>
+      <c r="Z29" s="91">
+        <v>28706</v>
+      </c>
+      <c r="AA29" s="91">
+        <v>27703</v>
+      </c>
+      <c r="AB29" s="92">
+        <v>24606</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A30" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="72">
+        <v>2282</v>
+      </c>
+      <c r="D30" s="72">
+        <v>2302</v>
+      </c>
+      <c r="E30" s="72">
+        <v>2236</v>
+      </c>
+      <c r="F30" s="72">
+        <v>2597</v>
+      </c>
+      <c r="G30" s="72">
+        <v>2882</v>
+      </c>
+      <c r="H30" s="72">
+        <v>2808</v>
+      </c>
+      <c r="I30" s="72">
+        <v>2989</v>
+      </c>
+      <c r="J30" s="72">
+        <v>3271</v>
+      </c>
+      <c r="K30" s="72">
+        <v>3757</v>
+      </c>
+      <c r="L30" s="69">
+        <v>2948</v>
+      </c>
+      <c r="M30" s="69">
+        <v>2232</v>
+      </c>
+      <c r="N30" s="69">
+        <v>2415</v>
+      </c>
+      <c r="O30" s="69">
+        <v>2552</v>
+      </c>
+      <c r="P30" s="69">
+        <v>2705</v>
+      </c>
+      <c r="Q30" s="69">
+        <v>2808</v>
+      </c>
+      <c r="R30" s="69">
+        <v>2786</v>
+      </c>
+      <c r="S30" s="69">
+        <v>2950</v>
+      </c>
+      <c r="T30" s="69">
+        <v>3015</v>
+      </c>
+      <c r="U30" s="69">
+        <v>3140</v>
+      </c>
+      <c r="V30" s="69">
+        <v>3374</v>
+      </c>
+      <c r="W30" s="69">
+        <v>3409</v>
+      </c>
+      <c r="X30" s="69">
+        <v>3722</v>
+      </c>
+      <c r="Y30" s="69">
+        <v>3515</v>
+      </c>
+      <c r="Z30" s="69">
+        <v>3222</v>
+      </c>
+      <c r="AA30" s="92">
+        <v>3250</v>
+      </c>
+      <c r="AB30" s="92">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A31" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="75">
+        <v>737</v>
+      </c>
+      <c r="D31" s="75">
+        <v>732</v>
+      </c>
+      <c r="E31" s="75">
+        <v>749</v>
+      </c>
+      <c r="F31" s="75">
+        <v>765</v>
+      </c>
+      <c r="G31" s="75">
+        <v>841</v>
+      </c>
+      <c r="H31" s="75">
+        <v>866</v>
+      </c>
+      <c r="I31" s="75">
+        <v>957</v>
+      </c>
+      <c r="J31" s="75">
+        <v>1014</v>
+      </c>
+      <c r="K31" s="75">
+        <v>1033</v>
+      </c>
+      <c r="L31" s="69">
+        <v>1102</v>
+      </c>
+      <c r="M31" s="69">
+        <v>1185</v>
+      </c>
+      <c r="N31" s="69">
+        <v>1229</v>
+      </c>
+      <c r="O31" s="69">
+        <v>1246</v>
+      </c>
+      <c r="P31" s="69">
+        <v>1272</v>
+      </c>
+      <c r="Q31" s="69">
+        <v>1137</v>
+      </c>
+      <c r="R31" s="69">
+        <v>1148</v>
+      </c>
+      <c r="S31" s="69">
+        <v>1138</v>
+      </c>
+      <c r="T31" s="69">
+        <v>1057</v>
+      </c>
+      <c r="U31" s="69">
+        <v>1082</v>
+      </c>
+      <c r="V31" s="69">
+        <v>1076</v>
+      </c>
+      <c r="W31" s="69">
+        <v>1360</v>
+      </c>
+      <c r="X31" s="69">
+        <v>1373</v>
+      </c>
+      <c r="Y31" s="69">
+        <v>1095</v>
+      </c>
+      <c r="Z31" s="69">
+        <v>1097</v>
+      </c>
+      <c r="AA31" s="92">
+        <v>1057</v>
+      </c>
+      <c r="AB31" s="92">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A32" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="75">
+        <v>723</v>
+      </c>
+      <c r="D32" s="75">
+        <v>789</v>
+      </c>
+      <c r="E32" s="75">
+        <v>675</v>
+      </c>
+      <c r="F32" s="75">
+        <v>822</v>
+      </c>
+      <c r="G32" s="75">
+        <v>883</v>
+      </c>
+      <c r="H32" s="75">
+        <v>867</v>
+      </c>
+      <c r="I32" s="75">
+        <v>957</v>
+      </c>
+      <c r="J32" s="75">
+        <v>1025</v>
+      </c>
+      <c r="K32" s="75">
+        <v>1117</v>
+      </c>
+      <c r="L32" s="69">
+        <v>1194</v>
+      </c>
+      <c r="M32" s="69">
+        <v>1290</v>
+      </c>
+      <c r="N32" s="69">
+        <v>1263</v>
+      </c>
+      <c r="O32" s="69">
+        <v>1275</v>
+      </c>
+      <c r="P32" s="69">
+        <v>1321</v>
+      </c>
+      <c r="Q32" s="69">
+        <v>1278</v>
+      </c>
+      <c r="R32" s="69">
+        <v>1184</v>
+      </c>
+      <c r="S32" s="69">
+        <v>1058</v>
+      </c>
+      <c r="T32" s="69">
+        <v>1001</v>
+      </c>
+      <c r="U32" s="69">
+        <v>1069</v>
+      </c>
+      <c r="V32" s="69">
+        <v>1187</v>
+      </c>
+      <c r="W32" s="69">
+        <v>1386</v>
+      </c>
+      <c r="X32" s="69">
+        <v>1459</v>
+      </c>
+      <c r="Y32" s="69">
+        <v>1285</v>
+      </c>
+      <c r="Z32" s="69">
+        <v>1152</v>
+      </c>
+      <c r="AA32" s="92">
+        <v>1134</v>
+      </c>
+      <c r="AB32" s="92">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A33" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="75">
+        <v>633</v>
+      </c>
+      <c r="D33" s="75">
+        <v>592</v>
+      </c>
+      <c r="E33" s="75">
+        <v>572</v>
+      </c>
+      <c r="F33" s="75">
+        <v>608</v>
+      </c>
+      <c r="G33" s="75">
+        <v>676</v>
+      </c>
+      <c r="H33" s="75">
+        <v>631</v>
+      </c>
+      <c r="I33" s="75">
+        <v>686</v>
+      </c>
+      <c r="J33" s="75">
+        <v>709</v>
+      </c>
+      <c r="K33" s="75">
+        <v>764</v>
+      </c>
+      <c r="L33" s="69">
+        <v>650</v>
+      </c>
+      <c r="M33" s="69">
+        <v>744</v>
+      </c>
+      <c r="N33" s="69">
+        <v>654</v>
+      </c>
+      <c r="O33" s="69">
+        <v>690</v>
+      </c>
+      <c r="P33" s="69">
+        <v>670</v>
+      </c>
+      <c r="Q33" s="69">
+        <v>667</v>
+      </c>
+      <c r="R33" s="69">
+        <v>673</v>
+      </c>
+      <c r="S33" s="69">
+        <v>603</v>
+      </c>
+      <c r="T33" s="69">
+        <v>557</v>
+      </c>
+      <c r="U33" s="69">
+        <v>638</v>
+      </c>
+      <c r="V33" s="69">
+        <v>613</v>
+      </c>
+      <c r="W33" s="69">
+        <v>669</v>
+      </c>
+      <c r="X33" s="69">
+        <v>664</v>
+      </c>
+      <c r="Y33" s="69">
+        <v>610</v>
+      </c>
+      <c r="Z33" s="69">
+        <v>523</v>
+      </c>
+      <c r="AA33" s="92">
+        <v>494</v>
+      </c>
+      <c r="AB33" s="92">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A34" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K34" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L34" s="69">
+        <v>2793</v>
+      </c>
+      <c r="M34" s="69">
+        <v>3014</v>
+      </c>
+      <c r="N34" s="69">
+        <v>2907</v>
+      </c>
+      <c r="O34" s="69">
+        <v>2855</v>
+      </c>
+      <c r="P34" s="69">
+        <v>2935</v>
+      </c>
+      <c r="Q34" s="69">
+        <v>3086</v>
+      </c>
+      <c r="R34" s="69">
+        <v>3045</v>
+      </c>
+      <c r="S34" s="69">
+        <v>2888</v>
+      </c>
+      <c r="T34" s="69">
+        <v>2737</v>
+      </c>
+      <c r="U34" s="69">
+        <v>2796</v>
+      </c>
+      <c r="V34" s="69">
+        <v>3072</v>
+      </c>
+      <c r="W34" s="69">
+        <v>2939</v>
+      </c>
+      <c r="X34" s="69">
+        <v>3065</v>
+      </c>
+      <c r="Y34" s="69">
+        <v>2865</v>
+      </c>
+      <c r="Z34" s="69">
+        <v>2571</v>
+      </c>
+      <c r="AA34" s="92">
+        <v>2353</v>
+      </c>
+      <c r="AB34" s="92">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A35" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K35" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L35" s="69">
+        <v>1746</v>
+      </c>
+      <c r="M35" s="69">
+        <v>2015</v>
+      </c>
+      <c r="N35" s="69">
+        <v>2086</v>
+      </c>
+      <c r="O35" s="69">
+        <v>1951</v>
+      </c>
+      <c r="P35" s="69">
+        <v>2116</v>
+      </c>
+      <c r="Q35" s="69">
+        <v>2112</v>
+      </c>
+      <c r="R35" s="69">
+        <v>2061</v>
+      </c>
+      <c r="S35" s="69">
+        <v>1905</v>
+      </c>
+      <c r="T35" s="69">
+        <v>1750</v>
+      </c>
+      <c r="U35" s="69">
+        <v>1795</v>
+      </c>
+      <c r="V35" s="69">
+        <v>1931</v>
+      </c>
+      <c r="W35" s="69">
+        <v>2094</v>
+      </c>
+      <c r="X35" s="69">
+        <v>2301</v>
+      </c>
+      <c r="Y35" s="69">
+        <v>2020</v>
+      </c>
+      <c r="Z35" s="69">
+        <v>1886</v>
+      </c>
+      <c r="AA35" s="92">
+        <v>1743</v>
+      </c>
+      <c r="AB35" s="92">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A36" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="75">
+        <v>1194</v>
+      </c>
+      <c r="D36" s="75">
+        <v>1328</v>
+      </c>
+      <c r="E36" s="75">
+        <v>1146</v>
+      </c>
+      <c r="F36" s="75">
+        <v>1251</v>
+      </c>
+      <c r="G36" s="75">
+        <v>1416</v>
+      </c>
+      <c r="H36" s="75">
+        <v>1345</v>
+      </c>
+      <c r="I36" s="75">
+        <v>1430</v>
+      </c>
+      <c r="J36" s="75">
+        <v>1518</v>
+      </c>
+      <c r="K36" s="75">
+        <v>1605</v>
+      </c>
+      <c r="L36" s="69">
+        <v>1655</v>
+      </c>
+      <c r="M36" s="69">
+        <v>1743</v>
+      </c>
+      <c r="N36" s="69">
+        <v>1788</v>
+      </c>
+      <c r="O36" s="69">
+        <v>1633</v>
+      </c>
+      <c r="P36" s="69">
+        <v>1608</v>
+      </c>
+      <c r="Q36" s="69">
+        <v>1634</v>
+      </c>
+      <c r="R36" s="69">
+        <v>1608</v>
+      </c>
+      <c r="S36" s="69">
+        <v>1606</v>
+      </c>
+      <c r="T36" s="69">
+        <v>1547</v>
+      </c>
+      <c r="U36" s="69">
+        <v>1463</v>
+      </c>
+      <c r="V36" s="69">
+        <v>1645</v>
+      </c>
+      <c r="W36" s="69">
+        <v>1762</v>
+      </c>
+      <c r="X36" s="69">
+        <v>1845</v>
+      </c>
+      <c r="Y36" s="69">
+        <v>1696</v>
+      </c>
+      <c r="Z36" s="69">
+        <v>1694</v>
+      </c>
+      <c r="AA36" s="92">
+        <v>1829</v>
+      </c>
+      <c r="AB36" s="92">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A37" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="72">
+        <v>3275</v>
+      </c>
+      <c r="D37" s="72">
+        <v>3579</v>
+      </c>
+      <c r="E37" s="72">
+        <v>3339</v>
+      </c>
+      <c r="F37" s="72">
+        <v>3505</v>
+      </c>
+      <c r="G37" s="72">
+        <v>3980</v>
+      </c>
+      <c r="H37" s="72">
+        <v>3730</v>
+      </c>
+      <c r="I37" s="72">
+        <v>3908</v>
+      </c>
+      <c r="J37" s="72">
+        <v>4235</v>
+      </c>
+      <c r="K37" s="72">
+        <v>4551</v>
+      </c>
+      <c r="L37" s="69">
+        <v>1700</v>
+      </c>
+      <c r="M37" s="69">
+        <v>1795</v>
+      </c>
+      <c r="N37" s="69">
+        <v>1778</v>
+      </c>
+      <c r="O37" s="69">
+        <v>1766</v>
+      </c>
+      <c r="P37" s="69">
+        <v>1779</v>
+      </c>
+      <c r="Q37" s="69">
+        <v>1728</v>
+      </c>
+      <c r="R37" s="69">
+        <v>1775</v>
+      </c>
+      <c r="S37" s="69">
+        <v>1690</v>
+      </c>
+      <c r="T37" s="69">
+        <v>1581</v>
+      </c>
+      <c r="U37" s="69">
+        <v>1675</v>
+      </c>
+      <c r="V37" s="69">
+        <v>1554</v>
+      </c>
+      <c r="W37" s="69">
+        <v>1911</v>
+      </c>
+      <c r="X37" s="69">
+        <v>2089</v>
+      </c>
+      <c r="Y37" s="69">
+        <v>1768</v>
+      </c>
+      <c r="Z37" s="69">
+        <v>1839</v>
+      </c>
+      <c r="AA37" s="92">
+        <v>1691</v>
+      </c>
+      <c r="AB37" s="92">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A38" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" s="75">
+        <v>1033</v>
+      </c>
+      <c r="D38" s="75">
+        <v>1056</v>
+      </c>
+      <c r="E38" s="75">
+        <v>971</v>
+      </c>
+      <c r="F38" s="75">
+        <v>1034</v>
+      </c>
+      <c r="G38" s="75">
+        <v>1084</v>
+      </c>
+      <c r="H38" s="75">
+        <v>1032</v>
+      </c>
+      <c r="I38" s="75">
+        <v>1287</v>
+      </c>
+      <c r="J38" s="75">
+        <v>1338</v>
+      </c>
+      <c r="K38" s="75">
+        <v>1544</v>
+      </c>
+      <c r="L38" s="69">
+        <v>1633</v>
+      </c>
+      <c r="M38" s="69">
+        <v>1775</v>
+      </c>
+      <c r="N38" s="69">
+        <v>1824</v>
+      </c>
+      <c r="O38" s="69">
+        <v>1876</v>
+      </c>
+      <c r="P38" s="69">
+        <v>2000</v>
+      </c>
+      <c r="Q38" s="69">
+        <v>1964</v>
+      </c>
+      <c r="R38" s="69">
+        <v>1991</v>
+      </c>
+      <c r="S38" s="69">
+        <v>1971</v>
+      </c>
+      <c r="T38" s="69">
+        <v>1806</v>
+      </c>
+      <c r="U38" s="69">
+        <v>1641</v>
+      </c>
+      <c r="V38" s="69">
+        <v>1732</v>
+      </c>
+      <c r="W38" s="69">
+        <v>1866</v>
+      </c>
+      <c r="X38" s="69">
+        <v>1937</v>
+      </c>
+      <c r="Y38" s="69">
+        <v>1726</v>
+      </c>
+      <c r="Z38" s="69">
+        <v>1671</v>
+      </c>
+      <c r="AA38" s="92">
+        <v>1544</v>
+      </c>
+      <c r="AB38" s="92">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A39" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="75">
+        <v>598</v>
+      </c>
+      <c r="D39" s="75">
+        <v>628</v>
+      </c>
+      <c r="E39" s="75">
+        <v>637</v>
+      </c>
+      <c r="F39" s="75">
+        <v>626</v>
+      </c>
+      <c r="G39" s="75">
+        <v>700</v>
+      </c>
+      <c r="H39" s="75">
+        <v>618</v>
+      </c>
+      <c r="I39" s="75">
+        <v>675</v>
+      </c>
+      <c r="J39" s="75">
+        <v>691</v>
+      </c>
+      <c r="K39" s="75">
+        <v>753</v>
+      </c>
+      <c r="L39" s="69">
+        <v>731</v>
+      </c>
+      <c r="M39" s="69">
+        <v>801</v>
+      </c>
+      <c r="N39" s="69">
+        <v>800</v>
+      </c>
+      <c r="O39" s="69">
+        <v>753</v>
+      </c>
+      <c r="P39" s="69">
+        <v>683</v>
+      </c>
+      <c r="Q39" s="69">
+        <v>704</v>
+      </c>
+      <c r="R39" s="69">
+        <v>624</v>
+      </c>
+      <c r="S39" s="69">
+        <v>615</v>
+      </c>
+      <c r="T39" s="69">
+        <v>527</v>
+      </c>
+      <c r="U39" s="69">
+        <v>595</v>
+      </c>
+      <c r="V39" s="69">
+        <v>588</v>
+      </c>
+      <c r="W39" s="69">
+        <v>748</v>
+      </c>
+      <c r="X39" s="69">
+        <v>753</v>
+      </c>
+      <c r="Y39" s="69">
+        <v>644</v>
+      </c>
+      <c r="Z39" s="69">
+        <v>605</v>
+      </c>
+      <c r="AA39" s="92">
+        <v>552</v>
+      </c>
+      <c r="AB39" s="92">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A40" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="75">
+        <v>2785</v>
+      </c>
+      <c r="D40" s="75">
+        <v>2911</v>
+      </c>
+      <c r="E40" s="75">
+        <v>2986</v>
+      </c>
+      <c r="F40" s="75">
+        <v>3163</v>
+      </c>
+      <c r="G40" s="75">
+        <v>3520</v>
+      </c>
+      <c r="H40" s="75">
+        <v>3557</v>
+      </c>
+      <c r="I40" s="75">
+        <v>3932</v>
+      </c>
+      <c r="J40" s="75">
+        <v>4382</v>
+      </c>
+      <c r="K40" s="75">
+        <v>4638</v>
+      </c>
+      <c r="L40" s="69">
+        <v>3037</v>
+      </c>
+      <c r="M40" s="69">
+        <v>3136</v>
+      </c>
+      <c r="N40" s="69">
+        <v>3074</v>
+      </c>
+      <c r="O40" s="69">
+        <v>3166</v>
+      </c>
+      <c r="P40" s="69">
+        <v>3208</v>
+      </c>
+      <c r="Q40" s="69">
+        <v>3233</v>
+      </c>
+      <c r="R40" s="69">
+        <v>3192</v>
+      </c>
+      <c r="S40" s="69">
+        <v>3177</v>
+      </c>
+      <c r="T40" s="69">
+        <v>3055</v>
+      </c>
+      <c r="U40" s="69">
+        <v>3189</v>
+      </c>
+      <c r="V40" s="69">
+        <v>3288</v>
+      </c>
+      <c r="W40" s="69">
+        <v>3625</v>
+      </c>
+      <c r="X40" s="69">
+        <v>3923</v>
+      </c>
+      <c r="Y40" s="69">
+        <v>3609</v>
+      </c>
+      <c r="Z40" s="69">
+        <v>3523</v>
+      </c>
+      <c r="AA40" s="92">
+        <v>3499</v>
+      </c>
+      <c r="AB40" s="92">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A41" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B41" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C41" s="75">
+        <v>2999</v>
+      </c>
+      <c r="D41" s="75">
+        <v>3126</v>
+      </c>
+      <c r="E41" s="75">
+        <v>2923</v>
+      </c>
+      <c r="F41" s="75">
+        <v>3208</v>
+      </c>
+      <c r="G41" s="75">
+        <v>3822</v>
+      </c>
+      <c r="H41" s="75">
+        <v>3569</v>
+      </c>
+      <c r="I41" s="75">
+        <v>4019</v>
+      </c>
+      <c r="J41" s="75">
+        <v>4432</v>
+      </c>
+      <c r="K41" s="75">
+        <v>4636</v>
+      </c>
+      <c r="L41" s="69">
+        <v>3048</v>
+      </c>
+      <c r="M41" s="69">
+        <v>3199</v>
+      </c>
+      <c r="N41" s="69">
+        <v>3223</v>
+      </c>
+      <c r="O41" s="69">
+        <v>3196</v>
+      </c>
+      <c r="P41" s="69">
+        <v>3159</v>
+      </c>
+      <c r="Q41" s="69">
+        <v>3445</v>
+      </c>
+      <c r="R41" s="69">
+        <v>3304</v>
+      </c>
+      <c r="S41" s="69">
+        <v>3071</v>
+      </c>
+      <c r="T41" s="69">
+        <v>2994</v>
+      </c>
+      <c r="U41" s="69">
+        <v>3245</v>
+      </c>
+      <c r="V41" s="69">
+        <v>3264</v>
+      </c>
+      <c r="W41" s="69">
+        <v>3581</v>
+      </c>
+      <c r="X41" s="69">
+        <v>3547</v>
+      </c>
+      <c r="Y41" s="69">
+        <v>3178</v>
+      </c>
+      <c r="Z41" s="69">
+        <v>3203</v>
+      </c>
+      <c r="AA41" s="92">
+        <v>3185</v>
+      </c>
+      <c r="AB41" s="92">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A42" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K42" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L42" s="69">
+        <v>673</v>
+      </c>
+      <c r="M42" s="69">
+        <v>1386</v>
+      </c>
+      <c r="N42" s="69">
+        <v>1400</v>
+      </c>
+      <c r="O42" s="69">
+        <v>1326</v>
+      </c>
+      <c r="P42" s="69">
+        <v>1340</v>
+      </c>
+      <c r="Q42" s="69">
+        <v>1336</v>
+      </c>
+      <c r="R42" s="69">
+        <v>1218</v>
+      </c>
+      <c r="S42" s="69">
+        <v>1343</v>
+      </c>
+      <c r="T42" s="69">
+        <v>1230</v>
+      </c>
+      <c r="U42" s="69">
+        <v>934</v>
+      </c>
+      <c r="V42" s="69">
+        <v>958</v>
+      </c>
+      <c r="W42" s="69">
+        <v>1336</v>
+      </c>
+      <c r="X42" s="69">
+        <v>1322</v>
+      </c>
+      <c r="Y42" s="69">
+        <v>1110</v>
+      </c>
+      <c r="Z42" s="69">
+        <v>1245</v>
+      </c>
+      <c r="AA42" s="92">
+        <v>1224</v>
+      </c>
+      <c r="AB42" s="92">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A43" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="75">
+        <v>605</v>
+      </c>
+      <c r="D43" s="75">
+        <v>615</v>
+      </c>
+      <c r="E43" s="75">
+        <v>605</v>
+      </c>
+      <c r="F43" s="75">
+        <v>642</v>
+      </c>
+      <c r="G43" s="75">
+        <v>741</v>
+      </c>
+      <c r="H43" s="75">
+        <v>740</v>
+      </c>
+      <c r="I43" s="75">
+        <v>765</v>
+      </c>
+      <c r="J43" s="75">
+        <v>794</v>
+      </c>
+      <c r="K43" s="75">
+        <v>831</v>
+      </c>
+      <c r="L43" s="69">
+        <v>790</v>
+      </c>
+      <c r="M43" s="69">
+        <v>976</v>
+      </c>
+      <c r="N43" s="69">
+        <v>944</v>
+      </c>
+      <c r="O43" s="69">
+        <v>884</v>
+      </c>
+      <c r="P43" s="69">
+        <v>874</v>
+      </c>
+      <c r="Q43" s="69">
+        <v>910</v>
+      </c>
+      <c r="R43" s="69">
+        <v>846</v>
+      </c>
+      <c r="S43" s="69">
+        <v>858</v>
+      </c>
+      <c r="T43" s="69">
+        <v>824</v>
+      </c>
+      <c r="U43" s="69">
+        <v>780</v>
+      </c>
+      <c r="V43" s="69">
+        <v>740</v>
+      </c>
+      <c r="W43" s="69">
+        <v>954</v>
+      </c>
+      <c r="X43" s="69">
+        <v>968</v>
+      </c>
+      <c r="Y43" s="69">
+        <v>832</v>
+      </c>
+      <c r="Z43" s="69">
+        <v>784</v>
+      </c>
+      <c r="AA43" s="92">
+        <v>719</v>
+      </c>
+      <c r="AB43" s="92">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A44" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" s="75">
+        <v>1283</v>
+      </c>
+      <c r="D44" s="75">
+        <v>1206</v>
+      </c>
+      <c r="E44" s="75">
+        <v>1222</v>
+      </c>
+      <c r="F44" s="75">
+        <v>1259</v>
+      </c>
+      <c r="G44" s="75">
+        <v>1389</v>
+      </c>
+      <c r="H44" s="75">
+        <v>1527</v>
+      </c>
+      <c r="I44" s="75">
+        <v>1514</v>
+      </c>
+      <c r="J44" s="75">
+        <v>1694</v>
+      </c>
+      <c r="K44" s="75">
+        <v>1765</v>
+      </c>
+      <c r="L44" s="69">
+        <v>1608</v>
+      </c>
+      <c r="M44" s="69">
+        <v>1573</v>
+      </c>
+      <c r="N44" s="69">
+        <v>1644</v>
+      </c>
+      <c r="O44" s="69">
+        <v>1663</v>
+      </c>
+      <c r="P44" s="69">
+        <v>1639</v>
+      </c>
+      <c r="Q44" s="69">
+        <v>1680</v>
+      </c>
+      <c r="R44" s="69">
+        <v>1727</v>
+      </c>
+      <c r="S44" s="69">
+        <v>1641</v>
+      </c>
+      <c r="T44" s="69">
+        <v>1485</v>
+      </c>
+      <c r="U44" s="69">
+        <v>1543</v>
+      </c>
+      <c r="V44" s="69">
+        <v>1439</v>
+      </c>
+      <c r="W44" s="69">
+        <v>1597</v>
+      </c>
+      <c r="X44" s="69">
+        <v>1819</v>
+      </c>
+      <c r="Y44" s="69">
+        <v>1549</v>
+      </c>
+      <c r="Z44" s="69">
+        <v>1534</v>
+      </c>
+      <c r="AA44" s="92">
+        <v>1449</v>
+      </c>
+      <c r="AB44" s="92">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A45" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="72">
+        <v>917</v>
+      </c>
+      <c r="D45" s="72">
+        <v>939</v>
+      </c>
+      <c r="E45" s="72">
+        <v>926</v>
+      </c>
+      <c r="F45" s="72">
+        <v>957</v>
+      </c>
+      <c r="G45" s="72">
+        <v>1033</v>
+      </c>
+      <c r="H45" s="72">
+        <v>1019</v>
+      </c>
+      <c r="I45" s="72">
+        <v>1160</v>
+      </c>
+      <c r="J45" s="72">
+        <v>1155</v>
+      </c>
+      <c r="K45" s="72">
+        <v>1387</v>
+      </c>
+      <c r="L45" s="69">
+        <v>1314</v>
+      </c>
+      <c r="M45" s="69">
+        <v>1346</v>
+      </c>
+      <c r="N45" s="69">
+        <v>1463</v>
+      </c>
+      <c r="O45" s="69">
+        <v>1686</v>
+      </c>
+      <c r="P45" s="69">
+        <v>1330</v>
+      </c>
+      <c r="Q45" s="69">
+        <v>1390</v>
+      </c>
+      <c r="R45" s="69">
+        <v>1398</v>
+      </c>
+      <c r="S45" s="69">
+        <v>1365</v>
+      </c>
+      <c r="T45" s="69">
+        <v>1231</v>
+      </c>
+      <c r="U45" s="69">
+        <v>1245</v>
+      </c>
+      <c r="V45" s="69">
+        <v>1274</v>
+      </c>
+      <c r="W45" s="69">
+        <v>1370</v>
+      </c>
+      <c r="X45" s="69">
+        <v>1460</v>
+      </c>
+      <c r="Y45" s="69">
+        <v>1217</v>
+      </c>
+      <c r="Z45" s="69">
+        <v>1107</v>
+      </c>
+      <c r="AA45" s="92">
+        <v>1055</v>
+      </c>
+      <c r="AB45" s="92">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A46" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="75">
+        <v>863</v>
+      </c>
+      <c r="D46" s="75">
+        <v>959</v>
+      </c>
+      <c r="E46" s="75">
+        <v>900</v>
+      </c>
+      <c r="F46" s="75">
+        <v>1010</v>
+      </c>
+      <c r="G46" s="75">
+        <v>1111</v>
+      </c>
+      <c r="H46" s="75">
+        <v>983</v>
+      </c>
+      <c r="I46" s="75">
+        <v>1065</v>
+      </c>
+      <c r="J46" s="75">
+        <v>1156</v>
+      </c>
+      <c r="K46" s="75">
+        <v>1234</v>
+      </c>
+      <c r="L46" s="69">
+        <v>1211</v>
+      </c>
+      <c r="M46" s="69">
+        <v>1245</v>
+      </c>
+      <c r="N46" s="69">
+        <v>1198</v>
+      </c>
+      <c r="O46" s="69">
+        <v>1184</v>
+      </c>
+      <c r="P46" s="69">
+        <v>1152</v>
+      </c>
+      <c r="Q46" s="69">
+        <v>1083</v>
+      </c>
+      <c r="R46" s="69">
+        <v>1004</v>
+      </c>
+      <c r="S46" s="69">
+        <v>1048</v>
+      </c>
+      <c r="T46" s="69">
+        <v>1061</v>
+      </c>
+      <c r="U46" s="69">
+        <v>1039</v>
+      </c>
+      <c r="V46" s="69">
+        <v>1017</v>
+      </c>
+      <c r="W46" s="69">
+        <v>1222</v>
+      </c>
+      <c r="X46" s="69">
+        <v>1282</v>
+      </c>
+      <c r="Y46" s="69">
+        <v>1086</v>
+      </c>
+      <c r="Z46" s="69">
+        <v>1050</v>
+      </c>
+      <c r="AA46" s="92">
+        <v>925</v>
+      </c>
+      <c r="AB46" s="92">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A47" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="75">
+        <v>3740</v>
+      </c>
+      <c r="D47" s="75">
+        <v>3700</v>
+      </c>
+      <c r="E47" s="75">
+        <v>4267</v>
+      </c>
+      <c r="F47" s="75">
+        <v>4693</v>
+      </c>
+      <c r="G47" s="75">
+        <v>5634</v>
+      </c>
+      <c r="H47" s="75">
+        <v>6396</v>
+      </c>
+      <c r="I47" s="75">
+        <v>7009</v>
+      </c>
+      <c r="J47" s="75">
+        <v>7855</v>
+      </c>
+      <c r="K47" s="75">
+        <v>9063</v>
+      </c>
+      <c r="L47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="M47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="N47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="O47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="P47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="R47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="S47" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="T47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="U47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="V47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="W47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="X47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA47" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB47" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A48" s="48"/>
+      <c r="B48" s="79"/>
+      <c r="C48" s="84"/>
+      <c r="D48" s="84"/>
+      <c r="E48" s="84"/>
+      <c r="F48" s="84"/>
+      <c r="G48" s="84"/>
+      <c r="H48" s="84"/>
+      <c r="I48" s="84"/>
+      <c r="J48" s="84"/>
+      <c r="K48" s="84"/>
+      <c r="L48" s="93"/>
+      <c r="M48" s="93"/>
+      <c r="N48" s="93"/>
+      <c r="O48" s="93"/>
+      <c r="P48" s="93"/>
+      <c r="Q48" s="93"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="93"/>
+      <c r="T48" s="93"/>
+      <c r="U48" s="93"/>
+      <c r="V48" s="93"/>
+      <c r="W48" s="93"/>
+      <c r="X48" s="93"/>
+      <c r="Y48" s="93"/>
+      <c r="Z48" s="93"/>
+      <c r="AA48" s="93"/>
+      <c r="AB48" s="89"/>
+    </row>
+    <row r="49" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A49" s="50"/>
+      <c r="B49" s="90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90"/>
+      <c r="I49" s="90"/>
+      <c r="J49" s="90"/>
+      <c r="K49" s="90"/>
+      <c r="L49" s="90"/>
+      <c r="M49" s="90"/>
+      <c r="N49" s="90"/>
+      <c r="O49" s="90"/>
+      <c r="P49" s="90"/>
+      <c r="Q49" s="90"/>
+      <c r="R49" s="90"/>
+      <c r="S49" s="90"/>
+      <c r="T49" s="90"/>
+      <c r="U49" s="90"/>
+      <c r="V49" s="90"/>
+      <c r="W49" s="90"/>
+      <c r="X49" s="90"/>
+      <c r="Y49" s="90"/>
+      <c r="Z49" s="90"/>
+      <c r="AA49" s="90"/>
+      <c r="AB49" s="90"/>
+    </row>
+    <row r="50" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A50" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B50" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C50" s="75">
+        <v>22649</v>
+      </c>
+      <c r="D50" s="75">
+        <v>22944</v>
+      </c>
+      <c r="E50" s="75">
+        <v>23322</v>
+      </c>
+      <c r="F50" s="75">
+        <v>24911</v>
+      </c>
+      <c r="G50" s="75">
+        <v>28095</v>
+      </c>
+      <c r="H50" s="75">
+        <v>28045</v>
+      </c>
+      <c r="I50" s="75">
+        <v>30675</v>
+      </c>
+      <c r="J50" s="75">
+        <v>33018</v>
+      </c>
+      <c r="K50" s="75">
+        <v>36771</v>
+      </c>
+      <c r="L50" s="69">
+        <v>26220</v>
+      </c>
+      <c r="M50" s="69">
+        <v>27988</v>
+      </c>
+      <c r="N50" s="69">
+        <v>27812</v>
+      </c>
+      <c r="O50" s="69">
+        <v>27675</v>
+      </c>
+      <c r="P50" s="69">
+        <v>28163</v>
+      </c>
+      <c r="Q50" s="69">
+        <v>28488</v>
+      </c>
+      <c r="R50" s="69">
+        <v>28134</v>
+      </c>
+      <c r="S50" s="69">
+        <v>27202</v>
+      </c>
+      <c r="T50" s="69">
+        <v>25841</v>
+      </c>
+      <c r="U50" s="69">
+        <v>26201</v>
+      </c>
+      <c r="V50" s="69">
+        <v>26844</v>
+      </c>
+      <c r="W50" s="69">
+        <v>29386</v>
+      </c>
+      <c r="X50" s="69">
+        <v>31473</v>
+      </c>
+      <c r="Y50" s="69">
+        <v>28409</v>
+      </c>
+      <c r="Z50" s="69">
+        <v>27069</v>
+      </c>
+      <c r="AA50" s="94">
+        <v>25748</v>
+      </c>
+      <c r="AB50" s="92">
+        <v>23207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A51" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B51" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="72">
+        <v>2064</v>
+      </c>
+      <c r="D51" s="72">
+        <v>2043</v>
+      </c>
+      <c r="E51" s="72">
+        <v>2175</v>
+      </c>
+      <c r="F51" s="72">
+        <v>2404</v>
+      </c>
+      <c r="G51" s="72">
+        <v>2602</v>
+      </c>
+      <c r="H51" s="72">
+        <v>2753</v>
+      </c>
+      <c r="I51" s="72">
+        <v>2909</v>
+      </c>
+      <c r="J51" s="72">
+        <v>3055</v>
+      </c>
+      <c r="K51" s="72">
+        <v>3498</v>
+      </c>
+      <c r="L51" s="69">
+        <v>2773</v>
+      </c>
+      <c r="M51" s="69">
+        <v>2019</v>
+      </c>
+      <c r="N51" s="69">
+        <v>2208</v>
+      </c>
+      <c r="O51" s="69">
+        <v>2440</v>
+      </c>
+      <c r="P51" s="69">
+        <v>2495</v>
+      </c>
+      <c r="Q51" s="69">
+        <v>2610</v>
+      </c>
+      <c r="R51" s="69">
+        <v>2554</v>
+      </c>
+      <c r="S51" s="69">
+        <v>2674</v>
+      </c>
+      <c r="T51" s="69">
+        <v>2750</v>
+      </c>
+      <c r="U51" s="69">
+        <v>3016</v>
+      </c>
+      <c r="V51" s="69">
+        <v>3019</v>
+      </c>
+      <c r="W51" s="69">
+        <v>3046</v>
+      </c>
+      <c r="X51" s="69">
+        <v>3599</v>
+      </c>
+      <c r="Y51" s="69">
+        <v>3377</v>
+      </c>
+      <c r="Z51" s="69">
+        <v>3088</v>
+      </c>
+      <c r="AA51" s="94">
+        <v>3013</v>
+      </c>
+      <c r="AB51" s="92">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A52" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B52" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="75">
+        <v>740</v>
+      </c>
+      <c r="D52" s="75">
+        <v>815</v>
+      </c>
+      <c r="E52" s="75">
+        <v>657</v>
+      </c>
+      <c r="F52" s="75">
+        <v>723</v>
+      </c>
+      <c r="G52" s="75">
+        <v>825</v>
+      </c>
+      <c r="H52" s="75">
+        <v>808</v>
+      </c>
+      <c r="I52" s="75">
+        <v>885</v>
+      </c>
+      <c r="J52" s="75">
+        <v>934</v>
+      </c>
+      <c r="K52" s="75">
+        <v>998</v>
+      </c>
+      <c r="L52" s="69">
+        <v>1032</v>
+      </c>
+      <c r="M52" s="69">
+        <v>1107</v>
+      </c>
+      <c r="N52" s="69">
+        <v>1089</v>
+      </c>
+      <c r="O52" s="69">
+        <v>1124</v>
+      </c>
+      <c r="P52" s="69">
+        <v>1053</v>
+      </c>
+      <c r="Q52" s="69">
+        <v>1054</v>
+      </c>
+      <c r="R52" s="69">
+        <v>1108</v>
+      </c>
+      <c r="S52" s="69">
+        <v>1091</v>
+      </c>
+      <c r="T52" s="69">
+        <v>976</v>
+      </c>
+      <c r="U52" s="69">
+        <v>1003</v>
+      </c>
+      <c r="V52" s="69">
+        <v>1064</v>
+      </c>
+      <c r="W52" s="69">
+        <v>1215</v>
+      </c>
+      <c r="X52" s="69">
+        <v>1290</v>
+      </c>
+      <c r="Y52" s="69">
+        <v>1072</v>
+      </c>
+      <c r="Z52" s="69">
+        <v>1018</v>
+      </c>
+      <c r="AA52" s="94">
+        <v>1011</v>
+      </c>
+      <c r="AB52" s="92">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A53" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B53" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="75">
+        <v>732</v>
+      </c>
+      <c r="D53" s="75">
+        <v>696</v>
+      </c>
+      <c r="E53" s="75">
+        <v>686</v>
+      </c>
+      <c r="F53" s="75">
+        <v>752</v>
+      </c>
+      <c r="G53" s="75">
+        <v>823</v>
+      </c>
+      <c r="H53" s="75">
+        <v>827</v>
+      </c>
+      <c r="I53" s="75">
+        <v>939</v>
+      </c>
+      <c r="J53" s="75">
+        <v>1014</v>
+      </c>
+      <c r="K53" s="75">
+        <v>1124</v>
+      </c>
+      <c r="L53" s="69">
+        <v>1142</v>
+      </c>
+      <c r="M53" s="69">
+        <v>1220</v>
+      </c>
+      <c r="N53" s="69">
+        <v>1267</v>
+      </c>
+      <c r="O53" s="69">
+        <v>1224</v>
+      </c>
+      <c r="P53" s="69">
+        <v>1191</v>
+      </c>
+      <c r="Q53" s="69">
+        <v>1134</v>
+      </c>
+      <c r="R53" s="69">
+        <v>1176</v>
+      </c>
+      <c r="S53" s="69">
+        <v>1006</v>
+      </c>
+      <c r="T53" s="69">
+        <v>1014</v>
+      </c>
+      <c r="U53" s="69">
+        <v>1032</v>
+      </c>
+      <c r="V53" s="69">
+        <v>1047</v>
+      </c>
+      <c r="W53" s="69">
+        <v>1269</v>
+      </c>
+      <c r="X53" s="69">
+        <v>1445</v>
+      </c>
+      <c r="Y53" s="69">
+        <v>1131</v>
+      </c>
+      <c r="Z53" s="69">
+        <v>1072</v>
+      </c>
+      <c r="AA53" s="94">
+        <v>985</v>
+      </c>
+      <c r="AB53" s="92">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A54" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C54" s="75">
+        <v>603</v>
+      </c>
+      <c r="D54" s="75">
+        <v>630</v>
+      </c>
+      <c r="E54" s="75">
+        <v>556</v>
+      </c>
+      <c r="F54" s="75">
+        <v>633</v>
+      </c>
+      <c r="G54" s="75">
+        <v>637</v>
+      </c>
+      <c r="H54" s="75">
+        <v>575</v>
+      </c>
+      <c r="I54" s="75">
+        <v>684</v>
+      </c>
+      <c r="J54" s="75">
+        <v>667</v>
+      </c>
+      <c r="K54" s="75">
+        <v>697</v>
+      </c>
+      <c r="L54" s="69">
+        <v>650</v>
+      </c>
+      <c r="M54" s="69">
+        <v>773</v>
+      </c>
+      <c r="N54" s="69">
+        <v>640</v>
+      </c>
+      <c r="O54" s="69">
+        <v>648</v>
+      </c>
+      <c r="P54" s="69">
+        <v>669</v>
+      </c>
+      <c r="Q54" s="69">
+        <v>628</v>
+      </c>
+      <c r="R54" s="69">
+        <v>609</v>
+      </c>
+      <c r="S54" s="69">
+        <v>574</v>
+      </c>
+      <c r="T54" s="69">
+        <v>550</v>
+      </c>
+      <c r="U54" s="69">
+        <v>564</v>
+      </c>
+      <c r="V54" s="69">
+        <v>564</v>
+      </c>
+      <c r="W54" s="69">
+        <v>613</v>
+      </c>
+      <c r="X54" s="69">
+        <v>568</v>
+      </c>
+      <c r="Y54" s="69">
+        <v>558</v>
+      </c>
+      <c r="Z54" s="69">
+        <v>495</v>
+      </c>
+      <c r="AA54" s="94">
+        <v>475</v>
+      </c>
+      <c r="AB54" s="92">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A55" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K55" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L55" s="69">
+        <v>2588</v>
+      </c>
+      <c r="M55" s="69">
+        <v>2839</v>
+      </c>
+      <c r="N55" s="69">
+        <v>2663</v>
+      </c>
+      <c r="O55" s="69">
+        <v>2664</v>
+      </c>
+      <c r="P55" s="69">
+        <v>2700</v>
+      </c>
+      <c r="Q55" s="69">
+        <v>2865</v>
+      </c>
+      <c r="R55" s="69">
+        <v>2795</v>
+      </c>
+      <c r="S55" s="69">
+        <v>2800</v>
+      </c>
+      <c r="T55" s="69">
+        <v>2501</v>
+      </c>
+      <c r="U55" s="69">
+        <v>2479</v>
+      </c>
+      <c r="V55" s="69">
+        <v>2893</v>
+      </c>
+      <c r="W55" s="69">
+        <v>2692</v>
+      </c>
+      <c r="X55" s="69">
+        <v>2901</v>
+      </c>
+      <c r="Y55" s="69">
+        <v>2648</v>
+      </c>
+      <c r="Z55" s="69">
+        <v>2355</v>
+      </c>
+      <c r="AA55" s="94">
+        <v>2204</v>
+      </c>
+      <c r="AB55" s="92">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A56" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B56" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K56" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L56" s="69">
+        <v>1682</v>
+      </c>
+      <c r="M56" s="69">
+        <v>1896</v>
+      </c>
+      <c r="N56" s="69">
+        <v>1857</v>
+      </c>
+      <c r="O56" s="69">
+        <v>1884</v>
+      </c>
+      <c r="P56" s="69">
+        <v>1970</v>
+      </c>
+      <c r="Q56" s="69">
+        <v>2021</v>
+      </c>
+      <c r="R56" s="69">
+        <v>1944</v>
+      </c>
+      <c r="S56" s="69">
+        <v>1815</v>
+      </c>
+      <c r="T56" s="69">
+        <v>1655</v>
+      </c>
+      <c r="U56" s="69">
+        <v>1698</v>
+      </c>
+      <c r="V56" s="69">
+        <v>1780</v>
+      </c>
+      <c r="W56" s="69">
+        <v>1951</v>
+      </c>
+      <c r="X56" s="69">
+        <v>2221</v>
+      </c>
+      <c r="Y56" s="69">
+        <v>1870</v>
+      </c>
+      <c r="Z56" s="69">
+        <v>1844</v>
+      </c>
+      <c r="AA56" s="94">
+        <v>1603</v>
+      </c>
+      <c r="AB56" s="92">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A57" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B57" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="75">
+        <v>1146</v>
+      </c>
+      <c r="D57" s="75">
+        <v>1230</v>
+      </c>
+      <c r="E57" s="75">
+        <v>1151</v>
+      </c>
+      <c r="F57" s="75">
+        <v>1240</v>
+      </c>
+      <c r="G57" s="75">
+        <v>1304</v>
+      </c>
+      <c r="H57" s="75">
+        <v>1273</v>
+      </c>
+      <c r="I57" s="75">
+        <v>1399</v>
+      </c>
+      <c r="J57" s="75">
+        <v>1464</v>
+      </c>
+      <c r="K57" s="75">
+        <v>1580</v>
+      </c>
+      <c r="L57" s="69">
+        <v>1539</v>
+      </c>
+      <c r="M57" s="69">
+        <v>1626</v>
+      </c>
+      <c r="N57" s="69">
+        <v>1720</v>
+      </c>
+      <c r="O57" s="69">
+        <v>1647</v>
+      </c>
+      <c r="P57" s="69">
+        <v>1514</v>
+      </c>
+      <c r="Q57" s="69">
+        <v>1574</v>
+      </c>
+      <c r="R57" s="69">
+        <v>1543</v>
+      </c>
+      <c r="S57" s="69">
+        <v>1541</v>
+      </c>
+      <c r="T57" s="69">
+        <v>1408</v>
+      </c>
+      <c r="U57" s="69">
+        <v>1435</v>
+      </c>
+      <c r="V57" s="69">
+        <v>1498</v>
+      </c>
+      <c r="W57" s="69">
+        <v>1650</v>
+      </c>
+      <c r="X57" s="69">
+        <v>1791</v>
+      </c>
+      <c r="Y57" s="69">
+        <v>1589</v>
+      </c>
+      <c r="Z57" s="69">
+        <v>1527</v>
+      </c>
+      <c r="AA57" s="94">
+        <v>1699</v>
+      </c>
+      <c r="AB57" s="92">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="58" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A58" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B58" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" s="72">
+        <v>3274</v>
+      </c>
+      <c r="D58" s="72">
+        <v>3325</v>
+      </c>
+      <c r="E58" s="72">
+        <v>3250</v>
+      </c>
+      <c r="F58" s="72">
+        <v>3502</v>
+      </c>
+      <c r="G58" s="72">
+        <v>3866</v>
+      </c>
+      <c r="H58" s="72">
+        <v>3596</v>
+      </c>
+      <c r="I58" s="72">
+        <v>3625</v>
+      </c>
+      <c r="J58" s="72">
+        <v>3861</v>
+      </c>
+      <c r="K58" s="72">
+        <v>4192</v>
+      </c>
+      <c r="L58" s="69">
+        <v>1565</v>
+      </c>
+      <c r="M58" s="69">
+        <v>1748</v>
+      </c>
+      <c r="N58" s="69">
+        <v>1690</v>
+      </c>
+      <c r="O58" s="69">
+        <v>1618</v>
+      </c>
+      <c r="P58" s="69">
+        <v>1657</v>
+      </c>
+      <c r="Q58" s="69">
+        <v>1646</v>
+      </c>
+      <c r="R58" s="69">
+        <v>1745</v>
+      </c>
+      <c r="S58" s="69">
+        <v>1589</v>
+      </c>
+      <c r="T58" s="69">
+        <v>1600</v>
+      </c>
+      <c r="U58" s="69">
+        <v>1525</v>
+      </c>
+      <c r="V58" s="69">
+        <v>1423</v>
+      </c>
+      <c r="W58" s="69">
+        <v>1790</v>
+      </c>
+      <c r="X58" s="69">
+        <v>1919</v>
+      </c>
+      <c r="Y58" s="69">
+        <v>1740</v>
+      </c>
+      <c r="Z58" s="69">
+        <v>1719</v>
+      </c>
+      <c r="AA58" s="94">
+        <v>1591</v>
+      </c>
+      <c r="AB58" s="92">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="59" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A59" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B59" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C59" s="75">
+        <v>932</v>
+      </c>
+      <c r="D59" s="75">
+        <v>918</v>
+      </c>
+      <c r="E59" s="75">
+        <v>869</v>
+      </c>
+      <c r="F59" s="75">
+        <v>934</v>
+      </c>
+      <c r="G59" s="75">
+        <v>1065</v>
+      </c>
+      <c r="H59" s="75">
+        <v>1040</v>
+      </c>
+      <c r="I59" s="75">
+        <v>1122</v>
+      </c>
+      <c r="J59" s="75">
+        <v>1319</v>
+      </c>
+      <c r="K59" s="75">
+        <v>1454</v>
+      </c>
+      <c r="L59" s="69">
+        <v>1572</v>
+      </c>
+      <c r="M59" s="69">
+        <v>1712</v>
+      </c>
+      <c r="N59" s="69">
+        <v>1846</v>
+      </c>
+      <c r="O59" s="69">
+        <v>1827</v>
+      </c>
+      <c r="P59" s="69">
+        <v>1909</v>
+      </c>
+      <c r="Q59" s="69">
+        <v>1807</v>
+      </c>
+      <c r="R59" s="69">
+        <v>1879</v>
+      </c>
+      <c r="S59" s="69">
+        <v>1796</v>
+      </c>
+      <c r="T59" s="69">
+        <v>1723</v>
+      </c>
+      <c r="U59" s="69">
+        <v>1602</v>
+      </c>
+      <c r="V59" s="69">
+        <v>1589</v>
+      </c>
+      <c r="W59" s="69">
+        <v>1730</v>
+      </c>
+      <c r="X59" s="69">
+        <v>1799</v>
+      </c>
+      <c r="Y59" s="69">
+        <v>1618</v>
+      </c>
+      <c r="Z59" s="69">
+        <v>1570</v>
+      </c>
+      <c r="AA59" s="94">
+        <v>1425</v>
+      </c>
+      <c r="AB59" s="92">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="60" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A60" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B60" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="75">
+        <v>558</v>
+      </c>
+      <c r="D60" s="75">
+        <v>608</v>
+      </c>
+      <c r="E60" s="75">
+        <v>594</v>
+      </c>
+      <c r="F60" s="75">
+        <v>574</v>
+      </c>
+      <c r="G60" s="75">
+        <v>600</v>
+      </c>
+      <c r="H60" s="75">
+        <v>582</v>
+      </c>
+      <c r="I60" s="75">
+        <v>627</v>
+      </c>
+      <c r="J60" s="75">
+        <v>697</v>
+      </c>
+      <c r="K60" s="75">
+        <v>718</v>
+      </c>
+      <c r="L60" s="69">
+        <v>646</v>
+      </c>
+      <c r="M60" s="69">
+        <v>752</v>
+      </c>
+      <c r="N60" s="69">
+        <v>745</v>
+      </c>
+      <c r="O60" s="69">
+        <v>648</v>
+      </c>
+      <c r="P60" s="69">
+        <v>696</v>
+      </c>
+      <c r="Q60" s="69">
+        <v>705</v>
+      </c>
+      <c r="R60" s="69">
+        <v>623</v>
+      </c>
+      <c r="S60" s="69">
+        <v>589</v>
+      </c>
+      <c r="T60" s="69">
+        <v>526</v>
+      </c>
+      <c r="U60" s="69">
+        <v>577</v>
+      </c>
+      <c r="V60" s="69">
+        <v>572</v>
+      </c>
+      <c r="W60" s="69">
+        <v>684</v>
+      </c>
+      <c r="X60" s="69">
+        <v>635</v>
+      </c>
+      <c r="Y60" s="69">
+        <v>653</v>
+      </c>
+      <c r="Z60" s="69">
+        <v>593</v>
+      </c>
+      <c r="AA60" s="94">
+        <v>533</v>
+      </c>
+      <c r="AB60" s="92">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A61" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B61" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="75">
+        <v>2746</v>
+      </c>
+      <c r="D61" s="75">
+        <v>2790</v>
+      </c>
+      <c r="E61" s="75">
+        <v>2938</v>
+      </c>
+      <c r="F61" s="75">
+        <v>3025</v>
+      </c>
+      <c r="G61" s="75">
+        <v>3279</v>
+      </c>
+      <c r="H61" s="75">
+        <v>3411</v>
+      </c>
+      <c r="I61" s="75">
+        <v>3692</v>
+      </c>
+      <c r="J61" s="75">
+        <v>4144</v>
+      </c>
+      <c r="K61" s="75">
+        <v>4522</v>
+      </c>
+      <c r="L61" s="69">
+        <v>2836</v>
+      </c>
+      <c r="M61" s="69">
+        <v>3080</v>
+      </c>
+      <c r="N61" s="69">
+        <v>2918</v>
+      </c>
+      <c r="O61" s="69">
+        <v>3010</v>
+      </c>
+      <c r="P61" s="69">
+        <v>3119</v>
+      </c>
+      <c r="Q61" s="69">
+        <v>3022</v>
+      </c>
+      <c r="R61" s="69">
+        <v>3017</v>
+      </c>
+      <c r="S61" s="69">
+        <v>3067</v>
+      </c>
+      <c r="T61" s="69">
+        <v>2892</v>
+      </c>
+      <c r="U61" s="69">
+        <v>2964</v>
+      </c>
+      <c r="V61" s="69">
+        <v>3032</v>
+      </c>
+      <c r="W61" s="69">
+        <v>3417</v>
+      </c>
+      <c r="X61" s="69">
+        <v>3706</v>
+      </c>
+      <c r="Y61" s="69">
+        <v>3420</v>
+      </c>
+      <c r="Z61" s="69">
+        <v>3358</v>
+      </c>
+      <c r="AA61" s="94">
+        <v>3260</v>
+      </c>
+      <c r="AB61" s="92">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="62" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A62" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B62" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="75">
+        <v>2840</v>
+      </c>
+      <c r="D62" s="75">
+        <v>2856</v>
+      </c>
+      <c r="E62" s="75">
+        <v>2923</v>
+      </c>
+      <c r="F62" s="75">
+        <v>3030</v>
+      </c>
+      <c r="G62" s="75">
+        <v>3573</v>
+      </c>
+      <c r="H62" s="75">
+        <v>3451</v>
+      </c>
+      <c r="I62" s="75">
+        <v>3943</v>
+      </c>
+      <c r="J62" s="75">
+        <v>4067</v>
+      </c>
+      <c r="K62" s="75">
+        <v>4379</v>
+      </c>
+      <c r="L62" s="69">
+        <v>2984</v>
+      </c>
+      <c r="M62" s="69">
+        <v>2987</v>
+      </c>
+      <c r="N62" s="69">
+        <v>3071</v>
+      </c>
+      <c r="O62" s="69">
+        <v>3024</v>
+      </c>
+      <c r="P62" s="69">
+        <v>3096</v>
+      </c>
+      <c r="Q62" s="69">
+        <v>3281</v>
+      </c>
+      <c r="R62" s="69">
+        <v>3288</v>
+      </c>
+      <c r="S62" s="69">
+        <v>2933</v>
+      </c>
+      <c r="T62" s="69">
+        <v>2821</v>
+      </c>
+      <c r="U62" s="69">
+        <v>2946</v>
+      </c>
+      <c r="V62" s="69">
+        <v>3093</v>
+      </c>
+      <c r="W62" s="69">
+        <v>3342</v>
+      </c>
+      <c r="X62" s="69">
+        <v>3454</v>
+      </c>
+      <c r="Y62" s="69">
+        <v>3162</v>
+      </c>
+      <c r="Z62" s="69">
+        <v>2917</v>
+      </c>
+      <c r="AA62" s="94">
+        <v>2971</v>
+      </c>
+      <c r="AB62" s="92">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A63" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B63" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="G63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="H63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="I63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="J63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K63" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="L63" s="69">
+        <v>618</v>
+      </c>
+      <c r="M63" s="69">
+        <v>1325</v>
+      </c>
+      <c r="N63" s="69">
+        <v>1289</v>
+      </c>
+      <c r="O63" s="69">
+        <v>1269</v>
+      </c>
+      <c r="P63" s="69">
+        <v>1238</v>
+      </c>
+      <c r="Q63" s="69">
+        <v>1352</v>
+      </c>
+      <c r="R63" s="69">
+        <v>1218</v>
+      </c>
+      <c r="S63" s="69">
+        <v>1268</v>
+      </c>
+      <c r="T63" s="69">
+        <v>1119</v>
+      </c>
+      <c r="U63" s="69">
+        <v>975</v>
+      </c>
+      <c r="V63" s="69">
+        <v>798</v>
+      </c>
+      <c r="W63" s="69">
+        <v>1235</v>
+      </c>
+      <c r="X63" s="69">
+        <v>1277</v>
+      </c>
+      <c r="Y63" s="69">
+        <v>1075</v>
+      </c>
+      <c r="Z63" s="69">
+        <v>1203</v>
+      </c>
+      <c r="AA63" s="94">
+        <v>1131</v>
+      </c>
+      <c r="AB63" s="92">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A64" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B64" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C64" s="75">
+        <v>582</v>
+      </c>
+      <c r="D64" s="75">
+        <v>589</v>
+      </c>
+      <c r="E64" s="75">
+        <v>573</v>
+      </c>
+      <c r="F64" s="75">
+        <v>661</v>
+      </c>
+      <c r="G64" s="75">
+        <v>722</v>
+      </c>
+      <c r="H64" s="75">
+        <v>685</v>
+      </c>
+      <c r="I64" s="75">
+        <v>724</v>
+      </c>
+      <c r="J64" s="75">
+        <v>796</v>
+      </c>
+      <c r="K64" s="75">
+        <v>886</v>
+      </c>
+      <c r="L64" s="69">
+        <v>784</v>
+      </c>
+      <c r="M64" s="69">
+        <v>875</v>
+      </c>
+      <c r="N64" s="69">
+        <v>909</v>
+      </c>
+      <c r="O64" s="69">
+        <v>901</v>
+      </c>
+      <c r="P64" s="69">
+        <v>810</v>
+      </c>
+      <c r="Q64" s="69">
+        <v>828</v>
+      </c>
+      <c r="R64" s="69">
+        <v>836</v>
+      </c>
+      <c r="S64" s="69">
+        <v>759</v>
+      </c>
+      <c r="T64" s="69">
+        <v>774</v>
+      </c>
+      <c r="U64" s="69">
+        <v>738</v>
+      </c>
+      <c r="V64" s="69">
+        <v>763</v>
+      </c>
+      <c r="W64" s="69">
+        <v>863</v>
+      </c>
+      <c r="X64" s="69">
+        <v>830</v>
+      </c>
+      <c r="Y64" s="69">
+        <v>791</v>
+      </c>
+      <c r="Z64" s="69">
+        <v>751</v>
+      </c>
+      <c r="AA64" s="94">
+        <v>710</v>
+      </c>
+      <c r="AB64" s="92">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A65" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B65" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C65" s="75">
+        <v>1229</v>
+      </c>
+      <c r="D65" s="75">
+        <v>1167</v>
+      </c>
+      <c r="E65" s="75">
+        <v>1199</v>
+      </c>
+      <c r="F65" s="75">
+        <v>1165</v>
+      </c>
+      <c r="G65" s="75">
+        <v>1340</v>
+      </c>
+      <c r="H65" s="75">
+        <v>1346</v>
+      </c>
+      <c r="I65" s="75">
+        <v>1449</v>
+      </c>
+      <c r="J65" s="75">
+        <v>1534</v>
+      </c>
+      <c r="K65" s="75">
+        <v>1747</v>
+      </c>
+      <c r="L65" s="69">
+        <v>1518</v>
+      </c>
+      <c r="M65" s="69">
+        <v>1546</v>
+      </c>
+      <c r="N65" s="69">
+        <v>1530</v>
+      </c>
+      <c r="O65" s="69">
+        <v>1472</v>
+      </c>
+      <c r="P65" s="69">
+        <v>1572</v>
+      </c>
+      <c r="Q65" s="69">
+        <v>1596</v>
+      </c>
+      <c r="R65" s="69">
+        <v>1542</v>
+      </c>
+      <c r="S65" s="69">
+        <v>1519</v>
+      </c>
+      <c r="T65" s="69">
+        <v>1448</v>
+      </c>
+      <c r="U65" s="69">
+        <v>1449</v>
+      </c>
+      <c r="V65" s="69">
+        <v>1521</v>
+      </c>
+      <c r="W65" s="69">
+        <v>1573</v>
+      </c>
+      <c r="X65" s="69">
+        <v>1574</v>
+      </c>
+      <c r="Y65" s="69">
+        <v>1518</v>
+      </c>
+      <c r="Z65" s="69">
+        <v>1469</v>
+      </c>
+      <c r="AA65" s="94">
+        <v>1278</v>
+      </c>
+      <c r="AB65" s="92">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A66" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B66" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C66" s="72">
+        <v>891</v>
+      </c>
+      <c r="D66" s="72">
+        <v>941</v>
+      </c>
+      <c r="E66" s="72">
+        <v>938</v>
+      </c>
+      <c r="F66" s="72">
+        <v>909</v>
+      </c>
+      <c r="G66" s="72">
+        <v>975</v>
+      </c>
+      <c r="H66" s="72">
+        <v>1018</v>
+      </c>
+      <c r="I66" s="72">
+        <v>1084</v>
+      </c>
+      <c r="J66" s="72">
+        <v>1107</v>
+      </c>
+      <c r="K66" s="72">
+        <v>1215</v>
+      </c>
+      <c r="L66" s="69">
+        <v>1235</v>
+      </c>
+      <c r="M66" s="69">
+        <v>1293</v>
+      </c>
+      <c r="N66" s="69">
+        <v>1261</v>
+      </c>
+      <c r="O66" s="69">
+        <v>1153</v>
+      </c>
+      <c r="P66" s="69">
+        <v>1337</v>
+      </c>
+      <c r="Q66" s="69">
+        <v>1323</v>
+      </c>
+      <c r="R66" s="69">
+        <v>1312</v>
+      </c>
+      <c r="S66" s="69">
+        <v>1198</v>
+      </c>
+      <c r="T66" s="69">
+        <v>1171</v>
+      </c>
+      <c r="U66" s="69">
+        <v>1175</v>
+      </c>
+      <c r="V66" s="69">
+        <v>1195</v>
+      </c>
+      <c r="W66" s="69">
+        <v>1238</v>
+      </c>
+      <c r="X66" s="69">
+        <v>1342</v>
+      </c>
+      <c r="Y66" s="69">
+        <v>1154</v>
+      </c>
+      <c r="Z66" s="69">
+        <v>1084</v>
+      </c>
+      <c r="AA66" s="94">
+        <v>987</v>
+      </c>
+      <c r="AB66" s="92">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A67" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B67" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C67" s="75">
+        <v>802</v>
+      </c>
+      <c r="D67" s="75">
+        <v>926</v>
+      </c>
+      <c r="E67" s="75">
+        <v>883</v>
+      </c>
+      <c r="F67" s="75">
+        <v>914</v>
+      </c>
+      <c r="G67" s="75">
+        <v>1115</v>
+      </c>
+      <c r="H67" s="75">
+        <v>952</v>
+      </c>
+      <c r="I67" s="75">
+        <v>994</v>
+      </c>
+      <c r="J67" s="75">
+        <v>1025</v>
+      </c>
+      <c r="K67" s="75">
+        <v>1103</v>
+      </c>
+      <c r="L67" s="69">
+        <v>1056</v>
+      </c>
+      <c r="M67" s="69">
+        <v>1190</v>
+      </c>
+      <c r="N67" s="69">
+        <v>1109</v>
+      </c>
+      <c r="O67" s="69">
+        <v>1122</v>
+      </c>
+      <c r="P67" s="69">
+        <v>1137</v>
+      </c>
+      <c r="Q67" s="69">
+        <v>1042</v>
+      </c>
+      <c r="R67" s="69">
+        <v>945</v>
+      </c>
+      <c r="S67" s="69">
+        <v>983</v>
+      </c>
+      <c r="T67" s="69">
+        <v>913</v>
+      </c>
+      <c r="U67" s="69">
+        <v>1023</v>
+      </c>
+      <c r="V67" s="69">
+        <v>993</v>
+      </c>
+      <c r="W67" s="69">
+        <v>1078</v>
+      </c>
+      <c r="X67" s="69">
+        <v>1122</v>
+      </c>
+      <c r="Y67" s="69">
+        <v>1033</v>
+      </c>
+      <c r="Z67" s="69">
+        <v>1006</v>
+      </c>
+      <c r="AA67" s="94">
+        <v>872</v>
+      </c>
+      <c r="AB67" s="92">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A68" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" s="74">
+        <v>3510</v>
+      </c>
+      <c r="D68" s="75">
+        <v>3410</v>
+      </c>
+      <c r="E68" s="75">
+        <v>3930</v>
+      </c>
+      <c r="F68" s="75">
+        <v>4445</v>
+      </c>
+      <c r="G68" s="75">
+        <v>5369</v>
+      </c>
+      <c r="H68" s="75">
+        <v>5728</v>
+      </c>
+      <c r="I68" s="75">
+        <v>6599</v>
+      </c>
+      <c r="J68" s="75">
+        <v>7334</v>
+      </c>
+      <c r="K68" s="75">
+        <v>8658</v>
+      </c>
+      <c r="L68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="M68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="N68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="O68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="P68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="R68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="S68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="T68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="U68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="V68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="W68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="X68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y68" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z68" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA68" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB68" s="95" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A69" s="48"/>
+      <c r="B69" s="79"/>
+      <c r="C69" s="84"/>
+      <c r="D69" s="84"/>
+      <c r="E69" s="84"/>
+      <c r="F69" s="84"/>
+      <c r="G69" s="84"/>
+      <c r="H69" s="84"/>
+      <c r="I69" s="84"/>
+      <c r="J69" s="84"/>
+      <c r="K69" s="84"/>
+      <c r="L69" s="93"/>
+      <c r="M69" s="93"/>
+      <c r="N69" s="93"/>
+      <c r="O69" s="93"/>
+      <c r="P69" s="93"/>
+      <c r="Q69" s="93"/>
+      <c r="R69" s="93"/>
+      <c r="S69" s="93"/>
+      <c r="T69" s="93"/>
+      <c r="U69" s="93"/>
+      <c r="V69" s="93"/>
+      <c r="W69" s="93"/>
+      <c r="X69" s="93"/>
+      <c r="Y69" s="93"/>
+      <c r="Z69" s="93"/>
+      <c r="AA69" s="96"/>
+      <c r="AB69" s="89"/>
+    </row>
+    <row r="70" spans="1:28" s="51" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B70" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="90">
-[...207 lines deleted...]
-      <c r="T14" s="91">
+      <c r="C70" s="97"/>
+      <c r="D70" s="97"/>
+      <c r="E70" s="97"/>
+      <c r="F70" s="97"/>
+      <c r="G70" s="97"/>
+      <c r="H70" s="97"/>
+      <c r="I70" s="97"/>
+      <c r="J70" s="97"/>
+      <c r="K70" s="97"/>
+      <c r="L70" s="97"/>
+      <c r="M70" s="97"/>
+      <c r="N70" s="97"/>
+      <c r="O70" s="97"/>
+      <c r="P70" s="97"/>
+      <c r="Q70" s="97"/>
+      <c r="R70" s="97"/>
+      <c r="S70" s="97"/>
+      <c r="T70" s="97"/>
+      <c r="U70" s="97"/>
+      <c r="V70" s="97"/>
+      <c r="W70" s="97"/>
+      <c r="X70" s="97"/>
+      <c r="Y70" s="97"/>
+      <c r="Z70" s="97"/>
+      <c r="AA70" s="97"/>
+      <c r="AB70" s="97"/>
+    </row>
+    <row r="71" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A71" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C71" s="98">
+        <v>15240</v>
+      </c>
+      <c r="D71" s="98">
+        <v>15793</v>
+      </c>
+      <c r="E71" s="75">
+        <v>16197</v>
+      </c>
+      <c r="F71" s="75">
+        <v>18461</v>
+      </c>
+      <c r="G71" s="75">
+        <v>21858</v>
+      </c>
+      <c r="H71" s="98">
+        <v>23384</v>
+      </c>
+      <c r="I71" s="75">
+        <v>25517</v>
+      </c>
+      <c r="J71" s="75">
+        <v>26652</v>
+      </c>
+      <c r="K71" s="72">
+        <v>33391</v>
+      </c>
+      <c r="L71" s="69">
+        <v>13904</v>
+      </c>
+      <c r="M71" s="69">
+        <v>12827</v>
+      </c>
+      <c r="N71" s="69">
+        <v>13047</v>
+      </c>
+      <c r="O71" s="69">
+        <v>13341</v>
+      </c>
+      <c r="P71" s="69">
+        <v>13401</v>
+      </c>
+      <c r="Q71" s="69">
+        <v>14109</v>
+      </c>
+      <c r="R71" s="69">
+        <v>13856</v>
+      </c>
+      <c r="S71" s="69">
+        <v>13468</v>
+      </c>
+      <c r="T71" s="69">
+        <v>13446</v>
+      </c>
+      <c r="U71" s="69">
+        <v>14211</v>
+      </c>
+      <c r="V71" s="69">
+        <v>15407</v>
+      </c>
+      <c r="W71" s="69">
+        <v>15979</v>
+      </c>
+      <c r="X71" s="69">
+        <v>17157</v>
+      </c>
+      <c r="Y71" s="69">
+        <v>15624</v>
+      </c>
+      <c r="Z71" s="69">
+        <v>14300</v>
+      </c>
+      <c r="AA71" s="70">
+        <v>13913</v>
+      </c>
+      <c r="AB71" s="71">
+        <v>12503</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A72" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B72" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K72" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L72" s="69">
+        <v>5721</v>
+      </c>
+      <c r="M72" s="69">
+        <v>4251</v>
+      </c>
+      <c r="N72" s="69">
+        <v>4623</v>
+      </c>
+      <c r="O72" s="69">
+        <v>4992</v>
+      </c>
+      <c r="P72" s="69">
+        <v>5200</v>
+      </c>
+      <c r="Q72" s="69">
+        <v>5418</v>
+      </c>
+      <c r="R72" s="69">
+        <v>5340</v>
+      </c>
+      <c r="S72" s="69">
+        <v>5624</v>
+      </c>
+      <c r="T72" s="69">
+        <v>5765</v>
+      </c>
+      <c r="U72" s="69">
+        <v>6156</v>
+      </c>
+      <c r="V72" s="69">
+        <v>6393</v>
+      </c>
+      <c r="W72" s="69">
+        <v>6455</v>
+      </c>
+      <c r="X72" s="69">
+        <v>7321</v>
+      </c>
+      <c r="Y72" s="69">
+        <v>6892</v>
+      </c>
+      <c r="Z72" s="69">
+        <v>6310</v>
+      </c>
+      <c r="AA72" s="70">
+        <v>6263</v>
+      </c>
+      <c r="AB72" s="71">
+        <v>5965</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A73" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B73" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K73" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L73" s="69">
+        <v>1343</v>
+      </c>
+      <c r="M73" s="69">
+        <v>1528</v>
+      </c>
+      <c r="N73" s="69">
+        <v>1424</v>
+      </c>
+      <c r="O73" s="69">
+        <v>1494</v>
+      </c>
+      <c r="P73" s="69">
+        <v>1520</v>
+      </c>
+      <c r="Q73" s="69">
+        <v>1403</v>
+      </c>
+      <c r="R73" s="69">
+        <v>1483</v>
+      </c>
+      <c r="S73" s="69">
+        <v>1395</v>
+      </c>
+      <c r="T73" s="69">
+        <v>1378</v>
+      </c>
+      <c r="U73" s="69">
+        <v>1409</v>
+      </c>
+      <c r="V73" s="69">
+        <v>1453</v>
+      </c>
+      <c r="W73" s="69">
+        <v>1760</v>
+      </c>
+      <c r="X73" s="69">
+        <v>1828</v>
+      </c>
+      <c r="Y73" s="69">
+        <v>1639</v>
+      </c>
+      <c r="Z73" s="69">
+        <v>1589</v>
+      </c>
+      <c r="AA73" s="70">
+        <v>1561</v>
+      </c>
+      <c r="AB73" s="71">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A74" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B74" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K74" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L74" s="69">
+        <v>1815</v>
+      </c>
+      <c r="M74" s="69">
+        <v>1965</v>
+      </c>
+      <c r="N74" s="69">
+        <v>2000</v>
+      </c>
+      <c r="O74" s="69">
+        <v>1909</v>
+      </c>
+      <c r="P74" s="69">
+        <v>1882</v>
+      </c>
+      <c r="Q74" s="69">
+        <v>1865</v>
+      </c>
+      <c r="R74" s="69">
+        <v>1833</v>
+      </c>
+      <c r="S74" s="69">
+        <v>1580</v>
+      </c>
+      <c r="T74" s="69">
+        <v>1536</v>
+      </c>
+      <c r="U74" s="69">
+        <v>1615</v>
+      </c>
+      <c r="V74" s="69">
+        <v>1693</v>
+      </c>
+      <c r="W74" s="69">
+        <v>2017</v>
+      </c>
+      <c r="X74" s="69">
+        <v>2175</v>
+      </c>
+      <c r="Y74" s="69">
+        <v>1816</v>
+      </c>
+      <c r="Z74" s="69">
+        <v>1651</v>
+      </c>
+      <c r="AA74" s="70">
+        <v>1547</v>
+      </c>
+      <c r="AB74" s="71">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A75" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B75" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K75" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L75" s="69">
+        <v>1347</v>
+      </c>
+      <c r="M75" s="69">
+        <v>1410</v>
+      </c>
+      <c r="N75" s="69">
+        <v>1300</v>
+      </c>
+      <c r="O75" s="69">
+        <v>1420</v>
+      </c>
+      <c r="P75" s="69">
+        <v>1378</v>
+      </c>
+      <c r="Q75" s="69">
+        <v>1528</v>
+      </c>
+      <c r="R75" s="69">
+        <v>1529</v>
+      </c>
+      <c r="S75" s="69">
+        <v>1333</v>
+      </c>
+      <c r="T75" s="69">
+        <v>1320</v>
+      </c>
+      <c r="U75" s="69">
+        <v>1367</v>
+      </c>
+      <c r="V75" s="69">
+        <v>2035</v>
+      </c>
+      <c r="W75" s="69">
+        <v>1435</v>
+      </c>
+      <c r="X75" s="69">
+        <v>1480</v>
+      </c>
+      <c r="Y75" s="69">
+        <v>1402</v>
+      </c>
+      <c r="Z75" s="69">
+        <v>1188</v>
+      </c>
+      <c r="AA75" s="70">
+        <v>1064</v>
+      </c>
+      <c r="AB75" s="71">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A76" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B76" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K76" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L76" s="69">
+        <v>1894</v>
+      </c>
+      <c r="M76" s="69">
+        <v>1752</v>
+      </c>
+      <c r="N76" s="69">
+        <v>1813</v>
+      </c>
+      <c r="O76" s="69">
+        <v>1724</v>
+      </c>
+      <c r="P76" s="69">
+        <v>1633</v>
+      </c>
+      <c r="Q76" s="69">
+        <v>1958</v>
+      </c>
+      <c r="R76" s="69">
+        <v>1908</v>
+      </c>
+      <c r="S76" s="69">
+        <v>1766</v>
+      </c>
+      <c r="T76" s="69">
+        <v>1699</v>
+      </c>
+      <c r="U76" s="69">
+        <v>1829</v>
+      </c>
+      <c r="V76" s="69">
+        <v>2022</v>
+      </c>
+      <c r="W76" s="69">
+        <v>2166</v>
+      </c>
+      <c r="X76" s="69">
+        <v>2169</v>
+      </c>
+      <c r="Y76" s="69">
+        <v>1956</v>
+      </c>
+      <c r="Z76" s="69">
+        <v>1776</v>
+      </c>
+      <c r="AA76" s="100">
+        <v>1839</v>
+      </c>
+      <c r="AB76" s="71">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A77" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B77" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K77" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="M77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="N77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="O77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="P77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="R77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="S77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="T77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="U77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="V77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="W77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="X77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA77" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB77" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A78" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B78" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K78" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L78" s="69">
+        <v>781</v>
+      </c>
+      <c r="M78" s="69">
+        <v>798</v>
+      </c>
+      <c r="N78" s="69">
+        <v>833</v>
+      </c>
+      <c r="O78" s="69">
+        <v>786</v>
+      </c>
+      <c r="P78" s="69">
+        <v>791</v>
+      </c>
+      <c r="Q78" s="69">
+        <v>913</v>
+      </c>
+      <c r="R78" s="69">
+        <v>850</v>
+      </c>
+      <c r="S78" s="69">
+        <v>834</v>
+      </c>
+      <c r="T78" s="69">
+        <v>792</v>
+      </c>
+      <c r="U78" s="69">
+        <v>803</v>
+      </c>
+      <c r="V78" s="69">
+        <v>834</v>
+      </c>
+      <c r="W78" s="69">
+        <v>974</v>
+      </c>
+      <c r="X78" s="69">
+        <v>1032</v>
+      </c>
+      <c r="Y78" s="69">
+        <v>922</v>
+      </c>
+      <c r="Z78" s="69">
+        <v>881</v>
+      </c>
+      <c r="AA78" s="100">
+        <v>814</v>
+      </c>
+      <c r="AB78" s="71">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A79" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B79" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K79" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L79" s="69">
+        <v>1003</v>
+      </c>
+      <c r="M79" s="69">
+        <v>1123</v>
+      </c>
+      <c r="N79" s="69">
+        <v>1054</v>
+      </c>
+      <c r="O79" s="69">
+        <v>1016</v>
+      </c>
+      <c r="P79" s="69">
+        <v>997</v>
+      </c>
+      <c r="Q79" s="69">
+        <v>1024</v>
+      </c>
+      <c r="R79" s="69">
+        <v>913</v>
+      </c>
+      <c r="S79" s="69">
+        <v>936</v>
+      </c>
+      <c r="T79" s="69">
+        <v>956</v>
+      </c>
+      <c r="U79" s="69">
+        <v>1032</v>
+      </c>
+      <c r="V79" s="69">
+        <v>977</v>
+      </c>
+      <c r="W79" s="69">
+        <v>1172</v>
+      </c>
+      <c r="X79" s="69">
+        <v>1152</v>
+      </c>
+      <c r="Y79" s="69">
+        <v>997</v>
+      </c>
+      <c r="Z79" s="69">
+        <v>905</v>
+      </c>
+      <c r="AA79" s="100">
+        <v>825</v>
+      </c>
+      <c r="AB79" s="71">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A80" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="M80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="N80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="O80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="P80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="R80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="S80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="T80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="U80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="V80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="W80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="X80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA80" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB80" s="72" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="81" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A81" s="48"/>
+      <c r="B81" s="79"/>
+      <c r="C81" s="101"/>
+      <c r="D81" s="101"/>
+      <c r="E81" s="84"/>
+      <c r="F81" s="84"/>
+      <c r="G81" s="84"/>
+      <c r="H81" s="101"/>
+      <c r="I81" s="84"/>
+      <c r="J81" s="84"/>
+      <c r="K81" s="85"/>
+      <c r="L81" s="93"/>
+      <c r="M81" s="93"/>
+      <c r="N81" s="93"/>
+      <c r="O81" s="93"/>
+      <c r="P81" s="93"/>
+      <c r="Q81" s="93"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="93"/>
+      <c r="T81" s="93"/>
+      <c r="U81" s="93"/>
+      <c r="V81" s="93"/>
+      <c r="W81" s="93"/>
+      <c r="X81" s="93"/>
+      <c r="Y81" s="93"/>
+      <c r="Z81" s="102"/>
+      <c r="AA81" s="103"/>
+      <c r="AB81" s="89"/>
+    </row>
+    <row r="82" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="B82" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="C82" s="90"/>
+      <c r="D82" s="90"/>
+      <c r="E82" s="90"/>
+      <c r="F82" s="90"/>
+      <c r="G82" s="90"/>
+      <c r="H82" s="90"/>
+      <c r="I82" s="90"/>
+      <c r="J82" s="90"/>
+      <c r="K82" s="90"/>
+      <c r="L82" s="90"/>
+      <c r="M82" s="90"/>
+      <c r="N82" s="90"/>
+      <c r="O82" s="90"/>
+      <c r="P82" s="90"/>
+      <c r="Q82" s="90"/>
+      <c r="R82" s="90"/>
+      <c r="S82" s="90"/>
+      <c r="T82" s="90"/>
+      <c r="U82" s="90"/>
+      <c r="V82" s="90"/>
+      <c r="W82" s="90"/>
+      <c r="X82" s="90"/>
+      <c r="Y82" s="90"/>
+      <c r="Z82" s="90"/>
+      <c r="AA82" s="90"/>
+      <c r="AB82" s="90"/>
+    </row>
+    <row r="83" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A83" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C83" s="75">
+        <v>7759</v>
+      </c>
+      <c r="D83" s="75">
+        <v>8119</v>
+      </c>
+      <c r="E83" s="75">
+        <v>8345</v>
+      </c>
+      <c r="F83" s="75">
+        <v>9544</v>
+      </c>
+      <c r="G83" s="75">
+        <v>11245</v>
+      </c>
+      <c r="H83" s="75">
+        <v>12134</v>
+      </c>
+      <c r="I83" s="75">
+        <v>13133</v>
+      </c>
+      <c r="J83" s="75">
+        <v>13841</v>
+      </c>
+      <c r="K83" s="75">
+        <v>17130</v>
+      </c>
+      <c r="L83" s="104">
+        <v>7131</v>
+      </c>
+      <c r="M83" s="104">
+        <v>6614</v>
+      </c>
+      <c r="N83" s="104">
+        <v>6756</v>
+      </c>
+      <c r="O83" s="104">
+        <v>6922</v>
+      </c>
+      <c r="P83" s="104">
+        <v>6937</v>
+      </c>
+      <c r="Q83" s="104">
+        <v>7356</v>
+      </c>
+      <c r="R83" s="104">
+        <v>7123</v>
+      </c>
+      <c r="S83" s="104">
+        <v>6899</v>
+      </c>
+      <c r="T83" s="104">
+        <v>6936</v>
+      </c>
+      <c r="U83" s="104">
+        <v>7263</v>
+      </c>
+      <c r="V83" s="104">
+        <v>7968</v>
+      </c>
+      <c r="W83" s="104">
+        <v>8406</v>
+      </c>
+      <c r="X83" s="104">
+        <v>8789</v>
+      </c>
+      <c r="Y83" s="104">
+        <v>7960</v>
+      </c>
+      <c r="Z83" s="104">
+        <v>7345</v>
+      </c>
+      <c r="AA83" s="105">
+        <v>7214</v>
+      </c>
+      <c r="AB83" s="92">
+        <v>6475</v>
+      </c>
+    </row>
+    <row r="84" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A84" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K84" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L84" s="104">
+        <v>2948</v>
+      </c>
+      <c r="M84" s="104">
+        <v>2232</v>
+      </c>
+      <c r="N84" s="104">
+        <v>2415</v>
+      </c>
+      <c r="O84" s="104">
+        <v>2552</v>
+      </c>
+      <c r="P84" s="104">
+        <v>2705</v>
+      </c>
+      <c r="Q84" s="104">
+        <v>2808</v>
+      </c>
+      <c r="R84" s="104">
+        <v>2786</v>
+      </c>
+      <c r="S84" s="104">
+        <v>2950</v>
+      </c>
+      <c r="T84" s="104">
+        <v>3015</v>
+      </c>
+      <c r="U84" s="104">
+        <v>3140</v>
+      </c>
+      <c r="V84" s="104">
+        <v>3374</v>
+      </c>
+      <c r="W84" s="104">
+        <v>3409</v>
+      </c>
+      <c r="X84" s="104">
+        <v>3722</v>
+      </c>
+      <c r="Y84" s="104">
+        <v>3515</v>
+      </c>
+      <c r="Z84" s="104">
+        <v>3222</v>
+      </c>
+      <c r="AA84" s="105">
+        <v>3250</v>
+      </c>
+      <c r="AB84" s="92">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="85" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A85" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K85" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L85" s="104">
+        <v>692</v>
+      </c>
+      <c r="M85" s="104">
+        <v>787</v>
+      </c>
+      <c r="N85" s="104">
+        <v>779</v>
+      </c>
+      <c r="O85" s="104">
+        <v>799</v>
+      </c>
+      <c r="P85" s="104">
+        <v>840</v>
+      </c>
+      <c r="Q85" s="104">
+        <v>742</v>
+      </c>
+      <c r="R85" s="104">
+        <v>772</v>
+      </c>
+      <c r="S85" s="104">
+        <v>694</v>
+      </c>
+      <c r="T85" s="104">
+        <v>702</v>
+      </c>
+      <c r="U85" s="104">
+        <v>732</v>
+      </c>
+      <c r="V85" s="104">
+        <v>729</v>
+      </c>
+      <c r="W85" s="104">
+        <v>931</v>
+      </c>
+      <c r="X85" s="104">
+        <v>945</v>
+      </c>
+      <c r="Y85" s="104">
+        <v>833</v>
+      </c>
+      <c r="Z85" s="104">
+        <v>827</v>
+      </c>
+      <c r="AA85" s="105">
+        <v>800</v>
+      </c>
+      <c r="AB85" s="92">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="86" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A86" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K86" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L86" s="104">
+        <v>939</v>
+      </c>
+      <c r="M86" s="104">
+        <v>992</v>
+      </c>
+      <c r="N86" s="104">
+        <v>1004</v>
+      </c>
+      <c r="O86" s="104">
+        <v>977</v>
+      </c>
+      <c r="P86" s="104">
+        <v>994</v>
+      </c>
+      <c r="Q86" s="104">
+        <v>986</v>
+      </c>
+      <c r="R86" s="104">
+        <v>940</v>
+      </c>
+      <c r="S86" s="104">
+        <v>796</v>
+      </c>
+      <c r="T86" s="104">
+        <v>772</v>
+      </c>
+      <c r="U86" s="104">
+        <v>808</v>
+      </c>
+      <c r="V86" s="104">
+        <v>900</v>
+      </c>
+      <c r="W86" s="104">
+        <v>1038</v>
+      </c>
+      <c r="X86" s="104">
+        <v>1088</v>
+      </c>
+      <c r="Y86" s="104">
+        <v>979</v>
+      </c>
+      <c r="Z86" s="104">
+        <v>870</v>
+      </c>
+      <c r="AA86" s="105">
+        <v>831</v>
+      </c>
+      <c r="AB86" s="92">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="87" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A87" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B87" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K87" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L87" s="104">
+        <v>667</v>
+      </c>
+      <c r="M87" s="104">
+        <v>737</v>
+      </c>
+      <c r="N87" s="104">
+        <v>668</v>
+      </c>
+      <c r="O87" s="104">
+        <v>746</v>
+      </c>
+      <c r="P87" s="104">
+        <v>698</v>
+      </c>
+      <c r="Q87" s="104">
+        <v>791</v>
+      </c>
+      <c r="R87" s="104">
+        <v>796</v>
+      </c>
+      <c r="S87" s="104">
+        <v>654</v>
+      </c>
+      <c r="T87" s="104">
+        <v>711</v>
+      </c>
+      <c r="U87" s="104">
+        <v>718</v>
+      </c>
+      <c r="V87" s="104">
+        <v>1047</v>
+      </c>
+      <c r="W87" s="104">
+        <v>772</v>
+      </c>
+      <c r="X87" s="104">
+        <v>763</v>
+      </c>
+      <c r="Y87" s="104">
+        <v>740</v>
+      </c>
+      <c r="Z87" s="104">
+        <v>597</v>
+      </c>
+      <c r="AA87" s="105">
+        <v>544</v>
+      </c>
+      <c r="AB87" s="92">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="88" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A88" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B88" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K88" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="M88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="N88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="O88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="P88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="R88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="S88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="T88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="U88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="V88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="W88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="X88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA88" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB88" s="129" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A89" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B89" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K89" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L89" s="104">
+        <v>956</v>
+      </c>
+      <c r="M89" s="104">
+        <v>904</v>
+      </c>
+      <c r="N89" s="104">
+        <v>940</v>
+      </c>
+      <c r="O89" s="104">
+        <v>897</v>
+      </c>
+      <c r="P89" s="104">
+        <v>825</v>
+      </c>
+      <c r="Q89" s="104">
+        <v>1047</v>
+      </c>
+      <c r="R89" s="104">
+        <v>933</v>
+      </c>
+      <c r="S89" s="104">
+        <v>892</v>
+      </c>
+      <c r="T89" s="104">
+        <v>853</v>
+      </c>
+      <c r="U89" s="104">
+        <v>950</v>
+      </c>
+      <c r="V89" s="104">
+        <v>1024</v>
+      </c>
+      <c r="W89" s="104">
+        <v>1162</v>
+      </c>
+      <c r="X89" s="104">
+        <v>1097</v>
+      </c>
+      <c r="Y89" s="104">
+        <v>936</v>
+      </c>
+      <c r="Z89" s="104">
+        <v>940</v>
+      </c>
+      <c r="AA89" s="105">
+        <v>934</v>
+      </c>
+      <c r="AB89" s="92">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="90" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A90" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B90" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K90" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L90" s="104">
+        <v>407</v>
+      </c>
+      <c r="M90" s="104">
+        <v>392</v>
+      </c>
+      <c r="N90" s="104">
+        <v>410</v>
+      </c>
+      <c r="O90" s="104">
+        <v>430</v>
+      </c>
+      <c r="P90" s="104">
+        <v>388</v>
+      </c>
+      <c r="Q90" s="104">
+        <v>462</v>
+      </c>
+      <c r="R90" s="104">
+        <v>446</v>
+      </c>
+      <c r="S90" s="104">
+        <v>435</v>
+      </c>
+      <c r="T90" s="104">
+        <v>385</v>
+      </c>
+      <c r="U90" s="104">
+        <v>410</v>
+      </c>
+      <c r="V90" s="104">
+        <v>398</v>
+      </c>
+      <c r="W90" s="104">
+        <v>475</v>
+      </c>
+      <c r="X90" s="104">
+        <v>553</v>
+      </c>
+      <c r="Y90" s="104">
+        <v>454</v>
+      </c>
+      <c r="Z90" s="104">
+        <v>438</v>
+      </c>
+      <c r="AA90" s="105">
+        <v>429</v>
+      </c>
+      <c r="AB90" s="92">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="91" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A91" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B91" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K91" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L91" s="104">
+        <v>522</v>
+      </c>
+      <c r="M91" s="104">
+        <v>570</v>
+      </c>
+      <c r="N91" s="104">
+        <v>540</v>
+      </c>
+      <c r="O91" s="104">
+        <v>521</v>
+      </c>
+      <c r="P91" s="104">
+        <v>487</v>
+      </c>
+      <c r="Q91" s="104">
+        <v>520</v>
+      </c>
+      <c r="R91" s="104">
+        <v>450</v>
+      </c>
+      <c r="S91" s="104">
+        <v>478</v>
+      </c>
+      <c r="T91" s="104">
+        <v>498</v>
+      </c>
+      <c r="U91" s="104">
+        <v>505</v>
+      </c>
+      <c r="V91" s="104">
+        <v>496</v>
+      </c>
+      <c r="W91" s="104">
+        <v>619</v>
+      </c>
+      <c r="X91" s="104">
+        <v>621</v>
+      </c>
+      <c r="Y91" s="104">
+        <v>503</v>
+      </c>
+      <c r="Z91" s="104">
+        <v>451</v>
+      </c>
+      <c r="AA91" s="105">
+        <v>426</v>
+      </c>
+      <c r="AB91" s="92">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="92" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A92" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="M92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="N92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="O92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="P92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="R92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="S92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="T92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="U92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="V92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="W92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="X92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA92" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB92" s="75" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="93" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A93" s="52"/>
+      <c r="B93" s="90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" s="90"/>
+      <c r="D93" s="90"/>
+      <c r="E93" s="90"/>
+      <c r="F93" s="90"/>
+      <c r="G93" s="90"/>
+      <c r="H93" s="90"/>
+      <c r="I93" s="90"/>
+      <c r="J93" s="90"/>
+      <c r="K93" s="90"/>
+      <c r="L93" s="90"/>
+      <c r="M93" s="90"/>
+      <c r="N93" s="90"/>
+      <c r="O93" s="90"/>
+      <c r="P93" s="90"/>
+      <c r="Q93" s="90"/>
+      <c r="R93" s="90"/>
+      <c r="S93" s="90"/>
+      <c r="T93" s="90"/>
+      <c r="U93" s="90"/>
+      <c r="V93" s="90"/>
+      <c r="W93" s="90"/>
+      <c r="X93" s="90"/>
+      <c r="Y93" s="90"/>
+      <c r="Z93" s="90"/>
+      <c r="AA93" s="90"/>
+      <c r="AB93" s="90"/>
+    </row>
+    <row r="94" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A94" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C94" s="75">
+        <v>7481</v>
+      </c>
+      <c r="D94" s="75">
+        <v>7674</v>
+      </c>
+      <c r="E94" s="75">
+        <v>7852</v>
+      </c>
+      <c r="F94" s="75">
+        <v>8917</v>
+      </c>
+      <c r="G94" s="75">
+        <v>10613</v>
+      </c>
+      <c r="H94" s="75">
+        <v>11250</v>
+      </c>
+      <c r="I94" s="75">
+        <v>12384</v>
+      </c>
+      <c r="J94" s="75">
+        <v>12811</v>
+      </c>
+      <c r="K94" s="75">
+        <v>16261</v>
+      </c>
+      <c r="L94" s="104">
+        <v>13904</v>
+      </c>
+      <c r="M94" s="104">
+        <v>12827</v>
+      </c>
+      <c r="N94" s="104">
+        <v>13047</v>
+      </c>
+      <c r="O94" s="104">
+        <v>13341</v>
+      </c>
+      <c r="P94" s="104">
+        <v>13401</v>
+      </c>
+      <c r="Q94" s="104">
+        <v>14109</v>
+      </c>
+      <c r="R94" s="104">
+        <v>13856</v>
+      </c>
+      <c r="S94" s="104">
+        <v>13468</v>
+      </c>
+      <c r="T94" s="104">
+        <v>13446</v>
+      </c>
+      <c r="U94" s="104">
+        <v>14211</v>
+      </c>
+      <c r="V94" s="104">
+        <v>15407</v>
+      </c>
+      <c r="W94" s="104">
+        <v>15979</v>
+      </c>
+      <c r="X94" s="104">
+        <v>17157</v>
+      </c>
+      <c r="Y94" s="104">
+        <v>15624</v>
+      </c>
+      <c r="Z94" s="104">
+        <v>14300</v>
+      </c>
+      <c r="AA94" s="105">
+        <v>6699</v>
+      </c>
+      <c r="AB94" s="92">
+        <v>6028</v>
+      </c>
+    </row>
+    <row r="95" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A95" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B95" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K95" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L95" s="104">
+        <v>5721</v>
+      </c>
+      <c r="M95" s="104">
+        <v>4251</v>
+      </c>
+      <c r="N95" s="104">
+        <v>4623</v>
+      </c>
+      <c r="O95" s="104">
+        <v>4992</v>
+      </c>
+      <c r="P95" s="104">
+        <v>5200</v>
+      </c>
+      <c r="Q95" s="104">
+        <v>5418</v>
+      </c>
+      <c r="R95" s="104">
+        <v>5340</v>
+      </c>
+      <c r="S95" s="104">
+        <v>5624</v>
+      </c>
+      <c r="T95" s="104">
+        <v>5765</v>
+      </c>
+      <c r="U95" s="104">
+        <v>6156</v>
+      </c>
+      <c r="V95" s="104">
+        <v>6393</v>
+      </c>
+      <c r="W95" s="104">
+        <v>6455</v>
+      </c>
+      <c r="X95" s="104">
+        <v>7321</v>
+      </c>
+      <c r="Y95" s="104">
+        <v>6892</v>
+      </c>
+      <c r="Z95" s="104">
+        <v>6310</v>
+      </c>
+      <c r="AA95" s="105">
+        <v>3013</v>
+      </c>
+      <c r="AB95" s="92">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="96" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A96" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B96" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K96" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L96" s="104">
+        <v>1343</v>
+      </c>
+      <c r="M96" s="104">
+        <v>1528</v>
+      </c>
+      <c r="N96" s="104">
+        <v>1424</v>
+      </c>
+      <c r="O96" s="104">
+        <v>1494</v>
+      </c>
+      <c r="P96" s="104">
+        <v>1520</v>
+      </c>
+      <c r="Q96" s="104">
+        <v>1403</v>
+      </c>
+      <c r="R96" s="104">
+        <v>1483</v>
+      </c>
+      <c r="S96" s="104">
+        <v>1395</v>
+      </c>
+      <c r="T96" s="104">
+        <v>1378</v>
+      </c>
+      <c r="U96" s="104">
+        <v>1409</v>
+      </c>
+      <c r="V96" s="104">
+        <v>1453</v>
+      </c>
+      <c r="W96" s="104">
+        <v>1760</v>
+      </c>
+      <c r="X96" s="104">
+        <v>1828</v>
+      </c>
+      <c r="Y96" s="104">
+        <v>1639</v>
+      </c>
+      <c r="Z96" s="104">
+        <v>1589</v>
+      </c>
+      <c r="AA96" s="105">
+        <v>761</v>
+      </c>
+      <c r="AB96" s="92">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="97" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A97" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B97" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K97" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L97" s="104">
+        <v>1815</v>
+      </c>
+      <c r="M97" s="104">
+        <v>1965</v>
+      </c>
+      <c r="N97" s="104">
+        <v>2000</v>
+      </c>
+      <c r="O97" s="104">
+        <v>1909</v>
+      </c>
+      <c r="P97" s="104">
+        <v>1882</v>
+      </c>
+      <c r="Q97" s="104">
+        <v>1865</v>
+      </c>
+      <c r="R97" s="104">
+        <v>1833</v>
+      </c>
+      <c r="S97" s="104">
+        <v>1580</v>
+      </c>
+      <c r="T97" s="104">
+        <v>1536</v>
+      </c>
+      <c r="U97" s="104">
+        <v>1615</v>
+      </c>
+      <c r="V97" s="104">
+        <v>1693</v>
+      </c>
+      <c r="W97" s="104">
+        <v>2017</v>
+      </c>
+      <c r="X97" s="104">
+        <v>2175</v>
+      </c>
+      <c r="Y97" s="104">
+        <v>1816</v>
+      </c>
+      <c r="Z97" s="104">
+        <v>1651</v>
+      </c>
+      <c r="AA97" s="105">
+        <v>716</v>
+      </c>
+      <c r="AB97" s="92">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="98" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A98" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B98" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K98" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L98" s="104">
+        <v>1347</v>
+      </c>
+      <c r="M98" s="104">
+        <v>1410</v>
+      </c>
+      <c r="N98" s="104">
+        <v>1300</v>
+      </c>
+      <c r="O98" s="104">
+        <v>1420</v>
+      </c>
+      <c r="P98" s="104">
+        <v>1378</v>
+      </c>
+      <c r="Q98" s="104">
+        <v>1528</v>
+      </c>
+      <c r="R98" s="104">
+        <v>1529</v>
+      </c>
+      <c r="S98" s="104">
+        <v>1333</v>
+      </c>
+      <c r="T98" s="104">
+        <v>1320</v>
+      </c>
+      <c r="U98" s="104">
+        <v>1367</v>
+      </c>
+      <c r="V98" s="104">
+        <v>2035</v>
+      </c>
+      <c r="W98" s="104">
+        <v>1435</v>
+      </c>
+      <c r="X98" s="104">
+        <v>1480</v>
+      </c>
+      <c r="Y98" s="104">
+        <v>1402</v>
+      </c>
+      <c r="Z98" s="104">
+        <v>1188</v>
+      </c>
+      <c r="AA98" s="105">
+        <v>520</v>
+      </c>
+      <c r="AB98" s="92">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="99" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A99" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B99" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K99" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L99" s="104">
+        <v>1894</v>
+      </c>
+      <c r="M99" s="104">
+        <v>1752</v>
+      </c>
+      <c r="N99" s="104">
+        <v>1813</v>
+      </c>
+      <c r="O99" s="104">
+        <v>1724</v>
+      </c>
+      <c r="P99" s="104">
+        <v>1633</v>
+      </c>
+      <c r="Q99" s="104">
+        <v>1958</v>
+      </c>
+      <c r="R99" s="104">
+        <v>1908</v>
+      </c>
+      <c r="S99" s="104">
+        <v>1766</v>
+      </c>
+      <c r="T99" s="104">
+        <v>1699</v>
+      </c>
+      <c r="U99" s="104">
+        <v>1829</v>
+      </c>
+      <c r="V99" s="104">
+        <v>2022</v>
+      </c>
+      <c r="W99" s="104">
+        <v>2166</v>
+      </c>
+      <c r="X99" s="104">
+        <v>2169</v>
+      </c>
+      <c r="Y99" s="104">
+        <v>1956</v>
+      </c>
+      <c r="Z99" s="104">
+        <v>1776</v>
+      </c>
+      <c r="AA99" s="105">
+        <v>905</v>
+      </c>
+      <c r="AB99" s="92">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="100" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A100" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B100" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K100" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="M100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="N100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="O100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="P100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="R100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="S100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="T100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="U100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="V100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="W100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="X100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA100" s="129" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB100" s="129" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A101" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B101" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K101" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L101" s="104">
+        <v>781</v>
+      </c>
+      <c r="M101" s="104">
+        <v>798</v>
+      </c>
+      <c r="N101" s="104">
+        <v>833</v>
+      </c>
+      <c r="O101" s="104">
+        <v>786</v>
+      </c>
+      <c r="P101" s="104">
+        <v>791</v>
+      </c>
+      <c r="Q101" s="104">
+        <v>913</v>
+      </c>
+      <c r="R101" s="104">
+        <v>850</v>
+      </c>
+      <c r="S101" s="104">
+        <v>834</v>
+      </c>
+      <c r="T101" s="104">
+        <v>792</v>
+      </c>
+      <c r="U101" s="104">
+        <v>803</v>
+      </c>
+      <c r="V101" s="104">
+        <v>834</v>
+      </c>
+      <c r="W101" s="104">
+        <v>974</v>
+      </c>
+      <c r="X101" s="104">
+        <v>1032</v>
+      </c>
+      <c r="Y101" s="104">
+        <v>922</v>
+      </c>
+      <c r="Z101" s="104">
+        <v>881</v>
+      </c>
+      <c r="AA101" s="105">
+        <v>385</v>
+      </c>
+      <c r="AB101" s="92">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="102" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A102" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B102" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K102" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L102" s="104">
+        <v>1003</v>
+      </c>
+      <c r="M102" s="104">
+        <v>1123</v>
+      </c>
+      <c r="N102" s="104">
+        <v>1054</v>
+      </c>
+      <c r="O102" s="104">
+        <v>1016</v>
+      </c>
+      <c r="P102" s="104">
+        <v>997</v>
+      </c>
+      <c r="Q102" s="104">
+        <v>1024</v>
+      </c>
+      <c r="R102" s="104">
+        <v>913</v>
+      </c>
+      <c r="S102" s="104">
+        <v>936</v>
+      </c>
+      <c r="T102" s="104">
+        <v>956</v>
+      </c>
+      <c r="U102" s="104">
+        <v>1032</v>
+      </c>
+      <c r="V102" s="104">
+        <v>977</v>
+      </c>
+      <c r="W102" s="104">
+        <v>1172</v>
+      </c>
+      <c r="X102" s="104">
+        <v>1152</v>
+      </c>
+      <c r="Y102" s="104">
+        <v>997</v>
+      </c>
+      <c r="Z102" s="104">
+        <v>905</v>
+      </c>
+      <c r="AA102" s="105">
+        <v>399</v>
+      </c>
+      <c r="AB102" s="92">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="103" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A103" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="79" t="s">
+        <v>31</v>
+      </c>
+      <c r="C103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K103" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="M103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="N103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="O103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="P103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="R103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="S103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="T103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="U103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="V103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="W103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="X103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y103" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z103" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA103" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB103" s="95" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:28" s="51" customFormat="1" ht="21" customHeight="1">
+      <c r="B104" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="U14" s="91">
-[...1037 lines deleted...]
-      <c r="A29" s="21" t="s">
+      <c r="C104" s="97"/>
+      <c r="D104" s="97"/>
+      <c r="E104" s="97"/>
+      <c r="F104" s="97"/>
+      <c r="G104" s="97"/>
+      <c r="H104" s="97"/>
+      <c r="I104" s="97"/>
+      <c r="J104" s="97"/>
+      <c r="K104" s="97"/>
+      <c r="L104" s="97"/>
+      <c r="M104" s="97"/>
+      <c r="N104" s="97"/>
+      <c r="O104" s="97"/>
+      <c r="P104" s="97"/>
+      <c r="Q104" s="97"/>
+      <c r="R104" s="97"/>
+      <c r="S104" s="97"/>
+      <c r="T104" s="97"/>
+      <c r="U104" s="97"/>
+      <c r="V104" s="97"/>
+      <c r="W104" s="97"/>
+      <c r="X104" s="97"/>
+      <c r="Y104" s="97"/>
+      <c r="Z104" s="97"/>
+      <c r="AA104" s="97"/>
+      <c r="AB104" s="97"/>
+    </row>
+    <row r="105" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A105" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="96">
-[...79 lines deleted...]
-      <c r="B30" s="97" t="s">
+      <c r="B105" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C105" s="98">
+        <v>31076</v>
+      </c>
+      <c r="D105" s="98">
+        <v>31613</v>
+      </c>
+      <c r="E105" s="75">
+        <v>31279</v>
+      </c>
+      <c r="F105" s="75">
+        <v>32590</v>
+      </c>
+      <c r="G105" s="75">
+        <v>35949</v>
+      </c>
+      <c r="H105" s="98">
+        <v>34349</v>
+      </c>
+      <c r="I105" s="75">
+        <v>37511</v>
+      </c>
+      <c r="J105" s="75">
+        <v>41635</v>
+      </c>
+      <c r="K105" s="72">
+        <v>42058</v>
+      </c>
+      <c r="L105" s="104">
+        <v>40149</v>
+      </c>
+      <c r="M105" s="104">
+        <v>44616</v>
+      </c>
+      <c r="N105" s="104">
+        <v>44455</v>
+      </c>
+      <c r="O105" s="104">
+        <v>44036</v>
+      </c>
+      <c r="P105" s="104">
+        <v>44553</v>
+      </c>
+      <c r="Q105" s="104">
+        <v>44574</v>
+      </c>
+      <c r="R105" s="104">
+        <v>43862</v>
+      </c>
+      <c r="S105" s="104">
+        <v>42661</v>
+      </c>
+      <c r="T105" s="104">
+        <v>39853</v>
+      </c>
+      <c r="U105" s="104">
+        <v>39859</v>
+      </c>
+      <c r="V105" s="104">
+        <v>40189</v>
+      </c>
+      <c r="W105" s="104">
+        <v>45236</v>
+      </c>
+      <c r="X105" s="104">
+        <v>47845</v>
+      </c>
+      <c r="Y105" s="104">
+        <v>42590</v>
+      </c>
+      <c r="Z105" s="104">
+        <v>41475</v>
+      </c>
+      <c r="AA105" s="107">
+        <v>39538</v>
+      </c>
+      <c r="AB105" s="99">
+        <v>35310</v>
+      </c>
+    </row>
+    <row r="106" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A106" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B106" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K106" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="M106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="N106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="O106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="P106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="R106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="S106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="T106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="U106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="V106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="W106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="X106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA106" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB106" s="108" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A107" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B107" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K107" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L107" s="104">
+        <v>791</v>
+      </c>
+      <c r="M107" s="104">
+        <v>764</v>
+      </c>
+      <c r="N107" s="104">
+        <v>894</v>
+      </c>
+      <c r="O107" s="104">
+        <v>876</v>
+      </c>
+      <c r="P107" s="104">
+        <v>805</v>
+      </c>
+      <c r="Q107" s="104">
+        <v>788</v>
+      </c>
+      <c r="R107" s="104">
+        <v>773</v>
+      </c>
+      <c r="S107" s="104">
+        <v>834</v>
+      </c>
+      <c r="T107" s="104">
+        <v>655</v>
+      </c>
+      <c r="U107" s="104">
+        <v>676</v>
+      </c>
+      <c r="V107" s="104">
+        <v>687</v>
+      </c>
+      <c r="W107" s="104">
+        <v>815</v>
+      </c>
+      <c r="X107" s="104">
+        <v>835</v>
+      </c>
+      <c r="Y107" s="104">
+        <v>528</v>
+      </c>
+      <c r="Z107" s="104">
+        <v>526</v>
+      </c>
+      <c r="AA107" s="107">
+        <v>507</v>
+      </c>
+      <c r="AB107" s="99">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A108" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B108" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K108" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L108" s="104">
+        <v>521</v>
+      </c>
+      <c r="M108" s="104">
+        <v>545</v>
+      </c>
+      <c r="N108" s="104">
+        <v>530</v>
+      </c>
+      <c r="O108" s="104">
+        <v>590</v>
+      </c>
+      <c r="P108" s="104">
+        <v>630</v>
+      </c>
+      <c r="Q108" s="104">
+        <v>547</v>
+      </c>
+      <c r="R108" s="104">
+        <v>527</v>
+      </c>
+      <c r="S108" s="104">
+        <v>484</v>
+      </c>
+      <c r="T108" s="104">
+        <v>479</v>
+      </c>
+      <c r="U108" s="104">
+        <v>486</v>
+      </c>
+      <c r="V108" s="104">
+        <v>541</v>
+      </c>
+      <c r="W108" s="104">
+        <v>638</v>
+      </c>
+      <c r="X108" s="104">
+        <v>729</v>
+      </c>
+      <c r="Y108" s="104">
+        <v>600</v>
+      </c>
+      <c r="Z108" s="104">
+        <v>573</v>
+      </c>
+      <c r="AA108" s="107">
+        <v>572</v>
+      </c>
+      <c r="AB108" s="99">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="109" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A109" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B109" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K109" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L109" s="104">
+        <v>1300</v>
+      </c>
+      <c r="M109" s="104">
+        <v>1517</v>
+      </c>
+      <c r="N109" s="104">
+        <v>1294</v>
+      </c>
+      <c r="O109" s="104">
+        <v>1338</v>
+      </c>
+      <c r="P109" s="104">
+        <v>1339</v>
+      </c>
+      <c r="Q109" s="104">
+        <v>1295</v>
+      </c>
+      <c r="R109" s="104">
+        <v>1282</v>
+      </c>
+      <c r="S109" s="104">
+        <v>1177</v>
+      </c>
+      <c r="T109" s="104">
+        <v>1107</v>
+      </c>
+      <c r="U109" s="104">
+        <v>1202</v>
+      </c>
+      <c r="V109" s="104">
+        <v>1177</v>
+      </c>
+      <c r="W109" s="104">
+        <v>1282</v>
+      </c>
+      <c r="X109" s="104">
+        <v>1232</v>
+      </c>
+      <c r="Y109" s="104">
+        <v>1168</v>
+      </c>
+      <c r="Z109" s="104">
+        <v>1018</v>
+      </c>
+      <c r="AA109" s="107">
+        <v>969</v>
+      </c>
+      <c r="AB109" s="99">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="110" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A110" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B110" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K110" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L110" s="104">
+        <v>4034</v>
+      </c>
+      <c r="M110" s="104">
+        <v>4443</v>
+      </c>
+      <c r="N110" s="104">
+        <v>4270</v>
+      </c>
+      <c r="O110" s="104">
+        <v>4099</v>
+      </c>
+      <c r="P110" s="104">
+        <v>4257</v>
+      </c>
+      <c r="Q110" s="104">
+        <v>4423</v>
+      </c>
+      <c r="R110" s="104">
+        <v>4311</v>
+      </c>
+      <c r="S110" s="104">
+        <v>4355</v>
+      </c>
+      <c r="T110" s="104">
+        <v>3918</v>
+      </c>
+      <c r="U110" s="104">
+        <v>3908</v>
+      </c>
+      <c r="V110" s="104">
+        <v>3930</v>
+      </c>
+      <c r="W110" s="104">
+        <v>4196</v>
+      </c>
+      <c r="X110" s="104">
+        <v>4486</v>
+      </c>
+      <c r="Y110" s="104">
+        <v>4111</v>
+      </c>
+      <c r="Z110" s="104">
+        <v>3738</v>
+      </c>
+      <c r="AA110" s="107">
+        <v>3493</v>
+      </c>
+      <c r="AB110" s="99">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="111" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A111" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B111" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K111" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L111" s="104">
+        <v>3428</v>
+      </c>
+      <c r="M111" s="104">
+        <v>3911</v>
+      </c>
+      <c r="N111" s="104">
+        <v>3943</v>
+      </c>
+      <c r="O111" s="104">
+        <v>3835</v>
+      </c>
+      <c r="P111" s="104">
+        <v>4086</v>
+      </c>
+      <c r="Q111" s="104">
+        <v>4133</v>
+      </c>
+      <c r="R111" s="104">
+        <v>4005</v>
+      </c>
+      <c r="S111" s="104">
+        <v>3720</v>
+      </c>
+      <c r="T111" s="104">
+        <v>3405</v>
+      </c>
+      <c r="U111" s="104">
+        <v>3493</v>
+      </c>
+      <c r="V111" s="104">
+        <v>3711</v>
+      </c>
+      <c r="W111" s="104">
+        <v>4045</v>
+      </c>
+      <c r="X111" s="104">
+        <v>4522</v>
+      </c>
+      <c r="Y111" s="104">
+        <v>3890</v>
+      </c>
+      <c r="Z111" s="104">
+        <v>3730</v>
+      </c>
+      <c r="AA111" s="107">
+        <v>3346</v>
+      </c>
+      <c r="AB111" s="99">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="112" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A112" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B112" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K112" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L112" s="104">
+        <v>3194</v>
+      </c>
+      <c r="M112" s="104">
+        <v>3369</v>
+      </c>
+      <c r="N112" s="104">
+        <v>3508</v>
+      </c>
+      <c r="O112" s="104">
+        <v>3280</v>
+      </c>
+      <c r="P112" s="104">
+        <v>3122</v>
+      </c>
+      <c r="Q112" s="104">
+        <v>3208</v>
+      </c>
+      <c r="R112" s="104">
+        <v>3151</v>
+      </c>
+      <c r="S112" s="104">
+        <v>3147</v>
+      </c>
+      <c r="T112" s="104">
+        <v>2955</v>
+      </c>
+      <c r="U112" s="104">
+        <v>2898</v>
+      </c>
+      <c r="V112" s="104">
+        <v>3143</v>
+      </c>
+      <c r="W112" s="104">
+        <v>3412</v>
+      </c>
+      <c r="X112" s="104">
+        <v>3636</v>
+      </c>
+      <c r="Y112" s="104">
+        <v>3285</v>
+      </c>
+      <c r="Z112" s="104">
+        <v>3221</v>
+      </c>
+      <c r="AA112" s="107">
+        <v>3528</v>
+      </c>
+      <c r="AB112" s="99">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="113" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A113" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B113" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K113" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L113" s="104">
+        <v>3265</v>
+      </c>
+      <c r="M113" s="104">
+        <v>3543</v>
+      </c>
+      <c r="N113" s="104">
+        <v>3468</v>
+      </c>
+      <c r="O113" s="104">
+        <v>3384</v>
+      </c>
+      <c r="P113" s="104">
+        <v>3436</v>
+      </c>
+      <c r="Q113" s="104">
+        <v>3374</v>
+      </c>
+      <c r="R113" s="104">
+        <v>3520</v>
+      </c>
+      <c r="S113" s="104">
+        <v>3279</v>
+      </c>
+      <c r="T113" s="104">
+        <v>3181</v>
+      </c>
+      <c r="U113" s="104">
+        <v>3200</v>
+      </c>
+      <c r="V113" s="104">
+        <v>2977</v>
+      </c>
+      <c r="W113" s="104">
+        <v>3701</v>
+      </c>
+      <c r="X113" s="104">
+        <v>4008</v>
+      </c>
+      <c r="Y113" s="104">
+        <v>3508</v>
+      </c>
+      <c r="Z113" s="104">
+        <v>3558</v>
+      </c>
+      <c r="AA113" s="107">
+        <v>3282</v>
+      </c>
+      <c r="AB113" s="99">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="114" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A114" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B114" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K114" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L114" s="104">
+        <v>3205</v>
+      </c>
+      <c r="M114" s="104">
+        <v>3487</v>
+      </c>
+      <c r="N114" s="104">
+        <v>3670</v>
+      </c>
+      <c r="O114" s="104">
+        <v>3703</v>
+      </c>
+      <c r="P114" s="104">
+        <v>3909</v>
+      </c>
+      <c r="Q114" s="104">
+        <v>3771</v>
+      </c>
+      <c r="R114" s="104">
+        <v>3870</v>
+      </c>
+      <c r="S114" s="104">
+        <v>3767</v>
+      </c>
+      <c r="T114" s="104">
+        <v>3529</v>
+      </c>
+      <c r="U114" s="104">
+        <v>3243</v>
+      </c>
+      <c r="V114" s="104">
+        <v>3321</v>
+      </c>
+      <c r="W114" s="104">
+        <v>3596</v>
+      </c>
+      <c r="X114" s="104">
+        <v>3736</v>
+      </c>
+      <c r="Y114" s="104">
+        <v>3344</v>
+      </c>
+      <c r="Z114" s="104">
+        <v>3241</v>
+      </c>
+      <c r="AA114" s="107">
+        <v>2969</v>
+      </c>
+      <c r="AB114" s="99">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="115" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A115" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B115" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K115" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L115" s="104">
+        <v>1377</v>
+      </c>
+      <c r="M115" s="104">
+        <v>1553</v>
+      </c>
+      <c r="N115" s="104">
+        <v>1545</v>
+      </c>
+      <c r="O115" s="104">
+        <v>1401</v>
+      </c>
+      <c r="P115" s="104">
+        <v>1379</v>
+      </c>
+      <c r="Q115" s="104">
+        <v>1409</v>
+      </c>
+      <c r="R115" s="104">
+        <v>1247</v>
+      </c>
+      <c r="S115" s="104">
+        <v>1204</v>
+      </c>
+      <c r="T115" s="104">
+        <v>1053</v>
+      </c>
+      <c r="U115" s="104">
+        <v>1172</v>
+      </c>
+      <c r="V115" s="104">
+        <v>1160</v>
+      </c>
+      <c r="W115" s="104">
+        <v>1432</v>
+      </c>
+      <c r="X115" s="104">
+        <v>1388</v>
+      </c>
+      <c r="Y115" s="104">
+        <v>1297</v>
+      </c>
+      <c r="Z115" s="104">
+        <v>1198</v>
+      </c>
+      <c r="AA115" s="107">
+        <v>1085</v>
+      </c>
+      <c r="AB115" s="99">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="116" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A116" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B116" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K116" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L116" s="104">
+        <v>5873</v>
+      </c>
+      <c r="M116" s="104">
+        <v>6216</v>
+      </c>
+      <c r="N116" s="104">
+        <v>5992</v>
+      </c>
+      <c r="O116" s="104">
+        <v>6176</v>
+      </c>
+      <c r="P116" s="104">
+        <v>6327</v>
+      </c>
+      <c r="Q116" s="104">
+        <v>6255</v>
+      </c>
+      <c r="R116" s="104">
+        <v>6209</v>
+      </c>
+      <c r="S116" s="104">
+        <v>6244</v>
+      </c>
+      <c r="T116" s="104">
+        <v>5947</v>
+      </c>
+      <c r="U116" s="104">
+        <v>6153</v>
+      </c>
+      <c r="V116" s="104">
+        <v>6320</v>
+      </c>
+      <c r="W116" s="104">
+        <v>7042</v>
+      </c>
+      <c r="X116" s="104">
+        <v>7629</v>
+      </c>
+      <c r="Y116" s="104">
+        <v>7029</v>
+      </c>
+      <c r="Z116" s="104">
+        <v>6881</v>
+      </c>
+      <c r="AA116" s="107">
+        <v>6759</v>
+      </c>
+      <c r="AB116" s="99">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="117" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A117" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B117" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K117" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L117" s="104">
+        <v>4138</v>
+      </c>
+      <c r="M117" s="104">
+        <v>4434</v>
+      </c>
+      <c r="N117" s="104">
+        <v>4481</v>
+      </c>
+      <c r="O117" s="104">
+        <v>4496</v>
+      </c>
+      <c r="P117" s="104">
+        <v>4622</v>
+      </c>
+      <c r="Q117" s="104">
+        <v>4768</v>
+      </c>
+      <c r="R117" s="104">
+        <v>4684</v>
+      </c>
+      <c r="S117" s="104">
+        <v>4238</v>
+      </c>
+      <c r="T117" s="104">
+        <v>4116</v>
+      </c>
+      <c r="U117" s="104">
+        <v>4362</v>
+      </c>
+      <c r="V117" s="104">
+        <v>4335</v>
+      </c>
+      <c r="W117" s="104">
+        <v>4757</v>
+      </c>
+      <c r="X117" s="104">
+        <v>4832</v>
+      </c>
+      <c r="Y117" s="104">
+        <v>4384</v>
+      </c>
+      <c r="Z117" s="104">
+        <v>4344</v>
+      </c>
+      <c r="AA117" s="107">
+        <v>4317</v>
+      </c>
+      <c r="AB117" s="99">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="118" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A118" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B118" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K118" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L118" s="104">
+        <v>1291</v>
+      </c>
+      <c r="M118" s="104">
+        <v>2711</v>
+      </c>
+      <c r="N118" s="104">
+        <v>2689</v>
+      </c>
+      <c r="O118" s="104">
+        <v>2595</v>
+      </c>
+      <c r="P118" s="104">
+        <v>2578</v>
+      </c>
+      <c r="Q118" s="104">
+        <v>2688</v>
+      </c>
+      <c r="R118" s="104">
+        <v>2436</v>
+      </c>
+      <c r="S118" s="104">
+        <v>2611</v>
+      </c>
+      <c r="T118" s="104">
+        <v>2349</v>
+      </c>
+      <c r="U118" s="104">
+        <v>1909</v>
+      </c>
+      <c r="V118" s="104">
+        <v>1756</v>
+      </c>
+      <c r="W118" s="104">
+        <v>2571</v>
+      </c>
+      <c r="X118" s="104">
+        <v>2599</v>
+      </c>
+      <c r="Y118" s="104">
+        <v>2185</v>
+      </c>
+      <c r="Z118" s="104">
+        <v>2448</v>
+      </c>
+      <c r="AA118" s="107">
+        <v>2355</v>
+      </c>
+      <c r="AB118" s="99">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="119" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A119" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B119" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K119" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L119" s="104">
+        <v>1574</v>
+      </c>
+      <c r="M119" s="104">
+        <v>1851</v>
+      </c>
+      <c r="N119" s="104">
+        <v>1853</v>
+      </c>
+      <c r="O119" s="104">
+        <v>1785</v>
+      </c>
+      <c r="P119" s="104">
+        <v>1684</v>
+      </c>
+      <c r="Q119" s="104">
+        <v>1738</v>
+      </c>
+      <c r="R119" s="104">
+        <v>1682</v>
+      </c>
+      <c r="S119" s="104">
+        <v>1617</v>
+      </c>
+      <c r="T119" s="104">
+        <v>1598</v>
+      </c>
+      <c r="U119" s="104">
+        <v>1518</v>
+      </c>
+      <c r="V119" s="104">
+        <v>1503</v>
+      </c>
+      <c r="W119" s="104">
+        <v>1817</v>
+      </c>
+      <c r="X119" s="104">
+        <v>1798</v>
+      </c>
+      <c r="Y119" s="104">
+        <v>1623</v>
+      </c>
+      <c r="Z119" s="104">
+        <v>1535</v>
+      </c>
+      <c r="AA119" s="107">
+        <v>1429</v>
+      </c>
+      <c r="AB119" s="99">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="120" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A120" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B120" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="E120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="H120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="I120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="J120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="K120" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="L120" s="104">
+        <v>2345</v>
+      </c>
+      <c r="M120" s="104">
+        <v>2321</v>
+      </c>
+      <c r="N120" s="104">
+        <v>2341</v>
+      </c>
+      <c r="O120" s="104">
+        <v>2349</v>
+      </c>
+      <c r="P120" s="104">
+        <v>2420</v>
+      </c>
+      <c r="Q120" s="104">
+        <v>2363</v>
+      </c>
+      <c r="R120" s="104">
+        <v>2419</v>
+      </c>
+      <c r="S120" s="104">
+        <v>2326</v>
+      </c>
+      <c r="T120" s="104">
+        <v>2141</v>
+      </c>
+      <c r="U120" s="104">
+        <v>2189</v>
+      </c>
+      <c r="V120" s="104">
+        <v>2126</v>
+      </c>
+      <c r="W120" s="104">
+        <v>2196</v>
+      </c>
+      <c r="X120" s="104">
+        <v>2361</v>
+      </c>
+      <c r="Y120" s="104">
+        <v>2145</v>
+      </c>
+      <c r="Z120" s="104">
+        <v>2122</v>
+      </c>
+      <c r="AA120" s="107">
+        <v>1913</v>
+      </c>
+      <c r="AB120" s="99">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="121" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A121" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B121" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="D121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="E121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="F121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="G121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="H121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="I121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="J121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="K121" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="L121" s="104">
+        <v>2549</v>
+      </c>
+      <c r="M121" s="104">
+        <v>2639</v>
+      </c>
+      <c r="N121" s="104">
+        <v>2724</v>
+      </c>
+      <c r="O121" s="104">
+        <v>2839</v>
+      </c>
+      <c r="P121" s="104">
+        <v>2667</v>
+      </c>
+      <c r="Q121" s="104">
+        <v>2713</v>
+      </c>
+      <c r="R121" s="104">
+        <v>2710</v>
+      </c>
+      <c r="S121" s="104">
+        <v>2563</v>
+      </c>
+      <c r="T121" s="104">
+        <v>2402</v>
+      </c>
+      <c r="U121" s="104">
+        <v>2420</v>
+      </c>
+      <c r="V121" s="104">
+        <v>2469</v>
+      </c>
+      <c r="W121" s="104">
+        <v>2608</v>
+      </c>
+      <c r="X121" s="104">
+        <v>2802</v>
+      </c>
+      <c r="Y121" s="104">
+        <v>2371</v>
+      </c>
+      <c r="Z121" s="104">
+        <v>2191</v>
+      </c>
+      <c r="AA121" s="107">
+        <v>2042</v>
+      </c>
+      <c r="AB121" s="99">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="122" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A122" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B122" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="D122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="E122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="F122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="G122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="H122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="I122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="J122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="K122" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="L122" s="104">
+        <v>1264</v>
+      </c>
+      <c r="M122" s="104">
+        <v>1312</v>
+      </c>
+      <c r="N122" s="104">
+        <v>1253</v>
+      </c>
+      <c r="O122" s="104">
+        <v>1290</v>
+      </c>
+      <c r="P122" s="104">
+        <v>1292</v>
+      </c>
+      <c r="Q122" s="104">
+        <v>1101</v>
+      </c>
+      <c r="R122" s="104">
+        <v>1036</v>
+      </c>
+      <c r="S122" s="104">
+        <v>1095</v>
+      </c>
+      <c r="T122" s="104">
+        <v>1018</v>
+      </c>
+      <c r="U122" s="104">
+        <v>1030</v>
+      </c>
+      <c r="V122" s="104">
+        <v>1033</v>
+      </c>
+      <c r="W122" s="104">
+        <v>1128</v>
+      </c>
+      <c r="X122" s="104">
+        <v>1252</v>
+      </c>
+      <c r="Y122" s="104">
+        <v>1122</v>
+      </c>
+      <c r="Z122" s="104">
+        <v>1151</v>
+      </c>
+      <c r="AA122" s="107">
+        <v>972</v>
+      </c>
+      <c r="AB122" s="99">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="123" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="B123" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="97" t="s">
-[...789 lines deleted...]
-      <c r="A41" s="21" t="s">
+      <c r="C123" s="90"/>
+      <c r="D123" s="90"/>
+      <c r="E123" s="90"/>
+      <c r="F123" s="90"/>
+      <c r="G123" s="90"/>
+      <c r="H123" s="90"/>
+      <c r="I123" s="90"/>
+      <c r="J123" s="90"/>
+      <c r="K123" s="90"/>
+      <c r="L123" s="90"/>
+      <c r="M123" s="90"/>
+      <c r="N123" s="90"/>
+      <c r="O123" s="90"/>
+      <c r="P123" s="90"/>
+      <c r="Q123" s="90"/>
+      <c r="R123" s="90"/>
+      <c r="S123" s="90"/>
+      <c r="T123" s="90"/>
+      <c r="U123" s="90"/>
+      <c r="V123" s="90"/>
+      <c r="W123" s="90"/>
+      <c r="X123" s="90"/>
+      <c r="Y123" s="90"/>
+      <c r="Z123" s="90"/>
+      <c r="AA123" s="90"/>
+      <c r="AB123" s="90"/>
+    </row>
+    <row r="124" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A124" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="B41" s="96">
-[...1463 lines deleted...]
-      <c r="Z59" s="10"/>
+      <c r="B124" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C124" s="75">
+        <v>15908</v>
+      </c>
+      <c r="D124" s="75">
+        <v>16343</v>
+      </c>
+      <c r="E124" s="75">
+        <v>15809</v>
+      </c>
+      <c r="F124" s="75">
+        <v>16596</v>
+      </c>
+      <c r="G124" s="75">
+        <v>18467</v>
+      </c>
+      <c r="H124" s="75">
+        <v>17554</v>
+      </c>
+      <c r="I124" s="75">
+        <v>19220</v>
+      </c>
+      <c r="J124" s="75">
+        <v>21428</v>
+      </c>
+      <c r="K124" s="75">
+        <v>21548</v>
+      </c>
+      <c r="L124" s="104">
+        <v>20702</v>
+      </c>
+      <c r="M124" s="104">
+        <v>22841</v>
+      </c>
+      <c r="N124" s="104">
+        <v>22934</v>
+      </c>
+      <c r="O124" s="104">
+        <v>22780</v>
+      </c>
+      <c r="P124" s="104">
+        <v>22854</v>
+      </c>
+      <c r="Q124" s="104">
+        <v>22839</v>
+      </c>
+      <c r="R124" s="104">
+        <v>22461</v>
+      </c>
+      <c r="S124" s="104">
+        <v>22028</v>
+      </c>
+      <c r="T124" s="104">
+        <v>20522</v>
+      </c>
+      <c r="U124" s="104">
+        <v>20606</v>
+      </c>
+      <c r="V124" s="104">
+        <v>20784</v>
+      </c>
+      <c r="W124" s="104">
+        <v>23423</v>
+      </c>
+      <c r="X124" s="104">
+        <v>24740</v>
+      </c>
+      <c r="Y124" s="104">
+        <v>21845</v>
+      </c>
+      <c r="Z124" s="104">
+        <v>21361</v>
+      </c>
+      <c r="AA124" s="105">
+        <v>20489</v>
+      </c>
+      <c r="AB124" s="92">
+        <v>18131</v>
+      </c>
+    </row>
+    <row r="125" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A125" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B125" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K125" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="M125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="N125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="O125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="P125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="R125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="S125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="T125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="U125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="V125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="W125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="X125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA125" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB125" s="106" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="126" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A126" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B126" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K126" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L126" s="104">
+        <v>410</v>
+      </c>
+      <c r="M126" s="104">
+        <v>398</v>
+      </c>
+      <c r="N126" s="104">
+        <v>450</v>
+      </c>
+      <c r="O126" s="104">
+        <v>447</v>
+      </c>
+      <c r="P126" s="104">
+        <v>432</v>
+      </c>
+      <c r="Q126" s="104">
+        <v>395</v>
+      </c>
+      <c r="R126" s="104">
+        <v>376</v>
+      </c>
+      <c r="S126" s="104">
+        <v>444</v>
+      </c>
+      <c r="T126" s="104">
+        <v>355</v>
+      </c>
+      <c r="U126" s="104">
+        <v>350</v>
+      </c>
+      <c r="V126" s="104">
+        <v>347</v>
+      </c>
+      <c r="W126" s="104">
+        <v>429</v>
+      </c>
+      <c r="X126" s="104">
+        <v>428</v>
+      </c>
+      <c r="Y126" s="104">
+        <v>262</v>
+      </c>
+      <c r="Z126" s="104">
+        <v>270</v>
+      </c>
+      <c r="AA126" s="105">
+        <v>257</v>
+      </c>
+      <c r="AB126" s="92">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="127" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A127" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B127" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K127" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L127" s="104">
+        <v>255</v>
+      </c>
+      <c r="M127" s="104">
+        <v>298</v>
+      </c>
+      <c r="N127" s="104">
+        <v>259</v>
+      </c>
+      <c r="O127" s="104">
+        <v>298</v>
+      </c>
+      <c r="P127" s="104">
+        <v>327</v>
+      </c>
+      <c r="Q127" s="104">
+        <v>292</v>
+      </c>
+      <c r="R127" s="104">
+        <v>244</v>
+      </c>
+      <c r="S127" s="104">
+        <v>262</v>
+      </c>
+      <c r="T127" s="104">
+        <v>229</v>
+      </c>
+      <c r="U127" s="104">
+        <v>261</v>
+      </c>
+      <c r="V127" s="104">
+        <v>287</v>
+      </c>
+      <c r="W127" s="104">
+        <v>348</v>
+      </c>
+      <c r="X127" s="104">
+        <v>371</v>
+      </c>
+      <c r="Y127" s="104">
+        <v>306</v>
+      </c>
+      <c r="Z127" s="104">
+        <v>282</v>
+      </c>
+      <c r="AA127" s="105">
+        <v>303</v>
+      </c>
+      <c r="AB127" s="92">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="128" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A128" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B128" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K128" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L128" s="104">
+        <v>650</v>
+      </c>
+      <c r="M128" s="104">
+        <v>744</v>
+      </c>
+      <c r="N128" s="104">
+        <v>654</v>
+      </c>
+      <c r="O128" s="104">
+        <v>690</v>
+      </c>
+      <c r="P128" s="104">
+        <v>670</v>
+      </c>
+      <c r="Q128" s="104">
+        <v>667</v>
+      </c>
+      <c r="R128" s="104">
+        <v>673</v>
+      </c>
+      <c r="S128" s="104">
+        <v>603</v>
+      </c>
+      <c r="T128" s="104">
+        <v>557</v>
+      </c>
+      <c r="U128" s="104">
+        <v>638</v>
+      </c>
+      <c r="V128" s="104">
+        <v>613</v>
+      </c>
+      <c r="W128" s="104">
+        <v>669</v>
+      </c>
+      <c r="X128" s="104">
+        <v>664</v>
+      </c>
+      <c r="Y128" s="104">
+        <v>610</v>
+      </c>
+      <c r="Z128" s="104">
+        <v>523</v>
+      </c>
+      <c r="AA128" s="105">
+        <v>494</v>
+      </c>
+      <c r="AB128" s="92">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="129" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A129" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B129" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K129" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L129" s="104">
+        <v>2126</v>
+      </c>
+      <c r="M129" s="104">
+        <v>2277</v>
+      </c>
+      <c r="N129" s="104">
+        <v>2239</v>
+      </c>
+      <c r="O129" s="104">
+        <v>2109</v>
+      </c>
+      <c r="P129" s="104">
+        <v>2237</v>
+      </c>
+      <c r="Q129" s="104">
+        <v>2295</v>
+      </c>
+      <c r="R129" s="104">
+        <v>2249</v>
+      </c>
+      <c r="S129" s="104">
+        <v>2234</v>
+      </c>
+      <c r="T129" s="104">
+        <v>2026</v>
+      </c>
+      <c r="U129" s="104">
+        <v>2078</v>
+      </c>
+      <c r="V129" s="104">
+        <v>2025</v>
+      </c>
+      <c r="W129" s="104">
+        <v>2167</v>
+      </c>
+      <c r="X129" s="104">
+        <v>2302</v>
+      </c>
+      <c r="Y129" s="104">
+        <v>2125</v>
+      </c>
+      <c r="Z129" s="104">
+        <v>1974</v>
+      </c>
+      <c r="AA129" s="105">
+        <v>1809</v>
+      </c>
+      <c r="AB129" s="92">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="130" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A130" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B130" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K130" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L130" s="104">
+        <v>1746</v>
+      </c>
+      <c r="M130" s="104">
+        <v>2015</v>
+      </c>
+      <c r="N130" s="104">
+        <v>2086</v>
+      </c>
+      <c r="O130" s="104">
+        <v>1951</v>
+      </c>
+      <c r="P130" s="104">
+        <v>2116</v>
+      </c>
+      <c r="Q130" s="104">
+        <v>2112</v>
+      </c>
+      <c r="R130" s="104">
+        <v>2061</v>
+      </c>
+      <c r="S130" s="104">
+        <v>1905</v>
+      </c>
+      <c r="T130" s="104">
+        <v>1750</v>
+      </c>
+      <c r="U130" s="104">
+        <v>1795</v>
+      </c>
+      <c r="V130" s="104">
+        <v>1931</v>
+      </c>
+      <c r="W130" s="104">
+        <v>2094</v>
+      </c>
+      <c r="X130" s="104">
+        <v>2301</v>
+      </c>
+      <c r="Y130" s="104">
+        <v>2020</v>
+      </c>
+      <c r="Z130" s="104">
+        <v>1886</v>
+      </c>
+      <c r="AA130" s="105">
+        <v>1743</v>
+      </c>
+      <c r="AB130" s="92">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="131" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A131" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B131" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K131" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L131" s="104">
+        <v>1655</v>
+      </c>
+      <c r="M131" s="104">
+        <v>1743</v>
+      </c>
+      <c r="N131" s="104">
+        <v>1788</v>
+      </c>
+      <c r="O131" s="104">
+        <v>1633</v>
+      </c>
+      <c r="P131" s="104">
+        <v>1608</v>
+      </c>
+      <c r="Q131" s="104">
+        <v>1634</v>
+      </c>
+      <c r="R131" s="104">
+        <v>1608</v>
+      </c>
+      <c r="S131" s="104">
+        <v>1606</v>
+      </c>
+      <c r="T131" s="104">
+        <v>1547</v>
+      </c>
+      <c r="U131" s="104">
+        <v>1463</v>
+      </c>
+      <c r="V131" s="104">
+        <v>1645</v>
+      </c>
+      <c r="W131" s="104">
+        <v>1762</v>
+      </c>
+      <c r="X131" s="104">
+        <v>1845</v>
+      </c>
+      <c r="Y131" s="104">
+        <v>1696</v>
+      </c>
+      <c r="Z131" s="104">
+        <v>1694</v>
+      </c>
+      <c r="AA131" s="105">
+        <v>1829</v>
+      </c>
+      <c r="AB131" s="92">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="132" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A132" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B132" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K132" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L132" s="104">
+        <v>1700</v>
+      </c>
+      <c r="M132" s="104">
+        <v>1795</v>
+      </c>
+      <c r="N132" s="104">
+        <v>1778</v>
+      </c>
+      <c r="O132" s="104">
+        <v>1766</v>
+      </c>
+      <c r="P132" s="104">
+        <v>1779</v>
+      </c>
+      <c r="Q132" s="104">
+        <v>1728</v>
+      </c>
+      <c r="R132" s="104">
+        <v>1775</v>
+      </c>
+      <c r="S132" s="104">
+        <v>1690</v>
+      </c>
+      <c r="T132" s="104">
+        <v>1581</v>
+      </c>
+      <c r="U132" s="104">
+        <v>1675</v>
+      </c>
+      <c r="V132" s="104">
+        <v>1554</v>
+      </c>
+      <c r="W132" s="104">
+        <v>1911</v>
+      </c>
+      <c r="X132" s="104">
+        <v>2089</v>
+      </c>
+      <c r="Y132" s="104">
+        <v>1768</v>
+      </c>
+      <c r="Z132" s="104">
+        <v>1839</v>
+      </c>
+      <c r="AA132" s="105">
+        <v>1691</v>
+      </c>
+      <c r="AB132" s="92">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="133" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A133" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B133" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K133" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L133" s="104">
+        <v>1633</v>
+      </c>
+      <c r="M133" s="104">
+        <v>1775</v>
+      </c>
+      <c r="N133" s="104">
+        <v>1824</v>
+      </c>
+      <c r="O133" s="104">
+        <v>1876</v>
+      </c>
+      <c r="P133" s="104">
+        <v>2000</v>
+      </c>
+      <c r="Q133" s="104">
+        <v>1964</v>
+      </c>
+      <c r="R133" s="104">
+        <v>1991</v>
+      </c>
+      <c r="S133" s="104">
+        <v>1971</v>
+      </c>
+      <c r="T133" s="104">
+        <v>1806</v>
+      </c>
+      <c r="U133" s="104">
+        <v>1641</v>
+      </c>
+      <c r="V133" s="104">
+        <v>1732</v>
+      </c>
+      <c r="W133" s="104">
+        <v>1866</v>
+      </c>
+      <c r="X133" s="104">
+        <v>1937</v>
+      </c>
+      <c r="Y133" s="104">
+        <v>1726</v>
+      </c>
+      <c r="Z133" s="104">
+        <v>1671</v>
+      </c>
+      <c r="AA133" s="105">
+        <v>1544</v>
+      </c>
+      <c r="AB133" s="92">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="134" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A134" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B134" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K134" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L134" s="104">
+        <v>731</v>
+      </c>
+      <c r="M134" s="104">
+        <v>801</v>
+      </c>
+      <c r="N134" s="104">
+        <v>800</v>
+      </c>
+      <c r="O134" s="104">
+        <v>753</v>
+      </c>
+      <c r="P134" s="104">
+        <v>683</v>
+      </c>
+      <c r="Q134" s="104">
+        <v>704</v>
+      </c>
+      <c r="R134" s="104">
+        <v>624</v>
+      </c>
+      <c r="S134" s="104">
+        <v>615</v>
+      </c>
+      <c r="T134" s="104">
+        <v>527</v>
+      </c>
+      <c r="U134" s="104">
+        <v>595</v>
+      </c>
+      <c r="V134" s="104">
+        <v>588</v>
+      </c>
+      <c r="W134" s="104">
+        <v>748</v>
+      </c>
+      <c r="X134" s="104">
+        <v>753</v>
+      </c>
+      <c r="Y134" s="104">
+        <v>644</v>
+      </c>
+      <c r="Z134" s="104">
+        <v>605</v>
+      </c>
+      <c r="AA134" s="105">
+        <v>552</v>
+      </c>
+      <c r="AB134" s="92">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="135" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A135" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K135" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L135" s="104">
+        <v>3037</v>
+      </c>
+      <c r="M135" s="104">
+        <v>3136</v>
+      </c>
+      <c r="N135" s="104">
+        <v>3074</v>
+      </c>
+      <c r="O135" s="104">
+        <v>3166</v>
+      </c>
+      <c r="P135" s="104">
+        <v>3208</v>
+      </c>
+      <c r="Q135" s="104">
+        <v>3233</v>
+      </c>
+      <c r="R135" s="104">
+        <v>3192</v>
+      </c>
+      <c r="S135" s="104">
+        <v>3177</v>
+      </c>
+      <c r="T135" s="104">
+        <v>3055</v>
+      </c>
+      <c r="U135" s="104">
+        <v>3189</v>
+      </c>
+      <c r="V135" s="104">
+        <v>3288</v>
+      </c>
+      <c r="W135" s="104">
+        <v>3625</v>
+      </c>
+      <c r="X135" s="104">
+        <v>3923</v>
+      </c>
+      <c r="Y135" s="104">
+        <v>3609</v>
+      </c>
+      <c r="Z135" s="104">
+        <v>3523</v>
+      </c>
+      <c r="AA135" s="105">
+        <v>3499</v>
+      </c>
+      <c r="AB135" s="92">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="136" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A136" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B136" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K136" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L136" s="104">
+        <v>2092</v>
+      </c>
+      <c r="M136" s="104">
+        <v>2295</v>
+      </c>
+      <c r="N136" s="104">
+        <v>2283</v>
+      </c>
+      <c r="O136" s="104">
+        <v>2299</v>
+      </c>
+      <c r="P136" s="104">
+        <v>2334</v>
+      </c>
+      <c r="Q136" s="104">
+        <v>2398</v>
+      </c>
+      <c r="R136" s="104">
+        <v>2371</v>
+      </c>
+      <c r="S136" s="104">
+        <v>2179</v>
+      </c>
+      <c r="T136" s="104">
+        <v>2141</v>
+      </c>
+      <c r="U136" s="104">
+        <v>2295</v>
+      </c>
+      <c r="V136" s="104">
+        <v>2240</v>
+      </c>
+      <c r="W136" s="104">
+        <v>2419</v>
+      </c>
+      <c r="X136" s="104">
+        <v>2450</v>
+      </c>
+      <c r="Y136" s="104">
+        <v>2242</v>
+      </c>
+      <c r="Z136" s="104">
+        <v>2263</v>
+      </c>
+      <c r="AA136" s="105">
+        <v>2251</v>
+      </c>
+      <c r="AB136" s="92">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="137" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A137" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B137" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K137" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L137" s="104">
+        <v>673</v>
+      </c>
+      <c r="M137" s="104">
+        <v>1386</v>
+      </c>
+      <c r="N137" s="104">
+        <v>1400</v>
+      </c>
+      <c r="O137" s="104">
+        <v>1326</v>
+      </c>
+      <c r="P137" s="104">
+        <v>1340</v>
+      </c>
+      <c r="Q137" s="104">
+        <v>1336</v>
+      </c>
+      <c r="R137" s="104">
+        <v>1218</v>
+      </c>
+      <c r="S137" s="104">
+        <v>1343</v>
+      </c>
+      <c r="T137" s="104">
+        <v>1230</v>
+      </c>
+      <c r="U137" s="104">
+        <v>934</v>
+      </c>
+      <c r="V137" s="104">
+        <v>958</v>
+      </c>
+      <c r="W137" s="104">
+        <v>1336</v>
+      </c>
+      <c r="X137" s="104">
+        <v>1322</v>
+      </c>
+      <c r="Y137" s="104">
+        <v>1110</v>
+      </c>
+      <c r="Z137" s="104">
+        <v>1245</v>
+      </c>
+      <c r="AA137" s="105">
+        <v>1224</v>
+      </c>
+      <c r="AB137" s="92">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="138" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A138" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B138" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K138" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L138" s="104">
+        <v>790</v>
+      </c>
+      <c r="M138" s="104">
+        <v>976</v>
+      </c>
+      <c r="N138" s="104">
+        <v>944</v>
+      </c>
+      <c r="O138" s="104">
+        <v>884</v>
+      </c>
+      <c r="P138" s="104">
+        <v>874</v>
+      </c>
+      <c r="Q138" s="104">
+        <v>910</v>
+      </c>
+      <c r="R138" s="104">
+        <v>846</v>
+      </c>
+      <c r="S138" s="104">
+        <v>858</v>
+      </c>
+      <c r="T138" s="104">
+        <v>824</v>
+      </c>
+      <c r="U138" s="104">
+        <v>780</v>
+      </c>
+      <c r="V138" s="104">
+        <v>740</v>
+      </c>
+      <c r="W138" s="104">
+        <v>954</v>
+      </c>
+      <c r="X138" s="104">
+        <v>968</v>
+      </c>
+      <c r="Y138" s="104">
+        <v>832</v>
+      </c>
+      <c r="Z138" s="104">
+        <v>784</v>
+      </c>
+      <c r="AA138" s="105">
+        <v>719</v>
+      </c>
+      <c r="AB138" s="92">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="139" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A139" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B139" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K139" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L139" s="104">
+        <v>1201</v>
+      </c>
+      <c r="M139" s="104">
+        <v>1181</v>
+      </c>
+      <c r="N139" s="104">
+        <v>1234</v>
+      </c>
+      <c r="O139" s="104">
+        <v>1233</v>
+      </c>
+      <c r="P139" s="104">
+        <v>1251</v>
+      </c>
+      <c r="Q139" s="104">
+        <v>1218</v>
+      </c>
+      <c r="R139" s="104">
+        <v>1281</v>
+      </c>
+      <c r="S139" s="104">
+        <v>1206</v>
+      </c>
+      <c r="T139" s="104">
+        <v>1100</v>
+      </c>
+      <c r="U139" s="104">
+        <v>1133</v>
+      </c>
+      <c r="V139" s="104">
+        <v>1041</v>
+      </c>
+      <c r="W139" s="104">
+        <v>1122</v>
+      </c>
+      <c r="X139" s="104">
+        <v>1266</v>
+      </c>
+      <c r="Y139" s="104">
+        <v>1095</v>
+      </c>
+      <c r="Z139" s="104">
+        <v>1096</v>
+      </c>
+      <c r="AA139" s="105">
+        <v>1020</v>
+      </c>
+      <c r="AB139" s="92">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="140" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A140" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B140" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K140" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L140" s="104">
+        <v>1314</v>
+      </c>
+      <c r="M140" s="104">
+        <v>1346</v>
+      </c>
+      <c r="N140" s="104">
+        <v>1463</v>
+      </c>
+      <c r="O140" s="104">
+        <v>1686</v>
+      </c>
+      <c r="P140" s="104">
+        <v>1330</v>
+      </c>
+      <c r="Q140" s="104">
+        <v>1390</v>
+      </c>
+      <c r="R140" s="104">
+        <v>1398</v>
+      </c>
+      <c r="S140" s="104">
+        <v>1365</v>
+      </c>
+      <c r="T140" s="104">
+        <v>1231</v>
+      </c>
+      <c r="U140" s="104">
+        <v>1245</v>
+      </c>
+      <c r="V140" s="104">
+        <v>1274</v>
+      </c>
+      <c r="W140" s="104">
+        <v>1370</v>
+      </c>
+      <c r="X140" s="104">
+        <v>1460</v>
+      </c>
+      <c r="Y140" s="104">
+        <v>1217</v>
+      </c>
+      <c r="Z140" s="104">
+        <v>1107</v>
+      </c>
+      <c r="AA140" s="105">
+        <v>1055</v>
+      </c>
+      <c r="AB140" s="92">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="141" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A141" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="B141" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="D141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="E141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="F141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="G141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="H141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="I141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="J141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="K141" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="L141" s="104">
+        <v>689</v>
+      </c>
+      <c r="M141" s="104">
+        <v>675</v>
+      </c>
+      <c r="N141" s="104">
+        <v>658</v>
+      </c>
+      <c r="O141" s="104">
+        <v>663</v>
+      </c>
+      <c r="P141" s="104">
+        <v>665</v>
+      </c>
+      <c r="Q141" s="104">
+        <v>563</v>
+      </c>
+      <c r="R141" s="104">
+        <v>554</v>
+      </c>
+      <c r="S141" s="104">
+        <v>570</v>
+      </c>
+      <c r="T141" s="104">
+        <v>563</v>
+      </c>
+      <c r="U141" s="104">
+        <v>534</v>
+      </c>
+      <c r="V141" s="104">
+        <v>521</v>
+      </c>
+      <c r="W141" s="104">
+        <v>603</v>
+      </c>
+      <c r="X141" s="104">
+        <v>661</v>
+      </c>
+      <c r="Y141" s="104">
+        <v>583</v>
+      </c>
+      <c r="Z141" s="104">
+        <v>599</v>
+      </c>
+      <c r="AA141" s="105">
+        <v>499</v>
+      </c>
+      <c r="AB141" s="92">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="142" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="B142" s="90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" s="90"/>
+      <c r="D142" s="90"/>
+      <c r="E142" s="90"/>
+      <c r="F142" s="90"/>
+      <c r="G142" s="90"/>
+      <c r="H142" s="90"/>
+      <c r="I142" s="90"/>
+      <c r="J142" s="90"/>
+      <c r="K142" s="90"/>
+      <c r="L142" s="90"/>
+      <c r="M142" s="90"/>
+      <c r="N142" s="90"/>
+      <c r="O142" s="90"/>
+      <c r="P142" s="90"/>
+      <c r="Q142" s="90"/>
+      <c r="R142" s="90"/>
+      <c r="S142" s="90"/>
+      <c r="T142" s="90"/>
+      <c r="U142" s="90"/>
+      <c r="V142" s="90"/>
+      <c r="W142" s="90"/>
+      <c r="X142" s="90"/>
+      <c r="Y142" s="90"/>
+      <c r="Z142" s="90"/>
+      <c r="AA142" s="90"/>
+      <c r="AB142" s="90"/>
+    </row>
+    <row r="143" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A143" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="C143" s="75">
+        <v>15168</v>
+      </c>
+      <c r="D143" s="75">
+        <v>15270</v>
+      </c>
+      <c r="E143" s="75">
+        <v>15470</v>
+      </c>
+      <c r="F143" s="75">
+        <v>15994</v>
+      </c>
+      <c r="G143" s="75">
+        <v>17482</v>
+      </c>
+      <c r="H143" s="75">
+        <v>16795</v>
+      </c>
+      <c r="I143" s="75">
+        <v>18291</v>
+      </c>
+      <c r="J143" s="75">
+        <v>20207</v>
+      </c>
+      <c r="K143" s="75">
+        <v>20510</v>
+      </c>
+      <c r="L143" s="69">
+        <v>19447</v>
+      </c>
+      <c r="M143" s="69">
+        <v>21775</v>
+      </c>
+      <c r="N143" s="69">
+        <v>21521</v>
+      </c>
+      <c r="O143" s="69">
+        <v>21256</v>
+      </c>
+      <c r="P143" s="69">
+        <v>21699</v>
+      </c>
+      <c r="Q143" s="69">
+        <v>21735</v>
+      </c>
+      <c r="R143" s="69">
+        <v>21401</v>
+      </c>
+      <c r="S143" s="69">
+        <v>20633</v>
+      </c>
+      <c r="T143" s="69">
+        <v>19331</v>
+      </c>
+      <c r="U143" s="69">
+        <v>19253</v>
+      </c>
+      <c r="V143" s="69">
+        <v>19405</v>
+      </c>
+      <c r="W143" s="69">
+        <v>21813</v>
+      </c>
+      <c r="X143" s="69">
+        <v>23105</v>
+      </c>
+      <c r="Y143" s="69">
+        <v>20745</v>
+      </c>
+      <c r="Z143" s="69">
+        <v>20114</v>
+      </c>
+      <c r="AA143" s="94">
+        <v>19049</v>
+      </c>
+      <c r="AB143" s="92">
+        <v>17179</v>
+      </c>
+    </row>
+    <row r="144" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A144" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B144" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K144" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="M144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="N144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="O144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="P144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="R144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="S144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="T144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="U144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="V144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="W144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="X144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA144" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB144" s="110" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="145" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A145" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B145" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K145" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L145" s="69">
+        <v>381</v>
+      </c>
+      <c r="M145" s="69">
+        <v>366</v>
+      </c>
+      <c r="N145" s="69">
+        <v>444</v>
+      </c>
+      <c r="O145" s="69">
+        <v>429</v>
+      </c>
+      <c r="P145" s="69">
+        <v>373</v>
+      </c>
+      <c r="Q145" s="69">
+        <v>393</v>
+      </c>
+      <c r="R145" s="69">
+        <v>397</v>
+      </c>
+      <c r="S145" s="69">
+        <v>390</v>
+      </c>
+      <c r="T145" s="69">
+        <v>300</v>
+      </c>
+      <c r="U145" s="69">
+        <v>326</v>
+      </c>
+      <c r="V145" s="69">
+        <v>340</v>
+      </c>
+      <c r="W145" s="69">
+        <v>386</v>
+      </c>
+      <c r="X145" s="69">
+        <v>407</v>
+      </c>
+      <c r="Y145" s="69">
+        <v>266</v>
+      </c>
+      <c r="Z145" s="69">
+        <v>256</v>
+      </c>
+      <c r="AA145" s="94">
+        <v>250</v>
+      </c>
+      <c r="AB145" s="92">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="146" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A146" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B146" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="C146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K146" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L146" s="69">
+        <v>266</v>
+      </c>
+      <c r="M146" s="69">
+        <v>247</v>
+      </c>
+      <c r="N146" s="69">
+        <v>271</v>
+      </c>
+      <c r="O146" s="69">
+        <v>292</v>
+      </c>
+      <c r="P146" s="69">
+        <v>303</v>
+      </c>
+      <c r="Q146" s="69">
+        <v>255</v>
+      </c>
+      <c r="R146" s="69">
+        <v>283</v>
+      </c>
+      <c r="S146" s="69">
+        <v>222</v>
+      </c>
+      <c r="T146" s="69">
+        <v>250</v>
+      </c>
+      <c r="U146" s="69">
+        <v>225</v>
+      </c>
+      <c r="V146" s="69">
+        <v>254</v>
+      </c>
+      <c r="W146" s="69">
+        <v>290</v>
+      </c>
+      <c r="X146" s="69">
+        <v>358</v>
+      </c>
+      <c r="Y146" s="69">
+        <v>294</v>
+      </c>
+      <c r="Z146" s="69">
+        <v>291</v>
+      </c>
+      <c r="AA146" s="94">
+        <v>269</v>
+      </c>
+      <c r="AB146" s="92">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="147" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A147" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B147" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K147" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L147" s="69">
+        <v>650</v>
+      </c>
+      <c r="M147" s="69">
+        <v>773</v>
+      </c>
+      <c r="N147" s="69">
+        <v>640</v>
+      </c>
+      <c r="O147" s="69">
+        <v>648</v>
+      </c>
+      <c r="P147" s="69">
+        <v>669</v>
+      </c>
+      <c r="Q147" s="69">
+        <v>628</v>
+      </c>
+      <c r="R147" s="69">
+        <v>609</v>
+      </c>
+      <c r="S147" s="69">
+        <v>574</v>
+      </c>
+      <c r="T147" s="69">
+        <v>550</v>
+      </c>
+      <c r="U147" s="69">
+        <v>564</v>
+      </c>
+      <c r="V147" s="69">
+        <v>564</v>
+      </c>
+      <c r="W147" s="69">
+        <v>613</v>
+      </c>
+      <c r="X147" s="69">
+        <v>568</v>
+      </c>
+      <c r="Y147" s="69">
+        <v>558</v>
+      </c>
+      <c r="Z147" s="69">
+        <v>495</v>
+      </c>
+      <c r="AA147" s="94">
+        <v>475</v>
+      </c>
+      <c r="AB147" s="92">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A148" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B148" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K148" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L148" s="69">
+        <v>1908</v>
+      </c>
+      <c r="M148" s="69">
+        <v>2166</v>
+      </c>
+      <c r="N148" s="69">
+        <v>2031</v>
+      </c>
+      <c r="O148" s="69">
+        <v>1990</v>
+      </c>
+      <c r="P148" s="69">
+        <v>2020</v>
+      </c>
+      <c r="Q148" s="69">
+        <v>2128</v>
+      </c>
+      <c r="R148" s="69">
+        <v>2062</v>
+      </c>
+      <c r="S148" s="69">
+        <v>2121</v>
+      </c>
+      <c r="T148" s="69">
+        <v>1892</v>
+      </c>
+      <c r="U148" s="69">
+        <v>1830</v>
+      </c>
+      <c r="V148" s="69">
+        <v>1905</v>
+      </c>
+      <c r="W148" s="69">
+        <v>2029</v>
+      </c>
+      <c r="X148" s="69">
+        <v>2184</v>
+      </c>
+      <c r="Y148" s="69">
+        <v>1986</v>
+      </c>
+      <c r="Z148" s="69">
+        <v>1764</v>
+      </c>
+      <c r="AA148" s="94">
+        <v>1684</v>
+      </c>
+      <c r="AB148" s="92">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="149" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A149" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B149" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K149" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L149" s="69">
+        <v>1682</v>
+      </c>
+      <c r="M149" s="69">
+        <v>1896</v>
+      </c>
+      <c r="N149" s="69">
+        <v>1857</v>
+      </c>
+      <c r="O149" s="69">
+        <v>1884</v>
+      </c>
+      <c r="P149" s="69">
+        <v>1970</v>
+      </c>
+      <c r="Q149" s="69">
+        <v>2021</v>
+      </c>
+      <c r="R149" s="69">
+        <v>1944</v>
+      </c>
+      <c r="S149" s="69">
+        <v>1815</v>
+      </c>
+      <c r="T149" s="69">
+        <v>1655</v>
+      </c>
+      <c r="U149" s="69">
+        <v>1698</v>
+      </c>
+      <c r="V149" s="69">
+        <v>1780</v>
+      </c>
+      <c r="W149" s="69">
+        <v>1951</v>
+      </c>
+      <c r="X149" s="69">
+        <v>2221</v>
+      </c>
+      <c r="Y149" s="69">
+        <v>1870</v>
+      </c>
+      <c r="Z149" s="69">
+        <v>1844</v>
+      </c>
+      <c r="AA149" s="94">
+        <v>1603</v>
+      </c>
+      <c r="AB149" s="92">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="150" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A150" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B150" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K150" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L150" s="69">
+        <v>1539</v>
+      </c>
+      <c r="M150" s="69">
+        <v>1626</v>
+      </c>
+      <c r="N150" s="69">
+        <v>1720</v>
+      </c>
+      <c r="O150" s="69">
+        <v>1647</v>
+      </c>
+      <c r="P150" s="69">
+        <v>1514</v>
+      </c>
+      <c r="Q150" s="69">
+        <v>1574</v>
+      </c>
+      <c r="R150" s="69">
+        <v>1543</v>
+      </c>
+      <c r="S150" s="69">
+        <v>1541</v>
+      </c>
+      <c r="T150" s="69">
+        <v>1408</v>
+      </c>
+      <c r="U150" s="69">
+        <v>1435</v>
+      </c>
+      <c r="V150" s="69">
+        <v>1498</v>
+      </c>
+      <c r="W150" s="69">
+        <v>1650</v>
+      </c>
+      <c r="X150" s="69">
+        <v>1791</v>
+      </c>
+      <c r="Y150" s="69">
+        <v>1589</v>
+      </c>
+      <c r="Z150" s="69">
+        <v>1527</v>
+      </c>
+      <c r="AA150" s="94">
+        <v>1699</v>
+      </c>
+      <c r="AB150" s="92">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="151" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A151" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B151" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K151" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L151" s="69">
+        <v>1565</v>
+      </c>
+      <c r="M151" s="69">
+        <v>1748</v>
+      </c>
+      <c r="N151" s="69">
+        <v>1690</v>
+      </c>
+      <c r="O151" s="69">
+        <v>1618</v>
+      </c>
+      <c r="P151" s="69">
+        <v>1657</v>
+      </c>
+      <c r="Q151" s="69">
+        <v>1646</v>
+      </c>
+      <c r="R151" s="69">
+        <v>1745</v>
+      </c>
+      <c r="S151" s="69">
+        <v>1589</v>
+      </c>
+      <c r="T151" s="69">
+        <v>1600</v>
+      </c>
+      <c r="U151" s="69">
+        <v>1525</v>
+      </c>
+      <c r="V151" s="69">
+        <v>1423</v>
+      </c>
+      <c r="W151" s="69">
+        <v>1790</v>
+      </c>
+      <c r="X151" s="69">
+        <v>1919</v>
+      </c>
+      <c r="Y151" s="69">
+        <v>1740</v>
+      </c>
+      <c r="Z151" s="69">
+        <v>1719</v>
+      </c>
+      <c r="AA151" s="94">
+        <v>1591</v>
+      </c>
+      <c r="AB151" s="92">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="152" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A152" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B152" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K152" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L152" s="69">
+        <v>1572</v>
+      </c>
+      <c r="M152" s="69">
+        <v>1712</v>
+      </c>
+      <c r="N152" s="69">
+        <v>1846</v>
+      </c>
+      <c r="O152" s="69">
+        <v>1827</v>
+      </c>
+      <c r="P152" s="69">
+        <v>1909</v>
+      </c>
+      <c r="Q152" s="69">
+        <v>1807</v>
+      </c>
+      <c r="R152" s="69">
+        <v>1879</v>
+      </c>
+      <c r="S152" s="69">
+        <v>1796</v>
+      </c>
+      <c r="T152" s="69">
+        <v>1723</v>
+      </c>
+      <c r="U152" s="69">
+        <v>1602</v>
+      </c>
+      <c r="V152" s="69">
+        <v>1589</v>
+      </c>
+      <c r="W152" s="69">
+        <v>1730</v>
+      </c>
+      <c r="X152" s="69">
+        <v>1799</v>
+      </c>
+      <c r="Y152" s="69">
+        <v>1618</v>
+      </c>
+      <c r="Z152" s="69">
+        <v>1570</v>
+      </c>
+      <c r="AA152" s="94">
+        <v>1425</v>
+      </c>
+      <c r="AB152" s="92">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="153" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A153" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B153" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="C153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K153" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L153" s="69">
+        <v>646</v>
+      </c>
+      <c r="M153" s="69">
+        <v>752</v>
+      </c>
+      <c r="N153" s="69">
+        <v>745</v>
+      </c>
+      <c r="O153" s="69">
+        <v>648</v>
+      </c>
+      <c r="P153" s="69">
+        <v>696</v>
+      </c>
+      <c r="Q153" s="69">
+        <v>705</v>
+      </c>
+      <c r="R153" s="69">
+        <v>623</v>
+      </c>
+      <c r="S153" s="69">
+        <v>589</v>
+      </c>
+      <c r="T153" s="69">
+        <v>526</v>
+      </c>
+      <c r="U153" s="69">
+        <v>577</v>
+      </c>
+      <c r="V153" s="69">
+        <v>572</v>
+      </c>
+      <c r="W153" s="69">
+        <v>684</v>
+      </c>
+      <c r="X153" s="69">
+        <v>635</v>
+      </c>
+      <c r="Y153" s="69">
+        <v>653</v>
+      </c>
+      <c r="Z153" s="69">
+        <v>593</v>
+      </c>
+      <c r="AA153" s="94">
+        <v>533</v>
+      </c>
+      <c r="AB153" s="92">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="154" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A154" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B154" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K154" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L154" s="69">
+        <v>2836</v>
+      </c>
+      <c r="M154" s="69">
+        <v>3080</v>
+      </c>
+      <c r="N154" s="69">
+        <v>2918</v>
+      </c>
+      <c r="O154" s="69">
+        <v>3010</v>
+      </c>
+      <c r="P154" s="69">
+        <v>3119</v>
+      </c>
+      <c r="Q154" s="69">
+        <v>3022</v>
+      </c>
+      <c r="R154" s="69">
+        <v>3017</v>
+      </c>
+      <c r="S154" s="69">
+        <v>3067</v>
+      </c>
+      <c r="T154" s="69">
+        <v>2892</v>
+      </c>
+      <c r="U154" s="69">
+        <v>2964</v>
+      </c>
+      <c r="V154" s="69">
+        <v>3032</v>
+      </c>
+      <c r="W154" s="69">
+        <v>3417</v>
+      </c>
+      <c r="X154" s="69">
+        <v>3706</v>
+      </c>
+      <c r="Y154" s="69">
+        <v>3420</v>
+      </c>
+      <c r="Z154" s="69">
+        <v>3358</v>
+      </c>
+      <c r="AA154" s="94">
+        <v>3260</v>
+      </c>
+      <c r="AB154" s="92">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="155" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A155" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="B155" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="C155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K155" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L155" s="69">
+        <v>2046</v>
+      </c>
+      <c r="M155" s="69">
+        <v>2139</v>
+      </c>
+      <c r="N155" s="69">
+        <v>2198</v>
+      </c>
+      <c r="O155" s="69">
+        <v>2197</v>
+      </c>
+      <c r="P155" s="69">
+        <v>2288</v>
+      </c>
+      <c r="Q155" s="69">
+        <v>2370</v>
+      </c>
+      <c r="R155" s="69">
+        <v>2313</v>
+      </c>
+      <c r="S155" s="69">
+        <v>2059</v>
+      </c>
+      <c r="T155" s="69">
+        <v>1975</v>
+      </c>
+      <c r="U155" s="69">
+        <v>2067</v>
+      </c>
+      <c r="V155" s="69">
+        <v>2095</v>
+      </c>
+      <c r="W155" s="69">
+        <v>2338</v>
+      </c>
+      <c r="X155" s="69">
+        <v>2382</v>
+      </c>
+      <c r="Y155" s="69">
+        <v>2142</v>
+      </c>
+      <c r="Z155" s="69">
+        <v>2081</v>
+      </c>
+      <c r="AA155" s="94">
+        <v>2066</v>
+      </c>
+      <c r="AB155" s="92">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="156" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A156" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B156" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K156" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L156" s="69">
+        <v>618</v>
+      </c>
+      <c r="M156" s="69">
+        <v>1325</v>
+      </c>
+      <c r="N156" s="69">
+        <v>1289</v>
+      </c>
+      <c r="O156" s="69">
+        <v>1269</v>
+      </c>
+      <c r="P156" s="69">
+        <v>1238</v>
+      </c>
+      <c r="Q156" s="69">
+        <v>1352</v>
+      </c>
+      <c r="R156" s="69">
+        <v>1218</v>
+      </c>
+      <c r="S156" s="69">
+        <v>1268</v>
+      </c>
+      <c r="T156" s="69">
+        <v>1119</v>
+      </c>
+      <c r="U156" s="69">
+        <v>975</v>
+      </c>
+      <c r="V156" s="69">
+        <v>798</v>
+      </c>
+      <c r="W156" s="69">
+        <v>1235</v>
+      </c>
+      <c r="X156" s="69">
+        <v>1277</v>
+      </c>
+      <c r="Y156" s="69">
+        <v>1075</v>
+      </c>
+      <c r="Z156" s="69">
+        <v>1203</v>
+      </c>
+      <c r="AA156" s="94">
+        <v>1131</v>
+      </c>
+      <c r="AB156" s="92">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="157" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A157" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B157" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K157" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L157" s="69">
+        <v>784</v>
+      </c>
+      <c r="M157" s="69">
+        <v>875</v>
+      </c>
+      <c r="N157" s="69">
+        <v>909</v>
+      </c>
+      <c r="O157" s="69">
+        <v>901</v>
+      </c>
+      <c r="P157" s="69">
+        <v>810</v>
+      </c>
+      <c r="Q157" s="69">
+        <v>828</v>
+      </c>
+      <c r="R157" s="69">
+        <v>836</v>
+      </c>
+      <c r="S157" s="69">
+        <v>759</v>
+      </c>
+      <c r="T157" s="69">
+        <v>774</v>
+      </c>
+      <c r="U157" s="69">
+        <v>738</v>
+      </c>
+      <c r="V157" s="69">
+        <v>763</v>
+      </c>
+      <c r="W157" s="69">
+        <v>863</v>
+      </c>
+      <c r="X157" s="69">
+        <v>830</v>
+      </c>
+      <c r="Y157" s="69">
+        <v>791</v>
+      </c>
+      <c r="Z157" s="69">
+        <v>751</v>
+      </c>
+      <c r="AA157" s="94">
+        <v>710</v>
+      </c>
+      <c r="AB157" s="92">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="158" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A158" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="B158" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="C158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K158" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L158" s="69">
+        <v>1144</v>
+      </c>
+      <c r="M158" s="69">
+        <v>1140</v>
+      </c>
+      <c r="N158" s="69">
+        <v>1107</v>
+      </c>
+      <c r="O158" s="69">
+        <v>1116</v>
+      </c>
+      <c r="P158" s="69">
+        <v>1169</v>
+      </c>
+      <c r="Q158" s="69">
+        <v>1145</v>
+      </c>
+      <c r="R158" s="69">
+        <v>1138</v>
+      </c>
+      <c r="S158" s="69">
+        <v>1120</v>
+      </c>
+      <c r="T158" s="69">
+        <v>1041</v>
+      </c>
+      <c r="U158" s="69">
+        <v>1056</v>
+      </c>
+      <c r="V158" s="69">
+        <v>1085</v>
+      </c>
+      <c r="W158" s="69">
+        <v>1074</v>
+      </c>
+      <c r="X158" s="69">
+        <v>1095</v>
+      </c>
+      <c r="Y158" s="69">
+        <v>1050</v>
+      </c>
+      <c r="Z158" s="69">
+        <v>1026</v>
+      </c>
+      <c r="AA158" s="94">
+        <v>893</v>
+      </c>
+      <c r="AB158" s="92">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="159" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A159" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="B159" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="C159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="D159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="E159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="G159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="H159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="J159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="K159" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="L159" s="69">
+        <v>1235</v>
+      </c>
+      <c r="M159" s="69">
+        <v>1293</v>
+      </c>
+      <c r="N159" s="69">
+        <v>1261</v>
+      </c>
+      <c r="O159" s="69">
+        <v>1153</v>
+      </c>
+      <c r="P159" s="69">
+        <v>1337</v>
+      </c>
+      <c r="Q159" s="69">
+        <v>1323</v>
+      </c>
+      <c r="R159" s="69">
+        <v>1312</v>
+      </c>
+      <c r="S159" s="69">
+        <v>1198</v>
+      </c>
+      <c r="T159" s="69">
+        <v>1171</v>
+      </c>
+      <c r="U159" s="69">
+        <v>1175</v>
+      </c>
+      <c r="V159" s="69">
+        <v>1195</v>
+      </c>
+      <c r="W159" s="69">
+        <v>1238</v>
+      </c>
+      <c r="X159" s="69">
+        <v>1342</v>
+      </c>
+      <c r="Y159" s="69">
+        <v>1154</v>
+      </c>
+      <c r="Z159" s="69">
+        <v>1084</v>
+      </c>
+      <c r="AA159" s="94">
+        <v>987</v>
+      </c>
+      <c r="AB159" s="92">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="160" spans="1:28" s="51" customFormat="1" ht="11.25">
+      <c r="A160" s="111" t="s">
+        <v>100</v>
+      </c>
+      <c r="B160" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="C160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="D160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="E160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="F160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="G160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="H160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="I160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="J160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="K160" s="112" t="s">
+        <v>105</v>
+      </c>
+      <c r="L160" s="113">
+        <v>575</v>
+      </c>
+      <c r="M160" s="113">
+        <v>637</v>
+      </c>
+      <c r="N160" s="113">
+        <v>595</v>
+      </c>
+      <c r="O160" s="113">
+        <v>627</v>
+      </c>
+      <c r="P160" s="113">
+        <v>627</v>
+      </c>
+      <c r="Q160" s="113">
+        <v>538</v>
+      </c>
+      <c r="R160" s="113">
+        <v>482</v>
+      </c>
+      <c r="S160" s="113">
+        <v>525</v>
+      </c>
+      <c r="T160" s="113">
+        <v>455</v>
+      </c>
+      <c r="U160" s="113">
+        <v>496</v>
+      </c>
+      <c r="V160" s="113">
+        <v>512</v>
+      </c>
+      <c r="W160" s="113">
+        <v>525</v>
+      </c>
+      <c r="X160" s="113">
+        <v>591</v>
+      </c>
+      <c r="Y160" s="113">
+        <v>539</v>
+      </c>
+      <c r="Z160" s="113">
+        <v>552</v>
+      </c>
+      <c r="AA160" s="114">
+        <v>473</v>
+      </c>
+      <c r="AB160" s="115">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="161" spans="2:20" s="51" customFormat="1" ht="11.25">
+      <c r="B161" s="116" t="s">
+        <v>108</v>
+      </c>
+      <c r="C161" s="116"/>
+      <c r="D161" s="116"/>
+      <c r="E161" s="116"/>
+      <c r="F161" s="116"/>
+      <c r="G161" s="116"/>
+      <c r="T161" s="56"/>
+    </row>
+    <row r="162" spans="2:20" s="51" customFormat="1" ht="11.25">
+      <c r="B162" s="117" t="s">
+        <v>109</v>
+      </c>
+      <c r="C162" s="117"/>
+      <c r="D162" s="117"/>
+      <c r="E162" s="117"/>
+      <c r="F162" s="117"/>
+      <c r="G162" s="56"/>
+      <c r="T162" s="56"/>
+    </row>
+    <row r="163" spans="2:20" s="51" customFormat="1" ht="11.25">
+      <c r="T163" s="56"/>
+    </row>
+    <row r="164" spans="2:20" s="51" customFormat="1" ht="11.25">
+      <c r="T164" s="56"/>
+    </row>
+    <row r="234" spans="2:2">
+      <c r="B234" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="W5:Z5"/>
+  <mergeCells count="13">
+    <mergeCell ref="B162:F162"/>
+    <mergeCell ref="B161:G161"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B7:AB7"/>
+    <mergeCell ref="B28:AB28"/>
+    <mergeCell ref="B123:AB123"/>
+    <mergeCell ref="B142:AB142"/>
+    <mergeCell ref="B49:AB49"/>
+    <mergeCell ref="B70:AB70"/>
+    <mergeCell ref="B82:AB82"/>
+    <mergeCell ref="B93:AB93"/>
+    <mergeCell ref="B104:AB104"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...13995 lines deleted...]
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>The num. of birt.by jrder of bi</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>1991-1999</vt:lpstr>
+      <vt:lpstr>2000-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>G.Aigozina</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>