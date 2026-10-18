--- v4 (2026-08-31)
+++ v5 (2026-10-18)
@@ -1,75 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13005" yWindow="-180" windowWidth="16230" windowHeight="10260" activeTab="6"/>
+    <workbookView xWindow="-105" yWindow="60" windowWidth="16230" windowHeight="10260"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="13" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="19" r:id="rId7"/>
+    <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="21" r:id="rId2"/>
+    <sheet name="01" sheetId="22" r:id="rId3"/>
+    <sheet name="02" sheetId="14" r:id="rId4"/>
+    <sheet name="03" sheetId="15" r:id="rId5"/>
+    <sheet name="04" sheetId="16" r:id="rId6"/>
+    <sheet name="05" sheetId="17" r:id="rId7"/>
+    <sheet name="06" sheetId="18" r:id="rId8"/>
+    <sheet name="07" sheetId="19" r:id="rId9"/>
+    <sheet name="08" sheetId="20" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="66">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
@@ -98,60 +104,186 @@
     <t xml:space="preserve">тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар                             2025 жылғы қаңтар %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан                             2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз                             2025 жылғы қаңтар-наурызга %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір                             2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр                             2025 жылғы қаңтар-мамырға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде                             2025 жылғы қаңтар-шілдеге %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым                             2025 жылғы қаңтар-маусымға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз                             2025 жылғы қаңтар-тамыздағы %-бен</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдер бойынша өнеркәсіптік өндіріс индекстері</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Салыстырылып отырған кезеңдердегі өнеркәсіптік өнім көлемінің өзгерісін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнеркәсіптік өндірістің индексін есептеу әдістемесі Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2016 жылғы «11» қазандағы № 235 бұйрығымен бекітілді </t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Ел өндірісінің индексі туралы ақпараттың негізгі көздері деректер, бастапқы статистикалық деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп, қоршаған орта және ауыл шаруашылығы статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Балимметова Айнур Машариповна</t>
+  </si>
+  <si>
+    <t>+7 7292 319061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.balimmetova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Маңғыстау облысының аудандар бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндіріс индексі</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4487/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -199,50 +331,106 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -299,56 +487,58 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -411,123 +601,211 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -769,121 +1047,658 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.140625" customWidth="1"/>
+    <col min="2" max="2" width="104.42578125" customWidth="1"/>
+    <col min="3" max="6" width="13.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="57" customFormat="1" ht="12.75">
+      <c r="A2" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="56">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="57" customFormat="1" ht="25.5">
+      <c r="A3" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="57" customFormat="1" ht="12.75">
+      <c r="A4" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="57" customFormat="1" ht="12.75">
+      <c r="A5" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="57" customFormat="1" ht="12.75">
+      <c r="A6" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="57" customFormat="1" ht="25.5">
+      <c r="A7" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="57" customFormat="1" ht="12.75">
+      <c r="A8" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="57" customFormat="1" ht="25.5">
+      <c r="A9" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="60" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="57" customFormat="1" ht="25.5">
+      <c r="A10" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="57" customFormat="1" ht="12.75">
+      <c r="A11" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="61"/>
+      <c r="M11" s="62"/>
+    </row>
+    <row r="12" spans="1:13" s="57" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A12" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="62"/>
+    </row>
+    <row r="13" spans="1:13" s="57" customFormat="1">
+      <c r="A13" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="M13" s="62"/>
+    </row>
+    <row r="14" spans="1:13" s="79" customFormat="1">
+      <c r="A14" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="97" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="80"/>
+    </row>
+    <row r="15" spans="1:13" s="79" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="80"/>
+    </row>
+    <row r="16" spans="1:13" s="67" customFormat="1" ht="12.75">
+      <c r="A16" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="66">
+        <v>46286</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" s="67" customFormat="1" ht="12.75">
+      <c r="A17" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="66">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" s="67" customFormat="1" ht="12.75">
+      <c r="A18" s="55"/>
+      <c r="B18" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" s="67" customFormat="1" ht="12.75">
+      <c r="A19" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" s="67" customFormat="1" ht="12.75">
+      <c r="A20" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" s="67" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:F17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E21" sqref="E21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.140625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="32" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="32" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="26" style="32" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A2" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+    </row>
+    <row r="4" spans="1:6" ht="44.25" customHeight="1">
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="42" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="91"/>
+      <c r="B5" s="93" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="95" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+    </row>
+    <row r="6" spans="1:6" ht="33.75">
+      <c r="A6" s="92"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="46" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="C7" s="52">
+        <v>98.7</v>
+      </c>
+      <c r="D7" s="52">
+        <v>126.7</v>
+      </c>
+      <c r="E7" s="52">
+        <v>104</v>
+      </c>
+      <c r="F7" s="52">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="C8" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="52">
+        <v>101.5</v>
+      </c>
+      <c r="E8" s="52">
+        <v>97.9</v>
+      </c>
+      <c r="F8" s="52">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="52">
+        <v>109.6</v>
+      </c>
+      <c r="C9" s="52">
+        <v>112</v>
+      </c>
+      <c r="D9" s="52">
+        <v>94.5</v>
+      </c>
+      <c r="E9" s="52">
+        <v>126.4</v>
+      </c>
+      <c r="F9" s="52">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="C10" s="52">
+        <v>94.9</v>
+      </c>
+      <c r="D10" s="52">
+        <v>101.9</v>
+      </c>
+      <c r="E10" s="52">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="F10" s="52">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="52">
+        <v>100.4</v>
+      </c>
+      <c r="C11" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="D11" s="52">
+        <v>139.5</v>
+      </c>
+      <c r="E11" s="52">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="F11" s="52">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="52">
+        <v>102.7</v>
+      </c>
+      <c r="C12" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="D12" s="52">
+        <v>125.1</v>
+      </c>
+      <c r="E12" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="F12" s="52">
+        <v>177.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="52">
+        <v>85.4</v>
+      </c>
+      <c r="C13" s="52">
+        <v>87.1</v>
+      </c>
+      <c r="D13" s="52">
+        <v>75.3</v>
+      </c>
+      <c r="E13" s="52">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="F13" s="52">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="54">
+        <v>108.9</v>
+      </c>
+      <c r="C14" s="54">
+        <v>95.8</v>
+      </c>
+      <c r="D14" s="54">
+        <v>110.9</v>
+      </c>
+      <c r="E14" s="54">
+        <v>139</v>
+      </c>
+      <c r="F14" s="54">
+        <v>127.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A15" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="36"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="35"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="33"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="33"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.140625" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" customWidth="1"/>
+    <col min="3" max="6" width="11" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="73" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="73" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="74" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="73" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="73"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="75" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="73"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="74"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="74"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="74"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="74"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="76" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="47"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53"/>
-[...1 lines deleted...]
-      <c r="F5" s="53"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="49"/>
-      <c r="B6" s="51"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F6" s="51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>104.3</v>
       </c>
       <c r="C7" s="13">
         <v>103.6</v>
       </c>
       <c r="D7" s="17">
         <v>100.8</v>
       </c>
       <c r="E7" s="17">
         <v>113.6</v>
       </c>
       <c r="F7" s="17">
         <v>114.5</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="11" t="s">
@@ -1041,111 +1856,111 @@
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="47"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53"/>
-[...1 lines deleted...]
-      <c r="F5" s="53"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="49"/>
-      <c r="B6" s="51"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>100</v>
       </c>
       <c r="C7" s="17">
         <v>97.5</v>
       </c>
       <c r="D7" s="17">
         <v>100.5</v>
@@ -1313,111 +2128,111 @@
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="47"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53"/>
-[...1 lines deleted...]
-      <c r="F5" s="53"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="49"/>
-      <c r="B6" s="51"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>102.2</v>
       </c>
       <c r="C7" s="17">
         <v>98.1</v>
       </c>
       <c r="D7" s="17">
         <v>118.8</v>
@@ -1585,111 +2400,111 @@
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D7" sqref="D7:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="47"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53"/>
-[...1 lines deleted...]
-      <c r="F5" s="53"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="49"/>
-      <c r="B6" s="51"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="23">
         <v>103</v>
       </c>
       <c r="C7" s="23">
         <v>97.3</v>
       </c>
       <c r="D7" s="27">
         <v>136.19999999999999</v>
@@ -1857,111 +2672,111 @@
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="47"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53"/>
-[...1 lines deleted...]
-      <c r="F5" s="53"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="49"/>
-      <c r="B6" s="51"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="29">
         <v>103.7</v>
       </c>
       <c r="C7" s="29">
         <v>97.2</v>
       </c>
       <c r="D7" s="29">
         <v>143.9</v>
@@ -2129,111 +2944,111 @@
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="47"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53"/>
-[...1 lines deleted...]
-      <c r="F5" s="53"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="49"/>
-      <c r="B6" s="51"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="86"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>103.6</v>
       </c>
       <c r="C7" s="17">
         <v>97.7</v>
       </c>
       <c r="D7" s="17">
         <v>138.9</v>
@@ -2401,282 +3216,282 @@
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="32" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="32" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="32" customWidth="1"/>
     <col min="5" max="5" width="26" style="32" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="54"/>
-[...3 lines deleted...]
-      <c r="F2" s="54"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="44"/>
       <c r="B3" s="45"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="55"/>
-      <c r="B4" s="55"/>
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="56"/>
-      <c r="B5" s="58" t="s">
+      <c r="A5" s="91"/>
+      <c r="B5" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="60" t="s">
+      <c r="C5" s="95" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="61"/>
-[...1 lines deleted...]
-      <c r="F5" s="61"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="57"/>
-      <c r="B6" s="59"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="94"/>
       <c r="C6" s="41" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="62">
+      <c r="B7" s="47">
         <v>103.3</v>
       </c>
-      <c r="C7" s="62">
+      <c r="C7" s="47">
         <v>98.6</v>
       </c>
-      <c r="D7" s="62">
+      <c r="D7" s="47">
         <v>133.80000000000001</v>
       </c>
-      <c r="E7" s="62">
+      <c r="E7" s="47">
         <v>108.5</v>
       </c>
-      <c r="F7" s="62">
+      <c r="F7" s="47">
         <v>111.7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="62">
+      <c r="B8" s="47">
         <v>104.2</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="62">
+      <c r="D8" s="47">
         <v>107.8</v>
       </c>
-      <c r="E8" s="62">
+      <c r="E8" s="47">
         <v>102.3</v>
       </c>
-      <c r="F8" s="62">
+      <c r="F8" s="47">
         <v>104.9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B9" s="47">
         <v>108.5</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C9" s="47">
         <v>110.2</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D9" s="47">
         <v>100</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E9" s="47">
         <v>111.4</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F9" s="47">
         <v>91.2</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="62">
+      <c r="B10" s="47">
         <v>95.5</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C10" s="47">
         <v>93.4</v>
       </c>
-      <c r="D10" s="62">
+      <c r="D10" s="47">
         <v>101.7</v>
       </c>
-      <c r="E10" s="62">
+      <c r="E10" s="47">
         <v>166.6</v>
       </c>
-      <c r="F10" s="62">
+      <c r="F10" s="47">
         <v>90.8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="62">
+      <c r="B11" s="47">
         <v>100.7</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C11" s="47">
         <v>100.1</v>
       </c>
-      <c r="D11" s="62">
+      <c r="D11" s="47">
         <v>134.6</v>
       </c>
-      <c r="E11" s="62">
+      <c r="E11" s="47">
         <v>135.1</v>
       </c>
-      <c r="F11" s="62">
+      <c r="F11" s="47">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="62">
+      <c r="B12" s="47">
         <v>102.5</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C12" s="47">
         <v>100.4</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D12" s="47">
         <v>121.8</v>
       </c>
-      <c r="E12" s="62">
+      <c r="E12" s="47">
         <v>108.9</v>
       </c>
-      <c r="F12" s="62">
+      <c r="F12" s="47">
         <v>181.3</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="64">
+      <c r="B13" s="49">
         <v>84.5</v>
       </c>
-      <c r="C13" s="64">
+      <c r="C13" s="49">
         <v>87.2</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="49">
         <v>73.7</v>
       </c>
-      <c r="E13" s="64">
+      <c r="E13" s="49">
         <v>130.19999999999999</v>
       </c>
-      <c r="F13" s="64">
+      <c r="F13" s="49">
         <v>107.5</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="65">
+      <c r="B14" s="50">
         <v>110.5</v>
       </c>
-      <c r="C14" s="65">
+      <c r="C14" s="50">
         <v>95.5</v>
       </c>
-      <c r="D14" s="65">
+      <c r="D14" s="50">
         <v>119.1</v>
       </c>
-      <c r="E14" s="65">
+      <c r="E14" s="50">
         <v>132.9</v>
       </c>
-      <c r="F14" s="65">
+      <c r="F14" s="50">
         <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="21.75" customHeight="1">
       <c r="A15" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="35"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="33"/>
       <c r="B16" s="34"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33"/>
       <c r="B17" s="34"/>
       <c r="C17" s="33"/>
@@ -2687,162 +3502,165 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>