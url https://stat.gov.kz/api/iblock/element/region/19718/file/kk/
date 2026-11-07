--- v5 (2026-10-18)
+++ v6 (2026-11-07)
@@ -1,81 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="60" windowWidth="16230" windowHeight="10260"/>
+    <workbookView xWindow="-105" yWindow="60" windowWidth="16230" windowHeight="10260" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="21" r:id="rId2"/>
     <sheet name="01" sheetId="22" r:id="rId3"/>
     <sheet name="02" sheetId="14" r:id="rId4"/>
     <sheet name="03" sheetId="15" r:id="rId5"/>
     <sheet name="04" sheetId="16" r:id="rId6"/>
     <sheet name="05" sheetId="17" r:id="rId7"/>
     <sheet name="06" sheetId="18" r:id="rId8"/>
     <sheet name="07" sheetId="19" r:id="rId9"/>
     <sheet name="08" sheetId="20" r:id="rId10"/>
+    <sheet name="09" sheetId="23" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="67">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
@@ -230,50 +232,53 @@
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"-" Өндіріс жоқ</t>
   </si>
   <si>
     <t>* - Жедел ақпарат</t>
   </si>
   <si>
     <t>«х» – Құпия ақпарат</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Маңғыстау облысының аудандар бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндіріс индексі</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4487/</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-қыркүйек                             2025 жылғы қаңтар-қыркүйектегі %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -494,51 +499,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -696,116 +701,122 @@
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3 3" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1055,51 +1066,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="104.42578125" customWidth="1"/>
     <col min="3" max="6" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="57" customFormat="1" ht="12.75">
       <c r="A2" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="56">
         <v>151301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="57" customFormat="1" ht="25.5">
       <c r="A3" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="61" t="s">
         <v>63</v>
       </c>
@@ -1167,51 +1178,51 @@
       <c r="B11" s="61"/>
       <c r="M11" s="62"/>
     </row>
     <row r="12" spans="1:13" s="57" customFormat="1" ht="20.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="63" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="62"/>
     </row>
     <row r="13" spans="1:13" s="57" customFormat="1">
       <c r="A13" s="64" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="65" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="62"/>
     </row>
     <row r="14" spans="1:13" s="79" customFormat="1">
       <c r="A14" s="77" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="97" t="s">
+      <c r="B14" s="82" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="80"/>
     </row>
     <row r="15" spans="1:13" s="79" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="78" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="80"/>
     </row>
     <row r="16" spans="1:13" s="67" customFormat="1" ht="12.75">
       <c r="A16" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="66">
         <v>46286</v>
       </c>
       <c r="M16" s="68"/>
     </row>
     <row r="17" spans="1:13" s="67" customFormat="1" ht="12.75">
       <c r="A17" s="55" t="s">
         <v>49</v>
@@ -1263,92 +1274,92 @@
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="32" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="32" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="32" customWidth="1"/>
     <col min="5" max="5" width="26" style="32" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="89"/>
-[...3 lines deleted...]
-      <c r="F2" s="89"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="44"/>
       <c r="B3" s="45"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="90"/>
-      <c r="B4" s="90"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="91"/>
-      <c r="B5" s="93" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="95" t="s">
+      <c r="C5" s="97" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="96"/>
-[...1 lines deleted...]
-      <c r="F5" s="96"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="92"/>
-      <c r="B6" s="94"/>
+      <c r="A6" s="94"/>
+      <c r="B6" s="96"/>
       <c r="C6" s="41" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="52">
         <v>102.2</v>
       </c>
       <c r="C7" s="52">
         <v>98.7</v>
       </c>
       <c r="D7" s="52">
         <v>126.7</v>
@@ -1476,50 +1487,323 @@
       <c r="E13" s="52">
         <v>133.80000000000001</v>
       </c>
       <c r="F13" s="52">
         <v>109.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="54">
         <v>108.9</v>
       </c>
       <c r="C14" s="54">
         <v>95.8</v>
       </c>
       <c r="D14" s="54">
         <v>110.9</v>
       </c>
       <c r="E14" s="54">
         <v>139</v>
       </c>
       <c r="F14" s="54">
         <v>127.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A15" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="36"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="35"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="33"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="33"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:F17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.140625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="32" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="32" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="26" style="32" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A2" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+    </row>
+    <row r="4" spans="1:6" ht="44.25" customHeight="1">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="42" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="93"/>
+      <c r="B5" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="97" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
+    </row>
+    <row r="6" spans="1:6" ht="33.75">
+      <c r="A6" s="94"/>
+      <c r="B6" s="96"/>
+      <c r="C6" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="81" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="C7" s="52">
+        <v>98.8</v>
+      </c>
+      <c r="D7" s="52">
+        <v>133.5</v>
+      </c>
+      <c r="E7" s="52">
+        <v>100.8</v>
+      </c>
+      <c r="F7" s="52">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="52">
+        <v>97.1</v>
+      </c>
+      <c r="C8" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="E8" s="52">
+        <v>94.5</v>
+      </c>
+      <c r="F8" s="52">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="52">
+        <v>114.1</v>
+      </c>
+      <c r="C9" s="52">
+        <v>114.2</v>
+      </c>
+      <c r="D9" s="52">
+        <v>115.9</v>
+      </c>
+      <c r="E9" s="52">
+        <v>124.8</v>
+      </c>
+      <c r="F9" s="52">
+        <v>90.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="C10" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="D10" s="52">
+        <v>102</v>
+      </c>
+      <c r="E10" s="52">
+        <v>166</v>
+      </c>
+      <c r="F10" s="52">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="C11" s="52">
+        <v>99.4</v>
+      </c>
+      <c r="D11" s="52">
+        <v>150.1</v>
+      </c>
+      <c r="E11" s="52">
+        <v>127.7</v>
+      </c>
+      <c r="F11" s="52">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="52">
+        <v>102.3</v>
+      </c>
+      <c r="C12" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="D12" s="52">
+        <v>124.3</v>
+      </c>
+      <c r="E12" s="52">
+        <v>109.5</v>
+      </c>
+      <c r="F12" s="52">
+        <v>179.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="52">
+        <v>97.4</v>
+      </c>
+      <c r="C13" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="D13" s="52">
+        <v>88.3</v>
+      </c>
+      <c r="E13" s="52">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="F13" s="52">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="54">
+        <v>107.7</v>
+      </c>
+      <c r="C14" s="54">
+        <v>95.9</v>
+      </c>
+      <c r="D14" s="54">
+        <v>109</v>
+      </c>
+      <c r="E14" s="54">
+        <v>144.9</v>
+      </c>
+      <c r="F14" s="54">
+        <v>117.2</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="21.75" customHeight="1">
       <c r="A15" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="35"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="33"/>
       <c r="B16" s="34"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33"/>
       <c r="B17" s="34"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
@@ -1603,92 +1887,92 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="82"/>
-      <c r="B4" s="82"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="83"/>
-      <c r="B5" s="85" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-      <c r="F5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="84"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>104.3</v>
       </c>
       <c r="C7" s="13">
         <v>103.6</v>
       </c>
       <c r="D7" s="17">
         <v>100.8</v>
@@ -1875,92 +2159,92 @@
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="82"/>
-      <c r="B4" s="82"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="83"/>
-      <c r="B5" s="85" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-      <c r="F5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="84"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>100</v>
       </c>
       <c r="C7" s="17">
         <v>97.5</v>
       </c>
       <c r="D7" s="17">
         <v>100.5</v>
@@ -2147,92 +2431,92 @@
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="82"/>
-      <c r="B4" s="82"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="83"/>
-      <c r="B5" s="85" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-      <c r="F5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="84"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>102.2</v>
       </c>
       <c r="C7" s="17">
         <v>98.1</v>
       </c>
       <c r="D7" s="17">
         <v>118.8</v>
@@ -2419,92 +2703,92 @@
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D7" sqref="D7:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="82"/>
-      <c r="B4" s="82"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="83"/>
-      <c r="B5" s="85" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-      <c r="F5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="84"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="23">
         <v>103</v>
       </c>
       <c r="C7" s="23">
         <v>97.3</v>
       </c>
       <c r="D7" s="27">
         <v>136.19999999999999</v>
@@ -2691,92 +2975,92 @@
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="82"/>
-      <c r="B4" s="82"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="83"/>
-      <c r="B5" s="85" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-      <c r="F5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="84"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="29">
         <v>103.7</v>
       </c>
       <c r="C7" s="29">
         <v>97.2</v>
       </c>
       <c r="D7" s="29">
         <v>143.9</v>
@@ -2963,92 +3247,92 @@
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="82"/>
-      <c r="B4" s="82"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="83"/>
-      <c r="B5" s="85" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-      <c r="F5" s="88"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="84"/>
-      <c r="B6" s="86"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
       <c r="C6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17">
         <v>103.6</v>
       </c>
       <c r="C7" s="17">
         <v>97.7</v>
       </c>
       <c r="D7" s="17">
         <v>138.9</v>
@@ -3236,92 +3520,92 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="32" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="32" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="32" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="32" customWidth="1"/>
     <col min="5" max="5" width="26" style="32" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="89"/>
-[...3 lines deleted...]
-      <c r="F2" s="89"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="44"/>
       <c r="B3" s="45"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
     </row>
     <row r="4" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A4" s="90"/>
-      <c r="B4" s="90"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="91"/>
-      <c r="B5" s="93" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="95" t="s">
+      <c r="C5" s="97" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="96"/>
-[...1 lines deleted...]
-      <c r="F5" s="96"/>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
     </row>
     <row r="6" spans="1:6" ht="33.75">
-      <c r="A6" s="92"/>
-      <c r="B6" s="94"/>
+      <c r="A6" s="94"/>
+      <c r="B6" s="96"/>
       <c r="C6" s="41" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="47">
         <v>103.3</v>
       </c>
       <c r="C7" s="47">
         <v>98.6</v>
       </c>
       <c r="D7" s="47">
         <v>133.80000000000001</v>
@@ -3502,56 +3786,53 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3560,107 +3841,111 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>