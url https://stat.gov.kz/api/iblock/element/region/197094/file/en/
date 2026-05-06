--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -19,69 +19,69 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="90" windowWidth="19170" windowHeight="9690" tabRatio="572" firstSheet="6" activeTab="6"/>
+    <workbookView xWindow="90" yWindow="90" windowWidth="19170" windowHeight="9690" tabRatio="572" firstSheet="6" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="All population 2022" sheetId="1" r:id="rId1"/>
     <sheet name="All population " sheetId="6" r:id="rId2"/>
     <sheet name="All population 2024-2026" sheetId="9" r:id="rId3"/>
     <sheet name=" Total mortality rate " sheetId="5" r:id="rId4"/>
     <sheet name=" Total mortality rate 2024-2026" sheetId="10" r:id="rId5"/>
     <sheet name="The number of deceased infants " sheetId="7" r:id="rId6"/>
     <sheet name="The num.of dec-d inf.2024-2026" sheetId="11" r:id="rId7"/>
     <sheet name="Infant mortality rate " sheetId="8" r:id="rId8"/>
     <sheet name="Infant mortality rate 2024-2026" sheetId="12" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2585" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2628" uniqueCount="85">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -267,66 +267,75 @@
   <si>
     <t>The number of deceased infants under 1 year old *</t>
   </si>
   <si>
     <t>Infant mortality rate *</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
-    <t>district Markakol</t>
-[...4 lines deleted...]
-  <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
-    <t>district Ulken Naryn</t>
+    <t>Shemonaikhi district</t>
   </si>
   <si>
-    <t>Shemonaikhi district</t>
+    <t>Ust-Kamenogorsk city administration</t>
+  </si>
+  <si>
+    <t>Ridder city administration</t>
+  </si>
+  <si>
+    <t>Altay district</t>
+  </si>
+  <si>
+    <t>Markakol district</t>
+  </si>
+  <si>
+    <t>Ulken Naryn district</t>
+  </si>
+  <si>
+    <t>Shemonaykha district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -489,51 +498,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -694,131 +703,134 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>91440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -889,277 +901,277 @@
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>106680</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>167640</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2179320" cy="716280"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="152400" y="0"/>
           <a:ext cx="2232660" cy="754380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>106680</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2171700" cy="716280"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7169" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1988820" cy="670560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="7169" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2171700" cy="716280"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1195,73 +1207,73 @@
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>601980</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9217" name="Picture 2"/>
+        <xdr:cNvPr id="9217" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2179320" cy="701040"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2275,86 +2287,86 @@
       <c r="J25" s="25"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="N25" s="21">
         <v>30</v>
       </c>
       <c r="O25" s="21">
         <v>24</v>
       </c>
       <c r="P25" s="21">
         <v>23</v>
       </c>
       <c r="Q25" s="21">
         <v>14</v>
       </c>
       <c r="R25" s="21">
         <v>24</v>
       </c>
       <c r="S25" s="21">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="25"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="21">
         <v>25</v>
       </c>
       <c r="O26" s="21">
         <v>34</v>
       </c>
       <c r="P26" s="21">
         <v>22</v>
       </c>
       <c r="Q26" s="21">
         <v>28</v>
       </c>
       <c r="R26" s="21">
         <v>15</v>
       </c>
       <c r="S26" s="21">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A27" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="25"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="21">
         <v>34</v>
       </c>
       <c r="O27" s="21">
         <v>35</v>
       </c>
       <c r="P27" s="21">
         <v>29</v>
       </c>
       <c r="Q27" s="21">
         <v>21</v>
       </c>
@@ -2380,51 +2392,51 @@
       <c r="J28" s="25"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="21">
         <v>52</v>
       </c>
       <c r="O28" s="21">
         <v>55</v>
       </c>
       <c r="P28" s="21">
         <v>42</v>
       </c>
       <c r="Q28" s="21">
         <v>39</v>
       </c>
       <c r="R28" s="21">
         <v>50</v>
       </c>
       <c r="S28" s="21">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A29" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="25"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="21">
         <v>64</v>
       </c>
       <c r="O29" s="21">
         <v>75</v>
       </c>
       <c r="P29" s="21">
         <v>42</v>
       </c>
       <c r="Q29" s="21">
         <v>49</v>
       </c>
@@ -2753,51 +2765,51 @@
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="21">
         <v>86</v>
       </c>
       <c r="O39" s="21">
         <v>67</v>
       </c>
       <c r="P39" s="21">
         <v>67</v>
       </c>
       <c r="Q39" s="21">
         <v>50</v>
       </c>
       <c r="R39" s="21">
         <v>57</v>
       </c>
       <c r="S39" s="21">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A40" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="24"/>
       <c r="I40" s="23"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="21">
         <v>25</v>
       </c>
       <c r="O40" s="21">
         <v>31</v>
       </c>
       <c r="P40" s="21">
         <v>14</v>
       </c>
       <c r="Q40" s="21">
         <v>14</v>
       </c>
@@ -3334,86 +3346,86 @@
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="21">
         <v>30</v>
       </c>
       <c r="O56" s="21">
         <v>24</v>
       </c>
       <c r="P56" s="21">
         <v>23</v>
       </c>
       <c r="Q56" s="21">
         <v>14</v>
       </c>
       <c r="R56" s="21">
         <v>24</v>
       </c>
       <c r="S56" s="21">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A57" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B57" s="22"/>
       <c r="C57" s="22"/>
       <c r="D57" s="23"/>
       <c r="E57" s="23"/>
       <c r="F57" s="23"/>
       <c r="G57" s="23"/>
       <c r="H57" s="24"/>
       <c r="I57" s="23"/>
       <c r="J57" s="26"/>
       <c r="K57" s="24"/>
       <c r="L57" s="24"/>
       <c r="M57" s="24"/>
       <c r="N57" s="21">
         <v>25</v>
       </c>
       <c r="O57" s="21">
         <v>34</v>
       </c>
       <c r="P57" s="21">
         <v>22</v>
       </c>
       <c r="Q57" s="21">
         <v>28</v>
       </c>
       <c r="R57" s="21">
         <v>15</v>
       </c>
       <c r="S57" s="21">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A58" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="22"/>
       <c r="D58" s="23"/>
       <c r="E58" s="23"/>
       <c r="F58" s="23"/>
       <c r="G58" s="23"/>
       <c r="H58" s="24"/>
       <c r="I58" s="23"/>
       <c r="J58" s="26"/>
       <c r="K58" s="24"/>
       <c r="L58" s="24"/>
       <c r="M58" s="24"/>
       <c r="N58" s="21">
         <v>34</v>
       </c>
       <c r="O58" s="21">
         <v>35</v>
       </c>
       <c r="P58" s="21">
         <v>29</v>
       </c>
       <c r="Q58" s="21">
         <v>21</v>
       </c>
@@ -3439,51 +3451,51 @@
       <c r="J59" s="26"/>
       <c r="K59" s="24"/>
       <c r="L59" s="24"/>
       <c r="M59" s="24"/>
       <c r="N59" s="21">
         <v>52</v>
       </c>
       <c r="O59" s="21">
         <v>55</v>
       </c>
       <c r="P59" s="21">
         <v>42</v>
       </c>
       <c r="Q59" s="21">
         <v>39</v>
       </c>
       <c r="R59" s="21">
         <v>50</v>
       </c>
       <c r="S59" s="21">
         <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A60" s="27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B60" s="28"/>
       <c r="C60" s="28"/>
       <c r="D60" s="28"/>
       <c r="E60" s="28"/>
       <c r="F60" s="28"/>
       <c r="G60" s="28"/>
       <c r="H60" s="29"/>
       <c r="I60" s="28"/>
       <c r="J60" s="29"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="29"/>
       <c r="N60" s="30">
         <v>39</v>
       </c>
       <c r="O60" s="30">
         <v>44</v>
       </c>
       <c r="P60" s="30">
         <v>28</v>
       </c>
       <c r="Q60" s="30">
         <v>35</v>
       </c>
@@ -3766,71 +3778,71 @@
       <c r="P7" s="27"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="V7" s="14"/>
       <c r="AK7" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="82"/>
       <c r="B8" s="84">
         <v>2021</v>
       </c>
       <c r="C8" s="85"/>
       <c r="D8" s="85"/>
       <c r="E8" s="85"/>
       <c r="F8" s="85"/>
       <c r="G8" s="85"/>
       <c r="H8" s="85"/>
       <c r="I8" s="85"/>
       <c r="J8" s="85"/>
       <c r="K8" s="85"/>
       <c r="L8" s="85"/>
       <c r="M8" s="85"/>
-      <c r="N8" s="88">
+      <c r="N8" s="86">
         <v>2022</v>
       </c>
-      <c r="O8" s="89"/>
-[...4 lines deleted...]
-      <c r="T8" s="86">
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+      <c r="S8" s="87"/>
+      <c r="T8" s="88">
         <v>2023</v>
       </c>
-      <c r="U8" s="86"/>
-[...8 lines deleted...]
-      <c r="AD8" s="86"/>
+      <c r="U8" s="88"/>
+      <c r="V8" s="88"/>
+      <c r="W8" s="88"/>
+      <c r="X8" s="88"/>
+      <c r="Y8" s="88"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="88"/>
+      <c r="AD8" s="88"/>
       <c r="AE8" s="84"/>
       <c r="AF8" s="84">
         <v>2024</v>
       </c>
       <c r="AG8" s="85"/>
       <c r="AH8" s="85"/>
       <c r="AI8" s="85"/>
       <c r="AJ8" s="85"/>
       <c r="AK8" s="85"/>
     </row>
     <row r="9" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="83"/>
       <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="19" t="s">
@@ -3909,89 +3921,89 @@
         <v>46</v>
       </c>
       <c r="AE9" s="18" t="s">
         <v>47</v>
       </c>
       <c r="AF9" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AG9" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AH9" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AI9" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AJ9" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AK9" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="87"/>
-[...34 lines deleted...]
-      <c r="AK10" s="87"/>
+      <c r="B10" s="89"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="89"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="89"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="89"/>
+      <c r="I10" s="89"/>
+      <c r="J10" s="89"/>
+      <c r="K10" s="89"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="89"/>
+      <c r="N10" s="89"/>
+      <c r="O10" s="89"/>
+      <c r="P10" s="89"/>
+      <c r="Q10" s="89"/>
+      <c r="R10" s="89"/>
+      <c r="S10" s="89"/>
+      <c r="T10" s="89"/>
+      <c r="U10" s="89"/>
+      <c r="V10" s="89"/>
+      <c r="W10" s="89"/>
+      <c r="X10" s="89"/>
+      <c r="Y10" s="89"/>
+      <c r="Z10" s="89"/>
+      <c r="AA10" s="89"/>
+      <c r="AB10" s="89"/>
+      <c r="AC10" s="89"/>
+      <c r="AD10" s="89"/>
+      <c r="AE10" s="89"/>
+      <c r="AF10" s="89"/>
+      <c r="AG10" s="89"/>
+      <c r="AH10" s="89"/>
+      <c r="AI10" s="89"/>
+      <c r="AJ10" s="89"/>
+      <c r="AK10" s="89"/>
     </row>
     <row r="11" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="21">
         <v>592</v>
       </c>
       <c r="O11" s="21">
         <v>733</v>
       </c>
       <c r="P11" s="21">
         <v>714</v>
@@ -4752,51 +4764,51 @@
       </c>
       <c r="AE19" s="8">
         <v>6</v>
       </c>
       <c r="AF19" s="8">
         <v>16</v>
       </c>
       <c r="AG19" s="8">
         <v>14</v>
       </c>
       <c r="AH19" s="8">
         <v>13</v>
       </c>
       <c r="AI19" s="8">
         <v>20</v>
       </c>
       <c r="AJ19" s="8">
         <v>12</v>
       </c>
       <c r="AK19" s="31">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="21">
         <v>18</v>
       </c>
       <c r="O20" s="21">
         <v>18</v>
       </c>
       <c r="P20" s="21">
         <v>15</v>
       </c>
       <c r="Q20" s="21">
         <v>9</v>
       </c>
@@ -4841,51 +4853,51 @@
       </c>
       <c r="AE20" s="8">
         <v>13</v>
       </c>
       <c r="AF20" s="8">
         <v>20</v>
       </c>
       <c r="AG20" s="8">
         <v>15</v>
       </c>
       <c r="AH20" s="8">
         <v>10</v>
       </c>
       <c r="AI20" s="8">
         <v>14</v>
       </c>
       <c r="AJ20" s="8">
         <v>16</v>
       </c>
       <c r="AK20" s="31">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="21">
         <v>31</v>
       </c>
       <c r="O21" s="21">
         <v>38</v>
       </c>
       <c r="P21" s="21">
         <v>36</v>
       </c>
       <c r="Q21" s="21">
         <v>31</v>
       </c>
@@ -4930,51 +4942,51 @@
       </c>
       <c r="AE21" s="8">
         <v>35</v>
       </c>
       <c r="AF21" s="8">
         <v>38</v>
       </c>
       <c r="AG21" s="8">
         <v>30</v>
       </c>
       <c r="AH21" s="8">
         <v>34</v>
       </c>
       <c r="AI21" s="8">
         <v>26</v>
       </c>
       <c r="AJ21" s="8">
         <v>20</v>
       </c>
       <c r="AK21" s="31">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="21">
         <v>33</v>
       </c>
       <c r="O22" s="21">
         <v>57</v>
       </c>
       <c r="P22" s="21">
         <v>60</v>
       </c>
       <c r="Q22" s="21">
         <v>65</v>
       </c>
@@ -5505,51 +5517,51 @@
       </c>
       <c r="AE28" s="8">
         <v>41</v>
       </c>
       <c r="AF28" s="8">
         <v>58</v>
       </c>
       <c r="AG28" s="8">
         <v>56</v>
       </c>
       <c r="AH28" s="8">
         <v>54</v>
       </c>
       <c r="AI28" s="8">
         <v>59</v>
       </c>
       <c r="AJ28" s="8">
         <v>64</v>
       </c>
       <c r="AK28" s="31">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A29" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="21">
         <v>13</v>
       </c>
       <c r="O29" s="21">
         <v>20</v>
       </c>
       <c r="P29" s="21">
         <v>25</v>
       </c>
       <c r="Q29" s="21">
         <v>30</v>
       </c>
@@ -6436,51 +6448,51 @@
       </c>
       <c r="AE39" s="13">
         <v>6</v>
       </c>
       <c r="AF39" s="13">
         <v>16</v>
       </c>
       <c r="AG39" s="13">
         <v>14</v>
       </c>
       <c r="AH39" s="13">
         <v>13</v>
       </c>
       <c r="AI39" s="13">
         <v>20</v>
       </c>
       <c r="AJ39" s="13">
         <v>12</v>
       </c>
       <c r="AK39" s="31">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A40" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="24"/>
       <c r="I40" s="23"/>
       <c r="J40" s="26"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="21">
         <v>18</v>
       </c>
       <c r="O40" s="21">
         <v>18</v>
       </c>
       <c r="P40" s="21">
         <v>15</v>
       </c>
       <c r="Q40" s="21">
         <v>9</v>
       </c>
@@ -6525,51 +6537,51 @@
       </c>
       <c r="AE40" s="13">
         <v>13</v>
       </c>
       <c r="AF40" s="13">
         <v>20</v>
       </c>
       <c r="AG40" s="13">
         <v>15</v>
       </c>
       <c r="AH40" s="13">
         <v>10</v>
       </c>
       <c r="AI40" s="13">
         <v>14</v>
       </c>
       <c r="AJ40" s="13">
         <v>16</v>
       </c>
       <c r="AK40" s="31">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A41" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="24"/>
       <c r="I41" s="23"/>
       <c r="J41" s="26"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="N41" s="37">
         <v>31</v>
       </c>
       <c r="O41" s="37">
         <v>38</v>
       </c>
       <c r="P41" s="37">
         <v>36</v>
       </c>
       <c r="Q41" s="37">
         <v>31</v>
       </c>
@@ -6614,51 +6626,51 @@
       </c>
       <c r="AE41" s="13">
         <v>35</v>
       </c>
       <c r="AF41" s="13">
         <v>38</v>
       </c>
       <c r="AG41" s="13">
         <v>30</v>
       </c>
       <c r="AH41" s="13">
         <v>34</v>
       </c>
       <c r="AI41" s="13">
         <v>26</v>
       </c>
       <c r="AJ41" s="13">
         <v>20</v>
       </c>
       <c r="AK41" s="31">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A42" s="27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B42" s="28"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="29"/>
       <c r="I42" s="28"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="30">
         <v>20</v>
       </c>
       <c r="O42" s="30">
         <v>37</v>
       </c>
       <c r="P42" s="30">
         <v>35</v>
       </c>
       <c r="Q42" s="30">
         <v>35</v>
       </c>
@@ -7258,86 +7270,88 @@
       <c r="V219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:AK6"/>
     <mergeCell ref="AF8:AK8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A10:AK10"/>
     <mergeCell ref="A30:AK30"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A23:AK23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AX223"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34:A46"/>
+    <sheetView topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11:AH46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:50" ht="12.75">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:50" ht="15" customHeight="1">
-      <c r="N6" s="79" t="s">
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="76"/>
+      <c r="O6" s="76"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="O6" s="79"/>
-[...4 lines deleted...]
-      <c r="T6" s="79"/>
       <c r="U6" s="79"/>
       <c r="V6" s="79"/>
       <c r="W6" s="79"/>
       <c r="X6" s="79"/>
       <c r="Y6" s="79"/>
       <c r="Z6" s="79"/>
       <c r="AA6" s="79"/>
       <c r="AB6" s="79"/>
       <c r="AC6" s="79"/>
       <c r="AD6" s="79"/>
       <c r="AE6" s="79"/>
       <c r="AF6" s="79"/>
       <c r="AG6" s="79"/>
       <c r="AH6" s="79"/>
       <c r="AI6" s="79"/>
       <c r="AJ6" s="79"/>
       <c r="AK6" s="79"/>
       <c r="AL6" s="79"/>
       <c r="AM6" s="79"/>
       <c r="AN6" s="79"/>
       <c r="AO6" s="79"/>
       <c r="AP6" s="79"/>
       <c r="AQ6" s="79"/>
       <c r="AR6" s="76"/>
       <c r="AS6" s="76"/>
@@ -7356,80 +7370,80 @@
     </row>
     <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="82"/>
       <c r="B8" s="84">
         <v>2021</v>
       </c>
       <c r="C8" s="85"/>
       <c r="D8" s="85"/>
       <c r="E8" s="85"/>
       <c r="F8" s="85"/>
       <c r="G8" s="85"/>
       <c r="H8" s="85"/>
       <c r="I8" s="85"/>
       <c r="J8" s="85"/>
       <c r="K8" s="85"/>
       <c r="L8" s="85"/>
       <c r="M8" s="85"/>
       <c r="N8" s="85">
         <v>2024</v>
       </c>
       <c r="O8" s="85"/>
       <c r="P8" s="85"/>
       <c r="Q8" s="85"/>
       <c r="R8" s="85"/>
       <c r="S8" s="85"/>
-      <c r="T8" s="86">
+      <c r="T8" s="88">
         <v>2025</v>
       </c>
-      <c r="U8" s="86"/>
-[...8 lines deleted...]
-      <c r="AD8" s="86"/>
+      <c r="U8" s="88"/>
+      <c r="V8" s="88"/>
+      <c r="W8" s="88"/>
+      <c r="X8" s="88"/>
+      <c r="Y8" s="88"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="88"/>
+      <c r="AD8" s="88"/>
       <c r="AE8" s="84"/>
-      <c r="AF8" s="86">
+      <c r="AF8" s="88">
         <v>2026</v>
       </c>
-      <c r="AG8" s="86"/>
-[...8 lines deleted...]
-      <c r="AP8" s="86"/>
+      <c r="AG8" s="88"/>
+      <c r="AH8" s="88"/>
+      <c r="AI8" s="88"/>
+      <c r="AJ8" s="88"/>
+      <c r="AK8" s="88"/>
+      <c r="AL8" s="88"/>
+      <c r="AM8" s="88"/>
+      <c r="AN8" s="88"/>
+      <c r="AO8" s="88"/>
+      <c r="AP8" s="88"/>
       <c r="AQ8" s="84"/>
     </row>
-    <row r="9" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="9" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="83"/>
       <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>3</v>
       </c>
@@ -7514,95 +7528,105 @@
       <c r="AJ9" s="18" t="s">
         <v>52</v>
       </c>
       <c r="AK9" s="18" t="s">
         <v>53</v>
       </c>
       <c r="AL9" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AM9" s="18" t="s">
         <v>43</v>
       </c>
       <c r="AN9" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AO9" s="18" t="s">
         <v>45</v>
       </c>
       <c r="AP9" s="18" t="s">
         <v>46</v>
       </c>
       <c r="AQ9" s="18" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="87" t="s">
+    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="77"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="77"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="77"/>
+      <c r="N10" s="77"/>
+      <c r="O10" s="77"/>
+      <c r="P10" s="77"/>
+      <c r="Q10" s="77"/>
+      <c r="R10" s="77"/>
+      <c r="S10" s="77"/>
+      <c r="T10" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="87"/>
-[...30 lines deleted...]
-      <c r="AQ10" s="87"/>
+      <c r="U10" s="89"/>
+      <c r="V10" s="89"/>
+      <c r="W10" s="89"/>
+      <c r="X10" s="89"/>
+      <c r="Y10" s="89"/>
+      <c r="Z10" s="89"/>
+      <c r="AA10" s="89"/>
+      <c r="AB10" s="89"/>
+      <c r="AC10" s="89"/>
+      <c r="AD10" s="89"/>
+      <c r="AE10" s="89"/>
+      <c r="AF10" s="89"/>
+      <c r="AG10" s="89"/>
+      <c r="AH10" s="77"/>
+      <c r="AI10" s="77"/>
+      <c r="AJ10" s="77"/>
+      <c r="AK10" s="77"/>
+      <c r="AL10" s="77"/>
+      <c r="AM10" s="77"/>
+      <c r="AN10" s="77"/>
+      <c r="AO10" s="77"/>
+      <c r="AP10" s="77"/>
+      <c r="AQ10" s="77"/>
       <c r="AR10" s="77"/>
       <c r="AS10" s="77"/>
       <c r="AT10" s="77"/>
       <c r="AU10" s="77"/>
       <c r="AV10" s="77"/>
       <c r="AW10" s="77"/>
       <c r="AX10" s="77"/>
     </row>
-    <row r="11" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="4">
         <v>752</v>
       </c>
       <c r="O11" s="8">
         <v>620</v>
       </c>
       <c r="P11" s="4">
         <v>673</v>
       </c>
       <c r="Q11" s="8">
@@ -7634,54 +7658,57 @@
       </c>
       <c r="Z11" s="8">
         <v>667</v>
       </c>
       <c r="AA11" s="8">
         <v>660</v>
       </c>
       <c r="AB11" s="8">
         <v>640</v>
       </c>
       <c r="AC11" s="8">
         <v>696</v>
       </c>
       <c r="AD11" s="8">
         <v>656</v>
       </c>
       <c r="AE11" s="8">
         <v>799</v>
       </c>
       <c r="AF11" s="8">
         <v>625</v>
       </c>
       <c r="AG11" s="8">
         <v>588</v>
       </c>
-    </row>
-    <row r="12" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH11" s="8">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="4">
         <v>342</v>
       </c>
       <c r="O12" s="8">
         <v>264</v>
       </c>
       <c r="P12" s="4">
         <v>309</v>
       </c>
       <c r="Q12" s="8">
         <v>313</v>
       </c>
@@ -7711,54 +7738,57 @@
       </c>
       <c r="Z12" s="8">
         <v>292</v>
       </c>
       <c r="AA12" s="8">
         <v>284</v>
       </c>
       <c r="AB12" s="8">
         <v>293</v>
       </c>
       <c r="AC12" s="8">
         <v>308</v>
       </c>
       <c r="AD12" s="8">
         <v>277</v>
       </c>
       <c r="AE12" s="8">
         <v>363</v>
       </c>
       <c r="AF12" s="8">
         <v>292</v>
       </c>
       <c r="AG12" s="8">
         <v>253</v>
       </c>
-    </row>
-    <row r="13" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH12" s="8">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="4">
         <v>82</v>
       </c>
       <c r="O13" s="8">
         <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>65</v>
       </c>
       <c r="Q13" s="8">
         <v>59</v>
       </c>
@@ -7788,52 +7818,55 @@
       </c>
       <c r="Z13" s="8">
         <v>60</v>
       </c>
       <c r="AA13" s="8">
         <v>70</v>
       </c>
       <c r="AB13" s="8">
         <v>70</v>
       </c>
       <c r="AC13" s="8">
         <v>80</v>
       </c>
       <c r="AD13" s="8">
         <v>65</v>
       </c>
       <c r="AE13" s="8">
         <v>87</v>
       </c>
       <c r="AF13" s="8">
         <v>61</v>
       </c>
       <c r="AG13" s="8">
         <v>51</v>
       </c>
-    </row>
-    <row r="14" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH13" s="8">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="4">
         <v>70</v>
       </c>
       <c r="O14" s="8">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>62</v>
       </c>
       <c r="Q14" s="8">
@@ -7865,52 +7898,55 @@
       </c>
       <c r="Z14" s="8">
         <v>61</v>
       </c>
       <c r="AA14" s="8">
         <v>56</v>
       </c>
       <c r="AB14" s="8">
         <v>54</v>
       </c>
       <c r="AC14" s="8">
         <v>67</v>
       </c>
       <c r="AD14" s="8">
         <v>66</v>
       </c>
       <c r="AE14" s="8">
         <v>71</v>
       </c>
       <c r="AF14" s="8">
         <v>61</v>
       </c>
       <c r="AG14" s="8">
         <v>59</v>
       </c>
-    </row>
-    <row r="15" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH14" s="8">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="4">
         <v>23</v>
       </c>
       <c r="O15" s="8">
         <v>22</v>
       </c>
       <c r="P15" s="4">
         <v>14</v>
       </c>
       <c r="Q15" s="8">
@@ -7942,54 +7978,57 @@
       </c>
       <c r="Z15" s="8">
         <v>26</v>
       </c>
       <c r="AA15" s="8">
         <v>30</v>
       </c>
       <c r="AB15" s="8">
         <v>28</v>
       </c>
       <c r="AC15" s="8">
         <v>16</v>
       </c>
       <c r="AD15" s="8">
         <v>18</v>
       </c>
       <c r="AE15" s="8">
         <v>22</v>
       </c>
       <c r="AF15" s="8">
         <v>15</v>
       </c>
       <c r="AG15" s="8">
         <v>18</v>
       </c>
-    </row>
-    <row r="16" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH15" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="4">
         <v>93</v>
       </c>
       <c r="O16" s="8">
         <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>90</v>
       </c>
       <c r="Q16" s="8">
         <v>79</v>
       </c>
@@ -8019,52 +8058,55 @@
       </c>
       <c r="Z16" s="8">
         <v>76</v>
       </c>
       <c r="AA16" s="8">
         <v>68</v>
       </c>
       <c r="AB16" s="8">
         <v>69</v>
       </c>
       <c r="AC16" s="8">
         <v>85</v>
       </c>
       <c r="AD16" s="8">
         <v>92</v>
       </c>
       <c r="AE16" s="8">
         <v>101</v>
       </c>
       <c r="AF16" s="8">
         <v>77</v>
       </c>
       <c r="AG16" s="8">
         <v>74</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH16" s="8">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="4">
         <v>14</v>
       </c>
       <c r="O17" s="8">
         <v>17</v>
       </c>
       <c r="P17" s="4">
         <v>8</v>
       </c>
       <c r="Q17" s="8">
@@ -8096,52 +8138,55 @@
       </c>
       <c r="Z17" s="8">
         <v>13</v>
       </c>
       <c r="AA17" s="8">
         <v>9</v>
       </c>
       <c r="AB17" s="8">
         <v>9</v>
       </c>
       <c r="AC17" s="8">
         <v>14</v>
       </c>
       <c r="AD17" s="8">
         <v>19</v>
       </c>
       <c r="AE17" s="8">
         <v>20</v>
       </c>
       <c r="AF17" s="8">
         <v>11</v>
       </c>
       <c r="AG17" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH17" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="4">
         <v>4</v>
       </c>
       <c r="O18" s="8">
         <v>3</v>
       </c>
       <c r="P18" s="4">
         <v>8</v>
       </c>
       <c r="Q18" s="8">
@@ -8173,54 +8218,57 @@
       </c>
       <c r="Z18" s="8">
         <v>12</v>
       </c>
       <c r="AA18" s="8">
         <v>11</v>
       </c>
       <c r="AB18" s="8">
         <v>8</v>
       </c>
       <c r="AC18" s="8">
         <v>6</v>
       </c>
       <c r="AD18" s="8">
         <v>6</v>
       </c>
       <c r="AE18" s="8">
         <v>12</v>
       </c>
       <c r="AF18" s="8">
         <v>12</v>
       </c>
       <c r="AG18" s="8">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH18" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="4">
         <v>8</v>
       </c>
       <c r="O19" s="8">
         <v>5</v>
       </c>
       <c r="P19" s="4">
         <v>3</v>
       </c>
       <c r="Q19" s="8">
         <v>4</v>
       </c>
@@ -8250,54 +8298,57 @@
       </c>
       <c r="Z19" s="8">
         <v>11</v>
       </c>
       <c r="AA19" s="8">
         <v>7</v>
       </c>
       <c r="AB19" s="8">
         <v>4</v>
       </c>
       <c r="AC19" s="8">
         <v>8</v>
       </c>
       <c r="AD19" s="8">
         <v>4</v>
       </c>
       <c r="AE19" s="8">
         <v>3</v>
       </c>
       <c r="AF19" s="8">
         <v>3</v>
       </c>
       <c r="AG19" s="8">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH19" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="4">
         <v>16</v>
       </c>
       <c r="O20" s="8">
         <v>11</v>
       </c>
       <c r="P20" s="4">
         <v>14</v>
       </c>
       <c r="Q20" s="8">
         <v>14</v>
       </c>
@@ -8327,54 +8378,57 @@
       </c>
       <c r="Z20" s="8">
         <v>12</v>
       </c>
       <c r="AA20" s="8">
         <v>15</v>
       </c>
       <c r="AB20" s="8">
         <v>14</v>
       </c>
       <c r="AC20" s="8">
         <v>9</v>
       </c>
       <c r="AD20" s="8">
         <v>14</v>
       </c>
       <c r="AE20" s="8">
         <v>12</v>
       </c>
       <c r="AF20" s="8">
         <v>10</v>
       </c>
       <c r="AG20" s="8">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH20" s="8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="4">
         <v>8</v>
       </c>
       <c r="O21" s="8">
         <v>12</v>
       </c>
       <c r="P21" s="4">
         <v>9</v>
       </c>
       <c r="Q21" s="8">
         <v>13</v>
       </c>
@@ -8404,54 +8458,57 @@
       </c>
       <c r="Z21" s="8">
         <v>15</v>
       </c>
       <c r="AA21" s="8">
         <v>12</v>
       </c>
       <c r="AB21" s="8">
         <v>8</v>
       </c>
       <c r="AC21" s="8">
         <v>9</v>
       </c>
       <c r="AD21" s="8">
         <v>13</v>
       </c>
       <c r="AE21" s="8">
         <v>18</v>
       </c>
       <c r="AF21" s="8">
         <v>5</v>
       </c>
       <c r="AG21" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH21" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="4">
         <v>29</v>
       </c>
       <c r="O22" s="8">
         <v>19</v>
       </c>
       <c r="P22" s="4">
         <v>24</v>
       </c>
       <c r="Q22" s="8">
         <v>25</v>
       </c>
@@ -8481,54 +8538,57 @@
       </c>
       <c r="Z22" s="8">
         <v>26</v>
       </c>
       <c r="AA22" s="8">
         <v>31</v>
       </c>
       <c r="AB22" s="8">
         <v>23</v>
       </c>
       <c r="AC22" s="8">
         <v>29</v>
       </c>
       <c r="AD22" s="8">
         <v>37</v>
       </c>
       <c r="AE22" s="8">
         <v>35</v>
       </c>
       <c r="AF22" s="8">
         <v>26</v>
       </c>
       <c r="AG22" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH22" s="8">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
       <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="4">
         <v>16</v>
       </c>
       <c r="O23" s="8">
         <v>8</v>
       </c>
       <c r="P23" s="4">
         <v>12</v>
       </c>
       <c r="Q23" s="8">
         <v>15</v>
       </c>
@@ -8558,54 +8618,57 @@
       </c>
       <c r="Z23" s="8">
         <v>10</v>
       </c>
       <c r="AA23" s="8">
         <v>7</v>
       </c>
       <c r="AB23" s="8">
         <v>7</v>
       </c>
       <c r="AC23" s="8">
         <v>12</v>
       </c>
       <c r="AD23" s="8">
         <v>6</v>
       </c>
       <c r="AE23" s="8">
         <v>13</v>
       </c>
       <c r="AF23" s="8">
         <v>8</v>
       </c>
       <c r="AG23" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="24" spans="1:50" s="4" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AH23" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
       <c r="J24" s="25"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="4">
         <v>47</v>
       </c>
       <c r="O24" s="8">
         <v>47</v>
       </c>
       <c r="P24" s="4">
         <v>55</v>
       </c>
       <c r="Q24" s="8">
         <v>54</v>
       </c>
@@ -8635,95 +8698,107 @@
       </c>
       <c r="Z24" s="8">
         <v>53</v>
       </c>
       <c r="AA24" s="8">
         <v>60</v>
       </c>
       <c r="AB24" s="8">
         <v>53</v>
       </c>
       <c r="AC24" s="8">
         <v>53</v>
       </c>
       <c r="AD24" s="8">
         <v>39</v>
       </c>
       <c r="AE24" s="8">
         <v>42</v>
       </c>
       <c r="AF24" s="8">
         <v>44</v>
       </c>
       <c r="AG24" s="8">
         <v>54</v>
       </c>
-      <c r="AH24" s="78"/>
+      <c r="AH24" s="8">
+        <v>50</v>
+      </c>
       <c r="AI24" s="78"/>
       <c r="AJ24" s="78"/>
-      <c r="AK24" s="81" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="81"/>
       <c r="AM24" s="78"/>
       <c r="AN24" s="78"/>
       <c r="AO24" s="78"/>
       <c r="AP24" s="78"/>
       <c r="AQ24" s="78"/>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="81" t="s">
+      <c r="A25" s="78"/>
+      <c r="B25" s="78"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="81"/>
-[...17 lines deleted...]
-      <c r="AG25" s="78"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+      <c r="AC25" s="81"/>
+      <c r="AD25" s="81"/>
+      <c r="AE25" s="81"/>
+      <c r="AF25" s="81"/>
+      <c r="AG25" s="81"/>
+      <c r="AH25" s="78"/>
       <c r="AR25" s="78"/>
       <c r="AS25" s="78"/>
       <c r="AT25" s="78"/>
       <c r="AU25" s="78"/>
       <c r="AV25" s="78"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="78"/>
     </row>
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="4">
         <v>502</v>
       </c>
       <c r="O26" s="8">
         <v>389</v>
       </c>
       <c r="P26" s="4">
         <v>443</v>
       </c>
       <c r="Q26" s="8">
@@ -8755,54 +8830,57 @@
       </c>
       <c r="Z26" s="8">
         <v>425</v>
       </c>
       <c r="AA26" s="8">
         <v>426</v>
       </c>
       <c r="AB26" s="8">
         <v>428</v>
       </c>
       <c r="AC26" s="8">
         <v>455</v>
       </c>
       <c r="AD26" s="8">
         <v>421</v>
       </c>
       <c r="AE26" s="8">
         <v>540</v>
       </c>
       <c r="AF26" s="8">
         <v>411</v>
       </c>
       <c r="AG26" s="8">
         <v>373</v>
       </c>
-    </row>
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH26" s="8">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="4">
         <v>335</v>
       </c>
       <c r="O27" s="8">
         <v>251</v>
       </c>
       <c r="P27" s="4">
         <v>292</v>
       </c>
       <c r="Q27" s="8">
         <v>298</v>
       </c>
@@ -8832,54 +8910,57 @@
       </c>
       <c r="Z27" s="8">
         <v>279</v>
       </c>
       <c r="AA27" s="8">
         <v>275</v>
       </c>
       <c r="AB27" s="8">
         <v>288</v>
       </c>
       <c r="AC27" s="8">
         <v>295</v>
       </c>
       <c r="AD27" s="8">
         <v>268</v>
       </c>
       <c r="AE27" s="8">
         <v>348</v>
       </c>
       <c r="AF27" s="8">
         <v>279</v>
       </c>
       <c r="AG27" s="8">
         <v>243</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH27" s="8">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="4">
         <v>80</v>
       </c>
       <c r="O28" s="8">
         <v>62</v>
       </c>
       <c r="P28" s="4">
         <v>60</v>
       </c>
       <c r="Q28" s="8">
         <v>56</v>
       </c>
@@ -8909,52 +8990,55 @@
       </c>
       <c r="Z28" s="8">
         <v>59</v>
       </c>
       <c r="AA28" s="8">
         <v>69</v>
       </c>
       <c r="AB28" s="8">
         <v>66</v>
       </c>
       <c r="AC28" s="8">
         <v>77</v>
       </c>
       <c r="AD28" s="8">
         <v>62</v>
       </c>
       <c r="AE28" s="8">
         <v>84</v>
       </c>
       <c r="AF28" s="8">
         <v>58</v>
       </c>
       <c r="AG28" s="8">
         <v>51</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH28" s="8">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="4">
         <v>9</v>
       </c>
       <c r="O29" s="8">
         <v>11</v>
       </c>
       <c r="P29" s="4">
         <v>11</v>
       </c>
       <c r="Q29" s="8">
@@ -8986,54 +9070,57 @@
       </c>
       <c r="Z29" s="8">
         <v>14</v>
       </c>
       <c r="AA29" s="8">
         <v>12</v>
       </c>
       <c r="AB29" s="8">
         <v>15</v>
       </c>
       <c r="AC29" s="8">
         <v>8</v>
       </c>
       <c r="AD29" s="8">
         <v>12</v>
       </c>
       <c r="AE29" s="8">
         <v>16</v>
       </c>
       <c r="AF29" s="8">
         <v>7</v>
       </c>
       <c r="AG29" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH29" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="4">
         <v>62</v>
       </c>
       <c r="O30" s="8">
         <v>48</v>
       </c>
       <c r="P30" s="4">
         <v>62</v>
       </c>
       <c r="Q30" s="8">
         <v>52</v>
       </c>
@@ -9063,54 +9150,57 @@
       </c>
       <c r="Z30" s="8">
         <v>51</v>
       </c>
       <c r="AA30" s="8">
         <v>47</v>
       </c>
       <c r="AB30" s="8">
         <v>47</v>
       </c>
       <c r="AC30" s="8">
         <v>50</v>
       </c>
       <c r="AD30" s="8">
         <v>61</v>
       </c>
       <c r="AE30" s="8">
         <v>72</v>
       </c>
       <c r="AF30" s="8">
         <v>49</v>
       </c>
       <c r="AG30" s="8">
         <v>47</v>
       </c>
-    </row>
-    <row r="31" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH30" s="8">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="4">
         <v>16</v>
       </c>
       <c r="O31" s="8">
         <v>17</v>
       </c>
       <c r="P31" s="4">
         <v>18</v>
       </c>
       <c r="Q31" s="8">
         <v>26</v>
       </c>
@@ -9140,94 +9230,107 @@
       </c>
       <c r="Z31" s="8">
         <v>22</v>
       </c>
       <c r="AA31" s="8">
         <v>23</v>
       </c>
       <c r="AB31" s="8">
         <v>12</v>
       </c>
       <c r="AC31" s="8">
         <v>25</v>
       </c>
       <c r="AD31" s="8">
         <v>18</v>
       </c>
       <c r="AE31" s="8">
         <v>20</v>
       </c>
       <c r="AF31" s="8">
         <v>18</v>
       </c>
       <c r="AG31" s="8">
         <v>24</v>
       </c>
+      <c r="AH31" s="8">
+        <v>21</v>
+      </c>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="80" t="s">
+      <c r="A32" s="74"/>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="80"/>
-[...16 lines deleted...]
-      <c r="S32" s="80"/>
+      <c r="U32" s="80"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="80"/>
+      <c r="Y32" s="80"/>
+      <c r="Z32" s="80"/>
+      <c r="AA32" s="80"/>
+      <c r="AB32" s="80"/>
+      <c r="AC32" s="80"/>
+      <c r="AD32" s="80"/>
+      <c r="AE32" s="80"/>
+      <c r="AF32" s="80"/>
+      <c r="AG32" s="80"/>
       <c r="AH32" s="74"/>
       <c r="AI32" s="74"/>
       <c r="AJ32" s="74"/>
-      <c r="AK32" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AL32" s="80"/>
       <c r="AM32" s="74"/>
       <c r="AN32" s="74"/>
       <c r="AO32" s="74"/>
       <c r="AP32" s="74"/>
       <c r="AQ32" s="74"/>
       <c r="AR32" s="74"/>
       <c r="AS32" s="74"/>
       <c r="AT32" s="74"/>
       <c r="AU32" s="74"/>
       <c r="AV32" s="74"/>
       <c r="AW32" s="74"/>
       <c r="AX32" s="74"/>
     </row>
-    <row r="33" spans="1:33" s="4" customFormat="1" ht="11.25">
+    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="4">
         <v>250</v>
       </c>
       <c r="O33" s="13">
         <v>231</v>
       </c>
       <c r="P33" s="4">
         <v>230</v>
       </c>
       <c r="Q33" s="13">
@@ -9259,54 +9362,57 @@
       </c>
       <c r="Z33" s="13">
         <v>242</v>
       </c>
       <c r="AA33" s="13">
         <v>234</v>
       </c>
       <c r="AB33" s="13">
         <v>212</v>
       </c>
       <c r="AC33" s="13">
         <v>241</v>
       </c>
       <c r="AD33" s="13">
         <v>235</v>
       </c>
       <c r="AE33" s="13">
         <v>259</v>
       </c>
       <c r="AF33" s="8">
         <v>214</v>
       </c>
       <c r="AG33" s="8">
         <v>215</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AH33" s="13">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="4">
         <v>7</v>
       </c>
       <c r="O34" s="13">
         <v>13</v>
       </c>
       <c r="P34" s="4">
         <v>17</v>
       </c>
       <c r="Q34" s="13">
         <v>15</v>
       </c>
@@ -9336,54 +9442,57 @@
       </c>
       <c r="Z34" s="13">
         <v>13</v>
       </c>
       <c r="AA34" s="13">
         <v>9</v>
       </c>
       <c r="AB34" s="13">
         <v>5</v>
       </c>
       <c r="AC34" s="13">
         <v>13</v>
       </c>
       <c r="AD34" s="13">
         <v>9</v>
       </c>
       <c r="AE34" s="13">
         <v>15</v>
       </c>
       <c r="AF34" s="8">
         <v>13</v>
       </c>
       <c r="AG34" s="8">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AH34" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="4">
         <v>2</v>
       </c>
       <c r="O35" s="13">
         <v>3</v>
       </c>
       <c r="P35" s="4">
         <v>5</v>
       </c>
       <c r="Q35" s="13">
         <v>3</v>
       </c>
@@ -9410,54 +9519,59 @@
       </c>
       <c r="Y35" s="13">
         <v>1</v>
       </c>
       <c r="Z35" s="13">
         <v>1</v>
       </c>
       <c r="AA35" s="13">
         <v>1</v>
       </c>
       <c r="AB35" s="13">
         <v>4</v>
       </c>
       <c r="AC35" s="13">
         <v>3</v>
       </c>
       <c r="AD35" s="13">
         <v>3</v>
       </c>
       <c r="AE35" s="13">
         <v>3</v>
       </c>
       <c r="AF35" s="8">
         <v>3</v>
       </c>
-      <c r="AG35" s="8"/>
-[...2 lines deleted...]
-      <c r="A36" s="35" t="s">
+      <c r="AG35" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH35" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="4">
         <v>70</v>
       </c>
       <c r="O36" s="13">
         <v>74</v>
       </c>
       <c r="P36" s="4">
         <v>62</v>
       </c>
       <c r="Q36" s="13">
         <v>77</v>
@@ -9488,53 +9602,56 @@
       </c>
       <c r="Z36" s="13">
         <v>61</v>
       </c>
       <c r="AA36" s="13">
         <v>56</v>
       </c>
       <c r="AB36" s="13">
         <v>54</v>
       </c>
       <c r="AC36" s="13">
         <v>67</v>
       </c>
       <c r="AD36" s="13">
         <v>66</v>
       </c>
       <c r="AE36" s="13">
         <v>71</v>
       </c>
       <c r="AF36" s="8">
         <v>61</v>
       </c>
       <c r="AG36" s="8">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="35" t="s">
+      <c r="AH36" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="4">
         <v>14</v>
       </c>
       <c r="O37" s="13">
         <v>11</v>
       </c>
       <c r="P37" s="4">
         <v>3</v>
       </c>
       <c r="Q37" s="13">
         <v>12</v>
@@ -9565,54 +9682,57 @@
       </c>
       <c r="Z37" s="13">
         <v>12</v>
       </c>
       <c r="AA37" s="13">
         <v>18</v>
       </c>
       <c r="AB37" s="13">
         <v>13</v>
       </c>
       <c r="AC37" s="13">
         <v>8</v>
       </c>
       <c r="AD37" s="13">
         <v>6</v>
       </c>
       <c r="AE37" s="13">
         <v>6</v>
       </c>
       <c r="AF37" s="8">
         <v>8</v>
       </c>
       <c r="AG37" s="8">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="AH37" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="4">
         <v>31</v>
       </c>
       <c r="O38" s="13">
         <v>25</v>
       </c>
       <c r="P38" s="4">
         <v>28</v>
       </c>
       <c r="Q38" s="13">
         <v>27</v>
       </c>
@@ -9642,53 +9762,56 @@
       </c>
       <c r="Z38" s="13">
         <v>25</v>
       </c>
       <c r="AA38" s="13">
         <v>21</v>
       </c>
       <c r="AB38" s="13">
         <v>22</v>
       </c>
       <c r="AC38" s="13">
         <v>35</v>
       </c>
       <c r="AD38" s="13">
         <v>31</v>
       </c>
       <c r="AE38" s="13">
         <v>29</v>
       </c>
       <c r="AF38" s="8">
         <v>28</v>
       </c>
       <c r="AG38" s="8">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="35" t="s">
+      <c r="AH38" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="24"/>
       <c r="I39" s="23"/>
       <c r="J39" s="26"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="4">
         <v>14</v>
       </c>
       <c r="O39" s="13">
         <v>17</v>
       </c>
       <c r="P39" s="4">
         <v>8</v>
       </c>
       <c r="Q39" s="13">
         <v>15</v>
@@ -9719,53 +9842,56 @@
       </c>
       <c r="Z39" s="13">
         <v>13</v>
       </c>
       <c r="AA39" s="13">
         <v>9</v>
       </c>
       <c r="AB39" s="13">
         <v>9</v>
       </c>
       <c r="AC39" s="13">
         <v>14</v>
       </c>
       <c r="AD39" s="13">
         <v>19</v>
       </c>
       <c r="AE39" s="13">
         <v>20</v>
       </c>
       <c r="AF39" s="8">
         <v>11</v>
       </c>
       <c r="AG39" s="8">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="35" t="s">
+      <c r="AH39" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="4">
         <v>4</v>
       </c>
       <c r="O40" s="13">
         <v>3</v>
       </c>
       <c r="P40" s="4">
         <v>8</v>
       </c>
       <c r="Q40" s="13">
         <v>7</v>
@@ -9796,54 +9922,57 @@
       </c>
       <c r="Z40" s="13">
         <v>12</v>
       </c>
       <c r="AA40" s="13">
         <v>11</v>
       </c>
       <c r="AB40" s="13">
         <v>8</v>
       </c>
       <c r="AC40" s="13">
         <v>6</v>
       </c>
       <c r="AD40" s="13">
         <v>6</v>
       </c>
       <c r="AE40" s="13">
         <v>12</v>
       </c>
       <c r="AF40" s="8">
         <v>12</v>
       </c>
       <c r="AG40" s="8">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH40" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>82</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="4">
         <v>8</v>
       </c>
       <c r="O41" s="13">
         <v>5</v>
       </c>
       <c r="P41" s="4">
         <v>3</v>
       </c>
       <c r="Q41" s="13">
         <v>4</v>
       </c>
@@ -9873,54 +10002,57 @@
       </c>
       <c r="Z41" s="13">
         <v>11</v>
       </c>
       <c r="AA41" s="13">
         <v>7</v>
       </c>
       <c r="AB41" s="13">
         <v>4</v>
       </c>
       <c r="AC41" s="13">
         <v>8</v>
       </c>
       <c r="AD41" s="13">
         <v>4</v>
       </c>
       <c r="AE41" s="13">
         <v>3</v>
       </c>
       <c r="AF41" s="8">
         <v>3</v>
       </c>
       <c r="AG41" s="8">
         <v>11</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AH41" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="4">
         <v>16</v>
       </c>
       <c r="O42" s="13">
         <v>11</v>
       </c>
       <c r="P42" s="4">
         <v>14</v>
       </c>
       <c r="Q42" s="13">
         <v>14</v>
       </c>
@@ -9950,54 +10082,57 @@
       </c>
       <c r="Z42" s="13">
         <v>12</v>
       </c>
       <c r="AA42" s="13">
         <v>15</v>
       </c>
       <c r="AB42" s="13">
         <v>14</v>
       </c>
       <c r="AC42" s="13">
         <v>9</v>
       </c>
       <c r="AD42" s="13">
         <v>14</v>
       </c>
       <c r="AE42" s="13">
         <v>12</v>
       </c>
       <c r="AF42" s="8">
         <v>10</v>
       </c>
       <c r="AG42" s="8">
         <v>16</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AH42" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="24"/>
       <c r="I43" s="23"/>
       <c r="J43" s="26"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="4">
         <v>8</v>
       </c>
       <c r="O43" s="13">
         <v>12</v>
       </c>
       <c r="P43" s="4">
         <v>9</v>
       </c>
       <c r="Q43" s="13">
         <v>13</v>
       </c>
@@ -10027,54 +10162,57 @@
       </c>
       <c r="Z43" s="13">
         <v>15</v>
       </c>
       <c r="AA43" s="13">
         <v>12</v>
       </c>
       <c r="AB43" s="13">
         <v>8</v>
       </c>
       <c r="AC43" s="13">
         <v>9</v>
       </c>
       <c r="AD43" s="13">
         <v>13</v>
       </c>
       <c r="AE43" s="13">
         <v>18</v>
       </c>
       <c r="AF43" s="8">
         <v>5</v>
       </c>
       <c r="AG43" s="8">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AH43" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="24"/>
       <c r="I44" s="23"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="4">
         <v>29</v>
       </c>
       <c r="O44" s="13">
         <v>19</v>
       </c>
       <c r="P44" s="4">
         <v>24</v>
       </c>
       <c r="Q44" s="13">
         <v>25</v>
       </c>
@@ -10104,54 +10242,57 @@
       </c>
       <c r="Z44" s="13">
         <v>26</v>
       </c>
       <c r="AA44" s="13">
         <v>31</v>
       </c>
       <c r="AB44" s="13">
         <v>23</v>
       </c>
       <c r="AC44" s="13">
         <v>29</v>
       </c>
       <c r="AD44" s="13">
         <v>37</v>
       </c>
       <c r="AE44" s="13">
         <v>35</v>
       </c>
       <c r="AF44" s="8">
         <v>26</v>
       </c>
       <c r="AG44" s="8">
         <v>21</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AH44" s="13">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="24"/>
       <c r="I45" s="23"/>
       <c r="J45" s="26"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="35">
         <v>16</v>
       </c>
       <c r="O45" s="13">
         <v>8</v>
       </c>
       <c r="P45" s="4">
         <v>12</v>
       </c>
       <c r="Q45" s="13">
         <v>15</v>
       </c>
@@ -10181,54 +10322,57 @@
       </c>
       <c r="Z45" s="13">
         <v>10</v>
       </c>
       <c r="AA45" s="13">
         <v>7</v>
       </c>
       <c r="AB45" s="13">
         <v>7</v>
       </c>
       <c r="AC45" s="13">
         <v>12</v>
       </c>
       <c r="AD45" s="13">
         <v>6</v>
       </c>
       <c r="AE45" s="13">
         <v>13</v>
       </c>
       <c r="AF45" s="8">
         <v>8</v>
       </c>
       <c r="AG45" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH45" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="27" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="29"/>
       <c r="I46" s="28"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="27">
         <v>31</v>
       </c>
       <c r="O46" s="10">
         <v>30</v>
       </c>
       <c r="P46" s="27">
         <v>37</v>
       </c>
       <c r="Q46" s="10">
         <v>28</v>
       </c>
@@ -10258,57 +10402,60 @@
       </c>
       <c r="Z46" s="10">
         <v>31</v>
       </c>
       <c r="AA46" s="10">
         <v>37</v>
       </c>
       <c r="AB46" s="10">
         <v>41</v>
       </c>
       <c r="AC46" s="10">
         <v>28</v>
       </c>
       <c r="AD46" s="10">
         <v>21</v>
       </c>
       <c r="AE46" s="10">
         <v>22</v>
       </c>
       <c r="AF46" s="10">
         <v>26</v>
       </c>
       <c r="AG46" s="10">
         <v>30</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH46" s="10">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" s="4" customFormat="1" ht="11.25">
       <c r="A47" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="48" spans="1:33" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -10441,63 +10588,60 @@
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="N6:AQ6"/>
+  <mergeCells count="9">
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="T32:AG32"/>
     <mergeCell ref="B8:M8"/>
-    <mergeCell ref="AK32:AL32"/>
     <mergeCell ref="AF8:AQ8"/>
-    <mergeCell ref="AF10:AQ10"/>
     <mergeCell ref="N8:S8"/>
-    <mergeCell ref="A10:S10"/>
-[...1 lines deleted...]
-    <mergeCell ref="AK24:AL24"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
     <mergeCell ref="T8:AE8"/>
-    <mergeCell ref="A32:S32"/>
-    <mergeCell ref="A8:A9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AR219"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A32" sqref="A32:A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
@@ -10601,77 +10745,77 @@
       <c r="Y7" s="27"/>
       <c r="Z7" s="33"/>
       <c r="AA7" s="42"/>
       <c r="AB7" s="33"/>
       <c r="AQ7" s="65" t="s">
         <v>65</v>
       </c>
       <c r="AR7" s="33"/>
     </row>
     <row r="8" spans="1:44" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="90"/>
       <c r="B8" s="84">
         <v>2021</v>
       </c>
       <c r="C8" s="85"/>
       <c r="D8" s="85"/>
       <c r="E8" s="85"/>
       <c r="F8" s="85"/>
       <c r="G8" s="85"/>
       <c r="H8" s="85"/>
       <c r="I8" s="85"/>
       <c r="J8" s="85"/>
       <c r="K8" s="85"/>
       <c r="L8" s="85"/>
       <c r="M8" s="85"/>
-      <c r="N8" s="88">
+      <c r="N8" s="86">
         <v>2022</v>
       </c>
-      <c r="O8" s="89"/>
-[...10 lines deleted...]
-      <c r="Z8" s="86">
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+      <c r="S8" s="87"/>
+      <c r="T8" s="87"/>
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="87"/>
+      <c r="X8" s="87"/>
+      <c r="Y8" s="87"/>
+      <c r="Z8" s="88">
         <v>2023</v>
       </c>
-      <c r="AA8" s="86"/>
-[...8 lines deleted...]
-      <c r="AJ8" s="86"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="88"/>
+      <c r="AD8" s="88"/>
+      <c r="AE8" s="88"/>
+      <c r="AF8" s="88"/>
+      <c r="AG8" s="88"/>
+      <c r="AH8" s="88"/>
+      <c r="AI8" s="88"/>
+      <c r="AJ8" s="88"/>
       <c r="AK8" s="84"/>
       <c r="AL8" s="84">
         <v>2024</v>
       </c>
       <c r="AM8" s="85"/>
       <c r="AN8" s="85"/>
       <c r="AO8" s="85"/>
       <c r="AP8" s="85"/>
       <c r="AQ8" s="85"/>
     </row>
     <row r="9" spans="1:44" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A9" s="91"/>
       <c r="B9" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="44" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="44" t="s">
@@ -10768,95 +10912,95 @@
         <v>46</v>
       </c>
       <c r="AK9" s="18" t="s">
         <v>47</v>
       </c>
       <c r="AL9" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AM9" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AN9" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AO9" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AP9" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AQ9" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="87"/>
-[...40 lines deleted...]
-      <c r="AQ10" s="87"/>
+      <c r="B10" s="89"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="89"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="89"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="89"/>
+      <c r="I10" s="89"/>
+      <c r="J10" s="89"/>
+      <c r="K10" s="89"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="89"/>
+      <c r="N10" s="89"/>
+      <c r="O10" s="89"/>
+      <c r="P10" s="89"/>
+      <c r="Q10" s="89"/>
+      <c r="R10" s="89"/>
+      <c r="S10" s="89"/>
+      <c r="T10" s="89"/>
+      <c r="U10" s="89"/>
+      <c r="V10" s="89"/>
+      <c r="W10" s="89"/>
+      <c r="X10" s="89"/>
+      <c r="Y10" s="89"/>
+      <c r="Z10" s="89"/>
+      <c r="AA10" s="89"/>
+      <c r="AB10" s="89"/>
+      <c r="AC10" s="89"/>
+      <c r="AD10" s="89"/>
+      <c r="AE10" s="89"/>
+      <c r="AF10" s="89"/>
+      <c r="AG10" s="89"/>
+      <c r="AH10" s="89"/>
+      <c r="AI10" s="89"/>
+      <c r="AJ10" s="89"/>
+      <c r="AK10" s="89"/>
+      <c r="AL10" s="89"/>
+      <c r="AM10" s="89"/>
+      <c r="AN10" s="89"/>
+      <c r="AO10" s="89"/>
+      <c r="AP10" s="89"/>
+      <c r="AQ10" s="89"/>
     </row>
     <row r="11" spans="1:44" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="48"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
       <c r="H11" s="50"/>
       <c r="I11" s="49"/>
       <c r="J11" s="50"/>
       <c r="K11" s="50"/>
       <c r="L11" s="50"/>
       <c r="M11" s="51"/>
       <c r="N11" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O11" s="53">
         <v>14.4</v>
       </c>
       <c r="P11" s="53">
         <v>13.26</v>
@@ -11779,51 +11923,51 @@
       </c>
       <c r="AK19" s="7">
         <v>0.51</v>
       </c>
       <c r="AL19" s="7">
         <v>16.100000000000001</v>
       </c>
       <c r="AM19" s="7">
         <v>7.24</v>
       </c>
       <c r="AN19" s="7">
         <v>4.46</v>
       </c>
       <c r="AO19" s="7">
         <v>5.17</v>
       </c>
       <c r="AP19" s="7">
         <v>2.4700000000000002</v>
       </c>
       <c r="AQ19" s="7">
         <v>2.77</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="48"/>
       <c r="E20" s="49"/>
       <c r="F20" s="49"/>
       <c r="G20" s="49"/>
       <c r="H20" s="50"/>
       <c r="I20" s="49"/>
       <c r="J20" s="50"/>
       <c r="K20" s="50"/>
       <c r="L20" s="50"/>
       <c r="M20" s="51"/>
       <c r="N20" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O20" s="53">
         <v>8.2100000000000009</v>
       </c>
       <c r="P20" s="53">
         <v>7.64</v>
       </c>
       <c r="Q20" s="53">
         <v>8.08</v>
       </c>
@@ -11886,51 +12030,51 @@
       </c>
       <c r="AK20" s="7">
         <v>0.68</v>
       </c>
       <c r="AL20" s="7">
         <v>12.71</v>
       </c>
       <c r="AM20" s="7">
         <v>4.93</v>
       </c>
       <c r="AN20" s="7">
         <v>2.16</v>
       </c>
       <c r="AO20" s="7">
         <v>2.27</v>
       </c>
       <c r="AP20" s="7">
         <v>2.06</v>
       </c>
       <c r="AQ20" s="7">
         <v>1.07</v>
       </c>
     </row>
     <row r="21" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="48"/>
       <c r="E21" s="49"/>
       <c r="F21" s="49"/>
       <c r="G21" s="49"/>
       <c r="H21" s="50"/>
       <c r="I21" s="49"/>
       <c r="J21" s="50"/>
       <c r="K21" s="50"/>
       <c r="L21" s="50"/>
       <c r="M21" s="51"/>
       <c r="N21" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="53">
         <v>12.56</v>
       </c>
       <c r="P21" s="53">
         <v>11.68</v>
       </c>
       <c r="Q21" s="53">
         <v>10.63</v>
       </c>
@@ -11993,51 +12137,51 @@
       </c>
       <c r="AK21" s="7">
         <v>1.04</v>
       </c>
       <c r="AL21" s="7">
         <v>13.45</v>
       </c>
       <c r="AM21" s="7">
         <v>5.47</v>
       </c>
       <c r="AN21" s="7">
         <v>4.09</v>
       </c>
       <c r="AO21" s="7">
         <v>2.35</v>
       </c>
       <c r="AP21" s="7">
         <v>1.44</v>
       </c>
       <c r="AQ21" s="7">
         <v>1.2</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="48"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="H22" s="50"/>
       <c r="I22" s="49"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="51"/>
       <c r="N22" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O22" s="53">
         <v>20.36</v>
       </c>
       <c r="P22" s="53">
         <v>17.260000000000002</v>
       </c>
       <c r="Q22" s="53">
         <v>16.48</v>
       </c>
@@ -12682,51 +12826,51 @@
       </c>
       <c r="AK28" s="7">
         <v>0.95</v>
       </c>
       <c r="AL28" s="7">
         <v>16.16</v>
       </c>
       <c r="AM28" s="7">
         <v>8.06</v>
       </c>
       <c r="AN28" s="7">
         <v>5.1100000000000003</v>
       </c>
       <c r="AO28" s="7">
         <v>4.2</v>
       </c>
       <c r="AP28" s="7">
         <v>3.62</v>
       </c>
       <c r="AQ28" s="7">
         <v>2.65</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A29" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B29" s="47"/>
       <c r="C29" s="47"/>
       <c r="D29" s="48"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
       <c r="G29" s="49"/>
       <c r="H29" s="50"/>
       <c r="I29" s="49"/>
       <c r="J29" s="50"/>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="51"/>
       <c r="N29" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O29" s="53">
         <v>18.66</v>
       </c>
       <c r="P29" s="53">
         <v>16.82</v>
       </c>
       <c r="Q29" s="53">
         <v>14.91</v>
       </c>
@@ -13799,51 +13943,51 @@
       </c>
       <c r="AK39" s="15">
         <v>0.51</v>
       </c>
       <c r="AL39" s="15">
         <v>16.100000000000001</v>
       </c>
       <c r="AM39" s="15">
         <v>7.24</v>
       </c>
       <c r="AN39" s="15">
         <v>4.46</v>
       </c>
       <c r="AO39" s="15">
         <v>5.17</v>
       </c>
       <c r="AP39" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="AQ39" s="7">
         <v>2.77</v>
       </c>
     </row>
     <row r="40" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A40" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B40" s="47"/>
       <c r="C40" s="47"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="49"/>
       <c r="G40" s="49"/>
       <c r="H40" s="50"/>
       <c r="I40" s="49"/>
       <c r="J40" s="54"/>
       <c r="K40" s="50"/>
       <c r="L40" s="54"/>
       <c r="M40" s="51"/>
       <c r="N40" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O40" s="53">
         <v>8.2100000000000009</v>
       </c>
       <c r="P40" s="53">
         <v>7.64</v>
       </c>
       <c r="Q40" s="53">
         <v>8.08</v>
       </c>
@@ -13906,51 +14050,51 @@
       </c>
       <c r="AK40" s="15">
         <v>0.68</v>
       </c>
       <c r="AL40" s="15">
         <v>12.71</v>
       </c>
       <c r="AM40" s="15">
         <v>4.93</v>
       </c>
       <c r="AN40" s="15">
         <v>2.16</v>
       </c>
       <c r="AO40" s="15">
         <v>2.27</v>
       </c>
       <c r="AP40" s="15">
         <v>2.06</v>
       </c>
       <c r="AQ40" s="7">
         <v>1.07</v>
       </c>
     </row>
     <row r="41" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A41" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B41" s="47"/>
       <c r="C41" s="47"/>
       <c r="D41" s="48"/>
       <c r="E41" s="49"/>
       <c r="F41" s="49"/>
       <c r="G41" s="49"/>
       <c r="H41" s="50"/>
       <c r="I41" s="49"/>
       <c r="J41" s="54"/>
       <c r="K41" s="50"/>
       <c r="L41" s="54"/>
       <c r="M41" s="51"/>
       <c r="N41" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O41" s="53">
         <v>12.56</v>
       </c>
       <c r="P41" s="53">
         <v>11.68</v>
       </c>
       <c r="Q41" s="53">
         <v>10.63</v>
       </c>
@@ -14013,51 +14157,51 @@
       </c>
       <c r="AK41" s="15">
         <v>1.04</v>
       </c>
       <c r="AL41" s="15">
         <v>13.45</v>
       </c>
       <c r="AM41" s="15">
         <v>5.47</v>
       </c>
       <c r="AN41" s="15">
         <v>4.09</v>
       </c>
       <c r="AO41" s="15">
         <v>2.35</v>
       </c>
       <c r="AP41" s="15">
         <v>1.44</v>
       </c>
       <c r="AQ41" s="15">
         <v>1.2</v>
       </c>
     </row>
     <row r="42" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A42" s="27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B42" s="55"/>
       <c r="C42" s="55"/>
       <c r="D42" s="56"/>
       <c r="E42" s="55"/>
       <c r="F42" s="55"/>
       <c r="G42" s="55"/>
       <c r="H42" s="57"/>
       <c r="I42" s="55"/>
       <c r="J42" s="57"/>
       <c r="K42" s="57"/>
       <c r="L42" s="57"/>
       <c r="M42" s="58"/>
       <c r="N42" s="12" t="s">
         <v>23</v>
       </c>
       <c r="O42" s="59">
         <v>21.69</v>
       </c>
       <c r="P42" s="59">
         <v>17.62</v>
       </c>
       <c r="Q42" s="59">
         <v>17.7</v>
       </c>
@@ -14849,57 +14993,57 @@
       <c r="AA219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A23:AQ23"/>
     <mergeCell ref="A30:AQ30"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="A6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="AL8:AQ8"/>
     <mergeCell ref="A10:AQ10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AX219"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34:A46"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11:AH46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:50" ht="12.75">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:50" ht="14.45" customHeight="1">
       <c r="A6" s="76"/>
@@ -14932,114 +15076,114 @@
       <c r="AA6" s="79"/>
       <c r="AB6" s="79"/>
       <c r="AC6" s="79"/>
       <c r="AD6" s="79"/>
       <c r="AE6" s="79"/>
       <c r="AF6" s="79"/>
       <c r="AG6" s="79"/>
       <c r="AH6" s="79"/>
       <c r="AI6" s="79"/>
       <c r="AJ6" s="79"/>
       <c r="AK6" s="79"/>
       <c r="AL6" s="79"/>
       <c r="AM6" s="79"/>
       <c r="AN6" s="79"/>
       <c r="AO6" s="79"/>
       <c r="AP6" s="79"/>
       <c r="AQ6" s="76"/>
       <c r="AR6" s="76"/>
       <c r="AS6" s="76"/>
       <c r="AT6" s="76"/>
       <c r="AU6" s="76"/>
       <c r="AV6" s="76"/>
       <c r="AW6" s="76"/>
       <c r="AX6" s="76"/>
     </row>
-    <row r="7" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="7" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="T7" s="33"/>
       <c r="AD7" s="92"/>
       <c r="AE7" s="92"/>
       <c r="AF7" s="33"/>
       <c r="AP7" s="92" t="s">
         <v>65</v>
       </c>
       <c r="AQ7" s="92"/>
     </row>
     <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="82"/>
       <c r="B8" s="84">
         <v>2021</v>
       </c>
       <c r="C8" s="85"/>
       <c r="D8" s="85"/>
       <c r="E8" s="85"/>
       <c r="F8" s="85"/>
       <c r="G8" s="85"/>
       <c r="H8" s="85"/>
       <c r="I8" s="85"/>
       <c r="J8" s="85"/>
       <c r="K8" s="85"/>
       <c r="L8" s="85"/>
       <c r="M8" s="85"/>
       <c r="N8" s="85">
         <v>2024</v>
       </c>
       <c r="O8" s="85"/>
       <c r="P8" s="85"/>
       <c r="Q8" s="85"/>
       <c r="R8" s="85"/>
       <c r="S8" s="85"/>
-      <c r="T8" s="86">
+      <c r="T8" s="88">
         <v>2025</v>
       </c>
-      <c r="U8" s="86"/>
-[...8 lines deleted...]
-      <c r="AD8" s="86"/>
+      <c r="U8" s="88"/>
+      <c r="V8" s="88"/>
+      <c r="W8" s="88"/>
+      <c r="X8" s="88"/>
+      <c r="Y8" s="88"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="88"/>
+      <c r="AD8" s="88"/>
       <c r="AE8" s="84"/>
-      <c r="AF8" s="86">
+      <c r="AF8" s="88">
         <v>2026</v>
       </c>
-      <c r="AG8" s="86"/>
-[...8 lines deleted...]
-      <c r="AP8" s="86"/>
+      <c r="AG8" s="88"/>
+      <c r="AH8" s="88"/>
+      <c r="AI8" s="88"/>
+      <c r="AJ8" s="88"/>
+      <c r="AK8" s="88"/>
+      <c r="AL8" s="88"/>
+      <c r="AM8" s="88"/>
+      <c r="AN8" s="88"/>
+      <c r="AO8" s="88"/>
+      <c r="AP8" s="88"/>
       <c r="AQ8" s="84"/>
     </row>
-    <row r="9" spans="1:50" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="9" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="83"/>
       <c r="B9" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="44" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="44" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="45" t="s">
         <v>12</v>
       </c>
@@ -15124,95 +15268,105 @@
       <c r="AJ9" s="18" t="s">
         <v>52</v>
       </c>
       <c r="AK9" s="18" t="s">
         <v>53</v>
       </c>
       <c r="AL9" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AM9" s="18" t="s">
         <v>43</v>
       </c>
       <c r="AN9" s="19" t="s">
         <v>44</v>
       </c>
       <c r="AO9" s="18" t="s">
         <v>45</v>
       </c>
       <c r="AP9" s="18" t="s">
         <v>46</v>
       </c>
       <c r="AQ9" s="18" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="87" t="s">
+    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="77"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="77"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="77"/>
+      <c r="N10" s="77"/>
+      <c r="O10" s="77"/>
+      <c r="P10" s="77"/>
+      <c r="Q10" s="77"/>
+      <c r="R10" s="77"/>
+      <c r="S10" s="77"/>
+      <c r="T10" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="87"/>
-[...30 lines deleted...]
-      <c r="AQ10" s="87"/>
+      <c r="U10" s="89"/>
+      <c r="V10" s="89"/>
+      <c r="W10" s="89"/>
+      <c r="X10" s="89"/>
+      <c r="Y10" s="89"/>
+      <c r="Z10" s="89"/>
+      <c r="AA10" s="89"/>
+      <c r="AB10" s="89"/>
+      <c r="AC10" s="89"/>
+      <c r="AD10" s="89"/>
+      <c r="AE10" s="89"/>
+      <c r="AF10" s="89"/>
+      <c r="AG10" s="89"/>
+      <c r="AH10" s="77"/>
+      <c r="AI10" s="77"/>
+      <c r="AJ10" s="77"/>
+      <c r="AK10" s="77"/>
+      <c r="AL10" s="77"/>
+      <c r="AM10" s="77"/>
+      <c r="AN10" s="77"/>
+      <c r="AO10" s="77"/>
+      <c r="AP10" s="77"/>
+      <c r="AQ10" s="77"/>
       <c r="AR10" s="77"/>
       <c r="AS10" s="77"/>
       <c r="AT10" s="77"/>
       <c r="AU10" s="77"/>
       <c r="AV10" s="77"/>
       <c r="AW10" s="77"/>
       <c r="AX10" s="77"/>
     </row>
-    <row r="11" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="69">
         <v>1.78</v>
       </c>
       <c r="O11" s="7">
         <v>1.28</v>
       </c>
       <c r="P11" s="69">
         <v>1.24</v>
       </c>
       <c r="Q11" s="7">
@@ -15244,54 +15398,57 @@
       </c>
       <c r="Z11" s="7">
         <v>1.59</v>
       </c>
       <c r="AA11" s="7">
         <v>1.37</v>
       </c>
       <c r="AB11" s="7">
         <v>1.19</v>
       </c>
       <c r="AC11" s="7">
         <v>1.1599999999999999</v>
       </c>
       <c r="AD11" s="7">
         <v>0.99</v>
       </c>
       <c r="AE11" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF11" s="7">
         <v>10.28</v>
       </c>
       <c r="AG11" s="7">
         <v>5.08</v>
       </c>
-    </row>
-    <row r="12" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH11" s="7">
+        <v>4.09</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="69">
         <v>1.56</v>
       </c>
       <c r="O12" s="7">
         <v>1.05</v>
       </c>
       <c r="P12" s="69">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q12" s="7">
         <v>1</v>
       </c>
@@ -15321,54 +15478,57 @@
       </c>
       <c r="Z12" s="7">
         <v>1.32</v>
       </c>
       <c r="AA12" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB12" s="7">
         <v>1.03</v>
       </c>
       <c r="AC12" s="7">
         <v>0.97</v>
       </c>
       <c r="AD12" s="7">
         <v>0.8</v>
       </c>
       <c r="AE12" s="7">
         <v>0.96</v>
       </c>
       <c r="AF12" s="7">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG12" s="7">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="13" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH12" s="7">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="69">
         <v>2.74</v>
       </c>
       <c r="O13" s="7">
         <v>1.9</v>
       </c>
       <c r="P13" s="69">
         <v>1.69</v>
       </c>
       <c r="Q13" s="7">
         <v>1.38</v>
       </c>
@@ -15398,52 +15558,55 @@
       </c>
       <c r="Z13" s="7">
         <v>2.04</v>
       </c>
       <c r="AA13" s="7">
         <v>2.08</v>
       </c>
       <c r="AB13" s="7">
         <v>1.85</v>
       </c>
       <c r="AC13" s="7">
         <v>1.9</v>
       </c>
       <c r="AD13" s="7">
         <v>1.4</v>
       </c>
       <c r="AE13" s="7">
         <v>1.72</v>
       </c>
       <c r="AF13" s="7">
         <v>14.4</v>
       </c>
       <c r="AG13" s="7">
         <v>6.32</v>
       </c>
-    </row>
-    <row r="14" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH13" s="7">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="69">
         <v>2.14</v>
       </c>
       <c r="O14" s="7">
         <v>1.97</v>
       </c>
       <c r="P14" s="69">
         <v>1.47</v>
       </c>
       <c r="Q14" s="7">
@@ -15475,52 +15638,55 @@
       </c>
       <c r="Z14" s="7">
         <v>1.89</v>
       </c>
       <c r="AA14" s="7">
         <v>1.52</v>
       </c>
       <c r="AB14" s="7">
         <v>1.3</v>
       </c>
       <c r="AC14" s="7">
         <v>1.45</v>
       </c>
       <c r="AD14" s="7">
         <v>1.3</v>
       </c>
       <c r="AE14" s="7">
         <v>1.28</v>
       </c>
       <c r="AF14" s="7">
         <v>13.14</v>
       </c>
       <c r="AG14" s="7">
         <v>6.66</v>
       </c>
-    </row>
-    <row r="15" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH14" s="7">
+        <v>6.06</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="69">
         <v>1.1200000000000001</v>
       </c>
       <c r="O15" s="7">
         <v>0.93</v>
       </c>
       <c r="P15" s="69">
         <v>0.53</v>
       </c>
       <c r="Q15" s="7">
@@ -15552,54 +15718,57 @@
       </c>
       <c r="Z15" s="7">
         <v>1.29</v>
       </c>
       <c r="AA15" s="7">
         <v>1.3</v>
       </c>
       <c r="AB15" s="7">
         <v>1.08</v>
       </c>
       <c r="AC15" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD15" s="7">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE15" s="7">
         <v>0.63</v>
       </c>
       <c r="AF15" s="7">
         <v>5.2</v>
       </c>
       <c r="AG15" s="7">
         <v>3.27</v>
       </c>
-    </row>
-    <row r="16" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH15" s="7">
+        <v>1.78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="69">
         <v>2.66</v>
       </c>
       <c r="O16" s="7">
         <v>1.82</v>
       </c>
       <c r="P16" s="69">
         <v>2</v>
       </c>
       <c r="Q16" s="7">
         <v>1.58</v>
       </c>
@@ -15629,52 +15798,55 @@
       </c>
       <c r="Z16" s="7">
         <v>2.2200000000000002</v>
       </c>
       <c r="AA16" s="7">
         <v>1.73</v>
       </c>
       <c r="AB16" s="7">
         <v>1.57</v>
       </c>
       <c r="AC16" s="7">
         <v>1.73</v>
       </c>
       <c r="AD16" s="7">
         <v>1.71</v>
       </c>
       <c r="AE16" s="7">
         <v>1.71</v>
       </c>
       <c r="AF16" s="7">
         <v>15.74</v>
       </c>
       <c r="AG16" s="7">
         <v>7.92</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH16" s="7">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="69">
         <v>1.66</v>
       </c>
       <c r="O17" s="7">
         <v>1.76</v>
       </c>
       <c r="P17" s="69">
         <v>0.74</v>
       </c>
       <c r="Q17" s="7">
@@ -15706,52 +15878,55 @@
       </c>
       <c r="Z17" s="7">
         <v>1.61</v>
       </c>
       <c r="AA17" s="7">
         <v>0.97</v>
       </c>
       <c r="AB17" s="7">
         <v>0.86</v>
       </c>
       <c r="AC17" s="7">
         <v>1.21</v>
       </c>
       <c r="AD17" s="7">
         <v>1.49</v>
       </c>
       <c r="AE17" s="7">
         <v>1.43</v>
       </c>
       <c r="AF17" s="7">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG17" s="7">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH17" s="7">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="69">
         <v>0.73</v>
       </c>
       <c r="O18" s="7">
         <v>0.48</v>
       </c>
       <c r="P18" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q18" s="7">
@@ -15783,54 +15958,57 @@
       </c>
       <c r="Z18" s="7">
         <v>2.27</v>
       </c>
       <c r="AA18" s="7">
         <v>1.82</v>
       </c>
       <c r="AB18" s="7">
         <v>1.17</v>
       </c>
       <c r="AC18" s="7">
         <v>0.79</v>
       </c>
       <c r="AD18" s="7">
         <v>0.72</v>
       </c>
       <c r="AE18" s="7">
         <v>1.31</v>
       </c>
       <c r="AF18" s="7">
         <v>15.46</v>
       </c>
       <c r="AG18" s="7">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH18" s="7">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="69">
         <v>1.97</v>
       </c>
       <c r="O19" s="7">
         <v>1.07</v>
       </c>
       <c r="P19" s="69">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q19" s="7">
         <v>0.69</v>
       </c>
@@ -15860,54 +16038,57 @@
       </c>
       <c r="Z19" s="7">
         <v>2.89</v>
       </c>
       <c r="AA19" s="7">
         <v>1.6</v>
       </c>
       <c r="AB19" s="7">
         <v>0.81</v>
       </c>
       <c r="AC19" s="7">
         <v>1.46</v>
       </c>
       <c r="AD19" s="7">
         <v>0.67</v>
       </c>
       <c r="AE19" s="7">
         <v>0.45</v>
       </c>
       <c r="AF19" s="7">
         <v>5.62</v>
       </c>
       <c r="AG19" s="7">
         <v>10.86</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH19" s="7">
+        <v>4.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="69">
         <v>2.37</v>
       </c>
       <c r="O20" s="7">
         <v>1.42</v>
       </c>
       <c r="P20" s="69">
         <v>1.61</v>
       </c>
       <c r="Q20" s="7">
         <v>1.45</v>
       </c>
@@ -15937,54 +16118,57 @@
       </c>
       <c r="Z20" s="7">
         <v>1.83</v>
       </c>
       <c r="AA20" s="7">
         <v>2</v>
       </c>
       <c r="AB20" s="7">
         <v>1.67</v>
       </c>
       <c r="AC20" s="7">
         <v>0.96</v>
       </c>
       <c r="AD20" s="7">
         <v>1.36</v>
       </c>
       <c r="AE20" s="7">
         <v>1.07</v>
       </c>
       <c r="AF20" s="7">
         <v>10.69</v>
       </c>
       <c r="AG20" s="7">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH20" s="7">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="69">
         <v>0.73</v>
       </c>
       <c r="O21" s="7">
         <v>0.96</v>
       </c>
       <c r="P21" s="69">
         <v>0.64</v>
       </c>
       <c r="Q21" s="7">
         <v>0.84</v>
       </c>
@@ -16014,54 +16198,57 @@
       </c>
       <c r="Z21" s="7">
         <v>1.44</v>
       </c>
       <c r="AA21" s="7">
         <v>1</v>
       </c>
       <c r="AB21" s="7">
         <v>0.6</v>
       </c>
       <c r="AC21" s="7">
         <v>0.6</v>
       </c>
       <c r="AD21" s="7">
         <v>0.79</v>
       </c>
       <c r="AE21" s="7">
         <v>1</v>
       </c>
       <c r="AF21" s="7">
         <v>3.43</v>
       </c>
       <c r="AG21" s="7">
         <v>3.22</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH21" s="7">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="69">
         <v>1.49</v>
       </c>
       <c r="O22" s="7">
         <v>0.85</v>
       </c>
       <c r="P22" s="69">
         <v>0.96</v>
       </c>
       <c r="Q22" s="7">
         <v>0.9</v>
       </c>
@@ -16091,54 +16278,57 @@
       </c>
       <c r="Z22" s="7">
         <v>1.37</v>
       </c>
       <c r="AA22" s="7">
         <v>1.43</v>
       </c>
       <c r="AB22" s="7">
         <v>0.94</v>
       </c>
       <c r="AC22" s="7">
         <v>1.07</v>
       </c>
       <c r="AD22" s="7">
         <v>1.24</v>
       </c>
       <c r="AE22" s="7">
         <v>1.07</v>
       </c>
       <c r="AF22" s="7">
         <v>9.5</v>
       </c>
       <c r="AG22" s="7">
         <v>4.05</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH22" s="7">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
       <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="69">
         <v>2.52</v>
       </c>
       <c r="O23" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="P23" s="69">
         <v>1.47</v>
       </c>
       <c r="Q23" s="7">
         <v>1.66</v>
       </c>
@@ -16168,54 +16358,57 @@
       </c>
       <c r="Z23" s="7">
         <v>1.66</v>
       </c>
       <c r="AA23" s="7">
         <v>1.01</v>
       </c>
       <c r="AB23" s="7">
         <v>0.9</v>
       </c>
       <c r="AC23" s="7">
         <v>1.39</v>
       </c>
       <c r="AD23" s="7">
         <v>0.63</v>
       </c>
       <c r="AE23" s="7">
         <v>1.25</v>
       </c>
       <c r="AF23" s="7">
         <v>9.5</v>
       </c>
       <c r="AG23" s="7">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="24" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH23" s="7">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
       <c r="J24" s="25"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="69">
         <v>1.96</v>
       </c>
       <c r="O24" s="7">
         <v>1.71</v>
       </c>
       <c r="P24" s="69">
         <v>1.78</v>
       </c>
       <c r="Q24" s="7">
         <v>1.57</v>
       </c>
@@ -16245,96 +16438,107 @@
       </c>
       <c r="Z24" s="7">
         <v>2.2599999999999998</v>
       </c>
       <c r="AA24" s="7">
         <v>2.23</v>
       </c>
       <c r="AB24" s="7">
         <v>1.75</v>
       </c>
       <c r="AC24" s="7">
         <v>1.57</v>
       </c>
       <c r="AD24" s="7">
         <v>1.05</v>
       </c>
       <c r="AE24" s="7">
         <v>1.04</v>
       </c>
       <c r="AF24" s="7">
         <v>13.01</v>
       </c>
       <c r="AG24" s="7">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="81" t="s">
+      <c r="AH24" s="7">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="78"/>
+      <c r="B25" s="78"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="81"/>
-[...18 lines deleted...]
-      <c r="AG25" s="78"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+      <c r="AC25" s="81"/>
+      <c r="AD25" s="81"/>
+      <c r="AE25" s="81"/>
+      <c r="AF25" s="81"/>
+      <c r="AG25" s="81"/>
       <c r="AH25" s="78"/>
       <c r="AI25" s="78"/>
       <c r="AJ25" s="78"/>
-      <c r="AK25" s="81" t="s">
-[...2 lines deleted...]
-      <c r="AL25" s="81"/>
       <c r="AM25" s="78"/>
       <c r="AN25" s="78"/>
       <c r="AO25" s="78"/>
       <c r="AP25" s="78"/>
       <c r="AQ25" s="78"/>
       <c r="AR25" s="78"/>
       <c r="AS25" s="78"/>
       <c r="AT25" s="78"/>
       <c r="AU25" s="78"/>
       <c r="AV25" s="78"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="78"/>
     </row>
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="69">
         <v>1.78</v>
       </c>
       <c r="O26" s="7">
         <v>1.2</v>
       </c>
       <c r="P26" s="69">
         <v>1.22</v>
       </c>
       <c r="Q26" s="7">
@@ -16366,54 +16570,57 @@
       </c>
       <c r="Z26" s="7">
         <v>1.5</v>
       </c>
       <c r="AA26" s="7">
         <v>1.31</v>
       </c>
       <c r="AB26" s="7">
         <v>1.18</v>
       </c>
       <c r="AC26" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD26" s="7">
         <v>0.95</v>
       </c>
       <c r="AE26" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF26" s="7">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG26" s="7">
         <v>4.75</v>
       </c>
-    </row>
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH26" s="7">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="69">
         <v>1.62</v>
       </c>
       <c r="O27" s="7">
         <v>1.06</v>
       </c>
       <c r="P27" s="69">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q27" s="7">
         <v>1</v>
       </c>
@@ -16443,54 +16650,57 @@
       </c>
       <c r="Z27" s="7">
         <v>1.34</v>
       </c>
       <c r="AA27" s="7">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB27" s="7">
         <v>1.07</v>
       </c>
       <c r="AC27" s="7">
         <v>0.99</v>
       </c>
       <c r="AD27" s="7">
         <v>0.82</v>
       </c>
       <c r="AE27" s="7">
         <v>0.97</v>
       </c>
       <c r="AF27" s="7">
         <v>9.1</v>
       </c>
       <c r="AG27" s="7">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH27" s="7">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="69">
         <v>2.78</v>
       </c>
       <c r="O28" s="7">
         <v>1.88</v>
       </c>
       <c r="P28" s="69">
         <v>1.62</v>
       </c>
       <c r="Q28" s="7">
         <v>1.36</v>
       </c>
@@ -16520,52 +16730,55 @@
       </c>
       <c r="Z28" s="7">
         <v>2.08</v>
       </c>
       <c r="AA28" s="7">
         <v>2.12</v>
       </c>
       <c r="AB28" s="7">
         <v>1.81</v>
       </c>
       <c r="AC28" s="7">
         <v>1.89</v>
       </c>
       <c r="AD28" s="7">
         <v>1.39</v>
       </c>
       <c r="AE28" s="7">
         <v>1.72</v>
       </c>
       <c r="AF28" s="7">
         <v>14.14</v>
       </c>
       <c r="AG28" s="7">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH28" s="7">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="69">
         <v>0.85</v>
       </c>
       <c r="O29" s="7">
         <v>0.9</v>
       </c>
       <c r="P29" s="69">
         <v>0.81</v>
       </c>
       <c r="Q29" s="7">
@@ -16597,54 +16810,57 @@
       </c>
       <c r="Z29" s="7">
         <v>1.34</v>
       </c>
       <c r="AA29" s="7">
         <v>1</v>
       </c>
       <c r="AB29" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC29" s="7">
         <v>0.53</v>
       </c>
       <c r="AD29" s="7">
         <v>0.73</v>
       </c>
       <c r="AE29" s="7">
         <v>0.89</v>
       </c>
       <c r="AF29" s="7">
         <v>4.67</v>
       </c>
       <c r="AG29" s="7">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH29" s="7">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="69">
         <v>2.5</v>
       </c>
       <c r="O30" s="7">
         <v>1.69</v>
       </c>
       <c r="P30" s="69">
         <v>1.95</v>
       </c>
       <c r="Q30" s="7">
         <v>1.47</v>
       </c>
@@ -16674,54 +16890,57 @@
       </c>
       <c r="Z30" s="7">
         <v>2.08</v>
       </c>
       <c r="AA30" s="7">
         <v>1.68</v>
       </c>
       <c r="AB30" s="7">
         <v>1.49</v>
       </c>
       <c r="AC30" s="7">
         <v>1.43</v>
       </c>
       <c r="AD30" s="7">
         <v>1.58</v>
       </c>
       <c r="AE30" s="7">
         <v>1.71</v>
       </c>
       <c r="AF30" s="7">
         <v>13.92</v>
       </c>
       <c r="AG30" s="7">
         <v>6.99</v>
       </c>
-    </row>
-    <row r="31" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH30" s="7">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="69">
         <v>1.5</v>
       </c>
       <c r="O31" s="7">
         <v>1.39</v>
       </c>
       <c r="P31" s="69">
         <v>1.31</v>
       </c>
       <c r="Q31" s="7">
         <v>1.71</v>
       </c>
@@ -16751,96 +16970,108 @@
       </c>
       <c r="Z31" s="7">
         <v>2.1</v>
       </c>
       <c r="AA31" s="7">
         <v>1.92</v>
       </c>
       <c r="AB31" s="7">
         <v>0.89</v>
       </c>
       <c r="AC31" s="7">
         <v>1.67</v>
       </c>
       <c r="AD31" s="7">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE31" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF31" s="7">
         <v>11.77</v>
       </c>
       <c r="AG31" s="7">
         <v>8.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="80" t="s">
+      <c r="AH31" s="7">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="74"/>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="80"/>
-[...17 lines deleted...]
-      <c r="AF32" s="7"/>
+      <c r="U32" s="80"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="80"/>
+      <c r="Y32" s="80"/>
+      <c r="Z32" s="80"/>
+      <c r="AA32" s="80"/>
+      <c r="AB32" s="80"/>
+      <c r="AC32" s="80"/>
+      <c r="AD32" s="80"/>
+      <c r="AE32" s="80"/>
+      <c r="AF32" s="80"/>
+      <c r="AG32" s="80"/>
       <c r="AH32" s="74"/>
       <c r="AI32" s="74"/>
       <c r="AJ32" s="74"/>
-      <c r="AK32" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AL32" s="80"/>
       <c r="AM32" s="74"/>
       <c r="AN32" s="74"/>
       <c r="AO32" s="74"/>
       <c r="AP32" s="74"/>
       <c r="AQ32" s="74"/>
       <c r="AR32" s="74"/>
       <c r="AS32" s="74"/>
       <c r="AT32" s="74"/>
       <c r="AU32" s="74"/>
       <c r="AV32" s="74"/>
       <c r="AW32" s="74"/>
       <c r="AX32" s="74"/>
     </row>
-    <row r="33" spans="1:33" s="4" customFormat="1" ht="11.25">
-      <c r="A33" s="34" t="s">
+    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="69">
         <v>1.78</v>
       </c>
       <c r="O33" s="15">
         <v>1.44</v>
       </c>
       <c r="P33" s="69">
         <v>1.27</v>
       </c>
       <c r="Q33" s="15">
         <v>1.27</v>
@@ -16871,54 +17102,57 @@
       </c>
       <c r="Z33" s="15">
         <v>1.77</v>
       </c>
       <c r="AA33" s="15">
         <v>1.5</v>
       </c>
       <c r="AB33" s="15">
         <v>1.2</v>
       </c>
       <c r="AC33" s="15">
         <v>1.23</v>
       </c>
       <c r="AD33" s="15">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE33" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF33" s="7">
         <v>10.99</v>
       </c>
       <c r="AG33" s="15">
         <v>5.78</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AH33" s="15">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="69">
         <v>0.6</v>
       </c>
       <c r="O34" s="15">
         <v>0.97</v>
       </c>
       <c r="P34" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q34" s="15">
         <v>0.9</v>
       </c>
@@ -16948,54 +17182,57 @@
       </c>
       <c r="Z34" s="15">
         <v>1.1100000000000001</v>
       </c>
       <c r="AA34" s="15">
         <v>0.67</v>
       </c>
       <c r="AB34" s="15">
         <v>0.33</v>
       </c>
       <c r="AC34" s="15">
         <v>0.78</v>
       </c>
       <c r="AD34" s="15">
         <v>0.49</v>
       </c>
       <c r="AE34" s="15">
         <v>0.75</v>
       </c>
       <c r="AF34" s="7">
         <v>7.77</v>
       </c>
       <c r="AG34" s="15">
         <v>3.11</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AH34" s="15">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="69">
         <v>1.88</v>
       </c>
       <c r="O35" s="15">
         <v>2.48</v>
       </c>
       <c r="P35" s="69">
         <v>3.69</v>
       </c>
       <c r="Q35" s="15">
         <v>1.98</v>
       </c>
@@ -17022,54 +17259,59 @@
       </c>
       <c r="Y35" s="15">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z35" s="15">
         <v>0.99</v>
       </c>
       <c r="AA35" s="15">
         <v>0.87</v>
       </c>
       <c r="AB35" s="15">
         <v>3.09</v>
       </c>
       <c r="AC35" s="15">
         <v>2.09</v>
       </c>
       <c r="AD35" s="15">
         <v>1.89</v>
       </c>
       <c r="AE35" s="15">
         <v>1.74</v>
       </c>
       <c r="AF35" s="7">
         <v>22.15</v>
       </c>
-      <c r="AG35" s="15"/>
-[...2 lines deleted...]
-      <c r="A36" s="35" t="s">
+      <c r="AG35" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>7.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="69">
         <v>2.14</v>
       </c>
       <c r="O36" s="15">
         <v>1.97</v>
       </c>
       <c r="P36" s="69">
         <v>1.47</v>
       </c>
       <c r="Q36" s="15">
         <v>1.64</v>
@@ -17100,53 +17342,56 @@
       </c>
       <c r="Z36" s="15">
         <v>1.89</v>
       </c>
       <c r="AA36" s="15">
         <v>1.52</v>
       </c>
       <c r="AB36" s="15">
         <v>1.3</v>
       </c>
       <c r="AC36" s="15">
         <v>1.45</v>
       </c>
       <c r="AD36" s="15">
         <v>1.3</v>
       </c>
       <c r="AE36" s="15">
         <v>1.28</v>
       </c>
       <c r="AF36" s="7">
         <v>13.14</v>
       </c>
       <c r="AG36" s="15">
         <v>6.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="35" t="s">
+      <c r="AH36" s="15">
+        <v>6.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="69">
         <v>1.41</v>
       </c>
       <c r="O37" s="15">
         <v>0.97</v>
       </c>
       <c r="P37" s="69">
         <v>0.23</v>
       </c>
       <c r="Q37" s="15">
         <v>0.84</v>
@@ -17177,54 +17422,57 @@
       </c>
       <c r="Z37" s="15">
         <v>1.23</v>
       </c>
       <c r="AA37" s="15">
         <v>1.62</v>
       </c>
       <c r="AB37" s="15">
         <v>1.04</v>
       </c>
       <c r="AC37" s="15">
         <v>0.56999999999999995</v>
       </c>
       <c r="AD37" s="15">
         <v>0.39</v>
       </c>
       <c r="AE37" s="15">
         <v>0.36</v>
       </c>
       <c r="AF37" s="7">
         <v>5.77</v>
       </c>
       <c r="AG37" s="15">
         <v>3.79</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="AH37" s="15">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="69">
         <v>3.04</v>
       </c>
       <c r="O38" s="15">
         <v>2.14</v>
       </c>
       <c r="P38" s="69">
         <v>2.13</v>
       </c>
       <c r="Q38" s="15">
         <v>1.85</v>
       </c>
@@ -17254,53 +17502,56 @@
       </c>
       <c r="Z38" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA38" s="15">
         <v>1.87</v>
       </c>
       <c r="AB38" s="15">
         <v>1.75</v>
       </c>
       <c r="AC38" s="15">
         <v>2.5</v>
       </c>
       <c r="AD38" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE38" s="15">
         <v>1.72</v>
       </c>
       <c r="AF38" s="7">
         <v>20.399999999999999</v>
       </c>
       <c r="AG38" s="15">
         <v>10.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="35" t="s">
+      <c r="AH38" s="15">
+        <v>6.74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="24"/>
       <c r="I39" s="23"/>
       <c r="J39" s="26"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="69">
         <v>1.66</v>
       </c>
       <c r="O39" s="15">
         <v>1.76</v>
       </c>
       <c r="P39" s="69">
         <v>0.74</v>
       </c>
       <c r="Q39" s="15">
         <v>1.25</v>
@@ -17331,53 +17582,56 @@
       </c>
       <c r="Z39" s="15">
         <v>1.61</v>
       </c>
       <c r="AA39" s="15">
         <v>0.97</v>
       </c>
       <c r="AB39" s="15">
         <v>0.86</v>
       </c>
       <c r="AC39" s="15">
         <v>1.21</v>
       </c>
       <c r="AD39" s="15">
         <v>1.49</v>
       </c>
       <c r="AE39" s="15">
         <v>1.43</v>
       </c>
       <c r="AF39" s="7">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG39" s="15">
         <v>4.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="35" t="s">
+      <c r="AH39" s="15">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="69">
         <v>0.73</v>
       </c>
       <c r="O40" s="15">
         <v>0.48</v>
       </c>
       <c r="P40" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q40" s="15">
         <v>0.89</v>
@@ -17408,54 +17662,57 @@
       </c>
       <c r="Z40" s="15">
         <v>2.27</v>
       </c>
       <c r="AA40" s="15">
         <v>1.82</v>
       </c>
       <c r="AB40" s="15">
         <v>1.17</v>
       </c>
       <c r="AC40" s="15">
         <v>0.79</v>
       </c>
       <c r="AD40" s="15">
         <v>0.72</v>
       </c>
       <c r="AE40" s="15">
         <v>1.31</v>
       </c>
       <c r="AF40" s="7">
         <v>15.46</v>
       </c>
       <c r="AG40" s="15">
         <v>2.72</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH40" s="15">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>82</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="69">
         <v>1.97</v>
       </c>
       <c r="O41" s="15">
         <v>1.07</v>
       </c>
       <c r="P41" s="69">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q41" s="15">
         <v>0.69</v>
       </c>
@@ -17485,54 +17742,57 @@
       </c>
       <c r="Z41" s="15">
         <v>2.89</v>
       </c>
       <c r="AA41" s="15">
         <v>1.6</v>
       </c>
       <c r="AB41" s="15">
         <v>0.81</v>
       </c>
       <c r="AC41" s="15">
         <v>1.46</v>
       </c>
       <c r="AD41" s="15">
         <v>0.67</v>
       </c>
       <c r="AE41" s="15">
         <v>0.45</v>
       </c>
       <c r="AF41" s="7">
         <v>5.62</v>
       </c>
       <c r="AG41" s="15">
         <v>10.86</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AH41" s="15">
+        <v>4.54</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="69">
         <v>2.37</v>
       </c>
       <c r="O42" s="15">
         <v>1.42</v>
       </c>
       <c r="P42" s="69">
         <v>1.61</v>
       </c>
       <c r="Q42" s="15">
         <v>1.45</v>
       </c>
@@ -17562,54 +17822,57 @@
       </c>
       <c r="Z42" s="15">
         <v>1.83</v>
       </c>
       <c r="AA42" s="15">
         <v>2</v>
       </c>
       <c r="AB42" s="15">
         <v>1.67</v>
       </c>
       <c r="AC42" s="15">
         <v>0.96</v>
       </c>
       <c r="AD42" s="15">
         <v>1.36</v>
       </c>
       <c r="AE42" s="15">
         <v>1.07</v>
       </c>
       <c r="AF42" s="7">
         <v>10.69</v>
       </c>
       <c r="AG42" s="15">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AH42" s="15">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="24"/>
       <c r="I43" s="23"/>
       <c r="J43" s="26"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="69">
         <v>0.73</v>
       </c>
       <c r="O43" s="15">
         <v>0.96</v>
       </c>
       <c r="P43" s="69">
         <v>0.64</v>
       </c>
       <c r="Q43" s="15">
         <v>0.84</v>
       </c>
@@ -17639,54 +17902,57 @@
       </c>
       <c r="Z43" s="15">
         <v>1.44</v>
       </c>
       <c r="AA43" s="15">
         <v>1</v>
       </c>
       <c r="AB43" s="15">
         <v>0.6</v>
       </c>
       <c r="AC43" s="15">
         <v>0.6</v>
       </c>
       <c r="AD43" s="15">
         <v>0.79</v>
       </c>
       <c r="AE43" s="15">
         <v>1</v>
       </c>
       <c r="AF43" s="7">
         <v>3.43</v>
       </c>
       <c r="AG43" s="15">
         <v>3.22</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AH43" s="15">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="24"/>
       <c r="I44" s="23"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="69">
         <v>1.49</v>
       </c>
       <c r="O44" s="15">
         <v>0.85</v>
       </c>
       <c r="P44" s="69">
         <v>0.96</v>
       </c>
       <c r="Q44" s="15">
         <v>0.9</v>
       </c>
@@ -17716,54 +17982,57 @@
       </c>
       <c r="Z44" s="15">
         <v>1.37</v>
       </c>
       <c r="AA44" s="15">
         <v>1.43</v>
       </c>
       <c r="AB44" s="15">
         <v>0.94</v>
       </c>
       <c r="AC44" s="15">
         <v>1.07</v>
       </c>
       <c r="AD44" s="15">
         <v>1.24</v>
       </c>
       <c r="AE44" s="15">
         <v>1.07</v>
       </c>
       <c r="AF44" s="7">
         <v>9.5</v>
       </c>
       <c r="AG44" s="15">
         <v>4.05</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AH44" s="15">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="24"/>
       <c r="I45" s="23"/>
       <c r="J45" s="26"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="70">
         <v>2.52</v>
       </c>
       <c r="O45" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="P45" s="69">
         <v>1.47</v>
       </c>
       <c r="Q45" s="15">
         <v>1.66</v>
       </c>
@@ -17793,54 +18062,57 @@
       </c>
       <c r="Z45" s="15">
         <v>1.66</v>
       </c>
       <c r="AA45" s="15">
         <v>1.01</v>
       </c>
       <c r="AB45" s="15">
         <v>0.9</v>
       </c>
       <c r="AC45" s="15">
         <v>1.39</v>
       </c>
       <c r="AD45" s="15">
         <v>0.63</v>
       </c>
       <c r="AE45" s="15">
         <v>1.25</v>
       </c>
       <c r="AF45" s="7">
         <v>9.5</v>
       </c>
       <c r="AG45" s="15">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH45" s="15">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="27" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="29"/>
       <c r="I46" s="28"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="71">
         <v>2.3199999999999998</v>
       </c>
       <c r="O46" s="9">
         <v>1.96</v>
       </c>
       <c r="P46" s="71">
         <v>2.15</v>
       </c>
       <c r="Q46" s="9">
         <v>1.46</v>
       </c>
@@ -17864,79 +18136,82 @@
       </c>
       <c r="X46" s="9">
         <v>3.44</v>
       </c>
       <c r="Y46" s="9">
         <v>2.6</v>
       </c>
       <c r="Z46" s="9">
         <v>2.38</v>
       </c>
       <c r="AA46" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AB46" s="9">
         <v>2.44</v>
       </c>
       <c r="AC46" s="9">
         <v>1.49</v>
       </c>
       <c r="AD46" s="9">
         <v>1.02</v>
       </c>
       <c r="AE46" s="9">
         <v>0.98</v>
       </c>
-      <c r="AF46" s="7">
+      <c r="AF46" s="9">
         <v>14.03</v>
       </c>
       <c r="AG46" s="9">
         <v>8.42</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" s="4" customFormat="1">
+      <c r="AH46" s="9">
+        <v>5.34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" s="4" customFormat="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
     </row>
-    <row r="48" spans="1:33" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -18065,80 +18340,77 @@
     <row r="196" s="4" customFormat="1" ht="11.25"/>
     <row r="197" s="4" customFormat="1" ht="11.25"/>
     <row r="198" s="4" customFormat="1" ht="11.25"/>
     <row r="199" s="4" customFormat="1" ht="11.25"/>
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="14">
-    <mergeCell ref="U6:AP6"/>
+  <mergeCells count="11">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AP7:AQ7"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="AD7:AE7"/>
-    <mergeCell ref="A32:S32"/>
-[...4 lines deleted...]
-    <mergeCell ref="AK32:AL32"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="U6:AP6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AE219"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:A39"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:AE2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="6"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="15" customHeight="1">
       <c r="A2" s="93" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="93"/>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="93"/>
       <c r="G2" s="93"/>
       <c r="H2" s="93"/>
       <c r="I2" s="93"/>
       <c r="J2" s="93"/>
@@ -18180,63 +18452,63 @@
       <c r="M3" s="94"/>
     </row>
     <row r="4" spans="1:31">
       <c r="C4" s="2"/>
       <c r="Y4" s="4"/>
       <c r="AE4" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="82"/>
       <c r="B5" s="84">
         <v>2021</v>
       </c>
       <c r="C5" s="85"/>
       <c r="D5" s="85"/>
       <c r="E5" s="85"/>
       <c r="F5" s="85"/>
       <c r="G5" s="85"/>
       <c r="H5" s="85"/>
       <c r="I5" s="85"/>
       <c r="J5" s="85"/>
       <c r="K5" s="85"/>
       <c r="L5" s="85"/>
       <c r="M5" s="85"/>
-      <c r="N5" s="86">
+      <c r="N5" s="88">
         <v>2023</v>
       </c>
-      <c r="O5" s="86"/>
-[...8 lines deleted...]
-      <c r="X5" s="86"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
       <c r="Y5" s="84"/>
       <c r="Z5" s="84">
         <v>2024</v>
       </c>
       <c r="AA5" s="85"/>
       <c r="AB5" s="85"/>
       <c r="AC5" s="85"/>
       <c r="AD5" s="85"/>
       <c r="AE5" s="85"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="83"/>
       <c r="B6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="19" t="s">
@@ -18297,83 +18569,83 @@
         <v>46</v>
       </c>
       <c r="Y6" s="18" t="s">
         <v>47</v>
       </c>
       <c r="Z6" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AA6" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AB6" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AC6" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AD6" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AE6" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="87"/>
-[...28 lines deleted...]
-      <c r="AE7" s="87"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
+      <c r="I7" s="89"/>
+      <c r="J7" s="89"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="89"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
+      <c r="T7" s="89"/>
+      <c r="U7" s="89"/>
+      <c r="V7" s="89"/>
+      <c r="W7" s="89"/>
+      <c r="X7" s="89"/>
+      <c r="Y7" s="89"/>
+      <c r="Z7" s="89"/>
+      <c r="AA7" s="89"/>
+      <c r="AB7" s="89"/>
+      <c r="AC7" s="89"/>
+      <c r="AD7" s="89"/>
+      <c r="AE7" s="89"/>
     </row>
     <row r="8" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="8">
         <v>12</v>
       </c>
       <c r="O8" s="31">
         <v>1</v>
       </c>
       <c r="P8" s="8">
         <v>6</v>
@@ -18972,51 +19244,51 @@
       </c>
       <c r="Y16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE16" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="O17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Q17" s="62" t="s">
         <v>71</v>
       </c>
@@ -19043,51 +19315,51 @@
       </c>
       <c r="Y17" s="8">
         <v>1</v>
       </c>
       <c r="Z17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE17" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="8">
         <v>1</v>
       </c>
       <c r="O18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Q18" s="62" t="s">
         <v>71</v>
       </c>
@@ -19114,51 +19386,51 @@
       </c>
       <c r="Y18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD18" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE18" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="8">
         <v>1</v>
       </c>
       <c r="O19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Q19" s="62" t="s">
         <v>71</v>
       </c>
@@ -19575,51 +19847,51 @@
       </c>
       <c r="Y25" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z25" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA25" s="8">
         <v>1</v>
       </c>
       <c r="AB25" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC25" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD25" s="8">
         <v>1</v>
       </c>
       <c r="AE25" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A26" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="O26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Q26" s="62" t="s">
         <v>71</v>
       </c>
@@ -20320,51 +20592,51 @@
       </c>
       <c r="Y36" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z36" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA36" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB36" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC36" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE36" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="O37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Q37" s="62" t="s">
         <v>71</v>
       </c>
@@ -20391,51 +20663,51 @@
       </c>
       <c r="Y37" s="8">
         <v>1</v>
       </c>
       <c r="Z37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE37" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A38" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="8">
         <v>1</v>
       </c>
       <c r="O38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Q38" s="62" t="s">
         <v>71</v>
       </c>
@@ -20462,51 +20734,51 @@
       </c>
       <c r="Y38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE38" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A39" s="27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="28"/>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="29"/>
       <c r="I39" s="28"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="10">
         <v>1</v>
       </c>
       <c r="O39" s="61" t="s">
         <v>71</v>
       </c>
       <c r="P39" s="61" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="61" t="s">
         <v>71</v>
       </c>
@@ -21095,3097 +21367,3203 @@
     </row>
     <row r="219" spans="16:16" s="4" customFormat="1" ht="11.25">
       <c r="P219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="Z5:AE5"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BG223"/>
+  <dimension ref="A5:BG225"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P16" sqref="P16"/>
+    <sheetView topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:59" ht="15" customHeight="1">
-[...21 lines deleted...]
-      <c r="V2" s="93" t="s">
+    <row r="5" spans="1:59" ht="15" customHeight="1">
+      <c r="A5" s="75"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="93" t="s">
         <v>68</v>
       </c>
-      <c r="W2" s="93"/>
-[...55 lines deleted...]
-      <c r="AQ4" s="65" t="s">
+      <c r="W5" s="93"/>
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="93"/>
+      <c r="AC5" s="93"/>
+      <c r="AD5" s="93"/>
+      <c r="AE5" s="93"/>
+      <c r="AF5" s="93"/>
+      <c r="AG5" s="93"/>
+      <c r="AH5" s="93"/>
+      <c r="AI5" s="93"/>
+      <c r="AJ5" s="93"/>
+      <c r="AK5" s="93"/>
+      <c r="AL5" s="93"/>
+      <c r="AM5" s="93"/>
+      <c r="AN5" s="93"/>
+      <c r="AO5" s="93"/>
+      <c r="AP5" s="93"/>
+      <c r="AQ5" s="93"/>
+      <c r="AR5" s="75"/>
+      <c r="AS5" s="75"/>
+      <c r="AT5" s="75"/>
+      <c r="AU5" s="75"/>
+      <c r="AV5" s="75"/>
+      <c r="AW5" s="75"/>
+      <c r="AX5" s="75"/>
+      <c r="AY5" s="75"/>
+      <c r="AZ5" s="75"/>
+      <c r="BA5" s="75"/>
+      <c r="BB5" s="75"/>
+      <c r="BC5" s="75"/>
+      <c r="BD5" s="75"/>
+      <c r="BE5" s="75"/>
+      <c r="BF5" s="75"/>
+      <c r="BG5" s="75"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="C6" s="2"/>
+      <c r="AE6" s="65"/>
+      <c r="AQ6" s="65" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="1:59" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="84">
+    <row r="7" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="82"/>
+      <c r="B7" s="84">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="85">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85">
         <v>2024</v>
       </c>
-      <c r="O5" s="85"/>
-[...4 lines deleted...]
-      <c r="T5" s="86">
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="88">
         <v>2025</v>
       </c>
-      <c r="U5" s="86"/>
-[...10 lines deleted...]
-      <c r="AF5" s="86">
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="88"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="88"/>
+      <c r="AD7" s="88"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="88">
         <v>2026</v>
       </c>
-      <c r="AG5" s="86"/>
-[...13 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="AG7" s="88"/>
+      <c r="AH7" s="88"/>
+      <c r="AI7" s="88"/>
+      <c r="AJ7" s="88"/>
+      <c r="AK7" s="88"/>
+      <c r="AL7" s="88"/>
+      <c r="AM7" s="88"/>
+      <c r="AN7" s="88"/>
+      <c r="AO7" s="88"/>
+      <c r="AP7" s="88"/>
+      <c r="AQ7" s="84"/>
+    </row>
+    <row r="8" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="83"/>
+      <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C8" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D8" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E8" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F8" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G8" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H8" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I8" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="K8" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="18" t="s">
+      <c r="L8" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M8" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="64" t="s">
+      <c r="N8" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="O6" s="64" t="s">
+      <c r="O8" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="66" t="s">
+      <c r="P8" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="Q6" s="64" t="s">
+      <c r="Q8" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="R6" s="64" t="s">
+      <c r="R8" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="S6" s="64" t="s">
+      <c r="S8" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="T6" s="18" t="s">
+      <c r="T8" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U8" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V8" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="W8" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="X6" s="18" t="s">
+      <c r="X8" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y8" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="Z6" s="18" t="s">
+      <c r="Z8" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="AA6" s="18" t="s">
+      <c r="AA8" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="AB6" s="19" t="s">
+      <c r="AB8" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="AC6" s="18" t="s">
+      <c r="AC8" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="AD6" s="18" t="s">
+      <c r="AD8" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="AE6" s="18" t="s">
+      <c r="AE8" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="AF6" s="18" t="s">
+      <c r="AF8" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="AG6" s="18" t="s">
+      <c r="AG8" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="AH6" s="19" t="s">
+      <c r="AH8" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="AI6" s="18" t="s">
+      <c r="AI8" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="AJ6" s="18" t="s">
+      <c r="AJ8" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="AK6" s="18" t="s">
+      <c r="AK8" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="AL6" s="18" t="s">
+      <c r="AL8" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="AM6" s="18" t="s">
+      <c r="AM8" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="AN6" s="19" t="s">
+      <c r="AN8" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="AO6" s="18" t="s">
+      <c r="AO8" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="AP6" s="18" t="s">
+      <c r="AP8" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="AQ6" s="18" t="s">
+      <c r="AQ8" s="18" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:59" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="87" t="s">
+    <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="77"/>
+      <c r="B9" s="77"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="77"/>
+      <c r="L9" s="77"/>
+      <c r="M9" s="77"/>
+      <c r="N9" s="77"/>
+      <c r="O9" s="77"/>
+      <c r="P9" s="77"/>
+      <c r="Q9" s="77"/>
+      <c r="R9" s="77"/>
+      <c r="S9" s="77"/>
+      <c r="T9" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="87"/>
-[...40 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="U9" s="89"/>
+      <c r="V9" s="89"/>
+      <c r="W9" s="89"/>
+      <c r="X9" s="89"/>
+      <c r="Y9" s="89"/>
+      <c r="Z9" s="89"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="89"/>
+      <c r="AE9" s="89"/>
+      <c r="AF9" s="89"/>
+      <c r="AG9" s="89"/>
+      <c r="AH9" s="77"/>
+      <c r="AI9" s="77"/>
+      <c r="AJ9" s="77"/>
+      <c r="AK9" s="77"/>
+      <c r="AL9" s="77"/>
+      <c r="AM9" s="77"/>
+      <c r="AN9" s="77"/>
+      <c r="AO9" s="77"/>
+      <c r="AP9" s="77"/>
+      <c r="AQ9" s="77"/>
+      <c r="AR9" s="77"/>
+      <c r="AS9" s="77"/>
+      <c r="AT9" s="77"/>
+      <c r="AU9" s="77"/>
+      <c r="AV9" s="77"/>
+      <c r="AW9" s="77"/>
+      <c r="AX9" s="77"/>
+    </row>
+    <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="20"/>
-[...11 lines deleted...]
-      <c r="N8" s="4">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="4">
         <v>4</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O10" s="8">
         <v>2</v>
       </c>
-      <c r="P8" s="4">
+      <c r="P10" s="4">
         <v>3</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q10" s="8">
         <v>3</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R10" s="8">
         <v>7</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S10" s="8">
         <v>1</v>
       </c>
-      <c r="T8" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="8">
+      <c r="T10" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U10" s="8">
         <v>4</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V10" s="8">
         <v>4</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W10" s="8">
         <v>1</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X10" s="8">
         <v>5</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y10" s="8">
         <v>5</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z10" s="8">
         <v>8</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AA10" s="8">
         <v>5</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AB10" s="8">
         <v>3</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AC10" s="8">
         <v>4</v>
       </c>
-      <c r="AD8" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AE8" s="13">
+      <c r="AD10" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE10" s="13">
         <v>6</v>
       </c>
-      <c r="AF8" s="13">
+      <c r="AF10" s="13">
         <v>3</v>
       </c>
-      <c r="AG8" s="8">
+      <c r="AG10" s="8">
         <v>3</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N9" s="4">
+      <c r="AH10" s="8">
         <v>3</v>
       </c>
-      <c r="O9" s="8">
-[...134 lines deleted...]
-    <row r="11" spans="1:59" s="4" customFormat="1" ht="11.25">
+    </row>
+    <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="24"/>
       <c r="I11" s="23"/>
       <c r="J11" s="25"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
-      <c r="N11" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="N11" s="4">
+        <v>3</v>
+      </c>
+      <c r="O11" s="8">
+        <v>2</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1</v>
       </c>
       <c r="Q11" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R11" s="8">
+        <v>5</v>
+      </c>
+      <c r="S11" s="8">
         <v>1</v>
       </c>
-      <c r="S11" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T11" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U11" s="8">
+        <v>3</v>
+      </c>
+      <c r="V11" s="8">
         <v>1</v>
       </c>
-      <c r="V11" s="8" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="W11" s="8">
+        <v>1</v>
       </c>
       <c r="X11" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>3</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>3</v>
       </c>
       <c r="Z11" s="8">
         <v>3</v>
       </c>
-      <c r="AA11" s="8" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="AA11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>3</v>
       </c>
       <c r="AD11" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE11" s="13" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="AE11" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P12" s="65" t="s">
-        <v>71</v>
+      <c r="P12" s="4">
+        <v>1</v>
       </c>
       <c r="Q12" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R12" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U12" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="V12" s="8" t="s">
-        <v>71</v>
+      <c r="V12" s="8">
+        <v>1</v>
       </c>
       <c r="W12" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA12" s="8">
         <v>1</v>
       </c>
-      <c r="Y12" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB12" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC12" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AF12" s="13" t="s">
-        <v>71</v>
+      <c r="AF12" s="13">
+        <v>1</v>
       </c>
       <c r="AG12" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="13" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="AH12" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q13" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R13" s="8" t="s">
-        <v>71</v>
+      <c r="R13" s="8">
+        <v>1</v>
       </c>
       <c r="S13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T13" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U13" s="8" t="s">
-        <v>71</v>
+      <c r="U13" s="8">
+        <v>1</v>
       </c>
       <c r="V13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W13" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X13" s="8" t="s">
-        <v>71</v>
+      <c r="X13" s="8">
+        <v>1</v>
       </c>
       <c r="Y13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Z13" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="AA13" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="AB13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG13" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="14" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="AH13" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Q14" s="8">
-        <v>2</v>
+      <c r="Q14" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="R14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="V14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W14" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X14" s="8" t="s">
-        <v>71</v>
+      <c r="X14" s="8">
+        <v>1</v>
       </c>
       <c r="Y14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Z14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD14" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE14" s="13">
-        <v>1</v>
+      <c r="AE14" s="13" t="s">
+        <v>71</v>
       </c>
       <c r="AF14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG14" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="15" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="AH14" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R15" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U15" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="W15" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X15" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y15" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z15" s="8">
         <v>1</v>
       </c>
-      <c r="W15" s="52" t="s">
-[...12 lines deleted...]
-        <v>71</v>
+      <c r="AA15" s="8">
+        <v>1</v>
       </c>
       <c r="AB15" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC15" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG15" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="16" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="AH15" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P16" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Q16" s="65" t="s">
-        <v>71</v>
+      <c r="Q16" s="8">
+        <v>2</v>
       </c>
       <c r="R16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="V16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Y16" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="Z16" s="8">
-        <v>1</v>
+      <c r="Z16" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="AA16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE16" s="13">
         <v>1</v>
       </c>
       <c r="AF16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG16" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH16" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U17" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="V17" s="8" t="s">
-        <v>71</v>
+      <c r="V17" s="8">
+        <v>1</v>
       </c>
       <c r="W17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Y17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Z17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE17" s="65" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AE17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF17" s="13" t="s">
+        <v>71</v>
       </c>
       <c r="AG17" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH17" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
-      <c r="N18" s="4">
+      <c r="N18" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O18" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P18" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q18" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S18" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T18" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="V18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="W18" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z18" s="8">
         <v>1</v>
       </c>
-      <c r="O18" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="4">
+      <c r="AA18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD18" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE18" s="13">
         <v>1</v>
       </c>
-      <c r="Q18" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="8">
+      <c r="AF18" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH18" s="8">
         <v>1</v>
       </c>
-      <c r="S18" s="52" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="11.25">
+    </row>
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U19" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="V19" s="52" t="s">
+      <c r="V19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Y19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Z19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE19" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AF19" s="13" t="s">
-        <v>71</v>
+      <c r="AF19" s="13">
+        <v>1</v>
       </c>
       <c r="AG19" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH19" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
-      <c r="N20" s="52" t="s">
-        <v>71</v>
+      <c r="N20" s="4">
+        <v>1</v>
       </c>
       <c r="O20" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P20" s="65" t="s">
-        <v>71</v>
+      <c r="P20" s="4">
+        <v>1</v>
       </c>
       <c r="Q20" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R20" s="8" t="s">
-        <v>71</v>
+      <c r="R20" s="8">
+        <v>1</v>
       </c>
       <c r="S20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U20" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="V20" s="52" t="s">
-        <v>71</v>
+      <c r="V20" s="8">
+        <v>1</v>
       </c>
       <c r="W20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Y20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Z20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF20" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AG20" s="8">
-[...3 lines deleted...]
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AG20" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH20" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P21" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S21" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T21" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="V21" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W21" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD21" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE21" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF21" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH21" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="V22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF22" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG22" s="8">
         <v>1</v>
       </c>
-      <c r="R21" s="8" t="s">
-[...32 lines deleted...]
-      <c r="AC21" s="8">
+      <c r="AH22" s="8">
         <v>1</v>
       </c>
-      <c r="AD21" s="52" t="s">
-[...58 lines deleted...]
-        <v>24</v>
+    </row>
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="4" t="s">
+        <v>84</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
-      <c r="J23" s="24"/>
+      <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
-      <c r="N23" s="4">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="N23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P23" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="Q23" s="8">
         <v>1</v>
       </c>
-      <c r="R23" s="4">
-[...2 lines deleted...]
-      <c r="S23" s="8">
+      <c r="R23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC23" s="8">
         <v>1</v>
       </c>
-      <c r="T23" s="52" t="s">
-[...41 lines deleted...]
-      <c r="AK23" s="81" t="s">
+      <c r="AD23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF23" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH23" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="78"/>
+      <c r="B24" s="78"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="78"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="78"/>
+      <c r="J24" s="78"/>
+      <c r="K24" s="78"/>
+      <c r="L24" s="78"/>
+      <c r="M24" s="78"/>
+      <c r="N24" s="78"/>
+      <c r="O24" s="78"/>
+      <c r="P24" s="78"/>
+      <c r="Q24" s="78"/>
+      <c r="R24" s="78"/>
+      <c r="S24" s="78"/>
+      <c r="T24" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="AL23" s="81"/>
-[...80 lines deleted...]
-        <v>73</v>
+      <c r="U24" s="81"/>
+      <c r="V24" s="81"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="81"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="81"/>
+      <c r="AA24" s="81"/>
+      <c r="AB24" s="81"/>
+      <c r="AC24" s="81"/>
+      <c r="AD24" s="81"/>
+      <c r="AE24" s="81"/>
+      <c r="AF24" s="81"/>
+      <c r="AG24" s="81"/>
+      <c r="AH24" s="96"/>
+      <c r="AI24" s="78"/>
+      <c r="AJ24" s="78"/>
+      <c r="AK24" s="78"/>
+      <c r="AL24" s="78"/>
+      <c r="AM24" s="78"/>
+      <c r="AN24" s="78"/>
+      <c r="AO24" s="78"/>
+      <c r="AP24" s="78"/>
+      <c r="AQ24" s="78"/>
+      <c r="AR24" s="78"/>
+      <c r="AS24" s="78"/>
+      <c r="AT24" s="78"/>
+      <c r="AU24" s="78"/>
+      <c r="AV24" s="78"/>
+      <c r="AW24" s="78"/>
+      <c r="AX24" s="78"/>
+    </row>
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="22"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="24"/>
       <c r="I25" s="23"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
-      <c r="N25" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="N25" s="4">
+        <v>3</v>
+      </c>
+      <c r="O25" s="8">
+        <v>2</v>
       </c>
       <c r="P25" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="8">
         <v>1</v>
       </c>
-      <c r="Q25" s="65" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="R25" s="4">
+        <v>5</v>
+      </c>
+      <c r="S25" s="8">
+        <v>1</v>
       </c>
       <c r="T25" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U25" s="52" t="s">
-        <v>71</v>
+      <c r="U25" s="4">
+        <v>3</v>
       </c>
       <c r="V25" s="8">
+        <v>2</v>
+      </c>
+      <c r="W25" s="8">
         <v>1</v>
       </c>
-      <c r="W25" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="X25" s="8">
+        <v>3</v>
       </c>
       <c r="Y25" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="8">
         <v>2</v>
       </c>
-      <c r="Z25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="8">
+      <c r="AD25" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="13">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="8">
         <v>1</v>
       </c>
-      <c r="AB25" s="8" t="s">
-[...18 lines deleted...]
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="11.25">
+    </row>
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
-      <c r="N26" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="N26" s="4">
+        <v>3</v>
+      </c>
+      <c r="O26" s="8">
+        <v>2</v>
+      </c>
+      <c r="P26" s="4">
+        <v>1</v>
       </c>
       <c r="Q26" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R26" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="R26" s="4">
+        <v>5</v>
+      </c>
+      <c r="S26" s="8">
+        <v>1</v>
       </c>
       <c r="T26" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U26" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="U26" s="4">
+        <v>3</v>
+      </c>
+      <c r="V26" s="8">
+        <v>1</v>
+      </c>
+      <c r="W26" s="8">
+        <v>1</v>
       </c>
       <c r="X26" s="8">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>3</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF26" s="13">
         <v>1</v>
       </c>
-      <c r="Y26" s="8" t="s">
-[...27 lines deleted...]
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AG26" s="8">
+        <v>2</v>
+      </c>
+      <c r="AH26" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O27" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P27" s="65" t="s">
-        <v>71</v>
+      <c r="P27" s="4">
+        <v>1</v>
       </c>
       <c r="Q27" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R27" s="52" t="s">
         <v>71</v>
       </c>
       <c r="S27" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T27" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U27" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="V27" s="52" t="s">
-        <v>71</v>
+      <c r="V27" s="8">
+        <v>1</v>
       </c>
       <c r="W27" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X27" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="X27" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>2</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="AA27" s="8" t="s">
-        <v>71</v>
+      <c r="AA27" s="8">
+        <v>1</v>
       </c>
       <c r="AB27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD27" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE27" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AF27" s="13" t="s">
-        <v>71</v>
+      <c r="AF27" s="13">
+        <v>1</v>
       </c>
       <c r="AG27" s="52" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="AH27" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P28" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="S28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X28" s="8">
         <v>1</v>
       </c>
-      <c r="R28" s="52" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Z28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF28" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG28" s="52" t="s">
         <v>71</v>
       </c>
+      <c r="AH28" s="52" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="80" t="s">
-[...47 lines deleted...]
-        <v>24</v>
+      <c r="A29" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="S29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF29" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH29" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>84</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
-      <c r="J30" s="26"/>
+      <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
-      <c r="N30" s="4">
+      <c r="N30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O30" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q30" s="8">
         <v>1</v>
       </c>
-      <c r="O30" s="65" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="R30" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="S30" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="T30" s="65" t="s">
-[...21 lines deleted...]
-        <v>2</v>
+      <c r="T30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y30" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z30" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA30" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="AB30" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="AC30" s="13">
-        <v>2</v>
+      <c r="AC30" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="AD30" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE30" s="13">
-[...88 lines deleted...]
-        <v>73</v>
+      <c r="AE30" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF30" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH30" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="74"/>
+      <c r="B31" s="74"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="74"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="74"/>
+      <c r="I31" s="74"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="74"/>
+      <c r="L31" s="74"/>
+      <c r="M31" s="74"/>
+      <c r="N31" s="74"/>
+      <c r="O31" s="74"/>
+      <c r="P31" s="74"/>
+      <c r="Q31" s="74"/>
+      <c r="R31" s="74"/>
+      <c r="S31" s="74"/>
+      <c r="T31" s="80" t="s">
+        <v>39</v>
+      </c>
+      <c r="U31" s="80"/>
+      <c r="V31" s="80"/>
+      <c r="W31" s="80"/>
+      <c r="X31" s="80"/>
+      <c r="Y31" s="80"/>
+      <c r="Z31" s="80"/>
+      <c r="AA31" s="80"/>
+      <c r="AB31" s="80"/>
+      <c r="AC31" s="80"/>
+      <c r="AD31" s="80"/>
+      <c r="AE31" s="80"/>
+      <c r="AF31" s="80"/>
+      <c r="AG31" s="80"/>
+      <c r="AH31" s="97"/>
+      <c r="AI31" s="74"/>
+      <c r="AJ31" s="74"/>
+      <c r="AM31" s="74"/>
+      <c r="AN31" s="74"/>
+      <c r="AO31" s="74"/>
+      <c r="AP31" s="74"/>
+      <c r="AQ31" s="74"/>
+      <c r="AR31" s="74"/>
+      <c r="AS31" s="74"/>
+      <c r="AT31" s="74"/>
+      <c r="AU31" s="74"/>
+      <c r="AV31" s="74"/>
+      <c r="AW31" s="74"/>
+      <c r="AX31" s="74"/>
+    </row>
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="24"/>
       <c r="I32" s="23"/>
       <c r="J32" s="26"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
-      <c r="N32" s="52" t="s">
-        <v>71</v>
+      <c r="N32" s="4">
+        <v>1</v>
       </c>
       <c r="O32" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P32" s="65" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="P32" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="13">
+        <v>2</v>
+      </c>
+      <c r="R32" s="8">
+        <v>2</v>
       </c>
       <c r="S32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T32" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U32" s="8" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="U32" s="8">
+        <v>1</v>
+      </c>
+      <c r="V32" s="8">
+        <v>2</v>
       </c>
       <c r="W32" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="X32" s="8" t="s">
-        <v>71</v>
+      <c r="X32" s="8">
+        <v>2</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="Z32" s="13" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="Z32" s="8">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="8">
+        <v>2</v>
       </c>
       <c r="AB32" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="AC32" s="8" t="s">
-        <v>71</v>
+      <c r="AC32" s="13">
+        <v>2</v>
       </c>
       <c r="AD32" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE32" s="13" t="s">
-[...11 lines deleted...]
-        <v>74</v>
+      <c r="AE32" s="13">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>1</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q33" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R33" s="8">
-        <v>1</v>
+      <c r="R33" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="S33" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T33" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U33" s="8">
-        <v>1</v>
+      <c r="U33" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="V33" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X33" s="8">
         <v>1</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="Z33" s="8">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="Z33" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA33" s="8">
+        <v>1</v>
       </c>
       <c r="AB33" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="AC33" s="8" t="s">
-        <v>71</v>
+      <c r="AC33" s="13">
+        <v>1</v>
       </c>
       <c r="AD33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE33" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF33" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG33" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>32</v>
+      <c r="AH33" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q34" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R34" s="65" t="s">
+      <c r="R34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="S34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T34" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U34" s="65" t="s">
+      <c r="U34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="V34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Y34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AA34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG34" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="AH34" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R35" s="65" t="s">
-        <v>71</v>
+      <c r="R35" s="8">
+        <v>1</v>
       </c>
       <c r="S35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U35" s="65" t="s">
-        <v>71</v>
+      <c r="U35" s="8">
+        <v>1</v>
       </c>
       <c r="V35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="X35" s="52" t="s">
-        <v>71</v>
+      <c r="X35" s="8">
+        <v>1</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z35" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="AA35" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="AB35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG35" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AH35" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Q36" s="13">
-        <v>2</v>
+      <c r="Q36" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="R36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="S36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="V36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="X36" s="52" t="s">
+      <c r="X36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AA36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE36" s="13">
-        <v>1</v>
+      <c r="AE36" s="13" t="s">
+        <v>71</v>
       </c>
       <c r="AF36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG36" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>35</v>
+      <c r="AH36" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
-      <c r="D37" s="22"/>
-[...8 lines deleted...]
-      <c r="M37" s="22"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
       <c r="N37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="S37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U37" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V37" s="8">
+      <c r="V37" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="W37" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X37" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y37" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z37" s="8">
         <v>1</v>
       </c>
-      <c r="W37" s="65" t="s">
-[...12 lines deleted...]
-        <v>71</v>
+      <c r="AA37" s="8">
+        <v>1</v>
       </c>
       <c r="AB37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE37" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF37" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG37" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH37" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>75</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
-      <c r="D38" s="22"/>
-[...8 lines deleted...]
-      <c r="M38" s="22"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="24"/>
       <c r="N38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P38" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Q38" s="65" t="s">
-        <v>71</v>
+      <c r="Q38" s="13">
+        <v>2</v>
       </c>
       <c r="R38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="S38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="V38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y38" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="Z38" s="8">
-        <v>1</v>
+      <c r="Z38" s="13" t="s">
+        <v>71</v>
       </c>
       <c r="AA38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE38" s="13">
         <v>1</v>
       </c>
       <c r="AF38" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG38" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AH38" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
-      <c r="D39" s="23"/>
-[...8 lines deleted...]
-      <c r="M39" s="24"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
       <c r="N39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="S39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U39" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V39" s="8" t="s">
-        <v>71</v>
+      <c r="V39" s="8">
+        <v>1</v>
       </c>
       <c r="W39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AA39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE39" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AF39" s="13">
-        <v>1</v>
+      <c r="AF39" s="13" t="s">
+        <v>71</v>
       </c>
       <c r="AG39" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AH39" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>82</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
-      <c r="D40" s="23"/>
-[...9 lines deleted...]
-      <c r="N40" s="4">
+      <c r="D40" s="22"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="22"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="S40" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="U40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="V40" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="W40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X40" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y40" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z40" s="8">
         <v>1</v>
       </c>
-      <c r="O40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="4">
+      <c r="AA40" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB40" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC40" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD40" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE40" s="13">
         <v>1</v>
       </c>
-      <c r="Q40" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R40" s="8">
+      <c r="AF40" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG40" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH40" s="8">
         <v>1</v>
       </c>
-      <c r="S40" s="52" t="s">
-[...47 lines deleted...]
-        <v>79</v>
+    </row>
+    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="24"/>
       <c r="I41" s="23"/>
       <c r="J41" s="26"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="N41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="S41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U41" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V41" s="52" t="s">
+      <c r="V41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AA41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD41" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE41" s="65" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="AE41" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF41" s="13">
+        <v>1</v>
       </c>
       <c r="AG41" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AH41" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
-      <c r="N42" s="52" t="s">
-        <v>71</v>
+      <c r="N42" s="4">
+        <v>1</v>
       </c>
       <c r="O42" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P42" s="65" t="s">
-        <v>71</v>
+      <c r="P42" s="4">
+        <v>1</v>
       </c>
       <c r="Q42" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R42" s="65" t="s">
-        <v>71</v>
+      <c r="R42" s="8">
+        <v>1</v>
       </c>
       <c r="S42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U42" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V42" s="52" t="s">
+      <c r="V42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="W42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AA42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG42" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="AC43" s="10">
+      <c r="AH42" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B43" s="22"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="24"/>
+      <c r="N43" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="S43" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="U43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="V43" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X43" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y43" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z43" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA43" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB43" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC43" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF43" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG43" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH43" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B44" s="22"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="S44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="U44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="V44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y44" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z44" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA44" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB44" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC44" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF44" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG44" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH44" s="8">
         <v>1</v>
       </c>
-      <c r="AD43" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A44" s="5" t="s">
+    </row>
+    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
+      <c r="M45" s="29"/>
+      <c r="N45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="O45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="P45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="R45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="S45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="T45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="U45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="V45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="W45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="X45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC45" s="10">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG45" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH45" s="12" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="4" customFormat="1" ht="11.25">
+      <c r="A46" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="45" spans="1:33" s="4" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:33" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:34" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -24317,80 +24695,78 @@
     <row r="199" s="4" customFormat="1" ht="11.25"/>
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
+    <row r="224" s="4" customFormat="1" ht="11.25"/>
+    <row r="225" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="13">
-[...3 lines deleted...]
-    <mergeCell ref="V2:AQ2"/>
+  <mergeCells count="9">
+    <mergeCell ref="V5:AQ5"/>
+    <mergeCell ref="T7:AE7"/>
     <mergeCell ref="AF7:AQ7"/>
-    <mergeCell ref="T5:AE5"/>
-[...6 lines deleted...]
-    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AF219"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:A39"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:AE2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="6"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15" customHeight="1">
       <c r="A2" s="93" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="93"/>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="93"/>
       <c r="G2" s="93"/>
       <c r="H2" s="93"/>
       <c r="I2" s="93"/>
       <c r="J2" s="93"/>
       <c r="K2" s="93"/>
@@ -24433,63 +24809,63 @@
     <row r="4" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="C4" s="52"/>
       <c r="P4" s="14"/>
       <c r="AD4" s="4" t="s">
         <v>65</v>
       </c>
       <c r="AE4" s="68"/>
       <c r="AF4" s="42"/>
     </row>
     <row r="5" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="82"/>
       <c r="B5" s="84">
         <v>2021</v>
       </c>
       <c r="C5" s="85"/>
       <c r="D5" s="85"/>
       <c r="E5" s="85"/>
       <c r="F5" s="85"/>
       <c r="G5" s="85"/>
       <c r="H5" s="85"/>
       <c r="I5" s="85"/>
       <c r="J5" s="85"/>
       <c r="K5" s="85"/>
       <c r="L5" s="85"/>
       <c r="M5" s="85"/>
-      <c r="N5" s="86">
+      <c r="N5" s="88">
         <v>2023</v>
       </c>
-      <c r="O5" s="86"/>
-[...8 lines deleted...]
-      <c r="X5" s="86"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="88"/>
+      <c r="Q5" s="88"/>
+      <c r="R5" s="88"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="88"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="88"/>
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
       <c r="Y5" s="84"/>
       <c r="Z5" s="84">
         <v>2024</v>
       </c>
       <c r="AA5" s="85"/>
       <c r="AB5" s="85"/>
       <c r="AC5" s="85"/>
       <c r="AD5" s="85"/>
       <c r="AE5" s="85"/>
     </row>
     <row r="6" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="83"/>
       <c r="B6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="19" t="s">
@@ -24550,83 +24926,83 @@
         <v>46</v>
       </c>
       <c r="Y6" s="18" t="s">
         <v>47</v>
       </c>
       <c r="Z6" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AA6" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AB6" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AC6" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AD6" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AE6" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="87"/>
-[...28 lines deleted...]
-      <c r="AE7" s="87"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
+      <c r="I7" s="89"/>
+      <c r="J7" s="89"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="89"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
+      <c r="T7" s="89"/>
+      <c r="U7" s="89"/>
+      <c r="V7" s="89"/>
+      <c r="W7" s="89"/>
+      <c r="X7" s="89"/>
+      <c r="Y7" s="89"/>
+      <c r="Z7" s="89"/>
+      <c r="AA7" s="89"/>
+      <c r="AB7" s="89"/>
+      <c r="AC7" s="89"/>
+      <c r="AD7" s="89"/>
+      <c r="AE7" s="89"/>
     </row>
     <row r="8" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="7">
         <v>15.19</v>
       </c>
       <c r="O8" s="7">
         <v>1.56</v>
       </c>
       <c r="P8" s="7">
         <v>8.73</v>
@@ -25225,51 +25601,51 @@
       </c>
       <c r="Y16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE16" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="O17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Q17" s="7" t="s">
         <v>71</v>
       </c>
@@ -25296,51 +25672,51 @@
       </c>
       <c r="Y17" s="7">
         <v>43.48</v>
       </c>
       <c r="Z17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE17" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="7">
         <v>30.3</v>
       </c>
       <c r="O18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Q18" s="7" t="s">
         <v>71</v>
       </c>
@@ -25367,51 +25743,51 @@
       </c>
       <c r="Y18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE18" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="7">
         <v>35.71</v>
       </c>
       <c r="O19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Q19" s="7" t="s">
         <v>71</v>
       </c>
@@ -25828,51 +26204,51 @@
       </c>
       <c r="Y25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA25" s="7">
         <v>30.3</v>
       </c>
       <c r="AB25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD25" s="7">
         <v>43.48</v>
       </c>
       <c r="AE25" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A26" s="35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="O26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Q26" s="7" t="s">
         <v>71</v>
       </c>
@@ -26573,51 +26949,51 @@
       </c>
       <c r="Y36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE36" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="O37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Q37" s="7" t="s">
         <v>71</v>
       </c>
@@ -26644,51 +27020,51 @@
       </c>
       <c r="Y37" s="7">
         <v>43.48</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE37" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A38" s="35" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="7">
         <v>30.3</v>
       </c>
       <c r="O38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Q38" s="7" t="s">
         <v>71</v>
       </c>
@@ -26715,51 +27091,51 @@
       </c>
       <c r="Y38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE38" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A39" s="27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="28"/>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="29"/>
       <c r="I39" s="28"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="9">
         <v>62.5</v>
       </c>
       <c r="O39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="P39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="9" t="s">
         <v>71</v>
       </c>
@@ -27347,3037 +27723,3152 @@
       <c r="P218" s="14"/>
     </row>
     <row r="219" spans="16:16" s="4" customFormat="1" ht="11.25">
       <c r="P219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BF223"/>
+  <dimension ref="A6:BF226"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="S25" sqref="S25"/>
+    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11:AH46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:58" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="O2" s="93" t="s">
+    <row r="6" spans="1:58" ht="11.45" customHeight="1">
+      <c r="A6" s="75"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="93" t="s">
         <v>69</v>
       </c>
-      <c r="P2" s="93"/>
-[...64 lines deleted...]
-      <c r="AP4" s="95" t="s">
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="93"/>
+      <c r="S6" s="93"/>
+      <c r="T6" s="93"/>
+      <c r="U6" s="93"/>
+      <c r="V6" s="93"/>
+      <c r="W6" s="93"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="93"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="93"/>
+      <c r="AF6" s="93"/>
+      <c r="AG6" s="93"/>
+      <c r="AH6" s="93"/>
+      <c r="AI6" s="93"/>
+      <c r="AJ6" s="93"/>
+      <c r="AK6" s="93"/>
+      <c r="AL6" s="93"/>
+      <c r="AM6" s="93"/>
+      <c r="AN6" s="93"/>
+      <c r="AO6" s="93"/>
+      <c r="AP6" s="93"/>
+      <c r="AQ6" s="93"/>
+      <c r="AR6" s="75"/>
+      <c r="AS6" s="75"/>
+      <c r="AT6" s="75"/>
+      <c r="AU6" s="75"/>
+      <c r="AV6" s="75"/>
+      <c r="AW6" s="75"/>
+      <c r="AX6" s="75"/>
+      <c r="AY6" s="75"/>
+      <c r="AZ6" s="75"/>
+      <c r="BA6" s="75"/>
+      <c r="BB6" s="75"/>
+      <c r="BC6" s="75"/>
+      <c r="BD6" s="75"/>
+      <c r="BE6" s="75"/>
+      <c r="BF6" s="75"/>
+    </row>
+    <row r="7" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="C7" s="52"/>
+      <c r="T7" s="42"/>
+      <c r="AD7" s="95"/>
+      <c r="AE7" s="95"/>
+      <c r="AF7" s="42"/>
+      <c r="AP7" s="95" t="s">
         <v>65</v>
       </c>
-      <c r="AQ4" s="95"/>
-[...3 lines deleted...]
-      <c r="B5" s="84">
+      <c r="AQ7" s="95"/>
+    </row>
+    <row r="8" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="82"/>
+      <c r="B8" s="84">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="85">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85">
         <v>2024</v>
       </c>
-      <c r="O5" s="85"/>
-[...4 lines deleted...]
-      <c r="T5" s="86">
+      <c r="O8" s="85"/>
+      <c r="P8" s="85"/>
+      <c r="Q8" s="85"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="88">
         <v>2025</v>
       </c>
-      <c r="U5" s="86"/>
-[...10 lines deleted...]
-      <c r="AF5" s="86">
+      <c r="U8" s="88"/>
+      <c r="V8" s="88"/>
+      <c r="W8" s="88"/>
+      <c r="X8" s="88"/>
+      <c r="Y8" s="88"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="88"/>
+      <c r="AD8" s="88"/>
+      <c r="AE8" s="84"/>
+      <c r="AF8" s="88">
         <v>2026</v>
       </c>
-      <c r="AG5" s="86"/>
-[...13 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="AG8" s="88"/>
+      <c r="AH8" s="88"/>
+      <c r="AI8" s="88"/>
+      <c r="AJ8" s="88"/>
+      <c r="AK8" s="88"/>
+      <c r="AL8" s="88"/>
+      <c r="AM8" s="88"/>
+      <c r="AN8" s="88"/>
+      <c r="AO8" s="88"/>
+      <c r="AP8" s="88"/>
+      <c r="AQ8" s="84"/>
+    </row>
+    <row r="9" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="83"/>
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C9" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D9" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E9" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F9" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G9" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H9" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I9" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J9" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="K9" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="18" t="s">
+      <c r="L9" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M9" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="64" t="s">
+      <c r="N9" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="O6" s="64" t="s">
+      <c r="O9" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="66" t="s">
+      <c r="P9" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="Q6" s="64" t="s">
+      <c r="Q9" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="R6" s="64" t="s">
+      <c r="R9" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="S6" s="64" t="s">
+      <c r="S9" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="T6" s="18" t="s">
+      <c r="T9" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U9" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V9" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="W9" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="X6" s="18" t="s">
+      <c r="X9" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y9" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="Z6" s="18" t="s">
+      <c r="Z9" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="AA6" s="18" t="s">
+      <c r="AA9" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="AB6" s="19" t="s">
+      <c r="AB9" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="AC6" s="18" t="s">
+      <c r="AC9" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="AD6" s="18" t="s">
+      <c r="AD9" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="AE6" s="18" t="s">
+      <c r="AE9" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="AF6" s="18" t="s">
+      <c r="AF9" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="AG6" s="18" t="s">
+      <c r="AG9" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="AH6" s="19" t="s">
+      <c r="AH9" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="AI6" s="18" t="s">
+      <c r="AI9" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="AJ6" s="18" t="s">
+      <c r="AJ9" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="AK6" s="18" t="s">
+      <c r="AK9" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="AL6" s="18" t="s">
+      <c r="AL9" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="AM6" s="18" t="s">
+      <c r="AM9" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="AN6" s="19" t="s">
+      <c r="AN9" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="AO6" s="18" t="s">
+      <c r="AO9" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="AP6" s="18" t="s">
+      <c r="AP9" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="AQ6" s="18" t="s">
+      <c r="AQ9" s="18" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:58" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="87" t="s">
+    <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="77"/>
+      <c r="C10" s="77"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="77"/>
+      <c r="N10" s="77"/>
+      <c r="O10" s="77"/>
+      <c r="P10" s="77"/>
+      <c r="Q10" s="77"/>
+      <c r="R10" s="77"/>
+      <c r="S10" s="77"/>
+      <c r="T10" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="87"/>
-[...19 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="U10" s="89"/>
+      <c r="V10" s="89"/>
+      <c r="W10" s="89"/>
+      <c r="X10" s="89"/>
+      <c r="Y10" s="89"/>
+      <c r="Z10" s="89"/>
+      <c r="AA10" s="89"/>
+      <c r="AB10" s="89"/>
+      <c r="AC10" s="89"/>
+      <c r="AD10" s="89"/>
+      <c r="AE10" s="89"/>
+      <c r="AF10" s="89"/>
+      <c r="AG10" s="89"/>
+    </row>
+    <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="20"/>
-[...11 lines deleted...]
-      <c r="N8" s="4">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="4">
         <v>5.33</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O11" s="7">
         <v>3.1</v>
       </c>
-      <c r="P8" s="4">
+      <c r="P11" s="4">
         <v>4.3499999999999996</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q11" s="7">
         <v>4.37</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R11" s="7">
         <v>9.76</v>
       </c>
-      <c r="S8" s="7">
+      <c r="S11" s="7">
         <v>1.38</v>
       </c>
-      <c r="T8" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="7">
+      <c r="T11" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U11" s="7">
         <v>7.09</v>
       </c>
-      <c r="V8" s="7">
+      <c r="V11" s="7">
         <v>6.86</v>
       </c>
-      <c r="W8" s="7">
+      <c r="W11" s="7">
         <v>1.45</v>
       </c>
-      <c r="X8" s="7">
+      <c r="X11" s="7">
         <v>8.17</v>
       </c>
-      <c r="Y8" s="7">
+      <c r="Y11" s="7">
         <v>7.9</v>
       </c>
-      <c r="Z8" s="7">
+      <c r="Z11" s="7">
         <v>11.73</v>
       </c>
-      <c r="AA8" s="7">
+      <c r="AA11" s="7">
         <v>7.46</v>
       </c>
-      <c r="AB8" s="7">
+      <c r="AB11" s="7">
         <v>4.53</v>
       </c>
-      <c r="AC8" s="7">
+      <c r="AC11" s="7">
         <v>6.59</v>
       </c>
-      <c r="AD8" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AE8" s="15">
+      <c r="AD11" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE11" s="15">
         <v>9.48</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF11" s="15">
         <v>5.3</v>
       </c>
-      <c r="AG8" s="7">
+      <c r="AG11" s="7">
         <v>6.19</v>
       </c>
-    </row>
-[...231 lines deleted...]
-    <row r="12" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="AH11" s="7">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
-      <c r="N12" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="N12" s="4">
+        <v>7.73</v>
+      </c>
+      <c r="O12" s="7">
+        <v>5.6</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.66</v>
       </c>
       <c r="Q12" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="R12" s="7" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="R12" s="7">
+        <v>12.99</v>
+      </c>
+      <c r="S12" s="7">
+        <v>2.58</v>
       </c>
       <c r="T12" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U12" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="U12" s="7">
+        <v>10.27</v>
+      </c>
+      <c r="V12" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="W12" s="7">
+        <v>2.83</v>
       </c>
       <c r="X12" s="7">
-        <v>21.28</v>
-[...14 lines deleted...]
-        <v>71</v>
+        <v>9.17</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>9.26</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>7.98</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>7.14</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>8.11</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>9.09</v>
       </c>
       <c r="AD12" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE12" s="15" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="AE12" s="15">
+        <v>11.43</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>3.28</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>6.99</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="P13" s="52" t="s">
-        <v>71</v>
+      <c r="P13" s="4">
+        <v>32.26</v>
       </c>
       <c r="Q13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="R13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T13" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U13" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="U13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V13" s="7">
+        <v>32.26</v>
       </c>
       <c r="W13" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X13" s="52" t="s">
-[...6 lines deleted...]
-        <v>18.52</v>
+      <c r="X13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>57.14</v>
+      </c>
+      <c r="Z13" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AA13" s="7">
-        <v>26.32</v>
+        <v>32.26</v>
       </c>
       <c r="AB13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE13" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="AF13" s="15" t="s">
-        <v>71</v>
+      <c r="AF13" s="15">
+        <v>27.78</v>
       </c>
       <c r="AG13" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="14" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="AH13" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Q14" s="7">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="Q14" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="R14" s="7">
+        <v>26.32</v>
       </c>
       <c r="S14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T14" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U14" s="52" t="s">
-        <v>71</v>
+      <c r="U14" s="7">
+        <v>23.26</v>
       </c>
       <c r="V14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W14" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X14" s="52" t="s">
-        <v>71</v>
+      <c r="X14" s="7">
+        <v>32.26</v>
       </c>
       <c r="Y14" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Z14" s="65" t="s">
-        <v>71</v>
+      <c r="Z14" s="7">
+        <v>83.33</v>
       </c>
       <c r="AA14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD14" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE14" s="15">
-        <v>90.91</v>
+      <c r="AE14" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AF14" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG14" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="15" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="AH14" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="R15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U15" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="V15" s="7">
-        <v>125</v>
+      <c r="V15" s="7" t="s">
+        <v>71</v>
       </c>
       <c r="W15" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X15" s="52" t="s">
-        <v>71</v>
+      <c r="X15" s="7">
+        <v>21.28</v>
       </c>
       <c r="Y15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE15" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF15" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG15" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="16" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="AH15" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="R16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="V16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z16" s="7">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>18.52</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>26.32</v>
       </c>
       <c r="AB16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE16" s="15">
-        <v>200</v>
+      <c r="AE16" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AF16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG16" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH16" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Q17" s="52" t="s">
-        <v>71</v>
+      <c r="Q17" s="7">
+        <v>111.11</v>
       </c>
       <c r="R17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="V17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE17" s="65" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="AE17" s="15">
+        <v>90.91</v>
+      </c>
+      <c r="AF17" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AG17" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH17" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
-      <c r="N18" s="4">
-        <v>38.46</v>
+      <c r="N18" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="O18" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="P18" s="4">
-        <v>55.56</v>
+      <c r="P18" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="Q18" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="R18" s="7">
-        <v>31.25</v>
+      <c r="R18" s="7" t="s">
+        <v>71</v>
       </c>
       <c r="S18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="V18" s="7">
-        <v>41.67</v>
+        <v>125</v>
       </c>
       <c r="W18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD18" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE18" s="65" t="s">
+      <c r="AE18" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF18" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG18" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH18" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="R19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T19" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U19" s="52"/>
-      <c r="V19" s="52" t="s">
+      <c r="U19" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y19" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Z19" s="65" t="s">
-        <v>71</v>
+      <c r="Z19" s="7">
+        <v>500</v>
       </c>
       <c r="AA19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AE19" s="65" t="s">
-        <v>71</v>
+      <c r="AE19" s="15">
+        <v>200</v>
       </c>
       <c r="AF19" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG19" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH19" s="7">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="R20" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U20" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="V20" s="52" t="s">
+      <c r="V20" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE20" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AF20" s="15" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AF20" s="15">
+        <v>100</v>
+      </c>
+      <c r="AG20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH20" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
-      <c r="N21" s="52" t="s">
-        <v>71</v>
+      <c r="N21" s="4">
+        <v>38.46</v>
       </c>
       <c r="O21" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="P21" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="P21" s="4">
+        <v>55.56</v>
+      </c>
+      <c r="Q21" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="R21" s="7">
+        <v>31.25</v>
       </c>
       <c r="S21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U21" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="V21" s="52" t="s">
-        <v>71</v>
+      <c r="V21" s="7">
+        <v>41.67</v>
       </c>
       <c r="W21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="X21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB21" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AC21" s="7">
-        <v>33.33</v>
+      <c r="AC21" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AD21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF21" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="AG21" s="52" t="s">
-[...31 lines deleted...]
-        <v>24</v>
+      <c r="AG21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH21" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="P22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="R22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD22" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE22" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF22" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH22" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
-      <c r="J23" s="24"/>
+      <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
-      <c r="N23" s="4">
-[...15 lines deleted...]
-        <v>2.04</v>
+      <c r="N23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="P23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="R23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="T23" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U23" s="7">
-[...33 lines deleted...]
-        <v>5.25</v>
+      <c r="U23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD23" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE23" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF23" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AG23" s="7">
-        <v>6.02</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:33" s="4" customFormat="1" ht="11.25">
+        <v>125</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
-      <c r="J24" s="24"/>
+      <c r="J24" s="25"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
-      <c r="N24" s="4">
-[...15 lines deleted...]
-        <v>2.8</v>
+      <c r="N24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="P24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>30.3</v>
+      </c>
+      <c r="R24" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S24" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="T24" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U24" s="7">
-[...21 lines deleted...]
-        <v>8.4</v>
+      <c r="U24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y24" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z24" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA24" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB24" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AC24" s="7">
-        <v>6.6</v>
-[...36 lines deleted...]
-      <c r="P25" s="4">
         <v>33.33</v>
       </c>
-      <c r="Q25" s="52" t="s">
-[...53 lines deleted...]
-        <v>32</v>
+      <c r="AD24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE24" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF24" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG24" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH24" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="78"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="81" t="s">
+        <v>38</v>
+      </c>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+      <c r="AC25" s="81"/>
+      <c r="AD25" s="81"/>
+      <c r="AE25" s="81"/>
+      <c r="AF25" s="81"/>
+      <c r="AG25" s="81"/>
+      <c r="AH25" s="96"/>
+    </row>
+    <row r="26" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
-      <c r="N26" s="52" t="s">
-[...15 lines deleted...]
-        <v>71</v>
+      <c r="N26" s="4">
+        <v>6.06</v>
+      </c>
+      <c r="O26" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="P26" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="R26" s="7">
+        <v>10.37</v>
+      </c>
+      <c r="S26" s="7">
+        <v>2.04</v>
       </c>
       <c r="T26" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U26" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="U26" s="7">
+        <v>8.26</v>
+      </c>
+      <c r="V26" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="W26" s="7">
+        <v>2.36</v>
       </c>
       <c r="X26" s="7">
-        <v>38.46</v>
-[...14 lines deleted...]
-        <v>71</v>
+        <v>7.43</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>12.2</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>6.42</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>6.06</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>6.64</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>4.95</v>
       </c>
       <c r="AD26" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE26" s="65" t="s">
-[...9 lines deleted...]
-    <row r="27" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AE26" s="15">
+        <v>9.26</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>5.25</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>6.02</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>2.94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
-      <c r="N27" s="52" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="N27" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="O27" s="7">
+        <v>5.97</v>
+      </c>
+      <c r="P27" s="4">
+        <v>2.82</v>
       </c>
       <c r="Q27" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="R27" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="R27" s="7">
+        <v>13.7</v>
+      </c>
+      <c r="S27" s="7">
+        <v>2.8</v>
       </c>
       <c r="T27" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="U27" s="52" t="s">
-[...24 lines deleted...]
-        <v>71</v>
+      <c r="U27" s="7">
+        <v>10.91</v>
+      </c>
+      <c r="V27" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="W27" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="X27" s="7">
+        <v>6.49</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>9.77</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>8.5</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>8.4</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>6.6</v>
       </c>
       <c r="AD27" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE27" s="65" t="s">
-[...9 lines deleted...]
-    <row r="28" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AE27" s="15">
+        <v>12.31</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>3.47</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>7.33</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O28" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="P28" s="52" t="s">
-[...3 lines deleted...]
-        <v>58.82</v>
+      <c r="P28" s="4">
+        <v>33.33</v>
+      </c>
+      <c r="Q28" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="R28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="S28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U28" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="V28" s="52" t="s">
-        <v>71</v>
+      <c r="V28" s="7">
+        <v>40</v>
       </c>
       <c r="W28" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="X28" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="X28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>60.61</v>
       </c>
       <c r="Z28" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AA28" s="65" t="s">
-        <v>71</v>
+      <c r="AA28" s="7">
+        <v>32.26</v>
       </c>
       <c r="AB28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE28" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AF28" s="15" t="s">
-[...38 lines deleted...]
-        <v>24</v>
+      <c r="AF28" s="15">
+        <v>28.57</v>
+      </c>
+      <c r="AG28" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH28" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="P29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="R29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="S29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X29" s="7">
+        <v>38.46</v>
+      </c>
+      <c r="Y29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE29" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF29" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG29" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH29" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
-      <c r="J30" s="26"/>
+      <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
-      <c r="N30" s="4">
-[...12 lines deleted...]
-        <v>8.51</v>
+      <c r="N30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="R30" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="S30" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="T30" s="65" t="s">
-[...12 lines deleted...]
-        <v>9.6199999999999992</v>
+      <c r="T30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X30" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="Y30" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Z30" s="7">
-[...3 lines deleted...]
-        <v>11.43</v>
+      <c r="Z30" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA30" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AB30" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AC30" s="15">
-        <v>9.85</v>
+      <c r="AC30" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AD30" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE30" s="15">
-[...11 lines deleted...]
-        <v>72</v>
+      <c r="AE30" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF30" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH30" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="4" t="s">
+        <v>84</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
-      <c r="J31" s="26"/>
+      <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="O31" s="65" t="s">
+      <c r="O31" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P31" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Q31" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="7" t="s">
+      <c r="Q31" s="7">
+        <v>58.82</v>
+      </c>
+      <c r="R31" s="52" t="s">
         <v>71</v>
       </c>
       <c r="S31" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="T31" s="65" t="s">
-[...12 lines deleted...]
-        <v>52.63</v>
+      <c r="T31" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="U31" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="V31" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W31" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="X31" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="Y31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z31" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AA31" s="7">
-        <v>66.67</v>
+      <c r="AA31" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AB31" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AC31" s="15">
-        <v>37.04</v>
+      <c r="AC31" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AD31" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE31" s="15" t="s">
+      <c r="AE31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF31" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="AG31" s="7" t="s">
-[...82 lines deleted...]
-        <v>74</v>
+      <c r="AG31" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH31" s="52" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="80" t="s">
+        <v>39</v>
+      </c>
+      <c r="U32" s="80"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="80"/>
+      <c r="Y32" s="80"/>
+      <c r="Z32" s="80"/>
+      <c r="AA32" s="80"/>
+      <c r="AB32" s="80"/>
+      <c r="AC32" s="80"/>
+      <c r="AD32" s="80"/>
+      <c r="AE32" s="80"/>
+      <c r="AF32" s="80"/>
+      <c r="AG32" s="80"/>
+      <c r="AH32" s="97"/>
+    </row>
+    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="34" t="s">
+        <v>24</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
-      <c r="N33" s="52" t="s">
-        <v>71</v>
+      <c r="N33" s="4">
+        <v>3.91</v>
       </c>
       <c r="O33" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P33" s="52" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="P33" s="4">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>8.44</v>
       </c>
       <c r="R33" s="7">
-        <v>26.32</v>
+        <v>8.51</v>
       </c>
       <c r="S33" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U33" s="7">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V33" s="7">
+        <v>9.52</v>
+      </c>
+      <c r="W33" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X33" s="7">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y33" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z33" s="7">
         <v>23.26</v>
       </c>
-      <c r="V33" s="7" t="s">
-[...15 lines deleted...]
-        <v>71</v>
+      <c r="AA33" s="7">
+        <v>11.43</v>
       </c>
       <c r="AB33" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AC33" s="65" t="s">
-        <v>71</v>
+      <c r="AC33" s="15">
+        <v>9.85</v>
       </c>
       <c r="AD33" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE33" s="15" t="s">
-[...9 lines deleted...]
-    <row r="34" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AE33" s="15">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>5.41</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="35" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T34" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U34" s="65" t="s">
+      <c r="U34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="V34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W34" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="X34" s="52" t="s">
-        <v>71</v>
+      <c r="X34" s="7">
+        <v>52.63</v>
       </c>
       <c r="Y34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z34" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AA34" s="65" t="s">
-        <v>71</v>
+      <c r="AA34" s="7">
+        <v>66.67</v>
       </c>
       <c r="AB34" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AC34" s="65" t="s">
-        <v>71</v>
+      <c r="AC34" s="15">
+        <v>37.04</v>
       </c>
       <c r="AD34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE34" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF34" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG34" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH34" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="35" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U35" s="65" t="s">
+      <c r="U35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="V35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="X35" s="52" t="s">
+      <c r="X35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Y35" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Z35" s="7">
-[...3 lines deleted...]
-        <v>83.33</v>
+      <c r="Z35" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA35" s="65" t="s">
+        <v>71</v>
       </c>
       <c r="AB35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE35" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF35" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG35" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH35" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="35" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P36" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Q36" s="7">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="Q36" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R36" s="7">
+        <v>26.32</v>
       </c>
       <c r="S36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="U36" s="65" t="s">
-        <v>71</v>
+      <c r="U36" s="7">
+        <v>23.26</v>
       </c>
       <c r="V36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="X36" s="52" t="s">
-        <v>71</v>
+      <c r="X36" s="7">
+        <v>32.26</v>
       </c>
       <c r="Y36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Z36" s="65" t="s">
-        <v>71</v>
+      <c r="Z36" s="7">
+        <v>83.33</v>
       </c>
       <c r="AA36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE36" s="15">
-        <v>90.91</v>
+      <c r="AE36" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AF36" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG36" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="37" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH36" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="35" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
-      <c r="D37" s="22"/>
-[...8 lines deleted...]
-      <c r="M37" s="22"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
       <c r="N37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U37" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V37" s="7">
-        <v>125</v>
+      <c r="V37" s="7" t="s">
+        <v>71</v>
       </c>
       <c r="W37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE37" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF37" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG37" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH37" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="35" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
-      <c r="D38" s="22"/>
-[...8 lines deleted...]
-      <c r="M38" s="22"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="24"/>
       <c r="N38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="R38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="V38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z38" s="7">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>58.82</v>
+      </c>
+      <c r="AA38" s="7">
+        <v>83.33</v>
       </c>
       <c r="AB38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE38" s="15">
-        <v>200</v>
+      <c r="AE38" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AF38" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG38" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH38" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="35" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="24"/>
       <c r="I39" s="23"/>
       <c r="J39" s="26"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P39" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Q39" s="65" t="s">
-        <v>71</v>
+      <c r="Q39" s="7">
+        <v>111.11</v>
       </c>
       <c r="R39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="V39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD39" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE39" s="15" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="AE39" s="15">
+        <v>90.91</v>
+      </c>
+      <c r="AF39" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="AG39" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH39" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="35" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
-      <c r="D40" s="23"/>
-[...10 lines deleted...]
-        <v>38.46</v>
+      <c r="D40" s="22"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="22"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="O40" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="P40" s="4">
-        <v>55.56</v>
+      <c r="P40" s="52" t="s">
+        <v>71</v>
       </c>
       <c r="Q40" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R40" s="7">
-        <v>31.25</v>
+      <c r="R40" s="7" t="s">
+        <v>71</v>
       </c>
       <c r="S40" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="V40" s="7">
-        <v>41.67</v>
+        <v>125</v>
       </c>
       <c r="W40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X40" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD40" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE40" s="65" t="s">
+      <c r="AE40" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF40" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG40" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH40" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="35" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
-      <c r="D41" s="23"/>
-[...8 lines deleted...]
-      <c r="M41" s="24"/>
+      <c r="D41" s="22"/>
+      <c r="E41" s="22"/>
+      <c r="F41" s="22"/>
+      <c r="G41" s="22"/>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="22"/>
+      <c r="L41" s="22"/>
+      <c r="M41" s="22"/>
       <c r="N41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q41" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R41" s="72" t="s">
+      <c r="R41" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U41" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V41" s="52" t="s">
+      <c r="V41" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y41" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="Z41" s="65" t="s">
-        <v>71</v>
+      <c r="Z41" s="7">
+        <v>500</v>
       </c>
       <c r="AA41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD41" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE41" s="65" t="s">
-        <v>71</v>
+      <c r="AE41" s="15">
+        <v>200</v>
       </c>
       <c r="AF41" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG41" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" s="4" customFormat="1" ht="11.25">
+      <c r="AH41" s="7">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="35" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q42" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="R42" s="72" t="s">
+      <c r="R42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="T42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="U42" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="V42" s="52" t="s">
+      <c r="V42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="W42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="X42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Y42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Z42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AA42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD42" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="AE42" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AG42" s="7">
+      <c r="AE42" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF42" s="15">
+        <v>100</v>
+      </c>
+      <c r="AG42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH42" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B43" s="22"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="24"/>
+      <c r="N43" s="4">
+        <v>38.46</v>
+      </c>
+      <c r="O43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P43" s="4">
+        <v>55.56</v>
+      </c>
+      <c r="Q43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R43" s="7">
+        <v>31.25</v>
+      </c>
+      <c r="S43" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="U43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="V43" s="7">
+        <v>41.67</v>
+      </c>
+      <c r="W43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X43" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE43" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF43" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH43" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" s="22"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R44" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="S44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="U44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="V44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X44" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE44" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF44" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH44" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="22"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="23"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="O45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="P45" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="R45" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="S45" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="T45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="U45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="V45" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="W45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="X45" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE45" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF45" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG45" s="7">
         <v>125</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="AC43" s="9">
+      <c r="AH45" s="7">
         <v>62.5</v>
       </c>
-      <c r="AD43" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A44" s="11" t="s">
+    </row>
+    <row r="46" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+      <c r="K46" s="29"/>
+      <c r="L46" s="29"/>
+      <c r="M46" s="29"/>
+      <c r="N46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="O46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="P46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="R46" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="S46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="T46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="U46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="V46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="W46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="X46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC46" s="9">
+        <v>62.5</v>
+      </c>
+      <c r="AD46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG46" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH46" s="12" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" s="4" customFormat="1" ht="11.25">
+      <c r="A47" s="11" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="45" spans="1:33" s="4" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:33" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -30509,64 +31000,66 @@
     <row r="199" s="4" customFormat="1" ht="11.25"/>
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
+    <row r="224" s="4" customFormat="1" ht="11.25"/>
+    <row r="225" s="4" customFormat="1" ht="11.25"/>
+    <row r="226" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="N5:S5"/>
+  <mergeCells count="11">
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="O6:AQ6"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AP7:AQ7"/>
+    <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">