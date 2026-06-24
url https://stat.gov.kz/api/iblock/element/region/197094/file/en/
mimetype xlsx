--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -1,87 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86D4D57E-E1C5-4591-B85A-19ADFFD1EF3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="90" windowWidth="19170" windowHeight="9690" tabRatio="572" firstSheet="6" activeTab="8"/>
+    <workbookView xWindow="3570" yWindow="1755" windowWidth="21600" windowHeight="11295" tabRatio="572" firstSheet="6" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All population 2022" sheetId="1" r:id="rId1"/>
     <sheet name="All population " sheetId="6" r:id="rId2"/>
     <sheet name="All population 2024-2026" sheetId="9" r:id="rId3"/>
     <sheet name=" Total mortality rate " sheetId="5" r:id="rId4"/>
     <sheet name=" Total mortality rate 2024-2026" sheetId="10" r:id="rId5"/>
     <sheet name="The number of deceased infants " sheetId="7" r:id="rId6"/>
     <sheet name="The num.of dec-d inf.2024-2026" sheetId="11" r:id="rId7"/>
     <sheet name="Infant mortality rate " sheetId="8" r:id="rId8"/>
     <sheet name="Infant mortality rate 2024-2026" sheetId="12" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2628" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2677" uniqueCount="85">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -297,51 +303,51 @@
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -498,51 +504,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -682,50 +688,62 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -733,63 +751,65 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
@@ -806,604 +826,660 @@
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>91440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="83820" y="45720"/>
           <a:ext cx="2072640" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2179320" cy="716280"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="152400" y="0"/>
           <a:ext cx="2232660" cy="754380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000001180000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1988820" cy="670560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7169" name="Рисунок 2"/>
+        <xdr:cNvPr id="7169" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000011C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8193" name="Picture 2"/>
+        <xdr:cNvPr id="8193" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000001200000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2103120" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>601980</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9217" name="Рисунок 2"/>
+        <xdr:cNvPr id="9217" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000001240000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1568,129 +1644,129 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:V219"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="Q63" sqref="Q63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22" ht="12.75">
-      <c r="A5" s="79" t="s">
+      <c r="A5" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="79"/>
-[...19 lines deleted...]
-      <c r="V5" s="79"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
     </row>
     <row r="6" spans="1:22">
       <c r="C6" s="2"/>
       <c r="N6" s="67"/>
       <c r="O6" s="67"/>
       <c r="P6" s="67"/>
       <c r="Q6" s="67"/>
       <c r="R6" s="67"/>
       <c r="S6" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A7" s="82"/>
-      <c r="B7" s="84">
+      <c r="A7" s="86"/>
+      <c r="B7" s="88">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="84">
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
+      <c r="I7" s="89"/>
+      <c r="J7" s="89"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="88">
         <v>2022</v>
       </c>
-      <c r="O7" s="85"/>
-[...3 lines deleted...]
-      <c r="S7" s="85"/>
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="89"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
     </row>
     <row r="8" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="83"/>
+      <c r="A8" s="87"/>
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="18" t="s">
@@ -1703,71 +1779,71 @@
         <v>18</v>
       </c>
       <c r="M8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="19" t="s">
         <v>50</v>
       </c>
       <c r="Q8" s="18" t="s">
         <v>51</v>
       </c>
       <c r="R8" s="18" t="s">
         <v>52</v>
       </c>
       <c r="S8" s="18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="80" t="s">
+      <c r="A9" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="80"/>
-[...16 lines deleted...]
-      <c r="S9" s="80"/>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="84"/>
+      <c r="P9" s="84"/>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="84"/>
+      <c r="S9" s="84"/>
     </row>
     <row r="10" spans="1:22" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="21">
         <v>1355</v>
       </c>
       <c r="O10" s="21">
         <v>1468</v>
       </c>
       <c r="P10" s="21">
         <v>1142</v>
@@ -2426,71 +2502,71 @@
       <c r="I29" s="23"/>
       <c r="J29" s="25"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="21">
         <v>64</v>
       </c>
       <c r="O29" s="21">
         <v>75</v>
       </c>
       <c r="P29" s="21">
         <v>42</v>
       </c>
       <c r="Q29" s="21">
         <v>49</v>
       </c>
       <c r="R29" s="21">
         <v>60</v>
       </c>
       <c r="S29" s="21">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="81" t="s">
+      <c r="A30" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="81"/>
-[...16 lines deleted...]
-      <c r="S30" s="81"/>
+      <c r="B30" s="85"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="85"/>
+      <c r="J30" s="85"/>
+      <c r="K30" s="85"/>
+      <c r="L30" s="85"/>
+      <c r="M30" s="85"/>
+      <c r="N30" s="85"/>
+      <c r="O30" s="85"/>
+      <c r="P30" s="85"/>
+      <c r="Q30" s="85"/>
+      <c r="R30" s="85"/>
+      <c r="S30" s="85"/>
     </row>
     <row r="31" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="21">
         <v>865</v>
       </c>
       <c r="O31" s="21">
         <v>961</v>
       </c>
       <c r="P31" s="21">
         <v>716</v>
@@ -2799,71 +2875,71 @@
       <c r="I40" s="23"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="21">
         <v>25</v>
       </c>
       <c r="O40" s="21">
         <v>31</v>
       </c>
       <c r="P40" s="21">
         <v>14</v>
       </c>
       <c r="Q40" s="21">
         <v>14</v>
       </c>
       <c r="R40" s="21">
         <v>23</v>
       </c>
       <c r="S40" s="21">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A41" s="80" t="s">
+      <c r="A41" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="80"/>
-[...16 lines deleted...]
-      <c r="S41" s="80"/>
+      <c r="B41" s="84"/>
+      <c r="C41" s="84"/>
+      <c r="D41" s="84"/>
+      <c r="E41" s="84"/>
+      <c r="F41" s="84"/>
+      <c r="G41" s="84"/>
+      <c r="H41" s="84"/>
+      <c r="I41" s="84"/>
+      <c r="J41" s="84"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="84"/>
+      <c r="M41" s="84"/>
+      <c r="N41" s="84"/>
+      <c r="O41" s="84"/>
+      <c r="P41" s="84"/>
+      <c r="Q41" s="84"/>
+      <c r="R41" s="84"/>
+      <c r="S41" s="84"/>
     </row>
     <row r="42" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="21">
         <v>490</v>
       </c>
       <c r="O42" s="21">
         <v>507</v>
       </c>
       <c r="P42" s="21">
         <v>426</v>
@@ -3665,196 +3741,196 @@
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A5:V5"/>
     <mergeCell ref="A9:S9"/>
     <mergeCell ref="A30:S30"/>
     <mergeCell ref="A41:S41"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:AK219"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A32" sqref="A32:A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.140625" style="6"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:37" ht="12.75">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="17"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
     </row>
     <row r="6" spans="1:37" ht="12.75">
-      <c r="A6" s="79" t="s">
+      <c r="A6" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="79"/>
-[...34 lines deleted...]
-      <c r="AK6" s="79"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="83"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="83"/>
     </row>
     <row r="7" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="C7" s="52"/>
       <c r="N7" s="27"/>
       <c r="O7" s="27"/>
       <c r="P7" s="27"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="V7" s="14"/>
       <c r="AK7" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="82"/>
-      <c r="B8" s="84">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="86">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="90">
         <v>2022</v>
       </c>
-      <c r="O8" s="87"/>
-[...4 lines deleted...]
-      <c r="T8" s="88">
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="92">
         <v>2023</v>
       </c>
-      <c r="U8" s="88"/>
-[...10 lines deleted...]
-      <c r="AF8" s="84">
+      <c r="U8" s="92"/>
+      <c r="V8" s="92"/>
+      <c r="W8" s="92"/>
+      <c r="X8" s="92"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="92"/>
+      <c r="AA8" s="92"/>
+      <c r="AB8" s="92"/>
+      <c r="AC8" s="92"/>
+      <c r="AD8" s="92"/>
+      <c r="AE8" s="88"/>
+      <c r="AF8" s="88">
         <v>2024</v>
       </c>
-      <c r="AG8" s="85"/>
-[...3 lines deleted...]
-      <c r="AK8" s="85"/>
+      <c r="AG8" s="89"/>
+      <c r="AH8" s="89"/>
+      <c r="AI8" s="89"/>
+      <c r="AJ8" s="89"/>
+      <c r="AK8" s="89"/>
     </row>
     <row r="9" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="83"/>
+      <c r="A9" s="87"/>
       <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="18" t="s">
@@ -3921,89 +3997,89 @@
         <v>46</v>
       </c>
       <c r="AE9" s="18" t="s">
         <v>47</v>
       </c>
       <c r="AF9" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AG9" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AH9" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AI9" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AJ9" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AK9" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="89" t="s">
+      <c r="A10" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="89"/>
-[...34 lines deleted...]
-      <c r="AK10" s="89"/>
+      <c r="B10" s="93"/>
+      <c r="C10" s="93"/>
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="93"/>
+      <c r="M10" s="93"/>
+      <c r="N10" s="93"/>
+      <c r="O10" s="93"/>
+      <c r="P10" s="93"/>
+      <c r="Q10" s="93"/>
+      <c r="R10" s="93"/>
+      <c r="S10" s="93"/>
+      <c r="T10" s="93"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
+      <c r="X10" s="93"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="93"/>
+      <c r="AB10" s="93"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="93"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="93"/>
+      <c r="AG10" s="93"/>
+      <c r="AH10" s="93"/>
+      <c r="AI10" s="93"/>
+      <c r="AJ10" s="93"/>
+      <c r="AK10" s="93"/>
     </row>
     <row r="11" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="21">
         <v>592</v>
       </c>
       <c r="O11" s="21">
         <v>733</v>
       </c>
       <c r="P11" s="21">
         <v>714</v>
@@ -5030,89 +5106,89 @@
         <v>46</v>
       </c>
       <c r="AE22" s="8">
         <v>45</v>
       </c>
       <c r="AF22" s="8">
         <v>62</v>
       </c>
       <c r="AG22" s="8">
         <v>48</v>
       </c>
       <c r="AH22" s="8">
         <v>74</v>
       </c>
       <c r="AI22" s="8">
         <v>51</v>
       </c>
       <c r="AJ22" s="8">
         <v>46</v>
       </c>
       <c r="AK22" s="31">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="81" t="s">
+      <c r="A23" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="81"/>
-[...34 lines deleted...]
-      <c r="AK23" s="81"/>
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="85"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="85"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="85"/>
+      <c r="O23" s="85"/>
+      <c r="P23" s="85"/>
+      <c r="Q23" s="85"/>
+      <c r="R23" s="85"/>
+      <c r="S23" s="85"/>
+      <c r="T23" s="85"/>
+      <c r="U23" s="85"/>
+      <c r="V23" s="85"/>
+      <c r="W23" s="85"/>
+      <c r="X23" s="85"/>
+      <c r="Y23" s="85"/>
+      <c r="Z23" s="85"/>
+      <c r="AA23" s="85"/>
+      <c r="AB23" s="85"/>
+      <c r="AC23" s="85"/>
+      <c r="AD23" s="85"/>
+      <c r="AE23" s="85"/>
+      <c r="AF23" s="85"/>
+      <c r="AG23" s="85"/>
+      <c r="AH23" s="85"/>
+      <c r="AI23" s="85"/>
+      <c r="AJ23" s="85"/>
+      <c r="AK23" s="85"/>
     </row>
     <row r="24" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="21">
         <v>390</v>
       </c>
       <c r="O24" s="21">
         <v>463</v>
       </c>
       <c r="P24" s="21">
         <v>462</v>
@@ -5605,89 +5681,89 @@
         <v>15</v>
       </c>
       <c r="AE29" s="8">
         <v>12</v>
       </c>
       <c r="AF29" s="8">
         <v>22</v>
       </c>
       <c r="AG29" s="8">
         <v>14</v>
       </c>
       <c r="AH29" s="8">
         <v>21</v>
       </c>
       <c r="AI29" s="8">
         <v>23</v>
       </c>
       <c r="AJ29" s="8">
         <v>17</v>
       </c>
       <c r="AK29" s="31">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A30" s="80" t="s">
+      <c r="A30" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="80"/>
-[...34 lines deleted...]
-      <c r="AK30" s="80"/>
+      <c r="B30" s="84"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="84"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="84"/>
+      <c r="O30" s="84"/>
+      <c r="P30" s="84"/>
+      <c r="Q30" s="84"/>
+      <c r="R30" s="84"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="84"/>
+      <c r="U30" s="84"/>
+      <c r="V30" s="84"/>
+      <c r="W30" s="84"/>
+      <c r="X30" s="84"/>
+      <c r="Y30" s="84"/>
+      <c r="Z30" s="84"/>
+      <c r="AA30" s="84"/>
+      <c r="AB30" s="84"/>
+      <c r="AC30" s="84"/>
+      <c r="AD30" s="84"/>
+      <c r="AE30" s="84"/>
+      <c r="AF30" s="84"/>
+      <c r="AG30" s="84"/>
+      <c r="AH30" s="84"/>
+      <c r="AI30" s="84"/>
+      <c r="AJ30" s="84"/>
+      <c r="AK30" s="84"/>
     </row>
     <row r="31" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A31" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="26"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="21">
         <v>202</v>
       </c>
       <c r="O31" s="21">
         <v>270</v>
       </c>
       <c r="P31" s="21">
         <v>252</v>
@@ -7267,184 +7343,184 @@
       <c r="V218" s="14"/>
     </row>
     <row r="219" spans="22:22" s="4" customFormat="1" ht="11.25">
       <c r="V219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:AK6"/>
     <mergeCell ref="AF8:AK8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A10:AK10"/>
     <mergeCell ref="A30:AK30"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A23:AK23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A5:AX223"/>
   <sheetViews>
-    <sheetView topLeftCell="X1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11:AH46"/>
+    <sheetView topLeftCell="X10" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:50" ht="12.75">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:50" ht="15" customHeight="1">
       <c r="L6" s="76"/>
       <c r="M6" s="76"/>
       <c r="N6" s="76"/>
       <c r="O6" s="76"/>
       <c r="P6" s="76"/>
       <c r="Q6" s="76"/>
       <c r="R6" s="76"/>
       <c r="S6" s="76"/>
-      <c r="T6" s="79" t="s">
+      <c r="T6" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="U6" s="79"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="79"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="83"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="83"/>
+      <c r="AL6" s="83"/>
+      <c r="AM6" s="83"/>
+      <c r="AN6" s="83"/>
+      <c r="AO6" s="83"/>
+      <c r="AP6" s="83"/>
+      <c r="AQ6" s="83"/>
       <c r="AR6" s="76"/>
       <c r="AS6" s="76"/>
       <c r="AT6" s="76"/>
       <c r="AU6" s="76"/>
       <c r="AV6" s="76"/>
       <c r="AW6" s="76"/>
       <c r="AX6" s="76"/>
     </row>
     <row r="7" spans="1:50" s="4" customFormat="1" ht="11.25">
       <c r="C7" s="52"/>
       <c r="AE7" s="65"/>
       <c r="AQ7" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="82"/>
-      <c r="B8" s="84">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="85">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89">
         <v>2024</v>
       </c>
-      <c r="O8" s="85"/>
-[...4 lines deleted...]
-      <c r="T8" s="88">
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="89"/>
+      <c r="S8" s="89"/>
+      <c r="T8" s="92">
         <v>2025</v>
       </c>
-      <c r="U8" s="88"/>
-[...10 lines deleted...]
-      <c r="AF8" s="88">
+      <c r="U8" s="92"/>
+      <c r="V8" s="92"/>
+      <c r="W8" s="92"/>
+      <c r="X8" s="92"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="92"/>
+      <c r="AA8" s="92"/>
+      <c r="AB8" s="92"/>
+      <c r="AC8" s="92"/>
+      <c r="AD8" s="92"/>
+      <c r="AE8" s="88"/>
+      <c r="AF8" s="92">
         <v>2026</v>
       </c>
-      <c r="AG8" s="88"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="84"/>
+      <c r="AG8" s="92"/>
+      <c r="AH8" s="92"/>
+      <c r="AI8" s="92"/>
+      <c r="AJ8" s="92"/>
+      <c r="AK8" s="92"/>
+      <c r="AL8" s="92"/>
+      <c r="AM8" s="92"/>
+      <c r="AN8" s="92"/>
+      <c r="AO8" s="92"/>
+      <c r="AP8" s="92"/>
+      <c r="AQ8" s="88"/>
     </row>
     <row r="9" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="83"/>
+      <c r="A9" s="87"/>
       <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="18" t="s">
@@ -7548,66 +7624,66 @@
       </c>
       <c r="AQ9" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="77"/>
       <c r="B10" s="77"/>
       <c r="C10" s="77"/>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="77"/>
       <c r="L10" s="77"/>
       <c r="M10" s="77"/>
       <c r="N10" s="77"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="77"/>
-      <c r="T10" s="89" t="s">
+      <c r="T10" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="U10" s="89"/>
-[...11 lines deleted...]
-      <c r="AG10" s="89"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
+      <c r="X10" s="93"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="93"/>
+      <c r="AB10" s="93"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="93"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="93"/>
+      <c r="AG10" s="93"/>
       <c r="AH10" s="77"/>
       <c r="AI10" s="77"/>
       <c r="AJ10" s="77"/>
       <c r="AK10" s="77"/>
       <c r="AL10" s="77"/>
       <c r="AM10" s="77"/>
       <c r="AN10" s="77"/>
       <c r="AO10" s="77"/>
       <c r="AP10" s="77"/>
       <c r="AQ10" s="77"/>
       <c r="AR10" s="77"/>
       <c r="AS10" s="77"/>
       <c r="AT10" s="77"/>
       <c r="AU10" s="77"/>
       <c r="AV10" s="77"/>
       <c r="AW10" s="77"/>
       <c r="AX10" s="77"/>
     </row>
     <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
@@ -7661,50 +7737,53 @@
       </c>
       <c r="AA11" s="8">
         <v>660</v>
       </c>
       <c r="AB11" s="8">
         <v>640</v>
       </c>
       <c r="AC11" s="8">
         <v>696</v>
       </c>
       <c r="AD11" s="8">
         <v>656</v>
       </c>
       <c r="AE11" s="8">
         <v>799</v>
       </c>
       <c r="AF11" s="8">
         <v>625</v>
       </c>
       <c r="AG11" s="8">
         <v>588</v>
       </c>
       <c r="AH11" s="8">
         <v>722</v>
       </c>
+      <c r="AI11" s="81">
+        <v>699</v>
+      </c>
     </row>
     <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="4">
         <v>342</v>
       </c>
       <c r="O12" s="8">
         <v>264</v>
       </c>
       <c r="P12" s="4">
         <v>309</v>
@@ -7741,50 +7820,53 @@
       </c>
       <c r="AA12" s="8">
         <v>284</v>
       </c>
       <c r="AB12" s="8">
         <v>293</v>
       </c>
       <c r="AC12" s="8">
         <v>308</v>
       </c>
       <c r="AD12" s="8">
         <v>277</v>
       </c>
       <c r="AE12" s="8">
         <v>363</v>
       </c>
       <c r="AF12" s="8">
         <v>292</v>
       </c>
       <c r="AG12" s="8">
         <v>253</v>
       </c>
       <c r="AH12" s="8">
         <v>339</v>
       </c>
+      <c r="AI12" s="81">
+        <v>324</v>
+      </c>
     </row>
     <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="4">
         <v>82</v>
       </c>
       <c r="O13" s="8">
         <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>65</v>
@@ -7821,50 +7903,53 @@
       </c>
       <c r="AA13" s="8">
         <v>70</v>
       </c>
       <c r="AB13" s="8">
         <v>70</v>
       </c>
       <c r="AC13" s="8">
         <v>80</v>
       </c>
       <c r="AD13" s="8">
         <v>65</v>
       </c>
       <c r="AE13" s="8">
         <v>87</v>
       </c>
       <c r="AF13" s="8">
         <v>61</v>
       </c>
       <c r="AG13" s="8">
         <v>51</v>
       </c>
       <c r="AH13" s="8">
         <v>58</v>
       </c>
+      <c r="AI13" s="81">
+        <v>79</v>
+      </c>
     </row>
     <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="4">
         <v>70</v>
       </c>
       <c r="O14" s="8">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>62</v>
@@ -7901,50 +7986,53 @@
       </c>
       <c r="AA14" s="8">
         <v>56</v>
       </c>
       <c r="AB14" s="8">
         <v>54</v>
       </c>
       <c r="AC14" s="8">
         <v>67</v>
       </c>
       <c r="AD14" s="8">
         <v>66</v>
       </c>
       <c r="AE14" s="8">
         <v>71</v>
       </c>
       <c r="AF14" s="8">
         <v>61</v>
       </c>
       <c r="AG14" s="8">
         <v>59</v>
       </c>
       <c r="AH14" s="8">
         <v>82</v>
       </c>
+      <c r="AI14" s="81">
+        <v>68</v>
+      </c>
     </row>
     <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="4">
         <v>23</v>
       </c>
       <c r="O15" s="8">
         <v>22</v>
       </c>
       <c r="P15" s="4">
         <v>14</v>
@@ -7981,50 +8069,53 @@
       </c>
       <c r="AA15" s="8">
         <v>30</v>
       </c>
       <c r="AB15" s="8">
         <v>28</v>
       </c>
       <c r="AC15" s="8">
         <v>16</v>
       </c>
       <c r="AD15" s="8">
         <v>18</v>
       </c>
       <c r="AE15" s="8">
         <v>22</v>
       </c>
       <c r="AF15" s="8">
         <v>15</v>
       </c>
       <c r="AG15" s="8">
         <v>18</v>
       </c>
       <c r="AH15" s="8">
         <v>15</v>
       </c>
+      <c r="AI15" s="81">
+        <v>15</v>
+      </c>
     </row>
     <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="4">
         <v>93</v>
       </c>
       <c r="O16" s="8">
         <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>90</v>
@@ -8061,50 +8152,53 @@
       </c>
       <c r="AA16" s="8">
         <v>68</v>
       </c>
       <c r="AB16" s="8">
         <v>69</v>
       </c>
       <c r="AC16" s="8">
         <v>85</v>
       </c>
       <c r="AD16" s="8">
         <v>92</v>
       </c>
       <c r="AE16" s="8">
         <v>101</v>
       </c>
       <c r="AF16" s="8">
         <v>77</v>
       </c>
       <c r="AG16" s="8">
         <v>74</v>
       </c>
       <c r="AH16" s="8">
         <v>84</v>
       </c>
+      <c r="AI16" s="81">
+        <v>86</v>
+      </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="4">
         <v>14</v>
       </c>
       <c r="O17" s="8">
         <v>17</v>
       </c>
       <c r="P17" s="4">
         <v>8</v>
@@ -8141,50 +8235,53 @@
       </c>
       <c r="AA17" s="8">
         <v>9</v>
       </c>
       <c r="AB17" s="8">
         <v>9</v>
       </c>
       <c r="AC17" s="8">
         <v>14</v>
       </c>
       <c r="AD17" s="8">
         <v>19</v>
       </c>
       <c r="AE17" s="8">
         <v>20</v>
       </c>
       <c r="AF17" s="8">
         <v>11</v>
       </c>
       <c r="AG17" s="8">
         <v>9</v>
       </c>
       <c r="AH17" s="8">
         <v>7</v>
       </c>
+      <c r="AI17" s="81">
+        <v>4</v>
+      </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="4">
         <v>4</v>
       </c>
       <c r="O18" s="8">
         <v>3</v>
       </c>
       <c r="P18" s="4">
         <v>8</v>
@@ -8221,50 +8318,53 @@
       </c>
       <c r="AA18" s="8">
         <v>11</v>
       </c>
       <c r="AB18" s="8">
         <v>8</v>
       </c>
       <c r="AC18" s="8">
         <v>6</v>
       </c>
       <c r="AD18" s="8">
         <v>6</v>
       </c>
       <c r="AE18" s="8">
         <v>12</v>
       </c>
       <c r="AF18" s="8">
         <v>12</v>
       </c>
       <c r="AG18" s="8">
         <v>4</v>
       </c>
       <c r="AH18" s="8">
         <v>14</v>
       </c>
+      <c r="AI18" s="81">
+        <v>8</v>
+      </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="4">
         <v>8</v>
       </c>
       <c r="O19" s="8">
         <v>5</v>
       </c>
       <c r="P19" s="4">
         <v>3</v>
@@ -8301,50 +8401,53 @@
       </c>
       <c r="AA19" s="8">
         <v>7</v>
       </c>
       <c r="AB19" s="8">
         <v>4</v>
       </c>
       <c r="AC19" s="8">
         <v>8</v>
       </c>
       <c r="AD19" s="8">
         <v>4</v>
       </c>
       <c r="AE19" s="8">
         <v>3</v>
       </c>
       <c r="AF19" s="8">
         <v>3</v>
       </c>
       <c r="AG19" s="8">
         <v>11</v>
       </c>
       <c r="AH19" s="8">
         <v>7</v>
       </c>
+      <c r="AI19" s="81">
+        <v>4</v>
+      </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="4">
         <v>16</v>
       </c>
       <c r="O20" s="8">
         <v>11</v>
       </c>
       <c r="P20" s="4">
         <v>14</v>
@@ -8381,50 +8484,53 @@
       </c>
       <c r="AA20" s="8">
         <v>15</v>
       </c>
       <c r="AB20" s="8">
         <v>14</v>
       </c>
       <c r="AC20" s="8">
         <v>9</v>
       </c>
       <c r="AD20" s="8">
         <v>14</v>
       </c>
       <c r="AE20" s="8">
         <v>12</v>
       </c>
       <c r="AF20" s="8">
         <v>10</v>
       </c>
       <c r="AG20" s="8">
         <v>16</v>
       </c>
       <c r="AH20" s="8">
         <v>11</v>
       </c>
+      <c r="AI20" s="81">
+        <v>11</v>
+      </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="4">
         <v>8</v>
       </c>
       <c r="O21" s="8">
         <v>12</v>
       </c>
       <c r="P21" s="4">
         <v>9</v>
@@ -8461,50 +8567,53 @@
       </c>
       <c r="AA21" s="8">
         <v>12</v>
       </c>
       <c r="AB21" s="8">
         <v>8</v>
       </c>
       <c r="AC21" s="8">
         <v>9</v>
       </c>
       <c r="AD21" s="8">
         <v>13</v>
       </c>
       <c r="AE21" s="8">
         <v>18</v>
       </c>
       <c r="AF21" s="8">
         <v>5</v>
       </c>
       <c r="AG21" s="8">
         <v>9</v>
       </c>
       <c r="AH21" s="8">
         <v>10</v>
       </c>
+      <c r="AI21" s="81">
+        <v>9</v>
+      </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="4">
         <v>29</v>
       </c>
       <c r="O22" s="8">
         <v>19</v>
       </c>
       <c r="P22" s="4">
         <v>24</v>
@@ -8541,50 +8650,53 @@
       </c>
       <c r="AA22" s="8">
         <v>31</v>
       </c>
       <c r="AB22" s="8">
         <v>23</v>
       </c>
       <c r="AC22" s="8">
         <v>29</v>
       </c>
       <c r="AD22" s="8">
         <v>37</v>
       </c>
       <c r="AE22" s="8">
         <v>35</v>
       </c>
       <c r="AF22" s="8">
         <v>26</v>
       </c>
       <c r="AG22" s="8">
         <v>21</v>
       </c>
       <c r="AH22" s="8">
         <v>33</v>
       </c>
+      <c r="AI22" s="81">
+        <v>18</v>
+      </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
       <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="4">
         <v>16</v>
       </c>
       <c r="O23" s="8">
         <v>8</v>
       </c>
       <c r="P23" s="4">
         <v>12</v>
@@ -8621,50 +8733,53 @@
       </c>
       <c r="AA23" s="8">
         <v>7</v>
       </c>
       <c r="AB23" s="8">
         <v>7</v>
       </c>
       <c r="AC23" s="8">
         <v>12</v>
       </c>
       <c r="AD23" s="8">
         <v>6</v>
       </c>
       <c r="AE23" s="8">
         <v>13</v>
       </c>
       <c r="AF23" s="8">
         <v>8</v>
       </c>
       <c r="AG23" s="8">
         <v>9</v>
       </c>
       <c r="AH23" s="8">
         <v>12</v>
       </c>
+      <c r="AI23" s="81">
+        <v>13</v>
+      </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
       <c r="J24" s="25"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="4">
         <v>47</v>
       </c>
       <c r="O24" s="8">
         <v>47</v>
       </c>
       <c r="P24" s="4">
         <v>55</v>
@@ -8701,95 +8816,98 @@
       </c>
       <c r="AA24" s="8">
         <v>60</v>
       </c>
       <c r="AB24" s="8">
         <v>53</v>
       </c>
       <c r="AC24" s="8">
         <v>53</v>
       </c>
       <c r="AD24" s="8">
         <v>39</v>
       </c>
       <c r="AE24" s="8">
         <v>42</v>
       </c>
       <c r="AF24" s="8">
         <v>44</v>
       </c>
       <c r="AG24" s="8">
         <v>54</v>
       </c>
       <c r="AH24" s="8">
         <v>50</v>
       </c>
-      <c r="AI24" s="78"/>
+      <c r="AI24" s="81">
+        <v>60</v>
+      </c>
       <c r="AJ24" s="78"/>
       <c r="AM24" s="78"/>
       <c r="AN24" s="78"/>
       <c r="AO24" s="78"/>
       <c r="AP24" s="78"/>
       <c r="AQ24" s="78"/>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="78"/>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
       <c r="N25" s="78"/>
       <c r="O25" s="78"/>
       <c r="P25" s="78"/>
       <c r="Q25" s="78"/>
       <c r="R25" s="78"/>
       <c r="S25" s="78"/>
-      <c r="T25" s="81" t="s">
+      <c r="T25" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="U25" s="81"/>
-[...11 lines deleted...]
-      <c r="AG25" s="81"/>
+      <c r="U25" s="85"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="85"/>
+      <c r="AA25" s="85"/>
+      <c r="AB25" s="85"/>
+      <c r="AC25" s="85"/>
+      <c r="AD25" s="85"/>
+      <c r="AE25" s="85"/>
+      <c r="AF25" s="85"/>
+      <c r="AG25" s="85"/>
       <c r="AH25" s="78"/>
+      <c r="AI25" s="78"/>
       <c r="AR25" s="78"/>
       <c r="AS25" s="78"/>
       <c r="AT25" s="78"/>
       <c r="AU25" s="78"/>
       <c r="AV25" s="78"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="78"/>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="4">
@@ -8833,50 +8951,53 @@
       </c>
       <c r="AA26" s="8">
         <v>426</v>
       </c>
       <c r="AB26" s="8">
         <v>428</v>
       </c>
       <c r="AC26" s="8">
         <v>455</v>
       </c>
       <c r="AD26" s="8">
         <v>421</v>
       </c>
       <c r="AE26" s="8">
         <v>540</v>
       </c>
       <c r="AF26" s="8">
         <v>411</v>
       </c>
       <c r="AG26" s="8">
         <v>373</v>
       </c>
       <c r="AH26" s="8">
         <v>468</v>
       </c>
+      <c r="AI26" s="81">
+        <v>480</v>
+      </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="4">
         <v>335</v>
       </c>
       <c r="O27" s="8">
         <v>251</v>
       </c>
       <c r="P27" s="4">
         <v>292</v>
@@ -8913,50 +9034,53 @@
       </c>
       <c r="AA27" s="8">
         <v>275</v>
       </c>
       <c r="AB27" s="8">
         <v>288</v>
       </c>
       <c r="AC27" s="8">
         <v>295</v>
       </c>
       <c r="AD27" s="8">
         <v>268</v>
       </c>
       <c r="AE27" s="8">
         <v>348</v>
       </c>
       <c r="AF27" s="8">
         <v>279</v>
       </c>
       <c r="AG27" s="8">
         <v>243</v>
       </c>
       <c r="AH27" s="8">
         <v>328</v>
       </c>
+      <c r="AI27" s="81">
+        <v>314</v>
+      </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="4">
         <v>80</v>
       </c>
       <c r="O28" s="8">
         <v>62</v>
       </c>
       <c r="P28" s="4">
         <v>60</v>
@@ -8993,50 +9117,53 @@
       </c>
       <c r="AA28" s="8">
         <v>69</v>
       </c>
       <c r="AB28" s="8">
         <v>66</v>
       </c>
       <c r="AC28" s="8">
         <v>77</v>
       </c>
       <c r="AD28" s="8">
         <v>62</v>
       </c>
       <c r="AE28" s="8">
         <v>84</v>
       </c>
       <c r="AF28" s="8">
         <v>58</v>
       </c>
       <c r="AG28" s="8">
         <v>51</v>
       </c>
       <c r="AH28" s="8">
         <v>55</v>
       </c>
+      <c r="AI28" s="81">
+        <v>76</v>
+      </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="4">
         <v>9</v>
       </c>
       <c r="O29" s="8">
         <v>11</v>
       </c>
       <c r="P29" s="4">
         <v>11</v>
@@ -9073,50 +9200,53 @@
       </c>
       <c r="AA29" s="8">
         <v>12</v>
       </c>
       <c r="AB29" s="8">
         <v>15</v>
       </c>
       <c r="AC29" s="8">
         <v>8</v>
       </c>
       <c r="AD29" s="8">
         <v>12</v>
       </c>
       <c r="AE29" s="8">
         <v>16</v>
       </c>
       <c r="AF29" s="8">
         <v>7</v>
       </c>
       <c r="AG29" s="8">
         <v>8</v>
       </c>
       <c r="AH29" s="8">
         <v>7</v>
       </c>
+      <c r="AI29" s="81">
+        <v>9</v>
+      </c>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="4">
         <v>62</v>
       </c>
       <c r="O30" s="8">
         <v>48</v>
       </c>
       <c r="P30" s="4">
         <v>62</v>
@@ -9153,50 +9283,53 @@
       </c>
       <c r="AA30" s="8">
         <v>47</v>
       </c>
       <c r="AB30" s="8">
         <v>47</v>
       </c>
       <c r="AC30" s="8">
         <v>50</v>
       </c>
       <c r="AD30" s="8">
         <v>61</v>
       </c>
       <c r="AE30" s="8">
         <v>72</v>
       </c>
       <c r="AF30" s="8">
         <v>49</v>
       </c>
       <c r="AG30" s="8">
         <v>47</v>
       </c>
       <c r="AH30" s="8">
         <v>57</v>
       </c>
+      <c r="AI30" s="81">
+        <v>55</v>
+      </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="4">
         <v>16</v>
       </c>
       <c r="O31" s="8">
         <v>17</v>
       </c>
       <c r="P31" s="4">
         <v>18</v>
@@ -9232,105 +9365,108 @@
         <v>22</v>
       </c>
       <c r="AA31" s="8">
         <v>23</v>
       </c>
       <c r="AB31" s="8">
         <v>12</v>
       </c>
       <c r="AC31" s="8">
         <v>25</v>
       </c>
       <c r="AD31" s="8">
         <v>18</v>
       </c>
       <c r="AE31" s="8">
         <v>20</v>
       </c>
       <c r="AF31" s="8">
         <v>18</v>
       </c>
       <c r="AG31" s="8">
         <v>24</v>
       </c>
       <c r="AH31" s="8">
         <v>21</v>
+      </c>
+      <c r="AI31" s="81">
+        <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="74"/>
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="74"/>
       <c r="N32" s="74"/>
       <c r="O32" s="74"/>
       <c r="P32" s="74"/>
       <c r="Q32" s="74"/>
       <c r="R32" s="74"/>
       <c r="S32" s="74"/>
-      <c r="T32" s="80" t="s">
+      <c r="T32" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="U32" s="80"/>
-[...11 lines deleted...]
-      <c r="AG32" s="80"/>
+      <c r="U32" s="84"/>
+      <c r="V32" s="84"/>
+      <c r="W32" s="84"/>
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84"/>
+      <c r="Z32" s="84"/>
+      <c r="AA32" s="84"/>
+      <c r="AB32" s="84"/>
+      <c r="AC32" s="84"/>
+      <c r="AD32" s="84"/>
+      <c r="AE32" s="84"/>
+      <c r="AF32" s="84"/>
+      <c r="AG32" s="84"/>
       <c r="AH32" s="74"/>
       <c r="AI32" s="74"/>
       <c r="AJ32" s="74"/>
       <c r="AM32" s="74"/>
       <c r="AN32" s="74"/>
       <c r="AO32" s="74"/>
       <c r="AP32" s="74"/>
       <c r="AQ32" s="74"/>
       <c r="AR32" s="74"/>
       <c r="AS32" s="74"/>
       <c r="AT32" s="74"/>
       <c r="AU32" s="74"/>
       <c r="AV32" s="74"/>
       <c r="AW32" s="74"/>
       <c r="AX32" s="74"/>
     </row>
-    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="4">
         <v>250</v>
       </c>
       <c r="O33" s="13">
         <v>231</v>
       </c>
       <c r="P33" s="4">
         <v>230</v>
       </c>
       <c r="Q33" s="13">
@@ -9365,52 +9501,55 @@
       </c>
       <c r="AA33" s="13">
         <v>234</v>
       </c>
       <c r="AB33" s="13">
         <v>212</v>
       </c>
       <c r="AC33" s="13">
         <v>241</v>
       </c>
       <c r="AD33" s="13">
         <v>235</v>
       </c>
       <c r="AE33" s="13">
         <v>259</v>
       </c>
       <c r="AF33" s="8">
         <v>214</v>
       </c>
       <c r="AG33" s="8">
         <v>215</v>
       </c>
       <c r="AH33" s="13">
         <v>254</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="81">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="4">
         <v>7</v>
       </c>
       <c r="O34" s="13">
         <v>13</v>
       </c>
       <c r="P34" s="4">
         <v>17</v>
       </c>
       <c r="Q34" s="13">
@@ -9445,52 +9584,55 @@
       </c>
       <c r="AA34" s="13">
         <v>9</v>
       </c>
       <c r="AB34" s="13">
         <v>5</v>
       </c>
       <c r="AC34" s="13">
         <v>13</v>
       </c>
       <c r="AD34" s="13">
         <v>9</v>
       </c>
       <c r="AE34" s="13">
         <v>15</v>
       </c>
       <c r="AF34" s="8">
         <v>13</v>
       </c>
       <c r="AG34" s="8">
         <v>10</v>
       </c>
       <c r="AH34" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="81">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="4">
         <v>2</v>
       </c>
       <c r="O35" s="13">
         <v>3</v>
       </c>
       <c r="P35" s="4">
         <v>5</v>
       </c>
       <c r="Q35" s="13">
@@ -9525,52 +9667,55 @@
       </c>
       <c r="AA35" s="13">
         <v>1</v>
       </c>
       <c r="AB35" s="13">
         <v>4</v>
       </c>
       <c r="AC35" s="13">
         <v>3</v>
       </c>
       <c r="AD35" s="13">
         <v>3</v>
       </c>
       <c r="AE35" s="13">
         <v>3</v>
       </c>
       <c r="AF35" s="8">
         <v>3</v>
       </c>
       <c r="AG35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH35" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="81">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="4">
         <v>70</v>
       </c>
       <c r="O36" s="13">
         <v>74</v>
       </c>
       <c r="P36" s="4">
         <v>62</v>
       </c>
       <c r="Q36" s="13">
@@ -9605,52 +9750,55 @@
       </c>
       <c r="AA36" s="13">
         <v>56</v>
       </c>
       <c r="AB36" s="13">
         <v>54</v>
       </c>
       <c r="AC36" s="13">
         <v>67</v>
       </c>
       <c r="AD36" s="13">
         <v>66</v>
       </c>
       <c r="AE36" s="13">
         <v>71</v>
       </c>
       <c r="AF36" s="8">
         <v>61</v>
       </c>
       <c r="AG36" s="8">
         <v>59</v>
       </c>
       <c r="AH36" s="13">
         <v>82</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="81">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="4">
         <v>14</v>
       </c>
       <c r="O37" s="13">
         <v>11</v>
       </c>
       <c r="P37" s="4">
         <v>3</v>
       </c>
       <c r="Q37" s="13">
@@ -9685,52 +9833,55 @@
       </c>
       <c r="AA37" s="13">
         <v>18</v>
       </c>
       <c r="AB37" s="13">
         <v>13</v>
       </c>
       <c r="AC37" s="13">
         <v>8</v>
       </c>
       <c r="AD37" s="13">
         <v>6</v>
       </c>
       <c r="AE37" s="13">
         <v>6</v>
       </c>
       <c r="AF37" s="8">
         <v>8</v>
       </c>
       <c r="AG37" s="8">
         <v>10</v>
       </c>
       <c r="AH37" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="81">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="4">
         <v>31</v>
       </c>
       <c r="O38" s="13">
         <v>25</v>
       </c>
       <c r="P38" s="4">
         <v>28</v>
       </c>
       <c r="Q38" s="13">
@@ -9765,52 +9916,55 @@
       </c>
       <c r="AA38" s="13">
         <v>21</v>
       </c>
       <c r="AB38" s="13">
         <v>22</v>
       </c>
       <c r="AC38" s="13">
         <v>35</v>
       </c>
       <c r="AD38" s="13">
         <v>31</v>
       </c>
       <c r="AE38" s="13">
         <v>29</v>
       </c>
       <c r="AF38" s="8">
         <v>28</v>
       </c>
       <c r="AG38" s="8">
         <v>27</v>
       </c>
       <c r="AH38" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="81">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="24"/>
       <c r="I39" s="23"/>
       <c r="J39" s="26"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="4">
         <v>14</v>
       </c>
       <c r="O39" s="13">
         <v>17</v>
       </c>
       <c r="P39" s="4">
         <v>8</v>
       </c>
       <c r="Q39" s="13">
@@ -9845,52 +9999,55 @@
       </c>
       <c r="AA39" s="13">
         <v>9</v>
       </c>
       <c r="AB39" s="13">
         <v>9</v>
       </c>
       <c r="AC39" s="13">
         <v>14</v>
       </c>
       <c r="AD39" s="13">
         <v>19</v>
       </c>
       <c r="AE39" s="13">
         <v>20</v>
       </c>
       <c r="AF39" s="8">
         <v>11</v>
       </c>
       <c r="AG39" s="8">
         <v>9</v>
       </c>
       <c r="AH39" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="81">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="4">
         <v>4</v>
       </c>
       <c r="O40" s="13">
         <v>3</v>
       </c>
       <c r="P40" s="4">
         <v>8</v>
       </c>
       <c r="Q40" s="13">
@@ -9925,52 +10082,55 @@
       </c>
       <c r="AA40" s="13">
         <v>11</v>
       </c>
       <c r="AB40" s="13">
         <v>8</v>
       </c>
       <c r="AC40" s="13">
         <v>6</v>
       </c>
       <c r="AD40" s="13">
         <v>6</v>
       </c>
       <c r="AE40" s="13">
         <v>12</v>
       </c>
       <c r="AF40" s="8">
         <v>12</v>
       </c>
       <c r="AG40" s="8">
         <v>4</v>
       </c>
       <c r="AH40" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="81">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="4">
         <v>8</v>
       </c>
       <c r="O41" s="13">
         <v>5</v>
       </c>
       <c r="P41" s="4">
         <v>3</v>
       </c>
       <c r="Q41" s="13">
@@ -10005,52 +10165,55 @@
       </c>
       <c r="AA41" s="13">
         <v>7</v>
       </c>
       <c r="AB41" s="13">
         <v>4</v>
       </c>
       <c r="AC41" s="13">
         <v>8</v>
       </c>
       <c r="AD41" s="13">
         <v>4</v>
       </c>
       <c r="AE41" s="13">
         <v>3</v>
       </c>
       <c r="AF41" s="8">
         <v>3</v>
       </c>
       <c r="AG41" s="8">
         <v>11</v>
       </c>
       <c r="AH41" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="81">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="4">
         <v>16</v>
       </c>
       <c r="O42" s="13">
         <v>11</v>
       </c>
       <c r="P42" s="4">
         <v>14</v>
       </c>
       <c r="Q42" s="13">
@@ -10085,52 +10248,55 @@
       </c>
       <c r="AA42" s="13">
         <v>15</v>
       </c>
       <c r="AB42" s="13">
         <v>14</v>
       </c>
       <c r="AC42" s="13">
         <v>9</v>
       </c>
       <c r="AD42" s="13">
         <v>14</v>
       </c>
       <c r="AE42" s="13">
         <v>12</v>
       </c>
       <c r="AF42" s="8">
         <v>10</v>
       </c>
       <c r="AG42" s="8">
         <v>16</v>
       </c>
       <c r="AH42" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="81">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="24"/>
       <c r="I43" s="23"/>
       <c r="J43" s="26"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="4">
         <v>8</v>
       </c>
       <c r="O43" s="13">
         <v>12</v>
       </c>
       <c r="P43" s="4">
         <v>9</v>
       </c>
       <c r="Q43" s="13">
@@ -10165,52 +10331,55 @@
       </c>
       <c r="AA43" s="13">
         <v>12</v>
       </c>
       <c r="AB43" s="13">
         <v>8</v>
       </c>
       <c r="AC43" s="13">
         <v>9</v>
       </c>
       <c r="AD43" s="13">
         <v>13</v>
       </c>
       <c r="AE43" s="13">
         <v>18</v>
       </c>
       <c r="AF43" s="8">
         <v>5</v>
       </c>
       <c r="AG43" s="8">
         <v>9</v>
       </c>
       <c r="AH43" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="81">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="24"/>
       <c r="I44" s="23"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="4">
         <v>29</v>
       </c>
       <c r="O44" s="13">
         <v>19</v>
       </c>
       <c r="P44" s="4">
         <v>24</v>
       </c>
       <c r="Q44" s="13">
@@ -10245,52 +10414,55 @@
       </c>
       <c r="AA44" s="13">
         <v>31</v>
       </c>
       <c r="AB44" s="13">
         <v>23</v>
       </c>
       <c r="AC44" s="13">
         <v>29</v>
       </c>
       <c r="AD44" s="13">
         <v>37</v>
       </c>
       <c r="AE44" s="13">
         <v>35</v>
       </c>
       <c r="AF44" s="8">
         <v>26</v>
       </c>
       <c r="AG44" s="8">
         <v>21</v>
       </c>
       <c r="AH44" s="13">
         <v>33</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="81">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="24"/>
       <c r="I45" s="23"/>
       <c r="J45" s="26"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="35">
         <v>16</v>
       </c>
       <c r="O45" s="13">
         <v>8</v>
       </c>
       <c r="P45" s="4">
         <v>12</v>
       </c>
       <c r="Q45" s="13">
@@ -10325,52 +10497,55 @@
       </c>
       <c r="AA45" s="13">
         <v>7</v>
       </c>
       <c r="AB45" s="13">
         <v>7</v>
       </c>
       <c r="AC45" s="13">
         <v>12</v>
       </c>
       <c r="AD45" s="13">
         <v>6</v>
       </c>
       <c r="AE45" s="13">
         <v>13</v>
       </c>
       <c r="AF45" s="8">
         <v>8</v>
       </c>
       <c r="AG45" s="8">
         <v>9</v>
       </c>
       <c r="AH45" s="13">
         <v>12</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI45" s="81">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="29"/>
       <c r="I46" s="28"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="27">
         <v>31</v>
       </c>
       <c r="O46" s="10">
         <v>30</v>
       </c>
       <c r="P46" s="27">
         <v>37</v>
       </c>
       <c r="Q46" s="10">
@@ -10405,57 +10580,60 @@
       </c>
       <c r="AA46" s="10">
         <v>37</v>
       </c>
       <c r="AB46" s="10">
         <v>41</v>
       </c>
       <c r="AC46" s="10">
         <v>28</v>
       </c>
       <c r="AD46" s="10">
         <v>21</v>
       </c>
       <c r="AE46" s="10">
         <v>22</v>
       </c>
       <c r="AF46" s="10">
         <v>26</v>
       </c>
       <c r="AG46" s="10">
         <v>30</v>
       </c>
       <c r="AH46" s="10">
         <v>29</v>
       </c>
-    </row>
-    <row r="47" spans="1:34" s="4" customFormat="1" ht="11.25">
+      <c r="AI46" s="82">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" s="4" customFormat="1" ht="11.25">
       <c r="A47" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -10608,51 +10786,51 @@
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="T8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A5:AR219"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A32" sqref="A32:A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="6"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
@@ -10662,172 +10840,172 @@
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
     </row>
     <row r="6" spans="1:44" ht="12.75">
-      <c r="A6" s="79" t="s">
+      <c r="A6" s="83" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="79"/>
-[...40 lines deleted...]
-      <c r="AQ6" s="79"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="83"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="83"/>
+      <c r="AL6" s="83"/>
+      <c r="AM6" s="83"/>
+      <c r="AN6" s="83"/>
+      <c r="AO6" s="83"/>
+      <c r="AP6" s="83"/>
+      <c r="AQ6" s="83"/>
     </row>
     <row r="7" spans="1:44" s="4" customFormat="1" ht="11.25">
       <c r="N7" s="41"/>
       <c r="O7" s="27"/>
       <c r="P7" s="41"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="T7" s="27"/>
       <c r="U7" s="27"/>
       <c r="V7" s="27"/>
       <c r="W7" s="41"/>
       <c r="X7" s="41"/>
       <c r="Y7" s="27"/>
       <c r="Z7" s="33"/>
       <c r="AA7" s="42"/>
       <c r="AB7" s="33"/>
       <c r="AQ7" s="65" t="s">
         <v>65</v>
       </c>
       <c r="AR7" s="33"/>
     </row>
     <row r="8" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="90"/>
-      <c r="B8" s="84">
+      <c r="A8" s="94"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="86">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="90">
         <v>2022</v>
       </c>
-      <c r="O8" s="87"/>
-[...10 lines deleted...]
-      <c r="Z8" s="88">
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="91"/>
+      <c r="U8" s="91"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="91"/>
+      <c r="Z8" s="92">
         <v>2023</v>
       </c>
-      <c r="AA8" s="88"/>
-[...10 lines deleted...]
-      <c r="AL8" s="84">
+      <c r="AA8" s="92"/>
+      <c r="AB8" s="92"/>
+      <c r="AC8" s="92"/>
+      <c r="AD8" s="92"/>
+      <c r="AE8" s="92"/>
+      <c r="AF8" s="92"/>
+      <c r="AG8" s="92"/>
+      <c r="AH8" s="92"/>
+      <c r="AI8" s="92"/>
+      <c r="AJ8" s="92"/>
+      <c r="AK8" s="88"/>
+      <c r="AL8" s="88">
         <v>2024</v>
       </c>
-      <c r="AM8" s="85"/>
-[...3 lines deleted...]
-      <c r="AQ8" s="85"/>
+      <c r="AM8" s="89"/>
+      <c r="AN8" s="89"/>
+      <c r="AO8" s="89"/>
+      <c r="AP8" s="89"/>
+      <c r="AQ8" s="89"/>
     </row>
     <row r="9" spans="1:44" s="4" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A9" s="91"/>
+      <c r="A9" s="95"/>
       <c r="B9" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="44" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="44" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="45" t="s">
@@ -10912,95 +11090,95 @@
         <v>46</v>
       </c>
       <c r="AK9" s="18" t="s">
         <v>47</v>
       </c>
       <c r="AL9" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AM9" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AN9" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AO9" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AP9" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AQ9" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="89" t="s">
+      <c r="A10" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="89"/>
-[...40 lines deleted...]
-      <c r="AQ10" s="89"/>
+      <c r="B10" s="93"/>
+      <c r="C10" s="93"/>
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="93"/>
+      <c r="M10" s="93"/>
+      <c r="N10" s="93"/>
+      <c r="O10" s="93"/>
+      <c r="P10" s="93"/>
+      <c r="Q10" s="93"/>
+      <c r="R10" s="93"/>
+      <c r="S10" s="93"/>
+      <c r="T10" s="93"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
+      <c r="X10" s="93"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="93"/>
+      <c r="AB10" s="93"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="93"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="93"/>
+      <c r="AG10" s="93"/>
+      <c r="AH10" s="93"/>
+      <c r="AI10" s="93"/>
+      <c r="AJ10" s="93"/>
+      <c r="AK10" s="93"/>
+      <c r="AL10" s="93"/>
+      <c r="AM10" s="93"/>
+      <c r="AN10" s="93"/>
+      <c r="AO10" s="93"/>
+      <c r="AP10" s="93"/>
+      <c r="AQ10" s="93"/>
     </row>
     <row r="11" spans="1:44" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="48"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
       <c r="H11" s="50"/>
       <c r="I11" s="49"/>
       <c r="J11" s="50"/>
       <c r="K11" s="50"/>
       <c r="L11" s="50"/>
       <c r="M11" s="51"/>
       <c r="N11" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O11" s="53">
         <v>14.4</v>
       </c>
       <c r="P11" s="53">
         <v>13.26</v>
@@ -12243,95 +12421,95 @@
         <v>1.2</v>
       </c>
       <c r="AK22" s="7">
         <v>1.07</v>
       </c>
       <c r="AL22" s="7">
         <v>17.84</v>
       </c>
       <c r="AM22" s="7">
         <v>7.13</v>
       </c>
       <c r="AN22" s="7">
         <v>7.24</v>
       </c>
       <c r="AO22" s="7">
         <v>3.74</v>
       </c>
       <c r="AP22" s="7">
         <v>2.68</v>
       </c>
       <c r="AQ22" s="7">
         <v>2.58</v>
       </c>
     </row>
     <row r="23" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A23" s="81" t="s">
+      <c r="A23" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="81"/>
-[...40 lines deleted...]
-      <c r="AQ23" s="81"/>
+      <c r="B23" s="85"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="85"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="85"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="85"/>
+      <c r="O23" s="85"/>
+      <c r="P23" s="85"/>
+      <c r="Q23" s="85"/>
+      <c r="R23" s="85"/>
+      <c r="S23" s="85"/>
+      <c r="T23" s="85"/>
+      <c r="U23" s="85"/>
+      <c r="V23" s="85"/>
+      <c r="W23" s="85"/>
+      <c r="X23" s="85"/>
+      <c r="Y23" s="85"/>
+      <c r="Z23" s="85"/>
+      <c r="AA23" s="85"/>
+      <c r="AB23" s="85"/>
+      <c r="AC23" s="85"/>
+      <c r="AD23" s="85"/>
+      <c r="AE23" s="85"/>
+      <c r="AF23" s="85"/>
+      <c r="AG23" s="85"/>
+      <c r="AH23" s="85"/>
+      <c r="AI23" s="85"/>
+      <c r="AJ23" s="85"/>
+      <c r="AK23" s="85"/>
+      <c r="AL23" s="85"/>
+      <c r="AM23" s="85"/>
+      <c r="AN23" s="85"/>
+      <c r="AO23" s="85"/>
+      <c r="AP23" s="85"/>
+      <c r="AQ23" s="85"/>
     </row>
     <row r="24" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="48"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="50"/>
       <c r="I24" s="49"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="51"/>
       <c r="N24" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O24" s="53">
         <v>14.66</v>
       </c>
       <c r="P24" s="53">
         <v>13.47</v>
@@ -12932,95 +13110,95 @@
         <v>0.89</v>
       </c>
       <c r="AK29" s="7">
         <v>0.65</v>
       </c>
       <c r="AL29" s="7">
         <v>14.25</v>
       </c>
       <c r="AM29" s="7">
         <v>4.6900000000000004</v>
       </c>
       <c r="AN29" s="7">
         <v>4.6399999999999997</v>
       </c>
       <c r="AO29" s="7">
         <v>3.81</v>
       </c>
       <c r="AP29" s="7">
         <v>2.2400000000000002</v>
       </c>
       <c r="AQ29" s="7">
         <v>2.75</v>
       </c>
     </row>
     <row r="30" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="80" t="s">
+      <c r="A30" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="80"/>
-[...40 lines deleted...]
-      <c r="AQ30" s="80"/>
+      <c r="B30" s="84"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="84"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="84"/>
+      <c r="O30" s="84"/>
+      <c r="P30" s="84"/>
+      <c r="Q30" s="84"/>
+      <c r="R30" s="84"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="84"/>
+      <c r="U30" s="84"/>
+      <c r="V30" s="84"/>
+      <c r="W30" s="84"/>
+      <c r="X30" s="84"/>
+      <c r="Y30" s="84"/>
+      <c r="Z30" s="84"/>
+      <c r="AA30" s="84"/>
+      <c r="AB30" s="84"/>
+      <c r="AC30" s="84"/>
+      <c r="AD30" s="84"/>
+      <c r="AE30" s="84"/>
+      <c r="AF30" s="84"/>
+      <c r="AG30" s="84"/>
+      <c r="AH30" s="84"/>
+      <c r="AI30" s="84"/>
+      <c r="AJ30" s="84"/>
+      <c r="AK30" s="84"/>
+      <c r="AL30" s="84"/>
+      <c r="AM30" s="84"/>
+      <c r="AN30" s="84"/>
+      <c r="AO30" s="84"/>
+      <c r="AP30" s="84"/>
+      <c r="AQ30" s="84"/>
     </row>
     <row r="31" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A31" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="47"/>
       <c r="C31" s="47"/>
       <c r="D31" s="48"/>
       <c r="E31" s="49"/>
       <c r="F31" s="49"/>
       <c r="G31" s="49"/>
       <c r="H31" s="50"/>
       <c r="I31" s="49"/>
       <c r="J31" s="54"/>
       <c r="K31" s="50"/>
       <c r="L31" s="54"/>
       <c r="M31" s="51"/>
       <c r="N31" s="52" t="s">
         <v>23</v>
       </c>
       <c r="O31" s="53">
         <v>13.88</v>
       </c>
       <c r="P31" s="53">
         <v>12.83</v>
@@ -14990,201 +15168,201 @@
     </row>
     <row r="219" spans="26:27" s="4" customFormat="1" ht="11.25">
       <c r="Z219" s="14"/>
       <c r="AA219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A23:AQ23"/>
     <mergeCell ref="A30:AQ30"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="A6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="AL8:AQ8"/>
     <mergeCell ref="A10:AQ10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A5:AX219"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11:AH46"/>
+    <sheetView topLeftCell="U4" workbookViewId="0">
+      <selection activeCell="U6" sqref="U6:AP6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:50" ht="12.75">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:50" ht="14.45" customHeight="1">
       <c r="A6" s="76"/>
       <c r="B6" s="76"/>
       <c r="C6" s="76"/>
       <c r="D6" s="76"/>
       <c r="E6" s="76"/>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
       <c r="H6" s="76"/>
       <c r="I6" s="76"/>
       <c r="J6" s="76"/>
       <c r="K6" s="76"/>
       <c r="L6" s="76"/>
       <c r="M6" s="76"/>
       <c r="N6" s="76"/>
       <c r="O6" s="76"/>
       <c r="P6" s="76"/>
       <c r="Q6" s="76"/>
       <c r="R6" s="76"/>
       <c r="S6" s="76"/>
-      <c r="U6" s="79" t="s">
+      <c r="U6" s="83" t="s">
         <v>66</v>
       </c>
-      <c r="V6" s="79"/>
-[...19 lines deleted...]
-      <c r="AP6" s="79"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="83"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="83"/>
+      <c r="AL6" s="83"/>
+      <c r="AM6" s="83"/>
+      <c r="AN6" s="83"/>
+      <c r="AO6" s="83"/>
+      <c r="AP6" s="83"/>
       <c r="AQ6" s="76"/>
       <c r="AR6" s="76"/>
       <c r="AS6" s="76"/>
       <c r="AT6" s="76"/>
       <c r="AU6" s="76"/>
       <c r="AV6" s="76"/>
       <c r="AW6" s="76"/>
       <c r="AX6" s="76"/>
     </row>
     <row r="7" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="T7" s="33"/>
-      <c r="AD7" s="92"/>
-      <c r="AE7" s="92"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
       <c r="AF7" s="33"/>
-      <c r="AP7" s="92" t="s">
+      <c r="AP7" s="96" t="s">
         <v>65</v>
       </c>
-      <c r="AQ7" s="92"/>
+      <c r="AQ7" s="96"/>
     </row>
     <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="82"/>
-      <c r="B8" s="84">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="85">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89">
         <v>2024</v>
       </c>
-      <c r="O8" s="85"/>
-[...4 lines deleted...]
-      <c r="T8" s="88">
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="89"/>
+      <c r="S8" s="89"/>
+      <c r="T8" s="92">
         <v>2025</v>
       </c>
-      <c r="U8" s="88"/>
-[...10 lines deleted...]
-      <c r="AF8" s="88">
+      <c r="U8" s="92"/>
+      <c r="V8" s="92"/>
+      <c r="W8" s="92"/>
+      <c r="X8" s="92"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="92"/>
+      <c r="AA8" s="92"/>
+      <c r="AB8" s="92"/>
+      <c r="AC8" s="92"/>
+      <c r="AD8" s="92"/>
+      <c r="AE8" s="88"/>
+      <c r="AF8" s="92">
         <v>2026</v>
       </c>
-      <c r="AG8" s="88"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="84"/>
+      <c r="AG8" s="92"/>
+      <c r="AH8" s="92"/>
+      <c r="AI8" s="92"/>
+      <c r="AJ8" s="92"/>
+      <c r="AK8" s="92"/>
+      <c r="AL8" s="92"/>
+      <c r="AM8" s="92"/>
+      <c r="AN8" s="92"/>
+      <c r="AO8" s="92"/>
+      <c r="AP8" s="92"/>
+      <c r="AQ8" s="88"/>
     </row>
     <row r="9" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="83"/>
+      <c r="A9" s="87"/>
       <c r="B9" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="44" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="44" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="45" t="s">
@@ -15288,66 +15466,66 @@
       </c>
       <c r="AQ9" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="77"/>
       <c r="B10" s="77"/>
       <c r="C10" s="77"/>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="77"/>
       <c r="L10" s="77"/>
       <c r="M10" s="77"/>
       <c r="N10" s="77"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="77"/>
-      <c r="T10" s="89" t="s">
+      <c r="T10" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="U10" s="89"/>
-[...11 lines deleted...]
-      <c r="AG10" s="89"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
+      <c r="X10" s="93"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="93"/>
+      <c r="AB10" s="93"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="93"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="93"/>
+      <c r="AG10" s="93"/>
       <c r="AH10" s="77"/>
       <c r="AI10" s="77"/>
       <c r="AJ10" s="77"/>
       <c r="AK10" s="77"/>
       <c r="AL10" s="77"/>
       <c r="AM10" s="77"/>
       <c r="AN10" s="77"/>
       <c r="AO10" s="77"/>
       <c r="AP10" s="77"/>
       <c r="AQ10" s="77"/>
       <c r="AR10" s="77"/>
       <c r="AS10" s="77"/>
       <c r="AT10" s="77"/>
       <c r="AU10" s="77"/>
       <c r="AV10" s="77"/>
       <c r="AW10" s="77"/>
       <c r="AX10" s="77"/>
     </row>
     <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
@@ -15401,50 +15579,53 @@
       </c>
       <c r="AA11" s="7">
         <v>1.37</v>
       </c>
       <c r="AB11" s="7">
         <v>1.19</v>
       </c>
       <c r="AC11" s="7">
         <v>1.1599999999999999</v>
       </c>
       <c r="AD11" s="7">
         <v>0.99</v>
       </c>
       <c r="AE11" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF11" s="7">
         <v>10.28</v>
       </c>
       <c r="AG11" s="7">
         <v>5.08</v>
       </c>
       <c r="AH11" s="7">
         <v>4.09</v>
       </c>
+      <c r="AI11" s="15">
+        <v>2.96</v>
+      </c>
     </row>
     <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="69">
         <v>1.56</v>
       </c>
       <c r="O12" s="7">
         <v>1.05</v>
       </c>
       <c r="P12" s="69">
         <v>1.1000000000000001</v>
@@ -15481,50 +15662,53 @@
       </c>
       <c r="AA12" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB12" s="7">
         <v>1.03</v>
       </c>
       <c r="AC12" s="7">
         <v>0.97</v>
       </c>
       <c r="AD12" s="7">
         <v>0.8</v>
       </c>
       <c r="AE12" s="7">
         <v>0.96</v>
       </c>
       <c r="AF12" s="7">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG12" s="7">
         <v>4.12</v>
       </c>
       <c r="AH12" s="7">
         <v>3.62</v>
       </c>
+      <c r="AI12" s="15">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="69">
         <v>2.74</v>
       </c>
       <c r="O13" s="7">
         <v>1.9</v>
       </c>
       <c r="P13" s="69">
         <v>1.69</v>
@@ -15561,50 +15745,53 @@
       </c>
       <c r="AA13" s="7">
         <v>2.08</v>
       </c>
       <c r="AB13" s="7">
         <v>1.85</v>
       </c>
       <c r="AC13" s="7">
         <v>1.9</v>
       </c>
       <c r="AD13" s="7">
         <v>1.4</v>
       </c>
       <c r="AE13" s="7">
         <v>1.72</v>
       </c>
       <c r="AF13" s="7">
         <v>14.4</v>
       </c>
       <c r="AG13" s="7">
         <v>6.32</v>
       </c>
       <c r="AH13" s="7">
         <v>4.7</v>
       </c>
+      <c r="AI13" s="15">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="69">
         <v>2.14</v>
       </c>
       <c r="O14" s="7">
         <v>1.97</v>
       </c>
       <c r="P14" s="69">
         <v>1.47</v>
@@ -15641,50 +15828,53 @@
       </c>
       <c r="AA14" s="7">
         <v>1.52</v>
       </c>
       <c r="AB14" s="7">
         <v>1.3</v>
       </c>
       <c r="AC14" s="7">
         <v>1.45</v>
       </c>
       <c r="AD14" s="7">
         <v>1.3</v>
       </c>
       <c r="AE14" s="7">
         <v>1.28</v>
       </c>
       <c r="AF14" s="7">
         <v>13.14</v>
       </c>
       <c r="AG14" s="7">
         <v>6.66</v>
       </c>
       <c r="AH14" s="7">
         <v>6.06</v>
       </c>
+      <c r="AI14" s="15">
+        <v>3.77</v>
+      </c>
     </row>
     <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="69">
         <v>1.1200000000000001</v>
       </c>
       <c r="O15" s="7">
         <v>0.93</v>
       </c>
       <c r="P15" s="69">
         <v>0.53</v>
@@ -15721,50 +15911,53 @@
       </c>
       <c r="AA15" s="7">
         <v>1.3</v>
       </c>
       <c r="AB15" s="7">
         <v>1.08</v>
       </c>
       <c r="AC15" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD15" s="7">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE15" s="7">
         <v>0.63</v>
       </c>
       <c r="AF15" s="7">
         <v>5.2</v>
       </c>
       <c r="AG15" s="7">
         <v>3.27</v>
       </c>
       <c r="AH15" s="7">
         <v>1.78</v>
       </c>
+      <c r="AI15" s="15">
+        <v>1.33</v>
+      </c>
     </row>
     <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="69">
         <v>2.66</v>
       </c>
       <c r="O16" s="7">
         <v>1.82</v>
       </c>
       <c r="P16" s="69">
         <v>2</v>
@@ -15801,50 +15994,53 @@
       </c>
       <c r="AA16" s="7">
         <v>1.73</v>
       </c>
       <c r="AB16" s="7">
         <v>1.57</v>
       </c>
       <c r="AC16" s="7">
         <v>1.73</v>
       </c>
       <c r="AD16" s="7">
         <v>1.71</v>
       </c>
       <c r="AE16" s="7">
         <v>1.71</v>
       </c>
       <c r="AF16" s="7">
         <v>15.74</v>
       </c>
       <c r="AG16" s="7">
         <v>7.92</v>
       </c>
       <c r="AH16" s="7">
         <v>5.89</v>
       </c>
+      <c r="AI16" s="15">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="69">
         <v>1.66</v>
       </c>
       <c r="O17" s="7">
         <v>1.76</v>
       </c>
       <c r="P17" s="69">
         <v>0.74</v>
@@ -15881,50 +16077,53 @@
       </c>
       <c r="AA17" s="7">
         <v>0.97</v>
       </c>
       <c r="AB17" s="7">
         <v>0.86</v>
       </c>
       <c r="AC17" s="7">
         <v>1.21</v>
       </c>
       <c r="AD17" s="7">
         <v>1.49</v>
       </c>
       <c r="AE17" s="7">
         <v>1.43</v>
       </c>
       <c r="AF17" s="7">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG17" s="7">
         <v>4.12</v>
       </c>
       <c r="AH17" s="7">
         <v>2.08</v>
       </c>
+      <c r="AI17" s="15">
+        <v>0.89</v>
+      </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="69">
         <v>0.73</v>
       </c>
       <c r="O18" s="7">
         <v>0.48</v>
       </c>
       <c r="P18" s="69">
         <v>1.1399999999999999</v>
@@ -15961,50 +16160,53 @@
       </c>
       <c r="AA18" s="7">
         <v>1.82</v>
       </c>
       <c r="AB18" s="7">
         <v>1.17</v>
       </c>
       <c r="AC18" s="7">
         <v>0.79</v>
       </c>
       <c r="AD18" s="7">
         <v>0.72</v>
       </c>
       <c r="AE18" s="7">
         <v>1.31</v>
       </c>
       <c r="AF18" s="7">
         <v>15.46</v>
       </c>
       <c r="AG18" s="7">
         <v>2.72</v>
       </c>
       <c r="AH18" s="7">
         <v>6.26</v>
       </c>
+      <c r="AI18" s="15">
+        <v>2.67</v>
+      </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="69">
         <v>1.97</v>
       </c>
       <c r="O19" s="7">
         <v>1.07</v>
       </c>
       <c r="P19" s="69">
         <v>0.56999999999999995</v>
@@ -16041,50 +16243,53 @@
       </c>
       <c r="AA19" s="7">
         <v>1.6</v>
       </c>
       <c r="AB19" s="7">
         <v>0.81</v>
       </c>
       <c r="AC19" s="7">
         <v>1.46</v>
       </c>
       <c r="AD19" s="7">
         <v>0.67</v>
       </c>
       <c r="AE19" s="7">
         <v>0.45</v>
       </c>
       <c r="AF19" s="7">
         <v>5.62</v>
       </c>
       <c r="AG19" s="7">
         <v>10.86</v>
       </c>
       <c r="AH19" s="7">
         <v>4.54</v>
       </c>
+      <c r="AI19" s="15">
+        <v>1.94</v>
+      </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="69">
         <v>2.37</v>
       </c>
       <c r="O20" s="7">
         <v>1.42</v>
       </c>
       <c r="P20" s="69">
         <v>1.61</v>
@@ -16121,50 +16326,53 @@
       </c>
       <c r="AA20" s="7">
         <v>2</v>
       </c>
       <c r="AB20" s="7">
         <v>1.67</v>
       </c>
       <c r="AC20" s="7">
         <v>0.96</v>
       </c>
       <c r="AD20" s="7">
         <v>1.36</v>
       </c>
       <c r="AE20" s="7">
         <v>1.07</v>
       </c>
       <c r="AF20" s="7">
         <v>10.69</v>
       </c>
       <c r="AG20" s="7">
         <v>9</v>
       </c>
       <c r="AH20" s="7">
         <v>4.03</v>
       </c>
+      <c r="AI20" s="15">
+        <v>3.02</v>
+      </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="69">
         <v>0.73</v>
       </c>
       <c r="O21" s="7">
         <v>0.96</v>
       </c>
       <c r="P21" s="69">
         <v>0.64</v>
@@ -16201,50 +16409,53 @@
       </c>
       <c r="AA21" s="7">
         <v>1</v>
       </c>
       <c r="AB21" s="7">
         <v>0.6</v>
       </c>
       <c r="AC21" s="7">
         <v>0.6</v>
       </c>
       <c r="AD21" s="7">
         <v>0.79</v>
       </c>
       <c r="AE21" s="7">
         <v>1</v>
       </c>
       <c r="AF21" s="7">
         <v>3.43</v>
       </c>
       <c r="AG21" s="7">
         <v>3.22</v>
       </c>
       <c r="AH21" s="7">
         <v>2.33</v>
       </c>
+      <c r="AI21" s="15">
+        <v>1.56</v>
+      </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="69">
         <v>1.49</v>
       </c>
       <c r="O22" s="7">
         <v>0.85</v>
       </c>
       <c r="P22" s="69">
         <v>0.96</v>
@@ -16281,50 +16492,53 @@
       </c>
       <c r="AA22" s="7">
         <v>1.43</v>
       </c>
       <c r="AB22" s="7">
         <v>0.94</v>
       </c>
       <c r="AC22" s="7">
         <v>1.07</v>
       </c>
       <c r="AD22" s="7">
         <v>1.24</v>
       </c>
       <c r="AE22" s="7">
         <v>1.07</v>
       </c>
       <c r="AF22" s="7">
         <v>9.5</v>
       </c>
       <c r="AG22" s="7">
         <v>4.05</v>
       </c>
       <c r="AH22" s="7">
         <v>4.17</v>
       </c>
+      <c r="AI22" s="15">
+        <v>1.71</v>
+      </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
       <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="69">
         <v>2.52</v>
       </c>
       <c r="O23" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="P23" s="69">
         <v>1.47</v>
@@ -16361,50 +16575,53 @@
       </c>
       <c r="AA23" s="7">
         <v>1.01</v>
       </c>
       <c r="AB23" s="7">
         <v>0.9</v>
       </c>
       <c r="AC23" s="7">
         <v>1.39</v>
       </c>
       <c r="AD23" s="7">
         <v>0.63</v>
       </c>
       <c r="AE23" s="7">
         <v>1.25</v>
       </c>
       <c r="AF23" s="7">
         <v>9.5</v>
       </c>
       <c r="AG23" s="7">
         <v>5.54</v>
       </c>
       <c r="AH23" s="7">
         <v>4.8600000000000003</v>
       </c>
+      <c r="AI23" s="15">
+        <v>3.95</v>
+      </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
       <c r="J24" s="25"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="69">
         <v>1.96</v>
       </c>
       <c r="O24" s="7">
         <v>1.71</v>
       </c>
       <c r="P24" s="69">
         <v>1.78</v>
@@ -16440,88 +16657,91 @@
         <v>2.2599999999999998</v>
       </c>
       <c r="AA24" s="7">
         <v>2.23</v>
       </c>
       <c r="AB24" s="7">
         <v>1.75</v>
       </c>
       <c r="AC24" s="7">
         <v>1.57</v>
       </c>
       <c r="AD24" s="7">
         <v>1.05</v>
       </c>
       <c r="AE24" s="7">
         <v>1.04</v>
       </c>
       <c r="AF24" s="7">
         <v>13.01</v>
       </c>
       <c r="AG24" s="7">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH24" s="7">
         <v>5.09</v>
+      </c>
+      <c r="AI24" s="15">
+        <v>4.58</v>
       </c>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="78"/>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
       <c r="N25" s="78"/>
       <c r="O25" s="78"/>
       <c r="P25" s="78"/>
       <c r="Q25" s="78"/>
       <c r="R25" s="78"/>
       <c r="S25" s="78"/>
-      <c r="T25" s="81" t="s">
+      <c r="T25" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="U25" s="81"/>
-[...11 lines deleted...]
-      <c r="AG25" s="81"/>
+      <c r="U25" s="85"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="85"/>
+      <c r="AA25" s="85"/>
+      <c r="AB25" s="85"/>
+      <c r="AC25" s="85"/>
+      <c r="AD25" s="85"/>
+      <c r="AE25" s="85"/>
+      <c r="AF25" s="85"/>
+      <c r="AG25" s="85"/>
       <c r="AH25" s="78"/>
       <c r="AI25" s="78"/>
       <c r="AJ25" s="78"/>
       <c r="AM25" s="78"/>
       <c r="AN25" s="78"/>
       <c r="AO25" s="78"/>
       <c r="AP25" s="78"/>
       <c r="AQ25" s="78"/>
       <c r="AR25" s="78"/>
       <c r="AS25" s="78"/>
       <c r="AT25" s="78"/>
       <c r="AU25" s="78"/>
       <c r="AV25" s="78"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="78"/>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
@@ -16573,50 +16793,53 @@
       </c>
       <c r="AA26" s="7">
         <v>1.31</v>
       </c>
       <c r="AB26" s="7">
         <v>1.18</v>
       </c>
       <c r="AC26" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD26" s="7">
         <v>0.95</v>
       </c>
       <c r="AE26" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF26" s="7">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG26" s="7">
         <v>4.75</v>
       </c>
       <c r="AH26" s="7">
         <v>3.91</v>
       </c>
+      <c r="AI26" s="15">
+        <v>3</v>
+      </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="69">
         <v>1.62</v>
       </c>
       <c r="O27" s="7">
         <v>1.06</v>
       </c>
       <c r="P27" s="69">
         <v>1.1000000000000001</v>
@@ -16653,50 +16876,53 @@
       </c>
       <c r="AA27" s="7">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB27" s="7">
         <v>1.07</v>
       </c>
       <c r="AC27" s="7">
         <v>0.99</v>
       </c>
       <c r="AD27" s="7">
         <v>0.82</v>
       </c>
       <c r="AE27" s="7">
         <v>0.97</v>
       </c>
       <c r="AF27" s="7">
         <v>9.1</v>
       </c>
       <c r="AG27" s="7">
         <v>4.17</v>
       </c>
       <c r="AH27" s="7">
         <v>3.69</v>
       </c>
+      <c r="AI27" s="15">
+        <v>2.65</v>
+      </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="69">
         <v>2.78</v>
       </c>
       <c r="O28" s="7">
         <v>1.88</v>
       </c>
       <c r="P28" s="69">
         <v>1.62</v>
@@ -16733,50 +16959,53 @@
       </c>
       <c r="AA28" s="7">
         <v>2.12</v>
       </c>
       <c r="AB28" s="7">
         <v>1.81</v>
       </c>
       <c r="AC28" s="7">
         <v>1.89</v>
       </c>
       <c r="AD28" s="7">
         <v>1.39</v>
       </c>
       <c r="AE28" s="7">
         <v>1.72</v>
       </c>
       <c r="AF28" s="7">
         <v>14.14</v>
       </c>
       <c r="AG28" s="7">
         <v>6.53</v>
       </c>
       <c r="AH28" s="7">
         <v>4.6100000000000003</v>
       </c>
+      <c r="AI28" s="15">
+        <v>4.79</v>
+      </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="69">
         <v>0.85</v>
       </c>
       <c r="O29" s="7">
         <v>0.9</v>
       </c>
       <c r="P29" s="69">
         <v>0.81</v>
@@ -16813,50 +17042,53 @@
       </c>
       <c r="AA29" s="7">
         <v>1</v>
       </c>
       <c r="AB29" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC29" s="7">
         <v>0.53</v>
       </c>
       <c r="AD29" s="7">
         <v>0.73</v>
       </c>
       <c r="AE29" s="7">
         <v>0.89</v>
       </c>
       <c r="AF29" s="7">
         <v>4.67</v>
       </c>
       <c r="AG29" s="7">
         <v>2.79</v>
       </c>
       <c r="AH29" s="7">
         <v>1.6</v>
       </c>
+      <c r="AI29" s="15">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="69">
         <v>2.5</v>
       </c>
       <c r="O30" s="7">
         <v>1.69</v>
       </c>
       <c r="P30" s="69">
         <v>1.95</v>
@@ -16893,50 +17125,53 @@
       </c>
       <c r="AA30" s="7">
         <v>1.68</v>
       </c>
       <c r="AB30" s="7">
         <v>1.49</v>
       </c>
       <c r="AC30" s="7">
         <v>1.43</v>
       </c>
       <c r="AD30" s="7">
         <v>1.58</v>
       </c>
       <c r="AE30" s="7">
         <v>1.71</v>
       </c>
       <c r="AF30" s="7">
         <v>13.92</v>
       </c>
       <c r="AG30" s="7">
         <v>6.99</v>
       </c>
       <c r="AH30" s="7">
         <v>5.56</v>
       </c>
+      <c r="AI30" s="15">
+        <v>4.0199999999999996</v>
+      </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="69">
         <v>1.5</v>
       </c>
       <c r="O31" s="7">
         <v>1.39</v>
       </c>
       <c r="P31" s="69">
         <v>1.31</v>
@@ -16972,105 +17207,108 @@
         <v>2.1</v>
       </c>
       <c r="AA31" s="7">
         <v>1.92</v>
       </c>
       <c r="AB31" s="7">
         <v>0.89</v>
       </c>
       <c r="AC31" s="7">
         <v>1.67</v>
       </c>
       <c r="AD31" s="7">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE31" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF31" s="7">
         <v>11.77</v>
       </c>
       <c r="AG31" s="7">
         <v>8.31</v>
       </c>
       <c r="AH31" s="7">
         <v>4.78</v>
+      </c>
+      <c r="AI31" s="15">
+        <v>4.4400000000000004</v>
       </c>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="74"/>
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="74"/>
       <c r="N32" s="74"/>
       <c r="O32" s="74"/>
       <c r="P32" s="74"/>
       <c r="Q32" s="74"/>
       <c r="R32" s="74"/>
       <c r="S32" s="74"/>
-      <c r="T32" s="80" t="s">
+      <c r="T32" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="U32" s="80"/>
-[...11 lines deleted...]
-      <c r="AG32" s="80"/>
+      <c r="U32" s="84"/>
+      <c r="V32" s="84"/>
+      <c r="W32" s="84"/>
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84"/>
+      <c r="Z32" s="84"/>
+      <c r="AA32" s="84"/>
+      <c r="AB32" s="84"/>
+      <c r="AC32" s="84"/>
+      <c r="AD32" s="84"/>
+      <c r="AE32" s="84"/>
+      <c r="AF32" s="84"/>
+      <c r="AG32" s="84"/>
       <c r="AH32" s="74"/>
       <c r="AI32" s="74"/>
       <c r="AJ32" s="74"/>
       <c r="AM32" s="74"/>
       <c r="AN32" s="74"/>
       <c r="AO32" s="74"/>
       <c r="AP32" s="74"/>
       <c r="AQ32" s="74"/>
       <c r="AR32" s="74"/>
       <c r="AS32" s="74"/>
       <c r="AT32" s="74"/>
       <c r="AU32" s="74"/>
       <c r="AV32" s="74"/>
       <c r="AW32" s="74"/>
       <c r="AX32" s="74"/>
     </row>
-    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="69">
         <v>1.78</v>
       </c>
       <c r="O33" s="15">
         <v>1.44</v>
       </c>
       <c r="P33" s="69">
         <v>1.27</v>
       </c>
       <c r="Q33" s="15">
@@ -17105,52 +17343,55 @@
       </c>
       <c r="AA33" s="15">
         <v>1.5</v>
       </c>
       <c r="AB33" s="15">
         <v>1.2</v>
       </c>
       <c r="AC33" s="15">
         <v>1.23</v>
       </c>
       <c r="AD33" s="15">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE33" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF33" s="7">
         <v>10.99</v>
       </c>
       <c r="AG33" s="15">
         <v>5.78</v>
       </c>
       <c r="AH33" s="15">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="15">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="69">
         <v>0.6</v>
       </c>
       <c r="O34" s="15">
         <v>0.97</v>
       </c>
       <c r="P34" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q34" s="15">
@@ -17185,52 +17426,55 @@
       </c>
       <c r="AA34" s="15">
         <v>0.67</v>
       </c>
       <c r="AB34" s="15">
         <v>0.33</v>
       </c>
       <c r="AC34" s="15">
         <v>0.78</v>
       </c>
       <c r="AD34" s="15">
         <v>0.49</v>
       </c>
       <c r="AE34" s="15">
         <v>0.75</v>
       </c>
       <c r="AF34" s="7">
         <v>7.77</v>
       </c>
       <c r="AG34" s="15">
         <v>3.11</v>
       </c>
       <c r="AH34" s="15">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="15">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="69">
         <v>1.88</v>
       </c>
       <c r="O35" s="15">
         <v>2.48</v>
       </c>
       <c r="P35" s="69">
         <v>3.69</v>
       </c>
       <c r="Q35" s="15">
@@ -17265,52 +17509,55 @@
       </c>
       <c r="AA35" s="15">
         <v>0.87</v>
       </c>
       <c r="AB35" s="15">
         <v>3.09</v>
       </c>
       <c r="AC35" s="15">
         <v>2.09</v>
       </c>
       <c r="AD35" s="15">
         <v>1.89</v>
       </c>
       <c r="AE35" s="15">
         <v>1.74</v>
       </c>
       <c r="AF35" s="7">
         <v>22.15</v>
       </c>
       <c r="AG35" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AH35" s="15">
         <v>7.42</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="15">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="69">
         <v>2.14</v>
       </c>
       <c r="O36" s="15">
         <v>1.97</v>
       </c>
       <c r="P36" s="69">
         <v>1.47</v>
       </c>
       <c r="Q36" s="15">
@@ -17345,52 +17592,55 @@
       </c>
       <c r="AA36" s="15">
         <v>1.52</v>
       </c>
       <c r="AB36" s="15">
         <v>1.3</v>
       </c>
       <c r="AC36" s="15">
         <v>1.45</v>
       </c>
       <c r="AD36" s="15">
         <v>1.3</v>
       </c>
       <c r="AE36" s="15">
         <v>1.28</v>
       </c>
       <c r="AF36" s="7">
         <v>13.14</v>
       </c>
       <c r="AG36" s="15">
         <v>6.66</v>
       </c>
       <c r="AH36" s="15">
         <v>6.06</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="15">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="69">
         <v>1.41</v>
       </c>
       <c r="O37" s="15">
         <v>0.97</v>
       </c>
       <c r="P37" s="69">
         <v>0.23</v>
       </c>
       <c r="Q37" s="15">
@@ -17425,52 +17675,55 @@
       </c>
       <c r="AA37" s="15">
         <v>1.62</v>
       </c>
       <c r="AB37" s="15">
         <v>1.04</v>
       </c>
       <c r="AC37" s="15">
         <v>0.56999999999999995</v>
       </c>
       <c r="AD37" s="15">
         <v>0.39</v>
       </c>
       <c r="AE37" s="15">
         <v>0.36</v>
       </c>
       <c r="AF37" s="7">
         <v>5.77</v>
       </c>
       <c r="AG37" s="15">
         <v>3.79</v>
       </c>
       <c r="AH37" s="15">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="15">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="69">
         <v>3.04</v>
       </c>
       <c r="O38" s="15">
         <v>2.14</v>
       </c>
       <c r="P38" s="69">
         <v>2.13</v>
       </c>
       <c r="Q38" s="15">
@@ -17505,52 +17758,55 @@
       </c>
       <c r="AA38" s="15">
         <v>1.87</v>
       </c>
       <c r="AB38" s="15">
         <v>1.75</v>
       </c>
       <c r="AC38" s="15">
         <v>2.5</v>
       </c>
       <c r="AD38" s="15">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE38" s="15">
         <v>1.72</v>
       </c>
       <c r="AF38" s="7">
         <v>20.399999999999999</v>
       </c>
       <c r="AG38" s="15">
         <v>10.3</v>
       </c>
       <c r="AH38" s="15">
         <v>6.74</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="15">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="24"/>
       <c r="I39" s="23"/>
       <c r="J39" s="26"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="69">
         <v>1.66</v>
       </c>
       <c r="O39" s="15">
         <v>1.76</v>
       </c>
       <c r="P39" s="69">
         <v>0.74</v>
       </c>
       <c r="Q39" s="15">
@@ -17585,52 +17841,55 @@
       </c>
       <c r="AA39" s="15">
         <v>0.97</v>
       </c>
       <c r="AB39" s="15">
         <v>0.86</v>
       </c>
       <c r="AC39" s="15">
         <v>1.21</v>
       </c>
       <c r="AD39" s="15">
         <v>1.49</v>
       </c>
       <c r="AE39" s="15">
         <v>1.43</v>
       </c>
       <c r="AF39" s="7">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG39" s="15">
         <v>4.12</v>
       </c>
       <c r="AH39" s="15">
         <v>2.08</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="15">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="69">
         <v>0.73</v>
       </c>
       <c r="O40" s="15">
         <v>0.48</v>
       </c>
       <c r="P40" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q40" s="15">
@@ -17665,52 +17924,55 @@
       </c>
       <c r="AA40" s="15">
         <v>1.82</v>
       </c>
       <c r="AB40" s="15">
         <v>1.17</v>
       </c>
       <c r="AC40" s="15">
         <v>0.79</v>
       </c>
       <c r="AD40" s="15">
         <v>0.72</v>
       </c>
       <c r="AE40" s="15">
         <v>1.31</v>
       </c>
       <c r="AF40" s="7">
         <v>15.46</v>
       </c>
       <c r="AG40" s="15">
         <v>2.72</v>
       </c>
       <c r="AH40" s="15">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="15">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="69">
         <v>1.97</v>
       </c>
       <c r="O41" s="15">
         <v>1.07</v>
       </c>
       <c r="P41" s="69">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q41" s="15">
@@ -17745,52 +18007,55 @@
       </c>
       <c r="AA41" s="15">
         <v>1.6</v>
       </c>
       <c r="AB41" s="15">
         <v>0.81</v>
       </c>
       <c r="AC41" s="15">
         <v>1.46</v>
       </c>
       <c r="AD41" s="15">
         <v>0.67</v>
       </c>
       <c r="AE41" s="15">
         <v>0.45</v>
       </c>
       <c r="AF41" s="7">
         <v>5.62</v>
       </c>
       <c r="AG41" s="15">
         <v>10.86</v>
       </c>
       <c r="AH41" s="15">
         <v>4.54</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="15">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="69">
         <v>2.37</v>
       </c>
       <c r="O42" s="15">
         <v>1.42</v>
       </c>
       <c r="P42" s="69">
         <v>1.61</v>
       </c>
       <c r="Q42" s="15">
@@ -17825,52 +18090,55 @@
       </c>
       <c r="AA42" s="15">
         <v>2</v>
       </c>
       <c r="AB42" s="15">
         <v>1.67</v>
       </c>
       <c r="AC42" s="15">
         <v>0.96</v>
       </c>
       <c r="AD42" s="15">
         <v>1.36</v>
       </c>
       <c r="AE42" s="15">
         <v>1.07</v>
       </c>
       <c r="AF42" s="7">
         <v>10.69</v>
       </c>
       <c r="AG42" s="15">
         <v>9</v>
       </c>
       <c r="AH42" s="15">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="15">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="24"/>
       <c r="I43" s="23"/>
       <c r="J43" s="26"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="69">
         <v>0.73</v>
       </c>
       <c r="O43" s="15">
         <v>0.96</v>
       </c>
       <c r="P43" s="69">
         <v>0.64</v>
       </c>
       <c r="Q43" s="15">
@@ -17905,52 +18173,55 @@
       </c>
       <c r="AA43" s="15">
         <v>1</v>
       </c>
       <c r="AB43" s="15">
         <v>0.6</v>
       </c>
       <c r="AC43" s="15">
         <v>0.6</v>
       </c>
       <c r="AD43" s="15">
         <v>0.79</v>
       </c>
       <c r="AE43" s="15">
         <v>1</v>
       </c>
       <c r="AF43" s="7">
         <v>3.43</v>
       </c>
       <c r="AG43" s="15">
         <v>3.22</v>
       </c>
       <c r="AH43" s="15">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="15">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="24"/>
       <c r="I44" s="23"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="69">
         <v>1.49</v>
       </c>
       <c r="O44" s="15">
         <v>0.85</v>
       </c>
       <c r="P44" s="69">
         <v>0.96</v>
       </c>
       <c r="Q44" s="15">
@@ -17985,52 +18256,55 @@
       </c>
       <c r="AA44" s="15">
         <v>1.43</v>
       </c>
       <c r="AB44" s="15">
         <v>0.94</v>
       </c>
       <c r="AC44" s="15">
         <v>1.07</v>
       </c>
       <c r="AD44" s="15">
         <v>1.24</v>
       </c>
       <c r="AE44" s="15">
         <v>1.07</v>
       </c>
       <c r="AF44" s="7">
         <v>9.5</v>
       </c>
       <c r="AG44" s="15">
         <v>4.05</v>
       </c>
       <c r="AH44" s="15">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="15">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="24"/>
       <c r="I45" s="23"/>
       <c r="J45" s="26"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="70">
         <v>2.52</v>
       </c>
       <c r="O45" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="P45" s="69">
         <v>1.47</v>
       </c>
       <c r="Q45" s="15">
@@ -18065,52 +18339,55 @@
       </c>
       <c r="AA45" s="15">
         <v>1.01</v>
       </c>
       <c r="AB45" s="15">
         <v>0.9</v>
       </c>
       <c r="AC45" s="15">
         <v>1.39</v>
       </c>
       <c r="AD45" s="15">
         <v>0.63</v>
       </c>
       <c r="AE45" s="15">
         <v>1.25</v>
       </c>
       <c r="AF45" s="7">
         <v>9.5</v>
       </c>
       <c r="AG45" s="15">
         <v>5.54</v>
       </c>
       <c r="AH45" s="15">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI45" s="15">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="29"/>
       <c r="I46" s="28"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="71">
         <v>2.3199999999999998</v>
       </c>
       <c r="O46" s="9">
         <v>1.96</v>
       </c>
       <c r="P46" s="71">
         <v>2.15</v>
       </c>
       <c r="Q46" s="9">
@@ -18145,73 +18422,76 @@
       </c>
       <c r="AA46" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AB46" s="9">
         <v>2.44</v>
       </c>
       <c r="AC46" s="9">
         <v>1.49</v>
       </c>
       <c r="AD46" s="9">
         <v>1.02</v>
       </c>
       <c r="AE46" s="9">
         <v>0.98</v>
       </c>
       <c r="AF46" s="9">
         <v>14.03</v>
       </c>
       <c r="AG46" s="9">
         <v>8.42</v>
       </c>
       <c r="AH46" s="9">
         <v>5.34</v>
       </c>
-    </row>
-    <row r="47" spans="1:34" s="4" customFormat="1">
+      <c r="AI46" s="9">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" s="4" customFormat="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
     </row>
-    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -18341,186 +18621,186 @@
     <row r="197" s="4" customFormat="1" ht="11.25"/>
     <row r="198" s="4" customFormat="1" ht="11.25"/>
     <row r="199" s="4" customFormat="1" ht="11.25"/>
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="U6:AP6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AP7:AQ7"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="AD7:AE7"/>
-    <mergeCell ref="T10:AG10"/>
-[...2 lines deleted...]
-    <mergeCell ref="U6:AP6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:AE219"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AE2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="6"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="15" customHeight="1">
-      <c r="A2" s="93" t="s">
+      <c r="A2" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="93"/>
-[...28 lines deleted...]
-      <c r="AE2" s="93"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
+      <c r="N2" s="97"/>
+      <c r="O2" s="97"/>
+      <c r="P2" s="97"/>
+      <c r="Q2" s="97"/>
+      <c r="R2" s="97"/>
+      <c r="S2" s="97"/>
+      <c r="T2" s="97"/>
+      <c r="U2" s="97"/>
+      <c r="V2" s="97"/>
+      <c r="W2" s="97"/>
+      <c r="X2" s="97"/>
+      <c r="Y2" s="97"/>
+      <c r="Z2" s="97"/>
+      <c r="AA2" s="97"/>
+      <c r="AB2" s="97"/>
+      <c r="AC2" s="97"/>
+      <c r="AD2" s="97"/>
+      <c r="AE2" s="97"/>
     </row>
     <row r="3" spans="1:31">
-      <c r="A3" s="94"/>
-[...11 lines deleted...]
-      <c r="M3" s="94"/>
+      <c r="A3" s="98"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
     </row>
     <row r="4" spans="1:31">
       <c r="C4" s="2"/>
       <c r="Y4" s="4"/>
       <c r="AE4" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="82"/>
-      <c r="B5" s="84">
+      <c r="A5" s="86"/>
+      <c r="B5" s="88">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="88">
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="92">
         <v>2023</v>
       </c>
-      <c r="O5" s="88"/>
-[...10 lines deleted...]
-      <c r="Z5" s="84">
+      <c r="O5" s="92"/>
+      <c r="P5" s="92"/>
+      <c r="Q5" s="92"/>
+      <c r="R5" s="92"/>
+      <c r="S5" s="92"/>
+      <c r="T5" s="92"/>
+      <c r="U5" s="92"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="92"/>
+      <c r="X5" s="92"/>
+      <c r="Y5" s="88"/>
+      <c r="Z5" s="88">
         <v>2024</v>
       </c>
-      <c r="AA5" s="85"/>
-[...3 lines deleted...]
-      <c r="AE5" s="85"/>
+      <c r="AA5" s="89"/>
+      <c r="AB5" s="89"/>
+      <c r="AC5" s="89"/>
+      <c r="AD5" s="89"/>
+      <c r="AE5" s="89"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A6" s="83"/>
+      <c r="A6" s="87"/>
       <c r="B6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="18" t="s">
@@ -18569,83 +18849,83 @@
         <v>46</v>
       </c>
       <c r="Y6" s="18" t="s">
         <v>47</v>
       </c>
       <c r="Z6" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AA6" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AB6" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AC6" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AD6" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AE6" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="89" t="s">
+      <c r="A7" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="89"/>
-[...28 lines deleted...]
-      <c r="AE7" s="89"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
+      <c r="X7" s="93"/>
+      <c r="Y7" s="93"/>
+      <c r="Z7" s="93"/>
+      <c r="AA7" s="93"/>
+      <c r="AB7" s="93"/>
+      <c r="AC7" s="93"/>
+      <c r="AD7" s="93"/>
+      <c r="AE7" s="93"/>
     </row>
     <row r="8" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="8">
         <v>12</v>
       </c>
       <c r="O8" s="31">
         <v>1</v>
       </c>
       <c r="P8" s="8">
         <v>6</v>
@@ -19456,83 +19736,83 @@
         <v>71</v>
       </c>
       <c r="Y19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="8">
         <v>1</v>
       </c>
       <c r="AE19" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="81"/>
-[...28 lines deleted...]
-      <c r="AE20" s="81"/>
+      <c r="B20" s="85"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+      <c r="W20" s="85"/>
+      <c r="X20" s="85"/>
+      <c r="Y20" s="85"/>
+      <c r="Z20" s="85"/>
+      <c r="AA20" s="85"/>
+      <c r="AB20" s="85"/>
+      <c r="AC20" s="85"/>
+      <c r="AD20" s="85"/>
+      <c r="AE20" s="85"/>
     </row>
     <row r="21" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="8">
         <v>6</v>
       </c>
       <c r="O21" s="62" t="s">
         <v>71</v>
       </c>
       <c r="P21" s="8">
         <v>4</v>
@@ -19917,83 +20197,83 @@
         <v>71</v>
       </c>
       <c r="Y26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="Z26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AA26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AB26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AC26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AD26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AE26" s="62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:31" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A27" s="80" t="s">
+      <c r="A27" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="80"/>
-[...28 lines deleted...]
-      <c r="AE27" s="80"/>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="84"/>
+      <c r="O27" s="84"/>
+      <c r="P27" s="84"/>
+      <c r="Q27" s="84"/>
+      <c r="R27" s="84"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="84"/>
+      <c r="U27" s="84"/>
+      <c r="V27" s="84"/>
+      <c r="W27" s="84"/>
+      <c r="X27" s="84"/>
+      <c r="Y27" s="84"/>
+      <c r="Z27" s="84"/>
+      <c r="AA27" s="84"/>
+      <c r="AB27" s="84"/>
+      <c r="AC27" s="84"/>
+      <c r="AD27" s="84"/>
+      <c r="AE27" s="84"/>
     </row>
     <row r="28" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="26"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="8">
         <v>6</v>
       </c>
       <c r="O28" s="21">
         <v>1</v>
       </c>
       <c r="P28" s="8">
         <v>2</v>
@@ -21366,190 +21646,190 @@
       <c r="P218" s="14"/>
     </row>
     <row r="219" spans="16:16" s="4" customFormat="1" ht="11.25">
       <c r="P219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="Z5:AE5"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A5:BG225"/>
   <sheetViews>
-    <sheetView topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="AG44" sqref="AG44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:59" ht="15" customHeight="1">
       <c r="A5" s="75"/>
       <c r="B5" s="75"/>
       <c r="C5" s="75"/>
       <c r="D5" s="75"/>
       <c r="E5" s="75"/>
       <c r="F5" s="75"/>
       <c r="G5" s="75"/>
       <c r="H5" s="75"/>
       <c r="I5" s="75"/>
       <c r="J5" s="75"/>
       <c r="K5" s="75"/>
       <c r="L5" s="75"/>
       <c r="M5" s="75"/>
       <c r="N5" s="75"/>
       <c r="O5" s="75"/>
       <c r="P5" s="75"/>
       <c r="Q5" s="75"/>
       <c r="R5" s="75"/>
       <c r="S5" s="75"/>
       <c r="T5" s="75"/>
       <c r="U5" s="75"/>
-      <c r="V5" s="93" t="s">
+      <c r="V5" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="W5" s="93"/>
-[...19 lines deleted...]
-      <c r="AQ5" s="93"/>
+      <c r="W5" s="97"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="97"/>
+      <c r="Z5" s="97"/>
+      <c r="AA5" s="97"/>
+      <c r="AB5" s="97"/>
+      <c r="AC5" s="97"/>
+      <c r="AD5" s="97"/>
+      <c r="AE5" s="97"/>
+      <c r="AF5" s="97"/>
+      <c r="AG5" s="97"/>
+      <c r="AH5" s="97"/>
+      <c r="AI5" s="97"/>
+      <c r="AJ5" s="97"/>
+      <c r="AK5" s="97"/>
+      <c r="AL5" s="97"/>
+      <c r="AM5" s="97"/>
+      <c r="AN5" s="97"/>
+      <c r="AO5" s="97"/>
+      <c r="AP5" s="97"/>
+      <c r="AQ5" s="97"/>
       <c r="AR5" s="75"/>
       <c r="AS5" s="75"/>
       <c r="AT5" s="75"/>
       <c r="AU5" s="75"/>
       <c r="AV5" s="75"/>
       <c r="AW5" s="75"/>
       <c r="AX5" s="75"/>
       <c r="AY5" s="75"/>
       <c r="AZ5" s="75"/>
       <c r="BA5" s="75"/>
       <c r="BB5" s="75"/>
       <c r="BC5" s="75"/>
       <c r="BD5" s="75"/>
       <c r="BE5" s="75"/>
       <c r="BF5" s="75"/>
       <c r="BG5" s="75"/>
     </row>
     <row r="6" spans="1:59">
       <c r="C6" s="2"/>
       <c r="AE6" s="65"/>
       <c r="AQ6" s="65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:59" s="4" customFormat="1" ht="11.25">
-      <c r="A7" s="82"/>
-      <c r="B7" s="84">
+      <c r="A7" s="86"/>
+      <c r="B7" s="88">
         <v>2021</v>
       </c>
-      <c r="C7" s="85"/>
-[...10 lines deleted...]
-      <c r="N7" s="85">
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
+      <c r="I7" s="89"/>
+      <c r="J7" s="89"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89"/>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89">
         <v>2024</v>
       </c>
-      <c r="O7" s="85"/>
-[...4 lines deleted...]
-      <c r="T7" s="88">
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="89"/>
+      <c r="R7" s="89"/>
+      <c r="S7" s="89"/>
+      <c r="T7" s="92">
         <v>2025</v>
       </c>
-      <c r="U7" s="88"/>
-[...10 lines deleted...]
-      <c r="AF7" s="88">
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="92"/>
+      <c r="AB7" s="92"/>
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="92"/>
+      <c r="AE7" s="88"/>
+      <c r="AF7" s="92">
         <v>2026</v>
       </c>
-      <c r="AG7" s="88"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="84"/>
+      <c r="AG7" s="92"/>
+      <c r="AH7" s="92"/>
+      <c r="AI7" s="92"/>
+      <c r="AJ7" s="92"/>
+      <c r="AK7" s="92"/>
+      <c r="AL7" s="92"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="88"/>
     </row>
     <row r="8" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="83"/>
+      <c r="A8" s="87"/>
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="18" t="s">
@@ -21653,66 +21933,66 @@
       </c>
       <c r="AQ8" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="77"/>
       <c r="B9" s="77"/>
       <c r="C9" s="77"/>
       <c r="D9" s="77"/>
       <c r="E9" s="77"/>
       <c r="F9" s="77"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
       <c r="I9" s="77"/>
       <c r="J9" s="77"/>
       <c r="K9" s="77"/>
       <c r="L9" s="77"/>
       <c r="M9" s="77"/>
       <c r="N9" s="77"/>
       <c r="O9" s="77"/>
       <c r="P9" s="77"/>
       <c r="Q9" s="77"/>
       <c r="R9" s="77"/>
       <c r="S9" s="77"/>
-      <c r="T9" s="89" t="s">
+      <c r="T9" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="U9" s="89"/>
-[...11 lines deleted...]
-      <c r="AG9" s="89"/>
+      <c r="U9" s="93"/>
+      <c r="V9" s="93"/>
+      <c r="W9" s="93"/>
+      <c r="X9" s="93"/>
+      <c r="Y9" s="93"/>
+      <c r="Z9" s="93"/>
+      <c r="AA9" s="93"/>
+      <c r="AB9" s="93"/>
+      <c r="AC9" s="93"/>
+      <c r="AD9" s="93"/>
+      <c r="AE9" s="93"/>
+      <c r="AF9" s="93"/>
+      <c r="AG9" s="93"/>
       <c r="AH9" s="77"/>
       <c r="AI9" s="77"/>
       <c r="AJ9" s="77"/>
       <c r="AK9" s="77"/>
       <c r="AL9" s="77"/>
       <c r="AM9" s="77"/>
       <c r="AN9" s="77"/>
       <c r="AO9" s="77"/>
       <c r="AP9" s="77"/>
       <c r="AQ9" s="77"/>
       <c r="AR9" s="77"/>
       <c r="AS9" s="77"/>
       <c r="AT9" s="77"/>
       <c r="AU9" s="77"/>
       <c r="AV9" s="77"/>
       <c r="AW9" s="77"/>
       <c r="AX9" s="77"/>
     </row>
     <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
@@ -21766,50 +22046,53 @@
       </c>
       <c r="AA10" s="8">
         <v>5</v>
       </c>
       <c r="AB10" s="8">
         <v>3</v>
       </c>
       <c r="AC10" s="8">
         <v>4</v>
       </c>
       <c r="AD10" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE10" s="13">
         <v>6</v>
       </c>
       <c r="AF10" s="13">
         <v>3</v>
       </c>
       <c r="AG10" s="8">
         <v>3</v>
       </c>
       <c r="AH10" s="8">
         <v>3</v>
       </c>
+      <c r="AI10" s="81">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="24"/>
       <c r="I11" s="23"/>
       <c r="J11" s="25"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="4">
         <v>3</v>
       </c>
       <c r="O11" s="8">
         <v>2</v>
       </c>
       <c r="P11" s="4">
         <v>1</v>
@@ -21846,50 +22129,53 @@
       </c>
       <c r="AA11" s="8">
         <v>3</v>
       </c>
       <c r="AB11" s="8">
         <v>3</v>
       </c>
       <c r="AC11" s="8">
         <v>3</v>
       </c>
       <c r="AD11" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE11" s="13">
         <v>4</v>
       </c>
       <c r="AF11" s="13">
         <v>1</v>
       </c>
       <c r="AG11" s="8">
         <v>2</v>
       </c>
       <c r="AH11" s="8">
         <v>1</v>
       </c>
+      <c r="AI11" s="81">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>1</v>
@@ -21926,50 +22212,53 @@
       </c>
       <c r="AA12" s="8">
         <v>1</v>
       </c>
       <c r="AB12" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC12" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF12" s="13">
         <v>1</v>
       </c>
       <c r="AG12" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH12" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI12" s="81">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="65" t="s">
         <v>71</v>
@@ -22006,50 +22295,53 @@
       </c>
       <c r="AA13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH13" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI13" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="65" t="s">
         <v>71</v>
@@ -22086,50 +22378,53 @@
       </c>
       <c r="AA14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG14" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH14" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI14" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P15" s="65" t="s">
         <v>71</v>
@@ -22166,50 +22461,53 @@
       </c>
       <c r="AA15" s="8">
         <v>1</v>
       </c>
       <c r="AB15" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC15" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG15" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH15" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI15" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P16" s="65" t="s">
         <v>71</v>
@@ -22246,50 +22544,53 @@
       </c>
       <c r="AA16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE16" s="13">
         <v>1</v>
       </c>
       <c r="AF16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH16" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI16" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="65" t="s">
         <v>71</v>
@@ -22326,50 +22627,53 @@
       </c>
       <c r="AA17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE17" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF17" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH17" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI17" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="65" t="s">
         <v>71</v>
@@ -22406,50 +22710,53 @@
       </c>
       <c r="AA18" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB18" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC18" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE18" s="13">
         <v>1</v>
       </c>
       <c r="AF18" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG18" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH18" s="8">
         <v>1</v>
       </c>
+      <c r="AI18" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="65" t="s">
         <v>71</v>
@@ -22484,50 +22791,53 @@
       <c r="Z19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF19" s="13">
         <v>1</v>
       </c>
       <c r="AG19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH19" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI19" s="13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="4">
         <v>1</v>
       </c>
       <c r="O20" s="65" t="s">
         <v>71</v>
       </c>
@@ -22566,50 +22876,53 @@
       </c>
       <c r="AA20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF20" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG20" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH20" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI20" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P21" s="65" t="s">
         <v>71</v>
@@ -22646,50 +22959,53 @@
       </c>
       <c r="AA21" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB21" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC21" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF21" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG21" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH21" s="8" t="s">
         <v>71</v>
       </c>
+      <c r="AI21" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O22" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P22" s="65" t="s">
         <v>71</v>
@@ -22726,50 +23042,53 @@
       </c>
       <c r="AA22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD22" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE22" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF22" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG22" s="8">
         <v>1</v>
       </c>
       <c r="AH22" s="8">
         <v>1</v>
       </c>
+      <c r="AI22" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
       <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O23" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P23" s="65" t="s">
         <v>71</v>
@@ -22805,89 +23124,92 @@
         <v>71</v>
       </c>
       <c r="AA23" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB23" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC23" s="8">
         <v>1</v>
       </c>
       <c r="AD23" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE23" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF23" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG23" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH23" s="52" t="s">
         <v>71</v>
+      </c>
+      <c r="AI23" s="81">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="78"/>
       <c r="B24" s="78"/>
       <c r="C24" s="78"/>
       <c r="D24" s="78"/>
       <c r="E24" s="78"/>
       <c r="F24" s="78"/>
       <c r="G24" s="78"/>
       <c r="H24" s="78"/>
       <c r="I24" s="78"/>
       <c r="J24" s="78"/>
       <c r="K24" s="78"/>
       <c r="L24" s="78"/>
       <c r="M24" s="78"/>
       <c r="N24" s="78"/>
       <c r="O24" s="78"/>
       <c r="P24" s="78"/>
       <c r="Q24" s="78"/>
       <c r="R24" s="78"/>
       <c r="S24" s="78"/>
-      <c r="T24" s="81" t="s">
+      <c r="T24" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="U24" s="81"/>
-[...12 lines deleted...]
-      <c r="AH24" s="96"/>
+      <c r="U24" s="85"/>
+      <c r="V24" s="85"/>
+      <c r="W24" s="85"/>
+      <c r="X24" s="85"/>
+      <c r="Y24" s="85"/>
+      <c r="Z24" s="85"/>
+      <c r="AA24" s="85"/>
+      <c r="AB24" s="85"/>
+      <c r="AC24" s="85"/>
+      <c r="AD24" s="85"/>
+      <c r="AE24" s="85"/>
+      <c r="AF24" s="85"/>
+      <c r="AG24" s="85"/>
+      <c r="AH24" s="79"/>
       <c r="AI24" s="78"/>
       <c r="AJ24" s="78"/>
       <c r="AK24" s="78"/>
       <c r="AL24" s="78"/>
       <c r="AM24" s="78"/>
       <c r="AN24" s="78"/>
       <c r="AO24" s="78"/>
       <c r="AP24" s="78"/>
       <c r="AQ24" s="78"/>
       <c r="AR24" s="78"/>
       <c r="AS24" s="78"/>
       <c r="AT24" s="78"/>
       <c r="AU24" s="78"/>
       <c r="AV24" s="78"/>
       <c r="AW24" s="78"/>
       <c r="AX24" s="78"/>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="22"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
@@ -22940,50 +23262,53 @@
       </c>
       <c r="AA25" s="8">
         <v>3</v>
       </c>
       <c r="AB25" s="8">
         <v>3</v>
       </c>
       <c r="AC25" s="8">
         <v>2</v>
       </c>
       <c r="AD25" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE25" s="13">
         <v>4</v>
       </c>
       <c r="AF25" s="13">
         <v>2</v>
       </c>
       <c r="AG25" s="8">
         <v>2</v>
       </c>
       <c r="AH25" s="8">
         <v>1</v>
       </c>
+      <c r="AI25" s="81">
+        <v>3</v>
+      </c>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="4">
         <v>3</v>
       </c>
       <c r="O26" s="8">
         <v>2</v>
       </c>
       <c r="P26" s="4">
         <v>1</v>
@@ -23020,50 +23345,53 @@
       </c>
       <c r="AA26" s="8">
         <v>2</v>
       </c>
       <c r="AB26" s="8">
         <v>3</v>
       </c>
       <c r="AC26" s="8">
         <v>2</v>
       </c>
       <c r="AD26" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE26" s="13">
         <v>4</v>
       </c>
       <c r="AF26" s="13">
         <v>1</v>
       </c>
       <c r="AG26" s="8">
         <v>2</v>
       </c>
       <c r="AH26" s="8">
         <v>1</v>
       </c>
+      <c r="AI26" s="81">
+        <v>2</v>
+      </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O27" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P27" s="4">
         <v>1</v>
@@ -23100,50 +23428,53 @@
       </c>
       <c r="AA27" s="8">
         <v>1</v>
       </c>
       <c r="AB27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD27" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE27" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF27" s="13">
         <v>1</v>
       </c>
       <c r="AG27" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH27" s="52" t="s">
         <v>71</v>
       </c>
+      <c r="AI27" s="81">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P28" s="65" t="s">
         <v>71</v>
@@ -23180,50 +23511,53 @@
       </c>
       <c r="AA28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF28" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH28" s="52" t="s">
         <v>71</v>
       </c>
+      <c r="AI28" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P29" s="65" t="s">
         <v>71</v>
@@ -23260,50 +23594,53 @@
       </c>
       <c r="AA29" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB29" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC29" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG29" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH29" s="52" t="s">
         <v>71</v>
       </c>
+      <c r="AI29" s="13" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P30" s="65" t="s">
         <v>71</v>
@@ -23338,90 +23675,93 @@
       <c r="Z30" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AA30" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB30" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC30" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF30" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG30" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH30" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI30" s="13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="74"/>
       <c r="B31" s="74"/>
       <c r="C31" s="74"/>
       <c r="D31" s="74"/>
       <c r="E31" s="74"/>
       <c r="F31" s="74"/>
       <c r="G31" s="74"/>
       <c r="H31" s="74"/>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="74"/>
       <c r="L31" s="74"/>
       <c r="M31" s="74"/>
       <c r="N31" s="74"/>
       <c r="O31" s="74"/>
       <c r="P31" s="74"/>
       <c r="Q31" s="74"/>
       <c r="R31" s="74"/>
       <c r="S31" s="74"/>
-      <c r="T31" s="80" t="s">
+      <c r="T31" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="U31" s="80"/>
-[...12 lines deleted...]
-      <c r="AH31" s="97"/>
+      <c r="U31" s="84"/>
+      <c r="V31" s="84"/>
+      <c r="W31" s="84"/>
+      <c r="X31" s="84"/>
+      <c r="Y31" s="84"/>
+      <c r="Z31" s="84"/>
+      <c r="AA31" s="84"/>
+      <c r="AB31" s="84"/>
+      <c r="AC31" s="84"/>
+      <c r="AD31" s="84"/>
+      <c r="AE31" s="84"/>
+      <c r="AF31" s="84"/>
+      <c r="AG31" s="84"/>
+      <c r="AH31" s="80"/>
       <c r="AI31" s="74"/>
       <c r="AJ31" s="74"/>
       <c r="AM31" s="74"/>
       <c r="AN31" s="74"/>
       <c r="AO31" s="74"/>
       <c r="AP31" s="74"/>
       <c r="AQ31" s="74"/>
       <c r="AR31" s="74"/>
       <c r="AS31" s="74"/>
       <c r="AT31" s="74"/>
       <c r="AU31" s="74"/>
       <c r="AV31" s="74"/>
       <c r="AW31" s="74"/>
       <c r="AX31" s="74"/>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
@@ -23472,52 +23812,55 @@
       </c>
       <c r="AA32" s="8">
         <v>2</v>
       </c>
       <c r="AB32" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC32" s="13">
         <v>2</v>
       </c>
       <c r="AD32" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE32" s="13">
         <v>2</v>
       </c>
       <c r="AF32" s="13">
         <v>1</v>
       </c>
       <c r="AG32" s="8">
         <v>1</v>
       </c>
       <c r="AH32" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI32" s="81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q33" s="65" t="s">
@@ -23552,52 +23895,55 @@
       </c>
       <c r="AA33" s="8">
         <v>1</v>
       </c>
       <c r="AB33" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC33" s="13">
         <v>1</v>
       </c>
       <c r="AD33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE33" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF33" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG33" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH33" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q34" s="65" t="s">
@@ -23632,52 +23978,55 @@
       </c>
       <c r="AA34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH34" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q35" s="65" t="s">
@@ -23712,52 +24061,55 @@
       </c>
       <c r="AA35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH35" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="65" t="s">
@@ -23792,52 +24144,55 @@
       </c>
       <c r="AA36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG36" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH36" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q37" s="65" t="s">
@@ -23872,52 +24227,55 @@
       </c>
       <c r="AA37" s="8">
         <v>1</v>
       </c>
       <c r="AB37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE37" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF37" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH37" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q38" s="13">
@@ -23952,52 +24310,55 @@
       </c>
       <c r="AA38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE38" s="13">
         <v>1</v>
       </c>
       <c r="AF38" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH38" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="65" t="s">
@@ -24032,52 +24393,55 @@
       </c>
       <c r="AA39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH39" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q40" s="65" t="s">
@@ -24112,52 +24476,55 @@
       </c>
       <c r="AA40" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB40" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC40" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE40" s="13">
         <v>1</v>
       </c>
       <c r="AF40" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG40" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH40" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="24"/>
       <c r="I41" s="23"/>
       <c r="J41" s="26"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="N41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q41" s="65" t="s">
@@ -24192,52 +24559,55 @@
       </c>
       <c r="AA41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AF41" s="13">
         <v>1</v>
       </c>
       <c r="AG41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH41" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="4">
         <v>1</v>
       </c>
       <c r="O42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P42" s="4">
         <v>1</v>
       </c>
       <c r="Q42" s="65" t="s">
@@ -24272,52 +24642,55 @@
       </c>
       <c r="AA42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH42" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="24"/>
       <c r="I43" s="23"/>
       <c r="J43" s="26"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q43" s="65" t="s">
@@ -24352,52 +24725,55 @@
       </c>
       <c r="AA43" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB43" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC43" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF43" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AG43" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AH43" s="8" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="24"/>
       <c r="I44" s="23"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="Q44" s="65" t="s">
@@ -24426,58 +24802,61 @@
       </c>
       <c r="Y44" s="13" t="s">
         <v>71</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AA44" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AB44" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AC44" s="8" t="s">
         <v>71</v>
       </c>
       <c r="AD44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF44" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AG44" s="8" t="s">
-        <v>71</v>
+      <c r="AG44" s="8">
+        <v>1</v>
       </c>
       <c r="AH44" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="13" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="29"/>
       <c r="I45" s="28"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="O45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="P45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="Q45" s="12" t="s">
@@ -24512,58 +24891,61 @@
       </c>
       <c r="AA45" s="10" t="s">
         <v>71</v>
       </c>
       <c r="AB45" s="10" t="s">
         <v>71</v>
       </c>
       <c r="AC45" s="10">
         <v>1</v>
       </c>
       <c r="AD45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AE45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AF45" s="10" t="s">
         <v>71</v>
       </c>
       <c r="AG45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AH45" s="12" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="4" customFormat="1" ht="11.25">
+      <c r="AI45" s="82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="4" customFormat="1" ht="11.25">
       <c r="A46" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="47" spans="1:34" s="4" customFormat="1" ht="11.25"/>
-    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:35" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -24699,185 +25081,185 @@
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
     <row r="224" s="4" customFormat="1" ht="11.25"/>
     <row r="225" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
     <mergeCell ref="V5:AQ5"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="T24:AG24"/>
-    <mergeCell ref="A7:A8"/>
-[...1 lines deleted...]
-    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:AF219"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AE2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="6"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15" customHeight="1">
-      <c r="A2" s="93" t="s">
+      <c r="A2" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="93"/>
-[...28 lines deleted...]
-      <c r="AE2" s="93"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
+      <c r="N2" s="97"/>
+      <c r="O2" s="97"/>
+      <c r="P2" s="97"/>
+      <c r="Q2" s="97"/>
+      <c r="R2" s="97"/>
+      <c r="S2" s="97"/>
+      <c r="T2" s="97"/>
+      <c r="U2" s="97"/>
+      <c r="V2" s="97"/>
+      <c r="W2" s="97"/>
+      <c r="X2" s="97"/>
+      <c r="Y2" s="97"/>
+      <c r="Z2" s="97"/>
+      <c r="AA2" s="97"/>
+      <c r="AB2" s="97"/>
+      <c r="AC2" s="97"/>
+      <c r="AD2" s="97"/>
+      <c r="AE2" s="97"/>
     </row>
     <row r="3" spans="1:32">
-      <c r="A3" s="94"/>
-[...11 lines deleted...]
-      <c r="M3" s="94"/>
+      <c r="A3" s="98"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
     </row>
     <row r="4" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="C4" s="52"/>
       <c r="P4" s="14"/>
       <c r="AD4" s="4" t="s">
         <v>65</v>
       </c>
       <c r="AE4" s="68"/>
       <c r="AF4" s="42"/>
     </row>
     <row r="5" spans="1:32" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="82"/>
-      <c r="B5" s="84">
+      <c r="A5" s="86"/>
+      <c r="B5" s="88">
         <v>2021</v>
       </c>
-      <c r="C5" s="85"/>
-[...10 lines deleted...]
-      <c r="N5" s="88">
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="92">
         <v>2023</v>
       </c>
-      <c r="O5" s="88"/>
-[...10 lines deleted...]
-      <c r="Z5" s="84">
+      <c r="O5" s="92"/>
+      <c r="P5" s="92"/>
+      <c r="Q5" s="92"/>
+      <c r="R5" s="92"/>
+      <c r="S5" s="92"/>
+      <c r="T5" s="92"/>
+      <c r="U5" s="92"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="92"/>
+      <c r="X5" s="92"/>
+      <c r="Y5" s="88"/>
+      <c r="Z5" s="88">
         <v>2024</v>
       </c>
-      <c r="AA5" s="85"/>
-[...3 lines deleted...]
-      <c r="AE5" s="85"/>
+      <c r="AA5" s="89"/>
+      <c r="AB5" s="89"/>
+      <c r="AC5" s="89"/>
+      <c r="AD5" s="89"/>
+      <c r="AE5" s="89"/>
     </row>
     <row r="6" spans="1:32" s="4" customFormat="1" ht="11.25">
-      <c r="A6" s="83"/>
+      <c r="A6" s="87"/>
       <c r="B6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="18" t="s">
@@ -24926,83 +25308,83 @@
         <v>46</v>
       </c>
       <c r="Y6" s="18" t="s">
         <v>47</v>
       </c>
       <c r="Z6" s="64" t="s">
         <v>48</v>
       </c>
       <c r="AA6" s="64" t="s">
         <v>49</v>
       </c>
       <c r="AB6" s="66" t="s">
         <v>50</v>
       </c>
       <c r="AC6" s="64" t="s">
         <v>51</v>
       </c>
       <c r="AD6" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AE6" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="89" t="s">
+      <c r="A7" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="89"/>
-[...28 lines deleted...]
-      <c r="AE7" s="89"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
+      <c r="X7" s="93"/>
+      <c r="Y7" s="93"/>
+      <c r="Z7" s="93"/>
+      <c r="AA7" s="93"/>
+      <c r="AB7" s="93"/>
+      <c r="AC7" s="93"/>
+      <c r="AD7" s="93"/>
+      <c r="AE7" s="93"/>
     </row>
     <row r="8" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="7">
         <v>15.19</v>
       </c>
       <c r="O8" s="7">
         <v>1.56</v>
       </c>
       <c r="P8" s="7">
         <v>8.73</v>
@@ -25813,83 +26195,83 @@
         <v>71</v>
       </c>
       <c r="Y19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="7">
         <v>55.56</v>
       </c>
       <c r="AE19" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="81"/>
-[...28 lines deleted...]
-      <c r="AE20" s="81"/>
+      <c r="B20" s="85"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+      <c r="W20" s="85"/>
+      <c r="X20" s="85"/>
+      <c r="Y20" s="85"/>
+      <c r="Z20" s="85"/>
+      <c r="AA20" s="85"/>
+      <c r="AB20" s="85"/>
+      <c r="AC20" s="85"/>
+      <c r="AD20" s="85"/>
+      <c r="AE20" s="85"/>
     </row>
     <row r="21" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="7">
         <v>10.99</v>
       </c>
       <c r="O21" s="7" t="s">
         <v>71</v>
       </c>
       <c r="P21" s="7">
         <v>8.89</v>
@@ -26274,83 +26656,83 @@
         <v>71</v>
       </c>
       <c r="Y26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="Z26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AA26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AB26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AC26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AD26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AE26" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:31" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A27" s="80" t="s">
+      <c r="A27" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="80"/>
-[...28 lines deleted...]
-      <c r="AE27" s="80"/>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="84"/>
+      <c r="O27" s="84"/>
+      <c r="P27" s="84"/>
+      <c r="Q27" s="84"/>
+      <c r="R27" s="84"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="84"/>
+      <c r="U27" s="84"/>
+      <c r="V27" s="84"/>
+      <c r="W27" s="84"/>
+      <c r="X27" s="84"/>
+      <c r="Y27" s="84"/>
+      <c r="Z27" s="84"/>
+      <c r="AA27" s="84"/>
+      <c r="AB27" s="84"/>
+      <c r="AC27" s="84"/>
+      <c r="AD27" s="84"/>
+      <c r="AE27" s="84"/>
     </row>
     <row r="28" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="26"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="7">
         <v>24.59</v>
       </c>
       <c r="O28" s="7">
         <v>1.56</v>
       </c>
       <c r="P28" s="7">
         <v>8.44</v>
@@ -27722,192 +28104,192 @@
     <row r="218" spans="16:16" s="4" customFormat="1" ht="11.25">
       <c r="P218" s="14"/>
     </row>
     <row r="219" spans="16:16" s="4" customFormat="1" ht="11.25">
       <c r="P219" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A6:BF226"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11:AH46"/>
+    <sheetView topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="O6" sqref="O6:AQ6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:58" ht="11.45" customHeight="1">
       <c r="A6" s="75"/>
       <c r="B6" s="75"/>
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="75"/>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
       <c r="H6" s="75"/>
       <c r="I6" s="75"/>
       <c r="J6" s="75"/>
       <c r="K6" s="75"/>
       <c r="L6" s="75"/>
       <c r="M6" s="75"/>
       <c r="N6" s="75"/>
-      <c r="O6" s="93" t="s">
+      <c r="O6" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="P6" s="93"/>
-[...26 lines deleted...]
-      <c r="AQ6" s="93"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="97"/>
+      <c r="Z6" s="97"/>
+      <c r="AA6" s="97"/>
+      <c r="AB6" s="97"/>
+      <c r="AC6" s="97"/>
+      <c r="AD6" s="97"/>
+      <c r="AE6" s="97"/>
+      <c r="AF6" s="97"/>
+      <c r="AG6" s="97"/>
+      <c r="AH6" s="97"/>
+      <c r="AI6" s="97"/>
+      <c r="AJ6" s="97"/>
+      <c r="AK6" s="97"/>
+      <c r="AL6" s="97"/>
+      <c r="AM6" s="97"/>
+      <c r="AN6" s="97"/>
+      <c r="AO6" s="97"/>
+      <c r="AP6" s="97"/>
+      <c r="AQ6" s="97"/>
       <c r="AR6" s="75"/>
       <c r="AS6" s="75"/>
       <c r="AT6" s="75"/>
       <c r="AU6" s="75"/>
       <c r="AV6" s="75"/>
       <c r="AW6" s="75"/>
       <c r="AX6" s="75"/>
       <c r="AY6" s="75"/>
       <c r="AZ6" s="75"/>
       <c r="BA6" s="75"/>
       <c r="BB6" s="75"/>
       <c r="BC6" s="75"/>
       <c r="BD6" s="75"/>
       <c r="BE6" s="75"/>
       <c r="BF6" s="75"/>
     </row>
     <row r="7" spans="1:58" s="4" customFormat="1" ht="11.25">
       <c r="C7" s="52"/>
       <c r="T7" s="42"/>
-      <c r="AD7" s="95"/>
-      <c r="AE7" s="95"/>
+      <c r="AD7" s="99"/>
+      <c r="AE7" s="99"/>
       <c r="AF7" s="42"/>
-      <c r="AP7" s="95" t="s">
+      <c r="AP7" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="AQ7" s="95"/>
+      <c r="AQ7" s="99"/>
     </row>
     <row r="8" spans="1:58" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="82"/>
-      <c r="B8" s="84">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="85"/>
-[...10 lines deleted...]
-      <c r="N8" s="85">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89">
         <v>2024</v>
       </c>
-      <c r="O8" s="85"/>
-[...4 lines deleted...]
-      <c r="T8" s="88">
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="89"/>
+      <c r="S8" s="89"/>
+      <c r="T8" s="92">
         <v>2025</v>
       </c>
-      <c r="U8" s="88"/>
-[...10 lines deleted...]
-      <c r="AF8" s="88">
+      <c r="U8" s="92"/>
+      <c r="V8" s="92"/>
+      <c r="W8" s="92"/>
+      <c r="X8" s="92"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="92"/>
+      <c r="AA8" s="92"/>
+      <c r="AB8" s="92"/>
+      <c r="AC8" s="92"/>
+      <c r="AD8" s="92"/>
+      <c r="AE8" s="88"/>
+      <c r="AF8" s="92">
         <v>2026</v>
       </c>
-      <c r="AG8" s="88"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="84"/>
+      <c r="AG8" s="92"/>
+      <c r="AH8" s="92"/>
+      <c r="AI8" s="92"/>
+      <c r="AJ8" s="92"/>
+      <c r="AK8" s="92"/>
+      <c r="AL8" s="92"/>
+      <c r="AM8" s="92"/>
+      <c r="AN8" s="92"/>
+      <c r="AO8" s="92"/>
+      <c r="AP8" s="92"/>
+      <c r="AQ8" s="88"/>
     </row>
     <row r="9" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="83"/>
+      <c r="A9" s="87"/>
       <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="18" t="s">
@@ -28010,66 +28392,66 @@
         <v>46</v>
       </c>
       <c r="AQ9" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="B10" s="77"/>
       <c r="C10" s="77"/>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="77"/>
       <c r="L10" s="77"/>
       <c r="M10" s="77"/>
       <c r="N10" s="77"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="77"/>
-      <c r="T10" s="89" t="s">
+      <c r="T10" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="U10" s="89"/>
-[...11 lines deleted...]
-      <c r="AG10" s="89"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
+      <c r="X10" s="93"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="93"/>
+      <c r="AB10" s="93"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="93"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="93"/>
+      <c r="AG10" s="93"/>
     </row>
     <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="4">
         <v>5.33</v>
       </c>
       <c r="O11" s="7">
         <v>3.1</v>
       </c>
       <c r="P11" s="4">
         <v>4.3499999999999996</v>
@@ -28106,50 +28488,53 @@
       </c>
       <c r="AA11" s="7">
         <v>7.46</v>
       </c>
       <c r="AB11" s="7">
         <v>4.53</v>
       </c>
       <c r="AC11" s="7">
         <v>6.59</v>
       </c>
       <c r="AD11" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE11" s="15">
         <v>9.48</v>
       </c>
       <c r="AF11" s="15">
         <v>5.3</v>
       </c>
       <c r="AG11" s="7">
         <v>6.19</v>
       </c>
       <c r="AH11" s="7">
         <v>5.81</v>
       </c>
+      <c r="AI11" s="7">
+        <v>6.58</v>
+      </c>
     </row>
     <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="24"/>
       <c r="I12" s="23"/>
       <c r="J12" s="25"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="4">
         <v>7.73</v>
       </c>
       <c r="O12" s="7">
         <v>5.6</v>
       </c>
       <c r="P12" s="4">
         <v>2.66</v>
@@ -28186,50 +28571,53 @@
       </c>
       <c r="AA12" s="7">
         <v>7.14</v>
       </c>
       <c r="AB12" s="7">
         <v>8.11</v>
       </c>
       <c r="AC12" s="7">
         <v>9.09</v>
       </c>
       <c r="AD12" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE12" s="15">
         <v>11.43</v>
       </c>
       <c r="AF12" s="15">
         <v>3.28</v>
       </c>
       <c r="AG12" s="7">
         <v>6.99</v>
       </c>
       <c r="AH12" s="7">
         <v>3.66</v>
       </c>
+      <c r="AI12" s="7">
+        <v>5.7</v>
+      </c>
     </row>
     <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="24"/>
       <c r="I13" s="23"/>
       <c r="J13" s="25"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>32.26</v>
@@ -28266,50 +28654,53 @@
       </c>
       <c r="AA13" s="7">
         <v>32.26</v>
       </c>
       <c r="AB13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC13" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD13" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE13" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF13" s="15">
         <v>27.78</v>
       </c>
       <c r="AG13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH13" s="7" t="s">
         <v>71</v>
       </c>
+      <c r="AI13" s="7">
+        <v>35.71</v>
+      </c>
     </row>
     <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="24"/>
       <c r="I14" s="23"/>
       <c r="J14" s="25"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="52" t="s">
         <v>71</v>
@@ -28346,50 +28737,53 @@
       </c>
       <c r="AA14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC14" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD14" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE14" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF14" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH14" s="7" t="s">
         <v>71</v>
       </c>
+      <c r="AI14" s="65" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="24"/>
       <c r="I15" s="23"/>
       <c r="J15" s="25"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P15" s="52" t="s">
         <v>71</v>
@@ -28426,50 +28820,53 @@
       </c>
       <c r="AA15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC15" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD15" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE15" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF15" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH15" s="7" t="s">
         <v>71</v>
       </c>
+      <c r="AI15" s="65" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="24"/>
       <c r="I16" s="23"/>
       <c r="J16" s="25"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P16" s="52" t="s">
         <v>71</v>
@@ -28506,52 +28903,55 @@
       </c>
       <c r="AA16" s="7">
         <v>26.32</v>
       </c>
       <c r="AB16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF16" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH16" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="17" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI16" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="24"/>
       <c r="I17" s="23"/>
       <c r="J17" s="25"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q17" s="7">
@@ -28586,52 +28986,55 @@
       </c>
       <c r="AA17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC17" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE17" s="15">
         <v>90.91</v>
       </c>
       <c r="AF17" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH17" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="18" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI17" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="24"/>
       <c r="I18" s="23"/>
       <c r="J18" s="25"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q18" s="52" t="s">
@@ -28666,52 +29069,55 @@
       </c>
       <c r="AA18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC18" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD18" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE18" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF18" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH18" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="19" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI18" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="24"/>
       <c r="I19" s="23"/>
       <c r="J19" s="25"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q19" s="52" t="s">
@@ -28746,52 +29152,55 @@
       </c>
       <c r="AA19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE19" s="15">
         <v>200</v>
       </c>
       <c r="AF19" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH19" s="7">
         <v>1000</v>
       </c>
-    </row>
-    <row r="20" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI19" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="24"/>
       <c r="I20" s="23"/>
       <c r="J20" s="25"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q20" s="52" t="s">
@@ -28826,52 +29235,55 @@
       </c>
       <c r="AA20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD20" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE20" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF20" s="15">
         <v>100</v>
       </c>
       <c r="AG20" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH20" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="21" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI20" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="24"/>
       <c r="I21" s="23"/>
       <c r="J21" s="25"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="4">
         <v>38.46</v>
       </c>
       <c r="O21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P21" s="4">
         <v>55.56</v>
       </c>
       <c r="Q21" s="52" t="s">
@@ -28906,52 +29318,55 @@
       </c>
       <c r="AA21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD21" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE21" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF21" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG21" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH21" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="22" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI21" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="23"/>
       <c r="J22" s="25"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O22" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P22" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q22" s="52" t="s">
@@ -28984,52 +29399,55 @@
       </c>
       <c r="AA22" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB22" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC22" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD22" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE22" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF22" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG22" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH22" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI22" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="24"/>
       <c r="I23" s="23"/>
       <c r="J23" s="25"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O23" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P23" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q23" s="52" t="s">
@@ -29064,52 +29482,55 @@
       </c>
       <c r="AA23" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB23" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC23" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD23" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE23" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF23" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG23" s="7">
         <v>125</v>
       </c>
       <c r="AH23" s="7">
         <v>62.5</v>
       </c>
-    </row>
-    <row r="24" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI23" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="24"/>
       <c r="I24" s="23"/>
       <c r="J24" s="25"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q24" s="7">
@@ -29144,89 +29565,93 @@
       </c>
       <c r="AA24" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB24" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC24" s="7">
         <v>33.33</v>
       </c>
       <c r="AD24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AE24" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG24" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH24" s="52" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="25" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI24" s="7">
+        <v>43.48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
       <c r="N25" s="78"/>
       <c r="O25" s="78"/>
       <c r="P25" s="78"/>
       <c r="Q25" s="78"/>
       <c r="R25" s="78"/>
       <c r="S25" s="78"/>
-      <c r="T25" s="81" t="s">
+      <c r="T25" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="U25" s="81"/>
-[...14 lines deleted...]
-    <row r="26" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="U25" s="85"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="85"/>
+      <c r="AA25" s="85"/>
+      <c r="AB25" s="85"/>
+      <c r="AC25" s="85"/>
+      <c r="AD25" s="85"/>
+      <c r="AE25" s="85"/>
+      <c r="AF25" s="85"/>
+      <c r="AG25" s="85"/>
+      <c r="AH25" s="79"/>
+      <c r="AI25" s="78"/>
+    </row>
+    <row r="26" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="4">
         <v>6.06</v>
       </c>
       <c r="O26" s="7">
         <v>4.74</v>
       </c>
       <c r="P26" s="4">
         <v>4.28</v>
       </c>
       <c r="Q26" s="7">
@@ -29261,52 +29686,55 @@
       </c>
       <c r="AA26" s="7">
         <v>6.06</v>
       </c>
       <c r="AB26" s="7">
         <v>6.64</v>
       </c>
       <c r="AC26" s="7">
         <v>4.95</v>
       </c>
       <c r="AD26" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE26" s="15">
         <v>9.26</v>
       </c>
       <c r="AF26" s="15">
         <v>5.25</v>
       </c>
       <c r="AG26" s="7">
         <v>6.02</v>
       </c>
       <c r="AH26" s="7">
         <v>2.94</v>
       </c>
-    </row>
-    <row r="27" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI26" s="7">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="24"/>
       <c r="I27" s="23"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="4">
         <v>8.24</v>
       </c>
       <c r="O27" s="7">
         <v>5.97</v>
       </c>
       <c r="P27" s="4">
         <v>2.82</v>
       </c>
       <c r="Q27" s="52" t="s">
@@ -29341,52 +29769,55 @@
       </c>
       <c r="AA27" s="7">
         <v>4.9400000000000004</v>
       </c>
       <c r="AB27" s="7">
         <v>8.4</v>
       </c>
       <c r="AC27" s="7">
         <v>6.6</v>
       </c>
       <c r="AD27" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE27" s="15">
         <v>12.31</v>
       </c>
       <c r="AF27" s="15">
         <v>3.47</v>
       </c>
       <c r="AG27" s="7">
         <v>7.33</v>
       </c>
       <c r="AH27" s="7">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="28" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI27" s="7">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="24"/>
       <c r="I28" s="23"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P28" s="4">
         <v>33.33</v>
       </c>
       <c r="Q28" s="52" t="s">
@@ -29421,52 +29852,55 @@
       </c>
       <c r="AA28" s="7">
         <v>32.26</v>
       </c>
       <c r="AB28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE28" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF28" s="15">
         <v>28.57</v>
       </c>
       <c r="AG28" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH28" s="52" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="29" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI28" s="7">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
       <c r="I29" s="23"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O29" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P29" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q29" s="52" t="s">
@@ -29501,52 +29935,55 @@
       </c>
       <c r="AA29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE29" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF29" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG29" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH29" s="52" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="30" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI29" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="24"/>
       <c r="I30" s="23"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O30" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P30" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q30" s="52" t="s">
@@ -29581,52 +30018,55 @@
       </c>
       <c r="AA30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE30" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF30" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG30" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH30" s="52" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="31" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI30" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="24"/>
       <c r="I31" s="23"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O31" s="52" t="s">
         <v>71</v>
       </c>
       <c r="P31" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q31" s="7">
@@ -29661,89 +30101,93 @@
       </c>
       <c r="AA31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE31" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF31" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG31" s="52" t="s">
         <v>71</v>
       </c>
       <c r="AH31" s="52" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="32" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI31" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="B32" s="74"/>
       <c r="C32" s="74"/>
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="74"/>
       <c r="N32" s="74"/>
       <c r="O32" s="74"/>
       <c r="P32" s="74"/>
       <c r="Q32" s="74"/>
       <c r="R32" s="74"/>
       <c r="S32" s="74"/>
-      <c r="T32" s="80" t="s">
+      <c r="T32" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="U32" s="80"/>
-[...14 lines deleted...]
-    <row r="33" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="U32" s="84"/>
+      <c r="V32" s="84"/>
+      <c r="W32" s="84"/>
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84"/>
+      <c r="Z32" s="84"/>
+      <c r="AA32" s="84"/>
+      <c r="AB32" s="84"/>
+      <c r="AC32" s="84"/>
+      <c r="AD32" s="84"/>
+      <c r="AE32" s="84"/>
+      <c r="AF32" s="84"/>
+      <c r="AG32" s="84"/>
+      <c r="AH32" s="80"/>
+      <c r="AI32" s="74"/>
+    </row>
+    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
       <c r="I33" s="23"/>
       <c r="J33" s="26"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="4">
         <v>3.91</v>
       </c>
       <c r="O33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P33" s="4">
         <v>4.4800000000000004</v>
       </c>
       <c r="Q33" s="7">
@@ -29778,52 +30222,55 @@
       </c>
       <c r="AA33" s="7">
         <v>11.43</v>
       </c>
       <c r="AB33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC33" s="15">
         <v>9.85</v>
       </c>
       <c r="AD33" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE33" s="15">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF33" s="15">
         <v>5.41</v>
       </c>
       <c r="AG33" s="7">
         <v>6.54</v>
       </c>
       <c r="AH33" s="7">
         <v>11.36</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="15">
+        <v>5.29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="24"/>
       <c r="I34" s="23"/>
       <c r="J34" s="26"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q34" s="65" t="s">
@@ -29858,52 +30305,55 @@
       </c>
       <c r="AA34" s="7">
         <v>66.67</v>
       </c>
       <c r="AB34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC34" s="15">
         <v>37.04</v>
       </c>
       <c r="AD34" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE34" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF34" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH34" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="24"/>
       <c r="I35" s="23"/>
       <c r="J35" s="26"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P35" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q35" s="65" t="s">
@@ -29938,52 +30388,55 @@
       </c>
       <c r="AA35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD35" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE35" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF35" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH35" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="35" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="24"/>
       <c r="I36" s="23"/>
       <c r="J36" s="26"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P36" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="65" t="s">
@@ -30018,52 +30471,55 @@
       </c>
       <c r="AA36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE36" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF36" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH36" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="26"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P37" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q37" s="65" t="s">
@@ -30098,52 +30554,55 @@
       </c>
       <c r="AA37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE37" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF37" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH37" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="26"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P38" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q38" s="65" t="s">
@@ -30178,52 +30637,55 @@
       </c>
       <c r="AA38" s="7">
         <v>83.33</v>
       </c>
       <c r="AB38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE38" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF38" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH38" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="35" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="24"/>
       <c r="I39" s="23"/>
       <c r="J39" s="26"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P39" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="7">
@@ -30258,52 +30720,55 @@
       </c>
       <c r="AA39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD39" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE39" s="15">
         <v>90.91</v>
       </c>
       <c r="AF39" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH39" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P40" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q40" s="65" t="s">
@@ -30338,52 +30803,55 @@
       </c>
       <c r="AA40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD40" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE40" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF40" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH40" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P41" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q41" s="65" t="s">
@@ -30418,52 +30886,55 @@
       </c>
       <c r="AA41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD41" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE41" s="15">
         <v>200</v>
       </c>
       <c r="AF41" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG41" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH41" s="7">
         <v>1000</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="24"/>
       <c r="I42" s="23"/>
       <c r="J42" s="26"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P42" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q42" s="65" t="s">
@@ -30498,52 +30969,55 @@
       </c>
       <c r="AA42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD42" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE42" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AF42" s="15">
         <v>100</v>
       </c>
       <c r="AG42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH42" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="35" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="24"/>
       <c r="I43" s="23"/>
       <c r="J43" s="26"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="4">
         <v>38.46</v>
       </c>
       <c r="O43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P43" s="4">
         <v>55.56</v>
       </c>
       <c r="Q43" s="65" t="s">
@@ -30578,52 +31052,55 @@
       </c>
       <c r="AA43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE43" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF43" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG43" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH43" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="35" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="24"/>
       <c r="I44" s="23"/>
       <c r="J44" s="26"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P44" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q44" s="65" t="s">
@@ -30658,52 +31135,55 @@
       </c>
       <c r="AA44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE44" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF44" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG44" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AH44" s="7" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="35" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="24"/>
       <c r="I45" s="23"/>
       <c r="J45" s="26"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="52" t="s">
         <v>71</v>
       </c>
       <c r="O45" s="65" t="s">
         <v>71</v>
       </c>
       <c r="P45" s="52" t="s">
         <v>71</v>
       </c>
       <c r="Q45" s="65" t="s">
@@ -30738,52 +31218,55 @@
       </c>
       <c r="AA45" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AB45" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AC45" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AD45" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AE45" s="65" t="s">
         <v>71</v>
       </c>
       <c r="AF45" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AG45" s="7">
         <v>125</v>
       </c>
       <c r="AH45" s="7">
         <v>62.5</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI45" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="29"/>
       <c r="I46" s="28"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="O46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="P46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="Q46" s="12" t="s">
@@ -30818,57 +31301,60 @@
       </c>
       <c r="AA46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AB46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AC46" s="9">
         <v>62.5</v>
       </c>
       <c r="AD46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AE46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AF46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AG46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="AH46" s="12" t="s">
         <v>71</v>
       </c>
-    </row>
-    <row r="47" spans="1:34" s="4" customFormat="1" ht="11.25">
+      <c r="AI46" s="9">
+        <v>71.430000000000007</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" s="4" customFormat="1" ht="11.25">
       <c r="A47" s="11" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="48" spans="1:34" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>