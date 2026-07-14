--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -23,71 +23,71 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86D4D57E-E1C5-4591-B85A-19ADFFD1EF3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F53CA716-6298-4692-AE62-41BE5E5E8D5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3570" yWindow="1755" windowWidth="21600" windowHeight="11295" tabRatio="572" firstSheet="6" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" firstSheet="5" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="All population 2022" sheetId="1" r:id="rId1"/>
     <sheet name="All population " sheetId="6" r:id="rId2"/>
     <sheet name="All population 2024-2026" sheetId="9" r:id="rId3"/>
     <sheet name=" Total mortality rate " sheetId="5" r:id="rId4"/>
     <sheet name=" Total mortality rate 2024-2026" sheetId="10" r:id="rId5"/>
     <sheet name="The number of deceased infants " sheetId="7" r:id="rId6"/>
     <sheet name="The num.of dec-d inf.2024-2026" sheetId="11" r:id="rId7"/>
     <sheet name="Infant mortality rate " sheetId="8" r:id="rId8"/>
     <sheet name="Infant mortality rate 2024-2026" sheetId="12" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2677" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2731" uniqueCount="85">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -504,296 +504,233 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1660,1947 +1597,1942 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:V219"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="Q63" sqref="Q63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22" ht="12.75">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="83"/>
-[...19 lines deleted...]
-      <c r="V5" s="83"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
     </row>
     <row r="6" spans="1:22">
       <c r="C6" s="2"/>
-      <c r="N6" s="67"/>
-[...4 lines deleted...]
-      <c r="S6" s="65" t="s">
+      <c r="S6" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A7" s="86"/>
-      <c r="B7" s="88">
+      <c r="A7" s="56"/>
+      <c r="B7" s="58">
         <v>2021</v>
       </c>
-      <c r="C7" s="89"/>
-[...10 lines deleted...]
-      <c r="N7" s="88">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="58">
         <v>2022</v>
       </c>
-      <c r="O7" s="89"/>
-[...3 lines deleted...]
-      <c r="S7" s="89"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
     </row>
     <row r="8" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="87"/>
-      <c r="B8" s="19" t="s">
+      <c r="A8" s="57"/>
+      <c r="B8" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="19" t="s">
+      <c r="C8" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="19" t="s">
+      <c r="D8" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="19" t="s">
+      <c r="E8" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="19" t="s">
+      <c r="F8" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="19" t="s">
+      <c r="G8" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="19" t="s">
+      <c r="H8" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="18" t="s">
+      <c r="I8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="18" t="s">
+      <c r="J8" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="18" t="s">
+      <c r="K8" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="18" t="s">
+      <c r="L8" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M8" s="18" t="s">
+      <c r="M8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="18" t="s">
+      <c r="N8" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="O8" s="18" t="s">
+      <c r="O8" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="P8" s="19" t="s">
+      <c r="P8" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="Q8" s="18" t="s">
+      <c r="Q8" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="R8" s="18" t="s">
+      <c r="R8" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="S8" s="18" t="s">
+      <c r="S8" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="84" t="s">
+      <c r="A9" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="84"/>
-[...16 lines deleted...]
-      <c r="S9" s="84"/>
+      <c r="B9" s="54"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="54"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="54"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="54"/>
+      <c r="K9" s="54"/>
+      <c r="L9" s="54"/>
+      <c r="M9" s="54"/>
+      <c r="N9" s="54"/>
+      <c r="O9" s="54"/>
+      <c r="P9" s="54"/>
+      <c r="Q9" s="54"/>
+      <c r="R9" s="54"/>
+      <c r="S9" s="54"/>
     </row>
     <row r="10" spans="1:22" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="20"/>
-[...11 lines deleted...]
-      <c r="N10" s="21">
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
+      <c r="N10" s="15">
         <v>1355</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="15">
         <v>1468</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P10" s="15">
         <v>1142</v>
       </c>
-      <c r="Q10" s="21">
+      <c r="Q10" s="15">
         <v>966</v>
       </c>
-      <c r="R10" s="21">
+      <c r="R10" s="15">
         <v>1133</v>
       </c>
-      <c r="S10" s="21">
+      <c r="S10" s="15">
         <v>1100</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="22"/>
-[...11 lines deleted...]
-      <c r="N11" s="21">
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="15">
         <v>346</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="15">
         <v>412</v>
       </c>
-      <c r="P11" s="21">
+      <c r="P11" s="15">
         <v>293</v>
       </c>
-      <c r="Q11" s="21">
+      <c r="Q11" s="15">
         <v>267</v>
       </c>
-      <c r="R11" s="21">
+      <c r="R11" s="15">
         <v>287</v>
       </c>
-      <c r="S11" s="21">
+      <c r="S11" s="15">
         <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="22"/>
-[...11 lines deleted...]
-      <c r="N12" s="21">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="15">
         <v>11</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="15">
         <v>15</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="15">
         <v>9</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="15">
         <v>4</v>
       </c>
-      <c r="R12" s="21">
+      <c r="R12" s="15">
         <v>6</v>
       </c>
-      <c r="S12" s="21">
+      <c r="S12" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="4" customFormat="1" ht="11.25">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="22"/>
-[...11 lines deleted...]
-      <c r="N13" s="21">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="15">
         <v>82</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="15">
         <v>89</v>
       </c>
-      <c r="P13" s="21">
-[...2 lines deleted...]
-      <c r="Q13" s="21">
+      <c r="P13" s="15">
+        <v>71</v>
+      </c>
+      <c r="Q13" s="15">
         <v>72</v>
       </c>
-      <c r="R13" s="21">
+      <c r="R13" s="15">
         <v>74</v>
       </c>
-      <c r="S13" s="21">
+      <c r="S13" s="15">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="22"/>
-[...11 lines deleted...]
-      <c r="N14" s="21">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="15">
         <v>306</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="15">
         <v>326</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="15">
         <v>241</v>
       </c>
-      <c r="Q14" s="21">
+      <c r="Q14" s="15">
         <v>189</v>
       </c>
-      <c r="R14" s="21">
+      <c r="R14" s="15">
         <v>259</v>
       </c>
-      <c r="S14" s="21">
+      <c r="S14" s="15">
         <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="22"/>
-[...11 lines deleted...]
-      <c r="N15" s="21">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="15">
         <v>18</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="15">
         <v>6</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="15">
         <v>8</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="15">
         <v>5</v>
       </c>
-      <c r="R15" s="21">
+      <c r="R15" s="15">
         <v>10</v>
       </c>
-      <c r="S15" s="21">
+      <c r="S15" s="15">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="22"/>
-[...11 lines deleted...]
-      <c r="N16" s="21">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="15">
         <v>42</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="15">
         <v>40</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="15">
         <v>50</v>
       </c>
-      <c r="Q16" s="21">
+      <c r="Q16" s="15">
         <v>32</v>
       </c>
-      <c r="R16" s="21">
+      <c r="R16" s="15">
         <v>26</v>
       </c>
-      <c r="S16" s="21">
+      <c r="S16" s="15">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="22"/>
-[...11 lines deleted...]
-      <c r="N17" s="21">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="15">
         <v>22</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="15">
         <v>21</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="15">
         <v>22</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="Q17" s="15">
         <v>16</v>
       </c>
-      <c r="R17" s="21">
+      <c r="R17" s="15">
         <v>18</v>
       </c>
-      <c r="S17" s="21">
+      <c r="S17" s="15">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="22"/>
-[...11 lines deleted...]
-      <c r="N18" s="21">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="15">
         <v>45</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="15">
         <v>43</v>
       </c>
-      <c r="P18" s="21">
+      <c r="P18" s="15">
         <v>33</v>
       </c>
-      <c r="Q18" s="21">
+      <c r="Q18" s="15">
         <v>23</v>
       </c>
-      <c r="R18" s="21">
+      <c r="R18" s="15">
         <v>39</v>
       </c>
-      <c r="S18" s="21">
+      <c r="S18" s="15">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="22"/>
-[...11 lines deleted...]
-      <c r="N19" s="21">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="15">
         <v>77</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="15">
         <v>84</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="15">
         <v>75</v>
       </c>
-      <c r="Q19" s="21">
+      <c r="Q19" s="15">
         <v>61</v>
       </c>
-      <c r="R19" s="21">
+      <c r="R19" s="15">
         <v>62</v>
       </c>
-      <c r="S19" s="21">
+      <c r="S19" s="15">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="22"/>
-[...11 lines deleted...]
-      <c r="N20" s="21">
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="15">
         <v>28</v>
       </c>
-      <c r="O20" s="21">
+      <c r="O20" s="15">
         <v>38</v>
       </c>
-      <c r="P20" s="21">
+      <c r="P20" s="15">
         <v>22</v>
       </c>
-      <c r="Q20" s="21">
+      <c r="Q20" s="15">
         <v>22</v>
       </c>
-      <c r="R20" s="21">
+      <c r="R20" s="15">
         <v>31</v>
       </c>
-      <c r="S20" s="21">
+      <c r="S20" s="15">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="22"/>
-[...11 lines deleted...]
-      <c r="N21" s="21">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="15">
         <v>16</v>
       </c>
-      <c r="O21" s="21">
+      <c r="O21" s="15">
         <v>32</v>
       </c>
-      <c r="P21" s="21">
+      <c r="P21" s="15">
         <v>25</v>
       </c>
-      <c r="Q21" s="21">
+      <c r="Q21" s="15">
         <v>28</v>
       </c>
-      <c r="R21" s="21">
+      <c r="R21" s="15">
         <v>21</v>
       </c>
-      <c r="S21" s="21">
+      <c r="S21" s="15">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="22"/>
-[...11 lines deleted...]
-      <c r="N22" s="21">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="15">
         <v>119</v>
       </c>
-      <c r="O22" s="21">
+      <c r="O22" s="15">
         <v>100</v>
       </c>
-      <c r="P22" s="21">
+      <c r="P22" s="15">
         <v>92</v>
       </c>
-      <c r="Q22" s="21">
+      <c r="Q22" s="15">
         <v>68</v>
       </c>
-      <c r="R22" s="21">
+      <c r="R22" s="15">
         <v>74</v>
       </c>
-      <c r="S22" s="21">
+      <c r="S22" s="15">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="22"/>
-[...11 lines deleted...]
-      <c r="N23" s="21">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="15">
         <v>28</v>
       </c>
-      <c r="O23" s="21">
+      <c r="O23" s="15">
         <v>14</v>
       </c>
-      <c r="P23" s="21">
+      <c r="P23" s="15">
         <v>31</v>
       </c>
-      <c r="Q23" s="21">
+      <c r="Q23" s="15">
         <v>19</v>
       </c>
-      <c r="R23" s="21">
+      <c r="R23" s="15">
         <v>19</v>
       </c>
-      <c r="S23" s="21">
+      <c r="S23" s="15">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="22"/>
-[...11 lines deleted...]
-      <c r="N24" s="21">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="15">
         <v>10</v>
       </c>
-      <c r="O24" s="21">
+      <c r="O24" s="15">
         <v>25</v>
       </c>
-      <c r="P24" s="21">
+      <c r="P24" s="15">
         <v>12</v>
       </c>
-      <c r="Q24" s="21">
+      <c r="Q24" s="15">
         <v>9</v>
       </c>
-      <c r="R24" s="21">
+      <c r="R24" s="15">
         <v>25</v>
       </c>
-      <c r="S24" s="21">
+      <c r="S24" s="15">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="22"/>
-[...11 lines deleted...]
-      <c r="N25" s="21">
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="15">
         <v>30</v>
       </c>
-      <c r="O25" s="21">
+      <c r="O25" s="15">
         <v>24</v>
       </c>
-      <c r="P25" s="21">
+      <c r="P25" s="15">
         <v>23</v>
       </c>
-      <c r="Q25" s="21">
+      <c r="Q25" s="15">
         <v>14</v>
       </c>
-      <c r="R25" s="21">
+      <c r="R25" s="15">
         <v>24</v>
       </c>
-      <c r="S25" s="21">
+      <c r="S25" s="15">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B26" s="22"/>
-[...11 lines deleted...]
-      <c r="N26" s="21">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="15">
         <v>25</v>
       </c>
-      <c r="O26" s="21">
+      <c r="O26" s="15">
         <v>34</v>
       </c>
-      <c r="P26" s="21">
+      <c r="P26" s="15">
         <v>22</v>
       </c>
-      <c r="Q26" s="21">
+      <c r="Q26" s="15">
         <v>28</v>
       </c>
-      <c r="R26" s="21">
+      <c r="R26" s="15">
         <v>15</v>
       </c>
-      <c r="S26" s="21">
+      <c r="S26" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="22"/>
-[...11 lines deleted...]
-      <c r="N27" s="21">
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="15">
         <v>34</v>
       </c>
-      <c r="O27" s="21">
+      <c r="O27" s="15">
         <v>35</v>
       </c>
-      <c r="P27" s="21">
+      <c r="P27" s="15">
         <v>29</v>
       </c>
-      <c r="Q27" s="21">
+      <c r="Q27" s="15">
         <v>21</v>
       </c>
-      <c r="R27" s="21">
+      <c r="R27" s="15">
         <v>33</v>
       </c>
-      <c r="S27" s="21">
+      <c r="S27" s="15">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="22"/>
-[...11 lines deleted...]
-      <c r="N28" s="21">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="15">
         <v>52</v>
       </c>
-      <c r="O28" s="21">
+      <c r="O28" s="15">
         <v>55</v>
       </c>
-      <c r="P28" s="21">
+      <c r="P28" s="15">
         <v>42</v>
       </c>
-      <c r="Q28" s="21">
+      <c r="Q28" s="15">
         <v>39</v>
       </c>
-      <c r="R28" s="21">
+      <c r="R28" s="15">
         <v>50</v>
       </c>
-      <c r="S28" s="21">
+      <c r="S28" s="15">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A29" s="35" t="s">
+      <c r="A29" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="22"/>
-[...11 lines deleted...]
-      <c r="N29" s="21">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="15">
         <v>64</v>
       </c>
-      <c r="O29" s="21">
+      <c r="O29" s="15">
         <v>75</v>
       </c>
-      <c r="P29" s="21">
+      <c r="P29" s="15">
         <v>42</v>
       </c>
-      <c r="Q29" s="21">
+      <c r="Q29" s="15">
         <v>49</v>
       </c>
-      <c r="R29" s="21">
+      <c r="R29" s="15">
         <v>60</v>
       </c>
-      <c r="S29" s="21">
+      <c r="S29" s="15">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="85" t="s">
+      <c r="A30" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="85"/>
-[...16 lines deleted...]
-      <c r="S30" s="85"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="55"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="55"/>
+      <c r="N30" s="55"/>
+      <c r="O30" s="55"/>
+      <c r="P30" s="55"/>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="55"/>
     </row>
     <row r="31" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A31" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="22"/>
-[...11 lines deleted...]
-      <c r="N31" s="21">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="15">
         <v>865</v>
       </c>
-      <c r="O31" s="21">
+      <c r="O31" s="15">
         <v>961</v>
       </c>
-      <c r="P31" s="21">
+      <c r="P31" s="15">
         <v>716</v>
       </c>
-      <c r="Q31" s="21">
+      <c r="Q31" s="15">
         <v>612</v>
       </c>
-      <c r="R31" s="21">
+      <c r="R31" s="15">
         <v>724</v>
       </c>
-      <c r="S31" s="21">
+      <c r="S31" s="15">
         <v>667</v>
       </c>
     </row>
     <row r="32" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="22"/>
-[...11 lines deleted...]
-      <c r="N32" s="21">
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="15">
         <v>335</v>
       </c>
-      <c r="O32" s="21">
+      <c r="O32" s="15">
         <v>403</v>
       </c>
-      <c r="P32" s="21">
+      <c r="P32" s="15">
         <v>282</v>
       </c>
-      <c r="Q32" s="21">
+      <c r="Q32" s="15">
         <v>258</v>
       </c>
-      <c r="R32" s="21">
+      <c r="R32" s="15">
         <v>283</v>
       </c>
-      <c r="S32" s="21">
+      <c r="S32" s="15">
         <v>286</v>
       </c>
     </row>
     <row r="33" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A33" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="22"/>
-[...11 lines deleted...]
-      <c r="N33" s="21">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="15">
         <v>11</v>
       </c>
-      <c r="O33" s="21">
+      <c r="O33" s="15">
         <v>15</v>
       </c>
-      <c r="P33" s="21">
+      <c r="P33" s="15">
         <v>9</v>
       </c>
-      <c r="Q33" s="21">
+      <c r="Q33" s="15">
         <v>4</v>
       </c>
-      <c r="R33" s="21">
+      <c r="R33" s="15">
         <v>6</v>
       </c>
-      <c r="S33" s="21">
+      <c r="S33" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A34" s="35" t="s">
+      <c r="A34" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="22"/>
-[...11 lines deleted...]
-      <c r="N34" s="21">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="15">
         <v>80</v>
       </c>
-      <c r="O34" s="21">
+      <c r="O34" s="15">
         <v>85</v>
       </c>
-      <c r="P34" s="21">
+      <c r="P34" s="15">
         <v>68</v>
       </c>
-      <c r="Q34" s="21">
+      <c r="Q34" s="15">
         <v>72</v>
       </c>
-      <c r="R34" s="21">
-[...2 lines deleted...]
-      <c r="S34" s="21">
+      <c r="R34" s="15">
+        <v>71</v>
+      </c>
+      <c r="S34" s="15">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A35" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="22"/>
-[...11 lines deleted...]
-      <c r="N35" s="21">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="15">
         <v>290</v>
       </c>
-      <c r="O35" s="21">
+      <c r="O35" s="15">
         <v>311</v>
       </c>
-      <c r="P35" s="21">
+      <c r="P35" s="15">
         <v>230</v>
       </c>
-      <c r="Q35" s="21">
+      <c r="Q35" s="15">
         <v>182</v>
       </c>
-      <c r="R35" s="21">
+      <c r="R35" s="15">
         <v>249</v>
       </c>
-      <c r="S35" s="21">
+      <c r="S35" s="15">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A36" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="22"/>
-[...11 lines deleted...]
-      <c r="N36" s="21">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="15">
         <v>26</v>
       </c>
-      <c r="O36" s="21">
+      <c r="O36" s="15">
         <v>23</v>
       </c>
-      <c r="P36" s="21">
+      <c r="P36" s="15">
         <v>33</v>
       </c>
-      <c r="Q36" s="21">
+      <c r="Q36" s="15">
         <v>12</v>
       </c>
-      <c r="R36" s="21">
+      <c r="R36" s="15">
         <v>19</v>
       </c>
-      <c r="S36" s="21">
+      <c r="S36" s="15">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="22"/>
-[...11 lines deleted...]
-      <c r="N37" s="21">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="15">
         <v>2</v>
       </c>
-      <c r="O37" s="21">
+      <c r="O37" s="15">
         <v>4</v>
       </c>
-      <c r="P37" s="21">
+      <c r="P37" s="15">
         <v>1</v>
       </c>
-      <c r="Q37" s="21">
+      <c r="Q37" s="15">
         <v>2</v>
       </c>
-      <c r="R37" s="21">
+      <c r="R37" s="15">
         <v>5</v>
       </c>
-      <c r="S37" s="21">
+      <c r="S37" s="15">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A38" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="22"/>
-[...11 lines deleted...]
-      <c r="N38" s="21">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="16"/>
+      <c r="K38" s="16"/>
+      <c r="L38" s="16"/>
+      <c r="M38" s="16"/>
+      <c r="N38" s="15">
         <v>10</v>
       </c>
-      <c r="O38" s="21">
+      <c r="O38" s="15">
         <v>22</v>
       </c>
-      <c r="P38" s="21">
+      <c r="P38" s="15">
         <v>12</v>
       </c>
-      <c r="Q38" s="21">
+      <c r="Q38" s="15">
         <v>18</v>
       </c>
-      <c r="R38" s="21">
+      <c r="R38" s="15">
         <v>11</v>
       </c>
-      <c r="S38" s="21">
+      <c r="S38" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A39" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="22"/>
-[...11 lines deleted...]
-      <c r="N39" s="21">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="15">
         <v>86</v>
       </c>
-      <c r="O39" s="21">
+      <c r="O39" s="15">
         <v>67</v>
       </c>
-      <c r="P39" s="21">
+      <c r="P39" s="15">
         <v>67</v>
       </c>
-      <c r="Q39" s="21">
+      <c r="Q39" s="15">
         <v>50</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="15">
         <v>57</v>
       </c>
-      <c r="S39" s="21">
+      <c r="S39" s="15">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A40" s="35" t="s">
+      <c r="A40" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B40" s="22"/>
-[...11 lines deleted...]
-      <c r="N40" s="21">
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="15">
         <v>25</v>
       </c>
-      <c r="O40" s="21">
+      <c r="O40" s="15">
         <v>31</v>
       </c>
-      <c r="P40" s="21">
+      <c r="P40" s="15">
         <v>14</v>
       </c>
-      <c r="Q40" s="21">
+      <c r="Q40" s="15">
         <v>14</v>
       </c>
-      <c r="R40" s="21">
+      <c r="R40" s="15">
         <v>23</v>
       </c>
-      <c r="S40" s="21">
+      <c r="S40" s="15">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A41" s="84" t="s">
+      <c r="A41" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="84"/>
-[...16 lines deleted...]
-      <c r="S41" s="84"/>
+      <c r="B41" s="54"/>
+      <c r="C41" s="54"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="54"/>
+      <c r="F41" s="54"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="54"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="54"/>
+      <c r="N41" s="54"/>
+      <c r="O41" s="54"/>
+      <c r="P41" s="54"/>
+      <c r="Q41" s="54"/>
+      <c r="R41" s="54"/>
+      <c r="S41" s="54"/>
     </row>
     <row r="42" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A42" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="22"/>
-[...11 lines deleted...]
-      <c r="N42" s="21">
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="15">
         <v>490</v>
       </c>
-      <c r="O42" s="21">
+      <c r="O42" s="15">
         <v>507</v>
       </c>
-      <c r="P42" s="21">
+      <c r="P42" s="15">
         <v>426</v>
       </c>
-      <c r="Q42" s="21">
+      <c r="Q42" s="15">
         <v>354</v>
       </c>
-      <c r="R42" s="21">
+      <c r="R42" s="15">
         <v>409</v>
       </c>
-      <c r="S42" s="21">
+      <c r="S42" s="15">
         <v>433</v>
       </c>
     </row>
     <row r="43" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A43" s="35" t="s">
+      <c r="A43" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B43" s="22"/>
-[...11 lines deleted...]
-      <c r="N43" s="21">
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="15">
         <v>11</v>
       </c>
-      <c r="O43" s="21">
+      <c r="O43" s="15">
         <v>9</v>
       </c>
-      <c r="P43" s="21">
+      <c r="P43" s="15">
         <v>11</v>
       </c>
-      <c r="Q43" s="21">
+      <c r="Q43" s="15">
         <v>9</v>
       </c>
-      <c r="R43" s="21">
+      <c r="R43" s="15">
         <v>4</v>
       </c>
-      <c r="S43" s="21">
+      <c r="S43" s="15">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A44" s="35" t="s">
+      <c r="A44" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B44" s="22"/>
-[...11 lines deleted...]
-      <c r="N44" s="21">
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="15">
         <v>2</v>
       </c>
-      <c r="O44" s="21">
+      <c r="O44" s="15">
         <v>4</v>
       </c>
-      <c r="P44" s="21">
+      <c r="P44" s="15">
         <v>3</v>
       </c>
-      <c r="Q44" s="21"/>
-      <c r="R44" s="21">
+      <c r="Q44" s="15"/>
+      <c r="R44" s="15">
         <v>3</v>
       </c>
-      <c r="S44" s="21">
+      <c r="S44" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="22"/>
-[...11 lines deleted...]
-      <c r="N45" s="21">
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="15">
         <v>16</v>
       </c>
-      <c r="O45" s="21">
+      <c r="O45" s="15">
         <v>15</v>
       </c>
-      <c r="P45" s="21">
+      <c r="P45" s="15">
         <v>11</v>
       </c>
-      <c r="Q45" s="21">
+      <c r="Q45" s="15">
         <v>7</v>
       </c>
-      <c r="R45" s="21">
+      <c r="R45" s="15">
         <v>10</v>
       </c>
-      <c r="S45" s="21">
+      <c r="S45" s="15">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="22"/>
-[...11 lines deleted...]
-      <c r="N46" s="21">
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="15">
         <v>18</v>
       </c>
-      <c r="O46" s="21">
+      <c r="O46" s="15">
         <v>6</v>
       </c>
-      <c r="P46" s="21">
+      <c r="P46" s="15">
         <v>8</v>
       </c>
-      <c r="Q46" s="21">
+      <c r="Q46" s="15">
         <v>5</v>
       </c>
-      <c r="R46" s="21">
+      <c r="R46" s="15">
         <v>10</v>
       </c>
-      <c r="S46" s="21">
+      <c r="S46" s="15">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="22"/>
-[...11 lines deleted...]
-      <c r="N47" s="21">
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="15">
         <v>16</v>
       </c>
-      <c r="O47" s="21">
+      <c r="O47" s="15">
         <v>17</v>
       </c>
-      <c r="P47" s="21">
+      <c r="P47" s="15">
         <v>17</v>
       </c>
-      <c r="Q47" s="21">
+      <c r="Q47" s="15">
         <v>20</v>
       </c>
-      <c r="R47" s="21">
+      <c r="R47" s="15">
         <v>7</v>
       </c>
-      <c r="S47" s="21">
+      <c r="S47" s="15">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B48" s="22"/>
-[...11 lines deleted...]
-      <c r="N48" s="21">
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="17"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+      <c r="N48" s="15">
         <v>22</v>
       </c>
-      <c r="O48" s="21">
+      <c r="O48" s="15">
         <v>21</v>
       </c>
-      <c r="P48" s="21">
+      <c r="P48" s="15">
         <v>22</v>
       </c>
-      <c r="Q48" s="21">
+      <c r="Q48" s="15">
         <v>16</v>
       </c>
-      <c r="R48" s="21">
+      <c r="R48" s="15">
         <v>18</v>
       </c>
-      <c r="S48" s="21">
+      <c r="S48" s="15">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B49" s="22"/>
-[...11 lines deleted...]
-      <c r="N49" s="21">
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="16"/>
+      <c r="G49" s="16"/>
+      <c r="H49" s="16"/>
+      <c r="I49" s="16"/>
+      <c r="J49" s="16"/>
+      <c r="K49" s="16"/>
+      <c r="L49" s="16"/>
+      <c r="M49" s="16"/>
+      <c r="N49" s="15">
         <v>45</v>
       </c>
-      <c r="O49" s="21">
+      <c r="O49" s="15">
         <v>43</v>
       </c>
-      <c r="P49" s="21">
+      <c r="P49" s="15">
         <v>33</v>
       </c>
-      <c r="Q49" s="21">
+      <c r="Q49" s="15">
         <v>23</v>
       </c>
-      <c r="R49" s="21">
+      <c r="R49" s="15">
         <v>39</v>
       </c>
-      <c r="S49" s="21">
+      <c r="S49" s="15">
         <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A50" s="35" t="s">
+      <c r="A50" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B50" s="22"/>
-[...11 lines deleted...]
-      <c r="N50" s="21">
+      <c r="B50" s="16"/>
+      <c r="C50" s="16"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="16"/>
+      <c r="F50" s="16"/>
+      <c r="G50" s="16"/>
+      <c r="H50" s="17"/>
+      <c r="I50" s="16"/>
+      <c r="J50" s="17"/>
+      <c r="K50" s="17"/>
+      <c r="L50" s="17"/>
+      <c r="M50" s="17"/>
+      <c r="N50" s="15">
         <v>77</v>
       </c>
-      <c r="O50" s="21">
+      <c r="O50" s="15">
         <v>84</v>
       </c>
-      <c r="P50" s="21">
+      <c r="P50" s="15">
         <v>75</v>
       </c>
-      <c r="Q50" s="21">
+      <c r="Q50" s="15">
         <v>61</v>
       </c>
-      <c r="R50" s="21">
+      <c r="R50" s="15">
         <v>62</v>
       </c>
-      <c r="S50" s="21">
+      <c r="S50" s="15">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A51" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B51" s="22"/>
-[...11 lines deleted...]
-      <c r="N51" s="21">
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+      <c r="D51" s="16"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="16"/>
+      <c r="G51" s="16"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="16"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="15">
         <v>26</v>
       </c>
-      <c r="O51" s="21">
+      <c r="O51" s="15">
         <v>34</v>
       </c>
-      <c r="P51" s="21">
+      <c r="P51" s="15">
         <v>21</v>
       </c>
-      <c r="Q51" s="21">
+      <c r="Q51" s="15">
         <v>20</v>
       </c>
-      <c r="R51" s="21">
+      <c r="R51" s="15">
         <v>26</v>
       </c>
-      <c r="S51" s="21">
+      <c r="S51" s="15">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A52" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B52" s="22"/>
-[...11 lines deleted...]
-      <c r="N52" s="21">
+      <c r="B52" s="16"/>
+      <c r="C52" s="16"/>
+      <c r="D52" s="16"/>
+      <c r="E52" s="16"/>
+      <c r="F52" s="16"/>
+      <c r="G52" s="16"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="16"/>
+      <c r="J52" s="17"/>
+      <c r="K52" s="17"/>
+      <c r="L52" s="17"/>
+      <c r="M52" s="17"/>
+      <c r="N52" s="15">
         <v>6</v>
       </c>
-      <c r="O52" s="21">
+      <c r="O52" s="15">
         <v>10</v>
       </c>
-      <c r="P52" s="21">
+      <c r="P52" s="15">
         <v>13</v>
       </c>
-      <c r="Q52" s="21">
+      <c r="Q52" s="15">
         <v>10</v>
       </c>
-      <c r="R52" s="21">
+      <c r="R52" s="15">
         <v>10</v>
       </c>
-      <c r="S52" s="21">
+      <c r="S52" s="15">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A53" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="22"/>
-[...11 lines deleted...]
-      <c r="N53" s="21">
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="16"/>
+      <c r="F53" s="16"/>
+      <c r="G53" s="16"/>
+      <c r="H53" s="17"/>
+      <c r="I53" s="16"/>
+      <c r="J53" s="17"/>
+      <c r="K53" s="17"/>
+      <c r="L53" s="17"/>
+      <c r="M53" s="17"/>
+      <c r="N53" s="15">
         <v>33</v>
       </c>
-      <c r="O53" s="21">
+      <c r="O53" s="15">
         <v>33</v>
       </c>
-      <c r="P53" s="21">
+      <c r="P53" s="15">
         <v>25</v>
       </c>
-      <c r="Q53" s="21">
+      <c r="Q53" s="15">
         <v>18</v>
       </c>
-      <c r="R53" s="21">
+      <c r="R53" s="15">
         <v>17</v>
       </c>
-      <c r="S53" s="21">
+      <c r="S53" s="15">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A54" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B54" s="22"/>
-[...11 lines deleted...]
-      <c r="N54" s="21">
+      <c r="B54" s="16"/>
+      <c r="C54" s="16"/>
+      <c r="D54" s="16"/>
+      <c r="E54" s="16"/>
+      <c r="F54" s="16"/>
+      <c r="G54" s="16"/>
+      <c r="H54" s="17"/>
+      <c r="I54" s="16"/>
+      <c r="J54" s="17"/>
+      <c r="K54" s="17"/>
+      <c r="L54" s="17"/>
+      <c r="M54" s="17"/>
+      <c r="N54" s="15">
         <v>28</v>
       </c>
-      <c r="O54" s="21">
+      <c r="O54" s="15">
         <v>14</v>
       </c>
-      <c r="P54" s="21">
+      <c r="P54" s="15">
         <v>31</v>
       </c>
-      <c r="Q54" s="21">
+      <c r="Q54" s="15">
         <v>19</v>
       </c>
-      <c r="R54" s="21">
+      <c r="R54" s="15">
         <v>19</v>
       </c>
-      <c r="S54" s="21">
+      <c r="S54" s="15">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A55" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B55" s="22"/>
-[...11 lines deleted...]
-      <c r="N55" s="21">
+      <c r="B55" s="16"/>
+      <c r="C55" s="16"/>
+      <c r="D55" s="16"/>
+      <c r="E55" s="16"/>
+      <c r="F55" s="16"/>
+      <c r="G55" s="16"/>
+      <c r="H55" s="17"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="17"/>
+      <c r="M55" s="17"/>
+      <c r="N55" s="15">
         <v>10</v>
       </c>
-      <c r="O55" s="21">
+      <c r="O55" s="15">
         <v>25</v>
       </c>
-      <c r="P55" s="21">
+      <c r="P55" s="15">
         <v>12</v>
       </c>
-      <c r="Q55" s="21">
+      <c r="Q55" s="15">
         <v>9</v>
       </c>
-      <c r="R55" s="21">
+      <c r="R55" s="15">
         <v>25</v>
       </c>
-      <c r="S55" s="21">
+      <c r="S55" s="15">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A56" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B56" s="22"/>
-[...11 lines deleted...]
-      <c r="N56" s="21">
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+      <c r="D56" s="16"/>
+      <c r="E56" s="16"/>
+      <c r="F56" s="16"/>
+      <c r="G56" s="16"/>
+      <c r="H56" s="16"/>
+      <c r="I56" s="16"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16"/>
+      <c r="N56" s="15">
         <v>30</v>
       </c>
-      <c r="O56" s="21">
+      <c r="O56" s="15">
         <v>24</v>
       </c>
-      <c r="P56" s="21">
+      <c r="P56" s="15">
         <v>23</v>
       </c>
-      <c r="Q56" s="21">
+      <c r="Q56" s="15">
         <v>14</v>
       </c>
-      <c r="R56" s="21">
+      <c r="R56" s="15">
         <v>24</v>
       </c>
-      <c r="S56" s="21">
+      <c r="S56" s="15">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A57" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B57" s="22"/>
-[...11 lines deleted...]
-      <c r="N57" s="21">
+      <c r="B57" s="16"/>
+      <c r="C57" s="16"/>
+      <c r="D57" s="16"/>
+      <c r="E57" s="16"/>
+      <c r="F57" s="16"/>
+      <c r="G57" s="16"/>
+      <c r="H57" s="17"/>
+      <c r="I57" s="16"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17"/>
+      <c r="N57" s="15">
         <v>25</v>
       </c>
-      <c r="O57" s="21">
+      <c r="O57" s="15">
         <v>34</v>
       </c>
-      <c r="P57" s="21">
+      <c r="P57" s="15">
         <v>22</v>
       </c>
-      <c r="Q57" s="21">
+      <c r="Q57" s="15">
         <v>28</v>
       </c>
-      <c r="R57" s="21">
+      <c r="R57" s="15">
         <v>15</v>
       </c>
-      <c r="S57" s="21">
+      <c r="S57" s="15">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A58" s="35" t="s">
+      <c r="A58" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B58" s="22"/>
-[...11 lines deleted...]
-      <c r="N58" s="21">
+      <c r="B58" s="16"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16"/>
+      <c r="G58" s="16"/>
+      <c r="H58" s="17"/>
+      <c r="I58" s="16"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="17"/>
+      <c r="N58" s="15">
         <v>34</v>
       </c>
-      <c r="O58" s="21">
+      <c r="O58" s="15">
         <v>35</v>
       </c>
-      <c r="P58" s="21">
+      <c r="P58" s="15">
         <v>29</v>
       </c>
-      <c r="Q58" s="21">
+      <c r="Q58" s="15">
         <v>21</v>
       </c>
-      <c r="R58" s="21">
+      <c r="R58" s="15">
         <v>33</v>
       </c>
-      <c r="S58" s="21">
+      <c r="S58" s="15">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A59" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="22"/>
-[...11 lines deleted...]
-      <c r="N59" s="21">
+      <c r="B59" s="16"/>
+      <c r="C59" s="16"/>
+      <c r="D59" s="16"/>
+      <c r="E59" s="16"/>
+      <c r="F59" s="16"/>
+      <c r="G59" s="16"/>
+      <c r="H59" s="17"/>
+      <c r="I59" s="16"/>
+      <c r="J59" s="17"/>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="M59" s="17"/>
+      <c r="N59" s="15">
         <v>52</v>
       </c>
-      <c r="O59" s="21">
+      <c r="O59" s="15">
         <v>55</v>
       </c>
-      <c r="P59" s="21">
+      <c r="P59" s="15">
         <v>42</v>
       </c>
-      <c r="Q59" s="21">
+      <c r="Q59" s="15">
         <v>39</v>
       </c>
-      <c r="R59" s="21">
+      <c r="R59" s="15">
         <v>50</v>
       </c>
-      <c r="S59" s="21">
+      <c r="S59" s="15">
         <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:19" s="4" customFormat="1" ht="11.25">
-      <c r="A60" s="27" t="s">
+      <c r="A60" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B60" s="28"/>
-[...11 lines deleted...]
-      <c r="N60" s="30">
+      <c r="B60" s="19"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="20"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="20"/>
+      <c r="K60" s="20"/>
+      <c r="L60" s="20"/>
+      <c r="M60" s="20"/>
+      <c r="N60" s="21">
         <v>39</v>
       </c>
-      <c r="O60" s="30">
+      <c r="O60" s="21">
         <v>44</v>
       </c>
-      <c r="P60" s="30">
+      <c r="P60" s="21">
         <v>28</v>
       </c>
-      <c r="Q60" s="30">
+      <c r="Q60" s="21">
         <v>35</v>
       </c>
-      <c r="R60" s="30">
+      <c r="R60" s="21">
         <v>37</v>
       </c>
-      <c r="S60" s="30">
+      <c r="S60" s="21">
         <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:19" s="4" customFormat="1" ht="11.25">
       <c r="A61" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:19" s="4" customFormat="1" ht="11.25"/>
     <row r="63" spans="1:19" s="4" customFormat="1" ht="11.25"/>
     <row r="64" spans="1:19" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
     <row r="74" s="4" customFormat="1" ht="11.25"/>
     <row r="75" s="4" customFormat="1" ht="11.25"/>
     <row r="76" s="4" customFormat="1" ht="11.25"/>
     <row r="77" s="4" customFormat="1" ht="11.25"/>
     <row r="78" s="4" customFormat="1" ht="11.25"/>
@@ -3752,6888 +3684,6634 @@
     <mergeCell ref="A30:S30"/>
     <mergeCell ref="A41:S41"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:AK219"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A32" sqref="A32:A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="21" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:37" ht="12.75">
-      <c r="A5" s="16"/>
-[...23 lines deleted...]
-      <c r="Y5" s="16"/>
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="11"/>
+      <c r="Y5" s="11"/>
     </row>
     <row r="6" spans="1:37" ht="12.75">
-      <c r="A6" s="83" t="s">
+      <c r="A6" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="83"/>
-[...34 lines deleted...]
-      <c r="AK6" s="83"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
     </row>
     <row r="7" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="C7" s="52"/>
-[...7 lines deleted...]
-      <c r="AK7" s="65" t="s">
+      <c r="C7" s="30"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="S7" s="18"/>
+      <c r="AK7" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="86"/>
-      <c r="B8" s="88">
+      <c r="A8" s="56"/>
+      <c r="B8" s="58">
         <v>2021</v>
       </c>
-      <c r="C8" s="89"/>
-[...10 lines deleted...]
-      <c r="N8" s="90">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="62">
         <v>2022</v>
       </c>
-      <c r="O8" s="91"/>
-[...4 lines deleted...]
-      <c r="T8" s="92">
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="60">
         <v>2023</v>
       </c>
-      <c r="U8" s="92"/>
-[...10 lines deleted...]
-      <c r="AF8" s="88">
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="58">
         <v>2024</v>
       </c>
-      <c r="AG8" s="89"/>
-[...3 lines deleted...]
-      <c r="AK8" s="89"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+      <c r="AJ8" s="59"/>
+      <c r="AK8" s="59"/>
     </row>
     <row r="9" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="87"/>
-      <c r="B9" s="19" t="s">
+      <c r="A9" s="57"/>
+      <c r="B9" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="19" t="s">
+      <c r="C9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="19" t="s">
+      <c r="D9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="19" t="s">
+      <c r="E9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="19" t="s">
+      <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="19" t="s">
+      <c r="G9" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H9" s="19" t="s">
+      <c r="H9" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="18" t="s">
+      <c r="I9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="18" t="s">
+      <c r="J9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="18" t="s">
+      <c r="K9" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L9" s="18" t="s">
+      <c r="L9" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="18" t="s">
+      <c r="M9" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="18" t="s">
+      <c r="N9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="O9" s="18" t="s">
+      <c r="O9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="P9" s="19" t="s">
+      <c r="P9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="Q9" s="18" t="s">
+      <c r="Q9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="R9" s="18" t="s">
+      <c r="R9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="S9" s="18" t="s">
+      <c r="S9" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="T9" s="18" t="s">
+      <c r="T9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="U9" s="18" t="s">
+      <c r="U9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="V9" s="19" t="s">
+      <c r="V9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="W9" s="18" t="s">
+      <c r="W9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="X9" s="18" t="s">
+      <c r="X9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="Y9" s="18" t="s">
+      <c r="Y9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="Z9" s="18" t="s">
+      <c r="Z9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AA9" s="18" t="s">
+      <c r="AA9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AB9" s="19" t="s">
+      <c r="AB9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AC9" s="18" t="s">
+      <c r="AC9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AD9" s="18" t="s">
+      <c r="AD9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AE9" s="18" t="s">
+      <c r="AE9" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AF9" s="64" t="s">
+      <c r="AF9" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="AG9" s="64" t="s">
+      <c r="AG9" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="AH9" s="66" t="s">
+      <c r="AH9" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="AI9" s="64" t="s">
+      <c r="AI9" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="AJ9" s="64" t="s">
+      <c r="AJ9" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AK9" s="64" t="s">
+      <c r="AK9" s="39" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="93" t="s">
+      <c r="A10" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="93"/>
-[...34 lines deleted...]
-      <c r="AK10" s="93"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+      <c r="P10" s="61"/>
+      <c r="Q10" s="61"/>
+      <c r="R10" s="61"/>
+      <c r="S10" s="61"/>
+      <c r="T10" s="61"/>
+      <c r="U10" s="61"/>
+      <c r="V10" s="61"/>
+      <c r="W10" s="61"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="61"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="61"/>
+      <c r="AH10" s="61"/>
+      <c r="AI10" s="61"/>
+      <c r="AJ10" s="61"/>
+      <c r="AK10" s="61"/>
     </row>
     <row r="11" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="20"/>
-[...11 lines deleted...]
-      <c r="N11" s="21">
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="15">
         <v>592</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="15">
         <v>733</v>
       </c>
-      <c r="P11" s="21">
+      <c r="P11" s="15">
         <v>714</v>
       </c>
-      <c r="Q11" s="21">
+      <c r="Q11" s="15">
         <v>693</v>
       </c>
-      <c r="R11" s="21">
+      <c r="R11" s="15">
         <v>706</v>
       </c>
-      <c r="S11" s="21">
+      <c r="S11" s="15">
         <v>761</v>
       </c>
-      <c r="T11" s="31">
+      <c r="T11" s="22">
         <v>736</v>
       </c>
-      <c r="U11" s="31">
+      <c r="U11" s="22">
         <v>610</v>
       </c>
-      <c r="V11" s="40">
+      <c r="V11" s="22">
         <v>657</v>
       </c>
-      <c r="W11" s="21">
+      <c r="W11" s="15">
         <v>636</v>
       </c>
-      <c r="X11" s="31">
+      <c r="X11" s="22">
         <v>710</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="7">
         <v>654</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="7">
         <v>652</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="7">
         <v>667</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="7">
         <v>646</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="7">
         <v>741</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AD11" s="7">
         <v>631</v>
       </c>
-      <c r="AE11" s="8">
+      <c r="AE11" s="7">
         <v>694</v>
       </c>
-      <c r="AF11" s="8">
+      <c r="AF11" s="7">
         <v>787</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="7">
         <v>673</v>
       </c>
-      <c r="AH11" s="8">
+      <c r="AH11" s="7">
         <v>702</v>
       </c>
-      <c r="AI11" s="8">
+      <c r="AI11" s="7">
         <v>685</v>
       </c>
-      <c r="AJ11" s="8">
+      <c r="AJ11" s="7">
         <v>612</v>
       </c>
-      <c r="AK11" s="31">
+      <c r="AK11" s="22">
         <v>643</v>
       </c>
     </row>
     <row r="12" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="22"/>
-[...11 lines deleted...]
-      <c r="N12" s="21">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="15">
         <v>273</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="15">
         <v>322</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="15">
         <v>283</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="15">
         <v>318</v>
       </c>
-      <c r="R12" s="21">
+      <c r="R12" s="15">
         <v>304</v>
       </c>
-      <c r="S12" s="21">
+      <c r="S12" s="15">
         <v>309</v>
       </c>
-      <c r="T12" s="31">
+      <c r="T12" s="22">
         <v>292</v>
       </c>
-      <c r="U12" s="31">
+      <c r="U12" s="22">
         <v>249</v>
       </c>
-      <c r="V12" s="40">
+      <c r="V12" s="22">
         <v>289</v>
       </c>
-      <c r="W12" s="21">
+      <c r="W12" s="15">
         <v>288</v>
       </c>
-      <c r="X12" s="31">
+      <c r="X12" s="22">
         <v>292</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="7">
         <v>266</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z12" s="7">
         <v>289</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AA12" s="7">
         <v>293</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="7">
         <v>270</v>
       </c>
-      <c r="AC12" s="8">
+      <c r="AC12" s="7">
         <v>311</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="7">
         <v>264</v>
       </c>
-      <c r="AE12" s="8">
+      <c r="AE12" s="7">
         <v>307</v>
       </c>
-      <c r="AF12" s="8">
+      <c r="AF12" s="7">
         <v>353</v>
       </c>
-      <c r="AG12" s="8">
+      <c r="AG12" s="7">
         <v>297</v>
       </c>
-      <c r="AH12" s="8">
+      <c r="AH12" s="7">
         <v>295</v>
       </c>
-      <c r="AI12" s="8">
+      <c r="AI12" s="7">
         <v>304</v>
       </c>
-      <c r="AJ12" s="8">
+      <c r="AJ12" s="7">
         <v>267</v>
       </c>
-      <c r="AK12" s="31">
+      <c r="AK12" s="22">
         <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="22"/>
-[...11 lines deleted...]
-      <c r="N13" s="21">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="15">
         <v>55</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="15">
         <v>76</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="15">
         <v>87</v>
       </c>
-      <c r="Q13" s="21">
+      <c r="Q13" s="15">
         <v>66</v>
       </c>
-      <c r="R13" s="21">
+      <c r="R13" s="15">
         <v>89</v>
       </c>
-      <c r="S13" s="21">
+      <c r="S13" s="15">
         <v>89</v>
       </c>
-      <c r="T13" s="31">
+      <c r="T13" s="22">
         <v>81</v>
       </c>
-      <c r="U13" s="31">
+      <c r="U13" s="22">
         <v>68</v>
       </c>
-      <c r="V13" s="40">
+      <c r="V13" s="22">
         <v>69</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="15">
         <v>73</v>
       </c>
-      <c r="X13" s="31">
+      <c r="X13" s="22">
         <v>91</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="7">
         <v>67</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="7">
         <v>67</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="7">
         <v>62</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="7">
         <v>74</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="7">
         <v>85</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="7">
         <v>57</v>
       </c>
-      <c r="AE13" s="8">
+      <c r="AE13" s="7">
         <v>70</v>
       </c>
-      <c r="AF13" s="8">
+      <c r="AF13" s="7">
         <v>81</v>
       </c>
-      <c r="AG13" s="8">
+      <c r="AG13" s="7">
         <v>69</v>
       </c>
-      <c r="AH13" s="8">
+      <c r="AH13" s="7">
         <v>65</v>
       </c>
-      <c r="AI13" s="8">
+      <c r="AI13" s="7">
         <v>80</v>
       </c>
-      <c r="AJ13" s="8">
+      <c r="AJ13" s="7">
         <v>57</v>
       </c>
-      <c r="AK13" s="31">
+      <c r="AK13" s="22">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A14" s="35" t="s">
+      <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="22"/>
-[...11 lines deleted...]
-      <c r="N14" s="21">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="15">
         <v>57</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="15">
         <v>67</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="15">
         <v>75</v>
       </c>
-      <c r="Q14" s="21">
+      <c r="Q14" s="15">
         <v>52</v>
       </c>
-      <c r="R14" s="21">
+      <c r="R14" s="15">
         <v>83</v>
       </c>
-      <c r="S14" s="21">
+      <c r="S14" s="15">
         <v>82</v>
       </c>
-      <c r="T14" s="31">
+      <c r="T14" s="22">
         <v>78</v>
       </c>
-      <c r="U14" s="31">
+      <c r="U14" s="22">
         <v>63</v>
       </c>
-      <c r="V14" s="40">
+      <c r="V14" s="22">
         <v>63</v>
       </c>
-      <c r="W14" s="21">
+      <c r="W14" s="15">
         <v>55</v>
       </c>
-      <c r="X14" s="31">
+      <c r="X14" s="22">
         <v>70</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="7">
         <v>49</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z14" s="7">
         <v>60</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AA14" s="7">
         <v>58</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AB14" s="7">
         <v>57</v>
       </c>
-      <c r="AC14" s="8">
+      <c r="AC14" s="7">
         <v>69</v>
       </c>
-      <c r="AD14" s="8">
+      <c r="AD14" s="7">
         <v>57</v>
       </c>
-      <c r="AE14" s="8">
+      <c r="AE14" s="7">
         <v>81</v>
       </c>
-      <c r="AF14" s="8">
+      <c r="AF14" s="7">
         <v>64</v>
       </c>
-      <c r="AG14" s="8">
+      <c r="AG14" s="7">
         <v>66</v>
       </c>
-      <c r="AH14" s="8">
+      <c r="AH14" s="7">
         <v>68</v>
       </c>
-      <c r="AI14" s="8">
+      <c r="AI14" s="7">
         <v>47</v>
       </c>
-      <c r="AJ14" s="8">
+      <c r="AJ14" s="7">
         <v>54</v>
       </c>
-      <c r="AK14" s="31">
+      <c r="AK14" s="22">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="22"/>
-[...11 lines deleted...]
-      <c r="N15" s="21">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="15">
         <v>15</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="15">
         <v>16</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="15">
         <v>21</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="15">
         <v>24</v>
       </c>
-      <c r="R15" s="21">
+      <c r="R15" s="15">
         <v>24</v>
       </c>
-      <c r="S15" s="21">
+      <c r="S15" s="15">
         <v>24</v>
       </c>
-      <c r="T15" s="31">
+      <c r="T15" s="22">
         <v>17</v>
       </c>
-      <c r="U15" s="31">
+      <c r="U15" s="22">
         <v>19</v>
       </c>
-      <c r="V15" s="40">
+      <c r="V15" s="22">
         <v>14</v>
       </c>
-      <c r="W15" s="21">
+      <c r="W15" s="15">
         <v>9</v>
       </c>
-      <c r="X15" s="31">
+      <c r="X15" s="22">
         <v>26</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="7">
         <v>24</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z15" s="7">
         <v>12</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="7">
         <v>33</v>
       </c>
-      <c r="AB15" s="8">
+      <c r="AB15" s="7">
         <v>20</v>
       </c>
-      <c r="AC15" s="8">
+      <c r="AC15" s="7">
         <v>23</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AD15" s="7">
         <v>21</v>
       </c>
-      <c r="AE15" s="8">
+      <c r="AE15" s="7">
         <v>19</v>
       </c>
-      <c r="AF15" s="8">
+      <c r="AF15" s="7">
         <v>22</v>
       </c>
-      <c r="AG15" s="8">
+      <c r="AG15" s="7">
         <v>13</v>
       </c>
-      <c r="AH15" s="8">
+      <c r="AH15" s="7">
         <v>23</v>
       </c>
-      <c r="AI15" s="8">
+      <c r="AI15" s="7">
         <v>22</v>
       </c>
-      <c r="AJ15" s="8">
+      <c r="AJ15" s="7">
         <v>24</v>
       </c>
-      <c r="AK15" s="31">
+      <c r="AK15" s="22">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="22"/>
-[...11 lines deleted...]
-      <c r="N16" s="21">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="15">
         <v>68</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="15">
         <v>84</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="15">
         <v>105</v>
       </c>
-      <c r="Q16" s="21">
+      <c r="Q16" s="15">
         <v>75</v>
       </c>
-      <c r="R16" s="21">
+      <c r="R16" s="15">
         <v>70</v>
       </c>
-      <c r="S16" s="21">
+      <c r="S16" s="15">
         <v>84</v>
       </c>
-      <c r="T16" s="31">
+      <c r="T16" s="22">
         <v>118</v>
       </c>
-      <c r="U16" s="31">
+      <c r="U16" s="22">
         <v>79</v>
       </c>
-      <c r="V16" s="40">
+      <c r="V16" s="22">
         <v>80</v>
       </c>
-      <c r="W16" s="21">
+      <c r="W16" s="15">
         <v>77</v>
       </c>
-      <c r="X16" s="31">
+      <c r="X16" s="22">
         <v>94</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="7">
         <v>96</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="Z16" s="7">
         <v>69</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AA16" s="7">
         <v>74</v>
       </c>
-      <c r="AB16" s="8">
+      <c r="AB16" s="7">
         <v>78</v>
       </c>
-      <c r="AC16" s="8">
+      <c r="AC16" s="7">
         <v>97</v>
       </c>
-      <c r="AD16" s="8">
+      <c r="AD16" s="7">
         <v>85</v>
       </c>
-      <c r="AE16" s="8">
+      <c r="AE16" s="7">
         <v>79</v>
       </c>
-      <c r="AF16" s="8">
+      <c r="AF16" s="7">
         <v>100</v>
       </c>
-      <c r="AG16" s="8">
+      <c r="AG16" s="7">
         <v>93</v>
       </c>
-      <c r="AH16" s="8">
+      <c r="AH16" s="7">
         <v>84</v>
       </c>
-      <c r="AI16" s="8">
+      <c r="AI16" s="7">
         <v>89</v>
       </c>
-      <c r="AJ16" s="8">
+      <c r="AJ16" s="7">
         <v>80</v>
       </c>
-      <c r="AK16" s="31">
+      <c r="AK16" s="22">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="22"/>
-[...11 lines deleted...]
-      <c r="N17" s="21">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="15">
         <v>15</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="15">
         <v>17</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="15">
         <v>11</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="Q17" s="15">
         <v>18</v>
       </c>
-      <c r="R17" s="21">
+      <c r="R17" s="15">
         <v>18</v>
       </c>
-      <c r="S17" s="21">
+      <c r="S17" s="15">
         <v>13</v>
       </c>
-      <c r="T17" s="31">
+      <c r="T17" s="22">
         <v>23</v>
       </c>
-      <c r="U17" s="31">
+      <c r="U17" s="22">
         <v>14</v>
       </c>
-      <c r="V17" s="40">
+      <c r="V17" s="22">
         <v>14</v>
       </c>
-      <c r="W17" s="21">
+      <c r="W17" s="15">
         <v>13</v>
       </c>
-      <c r="X17" s="31">
+      <c r="X17" s="22">
         <v>25</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="7">
         <v>13</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="Z17" s="7">
         <v>15</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AA17" s="7">
         <v>15</v>
       </c>
-      <c r="AB17" s="8">
+      <c r="AB17" s="7">
         <v>18</v>
       </c>
-      <c r="AC17" s="8">
+      <c r="AC17" s="7">
         <v>28</v>
       </c>
-      <c r="AD17" s="8">
+      <c r="AD17" s="7">
         <v>24</v>
       </c>
-      <c r="AE17" s="8">
+      <c r="AE17" s="7">
         <v>20</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF17" s="7">
         <v>9</v>
       </c>
-      <c r="AG17" s="8">
+      <c r="AG17" s="7">
         <v>14</v>
       </c>
-      <c r="AH17" s="8">
+      <c r="AH17" s="7">
         <v>15</v>
       </c>
-      <c r="AI17" s="8">
+      <c r="AI17" s="7">
         <v>16</v>
       </c>
-      <c r="AJ17" s="8">
+      <c r="AJ17" s="7">
         <v>18</v>
       </c>
-      <c r="AK17" s="31">
+      <c r="AK17" s="22">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="22"/>
-[...11 lines deleted...]
-      <c r="N18" s="21">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="15">
         <v>16</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="15">
         <v>25</v>
       </c>
-      <c r="P18" s="21">
+      <c r="P18" s="15">
         <v>18</v>
       </c>
-      <c r="Q18" s="21">
+      <c r="Q18" s="15">
         <v>24</v>
       </c>
-      <c r="R18" s="21">
+      <c r="R18" s="15">
         <v>18</v>
       </c>
-      <c r="S18" s="21">
+      <c r="S18" s="15">
         <v>27</v>
       </c>
-      <c r="T18" s="31">
+      <c r="T18" s="22">
         <v>19</v>
       </c>
-      <c r="U18" s="31">
+      <c r="U18" s="22">
         <v>25</v>
       </c>
-      <c r="V18" s="40">
+      <c r="V18" s="22">
         <v>14</v>
       </c>
-      <c r="W18" s="21">
+      <c r="W18" s="15">
         <v>16</v>
       </c>
-      <c r="X18" s="31">
+      <c r="X18" s="22">
         <v>14</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="7">
         <v>26</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="Z18" s="7">
         <v>24</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AA18" s="7">
         <v>19</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AB18" s="7">
         <v>21</v>
       </c>
-      <c r="AC18" s="8">
+      <c r="AC18" s="7">
         <v>23</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AD18" s="7">
         <v>25</v>
       </c>
-      <c r="AE18" s="8">
+      <c r="AE18" s="7">
         <v>19</v>
       </c>
-      <c r="AF18" s="8">
+      <c r="AF18" s="7">
         <v>22</v>
       </c>
-      <c r="AG18" s="8">
+      <c r="AG18" s="7">
         <v>14</v>
       </c>
-      <c r="AH18" s="8">
+      <c r="AH18" s="7">
         <v>21</v>
       </c>
-      <c r="AI18" s="8">
+      <c r="AI18" s="7">
         <v>16</v>
       </c>
-      <c r="AJ18" s="8">
+      <c r="AJ18" s="7">
         <v>18</v>
       </c>
-      <c r="AK18" s="31">
+      <c r="AK18" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="22"/>
-[...11 lines deleted...]
-      <c r="N19" s="21">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="15">
         <v>11</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="15">
         <v>13</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="15">
         <v>3</v>
       </c>
-      <c r="Q19" s="21">
+      <c r="Q19" s="15">
         <v>11</v>
       </c>
-      <c r="R19" s="21">
+      <c r="R19" s="15">
         <v>17</v>
       </c>
-      <c r="S19" s="21">
+      <c r="S19" s="15">
         <v>17</v>
       </c>
-      <c r="T19" s="31">
+      <c r="T19" s="22">
         <v>9</v>
       </c>
-      <c r="U19" s="31">
+      <c r="U19" s="22">
         <v>12</v>
       </c>
-      <c r="V19" s="40">
+      <c r="V19" s="22">
         <v>18</v>
       </c>
-      <c r="W19" s="21">
+      <c r="W19" s="15">
         <v>12</v>
       </c>
-      <c r="X19" s="31">
+      <c r="X19" s="22">
         <v>14</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="7">
         <v>14</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="Z19" s="7">
         <v>16</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AA19" s="7">
         <v>14</v>
       </c>
-      <c r="AB19" s="8">
+      <c r="AB19" s="7">
         <v>14</v>
       </c>
-      <c r="AC19" s="8">
+      <c r="AC19" s="7">
         <v>15</v>
       </c>
-      <c r="AD19" s="8">
+      <c r="AD19" s="7">
         <v>12</v>
       </c>
-      <c r="AE19" s="8">
+      <c r="AE19" s="7">
         <v>6</v>
       </c>
-      <c r="AF19" s="8">
+      <c r="AF19" s="7">
         <v>16</v>
       </c>
-      <c r="AG19" s="8">
+      <c r="AG19" s="7">
         <v>14</v>
       </c>
-      <c r="AH19" s="8">
+      <c r="AH19" s="7">
         <v>13</v>
       </c>
-      <c r="AI19" s="8">
+      <c r="AI19" s="7">
         <v>20</v>
       </c>
-      <c r="AJ19" s="8">
+      <c r="AJ19" s="7">
         <v>12</v>
       </c>
-      <c r="AK19" s="31">
+      <c r="AK19" s="22">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="22"/>
-[...11 lines deleted...]
-      <c r="N20" s="21">
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="15">
         <v>18</v>
       </c>
-      <c r="O20" s="21">
+      <c r="O20" s="15">
         <v>18</v>
       </c>
-      <c r="P20" s="21">
+      <c r="P20" s="15">
         <v>15</v>
       </c>
-      <c r="Q20" s="21">
+      <c r="Q20" s="15">
         <v>9</v>
       </c>
-      <c r="R20" s="21">
+      <c r="R20" s="15">
         <v>7</v>
       </c>
-      <c r="S20" s="21">
+      <c r="S20" s="15">
         <v>9</v>
       </c>
-      <c r="T20" s="31">
+      <c r="T20" s="22">
         <v>4</v>
       </c>
-      <c r="U20" s="31">
+      <c r="U20" s="22">
         <v>2</v>
       </c>
-      <c r="V20" s="40">
+      <c r="V20" s="22">
         <v>9</v>
       </c>
-      <c r="W20" s="21">
+      <c r="W20" s="15">
         <v>8</v>
       </c>
-      <c r="X20" s="31">
+      <c r="X20" s="22">
         <v>10</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="7">
         <v>10</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="Z20" s="7">
         <v>12</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AA20" s="7">
         <v>12</v>
       </c>
-      <c r="AB20" s="8">
+      <c r="AB20" s="7">
         <v>15</v>
       </c>
-      <c r="AC20" s="8">
+      <c r="AC20" s="7">
         <v>14</v>
       </c>
-      <c r="AD20" s="8">
+      <c r="AD20" s="7">
         <v>11</v>
       </c>
-      <c r="AE20" s="8">
+      <c r="AE20" s="7">
         <v>13</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="7">
         <v>20</v>
       </c>
-      <c r="AG20" s="8">
+      <c r="AG20" s="7">
         <v>15</v>
       </c>
-      <c r="AH20" s="8">
+      <c r="AH20" s="7">
         <v>10</v>
       </c>
-      <c r="AI20" s="8">
+      <c r="AI20" s="7">
         <v>14</v>
       </c>
-      <c r="AJ20" s="8">
+      <c r="AJ20" s="7">
         <v>16</v>
       </c>
-      <c r="AK20" s="31">
+      <c r="AK20" s="22">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A21" s="35" t="s">
+      <c r="A21" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="22"/>
-[...11 lines deleted...]
-      <c r="N21" s="21">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="15">
         <v>31</v>
       </c>
-      <c r="O21" s="21">
+      <c r="O21" s="15">
         <v>38</v>
       </c>
-      <c r="P21" s="21">
+      <c r="P21" s="15">
         <v>36</v>
       </c>
-      <c r="Q21" s="21">
+      <c r="Q21" s="15">
         <v>31</v>
       </c>
-      <c r="R21" s="21">
+      <c r="R21" s="15">
         <v>28</v>
       </c>
-      <c r="S21" s="21">
+      <c r="S21" s="15">
         <v>32</v>
       </c>
-      <c r="T21" s="31">
+      <c r="T21" s="22">
         <v>29</v>
       </c>
-      <c r="U21" s="31">
+      <c r="U21" s="22">
         <v>23</v>
       </c>
-      <c r="V21" s="40">
+      <c r="V21" s="22">
         <v>29</v>
       </c>
-      <c r="W21" s="21">
+      <c r="W21" s="15">
         <v>34</v>
       </c>
-      <c r="X21" s="31">
+      <c r="X21" s="22">
         <v>23</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="7">
         <v>37</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="7">
         <v>39</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="7">
         <v>32</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="7">
         <v>32</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AC21" s="7">
         <v>31</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="7">
         <v>29</v>
       </c>
-      <c r="AE21" s="8">
+      <c r="AE21" s="7">
         <v>35</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="7">
         <v>38</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="7">
         <v>30</v>
       </c>
-      <c r="AH21" s="8">
+      <c r="AH21" s="7">
         <v>34</v>
       </c>
-      <c r="AI21" s="8">
+      <c r="AI21" s="7">
         <v>26</v>
       </c>
-      <c r="AJ21" s="8">
+      <c r="AJ21" s="7">
         <v>20</v>
       </c>
-      <c r="AK21" s="31">
+      <c r="AK21" s="22">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B22" s="22"/>
-[...11 lines deleted...]
-      <c r="N22" s="21">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="15">
         <v>33</v>
       </c>
-      <c r="O22" s="21">
+      <c r="O22" s="15">
         <v>57</v>
       </c>
-      <c r="P22" s="21">
+      <c r="P22" s="15">
         <v>60</v>
       </c>
-      <c r="Q22" s="21">
+      <c r="Q22" s="15">
         <v>65</v>
       </c>
-      <c r="R22" s="21">
+      <c r="R22" s="15">
         <v>48</v>
       </c>
-      <c r="S22" s="21">
+      <c r="S22" s="15">
         <v>75</v>
       </c>
-      <c r="T22" s="31">
+      <c r="T22" s="22">
         <v>66</v>
       </c>
-      <c r="U22" s="31">
+      <c r="U22" s="22">
         <v>56</v>
       </c>
-      <c r="V22" s="40">
+      <c r="V22" s="22">
         <v>58</v>
       </c>
-      <c r="W22" s="21">
+      <c r="W22" s="15">
         <v>51</v>
       </c>
-      <c r="X22" s="31">
+      <c r="X22" s="22">
         <v>51</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y22" s="7">
         <v>52</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="Z22" s="7">
         <v>49</v>
       </c>
-      <c r="AA22" s="8">
+      <c r="AA22" s="7">
         <v>55</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AB22" s="7">
         <v>47</v>
       </c>
-      <c r="AC22" s="8">
+      <c r="AC22" s="7">
         <v>45</v>
       </c>
-      <c r="AD22" s="8">
+      <c r="AD22" s="7">
         <v>46</v>
       </c>
-      <c r="AE22" s="8">
+      <c r="AE22" s="7">
         <v>45</v>
       </c>
-      <c r="AF22" s="8">
+      <c r="AF22" s="7">
         <v>62</v>
       </c>
-      <c r="AG22" s="8">
+      <c r="AG22" s="7">
         <v>48</v>
       </c>
-      <c r="AH22" s="8">
+      <c r="AH22" s="7">
         <v>74</v>
       </c>
-      <c r="AI22" s="8">
+      <c r="AI22" s="7">
         <v>51</v>
       </c>
-      <c r="AJ22" s="8">
+      <c r="AJ22" s="7">
         <v>46</v>
       </c>
-      <c r="AK22" s="31">
+      <c r="AK22" s="22">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="85" t="s">
+      <c r="A23" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="85"/>
-[...34 lines deleted...]
-      <c r="AK23" s="85"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="55"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55"/>
+      <c r="S23" s="55"/>
+      <c r="T23" s="55"/>
+      <c r="U23" s="55"/>
+      <c r="V23" s="55"/>
+      <c r="W23" s="55"/>
+      <c r="X23" s="55"/>
+      <c r="Y23" s="55"/>
+      <c r="Z23" s="55"/>
+      <c r="AA23" s="55"/>
+      <c r="AB23" s="55"/>
+      <c r="AC23" s="55"/>
+      <c r="AD23" s="55"/>
+      <c r="AE23" s="55"/>
+      <c r="AF23" s="55"/>
+      <c r="AG23" s="55"/>
+      <c r="AH23" s="55"/>
+      <c r="AI23" s="55"/>
+      <c r="AJ23" s="55"/>
+      <c r="AK23" s="55"/>
     </row>
     <row r="24" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="22"/>
-[...11 lines deleted...]
-      <c r="N24" s="21">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="15">
         <v>390</v>
       </c>
-      <c r="O24" s="21">
+      <c r="O24" s="15">
         <v>463</v>
       </c>
-      <c r="P24" s="21">
+      <c r="P24" s="15">
         <v>462</v>
       </c>
-      <c r="Q24" s="21">
+      <c r="Q24" s="15">
         <v>456</v>
       </c>
-      <c r="R24" s="21">
+      <c r="R24" s="15">
         <v>469</v>
       </c>
-      <c r="S24" s="21">
+      <c r="S24" s="15">
         <v>472</v>
       </c>
-      <c r="T24" s="31">
+      <c r="T24" s="22">
         <v>467</v>
       </c>
-      <c r="U24" s="21">
+      <c r="U24" s="15">
         <v>388</v>
       </c>
-      <c r="V24" s="32">
+      <c r="V24" s="15">
         <v>425</v>
       </c>
-      <c r="W24" s="21">
+      <c r="W24" s="15">
         <v>418</v>
       </c>
-      <c r="X24" s="31">
+      <c r="X24" s="22">
         <v>459</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="7">
         <v>412</v>
       </c>
-      <c r="Z24" s="8">
+      <c r="Z24" s="7">
         <v>412</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AA24" s="7">
         <v>422</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AB24" s="7">
         <v>414</v>
       </c>
-      <c r="AC24" s="8">
+      <c r="AC24" s="7">
         <v>479</v>
       </c>
-      <c r="AD24" s="8">
+      <c r="AD24" s="7">
         <v>385</v>
       </c>
-      <c r="AE24" s="8">
+      <c r="AE24" s="7">
         <v>431</v>
       </c>
-      <c r="AF24" s="8">
+      <c r="AF24" s="7">
         <v>505</v>
       </c>
-      <c r="AG24" s="8">
+      <c r="AG24" s="7">
         <v>430</v>
       </c>
-      <c r="AH24" s="8">
+      <c r="AH24" s="7">
         <v>443</v>
       </c>
-      <c r="AI24" s="8">
+      <c r="AI24" s="7">
         <v>457</v>
       </c>
-      <c r="AJ24" s="8">
+      <c r="AJ24" s="7">
         <v>402</v>
       </c>
-      <c r="AK24" s="31">
+      <c r="AK24" s="22">
         <v>423</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A25" s="35" t="s">
+      <c r="A25" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="22"/>
-[...11 lines deleted...]
-      <c r="N25" s="21">
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="15">
         <v>264</v>
       </c>
-      <c r="O25" s="21">
+      <c r="O25" s="15">
         <v>307</v>
       </c>
-      <c r="P25" s="21">
+      <c r="P25" s="15">
         <v>276</v>
       </c>
-      <c r="Q25" s="21">
+      <c r="Q25" s="15">
         <v>308</v>
       </c>
-      <c r="R25" s="21">
+      <c r="R25" s="15">
         <v>295</v>
       </c>
-      <c r="S25" s="21">
+      <c r="S25" s="15">
         <v>301</v>
       </c>
-      <c r="T25" s="31">
+      <c r="T25" s="22">
         <v>277</v>
       </c>
-      <c r="U25" s="21">
+      <c r="U25" s="15">
         <v>242</v>
       </c>
-      <c r="V25" s="32">
+      <c r="V25" s="15">
         <v>275</v>
       </c>
-      <c r="W25" s="21">
+      <c r="W25" s="15">
         <v>277</v>
       </c>
-      <c r="X25" s="31">
+      <c r="X25" s="22">
         <v>281</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="7">
         <v>256</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="Z25" s="7">
         <v>279</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AA25" s="7">
         <v>279</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="7">
         <v>264</v>
       </c>
-      <c r="AC25" s="8">
+      <c r="AC25" s="7">
         <v>302</v>
       </c>
-      <c r="AD25" s="8">
+      <c r="AD25" s="7">
         <v>253</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="7">
         <v>298</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="7">
         <v>336</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="7">
         <v>287</v>
       </c>
-      <c r="AH25" s="8">
+      <c r="AH25" s="7">
         <v>291</v>
       </c>
-      <c r="AI25" s="8">
+      <c r="AI25" s="7">
         <v>290</v>
       </c>
-      <c r="AJ25" s="8">
+      <c r="AJ25" s="7">
         <v>255</v>
       </c>
-      <c r="AK25" s="31">
+      <c r="AK25" s="22">
         <v>276</v>
       </c>
     </row>
     <row r="26" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A26" s="35" t="s">
+      <c r="A26" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B26" s="22"/>
-[...11 lines deleted...]
-      <c r="N26" s="21">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="15">
         <v>52</v>
       </c>
-      <c r="O26" s="21">
+      <c r="O26" s="15">
         <v>73</v>
       </c>
-      <c r="P26" s="21">
+      <c r="P26" s="15">
         <v>83</v>
       </c>
-      <c r="Q26" s="21">
+      <c r="Q26" s="15">
         <v>63</v>
       </c>
-      <c r="R26" s="21">
+      <c r="R26" s="15">
         <v>86</v>
       </c>
-      <c r="S26" s="21">
+      <c r="S26" s="15">
         <v>86</v>
       </c>
-      <c r="T26" s="31">
+      <c r="T26" s="22">
         <v>76</v>
       </c>
-      <c r="U26" s="21">
+      <c r="U26" s="15">
         <v>64</v>
       </c>
-      <c r="V26" s="32">
+      <c r="V26" s="15">
         <v>65</v>
       </c>
-      <c r="W26" s="21">
+      <c r="W26" s="15">
         <v>69</v>
       </c>
-      <c r="X26" s="31">
+      <c r="X26" s="22">
         <v>88</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="7">
         <v>66</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="Z26" s="7">
         <v>62</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="7">
         <v>57</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="7">
         <v>72</v>
       </c>
-      <c r="AC26" s="8">
+      <c r="AC26" s="7">
         <v>80</v>
       </c>
-      <c r="AD26" s="8">
+      <c r="AD26" s="7">
         <v>54</v>
       </c>
-      <c r="AE26" s="8">
+      <c r="AE26" s="7">
         <v>69</v>
       </c>
-      <c r="AF26" s="8">
+      <c r="AF26" s="7">
         <v>79</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="7">
         <v>66</v>
       </c>
-      <c r="AH26" s="8">
+      <c r="AH26" s="7">
         <v>62</v>
       </c>
-      <c r="AI26" s="8">
+      <c r="AI26" s="7">
         <v>75</v>
       </c>
-      <c r="AJ26" s="8">
+      <c r="AJ26" s="7">
         <v>55</v>
       </c>
-      <c r="AK26" s="31">
+      <c r="AK26" s="22">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="22"/>
-[...11 lines deleted...]
-      <c r="N27" s="21">
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="15">
         <v>8</v>
       </c>
-      <c r="O27" s="21">
+      <c r="O27" s="15">
         <v>8</v>
       </c>
-      <c r="P27" s="21">
+      <c r="P27" s="15">
         <v>10</v>
       </c>
-      <c r="Q27" s="21">
+      <c r="Q27" s="15">
         <v>9</v>
       </c>
-      <c r="R27" s="21">
+      <c r="R27" s="15">
         <v>13</v>
       </c>
-      <c r="S27" s="21">
+      <c r="S27" s="15">
         <v>9</v>
       </c>
-      <c r="T27" s="31">
+      <c r="T27" s="22">
         <v>11</v>
       </c>
-      <c r="U27" s="21">
+      <c r="U27" s="15">
         <v>7</v>
       </c>
-      <c r="V27" s="32">
+      <c r="V27" s="15">
         <v>6</v>
       </c>
-      <c r="W27" s="21">
+      <c r="W27" s="15">
         <v>5</v>
       </c>
-      <c r="X27" s="31">
+      <c r="X27" s="22">
         <v>9</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="7">
         <v>11</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="7">
         <v>4</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AA27" s="7">
         <v>17</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="7">
         <v>6</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AC27" s="7">
         <v>13</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="7">
         <v>9</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="7">
         <v>11</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="7">
         <v>10</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="7">
         <v>7</v>
       </c>
-      <c r="AH27" s="8">
+      <c r="AH27" s="7">
         <v>15</v>
       </c>
-      <c r="AI27" s="8">
+      <c r="AI27" s="7">
         <v>10</v>
       </c>
-      <c r="AJ27" s="8">
+      <c r="AJ27" s="7">
         <v>11</v>
       </c>
-      <c r="AK27" s="31">
+      <c r="AK27" s="22">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="22"/>
-[...11 lines deleted...]
-      <c r="N28" s="21">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="15">
         <v>53</v>
       </c>
-      <c r="O28" s="21">
+      <c r="O28" s="15">
         <v>55</v>
       </c>
-      <c r="P28" s="21">
+      <c r="P28" s="15">
         <v>68</v>
       </c>
-      <c r="Q28" s="21">
+      <c r="Q28" s="15">
         <v>46</v>
       </c>
-      <c r="R28" s="21">
+      <c r="R28" s="15">
         <v>49</v>
       </c>
-      <c r="S28" s="21">
+      <c r="S28" s="15">
         <v>54</v>
       </c>
-      <c r="T28" s="31">
+      <c r="T28" s="22">
         <v>77</v>
       </c>
-      <c r="U28" s="21">
+      <c r="U28" s="15">
         <v>54</v>
       </c>
-      <c r="V28" s="32">
+      <c r="V28" s="15">
         <v>56</v>
       </c>
-      <c r="W28" s="21">
+      <c r="W28" s="15">
         <v>53</v>
       </c>
-      <c r="X28" s="31">
+      <c r="X28" s="22">
         <v>60</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="7">
         <v>59</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="7">
         <v>46</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AA28" s="7">
         <v>43</v>
       </c>
-      <c r="AB28" s="8">
+      <c r="AB28" s="7">
         <v>52</v>
       </c>
-      <c r="AC28" s="8">
+      <c r="AC28" s="7">
         <v>66</v>
       </c>
-      <c r="AD28" s="8">
+      <c r="AD28" s="7">
         <v>54</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="7">
         <v>41</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="7">
         <v>58</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="7">
         <v>56</v>
       </c>
-      <c r="AH28" s="8">
+      <c r="AH28" s="7">
         <v>54</v>
       </c>
-      <c r="AI28" s="8">
+      <c r="AI28" s="7">
         <v>59</v>
       </c>
-      <c r="AJ28" s="8">
+      <c r="AJ28" s="7">
         <v>64</v>
       </c>
-      <c r="AK28" s="31">
+      <c r="AK28" s="22">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A29" s="35" t="s">
+      <c r="A29" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="22"/>
-[...11 lines deleted...]
-      <c r="N29" s="21">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="15">
         <v>13</v>
       </c>
-      <c r="O29" s="21">
+      <c r="O29" s="15">
         <v>20</v>
       </c>
-      <c r="P29" s="21">
+      <c r="P29" s="15">
         <v>25</v>
       </c>
-      <c r="Q29" s="21">
+      <c r="Q29" s="15">
         <v>30</v>
       </c>
-      <c r="R29" s="21">
+      <c r="R29" s="15">
         <v>26</v>
       </c>
-      <c r="S29" s="21">
+      <c r="S29" s="15">
         <v>22</v>
       </c>
-      <c r="T29" s="31">
+      <c r="T29" s="22">
         <v>26</v>
       </c>
-      <c r="U29" s="21">
+      <c r="U29" s="15">
         <v>21</v>
       </c>
-      <c r="V29" s="32">
+      <c r="V29" s="15">
         <v>23</v>
       </c>
-      <c r="W29" s="21">
+      <c r="W29" s="15">
         <v>14</v>
       </c>
-      <c r="X29" s="31">
+      <c r="X29" s="22">
         <v>21</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Y29" s="7">
         <v>20</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="Z29" s="7">
         <v>21</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AA29" s="7">
         <v>26</v>
       </c>
-      <c r="AB29" s="8">
+      <c r="AB29" s="7">
         <v>20</v>
       </c>
-      <c r="AC29" s="8">
+      <c r="AC29" s="7">
         <v>18</v>
       </c>
-      <c r="AD29" s="8">
+      <c r="AD29" s="7">
         <v>15</v>
       </c>
-      <c r="AE29" s="8">
+      <c r="AE29" s="7">
         <v>12</v>
       </c>
-      <c r="AF29" s="8">
+      <c r="AF29" s="7">
         <v>22</v>
       </c>
-      <c r="AG29" s="8">
+      <c r="AG29" s="7">
         <v>14</v>
       </c>
-      <c r="AH29" s="8">
+      <c r="AH29" s="7">
         <v>21</v>
       </c>
-      <c r="AI29" s="8">
+      <c r="AI29" s="7">
         <v>23</v>
       </c>
-      <c r="AJ29" s="8">
+      <c r="AJ29" s="7">
         <v>17</v>
       </c>
-      <c r="AK29" s="31">
+      <c r="AK29" s="22">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A30" s="84" t="s">
+      <c r="A30" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="84"/>
-[...34 lines deleted...]
-      <c r="AK30" s="84"/>
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="54"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="54"/>
+      <c r="Z30" s="54"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="54"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
+      <c r="AE30" s="54"/>
+      <c r="AF30" s="54"/>
+      <c r="AG30" s="54"/>
+      <c r="AH30" s="54"/>
+      <c r="AI30" s="54"/>
+      <c r="AJ30" s="54"/>
+      <c r="AK30" s="54"/>
     </row>
     <row r="31" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A31" s="34" t="s">
+      <c r="A31" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="22"/>
-[...11 lines deleted...]
-      <c r="N31" s="21">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="15">
         <v>202</v>
       </c>
-      <c r="O31" s="21">
+      <c r="O31" s="15">
         <v>270</v>
       </c>
-      <c r="P31" s="21">
+      <c r="P31" s="15">
         <v>252</v>
       </c>
-      <c r="Q31" s="21">
+      <c r="Q31" s="15">
         <v>237</v>
       </c>
-      <c r="R31" s="21">
+      <c r="R31" s="15">
         <v>237</v>
       </c>
-      <c r="S31" s="21">
+      <c r="S31" s="15">
         <v>289</v>
       </c>
-      <c r="T31" s="60">
+      <c r="T31" s="22">
         <v>269</v>
       </c>
-      <c r="U31" s="21">
+      <c r="U31" s="15">
         <v>222</v>
       </c>
-      <c r="V31" s="36">
+      <c r="V31" s="22">
         <v>232</v>
       </c>
-      <c r="W31" s="21">
+      <c r="W31" s="15">
         <v>218</v>
       </c>
-      <c r="X31" s="31">
+      <c r="X31" s="22">
         <v>251</v>
       </c>
-      <c r="Y31" s="13">
+      <c r="Y31" s="7">
         <v>242</v>
       </c>
-      <c r="Z31" s="13">
+      <c r="Z31" s="7">
         <v>240</v>
       </c>
-      <c r="AA31" s="13">
+      <c r="AA31" s="7">
         <v>245</v>
       </c>
-      <c r="AB31" s="13">
+      <c r="AB31" s="7">
         <v>232</v>
       </c>
-      <c r="AC31" s="13">
+      <c r="AC31" s="7">
         <v>262</v>
       </c>
-      <c r="AD31" s="13">
+      <c r="AD31" s="7">
         <v>246</v>
       </c>
-      <c r="AE31" s="13">
+      <c r="AE31" s="7">
         <v>263</v>
       </c>
-      <c r="AF31" s="13">
+      <c r="AF31" s="7">
         <v>282</v>
       </c>
-      <c r="AG31" s="13">
+      <c r="AG31" s="7">
         <v>243</v>
       </c>
-      <c r="AH31" s="13">
+      <c r="AH31" s="7">
         <v>259</v>
       </c>
-      <c r="AI31" s="13">
+      <c r="AI31" s="7">
         <v>228</v>
       </c>
-      <c r="AJ31" s="13">
+      <c r="AJ31" s="7">
         <v>210</v>
       </c>
-      <c r="AK31" s="31">
+      <c r="AK31" s="22">
         <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="22"/>
-[...11 lines deleted...]
-      <c r="N32" s="21">
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="15">
         <v>9</v>
       </c>
-      <c r="O32" s="21">
+      <c r="O32" s="15">
         <v>15</v>
       </c>
-      <c r="P32" s="21">
+      <c r="P32" s="15">
         <v>7</v>
       </c>
-      <c r="Q32" s="21">
+      <c r="Q32" s="15">
         <v>10</v>
       </c>
-      <c r="R32" s="21">
+      <c r="R32" s="15">
         <v>9</v>
       </c>
-      <c r="S32" s="21">
+      <c r="S32" s="15">
         <v>8</v>
       </c>
-      <c r="T32" s="60">
+      <c r="T32" s="22">
         <v>15</v>
       </c>
-      <c r="U32" s="21">
+      <c r="U32" s="15">
         <v>7</v>
       </c>
-      <c r="V32" s="36">
+      <c r="V32" s="22">
         <v>14</v>
       </c>
-      <c r="W32" s="21">
+      <c r="W32" s="15">
         <v>11</v>
       </c>
-      <c r="X32" s="31">
+      <c r="X32" s="22">
         <v>11</v>
       </c>
-      <c r="Y32" s="13">
+      <c r="Y32" s="7">
         <v>10</v>
       </c>
-      <c r="Z32" s="13">
+      <c r="Z32" s="7">
         <v>10</v>
       </c>
-      <c r="AA32" s="13">
+      <c r="AA32" s="7">
         <v>14</v>
       </c>
-      <c r="AB32" s="13">
+      <c r="AB32" s="7">
         <v>6</v>
       </c>
-      <c r="AC32" s="13">
+      <c r="AC32" s="7">
         <v>9</v>
       </c>
-      <c r="AD32" s="13">
+      <c r="AD32" s="7">
         <v>11</v>
       </c>
-      <c r="AE32" s="13">
+      <c r="AE32" s="7">
         <v>9</v>
       </c>
-      <c r="AF32" s="13">
+      <c r="AF32" s="7">
         <v>17</v>
       </c>
-      <c r="AG32" s="13">
+      <c r="AG32" s="7">
         <v>10</v>
       </c>
-      <c r="AH32" s="13">
+      <c r="AH32" s="7">
         <v>4</v>
       </c>
-      <c r="AI32" s="13">
+      <c r="AI32" s="7">
         <v>14</v>
       </c>
-      <c r="AJ32" s="13">
+      <c r="AJ32" s="7">
         <v>12</v>
       </c>
-      <c r="AK32" s="31">
+      <c r="AK32" s="22">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A33" s="35" t="s">
+      <c r="A33" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B33" s="22"/>
-[...11 lines deleted...]
-      <c r="N33" s="21">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="15">
         <v>3</v>
       </c>
-      <c r="O33" s="21">
+      <c r="O33" s="15">
         <v>3</v>
       </c>
-      <c r="P33" s="21">
+      <c r="P33" s="15">
         <v>4</v>
       </c>
-      <c r="Q33" s="21">
+      <c r="Q33" s="15">
         <v>3</v>
       </c>
-      <c r="R33" s="21">
+      <c r="R33" s="15">
         <v>3</v>
       </c>
-      <c r="S33" s="21">
+      <c r="S33" s="15">
         <v>3</v>
       </c>
-      <c r="T33" s="60">
+      <c r="T33" s="22">
         <v>5</v>
       </c>
-      <c r="U33" s="21">
+      <c r="U33" s="15">
         <v>4</v>
       </c>
-      <c r="V33" s="36">
+      <c r="V33" s="22">
         <v>4</v>
       </c>
-      <c r="W33" s="21">
+      <c r="W33" s="15">
         <v>4</v>
       </c>
-      <c r="X33" s="31">
+      <c r="X33" s="22">
         <v>3</v>
       </c>
-      <c r="Y33" s="13">
+      <c r="Y33" s="7">
         <v>1</v>
       </c>
-      <c r="Z33" s="13">
+      <c r="Z33" s="7">
         <v>5</v>
       </c>
-      <c r="AA33" s="13">
+      <c r="AA33" s="7">
         <v>5</v>
       </c>
-      <c r="AB33" s="13">
+      <c r="AB33" s="7">
         <v>2</v>
       </c>
-      <c r="AC33" s="13">
+      <c r="AC33" s="7">
         <v>5</v>
       </c>
-      <c r="AD33" s="13">
+      <c r="AD33" s="7">
         <v>3</v>
       </c>
-      <c r="AE33" s="13">
+      <c r="AE33" s="7">
         <v>1</v>
       </c>
-      <c r="AF33" s="13">
+      <c r="AF33" s="7">
         <v>2</v>
       </c>
-      <c r="AG33" s="13">
+      <c r="AG33" s="7">
         <v>3</v>
       </c>
-      <c r="AH33" s="13">
+      <c r="AH33" s="7">
         <v>3</v>
       </c>
-      <c r="AI33" s="13">
+      <c r="AI33" s="7">
         <v>5</v>
       </c>
-      <c r="AJ33" s="13">
+      <c r="AJ33" s="7">
         <v>2</v>
       </c>
-      <c r="AK33" s="31">
+      <c r="AK33" s="22">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A34" s="35" t="s">
+      <c r="A34" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B34" s="22"/>
-[...11 lines deleted...]
-      <c r="N34" s="21">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="15">
         <v>57</v>
       </c>
-      <c r="O34" s="21">
+      <c r="O34" s="15">
         <v>67</v>
       </c>
-      <c r="P34" s="21">
+      <c r="P34" s="15">
         <v>75</v>
       </c>
-      <c r="Q34" s="21">
+      <c r="Q34" s="15">
         <v>52</v>
       </c>
-      <c r="R34" s="21">
+      <c r="R34" s="15">
         <v>83</v>
       </c>
-      <c r="S34" s="21">
+      <c r="S34" s="15">
         <v>82</v>
       </c>
-      <c r="T34" s="60">
+      <c r="T34" s="22">
         <v>78</v>
       </c>
-      <c r="U34" s="21">
+      <c r="U34" s="15">
         <v>63</v>
       </c>
-      <c r="V34" s="36">
+      <c r="V34" s="22">
         <v>63</v>
       </c>
-      <c r="W34" s="21">
+      <c r="W34" s="15">
         <v>55</v>
       </c>
-      <c r="X34" s="31">
+      <c r="X34" s="22">
         <v>70</v>
       </c>
-      <c r="Y34" s="13">
+      <c r="Y34" s="7">
         <v>49</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z34" s="7">
         <v>60</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA34" s="7">
         <v>58</v>
       </c>
-      <c r="AB34" s="13">
+      <c r="AB34" s="7">
         <v>57</v>
       </c>
-      <c r="AC34" s="13">
+      <c r="AC34" s="7">
         <v>69</v>
       </c>
-      <c r="AD34" s="13">
+      <c r="AD34" s="7">
         <v>57</v>
       </c>
-      <c r="AE34" s="13">
+      <c r="AE34" s="7">
         <v>81</v>
       </c>
-      <c r="AF34" s="13">
+      <c r="AF34" s="7">
         <v>64</v>
       </c>
-      <c r="AG34" s="13">
+      <c r="AG34" s="7">
         <v>66</v>
       </c>
-      <c r="AH34" s="13">
+      <c r="AH34" s="7">
         <v>68</v>
       </c>
-      <c r="AI34" s="13">
+      <c r="AI34" s="7">
         <v>47</v>
       </c>
-      <c r="AJ34" s="13">
+      <c r="AJ34" s="7">
         <v>54</v>
       </c>
-      <c r="AK34" s="31">
+      <c r="AK34" s="22">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A35" s="35" t="s">
+      <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B35" s="22"/>
-[...11 lines deleted...]
-      <c r="N35" s="21">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="15">
         <v>7</v>
       </c>
-      <c r="O35" s="21">
+      <c r="O35" s="15">
         <v>8</v>
       </c>
-      <c r="P35" s="21">
+      <c r="P35" s="15">
         <v>11</v>
       </c>
-      <c r="Q35" s="21">
+      <c r="Q35" s="15">
         <v>15</v>
       </c>
-      <c r="R35" s="21">
+      <c r="R35" s="15">
         <v>11</v>
       </c>
-      <c r="S35" s="21">
+      <c r="S35" s="15">
         <v>15</v>
       </c>
-      <c r="T35" s="60">
+      <c r="T35" s="22">
         <v>6</v>
       </c>
-      <c r="U35" s="21">
+      <c r="U35" s="15">
         <v>12</v>
       </c>
-      <c r="V35" s="36">
+      <c r="V35" s="22">
         <v>8</v>
       </c>
-      <c r="W35" s="21">
+      <c r="W35" s="15">
         <v>4</v>
       </c>
-      <c r="X35" s="31">
+      <c r="X35" s="22">
         <v>17</v>
       </c>
-      <c r="Y35" s="13">
+      <c r="Y35" s="7">
         <v>13</v>
       </c>
-      <c r="Z35" s="13">
+      <c r="Z35" s="7">
         <v>8</v>
       </c>
-      <c r="AA35" s="13">
+      <c r="AA35" s="7">
         <v>16</v>
       </c>
-      <c r="AB35" s="13">
+      <c r="AB35" s="7">
         <v>14</v>
       </c>
-      <c r="AC35" s="13">
+      <c r="AC35" s="7">
         <v>10</v>
       </c>
-      <c r="AD35" s="13">
+      <c r="AD35" s="7">
         <v>12</v>
       </c>
-      <c r="AE35" s="13">
+      <c r="AE35" s="7">
         <v>8</v>
       </c>
-      <c r="AF35" s="13">
+      <c r="AF35" s="7">
         <v>12</v>
       </c>
-      <c r="AG35" s="13">
+      <c r="AG35" s="7">
         <v>6</v>
       </c>
-      <c r="AH35" s="13">
+      <c r="AH35" s="7">
         <v>8</v>
       </c>
-      <c r="AI35" s="13">
+      <c r="AI35" s="7">
         <v>12</v>
       </c>
-      <c r="AJ35" s="13">
+      <c r="AJ35" s="7">
         <v>13</v>
       </c>
-      <c r="AK35" s="31">
+      <c r="AK35" s="22">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A36" s="35" t="s">
+      <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="22"/>
-[...11 lines deleted...]
-      <c r="N36" s="21">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="15">
         <v>15</v>
       </c>
-      <c r="O36" s="21">
+      <c r="O36" s="15">
         <v>29</v>
       </c>
-      <c r="P36" s="21">
+      <c r="P36" s="15">
         <v>37</v>
       </c>
-      <c r="Q36" s="21">
+      <c r="Q36" s="15">
         <v>29</v>
       </c>
-      <c r="R36" s="21">
+      <c r="R36" s="15">
         <v>21</v>
       </c>
-      <c r="S36" s="21">
+      <c r="S36" s="15">
         <v>30</v>
       </c>
-      <c r="T36" s="60">
+      <c r="T36" s="22">
         <v>41</v>
       </c>
-      <c r="U36" s="21">
+      <c r="U36" s="15">
         <v>25</v>
       </c>
-      <c r="V36" s="36">
+      <c r="V36" s="22">
         <v>24</v>
       </c>
-      <c r="W36" s="21">
+      <c r="W36" s="15">
         <v>24</v>
       </c>
-      <c r="X36" s="31">
+      <c r="X36" s="22">
         <v>34</v>
       </c>
-      <c r="Y36" s="13">
+      <c r="Y36" s="7">
         <v>37</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="Z36" s="7">
         <v>23</v>
       </c>
-      <c r="AA36" s="13">
+      <c r="AA36" s="7">
         <v>31</v>
       </c>
-      <c r="AB36" s="13">
+      <c r="AB36" s="7">
         <v>26</v>
       </c>
-      <c r="AC36" s="13">
+      <c r="AC36" s="7">
         <v>31</v>
       </c>
-      <c r="AD36" s="13">
+      <c r="AD36" s="7">
         <v>31</v>
       </c>
-      <c r="AE36" s="13">
+      <c r="AE36" s="7">
         <v>38</v>
       </c>
-      <c r="AF36" s="13">
+      <c r="AF36" s="7">
         <v>42</v>
       </c>
-      <c r="AG36" s="13">
+      <c r="AG36" s="7">
         <v>37</v>
       </c>
-      <c r="AH36" s="13">
+      <c r="AH36" s="7">
         <v>30</v>
       </c>
-      <c r="AI36" s="13">
+      <c r="AI36" s="7">
         <v>30</v>
       </c>
-      <c r="AJ36" s="13">
+      <c r="AJ36" s="7">
         <v>16</v>
       </c>
-      <c r="AK36" s="31">
+      <c r="AK36" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="22"/>
-[...11 lines deleted...]
-      <c r="N37" s="21">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="15">
         <v>15</v>
       </c>
-      <c r="O37" s="21">
+      <c r="O37" s="15">
         <v>17</v>
       </c>
-      <c r="P37" s="21">
+      <c r="P37" s="15">
         <v>11</v>
       </c>
-      <c r="Q37" s="21">
+      <c r="Q37" s="15">
         <v>18</v>
       </c>
-      <c r="R37" s="21">
+      <c r="R37" s="15">
         <v>18</v>
       </c>
-      <c r="S37" s="21">
+      <c r="S37" s="15">
         <v>13</v>
       </c>
-      <c r="T37" s="60">
+      <c r="T37" s="22">
         <v>23</v>
       </c>
-      <c r="U37" s="21">
+      <c r="U37" s="15">
         <v>14</v>
       </c>
-      <c r="V37" s="36">
+      <c r="V37" s="22">
         <v>14</v>
       </c>
-      <c r="W37" s="21">
+      <c r="W37" s="15">
         <v>13</v>
       </c>
-      <c r="X37" s="31">
+      <c r="X37" s="22">
         <v>25</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Y37" s="7">
         <v>13</v>
       </c>
-      <c r="Z37" s="13">
+      <c r="Z37" s="7">
         <v>15</v>
       </c>
-      <c r="AA37" s="13">
+      <c r="AA37" s="7">
         <v>15</v>
       </c>
-      <c r="AB37" s="13">
+      <c r="AB37" s="7">
         <v>18</v>
       </c>
-      <c r="AC37" s="13">
+      <c r="AC37" s="7">
         <v>28</v>
       </c>
-      <c r="AD37" s="13">
+      <c r="AD37" s="7">
         <v>24</v>
       </c>
-      <c r="AE37" s="13">
+      <c r="AE37" s="7">
         <v>20</v>
       </c>
-      <c r="AF37" s="13">
+      <c r="AF37" s="7">
         <v>9</v>
       </c>
-      <c r="AG37" s="13">
+      <c r="AG37" s="7">
         <v>14</v>
       </c>
-      <c r="AH37" s="13">
+      <c r="AH37" s="7">
         <v>15</v>
       </c>
-      <c r="AI37" s="13">
+      <c r="AI37" s="7">
         <v>16</v>
       </c>
-      <c r="AJ37" s="13">
+      <c r="AJ37" s="7">
         <v>18</v>
       </c>
-      <c r="AK37" s="31">
+      <c r="AK37" s="22">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A38" s="35" t="s">
+      <c r="A38" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="22"/>
-[...11 lines deleted...]
-      <c r="N38" s="21">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="16"/>
+      <c r="K38" s="16"/>
+      <c r="L38" s="16"/>
+      <c r="M38" s="16"/>
+      <c r="N38" s="15">
         <v>16</v>
       </c>
-      <c r="O38" s="21">
+      <c r="O38" s="15">
         <v>25</v>
       </c>
-      <c r="P38" s="21">
+      <c r="P38" s="15">
         <v>18</v>
       </c>
-      <c r="Q38" s="21">
+      <c r="Q38" s="15">
         <v>24</v>
       </c>
-      <c r="R38" s="21">
+      <c r="R38" s="15">
         <v>18</v>
       </c>
-      <c r="S38" s="21">
+      <c r="S38" s="15">
         <v>27</v>
       </c>
-      <c r="T38" s="60">
+      <c r="T38" s="22">
         <v>19</v>
       </c>
-      <c r="U38" s="21">
+      <c r="U38" s="15">
         <v>25</v>
       </c>
-      <c r="V38" s="36">
+      <c r="V38" s="22">
         <v>14</v>
       </c>
-      <c r="W38" s="21">
+      <c r="W38" s="15">
         <v>16</v>
       </c>
-      <c r="X38" s="31">
+      <c r="X38" s="22">
         <v>14</v>
       </c>
-      <c r="Y38" s="13">
+      <c r="Y38" s="7">
         <v>26</v>
       </c>
-      <c r="Z38" s="13">
+      <c r="Z38" s="7">
         <v>24</v>
       </c>
-      <c r="AA38" s="13">
+      <c r="AA38" s="7">
         <v>19</v>
       </c>
-      <c r="AB38" s="13">
+      <c r="AB38" s="7">
         <v>21</v>
       </c>
-      <c r="AC38" s="13">
+      <c r="AC38" s="7">
         <v>23</v>
       </c>
-      <c r="AD38" s="13">
+      <c r="AD38" s="7">
         <v>25</v>
       </c>
-      <c r="AE38" s="13">
+      <c r="AE38" s="7">
         <v>19</v>
       </c>
-      <c r="AF38" s="13">
+      <c r="AF38" s="7">
         <v>22</v>
       </c>
-      <c r="AG38" s="13">
+      <c r="AG38" s="7">
         <v>14</v>
       </c>
-      <c r="AH38" s="13">
+      <c r="AH38" s="7">
         <v>21</v>
       </c>
-      <c r="AI38" s="13">
+      <c r="AI38" s="7">
         <v>16</v>
       </c>
-      <c r="AJ38" s="13">
+      <c r="AJ38" s="7">
         <v>18</v>
       </c>
-      <c r="AK38" s="31">
+      <c r="AK38" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="35" t="s">
+      <c r="A39" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B39" s="22"/>
-[...11 lines deleted...]
-      <c r="N39" s="21">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="15">
         <v>11</v>
       </c>
-      <c r="O39" s="21">
+      <c r="O39" s="15">
         <v>13</v>
       </c>
-      <c r="P39" s="21">
+      <c r="P39" s="15">
         <v>3</v>
       </c>
-      <c r="Q39" s="21">
+      <c r="Q39" s="15">
         <v>11</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="15">
         <v>17</v>
       </c>
-      <c r="S39" s="21">
+      <c r="S39" s="15">
         <v>17</v>
       </c>
-      <c r="T39" s="60">
+      <c r="T39" s="22">
         <v>9</v>
       </c>
-      <c r="U39" s="21">
+      <c r="U39" s="15">
         <v>12</v>
       </c>
-      <c r="V39" s="36">
+      <c r="V39" s="22">
         <v>18</v>
       </c>
-      <c r="W39" s="21">
+      <c r="W39" s="15">
         <v>12</v>
       </c>
-      <c r="X39" s="31">
+      <c r="X39" s="22">
         <v>14</v>
       </c>
-      <c r="Y39" s="13">
+      <c r="Y39" s="7">
         <v>14</v>
       </c>
-      <c r="Z39" s="13">
+      <c r="Z39" s="7">
         <v>16</v>
       </c>
-      <c r="AA39" s="13">
+      <c r="AA39" s="7">
         <v>14</v>
       </c>
-      <c r="AB39" s="13">
+      <c r="AB39" s="7">
         <v>14</v>
       </c>
-      <c r="AC39" s="13">
+      <c r="AC39" s="7">
         <v>15</v>
       </c>
-      <c r="AD39" s="13">
+      <c r="AD39" s="7">
         <v>12</v>
       </c>
-      <c r="AE39" s="13">
+      <c r="AE39" s="7">
         <v>6</v>
       </c>
-      <c r="AF39" s="13">
+      <c r="AF39" s="7">
         <v>16</v>
       </c>
-      <c r="AG39" s="13">
+      <c r="AG39" s="7">
         <v>14</v>
       </c>
-      <c r="AH39" s="13">
+      <c r="AH39" s="7">
         <v>13</v>
       </c>
-      <c r="AI39" s="13">
+      <c r="AI39" s="7">
         <v>20</v>
       </c>
-      <c r="AJ39" s="13">
+      <c r="AJ39" s="7">
         <v>12</v>
       </c>
-      <c r="AK39" s="31">
+      <c r="AK39" s="22">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A40" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B40" s="22"/>
-[...11 lines deleted...]
-      <c r="N40" s="21">
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="15">
         <v>18</v>
       </c>
-      <c r="O40" s="21">
+      <c r="O40" s="15">
         <v>18</v>
       </c>
-      <c r="P40" s="21">
+      <c r="P40" s="15">
         <v>15</v>
       </c>
-      <c r="Q40" s="21">
+      <c r="Q40" s="15">
         <v>9</v>
       </c>
-      <c r="R40" s="21">
+      <c r="R40" s="15">
         <v>7</v>
       </c>
-      <c r="S40" s="21">
+      <c r="S40" s="15">
         <v>9</v>
       </c>
-      <c r="T40" s="60">
+      <c r="T40" s="22">
         <v>4</v>
       </c>
-      <c r="U40" s="21">
+      <c r="U40" s="15">
         <v>2</v>
       </c>
-      <c r="V40" s="36">
+      <c r="V40" s="22">
         <v>9</v>
       </c>
-      <c r="W40" s="21">
+      <c r="W40" s="15">
         <v>8</v>
       </c>
-      <c r="X40" s="31">
+      <c r="X40" s="22">
         <v>10</v>
       </c>
-      <c r="Y40" s="13">
+      <c r="Y40" s="7">
         <v>10</v>
       </c>
-      <c r="Z40" s="13">
+      <c r="Z40" s="7">
         <v>12</v>
       </c>
-      <c r="AA40" s="13">
+      <c r="AA40" s="7">
         <v>12</v>
       </c>
-      <c r="AB40" s="13">
+      <c r="AB40" s="7">
         <v>15</v>
       </c>
-      <c r="AC40" s="13">
+      <c r="AC40" s="7">
         <v>14</v>
       </c>
-      <c r="AD40" s="13">
+      <c r="AD40" s="7">
         <v>11</v>
       </c>
-      <c r="AE40" s="13">
+      <c r="AE40" s="7">
         <v>13</v>
       </c>
-      <c r="AF40" s="13">
+      <c r="AF40" s="7">
         <v>20</v>
       </c>
-      <c r="AG40" s="13">
+      <c r="AG40" s="7">
         <v>15</v>
       </c>
-      <c r="AH40" s="13">
+      <c r="AH40" s="7">
         <v>10</v>
       </c>
-      <c r="AI40" s="13">
+      <c r="AI40" s="7">
         <v>14</v>
       </c>
-      <c r="AJ40" s="13">
+      <c r="AJ40" s="7">
         <v>16</v>
       </c>
-      <c r="AK40" s="31">
+      <c r="AK40" s="22">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A41" s="35" t="s">
+      <c r="A41" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B41" s="22"/>
-[...11 lines deleted...]
-      <c r="N41" s="37">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="15">
         <v>31</v>
       </c>
-      <c r="O41" s="37">
+      <c r="O41" s="15">
         <v>38</v>
       </c>
-      <c r="P41" s="37">
+      <c r="P41" s="15">
         <v>36</v>
       </c>
-      <c r="Q41" s="37">
+      <c r="Q41" s="15">
         <v>31</v>
       </c>
-      <c r="R41" s="37">
+      <c r="R41" s="15">
         <v>28</v>
       </c>
-      <c r="S41" s="37">
+      <c r="S41" s="15">
         <v>32</v>
       </c>
-      <c r="T41" s="60">
+      <c r="T41" s="22">
         <v>29</v>
       </c>
-      <c r="U41" s="37">
+      <c r="U41" s="15">
         <v>23</v>
       </c>
-      <c r="V41" s="36">
+      <c r="V41" s="22">
         <v>29</v>
       </c>
-      <c r="W41" s="37">
+      <c r="W41" s="15">
         <v>34</v>
       </c>
-      <c r="X41" s="31">
+      <c r="X41" s="22">
         <v>23</v>
       </c>
-      <c r="Y41" s="13">
+      <c r="Y41" s="7">
         <v>37</v>
       </c>
-      <c r="Z41" s="13">
+      <c r="Z41" s="7">
         <v>39</v>
       </c>
-      <c r="AA41" s="13">
+      <c r="AA41" s="7">
         <v>32</v>
       </c>
-      <c r="AB41" s="13">
+      <c r="AB41" s="7">
         <v>32</v>
       </c>
-      <c r="AC41" s="13">
+      <c r="AC41" s="7">
         <v>31</v>
       </c>
-      <c r="AD41" s="13">
+      <c r="AD41" s="7">
         <v>29</v>
       </c>
-      <c r="AE41" s="13">
+      <c r="AE41" s="7">
         <v>35</v>
       </c>
-      <c r="AF41" s="13">
+      <c r="AF41" s="7">
         <v>38</v>
       </c>
-      <c r="AG41" s="13">
+      <c r="AG41" s="7">
         <v>30</v>
       </c>
-      <c r="AH41" s="13">
+      <c r="AH41" s="7">
         <v>34</v>
       </c>
-      <c r="AI41" s="13">
+      <c r="AI41" s="7">
         <v>26</v>
       </c>
-      <c r="AJ41" s="13">
+      <c r="AJ41" s="7">
         <v>20</v>
       </c>
-      <c r="AK41" s="31">
+      <c r="AK41" s="22">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="4" customFormat="1" ht="11.25">
-      <c r="A42" s="27" t="s">
+      <c r="A42" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B42" s="28"/>
-[...11 lines deleted...]
-      <c r="N42" s="30">
+      <c r="B42" s="19"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="20"/>
+      <c r="I42" s="19"/>
+      <c r="J42" s="20"/>
+      <c r="K42" s="20"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20"/>
+      <c r="N42" s="21">
         <v>20</v>
       </c>
-      <c r="O42" s="30">
+      <c r="O42" s="21">
         <v>37</v>
       </c>
-      <c r="P42" s="30">
+      <c r="P42" s="21">
         <v>35</v>
       </c>
-      <c r="Q42" s="30">
+      <c r="Q42" s="21">
         <v>35</v>
       </c>
-      <c r="R42" s="30">
+      <c r="R42" s="21">
         <v>22</v>
       </c>
-      <c r="S42" s="30">
+      <c r="S42" s="21">
         <v>53</v>
       </c>
-      <c r="T42" s="39">
+      <c r="T42" s="23">
         <v>40</v>
       </c>
-      <c r="U42" s="30">
+      <c r="U42" s="21">
         <v>35</v>
       </c>
-      <c r="V42" s="38">
+      <c r="V42" s="23">
         <v>35</v>
       </c>
-      <c r="W42" s="30">
+      <c r="W42" s="21">
         <v>37</v>
       </c>
-      <c r="X42" s="39">
+      <c r="X42" s="23">
         <v>30</v>
       </c>
-      <c r="Y42" s="10">
+      <c r="Y42" s="9">
         <v>32</v>
       </c>
-      <c r="Z42" s="10">
+      <c r="Z42" s="9">
         <v>28</v>
       </c>
-      <c r="AA42" s="10">
+      <c r="AA42" s="9">
         <v>29</v>
       </c>
-      <c r="AB42" s="10">
+      <c r="AB42" s="9">
         <v>27</v>
       </c>
-      <c r="AC42" s="10">
+      <c r="AC42" s="9">
         <v>27</v>
       </c>
-      <c r="AD42" s="10">
+      <c r="AD42" s="9">
         <v>31</v>
       </c>
-      <c r="AE42" s="10">
+      <c r="AE42" s="9">
         <v>33</v>
       </c>
-      <c r="AF42" s="10">
+      <c r="AF42" s="9">
         <v>40</v>
       </c>
-      <c r="AG42" s="10">
+      <c r="AG42" s="9">
         <v>34</v>
       </c>
-      <c r="AH42" s="10">
+      <c r="AH42" s="9">
         <v>53</v>
       </c>
-      <c r="AI42" s="10">
+      <c r="AI42" s="9">
         <v>28</v>
       </c>
-      <c r="AJ42" s="10">
+      <c r="AJ42" s="9">
         <v>29</v>
       </c>
-      <c r="AK42" s="39">
+      <c r="AK42" s="23">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1" ht="11.25">
       <c r="A43" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="V43" s="14"/>
-[...528 lines deleted...]
-    </row>
+    </row>
+    <row r="44" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="49" s="4" customFormat="1" ht="11.25"/>
+    <row r="50" s="4" customFormat="1" ht="11.25"/>
+    <row r="51" s="4" customFormat="1" ht="11.25"/>
+    <row r="52" s="4" customFormat="1" ht="11.25"/>
+    <row r="53" s="4" customFormat="1" ht="11.25"/>
+    <row r="54" s="4" customFormat="1" ht="11.25"/>
+    <row r="55" s="4" customFormat="1" ht="11.25"/>
+    <row r="56" s="4" customFormat="1" ht="11.25"/>
+    <row r="57" s="4" customFormat="1" ht="11.25"/>
+    <row r="58" s="4" customFormat="1" ht="11.25"/>
+    <row r="59" s="4" customFormat="1" ht="11.25"/>
+    <row r="60" s="4" customFormat="1" ht="11.25"/>
+    <row r="61" s="4" customFormat="1" ht="11.25"/>
+    <row r="62" s="4" customFormat="1" ht="11.25"/>
+    <row r="63" s="4" customFormat="1" ht="11.25"/>
+    <row r="64" s="4" customFormat="1" ht="11.25"/>
+    <row r="65" s="4" customFormat="1" ht="11.25"/>
+    <row r="66" s="4" customFormat="1" ht="11.25"/>
+    <row r="67" s="4" customFormat="1" ht="11.25"/>
+    <row r="68" s="4" customFormat="1" ht="11.25"/>
+    <row r="69" s="4" customFormat="1" ht="11.25"/>
+    <row r="70" s="4" customFormat="1" ht="11.25"/>
+    <row r="71" s="4" customFormat="1" ht="11.25"/>
+    <row r="72" s="4" customFormat="1" ht="11.25"/>
+    <row r="73" s="4" customFormat="1" ht="11.25"/>
+    <row r="74" s="4" customFormat="1" ht="11.25"/>
+    <row r="75" s="4" customFormat="1" ht="11.25"/>
+    <row r="76" s="4" customFormat="1" ht="11.25"/>
+    <row r="77" s="4" customFormat="1" ht="11.25"/>
+    <row r="78" s="4" customFormat="1" ht="11.25"/>
+    <row r="79" s="4" customFormat="1" ht="11.25"/>
+    <row r="80" s="4" customFormat="1" ht="11.25"/>
+    <row r="81" s="4" customFormat="1" ht="11.25"/>
+    <row r="82" s="4" customFormat="1" ht="11.25"/>
+    <row r="83" s="4" customFormat="1" ht="11.25"/>
+    <row r="84" s="4" customFormat="1" ht="11.25"/>
+    <row r="85" s="4" customFormat="1" ht="11.25"/>
+    <row r="86" s="4" customFormat="1" ht="11.25"/>
+    <row r="87" s="4" customFormat="1" ht="11.25"/>
+    <row r="88" s="4" customFormat="1" ht="11.25"/>
+    <row r="89" s="4" customFormat="1" ht="11.25"/>
+    <row r="90" s="4" customFormat="1" ht="11.25"/>
+    <row r="91" s="4" customFormat="1" ht="11.25"/>
+    <row r="92" s="4" customFormat="1" ht="11.25"/>
+    <row r="93" s="4" customFormat="1" ht="11.25"/>
+    <row r="94" s="4" customFormat="1" ht="11.25"/>
+    <row r="95" s="4" customFormat="1" ht="11.25"/>
+    <row r="96" s="4" customFormat="1" ht="11.25"/>
+    <row r="97" s="4" customFormat="1" ht="11.25"/>
+    <row r="98" s="4" customFormat="1" ht="11.25"/>
+    <row r="99" s="4" customFormat="1" ht="11.25"/>
+    <row r="100" s="4" customFormat="1" ht="11.25"/>
+    <row r="101" s="4" customFormat="1" ht="11.25"/>
+    <row r="102" s="4" customFormat="1" ht="11.25"/>
+    <row r="103" s="4" customFormat="1" ht="11.25"/>
+    <row r="104" s="4" customFormat="1" ht="11.25"/>
+    <row r="105" s="4" customFormat="1" ht="11.25"/>
+    <row r="106" s="4" customFormat="1" ht="11.25"/>
+    <row r="107" s="4" customFormat="1" ht="11.25"/>
+    <row r="108" s="4" customFormat="1" ht="11.25"/>
+    <row r="109" s="4" customFormat="1" ht="11.25"/>
+    <row r="110" s="4" customFormat="1" ht="11.25"/>
+    <row r="111" s="4" customFormat="1" ht="11.25"/>
+    <row r="112" s="4" customFormat="1" ht="11.25"/>
+    <row r="113" s="4" customFormat="1" ht="11.25"/>
+    <row r="114" s="4" customFormat="1" ht="11.25"/>
+    <row r="115" s="4" customFormat="1" ht="11.25"/>
+    <row r="116" s="4" customFormat="1" ht="11.25"/>
+    <row r="117" s="4" customFormat="1" ht="11.25"/>
+    <row r="118" s="4" customFormat="1" ht="11.25"/>
+    <row r="119" s="4" customFormat="1" ht="11.25"/>
+    <row r="120" s="4" customFormat="1" ht="11.25"/>
+    <row r="121" s="4" customFormat="1" ht="11.25"/>
+    <row r="122" s="4" customFormat="1" ht="11.25"/>
+    <row r="123" s="4" customFormat="1" ht="11.25"/>
+    <row r="124" s="4" customFormat="1" ht="11.25"/>
+    <row r="125" s="4" customFormat="1" ht="11.25"/>
+    <row r="126" s="4" customFormat="1" ht="11.25"/>
+    <row r="127" s="4" customFormat="1" ht="11.25"/>
+    <row r="128" s="4" customFormat="1" ht="11.25"/>
+    <row r="129" s="4" customFormat="1" ht="11.25"/>
+    <row r="130" s="4" customFormat="1" ht="11.25"/>
+    <row r="131" s="4" customFormat="1" ht="11.25"/>
+    <row r="132" s="4" customFormat="1" ht="11.25"/>
+    <row r="133" s="4" customFormat="1" ht="11.25"/>
+    <row r="134" s="4" customFormat="1" ht="11.25"/>
+    <row r="135" s="4" customFormat="1" ht="11.25"/>
+    <row r="136" s="4" customFormat="1" ht="11.25"/>
+    <row r="137" s="4" customFormat="1" ht="11.25"/>
+    <row r="138" s="4" customFormat="1" ht="11.25"/>
+    <row r="139" s="4" customFormat="1" ht="11.25"/>
+    <row r="140" s="4" customFormat="1" ht="11.25"/>
+    <row r="141" s="4" customFormat="1" ht="11.25"/>
+    <row r="142" s="4" customFormat="1" ht="11.25"/>
+    <row r="143" s="4" customFormat="1" ht="11.25"/>
+    <row r="144" s="4" customFormat="1" ht="11.25"/>
+    <row r="145" s="4" customFormat="1" ht="11.25"/>
+    <row r="146" s="4" customFormat="1" ht="11.25"/>
+    <row r="147" s="4" customFormat="1" ht="11.25"/>
+    <row r="148" s="4" customFormat="1" ht="11.25"/>
+    <row r="149" s="4" customFormat="1" ht="11.25"/>
+    <row r="150" s="4" customFormat="1" ht="11.25"/>
+    <row r="151" s="4" customFormat="1" ht="11.25"/>
+    <row r="152" s="4" customFormat="1" ht="11.25"/>
+    <row r="153" s="4" customFormat="1" ht="11.25"/>
+    <row r="154" s="4" customFormat="1" ht="11.25"/>
+    <row r="155" s="4" customFormat="1" ht="11.25"/>
+    <row r="156" s="4" customFormat="1" ht="11.25"/>
+    <row r="157" s="4" customFormat="1" ht="11.25"/>
+    <row r="158" s="4" customFormat="1" ht="11.25"/>
+    <row r="159" s="4" customFormat="1" ht="11.25"/>
+    <row r="160" s="4" customFormat="1" ht="11.25"/>
+    <row r="161" s="4" customFormat="1" ht="11.25"/>
+    <row r="162" s="4" customFormat="1" ht="11.25"/>
+    <row r="163" s="4" customFormat="1" ht="11.25"/>
+    <row r="164" s="4" customFormat="1" ht="11.25"/>
+    <row r="165" s="4" customFormat="1" ht="11.25"/>
+    <row r="166" s="4" customFormat="1" ht="11.25"/>
+    <row r="167" s="4" customFormat="1" ht="11.25"/>
+    <row r="168" s="4" customFormat="1" ht="11.25"/>
+    <row r="169" s="4" customFormat="1" ht="11.25"/>
+    <row r="170" s="4" customFormat="1" ht="11.25"/>
+    <row r="171" s="4" customFormat="1" ht="11.25"/>
+    <row r="172" s="4" customFormat="1" ht="11.25"/>
+    <row r="173" s="4" customFormat="1" ht="11.25"/>
+    <row r="174" s="4" customFormat="1" ht="11.25"/>
+    <row r="175" s="4" customFormat="1" ht="11.25"/>
+    <row r="176" s="4" customFormat="1" ht="11.25"/>
+    <row r="177" s="4" customFormat="1" ht="11.25"/>
+    <row r="178" s="4" customFormat="1" ht="11.25"/>
+    <row r="179" s="4" customFormat="1" ht="11.25"/>
+    <row r="180" s="4" customFormat="1" ht="11.25"/>
+    <row r="181" s="4" customFormat="1" ht="11.25"/>
+    <row r="182" s="4" customFormat="1" ht="11.25"/>
+    <row r="183" s="4" customFormat="1" ht="11.25"/>
+    <row r="184" s="4" customFormat="1" ht="11.25"/>
+    <row r="185" s="4" customFormat="1" ht="11.25"/>
+    <row r="186" s="4" customFormat="1" ht="11.25"/>
+    <row r="187" s="4" customFormat="1" ht="11.25"/>
+    <row r="188" s="4" customFormat="1" ht="11.25"/>
+    <row r="189" s="4" customFormat="1" ht="11.25"/>
+    <row r="190" s="4" customFormat="1" ht="11.25"/>
+    <row r="191" s="4" customFormat="1" ht="11.25"/>
+    <row r="192" s="4" customFormat="1" ht="11.25"/>
+    <row r="193" s="4" customFormat="1" ht="11.25"/>
+    <row r="194" s="4" customFormat="1" ht="11.25"/>
+    <row r="195" s="4" customFormat="1" ht="11.25"/>
+    <row r="196" s="4" customFormat="1" ht="11.25"/>
+    <row r="197" s="4" customFormat="1" ht="11.25"/>
+    <row r="198" s="4" customFormat="1" ht="11.25"/>
+    <row r="199" s="4" customFormat="1" ht="11.25"/>
+    <row r="200" s="4" customFormat="1" ht="11.25"/>
+    <row r="201" s="4" customFormat="1" ht="11.25"/>
+    <row r="202" s="4" customFormat="1" ht="11.25"/>
+    <row r="203" s="4" customFormat="1" ht="11.25"/>
+    <row r="204" s="4" customFormat="1" ht="11.25"/>
+    <row r="205" s="4" customFormat="1" ht="11.25"/>
+    <row r="206" s="4" customFormat="1" ht="11.25"/>
+    <row r="207" s="4" customFormat="1" ht="11.25"/>
+    <row r="208" s="4" customFormat="1" ht="11.25"/>
+    <row r="209" s="4" customFormat="1" ht="11.25"/>
+    <row r="210" s="4" customFormat="1" ht="11.25"/>
+    <row r="211" s="4" customFormat="1" ht="11.25"/>
+    <row r="212" s="4" customFormat="1" ht="11.25"/>
+    <row r="213" s="4" customFormat="1" ht="11.25"/>
+    <row r="214" s="4" customFormat="1" ht="11.25"/>
+    <row r="215" s="4" customFormat="1" ht="11.25"/>
+    <row r="216" s="4" customFormat="1" ht="11.25"/>
+    <row r="217" s="4" customFormat="1" ht="11.25"/>
+    <row r="218" s="4" customFormat="1" ht="11.25"/>
+    <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:AK6"/>
     <mergeCell ref="AF8:AK8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A10:AK10"/>
     <mergeCell ref="A30:AK30"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A23:AK23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A5:AX223"/>
   <sheetViews>
-    <sheetView topLeftCell="X10" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+    <sheetView topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AJ11" sqref="AJ11:AJ46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:50" ht="12.75">
-      <c r="A5" s="16"/>
-[...11 lines deleted...]
-      <c r="M5" s="16"/>
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
     </row>
     <row r="6" spans="1:50" ht="15" customHeight="1">
-      <c r="L6" s="76"/>
-[...7 lines deleted...]
-      <c r="T6" s="83" t="s">
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="U6" s="83"/>
-[...28 lines deleted...]
-      <c r="AX6" s="76"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
     </row>
     <row r="7" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="C7" s="52"/>
-[...1 lines deleted...]
-      <c r="AQ7" s="65" t="s">
+      <c r="C7" s="30"/>
+      <c r="AE7" s="30"/>
+      <c r="AQ7" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="86"/>
-      <c r="B8" s="88">
+      <c r="A8" s="56"/>
+      <c r="B8" s="58">
         <v>2021</v>
       </c>
-      <c r="C8" s="89"/>
-[...10 lines deleted...]
-      <c r="N8" s="89">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59">
         <v>2024</v>
       </c>
-      <c r="O8" s="89"/>
-[...4 lines deleted...]
-      <c r="T8" s="92">
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="60">
         <v>2025</v>
       </c>
-      <c r="U8" s="92"/>
-[...10 lines deleted...]
-      <c r="AF8" s="92">
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="60">
         <v>2026</v>
       </c>
-      <c r="AG8" s="92"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="88"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="60"/>
+      <c r="AI8" s="60"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="60"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="60"/>
+      <c r="AO8" s="60"/>
+      <c r="AP8" s="60"/>
+      <c r="AQ8" s="58"/>
     </row>
     <row r="9" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="87"/>
-      <c r="B9" s="19" t="s">
+      <c r="A9" s="57"/>
+      <c r="B9" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="19" t="s">
+      <c r="C9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="19" t="s">
+      <c r="D9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="19" t="s">
+      <c r="E9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="19" t="s">
+      <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="19" t="s">
+      <c r="G9" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H9" s="19" t="s">
+      <c r="H9" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="18" t="s">
+      <c r="I9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="18" t="s">
+      <c r="J9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="18" t="s">
+      <c r="K9" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L9" s="18" t="s">
+      <c r="L9" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="18" t="s">
+      <c r="M9" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="64" t="s">
+      <c r="N9" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="O9" s="64" t="s">
+      <c r="O9" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="P9" s="66" t="s">
+      <c r="P9" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="Q9" s="64" t="s">
+      <c r="Q9" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="R9" s="64" t="s">
+      <c r="R9" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="S9" s="64" t="s">
+      <c r="S9" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="T9" s="18" t="s">
+      <c r="T9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="U9" s="18" t="s">
+      <c r="U9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="V9" s="19" t="s">
+      <c r="V9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="W9" s="18" t="s">
+      <c r="W9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="X9" s="18" t="s">
+      <c r="X9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="Y9" s="18" t="s">
+      <c r="Y9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="Z9" s="18" t="s">
+      <c r="Z9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AA9" s="18" t="s">
+      <c r="AA9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AB9" s="19" t="s">
+      <c r="AB9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AC9" s="18" t="s">
+      <c r="AC9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AD9" s="18" t="s">
+      <c r="AD9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AE9" s="18" t="s">
+      <c r="AE9" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AF9" s="18" t="s">
+      <c r="AF9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="AG9" s="18" t="s">
+      <c r="AG9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="AH9" s="19" t="s">
+      <c r="AH9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="AI9" s="18" t="s">
+      <c r="AI9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="AJ9" s="18" t="s">
+      <c r="AJ9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="AK9" s="18" t="s">
+      <c r="AK9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="AL9" s="18" t="s">
+      <c r="AL9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AM9" s="18" t="s">
+      <c r="AM9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AN9" s="19" t="s">
+      <c r="AN9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AO9" s="18" t="s">
+      <c r="AO9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AP9" s="18" t="s">
+      <c r="AP9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AQ9" s="18" t="s">
+      <c r="AQ9" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="77"/>
-[...18 lines deleted...]
-      <c r="T10" s="93" t="s">
+      <c r="A10" s="47"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="U10" s="93"/>
-[...28 lines deleted...]
-      <c r="AX10" s="77"/>
+      <c r="U10" s="61"/>
+      <c r="V10" s="61"/>
+      <c r="W10" s="61"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="61"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="61"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
+      <c r="AL10" s="47"/>
+      <c r="AM10" s="47"/>
+      <c r="AN10" s="47"/>
+      <c r="AO10" s="47"/>
+      <c r="AP10" s="47"/>
+      <c r="AQ10" s="47"/>
+      <c r="AR10" s="47"/>
+      <c r="AS10" s="47"/>
+      <c r="AT10" s="47"/>
+      <c r="AU10" s="47"/>
+      <c r="AV10" s="47"/>
+      <c r="AW10" s="47"/>
+      <c r="AX10" s="47"/>
     </row>
     <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="20"/>
-[...10 lines deleted...]
-      <c r="M11" s="20"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
       <c r="N11" s="4">
         <v>752</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="7">
         <v>620</v>
       </c>
       <c r="P11" s="4">
         <v>673</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="7">
         <v>698</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="7">
         <v>657</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="7">
         <v>691</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="7">
         <v>683</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="7">
         <v>641</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="7">
         <v>658</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="7">
         <v>712</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="7">
         <v>672</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="7">
         <v>666</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="7">
         <v>667</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="7">
         <v>660</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="7">
         <v>640</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="7">
         <v>696</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AD11" s="7">
         <v>656</v>
       </c>
-      <c r="AE11" s="8">
+      <c r="AE11" s="7">
         <v>799</v>
       </c>
-      <c r="AF11" s="8">
+      <c r="AF11" s="7">
         <v>625</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="7">
         <v>588</v>
       </c>
-      <c r="AH11" s="8">
+      <c r="AH11" s="7">
         <v>722</v>
       </c>
-      <c r="AI11" s="81">
+      <c r="AI11" s="51">
         <v>699</v>
+      </c>
+      <c r="AJ11" s="51">
+        <v>649</v>
       </c>
     </row>
     <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="22"/>
-[...10 lines deleted...]
-      <c r="M12" s="24"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
       <c r="N12" s="4">
         <v>342</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="7">
         <v>264</v>
       </c>
       <c r="P12" s="4">
         <v>309</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="7">
         <v>313</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="7">
         <v>261</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="7">
         <v>299</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="7">
         <v>312</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="7">
         <v>280</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V12" s="7">
         <v>301</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W12" s="7">
         <v>295</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="7">
         <v>301</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="7">
         <v>290</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z12" s="7">
         <v>292</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AA12" s="7">
         <v>284</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="7">
         <v>293</v>
       </c>
-      <c r="AC12" s="8">
+      <c r="AC12" s="7">
         <v>308</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="7">
         <v>277</v>
       </c>
-      <c r="AE12" s="8">
+      <c r="AE12" s="7">
         <v>363</v>
       </c>
-      <c r="AF12" s="8">
+      <c r="AF12" s="7">
         <v>292</v>
       </c>
-      <c r="AG12" s="8">
+      <c r="AG12" s="7">
         <v>253</v>
       </c>
-      <c r="AH12" s="8">
+      <c r="AH12" s="7">
         <v>339</v>
       </c>
-      <c r="AI12" s="81">
+      <c r="AI12" s="51">
         <v>324</v>
+      </c>
+      <c r="AJ12" s="51">
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="22"/>
-[...10 lines deleted...]
-      <c r="M13" s="24"/>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
       <c r="N13" s="4">
         <v>82</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="7">
         <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>65</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="7">
         <v>59</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="7">
         <v>79</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="7">
         <v>62</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="7">
         <v>65</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="7">
         <v>63</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="7">
         <v>62</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="7">
         <v>68</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="7">
         <v>78</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="7">
         <v>56</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="7">
         <v>60</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="7">
         <v>70</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="7">
         <v>70</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="7">
         <v>80</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="7">
         <v>65</v>
       </c>
-      <c r="AE13" s="8">
+      <c r="AE13" s="7">
         <v>87</v>
       </c>
-      <c r="AF13" s="8">
+      <c r="AF13" s="7">
         <v>61</v>
       </c>
-      <c r="AG13" s="8">
+      <c r="AG13" s="7">
         <v>51</v>
       </c>
-      <c r="AH13" s="8">
+      <c r="AH13" s="7">
         <v>58</v>
       </c>
-      <c r="AI13" s="81">
+      <c r="AI13" s="51">
         <v>79</v>
+      </c>
+      <c r="AJ13" s="51">
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="22"/>
-[...10 lines deleted...]
-      <c r="M14" s="24"/>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
       <c r="N14" s="4">
         <v>70</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="7">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>62</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="7">
         <v>77</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="7">
         <v>61</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="7">
         <v>70</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="7">
         <v>85</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="7">
         <v>64</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="7">
         <v>61</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="7">
         <v>85</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="7">
         <v>75</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="7">
         <v>67</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z14" s="7">
         <v>61</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AA14" s="7">
         <v>56</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AB14" s="7">
         <v>54</v>
       </c>
-      <c r="AC14" s="8">
+      <c r="AC14" s="7">
         <v>67</v>
       </c>
-      <c r="AD14" s="8">
+      <c r="AD14" s="7">
         <v>66</v>
       </c>
-      <c r="AE14" s="8">
-[...2 lines deleted...]
-      <c r="AF14" s="8">
+      <c r="AE14" s="7">
+        <v>71</v>
+      </c>
+      <c r="AF14" s="7">
         <v>61</v>
       </c>
-      <c r="AG14" s="8">
+      <c r="AG14" s="7">
         <v>59</v>
       </c>
-      <c r="AH14" s="8">
+      <c r="AH14" s="7">
         <v>82</v>
       </c>
-      <c r="AI14" s="81">
+      <c r="AI14" s="51">
         <v>68</v>
+      </c>
+      <c r="AJ14" s="51">
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="22"/>
-[...10 lines deleted...]
-      <c r="M15" s="24"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
       <c r="N15" s="4">
         <v>23</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="7">
         <v>22</v>
       </c>
       <c r="P15" s="4">
         <v>14</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="7">
         <v>23</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="7">
         <v>16</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="7">
         <v>22</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="7">
         <v>19</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="7">
         <v>17</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="7">
         <v>16</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="7">
         <v>27</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X15" s="7">
         <v>18</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="7">
         <v>21</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z15" s="7">
         <v>26</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="7">
         <v>30</v>
       </c>
-      <c r="AB15" s="8">
+      <c r="AB15" s="7">
         <v>28</v>
       </c>
-      <c r="AC15" s="8">
+      <c r="AC15" s="7">
         <v>16</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AD15" s="7">
         <v>18</v>
       </c>
-      <c r="AE15" s="8">
+      <c r="AE15" s="7">
         <v>22</v>
       </c>
-      <c r="AF15" s="8">
+      <c r="AF15" s="7">
         <v>15</v>
       </c>
-      <c r="AG15" s="8">
+      <c r="AG15" s="7">
         <v>18</v>
       </c>
-      <c r="AH15" s="8">
+      <c r="AH15" s="7">
         <v>15</v>
       </c>
-      <c r="AI15" s="81">
+      <c r="AI15" s="51">
         <v>15</v>
+      </c>
+      <c r="AJ15" s="51">
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="22"/>
-[...10 lines deleted...]
-      <c r="M16" s="24"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
       <c r="N16" s="4">
         <v>93</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="7">
         <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>90</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="7">
         <v>79</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="7">
         <v>83</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="7">
         <v>76</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T16" s="7">
         <v>75</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="7">
         <v>81</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="7">
         <v>88</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="7">
         <v>89</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="7">
         <v>68</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="7">
         <v>79</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="Z16" s="7">
         <v>76</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AA16" s="7">
         <v>68</v>
       </c>
-      <c r="AB16" s="8">
+      <c r="AB16" s="7">
         <v>69</v>
       </c>
-      <c r="AC16" s="8">
+      <c r="AC16" s="7">
         <v>85</v>
       </c>
-      <c r="AD16" s="8">
+      <c r="AD16" s="7">
         <v>92</v>
       </c>
-      <c r="AE16" s="8">
+      <c r="AE16" s="7">
         <v>101</v>
       </c>
-      <c r="AF16" s="8">
+      <c r="AF16" s="7">
         <v>77</v>
       </c>
-      <c r="AG16" s="8">
+      <c r="AG16" s="7">
         <v>74</v>
       </c>
-      <c r="AH16" s="8">
+      <c r="AH16" s="7">
         <v>84</v>
       </c>
-      <c r="AI16" s="81">
+      <c r="AI16" s="51">
         <v>86</v>
+      </c>
+      <c r="AJ16" s="51">
+        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="22"/>
-[...10 lines deleted...]
-      <c r="M17" s="24"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
       <c r="N17" s="4">
         <v>14</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="7">
         <v>17</v>
       </c>
       <c r="P17" s="4">
         <v>8</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="7">
         <v>15</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="7">
         <v>16</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="7">
         <v>14</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="7">
         <v>9</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="7">
         <v>15</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V17" s="7">
         <v>9</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="7">
         <v>13</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="7">
         <v>6</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="7">
         <v>15</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="Z17" s="7">
         <v>13</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AA17" s="7">
         <v>9</v>
       </c>
-      <c r="AB17" s="8">
+      <c r="AB17" s="7">
         <v>9</v>
       </c>
-      <c r="AC17" s="8">
+      <c r="AC17" s="7">
         <v>14</v>
       </c>
-      <c r="AD17" s="8">
+      <c r="AD17" s="7">
         <v>19</v>
       </c>
-      <c r="AE17" s="8">
+      <c r="AE17" s="7">
         <v>20</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF17" s="7">
         <v>11</v>
       </c>
-      <c r="AG17" s="8">
+      <c r="AG17" s="7">
         <v>9</v>
       </c>
-      <c r="AH17" s="8">
+      <c r="AH17" s="7">
         <v>7</v>
       </c>
-      <c r="AI17" s="81">
+      <c r="AI17" s="51">
         <v>4</v>
+      </c>
+      <c r="AJ17" s="51">
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="22"/>
-[...10 lines deleted...]
-      <c r="M18" s="24"/>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
       <c r="N18" s="4">
         <v>4</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="7">
         <v>3</v>
       </c>
       <c r="P18" s="4">
         <v>8</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="7">
         <v>7</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="7">
         <v>5</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="7">
         <v>10</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="7">
         <v>6</v>
       </c>
-      <c r="U18" s="8">
+      <c r="U18" s="7">
         <v>8</v>
       </c>
-      <c r="V18" s="8">
+      <c r="V18" s="7">
         <v>4</v>
       </c>
-      <c r="W18" s="8">
+      <c r="W18" s="7">
         <v>5</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X18" s="7">
         <v>3</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="7">
         <v>13</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="Z18" s="7">
         <v>12</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AA18" s="7">
         <v>11</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AB18" s="7">
         <v>8</v>
       </c>
-      <c r="AC18" s="8">
+      <c r="AC18" s="7">
         <v>6</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AD18" s="7">
         <v>6</v>
       </c>
-      <c r="AE18" s="8">
+      <c r="AE18" s="7">
         <v>12</v>
       </c>
-      <c r="AF18" s="8">
+      <c r="AF18" s="7">
         <v>12</v>
       </c>
-      <c r="AG18" s="8">
+      <c r="AG18" s="7">
         <v>4</v>
       </c>
-      <c r="AH18" s="8">
+      <c r="AH18" s="7">
         <v>14</v>
       </c>
-      <c r="AI18" s="81">
+      <c r="AI18" s="51">
         <v>8</v>
+      </c>
+      <c r="AJ18" s="51">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B19" s="22"/>
-[...10 lines deleted...]
-      <c r="M19" s="24"/>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
       <c r="N19" s="4">
         <v>8</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="7">
         <v>5</v>
       </c>
       <c r="P19" s="4">
         <v>3</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="7">
         <v>4</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="7">
         <v>4</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="7">
         <v>6</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="7">
         <v>4</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="7">
         <v>2</v>
       </c>
-      <c r="V19" s="8">
+      <c r="V19" s="7">
         <v>10</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="7">
         <v>8</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="7">
         <v>5</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="7">
         <v>4</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="Z19" s="7">
         <v>11</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AA19" s="7">
         <v>7</v>
       </c>
-      <c r="AB19" s="8">
+      <c r="AB19" s="7">
         <v>4</v>
       </c>
-      <c r="AC19" s="8">
+      <c r="AC19" s="7">
         <v>8</v>
       </c>
-      <c r="AD19" s="8">
+      <c r="AD19" s="7">
         <v>4</v>
       </c>
-      <c r="AE19" s="8">
+      <c r="AE19" s="7">
         <v>3</v>
       </c>
-      <c r="AF19" s="8">
+      <c r="AF19" s="7">
         <v>3</v>
       </c>
-      <c r="AG19" s="8">
+      <c r="AG19" s="7">
         <v>11</v>
       </c>
-      <c r="AH19" s="8">
+      <c r="AH19" s="7">
         <v>7</v>
       </c>
-      <c r="AI19" s="81">
+      <c r="AI19" s="51">
         <v>4</v>
+      </c>
+      <c r="AJ19" s="51">
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="22"/>
-[...10 lines deleted...]
-      <c r="M20" s="24"/>
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
       <c r="N20" s="4">
         <v>16</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="7">
         <v>11</v>
       </c>
       <c r="P20" s="4">
         <v>14</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="7">
         <v>14</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="7">
         <v>9</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="7">
         <v>10</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="7">
         <v>7</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="7">
         <v>8</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="7">
         <v>13</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="7">
         <v>10</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="7">
         <v>7</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="7">
         <v>8</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="Z20" s="7">
         <v>12</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AA20" s="7">
         <v>15</v>
       </c>
-      <c r="AB20" s="8">
+      <c r="AB20" s="7">
         <v>14</v>
       </c>
-      <c r="AC20" s="8">
+      <c r="AC20" s="7">
         <v>9</v>
       </c>
-      <c r="AD20" s="8">
+      <c r="AD20" s="7">
         <v>14</v>
       </c>
-      <c r="AE20" s="8">
+      <c r="AE20" s="7">
         <v>12</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="7">
         <v>10</v>
       </c>
-      <c r="AG20" s="8">
+      <c r="AG20" s="7">
         <v>16</v>
       </c>
-      <c r="AH20" s="8">
+      <c r="AH20" s="7">
         <v>11</v>
       </c>
-      <c r="AI20" s="81">
+      <c r="AI20" s="51">
         <v>11</v>
+      </c>
+      <c r="AJ20" s="51">
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="22"/>
-[...10 lines deleted...]
-      <c r="M21" s="24"/>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
       <c r="N21" s="4">
         <v>8</v>
       </c>
-      <c r="O21" s="8">
+      <c r="O21" s="7">
         <v>12</v>
       </c>
       <c r="P21" s="4">
         <v>9</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="7">
         <v>13</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="7">
         <v>20</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="7">
         <v>20</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="7">
         <v>18</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="7">
         <v>8</v>
       </c>
-      <c r="V21" s="8">
+      <c r="V21" s="7">
         <v>8</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="7">
         <v>19</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X21" s="7">
         <v>12</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="7">
         <v>13</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="7">
         <v>15</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="7">
         <v>12</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="7">
         <v>8</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AC21" s="7">
         <v>9</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="7">
         <v>13</v>
       </c>
-      <c r="AE21" s="8">
+      <c r="AE21" s="7">
         <v>18</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="7">
         <v>5</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="7">
         <v>9</v>
       </c>
-      <c r="AH21" s="8">
+      <c r="AH21" s="7">
         <v>10</v>
       </c>
-      <c r="AI21" s="81">
+      <c r="AI21" s="51">
         <v>9</v>
+      </c>
+      <c r="AJ21" s="51">
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="22"/>
-[...10 lines deleted...]
-      <c r="M22" s="24"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
       <c r="N22" s="4">
         <v>29</v>
       </c>
-      <c r="O22" s="8">
+      <c r="O22" s="7">
         <v>19</v>
       </c>
       <c r="P22" s="4">
         <v>24</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="7">
         <v>25</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="7">
         <v>33</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="7">
         <v>24</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="7">
         <v>21</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U22" s="7">
         <v>35</v>
       </c>
-      <c r="V22" s="8">
+      <c r="V22" s="7">
         <v>25</v>
       </c>
-      <c r="W22" s="8">
+      <c r="W22" s="7">
         <v>33</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X22" s="7">
         <v>36</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y22" s="7">
         <v>36</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="Z22" s="7">
         <v>26</v>
       </c>
-      <c r="AA22" s="8">
+      <c r="AA22" s="7">
         <v>31</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AB22" s="7">
         <v>23</v>
       </c>
-      <c r="AC22" s="8">
+      <c r="AC22" s="7">
         <v>29</v>
       </c>
-      <c r="AD22" s="8">
+      <c r="AD22" s="7">
         <v>37</v>
       </c>
-      <c r="AE22" s="8">
+      <c r="AE22" s="7">
         <v>35</v>
       </c>
-      <c r="AF22" s="8">
+      <c r="AF22" s="7">
         <v>26</v>
       </c>
-      <c r="AG22" s="8">
+      <c r="AG22" s="7">
         <v>21</v>
       </c>
-      <c r="AH22" s="8">
+      <c r="AH22" s="7">
         <v>33</v>
       </c>
-      <c r="AI22" s="81">
+      <c r="AI22" s="51">
         <v>18</v>
+      </c>
+      <c r="AJ22" s="51">
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="22"/>
-[...10 lines deleted...]
-      <c r="M23" s="24"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
       <c r="N23" s="4">
         <v>16</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="7">
         <v>8</v>
       </c>
       <c r="P23" s="4">
         <v>12</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="7">
         <v>15</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="7">
         <v>10</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="7">
         <v>17</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="7">
         <v>8</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="7">
         <v>8</v>
       </c>
-      <c r="V23" s="8">
+      <c r="V23" s="7">
         <v>13</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="7">
         <v>6</v>
       </c>
-      <c r="X23" s="8">
+      <c r="X23" s="7">
         <v>12</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="7">
         <v>17</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="Z23" s="7">
         <v>10</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AA23" s="7">
         <v>7</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AB23" s="7">
         <v>7</v>
       </c>
-      <c r="AC23" s="8">
+      <c r="AC23" s="7">
         <v>12</v>
       </c>
-      <c r="AD23" s="8">
+      <c r="AD23" s="7">
         <v>6</v>
       </c>
-      <c r="AE23" s="8">
+      <c r="AE23" s="7">
         <v>13</v>
       </c>
-      <c r="AF23" s="8">
+      <c r="AF23" s="7">
         <v>8</v>
       </c>
-      <c r="AG23" s="8">
+      <c r="AG23" s="7">
         <v>9</v>
       </c>
-      <c r="AH23" s="8">
+      <c r="AH23" s="7">
         <v>12</v>
       </c>
-      <c r="AI23" s="81">
+      <c r="AI23" s="51">
         <v>13</v>
+      </c>
+      <c r="AJ23" s="51">
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="22"/>
-[...10 lines deleted...]
-      <c r="M24" s="24"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
       <c r="N24" s="4">
         <v>47</v>
       </c>
-      <c r="O24" s="8">
+      <c r="O24" s="7">
         <v>47</v>
       </c>
       <c r="P24" s="4">
         <v>55</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="7">
         <v>54</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="7">
         <v>60</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="7">
         <v>61</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="7">
         <v>54</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="7">
         <v>52</v>
       </c>
-      <c r="V24" s="8">
+      <c r="V24" s="7">
         <v>48</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="7">
         <v>54</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X24" s="7">
         <v>51</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="7">
         <v>47</v>
       </c>
-      <c r="Z24" s="8">
+      <c r="Z24" s="7">
         <v>53</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AA24" s="7">
         <v>60</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AB24" s="7">
         <v>53</v>
       </c>
-      <c r="AC24" s="8">
+      <c r="AC24" s="7">
         <v>53</v>
       </c>
-      <c r="AD24" s="8">
+      <c r="AD24" s="7">
         <v>39</v>
       </c>
-      <c r="AE24" s="8">
+      <c r="AE24" s="7">
         <v>42</v>
       </c>
-      <c r="AF24" s="8">
+      <c r="AF24" s="7">
         <v>44</v>
       </c>
-      <c r="AG24" s="8">
+      <c r="AG24" s="7">
         <v>54</v>
       </c>
-      <c r="AH24" s="8">
+      <c r="AH24" s="7">
         <v>50</v>
       </c>
-      <c r="AI24" s="81">
+      <c r="AI24" s="51">
         <v>60</v>
       </c>
-      <c r="AJ24" s="78"/>
-[...4 lines deleted...]
-      <c r="AQ24" s="78"/>
+      <c r="AJ24" s="51">
+        <v>46</v>
+      </c>
+      <c r="AM24" s="48"/>
+      <c r="AN24" s="48"/>
+      <c r="AO24" s="48"/>
+      <c r="AP24" s="48"/>
+      <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="78"/>
-[...18 lines deleted...]
-      <c r="T25" s="85" t="s">
+      <c r="A25" s="48"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="48"/>
+      <c r="O25" s="48"/>
+      <c r="P25" s="48"/>
+      <c r="Q25" s="48"/>
+      <c r="R25" s="48"/>
+      <c r="S25" s="48"/>
+      <c r="T25" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="U25" s="85"/>
-[...20 lines deleted...]
-      <c r="AX25" s="78"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="48"/>
+      <c r="AI25" s="48"/>
+      <c r="AJ25" s="51"/>
+      <c r="AR25" s="48"/>
+      <c r="AS25" s="48"/>
+      <c r="AT25" s="48"/>
+      <c r="AU25" s="48"/>
+      <c r="AV25" s="48"/>
+      <c r="AW25" s="48"/>
+      <c r="AX25" s="48"/>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="22"/>
-[...10 lines deleted...]
-      <c r="M26" s="24"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
       <c r="N26" s="4">
         <v>502</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="7">
         <v>389</v>
       </c>
       <c r="P26" s="4">
         <v>443</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="7">
         <v>443</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="7">
         <v>414</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="7">
         <v>423</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="7">
         <v>455</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="7">
         <v>414</v>
       </c>
-      <c r="V26" s="8">
+      <c r="V26" s="7">
         <v>435</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="7">
         <v>447</v>
       </c>
-      <c r="X26" s="8">
+      <c r="X26" s="7">
         <v>432</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="7">
         <v>421</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="Z26" s="7">
         <v>425</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="7">
         <v>426</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="7">
         <v>428</v>
       </c>
-      <c r="AC26" s="8">
+      <c r="AC26" s="7">
         <v>455</v>
       </c>
-      <c r="AD26" s="8">
+      <c r="AD26" s="7">
         <v>421</v>
       </c>
-      <c r="AE26" s="8">
+      <c r="AE26" s="7">
         <v>540</v>
       </c>
-      <c r="AF26" s="8">
+      <c r="AF26" s="7">
         <v>411</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="7">
         <v>373</v>
       </c>
-      <c r="AH26" s="8">
+      <c r="AH26" s="7">
         <v>468</v>
       </c>
-      <c r="AI26" s="81">
+      <c r="AI26" s="51">
         <v>480</v>
+      </c>
+      <c r="AJ26" s="51">
+        <v>430</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="22"/>
-[...10 lines deleted...]
-      <c r="M27" s="24"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
       <c r="N27" s="4">
         <v>335</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="7">
         <v>251</v>
       </c>
       <c r="P27" s="4">
         <v>292</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="7">
         <v>298</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="7">
         <v>252</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="7">
         <v>292</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="7">
         <v>302</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="7">
         <v>273</v>
       </c>
-      <c r="V27" s="8">
+      <c r="V27" s="7">
         <v>290</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="7">
         <v>290</v>
       </c>
-      <c r="X27" s="8">
+      <c r="X27" s="7">
         <v>287</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="7">
         <v>280</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="7">
         <v>279</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AA27" s="7">
         <v>275</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="7">
         <v>288</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AC27" s="7">
         <v>295</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="7">
         <v>268</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="7">
         <v>348</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="7">
         <v>279</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="7">
         <v>243</v>
       </c>
-      <c r="AH27" s="8">
+      <c r="AH27" s="7">
         <v>328</v>
       </c>
-      <c r="AI27" s="81">
+      <c r="AI27" s="51">
         <v>314</v>
+      </c>
+      <c r="AJ27" s="51">
+        <v>291</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="22"/>
-[...10 lines deleted...]
-      <c r="M28" s="24"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
       <c r="N28" s="4">
         <v>80</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="7">
         <v>62</v>
       </c>
       <c r="P28" s="4">
         <v>60</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="7">
         <v>56</v>
       </c>
-      <c r="R28" s="8">
+      <c r="R28" s="7">
         <v>73</v>
       </c>
-      <c r="S28" s="8">
+      <c r="S28" s="7">
         <v>55</v>
       </c>
-      <c r="T28" s="8">
+      <c r="T28" s="7">
         <v>64</v>
       </c>
-      <c r="U28" s="8">
+      <c r="U28" s="7">
         <v>61</v>
       </c>
-      <c r="V28" s="8">
+      <c r="V28" s="7">
         <v>60</v>
       </c>
-      <c r="W28" s="8">
+      <c r="W28" s="7">
         <v>64</v>
       </c>
-      <c r="X28" s="8">
+      <c r="X28" s="7">
         <v>76</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="7">
         <v>55</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="7">
         <v>59</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AA28" s="7">
         <v>69</v>
       </c>
-      <c r="AB28" s="8">
+      <c r="AB28" s="7">
         <v>66</v>
       </c>
-      <c r="AC28" s="8">
+      <c r="AC28" s="7">
         <v>77</v>
       </c>
-      <c r="AD28" s="8">
+      <c r="AD28" s="7">
         <v>62</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="7">
         <v>84</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="7">
         <v>58</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="7">
         <v>51</v>
       </c>
-      <c r="AH28" s="8">
+      <c r="AH28" s="7">
         <v>55</v>
       </c>
-      <c r="AI28" s="81">
+      <c r="AI28" s="51">
         <v>76</v>
+      </c>
+      <c r="AJ28" s="51">
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="22"/>
-[...10 lines deleted...]
-      <c r="M29" s="24"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
       <c r="N29" s="4">
         <v>9</v>
       </c>
-      <c r="O29" s="8">
+      <c r="O29" s="7">
         <v>11</v>
       </c>
       <c r="P29" s="4">
         <v>11</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="Q29" s="7">
         <v>11</v>
       </c>
-      <c r="R29" s="8">
+      <c r="R29" s="7">
         <v>10</v>
       </c>
-      <c r="S29" s="8">
+      <c r="S29" s="7">
         <v>10</v>
       </c>
-      <c r="T29" s="8">
+      <c r="T29" s="7">
         <v>10</v>
       </c>
-      <c r="U29" s="8">
+      <c r="U29" s="7">
         <v>9</v>
       </c>
-      <c r="V29" s="8">
+      <c r="V29" s="7">
         <v>4</v>
       </c>
-      <c r="W29" s="8">
+      <c r="W29" s="7">
         <v>14</v>
       </c>
-      <c r="X29" s="8">
+      <c r="X29" s="7">
         <v>5</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Y29" s="7">
         <v>18</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="Z29" s="7">
         <v>14</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AA29" s="7">
         <v>12</v>
       </c>
-      <c r="AB29" s="8">
+      <c r="AB29" s="7">
         <v>15</v>
       </c>
-      <c r="AC29" s="8">
+      <c r="AC29" s="7">
         <v>8</v>
       </c>
-      <c r="AD29" s="8">
+      <c r="AD29" s="7">
         <v>12</v>
       </c>
-      <c r="AE29" s="8">
+      <c r="AE29" s="7">
         <v>16</v>
       </c>
-      <c r="AF29" s="8">
+      <c r="AF29" s="7">
         <v>7</v>
       </c>
-      <c r="AG29" s="8">
+      <c r="AG29" s="7">
         <v>8</v>
       </c>
-      <c r="AH29" s="8">
+      <c r="AH29" s="7">
         <v>7</v>
       </c>
-      <c r="AI29" s="81">
+      <c r="AI29" s="51">
         <v>9</v>
+      </c>
+      <c r="AJ29" s="51">
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="22"/>
-[...10 lines deleted...]
-      <c r="M30" s="24"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
       <c r="N30" s="4">
         <v>62</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="7">
         <v>48</v>
       </c>
       <c r="P30" s="4">
         <v>62</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="7">
         <v>52</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="7">
         <v>52</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="7">
         <v>47</v>
       </c>
-      <c r="T30" s="8">
+      <c r="T30" s="7">
         <v>53</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="7">
         <v>55</v>
       </c>
-      <c r="V30" s="8">
+      <c r="V30" s="7">
         <v>59</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="7">
         <v>51</v>
       </c>
-      <c r="X30" s="8">
+      <c r="X30" s="7">
         <v>45</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="7">
         <v>50</v>
       </c>
-      <c r="Z30" s="8">
+      <c r="Z30" s="7">
         <v>51</v>
       </c>
-      <c r="AA30" s="8">
+      <c r="AA30" s="7">
         <v>47</v>
       </c>
-      <c r="AB30" s="8">
+      <c r="AB30" s="7">
         <v>47</v>
       </c>
-      <c r="AC30" s="8">
+      <c r="AC30" s="7">
         <v>50</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="7">
         <v>61</v>
       </c>
-      <c r="AE30" s="8">
+      <c r="AE30" s="7">
         <v>72</v>
       </c>
-      <c r="AF30" s="8">
+      <c r="AF30" s="7">
         <v>49</v>
       </c>
-      <c r="AG30" s="8">
+      <c r="AG30" s="7">
         <v>47</v>
       </c>
-      <c r="AH30" s="8">
+      <c r="AH30" s="7">
         <v>57</v>
       </c>
-      <c r="AI30" s="81">
+      <c r="AI30" s="51">
         <v>55</v>
+      </c>
+      <c r="AJ30" s="51">
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B31" s="22"/>
-[...10 lines deleted...]
-      <c r="M31" s="24"/>
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
       <c r="N31" s="4">
         <v>16</v>
       </c>
-      <c r="O31" s="8">
+      <c r="O31" s="7">
         <v>17</v>
       </c>
       <c r="P31" s="4">
         <v>18</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="7">
         <v>26</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="7">
         <v>27</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="7">
         <v>19</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="7">
         <v>26</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="7">
         <v>16</v>
       </c>
-      <c r="V31" s="8">
+      <c r="V31" s="7">
         <v>22</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="7">
         <v>28</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="7">
         <v>19</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="7">
         <v>18</v>
       </c>
-      <c r="Z31" s="8">
+      <c r="Z31" s="7">
         <v>22</v>
       </c>
-      <c r="AA31" s="8">
+      <c r="AA31" s="7">
         <v>23</v>
       </c>
-      <c r="AB31" s="8">
+      <c r="AB31" s="7">
         <v>12</v>
       </c>
-      <c r="AC31" s="8">
+      <c r="AC31" s="7">
         <v>25</v>
       </c>
-      <c r="AD31" s="8">
+      <c r="AD31" s="7">
         <v>18</v>
       </c>
-      <c r="AE31" s="8">
+      <c r="AE31" s="7">
         <v>20</v>
       </c>
-      <c r="AF31" s="8">
+      <c r="AF31" s="7">
         <v>18</v>
       </c>
-      <c r="AG31" s="8">
+      <c r="AG31" s="7">
         <v>24</v>
       </c>
-      <c r="AH31" s="8">
+      <c r="AH31" s="7">
         <v>21</v>
       </c>
-      <c r="AI31" s="81">
+      <c r="AI31" s="51">
         <v>26</v>
       </c>
+      <c r="AJ31" s="51">
+        <v>19</v>
+      </c>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="74"/>
-[...18 lines deleted...]
-      <c r="T32" s="84" t="s">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="U32" s="84"/>
-[...28 lines deleted...]
-    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="U32" s="54"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="54"/>
+      <c r="Z32" s="54"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="54"/>
+      <c r="AC32" s="54"/>
+      <c r="AD32" s="54"/>
+      <c r="AE32" s="54"/>
+      <c r="AF32" s="54"/>
+      <c r="AG32" s="54"/>
+      <c r="AH32" s="3"/>
+      <c r="AI32" s="3"/>
+      <c r="AJ32" s="51"/>
+      <c r="AM32" s="3"/>
+      <c r="AN32" s="3"/>
+      <c r="AO32" s="3"/>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="3"/>
+      <c r="AX32" s="3"/>
+    </row>
+    <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="22"/>
-[...10 lines deleted...]
-      <c r="M33" s="24"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
       <c r="N33" s="4">
         <v>250</v>
       </c>
-      <c r="O33" s="13">
+      <c r="O33" s="7">
         <v>231</v>
       </c>
       <c r="P33" s="4">
         <v>230</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="7">
         <v>255</v>
       </c>
-      <c r="R33" s="13">
+      <c r="R33" s="7">
         <v>243</v>
       </c>
-      <c r="S33" s="13">
+      <c r="S33" s="7">
         <v>268</v>
       </c>
-      <c r="T33" s="13">
+      <c r="T33" s="7">
         <v>228</v>
       </c>
-      <c r="U33" s="13">
+      <c r="U33" s="7">
         <v>227</v>
       </c>
-      <c r="V33" s="13">
+      <c r="V33" s="7">
         <v>223</v>
       </c>
-      <c r="W33" s="13">
+      <c r="W33" s="7">
         <v>265</v>
       </c>
-      <c r="X33" s="13">
+      <c r="X33" s="7">
         <v>240</v>
       </c>
-      <c r="Y33" s="13">
+      <c r="Y33" s="7">
         <v>245</v>
       </c>
-      <c r="Z33" s="13">
+      <c r="Z33" s="7">
         <v>242</v>
       </c>
-      <c r="AA33" s="13">
+      <c r="AA33" s="7">
         <v>234</v>
       </c>
-      <c r="AB33" s="13">
+      <c r="AB33" s="7">
         <v>212</v>
       </c>
-      <c r="AC33" s="13">
+      <c r="AC33" s="7">
         <v>241</v>
       </c>
-      <c r="AD33" s="13">
+      <c r="AD33" s="7">
         <v>235</v>
       </c>
-      <c r="AE33" s="13">
+      <c r="AE33" s="7">
         <v>259</v>
       </c>
-      <c r="AF33" s="8">
+      <c r="AF33" s="7">
         <v>214</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="7">
         <v>215</v>
       </c>
-      <c r="AH33" s="13">
+      <c r="AH33" s="7">
         <v>254</v>
       </c>
-      <c r="AI33" s="81">
+      <c r="AI33" s="51">
         <v>219</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ33" s="51">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B34" s="22"/>
-[...10 lines deleted...]
-      <c r="M34" s="24"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
       <c r="N34" s="4">
         <v>7</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="7">
         <v>13</v>
       </c>
       <c r="P34" s="4">
         <v>17</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="7">
         <v>15</v>
       </c>
-      <c r="R34" s="13">
+      <c r="R34" s="7">
         <v>9</v>
       </c>
-      <c r="S34" s="13">
+      <c r="S34" s="7">
         <v>7</v>
       </c>
-      <c r="T34" s="13">
+      <c r="T34" s="7">
         <v>10</v>
       </c>
-      <c r="U34" s="13">
+      <c r="U34" s="7">
         <v>7</v>
       </c>
-      <c r="V34" s="13">
+      <c r="V34" s="7">
         <v>11</v>
       </c>
-      <c r="W34" s="13">
+      <c r="W34" s="7">
         <v>5</v>
       </c>
-      <c r="X34" s="13">
+      <c r="X34" s="7">
         <v>14</v>
       </c>
-      <c r="Y34" s="13">
+      <c r="Y34" s="7">
         <v>10</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z34" s="7">
         <v>13</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA34" s="7">
         <v>9</v>
       </c>
-      <c r="AB34" s="13">
+      <c r="AB34" s="7">
         <v>5</v>
       </c>
-      <c r="AC34" s="13">
+      <c r="AC34" s="7">
         <v>13</v>
       </c>
-      <c r="AD34" s="13">
+      <c r="AD34" s="7">
         <v>9</v>
       </c>
-      <c r="AE34" s="13">
+      <c r="AE34" s="7">
         <v>15</v>
       </c>
-      <c r="AF34" s="8">
+      <c r="AF34" s="7">
         <v>13</v>
       </c>
-      <c r="AG34" s="8">
+      <c r="AG34" s="7">
         <v>10</v>
       </c>
-      <c r="AH34" s="13">
+      <c r="AH34" s="7">
         <v>11</v>
       </c>
-      <c r="AI34" s="81">
+      <c r="AI34" s="51">
         <v>10</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ34" s="51">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="22"/>
-[...10 lines deleted...]
-      <c r="M35" s="24"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
       <c r="N35" s="4">
         <v>2</v>
       </c>
-      <c r="O35" s="13">
+      <c r="O35" s="7">
         <v>3</v>
       </c>
       <c r="P35" s="4">
         <v>5</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="7">
         <v>3</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="7">
         <v>6</v>
       </c>
-      <c r="S35" s="13">
+      <c r="S35" s="7">
         <v>7</v>
       </c>
-      <c r="T35" s="13">
+      <c r="T35" s="7">
         <v>1</v>
       </c>
-      <c r="U35" s="13">
+      <c r="U35" s="7">
         <v>2</v>
       </c>
-      <c r="V35" s="13">
+      <c r="V35" s="7">
         <v>2</v>
       </c>
-      <c r="W35" s="13">
+      <c r="W35" s="7">
         <v>4</v>
       </c>
-      <c r="X35" s="13">
+      <c r="X35" s="7">
         <v>2</v>
       </c>
-      <c r="Y35" s="13">
+      <c r="Y35" s="7">
         <v>1</v>
       </c>
-      <c r="Z35" s="13">
+      <c r="Z35" s="7">
         <v>1</v>
       </c>
-      <c r="AA35" s="13">
+      <c r="AA35" s="7">
         <v>1</v>
       </c>
-      <c r="AB35" s="13">
+      <c r="AB35" s="7">
         <v>4</v>
       </c>
-      <c r="AC35" s="13">
+      <c r="AC35" s="7">
         <v>3</v>
       </c>
-      <c r="AD35" s="13">
+      <c r="AD35" s="7">
         <v>3</v>
       </c>
-      <c r="AE35" s="13">
+      <c r="AE35" s="7">
         <v>3</v>
       </c>
-      <c r="AF35" s="8">
+      <c r="AF35" s="7">
         <v>3</v>
       </c>
-      <c r="AG35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH35" s="13">
+      <c r="AG35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH35" s="7">
         <v>3</v>
       </c>
-      <c r="AI35" s="81">
+      <c r="AI35" s="51">
         <v>3</v>
       </c>
-    </row>
-    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ35" s="51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="22"/>
-[...10 lines deleted...]
-      <c r="M36" s="24"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
       <c r="N36" s="4">
         <v>70</v>
       </c>
-      <c r="O36" s="13">
+      <c r="O36" s="7">
         <v>74</v>
       </c>
       <c r="P36" s="4">
         <v>62</v>
       </c>
-      <c r="Q36" s="13">
+      <c r="Q36" s="7">
         <v>77</v>
       </c>
-      <c r="R36" s="13">
+      <c r="R36" s="7">
         <v>61</v>
       </c>
-      <c r="S36" s="13">
+      <c r="S36" s="7">
         <v>70</v>
       </c>
-      <c r="T36" s="13">
+      <c r="T36" s="7">
         <v>85</v>
       </c>
-      <c r="U36" s="13">
+      <c r="U36" s="7">
         <v>64</v>
       </c>
-      <c r="V36" s="13">
+      <c r="V36" s="7">
         <v>61</v>
       </c>
-      <c r="W36" s="13">
+      <c r="W36" s="7">
         <v>85</v>
       </c>
-      <c r="X36" s="13">
+      <c r="X36" s="7">
         <v>75</v>
       </c>
-      <c r="Y36" s="13">
+      <c r="Y36" s="7">
         <v>67</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="Z36" s="7">
         <v>61</v>
       </c>
-      <c r="AA36" s="13">
+      <c r="AA36" s="7">
         <v>56</v>
       </c>
-      <c r="AB36" s="13">
+      <c r="AB36" s="7">
         <v>54</v>
       </c>
-      <c r="AC36" s="13">
+      <c r="AC36" s="7">
         <v>67</v>
       </c>
-      <c r="AD36" s="13">
+      <c r="AD36" s="7">
         <v>66</v>
       </c>
-      <c r="AE36" s="13">
-[...2 lines deleted...]
-      <c r="AF36" s="8">
+      <c r="AE36" s="7">
+        <v>71</v>
+      </c>
+      <c r="AF36" s="7">
         <v>61</v>
       </c>
-      <c r="AG36" s="8">
+      <c r="AG36" s="7">
         <v>59</v>
       </c>
-      <c r="AH36" s="13">
+      <c r="AH36" s="7">
         <v>82</v>
       </c>
-      <c r="AI36" s="81">
+      <c r="AI36" s="51">
         <v>68</v>
       </c>
-    </row>
-    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ36" s="51">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="22"/>
-[...10 lines deleted...]
-      <c r="M37" s="24"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
       <c r="N37" s="4">
         <v>14</v>
       </c>
-      <c r="O37" s="13">
+      <c r="O37" s="7">
         <v>11</v>
       </c>
       <c r="P37" s="4">
         <v>3</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="Q37" s="7">
         <v>12</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="7">
         <v>6</v>
       </c>
-      <c r="S37" s="13">
+      <c r="S37" s="7">
         <v>12</v>
       </c>
-      <c r="T37" s="13">
+      <c r="T37" s="7">
         <v>9</v>
       </c>
-      <c r="U37" s="13">
+      <c r="U37" s="7">
         <v>8</v>
       </c>
-      <c r="V37" s="13">
+      <c r="V37" s="7">
         <v>12</v>
       </c>
-      <c r="W37" s="13">
+      <c r="W37" s="7">
         <v>13</v>
       </c>
-      <c r="X37" s="13">
+      <c r="X37" s="7">
         <v>13</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Y37" s="7">
         <v>3</v>
       </c>
-      <c r="Z37" s="13">
+      <c r="Z37" s="7">
         <v>12</v>
       </c>
-      <c r="AA37" s="13">
+      <c r="AA37" s="7">
         <v>18</v>
       </c>
-      <c r="AB37" s="13">
+      <c r="AB37" s="7">
         <v>13</v>
       </c>
-      <c r="AC37" s="13">
+      <c r="AC37" s="7">
         <v>8</v>
       </c>
-      <c r="AD37" s="13">
+      <c r="AD37" s="7">
         <v>6</v>
       </c>
-      <c r="AE37" s="13">
+      <c r="AE37" s="7">
         <v>6</v>
       </c>
-      <c r="AF37" s="8">
+      <c r="AF37" s="7">
         <v>8</v>
       </c>
-      <c r="AG37" s="8">
+      <c r="AG37" s="7">
         <v>10</v>
       </c>
-      <c r="AH37" s="13">
+      <c r="AH37" s="7">
         <v>8</v>
       </c>
-      <c r="AI37" s="81">
+      <c r="AI37" s="51">
         <v>6</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ37" s="51">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="22"/>
-[...10 lines deleted...]
-      <c r="M38" s="24"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
       <c r="N38" s="4">
         <v>31</v>
       </c>
-      <c r="O38" s="13">
+      <c r="O38" s="7">
         <v>25</v>
       </c>
       <c r="P38" s="4">
         <v>28</v>
       </c>
-      <c r="Q38" s="13">
+      <c r="Q38" s="7">
         <v>27</v>
       </c>
-      <c r="R38" s="13">
+      <c r="R38" s="7">
         <v>31</v>
       </c>
-      <c r="S38" s="13">
+      <c r="S38" s="7">
         <v>29</v>
       </c>
-      <c r="T38" s="13">
+      <c r="T38" s="7">
         <v>22</v>
       </c>
-      <c r="U38" s="13">
+      <c r="U38" s="7">
         <v>26</v>
       </c>
-      <c r="V38" s="13">
+      <c r="V38" s="7">
         <v>29</v>
       </c>
-      <c r="W38" s="13">
+      <c r="W38" s="7">
         <v>38</v>
       </c>
-      <c r="X38" s="13">
+      <c r="X38" s="7">
         <v>23</v>
       </c>
-      <c r="Y38" s="13">
+      <c r="Y38" s="7">
         <v>29</v>
       </c>
-      <c r="Z38" s="13">
+      <c r="Z38" s="7">
         <v>25</v>
       </c>
-      <c r="AA38" s="13">
+      <c r="AA38" s="7">
         <v>21</v>
       </c>
-      <c r="AB38" s="13">
+      <c r="AB38" s="7">
         <v>22</v>
       </c>
-      <c r="AC38" s="13">
+      <c r="AC38" s="7">
         <v>35</v>
       </c>
-      <c r="AD38" s="13">
+      <c r="AD38" s="7">
         <v>31</v>
       </c>
-      <c r="AE38" s="13">
+      <c r="AE38" s="7">
         <v>29</v>
       </c>
-      <c r="AF38" s="8">
+      <c r="AF38" s="7">
         <v>28</v>
       </c>
-      <c r="AG38" s="8">
+      <c r="AG38" s="7">
         <v>27</v>
       </c>
-      <c r="AH38" s="13">
+      <c r="AH38" s="7">
         <v>27</v>
       </c>
-      <c r="AI38" s="81">
+      <c r="AI38" s="51">
         <v>31</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ38" s="51">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="22"/>
-[...10 lines deleted...]
-      <c r="M39" s="24"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
       <c r="N39" s="4">
         <v>14</v>
       </c>
-      <c r="O39" s="13">
+      <c r="O39" s="7">
         <v>17</v>
       </c>
       <c r="P39" s="4">
         <v>8</v>
       </c>
-      <c r="Q39" s="13">
+      <c r="Q39" s="7">
         <v>15</v>
       </c>
-      <c r="R39" s="13">
+      <c r="R39" s="7">
         <v>16</v>
       </c>
-      <c r="S39" s="13">
+      <c r="S39" s="7">
         <v>14</v>
       </c>
-      <c r="T39" s="13">
+      <c r="T39" s="7">
         <v>9</v>
       </c>
-      <c r="U39" s="13">
+      <c r="U39" s="7">
         <v>15</v>
       </c>
-      <c r="V39" s="13">
+      <c r="V39" s="7">
         <v>9</v>
       </c>
-      <c r="W39" s="13">
+      <c r="W39" s="7">
         <v>13</v>
       </c>
-      <c r="X39" s="13">
+      <c r="X39" s="7">
         <v>6</v>
       </c>
-      <c r="Y39" s="13">
+      <c r="Y39" s="7">
         <v>15</v>
       </c>
-      <c r="Z39" s="13">
+      <c r="Z39" s="7">
         <v>13</v>
       </c>
-      <c r="AA39" s="13">
+      <c r="AA39" s="7">
         <v>9</v>
       </c>
-      <c r="AB39" s="13">
+      <c r="AB39" s="7">
         <v>9</v>
       </c>
-      <c r="AC39" s="13">
+      <c r="AC39" s="7">
         <v>14</v>
       </c>
-      <c r="AD39" s="13">
+      <c r="AD39" s="7">
         <v>19</v>
       </c>
-      <c r="AE39" s="13">
+      <c r="AE39" s="7">
         <v>20</v>
       </c>
-      <c r="AF39" s="8">
+      <c r="AF39" s="7">
         <v>11</v>
       </c>
-      <c r="AG39" s="8">
+      <c r="AG39" s="7">
         <v>9</v>
       </c>
-      <c r="AH39" s="13">
+      <c r="AH39" s="7">
         <v>7</v>
       </c>
-      <c r="AI39" s="81">
+      <c r="AI39" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ39" s="51">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="22"/>
-[...10 lines deleted...]
-      <c r="M40" s="22"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
       <c r="N40" s="4">
         <v>4</v>
       </c>
-      <c r="O40" s="13">
+      <c r="O40" s="7">
         <v>3</v>
       </c>
       <c r="P40" s="4">
         <v>8</v>
       </c>
-      <c r="Q40" s="13">
+      <c r="Q40" s="7">
         <v>7</v>
       </c>
-      <c r="R40" s="13">
+      <c r="R40" s="7">
         <v>5</v>
       </c>
-      <c r="S40" s="13">
+      <c r="S40" s="7">
         <v>10</v>
       </c>
-      <c r="T40" s="13">
+      <c r="T40" s="7">
         <v>6</v>
       </c>
-      <c r="U40" s="13">
+      <c r="U40" s="7">
         <v>8</v>
       </c>
-      <c r="V40" s="13">
+      <c r="V40" s="7">
         <v>4</v>
       </c>
-      <c r="W40" s="13">
+      <c r="W40" s="7">
         <v>5</v>
       </c>
-      <c r="X40" s="13">
+      <c r="X40" s="7">
         <v>3</v>
       </c>
-      <c r="Y40" s="13">
+      <c r="Y40" s="7">
         <v>13</v>
       </c>
-      <c r="Z40" s="13">
+      <c r="Z40" s="7">
         <v>12</v>
       </c>
-      <c r="AA40" s="13">
+      <c r="AA40" s="7">
         <v>11</v>
       </c>
-      <c r="AB40" s="13">
+      <c r="AB40" s="7">
         <v>8</v>
       </c>
-      <c r="AC40" s="13">
+      <c r="AC40" s="7">
         <v>6</v>
       </c>
-      <c r="AD40" s="13">
+      <c r="AD40" s="7">
         <v>6</v>
       </c>
-      <c r="AE40" s="13">
+      <c r="AE40" s="7">
         <v>12</v>
       </c>
-      <c r="AF40" s="8">
+      <c r="AF40" s="7">
         <v>12</v>
       </c>
-      <c r="AG40" s="8">
+      <c r="AG40" s="7">
         <v>4</v>
       </c>
-      <c r="AH40" s="13">
+      <c r="AH40" s="7">
         <v>14</v>
       </c>
-      <c r="AI40" s="81">
+      <c r="AI40" s="51">
         <v>8</v>
       </c>
-    </row>
-    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ40" s="51">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="22"/>
-[...10 lines deleted...]
-      <c r="M41" s="22"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
       <c r="N41" s="4">
         <v>8</v>
       </c>
-      <c r="O41" s="13">
+      <c r="O41" s="7">
         <v>5</v>
       </c>
       <c r="P41" s="4">
         <v>3</v>
       </c>
-      <c r="Q41" s="13">
+      <c r="Q41" s="7">
         <v>4</v>
       </c>
-      <c r="R41" s="13">
+      <c r="R41" s="7">
         <v>4</v>
       </c>
-      <c r="S41" s="13">
+      <c r="S41" s="7">
         <v>6</v>
       </c>
-      <c r="T41" s="13">
+      <c r="T41" s="7">
         <v>4</v>
       </c>
-      <c r="U41" s="13">
+      <c r="U41" s="7">
         <v>2</v>
       </c>
-      <c r="V41" s="13">
+      <c r="V41" s="7">
         <v>10</v>
       </c>
-      <c r="W41" s="13">
+      <c r="W41" s="7">
         <v>8</v>
       </c>
-      <c r="X41" s="13">
+      <c r="X41" s="7">
         <v>5</v>
       </c>
-      <c r="Y41" s="13">
+      <c r="Y41" s="7">
         <v>4</v>
       </c>
-      <c r="Z41" s="13">
+      <c r="Z41" s="7">
         <v>11</v>
       </c>
-      <c r="AA41" s="13">
+      <c r="AA41" s="7">
         <v>7</v>
       </c>
-      <c r="AB41" s="13">
+      <c r="AB41" s="7">
         <v>4</v>
       </c>
-      <c r="AC41" s="13">
+      <c r="AC41" s="7">
         <v>8</v>
       </c>
-      <c r="AD41" s="13">
+      <c r="AD41" s="7">
         <v>4</v>
       </c>
-      <c r="AE41" s="13">
+      <c r="AE41" s="7">
         <v>3</v>
       </c>
-      <c r="AF41" s="8">
+      <c r="AF41" s="7">
         <v>3</v>
       </c>
-      <c r="AG41" s="8">
+      <c r="AG41" s="7">
         <v>11</v>
       </c>
-      <c r="AH41" s="13">
+      <c r="AH41" s="7">
         <v>7</v>
       </c>
-      <c r="AI41" s="81">
+      <c r="AI41" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ41" s="51">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="22"/>
-[...10 lines deleted...]
-      <c r="M42" s="24"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
       <c r="N42" s="4">
         <v>16</v>
       </c>
-      <c r="O42" s="13">
+      <c r="O42" s="7">
         <v>11</v>
       </c>
       <c r="P42" s="4">
         <v>14</v>
       </c>
-      <c r="Q42" s="13">
+      <c r="Q42" s="7">
         <v>14</v>
       </c>
-      <c r="R42" s="13">
+      <c r="R42" s="7">
         <v>9</v>
       </c>
-      <c r="S42" s="13">
+      <c r="S42" s="7">
         <v>10</v>
       </c>
-      <c r="T42" s="13">
+      <c r="T42" s="7">
         <v>7</v>
       </c>
-      <c r="U42" s="13">
+      <c r="U42" s="7">
         <v>8</v>
       </c>
-      <c r="V42" s="13">
+      <c r="V42" s="7">
         <v>13</v>
       </c>
-      <c r="W42" s="13">
+      <c r="W42" s="7">
         <v>10</v>
       </c>
-      <c r="X42" s="13">
+      <c r="X42" s="7">
         <v>7</v>
       </c>
-      <c r="Y42" s="13">
+      <c r="Y42" s="7">
         <v>8</v>
       </c>
-      <c r="Z42" s="13">
+      <c r="Z42" s="7">
         <v>12</v>
       </c>
-      <c r="AA42" s="13">
+      <c r="AA42" s="7">
         <v>15</v>
       </c>
-      <c r="AB42" s="13">
+      <c r="AB42" s="7">
         <v>14</v>
       </c>
-      <c r="AC42" s="13">
+      <c r="AC42" s="7">
         <v>9</v>
       </c>
-      <c r="AD42" s="13">
+      <c r="AD42" s="7">
         <v>14</v>
       </c>
-      <c r="AE42" s="13">
+      <c r="AE42" s="7">
         <v>12</v>
       </c>
-      <c r="AF42" s="8">
+      <c r="AF42" s="7">
         <v>10</v>
       </c>
-      <c r="AG42" s="8">
+      <c r="AG42" s="7">
         <v>16</v>
       </c>
-      <c r="AH42" s="13">
+      <c r="AH42" s="7">
         <v>11</v>
       </c>
-      <c r="AI42" s="81">
+      <c r="AI42" s="51">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ42" s="51">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="22"/>
-[...10 lines deleted...]
-      <c r="M43" s="24"/>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
       <c r="N43" s="4">
         <v>8</v>
       </c>
-      <c r="O43" s="13">
+      <c r="O43" s="7">
         <v>12</v>
       </c>
       <c r="P43" s="4">
         <v>9</v>
       </c>
-      <c r="Q43" s="13">
+      <c r="Q43" s="7">
         <v>13</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="7">
         <v>20</v>
       </c>
-      <c r="S43" s="13">
+      <c r="S43" s="7">
         <v>20</v>
       </c>
-      <c r="T43" s="13">
+      <c r="T43" s="7">
         <v>18</v>
       </c>
-      <c r="U43" s="13">
+      <c r="U43" s="7">
         <v>8</v>
       </c>
-      <c r="V43" s="13">
+      <c r="V43" s="7">
         <v>8</v>
       </c>
-      <c r="W43" s="13">
+      <c r="W43" s="7">
         <v>19</v>
       </c>
-      <c r="X43" s="13">
+      <c r="X43" s="7">
         <v>12</v>
       </c>
-      <c r="Y43" s="13">
+      <c r="Y43" s="7">
         <v>13</v>
       </c>
-      <c r="Z43" s="13">
+      <c r="Z43" s="7">
         <v>15</v>
       </c>
-      <c r="AA43" s="13">
+      <c r="AA43" s="7">
         <v>12</v>
       </c>
-      <c r="AB43" s="13">
+      <c r="AB43" s="7">
         <v>8</v>
       </c>
-      <c r="AC43" s="13">
+      <c r="AC43" s="7">
         <v>9</v>
       </c>
-      <c r="AD43" s="13">
+      <c r="AD43" s="7">
         <v>13</v>
       </c>
-      <c r="AE43" s="13">
+      <c r="AE43" s="7">
         <v>18</v>
       </c>
-      <c r="AF43" s="8">
+      <c r="AF43" s="7">
         <v>5</v>
       </c>
-      <c r="AG43" s="8">
+      <c r="AG43" s="7">
         <v>9</v>
       </c>
-      <c r="AH43" s="13">
+      <c r="AH43" s="7">
         <v>10</v>
       </c>
-      <c r="AI43" s="81">
+      <c r="AI43" s="51">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ43" s="51">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="22"/>
-[...10 lines deleted...]
-      <c r="M44" s="24"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
       <c r="N44" s="4">
         <v>29</v>
       </c>
-      <c r="O44" s="13">
+      <c r="O44" s="7">
         <v>19</v>
       </c>
       <c r="P44" s="4">
         <v>24</v>
       </c>
-      <c r="Q44" s="13">
+      <c r="Q44" s="7">
         <v>25</v>
       </c>
-      <c r="R44" s="13">
+      <c r="R44" s="7">
         <v>33</v>
       </c>
-      <c r="S44" s="13">
+      <c r="S44" s="7">
         <v>24</v>
       </c>
-      <c r="T44" s="13">
+      <c r="T44" s="7">
         <v>21</v>
       </c>
-      <c r="U44" s="13">
+      <c r="U44" s="7">
         <v>35</v>
       </c>
-      <c r="V44" s="13">
+      <c r="V44" s="7">
         <v>25</v>
       </c>
-      <c r="W44" s="13">
+      <c r="W44" s="7">
         <v>33</v>
       </c>
-      <c r="X44" s="13">
+      <c r="X44" s="7">
         <v>36</v>
       </c>
-      <c r="Y44" s="13">
+      <c r="Y44" s="7">
         <v>36</v>
       </c>
-      <c r="Z44" s="13">
+      <c r="Z44" s="7">
         <v>26</v>
       </c>
-      <c r="AA44" s="13">
+      <c r="AA44" s="7">
         <v>31</v>
       </c>
-      <c r="AB44" s="13">
+      <c r="AB44" s="7">
         <v>23</v>
       </c>
-      <c r="AC44" s="13">
+      <c r="AC44" s="7">
         <v>29</v>
       </c>
-      <c r="AD44" s="13">
+      <c r="AD44" s="7">
         <v>37</v>
       </c>
-      <c r="AE44" s="13">
+      <c r="AE44" s="7">
         <v>35</v>
       </c>
-      <c r="AF44" s="8">
+      <c r="AF44" s="7">
         <v>26</v>
       </c>
-      <c r="AG44" s="8">
+      <c r="AG44" s="7">
         <v>21</v>
       </c>
-      <c r="AH44" s="13">
+      <c r="AH44" s="7">
         <v>33</v>
       </c>
-      <c r="AI44" s="81">
+      <c r="AI44" s="51">
         <v>18</v>
       </c>
-    </row>
-    <row r="45" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ44" s="51">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="22"/>
-[...11 lines deleted...]
-      <c r="N45" s="35">
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="4">
         <v>16</v>
       </c>
-      <c r="O45" s="13">
+      <c r="O45" s="7">
         <v>8</v>
       </c>
       <c r="P45" s="4">
         <v>12</v>
       </c>
-      <c r="Q45" s="13">
+      <c r="Q45" s="7">
         <v>15</v>
       </c>
-      <c r="R45" s="13">
+      <c r="R45" s="7">
         <v>10</v>
       </c>
-      <c r="S45" s="13">
+      <c r="S45" s="7">
         <v>17</v>
       </c>
-      <c r="T45" s="13">
+      <c r="T45" s="7">
         <v>8</v>
       </c>
-      <c r="U45" s="13">
+      <c r="U45" s="7">
         <v>8</v>
       </c>
-      <c r="V45" s="13">
+      <c r="V45" s="7">
         <v>13</v>
       </c>
-      <c r="W45" s="13">
+      <c r="W45" s="7">
         <v>6</v>
       </c>
-      <c r="X45" s="13">
+      <c r="X45" s="7">
         <v>12</v>
       </c>
-      <c r="Y45" s="13">
+      <c r="Y45" s="7">
         <v>17</v>
       </c>
-      <c r="Z45" s="13">
+      <c r="Z45" s="7">
         <v>10</v>
       </c>
-      <c r="AA45" s="13">
+      <c r="AA45" s="7">
         <v>7</v>
       </c>
-      <c r="AB45" s="13">
+      <c r="AB45" s="7">
         <v>7</v>
       </c>
-      <c r="AC45" s="13">
+      <c r="AC45" s="7">
         <v>12</v>
       </c>
-      <c r="AD45" s="13">
+      <c r="AD45" s="7">
         <v>6</v>
       </c>
-      <c r="AE45" s="13">
+      <c r="AE45" s="7">
         <v>13</v>
       </c>
-      <c r="AF45" s="8">
+      <c r="AF45" s="7">
         <v>8</v>
       </c>
-      <c r="AG45" s="8">
+      <c r="AG45" s="7">
         <v>9</v>
       </c>
-      <c r="AH45" s="13">
+      <c r="AH45" s="7">
         <v>12</v>
       </c>
-      <c r="AI45" s="81">
+      <c r="AI45" s="51">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="27" t="s">
+      <c r="AJ45" s="51">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="28"/>
-[...11 lines deleted...]
-      <c r="N46" s="27">
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="19"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="18">
         <v>31</v>
       </c>
-      <c r="O46" s="10">
+      <c r="O46" s="9">
         <v>30</v>
       </c>
-      <c r="P46" s="27">
+      <c r="P46" s="18">
         <v>37</v>
       </c>
-      <c r="Q46" s="10">
+      <c r="Q46" s="9">
         <v>28</v>
       </c>
-      <c r="R46" s="10">
+      <c r="R46" s="9">
         <v>33</v>
       </c>
-      <c r="S46" s="10">
+      <c r="S46" s="9">
         <v>42</v>
       </c>
-      <c r="T46" s="10">
+      <c r="T46" s="9">
         <v>28</v>
       </c>
-      <c r="U46" s="10">
+      <c r="U46" s="9">
         <v>36</v>
       </c>
-      <c r="V46" s="10">
+      <c r="V46" s="9">
         <v>26</v>
       </c>
-      <c r="W46" s="10">
+      <c r="W46" s="9">
         <v>26</v>
       </c>
-      <c r="X46" s="10">
+      <c r="X46" s="9">
         <v>32</v>
       </c>
-      <c r="Y46" s="10">
+      <c r="Y46" s="9">
         <v>29</v>
       </c>
-      <c r="Z46" s="10">
+      <c r="Z46" s="9">
         <v>31</v>
       </c>
-      <c r="AA46" s="10">
+      <c r="AA46" s="9">
         <v>37</v>
       </c>
-      <c r="AB46" s="10">
+      <c r="AB46" s="9">
         <v>41</v>
       </c>
-      <c r="AC46" s="10">
+      <c r="AC46" s="9">
         <v>28</v>
       </c>
-      <c r="AD46" s="10">
+      <c r="AD46" s="9">
         <v>21</v>
       </c>
-      <c r="AE46" s="10">
+      <c r="AE46" s="9">
         <v>22</v>
       </c>
-      <c r="AF46" s="10">
+      <c r="AF46" s="9">
         <v>26</v>
       </c>
-      <c r="AG46" s="10">
+      <c r="AG46" s="9">
         <v>30</v>
       </c>
-      <c r="AH46" s="10">
+      <c r="AH46" s="9">
         <v>29</v>
       </c>
-      <c r="AI46" s="82">
+      <c r="AI46" s="52">
         <v>34</v>
       </c>
-    </row>
-    <row r="47" spans="1:35" s="4" customFormat="1" ht="11.25">
+      <c r="AJ46" s="52">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" s="4" customFormat="1" ht="11.25">
       <c r="A47" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -10787,7711 +10465,7275 @@
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="T8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A5:AR219"/>
+  <dimension ref="A5:AQ219"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A32" sqref="A32:A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-    <col min="26" max="27" width="9.140625" style="6"/>
+    <col min="20" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:44" ht="12.75">
-[...27 lines deleted...]
-      <c r="A6" s="83" t="s">
+    <row r="5" spans="1:43" ht="12.75">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="11"/>
+      <c r="Y5" s="11"/>
+    </row>
+    <row r="6" spans="1:43" ht="12.75">
+      <c r="A6" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="83"/>
-[...58 lines deleted...]
-      <c r="AQ7" s="65" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
+    </row>
+    <row r="7" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="S7" s="18"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="18"/>
+      <c r="X7" s="18"/>
+      <c r="Y7" s="18"/>
+      <c r="AQ7" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="AR7" s="33"/>
-[...3 lines deleted...]
-      <c r="B8" s="88">
+    </row>
+    <row r="8" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="64"/>
+      <c r="B8" s="58">
         <v>2021</v>
       </c>
-      <c r="C8" s="89"/>
-[...10 lines deleted...]
-      <c r="N8" s="90">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="62">
         <v>2022</v>
       </c>
-      <c r="O8" s="91"/>
-[...10 lines deleted...]
-      <c r="Z8" s="92">
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="60">
         <v>2023</v>
       </c>
-      <c r="AA8" s="92"/>
-[...10 lines deleted...]
-      <c r="AL8" s="88">
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="60"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="60"/>
+      <c r="AI8" s="60"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="58"/>
+      <c r="AL8" s="58">
         <v>2024</v>
       </c>
-      <c r="AM8" s="89"/>
-[...7 lines deleted...]
-      <c r="B9" s="43" t="s">
+      <c r="AM8" s="59"/>
+      <c r="AN8" s="59"/>
+      <c r="AO8" s="59"/>
+      <c r="AP8" s="59"/>
+      <c r="AQ8" s="59"/>
+    </row>
+    <row r="9" spans="1:43" s="4" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A9" s="65"/>
+      <c r="B9" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="43" t="s">
+      <c r="C9" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="44" t="s">
+      <c r="D9" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="44" t="s">
+      <c r="E9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="44" t="s">
+      <c r="F9" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="44" t="s">
+      <c r="G9" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="44" t="s">
+      <c r="H9" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="45" t="s">
+      <c r="I9" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="45" t="s">
+      <c r="J9" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="45" t="s">
+      <c r="K9" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="45" t="s">
+      <c r="L9" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="46" t="s">
+      <c r="M9" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="45" t="s">
+      <c r="N9" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="O9" s="45" t="s">
+      <c r="O9" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="P9" s="45" t="s">
+      <c r="P9" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="Q9" s="45" t="s">
+      <c r="Q9" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="R9" s="45" t="s">
+      <c r="R9" s="26" t="s">
         <v>57</v>
       </c>
-      <c r="S9" s="45" t="s">
+      <c r="S9" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="T9" s="45" t="s">
+      <c r="T9" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="U9" s="45" t="s">
+      <c r="U9" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="V9" s="45" t="s">
+      <c r="V9" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="W9" s="45" t="s">
+      <c r="W9" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="X9" s="45" t="s">
+      <c r="X9" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="Y9" s="45" t="s">
+      <c r="Y9" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="Z9" s="18" t="s">
+      <c r="Z9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="AA9" s="18" t="s">
+      <c r="AA9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="AB9" s="19" t="s">
+      <c r="AB9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="AC9" s="18" t="s">
+      <c r="AC9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="AD9" s="18" t="s">
+      <c r="AD9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="AE9" s="18" t="s">
+      <c r="AE9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="AF9" s="18" t="s">
+      <c r="AF9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AG9" s="18" t="s">
+      <c r="AG9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AH9" s="19" t="s">
+      <c r="AH9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AI9" s="18" t="s">
+      <c r="AI9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AJ9" s="18" t="s">
+      <c r="AJ9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AK9" s="18" t="s">
+      <c r="AK9" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AL9" s="64" t="s">
+      <c r="AL9" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="AM9" s="64" t="s">
+      <c r="AM9" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="AN9" s="66" t="s">
+      <c r="AN9" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="AO9" s="64" t="s">
+      <c r="AO9" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="AP9" s="64" t="s">
+      <c r="AP9" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AQ9" s="64" t="s">
+      <c r="AQ9" s="39" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="93" t="s">
+    <row r="10" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="93"/>
-[...42 lines deleted...]
-    <row r="11" spans="1:44" s="4" customFormat="1" ht="11.25">
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+      <c r="P10" s="61"/>
+      <c r="Q10" s="61"/>
+      <c r="R10" s="61"/>
+      <c r="S10" s="61"/>
+      <c r="T10" s="61"/>
+      <c r="U10" s="61"/>
+      <c r="V10" s="61"/>
+      <c r="W10" s="61"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="61"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="61"/>
+      <c r="AH10" s="61"/>
+      <c r="AI10" s="61"/>
+      <c r="AJ10" s="61"/>
+      <c r="AK10" s="61"/>
+      <c r="AL10" s="61"/>
+      <c r="AM10" s="61"/>
+      <c r="AN10" s="61"/>
+      <c r="AO10" s="61"/>
+      <c r="AP10" s="61"/>
+      <c r="AQ10" s="61"/>
+    </row>
+    <row r="11" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="47"/>
-[...11 lines deleted...]
-      <c r="N11" s="52" t="s">
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O11" s="53">
+      <c r="O11" s="31">
         <v>14.4</v>
       </c>
-      <c r="P11" s="53">
+      <c r="P11" s="31">
         <v>13.26</v>
       </c>
-      <c r="Q11" s="53">
+      <c r="Q11" s="31">
         <v>12.5</v>
       </c>
-      <c r="R11" s="53">
+      <c r="R11" s="31">
         <v>12.17</v>
       </c>
-      <c r="S11" s="53">
+      <c r="S11" s="31">
         <v>11.96</v>
       </c>
-      <c r="T11" s="53">
+      <c r="T11" s="31">
         <v>11.6</v>
       </c>
-      <c r="U11" s="53">
+      <c r="U11" s="31">
         <v>11.63</v>
       </c>
-      <c r="V11" s="52" t="s">
+      <c r="V11" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W11" s="53">
+      <c r="W11" s="31">
         <v>11.6</v>
       </c>
-      <c r="X11" s="53">
+      <c r="X11" s="31">
         <v>11.62</v>
       </c>
-      <c r="Y11" s="53">
+      <c r="Y11" s="31">
         <v>11.71</v>
       </c>
-      <c r="Z11" s="7">
+      <c r="Z11" s="6">
         <v>11.88</v>
       </c>
-      <c r="AA11" s="7">
+      <c r="AA11" s="6">
         <v>5.17</v>
       </c>
-      <c r="AB11" s="7">
+      <c r="AB11" s="6">
         <v>3.65</v>
       </c>
-      <c r="AC11" s="7">
+      <c r="AC11" s="6">
         <v>2.65</v>
       </c>
-      <c r="AD11" s="7">
+      <c r="AD11" s="6">
         <v>2.35</v>
       </c>
-      <c r="AE11" s="7">
+      <c r="AE11" s="6">
         <v>1.81</v>
       </c>
-      <c r="AF11" s="7">
+      <c r="AF11" s="6">
         <v>1.54</v>
       </c>
-      <c r="AG11" s="7">
+      <c r="AG11" s="6">
         <v>1.38</v>
       </c>
-      <c r="AH11" s="7">
+      <c r="AH11" s="6">
         <v>1.19</v>
       </c>
-      <c r="AI11" s="7">
+      <c r="AI11" s="6">
         <v>1.22</v>
       </c>
-      <c r="AJ11" s="7">
+      <c r="AJ11" s="6">
         <v>0.95</v>
       </c>
-      <c r="AK11" s="7">
+      <c r="AK11" s="6">
         <v>0.95</v>
       </c>
-      <c r="AL11" s="7">
+      <c r="AL11" s="6">
         <v>12.82</v>
       </c>
-      <c r="AM11" s="7">
+      <c r="AM11" s="6">
         <v>5.66</v>
       </c>
-      <c r="AN11" s="7">
+      <c r="AN11" s="6">
         <v>3.89</v>
       </c>
-      <c r="AO11" s="7">
+      <c r="AO11" s="6">
         <v>2.85</v>
       </c>
-      <c r="AP11" s="7">
+      <c r="AP11" s="6">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AQ11" s="7">
+      <c r="AQ11" s="6">
         <v>1.78</v>
       </c>
     </row>
-    <row r="12" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A12" s="35" t="s">
+    <row r="12" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="47"/>
-[...11 lines deleted...]
-      <c r="N12" s="52" t="s">
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O12" s="53">
+      <c r="O12" s="31">
         <v>12.62</v>
       </c>
-      <c r="P12" s="53">
+      <c r="P12" s="31">
         <v>11.52</v>
       </c>
-      <c r="Q12" s="53">
+      <c r="Q12" s="31">
         <v>10.82</v>
       </c>
-      <c r="R12" s="53">
+      <c r="R12" s="31">
         <v>10.47</v>
       </c>
-      <c r="S12" s="53">
+      <c r="S12" s="31">
         <v>10.31</v>
       </c>
-      <c r="T12" s="53">
+      <c r="T12" s="31">
         <v>10.07</v>
       </c>
-      <c r="U12" s="53">
+      <c r="U12" s="31">
         <v>10.09</v>
       </c>
-      <c r="V12" s="52" t="s">
+      <c r="V12" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W12" s="53">
+      <c r="W12" s="31">
         <v>10</v>
       </c>
-      <c r="X12" s="53">
+      <c r="X12" s="31">
         <v>10</v>
       </c>
-      <c r="Y12" s="53">
+      <c r="Y12" s="31">
         <v>9.93</v>
       </c>
-      <c r="Z12" s="7">
+      <c r="Z12" s="6">
         <v>9.18</v>
       </c>
-      <c r="AA12" s="7">
+      <c r="AA12" s="6">
         <v>4.12</v>
       </c>
-      <c r="AB12" s="7">
+      <c r="AB12" s="6">
         <v>3.14</v>
       </c>
-      <c r="AC12" s="7">
+      <c r="AC12" s="6">
         <v>2.34</v>
       </c>
-      <c r="AD12" s="7">
+      <c r="AD12" s="6">
         <v>1.89</v>
       </c>
-      <c r="AE12" s="7">
+      <c r="AE12" s="6">
         <v>1.44</v>
       </c>
-      <c r="AF12" s="7">
+      <c r="AF12" s="6">
         <v>1.33</v>
       </c>
-      <c r="AG12" s="7">
+      <c r="AG12" s="6">
         <v>1.18</v>
       </c>
-      <c r="AH12" s="7">
+      <c r="AH12" s="6">
         <v>0.97</v>
       </c>
-      <c r="AI12" s="7">
+      <c r="AI12" s="6">
         <v>1</v>
       </c>
-      <c r="AJ12" s="7">
+      <c r="AJ12" s="6">
         <v>0.77</v>
       </c>
-      <c r="AK12" s="7">
+      <c r="AK12" s="6">
         <v>0.82</v>
       </c>
-      <c r="AL12" s="7">
+      <c r="AL12" s="6">
         <v>11.08</v>
       </c>
-      <c r="AM12" s="7">
+      <c r="AM12" s="6">
         <v>4.82</v>
       </c>
-      <c r="AN12" s="7">
+      <c r="AN12" s="6">
         <v>3.16</v>
       </c>
-      <c r="AO12" s="7">
+      <c r="AO12" s="6">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AP12" s="7">
+      <c r="AP12" s="6">
         <v>1.71</v>
       </c>
-      <c r="AQ12" s="7">
+      <c r="AQ12" s="6">
         <v>1.51</v>
       </c>
     </row>
-    <row r="13" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A13" s="35" t="s">
+    <row r="13" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="47"/>
-[...11 lines deleted...]
-      <c r="N13" s="52" t="s">
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O13" s="53">
+      <c r="O13" s="31">
         <v>20.21</v>
       </c>
-      <c r="P13" s="53">
+      <c r="P13" s="31">
         <v>18.84</v>
       </c>
-      <c r="Q13" s="53">
+      <c r="Q13" s="31">
         <v>18.309999999999999</v>
       </c>
-      <c r="R13" s="53">
+      <c r="R13" s="31">
         <v>17.96</v>
       </c>
-      <c r="S13" s="53">
+      <c r="S13" s="31">
         <v>17.34</v>
       </c>
-      <c r="T13" s="53">
+      <c r="T13" s="31">
         <v>16.600000000000001</v>
       </c>
-      <c r="U13" s="53">
+      <c r="U13" s="31">
         <v>16.670000000000002</v>
       </c>
-      <c r="V13" s="52" t="s">
+      <c r="V13" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W13" s="53">
+      <c r="W13" s="31">
         <v>16.829999999999998</v>
       </c>
-      <c r="X13" s="53">
+      <c r="X13" s="31">
         <v>17.18</v>
       </c>
-      <c r="Y13" s="53">
+      <c r="Y13" s="31">
         <v>17.62</v>
       </c>
-      <c r="Z13" s="7">
+      <c r="Z13" s="6">
         <v>18.39</v>
       </c>
-      <c r="AA13" s="7">
+      <c r="AA13" s="6">
         <v>8.1</v>
       </c>
-      <c r="AB13" s="7">
+      <c r="AB13" s="6">
         <v>5.38</v>
       </c>
-      <c r="AC13" s="7">
+      <c r="AC13" s="6">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AD13" s="7">
+      <c r="AD13" s="6">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AE13" s="7">
+      <c r="AE13" s="6">
         <v>2.6</v>
       </c>
-      <c r="AF13" s="7">
+      <c r="AF13" s="6">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AG13" s="7">
+      <c r="AG13" s="6">
         <v>1.79</v>
       </c>
-      <c r="AH13" s="7">
+      <c r="AH13" s="6">
         <v>1.9</v>
       </c>
-      <c r="AI13" s="7">
+      <c r="AI13" s="6">
         <v>1.96</v>
       </c>
-      <c r="AJ13" s="7">
+      <c r="AJ13" s="6">
         <v>1.2</v>
       </c>
-      <c r="AK13" s="7">
+      <c r="AK13" s="6">
         <v>1.35</v>
       </c>
-      <c r="AL13" s="7">
+      <c r="AL13" s="6">
         <v>18.7</v>
       </c>
-      <c r="AM13" s="7">
+      <c r="AM13" s="6">
         <v>8.19</v>
       </c>
-      <c r="AN13" s="7">
+      <c r="AN13" s="6">
         <v>5.09</v>
       </c>
-      <c r="AO13" s="7">
+      <c r="AO13" s="6">
         <v>4.71</v>
       </c>
-      <c r="AP13" s="7">
+      <c r="AP13" s="6">
         <v>2.67</v>
       </c>
-      <c r="AQ13" s="7">
+      <c r="AQ13" s="6">
         <v>2.54</v>
       </c>
     </row>
-    <row r="14" spans="1:44" s="4" customFormat="1" ht="11.25">
-      <c r="A14" s="35" t="s">
+    <row r="14" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="47"/>
-[...11 lines deleted...]
-      <c r="N14" s="52" t="s">
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O14" s="53">
+      <c r="O14" s="31">
         <v>17.43</v>
       </c>
-      <c r="P14" s="53">
+      <c r="P14" s="31">
         <v>16.59</v>
       </c>
-      <c r="Q14" s="53">
+      <c r="Q14" s="31">
         <v>15.68</v>
       </c>
-      <c r="R14" s="53">
+      <c r="R14" s="31">
         <v>15.07</v>
       </c>
-      <c r="S14" s="53">
+      <c r="S14" s="31">
         <v>14.84</v>
       </c>
-      <c r="T14" s="53">
+      <c r="T14" s="31">
         <v>14.39</v>
       </c>
-      <c r="U14" s="53">
+      <c r="U14" s="31">
         <v>14.3</v>
       </c>
-      <c r="V14" s="52" t="s">
+      <c r="V14" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W14" s="53">
+      <c r="W14" s="31">
         <v>14.08</v>
       </c>
-      <c r="X14" s="53">
+      <c r="X14" s="31">
         <v>14.4</v>
       </c>
-      <c r="Y14" s="53">
+      <c r="Y14" s="31">
         <v>14.77</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="6">
         <v>16.2</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>6.85</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>4.49</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="6">
         <v>2.94</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="6">
         <v>2.97</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>1.74</v>
       </c>
-      <c r="AF14" s="7">
+      <c r="AF14" s="6">
         <v>1.82</v>
       </c>
-      <c r="AG14" s="7">
+      <c r="AG14" s="6">
         <v>1.53</v>
       </c>
-      <c r="AH14" s="7">
+      <c r="AH14" s="6">
         <v>1.34</v>
       </c>
-      <c r="AI14" s="7">
+      <c r="AI14" s="6">
         <v>1.46</v>
       </c>
-      <c r="AJ14" s="7">
+      <c r="AJ14" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK14" s="7">
+      <c r="AK14" s="6">
         <v>1.43</v>
       </c>
-      <c r="AL14" s="7">
+      <c r="AL14" s="6">
         <v>13.42</v>
       </c>
-      <c r="AM14" s="7">
+      <c r="AM14" s="6">
         <v>7.14</v>
       </c>
-      <c r="AN14" s="7">
+      <c r="AN14" s="6">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AO14" s="7">
+      <c r="AO14" s="6">
         <v>2.52</v>
       </c>
-      <c r="AP14" s="7">
+      <c r="AP14" s="6">
         <v>2.31</v>
       </c>
-      <c r="AQ14" s="7">
+      <c r="AQ14" s="6">
         <v>2.29</v>
       </c>
     </row>
-    <row r="15" spans="1:44" s="4" customFormat="1" ht="11.25">
+    <row r="15" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="47"/>
-[...11 lines deleted...]
-      <c r="N15" s="52" t="s">
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O15" s="53">
+      <c r="O15" s="31">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P15" s="53">
+      <c r="P15" s="31">
         <v>8.19</v>
       </c>
-      <c r="Q15" s="53">
+      <c r="Q15" s="31">
         <v>8.49</v>
       </c>
-      <c r="R15" s="53">
+      <c r="R15" s="31">
         <v>8.15</v>
       </c>
-      <c r="S15" s="53">
+      <c r="S15" s="31">
         <v>8.09</v>
       </c>
-      <c r="T15" s="53">
+      <c r="T15" s="31">
         <v>7.62</v>
       </c>
-      <c r="U15" s="53">
+      <c r="U15" s="31">
         <v>7.31</v>
       </c>
-      <c r="V15" s="52" t="s">
+      <c r="V15" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W15" s="53">
+      <c r="W15" s="31">
         <v>7.34</v>
       </c>
-      <c r="X15" s="53">
+      <c r="X15" s="31">
         <v>7.41</v>
       </c>
-      <c r="Y15" s="53">
+      <c r="Y15" s="31">
         <v>7.47</v>
       </c>
-      <c r="Z15" s="7">
+      <c r="Z15" s="6">
         <v>5.55</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="6">
         <v>3.28</v>
       </c>
-      <c r="AB15" s="7">
+      <c r="AB15" s="6">
         <v>1.58</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="6">
         <v>0.76</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="6">
         <v>1.75</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="6">
         <v>1.35</v>
       </c>
-      <c r="AF15" s="7">
+      <c r="AF15" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AG15" s="7">
+      <c r="AG15" s="6">
         <v>1.39</v>
       </c>
-      <c r="AH15" s="7">
+      <c r="AH15" s="6">
         <v>0.75</v>
       </c>
-      <c r="AI15" s="7">
+      <c r="AI15" s="6">
         <v>0.77</v>
       </c>
-      <c r="AJ15" s="7">
+      <c r="AJ15" s="6">
         <v>0.64</v>
       </c>
-      <c r="AK15" s="7">
+      <c r="AK15" s="6">
         <v>0.53</v>
       </c>
-      <c r="AL15" s="7">
+      <c r="AL15" s="6">
         <v>7.36</v>
       </c>
-      <c r="AM15" s="7">
+      <c r="AM15" s="6">
         <v>2.25</v>
       </c>
-      <c r="AN15" s="7">
+      <c r="AN15" s="6">
         <v>2.62</v>
       </c>
-      <c r="AO15" s="7">
+      <c r="AO15" s="6">
         <v>1.88</v>
       </c>
-      <c r="AP15" s="7">
+      <c r="AP15" s="6">
         <v>1.63</v>
       </c>
-      <c r="AQ15" s="7">
+      <c r="AQ15" s="6">
         <v>0.85</v>
       </c>
     </row>
-    <row r="16" spans="1:44" s="4" customFormat="1" ht="11.25">
+    <row r="16" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="47"/>
-[...11 lines deleted...]
-      <c r="N16" s="52" t="s">
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="28"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O16" s="53">
+      <c r="O16" s="31">
         <v>21.99</v>
       </c>
-      <c r="P16" s="53">
+      <c r="P16" s="31">
         <v>20.25</v>
       </c>
-      <c r="Q16" s="53">
+      <c r="Q16" s="31">
         <v>18.53</v>
       </c>
-      <c r="R16" s="53">
+      <c r="R16" s="31">
         <v>17.600000000000001</v>
       </c>
-      <c r="S16" s="53">
+      <c r="S16" s="31">
         <v>17.260000000000002</v>
       </c>
-      <c r="T16" s="53">
+      <c r="T16" s="31">
         <v>16.62</v>
       </c>
-      <c r="U16" s="53">
+      <c r="U16" s="31">
         <v>16.54</v>
       </c>
-      <c r="V16" s="52" t="s">
+      <c r="V16" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W16" s="53">
+      <c r="W16" s="31">
         <v>16.72</v>
       </c>
-      <c r="X16" s="53">
+      <c r="X16" s="31">
         <v>16.46</v>
       </c>
-      <c r="Y16" s="53">
+      <c r="Y16" s="31">
         <v>16.649999999999999</v>
       </c>
-      <c r="Z16" s="7">
+      <c r="Z16" s="6">
         <v>22.81</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>7.98</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="6">
         <v>5.3</v>
       </c>
-      <c r="AC16" s="7">
+      <c r="AC16" s="6">
         <v>3.82</v>
       </c>
-      <c r="AD16" s="7">
+      <c r="AD16" s="6">
         <v>3.71</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="6">
         <v>3.17</v>
       </c>
-      <c r="AF16" s="7">
+      <c r="AF16" s="6">
         <v>1.94</v>
       </c>
-      <c r="AG16" s="7">
+      <c r="AG16" s="6">
         <v>1.82</v>
       </c>
-      <c r="AH16" s="7">
+      <c r="AH16" s="6">
         <v>1.71</v>
       </c>
-      <c r="AI16" s="7">
+      <c r="AI16" s="6">
         <v>1.91</v>
       </c>
-      <c r="AJ16" s="7">
+      <c r="AJ16" s="6">
         <v>1.52</v>
       </c>
-      <c r="AK16" s="7">
+      <c r="AK16" s="6">
         <v>1.29</v>
       </c>
-      <c r="AL16" s="7">
+      <c r="AL16" s="6">
         <v>19.71</v>
       </c>
-      <c r="AM16" s="7">
+      <c r="AM16" s="6">
         <v>9.4600000000000009</v>
       </c>
-      <c r="AN16" s="7">
+      <c r="AN16" s="6">
         <v>5.63</v>
       </c>
-      <c r="AO16" s="7">
+      <c r="AO16" s="6">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AP16" s="7">
+      <c r="AP16" s="6">
         <v>3.2</v>
       </c>
-      <c r="AQ16" s="7">
+      <c r="AQ16" s="6">
         <v>2.64</v>
       </c>
     </row>
     <row r="17" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="47"/>
-[...11 lines deleted...]
-      <c r="N17" s="52" t="s">
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O17" s="53">
+      <c r="O17" s="31">
         <v>9.7899999999999991</v>
       </c>
-      <c r="P17" s="53">
+      <c r="P17" s="31">
         <v>8.56</v>
       </c>
-      <c r="Q17" s="53">
+      <c r="Q17" s="31">
         <v>7.63</v>
       </c>
-      <c r="R17" s="53">
+      <c r="R17" s="31">
         <v>8.74</v>
       </c>
-      <c r="S17" s="53">
+      <c r="S17" s="31">
         <v>8.81</v>
       </c>
-      <c r="T17" s="53">
+      <c r="T17" s="31">
         <v>8.66</v>
       </c>
-      <c r="U17" s="53">
+      <c r="U17" s="31">
         <v>8.69</v>
       </c>
-      <c r="V17" s="52" t="s">
+      <c r="V17" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W17" s="53">
+      <c r="W17" s="31">
         <v>8.49</v>
       </c>
-      <c r="X17" s="53">
+      <c r="X17" s="31">
         <v>8.6</v>
       </c>
-      <c r="Y17" s="53">
+      <c r="Y17" s="31">
         <v>8.6300000000000008</v>
       </c>
-      <c r="Z17" s="7">
+      <c r="Z17" s="6">
         <v>12.27</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="6">
         <v>3.91</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="6">
         <v>2.56</v>
       </c>
-      <c r="AC17" s="7">
+      <c r="AC17" s="6">
         <v>1.78</v>
       </c>
-      <c r="AD17" s="7">
+      <c r="AD17" s="6">
         <v>2.73</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="6">
         <v>1.18</v>
       </c>
-      <c r="AF17" s="7">
+      <c r="AF17" s="6">
         <v>1.17</v>
       </c>
-      <c r="AG17" s="7">
+      <c r="AG17" s="6">
         <v>1.02</v>
       </c>
-      <c r="AH17" s="7">
+      <c r="AH17" s="6">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AI17" s="7">
+      <c r="AI17" s="6">
         <v>1.53</v>
       </c>
-      <c r="AJ17" s="7">
+      <c r="AJ17" s="6">
         <v>1.19</v>
       </c>
-      <c r="AK17" s="7">
+      <c r="AK17" s="6">
         <v>0.91</v>
       </c>
-      <c r="AL17" s="7">
+      <c r="AL17" s="6">
         <v>4.95</v>
       </c>
-      <c r="AM17" s="7">
+      <c r="AM17" s="6">
         <v>3.96</v>
       </c>
-      <c r="AN17" s="7">
+      <c r="AN17" s="6">
         <v>2.79</v>
       </c>
-      <c r="AO17" s="7">
+      <c r="AO17" s="6">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AP17" s="7">
+      <c r="AP17" s="6">
         <v>2.02</v>
       </c>
-      <c r="AQ17" s="7">
+      <c r="AQ17" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="18" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="47"/>
-[...11 lines deleted...]
-      <c r="N18" s="52" t="s">
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O18" s="53">
+      <c r="O18" s="31">
         <v>15.49</v>
       </c>
-      <c r="P18" s="53">
+      <c r="P18" s="31">
         <v>14.48</v>
       </c>
-      <c r="Q18" s="53">
+      <c r="Q18" s="31">
         <v>12.82</v>
       </c>
-      <c r="R18" s="53">
+      <c r="R18" s="31">
         <v>12.87</v>
       </c>
-      <c r="S18" s="53">
+      <c r="S18" s="31">
         <v>12.69</v>
       </c>
-      <c r="T18" s="53">
+      <c r="T18" s="31">
         <v>12.11</v>
       </c>
-      <c r="U18" s="53">
+      <c r="U18" s="31">
         <v>12.32</v>
       </c>
-      <c r="V18" s="52" t="s">
+      <c r="V18" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W18" s="53">
+      <c r="W18" s="31">
         <v>12.19</v>
       </c>
-      <c r="X18" s="53">
+      <c r="X18" s="31">
         <v>12.01</v>
       </c>
-      <c r="Y18" s="53">
+      <c r="Y18" s="31">
         <v>12.55</v>
       </c>
-      <c r="Z18" s="7">
+      <c r="Z18" s="6">
         <v>10.65</v>
       </c>
-      <c r="AA18" s="7">
+      <c r="AA18" s="6">
         <v>7.36</v>
       </c>
-      <c r="AB18" s="7">
+      <c r="AB18" s="6">
         <v>2.69</v>
       </c>
-      <c r="AC18" s="7">
+      <c r="AC18" s="6">
         <v>2.31</v>
       </c>
-      <c r="AD18" s="7">
+      <c r="AD18" s="6">
         <v>1.61</v>
       </c>
-      <c r="AE18" s="7">
+      <c r="AE18" s="6">
         <v>2.5</v>
       </c>
-      <c r="AF18" s="7">
+      <c r="AF18" s="6">
         <v>1.97</v>
       </c>
-      <c r="AG18" s="7">
+      <c r="AG18" s="6">
         <v>1.36</v>
       </c>
-      <c r="AH18" s="7">
+      <c r="AH18" s="6">
         <v>1.34</v>
       </c>
-      <c r="AI18" s="7">
+      <c r="AI18" s="6">
         <v>1.32</v>
       </c>
-      <c r="AJ18" s="7">
+      <c r="AJ18" s="6">
         <v>1.3</v>
       </c>
-      <c r="AK18" s="7">
+      <c r="AK18" s="6">
         <v>0.91</v>
       </c>
-      <c r="AL18" s="7">
+      <c r="AL18" s="6">
         <v>12.92</v>
       </c>
-      <c r="AM18" s="7">
+      <c r="AM18" s="6">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AN18" s="7">
+      <c r="AN18" s="6">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AO18" s="7">
+      <c r="AO18" s="6">
         <v>2.37</v>
       </c>
-      <c r="AP18" s="7">
+      <c r="AP18" s="6">
         <v>2.13</v>
       </c>
-      <c r="AQ18" s="7">
+      <c r="AQ18" s="6">
         <v>2.2799999999999998</v>
       </c>
     </row>
     <row r="19" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="47"/>
-[...11 lines deleted...]
-      <c r="N19" s="52" t="s">
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O19" s="53">
+      <c r="O19" s="31">
         <v>10.28</v>
       </c>
-      <c r="P19" s="53">
+      <c r="P19" s="31">
         <v>12.11</v>
       </c>
-      <c r="Q19" s="53">
+      <c r="Q19" s="31">
         <v>11.86</v>
       </c>
-      <c r="R19" s="53">
+      <c r="R19" s="31">
         <v>12.02</v>
       </c>
-      <c r="S19" s="53">
+      <c r="S19" s="31">
         <v>11.18</v>
       </c>
-      <c r="T19" s="53">
+      <c r="T19" s="31">
         <v>11.1</v>
       </c>
-      <c r="U19" s="53">
+      <c r="U19" s="31">
         <v>11.31</v>
       </c>
-      <c r="V19" s="52" t="s">
+      <c r="V19" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W19" s="53">
+      <c r="W19" s="31">
         <v>10.45</v>
       </c>
-      <c r="X19" s="53">
+      <c r="X19" s="31">
         <v>11.05</v>
       </c>
-      <c r="Y19" s="53">
+      <c r="Y19" s="31">
         <v>11.78</v>
       </c>
-      <c r="Z19" s="7">
+      <c r="Z19" s="6">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AA19" s="7">
+      <c r="AA19" s="6">
         <v>6.26</v>
       </c>
-      <c r="AB19" s="7">
+      <c r="AB19" s="6">
         <v>6.16</v>
       </c>
-      <c r="AC19" s="7">
+      <c r="AC19" s="6">
         <v>3.08</v>
       </c>
-      <c r="AD19" s="7">
+      <c r="AD19" s="6">
         <v>2.86</v>
       </c>
-      <c r="AE19" s="7">
+      <c r="AE19" s="6">
         <v>2.39</v>
       </c>
-      <c r="AF19" s="7">
+      <c r="AF19" s="6">
         <v>2.34</v>
       </c>
-      <c r="AG19" s="7">
+      <c r="AG19" s="6">
         <v>1.78</v>
       </c>
-      <c r="AH19" s="7">
+      <c r="AH19" s="6">
         <v>1.58</v>
       </c>
-      <c r="AI19" s="7">
+      <c r="AI19" s="6">
         <v>1.52</v>
       </c>
-      <c r="AJ19" s="7">
+      <c r="AJ19" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AK19" s="7">
+      <c r="AK19" s="6">
         <v>0.51</v>
       </c>
-      <c r="AL19" s="7">
+      <c r="AL19" s="6">
         <v>16.100000000000001</v>
       </c>
-      <c r="AM19" s="7">
+      <c r="AM19" s="6">
         <v>7.24</v>
       </c>
-      <c r="AN19" s="7">
+      <c r="AN19" s="6">
         <v>4.46</v>
       </c>
-      <c r="AO19" s="7">
+      <c r="AO19" s="6">
         <v>5.17</v>
       </c>
-      <c r="AP19" s="7">
+      <c r="AP19" s="6">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AQ19" s="7">
+      <c r="AQ19" s="6">
         <v>2.77</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="47"/>
-[...11 lines deleted...]
-      <c r="N20" s="52" t="s">
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O20" s="53">
+      <c r="O20" s="31">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P20" s="53">
+      <c r="P20" s="31">
         <v>7.64</v>
       </c>
-      <c r="Q20" s="53">
+      <c r="Q20" s="31">
         <v>8.08</v>
       </c>
-      <c r="R20" s="53">
+      <c r="R20" s="31">
         <v>7.02</v>
       </c>
-      <c r="S20" s="53">
+      <c r="S20" s="31">
         <v>7.2</v>
       </c>
-      <c r="T20" s="53">
+      <c r="T20" s="31">
         <v>7.74</v>
       </c>
-      <c r="U20" s="53">
+      <c r="U20" s="31">
         <v>8.1300000000000008</v>
       </c>
-      <c r="V20" s="52" t="s">
+      <c r="V20" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W20" s="53">
+      <c r="W20" s="31">
         <v>7.97</v>
       </c>
-      <c r="X20" s="53">
+      <c r="X20" s="31">
         <v>7.65</v>
       </c>
-      <c r="Y20" s="53">
+      <c r="Y20" s="31">
         <v>7.66</v>
       </c>
-      <c r="Z20" s="7">
+      <c r="Z20" s="6">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA20" s="7">
+      <c r="AA20" s="6">
         <v>0.65</v>
       </c>
-      <c r="AB20" s="7">
+      <c r="AB20" s="6">
         <v>1.91</v>
       </c>
-      <c r="AC20" s="7">
+      <c r="AC20" s="6">
         <v>1.28</v>
       </c>
-      <c r="AD20" s="7">
+      <c r="AD20" s="6">
         <v>1.27</v>
       </c>
-      <c r="AE20" s="7">
+      <c r="AE20" s="6">
         <v>1.06</v>
       </c>
-      <c r="AF20" s="7">
+      <c r="AF20" s="6">
         <v>1.08</v>
       </c>
-      <c r="AG20" s="7">
+      <c r="AG20" s="6">
         <v>0.95</v>
       </c>
-      <c r="AH20" s="7">
+      <c r="AH20" s="6">
         <v>1.05</v>
       </c>
-      <c r="AI20" s="7">
+      <c r="AI20" s="6">
         <v>0.88</v>
       </c>
-      <c r="AJ20" s="7">
+      <c r="AJ20" s="6">
         <v>0.63</v>
       </c>
-      <c r="AK20" s="7">
+      <c r="AK20" s="6">
         <v>0.68</v>
       </c>
-      <c r="AL20" s="7">
+      <c r="AL20" s="6">
         <v>12.71</v>
       </c>
-      <c r="AM20" s="7">
+      <c r="AM20" s="6">
         <v>4.93</v>
       </c>
-      <c r="AN20" s="7">
+      <c r="AN20" s="6">
         <v>2.16</v>
       </c>
-      <c r="AO20" s="7">
+      <c r="AO20" s="6">
         <v>2.27</v>
       </c>
-      <c r="AP20" s="7">
+      <c r="AP20" s="6">
         <v>2.06</v>
       </c>
-      <c r="AQ20" s="7">
+      <c r="AQ20" s="6">
         <v>1.07</v>
       </c>
     </row>
     <row r="21" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A21" s="35" t="s">
+      <c r="A21" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="47"/>
-[...11 lines deleted...]
-      <c r="N21" s="52" t="s">
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O21" s="53">
+      <c r="O21" s="31">
         <v>12.56</v>
       </c>
-      <c r="P21" s="53">
+      <c r="P21" s="31">
         <v>11.68</v>
       </c>
-      <c r="Q21" s="53">
+      <c r="Q21" s="31">
         <v>10.63</v>
       </c>
-      <c r="R21" s="53">
+      <c r="R21" s="31">
         <v>10.79</v>
       </c>
-      <c r="S21" s="53">
+      <c r="S21" s="31">
         <v>10.84</v>
       </c>
-      <c r="T21" s="53">
+      <c r="T21" s="31">
         <v>10.82</v>
       </c>
-      <c r="U21" s="53">
+      <c r="U21" s="31">
         <v>11.12</v>
       </c>
-      <c r="V21" s="52" t="s">
+      <c r="V21" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W21" s="53">
+      <c r="W21" s="31">
         <v>11.24</v>
       </c>
-      <c r="X21" s="53">
+      <c r="X21" s="31">
         <v>11.13</v>
       </c>
-      <c r="Y21" s="53">
+      <c r="Y21" s="31">
         <v>11.17</v>
       </c>
-      <c r="Z21" s="7">
+      <c r="Z21" s="6">
         <v>10.09</v>
       </c>
-      <c r="AA21" s="7">
+      <c r="AA21" s="6">
         <v>4.2</v>
       </c>
-      <c r="AB21" s="7">
+      <c r="AB21" s="6">
         <v>3.47</v>
       </c>
-      <c r="AC21" s="7">
+      <c r="AC21" s="6">
         <v>3.05</v>
       </c>
-      <c r="AD21" s="7">
+      <c r="AD21" s="6">
         <v>1.64</v>
       </c>
-      <c r="AE21" s="7">
+      <c r="AE21" s="6">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AF21" s="7">
+      <c r="AF21" s="6">
         <v>1.98</v>
       </c>
-      <c r="AG21" s="7">
+      <c r="AG21" s="6">
         <v>1.42</v>
       </c>
-      <c r="AH21" s="7">
+      <c r="AH21" s="6">
         <v>1.26</v>
       </c>
-      <c r="AI21" s="7">
+      <c r="AI21" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AJ21" s="7">
+      <c r="AJ21" s="6">
         <v>0.94</v>
       </c>
-      <c r="AK21" s="7">
+      <c r="AK21" s="6">
         <v>1.04</v>
       </c>
-      <c r="AL21" s="7">
+      <c r="AL21" s="6">
         <v>13.45</v>
       </c>
-      <c r="AM21" s="7">
+      <c r="AM21" s="6">
         <v>5.47</v>
       </c>
-      <c r="AN21" s="7">
+      <c r="AN21" s="6">
         <v>4.09</v>
       </c>
-      <c r="AO21" s="7">
+      <c r="AO21" s="6">
         <v>2.35</v>
       </c>
-      <c r="AP21" s="7">
+      <c r="AP21" s="6">
         <v>1.44</v>
       </c>
-      <c r="AQ21" s="7">
+      <c r="AQ21" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B22" s="47"/>
-[...11 lines deleted...]
-      <c r="N22" s="52" t="s">
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O22" s="53">
+      <c r="O22" s="31">
         <v>20.36</v>
       </c>
-      <c r="P22" s="53">
+      <c r="P22" s="31">
         <v>17.260000000000002</v>
       </c>
-      <c r="Q22" s="53">
+      <c r="Q22" s="31">
         <v>16.48</v>
       </c>
-      <c r="R22" s="53">
+      <c r="R22" s="31">
         <v>16.52</v>
       </c>
-      <c r="S22" s="53">
+      <c r="S22" s="31">
         <v>16.07</v>
       </c>
-      <c r="T22" s="53">
+      <c r="T22" s="31">
         <v>15.05</v>
       </c>
-      <c r="U22" s="53">
+      <c r="U22" s="31">
         <v>15.16</v>
       </c>
-      <c r="V22" s="52" t="s">
+      <c r="V22" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W22" s="53">
+      <c r="W22" s="31">
         <v>15.65</v>
       </c>
-      <c r="X22" s="53">
+      <c r="X22" s="31">
         <v>15.49</v>
       </c>
-      <c r="Y22" s="53">
+      <c r="Y22" s="31">
         <v>16.14</v>
       </c>
-      <c r="Z22" s="7">
+      <c r="Z22" s="6">
         <v>18.59</v>
       </c>
-      <c r="AA22" s="7">
+      <c r="AA22" s="6">
         <v>8.26</v>
       </c>
-      <c r="AB22" s="7">
+      <c r="AB22" s="6">
         <v>5.6</v>
       </c>
-      <c r="AC22" s="7">
+      <c r="AC22" s="6">
         <v>3.7</v>
       </c>
-      <c r="AD22" s="7">
+      <c r="AD22" s="6">
         <v>2.94</v>
       </c>
-      <c r="AE22" s="7">
+      <c r="AE22" s="6">
         <v>2.5</v>
       </c>
-      <c r="AF22" s="7">
+      <c r="AF22" s="6">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AG22" s="7">
+      <c r="AG22" s="6">
         <v>1.97</v>
       </c>
-      <c r="AH22" s="7">
+      <c r="AH22" s="6">
         <v>1.5</v>
       </c>
-      <c r="AI22" s="7">
+      <c r="AI22" s="6">
         <v>1.29</v>
       </c>
-      <c r="AJ22" s="7">
+      <c r="AJ22" s="6">
         <v>1.2</v>
       </c>
-      <c r="AK22" s="7">
+      <c r="AK22" s="6">
         <v>1.07</v>
       </c>
-      <c r="AL22" s="7">
+      <c r="AL22" s="6">
         <v>17.84</v>
       </c>
-      <c r="AM22" s="7">
+      <c r="AM22" s="6">
         <v>7.13</v>
       </c>
-      <c r="AN22" s="7">
+      <c r="AN22" s="6">
         <v>7.24</v>
       </c>
-      <c r="AO22" s="7">
+      <c r="AO22" s="6">
         <v>3.74</v>
       </c>
-      <c r="AP22" s="7">
+      <c r="AP22" s="6">
         <v>2.68</v>
       </c>
-      <c r="AQ22" s="7">
+      <c r="AQ22" s="6">
         <v>2.58</v>
       </c>
     </row>
     <row r="23" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A23" s="85" t="s">
+      <c r="A23" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="85"/>
-[...40 lines deleted...]
-      <c r="AQ23" s="85"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="55"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55"/>
+      <c r="S23" s="55"/>
+      <c r="T23" s="55"/>
+      <c r="U23" s="55"/>
+      <c r="V23" s="55"/>
+      <c r="W23" s="55"/>
+      <c r="X23" s="55"/>
+      <c r="Y23" s="55"/>
+      <c r="Z23" s="55"/>
+      <c r="AA23" s="55"/>
+      <c r="AB23" s="55"/>
+      <c r="AC23" s="55"/>
+      <c r="AD23" s="55"/>
+      <c r="AE23" s="55"/>
+      <c r="AF23" s="55"/>
+      <c r="AG23" s="55"/>
+      <c r="AH23" s="55"/>
+      <c r="AI23" s="55"/>
+      <c r="AJ23" s="55"/>
+      <c r="AK23" s="55"/>
+      <c r="AL23" s="55"/>
+      <c r="AM23" s="55"/>
+      <c r="AN23" s="55"/>
+      <c r="AO23" s="55"/>
+      <c r="AP23" s="55"/>
+      <c r="AQ23" s="55"/>
     </row>
     <row r="24" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="47"/>
-[...11 lines deleted...]
-      <c r="N24" s="52" t="s">
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="28"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O24" s="53">
+      <c r="O24" s="31">
         <v>14.66</v>
       </c>
-      <c r="P24" s="53">
+      <c r="P24" s="31">
         <v>13.47</v>
       </c>
-      <c r="Q24" s="53">
+      <c r="Q24" s="31">
         <v>12.69</v>
       </c>
-      <c r="R24" s="53">
+      <c r="R24" s="31">
         <v>12.31</v>
       </c>
-      <c r="S24" s="53">
+      <c r="S24" s="31">
         <v>12.01</v>
       </c>
-      <c r="T24" s="53">
+      <c r="T24" s="31">
         <v>11.64</v>
       </c>
-      <c r="U24" s="53">
+      <c r="U24" s="31">
         <v>11.6</v>
       </c>
-      <c r="V24" s="52" t="s">
+      <c r="V24" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W24" s="53">
+      <c r="W24" s="31">
         <v>11.55</v>
       </c>
-      <c r="X24" s="53">
+      <c r="X24" s="31">
         <v>11.57</v>
       </c>
-      <c r="Y24" s="53">
+      <c r="Y24" s="31">
         <v>11.56</v>
       </c>
-      <c r="Z24" s="7">
+      <c r="Z24" s="6">
         <v>11.35</v>
       </c>
-      <c r="AA24" s="7">
+      <c r="AA24" s="6">
         <v>4.96</v>
       </c>
-      <c r="AB24" s="7">
+      <c r="AB24" s="6">
         <v>3.56</v>
       </c>
-      <c r="AC24" s="7">
+      <c r="AC24" s="6">
         <v>2.63</v>
       </c>
-      <c r="AD24" s="7">
+      <c r="AD24" s="6">
         <v>2.29</v>
       </c>
-      <c r="AE24" s="7">
+      <c r="AE24" s="6">
         <v>1.72</v>
       </c>
-      <c r="AF24" s="7">
+      <c r="AF24" s="6">
         <v>1.47</v>
       </c>
-      <c r="AG24" s="7">
+      <c r="AG24" s="6">
         <v>1.31</v>
       </c>
-      <c r="AH24" s="7">
+      <c r="AH24" s="6">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AI24" s="7">
+      <c r="AI24" s="6">
         <v>1.19</v>
       </c>
-      <c r="AJ24" s="7">
+      <c r="AJ24" s="6">
         <v>0.87</v>
       </c>
-      <c r="AK24" s="7">
+      <c r="AK24" s="6">
         <v>0.89</v>
       </c>
-      <c r="AL24" s="7">
+      <c r="AL24" s="6">
         <v>12.32</v>
       </c>
-      <c r="AM24" s="7">
+      <c r="AM24" s="6">
         <v>5.42</v>
       </c>
-      <c r="AN24" s="7">
+      <c r="AN24" s="6">
         <v>3.68</v>
       </c>
-      <c r="AO24" s="7">
+      <c r="AO24" s="6">
         <v>2.85</v>
       </c>
-      <c r="AP24" s="7">
+      <c r="AP24" s="6">
         <v>2</v>
       </c>
-      <c r="AQ24" s="7">
+      <c r="AQ24" s="6">
         <v>1.76</v>
       </c>
     </row>
     <row r="25" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A25" s="35" t="s">
+      <c r="A25" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="47"/>
-[...11 lines deleted...]
-      <c r="N25" s="52" t="s">
+      <c r="B25" s="27"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="27"/>
+      <c r="H25" s="27"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O25" s="53">
+      <c r="O25" s="31">
         <v>12.97</v>
       </c>
-      <c r="P25" s="53">
+      <c r="P25" s="31">
         <v>11.81</v>
       </c>
-      <c r="Q25" s="53">
+      <c r="Q25" s="31">
         <v>11.08</v>
       </c>
-      <c r="R25" s="53">
+      <c r="R25" s="31">
         <v>10.75</v>
       </c>
-      <c r="S25" s="53">
+      <c r="S25" s="31">
         <v>10.6</v>
       </c>
-      <c r="T25" s="53">
+      <c r="T25" s="31">
         <v>10.34</v>
       </c>
-      <c r="U25" s="53">
+      <c r="U25" s="31">
         <v>10.33</v>
       </c>
-      <c r="V25" s="52" t="s">
+      <c r="V25" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W25" s="53">
+      <c r="W25" s="31">
         <v>10.25</v>
       </c>
-      <c r="X25" s="53">
+      <c r="X25" s="31">
         <v>10.25</v>
       </c>
-      <c r="Y25" s="53">
+      <c r="Y25" s="31">
         <v>10.19</v>
       </c>
-      <c r="Z25" s="7">
+      <c r="Z25" s="6">
         <v>9.1999999999999993</v>
       </c>
-      <c r="AA25" s="7">
+      <c r="AA25" s="6">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AB25" s="7">
+      <c r="AB25" s="6">
         <v>3.15</v>
       </c>
-      <c r="AC25" s="7">
+      <c r="AC25" s="6">
         <v>2.38</v>
       </c>
-      <c r="AD25" s="7">
+      <c r="AD25" s="6">
         <v>1.92</v>
       </c>
-      <c r="AE25" s="7">
+      <c r="AE25" s="6">
         <v>1.46</v>
       </c>
-      <c r="AF25" s="7">
+      <c r="AF25" s="6">
         <v>1.36</v>
       </c>
-      <c r="AG25" s="7">
+      <c r="AG25" s="6">
         <v>1.19</v>
       </c>
-      <c r="AH25" s="7">
+      <c r="AH25" s="6">
         <v>1</v>
       </c>
-      <c r="AI25" s="7">
+      <c r="AI25" s="6">
         <v>1.03</v>
       </c>
-      <c r="AJ25" s="7">
+      <c r="AJ25" s="6">
         <v>0.78</v>
       </c>
-      <c r="AK25" s="7">
+      <c r="AK25" s="6">
         <v>0.84</v>
       </c>
-      <c r="AL25" s="7">
+      <c r="AL25" s="6">
         <v>11.15</v>
       </c>
-      <c r="AM25" s="7">
+      <c r="AM25" s="6">
         <v>4.92</v>
       </c>
-      <c r="AN25" s="7">
+      <c r="AN25" s="6">
         <v>3.29</v>
       </c>
-      <c r="AO25" s="7">
+      <c r="AO25" s="6">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AP25" s="7">
+      <c r="AP25" s="6">
         <v>1.73</v>
       </c>
-      <c r="AQ25" s="7">
+      <c r="AQ25" s="6">
         <v>1.56</v>
       </c>
     </row>
     <row r="26" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A26" s="35" t="s">
+      <c r="A26" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B26" s="47"/>
-[...11 lines deleted...]
-      <c r="N26" s="52" t="s">
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="28"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="28"/>
+      <c r="K26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O26" s="53">
+      <c r="O26" s="31">
         <v>20.239999999999998</v>
       </c>
-      <c r="P26" s="53">
+      <c r="P26" s="31">
         <v>18.91</v>
       </c>
-      <c r="Q26" s="53">
+      <c r="Q26" s="31">
         <v>18.52</v>
       </c>
-      <c r="R26" s="53">
+      <c r="R26" s="31">
         <v>18.12</v>
       </c>
-      <c r="S26" s="53">
+      <c r="S26" s="31">
         <v>17.48</v>
       </c>
-      <c r="T26" s="53">
+      <c r="T26" s="31">
         <v>16.690000000000001</v>
       </c>
-      <c r="U26" s="53">
+      <c r="U26" s="31">
         <v>16.739999999999998</v>
       </c>
-      <c r="V26" s="52" t="s">
+      <c r="V26" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W26" s="53">
+      <c r="W26" s="31">
         <v>16.86</v>
       </c>
-      <c r="X26" s="53">
+      <c r="X26" s="31">
         <v>17.2</v>
       </c>
-      <c r="Y26" s="53">
+      <c r="Y26" s="31">
         <v>17.649999999999999</v>
       </c>
-      <c r="Z26" s="7">
+      <c r="Z26" s="6">
         <v>17.89</v>
       </c>
-      <c r="AA26" s="7">
+      <c r="AA26" s="6">
         <v>7.91</v>
       </c>
-      <c r="AB26" s="7">
+      <c r="AB26" s="6">
         <v>5.26</v>
       </c>
-      <c r="AC26" s="7">
+      <c r="AC26" s="6">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AD26" s="7">
+      <c r="AD26" s="6">
         <v>4.25</v>
       </c>
-      <c r="AE26" s="7">
+      <c r="AE26" s="6">
         <v>2.66</v>
       </c>
-      <c r="AF26" s="7">
+      <c r="AF26" s="6">
         <v>2.13</v>
       </c>
-      <c r="AG26" s="7">
+      <c r="AG26" s="6">
         <v>1.71</v>
       </c>
-      <c r="AH26" s="7">
+      <c r="AH26" s="6">
         <v>1.92</v>
       </c>
-      <c r="AI26" s="7">
+      <c r="AI26" s="6">
         <v>1.92</v>
       </c>
-      <c r="AJ26" s="7">
+      <c r="AJ26" s="6">
         <v>1.18</v>
       </c>
-      <c r="AK26" s="7">
+      <c r="AK26" s="6">
         <v>1.38</v>
       </c>
-      <c r="AL26" s="7">
+      <c r="AL26" s="6">
         <v>18.91</v>
       </c>
-      <c r="AM26" s="7">
+      <c r="AM26" s="6">
         <v>8.1199999999999992</v>
       </c>
-      <c r="AN26" s="7">
+      <c r="AN26" s="6">
         <v>5.03</v>
       </c>
-      <c r="AO26" s="7">
+      <c r="AO26" s="6">
         <v>4.58</v>
       </c>
-      <c r="AP26" s="7">
+      <c r="AP26" s="6">
         <v>2.67</v>
       </c>
-      <c r="AQ26" s="7">
+      <c r="AQ26" s="6">
         <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="27" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="47"/>
-[...11 lines deleted...]
-      <c r="N27" s="52" t="s">
+      <c r="B27" s="27"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="27"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O27" s="53">
+      <c r="O27" s="31">
         <v>10.65</v>
       </c>
-      <c r="P27" s="53">
+      <c r="P27" s="31">
         <v>10.06</v>
       </c>
-      <c r="Q27" s="53">
+      <c r="Q27" s="31">
         <v>10.49</v>
       </c>
-      <c r="R27" s="53">
+      <c r="R27" s="31">
         <v>9.7899999999999991</v>
       </c>
-      <c r="S27" s="53">
+      <c r="S27" s="31">
         <v>9.48</v>
       </c>
-      <c r="T27" s="53">
+      <c r="T27" s="31">
         <v>8.84</v>
       </c>
-      <c r="U27" s="53">
+      <c r="U27" s="31">
         <v>8.3699999999999992</v>
       </c>
-      <c r="V27" s="52" t="s">
+      <c r="V27" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W27" s="53">
+      <c r="W27" s="31">
         <v>7.92</v>
       </c>
-      <c r="X27" s="53">
+      <c r="X27" s="31">
         <v>7.98</v>
       </c>
-      <c r="Y27" s="53">
+      <c r="Y27" s="31">
         <v>7.76</v>
       </c>
-      <c r="Z27" s="7">
+      <c r="Z27" s="6">
         <v>6.97</v>
       </c>
-      <c r="AA27" s="7">
+      <c r="AA27" s="6">
         <v>2.35</v>
       </c>
-      <c r="AB27" s="7">
+      <c r="AB27" s="6">
         <v>1.32</v>
       </c>
-      <c r="AC27" s="7">
+      <c r="AC27" s="6">
         <v>0.83</v>
       </c>
-      <c r="AD27" s="7">
+      <c r="AD27" s="6">
         <v>1.18</v>
       </c>
-      <c r="AE27" s="7">
+      <c r="AE27" s="6">
         <v>1.2</v>
       </c>
-      <c r="AF27" s="7">
+      <c r="AF27" s="6">
         <v>0.37</v>
       </c>
-      <c r="AG27" s="7">
+      <c r="AG27" s="6">
         <v>1.39</v>
       </c>
-      <c r="AH27" s="7">
+      <c r="AH27" s="6">
         <v>0.44</v>
       </c>
-      <c r="AI27" s="7">
+      <c r="AI27" s="6">
         <v>0.85</v>
       </c>
-      <c r="AJ27" s="7">
+      <c r="AJ27" s="6">
         <v>0.54</v>
       </c>
-      <c r="AK27" s="7">
+      <c r="AK27" s="6">
         <v>0.6</v>
       </c>
-      <c r="AL27" s="7">
+      <c r="AL27" s="6">
         <v>6.53</v>
       </c>
-      <c r="AM27" s="7">
+      <c r="AM27" s="6">
         <v>2.35</v>
       </c>
-      <c r="AN27" s="7">
+      <c r="AN27" s="6">
         <v>3.31</v>
       </c>
-      <c r="AO27" s="7">
+      <c r="AO27" s="6">
         <v>1.66</v>
       </c>
-      <c r="AP27" s="7">
+      <c r="AP27" s="6">
         <v>1.45</v>
       </c>
-      <c r="AQ27" s="7">
+      <c r="AQ27" s="6">
         <v>0.55000000000000004</v>
       </c>
     </row>
     <row r="28" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="47"/>
-[...11 lines deleted...]
-      <c r="N28" s="52" t="s">
+      <c r="B28" s="27"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="28"/>
+      <c r="K28" s="28"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O28" s="53">
+      <c r="O28" s="31">
         <v>21.86</v>
       </c>
-      <c r="P28" s="53">
+      <c r="P28" s="31">
         <v>20.68</v>
       </c>
-      <c r="Q28" s="53">
+      <c r="Q28" s="31">
         <v>19</v>
       </c>
-      <c r="R28" s="53">
+      <c r="R28" s="31">
         <v>18.260000000000002</v>
       </c>
-      <c r="S28" s="53">
+      <c r="S28" s="31">
         <v>17.309999999999999</v>
       </c>
-      <c r="T28" s="53">
+      <c r="T28" s="31">
         <v>16.86</v>
       </c>
-      <c r="U28" s="53">
+      <c r="U28" s="31">
         <v>16.62</v>
       </c>
-      <c r="V28" s="52" t="s">
+      <c r="V28" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W28" s="53">
+      <c r="W28" s="31">
         <v>16.440000000000001</v>
       </c>
-      <c r="X28" s="53">
+      <c r="X28" s="31">
         <v>16.190000000000001</v>
       </c>
-      <c r="Y28" s="53">
+      <c r="Y28" s="31">
         <v>16.239999999999998</v>
       </c>
-      <c r="Z28" s="7">
+      <c r="Z28" s="6">
         <v>21.07</v>
       </c>
-      <c r="AA28" s="7">
+      <c r="AA28" s="6">
         <v>7.74</v>
       </c>
-      <c r="AB28" s="7">
+      <c r="AB28" s="6">
         <v>5.26</v>
       </c>
-      <c r="AC28" s="7">
+      <c r="AC28" s="6">
         <v>3.73</v>
       </c>
-      <c r="AD28" s="7">
+      <c r="AD28" s="6">
         <v>3.36</v>
       </c>
-      <c r="AE28" s="7">
+      <c r="AE28" s="6">
         <v>2.76</v>
       </c>
-      <c r="AF28" s="7">
+      <c r="AF28" s="6">
         <v>1.84</v>
       </c>
-      <c r="AG28" s="7">
+      <c r="AG28" s="6">
         <v>1.5</v>
       </c>
-      <c r="AH28" s="7">
+      <c r="AH28" s="6">
         <v>1.61</v>
       </c>
-      <c r="AI28" s="7">
+      <c r="AI28" s="6">
         <v>1.84</v>
       </c>
-      <c r="AJ28" s="7">
+      <c r="AJ28" s="6">
         <v>1.37</v>
       </c>
-      <c r="AK28" s="7">
+      <c r="AK28" s="6">
         <v>0.95</v>
       </c>
-      <c r="AL28" s="7">
+      <c r="AL28" s="6">
         <v>16.16</v>
       </c>
-      <c r="AM28" s="7">
+      <c r="AM28" s="6">
         <v>8.06</v>
       </c>
-      <c r="AN28" s="7">
+      <c r="AN28" s="6">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AO28" s="7">
+      <c r="AO28" s="6">
         <v>4.2</v>
       </c>
-      <c r="AP28" s="7">
+      <c r="AP28" s="6">
         <v>3.62</v>
       </c>
-      <c r="AQ28" s="7">
+      <c r="AQ28" s="6">
         <v>2.65</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A29" s="35" t="s">
+      <c r="A29" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="47"/>
-[...11 lines deleted...]
-      <c r="N29" s="52" t="s">
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O29" s="53">
+      <c r="O29" s="31">
         <v>18.66</v>
       </c>
-      <c r="P29" s="53">
+      <c r="P29" s="31">
         <v>16.82</v>
       </c>
-      <c r="Q29" s="53">
+      <c r="Q29" s="31">
         <v>14.91</v>
       </c>
-      <c r="R29" s="53">
+      <c r="R29" s="31">
         <v>14.84</v>
       </c>
-      <c r="S29" s="53">
+      <c r="S29" s="31">
         <v>13.89</v>
       </c>
-      <c r="T29" s="53">
+      <c r="T29" s="31">
         <v>13.05</v>
       </c>
-      <c r="U29" s="53">
+      <c r="U29" s="31">
         <v>13.01</v>
       </c>
-      <c r="V29" s="52" t="s">
+      <c r="V29" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W29" s="53">
+      <c r="W29" s="31">
         <v>13.94</v>
       </c>
-      <c r="X29" s="53">
+      <c r="X29" s="31">
         <v>14.21</v>
       </c>
-      <c r="Y29" s="53">
+      <c r="Y29" s="31">
         <v>14.24</v>
       </c>
-      <c r="Z29" s="7">
+      <c r="Z29" s="6">
         <v>16.579999999999998</v>
       </c>
-      <c r="AA29" s="7">
+      <c r="AA29" s="6">
         <v>7</v>
       </c>
-      <c r="AB29" s="7">
+      <c r="AB29" s="6">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AC29" s="7">
+      <c r="AC29" s="6">
         <v>2.29</v>
       </c>
-      <c r="AD29" s="7">
+      <c r="AD29" s="6">
         <v>2.74</v>
       </c>
-      <c r="AE29" s="7">
+      <c r="AE29" s="6">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AF29" s="7">
+      <c r="AF29" s="6">
         <v>1.95</v>
       </c>
-      <c r="AG29" s="7">
+      <c r="AG29" s="6">
         <v>2.11</v>
       </c>
-      <c r="AH29" s="7">
+      <c r="AH29" s="6">
         <v>1.44</v>
       </c>
-      <c r="AI29" s="7">
+      <c r="AI29" s="6">
         <v>1.17</v>
       </c>
-      <c r="AJ29" s="7">
+      <c r="AJ29" s="6">
         <v>0.89</v>
       </c>
-      <c r="AK29" s="7">
+      <c r="AK29" s="6">
         <v>0.65</v>
       </c>
-      <c r="AL29" s="7">
+      <c r="AL29" s="6">
         <v>14.25</v>
       </c>
-      <c r="AM29" s="7">
+      <c r="AM29" s="6">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AN29" s="7">
+      <c r="AN29" s="6">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AO29" s="7">
+      <c r="AO29" s="6">
         <v>3.81</v>
       </c>
-      <c r="AP29" s="7">
+      <c r="AP29" s="6">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AQ29" s="7">
+      <c r="AQ29" s="6">
         <v>2.75</v>
       </c>
     </row>
     <row r="30" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="84" t="s">
+      <c r="A30" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="84"/>
-[...40 lines deleted...]
-      <c r="AQ30" s="84"/>
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="54"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="54"/>
+      <c r="Z30" s="54"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="54"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
+      <c r="AE30" s="54"/>
+      <c r="AF30" s="54"/>
+      <c r="AG30" s="54"/>
+      <c r="AH30" s="54"/>
+      <c r="AI30" s="54"/>
+      <c r="AJ30" s="54"/>
+      <c r="AK30" s="54"/>
+      <c r="AL30" s="54"/>
+      <c r="AM30" s="54"/>
+      <c r="AN30" s="54"/>
+      <c r="AO30" s="54"/>
+      <c r="AP30" s="54"/>
+      <c r="AQ30" s="54"/>
     </row>
     <row r="31" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A31" s="34" t="s">
+      <c r="A31" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="47"/>
-[...11 lines deleted...]
-      <c r="N31" s="52" t="s">
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="28"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="28"/>
+      <c r="K31" s="28"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O31" s="53">
+      <c r="O31" s="31">
         <v>13.88</v>
       </c>
-      <c r="P31" s="53">
+      <c r="P31" s="31">
         <v>12.83</v>
       </c>
-      <c r="Q31" s="53">
+      <c r="Q31" s="31">
         <v>12.11</v>
       </c>
-      <c r="R31" s="53">
+      <c r="R31" s="31">
         <v>11.88</v>
       </c>
-      <c r="S31" s="53">
+      <c r="S31" s="31">
         <v>11.87</v>
       </c>
-      <c r="T31" s="53">
+      <c r="T31" s="31">
         <v>11.53</v>
       </c>
-      <c r="U31" s="53">
+      <c r="U31" s="31">
         <v>11.69</v>
       </c>
-      <c r="V31" s="52" t="s">
+      <c r="V31" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W31" s="53">
+      <c r="W31" s="31">
         <v>11.71</v>
       </c>
-      <c r="X31" s="53">
+      <c r="X31" s="31">
         <v>11.7</v>
       </c>
-      <c r="Y31" s="53">
+      <c r="Y31" s="31">
         <v>12.02</v>
       </c>
-      <c r="Z31" s="7">
+      <c r="Z31" s="6">
         <v>12.93</v>
       </c>
-      <c r="AA31" s="7">
+      <c r="AA31" s="6">
         <v>5.6</v>
       </c>
-      <c r="AB31" s="7">
+      <c r="AB31" s="6">
         <v>3.83</v>
       </c>
-      <c r="AC31" s="7">
+      <c r="AC31" s="6">
         <v>2.7</v>
       </c>
-      <c r="AD31" s="7">
+      <c r="AD31" s="6">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AE31" s="15">
+      <c r="AE31" s="6">
         <v>1.99</v>
       </c>
-      <c r="AF31" s="15">
+      <c r="AF31" s="6">
         <v>1.69</v>
       </c>
-      <c r="AG31" s="15">
+      <c r="AG31" s="6">
         <v>1.5</v>
       </c>
-      <c r="AH31" s="15">
+      <c r="AH31" s="6">
         <v>1.27</v>
       </c>
-      <c r="AI31" s="15">
+      <c r="AI31" s="6">
         <v>1.28</v>
       </c>
-      <c r="AJ31" s="15">
+      <c r="AJ31" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK31" s="15">
+      <c r="AK31" s="6">
         <v>1.07</v>
       </c>
-      <c r="AL31" s="15">
+      <c r="AL31" s="6">
         <v>13.8</v>
       </c>
-      <c r="AM31" s="15">
+      <c r="AM31" s="6">
         <v>6.13</v>
       </c>
-      <c r="AN31" s="15">
+      <c r="AN31" s="6">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AO31" s="15">
+      <c r="AO31" s="6">
         <v>2.85</v>
       </c>
-      <c r="AP31" s="15">
+      <c r="AP31" s="6">
         <v>2.09</v>
       </c>
-      <c r="AQ31" s="7">
+      <c r="AQ31" s="6">
         <v>1.83</v>
       </c>
     </row>
     <row r="32" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="47"/>
-[...11 lines deleted...]
-      <c r="N32" s="52" t="s">
+      <c r="B32" s="27"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O32" s="53">
+      <c r="O32" s="31">
         <v>6.32</v>
       </c>
-      <c r="P32" s="53">
+      <c r="P32" s="31">
         <v>6.43</v>
       </c>
-      <c r="Q32" s="53">
+      <c r="Q32" s="31">
         <v>6.22</v>
       </c>
-      <c r="R32" s="53">
+      <c r="R32" s="31">
         <v>5.43</v>
       </c>
-      <c r="S32" s="53">
+      <c r="S32" s="31">
         <v>5.14</v>
       </c>
-      <c r="T32" s="53">
+      <c r="T32" s="31">
         <v>5.18</v>
       </c>
-      <c r="U32" s="53">
+      <c r="U32" s="31">
         <v>5.67</v>
       </c>
-      <c r="V32" s="52" t="s">
+      <c r="V32" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W32" s="53">
+      <c r="W32" s="31">
         <v>5.57</v>
       </c>
-      <c r="X32" s="53">
+      <c r="X32" s="31">
         <v>5.57</v>
       </c>
-      <c r="Y32" s="53">
+      <c r="Y32" s="31">
         <v>5.41</v>
       </c>
-      <c r="Z32" s="7">
+      <c r="Z32" s="6">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AA32" s="7">
+      <c r="AA32" s="6">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AB32" s="7">
+      <c r="AB32" s="6">
         <v>2.85</v>
       </c>
-      <c r="AC32" s="7">
+      <c r="AC32" s="6">
         <v>1.68</v>
       </c>
-      <c r="AD32" s="7">
+      <c r="AD32" s="6">
         <v>1.34</v>
       </c>
-      <c r="AE32" s="15">
+      <c r="AE32" s="6">
         <v>1.01</v>
       </c>
-      <c r="AF32" s="15">
+      <c r="AF32" s="6">
         <v>0.87</v>
       </c>
-      <c r="AG32" s="15">
+      <c r="AG32" s="6">
         <v>1.06</v>
       </c>
-      <c r="AH32" s="15">
+      <c r="AH32" s="6">
         <v>0.4</v>
       </c>
-      <c r="AI32" s="15">
+      <c r="AI32" s="6">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AJ32" s="15">
+      <c r="AJ32" s="6">
         <v>0.61</v>
       </c>
-      <c r="AK32" s="15">
+      <c r="AK32" s="6">
         <v>0.45</v>
       </c>
-      <c r="AL32" s="15">
+      <c r="AL32" s="6">
         <v>9.8800000000000008</v>
       </c>
-      <c r="AM32" s="15">
+      <c r="AM32" s="6">
         <v>3.01</v>
       </c>
-      <c r="AN32" s="15">
+      <c r="AN32" s="6">
         <v>0.8</v>
       </c>
-      <c r="AO32" s="15">
+      <c r="AO32" s="6">
         <v>2.11</v>
       </c>
-      <c r="AP32" s="15">
+      <c r="AP32" s="6">
         <v>1.44</v>
       </c>
-      <c r="AQ32" s="7">
+      <c r="AQ32" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="33" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A33" s="35" t="s">
+      <c r="A33" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B33" s="47"/>
-[...11 lines deleted...]
-      <c r="N33" s="52" t="s">
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="28"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="28"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O33" s="53">
+      <c r="O33" s="31">
         <v>19.260000000000002</v>
       </c>
-      <c r="P33" s="53">
+      <c r="P33" s="31">
         <v>16.93</v>
       </c>
-      <c r="Q33" s="53">
+      <c r="Q33" s="31">
         <v>12.72</v>
       </c>
-      <c r="R33" s="53">
+      <c r="R33" s="31">
         <v>13.87</v>
       </c>
-      <c r="S33" s="53">
+      <c r="S33" s="31">
         <v>13.66</v>
       </c>
-      <c r="T33" s="53">
+      <c r="T33" s="31">
         <v>14.32</v>
       </c>
-      <c r="U33" s="53">
+      <c r="U33" s="31">
         <v>14.84</v>
       </c>
-      <c r="V33" s="52" t="s">
+      <c r="V33" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W33" s="53">
+      <c r="W33" s="31">
         <v>16.28</v>
       </c>
-      <c r="X33" s="53">
+      <c r="X33" s="31">
         <v>16.53</v>
       </c>
-      <c r="Y33" s="53">
+      <c r="Y33" s="31">
         <v>16.899999999999999</v>
       </c>
-      <c r="Z33" s="7">
+      <c r="Z33" s="6">
         <v>31.79</v>
       </c>
-      <c r="AA33" s="7">
+      <c r="AA33" s="6">
         <v>13.14</v>
       </c>
-      <c r="AB33" s="7">
+      <c r="AB33" s="6">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AC33" s="7">
+      <c r="AC33" s="6">
         <v>6.45</v>
       </c>
-      <c r="AD33" s="7">
+      <c r="AD33" s="6">
         <v>3.83</v>
       </c>
-      <c r="AE33" s="15">
+      <c r="AE33" s="6">
         <v>1.07</v>
       </c>
-      <c r="AF33" s="15">
+      <c r="AF33" s="6">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AG33" s="15">
+      <c r="AG33" s="6">
         <v>4.01</v>
       </c>
-      <c r="AH33" s="15">
+      <c r="AH33" s="6">
         <v>1.42</v>
       </c>
-      <c r="AI33" s="15">
+      <c r="AI33" s="6">
         <v>3.2</v>
       </c>
-      <c r="AJ33" s="15">
+      <c r="AJ33" s="6">
         <v>1.74</v>
       </c>
-      <c r="AK33" s="15">
+      <c r="AK33" s="6">
         <v>0.53</v>
       </c>
-      <c r="AL33" s="15">
+      <c r="AL33" s="6">
         <v>13.06</v>
       </c>
-      <c r="AM33" s="15">
+      <c r="AM33" s="6">
         <v>10.14</v>
       </c>
-      <c r="AN33" s="15">
+      <c r="AN33" s="6">
         <v>6.63</v>
       </c>
-      <c r="AO33" s="15">
+      <c r="AO33" s="6">
         <v>8.31</v>
       </c>
-      <c r="AP33" s="15">
+      <c r="AP33" s="6">
         <v>2.64</v>
       </c>
-      <c r="AQ33" s="7">
+      <c r="AQ33" s="6">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="34" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A34" s="35" t="s">
+      <c r="A34" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B34" s="47"/>
-[...11 lines deleted...]
-      <c r="N34" s="52" t="s">
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="29"/>
+      <c r="N34" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O34" s="53">
+      <c r="O34" s="31">
         <v>17.43</v>
       </c>
-      <c r="P34" s="53">
+      <c r="P34" s="31">
         <v>16.59</v>
       </c>
-      <c r="Q34" s="53">
+      <c r="Q34" s="31">
         <v>15.68</v>
       </c>
-      <c r="R34" s="53">
+      <c r="R34" s="31">
         <v>15.07</v>
       </c>
-      <c r="S34" s="53">
+      <c r="S34" s="31">
         <v>14.84</v>
       </c>
-      <c r="T34" s="53">
+      <c r="T34" s="31">
         <v>14.39</v>
       </c>
-      <c r="U34" s="53">
+      <c r="U34" s="31">
         <v>14.3</v>
       </c>
-      <c r="V34" s="52" t="s">
+      <c r="V34" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W34" s="53">
+      <c r="W34" s="31">
         <v>14.08</v>
       </c>
-      <c r="X34" s="53">
+      <c r="X34" s="31">
         <v>14.4</v>
       </c>
-      <c r="Y34" s="53">
+      <c r="Y34" s="31">
         <v>14.77</v>
       </c>
-      <c r="Z34" s="7">
+      <c r="Z34" s="6">
         <v>16.2</v>
       </c>
-      <c r="AA34" s="7">
+      <c r="AA34" s="6">
         <v>6.85</v>
       </c>
-      <c r="AB34" s="7">
+      <c r="AB34" s="6">
         <v>4.49</v>
       </c>
-      <c r="AC34" s="7">
+      <c r="AC34" s="6">
         <v>2.94</v>
       </c>
-      <c r="AD34" s="7">
+      <c r="AD34" s="6">
         <v>2.97</v>
       </c>
-      <c r="AE34" s="15">
+      <c r="AE34" s="6">
         <v>1.74</v>
       </c>
-      <c r="AF34" s="15">
+      <c r="AF34" s="6">
         <v>1.82</v>
       </c>
-      <c r="AG34" s="15">
+      <c r="AG34" s="6">
         <v>1.53</v>
       </c>
-      <c r="AH34" s="15">
+      <c r="AH34" s="6">
         <v>1.34</v>
       </c>
-      <c r="AI34" s="15">
+      <c r="AI34" s="6">
         <v>1.46</v>
       </c>
-      <c r="AJ34" s="15">
+      <c r="AJ34" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK34" s="15">
+      <c r="AK34" s="6">
         <v>1.43</v>
       </c>
-      <c r="AL34" s="15">
+      <c r="AL34" s="6">
         <v>13.42</v>
       </c>
-      <c r="AM34" s="15">
+      <c r="AM34" s="6">
         <v>7.14</v>
       </c>
-      <c r="AN34" s="15">
+      <c r="AN34" s="6">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AO34" s="15">
+      <c r="AO34" s="6">
         <v>2.52</v>
       </c>
-      <c r="AP34" s="15">
+      <c r="AP34" s="6">
         <v>2.31</v>
       </c>
-      <c r="AQ34" s="7">
+      <c r="AQ34" s="6">
         <v>2.29</v>
       </c>
     </row>
     <row r="35" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A35" s="35" t="s">
+      <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B35" s="47"/>
-[...11 lines deleted...]
-      <c r="N35" s="52" t="s">
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="29"/>
+      <c r="N35" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O35" s="53">
+      <c r="O35" s="31">
         <v>5.63</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="31">
         <v>6.22</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="31">
         <v>6.39</v>
       </c>
-      <c r="R35" s="53">
+      <c r="R35" s="31">
         <v>6.44</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="31">
         <v>6.63</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="31">
         <v>6.34</v>
       </c>
-      <c r="U35" s="53">
+      <c r="U35" s="31">
         <v>6.21</v>
       </c>
-      <c r="V35" s="52" t="s">
+      <c r="V35" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W35" s="53">
+      <c r="W35" s="31">
         <v>6.73</v>
       </c>
-      <c r="X35" s="53">
+      <c r="X35" s="31">
         <v>6.81</v>
       </c>
-      <c r="Y35" s="53">
+      <c r="Y35" s="31">
         <v>7.16</v>
       </c>
-      <c r="Z35" s="7">
+      <c r="Z35" s="6">
         <v>4.05</v>
       </c>
-      <c r="AA35" s="7">
+      <c r="AA35" s="6">
         <v>4.26</v>
       </c>
-      <c r="AB35" s="7">
+      <c r="AB35" s="6">
         <v>1.86</v>
       </c>
-      <c r="AC35" s="7">
+      <c r="AC35" s="6">
         <v>0.7</v>
       </c>
-      <c r="AD35" s="7">
+      <c r="AD35" s="6">
         <v>2.36</v>
       </c>
-      <c r="AE35" s="15">
+      <c r="AE35" s="6">
         <v>1.5</v>
       </c>
-      <c r="AF35" s="15">
+      <c r="AF35" s="6">
         <v>0.79</v>
       </c>
-      <c r="AG35" s="15">
+      <c r="AG35" s="6">
         <v>1.39</v>
       </c>
-      <c r="AH35" s="15">
+      <c r="AH35" s="6">
         <v>1.08</v>
       </c>
-      <c r="AI35" s="15">
+      <c r="AI35" s="6">
         <v>0.69</v>
       </c>
-      <c r="AJ35" s="15">
+      <c r="AJ35" s="6">
         <v>0.76</v>
       </c>
-      <c r="AK35" s="15">
+      <c r="AK35" s="6">
         <v>0.46</v>
       </c>
-      <c r="AL35" s="15">
+      <c r="AL35" s="6">
         <v>8.24</v>
       </c>
-      <c r="AM35" s="15">
+      <c r="AM35" s="6">
         <v>2.14</v>
       </c>
-      <c r="AN35" s="15">
+      <c r="AN35" s="6">
         <v>1.88</v>
       </c>
-      <c r="AO35" s="15">
+      <c r="AO35" s="6">
         <v>2.12</v>
       </c>
-      <c r="AP35" s="15">
+      <c r="AP35" s="6">
         <v>1.83</v>
       </c>
-      <c r="AQ35" s="7">
+      <c r="AQ35" s="6">
         <v>1.18</v>
       </c>
     </row>
     <row r="36" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A36" s="35" t="s">
+      <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="47"/>
-[...11 lines deleted...]
-      <c r="N36" s="52" t="s">
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="27"/>
+      <c r="H36" s="28"/>
+      <c r="I36" s="27"/>
+      <c r="J36" s="28"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O36" s="53">
+      <c r="O36" s="31">
         <v>22.3</v>
       </c>
-      <c r="P36" s="53">
+      <c r="P36" s="31">
         <v>19.239999999999998</v>
       </c>
-      <c r="Q36" s="53">
+      <c r="Q36" s="31">
         <v>17.399999999999999</v>
       </c>
-      <c r="R36" s="53">
+      <c r="R36" s="31">
         <v>16.04</v>
       </c>
-      <c r="S36" s="53">
+      <c r="S36" s="31">
         <v>17.149999999999999</v>
       </c>
-      <c r="T36" s="53">
+      <c r="T36" s="31">
         <v>16.03</v>
       </c>
-      <c r="U36" s="53">
+      <c r="U36" s="31">
         <v>16.36</v>
       </c>
-      <c r="V36" s="52" t="s">
+      <c r="V36" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W36" s="53">
+      <c r="W36" s="31">
         <v>17.39</v>
       </c>
-      <c r="X36" s="53">
+      <c r="X36" s="31">
         <v>17.079999999999998</v>
       </c>
-      <c r="Y36" s="53">
+      <c r="Y36" s="31">
         <v>17.62</v>
       </c>
-      <c r="Z36" s="7">
+      <c r="Z36" s="6">
         <v>27</v>
       </c>
-      <c r="AA36" s="7">
+      <c r="AA36" s="6">
         <v>8.58</v>
       </c>
-      <c r="AB36" s="7">
+      <c r="AB36" s="6">
         <v>5.39</v>
       </c>
-      <c r="AC36" s="7">
+      <c r="AC36" s="6">
         <v>4.04</v>
       </c>
-      <c r="AD36" s="7">
+      <c r="AD36" s="6">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AE36" s="15">
+      <c r="AE36" s="6">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AF36" s="15">
+      <c r="AF36" s="6">
         <v>2.19</v>
       </c>
-      <c r="AG36" s="15">
+      <c r="AG36" s="6">
         <v>2.58</v>
       </c>
-      <c r="AH36" s="15">
+      <c r="AH36" s="6">
         <v>1.93</v>
       </c>
-      <c r="AI36" s="15">
+      <c r="AI36" s="6">
         <v>2.06</v>
       </c>
-      <c r="AJ36" s="15">
+      <c r="AJ36" s="6">
         <v>1.88</v>
       </c>
-      <c r="AK36" s="15">
+      <c r="AK36" s="6">
         <v>2.11</v>
       </c>
-      <c r="AL36" s="15">
+      <c r="AL36" s="6">
         <v>28.29</v>
       </c>
-      <c r="AM36" s="15">
+      <c r="AM36" s="6">
         <v>12.86</v>
       </c>
-      <c r="AN36" s="15">
+      <c r="AN36" s="6">
         <v>6.88</v>
       </c>
-      <c r="AO36" s="15">
+      <c r="AO36" s="6">
         <v>5.17</v>
       </c>
-      <c r="AP36" s="15">
+      <c r="AP36" s="6">
         <v>2.19</v>
       </c>
-      <c r="AQ36" s="7">
+      <c r="AQ36" s="6">
         <v>2.64</v>
       </c>
     </row>
     <row r="37" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="47"/>
-[...11 lines deleted...]
-      <c r="N37" s="52" t="s">
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="28"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="28"/>
+      <c r="K37" s="28"/>
+      <c r="L37" s="28"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O37" s="53">
+      <c r="O37" s="31">
         <v>9.7899999999999991</v>
       </c>
-      <c r="P37" s="53">
+      <c r="P37" s="31">
         <v>8.56</v>
       </c>
-      <c r="Q37" s="53">
+      <c r="Q37" s="31">
         <v>7.63</v>
       </c>
-      <c r="R37" s="53">
+      <c r="R37" s="31">
         <v>8.74</v>
       </c>
-      <c r="S37" s="53">
+      <c r="S37" s="31">
         <v>8.81</v>
       </c>
-      <c r="T37" s="53">
+      <c r="T37" s="31">
         <v>8.66</v>
       </c>
-      <c r="U37" s="53">
+      <c r="U37" s="31">
         <v>8.69</v>
       </c>
-      <c r="V37" s="52" t="s">
+      <c r="V37" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W37" s="53">
+      <c r="W37" s="31">
         <v>8.49</v>
       </c>
-      <c r="X37" s="53">
+      <c r="X37" s="31">
         <v>8.6</v>
       </c>
-      <c r="Y37" s="53">
+      <c r="Y37" s="31">
         <v>8.6300000000000008</v>
       </c>
-      <c r="Z37" s="7">
+      <c r="Z37" s="6">
         <v>12.27</v>
       </c>
-      <c r="AA37" s="7">
+      <c r="AA37" s="6">
         <v>3.91</v>
       </c>
-      <c r="AB37" s="7">
+      <c r="AB37" s="6">
         <v>2.56</v>
       </c>
-      <c r="AC37" s="7">
+      <c r="AC37" s="6">
         <v>1.78</v>
       </c>
-      <c r="AD37" s="7">
+      <c r="AD37" s="6">
         <v>2.73</v>
       </c>
-      <c r="AE37" s="15">
+      <c r="AE37" s="6">
         <v>1.18</v>
       </c>
-      <c r="AF37" s="15">
+      <c r="AF37" s="6">
         <v>1.17</v>
       </c>
-      <c r="AG37" s="15">
+      <c r="AG37" s="6">
         <v>1.02</v>
       </c>
-      <c r="AH37" s="15">
+      <c r="AH37" s="6">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AI37" s="15">
+      <c r="AI37" s="6">
         <v>1.53</v>
       </c>
-      <c r="AJ37" s="15">
+      <c r="AJ37" s="6">
         <v>1.19</v>
       </c>
-      <c r="AK37" s="15">
+      <c r="AK37" s="6">
         <v>0.91</v>
       </c>
-      <c r="AL37" s="15">
+      <c r="AL37" s="6">
         <v>4.95</v>
       </c>
-      <c r="AM37" s="15">
+      <c r="AM37" s="6">
         <v>3.96</v>
       </c>
-      <c r="AN37" s="15">
+      <c r="AN37" s="6">
         <v>2.79</v>
       </c>
-      <c r="AO37" s="15">
+      <c r="AO37" s="6">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AP37" s="15">
+      <c r="AP37" s="6">
         <v>2.02</v>
       </c>
-      <c r="AQ37" s="7">
+      <c r="AQ37" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="38" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A38" s="35" t="s">
+      <c r="A38" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="47"/>
-[...11 lines deleted...]
-      <c r="N38" s="52" t="s">
+      <c r="B38" s="27"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="28"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="28"/>
+      <c r="K38" s="28"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="29"/>
+      <c r="N38" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O38" s="53">
+      <c r="O38" s="31">
         <v>15.49</v>
       </c>
-      <c r="P38" s="53">
+      <c r="P38" s="31">
         <v>14.48</v>
       </c>
-      <c r="Q38" s="53">
+      <c r="Q38" s="31">
         <v>12.82</v>
       </c>
-      <c r="R38" s="53">
+      <c r="R38" s="31">
         <v>12.87</v>
       </c>
-      <c r="S38" s="53">
+      <c r="S38" s="31">
         <v>12.69</v>
       </c>
-      <c r="T38" s="53">
+      <c r="T38" s="31">
         <v>12.11</v>
       </c>
-      <c r="U38" s="53">
+      <c r="U38" s="31">
         <v>12.32</v>
       </c>
-      <c r="V38" s="52" t="s">
+      <c r="V38" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W38" s="53">
+      <c r="W38" s="31">
         <v>12.19</v>
       </c>
-      <c r="X38" s="53">
+      <c r="X38" s="31">
         <v>12.01</v>
       </c>
-      <c r="Y38" s="53">
+      <c r="Y38" s="31">
         <v>12.55</v>
       </c>
-      <c r="Z38" s="7">
+      <c r="Z38" s="6">
         <v>10.65</v>
       </c>
-      <c r="AA38" s="7">
+      <c r="AA38" s="6">
         <v>7.36</v>
       </c>
-      <c r="AB38" s="7">
+      <c r="AB38" s="6">
         <v>2.69</v>
       </c>
-      <c r="AC38" s="7">
+      <c r="AC38" s="6">
         <v>2.31</v>
       </c>
-      <c r="AD38" s="7">
+      <c r="AD38" s="6">
         <v>1.61</v>
       </c>
-      <c r="AE38" s="15">
+      <c r="AE38" s="6">
         <v>2.5</v>
       </c>
-      <c r="AF38" s="15">
+      <c r="AF38" s="6">
         <v>1.97</v>
       </c>
-      <c r="AG38" s="15">
+      <c r="AG38" s="6">
         <v>1.36</v>
       </c>
-      <c r="AH38" s="15">
+      <c r="AH38" s="6">
         <v>1.34</v>
       </c>
-      <c r="AI38" s="15">
+      <c r="AI38" s="6">
         <v>1.32</v>
       </c>
-      <c r="AJ38" s="15">
+      <c r="AJ38" s="6">
         <v>1.3</v>
       </c>
-      <c r="AK38" s="15">
+      <c r="AK38" s="6">
         <v>0.91</v>
       </c>
-      <c r="AL38" s="15">
+      <c r="AL38" s="6">
         <v>12.92</v>
       </c>
-      <c r="AM38" s="15">
+      <c r="AM38" s="6">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AN38" s="15">
+      <c r="AN38" s="6">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AO38" s="15">
+      <c r="AO38" s="6">
         <v>2.37</v>
       </c>
-      <c r="AP38" s="15">
+      <c r="AP38" s="6">
         <v>2.13</v>
       </c>
-      <c r="AQ38" s="7">
+      <c r="AQ38" s="6">
         <v>2.2799999999999998</v>
       </c>
     </row>
     <row r="39" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="35" t="s">
+      <c r="A39" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B39" s="47"/>
-[...11 lines deleted...]
-      <c r="N39" s="52" t="s">
+      <c r="B39" s="27"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="27"/>
+      <c r="H39" s="27"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
+      <c r="L39" s="27"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O39" s="53">
+      <c r="O39" s="31">
         <v>10.28</v>
       </c>
-      <c r="P39" s="53">
+      <c r="P39" s="31">
         <v>12.11</v>
       </c>
-      <c r="Q39" s="53">
+      <c r="Q39" s="31">
         <v>11.86</v>
       </c>
-      <c r="R39" s="53">
+      <c r="R39" s="31">
         <v>12.02</v>
       </c>
-      <c r="S39" s="53">
+      <c r="S39" s="31">
         <v>11.18</v>
       </c>
-      <c r="T39" s="53">
+      <c r="T39" s="31">
         <v>11.1</v>
       </c>
-      <c r="U39" s="53">
+      <c r="U39" s="31">
         <v>11.31</v>
       </c>
-      <c r="V39" s="52" t="s">
+      <c r="V39" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W39" s="53">
+      <c r="W39" s="31">
         <v>10.45</v>
       </c>
-      <c r="X39" s="53">
+      <c r="X39" s="31">
         <v>11.05</v>
       </c>
-      <c r="Y39" s="53">
+      <c r="Y39" s="31">
         <v>11.78</v>
       </c>
-      <c r="Z39" s="7">
+      <c r="Z39" s="6">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AA39" s="7">
+      <c r="AA39" s="6">
         <v>6.26</v>
       </c>
-      <c r="AB39" s="7">
+      <c r="AB39" s="6">
         <v>6.16</v>
       </c>
-      <c r="AC39" s="7">
+      <c r="AC39" s="6">
         <v>3.08</v>
       </c>
-      <c r="AD39" s="7">
+      <c r="AD39" s="6">
         <v>2.86</v>
       </c>
-      <c r="AE39" s="15">
+      <c r="AE39" s="6">
         <v>2.39</v>
       </c>
-      <c r="AF39" s="15">
+      <c r="AF39" s="6">
         <v>2.34</v>
       </c>
-      <c r="AG39" s="15">
+      <c r="AG39" s="6">
         <v>1.78</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH39" s="6">
         <v>1.58</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI39" s="6">
         <v>1.52</v>
       </c>
-      <c r="AJ39" s="15">
+      <c r="AJ39" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AK39" s="15">
+      <c r="AK39" s="6">
         <v>0.51</v>
       </c>
-      <c r="AL39" s="15">
+      <c r="AL39" s="6">
         <v>16.100000000000001</v>
       </c>
-      <c r="AM39" s="15">
+      <c r="AM39" s="6">
         <v>7.24</v>
       </c>
-      <c r="AN39" s="15">
+      <c r="AN39" s="6">
         <v>4.46</v>
       </c>
-      <c r="AO39" s="15">
+      <c r="AO39" s="6">
         <v>5.17</v>
       </c>
-      <c r="AP39" s="15">
+      <c r="AP39" s="6">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AQ39" s="7">
+      <c r="AQ39" s="6">
         <v>2.77</v>
       </c>
     </row>
     <row r="40" spans="1:43" s="4" customFormat="1" ht="11.25">
       <c r="A40" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B40" s="47"/>
-[...11 lines deleted...]
-      <c r="N40" s="52" t="s">
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O40" s="53">
+      <c r="O40" s="31">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P40" s="53">
+      <c r="P40" s="31">
         <v>7.64</v>
       </c>
-      <c r="Q40" s="53">
+      <c r="Q40" s="31">
         <v>8.08</v>
       </c>
-      <c r="R40" s="53">
+      <c r="R40" s="31">
         <v>7.02</v>
       </c>
-      <c r="S40" s="53">
+      <c r="S40" s="31">
         <v>7.2</v>
       </c>
-      <c r="T40" s="53">
+      <c r="T40" s="31">
         <v>7.74</v>
       </c>
-      <c r="U40" s="53">
+      <c r="U40" s="31">
         <v>8.1300000000000008</v>
       </c>
-      <c r="V40" s="52" t="s">
+      <c r="V40" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W40" s="53">
+      <c r="W40" s="31">
         <v>7.97</v>
       </c>
-      <c r="X40" s="53">
+      <c r="X40" s="31">
         <v>7.65</v>
       </c>
-      <c r="Y40" s="53">
+      <c r="Y40" s="31">
         <v>7.66</v>
       </c>
-      <c r="Z40" s="7">
+      <c r="Z40" s="6">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA40" s="7">
+      <c r="AA40" s="6">
         <v>0.65</v>
       </c>
-      <c r="AB40" s="7">
+      <c r="AB40" s="6">
         <v>1.91</v>
       </c>
-      <c r="AC40" s="7">
+      <c r="AC40" s="6">
         <v>1.28</v>
       </c>
-      <c r="AD40" s="7">
+      <c r="AD40" s="6">
         <v>1.27</v>
       </c>
-      <c r="AE40" s="15">
+      <c r="AE40" s="6">
         <v>1.06</v>
       </c>
-      <c r="AF40" s="15">
+      <c r="AF40" s="6">
         <v>1.08</v>
       </c>
-      <c r="AG40" s="15">
+      <c r="AG40" s="6">
         <v>0.95</v>
       </c>
-      <c r="AH40" s="15">
+      <c r="AH40" s="6">
         <v>1.05</v>
       </c>
-      <c r="AI40" s="15">
+      <c r="AI40" s="6">
         <v>0.88</v>
       </c>
-      <c r="AJ40" s="15">
+      <c r="AJ40" s="6">
         <v>0.63</v>
       </c>
-      <c r="AK40" s="15">
+      <c r="AK40" s="6">
         <v>0.68</v>
       </c>
-      <c r="AL40" s="15">
+      <c r="AL40" s="6">
         <v>12.71</v>
       </c>
-      <c r="AM40" s="15">
+      <c r="AM40" s="6">
         <v>4.93</v>
       </c>
-      <c r="AN40" s="15">
+      <c r="AN40" s="6">
         <v>2.16</v>
       </c>
-      <c r="AO40" s="15">
+      <c r="AO40" s="6">
         <v>2.27</v>
       </c>
-      <c r="AP40" s="15">
+      <c r="AP40" s="6">
         <v>2.06</v>
       </c>
-      <c r="AQ40" s="7">
+      <c r="AQ40" s="6">
         <v>1.07</v>
       </c>
     </row>
     <row r="41" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A41" s="35" t="s">
+      <c r="A41" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B41" s="47"/>
-[...11 lines deleted...]
-      <c r="N41" s="52" t="s">
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="O41" s="53">
+      <c r="O41" s="31">
         <v>12.56</v>
       </c>
-      <c r="P41" s="53">
+      <c r="P41" s="31">
         <v>11.68</v>
       </c>
-      <c r="Q41" s="53">
+      <c r="Q41" s="31">
         <v>10.63</v>
       </c>
-      <c r="R41" s="53">
+      <c r="R41" s="31">
         <v>10.79</v>
       </c>
-      <c r="S41" s="53">
+      <c r="S41" s="31">
         <v>10.84</v>
       </c>
-      <c r="T41" s="53">
+      <c r="T41" s="31">
         <v>10.82</v>
       </c>
-      <c r="U41" s="53">
+      <c r="U41" s="31">
         <v>11.12</v>
       </c>
-      <c r="V41" s="52" t="s">
+      <c r="V41" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="W41" s="53">
+      <c r="W41" s="31">
         <v>11.24</v>
       </c>
-      <c r="X41" s="53">
+      <c r="X41" s="31">
         <v>11.13</v>
       </c>
-      <c r="Y41" s="53">
+      <c r="Y41" s="31">
         <v>11.17</v>
       </c>
-      <c r="Z41" s="7">
+      <c r="Z41" s="6">
         <v>10.09</v>
       </c>
-      <c r="AA41" s="7">
+      <c r="AA41" s="6">
         <v>4.2</v>
       </c>
-      <c r="AB41" s="7">
+      <c r="AB41" s="6">
         <v>3.47</v>
       </c>
-      <c r="AC41" s="7">
+      <c r="AC41" s="6">
         <v>3.05</v>
       </c>
-      <c r="AD41" s="7">
+      <c r="AD41" s="6">
         <v>1.64</v>
       </c>
-      <c r="AE41" s="15">
+      <c r="AE41" s="6">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AF41" s="15">
+      <c r="AF41" s="6">
         <v>1.98</v>
       </c>
-      <c r="AG41" s="15">
+      <c r="AG41" s="6">
         <v>1.42</v>
       </c>
-      <c r="AH41" s="15">
+      <c r="AH41" s="6">
         <v>1.26</v>
       </c>
-      <c r="AI41" s="15">
+      <c r="AI41" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AJ41" s="15">
+      <c r="AJ41" s="6">
         <v>0.94</v>
       </c>
-      <c r="AK41" s="15">
+      <c r="AK41" s="6">
         <v>1.04</v>
       </c>
-      <c r="AL41" s="15">
+      <c r="AL41" s="6">
         <v>13.45</v>
       </c>
-      <c r="AM41" s="15">
+      <c r="AM41" s="6">
         <v>5.47</v>
       </c>
-      <c r="AN41" s="15">
+      <c r="AN41" s="6">
         <v>4.09</v>
       </c>
-      <c r="AO41" s="15">
+      <c r="AO41" s="6">
         <v>2.35</v>
       </c>
-      <c r="AP41" s="15">
+      <c r="AP41" s="6">
         <v>1.44</v>
       </c>
-      <c r="AQ41" s="15">
+      <c r="AQ41" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="42" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A42" s="27" t="s">
+      <c r="A42" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B42" s="55"/>
-[...11 lines deleted...]
-      <c r="N42" s="12" t="s">
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="34"/>
+      <c r="N42" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="O42" s="59">
+      <c r="O42" s="35">
         <v>21.69</v>
       </c>
-      <c r="P42" s="59">
+      <c r="P42" s="35">
         <v>17.62</v>
       </c>
-      <c r="Q42" s="59">
+      <c r="Q42" s="35">
         <v>17.7</v>
       </c>
-      <c r="R42" s="59">
+      <c r="R42" s="35">
         <v>17.84</v>
       </c>
-      <c r="S42" s="59">
+      <c r="S42" s="35">
         <v>17.77</v>
       </c>
-      <c r="T42" s="59">
+      <c r="T42" s="35">
         <v>16.62</v>
       </c>
-      <c r="U42" s="59">
+      <c r="U42" s="35">
         <v>16.84</v>
       </c>
-      <c r="V42" s="12" t="s">
+      <c r="V42" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="W42" s="59">
+      <c r="W42" s="35">
         <v>17</v>
       </c>
-      <c r="X42" s="59">
+      <c r="X42" s="35">
         <v>16.489999999999998</v>
       </c>
-      <c r="Y42" s="59">
+      <c r="Y42" s="35">
         <v>17.649999999999999</v>
       </c>
-      <c r="Z42" s="9">
+      <c r="Z42" s="8">
         <v>20.190000000000001</v>
       </c>
-      <c r="AA42" s="9">
+      <c r="AA42" s="8">
         <v>9.27</v>
       </c>
-      <c r="AB42" s="9">
+      <c r="AB42" s="8">
         <v>6.07</v>
       </c>
-      <c r="AC42" s="9">
+      <c r="AC42" s="8">
         <v>4.8099999999999996</v>
       </c>
-      <c r="AD42" s="9">
+      <c r="AD42" s="8">
         <v>3.1</v>
       </c>
-      <c r="AE42" s="9">
+      <c r="AE42" s="8">
         <v>2.76</v>
       </c>
-      <c r="AF42" s="9">
+      <c r="AF42" s="8">
         <v>2.06</v>
       </c>
-      <c r="AG42" s="9">
+      <c r="AG42" s="8">
         <v>1.86</v>
       </c>
-      <c r="AH42" s="9">
+      <c r="AH42" s="8">
         <v>1.54</v>
       </c>
-      <c r="AI42" s="9">
+      <c r="AI42" s="8">
         <v>1.39</v>
       </c>
-      <c r="AJ42" s="9">
+      <c r="AJ42" s="8">
         <v>1.45</v>
       </c>
-      <c r="AK42" s="9">
+      <c r="AK42" s="8">
         <v>1.41</v>
       </c>
-      <c r="AL42" s="9">
+      <c r="AL42" s="8">
         <v>20.71</v>
       </c>
-      <c r="AM42" s="9">
+      <c r="AM42" s="8">
         <v>9.07</v>
       </c>
-      <c r="AN42" s="9">
+      <c r="AN42" s="8">
         <v>9.31</v>
       </c>
-      <c r="AO42" s="9">
+      <c r="AO42" s="8">
         <v>3.68</v>
       </c>
-      <c r="AP42" s="9">
+      <c r="AP42" s="8">
         <v>3.04</v>
       </c>
-      <c r="AQ42" s="9">
+      <c r="AQ42" s="8">
         <v>2.4500000000000002</v>
       </c>
     </row>
-    <row r="43" spans="1:43" s="4" customFormat="1" ht="11.25">
-[...706 lines deleted...]
-    </row>
+    <row r="43" spans="1:43" s="4" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:43" s="4" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:43" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:43" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:43" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:43" s="4" customFormat="1" ht="11.25"/>
+    <row r="49" s="4" customFormat="1" ht="11.25"/>
+    <row r="50" s="4" customFormat="1" ht="11.25"/>
+    <row r="51" s="4" customFormat="1" ht="11.25"/>
+    <row r="52" s="4" customFormat="1" ht="11.25"/>
+    <row r="53" s="4" customFormat="1" ht="11.25"/>
+    <row r="54" s="4" customFormat="1" ht="11.25"/>
+    <row r="55" s="4" customFormat="1" ht="11.25"/>
+    <row r="56" s="4" customFormat="1" ht="11.25"/>
+    <row r="57" s="4" customFormat="1" ht="11.25"/>
+    <row r="58" s="4" customFormat="1" ht="11.25"/>
+    <row r="59" s="4" customFormat="1" ht="11.25"/>
+    <row r="60" s="4" customFormat="1" ht="11.25"/>
+    <row r="61" s="4" customFormat="1" ht="11.25"/>
+    <row r="62" s="4" customFormat="1" ht="11.25"/>
+    <row r="63" s="4" customFormat="1" ht="11.25"/>
+    <row r="64" s="4" customFormat="1" ht="11.25"/>
+    <row r="65" s="4" customFormat="1" ht="11.25"/>
+    <row r="66" s="4" customFormat="1" ht="11.25"/>
+    <row r="67" s="4" customFormat="1" ht="11.25"/>
+    <row r="68" s="4" customFormat="1" ht="11.25"/>
+    <row r="69" s="4" customFormat="1" ht="11.25"/>
+    <row r="70" s="4" customFormat="1" ht="11.25"/>
+    <row r="71" s="4" customFormat="1" ht="11.25"/>
+    <row r="72" s="4" customFormat="1" ht="11.25"/>
+    <row r="73" s="4" customFormat="1" ht="11.25"/>
+    <row r="74" s="4" customFormat="1" ht="11.25"/>
+    <row r="75" s="4" customFormat="1" ht="11.25"/>
+    <row r="76" s="4" customFormat="1" ht="11.25"/>
+    <row r="77" s="4" customFormat="1" ht="11.25"/>
+    <row r="78" s="4" customFormat="1" ht="11.25"/>
+    <row r="79" s="4" customFormat="1" ht="11.25"/>
+    <row r="80" s="4" customFormat="1" ht="11.25"/>
+    <row r="81" s="4" customFormat="1" ht="11.25"/>
+    <row r="82" s="4" customFormat="1" ht="11.25"/>
+    <row r="83" s="4" customFormat="1" ht="11.25"/>
+    <row r="84" s="4" customFormat="1" ht="11.25"/>
+    <row r="85" s="4" customFormat="1" ht="11.25"/>
+    <row r="86" s="4" customFormat="1" ht="11.25"/>
+    <row r="87" s="4" customFormat="1" ht="11.25"/>
+    <row r="88" s="4" customFormat="1" ht="11.25"/>
+    <row r="89" s="4" customFormat="1" ht="11.25"/>
+    <row r="90" s="4" customFormat="1" ht="11.25"/>
+    <row r="91" s="4" customFormat="1" ht="11.25"/>
+    <row r="92" s="4" customFormat="1" ht="11.25"/>
+    <row r="93" s="4" customFormat="1" ht="11.25"/>
+    <row r="94" s="4" customFormat="1" ht="11.25"/>
+    <row r="95" s="4" customFormat="1" ht="11.25"/>
+    <row r="96" s="4" customFormat="1" ht="11.25"/>
+    <row r="97" s="4" customFormat="1" ht="11.25"/>
+    <row r="98" s="4" customFormat="1" ht="11.25"/>
+    <row r="99" s="4" customFormat="1" ht="11.25"/>
+    <row r="100" s="4" customFormat="1" ht="11.25"/>
+    <row r="101" s="4" customFormat="1" ht="11.25"/>
+    <row r="102" s="4" customFormat="1" ht="11.25"/>
+    <row r="103" s="4" customFormat="1" ht="11.25"/>
+    <row r="104" s="4" customFormat="1" ht="11.25"/>
+    <row r="105" s="4" customFormat="1" ht="11.25"/>
+    <row r="106" s="4" customFormat="1" ht="11.25"/>
+    <row r="107" s="4" customFormat="1" ht="11.25"/>
+    <row r="108" s="4" customFormat="1" ht="11.25"/>
+    <row r="109" s="4" customFormat="1" ht="11.25"/>
+    <row r="110" s="4" customFormat="1" ht="11.25"/>
+    <row r="111" s="4" customFormat="1" ht="11.25"/>
+    <row r="112" s="4" customFormat="1" ht="11.25"/>
+    <row r="113" s="4" customFormat="1" ht="11.25"/>
+    <row r="114" s="4" customFormat="1" ht="11.25"/>
+    <row r="115" s="4" customFormat="1" ht="11.25"/>
+    <row r="116" s="4" customFormat="1" ht="11.25"/>
+    <row r="117" s="4" customFormat="1" ht="11.25"/>
+    <row r="118" s="4" customFormat="1" ht="11.25"/>
+    <row r="119" s="4" customFormat="1" ht="11.25"/>
+    <row r="120" s="4" customFormat="1" ht="11.25"/>
+    <row r="121" s="4" customFormat="1" ht="11.25"/>
+    <row r="122" s="4" customFormat="1" ht="11.25"/>
+    <row r="123" s="4" customFormat="1" ht="11.25"/>
+    <row r="124" s="4" customFormat="1" ht="11.25"/>
+    <row r="125" s="4" customFormat="1" ht="11.25"/>
+    <row r="126" s="4" customFormat="1" ht="11.25"/>
+    <row r="127" s="4" customFormat="1" ht="11.25"/>
+    <row r="128" s="4" customFormat="1" ht="11.25"/>
+    <row r="129" s="4" customFormat="1" ht="11.25"/>
+    <row r="130" s="4" customFormat="1" ht="11.25"/>
+    <row r="131" s="4" customFormat="1" ht="11.25"/>
+    <row r="132" s="4" customFormat="1" ht="11.25"/>
+    <row r="133" s="4" customFormat="1" ht="11.25"/>
+    <row r="134" s="4" customFormat="1" ht="11.25"/>
+    <row r="135" s="4" customFormat="1" ht="11.25"/>
+    <row r="136" s="4" customFormat="1" ht="11.25"/>
+    <row r="137" s="4" customFormat="1" ht="11.25"/>
+    <row r="138" s="4" customFormat="1" ht="11.25"/>
+    <row r="139" s="4" customFormat="1" ht="11.25"/>
+    <row r="140" s="4" customFormat="1" ht="11.25"/>
+    <row r="141" s="4" customFormat="1" ht="11.25"/>
+    <row r="142" s="4" customFormat="1" ht="11.25"/>
+    <row r="143" s="4" customFormat="1" ht="11.25"/>
+    <row r="144" s="4" customFormat="1" ht="11.25"/>
+    <row r="145" s="4" customFormat="1" ht="11.25"/>
+    <row r="146" s="4" customFormat="1" ht="11.25"/>
+    <row r="147" s="4" customFormat="1" ht="11.25"/>
+    <row r="148" s="4" customFormat="1" ht="11.25"/>
+    <row r="149" s="4" customFormat="1" ht="11.25"/>
+    <row r="150" s="4" customFormat="1" ht="11.25"/>
+    <row r="151" s="4" customFormat="1" ht="11.25"/>
+    <row r="152" s="4" customFormat="1" ht="11.25"/>
+    <row r="153" s="4" customFormat="1" ht="11.25"/>
+    <row r="154" s="4" customFormat="1" ht="11.25"/>
+    <row r="155" s="4" customFormat="1" ht="11.25"/>
+    <row r="156" s="4" customFormat="1" ht="11.25"/>
+    <row r="157" s="4" customFormat="1" ht="11.25"/>
+    <row r="158" s="4" customFormat="1" ht="11.25"/>
+    <row r="159" s="4" customFormat="1" ht="11.25"/>
+    <row r="160" s="4" customFormat="1" ht="11.25"/>
+    <row r="161" s="4" customFormat="1" ht="11.25"/>
+    <row r="162" s="4" customFormat="1" ht="11.25"/>
+    <row r="163" s="4" customFormat="1" ht="11.25"/>
+    <row r="164" s="4" customFormat="1" ht="11.25"/>
+    <row r="165" s="4" customFormat="1" ht="11.25"/>
+    <row r="166" s="4" customFormat="1" ht="11.25"/>
+    <row r="167" s="4" customFormat="1" ht="11.25"/>
+    <row r="168" s="4" customFormat="1" ht="11.25"/>
+    <row r="169" s="4" customFormat="1" ht="11.25"/>
+    <row r="170" s="4" customFormat="1" ht="11.25"/>
+    <row r="171" s="4" customFormat="1" ht="11.25"/>
+    <row r="172" s="4" customFormat="1" ht="11.25"/>
+    <row r="173" s="4" customFormat="1" ht="11.25"/>
+    <row r="174" s="4" customFormat="1" ht="11.25"/>
+    <row r="175" s="4" customFormat="1" ht="11.25"/>
+    <row r="176" s="4" customFormat="1" ht="11.25"/>
+    <row r="177" s="4" customFormat="1" ht="11.25"/>
+    <row r="178" s="4" customFormat="1" ht="11.25"/>
+    <row r="179" s="4" customFormat="1" ht="11.25"/>
+    <row r="180" s="4" customFormat="1" ht="11.25"/>
+    <row r="181" s="4" customFormat="1" ht="11.25"/>
+    <row r="182" s="4" customFormat="1" ht="11.25"/>
+    <row r="183" s="4" customFormat="1" ht="11.25"/>
+    <row r="184" s="4" customFormat="1" ht="11.25"/>
+    <row r="185" s="4" customFormat="1" ht="11.25"/>
+    <row r="186" s="4" customFormat="1" ht="11.25"/>
+    <row r="187" s="4" customFormat="1" ht="11.25"/>
+    <row r="188" s="4" customFormat="1" ht="11.25"/>
+    <row r="189" s="4" customFormat="1" ht="11.25"/>
+    <row r="190" s="4" customFormat="1" ht="11.25"/>
+    <row r="191" s="4" customFormat="1" ht="11.25"/>
+    <row r="192" s="4" customFormat="1" ht="11.25"/>
+    <row r="193" s="4" customFormat="1" ht="11.25"/>
+    <row r="194" s="4" customFormat="1" ht="11.25"/>
+    <row r="195" s="4" customFormat="1" ht="11.25"/>
+    <row r="196" s="4" customFormat="1" ht="11.25"/>
+    <row r="197" s="4" customFormat="1" ht="11.25"/>
+    <row r="198" s="4" customFormat="1" ht="11.25"/>
+    <row r="199" s="4" customFormat="1" ht="11.25"/>
+    <row r="200" s="4" customFormat="1" ht="11.25"/>
+    <row r="201" s="4" customFormat="1" ht="11.25"/>
+    <row r="202" s="4" customFormat="1" ht="11.25"/>
+    <row r="203" s="4" customFormat="1" ht="11.25"/>
+    <row r="204" s="4" customFormat="1" ht="11.25"/>
+    <row r="205" s="4" customFormat="1" ht="11.25"/>
+    <row r="206" s="4" customFormat="1" ht="11.25"/>
+    <row r="207" s="4" customFormat="1" ht="11.25"/>
+    <row r="208" s="4" customFormat="1" ht="11.25"/>
+    <row r="209" s="4" customFormat="1" ht="11.25"/>
+    <row r="210" s="4" customFormat="1" ht="11.25"/>
+    <row r="211" s="4" customFormat="1" ht="11.25"/>
+    <row r="212" s="4" customFormat="1" ht="11.25"/>
+    <row r="213" s="4" customFormat="1" ht="11.25"/>
+    <row r="214" s="4" customFormat="1" ht="11.25"/>
+    <row r="215" s="4" customFormat="1" ht="11.25"/>
+    <row r="216" s="4" customFormat="1" ht="11.25"/>
+    <row r="217" s="4" customFormat="1" ht="11.25"/>
+    <row r="218" s="4" customFormat="1" ht="11.25"/>
+    <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A23:AQ23"/>
     <mergeCell ref="A30:AQ30"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="A6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="AL8:AQ8"/>
     <mergeCell ref="A10:AQ10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A5:AX219"/>
   <sheetViews>
-    <sheetView topLeftCell="U4" workbookViewId="0">
-      <selection activeCell="U6" sqref="U6:AP6"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AJ11" sqref="AJ11:AJ46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:50" ht="12.75">
-      <c r="A5" s="16"/>
-[...11 lines deleted...]
-      <c r="M5" s="16"/>
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
     </row>
     <row r="6" spans="1:50" ht="14.45" customHeight="1">
-      <c r="A6" s="76"/>
-[...18 lines deleted...]
-      <c r="U6" s="83" t="s">
+      <c r="A6" s="46"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="U6" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="V6" s="83"/>
-[...27 lines deleted...]
-      <c r="AX6" s="76"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
     </row>
     <row r="7" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1">
-      <c r="T7" s="33"/>
-[...3 lines deleted...]
-      <c r="AP7" s="96" t="s">
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AP7" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="AQ7" s="96"/>
+      <c r="AQ7" s="66"/>
     </row>
     <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="86"/>
-      <c r="B8" s="88">
+      <c r="A8" s="56"/>
+      <c r="B8" s="58">
         <v>2021</v>
       </c>
-      <c r="C8" s="89"/>
-[...10 lines deleted...]
-      <c r="N8" s="89">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59">
         <v>2024</v>
       </c>
-      <c r="O8" s="89"/>
-[...4 lines deleted...]
-      <c r="T8" s="92">
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="60">
         <v>2025</v>
       </c>
-      <c r="U8" s="92"/>
-[...10 lines deleted...]
-      <c r="AF8" s="92">
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="60">
         <v>2026</v>
       </c>
-      <c r="AG8" s="92"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="88"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="60"/>
+      <c r="AI8" s="60"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="60"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="60"/>
+      <c r="AO8" s="60"/>
+      <c r="AP8" s="60"/>
+      <c r="AQ8" s="58"/>
     </row>
     <row r="9" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="87"/>
-      <c r="B9" s="43" t="s">
+      <c r="A9" s="57"/>
+      <c r="B9" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="43" t="s">
+      <c r="C9" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="44" t="s">
+      <c r="D9" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="44" t="s">
+      <c r="E9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="44" t="s">
+      <c r="F9" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="44" t="s">
+      <c r="G9" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="44" t="s">
+      <c r="H9" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="45" t="s">
+      <c r="I9" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="45" t="s">
+      <c r="J9" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="45" t="s">
+      <c r="K9" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="45" t="s">
+      <c r="L9" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="46" t="s">
+      <c r="M9" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="64" t="s">
+      <c r="N9" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="O9" s="64" t="s">
+      <c r="O9" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="P9" s="66" t="s">
+      <c r="P9" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="Q9" s="64" t="s">
+      <c r="Q9" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="R9" s="64" t="s">
+      <c r="R9" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="S9" s="64" t="s">
+      <c r="S9" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="T9" s="18" t="s">
+      <c r="T9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="U9" s="18" t="s">
+      <c r="U9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="V9" s="19" t="s">
+      <c r="V9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="W9" s="18" t="s">
+      <c r="W9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="X9" s="18" t="s">
+      <c r="X9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="Y9" s="18" t="s">
+      <c r="Y9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="Z9" s="18" t="s">
+      <c r="Z9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AA9" s="18" t="s">
+      <c r="AA9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AB9" s="19" t="s">
+      <c r="AB9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AC9" s="18" t="s">
+      <c r="AC9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AD9" s="18" t="s">
+      <c r="AD9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AE9" s="18" t="s">
+      <c r="AE9" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AF9" s="18" t="s">
+      <c r="AF9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="AG9" s="18" t="s">
+      <c r="AG9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="AH9" s="19" t="s">
+      <c r="AH9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="AI9" s="18" t="s">
+      <c r="AI9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="AJ9" s="18" t="s">
+      <c r="AJ9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="AK9" s="18" t="s">
+      <c r="AK9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="AL9" s="18" t="s">
+      <c r="AL9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AM9" s="18" t="s">
+      <c r="AM9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AN9" s="19" t="s">
+      <c r="AN9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AO9" s="18" t="s">
+      <c r="AO9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AP9" s="18" t="s">
+      <c r="AP9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AQ9" s="18" t="s">
+      <c r="AQ9" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="77"/>
-[...18 lines deleted...]
-      <c r="T10" s="93" t="s">
+      <c r="A10" s="47"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="U10" s="93"/>
-[...28 lines deleted...]
-      <c r="AX10" s="77"/>
+      <c r="U10" s="61"/>
+      <c r="V10" s="61"/>
+      <c r="W10" s="61"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="61"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="61"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
+      <c r="AL10" s="47"/>
+      <c r="AM10" s="47"/>
+      <c r="AN10" s="47"/>
+      <c r="AO10" s="47"/>
+      <c r="AP10" s="47"/>
+      <c r="AQ10" s="47"/>
+      <c r="AR10" s="47"/>
+      <c r="AS10" s="47"/>
+      <c r="AT10" s="47"/>
+      <c r="AU10" s="47"/>
+      <c r="AV10" s="47"/>
+      <c r="AW10" s="47"/>
+      <c r="AX10" s="47"/>
     </row>
     <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="20"/>
-[...11 lines deleted...]
-      <c r="N11" s="69">
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="41">
         <v>1.78</v>
       </c>
-      <c r="O11" s="7">
+      <c r="O11" s="6">
         <v>1.28</v>
       </c>
-      <c r="P11" s="69">
+      <c r="P11" s="41">
         <v>1.24</v>
       </c>
-      <c r="Q11" s="7">
+      <c r="Q11" s="6">
         <v>1.1499999999999999</v>
       </c>
-      <c r="R11" s="7">
+      <c r="R11" s="6">
         <v>0.99</v>
       </c>
-      <c r="S11" s="7">
+      <c r="S11" s="6">
         <v>0.95</v>
       </c>
-      <c r="T11" s="7">
+      <c r="T11" s="6">
         <v>11.15</v>
       </c>
-      <c r="U11" s="7">
+      <c r="U11" s="6">
         <v>5.49</v>
       </c>
-      <c r="V11" s="7">
+      <c r="V11" s="6">
         <v>3.7</v>
       </c>
-      <c r="W11" s="7">
+      <c r="W11" s="6">
         <v>3</v>
       </c>
-      <c r="X11" s="7">
+      <c r="X11" s="6">
         <v>2.25</v>
       </c>
-      <c r="Y11" s="7">
+      <c r="Y11" s="6">
         <v>1.86</v>
       </c>
-      <c r="Z11" s="7">
+      <c r="Z11" s="6">
         <v>1.59</v>
       </c>
-      <c r="AA11" s="7">
+      <c r="AA11" s="6">
         <v>1.37</v>
       </c>
-      <c r="AB11" s="7">
+      <c r="AB11" s="6">
         <v>1.19</v>
       </c>
-      <c r="AC11" s="7">
+      <c r="AC11" s="6">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AD11" s="7">
+      <c r="AD11" s="6">
         <v>0.99</v>
       </c>
-      <c r="AE11" s="7">
+      <c r="AE11" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AF11" s="7">
+      <c r="AF11" s="6">
         <v>10.28</v>
       </c>
-      <c r="AG11" s="7">
+      <c r="AG11" s="6">
         <v>5.08</v>
       </c>
-      <c r="AH11" s="7">
+      <c r="AH11" s="6">
         <v>4.09</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI11" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="AJ11" s="6">
         <v>2.96</v>
       </c>
     </row>
     <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="22"/>
-[...11 lines deleted...]
-      <c r="N12" s="69">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="41">
         <v>1.56</v>
       </c>
-      <c r="O12" s="7">
+      <c r="O12" s="6">
         <v>1.05</v>
       </c>
-      <c r="P12" s="69">
+      <c r="P12" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q12" s="7">
+      <c r="Q12" s="6">
         <v>1</v>
       </c>
-      <c r="R12" s="7">
+      <c r="R12" s="6">
         <v>0.76</v>
       </c>
-      <c r="S12" s="7">
+      <c r="S12" s="6">
         <v>0.8</v>
       </c>
-      <c r="T12" s="7">
+      <c r="T12" s="6">
         <v>9.67</v>
       </c>
-      <c r="U12" s="7">
+      <c r="U12" s="6">
         <v>4.5599999999999996</v>
       </c>
-      <c r="V12" s="7">
+      <c r="V12" s="6">
         <v>3.22</v>
       </c>
-      <c r="W12" s="7">
+      <c r="W12" s="6">
         <v>2.36</v>
       </c>
-      <c r="X12" s="7">
+      <c r="X12" s="6">
         <v>1.92</v>
       </c>
-      <c r="Y12" s="7">
+      <c r="Y12" s="6">
         <v>1.54</v>
       </c>
-      <c r="Z12" s="7">
+      <c r="Z12" s="6">
         <v>1.32</v>
       </c>
-      <c r="AA12" s="7">
+      <c r="AA12" s="6">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AB12" s="7">
+      <c r="AB12" s="6">
         <v>1.03</v>
       </c>
-      <c r="AC12" s="7">
+      <c r="AC12" s="6">
         <v>0.97</v>
       </c>
-      <c r="AD12" s="7">
+      <c r="AD12" s="6">
         <v>0.8</v>
       </c>
-      <c r="AE12" s="7">
+      <c r="AE12" s="6">
         <v>0.96</v>
       </c>
-      <c r="AF12" s="7">
+      <c r="AF12" s="6">
         <v>9.0299999999999994</v>
       </c>
-      <c r="AG12" s="7">
+      <c r="AG12" s="6">
         <v>4.12</v>
       </c>
-      <c r="AH12" s="7">
+      <c r="AH12" s="6">
         <v>3.62</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI12" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="AJ12" s="6">
         <v>2.59</v>
       </c>
     </row>
     <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="22"/>
-[...11 lines deleted...]
-      <c r="N13" s="69">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="41">
         <v>2.74</v>
       </c>
-      <c r="O13" s="7">
+      <c r="O13" s="6">
         <v>1.9</v>
       </c>
-      <c r="P13" s="69">
+      <c r="P13" s="41">
         <v>1.69</v>
       </c>
-      <c r="Q13" s="7">
+      <c r="Q13" s="6">
         <v>1.38</v>
       </c>
-      <c r="R13" s="7">
+      <c r="R13" s="6">
         <v>1.68</v>
       </c>
-      <c r="S13" s="7">
+      <c r="S13" s="6">
         <v>1.21</v>
       </c>
-      <c r="T13" s="7">
+      <c r="T13" s="6">
         <v>15.15</v>
       </c>
-      <c r="U13" s="7">
+      <c r="U13" s="6">
         <v>7.72</v>
       </c>
-      <c r="V13" s="7">
+      <c r="V13" s="6">
         <v>4.97</v>
       </c>
-      <c r="W13" s="7">
+      <c r="W13" s="6">
         <v>4.08</v>
       </c>
-      <c r="X13" s="7">
+      <c r="X13" s="6">
         <v>3.72</v>
       </c>
-      <c r="Y13" s="7">
+      <c r="Y13" s="6">
         <v>2.23</v>
       </c>
-      <c r="Z13" s="7">
+      <c r="Z13" s="6">
         <v>2.04</v>
       </c>
-      <c r="AA13" s="7">
+      <c r="AA13" s="6">
         <v>2.08</v>
       </c>
-      <c r="AB13" s="7">
+      <c r="AB13" s="6">
         <v>1.85</v>
       </c>
-      <c r="AC13" s="7">
+      <c r="AC13" s="6">
         <v>1.9</v>
       </c>
-      <c r="AD13" s="7">
+      <c r="AD13" s="6">
         <v>1.4</v>
       </c>
-      <c r="AE13" s="7">
+      <c r="AE13" s="6">
         <v>1.72</v>
       </c>
-      <c r="AF13" s="7">
+      <c r="AF13" s="6">
         <v>14.4</v>
       </c>
-      <c r="AG13" s="7">
+      <c r="AG13" s="6">
         <v>6.32</v>
       </c>
-      <c r="AH13" s="7">
+      <c r="AH13" s="6">
         <v>4.7</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AI13" s="6">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AJ13" s="6">
         <v>4.8099999999999996</v>
       </c>
     </row>
     <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="22"/>
-[...11 lines deleted...]
-      <c r="N14" s="69">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="41">
         <v>2.14</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>1.97</v>
       </c>
-      <c r="P14" s="69">
+      <c r="P14" s="41">
         <v>1.47</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="Q14" s="6">
         <v>1.64</v>
       </c>
-      <c r="R14" s="7">
+      <c r="R14" s="6">
         <v>1.18</v>
       </c>
-      <c r="S14" s="7">
+      <c r="S14" s="6">
         <v>1.24</v>
       </c>
-      <c r="T14" s="7">
+      <c r="T14" s="6">
         <v>18.09</v>
       </c>
-      <c r="U14" s="7">
+      <c r="U14" s="6">
         <v>7.13</v>
       </c>
-      <c r="V14" s="7">
+      <c r="V14" s="6">
         <v>4.46</v>
       </c>
-      <c r="W14" s="7">
+      <c r="W14" s="6">
         <v>4.66</v>
       </c>
-      <c r="X14" s="7">
+      <c r="X14" s="6">
         <v>3.27</v>
       </c>
-      <c r="Y14" s="7">
+      <c r="Y14" s="6">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="6">
         <v>1.89</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>1.52</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>1.3</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="6">
         <v>1.45</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="6">
         <v>1.3</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>1.28</v>
       </c>
-      <c r="AF14" s="7">
+      <c r="AF14" s="6">
         <v>13.14</v>
       </c>
-      <c r="AG14" s="7">
+      <c r="AG14" s="6">
         <v>6.66</v>
       </c>
-      <c r="AH14" s="7">
+      <c r="AH14" s="6">
         <v>6.06</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AI14" s="6">
+        <v>3.77</v>
+      </c>
+      <c r="AJ14" s="6">
         <v>3.77</v>
       </c>
     </row>
     <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="22"/>
-[...11 lines deleted...]
-      <c r="N15" s="69">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="41">
         <v>1.1200000000000001</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>0.93</v>
       </c>
-      <c r="P15" s="69">
+      <c r="P15" s="41">
         <v>0.53</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="6">
         <v>0.78</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="6">
         <v>0.5</v>
       </c>
-      <c r="S15" s="7">
+      <c r="S15" s="6">
         <v>0.62</v>
       </c>
-      <c r="T15" s="7">
+      <c r="T15" s="6">
         <v>6.43</v>
       </c>
-      <c r="U15" s="7">
+      <c r="U15" s="6">
         <v>3.01</v>
       </c>
-      <c r="V15" s="7">
+      <c r="V15" s="6">
         <v>1.86</v>
       </c>
-      <c r="W15" s="7">
+      <c r="W15" s="6">
         <v>2.36</v>
       </c>
-      <c r="X15" s="7">
+      <c r="X15" s="6">
         <v>1.25</v>
       </c>
-      <c r="Y15" s="7">
+      <c r="Y15" s="6">
         <v>1.22</v>
       </c>
-      <c r="Z15" s="7">
+      <c r="Z15" s="6">
         <v>1.29</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="6">
         <v>1.3</v>
       </c>
-      <c r="AB15" s="7">
+      <c r="AB15" s="6">
         <v>1.08</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="6">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="6">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="6">
         <v>0.63</v>
       </c>
-      <c r="AF15" s="7">
+      <c r="AF15" s="6">
         <v>5.2</v>
       </c>
-      <c r="AG15" s="7">
+      <c r="AG15" s="6">
         <v>3.27</v>
       </c>
-      <c r="AH15" s="7">
+      <c r="AH15" s="6">
         <v>1.78</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AI15" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="AJ15" s="6">
         <v>1.33</v>
       </c>
     </row>
     <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="22"/>
-[...11 lines deleted...]
-      <c r="N16" s="69">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="41">
         <v>2.66</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>1.82</v>
       </c>
-      <c r="P16" s="69">
+      <c r="P16" s="41">
         <v>2</v>
       </c>
-      <c r="Q16" s="7">
+      <c r="Q16" s="6">
         <v>1.58</v>
       </c>
-      <c r="R16" s="7">
+      <c r="R16" s="6">
         <v>1.51</v>
       </c>
-      <c r="S16" s="7">
+      <c r="S16" s="6">
         <v>1.26</v>
       </c>
-      <c r="T16" s="7">
+      <c r="T16" s="6">
         <v>15.02</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U16" s="6">
         <v>8.51</v>
       </c>
-      <c r="V16" s="7">
+      <c r="V16" s="6">
         <v>6.05</v>
       </c>
-      <c r="W16" s="7">
+      <c r="W16" s="6">
         <v>4.58</v>
       </c>
-      <c r="X16" s="7">
+      <c r="X16" s="6">
         <v>2.78</v>
       </c>
-      <c r="Y16" s="7">
+      <c r="Y16" s="6">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="7">
+      <c r="Z16" s="6">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>1.73</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="6">
         <v>1.57</v>
       </c>
-      <c r="AC16" s="7">
+      <c r="AC16" s="6">
         <v>1.73</v>
       </c>
-      <c r="AD16" s="7">
+      <c r="AD16" s="6">
         <v>1.71</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="6">
         <v>1.71</v>
       </c>
-      <c r="AF16" s="7">
+      <c r="AF16" s="6">
         <v>15.74</v>
       </c>
-      <c r="AG16" s="7">
+      <c r="AG16" s="6">
         <v>7.92</v>
       </c>
-      <c r="AH16" s="7">
+      <c r="AH16" s="6">
         <v>5.89</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AI16" s="6">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AJ16" s="6">
         <v>4.5199999999999996</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="22"/>
-[...11 lines deleted...]
-      <c r="N17" s="69">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="41">
         <v>1.66</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>1.76</v>
       </c>
-      <c r="P17" s="69">
+      <c r="P17" s="41">
         <v>0.74</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>1.25</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>1.21</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="6">
         <v>0.97</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="6">
         <v>7.67</v>
       </c>
-      <c r="U17" s="7">
+      <c r="U17" s="6">
         <v>6.69</v>
       </c>
-      <c r="V17" s="7">
+      <c r="V17" s="6">
         <v>2.62</v>
       </c>
-      <c r="W17" s="7">
+      <c r="W17" s="6">
         <v>2.85</v>
       </c>
-      <c r="X17" s="7">
+      <c r="X17" s="6">
         <v>1.05</v>
       </c>
-      <c r="Y17" s="7">
+      <c r="Y17" s="6">
         <v>2.17</v>
       </c>
-      <c r="Z17" s="7">
+      <c r="Z17" s="6">
         <v>1.61</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="6">
         <v>0.97</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="6">
         <v>0.86</v>
       </c>
-      <c r="AC17" s="7">
+      <c r="AC17" s="6">
         <v>1.21</v>
       </c>
-      <c r="AD17" s="7">
+      <c r="AD17" s="6">
         <v>1.49</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="6">
         <v>1.43</v>
       </c>
-      <c r="AF17" s="7">
+      <c r="AF17" s="6">
         <v>9.7200000000000006</v>
       </c>
-      <c r="AG17" s="7">
+      <c r="AG17" s="6">
         <v>4.12</v>
       </c>
-      <c r="AH17" s="7">
+      <c r="AH17" s="6">
         <v>2.08</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AI17" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>0.89</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="22"/>
-[...11 lines deleted...]
-      <c r="N18" s="69">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="41">
         <v>0.73</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>0.48</v>
       </c>
-      <c r="P18" s="69">
+      <c r="P18" s="41">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q18" s="7">
+      <c r="Q18" s="6">
         <v>0.89</v>
       </c>
-      <c r="R18" s="7">
+      <c r="R18" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S18" s="7">
+      <c r="S18" s="6">
         <v>1.07</v>
       </c>
-      <c r="T18" s="7">
+      <c r="T18" s="6">
         <v>7.8</v>
       </c>
-      <c r="U18" s="7">
+      <c r="U18" s="6">
         <v>5.43</v>
       </c>
-      <c r="V18" s="7">
+      <c r="V18" s="6">
         <v>1.77</v>
       </c>
-      <c r="W18" s="7">
+      <c r="W18" s="6">
         <v>1.66</v>
       </c>
-      <c r="X18" s="7">
+      <c r="X18" s="6">
         <v>0.79</v>
       </c>
-      <c r="Y18" s="7">
+      <c r="Y18" s="6">
         <v>2.87</v>
       </c>
-      <c r="Z18" s="7">
+      <c r="Z18" s="6">
         <v>2.27</v>
       </c>
-      <c r="AA18" s="7">
+      <c r="AA18" s="6">
         <v>1.82</v>
       </c>
-      <c r="AB18" s="7">
+      <c r="AB18" s="6">
         <v>1.17</v>
       </c>
-      <c r="AC18" s="7">
+      <c r="AC18" s="6">
         <v>0.79</v>
       </c>
-      <c r="AD18" s="7">
+      <c r="AD18" s="6">
         <v>0.72</v>
       </c>
-      <c r="AE18" s="7">
+      <c r="AE18" s="6">
         <v>1.31</v>
       </c>
-      <c r="AF18" s="7">
+      <c r="AF18" s="6">
         <v>15.46</v>
       </c>
-      <c r="AG18" s="7">
+      <c r="AG18" s="6">
         <v>2.72</v>
       </c>
-      <c r="AH18" s="7">
+      <c r="AH18" s="6">
         <v>6.26</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AI18" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="AJ18" s="6">
         <v>2.67</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B19" s="22"/>
-[...11 lines deleted...]
-      <c r="N19" s="69">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="41">
         <v>1.97</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>1.07</v>
       </c>
-      <c r="P19" s="69">
+      <c r="P19" s="41">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Q19" s="7">
+      <c r="Q19" s="6">
         <v>0.69</v>
       </c>
-      <c r="R19" s="7">
+      <c r="R19" s="6">
         <v>0.63</v>
       </c>
-      <c r="S19" s="7">
+      <c r="S19" s="6">
         <v>0.86</v>
       </c>
-      <c r="T19" s="7">
+      <c r="T19" s="6">
         <v>7.28</v>
       </c>
-      <c r="U19" s="7">
+      <c r="U19" s="6">
         <v>1.88</v>
       </c>
-      <c r="V19" s="7">
+      <c r="V19" s="6">
         <v>6.19</v>
       </c>
-      <c r="W19" s="7">
+      <c r="W19" s="6">
         <v>3.71</v>
       </c>
-      <c r="X19" s="7">
+      <c r="X19" s="6">
         <v>1.83</v>
       </c>
-      <c r="Y19" s="7">
+      <c r="Y19" s="6">
         <v>1.23</v>
       </c>
-      <c r="Z19" s="7">
+      <c r="Z19" s="6">
         <v>2.89</v>
       </c>
-      <c r="AA19" s="7">
+      <c r="AA19" s="6">
         <v>1.6</v>
       </c>
-      <c r="AB19" s="7">
+      <c r="AB19" s="6">
         <v>0.81</v>
       </c>
-      <c r="AC19" s="7">
+      <c r="AC19" s="6">
         <v>1.46</v>
       </c>
-      <c r="AD19" s="7">
+      <c r="AD19" s="6">
         <v>0.67</v>
       </c>
-      <c r="AE19" s="7">
+      <c r="AE19" s="6">
         <v>0.45</v>
       </c>
-      <c r="AF19" s="7">
+      <c r="AF19" s="6">
         <v>5.62</v>
       </c>
-      <c r="AG19" s="7">
+      <c r="AG19" s="6">
         <v>10.86</v>
       </c>
-      <c r="AH19" s="7">
+      <c r="AH19" s="6">
         <v>4.54</v>
       </c>
-      <c r="AI19" s="15">
+      <c r="AI19" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="AJ19" s="6">
         <v>1.94</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="22"/>
-[...11 lines deleted...]
-      <c r="N20" s="69">
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="41">
         <v>2.37</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="6">
         <v>1.42</v>
       </c>
-      <c r="P20" s="69">
+      <c r="P20" s="41">
         <v>1.61</v>
       </c>
-      <c r="Q20" s="7">
+      <c r="Q20" s="6">
         <v>1.45</v>
       </c>
-      <c r="R20" s="7">
+      <c r="R20" s="6">
         <v>0.85</v>
       </c>
-      <c r="S20" s="7">
+      <c r="S20" s="6">
         <v>0.87</v>
       </c>
-      <c r="T20" s="7">
+      <c r="T20" s="6">
         <v>7.36</v>
       </c>
-      <c r="U20" s="7">
+      <c r="U20" s="6">
         <v>4.3600000000000003</v>
       </c>
-      <c r="V20" s="7">
+      <c r="V20" s="6">
         <v>4.68</v>
       </c>
-      <c r="W20" s="7">
+      <c r="W20" s="6">
         <v>2.69</v>
       </c>
-      <c r="X20" s="7">
+      <c r="X20" s="6">
         <v>1.5</v>
       </c>
-      <c r="Y20" s="7">
+      <c r="Y20" s="6">
         <v>1.43</v>
       </c>
-      <c r="Z20" s="7">
+      <c r="Z20" s="6">
         <v>1.83</v>
       </c>
-      <c r="AA20" s="7">
+      <c r="AA20" s="6">
         <v>2</v>
       </c>
-      <c r="AB20" s="7">
+      <c r="AB20" s="6">
         <v>1.67</v>
       </c>
-      <c r="AC20" s="7">
+      <c r="AC20" s="6">
         <v>0.96</v>
       </c>
-      <c r="AD20" s="7">
+      <c r="AD20" s="6">
         <v>1.36</v>
       </c>
-      <c r="AE20" s="7">
+      <c r="AE20" s="6">
         <v>1.07</v>
       </c>
-      <c r="AF20" s="7">
+      <c r="AF20" s="6">
         <v>10.69</v>
       </c>
-      <c r="AG20" s="7">
+      <c r="AG20" s="6">
         <v>9</v>
       </c>
-      <c r="AH20" s="7">
+      <c r="AH20" s="6">
         <v>4.03</v>
       </c>
-      <c r="AI20" s="15">
+      <c r="AI20" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AJ20" s="6">
         <v>3.02</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="22"/>
-[...11 lines deleted...]
-      <c r="N21" s="69">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="41">
         <v>0.73</v>
       </c>
-      <c r="O21" s="7">
+      <c r="O21" s="6">
         <v>0.96</v>
       </c>
-      <c r="P21" s="69">
+      <c r="P21" s="41">
         <v>0.64</v>
       </c>
-      <c r="Q21" s="7">
+      <c r="Q21" s="6">
         <v>0.84</v>
       </c>
-      <c r="R21" s="7">
+      <c r="R21" s="6">
         <v>1.17</v>
       </c>
-      <c r="S21" s="7">
+      <c r="S21" s="6">
         <v>1.07</v>
       </c>
-      <c r="T21" s="7">
+      <c r="T21" s="6">
         <v>11.86</v>
       </c>
-      <c r="U21" s="7">
+      <c r="U21" s="6">
         <v>2.75</v>
       </c>
-      <c r="V21" s="7">
+      <c r="V21" s="6">
         <v>1.8</v>
       </c>
-      <c r="W21" s="7">
+      <c r="W21" s="6">
         <v>3.22</v>
       </c>
-      <c r="X21" s="7">
+      <c r="X21" s="6">
         <v>1.61</v>
       </c>
-      <c r="Y21" s="7">
+      <c r="Y21" s="6">
         <v>1.46</v>
       </c>
-      <c r="Z21" s="7">
+      <c r="Z21" s="6">
         <v>1.44</v>
       </c>
-      <c r="AA21" s="7">
+      <c r="AA21" s="6">
         <v>1</v>
       </c>
-      <c r="AB21" s="7">
+      <c r="AB21" s="6">
         <v>0.6</v>
       </c>
-      <c r="AC21" s="7">
+      <c r="AC21" s="6">
         <v>0.6</v>
       </c>
-      <c r="AD21" s="7">
+      <c r="AD21" s="6">
         <v>0.79</v>
       </c>
-      <c r="AE21" s="7">
+      <c r="AE21" s="6">
         <v>1</v>
       </c>
-      <c r="AF21" s="7">
+      <c r="AF21" s="6">
         <v>3.43</v>
       </c>
-      <c r="AG21" s="7">
+      <c r="AG21" s="6">
         <v>3.22</v>
       </c>
-      <c r="AH21" s="7">
+      <c r="AH21" s="6">
         <v>2.33</v>
       </c>
-      <c r="AI21" s="15">
+      <c r="AI21" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="AJ21" s="6">
         <v>1.56</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="22"/>
-[...11 lines deleted...]
-      <c r="N22" s="69">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="41">
         <v>1.49</v>
       </c>
-      <c r="O22" s="7">
+      <c r="O22" s="6">
         <v>0.85</v>
       </c>
-      <c r="P22" s="69">
+      <c r="P22" s="41">
         <v>0.96</v>
       </c>
-      <c r="Q22" s="7">
+      <c r="Q22" s="6">
         <v>0.9</v>
       </c>
-      <c r="R22" s="7">
+      <c r="R22" s="6">
         <v>1.08</v>
       </c>
-      <c r="S22" s="7">
+      <c r="S22" s="6">
         <v>0.72</v>
       </c>
-      <c r="T22" s="7">
+      <c r="T22" s="6">
         <v>7.56</v>
       </c>
-      <c r="U22" s="7">
+      <c r="U22" s="6">
         <v>6.68</v>
       </c>
-      <c r="V22" s="7">
+      <c r="V22" s="6">
         <v>3.11</v>
       </c>
-      <c r="W22" s="7">
+      <c r="W22" s="6">
         <v>3.08</v>
       </c>
-      <c r="X22" s="7">
+      <c r="X22" s="6">
         <v>2.66</v>
       </c>
-      <c r="Y22" s="7">
+      <c r="Y22" s="6">
         <v>2.23</v>
       </c>
-      <c r="Z22" s="7">
+      <c r="Z22" s="6">
         <v>1.37</v>
       </c>
-      <c r="AA22" s="7">
+      <c r="AA22" s="6">
         <v>1.43</v>
       </c>
-      <c r="AB22" s="7">
+      <c r="AB22" s="6">
         <v>0.94</v>
       </c>
-      <c r="AC22" s="7">
+      <c r="AC22" s="6">
         <v>1.07</v>
       </c>
-      <c r="AD22" s="7">
+      <c r="AD22" s="6">
         <v>1.24</v>
       </c>
-      <c r="AE22" s="7">
+      <c r="AE22" s="6">
         <v>1.07</v>
       </c>
-      <c r="AF22" s="7">
+      <c r="AF22" s="6">
         <v>9.5</v>
       </c>
-      <c r="AG22" s="7">
+      <c r="AG22" s="6">
         <v>4.05</v>
       </c>
-      <c r="AH22" s="7">
+      <c r="AH22" s="6">
         <v>4.17</v>
       </c>
-      <c r="AI22" s="15">
+      <c r="AI22" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="AJ22" s="6">
         <v>1.71</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="22"/>
-[...11 lines deleted...]
-      <c r="N23" s="69">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="41">
         <v>2.52</v>
       </c>
-      <c r="O23" s="7">
+      <c r="O23" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P23" s="69">
+      <c r="P23" s="41">
         <v>1.47</v>
       </c>
-      <c r="Q23" s="7">
+      <c r="Q23" s="6">
         <v>1.66</v>
       </c>
-      <c r="R23" s="7">
+      <c r="R23" s="6">
         <v>1.01</v>
       </c>
-      <c r="S23" s="7">
+      <c r="S23" s="6">
         <v>1.57</v>
       </c>
-      <c r="T23" s="7">
+      <c r="T23" s="6">
         <v>9.07</v>
       </c>
-      <c r="U23" s="7">
+      <c r="U23" s="6">
         <v>4.75</v>
       </c>
-      <c r="V23" s="7">
+      <c r="V23" s="6">
         <v>5.08</v>
       </c>
-      <c r="W23" s="7">
+      <c r="W23" s="6">
         <v>1.76</v>
       </c>
-      <c r="X23" s="7">
+      <c r="X23" s="6">
         <v>2.8</v>
       </c>
-      <c r="Y23" s="7">
+      <c r="Y23" s="6">
         <v>3.31</v>
       </c>
-      <c r="Z23" s="7">
+      <c r="Z23" s="6">
         <v>1.66</v>
       </c>
-      <c r="AA23" s="7">
+      <c r="AA23" s="6">
         <v>1.01</v>
       </c>
-      <c r="AB23" s="7">
+      <c r="AB23" s="6">
         <v>0.9</v>
       </c>
-      <c r="AC23" s="7">
+      <c r="AC23" s="6">
         <v>1.39</v>
       </c>
-      <c r="AD23" s="7">
+      <c r="AD23" s="6">
         <v>0.63</v>
       </c>
-      <c r="AE23" s="7">
+      <c r="AE23" s="6">
         <v>1.25</v>
       </c>
-      <c r="AF23" s="7">
+      <c r="AF23" s="6">
         <v>9.5</v>
       </c>
-      <c r="AG23" s="7">
+      <c r="AG23" s="6">
         <v>5.54</v>
       </c>
-      <c r="AH23" s="7">
+      <c r="AH23" s="6">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AI23" s="15">
+      <c r="AI23" s="6">
+        <v>3.95</v>
+      </c>
+      <c r="AJ23" s="6">
         <v>3.95</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="22"/>
-[...11 lines deleted...]
-      <c r="N24" s="69">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="41">
         <v>1.96</v>
       </c>
-      <c r="O24" s="7">
+      <c r="O24" s="6">
         <v>1.71</v>
       </c>
-      <c r="P24" s="69">
+      <c r="P24" s="41">
         <v>1.78</v>
       </c>
-      <c r="Q24" s="7">
+      <c r="Q24" s="6">
         <v>1.57</v>
       </c>
-      <c r="R24" s="7">
+      <c r="R24" s="6">
         <v>1.59</v>
       </c>
-      <c r="S24" s="7">
+      <c r="S24" s="6">
         <v>1.48</v>
       </c>
-      <c r="T24" s="7">
+      <c r="T24" s="6">
         <v>15.74</v>
       </c>
-      <c r="U24" s="7">
+      <c r="U24" s="6">
         <v>7.96</v>
       </c>
-      <c r="V24" s="7">
+      <c r="V24" s="6">
         <v>4.8099999999999996</v>
       </c>
-      <c r="W24" s="7">
+      <c r="W24" s="6">
         <v>4.0599999999999996</v>
       </c>
-      <c r="X24" s="7">
+      <c r="X24" s="6">
         <v>3.04</v>
       </c>
-      <c r="Y24" s="7">
+      <c r="Y24" s="6">
         <v>2.34</v>
       </c>
-      <c r="Z24" s="7">
+      <c r="Z24" s="6">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AA24" s="7">
+      <c r="AA24" s="6">
         <v>2.23</v>
       </c>
-      <c r="AB24" s="7">
+      <c r="AB24" s="6">
         <v>1.75</v>
       </c>
-      <c r="AC24" s="7">
+      <c r="AC24" s="6">
         <v>1.57</v>
       </c>
-      <c r="AD24" s="7">
+      <c r="AD24" s="6">
         <v>1.05</v>
       </c>
-      <c r="AE24" s="7">
+      <c r="AE24" s="6">
         <v>1.04</v>
       </c>
-      <c r="AF24" s="7">
+      <c r="AF24" s="6">
         <v>13.01</v>
       </c>
-      <c r="AG24" s="7">
+      <c r="AG24" s="6">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AH24" s="7">
+      <c r="AH24" s="6">
         <v>5.09</v>
       </c>
-      <c r="AI24" s="15">
+      <c r="AI24" s="6">
         <v>4.58</v>
       </c>
+      <c r="AJ24" s="6">
+        <v>4.58</v>
+      </c>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="78"/>
-[...18 lines deleted...]
-      <c r="T25" s="85" t="s">
+      <c r="A25" s="48"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="48"/>
+      <c r="O25" s="48"/>
+      <c r="P25" s="48"/>
+      <c r="Q25" s="48"/>
+      <c r="R25" s="48"/>
+      <c r="S25" s="48"/>
+      <c r="T25" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="U25" s="85"/>
-[...26 lines deleted...]
-      <c r="AX25" s="78"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="48"/>
+      <c r="AI25" s="48"/>
+      <c r="AJ25" s="48"/>
+      <c r="AM25" s="48"/>
+      <c r="AN25" s="48"/>
+      <c r="AO25" s="48"/>
+      <c r="AP25" s="48"/>
+      <c r="AQ25" s="48"/>
+      <c r="AR25" s="48"/>
+      <c r="AS25" s="48"/>
+      <c r="AT25" s="48"/>
+      <c r="AU25" s="48"/>
+      <c r="AV25" s="48"/>
+      <c r="AW25" s="48"/>
+      <c r="AX25" s="48"/>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="22"/>
-[...11 lines deleted...]
-      <c r="N26" s="69">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="41">
         <v>1.78</v>
       </c>
-      <c r="O26" s="7">
+      <c r="O26" s="6">
         <v>1.2</v>
       </c>
-      <c r="P26" s="69">
+      <c r="P26" s="41">
         <v>1.22</v>
       </c>
-      <c r="Q26" s="7">
+      <c r="Q26" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R26" s="7">
+      <c r="R26" s="6">
         <v>0.93</v>
       </c>
-      <c r="S26" s="7">
+      <c r="S26" s="6">
         <v>0.87</v>
       </c>
-      <c r="T26" s="7">
+      <c r="T26" s="6">
         <v>11</v>
       </c>
-      <c r="U26" s="7">
+      <c r="U26" s="6">
         <v>5.26</v>
       </c>
-      <c r="V26" s="7">
+      <c r="V26" s="6">
         <v>3.62</v>
       </c>
-      <c r="W26" s="7">
+      <c r="W26" s="6">
         <v>2.79</v>
       </c>
-      <c r="X26" s="7">
+      <c r="X26" s="6">
         <v>2.15</v>
       </c>
-      <c r="Y26" s="7">
+      <c r="Y26" s="6">
         <v>1.74</v>
       </c>
-      <c r="Z26" s="7">
+      <c r="Z26" s="6">
         <v>1.5</v>
       </c>
-      <c r="AA26" s="7">
+      <c r="AA26" s="6">
         <v>1.31</v>
       </c>
-      <c r="AB26" s="7">
+      <c r="AB26" s="6">
         <v>1.18</v>
       </c>
-      <c r="AC26" s="7">
+      <c r="AC26" s="6">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AD26" s="7">
+      <c r="AD26" s="6">
         <v>0.95</v>
       </c>
-      <c r="AE26" s="7">
+      <c r="AE26" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AF26" s="7">
+      <c r="AF26" s="6">
         <v>9.9499999999999993</v>
       </c>
-      <c r="AG26" s="7">
+      <c r="AG26" s="6">
         <v>4.75</v>
       </c>
-      <c r="AH26" s="7">
+      <c r="AH26" s="6">
         <v>3.91</v>
       </c>
-      <c r="AI26" s="15">
+      <c r="AI26" s="6">
+        <v>3</v>
+      </c>
+      <c r="AJ26" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="22"/>
-[...11 lines deleted...]
-      <c r="N27" s="69">
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="41">
         <v>1.62</v>
       </c>
-      <c r="O27" s="7">
+      <c r="O27" s="6">
         <v>1.06</v>
       </c>
-      <c r="P27" s="69">
+      <c r="P27" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q27" s="7">
+      <c r="Q27" s="6">
         <v>1</v>
       </c>
-      <c r="R27" s="7">
+      <c r="R27" s="6">
         <v>0.77</v>
       </c>
-      <c r="S27" s="7">
+      <c r="S27" s="6">
         <v>0.82</v>
       </c>
-      <c r="T27" s="7">
+      <c r="T27" s="6">
         <v>9.8800000000000008</v>
       </c>
-      <c r="U27" s="7">
+      <c r="U27" s="6">
         <v>4.6900000000000004</v>
       </c>
-      <c r="V27" s="7">
+      <c r="V27" s="6">
         <v>3.27</v>
       </c>
-      <c r="W27" s="7">
+      <c r="W27" s="6">
         <v>2.4500000000000002</v>
       </c>
-      <c r="X27" s="7">
+      <c r="X27" s="6">
         <v>1.93</v>
       </c>
-      <c r="Y27" s="7">
+      <c r="Y27" s="6">
         <v>1.57</v>
       </c>
-      <c r="Z27" s="7">
+      <c r="Z27" s="6">
         <v>1.34</v>
       </c>
-      <c r="AA27" s="7">
+      <c r="AA27" s="6">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AB27" s="7">
+      <c r="AB27" s="6">
         <v>1.07</v>
       </c>
-      <c r="AC27" s="7">
+      <c r="AC27" s="6">
         <v>0.99</v>
       </c>
-      <c r="AD27" s="7">
+      <c r="AD27" s="6">
         <v>0.82</v>
       </c>
-      <c r="AE27" s="7">
+      <c r="AE27" s="6">
         <v>0.97</v>
       </c>
-      <c r="AF27" s="7">
+      <c r="AF27" s="6">
         <v>9.1</v>
       </c>
-      <c r="AG27" s="7">
+      <c r="AG27" s="6">
         <v>4.17</v>
       </c>
-      <c r="AH27" s="7">
+      <c r="AH27" s="6">
         <v>3.69</v>
       </c>
-      <c r="AI27" s="15">
+      <c r="AI27" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="AJ27" s="6">
         <v>2.65</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="22"/>
-[...11 lines deleted...]
-      <c r="N28" s="69">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="41">
         <v>2.78</v>
       </c>
-      <c r="O28" s="7">
+      <c r="O28" s="6">
         <v>1.88</v>
       </c>
-      <c r="P28" s="69">
+      <c r="P28" s="41">
         <v>1.62</v>
       </c>
-      <c r="Q28" s="7">
+      <c r="Q28" s="6">
         <v>1.36</v>
       </c>
-      <c r="R28" s="7">
+      <c r="R28" s="6">
         <v>1.61</v>
       </c>
-      <c r="S28" s="7">
+      <c r="S28" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="T28" s="7">
+      <c r="T28" s="6">
         <v>15.45</v>
       </c>
-      <c r="U28" s="7">
+      <c r="U28" s="6">
         <v>7.73</v>
       </c>
-      <c r="V28" s="7">
+      <c r="V28" s="6">
         <v>4.9800000000000004</v>
       </c>
-      <c r="W28" s="7">
+      <c r="W28" s="6">
         <v>3.98</v>
       </c>
-      <c r="X28" s="7">
+      <c r="X28" s="6">
         <v>3.76</v>
       </c>
-      <c r="Y28" s="7">
+      <c r="Y28" s="6">
         <v>2.27</v>
       </c>
-      <c r="Z28" s="7">
+      <c r="Z28" s="6">
         <v>2.08</v>
       </c>
-      <c r="AA28" s="7">
+      <c r="AA28" s="6">
         <v>2.12</v>
       </c>
-      <c r="AB28" s="7">
+      <c r="AB28" s="6">
         <v>1.81</v>
       </c>
-      <c r="AC28" s="7">
+      <c r="AC28" s="6">
         <v>1.89</v>
       </c>
-      <c r="AD28" s="7">
+      <c r="AD28" s="6">
         <v>1.39</v>
       </c>
-      <c r="AE28" s="7">
+      <c r="AE28" s="6">
         <v>1.72</v>
       </c>
-      <c r="AF28" s="7">
+      <c r="AF28" s="6">
         <v>14.14</v>
       </c>
-      <c r="AG28" s="7">
+      <c r="AG28" s="6">
         <v>6.53</v>
       </c>
-      <c r="AH28" s="7">
+      <c r="AH28" s="6">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AI28" s="15">
+      <c r="AI28" s="6">
+        <v>4.79</v>
+      </c>
+      <c r="AJ28" s="6">
         <v>4.79</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="22"/>
-[...11 lines deleted...]
-      <c r="N29" s="69">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="41">
         <v>0.85</v>
       </c>
-      <c r="O29" s="7">
+      <c r="O29" s="6">
         <v>0.9</v>
       </c>
-      <c r="P29" s="69">
+      <c r="P29" s="41">
         <v>0.81</v>
       </c>
-      <c r="Q29" s="7">
+      <c r="Q29" s="6">
         <v>0.72</v>
       </c>
-      <c r="R29" s="7">
+      <c r="R29" s="6">
         <v>0.6</v>
       </c>
-      <c r="S29" s="7">
+      <c r="S29" s="6">
         <v>0.55000000000000004</v>
       </c>
-      <c r="T29" s="7">
+      <c r="T29" s="6">
         <v>6.53</v>
       </c>
-      <c r="U29" s="7">
+      <c r="U29" s="6">
         <v>3.08</v>
       </c>
-      <c r="V29" s="7">
+      <c r="V29" s="6">
         <v>0.9</v>
       </c>
-      <c r="W29" s="7">
+      <c r="W29" s="6">
         <v>2.36</v>
       </c>
-      <c r="X29" s="7">
+      <c r="X29" s="6">
         <v>0.67</v>
       </c>
-      <c r="Y29" s="7">
+      <c r="Y29" s="6">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Z29" s="7">
+      <c r="Z29" s="6">
         <v>1.34</v>
       </c>
-      <c r="AA29" s="7">
+      <c r="AA29" s="6">
         <v>1</v>
       </c>
-      <c r="AB29" s="7">
+      <c r="AB29" s="6">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AC29" s="7">
+      <c r="AC29" s="6">
         <v>0.53</v>
       </c>
-      <c r="AD29" s="7">
+      <c r="AD29" s="6">
         <v>0.73</v>
       </c>
-      <c r="AE29" s="7">
+      <c r="AE29" s="6">
         <v>0.89</v>
       </c>
-      <c r="AF29" s="7">
+      <c r="AF29" s="6">
         <v>4.67</v>
       </c>
-      <c r="AG29" s="7">
+      <c r="AG29" s="6">
         <v>2.79</v>
       </c>
-      <c r="AH29" s="7">
+      <c r="AH29" s="6">
         <v>1.6</v>
       </c>
-      <c r="AI29" s="15">
+      <c r="AI29" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="AJ29" s="6">
         <v>1.54</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="22"/>
-[...11 lines deleted...]
-      <c r="N30" s="69">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="41">
         <v>2.5</v>
       </c>
-      <c r="O30" s="7">
+      <c r="O30" s="6">
         <v>1.69</v>
       </c>
-      <c r="P30" s="69">
+      <c r="P30" s="41">
         <v>1.95</v>
       </c>
-      <c r="Q30" s="7">
+      <c r="Q30" s="6">
         <v>1.47</v>
       </c>
-      <c r="R30" s="7">
+      <c r="R30" s="6">
         <v>1.33</v>
       </c>
-      <c r="S30" s="7">
+      <c r="S30" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T30" s="7">
+      <c r="T30" s="6">
         <v>14.83</v>
       </c>
-      <c r="U30" s="7">
+      <c r="U30" s="6">
         <v>8.08</v>
       </c>
-      <c r="V30" s="7">
+      <c r="V30" s="6">
         <v>5.68</v>
       </c>
-      <c r="W30" s="7">
+      <c r="W30" s="6">
         <v>3.67</v>
       </c>
-      <c r="X30" s="7">
+      <c r="X30" s="6">
         <v>2.58</v>
       </c>
-      <c r="Y30" s="7">
+      <c r="Y30" s="6">
         <v>2.39</v>
       </c>
-      <c r="Z30" s="7">
+      <c r="Z30" s="6">
         <v>2.08</v>
       </c>
-      <c r="AA30" s="7">
+      <c r="AA30" s="6">
         <v>1.68</v>
       </c>
-      <c r="AB30" s="7">
+      <c r="AB30" s="6">
         <v>1.49</v>
       </c>
-      <c r="AC30" s="7">
+      <c r="AC30" s="6">
         <v>1.43</v>
       </c>
-      <c r="AD30" s="7">
+      <c r="AD30" s="6">
         <v>1.58</v>
       </c>
-      <c r="AE30" s="7">
+      <c r="AE30" s="6">
         <v>1.71</v>
       </c>
-      <c r="AF30" s="7">
+      <c r="AF30" s="6">
         <v>13.92</v>
       </c>
-      <c r="AG30" s="7">
+      <c r="AG30" s="6">
         <v>6.99</v>
       </c>
-      <c r="AH30" s="7">
+      <c r="AH30" s="6">
         <v>5.56</v>
       </c>
-      <c r="AI30" s="15">
+      <c r="AI30" s="6">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AJ30" s="6">
         <v>4.0199999999999996</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B31" s="22"/>
-[...11 lines deleted...]
-      <c r="N31" s="69">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="41">
         <v>1.5</v>
       </c>
-      <c r="O31" s="7">
+      <c r="O31" s="6">
         <v>1.39</v>
       </c>
-      <c r="P31" s="69">
+      <c r="P31" s="41">
         <v>1.31</v>
       </c>
-      <c r="Q31" s="7">
+      <c r="Q31" s="6">
         <v>1.71</v>
       </c>
-      <c r="R31" s="7">
+      <c r="R31" s="6">
         <v>1.61</v>
       </c>
-      <c r="S31" s="7">
+      <c r="S31" s="6">
         <v>1.04</v>
       </c>
-      <c r="T31" s="7">
+      <c r="T31" s="6">
         <v>17.04</v>
       </c>
-      <c r="U31" s="7">
+      <c r="U31" s="6">
         <v>5.5</v>
       </c>
-      <c r="V31" s="7">
+      <c r="V31" s="6">
         <v>4.96</v>
       </c>
-      <c r="W31" s="7">
+      <c r="W31" s="6">
         <v>4.74</v>
       </c>
-      <c r="X31" s="7">
+      <c r="X31" s="6">
         <v>2.5499999999999998</v>
       </c>
-      <c r="Y31" s="7">
+      <c r="Y31" s="6">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Z31" s="7">
+      <c r="Z31" s="6">
         <v>2.1</v>
       </c>
-      <c r="AA31" s="7">
+      <c r="AA31" s="6">
         <v>1.92</v>
       </c>
-      <c r="AB31" s="7">
+      <c r="AB31" s="6">
         <v>0.89</v>
       </c>
-      <c r="AC31" s="7">
+      <c r="AC31" s="6">
         <v>1.67</v>
       </c>
-      <c r="AD31" s="7">
+      <c r="AD31" s="6">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AE31" s="7">
+      <c r="AE31" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AF31" s="7">
+      <c r="AF31" s="6">
         <v>11.77</v>
       </c>
-      <c r="AG31" s="7">
+      <c r="AG31" s="6">
         <v>8.31</v>
       </c>
-      <c r="AH31" s="7">
+      <c r="AH31" s="6">
         <v>4.78</v>
       </c>
-      <c r="AI31" s="15">
+      <c r="AI31" s="6">
         <v>4.4400000000000004</v>
       </c>
+      <c r="AJ31" s="6">
+        <v>4.4400000000000004</v>
+      </c>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="74"/>
-[...18 lines deleted...]
-      <c r="T32" s="84" t="s">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="U32" s="84"/>
-[...28 lines deleted...]
-    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="U32" s="54"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="54"/>
+      <c r="Z32" s="54"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="54"/>
+      <c r="AC32" s="54"/>
+      <c r="AD32" s="54"/>
+      <c r="AE32" s="54"/>
+      <c r="AF32" s="54"/>
+      <c r="AG32" s="54"/>
+      <c r="AH32" s="3"/>
+      <c r="AI32" s="3"/>
+      <c r="AJ32" s="3"/>
+      <c r="AM32" s="3"/>
+      <c r="AN32" s="3"/>
+      <c r="AO32" s="3"/>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="3"/>
+      <c r="AX32" s="3"/>
+    </row>
+    <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="22"/>
-[...11 lines deleted...]
-      <c r="N33" s="69">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="41">
         <v>1.78</v>
       </c>
-      <c r="O33" s="15">
+      <c r="O33" s="6">
         <v>1.44</v>
       </c>
-      <c r="P33" s="69">
+      <c r="P33" s="41">
         <v>1.27</v>
       </c>
-      <c r="Q33" s="15">
+      <c r="Q33" s="6">
         <v>1.27</v>
       </c>
-      <c r="R33" s="15">
+      <c r="R33" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="S33" s="15">
+      <c r="S33" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="T33" s="7">
+      <c r="T33" s="6">
         <v>11.45</v>
       </c>
-      <c r="U33" s="15">
+      <c r="U33" s="6">
         <v>5.97</v>
       </c>
-      <c r="V33" s="15">
+      <c r="V33" s="6">
         <v>3.84</v>
       </c>
-      <c r="W33" s="7">
+      <c r="W33" s="6">
         <v>3.43</v>
       </c>
-      <c r="X33" s="15">
+      <c r="X33" s="6">
         <v>2.46</v>
       </c>
-      <c r="Y33" s="15">
+      <c r="Y33" s="6">
         <v>2.1</v>
       </c>
-      <c r="Z33" s="15">
+      <c r="Z33" s="6">
         <v>1.77</v>
       </c>
-      <c r="AA33" s="15">
+      <c r="AA33" s="6">
         <v>1.5</v>
       </c>
-      <c r="AB33" s="15">
+      <c r="AB33" s="6">
         <v>1.2</v>
       </c>
-      <c r="AC33" s="15">
+      <c r="AC33" s="6">
         <v>1.23</v>
       </c>
-      <c r="AD33" s="15">
+      <c r="AD33" s="6">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AE33" s="15">
+      <c r="AE33" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AF33" s="7">
+      <c r="AF33" s="6">
         <v>10.99</v>
       </c>
-      <c r="AG33" s="15">
+      <c r="AG33" s="6">
         <v>5.78</v>
       </c>
-      <c r="AH33" s="15">
+      <c r="AH33" s="6">
         <v>4.46</v>
       </c>
-      <c r="AI33" s="15">
+      <c r="AI33" s="6">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ33" s="6">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B34" s="22"/>
-[...11 lines deleted...]
-      <c r="N34" s="69">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="41">
         <v>0.6</v>
       </c>
-      <c r="O34" s="15">
+      <c r="O34" s="6">
         <v>0.97</v>
       </c>
-      <c r="P34" s="69">
+      <c r="P34" s="41">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q34" s="15">
+      <c r="Q34" s="6">
         <v>0.9</v>
       </c>
-      <c r="R34" s="15">
+      <c r="R34" s="6">
         <v>0.49</v>
       </c>
-      <c r="S34" s="15">
+      <c r="S34" s="6">
         <v>0.35</v>
       </c>
-      <c r="T34" s="7">
+      <c r="T34" s="6">
         <v>5.88</v>
       </c>
-      <c r="U34" s="15">
+      <c r="U34" s="6">
         <v>2.16</v>
       </c>
-      <c r="V34" s="15">
+      <c r="V34" s="6">
         <v>2.23</v>
       </c>
-      <c r="W34" s="7">
+      <c r="W34" s="6">
         <v>0.76</v>
       </c>
-      <c r="X34" s="15">
+      <c r="X34" s="6">
         <v>1.68</v>
       </c>
-      <c r="Y34" s="15">
+      <c r="Y34" s="6">
         <v>1</v>
       </c>
-      <c r="Z34" s="15">
+      <c r="Z34" s="6">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AA34" s="15">
+      <c r="AA34" s="6">
         <v>0.67</v>
       </c>
-      <c r="AB34" s="15">
+      <c r="AB34" s="6">
         <v>0.33</v>
       </c>
-      <c r="AC34" s="15">
+      <c r="AC34" s="6">
         <v>0.78</v>
       </c>
-      <c r="AD34" s="15">
+      <c r="AD34" s="6">
         <v>0.49</v>
       </c>
-      <c r="AE34" s="15">
+      <c r="AE34" s="6">
         <v>0.75</v>
       </c>
-      <c r="AF34" s="7">
+      <c r="AF34" s="6">
         <v>7.77</v>
       </c>
-      <c r="AG34" s="15">
+      <c r="AG34" s="6">
         <v>3.11</v>
       </c>
-      <c r="AH34" s="15">
+      <c r="AH34" s="6">
         <v>2.23</v>
       </c>
-      <c r="AI34" s="15">
+      <c r="AI34" s="6">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ34" s="6">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="22"/>
-[...11 lines deleted...]
-      <c r="N35" s="69">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="41">
         <v>1.88</v>
       </c>
-      <c r="O35" s="15">
+      <c r="O35" s="6">
         <v>2.48</v>
       </c>
-      <c r="P35" s="69">
+      <c r="P35" s="41">
         <v>3.69</v>
       </c>
-      <c r="Q35" s="15">
+      <c r="Q35" s="6">
         <v>1.98</v>
       </c>
-      <c r="R35" s="15">
+      <c r="R35" s="6">
         <v>3.61</v>
       </c>
-      <c r="S35" s="15">
+      <c r="S35" s="6">
         <v>3.87</v>
       </c>
-      <c r="T35" s="7">
+      <c r="T35" s="6">
         <v>6.78</v>
       </c>
-      <c r="U35" s="15">
+      <c r="U35" s="6">
         <v>7.22</v>
       </c>
-      <c r="V35" s="15">
+      <c r="V35" s="6">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W35" s="7">
+      <c r="W35" s="6">
         <v>7.09</v>
       </c>
-      <c r="X35" s="15">
+      <c r="X35" s="6">
         <v>2.79</v>
       </c>
-      <c r="Y35" s="15">
+      <c r="Y35" s="6">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z35" s="15">
+      <c r="Z35" s="6">
         <v>0.99</v>
       </c>
-      <c r="AA35" s="15">
+      <c r="AA35" s="6">
         <v>0.87</v>
       </c>
-      <c r="AB35" s="15">
+      <c r="AB35" s="6">
         <v>3.09</v>
       </c>
-      <c r="AC35" s="15">
+      <c r="AC35" s="6">
         <v>2.09</v>
       </c>
-      <c r="AD35" s="15">
+      <c r="AD35" s="6">
         <v>1.89</v>
       </c>
-      <c r="AE35" s="15">
+      <c r="AE35" s="6">
         <v>1.74</v>
       </c>
-      <c r="AF35" s="7">
+      <c r="AF35" s="6">
         <v>22.15</v>
       </c>
-      <c r="AG35" s="15" t="s">
-[...2 lines deleted...]
-      <c r="AH35" s="15">
+      <c r="AG35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH35" s="6">
         <v>7.42</v>
       </c>
-      <c r="AI35" s="15">
+      <c r="AI35" s="6">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ35" s="6">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="22"/>
-[...11 lines deleted...]
-      <c r="N36" s="69">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="41">
         <v>2.14</v>
       </c>
-      <c r="O36" s="15">
+      <c r="O36" s="6">
         <v>1.97</v>
       </c>
-      <c r="P36" s="69">
+      <c r="P36" s="41">
         <v>1.47</v>
       </c>
-      <c r="Q36" s="15">
+      <c r="Q36" s="6">
         <v>1.64</v>
       </c>
-      <c r="R36" s="15">
+      <c r="R36" s="6">
         <v>1.18</v>
       </c>
-      <c r="S36" s="15">
+      <c r="S36" s="6">
         <v>1.24</v>
       </c>
-      <c r="T36" s="7">
+      <c r="T36" s="6">
         <v>18.09</v>
       </c>
-      <c r="U36" s="15">
+      <c r="U36" s="6">
         <v>7.13</v>
       </c>
-      <c r="V36" s="15">
+      <c r="V36" s="6">
         <v>4.46</v>
       </c>
-      <c r="W36" s="7">
+      <c r="W36" s="6">
         <v>4.66</v>
       </c>
-      <c r="X36" s="15">
+      <c r="X36" s="6">
         <v>3.27</v>
       </c>
-      <c r="Y36" s="15">
+      <c r="Y36" s="6">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Z36" s="15">
+      <c r="Z36" s="6">
         <v>1.89</v>
       </c>
-      <c r="AA36" s="15">
+      <c r="AA36" s="6">
         <v>1.52</v>
       </c>
-      <c r="AB36" s="15">
+      <c r="AB36" s="6">
         <v>1.3</v>
       </c>
-      <c r="AC36" s="15">
+      <c r="AC36" s="6">
         <v>1.45</v>
       </c>
-      <c r="AD36" s="15">
+      <c r="AD36" s="6">
         <v>1.3</v>
       </c>
-      <c r="AE36" s="15">
+      <c r="AE36" s="6">
         <v>1.28</v>
       </c>
-      <c r="AF36" s="7">
+      <c r="AF36" s="6">
         <v>13.14</v>
       </c>
-      <c r="AG36" s="15">
+      <c r="AG36" s="6">
         <v>6.66</v>
       </c>
-      <c r="AH36" s="15">
+      <c r="AH36" s="6">
         <v>6.06</v>
       </c>
-      <c r="AI36" s="15">
+      <c r="AI36" s="6">
         <v>3.77</v>
       </c>
-    </row>
-    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ36" s="6">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="22"/>
-[...11 lines deleted...]
-      <c r="N37" s="69">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="41">
         <v>1.41</v>
       </c>
-      <c r="O37" s="15">
+      <c r="O37" s="6">
         <v>0.97</v>
       </c>
-      <c r="P37" s="69">
+      <c r="P37" s="41">
         <v>0.23</v>
       </c>
-      <c r="Q37" s="15">
+      <c r="Q37" s="6">
         <v>0.84</v>
       </c>
-      <c r="R37" s="15">
+      <c r="R37" s="6">
         <v>0.38</v>
       </c>
-      <c r="S37" s="15">
+      <c r="S37" s="6">
         <v>0.7</v>
       </c>
-      <c r="T37" s="7">
+      <c r="T37" s="6">
         <v>6.32</v>
       </c>
-      <c r="U37" s="15">
+      <c r="U37" s="6">
         <v>2.94</v>
       </c>
-      <c r="V37" s="15">
+      <c r="V37" s="6">
         <v>2.89</v>
       </c>
-      <c r="W37" s="7">
+      <c r="W37" s="6">
         <v>2.36</v>
       </c>
-      <c r="X37" s="15">
+      <c r="X37" s="6">
         <v>1.87</v>
       </c>
-      <c r="Y37" s="15">
+      <c r="Y37" s="6">
         <v>0.36</v>
       </c>
-      <c r="Z37" s="15">
+      <c r="Z37" s="6">
         <v>1.23</v>
       </c>
-      <c r="AA37" s="15">
+      <c r="AA37" s="6">
         <v>1.62</v>
       </c>
-      <c r="AB37" s="15">
+      <c r="AB37" s="6">
         <v>1.04</v>
       </c>
-      <c r="AC37" s="15">
+      <c r="AC37" s="6">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AD37" s="15">
+      <c r="AD37" s="6">
         <v>0.39</v>
       </c>
-      <c r="AE37" s="15">
+      <c r="AE37" s="6">
         <v>0.36</v>
       </c>
-      <c r="AF37" s="7">
+      <c r="AF37" s="6">
         <v>5.77</v>
       </c>
-      <c r="AG37" s="15">
+      <c r="AG37" s="6">
         <v>3.79</v>
       </c>
-      <c r="AH37" s="15">
+      <c r="AH37" s="6">
         <v>1.98</v>
       </c>
-      <c r="AI37" s="15">
+      <c r="AI37" s="6">
         <v>1.1100000000000001</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ37" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="22"/>
-[...11 lines deleted...]
-      <c r="N38" s="69">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="41">
         <v>3.04</v>
       </c>
-      <c r="O38" s="15">
+      <c r="O38" s="6">
         <v>2.14</v>
       </c>
-      <c r="P38" s="69">
+      <c r="P38" s="41">
         <v>2.13</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="Q38" s="6">
         <v>1.85</v>
       </c>
-      <c r="R38" s="15">
+      <c r="R38" s="6">
         <v>1.93</v>
       </c>
-      <c r="S38" s="15">
+      <c r="S38" s="6">
         <v>1.66</v>
       </c>
-      <c r="T38" s="7">
+      <c r="T38" s="6">
         <v>15.51</v>
       </c>
-      <c r="U38" s="15">
+      <c r="U38" s="6">
         <v>9.6</v>
       </c>
-      <c r="V38" s="15">
+      <c r="V38" s="6">
         <v>6.99</v>
       </c>
-      <c r="W38" s="7">
+      <c r="W38" s="6">
         <v>6.87</v>
       </c>
-      <c r="X38" s="15">
+      <c r="X38" s="6">
         <v>3.29</v>
       </c>
-      <c r="Y38" s="15">
+      <c r="Y38" s="6">
         <v>3.47</v>
       </c>
-      <c r="Z38" s="15">
+      <c r="Z38" s="6">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AA38" s="15">
+      <c r="AA38" s="6">
         <v>1.87</v>
       </c>
-      <c r="AB38" s="15">
+      <c r="AB38" s="6">
         <v>1.75</v>
       </c>
-      <c r="AC38" s="15">
+      <c r="AC38" s="6">
         <v>2.5</v>
       </c>
-      <c r="AD38" s="15">
+      <c r="AD38" s="6">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AE38" s="15">
+      <c r="AE38" s="6">
         <v>1.72</v>
       </c>
-      <c r="AF38" s="7">
+      <c r="AF38" s="6">
         <v>20.399999999999999</v>
       </c>
-      <c r="AG38" s="15">
+      <c r="AG38" s="6">
         <v>10.3</v>
       </c>
-      <c r="AH38" s="15">
+      <c r="AH38" s="6">
         <v>6.74</v>
       </c>
-      <c r="AI38" s="15">
+      <c r="AI38" s="6">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ38" s="6">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="22"/>
-[...11 lines deleted...]
-      <c r="N39" s="69">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="41">
         <v>1.66</v>
       </c>
-      <c r="O39" s="15">
+      <c r="O39" s="6">
         <v>1.76</v>
       </c>
-      <c r="P39" s="69">
+      <c r="P39" s="41">
         <v>0.74</v>
       </c>
-      <c r="Q39" s="15">
+      <c r="Q39" s="6">
         <v>1.25</v>
       </c>
-      <c r="R39" s="15">
+      <c r="R39" s="6">
         <v>1.21</v>
       </c>
-      <c r="S39" s="15">
+      <c r="S39" s="6">
         <v>0.97</v>
       </c>
-      <c r="T39" s="7">
+      <c r="T39" s="6">
         <v>7.67</v>
       </c>
-      <c r="U39" s="15">
+      <c r="U39" s="6">
         <v>6.69</v>
       </c>
-      <c r="V39" s="15">
+      <c r="V39" s="6">
         <v>2.62</v>
       </c>
-      <c r="W39" s="7">
+      <c r="W39" s="6">
         <v>2.85</v>
       </c>
-      <c r="X39" s="15">
+      <c r="X39" s="6">
         <v>1.05</v>
       </c>
-      <c r="Y39" s="15">
+      <c r="Y39" s="6">
         <v>2.17</v>
       </c>
-      <c r="Z39" s="15">
+      <c r="Z39" s="6">
         <v>1.61</v>
       </c>
-      <c r="AA39" s="15">
+      <c r="AA39" s="6">
         <v>0.97</v>
       </c>
-      <c r="AB39" s="15">
+      <c r="AB39" s="6">
         <v>0.86</v>
       </c>
-      <c r="AC39" s="15">
+      <c r="AC39" s="6">
         <v>1.21</v>
       </c>
-      <c r="AD39" s="15">
+      <c r="AD39" s="6">
         <v>1.49</v>
       </c>
-      <c r="AE39" s="15">
+      <c r="AE39" s="6">
         <v>1.43</v>
       </c>
-      <c r="AF39" s="7">
+      <c r="AF39" s="6">
         <v>9.7200000000000006</v>
       </c>
-      <c r="AG39" s="15">
+      <c r="AG39" s="6">
         <v>4.12</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH39" s="6">
         <v>2.08</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI39" s="6">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ39" s="6">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="22"/>
-[...11 lines deleted...]
-      <c r="N40" s="69">
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="41">
         <v>0.73</v>
       </c>
-      <c r="O40" s="15">
+      <c r="O40" s="6">
         <v>0.48</v>
       </c>
-      <c r="P40" s="69">
+      <c r="P40" s="41">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q40" s="15">
+      <c r="Q40" s="6">
         <v>0.89</v>
       </c>
-      <c r="R40" s="15">
+      <c r="R40" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S40" s="15">
+      <c r="S40" s="6">
         <v>1.07</v>
       </c>
-      <c r="T40" s="7">
+      <c r="T40" s="6">
         <v>7.8</v>
       </c>
-      <c r="U40" s="15">
+      <c r="U40" s="6">
         <v>5.43</v>
       </c>
-      <c r="V40" s="15">
+      <c r="V40" s="6">
         <v>1.77</v>
       </c>
-      <c r="W40" s="7">
+      <c r="W40" s="6">
         <v>1.66</v>
       </c>
-      <c r="X40" s="15">
+      <c r="X40" s="6">
         <v>0.79</v>
       </c>
-      <c r="Y40" s="15">
+      <c r="Y40" s="6">
         <v>2.87</v>
       </c>
-      <c r="Z40" s="15">
+      <c r="Z40" s="6">
         <v>2.27</v>
       </c>
-      <c r="AA40" s="15">
+      <c r="AA40" s="6">
         <v>1.82</v>
       </c>
-      <c r="AB40" s="15">
+      <c r="AB40" s="6">
         <v>1.17</v>
       </c>
-      <c r="AC40" s="15">
+      <c r="AC40" s="6">
         <v>0.79</v>
       </c>
-      <c r="AD40" s="15">
+      <c r="AD40" s="6">
         <v>0.72</v>
       </c>
-      <c r="AE40" s="15">
+      <c r="AE40" s="6">
         <v>1.31</v>
       </c>
-      <c r="AF40" s="7">
+      <c r="AF40" s="6">
         <v>15.46</v>
       </c>
-      <c r="AG40" s="15">
+      <c r="AG40" s="6">
         <v>2.72</v>
       </c>
-      <c r="AH40" s="15">
+      <c r="AH40" s="6">
         <v>6.26</v>
       </c>
-      <c r="AI40" s="15">
+      <c r="AI40" s="6">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ40" s="6">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="22"/>
-[...11 lines deleted...]
-      <c r="N41" s="69">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="41">
         <v>1.97</v>
       </c>
-      <c r="O41" s="15">
+      <c r="O41" s="6">
         <v>1.07</v>
       </c>
-      <c r="P41" s="69">
+      <c r="P41" s="41">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Q41" s="15">
+      <c r="Q41" s="6">
         <v>0.69</v>
       </c>
-      <c r="R41" s="15">
+      <c r="R41" s="6">
         <v>0.63</v>
       </c>
-      <c r="S41" s="15">
+      <c r="S41" s="6">
         <v>0.86</v>
       </c>
-      <c r="T41" s="7">
+      <c r="T41" s="6">
         <v>7.28</v>
       </c>
-      <c r="U41" s="15">
+      <c r="U41" s="6">
         <v>1.88</v>
       </c>
-      <c r="V41" s="15">
+      <c r="V41" s="6">
         <v>6.19</v>
       </c>
-      <c r="W41" s="7">
+      <c r="W41" s="6">
         <v>3.71</v>
       </c>
-      <c r="X41" s="15">
+      <c r="X41" s="6">
         <v>1.83</v>
       </c>
-      <c r="Y41" s="15">
+      <c r="Y41" s="6">
         <v>1.23</v>
       </c>
-      <c r="Z41" s="15">
+      <c r="Z41" s="6">
         <v>2.89</v>
       </c>
-      <c r="AA41" s="15">
+      <c r="AA41" s="6">
         <v>1.6</v>
       </c>
-      <c r="AB41" s="15">
+      <c r="AB41" s="6">
         <v>0.81</v>
       </c>
-      <c r="AC41" s="15">
+      <c r="AC41" s="6">
         <v>1.46</v>
       </c>
-      <c r="AD41" s="15">
+      <c r="AD41" s="6">
         <v>0.67</v>
       </c>
-      <c r="AE41" s="15">
+      <c r="AE41" s="6">
         <v>0.45</v>
       </c>
-      <c r="AF41" s="7">
+      <c r="AF41" s="6">
         <v>5.62</v>
       </c>
-      <c r="AG41" s="15">
+      <c r="AG41" s="6">
         <v>10.86</v>
       </c>
-      <c r="AH41" s="15">
+      <c r="AH41" s="6">
         <v>4.54</v>
       </c>
-      <c r="AI41" s="15">
+      <c r="AI41" s="6">
         <v>1.94</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ41" s="6">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="22"/>
-[...11 lines deleted...]
-      <c r="N42" s="69">
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="41">
         <v>2.37</v>
       </c>
-      <c r="O42" s="15">
+      <c r="O42" s="6">
         <v>1.42</v>
       </c>
-      <c r="P42" s="69">
+      <c r="P42" s="41">
         <v>1.61</v>
       </c>
-      <c r="Q42" s="15">
+      <c r="Q42" s="6">
         <v>1.45</v>
       </c>
-      <c r="R42" s="15">
+      <c r="R42" s="6">
         <v>0.85</v>
       </c>
-      <c r="S42" s="15">
+      <c r="S42" s="6">
         <v>0.87</v>
       </c>
-      <c r="T42" s="7">
+      <c r="T42" s="6">
         <v>7.36</v>
       </c>
-      <c r="U42" s="15">
+      <c r="U42" s="6">
         <v>4.3600000000000003</v>
       </c>
-      <c r="V42" s="15">
+      <c r="V42" s="6">
         <v>4.68</v>
       </c>
-      <c r="W42" s="7">
+      <c r="W42" s="6">
         <v>2.69</v>
       </c>
-      <c r="X42" s="15">
+      <c r="X42" s="6">
         <v>1.5</v>
       </c>
-      <c r="Y42" s="15">
+      <c r="Y42" s="6">
         <v>1.43</v>
       </c>
-      <c r="Z42" s="15">
+      <c r="Z42" s="6">
         <v>1.83</v>
       </c>
-      <c r="AA42" s="15">
+      <c r="AA42" s="6">
         <v>2</v>
       </c>
-      <c r="AB42" s="15">
+      <c r="AB42" s="6">
         <v>1.67</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC42" s="6">
         <v>0.96</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD42" s="6">
         <v>1.36</v>
       </c>
-      <c r="AE42" s="15">
+      <c r="AE42" s="6">
         <v>1.07</v>
       </c>
-      <c r="AF42" s="7">
+      <c r="AF42" s="6">
         <v>10.69</v>
       </c>
-      <c r="AG42" s="15">
+      <c r="AG42" s="6">
         <v>9</v>
       </c>
-      <c r="AH42" s="15">
+      <c r="AH42" s="6">
         <v>4.03</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI42" s="6">
         <v>3.02</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ42" s="6">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="22"/>
-[...11 lines deleted...]
-      <c r="N43" s="69">
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="41">
         <v>0.73</v>
       </c>
-      <c r="O43" s="15">
+      <c r="O43" s="6">
         <v>0.96</v>
       </c>
-      <c r="P43" s="69">
+      <c r="P43" s="41">
         <v>0.64</v>
       </c>
-      <c r="Q43" s="15">
+      <c r="Q43" s="6">
         <v>0.84</v>
       </c>
-      <c r="R43" s="15">
+      <c r="R43" s="6">
         <v>1.17</v>
       </c>
-      <c r="S43" s="15">
+      <c r="S43" s="6">
         <v>1.07</v>
       </c>
-      <c r="T43" s="7">
+      <c r="T43" s="6">
         <v>11.86</v>
       </c>
-      <c r="U43" s="15">
+      <c r="U43" s="6">
         <v>2.75</v>
       </c>
-      <c r="V43" s="15">
+      <c r="V43" s="6">
         <v>1.8</v>
       </c>
-      <c r="W43" s="7">
+      <c r="W43" s="6">
         <v>3.22</v>
       </c>
-      <c r="X43" s="15">
+      <c r="X43" s="6">
         <v>1.61</v>
       </c>
-      <c r="Y43" s="15">
+      <c r="Y43" s="6">
         <v>1.46</v>
       </c>
-      <c r="Z43" s="15">
+      <c r="Z43" s="6">
         <v>1.44</v>
       </c>
-      <c r="AA43" s="15">
+      <c r="AA43" s="6">
         <v>1</v>
       </c>
-      <c r="AB43" s="15">
+      <c r="AB43" s="6">
         <v>0.6</v>
       </c>
-      <c r="AC43" s="15">
+      <c r="AC43" s="6">
         <v>0.6</v>
       </c>
-      <c r="AD43" s="15">
+      <c r="AD43" s="6">
         <v>0.79</v>
       </c>
-      <c r="AE43" s="15">
+      <c r="AE43" s="6">
         <v>1</v>
       </c>
-      <c r="AF43" s="7">
+      <c r="AF43" s="6">
         <v>3.43</v>
       </c>
-      <c r="AG43" s="15">
+      <c r="AG43" s="6">
         <v>3.22</v>
       </c>
-      <c r="AH43" s="15">
+      <c r="AH43" s="6">
         <v>2.33</v>
       </c>
-      <c r="AI43" s="15">
+      <c r="AI43" s="6">
         <v>1.56</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ43" s="6">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="22"/>
-[...11 lines deleted...]
-      <c r="N44" s="69">
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="41">
         <v>1.49</v>
       </c>
-      <c r="O44" s="15">
+      <c r="O44" s="6">
         <v>0.85</v>
       </c>
-      <c r="P44" s="69">
+      <c r="P44" s="41">
         <v>0.96</v>
       </c>
-      <c r="Q44" s="15">
+      <c r="Q44" s="6">
         <v>0.9</v>
       </c>
-      <c r="R44" s="15">
+      <c r="R44" s="6">
         <v>1.08</v>
       </c>
-      <c r="S44" s="15">
+      <c r="S44" s="6">
         <v>0.72</v>
       </c>
-      <c r="T44" s="7">
+      <c r="T44" s="6">
         <v>7.56</v>
       </c>
-      <c r="U44" s="15">
+      <c r="U44" s="6">
         <v>6.68</v>
       </c>
-      <c r="V44" s="15">
+      <c r="V44" s="6">
         <v>3.11</v>
       </c>
-      <c r="W44" s="7">
+      <c r="W44" s="6">
         <v>3.08</v>
       </c>
-      <c r="X44" s="15">
+      <c r="X44" s="6">
         <v>2.66</v>
       </c>
-      <c r="Y44" s="15">
+      <c r="Y44" s="6">
         <v>2.23</v>
       </c>
-      <c r="Z44" s="15">
+      <c r="Z44" s="6">
         <v>1.37</v>
       </c>
-      <c r="AA44" s="15">
+      <c r="AA44" s="6">
         <v>1.43</v>
       </c>
-      <c r="AB44" s="15">
+      <c r="AB44" s="6">
         <v>0.94</v>
       </c>
-      <c r="AC44" s="15">
+      <c r="AC44" s="6">
         <v>1.07</v>
       </c>
-      <c r="AD44" s="15">
+      <c r="AD44" s="6">
         <v>1.24</v>
       </c>
-      <c r="AE44" s="15">
+      <c r="AE44" s="6">
         <v>1.07</v>
       </c>
-      <c r="AF44" s="7">
+      <c r="AF44" s="6">
         <v>9.5</v>
       </c>
-      <c r="AG44" s="15">
+      <c r="AG44" s="6">
         <v>4.05</v>
       </c>
-      <c r="AH44" s="15">
+      <c r="AH44" s="6">
         <v>4.17</v>
       </c>
-      <c r="AI44" s="15">
+      <c r="AI44" s="6">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="45" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ44" s="6">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="22"/>
-[...11 lines deleted...]
-      <c r="N45" s="70">
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="41">
         <v>2.52</v>
       </c>
-      <c r="O45" s="15">
+      <c r="O45" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P45" s="69">
+      <c r="P45" s="41">
         <v>1.47</v>
       </c>
-      <c r="Q45" s="15">
+      <c r="Q45" s="6">
         <v>1.66</v>
       </c>
-      <c r="R45" s="15">
+      <c r="R45" s="6">
         <v>1.01</v>
       </c>
-      <c r="S45" s="15">
+      <c r="S45" s="6">
         <v>1.57</v>
       </c>
-      <c r="T45" s="7">
+      <c r="T45" s="6">
         <v>9.07</v>
       </c>
-      <c r="U45" s="15">
+      <c r="U45" s="6">
         <v>4.75</v>
       </c>
-      <c r="V45" s="15">
+      <c r="V45" s="6">
         <v>5.08</v>
       </c>
-      <c r="W45" s="7">
+      <c r="W45" s="6">
         <v>1.76</v>
       </c>
-      <c r="X45" s="15">
+      <c r="X45" s="6">
         <v>2.8</v>
       </c>
-      <c r="Y45" s="15">
+      <c r="Y45" s="6">
         <v>3.31</v>
       </c>
-      <c r="Z45" s="15">
+      <c r="Z45" s="6">
         <v>1.66</v>
       </c>
-      <c r="AA45" s="15">
+      <c r="AA45" s="6">
         <v>1.01</v>
       </c>
-      <c r="AB45" s="15">
+      <c r="AB45" s="6">
         <v>0.9</v>
       </c>
-      <c r="AC45" s="15">
+      <c r="AC45" s="6">
         <v>1.39</v>
       </c>
-      <c r="AD45" s="15">
+      <c r="AD45" s="6">
         <v>0.63</v>
       </c>
-      <c r="AE45" s="15">
+      <c r="AE45" s="6">
         <v>1.25</v>
       </c>
-      <c r="AF45" s="7">
+      <c r="AF45" s="6">
         <v>9.5</v>
       </c>
-      <c r="AG45" s="15">
+      <c r="AG45" s="6">
         <v>5.54</v>
       </c>
-      <c r="AH45" s="15">
+      <c r="AH45" s="6">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AI45" s="15">
+      <c r="AI45" s="6">
         <v>3.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="27" t="s">
+      <c r="AJ45" s="6">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="28"/>
-[...11 lines deleted...]
-      <c r="N46" s="71">
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="19"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="42">
         <v>2.3199999999999998</v>
       </c>
-      <c r="O46" s="9">
+      <c r="O46" s="8">
         <v>1.96</v>
       </c>
-      <c r="P46" s="71">
+      <c r="P46" s="42">
         <v>2.15</v>
       </c>
-      <c r="Q46" s="9">
+      <c r="Q46" s="8">
         <v>1.46</v>
       </c>
-      <c r="R46" s="9">
+      <c r="R46" s="8">
         <v>1.57</v>
       </c>
-      <c r="S46" s="9">
+      <c r="S46" s="8">
         <v>1.83</v>
       </c>
-      <c r="T46" s="9">
+      <c r="T46" s="8">
         <v>14.71</v>
       </c>
-      <c r="U46" s="9">
+      <c r="U46" s="8">
         <v>9.94</v>
       </c>
-      <c r="V46" s="9">
+      <c r="V46" s="8">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W46" s="9">
+      <c r="W46" s="8">
         <v>3.52</v>
       </c>
-      <c r="X46" s="9">
+      <c r="X46" s="8">
         <v>3.44</v>
       </c>
-      <c r="Y46" s="9">
+      <c r="Y46" s="8">
         <v>2.6</v>
       </c>
-      <c r="Z46" s="9">
+      <c r="Z46" s="8">
         <v>2.38</v>
       </c>
-      <c r="AA46" s="9">
+      <c r="AA46" s="8">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AB46" s="9">
+      <c r="AB46" s="8">
         <v>2.44</v>
       </c>
-      <c r="AC46" s="9">
+      <c r="AC46" s="8">
         <v>1.49</v>
       </c>
-      <c r="AD46" s="9">
+      <c r="AD46" s="8">
         <v>1.02</v>
       </c>
-      <c r="AE46" s="9">
+      <c r="AE46" s="8">
         <v>0.98</v>
       </c>
-      <c r="AF46" s="9">
+      <c r="AF46" s="8">
         <v>14.03</v>
       </c>
-      <c r="AG46" s="9">
+      <c r="AG46" s="8">
         <v>8.42</v>
       </c>
-      <c r="AH46" s="9">
+      <c r="AH46" s="8">
         <v>5.34</v>
       </c>
-      <c r="AI46" s="9">
+      <c r="AI46" s="8">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="47" spans="1:35" s="4" customFormat="1">
+      <c r="AJ46" s="8">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" s="4" customFormat="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
     </row>
-    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -18654,6298 +17896,6039 @@
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="AD7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:AE219"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AE2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="15" customHeight="1">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="67" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="97"/>
-[...28 lines deleted...]
-      <c r="AE2" s="97"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
     </row>
     <row r="3" spans="1:31">
-      <c r="A3" s="98"/>
-[...11 lines deleted...]
-      <c r="M3" s="98"/>
+      <c r="A3" s="68"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:31">
       <c r="C4" s="2"/>
       <c r="Y4" s="4"/>
-      <c r="AE4" s="65" t="s">
+      <c r="AE4" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="86"/>
-      <c r="B5" s="88">
+      <c r="A5" s="56"/>
+      <c r="B5" s="58">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="92">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="60">
         <v>2023</v>
       </c>
-      <c r="O5" s="92"/>
-[...10 lines deleted...]
-      <c r="Z5" s="88">
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="58">
         <v>2024</v>
       </c>
-      <c r="AA5" s="89"/>
-[...3 lines deleted...]
-      <c r="AE5" s="89"/>
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="59"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A6" s="87"/>
-      <c r="B6" s="19" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="K6" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="18" t="s">
+      <c r="L6" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M6" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="18" t="s">
+      <c r="N6" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="R6" s="18" t="s">
+      <c r="R6" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="S6" s="18" t="s">
+      <c r="S6" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="T6" s="18" t="s">
+      <c r="T6" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U6" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="W6" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="X6" s="18" t="s">
+      <c r="X6" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y6" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="Z6" s="64" t="s">
+      <c r="Z6" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="AA6" s="64" t="s">
+      <c r="AA6" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="AB6" s="66" t="s">
+      <c r="AB6" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="AC6" s="64" t="s">
+      <c r="AC6" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="AD6" s="64" t="s">
+      <c r="AD6" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AE6" s="64" t="s">
+      <c r="AE6" s="39" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="93" t="s">
+      <c r="A7" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="93"/>
-[...28 lines deleted...]
-      <c r="AE7" s="93"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="61"/>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="61"/>
+      <c r="T7" s="61"/>
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
     </row>
     <row r="8" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="20"/>
-[...11 lines deleted...]
-      <c r="N8" s="8">
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="7">
         <v>12</v>
       </c>
-      <c r="O8" s="31">
+      <c r="O8" s="22">
         <v>1</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="7">
         <v>6</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="7">
         <v>6</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="7">
         <v>3</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="7">
         <v>10</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="7">
         <v>2</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="7">
         <v>8</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V8" s="7">
         <v>3</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="7">
         <v>7</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X8" s="7">
         <v>7</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="7">
         <v>5</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z8" s="7">
         <v>5</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AA8" s="7">
         <v>5</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AB8" s="7">
         <v>4</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AC8" s="7">
         <v>5</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="AD8" s="7">
         <v>6</v>
       </c>
       <c r="AE8" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="35" t="s">
+      <c r="A9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B9" s="22"/>
-[...11 lines deleted...]
-      <c r="N9" s="8">
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="7">
         <v>3</v>
       </c>
-      <c r="O9" s="62" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="8">
+      <c r="O9" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="7">
         <v>4</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="7">
         <v>3</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="7">
         <v>2</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="7">
         <v>5</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="7">
         <v>2</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="7">
         <v>6</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="7">
         <v>1</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="7">
         <v>4</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="7">
         <v>5</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="7">
         <v>3</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z9" s="7">
         <v>1</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AA9" s="7">
         <v>2</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AB9" s="7">
         <v>2</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AC9" s="7">
         <v>3</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="7">
         <v>2</v>
       </c>
       <c r="AE9" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="35" t="s">
+      <c r="A10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="22"/>
-[...11 lines deleted...]
-      <c r="N10" s="8">
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="7">
         <v>2</v>
       </c>
-      <c r="O10" s="62" t="s">
-[...11 lines deleted...]
-      <c r="S10" s="8">
+      <c r="O10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" s="7">
         <v>1</v>
       </c>
-      <c r="T10" s="62" t="s">
-[...14 lines deleted...]
-      <c r="Y10" s="8">
+      <c r="T10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y10" s="7">
         <v>1</v>
       </c>
-      <c r="Z10" s="62" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="8">
+      <c r="Z10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA10" s="7">
         <v>1</v>
       </c>
-      <c r="AB10" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AD10" s="8">
+      <c r="AB10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC10" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD10" s="7">
         <v>1</v>
       </c>
-      <c r="AE10" s="62" t="s">
+      <c r="AE10" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="22"/>
-[...11 lines deleted...]
-      <c r="N11" s="8">
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="7">
         <v>1</v>
       </c>
-      <c r="O11" s="62" t="s">
-[...5 lines deleted...]
-      <c r="Q11" s="8">
+      <c r="O11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q11" s="7">
         <v>1</v>
       </c>
-      <c r="R11" s="62" t="s">
-[...11 lines deleted...]
-      <c r="V11" s="8">
+      <c r="R11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V11" s="7">
         <v>1</v>
       </c>
-      <c r="W11" s="62" t="s">
-[...14 lines deleted...]
-      <c r="AB11" s="8">
+      <c r="W11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB11" s="7">
         <v>2</v>
       </c>
-      <c r="AC11" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AE11" s="62" t="s">
+      <c r="AC11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD11" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE11" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="22"/>
-[...23 lines deleted...]
-      <c r="R12" s="8">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R12" s="7">
         <v>1</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="7">
         <v>2</v>
       </c>
-      <c r="T12" s="62" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="8">
+      <c r="T12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U12" s="7">
         <v>1</v>
       </c>
-      <c r="V12" s="62" t="s">
-[...11 lines deleted...]
-      <c r="Z12" s="8">
+      <c r="V12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z12" s="7">
         <v>1</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AA12" s="7">
         <v>1</v>
       </c>
-      <c r="AB12" s="62" t="s">
-[...2 lines deleted...]
-      <c r="AC12" s="8">
+      <c r="AB12" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC12" s="7">
         <v>1</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="7">
         <v>1</v>
       </c>
-      <c r="AE12" s="62" t="s">
+      <c r="AE12" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="22"/>
-[...11 lines deleted...]
-      <c r="N13" s="8">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="7">
         <v>2</v>
       </c>
-      <c r="O13" s="31">
+      <c r="O13" s="22">
         <v>1</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="7">
         <v>2</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="7">
         <v>2</v>
       </c>
-      <c r="R13" s="62" t="s">
-[...2 lines deleted...]
-      <c r="S13" s="8">
+      <c r="R13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S13" s="7">
         <v>1</v>
       </c>
-      <c r="T13" s="62" t="s">
-[...8 lines deleted...]
-      <c r="W13" s="8">
+      <c r="T13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W13" s="7">
         <v>1</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="7">
         <v>1</v>
       </c>
-      <c r="Y13" s="62" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="8">
+      <c r="Y13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z13" s="7">
         <v>1</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="7">
         <v>1</v>
       </c>
-      <c r="AB13" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AD13" s="8">
+      <c r="AB13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC13" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD13" s="7">
         <v>1</v>
       </c>
-      <c r="AE13" s="62" t="s">
+      <c r="AE13" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="22"/>
-[...11 lines deleted...]
-      <c r="N14" s="8">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="7">
         <v>1</v>
       </c>
-      <c r="O14" s="62" t="s">
-[...23 lines deleted...]
-      <c r="W14" s="8">
+      <c r="O14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W14" s="7">
         <v>1</v>
       </c>
-      <c r="X14" s="62" t="s">
-[...5 lines deleted...]
-      <c r="Z14" s="8">
+      <c r="X14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z14" s="7">
         <v>2</v>
       </c>
-      <c r="AA14" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AC14" s="8">
+      <c r="AA14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC14" s="7">
         <v>1</v>
       </c>
-      <c r="AD14" s="62" t="s">
-[...2 lines deleted...]
-      <c r="AE14" s="62" t="s">
+      <c r="AD14" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE14" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="22"/>
-[...62 lines deleted...]
-      <c r="AE15" s="62" t="s">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD15" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE15" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="22"/>
-[...11 lines deleted...]
-      <c r="N16" s="8">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="7">
         <v>1</v>
       </c>
-      <c r="O16" s="62" t="s">
-[...47 lines deleted...]
-      <c r="AE16" s="62" t="s">
+      <c r="O16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD16" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE16" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="22"/>
-[...38 lines deleted...]
-      <c r="W17" s="8">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W17" s="7">
         <v>1</v>
       </c>
-      <c r="X17" s="62" t="s">
-[...2 lines deleted...]
-      <c r="Y17" s="8">
+      <c r="X17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y17" s="7">
         <v>1</v>
       </c>
-      <c r="Z17" s="62" t="s">
-[...14 lines deleted...]
-      <c r="AE17" s="62" t="s">
+      <c r="Z17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD17" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE17" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="22"/>
-[...11 lines deleted...]
-      <c r="N18" s="8">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="7">
         <v>1</v>
       </c>
-      <c r="O18" s="62" t="s">
-[...17 lines deleted...]
-      <c r="U18" s="8">
+      <c r="O18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U18" s="7">
         <v>1</v>
       </c>
-      <c r="V18" s="8">
+      <c r="V18" s="7">
         <v>1</v>
       </c>
-      <c r="W18" s="62" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="8">
+      <c r="W18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X18" s="7">
         <v>1</v>
       </c>
-      <c r="Y18" s="62" t="s">
-[...17 lines deleted...]
-      <c r="AE18" s="62" t="s">
+      <c r="Y18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD18" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE18" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="22"/>
-[...11 lines deleted...]
-      <c r="N19" s="8">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="7">
         <v>1</v>
       </c>
-      <c r="O19" s="62" t="s">
-[...11 lines deleted...]
-      <c r="S19" s="8">
+      <c r="O19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S19" s="7">
         <v>1</v>
       </c>
-      <c r="T19" s="62" t="s">
-[...29 lines deleted...]
-      <c r="AD19" s="8">
+      <c r="T19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC19" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD19" s="7">
         <v>1</v>
       </c>
-      <c r="AE19" s="62" t="s">
+      <c r="AE19" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="85"/>
-[...28 lines deleted...]
-      <c r="AE20" s="85"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="55"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="55"/>
+      <c r="R20" s="55"/>
+      <c r="S20" s="55"/>
+      <c r="T20" s="55"/>
+      <c r="U20" s="55"/>
+      <c r="V20" s="55"/>
+      <c r="W20" s="55"/>
+      <c r="X20" s="55"/>
+      <c r="Y20" s="55"/>
+      <c r="Z20" s="55"/>
+      <c r="AA20" s="55"/>
+      <c r="AB20" s="55"/>
+      <c r="AC20" s="55"/>
+      <c r="AD20" s="55"/>
+      <c r="AE20" s="55"/>
     </row>
     <row r="21" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="22"/>
-[...11 lines deleted...]
-      <c r="N21" s="8">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="7">
         <v>6</v>
       </c>
-      <c r="O21" s="62" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="8">
+      <c r="O21" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P21" s="7">
         <v>4</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="7">
         <v>5</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="7">
         <v>3</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="7">
         <v>7</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="7">
         <v>2</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="7">
         <v>7</v>
       </c>
-      <c r="V21" s="62" t="s">
-[...2 lines deleted...]
-      <c r="W21" s="8">
+      <c r="V21" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W21" s="7">
         <v>4</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X21" s="7">
         <v>5</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="7">
         <v>4</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="7">
         <v>1</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="7">
         <v>5</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="7">
         <v>2</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AC21" s="7">
         <v>3</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="7">
         <v>4</v>
       </c>
-      <c r="AE21" s="63">
+      <c r="AE21" s="38">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B22" s="22"/>
-[...11 lines deleted...]
-      <c r="N22" s="8">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="7">
         <v>3</v>
       </c>
-      <c r="O22" s="62" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="8">
+      <c r="O22" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P22" s="7">
         <v>3</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="7">
         <v>3</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="7">
         <v>2</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="7">
         <v>4</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="7">
         <v>2</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U22" s="7">
         <v>6</v>
       </c>
-      <c r="V22" s="62" t="s">
-[...2 lines deleted...]
-      <c r="W22" s="8">
+      <c r="V22" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W22" s="7">
         <v>4</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X22" s="7">
         <v>5</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y22" s="7">
         <v>3</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="Z22" s="7">
         <v>1</v>
       </c>
-      <c r="AA22" s="8">
+      <c r="AA22" s="7">
         <v>2</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AB22" s="7">
         <v>2</v>
       </c>
-      <c r="AC22" s="8">
+      <c r="AC22" s="7">
         <v>3</v>
       </c>
-      <c r="AD22" s="8">
+      <c r="AD22" s="7">
         <v>2</v>
       </c>
-      <c r="AE22" s="63">
+      <c r="AE22" s="38">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A23" s="35" t="s">
+      <c r="A23" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="22"/>
-[...11 lines deleted...]
-      <c r="N23" s="8">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="7">
         <v>2</v>
       </c>
-      <c r="O23" s="62" t="s">
-[...11 lines deleted...]
-      <c r="S23" s="8">
+      <c r="O23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" s="7">
         <v>1</v>
       </c>
-      <c r="T23" s="62" t="s">
-[...14 lines deleted...]
-      <c r="Y23" s="8">
+      <c r="T23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y23" s="7">
         <v>1</v>
       </c>
-      <c r="Z23" s="62" t="s">
-[...2 lines deleted...]
-      <c r="AA23" s="8">
+      <c r="Z23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA23" s="7">
         <v>1</v>
       </c>
-      <c r="AB23" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AD23" s="8">
+      <c r="AB23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC23" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD23" s="7">
         <v>1</v>
       </c>
-      <c r="AE23" s="62" t="s">
+      <c r="AE23" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="22"/>
-[...23 lines deleted...]
-      <c r="R24" s="8">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R24" s="7">
         <v>1</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="7">
         <v>1</v>
       </c>
-      <c r="T24" s="62" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="8">
+      <c r="T24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U24" s="7">
         <v>1</v>
       </c>
-      <c r="V24" s="62" t="s">
-[...14 lines deleted...]
-      <c r="AA24" s="8">
+      <c r="V24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA24" s="7">
         <v>1</v>
       </c>
-      <c r="AB24" s="62" t="s">
-[...8 lines deleted...]
-      <c r="AE24" s="62" t="s">
+      <c r="AB24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD24" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE24" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="22"/>
-[...11 lines deleted...]
-      <c r="N25" s="8">
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="7">
         <v>1</v>
       </c>
-      <c r="O25" s="62" t="s">
-[...2 lines deleted...]
-      <c r="P25" s="8">
+      <c r="O25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P25" s="7">
         <v>1</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="7">
         <v>2</v>
       </c>
-      <c r="R25" s="62" t="s">
-[...26 lines deleted...]
-      <c r="AA25" s="8">
+      <c r="R25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA25" s="7">
         <v>1</v>
       </c>
-      <c r="AB25" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AD25" s="8">
+      <c r="AB25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC25" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD25" s="7">
         <v>1</v>
       </c>
-      <c r="AE25" s="62" t="s">
+      <c r="AE25" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A26" s="35" t="s">
+      <c r="A26" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B26" s="22"/>
-[...26 lines deleted...]
-      <c r="S26" s="8">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S26" s="7">
         <v>1</v>
       </c>
-      <c r="T26" s="62" t="s">
-[...32 lines deleted...]
-      <c r="AE26" s="62" t="s">
+      <c r="T26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD26" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE26" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:31" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A27" s="84" t="s">
+      <c r="A27" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="84"/>
-[...28 lines deleted...]
-      <c r="AE27" s="84"/>
+      <c r="B27" s="54"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="54"/>
+      <c r="O27" s="54"/>
+      <c r="P27" s="54"/>
+      <c r="Q27" s="54"/>
+      <c r="R27" s="54"/>
+      <c r="S27" s="54"/>
+      <c r="T27" s="54"/>
+      <c r="U27" s="54"/>
+      <c r="V27" s="54"/>
+      <c r="W27" s="54"/>
+      <c r="X27" s="54"/>
+      <c r="Y27" s="54"/>
+      <c r="Z27" s="54"/>
+      <c r="AA27" s="54"/>
+      <c r="AB27" s="54"/>
+      <c r="AC27" s="54"/>
+      <c r="AD27" s="54"/>
+      <c r="AE27" s="54"/>
     </row>
     <row r="28" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A28" s="34" t="s">
+      <c r="A28" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="22"/>
-[...11 lines deleted...]
-      <c r="N28" s="8">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="7">
         <v>6</v>
       </c>
-      <c r="O28" s="21">
+      <c r="O28" s="15">
         <v>1</v>
       </c>
-      <c r="P28" s="8">
+      <c r="P28" s="7">
         <v>2</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="7">
         <v>1</v>
       </c>
-      <c r="R28" s="62" t="s">
-[...2 lines deleted...]
-      <c r="S28" s="13">
+      <c r="R28" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S28" s="7">
         <v>3</v>
       </c>
-      <c r="T28" s="62" t="s">
-[...2 lines deleted...]
-      <c r="U28" s="13">
+      <c r="T28" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="7">
         <v>1</v>
       </c>
-      <c r="V28" s="13">
+      <c r="V28" s="7">
         <v>3</v>
       </c>
-      <c r="W28" s="13">
+      <c r="W28" s="7">
         <v>3</v>
       </c>
-      <c r="X28" s="13">
+      <c r="X28" s="7">
         <v>2</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="7">
         <v>1</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="7">
         <v>4</v>
       </c>
-      <c r="AA28" s="62" t="s">
-[...2 lines deleted...]
-      <c r="AB28" s="8">
+      <c r="AA28" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB28" s="7">
         <v>2</v>
       </c>
-      <c r="AC28" s="8">
+      <c r="AC28" s="7">
         <v>2</v>
       </c>
-      <c r="AD28" s="13">
+      <c r="AD28" s="7">
         <v>2</v>
       </c>
-      <c r="AE28" s="62" t="s">
+      <c r="AE28" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A29" s="35" t="s">
+      <c r="A29" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B29" s="22"/>
-[...17 lines deleted...]
-      <c r="P29" s="8">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P29" s="7">
         <v>1</v>
       </c>
-      <c r="Q29" s="62" t="s">
-[...5 lines deleted...]
-      <c r="S29" s="13">
+      <c r="Q29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S29" s="7">
         <v>1</v>
       </c>
-      <c r="T29" s="62" t="s">
-[...5 lines deleted...]
-      <c r="V29" s="13">
+      <c r="T29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" s="7">
         <v>1</v>
       </c>
-      <c r="W29" s="62" t="s">
-[...23 lines deleted...]
-      <c r="AE29" s="62" t="s">
+      <c r="W29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD29" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE29" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="35" t="s">
+      <c r="A30" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B30" s="22"/>
-[...62 lines deleted...]
-      <c r="AE30" s="62" t="s">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD30" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE30" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A31" s="35" t="s">
+      <c r="A31" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B31" s="22"/>
-[...11 lines deleted...]
-      <c r="N31" s="8">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="7">
         <v>1</v>
       </c>
-      <c r="O31" s="62" t="s">
-[...5 lines deleted...]
-      <c r="Q31" s="8">
+      <c r="O31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q31" s="7">
         <v>1</v>
       </c>
-      <c r="R31" s="62" t="s">
-[...11 lines deleted...]
-      <c r="V31" s="13">
+      <c r="R31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V31" s="7">
         <v>1</v>
       </c>
-      <c r="W31" s="62" t="s">
-[...14 lines deleted...]
-      <c r="AB31" s="8">
+      <c r="W31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB31" s="7">
         <v>2</v>
       </c>
-      <c r="AC31" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AE31" s="62" t="s">
+      <c r="AC31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD31" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE31" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="22"/>
-[...26 lines deleted...]
-      <c r="S32" s="13">
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S32" s="7">
         <v>1</v>
       </c>
-      <c r="T32" s="62" t="s">
-[...17 lines deleted...]
-      <c r="Z32" s="8">
+      <c r="T32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z32" s="7">
         <v>1</v>
       </c>
-      <c r="AA32" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AC32" s="8">
+      <c r="AA32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB32" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC32" s="7">
         <v>1</v>
       </c>
-      <c r="AD32" s="13">
+      <c r="AD32" s="7">
         <v>1</v>
       </c>
-      <c r="AE32" s="62" t="s">
+      <c r="AE32" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A33" s="35" t="s">
+      <c r="A33" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="22"/>
-[...11 lines deleted...]
-      <c r="N33" s="8">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="7">
         <v>1</v>
       </c>
-      <c r="O33" s="21">
+      <c r="O33" s="15">
         <v>1</v>
       </c>
-      <c r="P33" s="8">
+      <c r="P33" s="7">
         <v>1</v>
       </c>
-      <c r="Q33" s="62" t="s">
-[...5 lines deleted...]
-      <c r="S33" s="13">
+      <c r="Q33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S33" s="7">
         <v>1</v>
       </c>
-      <c r="T33" s="62" t="s">
-[...8 lines deleted...]
-      <c r="W33" s="13">
+      <c r="T33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W33" s="7">
         <v>1</v>
       </c>
-      <c r="X33" s="13">
+      <c r="X33" s="7">
         <v>1</v>
       </c>
-      <c r="Y33" s="62" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="8">
+      <c r="Y33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z33" s="7">
         <v>1</v>
       </c>
-      <c r="AA33" s="62" t="s">
-[...11 lines deleted...]
-      <c r="AE33" s="62" t="s">
+      <c r="AA33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD33" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE33" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A34" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B34" s="22"/>
-[...11 lines deleted...]
-      <c r="N34" s="8">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="7">
         <v>1</v>
       </c>
-      <c r="O34" s="62" t="s">
-[...23 lines deleted...]
-      <c r="W34" s="13">
+      <c r="O34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W34" s="7">
         <v>1</v>
       </c>
-      <c r="X34" s="62" t="s">
-[...5 lines deleted...]
-      <c r="Z34" s="8">
+      <c r="X34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z34" s="7">
         <v>2</v>
       </c>
-      <c r="AA34" s="62" t="s">
-[...5 lines deleted...]
-      <c r="AC34" s="8">
+      <c r="AA34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC34" s="7">
         <v>1</v>
       </c>
-      <c r="AD34" s="62" t="s">
-[...2 lines deleted...]
-      <c r="AE34" s="62" t="s">
+      <c r="AD34" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE34" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A35" s="35" t="s">
+      <c r="A35" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="22"/>
-[...62 lines deleted...]
-      <c r="AE35" s="62" t="s">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD35" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE35" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A36" s="35" t="s">
+      <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="22"/>
-[...11 lines deleted...]
-      <c r="N36" s="8">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="7">
         <v>1</v>
       </c>
-      <c r="O36" s="62" t="s">
-[...47 lines deleted...]
-      <c r="AE36" s="62" t="s">
+      <c r="O36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD36" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE36" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B37" s="22"/>
-[...38 lines deleted...]
-      <c r="W37" s="13">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="O37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="W37" s="7">
         <v>1</v>
       </c>
-      <c r="X37" s="62" t="s">
-[...2 lines deleted...]
-      <c r="Y37" s="8">
+      <c r="X37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y37" s="7">
         <v>1</v>
       </c>
-      <c r="Z37" s="62" t="s">
-[...14 lines deleted...]
-      <c r="AE37" s="62" t="s">
+      <c r="Z37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE37" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A38" s="35" t="s">
+      <c r="A38" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="22"/>
-[...11 lines deleted...]
-      <c r="N38" s="8">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="7">
         <v>1</v>
       </c>
-      <c r="O38" s="62" t="s">
-[...17 lines deleted...]
-      <c r="U38" s="13">
+      <c r="O38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="P38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="R38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="S38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="T38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="U38" s="7">
         <v>1</v>
       </c>
-      <c r="V38" s="13">
+      <c r="V38" s="7">
         <v>1</v>
       </c>
-      <c r="W38" s="62" t="s">
-[...2 lines deleted...]
-      <c r="X38" s="13">
+      <c r="W38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="X38" s="7">
         <v>1</v>
       </c>
-      <c r="Y38" s="62" t="s">
-[...17 lines deleted...]
-      <c r="AE38" s="62" t="s">
+      <c r="Y38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD38" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE38" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="28"/>
-[...11 lines deleted...]
-      <c r="N39" s="10">
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="9">
         <v>1</v>
       </c>
-      <c r="O39" s="61" t="s">
-[...44 lines deleted...]
-      <c r="AD39" s="10">
+      <c r="O39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="P39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="R39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="S39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="T39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="U39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="V39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="W39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="X39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC39" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD39" s="9">
         <v>1</v>
       </c>
-      <c r="AE39" s="61" t="s">
+      <c r="AE39" s="36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A40" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="P40" s="14"/>
-[...537 lines deleted...]
-    </row>
+    </row>
+    <row r="41" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="42" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="43" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="49" s="4" customFormat="1" ht="11.25"/>
+    <row r="50" s="4" customFormat="1" ht="11.25"/>
+    <row r="51" s="4" customFormat="1" ht="11.25"/>
+    <row r="52" s="4" customFormat="1" ht="11.25"/>
+    <row r="53" s="4" customFormat="1" ht="11.25"/>
+    <row r="54" s="4" customFormat="1" ht="11.25"/>
+    <row r="55" s="4" customFormat="1" ht="11.25"/>
+    <row r="56" s="4" customFormat="1" ht="11.25"/>
+    <row r="57" s="4" customFormat="1" ht="11.25"/>
+    <row r="58" s="4" customFormat="1" ht="11.25"/>
+    <row r="59" s="4" customFormat="1" ht="11.25"/>
+    <row r="60" s="4" customFormat="1" ht="11.25"/>
+    <row r="61" s="4" customFormat="1" ht="11.25"/>
+    <row r="62" s="4" customFormat="1" ht="11.25"/>
+    <row r="63" s="4" customFormat="1" ht="11.25"/>
+    <row r="64" s="4" customFormat="1" ht="11.25"/>
+    <row r="65" s="4" customFormat="1" ht="11.25"/>
+    <row r="66" s="4" customFormat="1" ht="11.25"/>
+    <row r="67" s="4" customFormat="1" ht="11.25"/>
+    <row r="68" s="4" customFormat="1" ht="11.25"/>
+    <row r="69" s="4" customFormat="1" ht="11.25"/>
+    <row r="70" s="4" customFormat="1" ht="11.25"/>
+    <row r="71" s="4" customFormat="1" ht="11.25"/>
+    <row r="72" s="4" customFormat="1" ht="11.25"/>
+    <row r="73" s="4" customFormat="1" ht="11.25"/>
+    <row r="74" s="4" customFormat="1" ht="11.25"/>
+    <row r="75" s="4" customFormat="1" ht="11.25"/>
+    <row r="76" s="4" customFormat="1" ht="11.25"/>
+    <row r="77" s="4" customFormat="1" ht="11.25"/>
+    <row r="78" s="4" customFormat="1" ht="11.25"/>
+    <row r="79" s="4" customFormat="1" ht="11.25"/>
+    <row r="80" s="4" customFormat="1" ht="11.25"/>
+    <row r="81" s="4" customFormat="1" ht="11.25"/>
+    <row r="82" s="4" customFormat="1" ht="11.25"/>
+    <row r="83" s="4" customFormat="1" ht="11.25"/>
+    <row r="84" s="4" customFormat="1" ht="11.25"/>
+    <row r="85" s="4" customFormat="1" ht="11.25"/>
+    <row r="86" s="4" customFormat="1" ht="11.25"/>
+    <row r="87" s="4" customFormat="1" ht="11.25"/>
+    <row r="88" s="4" customFormat="1" ht="11.25"/>
+    <row r="89" s="4" customFormat="1" ht="11.25"/>
+    <row r="90" s="4" customFormat="1" ht="11.25"/>
+    <row r="91" s="4" customFormat="1" ht="11.25"/>
+    <row r="92" s="4" customFormat="1" ht="11.25"/>
+    <row r="93" s="4" customFormat="1" ht="11.25"/>
+    <row r="94" s="4" customFormat="1" ht="11.25"/>
+    <row r="95" s="4" customFormat="1" ht="11.25"/>
+    <row r="96" s="4" customFormat="1" ht="11.25"/>
+    <row r="97" s="4" customFormat="1" ht="11.25"/>
+    <row r="98" s="4" customFormat="1" ht="11.25"/>
+    <row r="99" s="4" customFormat="1" ht="11.25"/>
+    <row r="100" s="4" customFormat="1" ht="11.25"/>
+    <row r="101" s="4" customFormat="1" ht="11.25"/>
+    <row r="102" s="4" customFormat="1" ht="11.25"/>
+    <row r="103" s="4" customFormat="1" ht="11.25"/>
+    <row r="104" s="4" customFormat="1" ht="11.25"/>
+    <row r="105" s="4" customFormat="1" ht="11.25"/>
+    <row r="106" s="4" customFormat="1" ht="11.25"/>
+    <row r="107" s="4" customFormat="1" ht="11.25"/>
+    <row r="108" s="4" customFormat="1" ht="11.25"/>
+    <row r="109" s="4" customFormat="1" ht="11.25"/>
+    <row r="110" s="4" customFormat="1" ht="11.25"/>
+    <row r="111" s="4" customFormat="1" ht="11.25"/>
+    <row r="112" s="4" customFormat="1" ht="11.25"/>
+    <row r="113" s="4" customFormat="1" ht="11.25"/>
+    <row r="114" s="4" customFormat="1" ht="11.25"/>
+    <row r="115" s="4" customFormat="1" ht="11.25"/>
+    <row r="116" s="4" customFormat="1" ht="11.25"/>
+    <row r="117" s="4" customFormat="1" ht="11.25"/>
+    <row r="118" s="4" customFormat="1" ht="11.25"/>
+    <row r="119" s="4" customFormat="1" ht="11.25"/>
+    <row r="120" s="4" customFormat="1" ht="11.25"/>
+    <row r="121" s="4" customFormat="1" ht="11.25"/>
+    <row r="122" s="4" customFormat="1" ht="11.25"/>
+    <row r="123" s="4" customFormat="1" ht="11.25"/>
+    <row r="124" s="4" customFormat="1" ht="11.25"/>
+    <row r="125" s="4" customFormat="1" ht="11.25"/>
+    <row r="126" s="4" customFormat="1" ht="11.25"/>
+    <row r="127" s="4" customFormat="1" ht="11.25"/>
+    <row r="128" s="4" customFormat="1" ht="11.25"/>
+    <row r="129" s="4" customFormat="1" ht="11.25"/>
+    <row r="130" s="4" customFormat="1" ht="11.25"/>
+    <row r="131" s="4" customFormat="1" ht="11.25"/>
+    <row r="132" s="4" customFormat="1" ht="11.25"/>
+    <row r="133" s="4" customFormat="1" ht="11.25"/>
+    <row r="134" s="4" customFormat="1" ht="11.25"/>
+    <row r="135" s="4" customFormat="1" ht="11.25"/>
+    <row r="136" s="4" customFormat="1" ht="11.25"/>
+    <row r="137" s="4" customFormat="1" ht="11.25"/>
+    <row r="138" s="4" customFormat="1" ht="11.25"/>
+    <row r="139" s="4" customFormat="1" ht="11.25"/>
+    <row r="140" s="4" customFormat="1" ht="11.25"/>
+    <row r="141" s="4" customFormat="1" ht="11.25"/>
+    <row r="142" s="4" customFormat="1" ht="11.25"/>
+    <row r="143" s="4" customFormat="1" ht="11.25"/>
+    <row r="144" s="4" customFormat="1" ht="11.25"/>
+    <row r="145" s="4" customFormat="1" ht="11.25"/>
+    <row r="146" s="4" customFormat="1" ht="11.25"/>
+    <row r="147" s="4" customFormat="1" ht="11.25"/>
+    <row r="148" s="4" customFormat="1" ht="11.25"/>
+    <row r="149" s="4" customFormat="1" ht="11.25"/>
+    <row r="150" s="4" customFormat="1" ht="11.25"/>
+    <row r="151" s="4" customFormat="1" ht="11.25"/>
+    <row r="152" s="4" customFormat="1" ht="11.25"/>
+    <row r="153" s="4" customFormat="1" ht="11.25"/>
+    <row r="154" s="4" customFormat="1" ht="11.25"/>
+    <row r="155" s="4" customFormat="1" ht="11.25"/>
+    <row r="156" s="4" customFormat="1" ht="11.25"/>
+    <row r="157" s="4" customFormat="1" ht="11.25"/>
+    <row r="158" s="4" customFormat="1" ht="11.25"/>
+    <row r="159" s="4" customFormat="1" ht="11.25"/>
+    <row r="160" s="4" customFormat="1" ht="11.25"/>
+    <row r="161" s="4" customFormat="1" ht="11.25"/>
+    <row r="162" s="4" customFormat="1" ht="11.25"/>
+    <row r="163" s="4" customFormat="1" ht="11.25"/>
+    <row r="164" s="4" customFormat="1" ht="11.25"/>
+    <row r="165" s="4" customFormat="1" ht="11.25"/>
+    <row r="166" s="4" customFormat="1" ht="11.25"/>
+    <row r="167" s="4" customFormat="1" ht="11.25"/>
+    <row r="168" s="4" customFormat="1" ht="11.25"/>
+    <row r="169" s="4" customFormat="1" ht="11.25"/>
+    <row r="170" s="4" customFormat="1" ht="11.25"/>
+    <row r="171" s="4" customFormat="1" ht="11.25"/>
+    <row r="172" s="4" customFormat="1" ht="11.25"/>
+    <row r="173" s="4" customFormat="1" ht="11.25"/>
+    <row r="174" s="4" customFormat="1" ht="11.25"/>
+    <row r="175" s="4" customFormat="1" ht="11.25"/>
+    <row r="176" s="4" customFormat="1" ht="11.25"/>
+    <row r="177" s="4" customFormat="1" ht="11.25"/>
+    <row r="178" s="4" customFormat="1" ht="11.25"/>
+    <row r="179" s="4" customFormat="1" ht="11.25"/>
+    <row r="180" s="4" customFormat="1" ht="11.25"/>
+    <row r="181" s="4" customFormat="1" ht="11.25"/>
+    <row r="182" s="4" customFormat="1" ht="11.25"/>
+    <row r="183" s="4" customFormat="1" ht="11.25"/>
+    <row r="184" s="4" customFormat="1" ht="11.25"/>
+    <row r="185" s="4" customFormat="1" ht="11.25"/>
+    <row r="186" s="4" customFormat="1" ht="11.25"/>
+    <row r="187" s="4" customFormat="1" ht="11.25"/>
+    <row r="188" s="4" customFormat="1" ht="11.25"/>
+    <row r="189" s="4" customFormat="1" ht="11.25"/>
+    <row r="190" s="4" customFormat="1" ht="11.25"/>
+    <row r="191" s="4" customFormat="1" ht="11.25"/>
+    <row r="192" s="4" customFormat="1" ht="11.25"/>
+    <row r="193" s="4" customFormat="1" ht="11.25"/>
+    <row r="194" s="4" customFormat="1" ht="11.25"/>
+    <row r="195" s="4" customFormat="1" ht="11.25"/>
+    <row r="196" s="4" customFormat="1" ht="11.25"/>
+    <row r="197" s="4" customFormat="1" ht="11.25"/>
+    <row r="198" s="4" customFormat="1" ht="11.25"/>
+    <row r="199" s="4" customFormat="1" ht="11.25"/>
+    <row r="200" s="4" customFormat="1" ht="11.25"/>
+    <row r="201" s="4" customFormat="1" ht="11.25"/>
+    <row r="202" s="4" customFormat="1" ht="11.25"/>
+    <row r="203" s="4" customFormat="1" ht="11.25"/>
+    <row r="204" s="4" customFormat="1" ht="11.25"/>
+    <row r="205" s="4" customFormat="1" ht="11.25"/>
+    <row r="206" s="4" customFormat="1" ht="11.25"/>
+    <row r="207" s="4" customFormat="1" ht="11.25"/>
+    <row r="208" s="4" customFormat="1" ht="11.25"/>
+    <row r="209" s="4" customFormat="1" ht="11.25"/>
+    <row r="210" s="4" customFormat="1" ht="11.25"/>
+    <row r="211" s="4" customFormat="1" ht="11.25"/>
+    <row r="212" s="4" customFormat="1" ht="11.25"/>
+    <row r="213" s="4" customFormat="1" ht="11.25"/>
+    <row r="214" s="4" customFormat="1" ht="11.25"/>
+    <row r="215" s="4" customFormat="1" ht="11.25"/>
+    <row r="216" s="4" customFormat="1" ht="11.25"/>
+    <row r="217" s="4" customFormat="1" ht="11.25"/>
+    <row r="218" s="4" customFormat="1" ht="11.25"/>
+    <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="Z5:AE5"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A5:BG225"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="AG44" sqref="AG44"/>
+    <sheetView topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="AJ10" sqref="AJ10:AJ45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:59" ht="15" customHeight="1">
-      <c r="A5" s="75"/>
-[...20 lines deleted...]
-      <c r="V5" s="97" t="s">
+      <c r="A5" s="45"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="45"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+      <c r="V5" s="67" t="s">
         <v>68</v>
       </c>
-      <c r="W5" s="97"/>
-[...35 lines deleted...]
-      <c r="BG5" s="75"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67"/>
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="45"/>
+      <c r="AX5" s="45"/>
+      <c r="AY5" s="45"/>
+      <c r="AZ5" s="45"/>
+      <c r="BA5" s="45"/>
+      <c r="BB5" s="45"/>
+      <c r="BC5" s="45"/>
+      <c r="BD5" s="45"/>
+      <c r="BE5" s="45"/>
+      <c r="BF5" s="45"/>
+      <c r="BG5" s="45"/>
     </row>
     <row r="6" spans="1:59">
       <c r="C6" s="2"/>
-      <c r="AE6" s="65"/>
-      <c r="AQ6" s="65" t="s">
+      <c r="AE6" s="30"/>
+      <c r="AQ6" s="30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:59" s="4" customFormat="1" ht="11.25">
-      <c r="A7" s="86"/>
-      <c r="B7" s="88">
+      <c r="A7" s="56"/>
+      <c r="B7" s="58">
         <v>2021</v>
       </c>
-      <c r="C7" s="89"/>
-[...10 lines deleted...]
-      <c r="N7" s="89">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59">
         <v>2024</v>
       </c>
-      <c r="O7" s="89"/>
-[...4 lines deleted...]
-      <c r="T7" s="92">
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="60">
         <v>2025</v>
       </c>
-      <c r="U7" s="92"/>
-[...10 lines deleted...]
-      <c r="AF7" s="92">
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="60"/>
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="58"/>
+      <c r="AF7" s="60">
         <v>2026</v>
       </c>
-      <c r="AG7" s="92"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="88"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="60"/>
+      <c r="AL7" s="60"/>
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="58"/>
     </row>
     <row r="8" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A8" s="87"/>
-      <c r="B8" s="19" t="s">
+      <c r="A8" s="57"/>
+      <c r="B8" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="19" t="s">
+      <c r="C8" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="19" t="s">
+      <c r="D8" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="19" t="s">
+      <c r="E8" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="19" t="s">
+      <c r="F8" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="19" t="s">
+      <c r="G8" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="19" t="s">
+      <c r="H8" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="18" t="s">
+      <c r="I8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="18" t="s">
+      <c r="J8" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="18" t="s">
+      <c r="K8" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="18" t="s">
+      <c r="L8" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M8" s="18" t="s">
+      <c r="M8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="64" t="s">
+      <c r="N8" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="O8" s="64" t="s">
+      <c r="O8" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="P8" s="66" t="s">
+      <c r="P8" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="Q8" s="64" t="s">
+      <c r="Q8" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="R8" s="64" t="s">
+      <c r="R8" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="S8" s="64" t="s">
+      <c r="S8" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="T8" s="18" t="s">
+      <c r="T8" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="U8" s="18" t="s">
+      <c r="U8" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="V8" s="19" t="s">
+      <c r="V8" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="W8" s="18" t="s">
+      <c r="W8" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="X8" s="18" t="s">
+      <c r="X8" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="Y8" s="18" t="s">
+      <c r="Y8" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="Z8" s="18" t="s">
+      <c r="Z8" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AA8" s="18" t="s">
+      <c r="AA8" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AB8" s="19" t="s">
+      <c r="AB8" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AC8" s="18" t="s">
+      <c r="AC8" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AD8" s="18" t="s">
+      <c r="AD8" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AE8" s="18" t="s">
+      <c r="AE8" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AF8" s="18" t="s">
+      <c r="AF8" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="AG8" s="18" t="s">
+      <c r="AG8" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="AH8" s="19" t="s">
+      <c r="AH8" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="AI8" s="18" t="s">
+      <c r="AI8" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="AJ8" s="18" t="s">
+      <c r="AJ8" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="AK8" s="18" t="s">
+      <c r="AK8" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="AL8" s="18" t="s">
+      <c r="AL8" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AM8" s="18" t="s">
+      <c r="AM8" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AN8" s="19" t="s">
+      <c r="AN8" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AO8" s="18" t="s">
+      <c r="AO8" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AP8" s="18" t="s">
+      <c r="AP8" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AQ8" s="18" t="s">
+      <c r="AQ8" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A9" s="77"/>
-[...18 lines deleted...]
-      <c r="T9" s="93" t="s">
+      <c r="A9" s="47"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47"/>
+      <c r="S9" s="47"/>
+      <c r="T9" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="U9" s="93"/>
-[...28 lines deleted...]
-      <c r="AX9" s="77"/>
+      <c r="U9" s="61"/>
+      <c r="V9" s="61"/>
+      <c r="W9" s="61"/>
+      <c r="X9" s="61"/>
+      <c r="Y9" s="61"/>
+      <c r="Z9" s="61"/>
+      <c r="AA9" s="61"/>
+      <c r="AB9" s="61"/>
+      <c r="AC9" s="61"/>
+      <c r="AD9" s="61"/>
+      <c r="AE9" s="61"/>
+      <c r="AF9" s="61"/>
+      <c r="AG9" s="61"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
+      <c r="AL9" s="47"/>
+      <c r="AM9" s="47"/>
+      <c r="AN9" s="47"/>
+      <c r="AO9" s="47"/>
+      <c r="AP9" s="47"/>
+      <c r="AQ9" s="47"/>
+      <c r="AR9" s="47"/>
+      <c r="AS9" s="47"/>
+      <c r="AT9" s="47"/>
+      <c r="AU9" s="47"/>
+      <c r="AV9" s="47"/>
+      <c r="AW9" s="47"/>
+      <c r="AX9" s="47"/>
     </row>
     <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="20"/>
-[...10 lines deleted...]
-      <c r="M10" s="20"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
       <c r="N10" s="4">
         <v>4</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="7">
         <v>2</v>
       </c>
       <c r="P10" s="4">
         <v>3</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="7">
         <v>3</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="7">
         <v>7</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="7">
         <v>1</v>
       </c>
-      <c r="T10" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U10" s="8">
+      <c r="T10" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U10" s="7">
         <v>4</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V10" s="7">
         <v>4</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="7">
         <v>1</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X10" s="7">
         <v>5</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="7">
         <v>5</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="Z10" s="7">
         <v>8</v>
       </c>
-      <c r="AA10" s="8">
+      <c r="AA10" s="7">
         <v>5</v>
       </c>
-      <c r="AB10" s="8">
+      <c r="AB10" s="7">
         <v>3</v>
       </c>
-      <c r="AC10" s="8">
+      <c r="AC10" s="7">
         <v>4</v>
       </c>
-      <c r="AD10" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AE10" s="13">
+      <c r="AD10" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE10" s="7">
         <v>6</v>
       </c>
-      <c r="AF10" s="13">
+      <c r="AF10" s="7">
         <v>3</v>
       </c>
-      <c r="AG10" s="8">
+      <c r="AG10" s="7">
         <v>3</v>
       </c>
-      <c r="AH10" s="8">
+      <c r="AH10" s="7">
         <v>3</v>
       </c>
-      <c r="AI10" s="81">
+      <c r="AI10" s="51">
         <v>4</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="22"/>
-[...10 lines deleted...]
-      <c r="M11" s="24"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
       <c r="N11" s="4">
         <v>3</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="7">
         <v>2</v>
       </c>
       <c r="P11" s="4">
         <v>1</v>
       </c>
-      <c r="Q11" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="8">
+      <c r="Q11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R11" s="7">
         <v>5</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="7">
         <v>1</v>
       </c>
-      <c r="T11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="8">
+      <c r="T11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U11" s="7">
         <v>3</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="7">
         <v>1</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="7">
         <v>1</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="7">
         <v>3</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="7">
         <v>3</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="7">
         <v>3</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="7">
         <v>3</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="7">
         <v>3</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="7">
         <v>3</v>
       </c>
-      <c r="AD11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="13">
+      <c r="AD11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE11" s="7">
         <v>4</v>
       </c>
-      <c r="AF11" s="13">
+      <c r="AF11" s="7">
         <v>1</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="7">
         <v>2</v>
       </c>
-      <c r="AH11" s="8">
+      <c r="AH11" s="7">
         <v>1</v>
       </c>
-      <c r="AI11" s="81">
+      <c r="AI11" s="51">
         <v>2</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="22"/>
-[...14 lines deleted...]
-      <c r="O12" s="65" t="s">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>1</v>
       </c>
-      <c r="Q12" s="65" t="s">
-[...14 lines deleted...]
-      <c r="V12" s="8">
+      <c r="Q12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V12" s="7">
         <v>1</v>
       </c>
-      <c r="W12" s="52" t="s">
-[...5 lines deleted...]
-      <c r="Y12" s="8">
+      <c r="W12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y12" s="7">
         <v>2</v>
       </c>
-      <c r="Z12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA12" s="8">
+      <c r="Z12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA12" s="7">
         <v>1</v>
       </c>
-      <c r="AB12" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AF12" s="13">
+      <c r="AB12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF12" s="7">
         <v>1</v>
       </c>
-      <c r="AG12" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AI12" s="81">
+      <c r="AG12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI12" s="51">
         <v>1</v>
+      </c>
+      <c r="AJ12" s="7" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="22"/>
-[...23 lines deleted...]
-      <c r="R13" s="8">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R13" s="7">
         <v>1</v>
       </c>
-      <c r="S13" s="52" t="s">
-[...5 lines deleted...]
-      <c r="U13" s="8">
+      <c r="S13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U13" s="7">
         <v>1</v>
       </c>
-      <c r="V13" s="8" t="s">
-[...5 lines deleted...]
-      <c r="X13" s="8">
+      <c r="V13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X13" s="7">
         <v>1</v>
       </c>
-      <c r="Y13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="8">
+      <c r="Y13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z13" s="7">
         <v>3</v>
       </c>
-      <c r="AA13" s="8" t="s">
-[...23 lines deleted...]
-      <c r="AI13" s="13" t="s">
+      <c r="AA13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ13" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="22"/>
-[...41 lines deleted...]
-      <c r="X14" s="8">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X14" s="7">
         <v>1</v>
       </c>
-      <c r="Y14" s="8" t="s">
-[...29 lines deleted...]
-      <c r="AI14" s="13" t="s">
+      <c r="Y14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ14" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="22"/>
-[...47 lines deleted...]
-      <c r="Z15" s="8">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z15" s="7">
         <v>1</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="7">
         <v>1</v>
       </c>
-      <c r="AB15" s="8" t="s">
-[...20 lines deleted...]
-      <c r="AI15" s="13" t="s">
+      <c r="AB15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ15" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="22"/>
-[...20 lines deleted...]
-      <c r="Q16" s="8">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q16" s="7">
         <v>2</v>
       </c>
-      <c r="R16" s="8" t="s">
-[...38 lines deleted...]
-      <c r="AE16" s="13">
+      <c r="R16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE16" s="7">
         <v>1</v>
       </c>
-      <c r="AF16" s="13" t="s">
-[...8 lines deleted...]
-      <c r="AI16" s="13" t="s">
+      <c r="AF16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ16" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="22"/>
-[...35 lines deleted...]
-      <c r="V17" s="8">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V17" s="7">
         <v>1</v>
       </c>
-      <c r="W17" s="52" t="s">
-[...35 lines deleted...]
-      <c r="AI17" s="13" t="s">
+      <c r="W17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ17" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="22"/>
-[...47 lines deleted...]
-      <c r="Z18" s="8">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z18" s="7">
         <v>1</v>
       </c>
-      <c r="AA18" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AE18" s="13">
+      <c r="AA18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE18" s="7">
         <v>1</v>
       </c>
-      <c r="AF18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AH18" s="8">
+      <c r="AF18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH18" s="7">
         <v>1</v>
       </c>
-      <c r="AI18" s="13" t="s">
+      <c r="AI18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ18" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="22"/>
-[...65 lines deleted...]
-      <c r="AF19" s="13">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF19" s="7">
         <v>1</v>
       </c>
-      <c r="AG19" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AI19" s="13" t="s">
+      <c r="AG19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ19" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="22"/>
-[...10 lines deleted...]
-      <c r="M20" s="24"/>
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
       <c r="N20" s="4">
         <v>1</v>
       </c>
-      <c r="O20" s="65" t="s">
+      <c r="O20" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P20" s="4">
         <v>1</v>
       </c>
-      <c r="Q20" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="8">
+      <c r="Q20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R20" s="7">
         <v>1</v>
       </c>
-      <c r="S20" s="52" t="s">
-[...8 lines deleted...]
-      <c r="V20" s="8">
+      <c r="S20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V20" s="7">
         <v>1</v>
       </c>
-      <c r="W20" s="52" t="s">
-[...35 lines deleted...]
-      <c r="AI20" s="13" t="s">
+      <c r="W20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ20" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="22"/>
-[...75 lines deleted...]
-        <v>71</v>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B22" s="22"/>
-[...68 lines deleted...]
-      <c r="AG22" s="8">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG22" s="7">
         <v>1</v>
       </c>
-      <c r="AH22" s="8">
+      <c r="AH22" s="7">
         <v>1</v>
       </c>
-      <c r="AI22" s="13" t="s">
+      <c r="AI22" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ22" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B23" s="22"/>
-[...20 lines deleted...]
-      <c r="Q23" s="8">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q23" s="7">
         <v>1</v>
       </c>
-      <c r="R23" s="8" t="s">
-[...32 lines deleted...]
-      <c r="AC23" s="8">
+      <c r="R23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC23" s="7">
         <v>1</v>
       </c>
-      <c r="AD23" s="52" t="s">
-[...14 lines deleted...]
-      <c r="AI23" s="81">
+      <c r="AD23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI23" s="51">
         <v>1</v>
       </c>
+      <c r="AJ23" s="7" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A24" s="78"/>
-[...18 lines deleted...]
-      <c r="T24" s="85" t="s">
+      <c r="A24" s="48"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="48"/>
+      <c r="J24" s="48"/>
+      <c r="K24" s="48"/>
+      <c r="L24" s="48"/>
+      <c r="M24" s="48"/>
+      <c r="N24" s="48"/>
+      <c r="O24" s="48"/>
+      <c r="P24" s="48"/>
+      <c r="Q24" s="48"/>
+      <c r="R24" s="48"/>
+      <c r="S24" s="48"/>
+      <c r="T24" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="U24" s="85"/>
-[...28 lines deleted...]
-      <c r="AX24" s="78"/>
+      <c r="U24" s="55"/>
+      <c r="V24" s="55"/>
+      <c r="W24" s="55"/>
+      <c r="X24" s="55"/>
+      <c r="Y24" s="55"/>
+      <c r="Z24" s="55"/>
+      <c r="AA24" s="55"/>
+      <c r="AB24" s="55"/>
+      <c r="AC24" s="55"/>
+      <c r="AD24" s="55"/>
+      <c r="AE24" s="55"/>
+      <c r="AF24" s="55"/>
+      <c r="AG24" s="55"/>
+      <c r="AH24" s="49"/>
+      <c r="AI24" s="48"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="48"/>
+      <c r="AL24" s="48"/>
+      <c r="AM24" s="48"/>
+      <c r="AN24" s="48"/>
+      <c r="AO24" s="48"/>
+      <c r="AP24" s="48"/>
+      <c r="AQ24" s="48"/>
+      <c r="AR24" s="48"/>
+      <c r="AS24" s="48"/>
+      <c r="AT24" s="48"/>
+      <c r="AU24" s="48"/>
+      <c r="AV24" s="48"/>
+      <c r="AW24" s="48"/>
+      <c r="AX24" s="48"/>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="22"/>
-[...10 lines deleted...]
-      <c r="M25" s="24"/>
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
       <c r="N25" s="4">
         <v>3</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="7">
         <v>2</v>
       </c>
       <c r="P25" s="4">
         <v>2</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="7">
         <v>1</v>
       </c>
       <c r="R25" s="4">
         <v>5</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="7">
         <v>1</v>
       </c>
-      <c r="T25" s="52" t="s">
+      <c r="T25" s="30" t="s">
         <v>71</v>
       </c>
       <c r="U25" s="4">
         <v>3</v>
       </c>
-      <c r="V25" s="8">
+      <c r="V25" s="7">
         <v>2</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="7">
         <v>1</v>
       </c>
-      <c r="X25" s="8">
+      <c r="X25" s="7">
         <v>3</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="7">
         <v>5</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="Z25" s="7">
         <v>3</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AA25" s="7">
         <v>3</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="7">
         <v>3</v>
       </c>
-      <c r="AC25" s="8">
+      <c r="AC25" s="7">
         <v>2</v>
       </c>
-      <c r="AD25" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AE25" s="13">
+      <c r="AD25" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE25" s="7">
         <v>4</v>
       </c>
-      <c r="AF25" s="13">
+      <c r="AF25" s="7">
         <v>2</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="7">
         <v>2</v>
       </c>
-      <c r="AH25" s="8">
+      <c r="AH25" s="7">
         <v>1</v>
       </c>
-      <c r="AI25" s="81">
+      <c r="AI25" s="51">
         <v>3</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B26" s="22"/>
-[...10 lines deleted...]
-      <c r="M26" s="24"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
       <c r="N26" s="4">
         <v>3</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="7">
         <v>2</v>
       </c>
       <c r="P26" s="4">
         <v>1</v>
       </c>
-      <c r="Q26" s="65" t="s">
+      <c r="Q26" s="30" t="s">
         <v>71</v>
       </c>
       <c r="R26" s="4">
         <v>5</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="7">
         <v>1</v>
       </c>
-      <c r="T26" s="52" t="s">
+      <c r="T26" s="30" t="s">
         <v>71</v>
       </c>
       <c r="U26" s="4">
         <v>3</v>
       </c>
-      <c r="V26" s="8">
+      <c r="V26" s="7">
         <v>1</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="7">
         <v>1</v>
       </c>
-      <c r="X26" s="8">
+      <c r="X26" s="7">
         <v>2</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="7">
         <v>3</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="Z26" s="7">
         <v>3</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="7">
         <v>2</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="7">
         <v>3</v>
       </c>
-      <c r="AC26" s="8">
+      <c r="AC26" s="7">
         <v>2</v>
       </c>
-      <c r="AD26" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AE26" s="13">
+      <c r="AD26" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE26" s="7">
         <v>4</v>
       </c>
-      <c r="AF26" s="13">
+      <c r="AF26" s="7">
         <v>1</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="7">
         <v>2</v>
       </c>
-      <c r="AH26" s="8">
+      <c r="AH26" s="7">
         <v>1</v>
       </c>
-      <c r="AI26" s="81">
+      <c r="AI26" s="51">
         <v>2</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B27" s="22"/>
-[...14 lines deleted...]
-      <c r="O27" s="65" t="s">
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O27" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P27" s="4">
         <v>1</v>
       </c>
-      <c r="Q27" s="65" t="s">
-[...14 lines deleted...]
-      <c r="V27" s="8">
+      <c r="Q27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V27" s="7">
         <v>1</v>
       </c>
-      <c r="W27" s="52" t="s">
-[...5 lines deleted...]
-      <c r="Y27" s="8">
+      <c r="W27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X27" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y27" s="7">
         <v>2</v>
       </c>
-      <c r="Z27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AA27" s="8">
+      <c r="Z27" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA27" s="7">
         <v>1</v>
       </c>
-      <c r="AB27" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AF27" s="13">
+      <c r="AB27" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC27" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF27" s="7">
         <v>1</v>
       </c>
-      <c r="AG27" s="52" t="s">
-[...5 lines deleted...]
-      <c r="AI27" s="81">
+      <c r="AG27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI27" s="51">
         <v>1</v>
+      </c>
+      <c r="AJ27" s="7" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="22"/>
-[...41 lines deleted...]
-      <c r="X28" s="8">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X28" s="7">
         <v>1</v>
       </c>
-      <c r="Y28" s="8" t="s">
-[...29 lines deleted...]
-      <c r="AI28" s="13" t="s">
+      <c r="Y28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ28" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B29" s="22"/>
-[...74 lines deleted...]
-      <c r="AI29" s="13" t="s">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI29" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ29" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B30" s="22"/>
-[...20 lines deleted...]
-      <c r="Q30" s="8">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q30" s="7">
         <v>1</v>
       </c>
-      <c r="R30" s="52" t="s">
-[...50 lines deleted...]
-      <c r="AI30" s="13" t="s">
+      <c r="R30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ30" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A31" s="74"/>
-[...18 lines deleted...]
-      <c r="T31" s="84" t="s">
+      <c r="A31" s="3"/>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="3"/>
+      <c r="T31" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="U31" s="84"/>
-[...26 lines deleted...]
-      <c r="AX31" s="74"/>
+      <c r="U31" s="54"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="54"/>
+      <c r="Z31" s="54"/>
+      <c r="AA31" s="54"/>
+      <c r="AB31" s="54"/>
+      <c r="AC31" s="54"/>
+      <c r="AD31" s="54"/>
+      <c r="AE31" s="54"/>
+      <c r="AF31" s="54"/>
+      <c r="AG31" s="54"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="3"/>
+      <c r="AJ31" s="7"/>
+      <c r="AM31" s="3"/>
+      <c r="AN31" s="3"/>
+      <c r="AO31" s="3"/>
+      <c r="AP31" s="3"/>
+      <c r="AQ31" s="3"/>
+      <c r="AR31" s="3"/>
+      <c r="AS31" s="3"/>
+      <c r="AT31" s="3"/>
+      <c r="AU31" s="3"/>
+      <c r="AV31" s="3"/>
+      <c r="AW31" s="3"/>
+      <c r="AX31" s="3"/>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="22"/>
-[...10 lines deleted...]
-      <c r="M32" s="24"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
       <c r="N32" s="4">
         <v>1</v>
       </c>
-      <c r="O32" s="65" t="s">
+      <c r="O32" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P32" s="4">
         <v>1</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="7">
         <v>2</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="7">
         <v>2</v>
       </c>
-      <c r="S32" s="52" t="s">
-[...5 lines deleted...]
-      <c r="U32" s="8">
+      <c r="S32" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T32" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U32" s="7">
         <v>1</v>
       </c>
-      <c r="V32" s="8">
+      <c r="V32" s="7">
         <v>2</v>
       </c>
-      <c r="W32" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X32" s="8">
+      <c r="W32" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X32" s="7">
         <v>2</v>
       </c>
-      <c r="Y32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Z32" s="8">
+      <c r="Y32" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z32" s="7">
         <v>5</v>
       </c>
-      <c r="AA32" s="8">
+      <c r="AA32" s="7">
         <v>2</v>
       </c>
-      <c r="AB32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC32" s="13">
+      <c r="AB32" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC32" s="7">
         <v>2</v>
       </c>
-      <c r="AD32" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AE32" s="13">
+      <c r="AD32" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE32" s="7">
         <v>2</v>
       </c>
-      <c r="AF32" s="13">
+      <c r="AF32" s="7">
         <v>1</v>
       </c>
-      <c r="AG32" s="8">
+      <c r="AG32" s="7">
         <v>1</v>
       </c>
-      <c r="AH32" s="8">
+      <c r="AH32" s="7">
         <v>2</v>
       </c>
-      <c r="AI32" s="81">
+      <c r="AI32" s="51">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ32" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B33" s="22"/>
-[...41 lines deleted...]
-      <c r="X33" s="8">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X33" s="7">
         <v>1</v>
       </c>
-      <c r="Y33" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AA33" s="8">
+      <c r="Y33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA33" s="7">
         <v>1</v>
       </c>
-      <c r="AB33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC33" s="13">
+      <c r="AB33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC33" s="7">
         <v>1</v>
       </c>
-      <c r="AD33" s="65" t="s">
-[...18 lines deleted...]
-    <row r="34" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AD33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI33" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ33" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B34" s="22"/>
-[...78 lines deleted...]
-    <row r="35" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="V34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI34" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ34" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="22"/>
-[...23 lines deleted...]
-      <c r="R35" s="8">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R35" s="7">
         <v>1</v>
       </c>
-      <c r="S35" s="52" t="s">
-[...5 lines deleted...]
-      <c r="U35" s="8">
+      <c r="S35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U35" s="7">
         <v>1</v>
       </c>
-      <c r="V35" s="8" t="s">
-[...5 lines deleted...]
-      <c r="X35" s="8">
+      <c r="V35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X35" s="7">
         <v>1</v>
       </c>
-      <c r="Y35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Z35" s="8">
+      <c r="Y35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z35" s="7">
         <v>3</v>
       </c>
-      <c r="AA35" s="8" t="s">
-[...27 lines deleted...]
-    <row r="36" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AA35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ35" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="22"/>
-[...78 lines deleted...]
-    <row r="37" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI36" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ36" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B37" s="22"/>
-[...47 lines deleted...]
-      <c r="Z37" s="8">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z37" s="7">
         <v>1</v>
       </c>
-      <c r="AA37" s="8">
+      <c r="AA37" s="7">
         <v>1</v>
       </c>
-      <c r="AB37" s="8" t="s">
-[...24 lines deleted...]
-    <row r="38" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AB37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ37" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B38" s="22"/>
-[...20 lines deleted...]
-      <c r="Q38" s="13">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q38" s="7">
         <v>2</v>
       </c>
-      <c r="R38" s="65" t="s">
-[...38 lines deleted...]
-      <c r="AE38" s="13">
+      <c r="R38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE38" s="7">
         <v>1</v>
       </c>
-      <c r="AF38" s="13" t="s">
-[...12 lines deleted...]
-    <row r="39" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AF38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI38" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ38" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B39" s="22"/>
-[...35 lines deleted...]
-      <c r="V39" s="8">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="16"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="16"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V39" s="7">
         <v>1</v>
       </c>
-      <c r="W39" s="65" t="s">
-[...39 lines deleted...]
-    <row r="40" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="W39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ39" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B40" s="22"/>
-[...47 lines deleted...]
-      <c r="Z40" s="8">
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z40" s="7">
         <v>1</v>
       </c>
-      <c r="AA40" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AE40" s="13">
+      <c r="AA40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE40" s="7">
         <v>1</v>
       </c>
-      <c r="AF40" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AH40" s="8">
+      <c r="AF40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH40" s="7">
         <v>1</v>
       </c>
-      <c r="AI40" s="13" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ40" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B41" s="22"/>
-[...65 lines deleted...]
-      <c r="AF41" s="13">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF41" s="7">
         <v>1</v>
       </c>
-      <c r="AG41" s="8" t="s">
-[...9 lines deleted...]
-    <row r="42" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AG41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ41" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="22"/>
-[...10 lines deleted...]
-      <c r="M42" s="24"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
       <c r="N42" s="4">
         <v>1</v>
       </c>
-      <c r="O42" s="65" t="s">
+      <c r="O42" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P42" s="4">
         <v>1</v>
       </c>
-      <c r="Q42" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R42" s="8">
+      <c r="Q42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R42" s="7">
         <v>1</v>
       </c>
-      <c r="S42" s="52" t="s">
-[...51 lines deleted...]
-    <row r="43" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="S42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="W42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ42" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B43" s="22"/>
-[...78 lines deleted...]
-    <row r="44" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ43" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="22"/>
-[...68 lines deleted...]
-      <c r="AG44" s="8">
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG44" s="7">
         <v>1</v>
       </c>
-      <c r="AH44" s="8">
+      <c r="AH44" s="7">
         <v>1</v>
       </c>
-      <c r="AI44" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="27" t="s">
+      <c r="AI44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ44" s="30" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B45" s="28"/>
-[...56 lines deleted...]
-      <c r="AC45" s="10">
+      <c r="B45" s="19"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="19"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="O45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="P45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="R45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="S45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="T45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="U45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="V45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="W45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="X45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y45" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z45" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA45" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB45" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC45" s="9">
         <v>1</v>
       </c>
-      <c r="AD45" s="12" t="s">
-[...14 lines deleted...]
-      <c r="AI45" s="82">
+      <c r="AD45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF45" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH45" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI45" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="46" spans="1:35" s="4" customFormat="1" ht="11.25">
+      <c r="AJ45" s="10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="4" customFormat="1" ht="11.25">
       <c r="A46" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="47" spans="1:35" s="4" customFormat="1" ht="11.25"/>
-    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:36" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -25081,6280 +24064,6019 @@
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
     <row r="224" s="4" customFormat="1" ht="11.25"/>
     <row r="225" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T24:AG24"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="V5:AQ5"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="AF7:AQ7"/>
-    <mergeCell ref="T9:AG9"/>
-[...1 lines deleted...]
-    <mergeCell ref="T24:AG24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A2:AF219"/>
+  <dimension ref="A2:AE219"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AE2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15" customHeight="1">
-      <c r="A2" s="97" t="s">
+    <row r="2" spans="1:31" ht="15" customHeight="1">
+      <c r="A2" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="97"/>
-[...47 lines deleted...]
-      <c r="P4" s="14"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="68"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
+    </row>
+    <row r="4" spans="1:31" s="4" customFormat="1" ht="11.25">
+      <c r="C4" s="30"/>
       <c r="AD4" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="AE4" s="68"/>
-[...4 lines deleted...]
-      <c r="B5" s="88">
+      <c r="AE4" s="30"/>
+    </row>
+    <row r="5" spans="1:31" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="56"/>
+      <c r="B5" s="58">
         <v>2021</v>
       </c>
-      <c r="C5" s="89"/>
-[...10 lines deleted...]
-      <c r="N5" s="92">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="60">
         <v>2023</v>
       </c>
-      <c r="O5" s="92"/>
-[...10 lines deleted...]
-      <c r="Z5" s="88">
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="58">
         <v>2024</v>
       </c>
-      <c r="AA5" s="89"/>
-[...7 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="59"/>
+    </row>
+    <row r="6" spans="1:31" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="K6" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="18" t="s">
+      <c r="L6" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M6" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="18" t="s">
+      <c r="N6" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="R6" s="18" t="s">
+      <c r="R6" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="S6" s="18" t="s">
+      <c r="S6" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="T6" s="18" t="s">
+      <c r="T6" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U6" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="W6" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="X6" s="18" t="s">
+      <c r="X6" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y6" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="Z6" s="64" t="s">
+      <c r="Z6" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="AA6" s="64" t="s">
+      <c r="AA6" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="AB6" s="66" t="s">
+      <c r="AB6" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="AC6" s="64" t="s">
+      <c r="AC6" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="AD6" s="64" t="s">
+      <c r="AD6" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AE6" s="64" t="s">
+      <c r="AE6" s="39" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="93" t="s">
+    <row r="7" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="93"/>
-[...30 lines deleted...]
-    <row r="8" spans="1:32" s="4" customFormat="1" ht="11.25">
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="61"/>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="61"/>
+      <c r="T7" s="61"/>
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+    </row>
+    <row r="8" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="20"/>
-[...11 lines deleted...]
-      <c r="N8" s="7">
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="6">
         <v>15.19</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>1.56</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>8.73</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q8" s="6">
         <v>8.84</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R8" s="6">
         <v>3.37</v>
       </c>
-      <c r="S8" s="7">
+      <c r="S8" s="6">
         <v>14.03</v>
       </c>
-      <c r="T8" s="7">
+      <c r="T8" s="6">
         <v>2.44</v>
       </c>
-      <c r="U8" s="7">
+      <c r="U8" s="6">
         <v>11.13</v>
       </c>
-      <c r="V8" s="7">
+      <c r="V8" s="6">
         <v>4.41</v>
       </c>
-      <c r="W8" s="7">
+      <c r="W8" s="6">
         <v>9.42</v>
       </c>
-      <c r="X8" s="7">
+      <c r="X8" s="6">
         <v>10.119999999999999</v>
       </c>
-      <c r="Y8" s="7">
+      <c r="Y8" s="6">
         <v>7.4</v>
       </c>
-      <c r="Z8" s="7">
+      <c r="Z8" s="6">
         <v>6.56</v>
       </c>
-      <c r="AA8" s="7">
+      <c r="AA8" s="6">
         <v>7.19</v>
       </c>
-      <c r="AB8" s="7">
+      <c r="AB8" s="6">
         <v>6.05</v>
       </c>
-      <c r="AC8" s="7">
+      <c r="AC8" s="6">
         <v>6.29</v>
       </c>
-      <c r="AD8" s="7">
+      <c r="AD8" s="6">
         <v>8.61</v>
       </c>
       <c r="AE8" s="4">
         <v>1.48</v>
       </c>
     </row>
-    <row r="9" spans="1:32" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="35" t="s">
+    <row r="9" spans="1:31" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B9" s="22"/>
-[...11 lines deleted...]
-      <c r="N9" s="7">
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="6">
         <v>6.9</v>
       </c>
-      <c r="O9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="7">
+      <c r="O9" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="6">
         <v>10.58</v>
       </c>
-      <c r="Q9" s="7">
+      <c r="Q9" s="6">
         <v>7.98</v>
       </c>
-      <c r="R9" s="7">
+      <c r="R9" s="6">
         <v>4.3</v>
       </c>
-      <c r="S9" s="7">
+      <c r="S9" s="6">
         <v>12.99</v>
       </c>
-      <c r="T9" s="7">
+      <c r="T9" s="6">
         <v>4.32</v>
       </c>
-      <c r="U9" s="7">
+      <c r="U9" s="6">
         <v>15.71</v>
       </c>
-      <c r="V9" s="7">
+      <c r="V9" s="6">
         <v>2.8</v>
       </c>
-      <c r="W9" s="7">
+      <c r="W9" s="6">
         <v>9.83</v>
       </c>
-      <c r="X9" s="7">
+      <c r="X9" s="6">
         <v>13.23</v>
       </c>
-      <c r="Y9" s="7">
+      <c r="Y9" s="6">
         <v>8.1999999999999993</v>
       </c>
-      <c r="Z9" s="7">
+      <c r="Z9" s="6">
         <v>2.36</v>
       </c>
-      <c r="AA9" s="7">
+      <c r="AA9" s="6">
         <v>5.13</v>
       </c>
-      <c r="AB9" s="7">
+      <c r="AB9" s="6">
         <v>5.62</v>
       </c>
-      <c r="AC9" s="7">
+      <c r="AC9" s="6">
         <v>6.65</v>
       </c>
-      <c r="AD9" s="7">
+      <c r="AD9" s="6">
         <v>5.21</v>
       </c>
       <c r="AE9" s="4">
         <v>2.68</v>
       </c>
     </row>
-    <row r="10" spans="1:32" s="4" customFormat="1" ht="11.25">
-      <c r="A10" s="35" t="s">
+    <row r="10" spans="1:31" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="22"/>
-[...11 lines deleted...]
-      <c r="N10" s="7">
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="6">
         <v>38.46</v>
       </c>
-      <c r="O10" s="7" t="s">
-[...11 lines deleted...]
-      <c r="S10" s="7">
+      <c r="O10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" s="6">
         <v>21.74</v>
       </c>
-      <c r="T10" s="7" t="s">
-[...14 lines deleted...]
-      <c r="Y10" s="7">
+      <c r="T10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y10" s="6">
         <v>25.64</v>
       </c>
-      <c r="Z10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="7">
+      <c r="Z10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA10" s="6">
         <v>35.71</v>
       </c>
-      <c r="AB10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AD10" s="7">
+      <c r="AB10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD10" s="6">
         <v>24.39</v>
       </c>
-      <c r="AE10" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="AE10" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="22"/>
-[...11 lines deleted...]
-      <c r="N11" s="7">
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="6">
         <v>20.41</v>
       </c>
-      <c r="O11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="Q11" s="7">
+      <c r="O11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q11" s="6">
         <v>24.39</v>
       </c>
-      <c r="R11" s="7" t="s">
-[...11 lines deleted...]
-      <c r="V11" s="7">
+      <c r="R11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V11" s="6">
         <v>17.54</v>
       </c>
-      <c r="W11" s="7" t="s">
-[...14 lines deleted...]
-      <c r="AB11" s="7">
+      <c r="W11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB11" s="6">
         <v>45.45</v>
       </c>
-      <c r="AC11" s="7" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:32" s="4" customFormat="1" ht="11.25">
+      <c r="AC11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE11" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="22"/>
-[...23 lines deleted...]
-      <c r="R12" s="7">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R12" s="6">
         <v>13.33</v>
       </c>
-      <c r="S12" s="7">
+      <c r="S12" s="6">
         <v>31.25</v>
       </c>
-      <c r="T12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="7">
+      <c r="T12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U12" s="6">
         <v>22.22</v>
       </c>
-      <c r="V12" s="7" t="s">
-[...11 lines deleted...]
-      <c r="Z12" s="7">
+      <c r="V12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z12" s="6">
         <v>22.22</v>
       </c>
-      <c r="AA12" s="7">
+      <c r="AA12" s="6">
         <v>20</v>
       </c>
-      <c r="AB12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AC12" s="7">
+      <c r="AB12" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC12" s="6">
         <v>18.87</v>
       </c>
-      <c r="AD12" s="7">
+      <c r="AD12" s="6">
         <v>16.95</v>
       </c>
-      <c r="AE12" s="7" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:32" s="4" customFormat="1" ht="11.25">
+      <c r="AE12" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="22"/>
-[...11 lines deleted...]
-      <c r="N13" s="7">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="6">
         <v>41.67</v>
       </c>
-      <c r="O13" s="7">
+      <c r="O13" s="6">
         <v>18.87</v>
       </c>
-      <c r="P13" s="7">
+      <c r="P13" s="6">
         <v>36.36</v>
       </c>
-      <c r="Q13" s="7">
+      <c r="Q13" s="6">
         <v>46.51</v>
       </c>
-      <c r="R13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="S13" s="7">
+      <c r="R13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S13" s="6">
         <v>25.64</v>
       </c>
-      <c r="T13" s="7" t="s">
-[...8 lines deleted...]
-      <c r="W13" s="7">
+      <c r="T13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W13" s="6">
         <v>29.41</v>
       </c>
-      <c r="X13" s="7">
+      <c r="X13" s="6">
         <v>19.23</v>
       </c>
-      <c r="Y13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="7">
+      <c r="Y13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z13" s="6">
         <v>21.74</v>
       </c>
-      <c r="AA13" s="7">
+      <c r="AA13" s="6">
         <v>19.61</v>
       </c>
-      <c r="AB13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AD13" s="7">
+      <c r="AB13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD13" s="6">
         <v>28.57</v>
       </c>
-      <c r="AE13" s="7" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:32" s="4" customFormat="1" ht="11.25">
+      <c r="AE13" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="22"/>
-[...11 lines deleted...]
-      <c r="N14" s="7">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="6">
         <v>30.3</v>
       </c>
-      <c r="O14" s="7" t="s">
-[...23 lines deleted...]
-      <c r="W14" s="7">
+      <c r="O14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W14" s="6">
         <v>40</v>
       </c>
-      <c r="X14" s="7" t="s">
-[...5 lines deleted...]
-      <c r="Z14" s="7">
+      <c r="X14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z14" s="6">
         <v>66.67</v>
       </c>
-      <c r="AA14" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AC14" s="7">
+      <c r="AA14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC14" s="6">
         <v>37.04</v>
       </c>
-      <c r="AD14" s="7" t="s">
-[...6 lines deleted...]
-    <row r="15" spans="1:32" s="4" customFormat="1" ht="11.25">
+      <c r="AD14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="22"/>
-[...66 lines deleted...]
-    <row r="16" spans="1:32" s="4" customFormat="1" ht="11.25">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="22"/>
-[...11 lines deleted...]
-      <c r="N16" s="7">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="6">
         <v>142.86000000000001</v>
       </c>
-      <c r="O16" s="7" t="s">
-[...47 lines deleted...]
-      <c r="AE16" s="7" t="s">
+      <c r="O16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE16" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="22"/>
-[...38 lines deleted...]
-      <c r="W17" s="7">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W17" s="6">
         <v>28.57</v>
       </c>
-      <c r="X17" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Y17" s="7">
+      <c r="X17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y17" s="6">
         <v>43.48</v>
       </c>
-      <c r="Z17" s="7" t="s">
-[...14 lines deleted...]
-      <c r="AE17" s="7" t="s">
+      <c r="Z17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE17" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="22"/>
-[...11 lines deleted...]
-      <c r="N18" s="7">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="6">
         <v>30.3</v>
       </c>
-      <c r="O18" s="7" t="s">
-[...17 lines deleted...]
-      <c r="U18" s="7">
+      <c r="O18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U18" s="6">
         <v>24.39</v>
       </c>
-      <c r="V18" s="7">
+      <c r="V18" s="6">
         <v>43.48</v>
       </c>
-      <c r="W18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="7">
+      <c r="W18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X18" s="6">
         <v>27.03</v>
       </c>
-      <c r="Y18" s="7" t="s">
-[...17 lines deleted...]
-      <c r="AE18" s="7" t="s">
+      <c r="Y18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE18" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="22"/>
-[...11 lines deleted...]
-      <c r="N19" s="7">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="6">
         <v>35.71</v>
       </c>
-      <c r="O19" s="7" t="s">
-[...11 lines deleted...]
-      <c r="S19" s="7">
+      <c r="O19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S19" s="6">
         <v>32.26</v>
       </c>
-      <c r="T19" s="7" t="s">
-[...29 lines deleted...]
-      <c r="AD19" s="7">
+      <c r="T19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD19" s="6">
         <v>55.56</v>
       </c>
-      <c r="AE19" s="7" t="s">
+      <c r="AE19" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:31" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A20" s="85" t="s">
+      <c r="A20" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="85"/>
-[...28 lines deleted...]
-      <c r="AE20" s="85"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="55"/>
+      <c r="O20" s="55"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="55"/>
+      <c r="R20" s="55"/>
+      <c r="S20" s="55"/>
+      <c r="T20" s="55"/>
+      <c r="U20" s="55"/>
+      <c r="V20" s="55"/>
+      <c r="W20" s="55"/>
+      <c r="X20" s="55"/>
+      <c r="Y20" s="55"/>
+      <c r="Z20" s="55"/>
+      <c r="AA20" s="55"/>
+      <c r="AB20" s="55"/>
+      <c r="AC20" s="55"/>
+      <c r="AD20" s="55"/>
+      <c r="AE20" s="55"/>
     </row>
     <row r="21" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="22"/>
-[...11 lines deleted...]
-      <c r="N21" s="7">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="6">
         <v>10.99</v>
       </c>
-      <c r="O21" s="7" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="7">
+      <c r="O21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P21" s="6">
         <v>8.89</v>
       </c>
-      <c r="Q21" s="7">
+      <c r="Q21" s="6">
         <v>10.73</v>
       </c>
-      <c r="R21" s="7">
+      <c r="R21" s="6">
         <v>4.93</v>
       </c>
-      <c r="S21" s="7">
+      <c r="S21" s="6">
         <v>14.4</v>
       </c>
-      <c r="T21" s="7">
+      <c r="T21" s="6">
         <v>3.6</v>
       </c>
-      <c r="U21" s="7">
+      <c r="U21" s="6">
         <v>14.77</v>
       </c>
-      <c r="V21" s="7" t="s">
-[...2 lines deleted...]
-      <c r="W21" s="7">
+      <c r="V21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W21" s="6">
         <v>8.1999999999999993</v>
       </c>
-      <c r="X21" s="7">
+      <c r="X21" s="6">
         <v>10.8</v>
       </c>
-      <c r="Y21" s="7">
+      <c r="Y21" s="6">
         <v>8.9499999999999993</v>
       </c>
-      <c r="Z21" s="7">
+      <c r="Z21" s="6">
         <v>1.96</v>
       </c>
-      <c r="AA21" s="7">
+      <c r="AA21" s="6">
         <v>10.73</v>
       </c>
-      <c r="AB21" s="7">
+      <c r="AB21" s="6">
         <v>4.42</v>
       </c>
-      <c r="AC21" s="7">
+      <c r="AC21" s="6">
         <v>5.44</v>
       </c>
-      <c r="AD21" s="7">
+      <c r="AD21" s="6">
         <v>8.4</v>
       </c>
       <c r="AE21" s="4">
         <v>2.16</v>
       </c>
     </row>
     <row r="22" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B22" s="22"/>
-[...11 lines deleted...]
-      <c r="N22" s="7">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="6">
         <v>7.28</v>
       </c>
-      <c r="O22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="7">
+      <c r="O22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P22" s="6">
         <v>8.4499999999999993</v>
       </c>
-      <c r="Q22" s="7">
+      <c r="Q22" s="6">
         <v>8.3800000000000008</v>
       </c>
-      <c r="R22" s="7">
+      <c r="R22" s="6">
         <v>4.57</v>
       </c>
-      <c r="S22" s="7">
+      <c r="S22" s="6">
         <v>10.99</v>
       </c>
-      <c r="T22" s="7">
+      <c r="T22" s="6">
         <v>4.55</v>
       </c>
-      <c r="U22" s="7">
+      <c r="U22" s="6">
         <v>16.850000000000001</v>
       </c>
-      <c r="V22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="W22" s="7">
+      <c r="V22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W22" s="6">
         <v>10.61</v>
       </c>
-      <c r="X22" s="7">
+      <c r="X22" s="6">
         <v>14.12</v>
       </c>
-      <c r="Y22" s="7">
+      <c r="Y22" s="6">
         <v>8.93</v>
       </c>
-      <c r="Z22" s="7">
+      <c r="Z22" s="6">
         <v>2.5</v>
       </c>
-      <c r="AA22" s="7">
+      <c r="AA22" s="6">
         <v>5.42</v>
       </c>
-      <c r="AB22" s="7">
+      <c r="AB22" s="6">
         <v>5.87</v>
       </c>
-      <c r="AC22" s="7">
+      <c r="AC22" s="6">
         <v>7.06</v>
       </c>
-      <c r="AD22" s="7">
+      <c r="AD22" s="6">
         <v>5.51</v>
       </c>
       <c r="AE22" s="4">
         <v>2.8</v>
       </c>
     </row>
     <row r="23" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A23" s="35" t="s">
+      <c r="A23" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="22"/>
-[...11 lines deleted...]
-      <c r="N23" s="7">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="6">
         <v>40</v>
       </c>
-      <c r="O23" s="7" t="s">
-[...11 lines deleted...]
-      <c r="S23" s="7">
+      <c r="O23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" s="6">
         <v>23.81</v>
       </c>
-      <c r="T23" s="7" t="s">
-[...14 lines deleted...]
-      <c r="Y23" s="7">
+      <c r="T23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y23" s="6">
         <v>26.32</v>
       </c>
-      <c r="Z23" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AA23" s="7">
+      <c r="Z23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA23" s="6">
         <v>35.71</v>
       </c>
-      <c r="AB23" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AD23" s="7">
+      <c r="AB23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD23" s="6">
         <v>25</v>
       </c>
-      <c r="AE23" s="7" t="s">
+      <c r="AE23" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="22"/>
-[...23 lines deleted...]
-      <c r="R24" s="7">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R24" s="6">
         <v>20</v>
       </c>
-      <c r="S24" s="7">
+      <c r="S24" s="6">
         <v>30.3</v>
       </c>
-      <c r="T24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="7">
+      <c r="T24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U24" s="6">
         <v>38.46</v>
       </c>
-      <c r="V24" s="7" t="s">
-[...14 lines deleted...]
-      <c r="AA24" s="7">
+      <c r="V24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA24" s="6">
         <v>41.67</v>
       </c>
-      <c r="AB24" s="7" t="s">
-[...8 lines deleted...]
-      <c r="AE24" s="7" t="s">
+      <c r="AB24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE24" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="22"/>
-[...11 lines deleted...]
-      <c r="N25" s="7">
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="6">
         <v>29.41</v>
       </c>
-      <c r="O25" s="7" t="s">
-[...2 lines deleted...]
-      <c r="P25" s="7">
+      <c r="O25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P25" s="6">
         <v>28.57</v>
       </c>
-      <c r="Q25" s="7">
+      <c r="Q25" s="6">
         <v>74.069999999999993</v>
       </c>
-      <c r="R25" s="7" t="s">
-[...26 lines deleted...]
-      <c r="AA25" s="7">
+      <c r="R25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA25" s="6">
         <v>30.3</v>
       </c>
-      <c r="AB25" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AD25" s="7">
+      <c r="AB25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC25" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD25" s="6">
         <v>43.48</v>
       </c>
-      <c r="AE25" s="7" t="s">
+      <c r="AE25" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A26" s="35" t="s">
+      <c r="A26" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B26" s="22"/>
-[...26 lines deleted...]
-      <c r="S26" s="7">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S26" s="6">
         <v>71.430000000000007</v>
       </c>
-      <c r="T26" s="7" t="s">
-[...32 lines deleted...]
-      <c r="AE26" s="7" t="s">
+      <c r="T26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE26" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:31" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A27" s="84" t="s">
+      <c r="A27" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="84"/>
-[...28 lines deleted...]
-      <c r="AE27" s="84"/>
+      <c r="B27" s="54"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="54"/>
+      <c r="O27" s="54"/>
+      <c r="P27" s="54"/>
+      <c r="Q27" s="54"/>
+      <c r="R27" s="54"/>
+      <c r="S27" s="54"/>
+      <c r="T27" s="54"/>
+      <c r="U27" s="54"/>
+      <c r="V27" s="54"/>
+      <c r="W27" s="54"/>
+      <c r="X27" s="54"/>
+      <c r="Y27" s="54"/>
+      <c r="Z27" s="54"/>
+      <c r="AA27" s="54"/>
+      <c r="AB27" s="54"/>
+      <c r="AC27" s="54"/>
+      <c r="AD27" s="54"/>
+      <c r="AE27" s="54"/>
     </row>
     <row r="28" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A28" s="34" t="s">
+      <c r="A28" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="22"/>
-[...11 lines deleted...]
-      <c r="N28" s="7">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="6">
         <v>24.59</v>
       </c>
-      <c r="O28" s="7">
+      <c r="O28" s="6">
         <v>1.56</v>
       </c>
-      <c r="P28" s="7">
+      <c r="P28" s="6">
         <v>8.44</v>
       </c>
-      <c r="Q28" s="7">
+      <c r="Q28" s="6">
         <v>4.6900000000000004</v>
       </c>
-      <c r="R28" s="7" t="s">
-[...2 lines deleted...]
-      <c r="S28" s="7">
+      <c r="R28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S28" s="6">
         <v>13.22</v>
       </c>
-      <c r="T28" s="7" t="s">
-[...2 lines deleted...]
-      <c r="U28" s="7">
+      <c r="T28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="6">
         <v>4.08</v>
       </c>
-      <c r="V28" s="7">
+      <c r="V28" s="6">
         <v>13.76</v>
       </c>
-      <c r="W28" s="7">
+      <c r="W28" s="6">
         <v>11.76</v>
       </c>
-      <c r="X28" s="7">
+      <c r="X28" s="6">
         <v>8.73</v>
       </c>
-      <c r="Y28" s="7">
+      <c r="Y28" s="6">
         <v>4.37</v>
       </c>
-      <c r="Z28" s="7">
+      <c r="Z28" s="6">
         <v>15.94</v>
       </c>
-      <c r="AA28" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AB28" s="7">
+      <c r="AA28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB28" s="6">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AC28" s="7">
+      <c r="AC28" s="6">
         <v>8.1999999999999993</v>
       </c>
-      <c r="AD28" s="15">
+      <c r="AD28" s="6">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AE28" s="7" t="s">
+      <c r="AE28" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A29" s="35" t="s">
+      <c r="A29" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B29" s="22"/>
-[...17 lines deleted...]
-      <c r="P29" s="7">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P29" s="6">
         <v>43.48</v>
       </c>
-      <c r="Q29" s="7" t="s">
-[...5 lines deleted...]
-      <c r="S29" s="7">
+      <c r="Q29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S29" s="6">
         <v>47.62</v>
       </c>
-      <c r="T29" s="7" t="s">
-[...5 lines deleted...]
-      <c r="V29" s="7">
+      <c r="T29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" s="6">
         <v>55.56</v>
       </c>
-      <c r="W29" s="7" t="s">
-[...23 lines deleted...]
-      <c r="AE29" s="7" t="s">
+      <c r="W29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE29" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="35" t="s">
+      <c r="A30" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B30" s="22"/>
-[...62 lines deleted...]
-      <c r="AE30" s="7" t="s">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE30" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A31" s="35" t="s">
+      <c r="A31" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B31" s="22"/>
-[...11 lines deleted...]
-      <c r="N31" s="7">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="6">
         <v>20.41</v>
       </c>
-      <c r="O31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="Q31" s="7">
+      <c r="O31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q31" s="6">
         <v>24.39</v>
       </c>
-      <c r="R31" s="7" t="s">
-[...11 lines deleted...]
-      <c r="V31" s="7">
+      <c r="R31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V31" s="6">
         <v>17.54</v>
       </c>
-      <c r="W31" s="7" t="s">
-[...14 lines deleted...]
-      <c r="AB31" s="7">
+      <c r="W31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB31" s="6">
         <v>45.45</v>
       </c>
-      <c r="AC31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AE31" s="7" t="s">
+      <c r="AC31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE31" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="22"/>
-[...26 lines deleted...]
-      <c r="S32" s="7">
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S32" s="6">
         <v>32.26</v>
       </c>
-      <c r="T32" s="7" t="s">
-[...17 lines deleted...]
-      <c r="Z32" s="7">
+      <c r="T32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z32" s="6">
         <v>50</v>
       </c>
-      <c r="AA32" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AC32" s="7">
+      <c r="AA32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB32" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC32" s="6">
         <v>40</v>
       </c>
-      <c r="AD32" s="15">
+      <c r="AD32" s="6">
         <v>58.82</v>
       </c>
-      <c r="AE32" s="7" t="s">
+      <c r="AE32" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A33" s="35" t="s">
+      <c r="A33" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="22"/>
-[...11 lines deleted...]
-      <c r="N33" s="7">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="6">
         <v>71.430000000000007</v>
       </c>
-      <c r="O33" s="7">
+      <c r="O33" s="6">
         <v>18.87</v>
       </c>
-      <c r="P33" s="7">
+      <c r="P33" s="6">
         <v>50</v>
       </c>
-      <c r="Q33" s="7" t="s">
-[...5 lines deleted...]
-      <c r="S33" s="7">
+      <c r="Q33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S33" s="6">
         <v>166.67</v>
       </c>
-      <c r="T33" s="7" t="s">
-[...8 lines deleted...]
-      <c r="W33" s="7">
+      <c r="T33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W33" s="6">
         <v>111.11</v>
       </c>
-      <c r="X33" s="7">
+      <c r="X33" s="6">
         <v>50</v>
       </c>
-      <c r="Y33" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="7">
+      <c r="Y33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z33" s="6">
         <v>76.92</v>
       </c>
-      <c r="AA33" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AE33" s="7" t="s">
+      <c r="AA33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE33" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A34" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B34" s="22"/>
-[...11 lines deleted...]
-      <c r="N34" s="7">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="6">
         <v>30.3</v>
       </c>
-      <c r="O34" s="7" t="s">
-[...23 lines deleted...]
-      <c r="W34" s="7">
+      <c r="O34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W34" s="6">
         <v>40</v>
       </c>
-      <c r="X34" s="7" t="s">
-[...5 lines deleted...]
-      <c r="Z34" s="7">
+      <c r="X34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z34" s="6">
         <v>66.67</v>
       </c>
-      <c r="AA34" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AC34" s="7">
+      <c r="AA34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC34" s="6">
         <v>37.04</v>
       </c>
-      <c r="AD34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AE34" s="7" t="s">
+      <c r="AD34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE34" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A35" s="35" t="s">
+      <c r="A35" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="22"/>
-[...62 lines deleted...]
-      <c r="AE35" s="7" t="s">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A36" s="35" t="s">
+      <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="22"/>
-[...11 lines deleted...]
-      <c r="N36" s="7">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="6">
         <v>142.86000000000001</v>
       </c>
-      <c r="O36" s="7" t="s">
-[...47 lines deleted...]
-      <c r="AE36" s="7" t="s">
+      <c r="O36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE36" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:31" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B37" s="22"/>
-[...38 lines deleted...]
-      <c r="W37" s="7">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W37" s="6">
         <v>28.57</v>
       </c>
-      <c r="X37" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Y37" s="7">
+      <c r="X37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y37" s="6">
         <v>43.48</v>
       </c>
-      <c r="Z37" s="7" t="s">
-[...14 lines deleted...]
-      <c r="AE37" s="7" t="s">
+      <c r="Z37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE37" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A38" s="35" t="s">
+      <c r="A38" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="22"/>
-[...11 lines deleted...]
-      <c r="N38" s="7">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="6">
         <v>30.3</v>
       </c>
-      <c r="O38" s="7" t="s">
-[...17 lines deleted...]
-      <c r="U38" s="7">
+      <c r="O38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="T38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="U38" s="6">
         <v>24.39</v>
       </c>
-      <c r="V38" s="7">
+      <c r="V38" s="6">
         <v>43.48</v>
       </c>
-      <c r="W38" s="7" t="s">
-[...2 lines deleted...]
-      <c r="X38" s="7">
+      <c r="W38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="X38" s="6">
         <v>27.03</v>
       </c>
-      <c r="Y38" s="7" t="s">
-[...17 lines deleted...]
-      <c r="AE38" s="7" t="s">
+      <c r="Y38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE38" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="28"/>
-[...11 lines deleted...]
-      <c r="N39" s="9">
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="8">
         <v>62.5</v>
       </c>
-      <c r="O39" s="9" t="s">
-[...44 lines deleted...]
-      <c r="AD39" s="9">
+      <c r="O39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="P39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="R39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="T39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="U39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="V39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="W39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="X39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD39" s="8">
         <v>100</v>
       </c>
-      <c r="AE39" s="9" t="s">
+      <c r="AE39" s="8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:31" s="4" customFormat="1" ht="11.25">
-      <c r="A40" s="11" t="s">
+      <c r="A40" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="P40" s="14"/>
-[...537 lines deleted...]
-    </row>
+    </row>
+    <row r="41" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="42" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="43" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:31" s="4" customFormat="1" ht="11.25"/>
+    <row r="49" s="4" customFormat="1" ht="11.25"/>
+    <row r="50" s="4" customFormat="1" ht="11.25"/>
+    <row r="51" s="4" customFormat="1" ht="11.25"/>
+    <row r="52" s="4" customFormat="1" ht="11.25"/>
+    <row r="53" s="4" customFormat="1" ht="11.25"/>
+    <row r="54" s="4" customFormat="1" ht="11.25"/>
+    <row r="55" s="4" customFormat="1" ht="11.25"/>
+    <row r="56" s="4" customFormat="1" ht="11.25"/>
+    <row r="57" s="4" customFormat="1" ht="11.25"/>
+    <row r="58" s="4" customFormat="1" ht="11.25"/>
+    <row r="59" s="4" customFormat="1" ht="11.25"/>
+    <row r="60" s="4" customFormat="1" ht="11.25"/>
+    <row r="61" s="4" customFormat="1" ht="11.25"/>
+    <row r="62" s="4" customFormat="1" ht="11.25"/>
+    <row r="63" s="4" customFormat="1" ht="11.25"/>
+    <row r="64" s="4" customFormat="1" ht="11.25"/>
+    <row r="65" s="4" customFormat="1" ht="11.25"/>
+    <row r="66" s="4" customFormat="1" ht="11.25"/>
+    <row r="67" s="4" customFormat="1" ht="11.25"/>
+    <row r="68" s="4" customFormat="1" ht="11.25"/>
+    <row r="69" s="4" customFormat="1" ht="11.25"/>
+    <row r="70" s="4" customFormat="1" ht="11.25"/>
+    <row r="71" s="4" customFormat="1" ht="11.25"/>
+    <row r="72" s="4" customFormat="1" ht="11.25"/>
+    <row r="73" s="4" customFormat="1" ht="11.25"/>
+    <row r="74" s="4" customFormat="1" ht="11.25"/>
+    <row r="75" s="4" customFormat="1" ht="11.25"/>
+    <row r="76" s="4" customFormat="1" ht="11.25"/>
+    <row r="77" s="4" customFormat="1" ht="11.25"/>
+    <row r="78" s="4" customFormat="1" ht="11.25"/>
+    <row r="79" s="4" customFormat="1" ht="11.25"/>
+    <row r="80" s="4" customFormat="1" ht="11.25"/>
+    <row r="81" s="4" customFormat="1" ht="11.25"/>
+    <row r="82" s="4" customFormat="1" ht="11.25"/>
+    <row r="83" s="4" customFormat="1" ht="11.25"/>
+    <row r="84" s="4" customFormat="1" ht="11.25"/>
+    <row r="85" s="4" customFormat="1" ht="11.25"/>
+    <row r="86" s="4" customFormat="1" ht="11.25"/>
+    <row r="87" s="4" customFormat="1" ht="11.25"/>
+    <row r="88" s="4" customFormat="1" ht="11.25"/>
+    <row r="89" s="4" customFormat="1" ht="11.25"/>
+    <row r="90" s="4" customFormat="1" ht="11.25"/>
+    <row r="91" s="4" customFormat="1" ht="11.25"/>
+    <row r="92" s="4" customFormat="1" ht="11.25"/>
+    <row r="93" s="4" customFormat="1" ht="11.25"/>
+    <row r="94" s="4" customFormat="1" ht="11.25"/>
+    <row r="95" s="4" customFormat="1" ht="11.25"/>
+    <row r="96" s="4" customFormat="1" ht="11.25"/>
+    <row r="97" s="4" customFormat="1" ht="11.25"/>
+    <row r="98" s="4" customFormat="1" ht="11.25"/>
+    <row r="99" s="4" customFormat="1" ht="11.25"/>
+    <row r="100" s="4" customFormat="1" ht="11.25"/>
+    <row r="101" s="4" customFormat="1" ht="11.25"/>
+    <row r="102" s="4" customFormat="1" ht="11.25"/>
+    <row r="103" s="4" customFormat="1" ht="11.25"/>
+    <row r="104" s="4" customFormat="1" ht="11.25"/>
+    <row r="105" s="4" customFormat="1" ht="11.25"/>
+    <row r="106" s="4" customFormat="1" ht="11.25"/>
+    <row r="107" s="4" customFormat="1" ht="11.25"/>
+    <row r="108" s="4" customFormat="1" ht="11.25"/>
+    <row r="109" s="4" customFormat="1" ht="11.25"/>
+    <row r="110" s="4" customFormat="1" ht="11.25"/>
+    <row r="111" s="4" customFormat="1" ht="11.25"/>
+    <row r="112" s="4" customFormat="1" ht="11.25"/>
+    <row r="113" s="4" customFormat="1" ht="11.25"/>
+    <row r="114" s="4" customFormat="1" ht="11.25"/>
+    <row r="115" s="4" customFormat="1" ht="11.25"/>
+    <row r="116" s="4" customFormat="1" ht="11.25"/>
+    <row r="117" s="4" customFormat="1" ht="11.25"/>
+    <row r="118" s="4" customFormat="1" ht="11.25"/>
+    <row r="119" s="4" customFormat="1" ht="11.25"/>
+    <row r="120" s="4" customFormat="1" ht="11.25"/>
+    <row r="121" s="4" customFormat="1" ht="11.25"/>
+    <row r="122" s="4" customFormat="1" ht="11.25"/>
+    <row r="123" s="4" customFormat="1" ht="11.25"/>
+    <row r="124" s="4" customFormat="1" ht="11.25"/>
+    <row r="125" s="4" customFormat="1" ht="11.25"/>
+    <row r="126" s="4" customFormat="1" ht="11.25"/>
+    <row r="127" s="4" customFormat="1" ht="11.25"/>
+    <row r="128" s="4" customFormat="1" ht="11.25"/>
+    <row r="129" s="4" customFormat="1" ht="11.25"/>
+    <row r="130" s="4" customFormat="1" ht="11.25"/>
+    <row r="131" s="4" customFormat="1" ht="11.25"/>
+    <row r="132" s="4" customFormat="1" ht="11.25"/>
+    <row r="133" s="4" customFormat="1" ht="11.25"/>
+    <row r="134" s="4" customFormat="1" ht="11.25"/>
+    <row r="135" s="4" customFormat="1" ht="11.25"/>
+    <row r="136" s="4" customFormat="1" ht="11.25"/>
+    <row r="137" s="4" customFormat="1" ht="11.25"/>
+    <row r="138" s="4" customFormat="1" ht="11.25"/>
+    <row r="139" s="4" customFormat="1" ht="11.25"/>
+    <row r="140" s="4" customFormat="1" ht="11.25"/>
+    <row r="141" s="4" customFormat="1" ht="11.25"/>
+    <row r="142" s="4" customFormat="1" ht="11.25"/>
+    <row r="143" s="4" customFormat="1" ht="11.25"/>
+    <row r="144" s="4" customFormat="1" ht="11.25"/>
+    <row r="145" s="4" customFormat="1" ht="11.25"/>
+    <row r="146" s="4" customFormat="1" ht="11.25"/>
+    <row r="147" s="4" customFormat="1" ht="11.25"/>
+    <row r="148" s="4" customFormat="1" ht="11.25"/>
+    <row r="149" s="4" customFormat="1" ht="11.25"/>
+    <row r="150" s="4" customFormat="1" ht="11.25"/>
+    <row r="151" s="4" customFormat="1" ht="11.25"/>
+    <row r="152" s="4" customFormat="1" ht="11.25"/>
+    <row r="153" s="4" customFormat="1" ht="11.25"/>
+    <row r="154" s="4" customFormat="1" ht="11.25"/>
+    <row r="155" s="4" customFormat="1" ht="11.25"/>
+    <row r="156" s="4" customFormat="1" ht="11.25"/>
+    <row r="157" s="4" customFormat="1" ht="11.25"/>
+    <row r="158" s="4" customFormat="1" ht="11.25"/>
+    <row r="159" s="4" customFormat="1" ht="11.25"/>
+    <row r="160" s="4" customFormat="1" ht="11.25"/>
+    <row r="161" s="4" customFormat="1" ht="11.25"/>
+    <row r="162" s="4" customFormat="1" ht="11.25"/>
+    <row r="163" s="4" customFormat="1" ht="11.25"/>
+    <row r="164" s="4" customFormat="1" ht="11.25"/>
+    <row r="165" s="4" customFormat="1" ht="11.25"/>
+    <row r="166" s="4" customFormat="1" ht="11.25"/>
+    <row r="167" s="4" customFormat="1" ht="11.25"/>
+    <row r="168" s="4" customFormat="1" ht="11.25"/>
+    <row r="169" s="4" customFormat="1" ht="11.25"/>
+    <row r="170" s="4" customFormat="1" ht="11.25"/>
+    <row r="171" s="4" customFormat="1" ht="11.25"/>
+    <row r="172" s="4" customFormat="1" ht="11.25"/>
+    <row r="173" s="4" customFormat="1" ht="11.25"/>
+    <row r="174" s="4" customFormat="1" ht="11.25"/>
+    <row r="175" s="4" customFormat="1" ht="11.25"/>
+    <row r="176" s="4" customFormat="1" ht="11.25"/>
+    <row r="177" s="4" customFormat="1" ht="11.25"/>
+    <row r="178" s="4" customFormat="1" ht="11.25"/>
+    <row r="179" s="4" customFormat="1" ht="11.25"/>
+    <row r="180" s="4" customFormat="1" ht="11.25"/>
+    <row r="181" s="4" customFormat="1" ht="11.25"/>
+    <row r="182" s="4" customFormat="1" ht="11.25"/>
+    <row r="183" s="4" customFormat="1" ht="11.25"/>
+    <row r="184" s="4" customFormat="1" ht="11.25"/>
+    <row r="185" s="4" customFormat="1" ht="11.25"/>
+    <row r="186" s="4" customFormat="1" ht="11.25"/>
+    <row r="187" s="4" customFormat="1" ht="11.25"/>
+    <row r="188" s="4" customFormat="1" ht="11.25"/>
+    <row r="189" s="4" customFormat="1" ht="11.25"/>
+    <row r="190" s="4" customFormat="1" ht="11.25"/>
+    <row r="191" s="4" customFormat="1" ht="11.25"/>
+    <row r="192" s="4" customFormat="1" ht="11.25"/>
+    <row r="193" s="4" customFormat="1" ht="11.25"/>
+    <row r="194" s="4" customFormat="1" ht="11.25"/>
+    <row r="195" s="4" customFormat="1" ht="11.25"/>
+    <row r="196" s="4" customFormat="1" ht="11.25"/>
+    <row r="197" s="4" customFormat="1" ht="11.25"/>
+    <row r="198" s="4" customFormat="1" ht="11.25"/>
+    <row r="199" s="4" customFormat="1" ht="11.25"/>
+    <row r="200" s="4" customFormat="1" ht="11.25"/>
+    <row r="201" s="4" customFormat="1" ht="11.25"/>
+    <row r="202" s="4" customFormat="1" ht="11.25"/>
+    <row r="203" s="4" customFormat="1" ht="11.25"/>
+    <row r="204" s="4" customFormat="1" ht="11.25"/>
+    <row r="205" s="4" customFormat="1" ht="11.25"/>
+    <row r="206" s="4" customFormat="1" ht="11.25"/>
+    <row r="207" s="4" customFormat="1" ht="11.25"/>
+    <row r="208" s="4" customFormat="1" ht="11.25"/>
+    <row r="209" s="4" customFormat="1" ht="11.25"/>
+    <row r="210" s="4" customFormat="1" ht="11.25"/>
+    <row r="211" s="4" customFormat="1" ht="11.25"/>
+    <row r="212" s="4" customFormat="1" ht="11.25"/>
+    <row r="213" s="4" customFormat="1" ht="11.25"/>
+    <row r="214" s="4" customFormat="1" ht="11.25"/>
+    <row r="215" s="4" customFormat="1" ht="11.25"/>
+    <row r="216" s="4" customFormat="1" ht="11.25"/>
+    <row r="217" s="4" customFormat="1" ht="11.25"/>
+    <row r="218" s="4" customFormat="1" ht="11.25"/>
+    <row r="219" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A6:BF226"/>
   <sheetViews>
-    <sheetView topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="O6" sqref="O6:AQ6"/>
+    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="AL24" sqref="AL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:58" ht="11.45" customHeight="1">
-      <c r="A6" s="75"/>
-[...13 lines deleted...]
-      <c r="O6" s="97" t="s">
+      <c r="A6" s="45"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="P6" s="97"/>
-[...41 lines deleted...]
-      <c r="BF6" s="75"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
+      <c r="Z6" s="67"/>
+      <c r="AA6" s="67"/>
+      <c r="AB6" s="67"/>
+      <c r="AC6" s="67"/>
+      <c r="AD6" s="67"/>
+      <c r="AE6" s="67"/>
+      <c r="AF6" s="67"/>
+      <c r="AG6" s="67"/>
+      <c r="AH6" s="67"/>
+      <c r="AI6" s="67"/>
+      <c r="AJ6" s="67"/>
+      <c r="AK6" s="67"/>
+      <c r="AL6" s="67"/>
+      <c r="AM6" s="67"/>
+      <c r="AN6" s="67"/>
+      <c r="AO6" s="67"/>
+      <c r="AP6" s="67"/>
+      <c r="AQ6" s="67"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
+      <c r="BD6" s="45"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="45"/>
     </row>
     <row r="7" spans="1:58" s="4" customFormat="1" ht="11.25">
-      <c r="C7" s="52"/>
-[...4 lines deleted...]
-      <c r="AP7" s="99" t="s">
+      <c r="C7" s="30"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AP7" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="AQ7" s="99"/>
+      <c r="AQ7" s="66"/>
     </row>
     <row r="8" spans="1:58" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="86"/>
-      <c r="B8" s="88">
+      <c r="A8" s="56"/>
+      <c r="B8" s="58">
         <v>2021</v>
       </c>
-      <c r="C8" s="89"/>
-[...10 lines deleted...]
-      <c r="N8" s="89">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59">
         <v>2024</v>
       </c>
-      <c r="O8" s="89"/>
-[...4 lines deleted...]
-      <c r="T8" s="92">
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="60">
         <v>2025</v>
       </c>
-      <c r="U8" s="92"/>
-[...10 lines deleted...]
-      <c r="AF8" s="92">
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="60">
         <v>2026</v>
       </c>
-      <c r="AG8" s="92"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="88"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="60"/>
+      <c r="AI8" s="60"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="60"/>
+      <c r="AL8" s="60"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="60"/>
+      <c r="AO8" s="60"/>
+      <c r="AP8" s="60"/>
+      <c r="AQ8" s="58"/>
     </row>
     <row r="9" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="87"/>
-      <c r="B9" s="19" t="s">
+      <c r="A9" s="57"/>
+      <c r="B9" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="19" t="s">
+      <c r="C9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="19" t="s">
+      <c r="D9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="19" t="s">
+      <c r="E9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="19" t="s">
+      <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="19" t="s">
+      <c r="G9" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H9" s="19" t="s">
+      <c r="H9" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="18" t="s">
+      <c r="I9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="18" t="s">
+      <c r="J9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="18" t="s">
+      <c r="K9" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L9" s="18" t="s">
+      <c r="L9" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="18" t="s">
+      <c r="M9" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="64" t="s">
+      <c r="N9" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="O9" s="64" t="s">
+      <c r="O9" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="P9" s="66" t="s">
+      <c r="P9" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="Q9" s="64" t="s">
+      <c r="Q9" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="R9" s="64" t="s">
+      <c r="R9" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="S9" s="64" t="s">
+      <c r="S9" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="T9" s="18" t="s">
+      <c r="T9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="U9" s="18" t="s">
+      <c r="U9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="V9" s="19" t="s">
+      <c r="V9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="W9" s="18" t="s">
+      <c r="W9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="X9" s="18" t="s">
+      <c r="X9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="Y9" s="18" t="s">
+      <c r="Y9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="Z9" s="18" t="s">
+      <c r="Z9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AA9" s="18" t="s">
+      <c r="AA9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AB9" s="19" t="s">
+      <c r="AB9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AC9" s="18" t="s">
+      <c r="AC9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AD9" s="18" t="s">
+      <c r="AD9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AE9" s="18" t="s">
+      <c r="AE9" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="AF9" s="18" t="s">
+      <c r="AF9" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="AG9" s="18" t="s">
+      <c r="AG9" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="AH9" s="19" t="s">
+      <c r="AH9" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="AI9" s="18" t="s">
+      <c r="AI9" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="AJ9" s="18" t="s">
+      <c r="AJ9" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="AK9" s="18" t="s">
+      <c r="AK9" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="AL9" s="18" t="s">
+      <c r="AL9" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AM9" s="18" t="s">
+      <c r="AM9" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="AN9" s="19" t="s">
+      <c r="AN9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AO9" s="18" t="s">
+      <c r="AO9" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AP9" s="18" t="s">
+      <c r="AP9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="AQ9" s="18" t="s">
+      <c r="AQ9" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="B10" s="77"/>
-[...17 lines deleted...]
-      <c r="T10" s="93" t="s">
+      <c r="B10" s="47"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="U10" s="93"/>
-[...11 lines deleted...]
-      <c r="AG10" s="93"/>
+      <c r="U10" s="61"/>
+      <c r="V10" s="61"/>
+      <c r="W10" s="61"/>
+      <c r="X10" s="61"/>
+      <c r="Y10" s="61"/>
+      <c r="Z10" s="61"/>
+      <c r="AA10" s="61"/>
+      <c r="AB10" s="61"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="61"/>
     </row>
     <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="20"/>
-[...10 lines deleted...]
-      <c r="M11" s="20"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
       <c r="N11" s="4">
         <v>5.33</v>
       </c>
-      <c r="O11" s="7">
+      <c r="O11" s="6">
         <v>3.1</v>
       </c>
       <c r="P11" s="4">
         <v>4.3499999999999996</v>
       </c>
-      <c r="Q11" s="7">
+      <c r="Q11" s="6">
         <v>4.37</v>
       </c>
-      <c r="R11" s="7">
+      <c r="R11" s="6">
         <v>9.76</v>
       </c>
-      <c r="S11" s="7">
+      <c r="S11" s="6">
         <v>1.38</v>
       </c>
-      <c r="T11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="7">
+      <c r="T11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U11" s="6">
         <v>7.09</v>
       </c>
-      <c r="V11" s="7">
+      <c r="V11" s="6">
         <v>6.86</v>
       </c>
-      <c r="W11" s="7">
+      <c r="W11" s="6">
         <v>1.45</v>
       </c>
-      <c r="X11" s="7">
+      <c r="X11" s="6">
         <v>8.17</v>
       </c>
-      <c r="Y11" s="7">
+      <c r="Y11" s="6">
         <v>7.9</v>
       </c>
-      <c r="Z11" s="7">
+      <c r="Z11" s="6">
         <v>11.73</v>
       </c>
-      <c r="AA11" s="7">
+      <c r="AA11" s="6">
         <v>7.46</v>
       </c>
-      <c r="AB11" s="7">
+      <c r="AB11" s="6">
         <v>4.53</v>
       </c>
-      <c r="AC11" s="7">
+      <c r="AC11" s="6">
         <v>6.59</v>
       </c>
-      <c r="AD11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="15">
+      <c r="AD11" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE11" s="6">
         <v>9.48</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF11" s="6">
         <v>5.3</v>
       </c>
-      <c r="AG11" s="7">
+      <c r="AG11" s="6">
         <v>6.19</v>
       </c>
-      <c r="AH11" s="7">
+      <c r="AH11" s="6">
         <v>5.81</v>
       </c>
-      <c r="AI11" s="7">
+      <c r="AI11" s="6">
         <v>6.58</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>3.75</v>
       </c>
     </row>
     <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="22"/>
-[...10 lines deleted...]
-      <c r="M12" s="24"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
       <c r="N12" s="4">
         <v>7.73</v>
       </c>
-      <c r="O12" s="7">
+      <c r="O12" s="6">
         <v>5.6</v>
       </c>
       <c r="P12" s="4">
         <v>2.66</v>
       </c>
-      <c r="Q12" s="52" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="7">
+      <c r="Q12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R12" s="6">
         <v>12.99</v>
       </c>
-      <c r="S12" s="7">
+      <c r="S12" s="6">
         <v>2.58</v>
       </c>
-      <c r="T12" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="7">
+      <c r="T12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U12" s="6">
         <v>10.27</v>
       </c>
-      <c r="V12" s="7">
+      <c r="V12" s="6">
         <v>3.25</v>
       </c>
-      <c r="W12" s="7">
+      <c r="W12" s="6">
         <v>2.83</v>
       </c>
-      <c r="X12" s="7">
+      <c r="X12" s="6">
         <v>9.17</v>
       </c>
-      <c r="Y12" s="7">
+      <c r="Y12" s="6">
         <v>9.26</v>
       </c>
-      <c r="Z12" s="7">
+      <c r="Z12" s="6">
         <v>7.98</v>
       </c>
-      <c r="AA12" s="7">
+      <c r="AA12" s="6">
         <v>7.14</v>
       </c>
-      <c r="AB12" s="7">
+      <c r="AB12" s="6">
         <v>8.11</v>
       </c>
-      <c r="AC12" s="7">
+      <c r="AC12" s="6">
         <v>9.09</v>
       </c>
-      <c r="AD12" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AE12" s="15">
+      <c r="AD12" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE12" s="6">
         <v>11.43</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF12" s="6">
         <v>3.28</v>
       </c>
-      <c r="AG12" s="7">
+      <c r="AG12" s="6">
         <v>6.99</v>
       </c>
-      <c r="AH12" s="7">
+      <c r="AH12" s="6">
         <v>3.66</v>
       </c>
-      <c r="AI12" s="7">
+      <c r="AI12" s="6">
         <v>5.7</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>3.27</v>
       </c>
     </row>
     <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="22"/>
-[...14 lines deleted...]
-      <c r="O13" s="52" t="s">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O13" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>32.26</v>
       </c>
-      <c r="Q13" s="52" t="s">
-[...14 lines deleted...]
-      <c r="V13" s="7">
+      <c r="Q13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V13" s="6">
         <v>32.26</v>
       </c>
-      <c r="W13" s="52" t="s">
-[...5 lines deleted...]
-      <c r="Y13" s="7">
+      <c r="W13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y13" s="6">
         <v>57.14</v>
       </c>
-      <c r="Z13" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AA13" s="7">
+      <c r="Z13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA13" s="6">
         <v>32.26</v>
       </c>
-      <c r="AB13" s="65" t="s">
-[...11 lines deleted...]
-      <c r="AF13" s="15">
+      <c r="AB13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD13" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF13" s="6">
         <v>27.78</v>
       </c>
-      <c r="AG13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AI13" s="7">
+      <c r="AG13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI13" s="6">
         <v>35.71</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="22"/>
-[...23 lines deleted...]
-      <c r="R14" s="7">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R14" s="6">
         <v>26.32</v>
       </c>
-      <c r="S14" s="52" t="s">
-[...5 lines deleted...]
-      <c r="U14" s="7">
+      <c r="S14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U14" s="6">
         <v>23.26</v>
       </c>
-      <c r="V14" s="7" t="s">
-[...5 lines deleted...]
-      <c r="X14" s="7">
+      <c r="V14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X14" s="6">
         <v>32.26</v>
       </c>
-      <c r="Y14" s="65" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="7">
+      <c r="Y14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z14" s="6">
         <v>83.33</v>
       </c>
-      <c r="AA14" s="65" t="s">
-[...23 lines deleted...]
-      <c r="AI14" s="65" t="s">
+      <c r="AA14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI14" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="22"/>
-[...41 lines deleted...]
-      <c r="X15" s="7">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X15" s="6">
         <v>21.28</v>
       </c>
-      <c r="Y15" s="65" t="s">
-[...29 lines deleted...]
-      <c r="AI15" s="65" t="s">
+      <c r="Y15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI15" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="22"/>
-[...47 lines deleted...]
-      <c r="Z16" s="7">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z16" s="6">
         <v>18.52</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>26.32</v>
       </c>
-      <c r="AB16" s="65" t="s">
-[...24 lines deleted...]
-    <row r="17" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AB16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI16" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="22"/>
-[...20 lines deleted...]
-      <c r="Q17" s="7">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q17" s="6">
         <v>111.11</v>
       </c>
-      <c r="R17" s="7" t="s">
-[...38 lines deleted...]
-      <c r="AE17" s="15">
+      <c r="R17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE17" s="6">
         <v>90.91</v>
       </c>
-      <c r="AF17" s="15" t="s">
-[...12 lines deleted...]
-    <row r="18" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AF17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI17" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="22"/>
-[...35 lines deleted...]
-      <c r="V18" s="7">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V18" s="6">
         <v>125</v>
       </c>
-      <c r="W18" s="52" t="s">
-[...39 lines deleted...]
-    <row r="19" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="W18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH18" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ18" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B19" s="22"/>
-[...47 lines deleted...]
-      <c r="Z19" s="7">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z19" s="6">
         <v>500</v>
       </c>
-      <c r="AA19" s="65" t="s">
-[...11 lines deleted...]
-      <c r="AE19" s="15">
+      <c r="AA19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE19" s="6">
         <v>200</v>
       </c>
-      <c r="AF19" s="15" t="s">
-[...5 lines deleted...]
-      <c r="AH19" s="7">
+      <c r="AF19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH19" s="6">
         <v>1000</v>
       </c>
-      <c r="AI19" s="65" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI19" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ19" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="22"/>
-[...65 lines deleted...]
-      <c r="AF20" s="15">
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF20" s="6">
         <v>100</v>
       </c>
-      <c r="AG20" s="7" t="s">
-[...9 lines deleted...]
-    <row r="21" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AG20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI20" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ20" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="22"/>
-[...10 lines deleted...]
-      <c r="M21" s="24"/>
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
       <c r="N21" s="4">
         <v>38.46</v>
       </c>
-      <c r="O21" s="52" t="s">
+      <c r="O21" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P21" s="4">
         <v>55.56</v>
       </c>
-      <c r="Q21" s="52" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="7">
+      <c r="Q21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R21" s="6">
         <v>31.25</v>
       </c>
-      <c r="S21" s="52" t="s">
-[...8 lines deleted...]
-      <c r="V21" s="7">
+      <c r="S21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V21" s="6">
         <v>41.67</v>
       </c>
-      <c r="W21" s="52" t="s">
-[...39 lines deleted...]
-    <row r="22" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="W21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI21" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ21" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="22"/>
-[...76 lines deleted...]
-    <row r="23" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U22" s="30"/>
+      <c r="V22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="22"/>
-[...68 lines deleted...]
-      <c r="AG23" s="7">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF23" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG23" s="6">
         <v>125</v>
       </c>
-      <c r="AH23" s="7">
+      <c r="AH23" s="6">
         <v>62.5</v>
       </c>
-      <c r="AI23" s="65" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AI23" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ23" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="22"/>
-[...20 lines deleted...]
-      <c r="Q24" s="7">
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="6">
         <v>30.3</v>
       </c>
-      <c r="R24" s="7" t="s">
-[...32 lines deleted...]
-      <c r="AC24" s="7">
+      <c r="R24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC24" s="6">
         <v>33.33</v>
       </c>
-      <c r="AD24" s="52" t="s">
-[...14 lines deleted...]
-      <c r="AI24" s="7">
+      <c r="AD24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH24" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI24" s="6">
         <v>43.48</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="T25" s="85" t="s">
+      <c r="AJ24" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="48"/>
+      <c r="O25" s="48"/>
+      <c r="P25" s="48"/>
+      <c r="Q25" s="48"/>
+      <c r="R25" s="48"/>
+      <c r="S25" s="48"/>
+      <c r="T25" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="U25" s="85"/>
-[...15 lines deleted...]
-    <row r="26" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="U25" s="55"/>
+      <c r="V25" s="55"/>
+      <c r="W25" s="55"/>
+      <c r="X25" s="55"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="55"/>
+      <c r="AA25" s="55"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="55"/>
+      <c r="AD25" s="55"/>
+      <c r="AE25" s="55"/>
+      <c r="AF25" s="55"/>
+      <c r="AG25" s="55"/>
+      <c r="AH25" s="49"/>
+      <c r="AI25" s="48"/>
+      <c r="AJ25" s="6"/>
+    </row>
+    <row r="26" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="22"/>
-[...10 lines deleted...]
-      <c r="M26" s="24"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
       <c r="N26" s="4">
         <v>6.06</v>
       </c>
-      <c r="O26" s="7">
+      <c r="O26" s="6">
         <v>4.74</v>
       </c>
       <c r="P26" s="4">
         <v>4.28</v>
       </c>
-      <c r="Q26" s="7">
+      <c r="Q26" s="6">
         <v>2.23</v>
       </c>
-      <c r="R26" s="7">
+      <c r="R26" s="6">
         <v>10.37</v>
       </c>
-      <c r="S26" s="7">
+      <c r="S26" s="6">
         <v>2.04</v>
       </c>
-      <c r="T26" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U26" s="7">
+      <c r="T26" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U26" s="6">
         <v>8.26</v>
       </c>
-      <c r="V26" s="7">
+      <c r="V26" s="6">
         <v>5.36</v>
       </c>
-      <c r="W26" s="7">
+      <c r="W26" s="6">
         <v>2.36</v>
       </c>
-      <c r="X26" s="7">
+      <c r="X26" s="6">
         <v>7.43</v>
       </c>
-      <c r="Y26" s="7">
+      <c r="Y26" s="6">
         <v>12.2</v>
       </c>
-      <c r="Z26" s="7">
+      <c r="Z26" s="6">
         <v>6.42</v>
       </c>
-      <c r="AA26" s="7">
+      <c r="AA26" s="6">
         <v>6.06</v>
       </c>
-      <c r="AB26" s="7">
+      <c r="AB26" s="6">
         <v>6.64</v>
       </c>
-      <c r="AC26" s="7">
+      <c r="AC26" s="6">
         <v>4.95</v>
       </c>
-      <c r="AD26" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AE26" s="15">
+      <c r="AD26" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE26" s="6">
         <v>9.26</v>
       </c>
-      <c r="AF26" s="15">
+      <c r="AF26" s="6">
         <v>5.25</v>
       </c>
-      <c r="AG26" s="7">
+      <c r="AG26" s="6">
         <v>6.02</v>
       </c>
-      <c r="AH26" s="7">
+      <c r="AH26" s="6">
         <v>2.94</v>
       </c>
-      <c r="AI26" s="7">
+      <c r="AI26" s="6">
         <v>7.16</v>
       </c>
-    </row>
-    <row r="27" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ26" s="6">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="22"/>
-[...10 lines deleted...]
-      <c r="M27" s="24"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
       <c r="N27" s="4">
         <v>8.24</v>
       </c>
-      <c r="O27" s="7">
+      <c r="O27" s="6">
         <v>5.97</v>
       </c>
       <c r="P27" s="4">
         <v>2.82</v>
       </c>
-      <c r="Q27" s="52" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="7">
+      <c r="Q27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R27" s="6">
         <v>13.7</v>
       </c>
-      <c r="S27" s="7">
+      <c r="S27" s="6">
         <v>2.8</v>
       </c>
-      <c r="T27" s="52" t="s">
-[...2 lines deleted...]
-      <c r="U27" s="7">
+      <c r="T27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U27" s="6">
         <v>10.91</v>
       </c>
-      <c r="V27" s="7">
+      <c r="V27" s="6">
         <v>3.42</v>
       </c>
-      <c r="W27" s="7">
+      <c r="W27" s="6">
         <v>3.1</v>
       </c>
-      <c r="X27" s="7">
+      <c r="X27" s="6">
         <v>6.49</v>
       </c>
-      <c r="Y27" s="7">
+      <c r="Y27" s="6">
         <v>9.77</v>
       </c>
-      <c r="Z27" s="7">
+      <c r="Z27" s="6">
         <v>8.5</v>
       </c>
-      <c r="AA27" s="7">
+      <c r="AA27" s="6">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AB27" s="7">
+      <c r="AB27" s="6">
         <v>8.4</v>
       </c>
-      <c r="AC27" s="7">
+      <c r="AC27" s="6">
         <v>6.6</v>
       </c>
-      <c r="AD27" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AE27" s="15">
+      <c r="AD27" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE27" s="6">
         <v>12.31</v>
       </c>
-      <c r="AF27" s="15">
+      <c r="AF27" s="6">
         <v>3.47</v>
       </c>
-      <c r="AG27" s="7">
+      <c r="AG27" s="6">
         <v>7.33</v>
       </c>
-      <c r="AH27" s="7">
+      <c r="AH27" s="6">
         <v>3.95</v>
       </c>
-      <c r="AI27" s="7">
+      <c r="AI27" s="6">
         <v>5.93</v>
       </c>
-    </row>
-    <row r="28" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ27" s="6">
+        <v>3.42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="22"/>
-[...14 lines deleted...]
-      <c r="O28" s="52" t="s">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O28" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P28" s="4">
         <v>33.33</v>
       </c>
-      <c r="Q28" s="52" t="s">
-[...14 lines deleted...]
-      <c r="V28" s="7">
+      <c r="Q28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V28" s="6">
         <v>40</v>
       </c>
-      <c r="W28" s="52" t="s">
-[...5 lines deleted...]
-      <c r="Y28" s="7">
+      <c r="W28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y28" s="6">
         <v>60.61</v>
       </c>
-      <c r="Z28" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AA28" s="7">
+      <c r="Z28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA28" s="6">
         <v>32.26</v>
       </c>
-      <c r="AB28" s="65" t="s">
-[...11 lines deleted...]
-      <c r="AF28" s="15">
+      <c r="AB28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF28" s="6">
         <v>28.57</v>
       </c>
-      <c r="AG28" s="52" t="s">
-[...5 lines deleted...]
-      <c r="AI28" s="7">
+      <c r="AG28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH28" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI28" s="6">
         <v>37.04</v>
       </c>
-    </row>
-    <row r="29" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AJ28" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="22"/>
-[...41 lines deleted...]
-      <c r="X29" s="7">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X29" s="6">
         <v>38.46</v>
       </c>
-      <c r="Y29" s="65" t="s">
-[...33 lines deleted...]
-    <row r="30" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Y29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI29" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ29" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="22"/>
-[...78 lines deleted...]
-    <row r="31" spans="1:35" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ30" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B31" s="22"/>
-[...20 lines deleted...]
-      <c r="Q31" s="7">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q31" s="6">
         <v>58.82</v>
       </c>
-      <c r="R31" s="52" t="s">
-[...73 lines deleted...]
-      <c r="T32" s="84" t="s">
+      <c r="R31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="S31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI31" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ31" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="U32" s="84"/>
-[...16 lines deleted...]
-      <c r="A33" s="34" t="s">
+      <c r="U32" s="54"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="54"/>
+      <c r="Z32" s="54"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="54"/>
+      <c r="AC32" s="54"/>
+      <c r="AD32" s="54"/>
+      <c r="AE32" s="54"/>
+      <c r="AF32" s="54"/>
+      <c r="AG32" s="54"/>
+      <c r="AH32" s="50"/>
+      <c r="AI32" s="3"/>
+      <c r="AJ32" s="6"/>
+    </row>
+    <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="22"/>
-[...10 lines deleted...]
-      <c r="M33" s="24"/>
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
       <c r="N33" s="4">
         <v>3.91</v>
       </c>
-      <c r="O33" s="65" t="s">
+      <c r="O33" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P33" s="4">
         <v>4.4800000000000004</v>
       </c>
-      <c r="Q33" s="7">
+      <c r="Q33" s="6">
         <v>8.44</v>
       </c>
-      <c r="R33" s="7">
+      <c r="R33" s="6">
         <v>8.51</v>
       </c>
-      <c r="S33" s="52" t="s">
-[...5 lines deleted...]
-      <c r="U33" s="7">
+      <c r="S33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U33" s="6">
         <v>4.9800000000000004</v>
       </c>
-      <c r="V33" s="7">
+      <c r="V33" s="6">
         <v>9.52</v>
       </c>
-      <c r="W33" s="65" t="s">
-[...2 lines deleted...]
-      <c r="X33" s="7">
+      <c r="W33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X33" s="6">
         <v>9.6199999999999992</v>
       </c>
-      <c r="Y33" s="65" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="7">
+      <c r="Y33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z33" s="6">
         <v>23.26</v>
       </c>
-      <c r="AA33" s="7">
+      <c r="AA33" s="6">
         <v>11.43</v>
       </c>
-      <c r="AB33" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AC33" s="15">
+      <c r="AB33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC33" s="6">
         <v>9.85</v>
       </c>
-      <c r="AD33" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AE33" s="15">
+      <c r="AD33" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE33" s="6">
         <v>9.9499999999999993</v>
       </c>
-      <c r="AF33" s="15">
+      <c r="AF33" s="6">
         <v>5.41</v>
       </c>
-      <c r="AG33" s="7">
+      <c r="AG33" s="6">
         <v>6.54</v>
       </c>
-      <c r="AH33" s="7">
+      <c r="AH33" s="6">
         <v>11.36</v>
       </c>
-      <c r="AI33" s="15">
+      <c r="AI33" s="6">
         <v>5.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="35" t="s">
+      <c r="AJ33" s="6">
+        <v>6.37</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B34" s="22"/>
-[...41 lines deleted...]
-      <c r="X34" s="7">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X34" s="6">
         <v>52.63</v>
       </c>
-      <c r="Y34" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AA34" s="7">
+      <c r="Y34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA34" s="6">
         <v>66.67</v>
       </c>
-      <c r="AB34" s="65" t="s">
-[...2 lines deleted...]
-      <c r="AC34" s="15">
+      <c r="AB34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC34" s="6">
         <v>37.04</v>
       </c>
-      <c r="AD34" s="65" t="s">
-[...19 lines deleted...]
-      <c r="A35" s="35" t="s">
+      <c r="AD34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ34" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="22"/>
-[...79 lines deleted...]
-      <c r="A36" s="35" t="s">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH35" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI35" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ35" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="22"/>
-[...23 lines deleted...]
-      <c r="R36" s="7">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R36" s="6">
         <v>26.32</v>
       </c>
-      <c r="S36" s="52" t="s">
-[...5 lines deleted...]
-      <c r="U36" s="7">
+      <c r="S36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U36" s="6">
         <v>23.26</v>
       </c>
-      <c r="V36" s="7" t="s">
-[...5 lines deleted...]
-      <c r="X36" s="7">
+      <c r="V36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X36" s="6">
         <v>32.26</v>
       </c>
-      <c r="Y36" s="65" t="s">
-[...2 lines deleted...]
-      <c r="Z36" s="7">
+      <c r="Y36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z36" s="6">
         <v>83.33</v>
       </c>
-      <c r="AA36" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A37" s="35" t="s">
+      <c r="AA36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI36" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ36" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="22"/>
-[...79 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI37" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ37" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="22"/>
-[...47 lines deleted...]
-      <c r="Z38" s="7">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z38" s="6">
         <v>58.82</v>
       </c>
-      <c r="AA38" s="7">
+      <c r="AA38" s="6">
         <v>83.33</v>
       </c>
-      <c r="AB38" s="65" t="s">
-[...25 lines deleted...]
-      <c r="A39" s="35" t="s">
+      <c r="AB38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI38" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ38" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="22"/>
-[...20 lines deleted...]
-      <c r="Q39" s="7">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q39" s="6">
         <v>111.11</v>
       </c>
-      <c r="R39" s="7" t="s">
-[...38 lines deleted...]
-      <c r="AE39" s="15">
+      <c r="R39" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V39" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE39" s="6">
         <v>90.91</v>
       </c>
-      <c r="AF39" s="15" t="s">
-[...13 lines deleted...]
-      <c r="A40" s="35" t="s">
+      <c r="AF39" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG39" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH39" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI39" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ39" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="22"/>
-[...35 lines deleted...]
-      <c r="V40" s="7">
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="16"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V40" s="6">
         <v>125</v>
       </c>
-      <c r="W40" s="65" t="s">
-[...40 lines deleted...]
-      <c r="A41" s="35" t="s">
+      <c r="W40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF40" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG40" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH40" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI40" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ40" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="22"/>
-[...47 lines deleted...]
-      <c r="Z41" s="7">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R41" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V41" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z41" s="6">
         <v>500</v>
       </c>
-      <c r="AA41" s="65" t="s">
-[...11 lines deleted...]
-      <c r="AE41" s="15">
+      <c r="AA41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE41" s="6">
         <v>200</v>
       </c>
-      <c r="AF41" s="15" t="s">
-[...5 lines deleted...]
-      <c r="AH41" s="7">
+      <c r="AF41" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG41" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH41" s="6">
         <v>1000</v>
       </c>
-      <c r="AI41" s="65" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="35" t="s">
+      <c r="AI41" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ41" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="22"/>
-[...65 lines deleted...]
-      <c r="AF42" s="15">
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R42" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V42" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="W42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE42" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF42" s="6">
         <v>100</v>
       </c>
-      <c r="AG42" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="35" t="s">
+      <c r="AG42" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH42" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI42" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ42" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="22"/>
-[...10 lines deleted...]
-      <c r="M43" s="24"/>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
       <c r="N43" s="4">
         <v>38.46</v>
       </c>
-      <c r="O43" s="65" t="s">
+      <c r="O43" s="30" t="s">
         <v>71</v>
       </c>
       <c r="P43" s="4">
         <v>55.56</v>
       </c>
-      <c r="Q43" s="65" t="s">
-[...2 lines deleted...]
-      <c r="R43" s="7">
+      <c r="Q43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R43" s="6">
         <v>31.25</v>
       </c>
-      <c r="S43" s="52" t="s">
-[...8 lines deleted...]
-      <c r="V43" s="7">
+      <c r="S43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V43" s="6">
         <v>41.67</v>
       </c>
-      <c r="W43" s="65" t="s">
-[...40 lines deleted...]
-      <c r="A44" s="35" t="s">
+      <c r="W43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF43" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG43" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH43" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI43" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ43" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="22"/>
-[...79 lines deleted...]
-      <c r="A45" s="35" t="s">
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R44" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="S44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF44" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG44" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH44" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI44" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ44" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="22"/>
-[...68 lines deleted...]
-      <c r="AG45" s="7">
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="P45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="R45" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="S45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="T45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="U45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="W45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="X45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF45" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG45" s="6">
         <v>125</v>
       </c>
-      <c r="AH45" s="7">
+      <c r="AH45" s="6">
         <v>62.5</v>
       </c>
-      <c r="AI45" s="65" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="27" t="s">
+      <c r="AI45" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ45" s="30" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="28"/>
-[...56 lines deleted...]
-      <c r="AC46" s="9">
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="19"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="O46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="P46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="R46" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="S46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="T46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="U46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="V46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="W46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="X46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC46" s="8">
         <v>62.5</v>
       </c>
-      <c r="AD46" s="12" t="s">
-[...14 lines deleted...]
-      <c r="AI46" s="9">
+      <c r="AD46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH46" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI46" s="8">
         <v>71.430000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="11" t="s">
+      <c r="AJ46" s="10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" s="4" customFormat="1" ht="11.25">
+      <c r="A47" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="48" spans="1:35" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
     <row r="73" s="4" customFormat="1" ht="11.25"/>
@@ -31491,61 +30213,61 @@
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
     <row r="224" s="4" customFormat="1" ht="11.25"/>
     <row r="225" s="4" customFormat="1" ht="11.25"/>
     <row r="226" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="O6:AQ6"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AP7:AQ7"/>
+    <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
-    <mergeCell ref="O6:AQ6"/>
-[...3 lines deleted...]
-    <mergeCell ref="AF8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">