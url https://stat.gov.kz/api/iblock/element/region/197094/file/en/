--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -10,68 +10,68 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCE2FCDB-745C-4826-AB89-9352FB46FD3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B08D528-3BF6-481E-A476-E0F8C44D26A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="14" r:id="rId1"/>
     <sheet name="Conventions" sheetId="13" r:id="rId2"/>
     <sheet name="All population " sheetId="9" r:id="rId3"/>
     <sheet name=" Total mortality rate" sheetId="10" r:id="rId4"/>
     <sheet name="The num.of dec-d inf." sheetId="11" r:id="rId5"/>
     <sheet name="Infant mortality rate" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1735" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1781" uniqueCount="105">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -374,105 +374,74 @@
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25848/</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87110&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Adilshinova Gulshat</t>
   </si>
   <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="61" x14ac:knownFonts="1">
+  <fonts count="59" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...24 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -565,55 +534,50 @@
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -813,53 +777,83 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -1337,5056 +1331,5051 @@
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4816">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
-[...1714 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="23" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="33" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="33" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="34" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3035 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="28" xfId="23" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="19" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="19" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
     </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="57" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4816">
     <cellStyle name="20% - Акцент1 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="52" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1797" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3816" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2809" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="53" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1798" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3817" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2810" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="54" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1799" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3818" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2811" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="55" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1800" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3819" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2812" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="56" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1801" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3820" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2813" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="57" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -11486,15706 +11475,15922 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="39" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="39" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="4" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="61"/>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="48">
+      <c r="B2" s="13">
         <v>612201</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="14" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="42" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="14" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="42" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="14" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="42" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="14" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="42" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="14" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="42" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="14" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B9" s="50" t="s">
+      <c r="B9" s="15" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="39" x14ac:dyDescent="0.25">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="15" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="14" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="42" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="16" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="42" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="17" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A14" s="42" t="s">
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="59" t="s">
+      <c r="B14" s="22" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="42" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="8" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="44" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="45">
-        <v>46272</v>
+      <c r="B16" s="10">
+        <v>46300</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="44" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="B17" s="45">
-        <v>46300</v>
+      <c r="B17" s="10">
+        <v>46331</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="42" t="s">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="11" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="42" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="11" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="42" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="10" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" s="42" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="8" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B22" s="47"/>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="12"/>
+      <c r="B22" s="12"/>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="47"/>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B24" s="47"/>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="12"/>
+      <c r="B24" s="12"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B25" s="47"/>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B26" s="47"/>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="47"/>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="47"/>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{B73F8CE3-4AC5-42DE-9C4A-A8E173C880A8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="39"/>
+    <col min="1" max="1" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="4" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="4"/>
+    <col min="257" max="257" width="4.42578125" style="4" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="4" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="4" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="4"/>
+    <col min="513" max="513" width="4.42578125" style="4" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="4" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="4" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="4"/>
+    <col min="769" max="769" width="4.42578125" style="4" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="4" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="4" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="4"/>
+    <col min="1025" max="1025" width="4.42578125" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="4" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="4" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="4"/>
+    <col min="1281" max="1281" width="4.42578125" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="4" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="4" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="4"/>
+    <col min="1537" max="1537" width="4.42578125" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="4" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="4" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="4"/>
+    <col min="1793" max="1793" width="4.42578125" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="4" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="4" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="4"/>
+    <col min="2049" max="2049" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="4" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="4" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="4"/>
+    <col min="2305" max="2305" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="4" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="4" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="4"/>
+    <col min="2561" max="2561" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="4" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="4" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="4"/>
+    <col min="2817" max="2817" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="4" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="4" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="4"/>
+    <col min="3073" max="3073" width="4.42578125" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="4" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="4" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="4"/>
+    <col min="3329" max="3329" width="4.42578125" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="4" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="4" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="4"/>
+    <col min="3585" max="3585" width="4.42578125" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="4" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="4" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="4"/>
+    <col min="3841" max="3841" width="4.42578125" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="4" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="4" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="4"/>
+    <col min="4097" max="4097" width="4.42578125" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="4" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="4" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="4"/>
+    <col min="4353" max="4353" width="4.42578125" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="4" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="4" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="4"/>
+    <col min="4609" max="4609" width="4.42578125" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="4" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="4" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="4"/>
+    <col min="4865" max="4865" width="4.42578125" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="4" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="4" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="4"/>
+    <col min="5121" max="5121" width="4.42578125" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="4" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="4" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="4"/>
+    <col min="5377" max="5377" width="4.42578125" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="4" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="4" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="4"/>
+    <col min="5633" max="5633" width="4.42578125" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="4" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="4" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="4"/>
+    <col min="5889" max="5889" width="4.42578125" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="4" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="4" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="4"/>
+    <col min="6145" max="6145" width="4.42578125" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="4" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="4" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="4"/>
+    <col min="6401" max="6401" width="4.42578125" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="4" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="4" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="4"/>
+    <col min="6657" max="6657" width="4.42578125" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="4" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="4" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="4"/>
+    <col min="6913" max="6913" width="4.42578125" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="4" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="4" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="4"/>
+    <col min="7169" max="7169" width="4.42578125" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="4" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="4" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="4"/>
+    <col min="7425" max="7425" width="4.42578125" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="4" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="4" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="4"/>
+    <col min="7681" max="7681" width="4.42578125" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="4" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="4" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="4"/>
+    <col min="7937" max="7937" width="4.42578125" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="4" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="4" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="4"/>
+    <col min="8193" max="8193" width="4.42578125" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="4" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="4" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="4"/>
+    <col min="8449" max="8449" width="4.42578125" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="4" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="4" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="4"/>
+    <col min="8705" max="8705" width="4.42578125" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="4" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="4" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="4"/>
+    <col min="8961" max="8961" width="4.42578125" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="4" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="4" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="4"/>
+    <col min="9217" max="9217" width="4.42578125" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="4" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="4" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="4"/>
+    <col min="9473" max="9473" width="4.42578125" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="4" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="4" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="4"/>
+    <col min="9729" max="9729" width="4.42578125" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="4" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="4" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="4"/>
+    <col min="9985" max="9985" width="4.42578125" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="4" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="4" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="4"/>
+    <col min="10241" max="10241" width="4.42578125" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="4" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="4" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="4"/>
+    <col min="10497" max="10497" width="4.42578125" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="4" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="4" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="4"/>
+    <col min="10753" max="10753" width="4.42578125" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="4" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="4" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="4"/>
+    <col min="11009" max="11009" width="4.42578125" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="4" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="4" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="4"/>
+    <col min="11265" max="11265" width="4.42578125" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="4" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="4" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="4"/>
+    <col min="11521" max="11521" width="4.42578125" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="4" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="4" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="4"/>
+    <col min="11777" max="11777" width="4.42578125" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="4" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="4" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="4"/>
+    <col min="12033" max="12033" width="4.42578125" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="4" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="4" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="4"/>
+    <col min="12289" max="12289" width="4.42578125" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="4" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="4" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="4"/>
+    <col min="12545" max="12545" width="4.42578125" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="4" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="4" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="4"/>
+    <col min="12801" max="12801" width="4.42578125" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="4" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="4" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="4"/>
+    <col min="13057" max="13057" width="4.42578125" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="4" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="4" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="4"/>
+    <col min="13313" max="13313" width="4.42578125" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="4" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="4" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="4"/>
+    <col min="13569" max="13569" width="4.42578125" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="4" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="4" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="4"/>
+    <col min="13825" max="13825" width="4.42578125" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="4" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="4" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="4"/>
+    <col min="14081" max="14081" width="4.42578125" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="4" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="4" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="4"/>
+    <col min="14337" max="14337" width="4.42578125" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="4" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="4" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="4"/>
+    <col min="14593" max="14593" width="4.42578125" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="4" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="4" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="4"/>
+    <col min="14849" max="14849" width="4.42578125" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="4" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="4" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="4"/>
+    <col min="15105" max="15105" width="4.42578125" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="4" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="4" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="4"/>
+    <col min="15361" max="15361" width="4.42578125" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="4" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="4" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="4"/>
+    <col min="15617" max="15617" width="4.42578125" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="4" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="4" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="4"/>
+    <col min="15873" max="15873" width="4.42578125" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="4" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="4" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="4"/>
+    <col min="16129" max="16129" width="4.42578125" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="4" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="4" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="38"/>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="23"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="40" t="s">
+      <c r="B5" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="40" t="s">
+      <c r="B6" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="40" t="s">
+      <c r="B7" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="40"/>
+      <c r="B10" s="5"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="41" t="s">
+      <c r="B11" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="40"/>
+      <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="40"/>
+      <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="24" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A3:AX221"/>
+  <dimension ref="A4:AX221"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T4" sqref="T4:AQ4"/>
+      <selection activeCell="AM9" sqref="AM9:AM44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
-    <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:50" ht="12.75" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M3" s="11"/>
+    <row r="4" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="19"/>
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="19"/>
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="3"/>
+      <c r="AS4" s="3"/>
+      <c r="AT4" s="3"/>
+      <c r="AU4" s="3"/>
+      <c r="AV4" s="3"/>
+      <c r="AW4" s="3"/>
+      <c r="AX4" s="3"/>
     </row>
-    <row r="4" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="T4" s="62" t="s">
+    <row r="5" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="C5" s="25"/>
+      <c r="AE5" s="25"/>
+      <c r="AQ5" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43"/>
+      <c r="B6" s="44">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="46">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="46">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="44"/>
+    </row>
+    <row r="7" spans="1:50" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47"/>
+      <c r="B7" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="N7" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="T7" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="U7" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="X7" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y7" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA7" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB7" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC7" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF7" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG7" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH7" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK7" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM7" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN7" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP7" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ7" s="49" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="27"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="27"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="26"/>
+      <c r="AL8" s="26"/>
+      <c r="AM8" s="26"/>
+      <c r="AN8" s="26"/>
+      <c r="AO8" s="26"/>
+      <c r="AP8" s="26"/>
+      <c r="AQ8" s="26"/>
+      <c r="AR8" s="26"/>
+      <c r="AS8" s="26"/>
+      <c r="AT8" s="26"/>
+      <c r="AU8" s="26"/>
+      <c r="AV8" s="26"/>
+      <c r="AW8" s="26"/>
+      <c r="AX8" s="26"/>
+    </row>
+    <row r="9" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="1">
+        <v>752</v>
+      </c>
+      <c r="O9" s="29">
+        <v>620</v>
+      </c>
+      <c r="P9" s="1">
+        <v>673</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>698</v>
+      </c>
+      <c r="R9" s="29">
+        <v>657</v>
+      </c>
+      <c r="S9" s="29">
+        <v>691</v>
+      </c>
+      <c r="T9" s="29">
+        <v>683</v>
+      </c>
+      <c r="U9" s="29">
+        <v>641</v>
+      </c>
+      <c r="V9" s="29">
+        <v>658</v>
+      </c>
+      <c r="W9" s="29">
+        <v>712</v>
+      </c>
+      <c r="X9" s="29">
+        <v>672</v>
+      </c>
+      <c r="Y9" s="29">
+        <v>666</v>
+      </c>
+      <c r="Z9" s="29">
+        <v>667</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>660</v>
+      </c>
+      <c r="AB9" s="29">
+        <v>640</v>
+      </c>
+      <c r="AC9" s="29">
+        <v>696</v>
+      </c>
+      <c r="AD9" s="29">
+        <v>656</v>
+      </c>
+      <c r="AE9" s="29">
+        <v>799</v>
+      </c>
+      <c r="AF9" s="29">
+        <v>625</v>
+      </c>
+      <c r="AG9" s="29">
+        <v>588</v>
+      </c>
+      <c r="AH9" s="29">
+        <v>722</v>
+      </c>
+      <c r="AI9" s="30">
+        <v>699</v>
+      </c>
+      <c r="AJ9" s="30">
+        <v>649</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>752</v>
+      </c>
+      <c r="AL9" s="31">
+        <v>668</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="1">
+        <v>342</v>
+      </c>
+      <c r="O10" s="29">
+        <v>264</v>
+      </c>
+      <c r="P10" s="1">
+        <v>309</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>313</v>
+      </c>
+      <c r="R10" s="29">
+        <v>261</v>
+      </c>
+      <c r="S10" s="29">
+        <v>299</v>
+      </c>
+      <c r="T10" s="29">
+        <v>312</v>
+      </c>
+      <c r="U10" s="29">
+        <v>280</v>
+      </c>
+      <c r="V10" s="29">
+        <v>301</v>
+      </c>
+      <c r="W10" s="29">
+        <v>295</v>
+      </c>
+      <c r="X10" s="29">
+        <v>301</v>
+      </c>
+      <c r="Y10" s="29">
+        <v>290</v>
+      </c>
+      <c r="Z10" s="29">
+        <v>292</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>284</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>293</v>
+      </c>
+      <c r="AC10" s="29">
+        <v>308</v>
+      </c>
+      <c r="AD10" s="29">
+        <v>277</v>
+      </c>
+      <c r="AE10" s="29">
+        <v>363</v>
+      </c>
+      <c r="AF10" s="29">
+        <v>292</v>
+      </c>
+      <c r="AG10" s="29">
+        <v>253</v>
+      </c>
+      <c r="AH10" s="29">
+        <v>339</v>
+      </c>
+      <c r="AI10" s="30">
+        <v>324</v>
+      </c>
+      <c r="AJ10" s="30">
+        <v>299</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>353</v>
+      </c>
+      <c r="AL10" s="31">
+        <v>327</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="1">
+        <v>82</v>
+      </c>
+      <c r="O11" s="29">
+        <v>65</v>
+      </c>
+      <c r="P11" s="1">
+        <v>65</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>59</v>
+      </c>
+      <c r="R11" s="29">
+        <v>79</v>
+      </c>
+      <c r="S11" s="29">
+        <v>62</v>
+      </c>
+      <c r="T11" s="29">
+        <v>65</v>
+      </c>
+      <c r="U11" s="29">
+        <v>63</v>
+      </c>
+      <c r="V11" s="29">
+        <v>62</v>
+      </c>
+      <c r="W11" s="29">
+        <v>68</v>
+      </c>
+      <c r="X11" s="29">
+        <v>78</v>
+      </c>
+      <c r="Y11" s="29">
+        <v>56</v>
+      </c>
+      <c r="Z11" s="29">
+        <v>60</v>
+      </c>
+      <c r="AA11" s="29">
+        <v>70</v>
+      </c>
+      <c r="AB11" s="29">
+        <v>70</v>
+      </c>
+      <c r="AC11" s="29">
+        <v>80</v>
+      </c>
+      <c r="AD11" s="29">
+        <v>65</v>
+      </c>
+      <c r="AE11" s="29">
+        <v>87</v>
+      </c>
+      <c r="AF11" s="29">
+        <v>61</v>
+      </c>
+      <c r="AG11" s="29">
+        <v>51</v>
+      </c>
+      <c r="AH11" s="29">
+        <v>58</v>
+      </c>
+      <c r="AI11" s="30">
+        <v>79</v>
+      </c>
+      <c r="AJ11" s="30">
+        <v>53</v>
+      </c>
+      <c r="AK11" s="30">
+        <v>68</v>
+      </c>
+      <c r="AL11" s="31">
+        <v>56</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="1">
+        <v>70</v>
+      </c>
+      <c r="O12" s="29">
+        <v>74</v>
+      </c>
+      <c r="P12" s="1">
+        <v>62</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>77</v>
+      </c>
+      <c r="R12" s="29">
+        <v>61</v>
+      </c>
+      <c r="S12" s="29">
+        <v>70</v>
+      </c>
+      <c r="T12" s="29">
+        <v>85</v>
+      </c>
+      <c r="U12" s="29">
+        <v>64</v>
+      </c>
+      <c r="V12" s="29">
+        <v>61</v>
+      </c>
+      <c r="W12" s="29">
+        <v>85</v>
+      </c>
+      <c r="X12" s="29">
+        <v>75</v>
+      </c>
+      <c r="Y12" s="29">
+        <v>67</v>
+      </c>
+      <c r="Z12" s="29">
+        <v>61</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>56</v>
+      </c>
+      <c r="AB12" s="29">
+        <v>54</v>
+      </c>
+      <c r="AC12" s="29">
+        <v>67</v>
+      </c>
+      <c r="AD12" s="29">
+        <v>66</v>
+      </c>
+      <c r="AE12" s="29">
+        <v>71</v>
+      </c>
+      <c r="AF12" s="29">
+        <v>61</v>
+      </c>
+      <c r="AG12" s="29">
+        <v>59</v>
+      </c>
+      <c r="AH12" s="29">
+        <v>82</v>
+      </c>
+      <c r="AI12" s="30">
+        <v>68</v>
+      </c>
+      <c r="AJ12" s="30">
+        <v>57</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>89</v>
+      </c>
+      <c r="AL12" s="31">
+        <v>56</v>
+      </c>
+      <c r="AM12" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="1">
+        <v>23</v>
+      </c>
+      <c r="O13" s="29">
+        <v>22</v>
+      </c>
+      <c r="P13" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>23</v>
+      </c>
+      <c r="R13" s="29">
+        <v>16</v>
+      </c>
+      <c r="S13" s="29">
+        <v>22</v>
+      </c>
+      <c r="T13" s="29">
+        <v>19</v>
+      </c>
+      <c r="U13" s="29">
+        <v>17</v>
+      </c>
+      <c r="V13" s="29">
+        <v>16</v>
+      </c>
+      <c r="W13" s="29">
+        <v>27</v>
+      </c>
+      <c r="X13" s="29">
+        <v>18</v>
+      </c>
+      <c r="Y13" s="29">
+        <v>21</v>
+      </c>
+      <c r="Z13" s="29">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>30</v>
+      </c>
+      <c r="AB13" s="29">
+        <v>28</v>
+      </c>
+      <c r="AC13" s="29">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="29">
+        <v>18</v>
+      </c>
+      <c r="AE13" s="29">
+        <v>22</v>
+      </c>
+      <c r="AF13" s="29">
+        <v>15</v>
+      </c>
+      <c r="AG13" s="29">
+        <v>18</v>
+      </c>
+      <c r="AH13" s="29">
+        <v>15</v>
+      </c>
+      <c r="AI13" s="30">
+        <v>15</v>
+      </c>
+      <c r="AJ13" s="30">
+        <v>18</v>
+      </c>
+      <c r="AK13" s="30">
         <v>29</v>
       </c>
-      <c r="U4" s="62"/>
-[...28 lines deleted...]
-      <c r="AX4" s="31"/>
+      <c r="AL13" s="31">
+        <v>29</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>19</v>
+      </c>
     </row>
-    <row r="5" spans="1:50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="AQ5" s="23" t="s">
+    <row r="14" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="1">
+        <v>93</v>
+      </c>
+      <c r="O14" s="29">
+        <v>73</v>
+      </c>
+      <c r="P14" s="1">
+        <v>90</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>79</v>
+      </c>
+      <c r="R14" s="29">
+        <v>83</v>
+      </c>
+      <c r="S14" s="29">
+        <v>76</v>
+      </c>
+      <c r="T14" s="29">
+        <v>75</v>
+      </c>
+      <c r="U14" s="29">
+        <v>81</v>
+      </c>
+      <c r="V14" s="29">
+        <v>88</v>
+      </c>
+      <c r="W14" s="29">
+        <v>89</v>
+      </c>
+      <c r="X14" s="29">
+        <v>68</v>
+      </c>
+      <c r="Y14" s="29">
+        <v>79</v>
+      </c>
+      <c r="Z14" s="29">
+        <v>76</v>
+      </c>
+      <c r="AA14" s="29">
+        <v>68</v>
+      </c>
+      <c r="AB14" s="29">
+        <v>69</v>
+      </c>
+      <c r="AC14" s="29">
+        <v>85</v>
+      </c>
+      <c r="AD14" s="29">
+        <v>92</v>
+      </c>
+      <c r="AE14" s="29">
+        <v>101</v>
+      </c>
+      <c r="AF14" s="29">
+        <v>77</v>
+      </c>
+      <c r="AG14" s="29">
+        <v>74</v>
+      </c>
+      <c r="AH14" s="29">
+        <v>84</v>
+      </c>
+      <c r="AI14" s="30">
+        <v>86</v>
+      </c>
+      <c r="AJ14" s="30">
+        <v>81</v>
+      </c>
+      <c r="AK14" s="30">
+        <v>74</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>82</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="1">
+        <v>14</v>
+      </c>
+      <c r="O15" s="29">
+        <v>17</v>
+      </c>
+      <c r="P15" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>15</v>
+      </c>
+      <c r="R15" s="29">
+        <v>16</v>
+      </c>
+      <c r="S15" s="29">
+        <v>14</v>
+      </c>
+      <c r="T15" s="29">
+        <v>9</v>
+      </c>
+      <c r="U15" s="29">
+        <v>15</v>
+      </c>
+      <c r="V15" s="29">
+        <v>9</v>
+      </c>
+      <c r="W15" s="29">
+        <v>13</v>
+      </c>
+      <c r="X15" s="29">
+        <v>6</v>
+      </c>
+      <c r="Y15" s="29">
+        <v>15</v>
+      </c>
+      <c r="Z15" s="29">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>9</v>
+      </c>
+      <c r="AB15" s="29">
+        <v>9</v>
+      </c>
+      <c r="AC15" s="29">
+        <v>14</v>
+      </c>
+      <c r="AD15" s="29">
+        <v>19</v>
+      </c>
+      <c r="AE15" s="29">
+        <v>20</v>
+      </c>
+      <c r="AF15" s="29">
+        <v>11</v>
+      </c>
+      <c r="AG15" s="29">
+        <v>9</v>
+      </c>
+      <c r="AH15" s="29">
+        <v>7</v>
+      </c>
+      <c r="AI15" s="30">
+        <v>4</v>
+      </c>
+      <c r="AJ15" s="30">
+        <v>16</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>9</v>
+      </c>
+      <c r="AL15" s="31">
+        <v>12</v>
+      </c>
+      <c r="AM15" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="1">
+        <v>4</v>
+      </c>
+      <c r="O16" s="29">
+        <v>3</v>
+      </c>
+      <c r="P16" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>7</v>
+      </c>
+      <c r="R16" s="29">
+        <v>5</v>
+      </c>
+      <c r="S16" s="29">
+        <v>10</v>
+      </c>
+      <c r="T16" s="29">
+        <v>6</v>
+      </c>
+      <c r="U16" s="29">
+        <v>8</v>
+      </c>
+      <c r="V16" s="29">
+        <v>4</v>
+      </c>
+      <c r="W16" s="29">
+        <v>5</v>
+      </c>
+      <c r="X16" s="29">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="29">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="29">
+        <v>12</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>11</v>
+      </c>
+      <c r="AB16" s="29">
+        <v>8</v>
+      </c>
+      <c r="AC16" s="29">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="29">
+        <v>6</v>
+      </c>
+      <c r="AE16" s="29">
+        <v>12</v>
+      </c>
+      <c r="AF16" s="29">
+        <v>12</v>
+      </c>
+      <c r="AG16" s="29">
+        <v>4</v>
+      </c>
+      <c r="AH16" s="29">
+        <v>14</v>
+      </c>
+      <c r="AI16" s="30">
+        <v>8</v>
+      </c>
+      <c r="AJ16" s="30">
+        <v>9</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>7</v>
+      </c>
+      <c r="AL16" s="31">
+        <v>7</v>
+      </c>
+      <c r="AM16" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="1">
+        <v>8</v>
+      </c>
+      <c r="O17" s="29">
+        <v>5</v>
+      </c>
+      <c r="P17" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>4</v>
+      </c>
+      <c r="R17" s="29">
+        <v>4</v>
+      </c>
+      <c r="S17" s="29">
+        <v>6</v>
+      </c>
+      <c r="T17" s="29">
+        <v>4</v>
+      </c>
+      <c r="U17" s="29">
+        <v>2</v>
+      </c>
+      <c r="V17" s="29">
+        <v>10</v>
+      </c>
+      <c r="W17" s="29">
+        <v>8</v>
+      </c>
+      <c r="X17" s="29">
+        <v>5</v>
+      </c>
+      <c r="Y17" s="29">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="29">
+        <v>11</v>
+      </c>
+      <c r="AA17" s="29">
+        <v>7</v>
+      </c>
+      <c r="AB17" s="29">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="29">
+        <v>8</v>
+      </c>
+      <c r="AD17" s="29">
+        <v>4</v>
+      </c>
+      <c r="AE17" s="29">
+        <v>3</v>
+      </c>
+      <c r="AF17" s="29">
+        <v>3</v>
+      </c>
+      <c r="AG17" s="29">
+        <v>11</v>
+      </c>
+      <c r="AH17" s="29">
+        <v>7</v>
+      </c>
+      <c r="AI17" s="30">
+        <v>4</v>
+      </c>
+      <c r="AJ17" s="30">
+        <v>5</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>7</v>
+      </c>
+      <c r="AL17" s="31">
+        <v>6</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="1">
+        <v>16</v>
+      </c>
+      <c r="O18" s="29">
+        <v>11</v>
+      </c>
+      <c r="P18" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>14</v>
+      </c>
+      <c r="R18" s="29">
+        <v>9</v>
+      </c>
+      <c r="S18" s="29">
+        <v>10</v>
+      </c>
+      <c r="T18" s="29">
+        <v>7</v>
+      </c>
+      <c r="U18" s="29">
+        <v>8</v>
+      </c>
+      <c r="V18" s="29">
+        <v>13</v>
+      </c>
+      <c r="W18" s="29">
+        <v>10</v>
+      </c>
+      <c r="X18" s="29">
+        <v>7</v>
+      </c>
+      <c r="Y18" s="29">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="29">
+        <v>12</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>15</v>
+      </c>
+      <c r="AB18" s="29">
+        <v>14</v>
+      </c>
+      <c r="AC18" s="29">
+        <v>9</v>
+      </c>
+      <c r="AD18" s="29">
+        <v>14</v>
+      </c>
+      <c r="AE18" s="29">
+        <v>12</v>
+      </c>
+      <c r="AF18" s="29">
+        <v>10</v>
+      </c>
+      <c r="AG18" s="29">
+        <v>16</v>
+      </c>
+      <c r="AH18" s="29">
+        <v>11</v>
+      </c>
+      <c r="AI18" s="30">
+        <v>11</v>
+      </c>
+      <c r="AJ18" s="30">
+        <v>16</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>12</v>
+      </c>
+      <c r="AL18" s="31">
+        <v>9</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="1">
+        <v>8</v>
+      </c>
+      <c r="O19" s="29">
+        <v>12</v>
+      </c>
+      <c r="P19" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>13</v>
+      </c>
+      <c r="R19" s="29">
+        <v>20</v>
+      </c>
+      <c r="S19" s="29">
+        <v>20</v>
+      </c>
+      <c r="T19" s="29">
+        <v>18</v>
+      </c>
+      <c r="U19" s="29">
+        <v>8</v>
+      </c>
+      <c r="V19" s="29">
+        <v>8</v>
+      </c>
+      <c r="W19" s="29">
+        <v>19</v>
+      </c>
+      <c r="X19" s="29">
+        <v>12</v>
+      </c>
+      <c r="Y19" s="29">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="29">
+        <v>15</v>
+      </c>
+      <c r="AA19" s="29">
+        <v>12</v>
+      </c>
+      <c r="AB19" s="29">
+        <v>8</v>
+      </c>
+      <c r="AC19" s="29">
+        <v>9</v>
+      </c>
+      <c r="AD19" s="29">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="29">
+        <v>18</v>
+      </c>
+      <c r="AF19" s="29">
+        <v>5</v>
+      </c>
+      <c r="AG19" s="29">
+        <v>9</v>
+      </c>
+      <c r="AH19" s="29">
+        <v>10</v>
+      </c>
+      <c r="AI19" s="30">
+        <v>9</v>
+      </c>
+      <c r="AJ19" s="30">
+        <v>8</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>12</v>
+      </c>
+      <c r="AL19" s="31">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="1">
+        <v>29</v>
+      </c>
+      <c r="O20" s="29">
+        <v>19</v>
+      </c>
+      <c r="P20" s="1">
+        <v>24</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>25</v>
+      </c>
+      <c r="R20" s="29">
+        <v>33</v>
+      </c>
+      <c r="S20" s="29">
+        <v>24</v>
+      </c>
+      <c r="T20" s="29">
+        <v>21</v>
+      </c>
+      <c r="U20" s="29">
+        <v>35</v>
+      </c>
+      <c r="V20" s="29">
+        <v>25</v>
+      </c>
+      <c r="W20" s="29">
+        <v>33</v>
+      </c>
+      <c r="X20" s="29">
+        <v>36</v>
+      </c>
+      <c r="Y20" s="29">
+        <v>36</v>
+      </c>
+      <c r="Z20" s="29">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="29">
+        <v>31</v>
+      </c>
+      <c r="AB20" s="29">
+        <v>23</v>
+      </c>
+      <c r="AC20" s="29">
+        <v>29</v>
+      </c>
+      <c r="AD20" s="29">
+        <v>37</v>
+      </c>
+      <c r="AE20" s="29">
+        <v>35</v>
+      </c>
+      <c r="AF20" s="29">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="29">
+        <v>21</v>
+      </c>
+      <c r="AH20" s="29">
+        <v>33</v>
+      </c>
+      <c r="AI20" s="30">
+        <v>18</v>
+      </c>
+      <c r="AJ20" s="30">
+        <v>27</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>26</v>
+      </c>
+      <c r="AL20" s="31">
+        <v>21</v>
+      </c>
+      <c r="AM20" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="1">
+        <v>16</v>
+      </c>
+      <c r="O21" s="29">
+        <v>8</v>
+      </c>
+      <c r="P21" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>15</v>
+      </c>
+      <c r="R21" s="29">
+        <v>10</v>
+      </c>
+      <c r="S21" s="29">
+        <v>17</v>
+      </c>
+      <c r="T21" s="29">
+        <v>8</v>
+      </c>
+      <c r="U21" s="29">
+        <v>8</v>
+      </c>
+      <c r="V21" s="29">
+        <v>13</v>
+      </c>
+      <c r="W21" s="29">
+        <v>6</v>
+      </c>
+      <c r="X21" s="29">
+        <v>12</v>
+      </c>
+      <c r="Y21" s="29">
+        <v>17</v>
+      </c>
+      <c r="Z21" s="29">
+        <v>10</v>
+      </c>
+      <c r="AA21" s="29">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="29">
+        <v>7</v>
+      </c>
+      <c r="AC21" s="29">
+        <v>12</v>
+      </c>
+      <c r="AD21" s="29">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="29">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="29">
+        <v>8</v>
+      </c>
+      <c r="AG21" s="29">
+        <v>9</v>
+      </c>
+      <c r="AH21" s="29">
+        <v>12</v>
+      </c>
+      <c r="AI21" s="30">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="30">
+        <v>14</v>
+      </c>
+      <c r="AK21" s="30">
+        <v>10</v>
+      </c>
+      <c r="AL21" s="31">
+        <v>8</v>
+      </c>
+      <c r="AM21" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="32"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="1">
+        <v>47</v>
+      </c>
+      <c r="O22" s="29">
+        <v>47</v>
+      </c>
+      <c r="P22" s="1">
+        <v>55</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>54</v>
+      </c>
+      <c r="R22" s="29">
+        <v>60</v>
+      </c>
+      <c r="S22" s="29">
+        <v>61</v>
+      </c>
+      <c r="T22" s="29">
+        <v>54</v>
+      </c>
+      <c r="U22" s="29">
+        <v>52</v>
+      </c>
+      <c r="V22" s="29">
         <v>48</v>
       </c>
+      <c r="W22" s="29">
+        <v>54</v>
+      </c>
+      <c r="X22" s="29">
+        <v>51</v>
+      </c>
+      <c r="Y22" s="29">
+        <v>47</v>
+      </c>
+      <c r="Z22" s="29">
+        <v>53</v>
+      </c>
+      <c r="AA22" s="29">
+        <v>60</v>
+      </c>
+      <c r="AB22" s="29">
+        <v>53</v>
+      </c>
+      <c r="AC22" s="29">
+        <v>53</v>
+      </c>
+      <c r="AD22" s="29">
+        <v>39</v>
+      </c>
+      <c r="AE22" s="29">
+        <v>42</v>
+      </c>
+      <c r="AF22" s="29">
+        <v>44</v>
+      </c>
+      <c r="AG22" s="29">
+        <v>54</v>
+      </c>
+      <c r="AH22" s="29">
+        <v>50</v>
+      </c>
+      <c r="AI22" s="30">
+        <v>60</v>
+      </c>
+      <c r="AJ22" s="30">
+        <v>46</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>56</v>
+      </c>
+      <c r="AL22" s="31">
+        <v>42</v>
+      </c>
+      <c r="AM22" s="1">
+        <v>47</v>
+      </c>
+      <c r="AN22" s="34"/>
+      <c r="AO22" s="34"/>
+      <c r="AP22" s="34"/>
+      <c r="AQ22" s="34"/>
     </row>
-    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AQ6" s="66"/>
+    <row r="23" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="34"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="34"/>
+      <c r="R23" s="34"/>
+      <c r="S23" s="34"/>
+      <c r="T23" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="U23" s="35"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="35"/>
+      <c r="AA23" s="35"/>
+      <c r="AB23" s="35"/>
+      <c r="AC23" s="35"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="34"/>
+      <c r="AJ23" s="30"/>
+      <c r="AK23" s="30"/>
+      <c r="AM23" s="34"/>
+      <c r="AR23" s="34"/>
+      <c r="AS23" s="34"/>
+      <c r="AT23" s="34"/>
+      <c r="AU23" s="34"/>
+      <c r="AV23" s="34"/>
+      <c r="AW23" s="34"/>
+      <c r="AX23" s="34"/>
     </row>
-    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="13" t="s">
+    <row r="24" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="1">
+        <v>502</v>
+      </c>
+      <c r="O24" s="29">
+        <v>389</v>
+      </c>
+      <c r="P24" s="1">
+        <v>443</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>443</v>
+      </c>
+      <c r="R24" s="29">
+        <v>414</v>
+      </c>
+      <c r="S24" s="29">
+        <v>423</v>
+      </c>
+      <c r="T24" s="29">
+        <v>455</v>
+      </c>
+      <c r="U24" s="29">
+        <v>414</v>
+      </c>
+      <c r="V24" s="29">
+        <v>435</v>
+      </c>
+      <c r="W24" s="29">
+        <v>447</v>
+      </c>
+      <c r="X24" s="29">
+        <v>432</v>
+      </c>
+      <c r="Y24" s="29">
+        <v>421</v>
+      </c>
+      <c r="Z24" s="29">
+        <v>425</v>
+      </c>
+      <c r="AA24" s="29">
+        <v>426</v>
+      </c>
+      <c r="AB24" s="29">
+        <v>428</v>
+      </c>
+      <c r="AC24" s="29">
+        <v>455</v>
+      </c>
+      <c r="AD24" s="29">
+        <v>421</v>
+      </c>
+      <c r="AE24" s="29">
+        <v>540</v>
+      </c>
+      <c r="AF24" s="29">
+        <v>411</v>
+      </c>
+      <c r="AG24" s="29">
+        <v>373</v>
+      </c>
+      <c r="AH24" s="29">
+        <v>468</v>
+      </c>
+      <c r="AI24" s="30">
+        <v>480</v>
+      </c>
+      <c r="AJ24" s="30">
+        <v>430</v>
+      </c>
+      <c r="AK24" s="30">
+        <v>503</v>
+      </c>
+      <c r="AL24" s="31">
+        <v>458</v>
+      </c>
+      <c r="AM24" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="25" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="1">
+        <v>335</v>
+      </c>
+      <c r="O25" s="29">
+        <v>251</v>
+      </c>
+      <c r="P25" s="1">
+        <v>292</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>298</v>
+      </c>
+      <c r="R25" s="29">
+        <v>252</v>
+      </c>
+      <c r="S25" s="29">
+        <v>292</v>
+      </c>
+      <c r="T25" s="29">
+        <v>302</v>
+      </c>
+      <c r="U25" s="29">
+        <v>273</v>
+      </c>
+      <c r="V25" s="29">
+        <v>290</v>
+      </c>
+      <c r="W25" s="29">
+        <v>290</v>
+      </c>
+      <c r="X25" s="29">
+        <v>287</v>
+      </c>
+      <c r="Y25" s="29">
+        <v>280</v>
+      </c>
+      <c r="Z25" s="29">
+        <v>279</v>
+      </c>
+      <c r="AA25" s="29">
+        <v>275</v>
+      </c>
+      <c r="AB25" s="29">
+        <v>288</v>
+      </c>
+      <c r="AC25" s="29">
+        <v>295</v>
+      </c>
+      <c r="AD25" s="29">
+        <v>268</v>
+      </c>
+      <c r="AE25" s="29">
+        <v>348</v>
+      </c>
+      <c r="AF25" s="29">
+        <v>279</v>
+      </c>
+      <c r="AG25" s="29">
+        <v>243</v>
+      </c>
+      <c r="AH25" s="29">
+        <v>328</v>
+      </c>
+      <c r="AI25" s="30">
+        <v>314</v>
+      </c>
+      <c r="AJ25" s="30">
+        <v>291</v>
+      </c>
+      <c r="AK25" s="30">
+        <v>344</v>
+      </c>
+      <c r="AL25" s="31">
+        <v>315</v>
+      </c>
+      <c r="AM25" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="32"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="1">
+        <v>80</v>
+      </c>
+      <c r="O26" s="29">
+        <v>62</v>
+      </c>
+      <c r="P26" s="1">
+        <v>60</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>56</v>
+      </c>
+      <c r="R26" s="29">
+        <v>73</v>
+      </c>
+      <c r="S26" s="29">
+        <v>55</v>
+      </c>
+      <c r="T26" s="29">
+        <v>64</v>
+      </c>
+      <c r="U26" s="29">
+        <v>61</v>
+      </c>
+      <c r="V26" s="29">
+        <v>60</v>
+      </c>
+      <c r="W26" s="29">
+        <v>64</v>
+      </c>
+      <c r="X26" s="29">
+        <v>76</v>
+      </c>
+      <c r="Y26" s="29">
+        <v>55</v>
+      </c>
+      <c r="Z26" s="29">
+        <v>59</v>
+      </c>
+      <c r="AA26" s="29">
+        <v>69</v>
+      </c>
+      <c r="AB26" s="29">
+        <v>66</v>
+      </c>
+      <c r="AC26" s="29">
+        <v>77</v>
+      </c>
+      <c r="AD26" s="29">
+        <v>62</v>
+      </c>
+      <c r="AE26" s="29">
+        <v>84</v>
+      </c>
+      <c r="AF26" s="29">
+        <v>58</v>
+      </c>
+      <c r="AG26" s="29">
+        <v>51</v>
+      </c>
+      <c r="AH26" s="29">
+        <v>55</v>
+      </c>
+      <c r="AI26" s="30">
+        <v>76</v>
+      </c>
+      <c r="AJ26" s="30">
+        <v>52</v>
+      </c>
+      <c r="AK26" s="30">
+        <v>65</v>
+      </c>
+      <c r="AL26" s="31">
+        <v>53</v>
+      </c>
+      <c r="AM26" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="1">
+        <v>9</v>
+      </c>
+      <c r="O27" s="29">
+        <v>11</v>
+      </c>
+      <c r="P27" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>11</v>
+      </c>
+      <c r="R27" s="29">
+        <v>10</v>
+      </c>
+      <c r="S27" s="29">
+        <v>10</v>
+      </c>
+      <c r="T27" s="29">
+        <v>10</v>
+      </c>
+      <c r="U27" s="29">
+        <v>9</v>
+      </c>
+      <c r="V27" s="29">
+        <v>4</v>
+      </c>
+      <c r="W27" s="29">
+        <v>14</v>
+      </c>
+      <c r="X27" s="29">
         <v>5</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="Y27" s="29">
+        <v>18</v>
+      </c>
+      <c r="Z27" s="29">
+        <v>14</v>
+      </c>
+      <c r="AA27" s="29">
+        <v>12</v>
+      </c>
+      <c r="AB27" s="29">
+        <v>15</v>
+      </c>
+      <c r="AC27" s="29">
+        <v>8</v>
+      </c>
+      <c r="AD27" s="29">
+        <v>12</v>
+      </c>
+      <c r="AE27" s="29">
+        <v>16</v>
+      </c>
+      <c r="AF27" s="29">
+        <v>7</v>
+      </c>
+      <c r="AG27" s="29">
+        <v>8</v>
+      </c>
+      <c r="AH27" s="29">
+        <v>7</v>
+      </c>
+      <c r="AI27" s="30">
+        <v>9</v>
+      </c>
+      <c r="AJ27" s="30">
+        <v>12</v>
+      </c>
+      <c r="AK27" s="30">
+        <v>18</v>
+      </c>
+      <c r="AL27" s="31">
+        <v>15</v>
+      </c>
+      <c r="AM27" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="1">
+        <v>62</v>
+      </c>
+      <c r="O28" s="29">
+        <v>48</v>
+      </c>
+      <c r="P28" s="1">
+        <v>62</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>52</v>
+      </c>
+      <c r="R28" s="29">
+        <v>52</v>
+      </c>
+      <c r="S28" s="29">
+        <v>47</v>
+      </c>
+      <c r="T28" s="29">
+        <v>53</v>
+      </c>
+      <c r="U28" s="29">
+        <v>55</v>
+      </c>
+      <c r="V28" s="29">
+        <v>59</v>
+      </c>
+      <c r="W28" s="29">
+        <v>51</v>
+      </c>
+      <c r="X28" s="29">
+        <v>45</v>
+      </c>
+      <c r="Y28" s="29">
+        <v>50</v>
+      </c>
+      <c r="Z28" s="29">
+        <v>51</v>
+      </c>
+      <c r="AA28" s="29">
+        <v>47</v>
+      </c>
+      <c r="AB28" s="29">
+        <v>47</v>
+      </c>
+      <c r="AC28" s="29">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="29">
+        <v>61</v>
+      </c>
+      <c r="AE28" s="29">
+        <v>72</v>
+      </c>
+      <c r="AF28" s="29">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="29">
+        <v>47</v>
+      </c>
+      <c r="AH28" s="29">
+        <v>57</v>
+      </c>
+      <c r="AI28" s="30">
+        <v>55</v>
+      </c>
+      <c r="AJ28" s="30">
+        <v>56</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>55</v>
+      </c>
+      <c r="AL28" s="31">
+        <v>60</v>
+      </c>
+      <c r="AM28" s="1">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="1">
+        <v>16</v>
+      </c>
+      <c r="O29" s="29">
+        <v>17</v>
+      </c>
+      <c r="P29" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q29" s="29">
+        <v>26</v>
+      </c>
+      <c r="R29" s="29">
+        <v>27</v>
+      </c>
+      <c r="S29" s="29">
+        <v>19</v>
+      </c>
+      <c r="T29" s="29">
+        <v>26</v>
+      </c>
+      <c r="U29" s="29">
+        <v>16</v>
+      </c>
+      <c r="V29" s="29">
+        <v>22</v>
+      </c>
+      <c r="W29" s="29">
+        <v>28</v>
+      </c>
+      <c r="X29" s="29">
+        <v>19</v>
+      </c>
+      <c r="Y29" s="29">
+        <v>18</v>
+      </c>
+      <c r="Z29" s="29">
+        <v>22</v>
+      </c>
+      <c r="AA29" s="29">
+        <v>23</v>
+      </c>
+      <c r="AB29" s="29">
+        <v>12</v>
+      </c>
+      <c r="AC29" s="29">
+        <v>25</v>
+      </c>
+      <c r="AD29" s="29">
+        <v>18</v>
+      </c>
+      <c r="AE29" s="29">
+        <v>20</v>
+      </c>
+      <c r="AF29" s="29">
+        <v>18</v>
+      </c>
+      <c r="AG29" s="29">
+        <v>24</v>
+      </c>
+      <c r="AH29" s="29">
+        <v>21</v>
+      </c>
+      <c r="AI29" s="30">
+        <v>26</v>
+      </c>
+      <c r="AJ29" s="30">
+        <v>19</v>
+      </c>
+      <c r="AK29" s="30">
+        <v>21</v>
+      </c>
+      <c r="AL29" s="31">
+        <v>15</v>
+      </c>
+      <c r="AM29" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="20"/>
+      <c r="AA30" s="20"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AF30" s="20"/>
+      <c r="AG30" s="20"/>
+      <c r="AH30" s="2"/>
+      <c r="AI30" s="2"/>
+      <c r="AJ30" s="30"/>
+      <c r="AK30" s="30"/>
+      <c r="AM30" s="2"/>
+      <c r="AN30" s="2"/>
+      <c r="AO30" s="2"/>
+      <c r="AP30" s="2"/>
+      <c r="AQ30" s="2"/>
+      <c r="AR30" s="2"/>
+      <c r="AS30" s="2"/>
+      <c r="AT30" s="2"/>
+      <c r="AU30" s="2"/>
+      <c r="AV30" s="2"/>
+      <c r="AW30" s="2"/>
+      <c r="AX30" s="2"/>
+    </row>
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="1">
+        <v>250</v>
+      </c>
+      <c r="O31" s="29">
+        <v>231</v>
+      </c>
+      <c r="P31" s="1">
+        <v>230</v>
+      </c>
+      <c r="Q31" s="29">
+        <v>255</v>
+      </c>
+      <c r="R31" s="29">
+        <v>243</v>
+      </c>
+      <c r="S31" s="29">
+        <v>268</v>
+      </c>
+      <c r="T31" s="29">
+        <v>228</v>
+      </c>
+      <c r="U31" s="29">
+        <v>227</v>
+      </c>
+      <c r="V31" s="29">
+        <v>223</v>
+      </c>
+      <c r="W31" s="29">
+        <v>265</v>
+      </c>
+      <c r="X31" s="29">
+        <v>240</v>
+      </c>
+      <c r="Y31" s="29">
+        <v>245</v>
+      </c>
+      <c r="Z31" s="29">
+        <v>242</v>
+      </c>
+      <c r="AA31" s="29">
+        <v>234</v>
+      </c>
+      <c r="AB31" s="29">
+        <v>212</v>
+      </c>
+      <c r="AC31" s="29">
+        <v>241</v>
+      </c>
+      <c r="AD31" s="29">
+        <v>235</v>
+      </c>
+      <c r="AE31" s="29">
+        <v>259</v>
+      </c>
+      <c r="AF31" s="29">
+        <v>214</v>
+      </c>
+      <c r="AG31" s="29">
+        <v>215</v>
+      </c>
+      <c r="AH31" s="29">
+        <v>254</v>
+      </c>
+      <c r="AI31" s="30">
+        <v>219</v>
+      </c>
+      <c r="AJ31" s="30">
+        <v>219</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>249</v>
+      </c>
+      <c r="AL31" s="31">
+        <v>210</v>
+      </c>
+      <c r="AM31" s="1">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="1">
+        <v>7</v>
+      </c>
+      <c r="O32" s="29">
+        <v>13</v>
+      </c>
+      <c r="P32" s="1">
+        <v>17</v>
+      </c>
+      <c r="Q32" s="29">
+        <v>15</v>
+      </c>
+      <c r="R32" s="29">
+        <v>9</v>
+      </c>
+      <c r="S32" s="29">
+        <v>7</v>
+      </c>
+      <c r="T32" s="29">
+        <v>10</v>
+      </c>
+      <c r="U32" s="29">
+        <v>7</v>
+      </c>
+      <c r="V32" s="29">
+        <v>11</v>
+      </c>
+      <c r="W32" s="29">
+        <v>5</v>
+      </c>
+      <c r="X32" s="29">
+        <v>14</v>
+      </c>
+      <c r="Y32" s="29">
+        <v>10</v>
+      </c>
+      <c r="Z32" s="29">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="29">
+        <v>9</v>
+      </c>
+      <c r="AB32" s="29">
+        <v>5</v>
+      </c>
+      <c r="AC32" s="29">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="29">
+        <v>9</v>
+      </c>
+      <c r="AE32" s="29">
+        <v>15</v>
+      </c>
+      <c r="AF32" s="29">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="29">
+        <v>10</v>
+      </c>
+      <c r="AH32" s="29">
+        <v>11</v>
+      </c>
+      <c r="AI32" s="30">
+        <v>10</v>
+      </c>
+      <c r="AJ32" s="30">
+        <v>8</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>9</v>
+      </c>
+      <c r="AL32" s="31">
+        <v>12</v>
+      </c>
+      <c r="AM32" s="1">
         <v>6</v>
       </c>
-      <c r="D7" s="13" t="s">
+    </row>
+    <row r="33" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="1">
+        <v>2</v>
+      </c>
+      <c r="O33" s="29">
+        <v>3</v>
+      </c>
+      <c r="P33" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="29">
+        <v>3</v>
+      </c>
+      <c r="R33" s="29">
+        <v>6</v>
+      </c>
+      <c r="S33" s="29">
         <v>7</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="T33" s="29">
+        <v>1</v>
+      </c>
+      <c r="U33" s="29">
+        <v>2</v>
+      </c>
+      <c r="V33" s="29">
+        <v>2</v>
+      </c>
+      <c r="W33" s="29">
+        <v>4</v>
+      </c>
+      <c r="X33" s="29">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="29">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="29">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="29">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="29">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="29">
+        <v>3</v>
+      </c>
+      <c r="AD33" s="29">
+        <v>3</v>
+      </c>
+      <c r="AE33" s="29">
+        <v>3</v>
+      </c>
+      <c r="AF33" s="29">
+        <v>3</v>
+      </c>
+      <c r="AG33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="29">
+        <v>3</v>
+      </c>
+      <c r="AI33" s="30">
+        <v>3</v>
+      </c>
+      <c r="AJ33" s="30">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>3</v>
+      </c>
+      <c r="AL33" s="31">
+        <v>3</v>
+      </c>
+      <c r="AM33" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="32"/>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="32"/>
+      <c r="F34" s="32"/>
+      <c r="G34" s="32"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="1">
+        <v>70</v>
+      </c>
+      <c r="O34" s="29">
+        <v>74</v>
+      </c>
+      <c r="P34" s="1">
+        <v>62</v>
+      </c>
+      <c r="Q34" s="29">
+        <v>77</v>
+      </c>
+      <c r="R34" s="29">
+        <v>61</v>
+      </c>
+      <c r="S34" s="29">
+        <v>70</v>
+      </c>
+      <c r="T34" s="29">
+        <v>85</v>
+      </c>
+      <c r="U34" s="29">
+        <v>64</v>
+      </c>
+      <c r="V34" s="29">
+        <v>61</v>
+      </c>
+      <c r="W34" s="29">
+        <v>85</v>
+      </c>
+      <c r="X34" s="29">
+        <v>75</v>
+      </c>
+      <c r="Y34" s="29">
+        <v>67</v>
+      </c>
+      <c r="Z34" s="29">
+        <v>61</v>
+      </c>
+      <c r="AA34" s="29">
+        <v>56</v>
+      </c>
+      <c r="AB34" s="29">
+        <v>54</v>
+      </c>
+      <c r="AC34" s="29">
+        <v>67</v>
+      </c>
+      <c r="AD34" s="29">
+        <v>66</v>
+      </c>
+      <c r="AE34" s="29">
+        <v>71</v>
+      </c>
+      <c r="AF34" s="29">
+        <v>61</v>
+      </c>
+      <c r="AG34" s="29">
+        <v>59</v>
+      </c>
+      <c r="AH34" s="29">
+        <v>82</v>
+      </c>
+      <c r="AI34" s="30">
+        <v>68</v>
+      </c>
+      <c r="AJ34" s="30">
+        <v>57</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>89</v>
+      </c>
+      <c r="AL34" s="31">
+        <v>56</v>
+      </c>
+      <c r="AM34" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="1">
+        <v>14</v>
+      </c>
+      <c r="O35" s="29">
+        <v>11</v>
+      </c>
+      <c r="P35" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q35" s="29">
+        <v>12</v>
+      </c>
+      <c r="R35" s="29">
+        <v>6</v>
+      </c>
+      <c r="S35" s="29">
+        <v>12</v>
+      </c>
+      <c r="T35" s="29">
+        <v>9</v>
+      </c>
+      <c r="U35" s="29">
         <v>8</v>
       </c>
-      <c r="F7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="V35" s="29">
+        <v>12</v>
+      </c>
+      <c r="W35" s="29">
+        <v>13</v>
+      </c>
+      <c r="X35" s="29">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="29">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="29">
+        <v>12</v>
+      </c>
+      <c r="AA35" s="29">
+        <v>18</v>
+      </c>
+      <c r="AB35" s="29">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="29">
+        <v>8</v>
+      </c>
+      <c r="AD35" s="29">
+        <v>6</v>
+      </c>
+      <c r="AE35" s="29">
+        <v>6</v>
+      </c>
+      <c r="AF35" s="29">
+        <v>8</v>
+      </c>
+      <c r="AG35" s="29">
+        <v>10</v>
+      </c>
+      <c r="AH35" s="29">
+        <v>8</v>
+      </c>
+      <c r="AI35" s="30">
+        <v>6</v>
+      </c>
+      <c r="AJ35" s="30">
+        <v>6</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>11</v>
+      </c>
+      <c r="AL35" s="31">
+        <v>14</v>
+      </c>
+      <c r="AM35" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="1">
+        <v>31</v>
+      </c>
+      <c r="O36" s="29">
+        <v>25</v>
+      </c>
+      <c r="P36" s="1">
+        <v>28</v>
+      </c>
+      <c r="Q36" s="29">
+        <v>27</v>
+      </c>
+      <c r="R36" s="29">
+        <v>31</v>
+      </c>
+      <c r="S36" s="29">
+        <v>29</v>
+      </c>
+      <c r="T36" s="29">
+        <v>22</v>
+      </c>
+      <c r="U36" s="29">
+        <v>26</v>
+      </c>
+      <c r="V36" s="29">
+        <v>29</v>
+      </c>
+      <c r="W36" s="29">
+        <v>38</v>
+      </c>
+      <c r="X36" s="29">
+        <v>23</v>
+      </c>
+      <c r="Y36" s="29">
+        <v>29</v>
+      </c>
+      <c r="Z36" s="29">
+        <v>25</v>
+      </c>
+      <c r="AA36" s="29">
+        <v>21</v>
+      </c>
+      <c r="AB36" s="29">
+        <v>22</v>
+      </c>
+      <c r="AC36" s="29">
+        <v>35</v>
+      </c>
+      <c r="AD36" s="29">
+        <v>31</v>
+      </c>
+      <c r="AE36" s="29">
+        <v>29</v>
+      </c>
+      <c r="AF36" s="29">
+        <v>28</v>
+      </c>
+      <c r="AG36" s="29">
+        <v>27</v>
+      </c>
+      <c r="AH36" s="29">
+        <v>27</v>
+      </c>
+      <c r="AI36" s="30">
+        <v>31</v>
+      </c>
+      <c r="AJ36" s="30">
+        <v>25</v>
+      </c>
+      <c r="AK36" s="30">
+        <v>19</v>
+      </c>
+      <c r="AL36" s="31">
+        <v>22</v>
+      </c>
+      <c r="AM36" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="32"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="32"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="1">
+        <v>14</v>
+      </c>
+      <c r="O37" s="29">
+        <v>17</v>
+      </c>
+      <c r="P37" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q37" s="29">
+        <v>15</v>
+      </c>
+      <c r="R37" s="29">
+        <v>16</v>
+      </c>
+      <c r="S37" s="29">
+        <v>14</v>
+      </c>
+      <c r="T37" s="29">
+        <v>9</v>
+      </c>
+      <c r="U37" s="29">
+        <v>15</v>
+      </c>
+      <c r="V37" s="29">
+        <v>9</v>
+      </c>
+      <c r="W37" s="29">
+        <v>13</v>
+      </c>
+      <c r="X37" s="29">
+        <v>6</v>
+      </c>
+      <c r="Y37" s="29">
+        <v>15</v>
+      </c>
+      <c r="Z37" s="29">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="29">
+        <v>9</v>
+      </c>
+      <c r="AB37" s="29">
+        <v>9</v>
+      </c>
+      <c r="AC37" s="29">
+        <v>14</v>
+      </c>
+      <c r="AD37" s="29">
+        <v>19</v>
+      </c>
+      <c r="AE37" s="29">
+        <v>20</v>
+      </c>
+      <c r="AF37" s="29">
+        <v>11</v>
+      </c>
+      <c r="AG37" s="29">
+        <v>9</v>
+      </c>
+      <c r="AH37" s="29">
+        <v>7</v>
+      </c>
+      <c r="AI37" s="30">
+        <v>4</v>
+      </c>
+      <c r="AJ37" s="30">
+        <v>16</v>
+      </c>
+      <c r="AK37" s="30">
+        <v>9</v>
+      </c>
+      <c r="AL37" s="31">
+        <v>12</v>
+      </c>
+      <c r="AM37" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="1">
+        <v>4</v>
+      </c>
+      <c r="O38" s="29">
+        <v>3</v>
+      </c>
+      <c r="P38" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q38" s="29">
+        <v>7</v>
+      </c>
+      <c r="R38" s="29">
+        <v>5</v>
+      </c>
+      <c r="S38" s="29">
+        <v>10</v>
+      </c>
+      <c r="T38" s="29">
+        <v>6</v>
+      </c>
+      <c r="U38" s="29">
+        <v>8</v>
+      </c>
+      <c r="V38" s="29">
+        <v>4</v>
+      </c>
+      <c r="W38" s="29">
+        <v>5</v>
+      </c>
+      <c r="X38" s="29">
+        <v>3</v>
+      </c>
+      <c r="Y38" s="29">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="29">
+        <v>12</v>
+      </c>
+      <c r="AA38" s="29">
+        <v>11</v>
+      </c>
+      <c r="AB38" s="29">
+        <v>8</v>
+      </c>
+      <c r="AC38" s="29">
+        <v>6</v>
+      </c>
+      <c r="AD38" s="29">
+        <v>6</v>
+      </c>
+      <c r="AE38" s="29">
+        <v>12</v>
+      </c>
+      <c r="AF38" s="29">
+        <v>12</v>
+      </c>
+      <c r="AG38" s="29">
+        <v>4</v>
+      </c>
+      <c r="AH38" s="29">
+        <v>14</v>
+      </c>
+      <c r="AI38" s="30">
+        <v>8</v>
+      </c>
+      <c r="AJ38" s="30">
+        <v>9</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>7</v>
+      </c>
+      <c r="AL38" s="31">
+        <v>7</v>
+      </c>
+      <c r="AM38" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+      <c r="N39" s="1">
+        <v>8</v>
+      </c>
+      <c r="O39" s="29">
+        <v>5</v>
+      </c>
+      <c r="P39" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="29">
+        <v>4</v>
+      </c>
+      <c r="R39" s="29">
+        <v>4</v>
+      </c>
+      <c r="S39" s="29">
+        <v>6</v>
+      </c>
+      <c r="T39" s="29">
+        <v>4</v>
+      </c>
+      <c r="U39" s="29">
         <v>2</v>
       </c>
-      <c r="I7" s="12" t="s">
+      <c r="V39" s="29">
+        <v>10</v>
+      </c>
+      <c r="W39" s="29">
+        <v>8</v>
+      </c>
+      <c r="X39" s="29">
+        <v>5</v>
+      </c>
+      <c r="Y39" s="29">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="29">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="29">
+        <v>7</v>
+      </c>
+      <c r="AB39" s="29">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="29">
+        <v>8</v>
+      </c>
+      <c r="AD39" s="29">
+        <v>4</v>
+      </c>
+      <c r="AE39" s="29">
         <v>3</v>
       </c>
-      <c r="J7" s="12" t="s">
+      <c r="AF39" s="29">
+        <v>3</v>
+      </c>
+      <c r="AG39" s="29">
+        <v>11</v>
+      </c>
+      <c r="AH39" s="29">
+        <v>7</v>
+      </c>
+      <c r="AI39" s="30">
         <v>4</v>
       </c>
-      <c r="K7" s="12" t="s">
+      <c r="AJ39" s="30">
+        <v>5</v>
+      </c>
+      <c r="AK39" s="30">
+        <v>7</v>
+      </c>
+      <c r="AL39" s="31">
+        <v>6</v>
+      </c>
+      <c r="AM39" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="32"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="1">
+        <v>16</v>
+      </c>
+      <c r="O40" s="29">
+        <v>11</v>
+      </c>
+      <c r="P40" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="29">
+        <v>14</v>
+      </c>
+      <c r="R40" s="29">
+        <v>9</v>
+      </c>
+      <c r="S40" s="29">
+        <v>10</v>
+      </c>
+      <c r="T40" s="29">
+        <v>7</v>
+      </c>
+      <c r="U40" s="29">
+        <v>8</v>
+      </c>
+      <c r="V40" s="29">
+        <v>13</v>
+      </c>
+      <c r="W40" s="29">
+        <v>10</v>
+      </c>
+      <c r="X40" s="29">
+        <v>7</v>
+      </c>
+      <c r="Y40" s="29">
+        <v>8</v>
+      </c>
+      <c r="Z40" s="29">
+        <v>12</v>
+      </c>
+      <c r="AA40" s="29">
+        <v>15</v>
+      </c>
+      <c r="AB40" s="29">
+        <v>14</v>
+      </c>
+      <c r="AC40" s="29">
+        <v>9</v>
+      </c>
+      <c r="AD40" s="29">
+        <v>14</v>
+      </c>
+      <c r="AE40" s="29">
+        <v>12</v>
+      </c>
+      <c r="AF40" s="29">
+        <v>10</v>
+      </c>
+      <c r="AG40" s="29">
+        <v>16</v>
+      </c>
+      <c r="AH40" s="29">
+        <v>11</v>
+      </c>
+      <c r="AI40" s="30">
+        <v>11</v>
+      </c>
+      <c r="AJ40" s="30">
+        <v>16</v>
+      </c>
+      <c r="AK40" s="30">
+        <v>12</v>
+      </c>
+      <c r="AL40" s="31">
+        <v>9</v>
+      </c>
+      <c r="AM40" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="1">
+        <v>8</v>
+      </c>
+      <c r="O41" s="29">
+        <v>12</v>
+      </c>
+      <c r="P41" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q41" s="29">
+        <v>13</v>
+      </c>
+      <c r="R41" s="29">
+        <v>20</v>
+      </c>
+      <c r="S41" s="29">
+        <v>20</v>
+      </c>
+      <c r="T41" s="29">
+        <v>18</v>
+      </c>
+      <c r="U41" s="29">
+        <v>8</v>
+      </c>
+      <c r="V41" s="29">
+        <v>8</v>
+      </c>
+      <c r="W41" s="29">
+        <v>19</v>
+      </c>
+      <c r="X41" s="29">
+        <v>12</v>
+      </c>
+      <c r="Y41" s="29">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="29">
+        <v>15</v>
+      </c>
+      <c r="AA41" s="29">
+        <v>12</v>
+      </c>
+      <c r="AB41" s="29">
+        <v>8</v>
+      </c>
+      <c r="AC41" s="29">
+        <v>9</v>
+      </c>
+      <c r="AD41" s="29">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="29">
+        <v>18</v>
+      </c>
+      <c r="AF41" s="29">
+        <v>5</v>
+      </c>
+      <c r="AG41" s="29">
+        <v>9</v>
+      </c>
+      <c r="AH41" s="29">
+        <v>10</v>
+      </c>
+      <c r="AI41" s="30">
+        <v>9</v>
+      </c>
+      <c r="AJ41" s="30">
+        <v>8</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>12</v>
+      </c>
+      <c r="AL41" s="31">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="1">
+        <v>29</v>
+      </c>
+      <c r="O42" s="29">
+        <v>19</v>
+      </c>
+      <c r="P42" s="1">
+        <v>24</v>
+      </c>
+      <c r="Q42" s="29">
+        <v>25</v>
+      </c>
+      <c r="R42" s="29">
+        <v>33</v>
+      </c>
+      <c r="S42" s="29">
+        <v>24</v>
+      </c>
+      <c r="T42" s="29">
+        <v>21</v>
+      </c>
+      <c r="U42" s="29">
+        <v>35</v>
+      </c>
+      <c r="V42" s="29">
+        <v>25</v>
+      </c>
+      <c r="W42" s="29">
+        <v>33</v>
+      </c>
+      <c r="X42" s="29">
+        <v>36</v>
+      </c>
+      <c r="Y42" s="29">
+        <v>36</v>
+      </c>
+      <c r="Z42" s="29">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="29">
+        <v>31</v>
+      </c>
+      <c r="AB42" s="29">
+        <v>23</v>
+      </c>
+      <c r="AC42" s="29">
+        <v>29</v>
+      </c>
+      <c r="AD42" s="29">
+        <v>37</v>
+      </c>
+      <c r="AE42" s="29">
+        <v>35</v>
+      </c>
+      <c r="AF42" s="29">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="29">
+        <v>21</v>
+      </c>
+      <c r="AH42" s="29">
+        <v>33</v>
+      </c>
+      <c r="AI42" s="30">
+        <v>18</v>
+      </c>
+      <c r="AJ42" s="30">
+        <v>27</v>
+      </c>
+      <c r="AK42" s="30">
+        <v>26</v>
+      </c>
+      <c r="AL42" s="31">
+        <v>21</v>
+      </c>
+      <c r="AM42" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="1">
+        <v>16</v>
+      </c>
+      <c r="O43" s="29">
+        <v>8</v>
+      </c>
+      <c r="P43" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q43" s="29">
+        <v>15</v>
+      </c>
+      <c r="R43" s="29">
+        <v>10</v>
+      </c>
+      <c r="S43" s="29">
         <v>17</v>
       </c>
-      <c r="L7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="12" t="s">
+      <c r="T43" s="29">
+        <v>8</v>
+      </c>
+      <c r="U43" s="29">
+        <v>8</v>
+      </c>
+      <c r="V43" s="29">
+        <v>13</v>
+      </c>
+      <c r="W43" s="29">
+        <v>6</v>
+      </c>
+      <c r="X43" s="29">
+        <v>12</v>
+      </c>
+      <c r="Y43" s="29">
+        <v>17</v>
+      </c>
+      <c r="Z43" s="29">
+        <v>10</v>
+      </c>
+      <c r="AA43" s="29">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="29">
+        <v>7</v>
+      </c>
+      <c r="AC43" s="29">
+        <v>12</v>
+      </c>
+      <c r="AD43" s="29">
+        <v>6</v>
+      </c>
+      <c r="AE43" s="29">
+        <v>13</v>
+      </c>
+      <c r="AF43" s="29">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="29">
+        <v>9</v>
+      </c>
+      <c r="AH43" s="29">
+        <v>12</v>
+      </c>
+      <c r="AI43" s="30">
+        <v>13</v>
+      </c>
+      <c r="AJ43" s="30">
+        <v>14</v>
+      </c>
+      <c r="AK43" s="30">
+        <v>10</v>
+      </c>
+      <c r="AL43" s="31">
+        <v>8</v>
+      </c>
+      <c r="AM43" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
+      <c r="N44" s="36">
+        <v>31</v>
+      </c>
+      <c r="O44" s="39">
+        <v>30</v>
+      </c>
+      <c r="P44" s="36">
+        <v>37</v>
+      </c>
+      <c r="Q44" s="39">
+        <v>28</v>
+      </c>
+      <c r="R44" s="39">
+        <v>33</v>
+      </c>
+      <c r="S44" s="39">
+        <v>42</v>
+      </c>
+      <c r="T44" s="39">
+        <v>28</v>
+      </c>
+      <c r="U44" s="39">
+        <v>36</v>
+      </c>
+      <c r="V44" s="39">
+        <v>26</v>
+      </c>
+      <c r="W44" s="39">
+        <v>26</v>
+      </c>
+      <c r="X44" s="39">
+        <v>32</v>
+      </c>
+      <c r="Y44" s="39">
+        <v>29</v>
+      </c>
+      <c r="Z44" s="39">
+        <v>31</v>
+      </c>
+      <c r="AA44" s="39">
+        <v>37</v>
+      </c>
+      <c r="AB44" s="39">
+        <v>41</v>
+      </c>
+      <c r="AC44" s="39">
+        <v>28</v>
+      </c>
+      <c r="AD44" s="39">
         <v>21</v>
       </c>
-      <c r="N7" s="24" t="s">
-[...8 lines deleted...]
-      <c r="Q7" s="24" t="s">
+      <c r="AE44" s="39">
+        <v>22</v>
+      </c>
+      <c r="AF44" s="39">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="39">
+        <v>30</v>
+      </c>
+      <c r="AH44" s="39">
+        <v>29</v>
+      </c>
+      <c r="AI44" s="40">
         <v>34</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="AJ44" s="40">
+        <v>27</v>
+      </c>
+      <c r="AK44" s="40">
         <v>35</v>
       </c>
-      <c r="S7" s="24" t="s">
-[...72 lines deleted...]
-        <v>36</v>
+      <c r="AL44" s="41">
+        <v>27</v>
+      </c>
+      <c r="AM44" s="36">
+        <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AX8" s="32"/>
+    <row r="45" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A45" s="42" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3445 lines deleted...]
-    <row r="221" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A3:AX217"/>
+  <dimension ref="A4:AX217"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U4" sqref="U4:AP4"/>
+      <selection activeCell="AM9" sqref="AM9:AM45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
-    <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:50" ht="12.75" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M3" s="11"/>
+    <row r="4" spans="1:50" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="U4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="19"/>
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="19"/>
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="3"/>
+      <c r="AR4" s="3"/>
+      <c r="AS4" s="3"/>
+      <c r="AT4" s="3"/>
+      <c r="AU4" s="3"/>
+      <c r="AV4" s="3"/>
+      <c r="AW4" s="3"/>
+      <c r="AX4" s="3"/>
     </row>
-    <row r="4" spans="1:50" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AX4" s="31"/>
+    <row r="5" spans="1:50" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52"/>
+      <c r="AP5" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AQ5" s="52"/>
     </row>
-    <row r="5" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="AQ5" s="71"/>
+    <row r="6" spans="1:50" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43"/>
+      <c r="B6" s="44">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="46">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="46">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="44"/>
     </row>
-    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AQ6" s="66"/>
+    <row r="7" spans="1:50" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47"/>
+      <c r="B7" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="T7" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="U7" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="X7" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y7" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA7" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB7" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC7" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF7" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG7" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH7" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK7" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM7" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN7" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP7" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ7" s="49" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="F7" s="21" t="s">
+    <row r="8" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="27"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="27"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="26"/>
+      <c r="AL8" s="26"/>
+      <c r="AM8" s="26"/>
+      <c r="AN8" s="26"/>
+      <c r="AO8" s="26"/>
+      <c r="AP8" s="26"/>
+      <c r="AQ8" s="26"/>
+      <c r="AR8" s="26"/>
+      <c r="AS8" s="26"/>
+      <c r="AT8" s="26"/>
+      <c r="AU8" s="26"/>
+      <c r="AV8" s="26"/>
+      <c r="AW8" s="26"/>
+      <c r="AX8" s="26"/>
+    </row>
+    <row r="9" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="53">
+        <v>1.78</v>
+      </c>
+      <c r="O9" s="54">
+        <v>1.28</v>
+      </c>
+      <c r="P9" s="53">
+        <v>1.24</v>
+      </c>
+      <c r="Q9" s="54">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="R9" s="54">
+        <v>0.99</v>
+      </c>
+      <c r="S9" s="54">
+        <v>0.95</v>
+      </c>
+      <c r="T9" s="54">
+        <v>11.15</v>
+      </c>
+      <c r="U9" s="54">
+        <v>5.49</v>
+      </c>
+      <c r="V9" s="54">
+        <v>3.7</v>
+      </c>
+      <c r="W9" s="54">
+        <v>3</v>
+      </c>
+      <c r="X9" s="54">
+        <v>2.25</v>
+      </c>
+      <c r="Y9" s="54">
+        <v>1.86</v>
+      </c>
+      <c r="Z9" s="54">
+        <v>1.59</v>
+      </c>
+      <c r="AA9" s="54">
+        <v>1.37</v>
+      </c>
+      <c r="AB9" s="54">
+        <v>1.19</v>
+      </c>
+      <c r="AC9" s="54">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AD9" s="54">
+        <v>0.99</v>
+      </c>
+      <c r="AE9" s="54">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AF9" s="54">
+        <v>10.28</v>
+      </c>
+      <c r="AG9" s="54">
+        <v>5.08</v>
+      </c>
+      <c r="AH9" s="54">
+        <v>4.09</v>
+      </c>
+      <c r="AI9" s="54">
+        <v>2.96</v>
+      </c>
+      <c r="AJ9" s="54">
+        <v>2.19</v>
+      </c>
+      <c r="AK9" s="54">
+        <v>2.11</v>
+      </c>
+      <c r="AL9" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="53">
+        <v>1.56</v>
+      </c>
+      <c r="O10" s="54">
+        <v>1.05</v>
+      </c>
+      <c r="P10" s="53">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q10" s="54">
+        <v>1</v>
+      </c>
+      <c r="R10" s="54">
+        <v>0.76</v>
+      </c>
+      <c r="S10" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="T10" s="54">
+        <v>9.67</v>
+      </c>
+      <c r="U10" s="54">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="V10" s="54">
+        <v>3.22</v>
+      </c>
+      <c r="W10" s="54">
+        <v>2.36</v>
+      </c>
+      <c r="X10" s="54">
+        <v>1.92</v>
+      </c>
+      <c r="Y10" s="54">
+        <v>1.54</v>
+      </c>
+      <c r="Z10" s="54">
+        <v>1.32</v>
+      </c>
+      <c r="AA10" s="54">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AB10" s="54">
+        <v>1.03</v>
+      </c>
+      <c r="AC10" s="54">
+        <v>0.97</v>
+      </c>
+      <c r="AD10" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="AE10" s="54">
+        <v>0.96</v>
+      </c>
+      <c r="AF10" s="54">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="AG10" s="54">
+        <v>4.12</v>
+      </c>
+      <c r="AH10" s="54">
+        <v>3.62</v>
+      </c>
+      <c r="AI10" s="54">
+        <v>2.59</v>
+      </c>
+      <c r="AJ10" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="AK10" s="54">
+        <v>1.87</v>
+      </c>
+      <c r="AL10" s="54">
+        <v>1.48</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="53">
+        <v>2.74</v>
+      </c>
+      <c r="O11" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="P11" s="53">
+        <v>1.69</v>
+      </c>
+      <c r="Q11" s="54">
+        <v>1.38</v>
+      </c>
+      <c r="R11" s="54">
+        <v>1.68</v>
+      </c>
+      <c r="S11" s="54">
+        <v>1.21</v>
+      </c>
+      <c r="T11" s="54">
+        <v>15.15</v>
+      </c>
+      <c r="U11" s="54">
+        <v>7.72</v>
+      </c>
+      <c r="V11" s="54">
+        <v>4.97</v>
+      </c>
+      <c r="W11" s="54">
+        <v>4.08</v>
+      </c>
+      <c r="X11" s="54">
+        <v>3.72</v>
+      </c>
+      <c r="Y11" s="54">
+        <v>2.23</v>
+      </c>
+      <c r="Z11" s="54">
+        <v>2.04</v>
+      </c>
+      <c r="AA11" s="54">
+        <v>2.08</v>
+      </c>
+      <c r="AB11" s="54">
+        <v>1.85</v>
+      </c>
+      <c r="AC11" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="AD11" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="AE11" s="54">
+        <v>1.72</v>
+      </c>
+      <c r="AF11" s="54">
+        <v>14.4</v>
+      </c>
+      <c r="AG11" s="54">
+        <v>6.32</v>
+      </c>
+      <c r="AH11" s="54">
+        <v>4.7</v>
+      </c>
+      <c r="AI11" s="54">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AJ11" s="54">
+        <v>2.56</v>
+      </c>
+      <c r="AK11" s="54">
+        <v>2.74</v>
+      </c>
+      <c r="AL11" s="54">
+        <v>1.93</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="53">
+        <v>2.14</v>
+      </c>
+      <c r="O12" s="54">
+        <v>1.97</v>
+      </c>
+      <c r="P12" s="53">
+        <v>1.47</v>
+      </c>
+      <c r="Q12" s="54">
+        <v>1.64</v>
+      </c>
+      <c r="R12" s="54">
+        <v>1.18</v>
+      </c>
+      <c r="S12" s="54">
+        <v>1.24</v>
+      </c>
+      <c r="T12" s="54">
+        <v>18.09</v>
+      </c>
+      <c r="U12" s="54">
+        <v>7.13</v>
+      </c>
+      <c r="V12" s="54">
+        <v>4.46</v>
+      </c>
+      <c r="W12" s="54">
+        <v>4.66</v>
+      </c>
+      <c r="X12" s="54">
+        <v>3.27</v>
+      </c>
+      <c r="Y12" s="54">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Z12" s="54">
+        <v>1.89</v>
+      </c>
+      <c r="AA12" s="54">
+        <v>1.52</v>
+      </c>
+      <c r="AB12" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="AC12" s="54">
+        <v>1.45</v>
+      </c>
+      <c r="AD12" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="AE12" s="54">
+        <v>1.28</v>
+      </c>
+      <c r="AF12" s="54">
+        <v>13.14</v>
+      </c>
+      <c r="AG12" s="54">
+        <v>6.66</v>
+      </c>
+      <c r="AH12" s="54">
+        <v>6.06</v>
+      </c>
+      <c r="AI12" s="54">
+        <v>3.77</v>
+      </c>
+      <c r="AJ12" s="54">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AK12" s="54">
+        <v>3.27</v>
+      </c>
+      <c r="AL12" s="54">
+        <v>1.76</v>
+      </c>
+      <c r="AM12" s="1">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="53">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="O13" s="54">
+        <v>0.93</v>
+      </c>
+      <c r="P13" s="53">
+        <v>0.53</v>
+      </c>
+      <c r="Q13" s="54">
+        <v>0.78</v>
+      </c>
+      <c r="R13" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="S13" s="54">
+        <v>0.62</v>
+      </c>
+      <c r="T13" s="54">
+        <v>6.43</v>
+      </c>
+      <c r="U13" s="54">
+        <v>3.01</v>
+      </c>
+      <c r="V13" s="54">
+        <v>1.86</v>
+      </c>
+      <c r="W13" s="54">
+        <v>2.36</v>
+      </c>
+      <c r="X13" s="54">
+        <v>1.25</v>
+      </c>
+      <c r="Y13" s="54">
+        <v>1.22</v>
+      </c>
+      <c r="Z13" s="54">
+        <v>1.29</v>
+      </c>
+      <c r="AA13" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="AB13" s="54">
+        <v>1.08</v>
+      </c>
+      <c r="AC13" s="54">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AD13" s="54">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AE13" s="54">
+        <v>0.63</v>
+      </c>
+      <c r="AF13" s="54">
+        <v>5.2</v>
+      </c>
+      <c r="AG13" s="54">
+        <v>3.27</v>
+      </c>
+      <c r="AH13" s="54">
+        <v>1.78</v>
+      </c>
+      <c r="AI13" s="54">
+        <v>1.33</v>
+      </c>
+      <c r="AJ13" s="54">
+        <v>1.27</v>
+      </c>
+      <c r="AK13" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="AL13" s="54">
+        <v>1.46</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="53">
+        <v>2.66</v>
+      </c>
+      <c r="O14" s="54">
+        <v>1.82</v>
+      </c>
+      <c r="P14" s="53">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="54">
+        <v>1.58</v>
+      </c>
+      <c r="R14" s="54">
+        <v>1.51</v>
+      </c>
+      <c r="S14" s="54">
+        <v>1.26</v>
+      </c>
+      <c r="T14" s="54">
+        <v>15.02</v>
+      </c>
+      <c r="U14" s="54">
+        <v>8.51</v>
+      </c>
+      <c r="V14" s="54">
+        <v>6.05</v>
+      </c>
+      <c r="W14" s="54">
+        <v>4.58</v>
+      </c>
+      <c r="X14" s="54">
+        <v>2.78</v>
+      </c>
+      <c r="Y14" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="Z14" s="54">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AA14" s="54">
+        <v>1.73</v>
+      </c>
+      <c r="AB14" s="54">
+        <v>1.57</v>
+      </c>
+      <c r="AC14" s="54">
+        <v>1.73</v>
+      </c>
+      <c r="AD14" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="AE14" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="AF14" s="54">
+        <v>15.74</v>
+      </c>
+      <c r="AG14" s="54">
+        <v>7.92</v>
+      </c>
+      <c r="AH14" s="54">
+        <v>5.89</v>
+      </c>
+      <c r="AI14" s="54">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AJ14" s="54">
+        <v>3.39</v>
+      </c>
+      <c r="AK14" s="54">
+        <v>2.58</v>
+      </c>
+      <c r="AL14" s="54">
+        <v>2.44</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="53">
+        <v>1.66</v>
+      </c>
+      <c r="O15" s="54">
+        <v>1.76</v>
+      </c>
+      <c r="P15" s="53">
+        <v>0.74</v>
+      </c>
+      <c r="Q15" s="54">
+        <v>1.25</v>
+      </c>
+      <c r="R15" s="54">
+        <v>1.21</v>
+      </c>
+      <c r="S15" s="54">
+        <v>0.97</v>
+      </c>
+      <c r="T15" s="54">
+        <v>7.67</v>
+      </c>
+      <c r="U15" s="54">
+        <v>6.69</v>
+      </c>
+      <c r="V15" s="54">
+        <v>2.62</v>
+      </c>
+      <c r="W15" s="54">
+        <v>2.85</v>
+      </c>
+      <c r="X15" s="54">
+        <v>1.05</v>
+      </c>
+      <c r="Y15" s="54">
+        <v>2.17</v>
+      </c>
+      <c r="Z15" s="54">
+        <v>1.61</v>
+      </c>
+      <c r="AA15" s="54">
+        <v>0.97</v>
+      </c>
+      <c r="AB15" s="54">
+        <v>0.86</v>
+      </c>
+      <c r="AC15" s="54">
+        <v>1.21</v>
+      </c>
+      <c r="AD15" s="54">
+        <v>1.49</v>
+      </c>
+      <c r="AE15" s="54">
+        <v>1.43</v>
+      </c>
+      <c r="AF15" s="54">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AG15" s="54">
+        <v>4.12</v>
+      </c>
+      <c r="AH15" s="54">
+        <v>2.08</v>
+      </c>
+      <c r="AI15" s="54">
+        <v>0.89</v>
+      </c>
+      <c r="AJ15" s="54">
+        <v>2.86</v>
+      </c>
+      <c r="AK15" s="54">
+        <v>1.34</v>
+      </c>
+      <c r="AL15" s="54">
+        <v>1.52</v>
+      </c>
+      <c r="AM15" s="1">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="53">
+        <v>0.73</v>
+      </c>
+      <c r="O16" s="54">
+        <v>0.48</v>
+      </c>
+      <c r="P16" s="53">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q16" s="54">
+        <v>0.89</v>
+      </c>
+      <c r="R16" s="54">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="S16" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="T16" s="54">
+        <v>7.8</v>
+      </c>
+      <c r="U16" s="54">
+        <v>5.43</v>
+      </c>
+      <c r="V16" s="54">
+        <v>1.77</v>
+      </c>
+      <c r="W16" s="54">
+        <v>1.66</v>
+      </c>
+      <c r="X16" s="54">
+        <v>0.79</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>2.87</v>
+      </c>
+      <c r="Z16" s="54">
+        <v>2.27</v>
+      </c>
+      <c r="AA16" s="54">
+        <v>1.82</v>
+      </c>
+      <c r="AB16" s="54">
+        <v>1.17</v>
+      </c>
+      <c r="AC16" s="54">
+        <v>0.79</v>
+      </c>
+      <c r="AD16" s="54">
+        <v>0.72</v>
+      </c>
+      <c r="AE16" s="54">
+        <v>1.31</v>
+      </c>
+      <c r="AF16" s="54">
+        <v>15.46</v>
+      </c>
+      <c r="AG16" s="54">
+        <v>2.72</v>
+      </c>
+      <c r="AH16" s="54">
+        <v>6.26</v>
+      </c>
+      <c r="AI16" s="54">
+        <v>2.67</v>
+      </c>
+      <c r="AJ16" s="54">
+        <v>2.39</v>
+      </c>
+      <c r="AK16" s="54">
+        <v>1.55</v>
+      </c>
+      <c r="AL16" s="54">
+        <v>1.32</v>
+      </c>
+      <c r="AM16" s="1">
+        <v>1.1499999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="53">
+        <v>1.97</v>
+      </c>
+      <c r="O17" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="P17" s="53">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>0.69</v>
+      </c>
+      <c r="R17" s="54">
+        <v>0.63</v>
+      </c>
+      <c r="S17" s="54">
+        <v>0.86</v>
+      </c>
+      <c r="T17" s="54">
+        <v>7.28</v>
+      </c>
+      <c r="U17" s="54">
+        <v>1.88</v>
+      </c>
+      <c r="V17" s="54">
+        <v>6.19</v>
+      </c>
+      <c r="W17" s="54">
+        <v>3.71</v>
+      </c>
+      <c r="X17" s="54">
+        <v>1.83</v>
+      </c>
+      <c r="Y17" s="54">
+        <v>1.23</v>
+      </c>
+      <c r="Z17" s="54">
+        <v>2.89</v>
+      </c>
+      <c r="AA17" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="AB17" s="54">
+        <v>0.81</v>
+      </c>
+      <c r="AC17" s="54">
+        <v>1.46</v>
+      </c>
+      <c r="AD17" s="54">
+        <v>0.67</v>
+      </c>
+      <c r="AE17" s="54">
+        <v>0.45</v>
+      </c>
+      <c r="AF17" s="54">
+        <v>5.62</v>
+      </c>
+      <c r="AG17" s="54">
+        <v>10.86</v>
+      </c>
+      <c r="AH17" s="54">
+        <v>4.54</v>
+      </c>
+      <c r="AI17" s="54">
+        <v>1.94</v>
+      </c>
+      <c r="AJ17" s="54">
+        <v>1.92</v>
+      </c>
+      <c r="AK17" s="54">
+        <v>2.25</v>
+      </c>
+      <c r="AL17" s="54">
+        <v>1.65</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>1.43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="53">
+        <v>2.37</v>
+      </c>
+      <c r="O18" s="54">
+        <v>1.42</v>
+      </c>
+      <c r="P18" s="53">
+        <v>1.61</v>
+      </c>
+      <c r="Q18" s="54">
+        <v>1.45</v>
+      </c>
+      <c r="R18" s="54">
+        <v>0.85</v>
+      </c>
+      <c r="S18" s="54">
+        <v>0.87</v>
+      </c>
+      <c r="T18" s="54">
+        <v>7.36</v>
+      </c>
+      <c r="U18" s="54">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V18" s="54">
+        <v>4.68</v>
+      </c>
+      <c r="W18" s="54">
+        <v>2.69</v>
+      </c>
+      <c r="X18" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="Y18" s="54">
+        <v>1.43</v>
+      </c>
+      <c r="Z18" s="54">
+        <v>1.83</v>
+      </c>
+      <c r="AA18" s="54">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="54">
+        <v>1.67</v>
+      </c>
+      <c r="AC18" s="54">
+        <v>0.96</v>
+      </c>
+      <c r="AD18" s="54">
+        <v>1.36</v>
+      </c>
+      <c r="AE18" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="AF18" s="54">
+        <v>10.69</v>
+      </c>
+      <c r="AG18" s="54">
         <v>9</v>
       </c>
-      <c r="G7" s="21" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="AH18" s="54">
+        <v>4.03</v>
+      </c>
+      <c r="AI18" s="54">
+        <v>3.02</v>
+      </c>
+      <c r="AJ18" s="54">
+        <v>3.49</v>
+      </c>
+      <c r="AK18" s="54">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AL18" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>1.08</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="53">
+        <v>0.73</v>
+      </c>
+      <c r="O19" s="54">
+        <v>0.96</v>
+      </c>
+      <c r="P19" s="53">
+        <v>0.64</v>
+      </c>
+      <c r="Q19" s="54">
+        <v>0.84</v>
+      </c>
+      <c r="R19" s="54">
+        <v>1.17</v>
+      </c>
+      <c r="S19" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="T19" s="54">
+        <v>11.86</v>
+      </c>
+      <c r="U19" s="54">
+        <v>2.75</v>
+      </c>
+      <c r="V19" s="54">
+        <v>1.8</v>
+      </c>
+      <c r="W19" s="54">
+        <v>3.22</v>
+      </c>
+      <c r="X19" s="54">
+        <v>1.61</v>
+      </c>
+      <c r="Y19" s="54">
+        <v>1.46</v>
+      </c>
+      <c r="Z19" s="54">
+        <v>1.44</v>
+      </c>
+      <c r="AA19" s="54">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="AC19" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="AD19" s="54">
+        <v>0.79</v>
+      </c>
+      <c r="AE19" s="54">
+        <v>1</v>
+      </c>
+      <c r="AF19" s="54">
+        <v>3.43</v>
+      </c>
+      <c r="AG19" s="54">
+        <v>3.22</v>
+      </c>
+      <c r="AH19" s="54">
+        <v>2.33</v>
+      </c>
+      <c r="AI19" s="54">
+        <v>1.56</v>
+      </c>
+      <c r="AJ19" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK19" s="54">
+        <v>1.38</v>
+      </c>
+      <c r="AL19" s="54">
+        <v>1.28</v>
+      </c>
+      <c r="AM19" s="1">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="53">
+        <v>1.49</v>
+      </c>
+      <c r="O20" s="54">
+        <v>0.85</v>
+      </c>
+      <c r="P20" s="53">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="R20" s="54">
+        <v>1.08</v>
+      </c>
+      <c r="S20" s="54">
+        <v>0.72</v>
+      </c>
+      <c r="T20" s="54">
+        <v>7.56</v>
+      </c>
+      <c r="U20" s="54">
+        <v>6.68</v>
+      </c>
+      <c r="V20" s="54">
+        <v>3.11</v>
+      </c>
+      <c r="W20" s="54">
+        <v>3.08</v>
+      </c>
+      <c r="X20" s="54">
+        <v>2.66</v>
+      </c>
+      <c r="Y20" s="54">
+        <v>2.23</v>
+      </c>
+      <c r="Z20" s="54">
+        <v>1.37</v>
+      </c>
+      <c r="AA20" s="54">
+        <v>1.43</v>
+      </c>
+      <c r="AB20" s="54">
+        <v>0.94</v>
+      </c>
+      <c r="AC20" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="AD20" s="54">
+        <v>1.24</v>
+      </c>
+      <c r="AE20" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="AF20" s="54">
+        <v>9.5</v>
+      </c>
+      <c r="AG20" s="54">
+        <v>4.05</v>
+      </c>
+      <c r="AH20" s="54">
+        <v>4.17</v>
+      </c>
+      <c r="AI20" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="AJ20" s="54">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK20" s="54">
+        <v>1.64</v>
+      </c>
+      <c r="AL20" s="54">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AM20" s="1">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="53">
+        <v>2.52</v>
+      </c>
+      <c r="O21" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P21" s="53">
+        <v>1.47</v>
+      </c>
+      <c r="Q21" s="54">
+        <v>1.66</v>
+      </c>
+      <c r="R21" s="54">
+        <v>1.01</v>
+      </c>
+      <c r="S21" s="54">
+        <v>1.57</v>
+      </c>
+      <c r="T21" s="54">
+        <v>9.07</v>
+      </c>
+      <c r="U21" s="54">
+        <v>4.75</v>
+      </c>
+      <c r="V21" s="54">
+        <v>5.08</v>
+      </c>
+      <c r="W21" s="54">
+        <v>1.76</v>
+      </c>
+      <c r="X21" s="54">
+        <v>2.8</v>
+      </c>
+      <c r="Y21" s="54">
+        <v>3.31</v>
+      </c>
+      <c r="Z21" s="54">
+        <v>1.66</v>
+      </c>
+      <c r="AA21" s="54">
+        <v>1.01</v>
+      </c>
+      <c r="AB21" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="AC21" s="54">
+        <v>1.39</v>
+      </c>
+      <c r="AD21" s="54">
+        <v>0.63</v>
+      </c>
+      <c r="AE21" s="54">
+        <v>1.25</v>
+      </c>
+      <c r="AF21" s="54">
+        <v>9.5</v>
+      </c>
+      <c r="AG21" s="54">
+        <v>5.54</v>
+      </c>
+      <c r="AH21" s="54">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AI21" s="54">
+        <v>3.95</v>
+      </c>
+      <c r="AJ21" s="54">
+        <v>3.39</v>
+      </c>
+      <c r="AK21" s="54">
+        <v>2.02</v>
+      </c>
+      <c r="AL21" s="54">
+        <v>1.38</v>
+      </c>
+      <c r="AM21" s="1">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="32"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="53">
+        <v>1.96</v>
+      </c>
+      <c r="O22" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="P22" s="53">
+        <v>1.78</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>1.57</v>
+      </c>
+      <c r="R22" s="54">
+        <v>1.59</v>
+      </c>
+      <c r="S22" s="54">
+        <v>1.48</v>
+      </c>
+      <c r="T22" s="54">
+        <v>15.74</v>
+      </c>
+      <c r="U22" s="54">
+        <v>7.96</v>
+      </c>
+      <c r="V22" s="54">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W22" s="54">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="X22" s="54">
+        <v>3.04</v>
+      </c>
+      <c r="Y22" s="54">
+        <v>2.34</v>
+      </c>
+      <c r="Z22" s="54">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AA22" s="54">
+        <v>2.23</v>
+      </c>
+      <c r="AB22" s="54">
+        <v>1.75</v>
+      </c>
+      <c r="AC22" s="54">
+        <v>1.57</v>
+      </c>
+      <c r="AD22" s="54">
+        <v>1.05</v>
+      </c>
+      <c r="AE22" s="54">
+        <v>1.04</v>
+      </c>
+      <c r="AF22" s="54">
+        <v>13.01</v>
+      </c>
+      <c r="AG22" s="54">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AH22" s="54">
+        <v>5.09</v>
+      </c>
+      <c r="AI22" s="54">
+        <v>4.58</v>
+      </c>
+      <c r="AJ22" s="54">
+        <v>2.78</v>
+      </c>
+      <c r="AK22" s="54">
+        <v>2.83</v>
+      </c>
+      <c r="AL22" s="54">
+        <v>1.81</v>
+      </c>
+      <c r="AM22" s="1">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="34"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="34"/>
+      <c r="R23" s="34"/>
+      <c r="S23" s="34"/>
+      <c r="T23" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="U23" s="35"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="35"/>
+      <c r="AA23" s="35"/>
+      <c r="AB23" s="35"/>
+      <c r="AC23" s="35"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="34"/>
+      <c r="AJ23" s="54"/>
+      <c r="AK23" s="54"/>
+      <c r="AM23" s="34"/>
+      <c r="AN23" s="34"/>
+      <c r="AO23" s="34"/>
+      <c r="AP23" s="34"/>
+      <c r="AQ23" s="34"/>
+      <c r="AR23" s="34"/>
+      <c r="AS23" s="34"/>
+      <c r="AT23" s="34"/>
+      <c r="AU23" s="34"/>
+      <c r="AV23" s="34"/>
+      <c r="AW23" s="34"/>
+      <c r="AX23" s="34"/>
+    </row>
+    <row r="24" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="53">
+        <v>1.78</v>
+      </c>
+      <c r="O24" s="54">
+        <v>1.2</v>
+      </c>
+      <c r="P24" s="53">
+        <v>1.22</v>
+      </c>
+      <c r="Q24" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R24" s="54">
+        <v>0.93</v>
+      </c>
+      <c r="S24" s="54">
+        <v>0.87</v>
+      </c>
+      <c r="T24" s="54">
         <v>11</v>
       </c>
-      <c r="I7" s="22" t="s">
-[...102 lines deleted...]
-        <v>36</v>
+      <c r="U24" s="54">
+        <v>5.26</v>
+      </c>
+      <c r="V24" s="54">
+        <v>3.62</v>
+      </c>
+      <c r="W24" s="54">
+        <v>2.79</v>
+      </c>
+      <c r="X24" s="54">
+        <v>2.15</v>
+      </c>
+      <c r="Y24" s="54">
+        <v>1.74</v>
+      </c>
+      <c r="Z24" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="AA24" s="54">
+        <v>1.31</v>
+      </c>
+      <c r="AB24" s="54">
+        <v>1.18</v>
+      </c>
+      <c r="AC24" s="54">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AD24" s="54">
+        <v>0.95</v>
+      </c>
+      <c r="AE24" s="54">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AF24" s="54">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="AG24" s="54">
+        <v>4.75</v>
+      </c>
+      <c r="AH24" s="54">
+        <v>3.91</v>
+      </c>
+      <c r="AI24" s="54">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="54">
+        <v>2.14</v>
+      </c>
+      <c r="AK24" s="54">
+        <v>2.09</v>
+      </c>
+      <c r="AL24" s="54">
+        <v>1.62</v>
+      </c>
+      <c r="AM24" s="1">
+        <v>1.3</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AX8" s="32"/>
+    <row r="25" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="53">
+        <v>1.62</v>
+      </c>
+      <c r="O25" s="54">
+        <v>1.06</v>
+      </c>
+      <c r="P25" s="53">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q25" s="54">
+        <v>1</v>
+      </c>
+      <c r="R25" s="54">
+        <v>0.77</v>
+      </c>
+      <c r="S25" s="54">
+        <v>0.82</v>
+      </c>
+      <c r="T25" s="54">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="U25" s="54">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="V25" s="54">
+        <v>3.27</v>
+      </c>
+      <c r="W25" s="54">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="X25" s="54">
+        <v>1.93</v>
+      </c>
+      <c r="Y25" s="54">
+        <v>1.57</v>
+      </c>
+      <c r="Z25" s="54">
+        <v>1.34</v>
+      </c>
+      <c r="AA25" s="54">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AB25" s="54">
+        <v>1.07</v>
+      </c>
+      <c r="AC25" s="54">
+        <v>0.99</v>
+      </c>
+      <c r="AD25" s="54">
+        <v>0.82</v>
+      </c>
+      <c r="AE25" s="54">
+        <v>0.97</v>
+      </c>
+      <c r="AF25" s="54">
+        <v>9.1</v>
+      </c>
+      <c r="AG25" s="54">
+        <v>4.17</v>
+      </c>
+      <c r="AH25" s="54">
+        <v>3.69</v>
+      </c>
+      <c r="AI25" s="54">
+        <v>2.65</v>
+      </c>
+      <c r="AJ25" s="54">
+        <v>1.95</v>
+      </c>
+      <c r="AK25" s="54">
+        <v>1.92</v>
+      </c>
+      <c r="AL25" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="AM25" s="1">
+        <v>1.1499999999999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="3" t="s">
+    <row r="26" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="32"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="53">
+        <v>2.78</v>
+      </c>
+      <c r="O26" s="54">
+        <v>1.88</v>
+      </c>
+      <c r="P26" s="53">
+        <v>1.62</v>
+      </c>
+      <c r="Q26" s="54">
+        <v>1.36</v>
+      </c>
+      <c r="R26" s="54">
+        <v>1.61</v>
+      </c>
+      <c r="S26" s="54">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="T26" s="54">
+        <v>15.45</v>
+      </c>
+      <c r="U26" s="54">
+        <v>7.73</v>
+      </c>
+      <c r="V26" s="54">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="W26" s="54">
+        <v>3.98</v>
+      </c>
+      <c r="X26" s="54">
+        <v>3.76</v>
+      </c>
+      <c r="Y26" s="54">
+        <v>2.27</v>
+      </c>
+      <c r="Z26" s="54">
+        <v>2.08</v>
+      </c>
+      <c r="AA26" s="54">
+        <v>2.12</v>
+      </c>
+      <c r="AB26" s="54">
+        <v>1.81</v>
+      </c>
+      <c r="AC26" s="54">
+        <v>1.89</v>
+      </c>
+      <c r="AD26" s="54">
+        <v>1.39</v>
+      </c>
+      <c r="AE26" s="54">
+        <v>1.72</v>
+      </c>
+      <c r="AF26" s="54">
+        <v>14.14</v>
+      </c>
+      <c r="AG26" s="54">
+        <v>6.53</v>
+      </c>
+      <c r="AH26" s="54">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AI26" s="54">
+        <v>4.79</v>
+      </c>
+      <c r="AJ26" s="54">
+        <v>2.6</v>
+      </c>
+      <c r="AK26" s="54">
+        <v>2.71</v>
+      </c>
+      <c r="AL26" s="54">
+        <v>1.89</v>
+      </c>
+      <c r="AM26" s="1">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="53">
+        <v>0.85</v>
+      </c>
+      <c r="O27" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="P27" s="53">
+        <v>0.81</v>
+      </c>
+      <c r="Q27" s="54">
+        <v>0.72</v>
+      </c>
+      <c r="R27" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="S27" s="54">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="T27" s="54">
+        <v>6.53</v>
+      </c>
+      <c r="U27" s="54">
+        <v>3.08</v>
+      </c>
+      <c r="V27" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="W27" s="54">
+        <v>2.36</v>
+      </c>
+      <c r="X27" s="54">
+        <v>0.67</v>
+      </c>
+      <c r="Y27" s="54">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Z27" s="54">
+        <v>1.34</v>
+      </c>
+      <c r="AA27" s="54">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="54">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AC27" s="54">
+        <v>0.53</v>
+      </c>
+      <c r="AD27" s="54">
+        <v>0.73</v>
+      </c>
+      <c r="AE27" s="54">
+        <v>0.89</v>
+      </c>
+      <c r="AF27" s="54">
+        <v>4.67</v>
+      </c>
+      <c r="AG27" s="54">
+        <v>2.79</v>
+      </c>
+      <c r="AH27" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="AI27" s="54">
+        <v>1.54</v>
+      </c>
+      <c r="AJ27" s="54">
+        <v>1.63</v>
+      </c>
+      <c r="AK27" s="54">
+        <v>2.04</v>
+      </c>
+      <c r="AL27" s="54">
+        <v>1.45</v>
+      </c>
+      <c r="AM27" s="1">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="O28" s="54">
+        <v>1.69</v>
+      </c>
+      <c r="P28" s="53">
+        <v>1.95</v>
+      </c>
+      <c r="Q28" s="54">
+        <v>1.47</v>
+      </c>
+      <c r="R28" s="54">
+        <v>1.33</v>
+      </c>
+      <c r="S28" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T28" s="54">
+        <v>14.83</v>
+      </c>
+      <c r="U28" s="54">
+        <v>8.08</v>
+      </c>
+      <c r="V28" s="54">
+        <v>5.68</v>
+      </c>
+      <c r="W28" s="54">
+        <v>3.67</v>
+      </c>
+      <c r="X28" s="54">
+        <v>2.58</v>
+      </c>
+      <c r="Y28" s="54">
+        <v>2.39</v>
+      </c>
+      <c r="Z28" s="54">
+        <v>2.08</v>
+      </c>
+      <c r="AA28" s="54">
+        <v>1.68</v>
+      </c>
+      <c r="AB28" s="54">
+        <v>1.49</v>
+      </c>
+      <c r="AC28" s="54">
+        <v>1.43</v>
+      </c>
+      <c r="AD28" s="54">
+        <v>1.58</v>
+      </c>
+      <c r="AE28" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="AF28" s="54">
+        <v>13.92</v>
+      </c>
+      <c r="AG28" s="54">
+        <v>6.99</v>
+      </c>
+      <c r="AH28" s="54">
+        <v>5.56</v>
+      </c>
+      <c r="AI28" s="54">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AJ28" s="54">
+        <v>3.26</v>
+      </c>
+      <c r="AK28" s="54">
+        <v>2.67</v>
+      </c>
+      <c r="AL28" s="54">
+        <v>2.48</v>
+      </c>
+      <c r="AM28" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="53">
+        <v>1.5</v>
+      </c>
+      <c r="O29" s="54">
+        <v>1.39</v>
+      </c>
+      <c r="P29" s="53">
+        <v>1.31</v>
+      </c>
+      <c r="Q29" s="54">
+        <v>1.71</v>
+      </c>
+      <c r="R29" s="54">
+        <v>1.61</v>
+      </c>
+      <c r="S29" s="54">
+        <v>1.04</v>
+      </c>
+      <c r="T29" s="54">
+        <v>17.04</v>
+      </c>
+      <c r="U29" s="54">
+        <v>5.5</v>
+      </c>
+      <c r="V29" s="54">
+        <v>4.96</v>
+      </c>
+      <c r="W29" s="54">
+        <v>4.74</v>
+      </c>
+      <c r="X29" s="54">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="Y29" s="54">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Z29" s="54">
+        <v>2.1</v>
+      </c>
+      <c r="AA29" s="54">
+        <v>1.92</v>
+      </c>
+      <c r="AB29" s="54">
+        <v>0.89</v>
+      </c>
+      <c r="AC29" s="54">
+        <v>1.67</v>
+      </c>
+      <c r="AD29" s="54">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AE29" s="54">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AF29" s="54">
+        <v>11.77</v>
+      </c>
+      <c r="AG29" s="54">
+        <v>8.31</v>
+      </c>
+      <c r="AH29" s="54">
+        <v>4.78</v>
+      </c>
+      <c r="AI29" s="54">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="AJ29" s="54">
+        <v>2.57</v>
+      </c>
+      <c r="AK29" s="54">
+        <v>2.37</v>
+      </c>
+      <c r="AL29" s="54">
+        <v>1.45</v>
+      </c>
+      <c r="AM29" s="1">
+        <v>1.43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="20"/>
+      <c r="AA30" s="20"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AF30" s="20"/>
+      <c r="AG30" s="20"/>
+      <c r="AH30" s="2"/>
+      <c r="AI30" s="2"/>
+      <c r="AJ30" s="54"/>
+      <c r="AK30" s="54"/>
+      <c r="AM30" s="2"/>
+      <c r="AN30" s="2"/>
+      <c r="AO30" s="2"/>
+      <c r="AP30" s="2"/>
+      <c r="AQ30" s="2"/>
+      <c r="AR30" s="2"/>
+      <c r="AS30" s="2"/>
+      <c r="AT30" s="2"/>
+      <c r="AU30" s="2"/>
+      <c r="AV30" s="2"/>
+      <c r="AW30" s="2"/>
+      <c r="AX30" s="2"/>
+    </row>
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="14"/>
-[...11 lines deleted...]
-      <c r="N9" s="26">
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="53">
         <v>1.78</v>
       </c>
-      <c r="O9" s="6">
-[...47 lines deleted...]
-      <c r="AE9" s="6">
+      <c r="O31" s="54">
+        <v>1.44</v>
+      </c>
+      <c r="P31" s="53">
+        <v>1.27</v>
+      </c>
+      <c r="Q31" s="54">
+        <v>1.27</v>
+      </c>
+      <c r="R31" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S31" s="54">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AF9" s="6">
-[...44 lines deleted...]
-      <c r="P10" s="26">
+      <c r="T31" s="54">
+        <v>11.45</v>
+      </c>
+      <c r="U31" s="54">
+        <v>5.97</v>
+      </c>
+      <c r="V31" s="54">
+        <v>3.84</v>
+      </c>
+      <c r="W31" s="54">
+        <v>3.43</v>
+      </c>
+      <c r="X31" s="54">
+        <v>2.46</v>
+      </c>
+      <c r="Y31" s="54">
+        <v>2.1</v>
+      </c>
+      <c r="Z31" s="54">
+        <v>1.77</v>
+      </c>
+      <c r="AA31" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="AB31" s="54">
+        <v>1.2</v>
+      </c>
+      <c r="AC31" s="54">
+        <v>1.23</v>
+      </c>
+      <c r="AD31" s="54">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AE31" s="54">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q10" s="6">
-[...200 lines deleted...]
-      <c r="V12" s="6">
+      <c r="AF31" s="54">
+        <v>10.99</v>
+      </c>
+      <c r="AG31" s="54">
+        <v>5.78</v>
+      </c>
+      <c r="AH31" s="54">
         <v>4.46</v>
       </c>
-      <c r="W12" s="6">
-[...1720 lines deleted...]
-      <c r="AI31" s="6">
+      <c r="AI31" s="54">
         <v>2.88</v>
       </c>
-      <c r="AJ31" s="6">
+      <c r="AJ31" s="54">
         <v>2.29</v>
       </c>
-      <c r="AK31" s="6">
+      <c r="AK31" s="54">
         <v>2.1800000000000002</v>
       </c>
       <c r="AL31" s="55">
         <v>1.57</v>
       </c>
-      <c r="AM31" s="55"/>
+      <c r="AM31" s="1">
+        <v>1.36</v>
+      </c>
     </row>
-    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="4" t="s">
+    <row r="32" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B32" s="15"/>
-[...11 lines deleted...]
-      <c r="N32" s="26">
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="53">
         <v>0.6</v>
       </c>
-      <c r="O32" s="6">
+      <c r="O32" s="54">
         <v>0.97</v>
       </c>
-      <c r="P32" s="26">
+      <c r="P32" s="53">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="54">
         <v>0.9</v>
       </c>
-      <c r="R32" s="6">
+      <c r="R32" s="54">
         <v>0.49</v>
       </c>
-      <c r="S32" s="6">
+      <c r="S32" s="54">
         <v>0.35</v>
       </c>
-      <c r="T32" s="6">
+      <c r="T32" s="54">
         <v>5.88</v>
       </c>
-      <c r="U32" s="6">
+      <c r="U32" s="54">
         <v>2.16</v>
       </c>
-      <c r="V32" s="6">
+      <c r="V32" s="54">
         <v>2.23</v>
       </c>
-      <c r="W32" s="6">
+      <c r="W32" s="54">
         <v>0.76</v>
       </c>
-      <c r="X32" s="6">
+      <c r="X32" s="54">
         <v>1.68</v>
       </c>
-      <c r="Y32" s="6">
+      <c r="Y32" s="54">
         <v>1</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="Z32" s="54">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="54">
         <v>0.67</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AB32" s="54">
         <v>0.33</v>
       </c>
-      <c r="AC32" s="6">
+      <c r="AC32" s="54">
         <v>0.78</v>
       </c>
-      <c r="AD32" s="6">
+      <c r="AD32" s="54">
         <v>0.49</v>
       </c>
-      <c r="AE32" s="6">
+      <c r="AE32" s="54">
         <v>0.75</v>
       </c>
-      <c r="AF32" s="6">
+      <c r="AF32" s="54">
         <v>7.77</v>
       </c>
-      <c r="AG32" s="6">
+      <c r="AG32" s="54">
         <v>3.11</v>
       </c>
-      <c r="AH32" s="6">
+      <c r="AH32" s="54">
         <v>2.23</v>
       </c>
-      <c r="AI32" s="6">
+      <c r="AI32" s="54">
         <v>1.52</v>
       </c>
-      <c r="AJ32" s="6">
+      <c r="AJ32" s="54">
         <v>0.97</v>
       </c>
-      <c r="AK32" s="6">
+      <c r="AK32" s="54">
         <v>0.91</v>
       </c>
       <c r="AL32" s="55">
         <v>1.03</v>
       </c>
-      <c r="AM32" s="55"/>
+      <c r="AM32" s="1">
+        <v>0.45</v>
+      </c>
     </row>
-    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="4" t="s">
+    <row r="33" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="15"/>
-[...11 lines deleted...]
-      <c r="N33" s="26">
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="53">
         <v>1.88</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="54">
         <v>2.48</v>
       </c>
-      <c r="P33" s="26">
+      <c r="P33" s="53">
         <v>3.69</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="54">
         <v>1.98</v>
       </c>
-      <c r="R33" s="6">
+      <c r="R33" s="54">
         <v>3.61</v>
       </c>
-      <c r="S33" s="6">
+      <c r="S33" s="54">
         <v>3.87</v>
       </c>
-      <c r="T33" s="6">
+      <c r="T33" s="54">
         <v>6.78</v>
       </c>
-      <c r="U33" s="6">
+      <c r="U33" s="54">
         <v>7.22</v>
       </c>
-      <c r="V33" s="6">
+      <c r="V33" s="54">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W33" s="6">
+      <c r="W33" s="54">
         <v>7.09</v>
       </c>
-      <c r="X33" s="6">
+      <c r="X33" s="54">
         <v>2.79</v>
       </c>
-      <c r="Y33" s="6">
+      <c r="Y33" s="54">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z33" s="6">
+      <c r="Z33" s="54">
         <v>0.99</v>
       </c>
-      <c r="AA33" s="6">
+      <c r="AA33" s="54">
         <v>0.87</v>
       </c>
-      <c r="AB33" s="6">
+      <c r="AB33" s="54">
         <v>3.09</v>
       </c>
-      <c r="AC33" s="6">
+      <c r="AC33" s="54">
         <v>2.09</v>
       </c>
-      <c r="AD33" s="6">
+      <c r="AD33" s="54">
         <v>1.89</v>
       </c>
-      <c r="AE33" s="6">
+      <c r="AE33" s="54">
         <v>1.74</v>
       </c>
-      <c r="AF33" s="6">
+      <c r="AF33" s="54">
         <v>22.15</v>
       </c>
-      <c r="AG33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AH33" s="6">
+      <c r="AG33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="54">
         <v>7.42</v>
       </c>
-      <c r="AI33" s="6">
+      <c r="AI33" s="54">
         <v>5.54</v>
       </c>
-      <c r="AJ33" s="6">
+      <c r="AJ33" s="54">
         <v>1.46</v>
       </c>
-      <c r="AK33" s="6">
+      <c r="AK33" s="54">
         <v>3.63</v>
       </c>
       <c r="AL33" s="55">
         <v>3.08</v>
       </c>
-      <c r="AM33" s="55"/>
+      <c r="AM33" s="1">
+        <v>3.59</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="4" t="s">
+    <row r="34" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B34" s="15"/>
-[...11 lines deleted...]
-      <c r="N34" s="26">
+      <c r="B34" s="32"/>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="32"/>
+      <c r="F34" s="32"/>
+      <c r="G34" s="32"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="53">
         <v>2.14</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="54">
         <v>1.97</v>
       </c>
-      <c r="P34" s="26">
+      <c r="P34" s="53">
         <v>1.47</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="54">
         <v>1.64</v>
       </c>
-      <c r="R34" s="6">
+      <c r="R34" s="54">
         <v>1.18</v>
       </c>
-      <c r="S34" s="6">
+      <c r="S34" s="54">
         <v>1.24</v>
       </c>
-      <c r="T34" s="6">
+      <c r="T34" s="54">
         <v>18.09</v>
       </c>
-      <c r="U34" s="6">
+      <c r="U34" s="54">
         <v>7.13</v>
       </c>
-      <c r="V34" s="6">
+      <c r="V34" s="54">
         <v>4.46</v>
       </c>
-      <c r="W34" s="6">
+      <c r="W34" s="54">
         <v>4.66</v>
       </c>
-      <c r="X34" s="6">
+      <c r="X34" s="54">
         <v>3.27</v>
       </c>
-      <c r="Y34" s="6">
+      <c r="Y34" s="54">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Z34" s="6">
+      <c r="Z34" s="54">
         <v>1.89</v>
       </c>
-      <c r="AA34" s="6">
+      <c r="AA34" s="54">
         <v>1.52</v>
       </c>
-      <c r="AB34" s="6">
+      <c r="AB34" s="54">
         <v>1.3</v>
       </c>
-      <c r="AC34" s="6">
+      <c r="AC34" s="54">
         <v>1.45</v>
       </c>
-      <c r="AD34" s="6">
+      <c r="AD34" s="54">
         <v>1.3</v>
       </c>
-      <c r="AE34" s="6">
+      <c r="AE34" s="54">
         <v>1.28</v>
       </c>
-      <c r="AF34" s="6">
+      <c r="AF34" s="54">
         <v>13.14</v>
       </c>
-      <c r="AG34" s="6">
+      <c r="AG34" s="54">
         <v>6.66</v>
       </c>
-      <c r="AH34" s="6">
+      <c r="AH34" s="54">
         <v>6.06</v>
       </c>
-      <c r="AI34" s="6">
+      <c r="AI34" s="54">
         <v>3.77</v>
       </c>
-      <c r="AJ34" s="6">
+      <c r="AJ34" s="54">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AK34" s="6">
+      <c r="AK34" s="54">
         <v>3.27</v>
       </c>
       <c r="AL34" s="55">
         <v>1.76</v>
       </c>
-      <c r="AM34" s="55"/>
+      <c r="AM34" s="1">
+        <v>1.62</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="4" t="s">
+    <row r="35" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="15"/>
-[...11 lines deleted...]
-      <c r="N35" s="26">
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="53">
         <v>1.41</v>
       </c>
-      <c r="O35" s="6">
+      <c r="O35" s="54">
         <v>0.97</v>
       </c>
-      <c r="P35" s="26">
+      <c r="P35" s="53">
         <v>0.23</v>
       </c>
-      <c r="Q35" s="6">
+      <c r="Q35" s="54">
         <v>0.84</v>
       </c>
-      <c r="R35" s="6">
+      <c r="R35" s="54">
         <v>0.38</v>
       </c>
-      <c r="S35" s="6">
+      <c r="S35" s="54">
         <v>0.7</v>
       </c>
-      <c r="T35" s="6">
+      <c r="T35" s="54">
         <v>6.32</v>
       </c>
-      <c r="U35" s="6">
+      <c r="U35" s="54">
         <v>2.94</v>
       </c>
-      <c r="V35" s="6">
+      <c r="V35" s="54">
         <v>2.89</v>
       </c>
-      <c r="W35" s="6">
+      <c r="W35" s="54">
         <v>2.36</v>
       </c>
-      <c r="X35" s="6">
+      <c r="X35" s="54">
         <v>1.87</v>
       </c>
-      <c r="Y35" s="6">
+      <c r="Y35" s="54">
         <v>0.36</v>
       </c>
-      <c r="Z35" s="6">
+      <c r="Z35" s="54">
         <v>1.23</v>
       </c>
-      <c r="AA35" s="6">
+      <c r="AA35" s="54">
         <v>1.62</v>
       </c>
-      <c r="AB35" s="6">
+      <c r="AB35" s="54">
         <v>1.04</v>
       </c>
-      <c r="AC35" s="6">
+      <c r="AC35" s="54">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AD35" s="6">
+      <c r="AD35" s="54">
         <v>0.39</v>
       </c>
-      <c r="AE35" s="6">
+      <c r="AE35" s="54">
         <v>0.36</v>
       </c>
-      <c r="AF35" s="6">
+      <c r="AF35" s="54">
         <v>5.77</v>
       </c>
-      <c r="AG35" s="6">
+      <c r="AG35" s="54">
         <v>3.79</v>
       </c>
-      <c r="AH35" s="6">
+      <c r="AH35" s="54">
         <v>1.98</v>
       </c>
-      <c r="AI35" s="6">
+      <c r="AI35" s="54">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AJ35" s="6">
+      <c r="AJ35" s="54">
         <v>0.88</v>
       </c>
-      <c r="AK35" s="6">
+      <c r="AK35" s="54">
         <v>1.35</v>
       </c>
       <c r="AL35" s="55">
         <v>1.47</v>
       </c>
-      <c r="AM35" s="55"/>
+      <c r="AM35" s="1">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="4" t="s">
+    <row r="36" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B36" s="15"/>
-[...11 lines deleted...]
-      <c r="N36" s="26">
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="53">
         <v>3.04</v>
       </c>
-      <c r="O36" s="6">
+      <c r="O36" s="54">
         <v>2.14</v>
       </c>
-      <c r="P36" s="26">
+      <c r="P36" s="53">
         <v>2.13</v>
       </c>
-      <c r="Q36" s="6">
+      <c r="Q36" s="54">
         <v>1.85</v>
       </c>
-      <c r="R36" s="6">
+      <c r="R36" s="54">
         <v>1.93</v>
       </c>
-      <c r="S36" s="6">
+      <c r="S36" s="54">
         <v>1.66</v>
       </c>
-      <c r="T36" s="6">
+      <c r="T36" s="54">
         <v>15.51</v>
       </c>
-      <c r="U36" s="6">
+      <c r="U36" s="54">
         <v>9.6</v>
       </c>
-      <c r="V36" s="6">
+      <c r="V36" s="54">
         <v>6.99</v>
       </c>
-      <c r="W36" s="6">
+      <c r="W36" s="54">
         <v>6.87</v>
       </c>
-      <c r="X36" s="6">
+      <c r="X36" s="54">
         <v>3.29</v>
       </c>
-      <c r="Y36" s="6">
+      <c r="Y36" s="54">
         <v>3.47</v>
       </c>
-      <c r="Z36" s="6">
+      <c r="Z36" s="54">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="54">
         <v>1.87</v>
       </c>
-      <c r="AB36" s="6">
+      <c r="AB36" s="54">
         <v>1.75</v>
       </c>
-      <c r="AC36" s="6">
+      <c r="AC36" s="54">
         <v>2.5</v>
       </c>
-      <c r="AD36" s="6">
+      <c r="AD36" s="54">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AE36" s="6">
+      <c r="AE36" s="54">
         <v>1.72</v>
       </c>
-      <c r="AF36" s="6">
+      <c r="AF36" s="54">
         <v>20.399999999999999</v>
       </c>
-      <c r="AG36" s="6">
+      <c r="AG36" s="54">
         <v>10.3</v>
       </c>
-      <c r="AH36" s="6">
+      <c r="AH36" s="54">
         <v>6.74</v>
       </c>
-      <c r="AI36" s="6">
+      <c r="AI36" s="54">
         <v>5.81</v>
       </c>
-      <c r="AJ36" s="6">
+      <c r="AJ36" s="54">
         <v>3.72</v>
       </c>
-      <c r="AK36" s="6">
+      <c r="AK36" s="54">
         <v>2.36</v>
       </c>
       <c r="AL36" s="55">
         <v>2.34</v>
       </c>
-      <c r="AM36" s="55"/>
+      <c r="AM36" s="1">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="4" t="s">
+    <row r="37" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="15"/>
-[...11 lines deleted...]
-      <c r="N37" s="26">
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="32"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="32"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="53">
         <v>1.66</v>
       </c>
-      <c r="O37" s="6">
+      <c r="O37" s="54">
         <v>1.76</v>
       </c>
-      <c r="P37" s="26">
+      <c r="P37" s="53">
         <v>0.74</v>
       </c>
-      <c r="Q37" s="6">
+      <c r="Q37" s="54">
         <v>1.25</v>
       </c>
-      <c r="R37" s="6">
+      <c r="R37" s="54">
         <v>1.21</v>
       </c>
-      <c r="S37" s="6">
+      <c r="S37" s="54">
         <v>0.97</v>
       </c>
-      <c r="T37" s="6">
+      <c r="T37" s="54">
         <v>7.67</v>
       </c>
-      <c r="U37" s="6">
+      <c r="U37" s="54">
         <v>6.69</v>
       </c>
-      <c r="V37" s="6">
+      <c r="V37" s="54">
         <v>2.62</v>
       </c>
-      <c r="W37" s="6">
+      <c r="W37" s="54">
         <v>2.85</v>
       </c>
-      <c r="X37" s="6">
+      <c r="X37" s="54">
         <v>1.05</v>
       </c>
-      <c r="Y37" s="6">
+      <c r="Y37" s="54">
         <v>2.17</v>
       </c>
-      <c r="Z37" s="6">
+      <c r="Z37" s="54">
         <v>1.61</v>
       </c>
-      <c r="AA37" s="6">
+      <c r="AA37" s="54">
         <v>0.97</v>
       </c>
-      <c r="AB37" s="6">
+      <c r="AB37" s="54">
         <v>0.86</v>
       </c>
-      <c r="AC37" s="6">
+      <c r="AC37" s="54">
         <v>1.21</v>
       </c>
-      <c r="AD37" s="6">
+      <c r="AD37" s="54">
         <v>1.49</v>
       </c>
-      <c r="AE37" s="6">
+      <c r="AE37" s="54">
         <v>1.43</v>
       </c>
-      <c r="AF37" s="6">
+      <c r="AF37" s="54">
         <v>9.7200000000000006</v>
       </c>
-      <c r="AG37" s="6">
+      <c r="AG37" s="54">
         <v>4.12</v>
       </c>
-      <c r="AH37" s="6">
+      <c r="AH37" s="54">
         <v>2.08</v>
       </c>
-      <c r="AI37" s="6">
+      <c r="AI37" s="54">
         <v>0.89</v>
       </c>
-      <c r="AJ37" s="6">
+      <c r="AJ37" s="54">
         <v>2.86</v>
       </c>
-      <c r="AK37" s="6">
+      <c r="AK37" s="54">
         <v>1.34</v>
       </c>
       <c r="AL37" s="55">
         <v>1.52</v>
       </c>
-      <c r="AM37" s="55"/>
+      <c r="AM37" s="1">
+        <v>1.1100000000000001</v>
+      </c>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="4" t="s">
+    <row r="38" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="15"/>
-[...11 lines deleted...]
-      <c r="N38" s="26">
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="53">
         <v>0.73</v>
       </c>
-      <c r="O38" s="6">
+      <c r="O38" s="54">
         <v>0.48</v>
       </c>
-      <c r="P38" s="26">
+      <c r="P38" s="53">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q38" s="6">
+      <c r="Q38" s="54">
         <v>0.89</v>
       </c>
-      <c r="R38" s="6">
+      <c r="R38" s="54">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S38" s="6">
+      <c r="S38" s="54">
         <v>1.07</v>
       </c>
-      <c r="T38" s="6">
+      <c r="T38" s="54">
         <v>7.8</v>
       </c>
-      <c r="U38" s="6">
+      <c r="U38" s="54">
         <v>5.43</v>
       </c>
-      <c r="V38" s="6">
+      <c r="V38" s="54">
         <v>1.77</v>
       </c>
-      <c r="W38" s="6">
+      <c r="W38" s="54">
         <v>1.66</v>
       </c>
-      <c r="X38" s="6">
+      <c r="X38" s="54">
         <v>0.79</v>
       </c>
-      <c r="Y38" s="6">
+      <c r="Y38" s="54">
         <v>2.87</v>
       </c>
-      <c r="Z38" s="6">
+      <c r="Z38" s="54">
         <v>2.27</v>
       </c>
-      <c r="AA38" s="6">
+      <c r="AA38" s="54">
         <v>1.82</v>
       </c>
-      <c r="AB38" s="6">
+      <c r="AB38" s="54">
         <v>1.17</v>
       </c>
-      <c r="AC38" s="6">
+      <c r="AC38" s="54">
         <v>0.79</v>
       </c>
-      <c r="AD38" s="6">
+      <c r="AD38" s="54">
         <v>0.72</v>
       </c>
-      <c r="AE38" s="6">
+      <c r="AE38" s="54">
         <v>1.31</v>
       </c>
-      <c r="AF38" s="6">
+      <c r="AF38" s="54">
         <v>15.46</v>
       </c>
-      <c r="AG38" s="6">
+      <c r="AG38" s="54">
         <v>2.72</v>
       </c>
-      <c r="AH38" s="6">
+      <c r="AH38" s="54">
         <v>6.26</v>
       </c>
-      <c r="AI38" s="6">
+      <c r="AI38" s="54">
         <v>2.67</v>
       </c>
-      <c r="AJ38" s="6">
+      <c r="AJ38" s="54">
         <v>2.39</v>
       </c>
-      <c r="AK38" s="6">
+      <c r="AK38" s="54">
         <v>1.55</v>
       </c>
       <c r="AL38" s="55">
         <v>1.32</v>
       </c>
-      <c r="AM38" s="55"/>
+      <c r="AM38" s="1">
+        <v>1.1499999999999999</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="4" t="s">
+    <row r="39" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B39" s="15"/>
-[...11 lines deleted...]
-      <c r="N39" s="26">
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+      <c r="N39" s="53">
         <v>1.97</v>
       </c>
-      <c r="O39" s="6">
+      <c r="O39" s="54">
         <v>1.07</v>
       </c>
-      <c r="P39" s="26">
+      <c r="P39" s="53">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Q39" s="6">
+      <c r="Q39" s="54">
         <v>0.69</v>
       </c>
-      <c r="R39" s="6">
+      <c r="R39" s="54">
         <v>0.63</v>
       </c>
-      <c r="S39" s="6">
+      <c r="S39" s="54">
         <v>0.86</v>
       </c>
-      <c r="T39" s="6">
+      <c r="T39" s="54">
         <v>7.28</v>
       </c>
-      <c r="U39" s="6">
+      <c r="U39" s="54">
         <v>1.88</v>
       </c>
-      <c r="V39" s="6">
+      <c r="V39" s="54">
         <v>6.19</v>
       </c>
-      <c r="W39" s="6">
+      <c r="W39" s="54">
         <v>3.71</v>
       </c>
-      <c r="X39" s="6">
+      <c r="X39" s="54">
         <v>1.83</v>
       </c>
-      <c r="Y39" s="6">
+      <c r="Y39" s="54">
         <v>1.23</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="54">
         <v>2.89</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="54">
         <v>1.6</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="54">
         <v>0.81</v>
       </c>
-      <c r="AC39" s="6">
+      <c r="AC39" s="54">
         <v>1.46</v>
       </c>
-      <c r="AD39" s="6">
+      <c r="AD39" s="54">
         <v>0.67</v>
       </c>
-      <c r="AE39" s="6">
+      <c r="AE39" s="54">
         <v>0.45</v>
       </c>
-      <c r="AF39" s="6">
+      <c r="AF39" s="54">
         <v>5.62</v>
       </c>
-      <c r="AG39" s="6">
+      <c r="AG39" s="54">
         <v>10.86</v>
       </c>
-      <c r="AH39" s="6">
+      <c r="AH39" s="54">
         <v>4.54</v>
       </c>
-      <c r="AI39" s="6">
+      <c r="AI39" s="54">
         <v>1.94</v>
       </c>
-      <c r="AJ39" s="6">
+      <c r="AJ39" s="54">
         <v>1.92</v>
       </c>
-      <c r="AK39" s="6">
+      <c r="AK39" s="54">
         <v>2.25</v>
       </c>
       <c r="AL39" s="55">
         <v>1.65</v>
       </c>
-      <c r="AM39" s="55"/>
+      <c r="AM39" s="1">
+        <v>1.43</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="4" t="s">
+    <row r="40" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="15"/>
-[...11 lines deleted...]
-      <c r="N40" s="26">
+      <c r="B40" s="32"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="53">
         <v>2.37</v>
       </c>
-      <c r="O40" s="6">
+      <c r="O40" s="54">
         <v>1.42</v>
       </c>
-      <c r="P40" s="26">
+      <c r="P40" s="53">
         <v>1.61</v>
       </c>
-      <c r="Q40" s="6">
+      <c r="Q40" s="54">
         <v>1.45</v>
       </c>
-      <c r="R40" s="6">
+      <c r="R40" s="54">
         <v>0.85</v>
       </c>
-      <c r="S40" s="6">
+      <c r="S40" s="54">
         <v>0.87</v>
       </c>
-      <c r="T40" s="6">
+      <c r="T40" s="54">
         <v>7.36</v>
       </c>
-      <c r="U40" s="6">
+      <c r="U40" s="54">
         <v>4.3600000000000003</v>
       </c>
-      <c r="V40" s="6">
+      <c r="V40" s="54">
         <v>4.68</v>
       </c>
-      <c r="W40" s="6">
+      <c r="W40" s="54">
         <v>2.69</v>
       </c>
-      <c r="X40" s="6">
+      <c r="X40" s="54">
         <v>1.5</v>
       </c>
-      <c r="Y40" s="6">
+      <c r="Y40" s="54">
         <v>1.43</v>
       </c>
-      <c r="Z40" s="6">
+      <c r="Z40" s="54">
         <v>1.83</v>
       </c>
-      <c r="AA40" s="6">
+      <c r="AA40" s="54">
         <v>2</v>
       </c>
-      <c r="AB40" s="6">
+      <c r="AB40" s="54">
         <v>1.67</v>
       </c>
-      <c r="AC40" s="6">
+      <c r="AC40" s="54">
         <v>0.96</v>
       </c>
-      <c r="AD40" s="6">
+      <c r="AD40" s="54">
         <v>1.36</v>
       </c>
-      <c r="AE40" s="6">
+      <c r="AE40" s="54">
         <v>1.07</v>
       </c>
-      <c r="AF40" s="6">
+      <c r="AF40" s="54">
         <v>10.69</v>
       </c>
-      <c r="AG40" s="6">
+      <c r="AG40" s="54">
         <v>9</v>
       </c>
-      <c r="AH40" s="6">
+      <c r="AH40" s="54">
         <v>4.03</v>
       </c>
-      <c r="AI40" s="6">
+      <c r="AI40" s="54">
         <v>3.02</v>
       </c>
-      <c r="AJ40" s="6">
+      <c r="AJ40" s="54">
         <v>3.49</v>
       </c>
-      <c r="AK40" s="6">
+      <c r="AK40" s="54">
         <v>2.1800000000000002</v>
       </c>
       <c r="AL40" s="55">
         <v>1.4</v>
       </c>
-      <c r="AM40" s="55"/>
+      <c r="AM40" s="1">
+        <v>1.08</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="4" t="s">
+    <row r="41" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="15"/>
-[...11 lines deleted...]
-      <c r="N41" s="26">
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="53">
         <v>0.73</v>
       </c>
-      <c r="O41" s="6">
+      <c r="O41" s="54">
         <v>0.96</v>
       </c>
-      <c r="P41" s="26">
+      <c r="P41" s="53">
         <v>0.64</v>
       </c>
-      <c r="Q41" s="6">
+      <c r="Q41" s="54">
         <v>0.84</v>
       </c>
-      <c r="R41" s="6">
+      <c r="R41" s="54">
         <v>1.17</v>
       </c>
-      <c r="S41" s="6">
+      <c r="S41" s="54">
         <v>1.07</v>
       </c>
-      <c r="T41" s="6">
+      <c r="T41" s="54">
         <v>11.86</v>
       </c>
-      <c r="U41" s="6">
+      <c r="U41" s="54">
         <v>2.75</v>
       </c>
-      <c r="V41" s="6">
+      <c r="V41" s="54">
         <v>1.8</v>
       </c>
-      <c r="W41" s="6">
+      <c r="W41" s="54">
         <v>3.22</v>
       </c>
-      <c r="X41" s="6">
+      <c r="X41" s="54">
         <v>1.61</v>
       </c>
-      <c r="Y41" s="6">
+      <c r="Y41" s="54">
         <v>1.46</v>
       </c>
-      <c r="Z41" s="6">
+      <c r="Z41" s="54">
         <v>1.44</v>
       </c>
-      <c r="AA41" s="6">
+      <c r="AA41" s="54">
         <v>1</v>
       </c>
-      <c r="AB41" s="6">
+      <c r="AB41" s="54">
         <v>0.6</v>
       </c>
-      <c r="AC41" s="6">
+      <c r="AC41" s="54">
         <v>0.6</v>
       </c>
-      <c r="AD41" s="6">
+      <c r="AD41" s="54">
         <v>0.79</v>
       </c>
-      <c r="AE41" s="6">
+      <c r="AE41" s="54">
         <v>1</v>
       </c>
-      <c r="AF41" s="6">
+      <c r="AF41" s="54">
         <v>3.43</v>
       </c>
-      <c r="AG41" s="6">
+      <c r="AG41" s="54">
         <v>3.22</v>
       </c>
-      <c r="AH41" s="6">
+      <c r="AH41" s="54">
         <v>2.33</v>
       </c>
-      <c r="AI41" s="6">
+      <c r="AI41" s="54">
         <v>1.56</v>
       </c>
-      <c r="AJ41" s="6">
+      <c r="AJ41" s="54">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK41" s="6">
+      <c r="AK41" s="54">
         <v>1.38</v>
       </c>
       <c r="AL41" s="55">
         <v>1.28</v>
       </c>
-      <c r="AM41" s="55"/>
+      <c r="AM41" s="1">
+        <v>1.1200000000000001</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="4" t="s">
+    <row r="42" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B42" s="15"/>
-[...11 lines deleted...]
-      <c r="N42" s="26">
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="53">
         <v>1.49</v>
       </c>
-      <c r="O42" s="6">
+      <c r="O42" s="54">
         <v>0.85</v>
       </c>
-      <c r="P42" s="26">
+      <c r="P42" s="53">
         <v>0.96</v>
       </c>
-      <c r="Q42" s="6">
+      <c r="Q42" s="54">
         <v>0.9</v>
       </c>
-      <c r="R42" s="6">
+      <c r="R42" s="54">
         <v>1.08</v>
       </c>
-      <c r="S42" s="6">
+      <c r="S42" s="54">
         <v>0.72</v>
       </c>
-      <c r="T42" s="6">
+      <c r="T42" s="54">
         <v>7.56</v>
       </c>
-      <c r="U42" s="6">
+      <c r="U42" s="54">
         <v>6.68</v>
       </c>
-      <c r="V42" s="6">
+      <c r="V42" s="54">
         <v>3.11</v>
       </c>
-      <c r="W42" s="6">
+      <c r="W42" s="54">
         <v>3.08</v>
       </c>
-      <c r="X42" s="6">
+      <c r="X42" s="54">
         <v>2.66</v>
       </c>
-      <c r="Y42" s="6">
+      <c r="Y42" s="54">
         <v>2.23</v>
       </c>
-      <c r="Z42" s="6">
+      <c r="Z42" s="54">
         <v>1.37</v>
       </c>
-      <c r="AA42" s="6">
+      <c r="AA42" s="54">
         <v>1.43</v>
       </c>
-      <c r="AB42" s="6">
+      <c r="AB42" s="54">
         <v>0.94</v>
       </c>
-      <c r="AC42" s="6">
+      <c r="AC42" s="54">
         <v>1.07</v>
       </c>
-      <c r="AD42" s="6">
+      <c r="AD42" s="54">
         <v>1.24</v>
       </c>
-      <c r="AE42" s="6">
+      <c r="AE42" s="54">
         <v>1.07</v>
       </c>
-      <c r="AF42" s="6">
+      <c r="AF42" s="54">
         <v>9.5</v>
       </c>
-      <c r="AG42" s="6">
+      <c r="AG42" s="54">
         <v>4.05</v>
       </c>
-      <c r="AH42" s="6">
+      <c r="AH42" s="54">
         <v>4.17</v>
       </c>
-      <c r="AI42" s="6">
+      <c r="AI42" s="54">
         <v>1.71</v>
       </c>
-      <c r="AJ42" s="6">
+      <c r="AJ42" s="54">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AK42" s="6">
+      <c r="AK42" s="54">
         <v>1.64</v>
       </c>
       <c r="AL42" s="55">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AM42" s="55"/>
+      <c r="AM42" s="1">
+        <v>1.41</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="4" t="s">
+    <row r="43" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="15"/>
-[...11 lines deleted...]
-      <c r="N43" s="26">
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="53">
         <v>2.52</v>
       </c>
-      <c r="O43" s="6">
+      <c r="O43" s="54">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P43" s="26">
+      <c r="P43" s="53">
         <v>1.47</v>
       </c>
-      <c r="Q43" s="6">
+      <c r="Q43" s="54">
         <v>1.66</v>
       </c>
-      <c r="R43" s="6">
+      <c r="R43" s="54">
         <v>1.01</v>
       </c>
-      <c r="S43" s="6">
+      <c r="S43" s="54">
         <v>1.57</v>
       </c>
-      <c r="T43" s="6">
+      <c r="T43" s="54">
         <v>9.07</v>
       </c>
-      <c r="U43" s="6">
+      <c r="U43" s="54">
         <v>4.75</v>
       </c>
-      <c r="V43" s="6">
+      <c r="V43" s="54">
         <v>5.08</v>
       </c>
-      <c r="W43" s="6">
+      <c r="W43" s="54">
         <v>1.76</v>
       </c>
-      <c r="X43" s="6">
+      <c r="X43" s="54">
         <v>2.8</v>
       </c>
-      <c r="Y43" s="6">
+      <c r="Y43" s="54">
         <v>3.31</v>
       </c>
-      <c r="Z43" s="6">
+      <c r="Z43" s="54">
         <v>1.66</v>
       </c>
-      <c r="AA43" s="6">
+      <c r="AA43" s="54">
         <v>1.01</v>
       </c>
-      <c r="AB43" s="6">
+      <c r="AB43" s="54">
         <v>0.9</v>
       </c>
-      <c r="AC43" s="6">
+      <c r="AC43" s="54">
         <v>1.39</v>
       </c>
-      <c r="AD43" s="6">
+      <c r="AD43" s="54">
         <v>0.63</v>
       </c>
-      <c r="AE43" s="6">
+      <c r="AE43" s="54">
         <v>1.25</v>
       </c>
-      <c r="AF43" s="6">
+      <c r="AF43" s="54">
         <v>9.5</v>
       </c>
-      <c r="AG43" s="6">
+      <c r="AG43" s="54">
         <v>5.54</v>
       </c>
-      <c r="AH43" s="6">
+      <c r="AH43" s="54">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AI43" s="6">
+      <c r="AI43" s="54">
         <v>3.95</v>
       </c>
-      <c r="AJ43" s="6">
+      <c r="AJ43" s="54">
         <v>3.39</v>
       </c>
-      <c r="AK43" s="6">
+      <c r="AK43" s="54">
         <v>2.02</v>
       </c>
       <c r="AL43" s="55">
         <v>1.38</v>
       </c>
-      <c r="AM43" s="55"/>
+      <c r="AM43" s="1">
+        <v>1.5</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="17" t="s">
+    <row r="44" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="18"/>
-[...11 lines deleted...]
-      <c r="N44" s="27">
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
+      <c r="N44" s="56">
         <v>2.3199999999999998</v>
       </c>
-      <c r="O44" s="8">
+      <c r="O44" s="57">
         <v>1.96</v>
       </c>
-      <c r="P44" s="27">
+      <c r="P44" s="56">
         <v>2.15</v>
       </c>
-      <c r="Q44" s="8">
+      <c r="Q44" s="57">
         <v>1.46</v>
       </c>
-      <c r="R44" s="8">
+      <c r="R44" s="57">
         <v>1.57</v>
       </c>
-      <c r="S44" s="8">
+      <c r="S44" s="57">
         <v>1.83</v>
       </c>
-      <c r="T44" s="8">
+      <c r="T44" s="57">
         <v>14.71</v>
       </c>
-      <c r="U44" s="8">
+      <c r="U44" s="57">
         <v>9.94</v>
       </c>
-      <c r="V44" s="8">
+      <c r="V44" s="57">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W44" s="8">
+      <c r="W44" s="57">
         <v>3.52</v>
       </c>
-      <c r="X44" s="8">
+      <c r="X44" s="57">
         <v>3.44</v>
       </c>
-      <c r="Y44" s="8">
+      <c r="Y44" s="57">
         <v>2.6</v>
       </c>
-      <c r="Z44" s="8">
+      <c r="Z44" s="57">
         <v>2.38</v>
       </c>
-      <c r="AA44" s="8">
+      <c r="AA44" s="57">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AB44" s="8">
+      <c r="AB44" s="57">
         <v>2.44</v>
       </c>
-      <c r="AC44" s="8">
+      <c r="AC44" s="57">
         <v>1.49</v>
       </c>
-      <c r="AD44" s="8">
+      <c r="AD44" s="57">
         <v>1.02</v>
       </c>
-      <c r="AE44" s="8">
+      <c r="AE44" s="57">
         <v>0.98</v>
       </c>
-      <c r="AF44" s="8">
+      <c r="AF44" s="57">
         <v>14.03</v>
       </c>
-      <c r="AG44" s="8">
+      <c r="AG44" s="57">
         <v>8.42</v>
       </c>
-      <c r="AH44" s="8">
+      <c r="AH44" s="57">
         <v>5.34</v>
       </c>
-      <c r="AI44" s="8">
+      <c r="AI44" s="57">
         <v>4.68</v>
       </c>
-      <c r="AJ44" s="8">
+      <c r="AJ44" s="57">
         <v>2.95</v>
       </c>
-      <c r="AK44" s="8">
+      <c r="AK44" s="57">
         <v>3.2</v>
       </c>
-      <c r="AL44" s="56">
+      <c r="AL44" s="58">
         <v>2.11</v>
       </c>
-      <c r="AM44" s="56"/>
+      <c r="AM44" s="36">
+        <v>2.04</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...191 lines deleted...]
-    <row r="217" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="U4:AP4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="AD5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A3:BG223"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q51" sqref="Q51"/>
+      <selection activeCell="AM8" sqref="AM8:AM43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:59" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="30"/>
-[...20 lines deleted...]
-      <c r="V3" s="72" t="s">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="72"/>
-[...35 lines deleted...]
-      <c r="BG3" s="30"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="20"/>
+      <c r="Z3" s="20"/>
+      <c r="AA3" s="20"/>
+      <c r="AB3" s="20"/>
+      <c r="AC3" s="20"/>
+      <c r="AD3" s="20"/>
+      <c r="AE3" s="20"/>
+      <c r="AF3" s="20"/>
+      <c r="AG3" s="20"/>
+      <c r="AH3" s="20"/>
+      <c r="AI3" s="20"/>
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="20"/>
+      <c r="AL3" s="20"/>
+      <c r="AM3" s="20"/>
+      <c r="AN3" s="20"/>
+      <c r="AO3" s="20"/>
+      <c r="AP3" s="20"/>
+      <c r="AQ3" s="20"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+      <c r="AY3" s="2"/>
+      <c r="AZ3" s="2"/>
+      <c r="BA3" s="2"/>
+      <c r="BB3" s="2"/>
+      <c r="BC3" s="2"/>
+      <c r="BD3" s="2"/>
+      <c r="BE3" s="2"/>
+      <c r="BF3" s="2"/>
+      <c r="BG3" s="2"/>
     </row>
     <row r="4" spans="1:59" x14ac:dyDescent="0.2">
-      <c r="C4" s="2"/>
-[...1 lines deleted...]
-      <c r="AQ4" s="23" t="s">
+      <c r="C4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AQ4" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="66">
+    <row r="5" spans="1:59" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="43"/>
+      <c r="B5" s="44">
         <v>2021</v>
       </c>
-      <c r="C5" s="67"/>
-[...10 lines deleted...]
-      <c r="N5" s="67">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="45">
         <v>2024</v>
       </c>
-      <c r="O5" s="67"/>
-[...4 lines deleted...]
-      <c r="T5" s="68">
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="46">
         <v>2025</v>
       </c>
-      <c r="U5" s="68"/>
-[...10 lines deleted...]
-      <c r="AF5" s="68">
+      <c r="U5" s="46"/>
+      <c r="V5" s="46"/>
+      <c r="W5" s="46"/>
+      <c r="X5" s="46"/>
+      <c r="Y5" s="46"/>
+      <c r="Z5" s="46"/>
+      <c r="AA5" s="46"/>
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="46"/>
+      <c r="AD5" s="46"/>
+      <c r="AE5" s="44"/>
+      <c r="AF5" s="46">
         <v>2026</v>
       </c>
-      <c r="AG5" s="68"/>
-[...9 lines deleted...]
-      <c r="AQ5" s="66"/>
+      <c r="AG5" s="46"/>
+      <c r="AH5" s="46"/>
+      <c r="AI5" s="46"/>
+      <c r="AJ5" s="46"/>
+      <c r="AK5" s="46"/>
+      <c r="AL5" s="46"/>
+      <c r="AM5" s="46"/>
+      <c r="AN5" s="46"/>
+      <c r="AO5" s="46"/>
+      <c r="AP5" s="46"/>
+      <c r="AQ5" s="44"/>
     </row>
-    <row r="6" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="13" t="s">
+    <row r="6" spans="1:59" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C6" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D6" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E6" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="G6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J6" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K6" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L6" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="12" t="s">
+      <c r="M6" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="N6" s="24" t="s">
+      <c r="N6" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="24" t="s">
+      <c r="O6" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="Q6" s="24" t="s">
+      <c r="Q6" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="R6" s="24" t="s">
+      <c r="R6" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="S6" s="24" t="s">
+      <c r="S6" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="T6" s="12" t="s">
+      <c r="T6" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="U6" s="12" t="s">
+      <c r="U6" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V6" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="W6" s="12" t="s">
+      <c r="W6" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="X6" s="12" t="s">
+      <c r="X6" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="Y6" s="12" t="s">
+      <c r="Y6" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="Z6" s="12" t="s">
+      <c r="Z6" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="AA6" s="12" t="s">
+      <c r="AA6" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="AB6" s="13" t="s">
+      <c r="AB6" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="AC6" s="12" t="s">
+      <c r="AC6" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="AD6" s="12" t="s">
+      <c r="AD6" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="AE6" s="12" t="s">
+      <c r="AE6" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="AF6" s="12" t="s">
+      <c r="AF6" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="AG6" s="12" t="s">
+      <c r="AG6" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="AH6" s="13" t="s">
+      <c r="AH6" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="AI6" s="12" t="s">
+      <c r="AI6" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="AJ6" s="12" t="s">
+      <c r="AJ6" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="AK6" s="12" t="s">
+      <c r="AK6" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="AL6" s="12" t="s">
+      <c r="AL6" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="AM6" s="12" t="s">
+      <c r="AM6" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="AN6" s="13" t="s">
+      <c r="AN6" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="12" t="s">
+      <c r="AO6" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="AP6" s="12" t="s">
+      <c r="AP6" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="AQ6" s="12" t="s">
+      <c r="AQ6" s="49" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="T7" s="69" t="s">
+    <row r="7" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="26"/>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="U7" s="69"/>
-[...28 lines deleted...]
-      <c r="AX7" s="32"/>
+      <c r="U7" s="27"/>
+      <c r="V7" s="27"/>
+      <c r="W7" s="27"/>
+      <c r="X7" s="27"/>
+      <c r="Y7" s="27"/>
+      <c r="Z7" s="27"/>
+      <c r="AA7" s="27"/>
+      <c r="AB7" s="27"/>
+      <c r="AC7" s="27"/>
+      <c r="AD7" s="27"/>
+      <c r="AE7" s="27"/>
+      <c r="AF7" s="27"/>
+      <c r="AG7" s="27"/>
+      <c r="AH7" s="26"/>
+      <c r="AI7" s="26"/>
+      <c r="AJ7" s="26"/>
+      <c r="AK7" s="26"/>
+      <c r="AL7" s="26"/>
+      <c r="AM7" s="26"/>
+      <c r="AN7" s="26"/>
+      <c r="AO7" s="26"/>
+      <c r="AP7" s="26"/>
+      <c r="AQ7" s="26"/>
+      <c r="AR7" s="26"/>
+      <c r="AS7" s="26"/>
+      <c r="AT7" s="26"/>
+      <c r="AU7" s="26"/>
+      <c r="AV7" s="26"/>
+      <c r="AW7" s="26"/>
+      <c r="AX7" s="26"/>
     </row>
-    <row r="8" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="14"/>
-[...11 lines deleted...]
-      <c r="N8" s="4">
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="1">
         <v>4</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="29">
         <v>2</v>
       </c>
-      <c r="P8" s="4">
+      <c r="P8" s="1">
         <v>3</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q8" s="29">
         <v>3</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R8" s="29">
         <v>7</v>
       </c>
-      <c r="S8" s="7">
+      <c r="S8" s="29">
         <v>1</v>
       </c>
-      <c r="T8" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="7">
+      <c r="T8" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U8" s="29">
         <v>4</v>
       </c>
-      <c r="V8" s="7">
+      <c r="V8" s="29">
         <v>4</v>
       </c>
-      <c r="W8" s="7">
+      <c r="W8" s="29">
         <v>1</v>
       </c>
-      <c r="X8" s="7">
+      <c r="X8" s="29">
         <v>5</v>
       </c>
-      <c r="Y8" s="7">
+      <c r="Y8" s="29">
         <v>5</v>
       </c>
-      <c r="Z8" s="7">
+      <c r="Z8" s="29">
         <v>8</v>
       </c>
-      <c r="AA8" s="7">
+      <c r="AA8" s="29">
         <v>5</v>
       </c>
-      <c r="AB8" s="7">
+      <c r="AB8" s="29">
         <v>3</v>
       </c>
-      <c r="AC8" s="7">
+      <c r="AC8" s="29">
         <v>4</v>
       </c>
-      <c r="AD8" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE8" s="7">
+      <c r="AD8" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE8" s="29">
         <v>6</v>
       </c>
-      <c r="AF8" s="7">
+      <c r="AF8" s="29">
         <v>3</v>
       </c>
-      <c r="AG8" s="7">
+      <c r="AG8" s="29">
         <v>3</v>
       </c>
-      <c r="AH8" s="7">
+      <c r="AH8" s="29">
         <v>3</v>
       </c>
-      <c r="AI8" s="36">
+      <c r="AI8" s="30">
         <v>4</v>
       </c>
-      <c r="AJ8" s="7">
+      <c r="AJ8" s="29">
         <v>2</v>
       </c>
-      <c r="AK8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL8" s="53">
+      <c r="AK8" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL8" s="31">
         <v>5</v>
       </c>
-      <c r="AM8" s="53"/>
+      <c r="AM8" s="25">
+        <v>5</v>
+      </c>
     </row>
-    <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="4" t="s">
+    <row r="9" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="15"/>
-[...11 lines deleted...]
-      <c r="N9" s="4">
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="1">
         <v>3</v>
       </c>
-      <c r="O9" s="7">
+      <c r="O9" s="29">
         <v>2</v>
       </c>
-      <c r="P9" s="4">
+      <c r="P9" s="1">
         <v>1</v>
       </c>
-      <c r="Q9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="7">
+      <c r="Q9" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" s="29">
         <v>5</v>
       </c>
-      <c r="S9" s="7">
+      <c r="S9" s="29">
         <v>1</v>
       </c>
-      <c r="T9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="7">
+      <c r="T9" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U9" s="29">
         <v>3</v>
       </c>
-      <c r="V9" s="7">
+      <c r="V9" s="29">
         <v>1</v>
       </c>
-      <c r="W9" s="7">
+      <c r="W9" s="29">
         <v>1</v>
       </c>
-      <c r="X9" s="7">
+      <c r="X9" s="29">
         <v>3</v>
       </c>
-      <c r="Y9" s="7">
+      <c r="Y9" s="29">
         <v>3</v>
       </c>
-      <c r="Z9" s="7">
+      <c r="Z9" s="29">
         <v>3</v>
       </c>
-      <c r="AA9" s="7">
+      <c r="AA9" s="29">
         <v>3</v>
       </c>
-      <c r="AB9" s="7">
+      <c r="AB9" s="29">
         <v>3</v>
       </c>
-      <c r="AC9" s="7">
+      <c r="AC9" s="29">
         <v>3</v>
       </c>
-      <c r="AD9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE9" s="7">
+      <c r="AD9" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE9" s="29">
         <v>4</v>
       </c>
-      <c r="AF9" s="7">
+      <c r="AF9" s="29">
         <v>1</v>
       </c>
-      <c r="AG9" s="7">
+      <c r="AG9" s="29">
         <v>2</v>
       </c>
-      <c r="AH9" s="7">
+      <c r="AH9" s="29">
         <v>1</v>
       </c>
-      <c r="AI9" s="36">
+      <c r="AI9" s="30">
         <v>2</v>
       </c>
-      <c r="AJ9" s="7">
+      <c r="AJ9" s="29">
         <v>1</v>
       </c>
-      <c r="AK9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="53">
+      <c r="AK9" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL9" s="31">
         <v>2</v>
       </c>
-      <c r="AM9" s="53"/>
+      <c r="AM9" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="4" t="s">
+    <row r="10" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="15"/>
-[...17 lines deleted...]
-      <c r="P10" s="4">
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P10" s="1">
         <v>1</v>
       </c>
-      <c r="Q10" s="23" t="s">
-[...14 lines deleted...]
-      <c r="V10" s="7">
+      <c r="Q10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V10" s="29">
         <v>1</v>
       </c>
-      <c r="W10" s="23" t="s">
-[...5 lines deleted...]
-      <c r="Y10" s="7">
+      <c r="W10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y10" s="29">
         <v>2</v>
       </c>
-      <c r="Z10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="7">
+      <c r="Z10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA10" s="29">
         <v>1</v>
       </c>
-      <c r="AB10" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AF10" s="7">
+      <c r="AB10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF10" s="29">
         <v>1</v>
       </c>
-      <c r="AG10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AI10" s="36">
+      <c r="AG10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI10" s="30">
         <v>1</v>
       </c>
-      <c r="AJ10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AL10" s="53">
+      <c r="AJ10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL10" s="31">
         <v>2</v>
       </c>
-      <c r="AM10" s="53"/>
+      <c r="AM10" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="4" t="s">
+    <row r="11" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="15"/>
-[...23 lines deleted...]
-      <c r="R11" s="7">
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" s="29">
         <v>1</v>
       </c>
-      <c r="S11" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U11" s="7">
+      <c r="S11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U11" s="29">
         <v>1</v>
       </c>
-      <c r="V11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="X11" s="7">
+      <c r="V11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X11" s="29">
         <v>1</v>
       </c>
-      <c r="Y11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="7">
+      <c r="Y11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z11" s="29">
         <v>3</v>
       </c>
-      <c r="AA11" s="7" t="s">
-[...35 lines deleted...]
-      <c r="AM11" s="6"/>
+      <c r="AA11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM11" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="15"/>
-[...41 lines deleted...]
-      <c r="X12" s="7">
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X12" s="29">
         <v>1</v>
       </c>
-      <c r="Y12" s="7" t="s">
-[...41 lines deleted...]
-      <c r="AM12" s="6"/>
+      <c r="Y12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM12" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+    <row r="13" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="15"/>
-[...47 lines deleted...]
-      <c r="Z13" s="7">
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="29">
         <v>1</v>
       </c>
-      <c r="AA13" s="7">
+      <c r="AA13" s="29">
         <v>1</v>
       </c>
-      <c r="AB13" s="7" t="s">
-[...29 lines deleted...]
-      <c r="AL13" s="53">
+      <c r="AB13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL13" s="31">
         <v>1</v>
       </c>
-      <c r="AM13" s="53"/>
+      <c r="AM13" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="4" t="s">
+    <row r="14" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="15"/>
-[...20 lines deleted...]
-      <c r="Q14" s="7">
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q14" s="29">
         <v>2</v>
       </c>
-      <c r="R14" s="7" t="s">
-[...38 lines deleted...]
-      <c r="AE14" s="7">
+      <c r="R14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE14" s="29">
         <v>1</v>
       </c>
-      <c r="AF14" s="7" t="s">
-[...20 lines deleted...]
-      <c r="AM14" s="6"/>
+      <c r="AF14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM14" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="4" t="s">
+    <row r="15" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="15"/>
-[...35 lines deleted...]
-      <c r="V15" s="7">
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" s="29">
         <v>1</v>
       </c>
-      <c r="W15" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM15" s="6"/>
+      <c r="W15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM15" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="4" t="s">
+    <row r="16" spans="1:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="15"/>
-[...47 lines deleted...]
-      <c r="Z16" s="7">
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="29">
         <v>1</v>
       </c>
-      <c r="AA16" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AE16" s="7">
+      <c r="AA16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE16" s="29">
         <v>1</v>
       </c>
-      <c r="AF16" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AH16" s="7">
+      <c r="AF16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH16" s="29">
         <v>1</v>
       </c>
-      <c r="AI16" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AM16" s="6"/>
+      <c r="AI16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM16" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="4" t="s">
+    <row r="17" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="15"/>
-[...65 lines deleted...]
-      <c r="AF17" s="7">
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF17" s="29">
         <v>1</v>
       </c>
-      <c r="AG17" s="7" t="s">
-[...17 lines deleted...]
-      <c r="AM17" s="6"/>
+      <c r="AG17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM17" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="4" t="s">
+    <row r="18" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="15"/>
-[...11 lines deleted...]
-      <c r="N18" s="4">
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="1">
         <v>1</v>
       </c>
-      <c r="O18" s="23" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="4">
+      <c r="O18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="1">
         <v>1</v>
       </c>
-      <c r="Q18" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="7">
+      <c r="Q18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R18" s="29">
         <v>1</v>
       </c>
-      <c r="S18" s="23" t="s">
-[...8 lines deleted...]
-      <c r="V18" s="7">
+      <c r="S18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="29">
         <v>1</v>
       </c>
-      <c r="W18" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM18" s="6"/>
+      <c r="W18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM18" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="4" t="s">
+    <row r="19" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="15"/>
-[...77 lines deleted...]
-      <c r="AJ19" s="7">
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ19" s="29">
         <v>1</v>
       </c>
-      <c r="AK19" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AM19" s="6"/>
+      <c r="AK19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL19" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM19" s="25">
+        <v>2</v>
+      </c>
     </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="4" t="s">
+    <row r="20" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="15"/>
-[...68 lines deleted...]
-      <c r="AG20" s="7">
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG20" s="29">
         <v>1</v>
       </c>
-      <c r="AH20" s="7">
+      <c r="AH20" s="29">
         <v>1</v>
       </c>
-      <c r="AI20" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AM20" s="6"/>
+      <c r="AI20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM20" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="4" t="s">
+    <row r="21" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="15"/>
-[...20 lines deleted...]
-      <c r="Q21" s="7">
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="29">
         <v>1</v>
       </c>
-      <c r="R21" s="7" t="s">
-[...32 lines deleted...]
-      <c r="AC21" s="7">
+      <c r="R21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC21" s="29">
         <v>1</v>
       </c>
-      <c r="AD21" s="23" t="s">
-[...14 lines deleted...]
-      <c r="AI21" s="36">
+      <c r="AD21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI21" s="30">
         <v>1</v>
       </c>
-      <c r="AJ21" s="7" t="s">
-[...8 lines deleted...]
-      <c r="AM21" s="6"/>
+      <c r="AJ21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL21" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM21" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="T22" s="70" t="s">
+    <row r="22" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="34"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="34"/>
+      <c r="N22" s="34"/>
+      <c r="O22" s="34"/>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="34"/>
+      <c r="R22" s="34"/>
+      <c r="S22" s="34"/>
+      <c r="T22" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="U22" s="70"/>
-[...25 lines deleted...]
-      <c r="AX22" s="33"/>
+      <c r="U22" s="35"/>
+      <c r="V22" s="35"/>
+      <c r="W22" s="35"/>
+      <c r="X22" s="35"/>
+      <c r="Y22" s="35"/>
+      <c r="Z22" s="35"/>
+      <c r="AA22" s="35"/>
+      <c r="AB22" s="35"/>
+      <c r="AC22" s="35"/>
+      <c r="AD22" s="35"/>
+      <c r="AE22" s="35"/>
+      <c r="AF22" s="35"/>
+      <c r="AG22" s="35"/>
+      <c r="AH22" s="62"/>
+      <c r="AI22" s="34"/>
+      <c r="AJ22" s="29"/>
+      <c r="AM22" s="62"/>
+      <c r="AN22" s="34"/>
+      <c r="AO22" s="34"/>
+      <c r="AP22" s="34"/>
+      <c r="AQ22" s="34"/>
+      <c r="AR22" s="34"/>
+      <c r="AS22" s="34"/>
+      <c r="AT22" s="34"/>
+      <c r="AU22" s="34"/>
+      <c r="AV22" s="34"/>
+      <c r="AW22" s="34"/>
+      <c r="AX22" s="34"/>
     </row>
-    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="3" t="s">
+    <row r="23" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="15"/>
-[...11 lines deleted...]
-      <c r="N23" s="4">
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="1">
         <v>3</v>
       </c>
-      <c r="O23" s="7">
+      <c r="O23" s="29">
         <v>2</v>
       </c>
-      <c r="P23" s="4">
+      <c r="P23" s="1">
         <v>2</v>
       </c>
-      <c r="Q23" s="7">
+      <c r="Q23" s="29">
         <v>1</v>
       </c>
-      <c r="R23" s="4">
+      <c r="R23" s="1">
         <v>5</v>
       </c>
-      <c r="S23" s="7">
+      <c r="S23" s="29">
         <v>1</v>
       </c>
-      <c r="T23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U23" s="4">
+      <c r="T23" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U23" s="1">
         <v>3</v>
       </c>
-      <c r="V23" s="7">
+      <c r="V23" s="29">
         <v>2</v>
       </c>
-      <c r="W23" s="7">
+      <c r="W23" s="29">
         <v>1</v>
       </c>
-      <c r="X23" s="7">
+      <c r="X23" s="29">
         <v>3</v>
       </c>
-      <c r="Y23" s="7">
+      <c r="Y23" s="29">
         <v>5</v>
       </c>
-      <c r="Z23" s="7">
+      <c r="Z23" s="29">
         <v>3</v>
       </c>
-      <c r="AA23" s="7">
+      <c r="AA23" s="29">
         <v>3</v>
       </c>
-      <c r="AB23" s="7">
+      <c r="AB23" s="29">
         <v>3</v>
       </c>
-      <c r="AC23" s="7">
+      <c r="AC23" s="29">
         <v>2</v>
       </c>
-      <c r="AD23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE23" s="7">
+      <c r="AD23" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE23" s="29">
         <v>4</v>
       </c>
-      <c r="AF23" s="7">
+      <c r="AF23" s="29">
         <v>2</v>
       </c>
-      <c r="AG23" s="7">
+      <c r="AG23" s="29">
         <v>2</v>
       </c>
-      <c r="AH23" s="7">
+      <c r="AH23" s="29">
         <v>1</v>
       </c>
-      <c r="AI23" s="36">
+      <c r="AI23" s="30">
         <v>3</v>
       </c>
-      <c r="AJ23" s="7">
+      <c r="AJ23" s="29">
         <v>1</v>
       </c>
-      <c r="AK23" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL23" s="53">
+      <c r="AK23" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL23" s="31">
         <v>5</v>
       </c>
-      <c r="AM23" s="53"/>
+      <c r="AM23" s="25">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="4" t="s">
+    <row r="24" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="15"/>
-[...11 lines deleted...]
-      <c r="N24" s="4">
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="1">
         <v>3</v>
       </c>
-      <c r="O24" s="7">
+      <c r="O24" s="29">
         <v>2</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P24" s="1">
         <v>1</v>
       </c>
-      <c r="Q24" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="4">
+      <c r="Q24" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R24" s="1">
         <v>5</v>
       </c>
-      <c r="S24" s="7">
+      <c r="S24" s="29">
         <v>1</v>
       </c>
-      <c r="T24" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="4">
+      <c r="T24" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="1">
         <v>3</v>
       </c>
-      <c r="V24" s="7">
+      <c r="V24" s="29">
         <v>1</v>
       </c>
-      <c r="W24" s="7">
+      <c r="W24" s="29">
         <v>1</v>
       </c>
-      <c r="X24" s="7">
+      <c r="X24" s="29">
         <v>2</v>
       </c>
-      <c r="Y24" s="7">
+      <c r="Y24" s="29">
         <v>3</v>
       </c>
-      <c r="Z24" s="7">
+      <c r="Z24" s="29">
         <v>3</v>
       </c>
-      <c r="AA24" s="7">
+      <c r="AA24" s="29">
         <v>2</v>
       </c>
-      <c r="AB24" s="7">
+      <c r="AB24" s="29">
         <v>3</v>
       </c>
-      <c r="AC24" s="7">
+      <c r="AC24" s="29">
         <v>2</v>
       </c>
-      <c r="AD24" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE24" s="7">
+      <c r="AD24" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE24" s="29">
         <v>4</v>
       </c>
-      <c r="AF24" s="7">
+      <c r="AF24" s="29">
         <v>1</v>
       </c>
-      <c r="AG24" s="7">
+      <c r="AG24" s="29">
         <v>2</v>
       </c>
-      <c r="AH24" s="7">
+      <c r="AH24" s="29">
         <v>1</v>
       </c>
-      <c r="AI24" s="36">
+      <c r="AI24" s="30">
         <v>2</v>
       </c>
-      <c r="AJ24" s="7">
+      <c r="AJ24" s="29">
         <v>1</v>
       </c>
-      <c r="AK24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="53">
+      <c r="AK24" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL24" s="31">
         <v>2</v>
       </c>
-      <c r="AM24" s="53"/>
+      <c r="AM24" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="4" t="s">
+    <row r="25" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="15"/>
-[...17 lines deleted...]
-      <c r="P25" s="4">
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" s="1">
         <v>1</v>
       </c>
-      <c r="Q25" s="23" t="s">
-[...14 lines deleted...]
-      <c r="V25" s="7">
+      <c r="Q25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="29">
         <v>1</v>
       </c>
-      <c r="W25" s="23" t="s">
-[...5 lines deleted...]
-      <c r="Y25" s="7">
+      <c r="W25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y25" s="29">
         <v>2</v>
       </c>
-      <c r="Z25" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="7">
+      <c r="Z25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA25" s="29">
         <v>1</v>
       </c>
-      <c r="AB25" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AF25" s="7">
+      <c r="AB25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF25" s="29">
         <v>1</v>
       </c>
-      <c r="AG25" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AI25" s="36">
+      <c r="AG25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI25" s="30">
         <v>1</v>
       </c>
-      <c r="AJ25" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AL25" s="53">
+      <c r="AJ25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL25" s="31">
         <v>2</v>
       </c>
-      <c r="AM25" s="53"/>
+      <c r="AM25" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="4" t="s">
+    <row r="26" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="15"/>
-[...41 lines deleted...]
-      <c r="X26" s="7">
+      <c r="B26" s="32"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X26" s="29">
         <v>1</v>
       </c>
-      <c r="Y26" s="7" t="s">
-[...41 lines deleted...]
-      <c r="AM26" s="7"/>
+      <c r="Y26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM26" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="4" t="s">
+    <row r="27" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="15"/>
-[...83 lines deleted...]
-      <c r="AL27" s="53">
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL27" s="31">
         <v>1</v>
       </c>
-      <c r="AM27" s="53"/>
+      <c r="AM27" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="4" t="s">
+    <row r="28" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="15"/>
-[...20 lines deleted...]
-      <c r="Q28" s="7">
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" s="29">
         <v>1</v>
       </c>
-      <c r="R28" s="23" t="s">
-[...62 lines deleted...]
-      <c r="AM28" s="7"/>
+      <c r="R28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM28" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="T29" s="65" t="s">
+    <row r="29" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="U29" s="65"/>
-[...25 lines deleted...]
-      <c r="AX29" s="3"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="20"/>
+      <c r="Z29" s="20"/>
+      <c r="AA29" s="20"/>
+      <c r="AB29" s="20"/>
+      <c r="AC29" s="20"/>
+      <c r="AD29" s="20"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="20"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="2"/>
+      <c r="AJ29" s="29"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="2"/>
+      <c r="AO29" s="2"/>
+      <c r="AP29" s="2"/>
+      <c r="AQ29" s="2"/>
+      <c r="AR29" s="2"/>
+      <c r="AS29" s="2"/>
+      <c r="AT29" s="2"/>
+      <c r="AU29" s="2"/>
+      <c r="AV29" s="2"/>
+      <c r="AW29" s="2"/>
+      <c r="AX29" s="2"/>
     </row>
-    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="3" t="s">
+    <row r="30" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="15"/>
-[...11 lines deleted...]
-      <c r="N30" s="4">
+      <c r="B30" s="32"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="32"/>
+      <c r="E30" s="32"/>
+      <c r="F30" s="32"/>
+      <c r="G30" s="32"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="1">
         <v>1</v>
       </c>
-      <c r="O30" s="23" t="s">
-[...2 lines deleted...]
-      <c r="P30" s="4">
+      <c r="O30" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P30" s="1">
         <v>1</v>
       </c>
-      <c r="Q30" s="7">
+      <c r="Q30" s="29">
         <v>2</v>
       </c>
-      <c r="R30" s="7">
+      <c r="R30" s="29">
         <v>2</v>
       </c>
-      <c r="S30" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U30" s="7">
+      <c r="S30" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T30" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U30" s="29">
         <v>1</v>
       </c>
-      <c r="V30" s="7">
+      <c r="V30" s="29">
         <v>2</v>
       </c>
-      <c r="W30" s="23" t="s">
-[...2 lines deleted...]
-      <c r="X30" s="7">
+      <c r="W30" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X30" s="29">
         <v>2</v>
       </c>
-      <c r="Y30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z30" s="7">
+      <c r="Y30" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z30" s="29">
         <v>5</v>
       </c>
-      <c r="AA30" s="7">
+      <c r="AA30" s="29">
         <v>2</v>
       </c>
-      <c r="AB30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AC30" s="7">
+      <c r="AB30" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC30" s="29">
         <v>2</v>
       </c>
-      <c r="AD30" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE30" s="7">
+      <c r="AD30" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE30" s="29">
         <v>2</v>
       </c>
-      <c r="AF30" s="7">
+      <c r="AF30" s="29">
         <v>1</v>
       </c>
-      <c r="AG30" s="7">
+      <c r="AG30" s="29">
         <v>1</v>
       </c>
-      <c r="AH30" s="7">
+      <c r="AH30" s="29">
         <v>2</v>
       </c>
-      <c r="AI30" s="36">
+      <c r="AI30" s="30">
         <v>1</v>
       </c>
-      <c r="AJ30" s="7">
+      <c r="AJ30" s="29">
         <v>1</v>
       </c>
-      <c r="AK30" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AM30" s="57"/>
+      <c r="AK30" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL30" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM30" s="25">
+        <v>3</v>
+      </c>
     </row>
-    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="4" t="s">
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="15"/>
-[...41 lines deleted...]
-      <c r="X31" s="7">
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X31" s="29">
         <v>1</v>
       </c>
-      <c r="Y31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AA31" s="7">
+      <c r="Y31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="29">
         <v>1</v>
       </c>
-      <c r="AB31" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AC31" s="7">
+      <c r="AB31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC31" s="29">
         <v>1</v>
       </c>
-      <c r="AD31" s="23" t="s">
-[...26 lines deleted...]
-      <c r="AM31" s="57"/>
+      <c r="AD31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL31" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM31" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="4" t="s">
+    <row r="32" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B32" s="15"/>
-[...86 lines deleted...]
-      <c r="AM32" s="57"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL32" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM32" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="4" t="s">
+    <row r="33" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B33" s="15"/>
-[...23 lines deleted...]
-      <c r="R33" s="7">
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="29">
         <v>1</v>
       </c>
-      <c r="S33" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U33" s="7">
+      <c r="S33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="29">
         <v>1</v>
       </c>
-      <c r="V33" s="7" t="s">
-[...5 lines deleted...]
-      <c r="X33" s="7">
+      <c r="V33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="29">
         <v>1</v>
       </c>
-      <c r="Y33" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="7">
+      <c r="Y33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z33" s="29">
         <v>3</v>
       </c>
-      <c r="AA33" s="7" t="s">
-[...35 lines deleted...]
-      <c r="AM33" s="57"/>
+      <c r="AA33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL33" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM33" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="4" t="s">
+    <row r="34" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="15"/>
-[...86 lines deleted...]
-      <c r="AM34" s="57"/>
+      <c r="B34" s="32"/>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="32"/>
+      <c r="F34" s="32"/>
+      <c r="G34" s="32"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL34" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM34" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="4" t="s">
+    <row r="35" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B35" s="15"/>
-[...47 lines deleted...]
-      <c r="Z35" s="7">
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z35" s="29">
         <v>1</v>
       </c>
-      <c r="AA35" s="7">
+      <c r="AA35" s="29">
         <v>1</v>
       </c>
-      <c r="AB35" s="7" t="s">
-[...32 lines deleted...]
-      <c r="AM35" s="57"/>
+      <c r="AB35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL35" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM35" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="4" t="s">
+    <row r="36" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="15"/>
-[...20 lines deleted...]
-      <c r="Q36" s="7">
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="29">
         <v>2</v>
       </c>
-      <c r="R36" s="23" t="s">
-[...38 lines deleted...]
-      <c r="AE36" s="7">
+      <c r="R36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE36" s="29">
         <v>1</v>
       </c>
-      <c r="AF36" s="7" t="s">
-[...20 lines deleted...]
-      <c r="AM36" s="57"/>
+      <c r="AF36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL36" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM36" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="4" t="s">
+    <row r="37" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="15"/>
-[...35 lines deleted...]
-      <c r="V37" s="7">
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="32"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="32"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="32"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="32"/>
+      <c r="N37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="29">
         <v>1</v>
       </c>
-      <c r="W37" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM37" s="57"/>
+      <c r="W37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL37" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM37" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="4" t="s">
+    <row r="38" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B38" s="15"/>
-[...47 lines deleted...]
-      <c r="Z38" s="7">
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z38" s="29">
         <v>1</v>
       </c>
-      <c r="AA38" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AE38" s="7">
+      <c r="AA38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE38" s="29">
         <v>1</v>
       </c>
-      <c r="AF38" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AH38" s="7">
+      <c r="AF38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH38" s="29">
         <v>1</v>
       </c>
-      <c r="AI38" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AM38" s="57"/>
+      <c r="AI38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL38" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM38" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="4" t="s">
+    <row r="39" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="15"/>
-[...65 lines deleted...]
-      <c r="AF39" s="7">
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF39" s="29">
         <v>1</v>
       </c>
-      <c r="AG39" s="7" t="s">
-[...17 lines deleted...]
-      <c r="AM39" s="57"/>
+      <c r="AG39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL39" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM39" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="4" t="s">
+    <row r="40" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="15"/>
-[...11 lines deleted...]
-      <c r="N40" s="4">
+      <c r="B40" s="32"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="1">
         <v>1</v>
       </c>
-      <c r="O40" s="23" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="4">
+      <c r="O40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P40" s="1">
         <v>1</v>
       </c>
-      <c r="Q40" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R40" s="7">
+      <c r="Q40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="29">
         <v>1</v>
       </c>
-      <c r="S40" s="23" t="s">
-[...59 lines deleted...]
-      <c r="AM40" s="57"/>
+      <c r="S40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL40" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM40" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="4" t="s">
+    <row r="41" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B41" s="15"/>
-[...77 lines deleted...]
-      <c r="AJ41" s="7">
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ41" s="29">
         <v>1</v>
       </c>
-      <c r="AK41" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AM41" s="57"/>
+      <c r="AK41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL41" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM41" s="25">
+        <v>2</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="4" t="s">
+    <row r="42" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B42" s="15"/>
-[...68 lines deleted...]
-      <c r="AG42" s="7">
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG42" s="29">
         <v>1</v>
       </c>
-      <c r="AH42" s="7">
+      <c r="AH42" s="29">
         <v>1</v>
       </c>
-      <c r="AI42" s="7" t="s">
-[...11 lines deleted...]
-      <c r="AM42" s="57"/>
+      <c r="AI42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL42" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM42" s="25" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="17" t="s">
+    <row r="43" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B43" s="18"/>
-[...56 lines deleted...]
-      <c r="AC43" s="9">
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
+      <c r="N43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="P43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="W43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="X43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y43" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z43" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA43" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB43" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC43" s="39">
         <v>1</v>
       </c>
-      <c r="AD43" s="10" t="s">
-[...14 lines deleted...]
-      <c r="AI43" s="37">
+      <c r="AD43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF43" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI43" s="40">
         <v>1</v>
       </c>
-      <c r="AJ43" s="10" t="s">
-[...8 lines deleted...]
-      <c r="AM43" s="58"/>
+      <c r="AJ43" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK43" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL43" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM43" s="65" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A44" s="5" t="s">
+    <row r="44" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A44" s="42" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="45" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...177 lines deleted...]
-    <row r="223" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
     <mergeCell ref="V3:AQ3"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="AF5:AQ5"/>
     <mergeCell ref="T7:AG7"/>
     <mergeCell ref="T29:AG29"/>
     <mergeCell ref="T22:AG22"/>
-    <mergeCell ref="A5:A6"/>
-[...1 lines deleted...]
-    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A4:BF224"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O4" sqref="O4:AQ4"/>
+      <selection activeCell="AM9" sqref="AM9:AM44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
-    <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:58" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30"/>
-[...13 lines deleted...]
-      <c r="O4" s="72" t="s">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="P4" s="72"/>
-[...41 lines deleted...]
-      <c r="BF4" s="30"/>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20"/>
+      <c r="S4" s="20"/>
+      <c r="T4" s="20"/>
+      <c r="U4" s="20"/>
+      <c r="V4" s="20"/>
+      <c r="W4" s="20"/>
+      <c r="X4" s="20"/>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="20"/>
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20"/>
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="2"/>
+      <c r="AS4" s="2"/>
+      <c r="AT4" s="2"/>
+      <c r="AU4" s="2"/>
+      <c r="AV4" s="2"/>
+      <c r="AW4" s="2"/>
+      <c r="AX4" s="2"/>
+      <c r="AY4" s="2"/>
+      <c r="AZ4" s="2"/>
+      <c r="BA4" s="2"/>
+      <c r="BB4" s="2"/>
+      <c r="BC4" s="2"/>
+      <c r="BD4" s="2"/>
+      <c r="BE4" s="2"/>
+      <c r="BF4" s="2"/>
     </row>
-    <row r="5" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="AP5" s="71" t="s">
+    <row r="5" spans="1:58" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C5" s="63"/>
+      <c r="AD5" s="69"/>
+      <c r="AE5" s="69"/>
+      <c r="AP5" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="AQ5" s="71"/>
+      <c r="AQ5" s="69"/>
     </row>
-    <row r="6" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="66">
+    <row r="6" spans="1:58" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43"/>
+      <c r="B6" s="44">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="67">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45">
         <v>2024</v>
       </c>
-      <c r="O6" s="67"/>
-[...4 lines deleted...]
-      <c r="T6" s="68">
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="46">
         <v>2025</v>
       </c>
-      <c r="U6" s="68"/>
-[...10 lines deleted...]
-      <c r="AF6" s="68">
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="46">
         <v>2026</v>
       </c>
-      <c r="AG6" s="68"/>
-[...9 lines deleted...]
-      <c r="AQ6" s="66"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="44"/>
     </row>
-    <row r="7" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="13" t="s">
+    <row r="7" spans="1:58" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47"/>
+      <c r="B7" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E7" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="13" t="s">
+      <c r="G7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="13" t="s">
+      <c r="H7" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="12" t="s">
+      <c r="I7" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="12" t="s">
+      <c r="J7" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="12" t="s">
+      <c r="K7" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="12" t="s">
+      <c r="L7" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="12" t="s">
+      <c r="M7" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="N7" s="24" t="s">
+      <c r="N7" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="O7" s="24" t="s">
+      <c r="O7" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="P7" s="25" t="s">
+      <c r="P7" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="Q7" s="24" t="s">
+      <c r="Q7" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="R7" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="S7" s="24" t="s">
+      <c r="S7" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="T7" s="12" t="s">
+      <c r="T7" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="U7" s="12" t="s">
+      <c r="U7" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="V7" s="13" t="s">
+      <c r="V7" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="W7" s="12" t="s">
+      <c r="W7" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="X7" s="12" t="s">
+      <c r="X7" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="Y7" s="12" t="s">
+      <c r="Y7" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="Z7" s="12" t="s">
+      <c r="Z7" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="AA7" s="12" t="s">
+      <c r="AA7" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="AB7" s="13" t="s">
+      <c r="AB7" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="AC7" s="12" t="s">
+      <c r="AC7" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="AD7" s="12" t="s">
+      <c r="AD7" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="AE7" s="12" t="s">
+      <c r="AE7" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="AF7" s="12" t="s">
+      <c r="AF7" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="AG7" s="12" t="s">
+      <c r="AG7" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="AH7" s="13" t="s">
+      <c r="AH7" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="AI7" s="12" t="s">
+      <c r="AI7" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="AJ7" s="12" t="s">
+      <c r="AJ7" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="AK7" s="12" t="s">
+      <c r="AK7" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="AL7" s="12" t="s">
+      <c r="AL7" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="AM7" s="12" t="s">
+      <c r="AM7" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="AN7" s="13" t="s">
+      <c r="AN7" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="AO7" s="12" t="s">
+      <c r="AO7" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="AP7" s="12" t="s">
+      <c r="AP7" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="AQ7" s="12" t="s">
+      <c r="AQ7" s="49" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="T8" s="69" t="s">
+    <row r="8" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="U8" s="69"/>
-[...11 lines deleted...]
-      <c r="AG8" s="69"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
+      <c r="AE8" s="27"/>
+      <c r="AF8" s="27"/>
+      <c r="AG8" s="27"/>
     </row>
-    <row r="9" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="3" t="s">
+    <row r="9" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="14"/>
-[...11 lines deleted...]
-      <c r="N9" s="4">
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="1">
         <v>5.33</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="54">
         <v>3.1</v>
       </c>
-      <c r="P9" s="4">
+      <c r="P9" s="1">
         <v>4.3499999999999996</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="Q9" s="54">
         <v>4.37</v>
       </c>
-      <c r="R9" s="6">
+      <c r="R9" s="54">
         <v>9.76</v>
       </c>
-      <c r="S9" s="6">
+      <c r="S9" s="54">
         <v>1.38</v>
       </c>
-      <c r="T9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="6">
+      <c r="T9" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U9" s="54">
         <v>7.09</v>
       </c>
-      <c r="V9" s="6">
+      <c r="V9" s="54">
         <v>6.86</v>
       </c>
-      <c r="W9" s="6">
+      <c r="W9" s="54">
         <v>1.45</v>
       </c>
-      <c r="X9" s="6">
+      <c r="X9" s="54">
         <v>8.17</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="54">
         <v>7.9</v>
       </c>
-      <c r="Z9" s="6">
+      <c r="Z9" s="54">
         <v>11.73</v>
       </c>
-      <c r="AA9" s="6">
+      <c r="AA9" s="54">
         <v>7.46</v>
       </c>
-      <c r="AB9" s="6">
+      <c r="AB9" s="54">
         <v>4.53</v>
       </c>
-      <c r="AC9" s="6">
+      <c r="AC9" s="54">
         <v>6.59</v>
       </c>
-      <c r="AD9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE9" s="6">
+      <c r="AD9" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE9" s="54">
         <v>9.48</v>
       </c>
-      <c r="AF9" s="6">
+      <c r="AF9" s="54">
         <v>5.3</v>
       </c>
-      <c r="AG9" s="6">
+      <c r="AG9" s="54">
         <v>6.19</v>
       </c>
-      <c r="AH9" s="6">
+      <c r="AH9" s="54">
         <v>5.81</v>
       </c>
-      <c r="AI9" s="6">
+      <c r="AI9" s="54">
         <v>6.58</v>
       </c>
-      <c r="AJ9" s="6">
+      <c r="AJ9" s="54">
         <v>3.75</v>
       </c>
-      <c r="AK9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="6">
+      <c r="AK9" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL9" s="54">
         <v>8.32</v>
       </c>
-      <c r="AM9" s="6"/>
+      <c r="AM9" s="54">
+        <v>9.3800000000000008</v>
+      </c>
     </row>
-    <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="4" t="s">
+    <row r="10" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="15"/>
-[...11 lines deleted...]
-      <c r="N10" s="4">
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="1">
         <v>7.73</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="54">
         <v>5.6</v>
       </c>
-      <c r="P10" s="4">
+      <c r="P10" s="1">
         <v>2.66</v>
       </c>
-      <c r="Q10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="6">
+      <c r="Q10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="54">
         <v>12.99</v>
       </c>
-      <c r="S10" s="6">
+      <c r="S10" s="54">
         <v>2.58</v>
       </c>
-      <c r="T10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U10" s="6">
+      <c r="T10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="54">
         <v>10.27</v>
       </c>
-      <c r="V10" s="6">
+      <c r="V10" s="54">
         <v>3.25</v>
       </c>
-      <c r="W10" s="6">
+      <c r="W10" s="54">
         <v>2.83</v>
       </c>
-      <c r="X10" s="6">
+      <c r="X10" s="54">
         <v>9.17</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="54">
         <v>9.26</v>
       </c>
-      <c r="Z10" s="6">
+      <c r="Z10" s="54">
         <v>7.98</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="54">
         <v>7.14</v>
       </c>
-      <c r="AB10" s="6">
+      <c r="AB10" s="54">
         <v>8.11</v>
       </c>
-      <c r="AC10" s="6">
+      <c r="AC10" s="54">
         <v>9.09</v>
       </c>
-      <c r="AD10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE10" s="6">
+      <c r="AD10" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE10" s="54">
         <v>11.43</v>
       </c>
-      <c r="AF10" s="6">
+      <c r="AF10" s="54">
         <v>3.28</v>
       </c>
-      <c r="AG10" s="6">
+      <c r="AG10" s="54">
         <v>6.99</v>
       </c>
-      <c r="AH10" s="6">
+      <c r="AH10" s="54">
         <v>3.66</v>
       </c>
-      <c r="AI10" s="6">
+      <c r="AI10" s="54">
         <v>5.7</v>
       </c>
-      <c r="AJ10" s="6">
+      <c r="AJ10" s="54">
         <v>3.27</v>
       </c>
-      <c r="AK10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL10" s="6">
+      <c r="AK10" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL10" s="54">
         <v>5.95</v>
       </c>
-      <c r="AM10" s="6"/>
+      <c r="AM10" s="54">
+        <v>3.52</v>
+      </c>
     </row>
-    <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="4" t="s">
+    <row r="11" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="15"/>
-[...17 lines deleted...]
-      <c r="P11" s="4">
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="1">
         <v>32.26</v>
       </c>
-      <c r="Q11" s="23" t="s">
-[...14 lines deleted...]
-      <c r="V11" s="6">
+      <c r="Q11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="V11" s="54">
         <v>32.26</v>
       </c>
-      <c r="W11" s="23" t="s">
-[...5 lines deleted...]
-      <c r="Y11" s="6">
+      <c r="W11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y11" s="54">
         <v>57.14</v>
       </c>
-      <c r="Z11" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AA11" s="6">
+      <c r="Z11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA11" s="54">
         <v>32.26</v>
       </c>
-      <c r="AB11" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AF11" s="6">
+      <c r="AB11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD11" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF11" s="54">
         <v>27.78</v>
       </c>
-      <c r="AG11" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AI11" s="6">
+      <c r="AG11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI11" s="54">
         <v>35.71</v>
       </c>
-      <c r="AJ11" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AL11" s="6">
+      <c r="AJ11" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL11" s="54">
         <v>50</v>
       </c>
-      <c r="AM11" s="6"/>
+      <c r="AM11" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="15"/>
-[...23 lines deleted...]
-      <c r="R12" s="6">
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" s="54">
         <v>26.32</v>
       </c>
-      <c r="S12" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U12" s="6">
+      <c r="S12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U12" s="54">
         <v>23.26</v>
       </c>
-      <c r="V12" s="6" t="s">
-[...5 lines deleted...]
-      <c r="X12" s="6">
+      <c r="V12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X12" s="54">
         <v>32.26</v>
       </c>
-      <c r="Y12" s="23" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="6">
+      <c r="Y12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z12" s="54">
         <v>83.33</v>
       </c>
-      <c r="AA12" s="23" t="s">
-[...35 lines deleted...]
-      <c r="AM12" s="6"/>
+      <c r="AA12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK12" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL12" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM12" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+    <row r="13" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="15"/>
-[...41 lines deleted...]
-      <c r="X13" s="6">
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="54">
         <v>21.28</v>
       </c>
-      <c r="Y13" s="23" t="s">
-[...41 lines deleted...]
-      <c r="AM13" s="6"/>
+      <c r="Y13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM13" s="54">
+        <v>30.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="4" t="s">
+    <row r="14" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="15"/>
-[...47 lines deleted...]
-      <c r="Z14" s="6">
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z14" s="54">
         <v>18.52</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="54">
         <v>26.32</v>
       </c>
-      <c r="AB14" s="23" t="s">
-[...29 lines deleted...]
-      <c r="AL14" s="6">
+      <c r="AB14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ14" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL14" s="54">
         <v>29.41</v>
       </c>
-      <c r="AM14" s="6"/>
+      <c r="AM14" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="4" t="s">
+    <row r="15" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="15"/>
-[...20 lines deleted...]
-      <c r="Q15" s="6">
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="54">
         <v>111.11</v>
       </c>
-      <c r="R15" s="6" t="s">
-[...38 lines deleted...]
-      <c r="AE15" s="6">
+      <c r="R15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="54">
         <v>90.91</v>
       </c>
-      <c r="AF15" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AM15" s="6"/>
+      <c r="AF15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI15" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK15" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL15" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM15" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="4" t="s">
+    <row r="16" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="15"/>
-[...35 lines deleted...]
-      <c r="V16" s="6">
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V16" s="54">
         <v>125</v>
       </c>
-      <c r="W16" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM16" s="6"/>
+      <c r="W16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK16" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL16" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM16" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="17" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="4" t="s">
+    <row r="17" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="15"/>
-[...47 lines deleted...]
-      <c r="Z17" s="6">
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z17" s="54">
         <v>500</v>
       </c>
-      <c r="AA17" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AE17" s="6">
+      <c r="AA17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE17" s="54">
         <v>200</v>
       </c>
-      <c r="AF17" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AH17" s="6">
+      <c r="AF17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH17" s="54">
         <v>1000</v>
       </c>
-      <c r="AI17" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AM17" s="6"/>
+      <c r="AI17" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK17" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM17" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="4" t="s">
+    <row r="18" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="15"/>
-[...65 lines deleted...]
-      <c r="AF18" s="6">
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF18" s="54">
         <v>100</v>
       </c>
-      <c r="AG18" s="6" t="s">
-[...17 lines deleted...]
-      <c r="AM18" s="6"/>
+      <c r="AG18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI18" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL18" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM18" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="4" t="s">
+    <row r="19" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="15"/>
-[...11 lines deleted...]
-      <c r="N19" s="4">
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="1">
         <v>38.46</v>
       </c>
-      <c r="O19" s="23" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="4">
+      <c r="O19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P19" s="1">
         <v>55.56</v>
       </c>
-      <c r="Q19" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="6">
+      <c r="Q19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="54">
         <v>31.25</v>
       </c>
-      <c r="S19" s="23" t="s">
-[...8 lines deleted...]
-      <c r="V19" s="6">
+      <c r="S19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="54">
         <v>41.67</v>
       </c>
-      <c r="W19" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM19" s="6"/>
+      <c r="W19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF19" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG19" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH19" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ19" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL19" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM19" s="54">
+        <v>76.92</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="4" t="s">
+    <row r="20" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="15"/>
-[...75 lines deleted...]
-      <c r="AJ20" s="6">
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="25"/>
+      <c r="V20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF20" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG20" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH20" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI20" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ20" s="54">
         <v>40</v>
       </c>
-      <c r="AK20" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AM20" s="6"/>
+      <c r="AK20" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM20" s="54">
+        <v>76.92</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="4" t="s">
+    <row r="21" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="15"/>
-[...68 lines deleted...]
-      <c r="AG21" s="6">
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R21" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF21" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG21" s="54">
         <v>125</v>
       </c>
-      <c r="AH21" s="6">
+      <c r="AH21" s="54">
         <v>62.5</v>
       </c>
-      <c r="AI21" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AM21" s="6"/>
+      <c r="AI21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ21" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK21" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL21" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM21" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="4" t="s">
+    <row r="22" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="15"/>
-[...20 lines deleted...]
-      <c r="Q22" s="6">
+      <c r="B22" s="32"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q22" s="54">
         <v>30.3</v>
       </c>
-      <c r="R22" s="6" t="s">
-[...32 lines deleted...]
-      <c r="AC22" s="6">
+      <c r="R22" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC22" s="54">
         <v>33.33</v>
       </c>
-      <c r="AD22" s="23" t="s">
-[...14 lines deleted...]
-      <c r="AI22" s="6">
+      <c r="AD22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF22" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH22" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI22" s="54">
         <v>43.48</v>
       </c>
-      <c r="AJ22" s="6" t="s">
-[...8 lines deleted...]
-      <c r="AM22" s="6"/>
+      <c r="AJ22" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK22" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL22" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM22" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="T23" s="70" t="s">
+    <row r="23" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="34"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="34"/>
+      <c r="R23" s="34"/>
+      <c r="S23" s="34"/>
+      <c r="T23" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="U23" s="70"/>
-[...14 lines deleted...]
-      <c r="AJ23" s="6"/>
+      <c r="U23" s="35"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="35"/>
+      <c r="AA23" s="35"/>
+      <c r="AB23" s="35"/>
+      <c r="AC23" s="35"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="62"/>
+      <c r="AI23" s="34"/>
+      <c r="AJ23" s="54"/>
     </row>
-    <row r="24" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="3" t="s">
+    <row r="24" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="15"/>
-[...11 lines deleted...]
-      <c r="N24" s="4">
+      <c r="B24" s="32"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="1">
         <v>6.06</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="54">
         <v>4.74</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P24" s="1">
         <v>4.28</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="54">
         <v>2.23</v>
       </c>
-      <c r="R24" s="6">
+      <c r="R24" s="54">
         <v>10.37</v>
       </c>
-      <c r="S24" s="6">
+      <c r="S24" s="54">
         <v>2.04</v>
       </c>
-      <c r="T24" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="6">
+      <c r="T24" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="54">
         <v>8.26</v>
       </c>
-      <c r="V24" s="6">
+      <c r="V24" s="54">
         <v>5.36</v>
       </c>
-      <c r="W24" s="6">
+      <c r="W24" s="54">
         <v>2.36</v>
       </c>
-      <c r="X24" s="6">
+      <c r="X24" s="54">
         <v>7.43</v>
       </c>
-      <c r="Y24" s="6">
+      <c r="Y24" s="54">
         <v>12.2</v>
       </c>
-      <c r="Z24" s="6">
+      <c r="Z24" s="54">
         <v>6.42</v>
       </c>
-      <c r="AA24" s="6">
+      <c r="AA24" s="54">
         <v>6.06</v>
       </c>
-      <c r="AB24" s="6">
+      <c r="AB24" s="54">
         <v>6.64</v>
       </c>
-      <c r="AC24" s="6">
+      <c r="AC24" s="54">
         <v>4.95</v>
       </c>
-      <c r="AD24" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE24" s="6">
+      <c r="AD24" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE24" s="54">
         <v>9.26</v>
       </c>
-      <c r="AF24" s="6">
+      <c r="AF24" s="54">
         <v>5.25</v>
       </c>
-      <c r="AG24" s="6">
+      <c r="AG24" s="54">
         <v>6.02</v>
       </c>
-      <c r="AH24" s="6">
+      <c r="AH24" s="54">
         <v>2.94</v>
       </c>
-      <c r="AI24" s="6">
+      <c r="AI24" s="54">
         <v>7.16</v>
       </c>
-      <c r="AJ24" s="6">
+      <c r="AJ24" s="54">
         <v>2.65</v>
       </c>
-      <c r="AK24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="6">
+      <c r="AK24" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL24" s="54">
         <v>11.82</v>
       </c>
-      <c r="AM24" s="6"/>
+      <c r="AM24" s="54">
+        <v>5.65</v>
+      </c>
     </row>
-    <row r="25" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="4" t="s">
+    <row r="25" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B25" s="15"/>
-[...11 lines deleted...]
-      <c r="N25" s="4">
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="1">
         <v>8.24</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="54">
         <v>5.97</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P25" s="1">
         <v>2.82</v>
       </c>
-      <c r="Q25" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="6">
+      <c r="Q25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="54">
         <v>13.7</v>
       </c>
-      <c r="S25" s="6">
+      <c r="S25" s="54">
         <v>2.8</v>
       </c>
-      <c r="T25" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U25" s="6">
+      <c r="T25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="54">
         <v>10.91</v>
       </c>
-      <c r="V25" s="6">
+      <c r="V25" s="54">
         <v>3.42</v>
       </c>
-      <c r="W25" s="6">
+      <c r="W25" s="54">
         <v>3.1</v>
       </c>
-      <c r="X25" s="6">
+      <c r="X25" s="54">
         <v>6.49</v>
       </c>
-      <c r="Y25" s="6">
+      <c r="Y25" s="54">
         <v>9.77</v>
       </c>
-      <c r="Z25" s="6">
+      <c r="Z25" s="54">
         <v>8.5</v>
       </c>
-      <c r="AA25" s="6">
+      <c r="AA25" s="54">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AB25" s="6">
+      <c r="AB25" s="54">
         <v>8.4</v>
       </c>
-      <c r="AC25" s="6">
+      <c r="AC25" s="54">
         <v>6.6</v>
       </c>
-      <c r="AD25" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE25" s="6">
+      <c r="AD25" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE25" s="54">
         <v>12.31</v>
       </c>
-      <c r="AF25" s="6">
+      <c r="AF25" s="54">
         <v>3.47</v>
       </c>
-      <c r="AG25" s="6">
+      <c r="AG25" s="54">
         <v>7.33</v>
       </c>
-      <c r="AH25" s="6">
+      <c r="AH25" s="54">
         <v>3.95</v>
       </c>
-      <c r="AI25" s="6">
+      <c r="AI25" s="54">
         <v>5.93</v>
       </c>
-      <c r="AJ25" s="6">
+      <c r="AJ25" s="54">
         <v>3.42</v>
       </c>
-      <c r="AK25" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AL25" s="6">
+      <c r="AK25" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL25" s="54">
         <v>6.17</v>
       </c>
-      <c r="AM25" s="6"/>
+      <c r="AM25" s="54">
+        <v>3.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="4" t="s">
+    <row r="26" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="15"/>
-[...17 lines deleted...]
-      <c r="P26" s="4">
+      <c r="B26" s="32"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="1">
         <v>33.33</v>
       </c>
-      <c r="Q26" s="23" t="s">
-[...14 lines deleted...]
-      <c r="V26" s="6">
+      <c r="Q26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="54">
         <v>40</v>
       </c>
-      <c r="W26" s="23" t="s">
-[...5 lines deleted...]
-      <c r="Y26" s="6">
+      <c r="W26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X26" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y26" s="54">
         <v>60.61</v>
       </c>
-      <c r="Z26" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AA26" s="6">
+      <c r="Z26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="54">
         <v>32.26</v>
       </c>
-      <c r="AB26" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AF26" s="6">
+      <c r="AB26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF26" s="54">
         <v>28.57</v>
       </c>
-      <c r="AG26" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AI26" s="6">
+      <c r="AG26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH26" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI26" s="54">
         <v>37.04</v>
       </c>
-      <c r="AJ26" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AL26" s="6">
+      <c r="AJ26" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL26" s="54">
         <v>51.28</v>
       </c>
-      <c r="AM26" s="6"/>
+      <c r="AM26" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="4" t="s">
+    <row r="27" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="15"/>
-[...41 lines deleted...]
-      <c r="X27" s="6">
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X27" s="54">
         <v>38.46</v>
       </c>
-      <c r="Y27" s="23" t="s">
-[...41 lines deleted...]
-      <c r="AM27" s="6"/>
+      <c r="Y27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF27" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI27" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ27" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL27" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM27" s="54">
+        <v>66.67</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="4" t="s">
+    <row r="28" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="15"/>
-[...83 lines deleted...]
-      <c r="AL28" s="6">
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF28" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI28" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ28" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK28" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL28" s="54">
         <v>43.48</v>
       </c>
-      <c r="AM28" s="6"/>
+      <c r="AM28" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="4" t="s">
+    <row r="29" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="15"/>
-[...20 lines deleted...]
-      <c r="Q29" s="6">
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q29" s="54">
         <v>58.82</v>
       </c>
-      <c r="R29" s="23" t="s">
-[...62 lines deleted...]
-      <c r="AM29" s="6"/>
+      <c r="R29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="S29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF29" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI29" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ29" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK29" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL29" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM29" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="T30" s="65" t="s">
+    <row r="30" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="U30" s="65"/>
-[...14 lines deleted...]
-      <c r="AJ30" s="6"/>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="20"/>
+      <c r="AA30" s="20"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AF30" s="20"/>
+      <c r="AG30" s="20"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="2"/>
+      <c r="AJ30" s="54"/>
     </row>
-    <row r="31" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="3" t="s">
+    <row r="31" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="15"/>
-[...11 lines deleted...]
-      <c r="N31" s="4">
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="1">
         <v>3.91</v>
       </c>
-      <c r="O31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="P31" s="4">
+      <c r="O31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P31" s="1">
         <v>4.4800000000000004</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="54">
         <v>8.44</v>
       </c>
-      <c r="R31" s="6">
+      <c r="R31" s="54">
         <v>8.51</v>
       </c>
-      <c r="S31" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U31" s="6">
+      <c r="S31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="54">
         <v>4.9800000000000004</v>
       </c>
-      <c r="V31" s="6">
+      <c r="V31" s="54">
         <v>9.52</v>
       </c>
-      <c r="W31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="X31" s="6">
+      <c r="W31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X31" s="54">
         <v>9.6199999999999992</v>
       </c>
-      <c r="Y31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="Z31" s="6">
+      <c r="Y31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z31" s="54">
         <v>23.26</v>
       </c>
-      <c r="AA31" s="6">
+      <c r="AA31" s="54">
         <v>11.43</v>
       </c>
-      <c r="AB31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AC31" s="6">
+      <c r="AB31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC31" s="54">
         <v>9.85</v>
       </c>
-      <c r="AD31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE31" s="6">
+      <c r="AD31" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="54">
         <v>9.9499999999999993</v>
       </c>
-      <c r="AF31" s="6">
+      <c r="AF31" s="54">
         <v>5.41</v>
       </c>
-      <c r="AG31" s="6">
+      <c r="AG31" s="54">
         <v>6.54</v>
       </c>
-      <c r="AH31" s="6">
+      <c r="AH31" s="54">
         <v>11.36</v>
       </c>
-      <c r="AI31" s="6">
+      <c r="AI31" s="54">
         <v>5.29</v>
       </c>
-      <c r="AJ31" s="6">
+      <c r="AJ31" s="54">
         <v>6.37</v>
       </c>
-      <c r="AK31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AM31" s="6"/>
+      <c r="AK31" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL31" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM31" s="54">
+        <v>16.760000000000002</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="4" t="s">
+    <row r="32" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B32" s="15"/>
-[...41 lines deleted...]
-      <c r="X32" s="6">
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X32" s="54">
         <v>52.63</v>
       </c>
-      <c r="Y32" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AA32" s="6">
+      <c r="Y32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA32" s="54">
         <v>66.67</v>
       </c>
-      <c r="AB32" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AC32" s="6">
+      <c r="AB32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC32" s="54">
         <v>37.04</v>
       </c>
-      <c r="AD32" s="23" t="s">
-[...26 lines deleted...]
-      <c r="AM32" s="6"/>
+      <c r="AD32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK32" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL32" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM32" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="4" t="s">
+    <row r="33" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="15"/>
-[...86 lines deleted...]
-      <c r="AM33" s="6"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="V33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK33" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL33" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM33" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="4" t="s">
+    <row r="34" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B34" s="15"/>
-[...23 lines deleted...]
-      <c r="R34" s="6">
+      <c r="B34" s="32"/>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="32"/>
+      <c r="F34" s="32"/>
+      <c r="G34" s="32"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R34" s="54">
         <v>26.32</v>
       </c>
-      <c r="S34" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U34" s="6">
+      <c r="S34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U34" s="54">
         <v>23.26</v>
       </c>
-      <c r="V34" s="6" t="s">
-[...5 lines deleted...]
-      <c r="X34" s="6">
+      <c r="V34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X34" s="54">
         <v>32.26</v>
       </c>
-      <c r="Y34" s="23" t="s">
-[...2 lines deleted...]
-      <c r="Z34" s="6">
+      <c r="Y34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z34" s="54">
         <v>83.33</v>
       </c>
-      <c r="AA34" s="23" t="s">
-[...35 lines deleted...]
-      <c r="AM34" s="6"/>
+      <c r="AA34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI34" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL34" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM34" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="4" t="s">
+    <row r="35" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="15"/>
-[...86 lines deleted...]
-      <c r="AM35" s="6"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL35" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM35" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="4" t="s">
+    <row r="36" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B36" s="15"/>
-[...47 lines deleted...]
-      <c r="Z36" s="6">
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z36" s="54">
         <v>58.82</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="54">
         <v>83.33</v>
       </c>
-      <c r="AB36" s="23" t="s">
-[...32 lines deleted...]
-      <c r="AM36" s="6"/>
+      <c r="AB36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI36" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK36" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL36" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM36" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="4" t="s">
+    <row r="37" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="15"/>
-[...20 lines deleted...]
-      <c r="Q37" s="6">
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="32"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="32"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q37" s="54">
         <v>111.11</v>
       </c>
-      <c r="R37" s="6" t="s">
-[...38 lines deleted...]
-      <c r="AE37" s="6">
+      <c r="R37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE37" s="54">
         <v>90.91</v>
       </c>
-      <c r="AF37" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AM37" s="6"/>
+      <c r="AF37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI37" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK37" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL37" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM37" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="4" t="s">
+    <row r="38" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="15"/>
-[...35 lines deleted...]
-      <c r="V38" s="6">
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V38" s="54">
         <v>125</v>
       </c>
-      <c r="W38" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM38" s="6"/>
+      <c r="W38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI38" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK38" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL38" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM38" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="4" t="s">
+    <row r="39" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B39" s="15"/>
-[...47 lines deleted...]
-      <c r="Z39" s="6">
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+      <c r="N39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z39" s="54">
         <v>500</v>
       </c>
-      <c r="AA39" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AE39" s="6">
+      <c r="AA39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE39" s="54">
         <v>200</v>
       </c>
-      <c r="AF39" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AH39" s="6">
+      <c r="AF39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH39" s="54">
         <v>1000</v>
       </c>
-      <c r="AI39" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AM39" s="6"/>
+      <c r="AI39" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM39" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="4" t="s">
+    <row r="40" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="15"/>
-[...65 lines deleted...]
-      <c r="AF40" s="6">
+      <c r="B40" s="32"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF40" s="54">
         <v>100</v>
       </c>
-      <c r="AG40" s="6" t="s">
-[...17 lines deleted...]
-      <c r="AM40" s="6"/>
+      <c r="AG40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI40" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK40" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL40" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM40" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="4" t="s">
+    <row r="41" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="15"/>
-[...11 lines deleted...]
-      <c r="N41" s="4">
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="1">
         <v>38.46</v>
       </c>
-      <c r="O41" s="23" t="s">
-[...2 lines deleted...]
-      <c r="P41" s="4">
+      <c r="O41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P41" s="1">
         <v>55.56</v>
       </c>
-      <c r="Q41" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R41" s="6">
+      <c r="Q41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R41" s="54">
         <v>31.25</v>
       </c>
-      <c r="S41" s="23" t="s">
-[...8 lines deleted...]
-      <c r="V41" s="6">
+      <c r="S41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V41" s="54">
         <v>41.67</v>
       </c>
-      <c r="W41" s="23" t="s">
-[...47 lines deleted...]
-      <c r="AM41" s="6"/>
+      <c r="W41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF41" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG41" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH41" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ41" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK41" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL41" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM41" s="54">
+        <v>76.92</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="4" t="s">
+    <row r="42" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B42" s="15"/>
-[...77 lines deleted...]
-      <c r="AJ42" s="6">
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="S42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF42" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG42" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH42" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ42" s="54">
         <v>40</v>
       </c>
-      <c r="AK42" s="7" t="s">
-[...5 lines deleted...]
-      <c r="AM42" s="6"/>
+      <c r="AK42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL42" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM42" s="54">
+        <v>76.92</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="4" t="s">
+    <row r="43" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="15"/>
-[...68 lines deleted...]
-      <c r="AG43" s="6">
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="W43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="X43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF43" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG43" s="54">
         <v>125</v>
       </c>
-      <c r="AH43" s="6">
+      <c r="AH43" s="54">
         <v>62.5</v>
       </c>
-      <c r="AI43" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AM43" s="6"/>
+      <c r="AI43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ43" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK43" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL43" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM43" s="54" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="17" t="s">
+    <row r="44" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="18"/>
-[...56 lines deleted...]
-      <c r="AC44" s="8">
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
+      <c r="N44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="O44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="P44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="R44" s="68" t="s">
+        <v>49</v>
+      </c>
+      <c r="S44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="T44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="U44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="V44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="W44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="X44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC44" s="57">
         <v>62.5</v>
       </c>
-      <c r="AD44" s="10" t="s">
-[...14 lines deleted...]
-      <c r="AI44" s="8">
+      <c r="AD44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI44" s="57">
         <v>71.430000000000007</v>
       </c>
-      <c r="AJ44" s="10" t="s">
-[...8 lines deleted...]
-      <c r="AM44" s="8"/>
+      <c r="AJ44" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK44" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL44" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM44" s="57" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A45" s="5" t="s">
+    <row r="45" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A45" s="42" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="46" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...177 lines deleted...]
-    <row r="224" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="O4:AQ4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
+    <mergeCell ref="O4:AQ4"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AF6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>