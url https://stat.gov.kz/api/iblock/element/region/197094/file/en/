--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -10,68 +10,68 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3BA7928-9648-4BAB-A02F-3AA541A110E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCE2FCDB-745C-4826-AB89-9352FB46FD3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="14" r:id="rId1"/>
     <sheet name="Conventions" sheetId="13" r:id="rId2"/>
     <sheet name="All population " sheetId="9" r:id="rId3"/>
     <sheet name=" Total mortality rate" sheetId="10" r:id="rId4"/>
     <sheet name="The num.of dec-d inf." sheetId="11" r:id="rId5"/>
     <sheet name="Infant mortality rate" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1615" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1735" uniqueCount="105">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -233,53 +233,50 @@
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
-[...1 lines deleted...]
-  <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
@@ -303,122 +300,125 @@
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Division of social and demographic statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t>Adilshinova Gulshat</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>E-mail:</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>The number of death</t>
   </si>
   <si>
     <t>Number of death (by months)</t>
   </si>
   <si>
     <t>Monthly death toll by region</t>
   </si>
   <si>
     <t>The statistics of those died in the Republic of Kazakhstan is based on the registration of death certificates in the civil status registration authorities</t>
   </si>
   <si>
     <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
   </si>
   <si>
     <t>The data is generated by the date of registration of death certificates</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25848/</t>
   </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87110&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="61">
+  <fonts count="61" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -589,93 +589,89 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -813,50 +809,57 @@
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -1355,77 +1358,77 @@
   </borders>
   <cellStyleXfs count="4816">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2986,194 +2989,194 @@
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...112 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="23" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="33" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="33" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="34" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="39" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4134,52 +4137,52 @@
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -6155,51 +6158,51 @@
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -6258,4935 +6261,4951 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="28" xfId="23" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="19" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="28" xfId="23" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="19" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="23" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4816">
-    <cellStyle name="20% - Акцент1 2" xfId="51" xr:uid="{B22065CD-E5F8-4743-8D09-94271B8DBA52}"/>
-[...4624 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1650" xr:uid="{22F4A660-629C-41A9-84DA-CCEC47959D57}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="52" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент1 2 10 2" xfId="1797" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3816" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент1 2 10 3" xfId="2809" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="53" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент1 2 11 2" xfId="1798" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3817" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент1 2 11 3" xfId="2810" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="54" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 2 12 2" xfId="1799" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3818" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Акцент1 2 12 3" xfId="2811" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="55" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент1 2 13 2" xfId="1800" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3819" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент1 2 13 3" xfId="2812" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="56" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент1 2 14 2" xfId="1801" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3820" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент1 2 14 3" xfId="2813" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="57" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент1 2 15 2" xfId="1802" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент1 2 15 2 2" xfId="3821" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент1 2 15 3" xfId="2814" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="58" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент1 2 16 2" xfId="1803" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Акцент1 2 16 2 2" xfId="3822" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Акцент1 2 16 3" xfId="2815" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="59" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Акцент1 2 17 2" xfId="1804" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - Акцент1 2 17 2 2" xfId="3823" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Акцент1 2 17 3" xfId="2816" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="60" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Акцент1 2 18 2" xfId="1805" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Акцент1 2 18 2 2" xfId="3824" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Акцент1 2 18 3" xfId="2817" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="61" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Акцент1 2 19 2" xfId="1806" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Акцент1 2 19 2 2" xfId="3825" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Акцент1 2 19 3" xfId="2818" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="62" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="1807" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Акцент1 2 2 2 2" xfId="3826" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Акцент1 2 2 3" xfId="2819" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="63" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Акцент1 2 20 2" xfId="1808" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Акцент1 2 20 2 2" xfId="3827" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Акцент1 2 20 3" xfId="2820" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="64" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Акцент1 2 21 2" xfId="1809" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Акцент1 2 21 2 2" xfId="3828" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Акцент1 2 21 3" xfId="2821" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="65" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Акцент1 2 22 2" xfId="1810" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Акцент1 2 22 2 2" xfId="3829" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Акцент1 2 22 3" xfId="2822" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="66" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Акцент1 2 23 2" xfId="1811" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Акцент1 2 23 2 2" xfId="3830" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Акцент1 2 23 3" xfId="2823" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="67" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Акцент1 2 24 2" xfId="1812" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Акцент1 2 24 2 2" xfId="3831" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Акцент1 2 24 3" xfId="2824" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="68" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Акцент1 2 25 2" xfId="1813" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Акцент1 2 25 2 2" xfId="3832" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Акцент1 2 25 3" xfId="2825" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="1779" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Акцент1 2 26 2" xfId="3815" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Акцент1 2 27" xfId="1770" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Акцент1 2 28" xfId="1796" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 2 29" xfId="2808" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="69" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="1814" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Акцент1 2 3 2 2" xfId="3833" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Акцент1 2 3 3" xfId="2826" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="70" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Акцент1 2 4 2" xfId="1815" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Акцент1 2 4 2 2" xfId="3834" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Акцент1 2 4 3" xfId="2827" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="71" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Акцент1 2 5 2" xfId="1816" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Акцент1 2 5 2 2" xfId="3835" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Акцент1 2 5 3" xfId="2828" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="72" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Акцент1 2 6 2" xfId="1817" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Акцент1 2 6 2 2" xfId="3836" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Акцент1 2 6 3" xfId="2829" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="73" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Акцент1 2 7 2" xfId="1818" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Акцент1 2 7 2 2" xfId="3837" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Акцент1 2 7 3" xfId="2830" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="74" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Акцент1 2 8 2" xfId="1819" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Акцент1 2 8 2 2" xfId="3838" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Акцент1 2 8 3" xfId="2831" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="75" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Акцент1 2 9 2" xfId="1820" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Акцент1 2 9 2 2" xfId="3839" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Акцент1 2 9 3" xfId="2832" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="76" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="77" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="20% - Акцент1 3 10 2" xfId="1822" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="20% - Акцент1 3 10 2 2" xfId="3841" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="20% - Акцент1 3 10 3" xfId="2834" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="78" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="20% - Акцент1 3 11 2" xfId="1823" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="20% - Акцент1 3 11 2 2" xfId="3842" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="20% - Акцент1 3 11 3" xfId="2835" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="79" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="20% - Акцент1 3 12 2" xfId="1824" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="20% - Акцент1 3 12 2 2" xfId="3843" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="20% - Акцент1 3 12 3" xfId="2836" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="80" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="20% - Акцент1 3 13 2" xfId="1825" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="20% - Акцент1 3 13 2 2" xfId="3844" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="20% - Акцент1 3 13 3" xfId="2837" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="81" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="20% - Акцент1 3 14 2" xfId="1826" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="20% - Акцент1 3 14 2 2" xfId="3845" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="20% - Акцент1 3 14 3" xfId="2838" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="82" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="20% - Акцент1 3 15 2" xfId="1827" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="20% - Акцент1 3 15 2 2" xfId="3846" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="20% - Акцент1 3 15 3" xfId="2839" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="83" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="20% - Акцент1 3 16 2" xfId="1828" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="20% - Акцент1 3 16 2 2" xfId="3847" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="20% - Акцент1 3 16 3" xfId="2840" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="84" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="20% - Акцент1 3 17 2" xfId="1829" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="20% - Акцент1 3 17 2 2" xfId="3848" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="20% - Акцент1 3 17 3" xfId="2841" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="85" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="20% - Акцент1 3 18 2" xfId="1830" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="20% - Акцент1 3 18 2 2" xfId="3849" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="20% - Акцент1 3 18 3" xfId="2842" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="86" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="20% - Акцент1 3 19 2" xfId="1831" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="20% - Акцент1 3 19 2 2" xfId="3850" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="20% - Акцент1 3 19 3" xfId="2843" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="87" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="20% - Акцент1 3 2 2" xfId="1832" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="20% - Акцент1 3 2 2 2" xfId="3851" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="20% - Акцент1 3 2 3" xfId="2844" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="88" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="20% - Акцент1 3 20 2" xfId="1833" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="20% - Акцент1 3 20 2 2" xfId="3852" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="20% - Акцент1 3 20 3" xfId="2845" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="89" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="20% - Акцент1 3 21 2" xfId="1834" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="20% - Акцент1 3 21 2 2" xfId="3853" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="20% - Акцент1 3 21 3" xfId="2846" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="90" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="20% - Акцент1 3 22 2" xfId="1835" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="20% - Акцент1 3 22 2 2" xfId="3854" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="20% - Акцент1 3 22 3" xfId="2847" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="91" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="20% - Акцент1 3 23 2" xfId="1836" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="20% - Акцент1 3 23 2 2" xfId="3855" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="20% - Акцент1 3 23 3" xfId="2848" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="92" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="20% - Акцент1 3 24 2" xfId="1837" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="20% - Акцент1 3 24 2 2" xfId="3856" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="20% - Акцент1 3 24 3" xfId="2849" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="93" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="20% - Акцент1 3 25 2" xfId="1838" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="20% - Акцент1 3 25 2 2" xfId="3857" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="20% - Акцент1 3 25 3" xfId="2850" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="1821" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="20% - Акцент1 3 26 2" xfId="3840" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="20% - Акцент1 3 27" xfId="2833" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="94" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="20% - Акцент1 3 3 2" xfId="1839" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="20% - Акцент1 3 3 2 2" xfId="3858" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="20% - Акцент1 3 3 3" xfId="2851" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="95" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="20% - Акцент1 3 4 2" xfId="1840" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="20% - Акцент1 3 4 2 2" xfId="3859" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="20% - Акцент1 3 4 3" xfId="2852" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="96" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="20% - Акцент1 3 5 2" xfId="1841" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="20% - Акцент1 3 5 2 2" xfId="3860" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="20% - Акцент1 3 5 3" xfId="2853" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="97" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="20% - Акцент1 3 6 2" xfId="1842" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="20% - Акцент1 3 6 2 2" xfId="3861" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="20% - Акцент1 3 6 3" xfId="2854" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="98" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="20% - Акцент1 3 7 2" xfId="1843" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="20% - Акцент1 3 7 2 2" xfId="3862" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="20% - Акцент1 3 7 3" xfId="2855" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="99" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="20% - Акцент1 3 8 2" xfId="1844" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="20% - Акцент1 3 8 2 2" xfId="3863" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="20% - Акцент1 3 8 3" xfId="2856" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="100" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="20% - Акцент1 3 9 2" xfId="1845" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="20% - Акцент1 3 9 2 2" xfId="3864" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="20% - Акцент1 3 9 3" xfId="2857" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="101" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="102" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="20% - Акцент1 4 10 2" xfId="1847" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="20% - Акцент1 4 10 2 2" xfId="3866" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="20% - Акцент1 4 10 3" xfId="2859" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="103" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="20% - Акцент1 4 11 2" xfId="1848" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="20% - Акцент1 4 11 2 2" xfId="3867" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="20% - Акцент1 4 11 3" xfId="2860" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="104" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="20% - Акцент1 4 12 2" xfId="1849" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="20% - Акцент1 4 12 2 2" xfId="3868" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="20% - Акцент1 4 12 3" xfId="2861" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="105" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="20% - Акцент1 4 13 2" xfId="1850" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="20% - Акцент1 4 13 2 2" xfId="3869" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="20% - Акцент1 4 13 3" xfId="2862" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="106" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="20% - Акцент1 4 14 2" xfId="1851" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="20% - Акцент1 4 14 2 2" xfId="3870" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="20% - Акцент1 4 14 3" xfId="2863" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="107" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="20% - Акцент1 4 15 2" xfId="1852" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="20% - Акцент1 4 15 2 2" xfId="3871" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="20% - Акцент1 4 15 3" xfId="2864" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="108" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="20% - Акцент1 4 16 2" xfId="1853" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="20% - Акцент1 4 16 2 2" xfId="3872" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="20% - Акцент1 4 16 3" xfId="2865" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="109" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="20% - Акцент1 4 17 2" xfId="1854" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="20% - Акцент1 4 17 2 2" xfId="3873" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="20% - Акцент1 4 17 3" xfId="2866" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="110" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="20% - Акцент1 4 18 2" xfId="1855" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="20% - Акцент1 4 18 2 2" xfId="3874" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="20% - Акцент1 4 18 3" xfId="2867" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="111" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="20% - Акцент1 4 19 2" xfId="1856" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="20% - Акцент1 4 19 2 2" xfId="3875" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="20% - Акцент1 4 19 3" xfId="2868" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="112" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="20% - Акцент1 4 2 2" xfId="1857" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="20% - Акцент1 4 2 2 2" xfId="3876" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="20% - Акцент1 4 2 3" xfId="2869" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="113" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="20% - Акцент1 4 20 2" xfId="1858" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="20% - Акцент1 4 20 2 2" xfId="3877" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="20% - Акцент1 4 20 3" xfId="2870" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="114" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="20% - Акцент1 4 21 2" xfId="1859" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="20% - Акцент1 4 21 2 2" xfId="3878" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="20% - Акцент1 4 21 3" xfId="2871" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="115" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="20% - Акцент1 4 22 2" xfId="1860" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="20% - Акцент1 4 22 2 2" xfId="3879" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="20% - Акцент1 4 22 3" xfId="2872" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="116" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="20% - Акцент1 4 23 2" xfId="1861" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="20% - Акцент1 4 23 2 2" xfId="3880" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="20% - Акцент1 4 23 3" xfId="2873" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="117" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="20% - Акцент1 4 24 2" xfId="1862" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="20% - Акцент1 4 24 2 2" xfId="3881" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="20% - Акцент1 4 24 3" xfId="2874" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="118" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="20% - Акцент1 4 25 2" xfId="1863" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="20% - Акцент1 4 25 2 2" xfId="3882" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="20% - Акцент1 4 25 3" xfId="2875" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="1846" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="20% - Акцент1 4 26 2" xfId="3865" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="20% - Акцент1 4 27" xfId="2858" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="119" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="20% - Акцент1 4 3 2" xfId="1864" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="20% - Акцент1 4 3 2 2" xfId="3883" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="20% - Акцент1 4 3 3" xfId="2876" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="120" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="20% - Акцент1 4 4 2" xfId="1865" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="20% - Акцент1 4 4 2 2" xfId="3884" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="20% - Акцент1 4 4 3" xfId="2877" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="121" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="20% - Акцент1 4 5 2" xfId="1866" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="20% - Акцент1 4 5 2 2" xfId="3885" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="20% - Акцент1 4 5 3" xfId="2878" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="122" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="20% - Акцент1 4 6 2" xfId="1867" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="20% - Акцент1 4 6 2 2" xfId="3886" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="20% - Акцент1 4 6 3" xfId="2879" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="123" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="20% - Акцент1 4 7 2" xfId="1868" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="20% - Акцент1 4 7 2 2" xfId="3887" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="20% - Акцент1 4 7 3" xfId="2880" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="124" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="20% - Акцент1 4 8 2" xfId="1869" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="20% - Акцент1 4 8 2 2" xfId="3888" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="20% - Акцент1 4 8 3" xfId="2881" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="125" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="20% - Акцент1 4 9 2" xfId="1870" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="20% - Акцент1 4 9 2 2" xfId="3889" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="20% - Акцент1 4 9 3" xfId="2882" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="126" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="127" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="20% - Акцент1 5 10 2" xfId="1872" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="20% - Акцент1 5 10 2 2" xfId="3891" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="20% - Акцент1 5 10 3" xfId="2884" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="128" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="20% - Акцент1 5 11 2" xfId="1873" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="20% - Акцент1 5 11 2 2" xfId="3892" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="20% - Акцент1 5 11 3" xfId="2885" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="129" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="20% - Акцент1 5 12 2" xfId="1874" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="20% - Акцент1 5 12 2 2" xfId="3893" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="20% - Акцент1 5 12 3" xfId="2886" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="130" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="20% - Акцент1 5 13 2" xfId="1875" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="20% - Акцент1 5 13 2 2" xfId="3894" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="20% - Акцент1 5 13 3" xfId="2887" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="131" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="20% - Акцент1 5 14 2" xfId="1876" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="20% - Акцент1 5 14 2 2" xfId="3895" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="20% - Акцент1 5 14 3" xfId="2888" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="132" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="20% - Акцент1 5 15 2" xfId="1877" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="20% - Акцент1 5 15 2 2" xfId="3896" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="20% - Акцент1 5 15 3" xfId="2889" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="133" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="20% - Акцент1 5 16 2" xfId="1878" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="20% - Акцент1 5 16 2 2" xfId="3897" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="20% - Акцент1 5 16 3" xfId="2890" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="134" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="20% - Акцент1 5 17 2" xfId="1879" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="20% - Акцент1 5 17 2 2" xfId="3898" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="20% - Акцент1 5 17 3" xfId="2891" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="135" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="20% - Акцент1 5 18 2" xfId="1880" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="20% - Акцент1 5 18 2 2" xfId="3899" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="20% - Акцент1 5 18 3" xfId="2892" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="136" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="20% - Акцент1 5 19 2" xfId="1881" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="20% - Акцент1 5 19 2 2" xfId="3900" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="20% - Акцент1 5 19 3" xfId="2893" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="137" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="20% - Акцент1 5 2 2" xfId="1882" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="20% - Акцент1 5 2 2 2" xfId="3901" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="20% - Акцент1 5 2 3" xfId="2894" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="138" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="20% - Акцент1 5 20 2" xfId="1883" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="20% - Акцент1 5 20 2 2" xfId="3902" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="20% - Акцент1 5 20 3" xfId="2895" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="139" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="20% - Акцент1 5 21 2" xfId="1884" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="20% - Акцент1 5 21 2 2" xfId="3903" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="20% - Акцент1 5 21 3" xfId="2896" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="140" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="20% - Акцент1 5 22 2" xfId="1885" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="20% - Акцент1 5 22 2 2" xfId="3904" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="20% - Акцент1 5 22 3" xfId="2897" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="141" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="20% - Акцент1 5 23 2" xfId="1886" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="20% - Акцент1 5 23 2 2" xfId="3905" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="20% - Акцент1 5 23 3" xfId="2898" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="142" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="20% - Акцент1 5 24 2" xfId="1887" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="20% - Акцент1 5 24 2 2" xfId="3906" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="20% - Акцент1 5 24 3" xfId="2899" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="143" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="20% - Акцент1 5 25 2" xfId="1888" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="20% - Акцент1 5 25 2 2" xfId="3907" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="20% - Акцент1 5 25 3" xfId="2900" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="1871" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="20% - Акцент1 5 26 2" xfId="3890" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="20% - Акцент1 5 27" xfId="2883" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="144" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="20% - Акцент1 5 3 2" xfId="1889" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="20% - Акцент1 5 3 2 2" xfId="3908" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="20% - Акцент1 5 3 3" xfId="2901" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="145" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="20% - Акцент1 5 4 2" xfId="1890" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="20% - Акцент1 5 4 2 2" xfId="3909" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="20% - Акцент1 5 4 3" xfId="2902" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="146" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="20% - Акцент1 5 5 2" xfId="1891" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="20% - Акцент1 5 5 2 2" xfId="3910" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="20% - Акцент1 5 5 3" xfId="2903" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="147" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="20% - Акцент1 5 6 2" xfId="1892" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="20% - Акцент1 5 6 2 2" xfId="3911" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="20% - Акцент1 5 6 3" xfId="2904" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="148" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="20% - Акцент1 5 7 2" xfId="1893" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="20% - Акцент1 5 7 2 2" xfId="3912" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="20% - Акцент1 5 7 3" xfId="2905" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="149" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="20% - Акцент1 5 8 2" xfId="1894" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="20% - Акцент1 5 8 2 2" xfId="3913" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="20% - Акцент1 5 8 3" xfId="2906" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="150" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="20% - Акцент1 5 9 2" xfId="1895" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="20% - Акцент1 5 9 2 2" xfId="3914" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="20% - Акцент1 5 9 3" xfId="2907" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="151" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="152" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="20% - Акцент1 6 10 2" xfId="1897" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="20% - Акцент1 6 10 2 2" xfId="3916" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="20% - Акцент1 6 10 3" xfId="2909" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="153" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="20% - Акцент1 6 11 2" xfId="1898" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="20% - Акцент1 6 11 2 2" xfId="3917" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="20% - Акцент1 6 11 3" xfId="2910" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="154" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="20% - Акцент1 6 12 2" xfId="1899" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="20% - Акцент1 6 12 2 2" xfId="3918" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="20% - Акцент1 6 12 3" xfId="2911" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="155" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="20% - Акцент1 6 13 2" xfId="1900" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="20% - Акцент1 6 13 2 2" xfId="3919" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="20% - Акцент1 6 13 3" xfId="2912" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="156" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="20% - Акцент1 6 14 2" xfId="1901" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="20% - Акцент1 6 14 2 2" xfId="3920" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="20% - Акцент1 6 14 3" xfId="2913" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="157" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="20% - Акцент1 6 15 2" xfId="1902" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="20% - Акцент1 6 15 2 2" xfId="3921" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="20% - Акцент1 6 15 3" xfId="2914" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="158" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="20% - Акцент1 6 16 2" xfId="1903" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="20% - Акцент1 6 16 2 2" xfId="3922" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="20% - Акцент1 6 16 3" xfId="2915" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="159" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="20% - Акцент1 6 17 2" xfId="1904" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="20% - Акцент1 6 17 2 2" xfId="3923" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="20% - Акцент1 6 17 3" xfId="2916" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="160" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="20% - Акцент1 6 18 2" xfId="1905" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="20% - Акцент1 6 18 2 2" xfId="3924" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="20% - Акцент1 6 18 3" xfId="2917" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="161" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="20% - Акцент1 6 19 2" xfId="1906" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="20% - Акцент1 6 19 2 2" xfId="3925" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="20% - Акцент1 6 19 3" xfId="2918" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="162" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="20% - Акцент1 6 2 2" xfId="1907" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="20% - Акцент1 6 2 2 2" xfId="3926" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="20% - Акцент1 6 2 3" xfId="2919" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="163" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="20% - Акцент1 6 20 2" xfId="1908" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="20% - Акцент1 6 20 2 2" xfId="3927" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="20% - Акцент1 6 20 3" xfId="2920" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="164" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="20% - Акцент1 6 21 2" xfId="1909" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="20% - Акцент1 6 21 2 2" xfId="3928" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="20% - Акцент1 6 21 3" xfId="2921" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="165" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="20% - Акцент1 6 22 2" xfId="1910" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="20% - Акцент1 6 22 2 2" xfId="3929" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="20% - Акцент1 6 22 3" xfId="2922" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="166" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="20% - Акцент1 6 23 2" xfId="1911" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="20% - Акцент1 6 23 2 2" xfId="3930" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="20% - Акцент1 6 23 3" xfId="2923" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="167" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="20% - Акцент1 6 24 2" xfId="1912" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="20% - Акцент1 6 24 2 2" xfId="3931" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="20% - Акцент1 6 24 3" xfId="2924" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="168" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="20% - Акцент1 6 25 2" xfId="1913" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="20% - Акцент1 6 25 2 2" xfId="3932" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="20% - Акцент1 6 25 3" xfId="2925" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="1896" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="20% - Акцент1 6 26 2" xfId="3915" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="20% - Акцент1 6 27" xfId="2908" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="169" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="20% - Акцент1 6 3 2" xfId="1914" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="20% - Акцент1 6 3 2 2" xfId="3933" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="20% - Акцент1 6 3 3" xfId="2926" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="170" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="20% - Акцент1 6 4 2" xfId="1915" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="20% - Акцент1 6 4 2 2" xfId="3934" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="20% - Акцент1 6 4 3" xfId="2927" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="171" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="20% - Акцент1 6 5 2" xfId="1916" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="20% - Акцент1 6 5 2 2" xfId="3935" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="20% - Акцент1 6 5 3" xfId="2928" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="172" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="20% - Акцент1 6 6 2" xfId="1917" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="20% - Акцент1 6 6 2 2" xfId="3936" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="20% - Акцент1 6 6 3" xfId="2929" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="173" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="20% - Акцент1 6 7 2" xfId="1918" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="20% - Акцент1 6 7 2 2" xfId="3937" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="20% - Акцент1 6 7 3" xfId="2930" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="174" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="20% - Акцент1 6 8 2" xfId="1919" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="20% - Акцент1 6 8 2 2" xfId="3938" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="20% - Акцент1 6 8 3" xfId="2931" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="175" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="20% - Акцент1 6 9 2" xfId="1920" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="20% - Акцент1 6 9 2 2" xfId="3939" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="20% - Акцент1 6 9 3" xfId="2932" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="176" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="177" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="20% - Акцент1 7 10 2" xfId="1922" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="20% - Акцент1 7 10 2 2" xfId="3941" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="20% - Акцент1 7 10 3" xfId="2934" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="178" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="20% - Акцент1 7 11 2" xfId="1923" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="20% - Акцент1 7 11 2 2" xfId="3942" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="20% - Акцент1 7 11 3" xfId="2935" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="179" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="20% - Акцент1 7 12 2" xfId="1924" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="20% - Акцент1 7 12 2 2" xfId="3943" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="20% - Акцент1 7 12 3" xfId="2936" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="180" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="20% - Акцент1 7 13 2" xfId="1925" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="20% - Акцент1 7 13 2 2" xfId="3944" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="20% - Акцент1 7 13 3" xfId="2937" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="181" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="20% - Акцент1 7 14 2" xfId="1926" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="20% - Акцент1 7 14 2 2" xfId="3945" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="20% - Акцент1 7 14 3" xfId="2938" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="182" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="20% - Акцент1 7 15 2" xfId="1927" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="20% - Акцент1 7 15 2 2" xfId="3946" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="20% - Акцент1 7 15 3" xfId="2939" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="183" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="20% - Акцент1 7 16 2" xfId="1928" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="20% - Акцент1 7 16 2 2" xfId="3947" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="20% - Акцент1 7 16 3" xfId="2940" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="184" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="20% - Акцент1 7 17 2" xfId="1929" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="20% - Акцент1 7 17 2 2" xfId="3948" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="20% - Акцент1 7 17 3" xfId="2941" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="185" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="20% - Акцент1 7 18 2" xfId="1930" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="20% - Акцент1 7 18 2 2" xfId="3949" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="20% - Акцент1 7 18 3" xfId="2942" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="186" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="20% - Акцент1 7 19 2" xfId="1931" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="20% - Акцент1 7 19 2 2" xfId="3950" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="20% - Акцент1 7 19 3" xfId="2943" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="187" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="20% - Акцент1 7 2 2" xfId="1932" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="20% - Акцент1 7 2 2 2" xfId="3951" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="20% - Акцент1 7 2 3" xfId="2944" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="188" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="20% - Акцент1 7 20 2" xfId="1933" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="20% - Акцент1 7 20 2 2" xfId="3952" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="20% - Акцент1 7 20 3" xfId="2945" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="189" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="20% - Акцент1 7 21 2" xfId="1934" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="20% - Акцент1 7 21 2 2" xfId="3953" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="20% - Акцент1 7 21 3" xfId="2946" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="190" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="20% - Акцент1 7 22 2" xfId="1935" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="20% - Акцент1 7 22 2 2" xfId="3954" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="20% - Акцент1 7 22 3" xfId="2947" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="191" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="20% - Акцент1 7 23 2" xfId="1936" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="20% - Акцент1 7 23 2 2" xfId="3955" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="20% - Акцент1 7 23 3" xfId="2948" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="192" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="20% - Акцент1 7 24 2" xfId="1937" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="20% - Акцент1 7 24 2 2" xfId="3956" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="20% - Акцент1 7 24 3" xfId="2949" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="193" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="20% - Акцент1 7 25 2" xfId="1938" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="20% - Акцент1 7 25 2 2" xfId="3957" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="20% - Акцент1 7 25 3" xfId="2950" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="1921" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="20% - Акцент1 7 26 2" xfId="3940" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="20% - Акцент1 7 27" xfId="2933" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="194" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="20% - Акцент1 7 3 2" xfId="1939" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="20% - Акцент1 7 3 2 2" xfId="3958" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="20% - Акцент1 7 3 3" xfId="2951" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="195" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="20% - Акцент1 7 4 2" xfId="1940" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="20% - Акцент1 7 4 2 2" xfId="3959" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="20% - Акцент1 7 4 3" xfId="2952" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="196" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="20% - Акцент1 7 5 2" xfId="1941" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="20% - Акцент1 7 5 2 2" xfId="3960" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="20% - Акцент1 7 5 3" xfId="2953" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="197" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="20% - Акцент1 7 6 2" xfId="1942" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="20% - Акцент1 7 6 2 2" xfId="3961" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="20% - Акцент1 7 6 3" xfId="2954" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="198" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="20% - Акцент1 7 7 2" xfId="1943" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="20% - Акцент1 7 7 2 2" xfId="3962" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="20% - Акцент1 7 7 3" xfId="2955" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="199" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="20% - Акцент1 7 8 2" xfId="1944" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="20% - Акцент1 7 8 2 2" xfId="3963" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="20% - Акцент1 7 8 3" xfId="2956" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="200" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="20% - Акцент1 7 9 2" xfId="1945" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="20% - Акцент1 7 9 2 2" xfId="3964" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="20% - Акцент1 7 9 3" xfId="2957" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="201" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="202" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="20% - Акцент1 8 10 2" xfId="1947" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="20% - Акцент1 8 10 2 2" xfId="3966" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="20% - Акцент1 8 10 3" xfId="2959" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="203" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="20% - Акцент1 8 11 2" xfId="1948" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="20% - Акцент1 8 11 2 2" xfId="3967" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="20% - Акцент1 8 11 3" xfId="2960" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="204" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="20% - Акцент1 8 12 2" xfId="1949" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="20% - Акцент1 8 12 2 2" xfId="3968" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="20% - Акцент1 8 12 3" xfId="2961" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="205" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="20% - Акцент1 8 13 2" xfId="1950" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="20% - Акцент1 8 13 2 2" xfId="3969" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="20% - Акцент1 8 13 3" xfId="2962" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="206" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="20% - Акцент1 8 14 2" xfId="1951" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="20% - Акцент1 8 14 2 2" xfId="3970" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="20% - Акцент1 8 14 3" xfId="2963" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="207" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="20% - Акцент1 8 15 2" xfId="1952" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="20% - Акцент1 8 15 2 2" xfId="3971" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="20% - Акцент1 8 15 3" xfId="2964" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="208" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="20% - Акцент1 8 16 2" xfId="1953" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="20% - Акцент1 8 16 2 2" xfId="3972" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="20% - Акцент1 8 16 3" xfId="2965" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="209" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="20% - Акцент1 8 17 2" xfId="1954" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="20% - Акцент1 8 17 2 2" xfId="3973" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="20% - Акцент1 8 17 3" xfId="2966" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="210" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="20% - Акцент1 8 18 2" xfId="1955" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="20% - Акцент1 8 18 2 2" xfId="3974" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="20% - Акцент1 8 18 3" xfId="2967" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="211" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="20% - Акцент1 8 19 2" xfId="1956" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="20% - Акцент1 8 19 2 2" xfId="3975" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="20% - Акцент1 8 19 3" xfId="2968" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="212" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="20% - Акцент1 8 2 2" xfId="1957" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="20% - Акцент1 8 2 2 2" xfId="3976" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="20% - Акцент1 8 2 3" xfId="2969" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="213" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="20% - Акцент1 8 20 2" xfId="1958" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="20% - Акцент1 8 20 2 2" xfId="3977" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="20% - Акцент1 8 20 3" xfId="2970" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="214" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="20% - Акцент1 8 21 2" xfId="1959" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="20% - Акцент1 8 21 2 2" xfId="3978" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="20% - Акцент1 8 21 3" xfId="2971" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="215" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="20% - Акцент1 8 22 2" xfId="1960" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="20% - Акцент1 8 22 2 2" xfId="3979" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="20% - Акцент1 8 22 3" xfId="2972" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="216" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="20% - Акцент1 8 23 2" xfId="1961" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="20% - Акцент1 8 23 2 2" xfId="3980" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="20% - Акцент1 8 23 3" xfId="2973" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="217" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="20% - Акцент1 8 24 2" xfId="1962" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="20% - Акцент1 8 24 2 2" xfId="3981" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="20% - Акцент1 8 24 3" xfId="2974" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="218" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="20% - Акцент1 8 25 2" xfId="1963" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="20% - Акцент1 8 25 2 2" xfId="3982" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="20% - Акцент1 8 25 3" xfId="2975" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="1946" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="20% - Акцент1 8 26 2" xfId="3965" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="20% - Акцент1 8 27" xfId="2958" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="219" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="20% - Акцент1 8 3 2" xfId="1964" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="20% - Акцент1 8 3 2 2" xfId="3983" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="20% - Акцент1 8 3 3" xfId="2976" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="220" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="20% - Акцент1 8 4 2" xfId="1965" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="20% - Акцент1 8 4 2 2" xfId="3984" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="20% - Акцент1 8 4 3" xfId="2977" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="221" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="20% - Акцент1 8 5 2" xfId="1966" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="20% - Акцент1 8 5 2 2" xfId="3985" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="20% - Акцент1 8 5 3" xfId="2978" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="222" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="20% - Акцент1 8 6 2" xfId="1967" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="20% - Акцент1 8 6 2 2" xfId="3986" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="20% - Акцент1 8 6 3" xfId="2979" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="223" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="20% - Акцент1 8 7 2" xfId="1968" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="20% - Акцент1 8 7 2 2" xfId="3987" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="20% - Акцент1 8 7 3" xfId="2980" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="224" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="20% - Акцент1 8 8 2" xfId="1969" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="20% - Акцент1 8 8 2 2" xfId="3988" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="20% - Акцент1 8 8 3" xfId="2981" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="225" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="20% - Акцент1 8 9 2" xfId="1970" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="20% - Акцент1 8 9 2 2" xfId="3989" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="20% - Акцент1 8 9 3" xfId="2982" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="226" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="227" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="20% - Акцент1 9 10 2" xfId="1972" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="20% - Акцент1 9 10 2 2" xfId="3991" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="20% - Акцент1 9 10 3" xfId="2984" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="228" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="20% - Акцент1 9 11 2" xfId="1973" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="20% - Акцент1 9 11 2 2" xfId="3992" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="20% - Акцент1 9 11 3" xfId="2985" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="229" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="20% - Акцент1 9 12 2" xfId="1974" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="20% - Акцент1 9 12 2 2" xfId="3993" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="20% - Акцент1 9 12 3" xfId="2986" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="230" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="20% - Акцент1 9 13 2" xfId="1975" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="20% - Акцент1 9 13 2 2" xfId="3994" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="20% - Акцент1 9 13 3" xfId="2987" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="231" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="20% - Акцент1 9 14 2" xfId="1976" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="20% - Акцент1 9 14 2 2" xfId="3995" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="20% - Акцент1 9 14 3" xfId="2988" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="232" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="20% - Акцент1 9 15 2" xfId="1977" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="20% - Акцент1 9 15 2 2" xfId="3996" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="20% - Акцент1 9 15 3" xfId="2989" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="233" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="20% - Акцент1 9 16 2" xfId="1978" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="20% - Акцент1 9 16 2 2" xfId="3997" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="20% - Акцент1 9 16 3" xfId="2990" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="234" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="20% - Акцент1 9 17 2" xfId="1979" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="20% - Акцент1 9 17 2 2" xfId="3998" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="20% - Акцент1 9 17 3" xfId="2991" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="235" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="20% - Акцент1 9 18 2" xfId="1980" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="20% - Акцент1 9 18 2 2" xfId="3999" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="20% - Акцент1 9 18 3" xfId="2992" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="236" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="20% - Акцент1 9 19 2" xfId="1981" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="20% - Акцент1 9 19 2 2" xfId="4000" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="20% - Акцент1 9 19 3" xfId="2993" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="237" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="20% - Акцент1 9 2 2" xfId="1982" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="20% - Акцент1 9 2 2 2" xfId="4001" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="20% - Акцент1 9 2 3" xfId="2994" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="238" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="20% - Акцент1 9 20 2" xfId="1983" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="20% - Акцент1 9 20 2 2" xfId="4002" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="20% - Акцент1 9 20 3" xfId="2995" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="239" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="20% - Акцент1 9 21 2" xfId="1984" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="20% - Акцент1 9 21 2 2" xfId="4003" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="20% - Акцент1 9 21 3" xfId="2996" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="240" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="20% - Акцент1 9 22 2" xfId="1985" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="20% - Акцент1 9 22 2 2" xfId="4004" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="20% - Акцент1 9 22 3" xfId="2997" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="241" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="20% - Акцент1 9 23 2" xfId="1986" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="20% - Акцент1 9 23 2 2" xfId="4005" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="20% - Акцент1 9 23 3" xfId="2998" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="242" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="20% - Акцент1 9 24 2" xfId="1987" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="20% - Акцент1 9 24 2 2" xfId="4006" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="20% - Акцент1 9 24 3" xfId="2999" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="243" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="20% - Акцент1 9 25 2" xfId="1988" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="20% - Акцент1 9 25 2 2" xfId="4007" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="20% - Акцент1 9 25 3" xfId="3000" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="1971" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="20% - Акцент1 9 26 2" xfId="3990" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="20% - Акцент1 9 27" xfId="2983" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="244" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="20% - Акцент1 9 3 2" xfId="1989" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="20% - Акцент1 9 3 2 2" xfId="4008" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="20% - Акцент1 9 3 3" xfId="3001" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="245" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="20% - Акцент1 9 4 2" xfId="1990" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="20% - Акцент1 9 4 2 2" xfId="4009" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="20% - Акцент1 9 4 3" xfId="3002" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="246" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="20% - Акцент1 9 5 2" xfId="1991" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="20% - Акцент1 9 5 2 2" xfId="4010" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="20% - Акцент1 9 5 3" xfId="3003" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="247" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="20% - Акцент1 9 6 2" xfId="1992" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="20% - Акцент1 9 6 2 2" xfId="4011" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="20% - Акцент1 9 6 3" xfId="3004" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="248" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="20% - Акцент1 9 7 2" xfId="1993" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="20% - Акцент1 9 7 2 2" xfId="4012" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="20% - Акцент1 9 7 3" xfId="3005" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="249" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="20% - Акцент1 9 8 2" xfId="1994" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="20% - Акцент1 9 8 2 2" xfId="4013" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="20% - Акцент1 9 8 3" xfId="3006" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="250" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="20% - Акцент1 9 9 2" xfId="1995" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="20% - Акцент1 9 9 2 2" xfId="4014" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="20% - Акцент1 9 9 3" xfId="3007" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="251" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="252" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="20% - Акцент2 2 10 2" xfId="1997" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="20% - Акцент2 2 10 2 2" xfId="4016" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="20% - Акцент2 2 10 3" xfId="3009" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="253" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="20% - Акцент2 2 11 2" xfId="1998" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="20% - Акцент2 2 11 2 2" xfId="4017" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="20% - Акцент2 2 11 3" xfId="3010" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="254" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="20% - Акцент2 2 12 2" xfId="1999" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="20% - Акцент2 2 12 2 2" xfId="4018" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="20% - Акцент2 2 12 3" xfId="3011" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="255" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="20% - Акцент2 2 13 2" xfId="2000" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="20% - Акцент2 2 13 2 2" xfId="4019" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="20% - Акцент2 2 13 3" xfId="3012" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="256" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="20% - Акцент2 2 14 2" xfId="2001" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="20% - Акцент2 2 14 2 2" xfId="4020" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="20% - Акцент2 2 14 3" xfId="3013" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="257" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="20% - Акцент2 2 15 2" xfId="2002" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="20% - Акцент2 2 15 2 2" xfId="4021" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="20% - Акцент2 2 15 3" xfId="3014" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="258" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="20% - Акцент2 2 16 2" xfId="2003" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="20% - Акцент2 2 16 2 2" xfId="4022" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="20% - Акцент2 2 16 3" xfId="3015" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="259" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="20% - Акцент2 2 17 2" xfId="2004" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="20% - Акцент2 2 17 2 2" xfId="4023" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="20% - Акцент2 2 17 3" xfId="3016" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="260" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="20% - Акцент2 2 18 2" xfId="2005" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="20% - Акцент2 2 18 2 2" xfId="4024" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="20% - Акцент2 2 18 3" xfId="3017" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="261" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="20% - Акцент2 2 19 2" xfId="2006" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="20% - Акцент2 2 19 2 2" xfId="4025" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="20% - Акцент2 2 19 3" xfId="3018" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="262" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="2007" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="20% - Акцент2 2 2 2 2" xfId="4026" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="20% - Акцент2 2 2 3" xfId="3019" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="263" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="20% - Акцент2 2 20 2" xfId="2008" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="20% - Акцент2 2 20 2 2" xfId="4027" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="20% - Акцент2 2 20 3" xfId="3020" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="264" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="20% - Акцент2 2 21 2" xfId="2009" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="20% - Акцент2 2 21 2 2" xfId="4028" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="20% - Акцент2 2 21 3" xfId="3021" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="265" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="20% - Акцент2 2 22 2" xfId="2010" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="20% - Акцент2 2 22 2 2" xfId="4029" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="20% - Акцент2 2 22 3" xfId="3022" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="266" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="20% - Акцент2 2 23 2" xfId="2011" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="20% - Акцент2 2 23 2 2" xfId="4030" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="20% - Акцент2 2 23 3" xfId="3023" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="267" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="20% - Акцент2 2 24 2" xfId="2012" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="20% - Акцент2 2 24 2 2" xfId="4031" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="20% - Акцент2 2 24 3" xfId="3024" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="268" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="20% - Акцент2 2 25 2" xfId="2013" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="20% - Акцент2 2 25 2 2" xfId="4032" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="20% - Акцент2 2 25 3" xfId="3025" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="1780" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="20% - Акцент2 2 26 2" xfId="4015" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="20% - Акцент2 2 27" xfId="1771" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="20% - Акцент2 2 28" xfId="1996" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="20% - Акцент2 2 29" xfId="3008" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="269" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="2014" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="20% - Акцент2 2 3 2 2" xfId="4033" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="20% - Акцент2 2 3 3" xfId="3026" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="270" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="20% - Акцент2 2 4 2" xfId="2015" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="20% - Акцент2 2 4 2 2" xfId="4034" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="20% - Акцент2 2 4 3" xfId="3027" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="271" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="20% - Акцент2 2 5 2" xfId="2016" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="20% - Акцент2 2 5 2 2" xfId="4035" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="20% - Акцент2 2 5 3" xfId="3028" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="272" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="20% - Акцент2 2 6 2" xfId="2017" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="20% - Акцент2 2 6 2 2" xfId="4036" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="20% - Акцент2 2 6 3" xfId="3029" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="273" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="20% - Акцент2 2 7 2" xfId="2018" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="20% - Акцент2 2 7 2 2" xfId="4037" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="20% - Акцент2 2 7 3" xfId="3030" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="274" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="20% - Акцент2 2 8 2" xfId="2019" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="20% - Акцент2 2 8 2 2" xfId="4038" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="20% - Акцент2 2 8 3" xfId="3031" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="275" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="20% - Акцент2 2 9 2" xfId="2020" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="20% - Акцент2 2 9 2 2" xfId="4039" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="20% - Акцент2 2 9 3" xfId="3032" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="276" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="277" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="20% - Акцент2 3 10 2" xfId="2022" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="20% - Акцент2 3 10 2 2" xfId="4041" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="20% - Акцент2 3 10 3" xfId="3034" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="278" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="20% - Акцент2 3 11 2" xfId="2023" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="20% - Акцент2 3 11 2 2" xfId="4042" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="20% - Акцент2 3 11 3" xfId="3035" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="279" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="20% - Акцент2 3 12 2" xfId="2024" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="20% - Акцент2 3 12 2 2" xfId="4043" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="20% - Акцент2 3 12 3" xfId="3036" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="280" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="20% - Акцент2 3 13 2" xfId="2025" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="20% - Акцент2 3 13 2 2" xfId="4044" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="20% - Акцент2 3 13 3" xfId="3037" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="281" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="20% - Акцент2 3 14 2" xfId="2026" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="20% - Акцент2 3 14 2 2" xfId="4045" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="20% - Акцент2 3 14 3" xfId="3038" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="282" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="20% - Акцент2 3 15 2" xfId="2027" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="20% - Акцент2 3 15 2 2" xfId="4046" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="20% - Акцент2 3 15 3" xfId="3039" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="283" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="20% - Акцент2 3 16 2" xfId="2028" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="20% - Акцент2 3 16 2 2" xfId="4047" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="20% - Акцент2 3 16 3" xfId="3040" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="284" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="20% - Акцент2 3 17 2" xfId="2029" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="20% - Акцент2 3 17 2 2" xfId="4048" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="20% - Акцент2 3 17 3" xfId="3041" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="285" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="20% - Акцент2 3 18 2" xfId="2030" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="20% - Акцент2 3 18 2 2" xfId="4049" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="20% - Акцент2 3 18 3" xfId="3042" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="286" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="20% - Акцент2 3 19 2" xfId="2031" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="20% - Акцент2 3 19 2 2" xfId="4050" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="20% - Акцент2 3 19 3" xfId="3043" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="287" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="2032" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="20% - Акцент2 3 2 2 2" xfId="4051" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="20% - Акцент2 3 2 3" xfId="3044" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="288" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="20% - Акцент2 3 20 2" xfId="2033" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="20% - Акцент2 3 20 2 2" xfId="4052" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="20% - Акцент2 3 20 3" xfId="3045" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="289" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="20% - Акцент2 3 21 2" xfId="2034" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="20% - Акцент2 3 21 2 2" xfId="4053" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="20% - Акцент2 3 21 3" xfId="3046" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="290" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="20% - Акцент2 3 22 2" xfId="2035" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="20% - Акцент2 3 22 2 2" xfId="4054" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="20% - Акцент2 3 22 3" xfId="3047" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="291" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="20% - Акцент2 3 23 2" xfId="2036" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="20% - Акцент2 3 23 2 2" xfId="4055" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="20% - Акцент2 3 23 3" xfId="3048" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="292" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="20% - Акцент2 3 24 2" xfId="2037" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="20% - Акцент2 3 24 2 2" xfId="4056" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="20% - Акцент2 3 24 3" xfId="3049" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="293" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="20% - Акцент2 3 25 2" xfId="2038" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="20% - Акцент2 3 25 2 2" xfId="4057" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="20% - Акцент2 3 25 3" xfId="3050" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="2021" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="20% - Акцент2 3 26 2" xfId="4040" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="20% - Акцент2 3 27" xfId="3033" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="294" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="20% - Акцент2 3 3 2" xfId="2039" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="20% - Акцент2 3 3 2 2" xfId="4058" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="20% - Акцент2 3 3 3" xfId="3051" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="295" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="20% - Акцент2 3 4 2" xfId="2040" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="20% - Акцент2 3 4 2 2" xfId="4059" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="20% - Акцент2 3 4 3" xfId="3052" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="296" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="20% - Акцент2 3 5 2" xfId="2041" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="20% - Акцент2 3 5 2 2" xfId="4060" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="20% - Акцент2 3 5 3" xfId="3053" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="297" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="20% - Акцент2 3 6 2" xfId="2042" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="20% - Акцент2 3 6 2 2" xfId="4061" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="20% - Акцент2 3 6 3" xfId="3054" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="298" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="20% - Акцент2 3 7 2" xfId="2043" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="20% - Акцент2 3 7 2 2" xfId="4062" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="20% - Акцент2 3 7 3" xfId="3055" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="299" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="20% - Акцент2 3 8 2" xfId="2044" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="20% - Акцент2 3 8 2 2" xfId="4063" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="20% - Акцент2 3 8 3" xfId="3056" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="300" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="20% - Акцент2 3 9 2" xfId="2045" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="20% - Акцент2 3 9 2 2" xfId="4064" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="20% - Акцент2 3 9 3" xfId="3057" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="301" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="302" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="20% - Акцент2 4 10 2" xfId="2047" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="20% - Акцент2 4 10 2 2" xfId="4066" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="20% - Акцент2 4 10 3" xfId="3059" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="303" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="20% - Акцент2 4 11 2" xfId="2048" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="20% - Акцент2 4 11 2 2" xfId="4067" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="20% - Акцент2 4 11 3" xfId="3060" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="304" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="20% - Акцент2 4 12 2" xfId="2049" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="20% - Акцент2 4 12 2 2" xfId="4068" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="20% - Акцент2 4 12 3" xfId="3061" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="305" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="20% - Акцент2 4 13 2" xfId="2050" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="20% - Акцент2 4 13 2 2" xfId="4069" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="20% - Акцент2 4 13 3" xfId="3062" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="306" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="20% - Акцент2 4 14 2" xfId="2051" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="20% - Акцент2 4 14 2 2" xfId="4070" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="20% - Акцент2 4 14 3" xfId="3063" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="307" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="20% - Акцент2 4 15 2" xfId="2052" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="20% - Акцент2 4 15 2 2" xfId="4071" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="20% - Акцент2 4 15 3" xfId="3064" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="308" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="20% - Акцент2 4 16 2" xfId="2053" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="20% - Акцент2 4 16 2 2" xfId="4072" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="20% - Акцент2 4 16 3" xfId="3065" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="309" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="20% - Акцент2 4 17 2" xfId="2054" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="20% - Акцент2 4 17 2 2" xfId="4073" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="20% - Акцент2 4 17 3" xfId="3066" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="310" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="20% - Акцент2 4 18 2" xfId="2055" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="20% - Акцент2 4 18 2 2" xfId="4074" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="20% - Акцент2 4 18 3" xfId="3067" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="311" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="20% - Акцент2 4 19 2" xfId="2056" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="20% - Акцент2 4 19 2 2" xfId="4075" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="20% - Акцент2 4 19 3" xfId="3068" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="312" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="2057" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="20% - Акцент2 4 2 2 2" xfId="4076" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="20% - Акцент2 4 2 3" xfId="3069" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="313" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="20% - Акцент2 4 20 2" xfId="2058" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="20% - Акцент2 4 20 2 2" xfId="4077" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="20% - Акцент2 4 20 3" xfId="3070" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="314" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="20% - Акцент2 4 21 2" xfId="2059" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="20% - Акцент2 4 21 2 2" xfId="4078" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="20% - Акцент2 4 21 3" xfId="3071" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="315" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="20% - Акцент2 4 22 2" xfId="2060" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="20% - Акцент2 4 22 2 2" xfId="4079" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="20% - Акцент2 4 22 3" xfId="3072" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="316" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="20% - Акцент2 4 23 2" xfId="2061" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="20% - Акцент2 4 23 2 2" xfId="4080" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="20% - Акцент2 4 23 3" xfId="3073" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="317" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="20% - Акцент2 4 24 2" xfId="2062" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="20% - Акцент2 4 24 2 2" xfId="4081" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="20% - Акцент2 4 24 3" xfId="3074" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="318" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="20% - Акцент2 4 25 2" xfId="2063" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="20% - Акцент2 4 25 2 2" xfId="4082" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="20% - Акцент2 4 25 3" xfId="3075" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="2046" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="20% - Акцент2 4 26 2" xfId="4065" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="20% - Акцент2 4 27" xfId="3058" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="319" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="20% - Акцент2 4 3 2" xfId="2064" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="20% - Акцент2 4 3 2 2" xfId="4083" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="20% - Акцент2 4 3 3" xfId="3076" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="320" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="20% - Акцент2 4 4 2" xfId="2065" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="20% - Акцент2 4 4 2 2" xfId="4084" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="20% - Акцент2 4 4 3" xfId="3077" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="321" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="20% - Акцент2 4 5 2" xfId="2066" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="20% - Акцент2 4 5 2 2" xfId="4085" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="20% - Акцент2 4 5 3" xfId="3078" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="322" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="20% - Акцент2 4 6 2" xfId="2067" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="20% - Акцент2 4 6 2 2" xfId="4086" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="20% - Акцент2 4 6 3" xfId="3079" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="323" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="20% - Акцент2 4 7 2" xfId="2068" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="20% - Акцент2 4 7 2 2" xfId="4087" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="20% - Акцент2 4 7 3" xfId="3080" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="324" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="20% - Акцент2 4 8 2" xfId="2069" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="20% - Акцент2 4 8 2 2" xfId="4088" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="20% - Акцент2 4 8 3" xfId="3081" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="325" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="20% - Акцент2 4 9 2" xfId="2070" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="20% - Акцент2 4 9 2 2" xfId="4089" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="20% - Акцент2 4 9 3" xfId="3082" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="326" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="327" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="20% - Акцент2 5 10 2" xfId="2072" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="20% - Акцент2 5 10 2 2" xfId="4091" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="20% - Акцент2 5 10 3" xfId="3084" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="328" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="20% - Акцент2 5 11 2" xfId="2073" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="20% - Акцент2 5 11 2 2" xfId="4092" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="20% - Акцент2 5 11 3" xfId="3085" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="329" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="20% - Акцент2 5 12 2" xfId="2074" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="20% - Акцент2 5 12 2 2" xfId="4093" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="20% - Акцент2 5 12 3" xfId="3086" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="330" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="20% - Акцент2 5 13 2" xfId="2075" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="20% - Акцент2 5 13 2 2" xfId="4094" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="20% - Акцент2 5 13 3" xfId="3087" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="331" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="20% - Акцент2 5 14 2" xfId="2076" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="20% - Акцент2 5 14 2 2" xfId="4095" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="20% - Акцент2 5 14 3" xfId="3088" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="332" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="20% - Акцент2 5 15 2" xfId="2077" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="20% - Акцент2 5 15 2 2" xfId="4096" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="20% - Акцент2 5 15 3" xfId="3089" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="333" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="20% - Акцент2 5 16 2" xfId="2078" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="20% - Акцент2 5 16 2 2" xfId="4097" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="20% - Акцент2 5 16 3" xfId="3090" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="334" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="20% - Акцент2 5 17 2" xfId="2079" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="20% - Акцент2 5 17 2 2" xfId="4098" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="20% - Акцент2 5 17 3" xfId="3091" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="335" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="20% - Акцент2 5 18 2" xfId="2080" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="20% - Акцент2 5 18 2 2" xfId="4099" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="20% - Акцент2 5 18 3" xfId="3092" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="336" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="20% - Акцент2 5 19 2" xfId="2081" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="20% - Акцент2 5 19 2 2" xfId="4100" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="20% - Акцент2 5 19 3" xfId="3093" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="337" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="20% - Акцент2 5 2 2" xfId="2082" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="20% - Акцент2 5 2 2 2" xfId="4101" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="20% - Акцент2 5 2 3" xfId="3094" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="338" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="20% - Акцент2 5 20 2" xfId="2083" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="20% - Акцент2 5 20 2 2" xfId="4102" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="20% - Акцент2 5 20 3" xfId="3095" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="339" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="20% - Акцент2 5 21 2" xfId="2084" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="20% - Акцент2 5 21 2 2" xfId="4103" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="20% - Акцент2 5 21 3" xfId="3096" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="340" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="20% - Акцент2 5 22 2" xfId="2085" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="20% - Акцент2 5 22 2 2" xfId="4104" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="20% - Акцент2 5 22 3" xfId="3097" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="341" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="20% - Акцент2 5 23 2" xfId="2086" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="20% - Акцент2 5 23 2 2" xfId="4105" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="20% - Акцент2 5 23 3" xfId="3098" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="342" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="20% - Акцент2 5 24 2" xfId="2087" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="20% - Акцент2 5 24 2 2" xfId="4106" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="20% - Акцент2 5 24 3" xfId="3099" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="343" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="20% - Акцент2 5 25 2" xfId="2088" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="20% - Акцент2 5 25 2 2" xfId="4107" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="20% - Акцент2 5 25 3" xfId="3100" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="2071" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="20% - Акцент2 5 26 2" xfId="4090" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="20% - Акцент2 5 27" xfId="3083" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="344" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="20% - Акцент2 5 3 2" xfId="2089" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="20% - Акцент2 5 3 2 2" xfId="4108" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="20% - Акцент2 5 3 3" xfId="3101" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="345" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="20% - Акцент2 5 4 2" xfId="2090" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="20% - Акцент2 5 4 2 2" xfId="4109" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="20% - Акцент2 5 4 3" xfId="3102" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="346" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="20% - Акцент2 5 5 2" xfId="2091" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="20% - Акцент2 5 5 2 2" xfId="4110" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="20% - Акцент2 5 5 3" xfId="3103" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="347" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="20% - Акцент2 5 6 2" xfId="2092" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="20% - Акцент2 5 6 2 2" xfId="4111" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="20% - Акцент2 5 6 3" xfId="3104" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="348" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="20% - Акцент2 5 7 2" xfId="2093" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="20% - Акцент2 5 7 2 2" xfId="4112" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="20% - Акцент2 5 7 3" xfId="3105" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="349" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="20% - Акцент2 5 8 2" xfId="2094" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="20% - Акцент2 5 8 2 2" xfId="4113" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="20% - Акцент2 5 8 3" xfId="3106" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="350" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="20% - Акцент2 5 9 2" xfId="2095" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="20% - Акцент2 5 9 2 2" xfId="4114" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="20% - Акцент2 5 9 3" xfId="3107" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="351" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="352" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="20% - Акцент2 6 10 2" xfId="2097" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="20% - Акцент2 6 10 2 2" xfId="4116" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="20% - Акцент2 6 10 3" xfId="3109" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="353" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="20% - Акцент2 6 11 2" xfId="2098" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="20% - Акцент2 6 11 2 2" xfId="4117" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="20% - Акцент2 6 11 3" xfId="3110" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="354" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="20% - Акцент2 6 12 2" xfId="2099" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="20% - Акцент2 6 12 2 2" xfId="4118" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="20% - Акцент2 6 12 3" xfId="3111" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="355" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="20% - Акцент2 6 13 2" xfId="2100" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="20% - Акцент2 6 13 2 2" xfId="4119" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="20% - Акцент2 6 13 3" xfId="3112" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="356" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="20% - Акцент2 6 14 2" xfId="2101" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="20% - Акцент2 6 14 2 2" xfId="4120" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="20% - Акцент2 6 14 3" xfId="3113" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="357" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="20% - Акцент2 6 15 2" xfId="2102" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="20% - Акцент2 6 15 2 2" xfId="4121" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="20% - Акцент2 6 15 3" xfId="3114" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="358" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="20% - Акцент2 6 16 2" xfId="2103" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="20% - Акцент2 6 16 2 2" xfId="4122" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="20% - Акцент2 6 16 3" xfId="3115" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="359" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="20% - Акцент2 6 17 2" xfId="2104" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="20% - Акцент2 6 17 2 2" xfId="4123" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="20% - Акцент2 6 17 3" xfId="3116" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="360" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="20% - Акцент2 6 18 2" xfId="2105" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="20% - Акцент2 6 18 2 2" xfId="4124" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="20% - Акцент2 6 18 3" xfId="3117" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="361" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="20% - Акцент2 6 19 2" xfId="2106" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="20% - Акцент2 6 19 2 2" xfId="4125" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="20% - Акцент2 6 19 3" xfId="3118" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="362" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="20% - Акцент2 6 2 2" xfId="2107" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="20% - Акцент2 6 2 2 2" xfId="4126" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="20% - Акцент2 6 2 3" xfId="3119" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="363" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="20% - Акцент2 6 20 2" xfId="2108" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="20% - Акцент2 6 20 2 2" xfId="4127" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="20% - Акцент2 6 20 3" xfId="3120" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="364" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="20% - Акцент2 6 21 2" xfId="2109" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="20% - Акцент2 6 21 2 2" xfId="4128" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="20% - Акцент2 6 21 3" xfId="3121" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="365" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="20% - Акцент2 6 22 2" xfId="2110" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="20% - Акцент2 6 22 2 2" xfId="4129" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="20% - Акцент2 6 22 3" xfId="3122" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="366" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="20% - Акцент2 6 23 2" xfId="2111" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="20% - Акцент2 6 23 2 2" xfId="4130" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="20% - Акцент2 6 23 3" xfId="3123" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="367" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="20% - Акцент2 6 24 2" xfId="2112" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="20% - Акцент2 6 24 2 2" xfId="4131" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="20% - Акцент2 6 24 3" xfId="3124" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="368" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="20% - Акцент2 6 25 2" xfId="2113" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="20% - Акцент2 6 25 2 2" xfId="4132" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="20% - Акцент2 6 25 3" xfId="3125" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="2096" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="20% - Акцент2 6 26 2" xfId="4115" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="20% - Акцент2 6 27" xfId="3108" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="369" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="20% - Акцент2 6 3 2" xfId="2114" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="20% - Акцент2 6 3 2 2" xfId="4133" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="20% - Акцент2 6 3 3" xfId="3126" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="370" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="20% - Акцент2 6 4 2" xfId="2115" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="20% - Акцент2 6 4 2 2" xfId="4134" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="20% - Акцент2 6 4 3" xfId="3127" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="371" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="20% - Акцент2 6 5 2" xfId="2116" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="20% - Акцент2 6 5 2 2" xfId="4135" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="20% - Акцент2 6 5 3" xfId="3128" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="372" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="20% - Акцент2 6 6 2" xfId="2117" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="20% - Акцент2 6 6 2 2" xfId="4136" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="20% - Акцент2 6 6 3" xfId="3129" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="373" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="20% - Акцент2 6 7 2" xfId="2118" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="20% - Акцент2 6 7 2 2" xfId="4137" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="20% - Акцент2 6 7 3" xfId="3130" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="374" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="20% - Акцент2 6 8 2" xfId="2119" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="20% - Акцент2 6 8 2 2" xfId="4138" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="20% - Акцент2 6 8 3" xfId="3131" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="375" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="20% - Акцент2 6 9 2" xfId="2120" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="20% - Акцент2 6 9 2 2" xfId="4139" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="20% - Акцент2 6 9 3" xfId="3132" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="376" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="377" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="20% - Акцент2 7 10 2" xfId="2122" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="20% - Акцент2 7 10 2 2" xfId="4141" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="20% - Акцент2 7 10 3" xfId="3134" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="378" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="20% - Акцент2 7 11 2" xfId="2123" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="20% - Акцент2 7 11 2 2" xfId="4142" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="20% - Акцент2 7 11 3" xfId="3135" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="379" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="20% - Акцент2 7 12 2" xfId="2124" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="20% - Акцент2 7 12 2 2" xfId="4143" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="20% - Акцент2 7 12 3" xfId="3136" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="380" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="20% - Акцент2 7 13 2" xfId="2125" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="20% - Акцент2 7 13 2 2" xfId="4144" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="20% - Акцент2 7 13 3" xfId="3137" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="381" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="20% - Акцент2 7 14 2" xfId="2126" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="20% - Акцент2 7 14 2 2" xfId="4145" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="20% - Акцент2 7 14 3" xfId="3138" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="382" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="20% - Акцент2 7 15 2" xfId="2127" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="20% - Акцент2 7 15 2 2" xfId="4146" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="20% - Акцент2 7 15 3" xfId="3139" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="383" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="20% - Акцент2 7 16 2" xfId="2128" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="20% - Акцент2 7 16 2 2" xfId="4147" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="20% - Акцент2 7 16 3" xfId="3140" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="384" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="20% - Акцент2 7 17 2" xfId="2129" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="20% - Акцент2 7 17 2 2" xfId="4148" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="20% - Акцент2 7 17 3" xfId="3141" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="385" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="20% - Акцент2 7 18 2" xfId="2130" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="20% - Акцент2 7 18 2 2" xfId="4149" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="20% - Акцент2 7 18 3" xfId="3142" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="386" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="20% - Акцент2 7 19 2" xfId="2131" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="20% - Акцент2 7 19 2 2" xfId="4150" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="20% - Акцент2 7 19 3" xfId="3143" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="387" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="20% - Акцент2 7 2 2" xfId="2132" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="20% - Акцент2 7 2 2 2" xfId="4151" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="20% - Акцент2 7 2 3" xfId="3144" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="388" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="20% - Акцент2 7 20 2" xfId="2133" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="20% - Акцент2 7 20 2 2" xfId="4152" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="20% - Акцент2 7 20 3" xfId="3145" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="389" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="20% - Акцент2 7 21 2" xfId="2134" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="20% - Акцент2 7 21 2 2" xfId="4153" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="20% - Акцент2 7 21 3" xfId="3146" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="390" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="20% - Акцент2 7 22 2" xfId="2135" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="20% - Акцент2 7 22 2 2" xfId="4154" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="20% - Акцент2 7 22 3" xfId="3147" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="391" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="20% - Акцент2 7 23 2" xfId="2136" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="20% - Акцент2 7 23 2 2" xfId="4155" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="20% - Акцент2 7 23 3" xfId="3148" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="392" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="20% - Акцент2 7 24 2" xfId="2137" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="20% - Акцент2 7 24 2 2" xfId="4156" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="20% - Акцент2 7 24 3" xfId="3149" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="393" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="20% - Акцент2 7 25 2" xfId="2138" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="20% - Акцент2 7 25 2 2" xfId="4157" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="20% - Акцент2 7 25 3" xfId="3150" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="2121" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="20% - Акцент2 7 26 2" xfId="4140" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="20% - Акцент2 7 27" xfId="3133" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="394" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="20% - Акцент2 7 3 2" xfId="2139" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="20% - Акцент2 7 3 2 2" xfId="4158" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="20% - Акцент2 7 3 3" xfId="3151" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="395" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="20% - Акцент2 7 4 2" xfId="2140" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="20% - Акцент2 7 4 2 2" xfId="4159" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="20% - Акцент2 7 4 3" xfId="3152" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="396" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="20% - Акцент2 7 5 2" xfId="2141" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="20% - Акцент2 7 5 2 2" xfId="4160" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="20% - Акцент2 7 5 3" xfId="3153" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="397" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="20% - Акцент2 7 6 2" xfId="2142" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="20% - Акцент2 7 6 2 2" xfId="4161" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="20% - Акцент2 7 6 3" xfId="3154" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="398" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="20% - Акцент2 7 7 2" xfId="2143" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="20% - Акцент2 7 7 2 2" xfId="4162" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="20% - Акцент2 7 7 3" xfId="3155" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="399" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="20% - Акцент2 7 8 2" xfId="2144" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="20% - Акцент2 7 8 2 2" xfId="4163" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="20% - Акцент2 7 8 3" xfId="3156" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="400" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="20% - Акцент2 7 9 2" xfId="2145" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="20% - Акцент2 7 9 2 2" xfId="4164" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="20% - Акцент2 7 9 3" xfId="3157" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="401" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="402" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="20% - Акцент2 8 10 2" xfId="2147" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="20% - Акцент2 8 10 2 2" xfId="4166" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="20% - Акцент2 8 10 3" xfId="3159" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="403" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="20% - Акцент2 8 11 2" xfId="2148" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="20% - Акцент2 8 11 2 2" xfId="4167" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="20% - Акцент2 8 11 3" xfId="3160" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="404" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="20% - Акцент2 8 12 2" xfId="2149" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="20% - Акцент2 8 12 2 2" xfId="4168" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="20% - Акцент2 8 12 3" xfId="3161" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="405" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="20% - Акцент2 8 13 2" xfId="2150" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="20% - Акцент2 8 13 2 2" xfId="4169" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="20% - Акцент2 8 13 3" xfId="3162" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="406" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="20% - Акцент2 8 14 2" xfId="2151" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="20% - Акцент2 8 14 2 2" xfId="4170" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="20% - Акцент2 8 14 3" xfId="3163" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="407" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="20% - Акцент2 8 15 2" xfId="2152" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="20% - Акцент2 8 15 2 2" xfId="4171" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="20% - Акцент2 8 15 3" xfId="3164" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="408" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="20% - Акцент2 8 16 2" xfId="2153" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="20% - Акцент2 8 16 2 2" xfId="4172" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="20% - Акцент2 8 16 3" xfId="3165" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="409" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="20% - Акцент2 8 17 2" xfId="2154" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="20% - Акцент2 8 17 2 2" xfId="4173" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="20% - Акцент2 8 17 3" xfId="3166" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="410" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="20% - Акцент2 8 18 2" xfId="2155" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="20% - Акцент2 8 18 2 2" xfId="4174" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="20% - Акцент2 8 18 3" xfId="3167" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="411" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="20% - Акцент2 8 19 2" xfId="2156" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="20% - Акцент2 8 19 2 2" xfId="4175" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="20% - Акцент2 8 19 3" xfId="3168" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="412" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="20% - Акцент2 8 2 2" xfId="2157" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="20% - Акцент2 8 2 2 2" xfId="4176" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="20% - Акцент2 8 2 3" xfId="3169" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="413" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="20% - Акцент2 8 20 2" xfId="2158" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="20% - Акцент2 8 20 2 2" xfId="4177" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="20% - Акцент2 8 20 3" xfId="3170" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="414" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="20% - Акцент2 8 21 2" xfId="2159" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="20% - Акцент2 8 21 2 2" xfId="4178" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="20% - Акцент2 8 21 3" xfId="3171" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="415" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="20% - Акцент2 8 22 2" xfId="2160" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="20% - Акцент2 8 22 2 2" xfId="4179" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="20% - Акцент2 8 22 3" xfId="3172" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="416" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="20% - Акцент2 8 23 2" xfId="2161" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="20% - Акцент2 8 23 2 2" xfId="4180" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="20% - Акцент2 8 23 3" xfId="3173" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="417" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="20% - Акцент2 8 24 2" xfId="2162" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="20% - Акцент2 8 24 2 2" xfId="4181" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="20% - Акцент2 8 24 3" xfId="3174" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="418" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="20% - Акцент2 8 25 2" xfId="2163" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="20% - Акцент2 8 25 2 2" xfId="4182" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="20% - Акцент2 8 25 3" xfId="3175" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="2146" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="20% - Акцент2 8 26 2" xfId="4165" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="20% - Акцент2 8 27" xfId="3158" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="419" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="20% - Акцент2 8 3 2" xfId="2164" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="20% - Акцент2 8 3 2 2" xfId="4183" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="20% - Акцент2 8 3 3" xfId="3176" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="420" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="20% - Акцент2 8 4 2" xfId="2165" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="20% - Акцент2 8 4 2 2" xfId="4184" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="20% - Акцент2 8 4 3" xfId="3177" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="421" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="20% - Акцент2 8 5 2" xfId="2166" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="20% - Акцент2 8 5 2 2" xfId="4185" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="20% - Акцент2 8 5 3" xfId="3178" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="422" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="20% - Акцент2 8 6 2" xfId="2167" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="20% - Акцент2 8 6 2 2" xfId="4186" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="20% - Акцент2 8 6 3" xfId="3179" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="423" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="20% - Акцент2 8 7 2" xfId="2168" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="20% - Акцент2 8 7 2 2" xfId="4187" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="20% - Акцент2 8 7 3" xfId="3180" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="424" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="20% - Акцент2 8 8 2" xfId="2169" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="20% - Акцент2 8 8 2 2" xfId="4188" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="20% - Акцент2 8 8 3" xfId="3181" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="425" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="20% - Акцент2 8 9 2" xfId="2170" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="20% - Акцент2 8 9 2 2" xfId="4189" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="20% - Акцент2 8 9 3" xfId="3182" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="426" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="427" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="20% - Акцент2 9 10 2" xfId="2172" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="20% - Акцент2 9 10 2 2" xfId="4191" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="20% - Акцент2 9 10 3" xfId="3184" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="428" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="20% - Акцент2 9 11 2" xfId="2173" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="20% - Акцент2 9 11 2 2" xfId="4192" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="20% - Акцент2 9 11 3" xfId="3185" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="429" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="20% - Акцент2 9 12 2" xfId="2174" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="20% - Акцент2 9 12 2 2" xfId="4193" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="20% - Акцент2 9 12 3" xfId="3186" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="430" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="20% - Акцент2 9 13 2" xfId="2175" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="20% - Акцент2 9 13 2 2" xfId="4194" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="20% - Акцент2 9 13 3" xfId="3187" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="431" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="20% - Акцент2 9 14 2" xfId="2176" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="20% - Акцент2 9 14 2 2" xfId="4195" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="20% - Акцент2 9 14 3" xfId="3188" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="432" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="20% - Акцент2 9 15 2" xfId="2177" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="20% - Акцент2 9 15 2 2" xfId="4196" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="20% - Акцент2 9 15 3" xfId="3189" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="433" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="20% - Акцент2 9 16 2" xfId="2178" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="20% - Акцент2 9 16 2 2" xfId="4197" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="20% - Акцент2 9 16 3" xfId="3190" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="434" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="20% - Акцент2 9 17 2" xfId="2179" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="20% - Акцент2 9 17 2 2" xfId="4198" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="20% - Акцент2 9 17 3" xfId="3191" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="435" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="20% - Акцент2 9 18 2" xfId="2180" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="20% - Акцент2 9 18 2 2" xfId="4199" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="20% - Акцент2 9 18 3" xfId="3192" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="436" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="20% - Акцент2 9 19 2" xfId="2181" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="20% - Акцент2 9 19 2 2" xfId="4200" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="20% - Акцент2 9 19 3" xfId="3193" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="437" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="20% - Акцент2 9 2 2" xfId="2182" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="20% - Акцент2 9 2 2 2" xfId="4201" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="20% - Акцент2 9 2 3" xfId="3194" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="438" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="20% - Акцент2 9 20 2" xfId="2183" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="20% - Акцент2 9 20 2 2" xfId="4202" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="20% - Акцент2 9 20 3" xfId="3195" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="439" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="20% - Акцент2 9 21 2" xfId="2184" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="20% - Акцент2 9 21 2 2" xfId="4203" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="20% - Акцент2 9 21 3" xfId="3196" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="440" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="20% - Акцент2 9 22 2" xfId="2185" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="20% - Акцент2 9 22 2 2" xfId="4204" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="20% - Акцент2 9 22 3" xfId="3197" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="441" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="20% - Акцент2 9 23 2" xfId="2186" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="20% - Акцент2 9 23 2 2" xfId="4205" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="20% - Акцент2 9 23 3" xfId="3198" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="442" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="20% - Акцент2 9 24 2" xfId="2187" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="20% - Акцент2 9 24 2 2" xfId="4206" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="20% - Акцент2 9 24 3" xfId="3199" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="443" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="20% - Акцент2 9 25 2" xfId="2188" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="20% - Акцент2 9 25 2 2" xfId="4207" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="20% - Акцент2 9 25 3" xfId="3200" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="2171" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="20% - Акцент2 9 26 2" xfId="4190" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="20% - Акцент2 9 27" xfId="3183" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="444" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="20% - Акцент2 9 3 2" xfId="2189" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="20% - Акцент2 9 3 2 2" xfId="4208" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="20% - Акцент2 9 3 3" xfId="3201" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="445" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="20% - Акцент2 9 4 2" xfId="2190" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="20% - Акцент2 9 4 2 2" xfId="4209" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="20% - Акцент2 9 4 3" xfId="3202" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="446" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="20% - Акцент2 9 5 2" xfId="2191" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="20% - Акцент2 9 5 2 2" xfId="4210" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="20% - Акцент2 9 5 3" xfId="3203" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="447" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="20% - Акцент2 9 6 2" xfId="2192" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="20% - Акцент2 9 6 2 2" xfId="4211" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="20% - Акцент2 9 6 3" xfId="3204" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="448" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="20% - Акцент2 9 7 2" xfId="2193" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="20% - Акцент2 9 7 2 2" xfId="4212" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="20% - Акцент2 9 7 3" xfId="3205" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="449" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="20% - Акцент2 9 8 2" xfId="2194" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="20% - Акцент2 9 8 2 2" xfId="4213" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="20% - Акцент2 9 8 3" xfId="3206" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="450" xr:uid="{00000000-0005-0000-0000-000040060000}"/>
+    <cellStyle name="20% - Акцент2 9 9 2" xfId="2195" xr:uid="{00000000-0005-0000-0000-000041060000}"/>
+    <cellStyle name="20% - Акцент2 9 9 2 2" xfId="4214" xr:uid="{00000000-0005-0000-0000-000042060000}"/>
+    <cellStyle name="20% - Акцент2 9 9 3" xfId="3207" xr:uid="{00000000-0005-0000-0000-000043060000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="451" xr:uid="{00000000-0005-0000-0000-000044060000}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="452" xr:uid="{00000000-0005-0000-0000-000045060000}"/>
+    <cellStyle name="20% - Акцент3 2 10 2" xfId="2197" xr:uid="{00000000-0005-0000-0000-000046060000}"/>
+    <cellStyle name="20% - Акцент3 2 10 2 2" xfId="4216" xr:uid="{00000000-0005-0000-0000-000047060000}"/>
+    <cellStyle name="20% - Акцент3 2 10 3" xfId="3209" xr:uid="{00000000-0005-0000-0000-000048060000}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="453" xr:uid="{00000000-0005-0000-0000-000049060000}"/>
+    <cellStyle name="20% - Акцент3 2 11 2" xfId="2198" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="20% - Акцент3 2 11 2 2" xfId="4217" xr:uid="{00000000-0005-0000-0000-00004B060000}"/>
+    <cellStyle name="20% - Акцент3 2 11 3" xfId="3210" xr:uid="{00000000-0005-0000-0000-00004C060000}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="454" xr:uid="{00000000-0005-0000-0000-00004D060000}"/>
+    <cellStyle name="20% - Акцент3 2 12 2" xfId="2199" xr:uid="{00000000-0005-0000-0000-00004E060000}"/>
+    <cellStyle name="20% - Акцент3 2 12 2 2" xfId="4218" xr:uid="{00000000-0005-0000-0000-00004F060000}"/>
+    <cellStyle name="20% - Акцент3 2 12 3" xfId="3211" xr:uid="{00000000-0005-0000-0000-000050060000}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="455" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="20% - Акцент3 2 13 2" xfId="2200" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="20% - Акцент3 2 13 2 2" xfId="4219" xr:uid="{00000000-0005-0000-0000-000053060000}"/>
+    <cellStyle name="20% - Акцент3 2 13 3" xfId="3212" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="456" xr:uid="{00000000-0005-0000-0000-000055060000}"/>
+    <cellStyle name="20% - Акцент3 2 14 2" xfId="2201" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="20% - Акцент3 2 14 2 2" xfId="4220" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="20% - Акцент3 2 14 3" xfId="3213" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="457" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="20% - Акцент3 2 15 2" xfId="2202" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="20% - Акцент3 2 15 2 2" xfId="4221" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="20% - Акцент3 2 15 3" xfId="3214" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="458" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="20% - Акцент3 2 16 2" xfId="2203" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="20% - Акцент3 2 16 2 2" xfId="4222" xr:uid="{00000000-0005-0000-0000-00005F060000}"/>
+    <cellStyle name="20% - Акцент3 2 16 3" xfId="3215" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="459" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
+    <cellStyle name="20% - Акцент3 2 17 2" xfId="2204" xr:uid="{00000000-0005-0000-0000-000062060000}"/>
+    <cellStyle name="20% - Акцент3 2 17 2 2" xfId="4223" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="20% - Акцент3 2 17 3" xfId="3216" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="460" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="20% - Акцент3 2 18 2" xfId="2205" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="20% - Акцент3 2 18 2 2" xfId="4224" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="20% - Акцент3 2 18 3" xfId="3217" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="461" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="20% - Акцент3 2 19 2" xfId="2206" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="20% - Акцент3 2 19 2 2" xfId="4225" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="20% - Акцент3 2 19 3" xfId="3218" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="462" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="2207" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="20% - Акцент3 2 2 2 2" xfId="4226" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="20% - Акцент3 2 2 3" xfId="3219" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="463" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="20% - Акцент3 2 20 2" xfId="2208" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="20% - Акцент3 2 20 2 2" xfId="4227" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="20% - Акцент3 2 20 3" xfId="3220" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="464" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="20% - Акцент3 2 21 2" xfId="2209" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="20% - Акцент3 2 21 2 2" xfId="4228" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="20% - Акцент3 2 21 3" xfId="3221" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="465" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="20% - Акцент3 2 22 2" xfId="2210" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="20% - Акцент3 2 22 2 2" xfId="4229" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="20% - Акцент3 2 22 3" xfId="3222" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="466" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="20% - Акцент3 2 23 2" xfId="2211" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="20% - Акцент3 2 23 2 2" xfId="4230" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="20% - Акцент3 2 23 3" xfId="3223" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="467" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="20% - Акцент3 2 24 2" xfId="2212" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="20% - Акцент3 2 24 2 2" xfId="4231" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="20% - Акцент3 2 24 3" xfId="3224" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="468" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="20% - Акцент3 2 25 2" xfId="2213" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="20% - Акцент3 2 25 2 2" xfId="4232" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="20% - Акцент3 2 25 3" xfId="3225" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="1781" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="20% - Акцент3 2 26 2" xfId="4215" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="20% - Акцент3 2 27" xfId="1772" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="20% - Акцент3 2 28" xfId="2196" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="20% - Акцент3 2 29" xfId="3208" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="469" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="2214" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="20% - Акцент3 2 3 2 2" xfId="4233" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="20% - Акцент3 2 3 3" xfId="3226" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="470" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="20% - Акцент3 2 4 2" xfId="2215" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="20% - Акцент3 2 4 2 2" xfId="4234" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="20% - Акцент3 2 4 3" xfId="3227" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="471" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="20% - Акцент3 2 5 2" xfId="2216" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="20% - Акцент3 2 5 2 2" xfId="4235" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="20% - Акцент3 2 5 3" xfId="3228" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="472" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="20% - Акцент3 2 6 2" xfId="2217" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="20% - Акцент3 2 6 2 2" xfId="4236" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="20% - Акцент3 2 6 3" xfId="3229" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="473" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="20% - Акцент3 2 7 2" xfId="2218" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="20% - Акцент3 2 7 2 2" xfId="4237" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="20% - Акцент3 2 7 3" xfId="3230" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="474" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="20% - Акцент3 2 8 2" xfId="2219" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="20% - Акцент3 2 8 2 2" xfId="4238" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="20% - Акцент3 2 8 3" xfId="3231" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="475" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="20% - Акцент3 2 9 2" xfId="2220" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="20% - Акцент3 2 9 2 2" xfId="4239" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="20% - Акцент3 2 9 3" xfId="3232" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="476" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="477" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="20% - Акцент3 3 10 2" xfId="2222" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="20% - Акцент3 3 10 2 2" xfId="4241" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="20% - Акцент3 3 10 3" xfId="3234" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="478" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="20% - Акцент3 3 11 2" xfId="2223" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="20% - Акцент3 3 11 2 2" xfId="4242" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="20% - Акцент3 3 11 3" xfId="3235" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="479" xr:uid="{00000000-0005-0000-0000-0000B3060000}"/>
+    <cellStyle name="20% - Акцент3 3 12 2" xfId="2224" xr:uid="{00000000-0005-0000-0000-0000B4060000}"/>
+    <cellStyle name="20% - Акцент3 3 12 2 2" xfId="4243" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
+    <cellStyle name="20% - Акцент3 3 12 3" xfId="3236" xr:uid="{00000000-0005-0000-0000-0000B6060000}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="480" xr:uid="{00000000-0005-0000-0000-0000B7060000}"/>
+    <cellStyle name="20% - Акцент3 3 13 2" xfId="2225" xr:uid="{00000000-0005-0000-0000-0000B8060000}"/>
+    <cellStyle name="20% - Акцент3 3 13 2 2" xfId="4244" xr:uid="{00000000-0005-0000-0000-0000B9060000}"/>
+    <cellStyle name="20% - Акцент3 3 13 3" xfId="3237" xr:uid="{00000000-0005-0000-0000-0000BA060000}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="481" xr:uid="{00000000-0005-0000-0000-0000BB060000}"/>
+    <cellStyle name="20% - Акцент3 3 14 2" xfId="2226" xr:uid="{00000000-0005-0000-0000-0000BC060000}"/>
+    <cellStyle name="20% - Акцент3 3 14 2 2" xfId="4245" xr:uid="{00000000-0005-0000-0000-0000BD060000}"/>
+    <cellStyle name="20% - Акцент3 3 14 3" xfId="3238" xr:uid="{00000000-0005-0000-0000-0000BE060000}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="482" xr:uid="{00000000-0005-0000-0000-0000BF060000}"/>
+    <cellStyle name="20% - Акцент3 3 15 2" xfId="2227" xr:uid="{00000000-0005-0000-0000-0000C0060000}"/>
+    <cellStyle name="20% - Акцент3 3 15 2 2" xfId="4246" xr:uid="{00000000-0005-0000-0000-0000C1060000}"/>
+    <cellStyle name="20% - Акцент3 3 15 3" xfId="3239" xr:uid="{00000000-0005-0000-0000-0000C2060000}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="483" xr:uid="{00000000-0005-0000-0000-0000C3060000}"/>
+    <cellStyle name="20% - Акцент3 3 16 2" xfId="2228" xr:uid="{00000000-0005-0000-0000-0000C4060000}"/>
+    <cellStyle name="20% - Акцент3 3 16 2 2" xfId="4247" xr:uid="{00000000-0005-0000-0000-0000C5060000}"/>
+    <cellStyle name="20% - Акцент3 3 16 3" xfId="3240" xr:uid="{00000000-0005-0000-0000-0000C6060000}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="484" xr:uid="{00000000-0005-0000-0000-0000C7060000}"/>
+    <cellStyle name="20% - Акцент3 3 17 2" xfId="2229" xr:uid="{00000000-0005-0000-0000-0000C8060000}"/>
+    <cellStyle name="20% - Акцент3 3 17 2 2" xfId="4248" xr:uid="{00000000-0005-0000-0000-0000C9060000}"/>
+    <cellStyle name="20% - Акцент3 3 17 3" xfId="3241" xr:uid="{00000000-0005-0000-0000-0000CA060000}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="485" xr:uid="{00000000-0005-0000-0000-0000CB060000}"/>
+    <cellStyle name="20% - Акцент3 3 18 2" xfId="2230" xr:uid="{00000000-0005-0000-0000-0000CC060000}"/>
+    <cellStyle name="20% - Акцент3 3 18 2 2" xfId="4249" xr:uid="{00000000-0005-0000-0000-0000CD060000}"/>
+    <cellStyle name="20% - Акцент3 3 18 3" xfId="3242" xr:uid="{00000000-0005-0000-0000-0000CE060000}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="486" xr:uid="{00000000-0005-0000-0000-0000CF060000}"/>
+    <cellStyle name="20% - Акцент3 3 19 2" xfId="2231" xr:uid="{00000000-0005-0000-0000-0000D0060000}"/>
+    <cellStyle name="20% - Акцент3 3 19 2 2" xfId="4250" xr:uid="{00000000-0005-0000-0000-0000D1060000}"/>
+    <cellStyle name="20% - Акцент3 3 19 3" xfId="3243" xr:uid="{00000000-0005-0000-0000-0000D2060000}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="487" xr:uid="{00000000-0005-0000-0000-0000D3060000}"/>
+    <cellStyle name="20% - Акцент3 3 2 2" xfId="2232" xr:uid="{00000000-0005-0000-0000-0000D4060000}"/>
+    <cellStyle name="20% - Акцент3 3 2 2 2" xfId="4251" xr:uid="{00000000-0005-0000-0000-0000D5060000}"/>
+    <cellStyle name="20% - Акцент3 3 2 3" xfId="3244" xr:uid="{00000000-0005-0000-0000-0000D6060000}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="488" xr:uid="{00000000-0005-0000-0000-0000D7060000}"/>
+    <cellStyle name="20% - Акцент3 3 20 2" xfId="2233" xr:uid="{00000000-0005-0000-0000-0000D8060000}"/>
+    <cellStyle name="20% - Акцент3 3 20 2 2" xfId="4252" xr:uid="{00000000-0005-0000-0000-0000D9060000}"/>
+    <cellStyle name="20% - Акцент3 3 20 3" xfId="3245" xr:uid="{00000000-0005-0000-0000-0000DA060000}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="489" xr:uid="{00000000-0005-0000-0000-0000DB060000}"/>
+    <cellStyle name="20% - Акцент3 3 21 2" xfId="2234" xr:uid="{00000000-0005-0000-0000-0000DC060000}"/>
+    <cellStyle name="20% - Акцент3 3 21 2 2" xfId="4253" xr:uid="{00000000-0005-0000-0000-0000DD060000}"/>
+    <cellStyle name="20% - Акцент3 3 21 3" xfId="3246" xr:uid="{00000000-0005-0000-0000-0000DE060000}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="490" xr:uid="{00000000-0005-0000-0000-0000DF060000}"/>
+    <cellStyle name="20% - Акцент3 3 22 2" xfId="2235" xr:uid="{00000000-0005-0000-0000-0000E0060000}"/>
+    <cellStyle name="20% - Акцент3 3 22 2 2" xfId="4254" xr:uid="{00000000-0005-0000-0000-0000E1060000}"/>
+    <cellStyle name="20% - Акцент3 3 22 3" xfId="3247" xr:uid="{00000000-0005-0000-0000-0000E2060000}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="491" xr:uid="{00000000-0005-0000-0000-0000E3060000}"/>
+    <cellStyle name="20% - Акцент3 3 23 2" xfId="2236" xr:uid="{00000000-0005-0000-0000-0000E4060000}"/>
+    <cellStyle name="20% - Акцент3 3 23 2 2" xfId="4255" xr:uid="{00000000-0005-0000-0000-0000E5060000}"/>
+    <cellStyle name="20% - Акцент3 3 23 3" xfId="3248" xr:uid="{00000000-0005-0000-0000-0000E6060000}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="492" xr:uid="{00000000-0005-0000-0000-0000E7060000}"/>
+    <cellStyle name="20% - Акцент3 3 24 2" xfId="2237" xr:uid="{00000000-0005-0000-0000-0000E8060000}"/>
+    <cellStyle name="20% - Акцент3 3 24 2 2" xfId="4256" xr:uid="{00000000-0005-0000-0000-0000E9060000}"/>
+    <cellStyle name="20% - Акцент3 3 24 3" xfId="3249" xr:uid="{00000000-0005-0000-0000-0000EA060000}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="493" xr:uid="{00000000-0005-0000-0000-0000EB060000}"/>
+    <cellStyle name="20% - Акцент3 3 25 2" xfId="2238" xr:uid="{00000000-0005-0000-0000-0000EC060000}"/>
+    <cellStyle name="20% - Акцент3 3 25 2 2" xfId="4257" xr:uid="{00000000-0005-0000-0000-0000ED060000}"/>
+    <cellStyle name="20% - Акцент3 3 25 3" xfId="3250" xr:uid="{00000000-0005-0000-0000-0000EE060000}"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="2221" xr:uid="{00000000-0005-0000-0000-0000EF060000}"/>
+    <cellStyle name="20% - Акцент3 3 26 2" xfId="4240" xr:uid="{00000000-0005-0000-0000-0000F0060000}"/>
+    <cellStyle name="20% - Акцент3 3 27" xfId="3233" xr:uid="{00000000-0005-0000-0000-0000F1060000}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="494" xr:uid="{00000000-0005-0000-0000-0000F2060000}"/>
+    <cellStyle name="20% - Акцент3 3 3 2" xfId="2239" xr:uid="{00000000-0005-0000-0000-0000F3060000}"/>
+    <cellStyle name="20% - Акцент3 3 3 2 2" xfId="4258" xr:uid="{00000000-0005-0000-0000-0000F4060000}"/>
+    <cellStyle name="20% - Акцент3 3 3 3" xfId="3251" xr:uid="{00000000-0005-0000-0000-0000F5060000}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="495" xr:uid="{00000000-0005-0000-0000-0000F6060000}"/>
+    <cellStyle name="20% - Акцент3 3 4 2" xfId="2240" xr:uid="{00000000-0005-0000-0000-0000F7060000}"/>
+    <cellStyle name="20% - Акцент3 3 4 2 2" xfId="4259" xr:uid="{00000000-0005-0000-0000-0000F8060000}"/>
+    <cellStyle name="20% - Акцент3 3 4 3" xfId="3252" xr:uid="{00000000-0005-0000-0000-0000F9060000}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="496" xr:uid="{00000000-0005-0000-0000-0000FA060000}"/>
+    <cellStyle name="20% - Акцент3 3 5 2" xfId="2241" xr:uid="{00000000-0005-0000-0000-0000FB060000}"/>
+    <cellStyle name="20% - Акцент3 3 5 2 2" xfId="4260" xr:uid="{00000000-0005-0000-0000-0000FC060000}"/>
+    <cellStyle name="20% - Акцент3 3 5 3" xfId="3253" xr:uid="{00000000-0005-0000-0000-0000FD060000}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="497" xr:uid="{00000000-0005-0000-0000-0000FE060000}"/>
+    <cellStyle name="20% - Акцент3 3 6 2" xfId="2242" xr:uid="{00000000-0005-0000-0000-0000FF060000}"/>
+    <cellStyle name="20% - Акцент3 3 6 2 2" xfId="4261" xr:uid="{00000000-0005-0000-0000-000000070000}"/>
+    <cellStyle name="20% - Акцент3 3 6 3" xfId="3254" xr:uid="{00000000-0005-0000-0000-000001070000}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="498" xr:uid="{00000000-0005-0000-0000-000002070000}"/>
+    <cellStyle name="20% - Акцент3 3 7 2" xfId="2243" xr:uid="{00000000-0005-0000-0000-000003070000}"/>
+    <cellStyle name="20% - Акцент3 3 7 2 2" xfId="4262" xr:uid="{00000000-0005-0000-0000-000004070000}"/>
+    <cellStyle name="20% - Акцент3 3 7 3" xfId="3255" xr:uid="{00000000-0005-0000-0000-000005070000}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="499" xr:uid="{00000000-0005-0000-0000-000006070000}"/>
+    <cellStyle name="20% - Акцент3 3 8 2" xfId="2244" xr:uid="{00000000-0005-0000-0000-000007070000}"/>
+    <cellStyle name="20% - Акцент3 3 8 2 2" xfId="4263" xr:uid="{00000000-0005-0000-0000-000008070000}"/>
+    <cellStyle name="20% - Акцент3 3 8 3" xfId="3256" xr:uid="{00000000-0005-0000-0000-000009070000}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="500" xr:uid="{00000000-0005-0000-0000-00000A070000}"/>
+    <cellStyle name="20% - Акцент3 3 9 2" xfId="2245" xr:uid="{00000000-0005-0000-0000-00000B070000}"/>
+    <cellStyle name="20% - Акцент3 3 9 2 2" xfId="4264" xr:uid="{00000000-0005-0000-0000-00000C070000}"/>
+    <cellStyle name="20% - Акцент3 3 9 3" xfId="3257" xr:uid="{00000000-0005-0000-0000-00000D070000}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="501" xr:uid="{00000000-0005-0000-0000-00000E070000}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="502" xr:uid="{00000000-0005-0000-0000-00000F070000}"/>
+    <cellStyle name="20% - Акцент3 4 10 2" xfId="2247" xr:uid="{00000000-0005-0000-0000-000010070000}"/>
+    <cellStyle name="20% - Акцент3 4 10 2 2" xfId="4266" xr:uid="{00000000-0005-0000-0000-000011070000}"/>
+    <cellStyle name="20% - Акцент3 4 10 3" xfId="3259" xr:uid="{00000000-0005-0000-0000-000012070000}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="503" xr:uid="{00000000-0005-0000-0000-000013070000}"/>
+    <cellStyle name="20% - Акцент3 4 11 2" xfId="2248" xr:uid="{00000000-0005-0000-0000-000014070000}"/>
+    <cellStyle name="20% - Акцент3 4 11 2 2" xfId="4267" xr:uid="{00000000-0005-0000-0000-000015070000}"/>
+    <cellStyle name="20% - Акцент3 4 11 3" xfId="3260" xr:uid="{00000000-0005-0000-0000-000016070000}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="504" xr:uid="{00000000-0005-0000-0000-000017070000}"/>
+    <cellStyle name="20% - Акцент3 4 12 2" xfId="2249" xr:uid="{00000000-0005-0000-0000-000018070000}"/>
+    <cellStyle name="20% - Акцент3 4 12 2 2" xfId="4268" xr:uid="{00000000-0005-0000-0000-000019070000}"/>
+    <cellStyle name="20% - Акцент3 4 12 3" xfId="3261" xr:uid="{00000000-0005-0000-0000-00001A070000}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="505" xr:uid="{00000000-0005-0000-0000-00001B070000}"/>
+    <cellStyle name="20% - Акцент3 4 13 2" xfId="2250" xr:uid="{00000000-0005-0000-0000-00001C070000}"/>
+    <cellStyle name="20% - Акцент3 4 13 2 2" xfId="4269" xr:uid="{00000000-0005-0000-0000-00001D070000}"/>
+    <cellStyle name="20% - Акцент3 4 13 3" xfId="3262" xr:uid="{00000000-0005-0000-0000-00001E070000}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="506" xr:uid="{00000000-0005-0000-0000-00001F070000}"/>
+    <cellStyle name="20% - Акцент3 4 14 2" xfId="2251" xr:uid="{00000000-0005-0000-0000-000020070000}"/>
+    <cellStyle name="20% - Акцент3 4 14 2 2" xfId="4270" xr:uid="{00000000-0005-0000-0000-000021070000}"/>
+    <cellStyle name="20% - Акцент3 4 14 3" xfId="3263" xr:uid="{00000000-0005-0000-0000-000022070000}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="507" xr:uid="{00000000-0005-0000-0000-000023070000}"/>
+    <cellStyle name="20% - Акцент3 4 15 2" xfId="2252" xr:uid="{00000000-0005-0000-0000-000024070000}"/>
+    <cellStyle name="20% - Акцент3 4 15 2 2" xfId="4271" xr:uid="{00000000-0005-0000-0000-000025070000}"/>
+    <cellStyle name="20% - Акцент3 4 15 3" xfId="3264" xr:uid="{00000000-0005-0000-0000-000026070000}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="508" xr:uid="{00000000-0005-0000-0000-000027070000}"/>
+    <cellStyle name="20% - Акцент3 4 16 2" xfId="2253" xr:uid="{00000000-0005-0000-0000-000028070000}"/>
+    <cellStyle name="20% - Акцент3 4 16 2 2" xfId="4272" xr:uid="{00000000-0005-0000-0000-000029070000}"/>
+    <cellStyle name="20% - Акцент3 4 16 3" xfId="3265" xr:uid="{00000000-0005-0000-0000-00002A070000}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="509" xr:uid="{00000000-0005-0000-0000-00002B070000}"/>
+    <cellStyle name="20% - Акцент3 4 17 2" xfId="2254" xr:uid="{00000000-0005-0000-0000-00002C070000}"/>
+    <cellStyle name="20% - Акцент3 4 17 2 2" xfId="4273" xr:uid="{00000000-0005-0000-0000-00002D070000}"/>
+    <cellStyle name="20% - Акцент3 4 17 3" xfId="3266" xr:uid="{00000000-0005-0000-0000-00002E070000}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="510" xr:uid="{00000000-0005-0000-0000-00002F070000}"/>
+    <cellStyle name="20% - Акцент3 4 18 2" xfId="2255" xr:uid="{00000000-0005-0000-0000-000030070000}"/>
+    <cellStyle name="20% - Акцент3 4 18 2 2" xfId="4274" xr:uid="{00000000-0005-0000-0000-000031070000}"/>
+    <cellStyle name="20% - Акцент3 4 18 3" xfId="3267" xr:uid="{00000000-0005-0000-0000-000032070000}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="511" xr:uid="{00000000-0005-0000-0000-000033070000}"/>
+    <cellStyle name="20% - Акцент3 4 19 2" xfId="2256" xr:uid="{00000000-0005-0000-0000-000034070000}"/>
+    <cellStyle name="20% - Акцент3 4 19 2 2" xfId="4275" xr:uid="{00000000-0005-0000-0000-000035070000}"/>
+    <cellStyle name="20% - Акцент3 4 19 3" xfId="3268" xr:uid="{00000000-0005-0000-0000-000036070000}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="512" xr:uid="{00000000-0005-0000-0000-000037070000}"/>
+    <cellStyle name="20% - Акцент3 4 2 2" xfId="2257" xr:uid="{00000000-0005-0000-0000-000038070000}"/>
+    <cellStyle name="20% - Акцент3 4 2 2 2" xfId="4276" xr:uid="{00000000-0005-0000-0000-000039070000}"/>
+    <cellStyle name="20% - Акцент3 4 2 3" xfId="3269" xr:uid="{00000000-0005-0000-0000-00003A070000}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="513" xr:uid="{00000000-0005-0000-0000-00003B070000}"/>
+    <cellStyle name="20% - Акцент3 4 20 2" xfId="2258" xr:uid="{00000000-0005-0000-0000-00003C070000}"/>
+    <cellStyle name="20% - Акцент3 4 20 2 2" xfId="4277" xr:uid="{00000000-0005-0000-0000-00003D070000}"/>
+    <cellStyle name="20% - Акцент3 4 20 3" xfId="3270" xr:uid="{00000000-0005-0000-0000-00003E070000}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="514" xr:uid="{00000000-0005-0000-0000-00003F070000}"/>
+    <cellStyle name="20% - Акцент3 4 21 2" xfId="2259" xr:uid="{00000000-0005-0000-0000-000040070000}"/>
+    <cellStyle name="20% - Акцент3 4 21 2 2" xfId="4278" xr:uid="{00000000-0005-0000-0000-000041070000}"/>
+    <cellStyle name="20% - Акцент3 4 21 3" xfId="3271" xr:uid="{00000000-0005-0000-0000-000042070000}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="515" xr:uid="{00000000-0005-0000-0000-000043070000}"/>
+    <cellStyle name="20% - Акцент3 4 22 2" xfId="2260" xr:uid="{00000000-0005-0000-0000-000044070000}"/>
+    <cellStyle name="20% - Акцент3 4 22 2 2" xfId="4279" xr:uid="{00000000-0005-0000-0000-000045070000}"/>
+    <cellStyle name="20% - Акцент3 4 22 3" xfId="3272" xr:uid="{00000000-0005-0000-0000-000046070000}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="516" xr:uid="{00000000-0005-0000-0000-000047070000}"/>
+    <cellStyle name="20% - Акцент3 4 23 2" xfId="2261" xr:uid="{00000000-0005-0000-0000-000048070000}"/>
+    <cellStyle name="20% - Акцент3 4 23 2 2" xfId="4280" xr:uid="{00000000-0005-0000-0000-000049070000}"/>
+    <cellStyle name="20% - Акцент3 4 23 3" xfId="3273" xr:uid="{00000000-0005-0000-0000-00004A070000}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="517" xr:uid="{00000000-0005-0000-0000-00004B070000}"/>
+    <cellStyle name="20% - Акцент3 4 24 2" xfId="2262" xr:uid="{00000000-0005-0000-0000-00004C070000}"/>
+    <cellStyle name="20% - Акцент3 4 24 2 2" xfId="4281" xr:uid="{00000000-0005-0000-0000-00004D070000}"/>
+    <cellStyle name="20% - Акцент3 4 24 3" xfId="3274" xr:uid="{00000000-0005-0000-0000-00004E070000}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="518" xr:uid="{00000000-0005-0000-0000-00004F070000}"/>
+    <cellStyle name="20% - Акцент3 4 25 2" xfId="2263" xr:uid="{00000000-0005-0000-0000-000050070000}"/>
+    <cellStyle name="20% - Акцент3 4 25 2 2" xfId="4282" xr:uid="{00000000-0005-0000-0000-000051070000}"/>
+    <cellStyle name="20% - Акцент3 4 25 3" xfId="3275" xr:uid="{00000000-0005-0000-0000-000052070000}"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="2246" xr:uid="{00000000-0005-0000-0000-000053070000}"/>
+    <cellStyle name="20% - Акцент3 4 26 2" xfId="4265" xr:uid="{00000000-0005-0000-0000-000054070000}"/>
+    <cellStyle name="20% - Акцент3 4 27" xfId="3258" xr:uid="{00000000-0005-0000-0000-000055070000}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="519" xr:uid="{00000000-0005-0000-0000-000056070000}"/>
+    <cellStyle name="20% - Акцент3 4 3 2" xfId="2264" xr:uid="{00000000-0005-0000-0000-000057070000}"/>
+    <cellStyle name="20% - Акцент3 4 3 2 2" xfId="4283" xr:uid="{00000000-0005-0000-0000-000058070000}"/>
+    <cellStyle name="20% - Акцент3 4 3 3" xfId="3276" xr:uid="{00000000-0005-0000-0000-000059070000}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="520" xr:uid="{00000000-0005-0000-0000-00005A070000}"/>
+    <cellStyle name="20% - Акцент3 4 4 2" xfId="2265" xr:uid="{00000000-0005-0000-0000-00005B070000}"/>
+    <cellStyle name="20% - Акцент3 4 4 2 2" xfId="4284" xr:uid="{00000000-0005-0000-0000-00005C070000}"/>
+    <cellStyle name="20% - Акцент3 4 4 3" xfId="3277" xr:uid="{00000000-0005-0000-0000-00005D070000}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="521" xr:uid="{00000000-0005-0000-0000-00005E070000}"/>
+    <cellStyle name="20% - Акцент3 4 5 2" xfId="2266" xr:uid="{00000000-0005-0000-0000-00005F070000}"/>
+    <cellStyle name="20% - Акцент3 4 5 2 2" xfId="4285" xr:uid="{00000000-0005-0000-0000-000060070000}"/>
+    <cellStyle name="20% - Акцент3 4 5 3" xfId="3278" xr:uid="{00000000-0005-0000-0000-000061070000}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="522" xr:uid="{00000000-0005-0000-0000-000062070000}"/>
+    <cellStyle name="20% - Акцент3 4 6 2" xfId="2267" xr:uid="{00000000-0005-0000-0000-000063070000}"/>
+    <cellStyle name="20% - Акцент3 4 6 2 2" xfId="4286" xr:uid="{00000000-0005-0000-0000-000064070000}"/>
+    <cellStyle name="20% - Акцент3 4 6 3" xfId="3279" xr:uid="{00000000-0005-0000-0000-000065070000}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="523" xr:uid="{00000000-0005-0000-0000-000066070000}"/>
+    <cellStyle name="20% - Акцент3 4 7 2" xfId="2268" xr:uid="{00000000-0005-0000-0000-000067070000}"/>
+    <cellStyle name="20% - Акцент3 4 7 2 2" xfId="4287" xr:uid="{00000000-0005-0000-0000-000068070000}"/>
+    <cellStyle name="20% - Акцент3 4 7 3" xfId="3280" xr:uid="{00000000-0005-0000-0000-000069070000}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="524" xr:uid="{00000000-0005-0000-0000-00006A070000}"/>
+    <cellStyle name="20% - Акцент3 4 8 2" xfId="2269" xr:uid="{00000000-0005-0000-0000-00006B070000}"/>
+    <cellStyle name="20% - Акцент3 4 8 2 2" xfId="4288" xr:uid="{00000000-0005-0000-0000-00006C070000}"/>
+    <cellStyle name="20% - Акцент3 4 8 3" xfId="3281" xr:uid="{00000000-0005-0000-0000-00006D070000}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="525" xr:uid="{00000000-0005-0000-0000-00006E070000}"/>
+    <cellStyle name="20% - Акцент3 4 9 2" xfId="2270" xr:uid="{00000000-0005-0000-0000-00006F070000}"/>
+    <cellStyle name="20% - Акцент3 4 9 2 2" xfId="4289" xr:uid="{00000000-0005-0000-0000-000070070000}"/>
+    <cellStyle name="20% - Акцент3 4 9 3" xfId="3282" xr:uid="{00000000-0005-0000-0000-000071070000}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="526" xr:uid="{00000000-0005-0000-0000-000072070000}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="527" xr:uid="{00000000-0005-0000-0000-000073070000}"/>
+    <cellStyle name="20% - Акцент3 5 10 2" xfId="2272" xr:uid="{00000000-0005-0000-0000-000074070000}"/>
+    <cellStyle name="20% - Акцент3 5 10 2 2" xfId="4291" xr:uid="{00000000-0005-0000-0000-000075070000}"/>
+    <cellStyle name="20% - Акцент3 5 10 3" xfId="3284" xr:uid="{00000000-0005-0000-0000-000076070000}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="528" xr:uid="{00000000-0005-0000-0000-000077070000}"/>
+    <cellStyle name="20% - Акцент3 5 11 2" xfId="2273" xr:uid="{00000000-0005-0000-0000-000078070000}"/>
+    <cellStyle name="20% - Акцент3 5 11 2 2" xfId="4292" xr:uid="{00000000-0005-0000-0000-000079070000}"/>
+    <cellStyle name="20% - Акцент3 5 11 3" xfId="3285" xr:uid="{00000000-0005-0000-0000-00007A070000}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="529" xr:uid="{00000000-0005-0000-0000-00007B070000}"/>
+    <cellStyle name="20% - Акцент3 5 12 2" xfId="2274" xr:uid="{00000000-0005-0000-0000-00007C070000}"/>
+    <cellStyle name="20% - Акцент3 5 12 2 2" xfId="4293" xr:uid="{00000000-0005-0000-0000-00007D070000}"/>
+    <cellStyle name="20% - Акцент3 5 12 3" xfId="3286" xr:uid="{00000000-0005-0000-0000-00007E070000}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="530" xr:uid="{00000000-0005-0000-0000-00007F070000}"/>
+    <cellStyle name="20% - Акцент3 5 13 2" xfId="2275" xr:uid="{00000000-0005-0000-0000-000080070000}"/>
+    <cellStyle name="20% - Акцент3 5 13 2 2" xfId="4294" xr:uid="{00000000-0005-0000-0000-000081070000}"/>
+    <cellStyle name="20% - Акцент3 5 13 3" xfId="3287" xr:uid="{00000000-0005-0000-0000-000082070000}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="531" xr:uid="{00000000-0005-0000-0000-000083070000}"/>
+    <cellStyle name="20% - Акцент3 5 14 2" xfId="2276" xr:uid="{00000000-0005-0000-0000-000084070000}"/>
+    <cellStyle name="20% - Акцент3 5 14 2 2" xfId="4295" xr:uid="{00000000-0005-0000-0000-000085070000}"/>
+    <cellStyle name="20% - Акцент3 5 14 3" xfId="3288" xr:uid="{00000000-0005-0000-0000-000086070000}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="532" xr:uid="{00000000-0005-0000-0000-000087070000}"/>
+    <cellStyle name="20% - Акцент3 5 15 2" xfId="2277" xr:uid="{00000000-0005-0000-0000-000088070000}"/>
+    <cellStyle name="20% - Акцент3 5 15 2 2" xfId="4296" xr:uid="{00000000-0005-0000-0000-000089070000}"/>
+    <cellStyle name="20% - Акцент3 5 15 3" xfId="3289" xr:uid="{00000000-0005-0000-0000-00008A070000}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="533" xr:uid="{00000000-0005-0000-0000-00008B070000}"/>
+    <cellStyle name="20% - Акцент3 5 16 2" xfId="2278" xr:uid="{00000000-0005-0000-0000-00008C070000}"/>
+    <cellStyle name="20% - Акцент3 5 16 2 2" xfId="4297" xr:uid="{00000000-0005-0000-0000-00008D070000}"/>
+    <cellStyle name="20% - Акцент3 5 16 3" xfId="3290" xr:uid="{00000000-0005-0000-0000-00008E070000}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="534" xr:uid="{00000000-0005-0000-0000-00008F070000}"/>
+    <cellStyle name="20% - Акцент3 5 17 2" xfId="2279" xr:uid="{00000000-0005-0000-0000-000090070000}"/>
+    <cellStyle name="20% - Акцент3 5 17 2 2" xfId="4298" xr:uid="{00000000-0005-0000-0000-000091070000}"/>
+    <cellStyle name="20% - Акцент3 5 17 3" xfId="3291" xr:uid="{00000000-0005-0000-0000-000092070000}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="535" xr:uid="{00000000-0005-0000-0000-000093070000}"/>
+    <cellStyle name="20% - Акцент3 5 18 2" xfId="2280" xr:uid="{00000000-0005-0000-0000-000094070000}"/>
+    <cellStyle name="20% - Акцент3 5 18 2 2" xfId="4299" xr:uid="{00000000-0005-0000-0000-000095070000}"/>
+    <cellStyle name="20% - Акцент3 5 18 3" xfId="3292" xr:uid="{00000000-0005-0000-0000-000096070000}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="536" xr:uid="{00000000-0005-0000-0000-000097070000}"/>
+    <cellStyle name="20% - Акцент3 5 19 2" xfId="2281" xr:uid="{00000000-0005-0000-0000-000098070000}"/>
+    <cellStyle name="20% - Акцент3 5 19 2 2" xfId="4300" xr:uid="{00000000-0005-0000-0000-000099070000}"/>
+    <cellStyle name="20% - Акцент3 5 19 3" xfId="3293" xr:uid="{00000000-0005-0000-0000-00009A070000}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="537" xr:uid="{00000000-0005-0000-0000-00009B070000}"/>
+    <cellStyle name="20% - Акцент3 5 2 2" xfId="2282" xr:uid="{00000000-0005-0000-0000-00009C070000}"/>
+    <cellStyle name="20% - Акцент3 5 2 2 2" xfId="4301" xr:uid="{00000000-0005-0000-0000-00009D070000}"/>
+    <cellStyle name="20% - Акцент3 5 2 3" xfId="3294" xr:uid="{00000000-0005-0000-0000-00009E070000}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="538" xr:uid="{00000000-0005-0000-0000-00009F070000}"/>
+    <cellStyle name="20% - Акцент3 5 20 2" xfId="2283" xr:uid="{00000000-0005-0000-0000-0000A0070000}"/>
+    <cellStyle name="20% - Акцент3 5 20 2 2" xfId="4302" xr:uid="{00000000-0005-0000-0000-0000A1070000}"/>
+    <cellStyle name="20% - Акцент3 5 20 3" xfId="3295" xr:uid="{00000000-0005-0000-0000-0000A2070000}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="539" xr:uid="{00000000-0005-0000-0000-0000A3070000}"/>
+    <cellStyle name="20% - Акцент3 5 21 2" xfId="2284" xr:uid="{00000000-0005-0000-0000-0000A4070000}"/>
+    <cellStyle name="20% - Акцент3 5 21 2 2" xfId="4303" xr:uid="{00000000-0005-0000-0000-0000A5070000}"/>
+    <cellStyle name="20% - Акцент3 5 21 3" xfId="3296" xr:uid="{00000000-0005-0000-0000-0000A6070000}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="540" xr:uid="{00000000-0005-0000-0000-0000A7070000}"/>
+    <cellStyle name="20% - Акцент3 5 22 2" xfId="2285" xr:uid="{00000000-0005-0000-0000-0000A8070000}"/>
+    <cellStyle name="20% - Акцент3 5 22 2 2" xfId="4304" xr:uid="{00000000-0005-0000-0000-0000A9070000}"/>
+    <cellStyle name="20% - Акцент3 5 22 3" xfId="3297" xr:uid="{00000000-0005-0000-0000-0000AA070000}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="541" xr:uid="{00000000-0005-0000-0000-0000AB070000}"/>
+    <cellStyle name="20% - Акцент3 5 23 2" xfId="2286" xr:uid="{00000000-0005-0000-0000-0000AC070000}"/>
+    <cellStyle name="20% - Акцент3 5 23 2 2" xfId="4305" xr:uid="{00000000-0005-0000-0000-0000AD070000}"/>
+    <cellStyle name="20% - Акцент3 5 23 3" xfId="3298" xr:uid="{00000000-0005-0000-0000-0000AE070000}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="542" xr:uid="{00000000-0005-0000-0000-0000AF070000}"/>
+    <cellStyle name="20% - Акцент3 5 24 2" xfId="2287" xr:uid="{00000000-0005-0000-0000-0000B0070000}"/>
+    <cellStyle name="20% - Акцент3 5 24 2 2" xfId="4306" xr:uid="{00000000-0005-0000-0000-0000B1070000}"/>
+    <cellStyle name="20% - Акцент3 5 24 3" xfId="3299" xr:uid="{00000000-0005-0000-0000-0000B2070000}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="543" xr:uid="{00000000-0005-0000-0000-0000B3070000}"/>
+    <cellStyle name="20% - Акцент3 5 25 2" xfId="2288" xr:uid="{00000000-0005-0000-0000-0000B4070000}"/>
+    <cellStyle name="20% - Акцент3 5 25 2 2" xfId="4307" xr:uid="{00000000-0005-0000-0000-0000B5070000}"/>
+    <cellStyle name="20% - Акцент3 5 25 3" xfId="3300" xr:uid="{00000000-0005-0000-0000-0000B6070000}"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="2271" xr:uid="{00000000-0005-0000-0000-0000B7070000}"/>
+    <cellStyle name="20% - Акцент3 5 26 2" xfId="4290" xr:uid="{00000000-0005-0000-0000-0000B8070000}"/>
+    <cellStyle name="20% - Акцент3 5 27" xfId="3283" xr:uid="{00000000-0005-0000-0000-0000B9070000}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="544" xr:uid="{00000000-0005-0000-0000-0000BA070000}"/>
+    <cellStyle name="20% - Акцент3 5 3 2" xfId="2289" xr:uid="{00000000-0005-0000-0000-0000BB070000}"/>
+    <cellStyle name="20% - Акцент3 5 3 2 2" xfId="4308" xr:uid="{00000000-0005-0000-0000-0000BC070000}"/>
+    <cellStyle name="20% - Акцент3 5 3 3" xfId="3301" xr:uid="{00000000-0005-0000-0000-0000BD070000}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="545" xr:uid="{00000000-0005-0000-0000-0000BE070000}"/>
+    <cellStyle name="20% - Акцент3 5 4 2" xfId="2290" xr:uid="{00000000-0005-0000-0000-0000BF070000}"/>
+    <cellStyle name="20% - Акцент3 5 4 2 2" xfId="4309" xr:uid="{00000000-0005-0000-0000-0000C0070000}"/>
+    <cellStyle name="20% - Акцент3 5 4 3" xfId="3302" xr:uid="{00000000-0005-0000-0000-0000C1070000}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="546" xr:uid="{00000000-0005-0000-0000-0000C2070000}"/>
+    <cellStyle name="20% - Акцент3 5 5 2" xfId="2291" xr:uid="{00000000-0005-0000-0000-0000C3070000}"/>
+    <cellStyle name="20% - Акцент3 5 5 2 2" xfId="4310" xr:uid="{00000000-0005-0000-0000-0000C4070000}"/>
+    <cellStyle name="20% - Акцент3 5 5 3" xfId="3303" xr:uid="{00000000-0005-0000-0000-0000C5070000}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="547" xr:uid="{00000000-0005-0000-0000-0000C6070000}"/>
+    <cellStyle name="20% - Акцент3 5 6 2" xfId="2292" xr:uid="{00000000-0005-0000-0000-0000C7070000}"/>
+    <cellStyle name="20% - Акцент3 5 6 2 2" xfId="4311" xr:uid="{00000000-0005-0000-0000-0000C8070000}"/>
+    <cellStyle name="20% - Акцент3 5 6 3" xfId="3304" xr:uid="{00000000-0005-0000-0000-0000C9070000}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="548" xr:uid="{00000000-0005-0000-0000-0000CA070000}"/>
+    <cellStyle name="20% - Акцент3 5 7 2" xfId="2293" xr:uid="{00000000-0005-0000-0000-0000CB070000}"/>
+    <cellStyle name="20% - Акцент3 5 7 2 2" xfId="4312" xr:uid="{00000000-0005-0000-0000-0000CC070000}"/>
+    <cellStyle name="20% - Акцент3 5 7 3" xfId="3305" xr:uid="{00000000-0005-0000-0000-0000CD070000}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="549" xr:uid="{00000000-0005-0000-0000-0000CE070000}"/>
+    <cellStyle name="20% - Акцент3 5 8 2" xfId="2294" xr:uid="{00000000-0005-0000-0000-0000CF070000}"/>
+    <cellStyle name="20% - Акцент3 5 8 2 2" xfId="4313" xr:uid="{00000000-0005-0000-0000-0000D0070000}"/>
+    <cellStyle name="20% - Акцент3 5 8 3" xfId="3306" xr:uid="{00000000-0005-0000-0000-0000D1070000}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="550" xr:uid="{00000000-0005-0000-0000-0000D2070000}"/>
+    <cellStyle name="20% - Акцент3 5 9 2" xfId="2295" xr:uid="{00000000-0005-0000-0000-0000D3070000}"/>
+    <cellStyle name="20% - Акцент3 5 9 2 2" xfId="4314" xr:uid="{00000000-0005-0000-0000-0000D4070000}"/>
+    <cellStyle name="20% - Акцент3 5 9 3" xfId="3307" xr:uid="{00000000-0005-0000-0000-0000D5070000}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="551" xr:uid="{00000000-0005-0000-0000-0000D6070000}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="552" xr:uid="{00000000-0005-0000-0000-0000D7070000}"/>
+    <cellStyle name="20% - Акцент3 6 10 2" xfId="2297" xr:uid="{00000000-0005-0000-0000-0000D8070000}"/>
+    <cellStyle name="20% - Акцент3 6 10 2 2" xfId="4316" xr:uid="{00000000-0005-0000-0000-0000D9070000}"/>
+    <cellStyle name="20% - Акцент3 6 10 3" xfId="3309" xr:uid="{00000000-0005-0000-0000-0000DA070000}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="553" xr:uid="{00000000-0005-0000-0000-0000DB070000}"/>
+    <cellStyle name="20% - Акцент3 6 11 2" xfId="2298" xr:uid="{00000000-0005-0000-0000-0000DC070000}"/>
+    <cellStyle name="20% - Акцент3 6 11 2 2" xfId="4317" xr:uid="{00000000-0005-0000-0000-0000DD070000}"/>
+    <cellStyle name="20% - Акцент3 6 11 3" xfId="3310" xr:uid="{00000000-0005-0000-0000-0000DE070000}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="554" xr:uid="{00000000-0005-0000-0000-0000DF070000}"/>
+    <cellStyle name="20% - Акцент3 6 12 2" xfId="2299" xr:uid="{00000000-0005-0000-0000-0000E0070000}"/>
+    <cellStyle name="20% - Акцент3 6 12 2 2" xfId="4318" xr:uid="{00000000-0005-0000-0000-0000E1070000}"/>
+    <cellStyle name="20% - Акцент3 6 12 3" xfId="3311" xr:uid="{00000000-0005-0000-0000-0000E2070000}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="555" xr:uid="{00000000-0005-0000-0000-0000E3070000}"/>
+    <cellStyle name="20% - Акцент3 6 13 2" xfId="2300" xr:uid="{00000000-0005-0000-0000-0000E4070000}"/>
+    <cellStyle name="20% - Акцент3 6 13 2 2" xfId="4319" xr:uid="{00000000-0005-0000-0000-0000E5070000}"/>
+    <cellStyle name="20% - Акцент3 6 13 3" xfId="3312" xr:uid="{00000000-0005-0000-0000-0000E6070000}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="556" xr:uid="{00000000-0005-0000-0000-0000E7070000}"/>
+    <cellStyle name="20% - Акцент3 6 14 2" xfId="2301" xr:uid="{00000000-0005-0000-0000-0000E8070000}"/>
+    <cellStyle name="20% - Акцент3 6 14 2 2" xfId="4320" xr:uid="{00000000-0005-0000-0000-0000E9070000}"/>
+    <cellStyle name="20% - Акцент3 6 14 3" xfId="3313" xr:uid="{00000000-0005-0000-0000-0000EA070000}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="557" xr:uid="{00000000-0005-0000-0000-0000EB070000}"/>
+    <cellStyle name="20% - Акцент3 6 15 2" xfId="2302" xr:uid="{00000000-0005-0000-0000-0000EC070000}"/>
+    <cellStyle name="20% - Акцент3 6 15 2 2" xfId="4321" xr:uid="{00000000-0005-0000-0000-0000ED070000}"/>
+    <cellStyle name="20% - Акцент3 6 15 3" xfId="3314" xr:uid="{00000000-0005-0000-0000-0000EE070000}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="558" xr:uid="{00000000-0005-0000-0000-0000EF070000}"/>
+    <cellStyle name="20% - Акцент3 6 16 2" xfId="2303" xr:uid="{00000000-0005-0000-0000-0000F0070000}"/>
+    <cellStyle name="20% - Акцент3 6 16 2 2" xfId="4322" xr:uid="{00000000-0005-0000-0000-0000F1070000}"/>
+    <cellStyle name="20% - Акцент3 6 16 3" xfId="3315" xr:uid="{00000000-0005-0000-0000-0000F2070000}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="559" xr:uid="{00000000-0005-0000-0000-0000F3070000}"/>
+    <cellStyle name="20% - Акцент3 6 17 2" xfId="2304" xr:uid="{00000000-0005-0000-0000-0000F4070000}"/>
+    <cellStyle name="20% - Акцент3 6 17 2 2" xfId="4323" xr:uid="{00000000-0005-0000-0000-0000F5070000}"/>
+    <cellStyle name="20% - Акцент3 6 17 3" xfId="3316" xr:uid="{00000000-0005-0000-0000-0000F6070000}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="560" xr:uid="{00000000-0005-0000-0000-0000F7070000}"/>
+    <cellStyle name="20% - Акцент3 6 18 2" xfId="2305" xr:uid="{00000000-0005-0000-0000-0000F8070000}"/>
+    <cellStyle name="20% - Акцент3 6 18 2 2" xfId="4324" xr:uid="{00000000-0005-0000-0000-0000F9070000}"/>
+    <cellStyle name="20% - Акцент3 6 18 3" xfId="3317" xr:uid="{00000000-0005-0000-0000-0000FA070000}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="561" xr:uid="{00000000-0005-0000-0000-0000FB070000}"/>
+    <cellStyle name="20% - Акцент3 6 19 2" xfId="2306" xr:uid="{00000000-0005-0000-0000-0000FC070000}"/>
+    <cellStyle name="20% - Акцент3 6 19 2 2" xfId="4325" xr:uid="{00000000-0005-0000-0000-0000FD070000}"/>
+    <cellStyle name="20% - Акцент3 6 19 3" xfId="3318" xr:uid="{00000000-0005-0000-0000-0000FE070000}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="562" xr:uid="{00000000-0005-0000-0000-0000FF070000}"/>
+    <cellStyle name="20% - Акцент3 6 2 2" xfId="2307" xr:uid="{00000000-0005-0000-0000-000000080000}"/>
+    <cellStyle name="20% - Акцент3 6 2 2 2" xfId="4326" xr:uid="{00000000-0005-0000-0000-000001080000}"/>
+    <cellStyle name="20% - Акцент3 6 2 3" xfId="3319" xr:uid="{00000000-0005-0000-0000-000002080000}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="563" xr:uid="{00000000-0005-0000-0000-000003080000}"/>
+    <cellStyle name="20% - Акцент3 6 20 2" xfId="2308" xr:uid="{00000000-0005-0000-0000-000004080000}"/>
+    <cellStyle name="20% - Акцент3 6 20 2 2" xfId="4327" xr:uid="{00000000-0005-0000-0000-000005080000}"/>
+    <cellStyle name="20% - Акцент3 6 20 3" xfId="3320" xr:uid="{00000000-0005-0000-0000-000006080000}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="564" xr:uid="{00000000-0005-0000-0000-000007080000}"/>
+    <cellStyle name="20% - Акцент3 6 21 2" xfId="2309" xr:uid="{00000000-0005-0000-0000-000008080000}"/>
+    <cellStyle name="20% - Акцент3 6 21 2 2" xfId="4328" xr:uid="{00000000-0005-0000-0000-000009080000}"/>
+    <cellStyle name="20% - Акцент3 6 21 3" xfId="3321" xr:uid="{00000000-0005-0000-0000-00000A080000}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="565" xr:uid="{00000000-0005-0000-0000-00000B080000}"/>
+    <cellStyle name="20% - Акцент3 6 22 2" xfId="2310" xr:uid="{00000000-0005-0000-0000-00000C080000}"/>
+    <cellStyle name="20% - Акцент3 6 22 2 2" xfId="4329" xr:uid="{00000000-0005-0000-0000-00000D080000}"/>
+    <cellStyle name="20% - Акцент3 6 22 3" xfId="3322" xr:uid="{00000000-0005-0000-0000-00000E080000}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="566" xr:uid="{00000000-0005-0000-0000-00000F080000}"/>
+    <cellStyle name="20% - Акцент3 6 23 2" xfId="2311" xr:uid="{00000000-0005-0000-0000-000010080000}"/>
+    <cellStyle name="20% - Акцент3 6 23 2 2" xfId="4330" xr:uid="{00000000-0005-0000-0000-000011080000}"/>
+    <cellStyle name="20% - Акцент3 6 23 3" xfId="3323" xr:uid="{00000000-0005-0000-0000-000012080000}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="567" xr:uid="{00000000-0005-0000-0000-000013080000}"/>
+    <cellStyle name="20% - Акцент3 6 24 2" xfId="2312" xr:uid="{00000000-0005-0000-0000-000014080000}"/>
+    <cellStyle name="20% - Акцент3 6 24 2 2" xfId="4331" xr:uid="{00000000-0005-0000-0000-000015080000}"/>
+    <cellStyle name="20% - Акцент3 6 24 3" xfId="3324" xr:uid="{00000000-0005-0000-0000-000016080000}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="568" xr:uid="{00000000-0005-0000-0000-000017080000}"/>
+    <cellStyle name="20% - Акцент3 6 25 2" xfId="2313" xr:uid="{00000000-0005-0000-0000-000018080000}"/>
+    <cellStyle name="20% - Акцент3 6 25 2 2" xfId="4332" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
+    <cellStyle name="20% - Акцент3 6 25 3" xfId="3325" xr:uid="{00000000-0005-0000-0000-00001A080000}"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="2296" xr:uid="{00000000-0005-0000-0000-00001B080000}"/>
+    <cellStyle name="20% - Акцент3 6 26 2" xfId="4315" xr:uid="{00000000-0005-0000-0000-00001C080000}"/>
+    <cellStyle name="20% - Акцент3 6 27" xfId="3308" xr:uid="{00000000-0005-0000-0000-00001D080000}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="569" xr:uid="{00000000-0005-0000-0000-00001E080000}"/>
+    <cellStyle name="20% - Акцент3 6 3 2" xfId="2314" xr:uid="{00000000-0005-0000-0000-00001F080000}"/>
+    <cellStyle name="20% - Акцент3 6 3 2 2" xfId="4333" xr:uid="{00000000-0005-0000-0000-000020080000}"/>
+    <cellStyle name="20% - Акцент3 6 3 3" xfId="3326" xr:uid="{00000000-0005-0000-0000-000021080000}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="570" xr:uid="{00000000-0005-0000-0000-000022080000}"/>
+    <cellStyle name="20% - Акцент3 6 4 2" xfId="2315" xr:uid="{00000000-0005-0000-0000-000023080000}"/>
+    <cellStyle name="20% - Акцент3 6 4 2 2" xfId="4334" xr:uid="{00000000-0005-0000-0000-000024080000}"/>
+    <cellStyle name="20% - Акцент3 6 4 3" xfId="3327" xr:uid="{00000000-0005-0000-0000-000025080000}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="571" xr:uid="{00000000-0005-0000-0000-000026080000}"/>
+    <cellStyle name="20% - Акцент3 6 5 2" xfId="2316" xr:uid="{00000000-0005-0000-0000-000027080000}"/>
+    <cellStyle name="20% - Акцент3 6 5 2 2" xfId="4335" xr:uid="{00000000-0005-0000-0000-000028080000}"/>
+    <cellStyle name="20% - Акцент3 6 5 3" xfId="3328" xr:uid="{00000000-0005-0000-0000-000029080000}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="572" xr:uid="{00000000-0005-0000-0000-00002A080000}"/>
+    <cellStyle name="20% - Акцент3 6 6 2" xfId="2317" xr:uid="{00000000-0005-0000-0000-00002B080000}"/>
+    <cellStyle name="20% - Акцент3 6 6 2 2" xfId="4336" xr:uid="{00000000-0005-0000-0000-00002C080000}"/>
+    <cellStyle name="20% - Акцент3 6 6 3" xfId="3329" xr:uid="{00000000-0005-0000-0000-00002D080000}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="573" xr:uid="{00000000-0005-0000-0000-00002E080000}"/>
+    <cellStyle name="20% - Акцент3 6 7 2" xfId="2318" xr:uid="{00000000-0005-0000-0000-00002F080000}"/>
+    <cellStyle name="20% - Акцент3 6 7 2 2" xfId="4337" xr:uid="{00000000-0005-0000-0000-000030080000}"/>
+    <cellStyle name="20% - Акцент3 6 7 3" xfId="3330" xr:uid="{00000000-0005-0000-0000-000031080000}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="574" xr:uid="{00000000-0005-0000-0000-000032080000}"/>
+    <cellStyle name="20% - Акцент3 6 8 2" xfId="2319" xr:uid="{00000000-0005-0000-0000-000033080000}"/>
+    <cellStyle name="20% - Акцент3 6 8 2 2" xfId="4338" xr:uid="{00000000-0005-0000-0000-000034080000}"/>
+    <cellStyle name="20% - Акцент3 6 8 3" xfId="3331" xr:uid="{00000000-0005-0000-0000-000035080000}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="575" xr:uid="{00000000-0005-0000-0000-000036080000}"/>
+    <cellStyle name="20% - Акцент3 6 9 2" xfId="2320" xr:uid="{00000000-0005-0000-0000-000037080000}"/>
+    <cellStyle name="20% - Акцент3 6 9 2 2" xfId="4339" xr:uid="{00000000-0005-0000-0000-000038080000}"/>
+    <cellStyle name="20% - Акцент3 6 9 3" xfId="3332" xr:uid="{00000000-0005-0000-0000-000039080000}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="576" xr:uid="{00000000-0005-0000-0000-00003A080000}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="577" xr:uid="{00000000-0005-0000-0000-00003B080000}"/>
+    <cellStyle name="20% - Акцент3 7 10 2" xfId="2322" xr:uid="{00000000-0005-0000-0000-00003C080000}"/>
+    <cellStyle name="20% - Акцент3 7 10 2 2" xfId="4341" xr:uid="{00000000-0005-0000-0000-00003D080000}"/>
+    <cellStyle name="20% - Акцент3 7 10 3" xfId="3334" xr:uid="{00000000-0005-0000-0000-00003E080000}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="578" xr:uid="{00000000-0005-0000-0000-00003F080000}"/>
+    <cellStyle name="20% - Акцент3 7 11 2" xfId="2323" xr:uid="{00000000-0005-0000-0000-000040080000}"/>
+    <cellStyle name="20% - Акцент3 7 11 2 2" xfId="4342" xr:uid="{00000000-0005-0000-0000-000041080000}"/>
+    <cellStyle name="20% - Акцент3 7 11 3" xfId="3335" xr:uid="{00000000-0005-0000-0000-000042080000}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="579" xr:uid="{00000000-0005-0000-0000-000043080000}"/>
+    <cellStyle name="20% - Акцент3 7 12 2" xfId="2324" xr:uid="{00000000-0005-0000-0000-000044080000}"/>
+    <cellStyle name="20% - Акцент3 7 12 2 2" xfId="4343" xr:uid="{00000000-0005-0000-0000-000045080000}"/>
+    <cellStyle name="20% - Акцент3 7 12 3" xfId="3336" xr:uid="{00000000-0005-0000-0000-000046080000}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="580" xr:uid="{00000000-0005-0000-0000-000047080000}"/>
+    <cellStyle name="20% - Акцент3 7 13 2" xfId="2325" xr:uid="{00000000-0005-0000-0000-000048080000}"/>
+    <cellStyle name="20% - Акцент3 7 13 2 2" xfId="4344" xr:uid="{00000000-0005-0000-0000-000049080000}"/>
+    <cellStyle name="20% - Акцент3 7 13 3" xfId="3337" xr:uid="{00000000-0005-0000-0000-00004A080000}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="581" xr:uid="{00000000-0005-0000-0000-00004B080000}"/>
+    <cellStyle name="20% - Акцент3 7 14 2" xfId="2326" xr:uid="{00000000-0005-0000-0000-00004C080000}"/>
+    <cellStyle name="20% - Акцент3 7 14 2 2" xfId="4345" xr:uid="{00000000-0005-0000-0000-00004D080000}"/>
+    <cellStyle name="20% - Акцент3 7 14 3" xfId="3338" xr:uid="{00000000-0005-0000-0000-00004E080000}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="582" xr:uid="{00000000-0005-0000-0000-00004F080000}"/>
+    <cellStyle name="20% - Акцент3 7 15 2" xfId="2327" xr:uid="{00000000-0005-0000-0000-000050080000}"/>
+    <cellStyle name="20% - Акцент3 7 15 2 2" xfId="4346" xr:uid="{00000000-0005-0000-0000-000051080000}"/>
+    <cellStyle name="20% - Акцент3 7 15 3" xfId="3339" xr:uid="{00000000-0005-0000-0000-000052080000}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="583" xr:uid="{00000000-0005-0000-0000-000053080000}"/>
+    <cellStyle name="20% - Акцент3 7 16 2" xfId="2328" xr:uid="{00000000-0005-0000-0000-000054080000}"/>
+    <cellStyle name="20% - Акцент3 7 16 2 2" xfId="4347" xr:uid="{00000000-0005-0000-0000-000055080000}"/>
+    <cellStyle name="20% - Акцент3 7 16 3" xfId="3340" xr:uid="{00000000-0005-0000-0000-000056080000}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="584" xr:uid="{00000000-0005-0000-0000-000057080000}"/>
+    <cellStyle name="20% - Акцент3 7 17 2" xfId="2329" xr:uid="{00000000-0005-0000-0000-000058080000}"/>
+    <cellStyle name="20% - Акцент3 7 17 2 2" xfId="4348" xr:uid="{00000000-0005-0000-0000-000059080000}"/>
+    <cellStyle name="20% - Акцент3 7 17 3" xfId="3341" xr:uid="{00000000-0005-0000-0000-00005A080000}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="585" xr:uid="{00000000-0005-0000-0000-00005B080000}"/>
+    <cellStyle name="20% - Акцент3 7 18 2" xfId="2330" xr:uid="{00000000-0005-0000-0000-00005C080000}"/>
+    <cellStyle name="20% - Акцент3 7 18 2 2" xfId="4349" xr:uid="{00000000-0005-0000-0000-00005D080000}"/>
+    <cellStyle name="20% - Акцент3 7 18 3" xfId="3342" xr:uid="{00000000-0005-0000-0000-00005E080000}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="586" xr:uid="{00000000-0005-0000-0000-00005F080000}"/>
+    <cellStyle name="20% - Акцент3 7 19 2" xfId="2331" xr:uid="{00000000-0005-0000-0000-000060080000}"/>
+    <cellStyle name="20% - Акцент3 7 19 2 2" xfId="4350" xr:uid="{00000000-0005-0000-0000-000061080000}"/>
+    <cellStyle name="20% - Акцент3 7 19 3" xfId="3343" xr:uid="{00000000-0005-0000-0000-000062080000}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="587" xr:uid="{00000000-0005-0000-0000-000063080000}"/>
+    <cellStyle name="20% - Акцент3 7 2 2" xfId="2332" xr:uid="{00000000-0005-0000-0000-000064080000}"/>
+    <cellStyle name="20% - Акцент3 7 2 2 2" xfId="4351" xr:uid="{00000000-0005-0000-0000-000065080000}"/>
+    <cellStyle name="20% - Акцент3 7 2 3" xfId="3344" xr:uid="{00000000-0005-0000-0000-000066080000}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="588" xr:uid="{00000000-0005-0000-0000-000067080000}"/>
+    <cellStyle name="20% - Акцент3 7 20 2" xfId="2333" xr:uid="{00000000-0005-0000-0000-000068080000}"/>
+    <cellStyle name="20% - Акцент3 7 20 2 2" xfId="4352" xr:uid="{00000000-0005-0000-0000-000069080000}"/>
+    <cellStyle name="20% - Акцент3 7 20 3" xfId="3345" xr:uid="{00000000-0005-0000-0000-00006A080000}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="589" xr:uid="{00000000-0005-0000-0000-00006B080000}"/>
+    <cellStyle name="20% - Акцент3 7 21 2" xfId="2334" xr:uid="{00000000-0005-0000-0000-00006C080000}"/>
+    <cellStyle name="20% - Акцент3 7 21 2 2" xfId="4353" xr:uid="{00000000-0005-0000-0000-00006D080000}"/>
+    <cellStyle name="20% - Акцент3 7 21 3" xfId="3346" xr:uid="{00000000-0005-0000-0000-00006E080000}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="590" xr:uid="{00000000-0005-0000-0000-00006F080000}"/>
+    <cellStyle name="20% - Акцент3 7 22 2" xfId="2335" xr:uid="{00000000-0005-0000-0000-000070080000}"/>
+    <cellStyle name="20% - Акцент3 7 22 2 2" xfId="4354" xr:uid="{00000000-0005-0000-0000-000071080000}"/>
+    <cellStyle name="20% - Акцент3 7 22 3" xfId="3347" xr:uid="{00000000-0005-0000-0000-000072080000}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="591" xr:uid="{00000000-0005-0000-0000-000073080000}"/>
+    <cellStyle name="20% - Акцент3 7 23 2" xfId="2336" xr:uid="{00000000-0005-0000-0000-000074080000}"/>
+    <cellStyle name="20% - Акцент3 7 23 2 2" xfId="4355" xr:uid="{00000000-0005-0000-0000-000075080000}"/>
+    <cellStyle name="20% - Акцент3 7 23 3" xfId="3348" xr:uid="{00000000-0005-0000-0000-000076080000}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="592" xr:uid="{00000000-0005-0000-0000-000077080000}"/>
+    <cellStyle name="20% - Акцент3 7 24 2" xfId="2337" xr:uid="{00000000-0005-0000-0000-000078080000}"/>
+    <cellStyle name="20% - Акцент3 7 24 2 2" xfId="4356" xr:uid="{00000000-0005-0000-0000-000079080000}"/>
+    <cellStyle name="20% - Акцент3 7 24 3" xfId="3349" xr:uid="{00000000-0005-0000-0000-00007A080000}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="593" xr:uid="{00000000-0005-0000-0000-00007B080000}"/>
+    <cellStyle name="20% - Акцент3 7 25 2" xfId="2338" xr:uid="{00000000-0005-0000-0000-00007C080000}"/>
+    <cellStyle name="20% - Акцент3 7 25 2 2" xfId="4357" xr:uid="{00000000-0005-0000-0000-00007D080000}"/>
+    <cellStyle name="20% - Акцент3 7 25 3" xfId="3350" xr:uid="{00000000-0005-0000-0000-00007E080000}"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="2321" xr:uid="{00000000-0005-0000-0000-00007F080000}"/>
+    <cellStyle name="20% - Акцент3 7 26 2" xfId="4340" xr:uid="{00000000-0005-0000-0000-000080080000}"/>
+    <cellStyle name="20% - Акцент3 7 27" xfId="3333" xr:uid="{00000000-0005-0000-0000-000081080000}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="594" xr:uid="{00000000-0005-0000-0000-000082080000}"/>
+    <cellStyle name="20% - Акцент3 7 3 2" xfId="2339" xr:uid="{00000000-0005-0000-0000-000083080000}"/>
+    <cellStyle name="20% - Акцент3 7 3 2 2" xfId="4358" xr:uid="{00000000-0005-0000-0000-000084080000}"/>
+    <cellStyle name="20% - Акцент3 7 3 3" xfId="3351" xr:uid="{00000000-0005-0000-0000-000085080000}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="595" xr:uid="{00000000-0005-0000-0000-000086080000}"/>
+    <cellStyle name="20% - Акцент3 7 4 2" xfId="2340" xr:uid="{00000000-0005-0000-0000-000087080000}"/>
+    <cellStyle name="20% - Акцент3 7 4 2 2" xfId="4359" xr:uid="{00000000-0005-0000-0000-000088080000}"/>
+    <cellStyle name="20% - Акцент3 7 4 3" xfId="3352" xr:uid="{00000000-0005-0000-0000-000089080000}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="596" xr:uid="{00000000-0005-0000-0000-00008A080000}"/>
+    <cellStyle name="20% - Акцент3 7 5 2" xfId="2341" xr:uid="{00000000-0005-0000-0000-00008B080000}"/>
+    <cellStyle name="20% - Акцент3 7 5 2 2" xfId="4360" xr:uid="{00000000-0005-0000-0000-00008C080000}"/>
+    <cellStyle name="20% - Акцент3 7 5 3" xfId="3353" xr:uid="{00000000-0005-0000-0000-00008D080000}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="597" xr:uid="{00000000-0005-0000-0000-00008E080000}"/>
+    <cellStyle name="20% - Акцент3 7 6 2" xfId="2342" xr:uid="{00000000-0005-0000-0000-00008F080000}"/>
+    <cellStyle name="20% - Акцент3 7 6 2 2" xfId="4361" xr:uid="{00000000-0005-0000-0000-000090080000}"/>
+    <cellStyle name="20% - Акцент3 7 6 3" xfId="3354" xr:uid="{00000000-0005-0000-0000-000091080000}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="598" xr:uid="{00000000-0005-0000-0000-000092080000}"/>
+    <cellStyle name="20% - Акцент3 7 7 2" xfId="2343" xr:uid="{00000000-0005-0000-0000-000093080000}"/>
+    <cellStyle name="20% - Акцент3 7 7 2 2" xfId="4362" xr:uid="{00000000-0005-0000-0000-000094080000}"/>
+    <cellStyle name="20% - Акцент3 7 7 3" xfId="3355" xr:uid="{00000000-0005-0000-0000-000095080000}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="599" xr:uid="{00000000-0005-0000-0000-000096080000}"/>
+    <cellStyle name="20% - Акцент3 7 8 2" xfId="2344" xr:uid="{00000000-0005-0000-0000-000097080000}"/>
+    <cellStyle name="20% - Акцент3 7 8 2 2" xfId="4363" xr:uid="{00000000-0005-0000-0000-000098080000}"/>
+    <cellStyle name="20% - Акцент3 7 8 3" xfId="3356" xr:uid="{00000000-0005-0000-0000-000099080000}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="600" xr:uid="{00000000-0005-0000-0000-00009A080000}"/>
+    <cellStyle name="20% - Акцент3 7 9 2" xfId="2345" xr:uid="{00000000-0005-0000-0000-00009B080000}"/>
+    <cellStyle name="20% - Акцент3 7 9 2 2" xfId="4364" xr:uid="{00000000-0005-0000-0000-00009C080000}"/>
+    <cellStyle name="20% - Акцент3 7 9 3" xfId="3357" xr:uid="{00000000-0005-0000-0000-00009D080000}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="601" xr:uid="{00000000-0005-0000-0000-00009E080000}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="602" xr:uid="{00000000-0005-0000-0000-00009F080000}"/>
+    <cellStyle name="20% - Акцент3 8 10 2" xfId="2347" xr:uid="{00000000-0005-0000-0000-0000A0080000}"/>
+    <cellStyle name="20% - Акцент3 8 10 2 2" xfId="4366" xr:uid="{00000000-0005-0000-0000-0000A1080000}"/>
+    <cellStyle name="20% - Акцент3 8 10 3" xfId="3359" xr:uid="{00000000-0005-0000-0000-0000A2080000}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="603" xr:uid="{00000000-0005-0000-0000-0000A3080000}"/>
+    <cellStyle name="20% - Акцент3 8 11 2" xfId="2348" xr:uid="{00000000-0005-0000-0000-0000A4080000}"/>
+    <cellStyle name="20% - Акцент3 8 11 2 2" xfId="4367" xr:uid="{00000000-0005-0000-0000-0000A5080000}"/>
+    <cellStyle name="20% - Акцент3 8 11 3" xfId="3360" xr:uid="{00000000-0005-0000-0000-0000A6080000}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="604" xr:uid="{00000000-0005-0000-0000-0000A7080000}"/>
+    <cellStyle name="20% - Акцент3 8 12 2" xfId="2349" xr:uid="{00000000-0005-0000-0000-0000A8080000}"/>
+    <cellStyle name="20% - Акцент3 8 12 2 2" xfId="4368" xr:uid="{00000000-0005-0000-0000-0000A9080000}"/>
+    <cellStyle name="20% - Акцент3 8 12 3" xfId="3361" xr:uid="{00000000-0005-0000-0000-0000AA080000}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="605" xr:uid="{00000000-0005-0000-0000-0000AB080000}"/>
+    <cellStyle name="20% - Акцент3 8 13 2" xfId="2350" xr:uid="{00000000-0005-0000-0000-0000AC080000}"/>
+    <cellStyle name="20% - Акцент3 8 13 2 2" xfId="4369" xr:uid="{00000000-0005-0000-0000-0000AD080000}"/>
+    <cellStyle name="20% - Акцент3 8 13 3" xfId="3362" xr:uid="{00000000-0005-0000-0000-0000AE080000}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="606" xr:uid="{00000000-0005-0000-0000-0000AF080000}"/>
+    <cellStyle name="20% - Акцент3 8 14 2" xfId="2351" xr:uid="{00000000-0005-0000-0000-0000B0080000}"/>
+    <cellStyle name="20% - Акцент3 8 14 2 2" xfId="4370" xr:uid="{00000000-0005-0000-0000-0000B1080000}"/>
+    <cellStyle name="20% - Акцент3 8 14 3" xfId="3363" xr:uid="{00000000-0005-0000-0000-0000B2080000}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="607" xr:uid="{00000000-0005-0000-0000-0000B3080000}"/>
+    <cellStyle name="20% - Акцент3 8 15 2" xfId="2352" xr:uid="{00000000-0005-0000-0000-0000B4080000}"/>
+    <cellStyle name="20% - Акцент3 8 15 2 2" xfId="4371" xr:uid="{00000000-0005-0000-0000-0000B5080000}"/>
+    <cellStyle name="20% - Акцент3 8 15 3" xfId="3364" xr:uid="{00000000-0005-0000-0000-0000B6080000}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="608" xr:uid="{00000000-0005-0000-0000-0000B7080000}"/>
+    <cellStyle name="20% - Акцент3 8 16 2" xfId="2353" xr:uid="{00000000-0005-0000-0000-0000B8080000}"/>
+    <cellStyle name="20% - Акцент3 8 16 2 2" xfId="4372" xr:uid="{00000000-0005-0000-0000-0000B9080000}"/>
+    <cellStyle name="20% - Акцент3 8 16 3" xfId="3365" xr:uid="{00000000-0005-0000-0000-0000BA080000}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="609" xr:uid="{00000000-0005-0000-0000-0000BB080000}"/>
+    <cellStyle name="20% - Акцент3 8 17 2" xfId="2354" xr:uid="{00000000-0005-0000-0000-0000BC080000}"/>
+    <cellStyle name="20% - Акцент3 8 17 2 2" xfId="4373" xr:uid="{00000000-0005-0000-0000-0000BD080000}"/>
+    <cellStyle name="20% - Акцент3 8 17 3" xfId="3366" xr:uid="{00000000-0005-0000-0000-0000BE080000}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="610" xr:uid="{00000000-0005-0000-0000-0000BF080000}"/>
+    <cellStyle name="20% - Акцент3 8 18 2" xfId="2355" xr:uid="{00000000-0005-0000-0000-0000C0080000}"/>
+    <cellStyle name="20% - Акцент3 8 18 2 2" xfId="4374" xr:uid="{00000000-0005-0000-0000-0000C1080000}"/>
+    <cellStyle name="20% - Акцент3 8 18 3" xfId="3367" xr:uid="{00000000-0005-0000-0000-0000C2080000}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="611" xr:uid="{00000000-0005-0000-0000-0000C3080000}"/>
+    <cellStyle name="20% - Акцент3 8 19 2" xfId="2356" xr:uid="{00000000-0005-0000-0000-0000C4080000}"/>
+    <cellStyle name="20% - Акцент3 8 19 2 2" xfId="4375" xr:uid="{00000000-0005-0000-0000-0000C5080000}"/>
+    <cellStyle name="20% - Акцент3 8 19 3" xfId="3368" xr:uid="{00000000-0005-0000-0000-0000C6080000}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="612" xr:uid="{00000000-0005-0000-0000-0000C7080000}"/>
+    <cellStyle name="20% - Акцент3 8 2 2" xfId="2357" xr:uid="{00000000-0005-0000-0000-0000C8080000}"/>
+    <cellStyle name="20% - Акцент3 8 2 2 2" xfId="4376" xr:uid="{00000000-0005-0000-0000-0000C9080000}"/>
+    <cellStyle name="20% - Акцент3 8 2 3" xfId="3369" xr:uid="{00000000-0005-0000-0000-0000CA080000}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="613" xr:uid="{00000000-0005-0000-0000-0000CB080000}"/>
+    <cellStyle name="20% - Акцент3 8 20 2" xfId="2358" xr:uid="{00000000-0005-0000-0000-0000CC080000}"/>
+    <cellStyle name="20% - Акцент3 8 20 2 2" xfId="4377" xr:uid="{00000000-0005-0000-0000-0000CD080000}"/>
+    <cellStyle name="20% - Акцент3 8 20 3" xfId="3370" xr:uid="{00000000-0005-0000-0000-0000CE080000}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="614" xr:uid="{00000000-0005-0000-0000-0000CF080000}"/>
+    <cellStyle name="20% - Акцент3 8 21 2" xfId="2359" xr:uid="{00000000-0005-0000-0000-0000D0080000}"/>
+    <cellStyle name="20% - Акцент3 8 21 2 2" xfId="4378" xr:uid="{00000000-0005-0000-0000-0000D1080000}"/>
+    <cellStyle name="20% - Акцент3 8 21 3" xfId="3371" xr:uid="{00000000-0005-0000-0000-0000D2080000}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="615" xr:uid="{00000000-0005-0000-0000-0000D3080000}"/>
+    <cellStyle name="20% - Акцент3 8 22 2" xfId="2360" xr:uid="{00000000-0005-0000-0000-0000D4080000}"/>
+    <cellStyle name="20% - Акцент3 8 22 2 2" xfId="4379" xr:uid="{00000000-0005-0000-0000-0000D5080000}"/>
+    <cellStyle name="20% - Акцент3 8 22 3" xfId="3372" xr:uid="{00000000-0005-0000-0000-0000D6080000}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="616" xr:uid="{00000000-0005-0000-0000-0000D7080000}"/>
+    <cellStyle name="20% - Акцент3 8 23 2" xfId="2361" xr:uid="{00000000-0005-0000-0000-0000D8080000}"/>
+    <cellStyle name="20% - Акцент3 8 23 2 2" xfId="4380" xr:uid="{00000000-0005-0000-0000-0000D9080000}"/>
+    <cellStyle name="20% - Акцент3 8 23 3" xfId="3373" xr:uid="{00000000-0005-0000-0000-0000DA080000}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="617" xr:uid="{00000000-0005-0000-0000-0000DB080000}"/>
+    <cellStyle name="20% - Акцент3 8 24 2" xfId="2362" xr:uid="{00000000-0005-0000-0000-0000DC080000}"/>
+    <cellStyle name="20% - Акцент3 8 24 2 2" xfId="4381" xr:uid="{00000000-0005-0000-0000-0000DD080000}"/>
+    <cellStyle name="20% - Акцент3 8 24 3" xfId="3374" xr:uid="{00000000-0005-0000-0000-0000DE080000}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="618" xr:uid="{00000000-0005-0000-0000-0000DF080000}"/>
+    <cellStyle name="20% - Акцент3 8 25 2" xfId="2363" xr:uid="{00000000-0005-0000-0000-0000E0080000}"/>
+    <cellStyle name="20% - Акцент3 8 25 2 2" xfId="4382" xr:uid="{00000000-0005-0000-0000-0000E1080000}"/>
+    <cellStyle name="20% - Акцент3 8 25 3" xfId="3375" xr:uid="{00000000-0005-0000-0000-0000E2080000}"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="2346" xr:uid="{00000000-0005-0000-0000-0000E3080000}"/>
+    <cellStyle name="20% - Акцент3 8 26 2" xfId="4365" xr:uid="{00000000-0005-0000-0000-0000E4080000}"/>
+    <cellStyle name="20% - Акцент3 8 27" xfId="3358" xr:uid="{00000000-0005-0000-0000-0000E5080000}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="619" xr:uid="{00000000-0005-0000-0000-0000E6080000}"/>
+    <cellStyle name="20% - Акцент3 8 3 2" xfId="2364" xr:uid="{00000000-0005-0000-0000-0000E7080000}"/>
+    <cellStyle name="20% - Акцент3 8 3 2 2" xfId="4383" xr:uid="{00000000-0005-0000-0000-0000E8080000}"/>
+    <cellStyle name="20% - Акцент3 8 3 3" xfId="3376" xr:uid="{00000000-0005-0000-0000-0000E9080000}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="620" xr:uid="{00000000-0005-0000-0000-0000EA080000}"/>
+    <cellStyle name="20% - Акцент3 8 4 2" xfId="2365" xr:uid="{00000000-0005-0000-0000-0000EB080000}"/>
+    <cellStyle name="20% - Акцент3 8 4 2 2" xfId="4384" xr:uid="{00000000-0005-0000-0000-0000EC080000}"/>
+    <cellStyle name="20% - Акцент3 8 4 3" xfId="3377" xr:uid="{00000000-0005-0000-0000-0000ED080000}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="621" xr:uid="{00000000-0005-0000-0000-0000EE080000}"/>
+    <cellStyle name="20% - Акцент3 8 5 2" xfId="2366" xr:uid="{00000000-0005-0000-0000-0000EF080000}"/>
+    <cellStyle name="20% - Акцент3 8 5 2 2" xfId="4385" xr:uid="{00000000-0005-0000-0000-0000F0080000}"/>
+    <cellStyle name="20% - Акцент3 8 5 3" xfId="3378" xr:uid="{00000000-0005-0000-0000-0000F1080000}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="622" xr:uid="{00000000-0005-0000-0000-0000F2080000}"/>
+    <cellStyle name="20% - Акцент3 8 6 2" xfId="2367" xr:uid="{00000000-0005-0000-0000-0000F3080000}"/>
+    <cellStyle name="20% - Акцент3 8 6 2 2" xfId="4386" xr:uid="{00000000-0005-0000-0000-0000F4080000}"/>
+    <cellStyle name="20% - Акцент3 8 6 3" xfId="3379" xr:uid="{00000000-0005-0000-0000-0000F5080000}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="623" xr:uid="{00000000-0005-0000-0000-0000F6080000}"/>
+    <cellStyle name="20% - Акцент3 8 7 2" xfId="2368" xr:uid="{00000000-0005-0000-0000-0000F7080000}"/>
+    <cellStyle name="20% - Акцент3 8 7 2 2" xfId="4387" xr:uid="{00000000-0005-0000-0000-0000F8080000}"/>
+    <cellStyle name="20% - Акцент3 8 7 3" xfId="3380" xr:uid="{00000000-0005-0000-0000-0000F9080000}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="624" xr:uid="{00000000-0005-0000-0000-0000FA080000}"/>
+    <cellStyle name="20% - Акцент3 8 8 2" xfId="2369" xr:uid="{00000000-0005-0000-0000-0000FB080000}"/>
+    <cellStyle name="20% - Акцент3 8 8 2 2" xfId="4388" xr:uid="{00000000-0005-0000-0000-0000FC080000}"/>
+    <cellStyle name="20% - Акцент3 8 8 3" xfId="3381" xr:uid="{00000000-0005-0000-0000-0000FD080000}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="625" xr:uid="{00000000-0005-0000-0000-0000FE080000}"/>
+    <cellStyle name="20% - Акцент3 8 9 2" xfId="2370" xr:uid="{00000000-0005-0000-0000-0000FF080000}"/>
+    <cellStyle name="20% - Акцент3 8 9 2 2" xfId="4389" xr:uid="{00000000-0005-0000-0000-000000090000}"/>
+    <cellStyle name="20% - Акцент3 8 9 3" xfId="3382" xr:uid="{00000000-0005-0000-0000-000001090000}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="626" xr:uid="{00000000-0005-0000-0000-000002090000}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="627" xr:uid="{00000000-0005-0000-0000-000003090000}"/>
+    <cellStyle name="20% - Акцент3 9 10 2" xfId="2372" xr:uid="{00000000-0005-0000-0000-000004090000}"/>
+    <cellStyle name="20% - Акцент3 9 10 2 2" xfId="4391" xr:uid="{00000000-0005-0000-0000-000005090000}"/>
+    <cellStyle name="20% - Акцент3 9 10 3" xfId="3384" xr:uid="{00000000-0005-0000-0000-000006090000}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="628" xr:uid="{00000000-0005-0000-0000-000007090000}"/>
+    <cellStyle name="20% - Акцент3 9 11 2" xfId="2373" xr:uid="{00000000-0005-0000-0000-000008090000}"/>
+    <cellStyle name="20% - Акцент3 9 11 2 2" xfId="4392" xr:uid="{00000000-0005-0000-0000-000009090000}"/>
+    <cellStyle name="20% - Акцент3 9 11 3" xfId="3385" xr:uid="{00000000-0005-0000-0000-00000A090000}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="629" xr:uid="{00000000-0005-0000-0000-00000B090000}"/>
+    <cellStyle name="20% - Акцент3 9 12 2" xfId="2374" xr:uid="{00000000-0005-0000-0000-00000C090000}"/>
+    <cellStyle name="20% - Акцент3 9 12 2 2" xfId="4393" xr:uid="{00000000-0005-0000-0000-00000D090000}"/>
+    <cellStyle name="20% - Акцент3 9 12 3" xfId="3386" xr:uid="{00000000-0005-0000-0000-00000E090000}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="630" xr:uid="{00000000-0005-0000-0000-00000F090000}"/>
+    <cellStyle name="20% - Акцент3 9 13 2" xfId="2375" xr:uid="{00000000-0005-0000-0000-000010090000}"/>
+    <cellStyle name="20% - Акцент3 9 13 2 2" xfId="4394" xr:uid="{00000000-0005-0000-0000-000011090000}"/>
+    <cellStyle name="20% - Акцент3 9 13 3" xfId="3387" xr:uid="{00000000-0005-0000-0000-000012090000}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="631" xr:uid="{00000000-0005-0000-0000-000013090000}"/>
+    <cellStyle name="20% - Акцент3 9 14 2" xfId="2376" xr:uid="{00000000-0005-0000-0000-000014090000}"/>
+    <cellStyle name="20% - Акцент3 9 14 2 2" xfId="4395" xr:uid="{00000000-0005-0000-0000-000015090000}"/>
+    <cellStyle name="20% - Акцент3 9 14 3" xfId="3388" xr:uid="{00000000-0005-0000-0000-000016090000}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="632" xr:uid="{00000000-0005-0000-0000-000017090000}"/>
+    <cellStyle name="20% - Акцент3 9 15 2" xfId="2377" xr:uid="{00000000-0005-0000-0000-000018090000}"/>
+    <cellStyle name="20% - Акцент3 9 15 2 2" xfId="4396" xr:uid="{00000000-0005-0000-0000-000019090000}"/>
+    <cellStyle name="20% - Акцент3 9 15 3" xfId="3389" xr:uid="{00000000-0005-0000-0000-00001A090000}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="633" xr:uid="{00000000-0005-0000-0000-00001B090000}"/>
+    <cellStyle name="20% - Акцент3 9 16 2" xfId="2378" xr:uid="{00000000-0005-0000-0000-00001C090000}"/>
+    <cellStyle name="20% - Акцент3 9 16 2 2" xfId="4397" xr:uid="{00000000-0005-0000-0000-00001D090000}"/>
+    <cellStyle name="20% - Акцент3 9 16 3" xfId="3390" xr:uid="{00000000-0005-0000-0000-00001E090000}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="634" xr:uid="{00000000-0005-0000-0000-00001F090000}"/>
+    <cellStyle name="20% - Акцент3 9 17 2" xfId="2379" xr:uid="{00000000-0005-0000-0000-000020090000}"/>
+    <cellStyle name="20% - Акцент3 9 17 2 2" xfId="4398" xr:uid="{00000000-0005-0000-0000-000021090000}"/>
+    <cellStyle name="20% - Акцент3 9 17 3" xfId="3391" xr:uid="{00000000-0005-0000-0000-000022090000}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="635" xr:uid="{00000000-0005-0000-0000-000023090000}"/>
+    <cellStyle name="20% - Акцент3 9 18 2" xfId="2380" xr:uid="{00000000-0005-0000-0000-000024090000}"/>
+    <cellStyle name="20% - Акцент3 9 18 2 2" xfId="4399" xr:uid="{00000000-0005-0000-0000-000025090000}"/>
+    <cellStyle name="20% - Акцент3 9 18 3" xfId="3392" xr:uid="{00000000-0005-0000-0000-000026090000}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="636" xr:uid="{00000000-0005-0000-0000-000027090000}"/>
+    <cellStyle name="20% - Акцент3 9 19 2" xfId="2381" xr:uid="{00000000-0005-0000-0000-000028090000}"/>
+    <cellStyle name="20% - Акцент3 9 19 2 2" xfId="4400" xr:uid="{00000000-0005-0000-0000-000029090000}"/>
+    <cellStyle name="20% - Акцент3 9 19 3" xfId="3393" xr:uid="{00000000-0005-0000-0000-00002A090000}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="637" xr:uid="{00000000-0005-0000-0000-00002B090000}"/>
+    <cellStyle name="20% - Акцент3 9 2 2" xfId="2382" xr:uid="{00000000-0005-0000-0000-00002C090000}"/>
+    <cellStyle name="20% - Акцент3 9 2 2 2" xfId="4401" xr:uid="{00000000-0005-0000-0000-00002D090000}"/>
+    <cellStyle name="20% - Акцент3 9 2 3" xfId="3394" xr:uid="{00000000-0005-0000-0000-00002E090000}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="638" xr:uid="{00000000-0005-0000-0000-00002F090000}"/>
+    <cellStyle name="20% - Акцент3 9 20 2" xfId="2383" xr:uid="{00000000-0005-0000-0000-000030090000}"/>
+    <cellStyle name="20% - Акцент3 9 20 2 2" xfId="4402" xr:uid="{00000000-0005-0000-0000-000031090000}"/>
+    <cellStyle name="20% - Акцент3 9 20 3" xfId="3395" xr:uid="{00000000-0005-0000-0000-000032090000}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="639" xr:uid="{00000000-0005-0000-0000-000033090000}"/>
+    <cellStyle name="20% - Акцент3 9 21 2" xfId="2384" xr:uid="{00000000-0005-0000-0000-000034090000}"/>
+    <cellStyle name="20% - Акцент3 9 21 2 2" xfId="4403" xr:uid="{00000000-0005-0000-0000-000035090000}"/>
+    <cellStyle name="20% - Акцент3 9 21 3" xfId="3396" xr:uid="{00000000-0005-0000-0000-000036090000}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="640" xr:uid="{00000000-0005-0000-0000-000037090000}"/>
+    <cellStyle name="20% - Акцент3 9 22 2" xfId="2385" xr:uid="{00000000-0005-0000-0000-000038090000}"/>
+    <cellStyle name="20% - Акцент3 9 22 2 2" xfId="4404" xr:uid="{00000000-0005-0000-0000-000039090000}"/>
+    <cellStyle name="20% - Акцент3 9 22 3" xfId="3397" xr:uid="{00000000-0005-0000-0000-00003A090000}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="641" xr:uid="{00000000-0005-0000-0000-00003B090000}"/>
+    <cellStyle name="20% - Акцент3 9 23 2" xfId="2386" xr:uid="{00000000-0005-0000-0000-00003C090000}"/>
+    <cellStyle name="20% - Акцент3 9 23 2 2" xfId="4405" xr:uid="{00000000-0005-0000-0000-00003D090000}"/>
+    <cellStyle name="20% - Акцент3 9 23 3" xfId="3398" xr:uid="{00000000-0005-0000-0000-00003E090000}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="642" xr:uid="{00000000-0005-0000-0000-00003F090000}"/>
+    <cellStyle name="20% - Акцент3 9 24 2" xfId="2387" xr:uid="{00000000-0005-0000-0000-000040090000}"/>
+    <cellStyle name="20% - Акцент3 9 24 2 2" xfId="4406" xr:uid="{00000000-0005-0000-0000-000041090000}"/>
+    <cellStyle name="20% - Акцент3 9 24 3" xfId="3399" xr:uid="{00000000-0005-0000-0000-000042090000}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="643" xr:uid="{00000000-0005-0000-0000-000043090000}"/>
+    <cellStyle name="20% - Акцент3 9 25 2" xfId="2388" xr:uid="{00000000-0005-0000-0000-000044090000}"/>
+    <cellStyle name="20% - Акцент3 9 25 2 2" xfId="4407" xr:uid="{00000000-0005-0000-0000-000045090000}"/>
+    <cellStyle name="20% - Акцент3 9 25 3" xfId="3400" xr:uid="{00000000-0005-0000-0000-000046090000}"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="2371" xr:uid="{00000000-0005-0000-0000-000047090000}"/>
+    <cellStyle name="20% - Акцент3 9 26 2" xfId="4390" xr:uid="{00000000-0005-0000-0000-000048090000}"/>
+    <cellStyle name="20% - Акцент3 9 27" xfId="3383" xr:uid="{00000000-0005-0000-0000-000049090000}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="644" xr:uid="{00000000-0005-0000-0000-00004A090000}"/>
+    <cellStyle name="20% - Акцент3 9 3 2" xfId="2389" xr:uid="{00000000-0005-0000-0000-00004B090000}"/>
+    <cellStyle name="20% - Акцент3 9 3 2 2" xfId="4408" xr:uid="{00000000-0005-0000-0000-00004C090000}"/>
+    <cellStyle name="20% - Акцент3 9 3 3" xfId="3401" xr:uid="{00000000-0005-0000-0000-00004D090000}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="645" xr:uid="{00000000-0005-0000-0000-00004E090000}"/>
+    <cellStyle name="20% - Акцент3 9 4 2" xfId="2390" xr:uid="{00000000-0005-0000-0000-00004F090000}"/>
+    <cellStyle name="20% - Акцент3 9 4 2 2" xfId="4409" xr:uid="{00000000-0005-0000-0000-000050090000}"/>
+    <cellStyle name="20% - Акцент3 9 4 3" xfId="3402" xr:uid="{00000000-0005-0000-0000-000051090000}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="646" xr:uid="{00000000-0005-0000-0000-000052090000}"/>
+    <cellStyle name="20% - Акцент3 9 5 2" xfId="2391" xr:uid="{00000000-0005-0000-0000-000053090000}"/>
+    <cellStyle name="20% - Акцент3 9 5 2 2" xfId="4410" xr:uid="{00000000-0005-0000-0000-000054090000}"/>
+    <cellStyle name="20% - Акцент3 9 5 3" xfId="3403" xr:uid="{00000000-0005-0000-0000-000055090000}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="647" xr:uid="{00000000-0005-0000-0000-000056090000}"/>
+    <cellStyle name="20% - Акцент3 9 6 2" xfId="2392" xr:uid="{00000000-0005-0000-0000-000057090000}"/>
+    <cellStyle name="20% - Акцент3 9 6 2 2" xfId="4411" xr:uid="{00000000-0005-0000-0000-000058090000}"/>
+    <cellStyle name="20% - Акцент3 9 6 3" xfId="3404" xr:uid="{00000000-0005-0000-0000-000059090000}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="648" xr:uid="{00000000-0005-0000-0000-00005A090000}"/>
+    <cellStyle name="20% - Акцент3 9 7 2" xfId="2393" xr:uid="{00000000-0005-0000-0000-00005B090000}"/>
+    <cellStyle name="20% - Акцент3 9 7 2 2" xfId="4412" xr:uid="{00000000-0005-0000-0000-00005C090000}"/>
+    <cellStyle name="20% - Акцент3 9 7 3" xfId="3405" xr:uid="{00000000-0005-0000-0000-00005D090000}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="649" xr:uid="{00000000-0005-0000-0000-00005E090000}"/>
+    <cellStyle name="20% - Акцент3 9 8 2" xfId="2394" xr:uid="{00000000-0005-0000-0000-00005F090000}"/>
+    <cellStyle name="20% - Акцент3 9 8 2 2" xfId="4413" xr:uid="{00000000-0005-0000-0000-000060090000}"/>
+    <cellStyle name="20% - Акцент3 9 8 3" xfId="3406" xr:uid="{00000000-0005-0000-0000-000061090000}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="650" xr:uid="{00000000-0005-0000-0000-000062090000}"/>
+    <cellStyle name="20% - Акцент3 9 9 2" xfId="2395" xr:uid="{00000000-0005-0000-0000-000063090000}"/>
+    <cellStyle name="20% - Акцент3 9 9 2 2" xfId="4414" xr:uid="{00000000-0005-0000-0000-000064090000}"/>
+    <cellStyle name="20% - Акцент3 9 9 3" xfId="3407" xr:uid="{00000000-0005-0000-0000-000065090000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="651" xr:uid="{00000000-0005-0000-0000-000066090000}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="652" xr:uid="{00000000-0005-0000-0000-000067090000}"/>
+    <cellStyle name="20% - Акцент4 2 10 2" xfId="2397" xr:uid="{00000000-0005-0000-0000-000068090000}"/>
+    <cellStyle name="20% - Акцент4 2 10 2 2" xfId="4416" xr:uid="{00000000-0005-0000-0000-000069090000}"/>
+    <cellStyle name="20% - Акцент4 2 10 3" xfId="3409" xr:uid="{00000000-0005-0000-0000-00006A090000}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="653" xr:uid="{00000000-0005-0000-0000-00006B090000}"/>
+    <cellStyle name="20% - Акцент4 2 11 2" xfId="2398" xr:uid="{00000000-0005-0000-0000-00006C090000}"/>
+    <cellStyle name="20% - Акцент4 2 11 2 2" xfId="4417" xr:uid="{00000000-0005-0000-0000-00006D090000}"/>
+    <cellStyle name="20% - Акцент4 2 11 3" xfId="3410" xr:uid="{00000000-0005-0000-0000-00006E090000}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="654" xr:uid="{00000000-0005-0000-0000-00006F090000}"/>
+    <cellStyle name="20% - Акцент4 2 12 2" xfId="2399" xr:uid="{00000000-0005-0000-0000-000070090000}"/>
+    <cellStyle name="20% - Акцент4 2 12 2 2" xfId="4418" xr:uid="{00000000-0005-0000-0000-000071090000}"/>
+    <cellStyle name="20% - Акцент4 2 12 3" xfId="3411" xr:uid="{00000000-0005-0000-0000-000072090000}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="655" xr:uid="{00000000-0005-0000-0000-000073090000}"/>
+    <cellStyle name="20% - Акцент4 2 13 2" xfId="2400" xr:uid="{00000000-0005-0000-0000-000074090000}"/>
+    <cellStyle name="20% - Акцент4 2 13 2 2" xfId="4419" xr:uid="{00000000-0005-0000-0000-000075090000}"/>
+    <cellStyle name="20% - Акцент4 2 13 3" xfId="3412" xr:uid="{00000000-0005-0000-0000-000076090000}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="656" xr:uid="{00000000-0005-0000-0000-000077090000}"/>
+    <cellStyle name="20% - Акцент4 2 14 2" xfId="2401" xr:uid="{00000000-0005-0000-0000-000078090000}"/>
+    <cellStyle name="20% - Акцент4 2 14 2 2" xfId="4420" xr:uid="{00000000-0005-0000-0000-000079090000}"/>
+    <cellStyle name="20% - Акцент4 2 14 3" xfId="3413" xr:uid="{00000000-0005-0000-0000-00007A090000}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="657" xr:uid="{00000000-0005-0000-0000-00007B090000}"/>
+    <cellStyle name="20% - Акцент4 2 15 2" xfId="2402" xr:uid="{00000000-0005-0000-0000-00007C090000}"/>
+    <cellStyle name="20% - Акцент4 2 15 2 2" xfId="4421" xr:uid="{00000000-0005-0000-0000-00007D090000}"/>
+    <cellStyle name="20% - Акцент4 2 15 3" xfId="3414" xr:uid="{00000000-0005-0000-0000-00007E090000}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="658" xr:uid="{00000000-0005-0000-0000-00007F090000}"/>
+    <cellStyle name="20% - Акцент4 2 16 2" xfId="2403" xr:uid="{00000000-0005-0000-0000-000080090000}"/>
+    <cellStyle name="20% - Акцент4 2 16 2 2" xfId="4422" xr:uid="{00000000-0005-0000-0000-000081090000}"/>
+    <cellStyle name="20% - Акцент4 2 16 3" xfId="3415" xr:uid="{00000000-0005-0000-0000-000082090000}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="659" xr:uid="{00000000-0005-0000-0000-000083090000}"/>
+    <cellStyle name="20% - Акцент4 2 17 2" xfId="2404" xr:uid="{00000000-0005-0000-0000-000084090000}"/>
+    <cellStyle name="20% - Акцент4 2 17 2 2" xfId="4423" xr:uid="{00000000-0005-0000-0000-000085090000}"/>
+    <cellStyle name="20% - Акцент4 2 17 3" xfId="3416" xr:uid="{00000000-0005-0000-0000-000086090000}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="660" xr:uid="{00000000-0005-0000-0000-000087090000}"/>
+    <cellStyle name="20% - Акцент4 2 18 2" xfId="2405" xr:uid="{00000000-0005-0000-0000-000088090000}"/>
+    <cellStyle name="20% - Акцент4 2 18 2 2" xfId="4424" xr:uid="{00000000-0005-0000-0000-000089090000}"/>
+    <cellStyle name="20% - Акцент4 2 18 3" xfId="3417" xr:uid="{00000000-0005-0000-0000-00008A090000}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="661" xr:uid="{00000000-0005-0000-0000-00008B090000}"/>
+    <cellStyle name="20% - Акцент4 2 19 2" xfId="2406" xr:uid="{00000000-0005-0000-0000-00008C090000}"/>
+    <cellStyle name="20% - Акцент4 2 19 2 2" xfId="4425" xr:uid="{00000000-0005-0000-0000-00008D090000}"/>
+    <cellStyle name="20% - Акцент4 2 19 3" xfId="3418" xr:uid="{00000000-0005-0000-0000-00008E090000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="662" xr:uid="{00000000-0005-0000-0000-00008F090000}"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="2407" xr:uid="{00000000-0005-0000-0000-000090090000}"/>
+    <cellStyle name="20% - Акцент4 2 2 2 2" xfId="4426" xr:uid="{00000000-0005-0000-0000-000091090000}"/>
+    <cellStyle name="20% - Акцент4 2 2 3" xfId="3419" xr:uid="{00000000-0005-0000-0000-000092090000}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="663" xr:uid="{00000000-0005-0000-0000-000093090000}"/>
+    <cellStyle name="20% - Акцент4 2 20 2" xfId="2408" xr:uid="{00000000-0005-0000-0000-000094090000}"/>
+    <cellStyle name="20% - Акцент4 2 20 2 2" xfId="4427" xr:uid="{00000000-0005-0000-0000-000095090000}"/>
+    <cellStyle name="20% - Акцент4 2 20 3" xfId="3420" xr:uid="{00000000-0005-0000-0000-000096090000}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="664" xr:uid="{00000000-0005-0000-0000-000097090000}"/>
+    <cellStyle name="20% - Акцент4 2 21 2" xfId="2409" xr:uid="{00000000-0005-0000-0000-000098090000}"/>
+    <cellStyle name="20% - Акцент4 2 21 2 2" xfId="4428" xr:uid="{00000000-0005-0000-0000-000099090000}"/>
+    <cellStyle name="20% - Акцент4 2 21 3" xfId="3421" xr:uid="{00000000-0005-0000-0000-00009A090000}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="665" xr:uid="{00000000-0005-0000-0000-00009B090000}"/>
+    <cellStyle name="20% - Акцент4 2 22 2" xfId="2410" xr:uid="{00000000-0005-0000-0000-00009C090000}"/>
+    <cellStyle name="20% - Акцент4 2 22 2 2" xfId="4429" xr:uid="{00000000-0005-0000-0000-00009D090000}"/>
+    <cellStyle name="20% - Акцент4 2 22 3" xfId="3422" xr:uid="{00000000-0005-0000-0000-00009E090000}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="666" xr:uid="{00000000-0005-0000-0000-00009F090000}"/>
+    <cellStyle name="20% - Акцент4 2 23 2" xfId="2411" xr:uid="{00000000-0005-0000-0000-0000A0090000}"/>
+    <cellStyle name="20% - Акцент4 2 23 2 2" xfId="4430" xr:uid="{00000000-0005-0000-0000-0000A1090000}"/>
+    <cellStyle name="20% - Акцент4 2 23 3" xfId="3423" xr:uid="{00000000-0005-0000-0000-0000A2090000}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="667" xr:uid="{00000000-0005-0000-0000-0000A3090000}"/>
+    <cellStyle name="20% - Акцент4 2 24 2" xfId="2412" xr:uid="{00000000-0005-0000-0000-0000A4090000}"/>
+    <cellStyle name="20% - Акцент4 2 24 2 2" xfId="4431" xr:uid="{00000000-0005-0000-0000-0000A5090000}"/>
+    <cellStyle name="20% - Акцент4 2 24 3" xfId="3424" xr:uid="{00000000-0005-0000-0000-0000A6090000}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="668" xr:uid="{00000000-0005-0000-0000-0000A7090000}"/>
+    <cellStyle name="20% - Акцент4 2 25 2" xfId="2413" xr:uid="{00000000-0005-0000-0000-0000A8090000}"/>
+    <cellStyle name="20% - Акцент4 2 25 2 2" xfId="4432" xr:uid="{00000000-0005-0000-0000-0000A9090000}"/>
+    <cellStyle name="20% - Акцент4 2 25 3" xfId="3425" xr:uid="{00000000-0005-0000-0000-0000AA090000}"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="1782" xr:uid="{00000000-0005-0000-0000-0000AB090000}"/>
+    <cellStyle name="20% - Акцент4 2 26 2" xfId="4415" xr:uid="{00000000-0005-0000-0000-0000AC090000}"/>
+    <cellStyle name="20% - Акцент4 2 27" xfId="1773" xr:uid="{00000000-0005-0000-0000-0000AD090000}"/>
+    <cellStyle name="20% - Акцент4 2 28" xfId="2396" xr:uid="{00000000-0005-0000-0000-0000AE090000}"/>
+    <cellStyle name="20% - Акцент4 2 29" xfId="3408" xr:uid="{00000000-0005-0000-0000-0000AF090000}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="669" xr:uid="{00000000-0005-0000-0000-0000B0090000}"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="2414" xr:uid="{00000000-0005-0000-0000-0000B1090000}"/>
+    <cellStyle name="20% - Акцент4 2 3 2 2" xfId="4433" xr:uid="{00000000-0005-0000-0000-0000B2090000}"/>
+    <cellStyle name="20% - Акцент4 2 3 3" xfId="3426" xr:uid="{00000000-0005-0000-0000-0000B3090000}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="670" xr:uid="{00000000-0005-0000-0000-0000B4090000}"/>
+    <cellStyle name="20% - Акцент4 2 4 2" xfId="2415" xr:uid="{00000000-0005-0000-0000-0000B5090000}"/>
+    <cellStyle name="20% - Акцент4 2 4 2 2" xfId="4434" xr:uid="{00000000-0005-0000-0000-0000B6090000}"/>
+    <cellStyle name="20% - Акцент4 2 4 3" xfId="3427" xr:uid="{00000000-0005-0000-0000-0000B7090000}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="671" xr:uid="{00000000-0005-0000-0000-0000B8090000}"/>
+    <cellStyle name="20% - Акцент4 2 5 2" xfId="2416" xr:uid="{00000000-0005-0000-0000-0000B9090000}"/>
+    <cellStyle name="20% - Акцент4 2 5 2 2" xfId="4435" xr:uid="{00000000-0005-0000-0000-0000BA090000}"/>
+    <cellStyle name="20% - Акцент4 2 5 3" xfId="3428" xr:uid="{00000000-0005-0000-0000-0000BB090000}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="672" xr:uid="{00000000-0005-0000-0000-0000BC090000}"/>
+    <cellStyle name="20% - Акцент4 2 6 2" xfId="2417" xr:uid="{00000000-0005-0000-0000-0000BD090000}"/>
+    <cellStyle name="20% - Акцент4 2 6 2 2" xfId="4436" xr:uid="{00000000-0005-0000-0000-0000BE090000}"/>
+    <cellStyle name="20% - Акцент4 2 6 3" xfId="3429" xr:uid="{00000000-0005-0000-0000-0000BF090000}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="673" xr:uid="{00000000-0005-0000-0000-0000C0090000}"/>
+    <cellStyle name="20% - Акцент4 2 7 2" xfId="2418" xr:uid="{00000000-0005-0000-0000-0000C1090000}"/>
+    <cellStyle name="20% - Акцент4 2 7 2 2" xfId="4437" xr:uid="{00000000-0005-0000-0000-0000C2090000}"/>
+    <cellStyle name="20% - Акцент4 2 7 3" xfId="3430" xr:uid="{00000000-0005-0000-0000-0000C3090000}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="674" xr:uid="{00000000-0005-0000-0000-0000C4090000}"/>
+    <cellStyle name="20% - Акцент4 2 8 2" xfId="2419" xr:uid="{00000000-0005-0000-0000-0000C5090000}"/>
+    <cellStyle name="20% - Акцент4 2 8 2 2" xfId="4438" xr:uid="{00000000-0005-0000-0000-0000C6090000}"/>
+    <cellStyle name="20% - Акцент4 2 8 3" xfId="3431" xr:uid="{00000000-0005-0000-0000-0000C7090000}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="675" xr:uid="{00000000-0005-0000-0000-0000C8090000}"/>
+    <cellStyle name="20% - Акцент4 2 9 2" xfId="2420" xr:uid="{00000000-0005-0000-0000-0000C9090000}"/>
+    <cellStyle name="20% - Акцент4 2 9 2 2" xfId="4439" xr:uid="{00000000-0005-0000-0000-0000CA090000}"/>
+    <cellStyle name="20% - Акцент4 2 9 3" xfId="3432" xr:uid="{00000000-0005-0000-0000-0000CB090000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="676" xr:uid="{00000000-0005-0000-0000-0000CC090000}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="677" xr:uid="{00000000-0005-0000-0000-0000CD090000}"/>
+    <cellStyle name="20% - Акцент4 3 10 2" xfId="2422" xr:uid="{00000000-0005-0000-0000-0000CE090000}"/>
+    <cellStyle name="20% - Акцент4 3 10 2 2" xfId="4441" xr:uid="{00000000-0005-0000-0000-0000CF090000}"/>
+    <cellStyle name="20% - Акцент4 3 10 3" xfId="3434" xr:uid="{00000000-0005-0000-0000-0000D0090000}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="678" xr:uid="{00000000-0005-0000-0000-0000D1090000}"/>
+    <cellStyle name="20% - Акцент4 3 11 2" xfId="2423" xr:uid="{00000000-0005-0000-0000-0000D2090000}"/>
+    <cellStyle name="20% - Акцент4 3 11 2 2" xfId="4442" xr:uid="{00000000-0005-0000-0000-0000D3090000}"/>
+    <cellStyle name="20% - Акцент4 3 11 3" xfId="3435" xr:uid="{00000000-0005-0000-0000-0000D4090000}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="679" xr:uid="{00000000-0005-0000-0000-0000D5090000}"/>
+    <cellStyle name="20% - Акцент4 3 12 2" xfId="2424" xr:uid="{00000000-0005-0000-0000-0000D6090000}"/>
+    <cellStyle name="20% - Акцент4 3 12 2 2" xfId="4443" xr:uid="{00000000-0005-0000-0000-0000D7090000}"/>
+    <cellStyle name="20% - Акцент4 3 12 3" xfId="3436" xr:uid="{00000000-0005-0000-0000-0000D8090000}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="680" xr:uid="{00000000-0005-0000-0000-0000D9090000}"/>
+    <cellStyle name="20% - Акцент4 3 13 2" xfId="2425" xr:uid="{00000000-0005-0000-0000-0000DA090000}"/>
+    <cellStyle name="20% - Акцент4 3 13 2 2" xfId="4444" xr:uid="{00000000-0005-0000-0000-0000DB090000}"/>
+    <cellStyle name="20% - Акцент4 3 13 3" xfId="3437" xr:uid="{00000000-0005-0000-0000-0000DC090000}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="681" xr:uid="{00000000-0005-0000-0000-0000DD090000}"/>
+    <cellStyle name="20% - Акцент4 3 14 2" xfId="2426" xr:uid="{00000000-0005-0000-0000-0000DE090000}"/>
+    <cellStyle name="20% - Акцент4 3 14 2 2" xfId="4445" xr:uid="{00000000-0005-0000-0000-0000DF090000}"/>
+    <cellStyle name="20% - Акцент4 3 14 3" xfId="3438" xr:uid="{00000000-0005-0000-0000-0000E0090000}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="682" xr:uid="{00000000-0005-0000-0000-0000E1090000}"/>
+    <cellStyle name="20% - Акцент4 3 15 2" xfId="2427" xr:uid="{00000000-0005-0000-0000-0000E2090000}"/>
+    <cellStyle name="20% - Акцент4 3 15 2 2" xfId="4446" xr:uid="{00000000-0005-0000-0000-0000E3090000}"/>
+    <cellStyle name="20% - Акцент4 3 15 3" xfId="3439" xr:uid="{00000000-0005-0000-0000-0000E4090000}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="683" xr:uid="{00000000-0005-0000-0000-0000E5090000}"/>
+    <cellStyle name="20% - Акцент4 3 16 2" xfId="2428" xr:uid="{00000000-0005-0000-0000-0000E6090000}"/>
+    <cellStyle name="20% - Акцент4 3 16 2 2" xfId="4447" xr:uid="{00000000-0005-0000-0000-0000E7090000}"/>
+    <cellStyle name="20% - Акцент4 3 16 3" xfId="3440" xr:uid="{00000000-0005-0000-0000-0000E8090000}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="684" xr:uid="{00000000-0005-0000-0000-0000E9090000}"/>
+    <cellStyle name="20% - Акцент4 3 17 2" xfId="2429" xr:uid="{00000000-0005-0000-0000-0000EA090000}"/>
+    <cellStyle name="20% - Акцент4 3 17 2 2" xfId="4448" xr:uid="{00000000-0005-0000-0000-0000EB090000}"/>
+    <cellStyle name="20% - Акцент4 3 17 3" xfId="3441" xr:uid="{00000000-0005-0000-0000-0000EC090000}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="685" xr:uid="{00000000-0005-0000-0000-0000ED090000}"/>
+    <cellStyle name="20% - Акцент4 3 18 2" xfId="2430" xr:uid="{00000000-0005-0000-0000-0000EE090000}"/>
+    <cellStyle name="20% - Акцент4 3 18 2 2" xfId="4449" xr:uid="{00000000-0005-0000-0000-0000EF090000}"/>
+    <cellStyle name="20% - Акцент4 3 18 3" xfId="3442" xr:uid="{00000000-0005-0000-0000-0000F0090000}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="686" xr:uid="{00000000-0005-0000-0000-0000F1090000}"/>
+    <cellStyle name="20% - Акцент4 3 19 2" xfId="2431" xr:uid="{00000000-0005-0000-0000-0000F2090000}"/>
+    <cellStyle name="20% - Акцент4 3 19 2 2" xfId="4450" xr:uid="{00000000-0005-0000-0000-0000F3090000}"/>
+    <cellStyle name="20% - Акцент4 3 19 3" xfId="3443" xr:uid="{00000000-0005-0000-0000-0000F4090000}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="687" xr:uid="{00000000-0005-0000-0000-0000F5090000}"/>
+    <cellStyle name="20% - Акцент4 3 2 2" xfId="2432" xr:uid="{00000000-0005-0000-0000-0000F6090000}"/>
+    <cellStyle name="20% - Акцент4 3 2 2 2" xfId="4451" xr:uid="{00000000-0005-0000-0000-0000F7090000}"/>
+    <cellStyle name="20% - Акцент4 3 2 3" xfId="3444" xr:uid="{00000000-0005-0000-0000-0000F8090000}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="688" xr:uid="{00000000-0005-0000-0000-0000F9090000}"/>
+    <cellStyle name="20% - Акцент4 3 20 2" xfId="2433" xr:uid="{00000000-0005-0000-0000-0000FA090000}"/>
+    <cellStyle name="20% - Акцент4 3 20 2 2" xfId="4452" xr:uid="{00000000-0005-0000-0000-0000FB090000}"/>
+    <cellStyle name="20% - Акцент4 3 20 3" xfId="3445" xr:uid="{00000000-0005-0000-0000-0000FC090000}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="689" xr:uid="{00000000-0005-0000-0000-0000FD090000}"/>
+    <cellStyle name="20% - Акцент4 3 21 2" xfId="2434" xr:uid="{00000000-0005-0000-0000-0000FE090000}"/>
+    <cellStyle name="20% - Акцент4 3 21 2 2" xfId="4453" xr:uid="{00000000-0005-0000-0000-0000FF090000}"/>
+    <cellStyle name="20% - Акцент4 3 21 3" xfId="3446" xr:uid="{00000000-0005-0000-0000-0000000A0000}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="690" xr:uid="{00000000-0005-0000-0000-0000010A0000}"/>
+    <cellStyle name="20% - Акцент4 3 22 2" xfId="2435" xr:uid="{00000000-0005-0000-0000-0000020A0000}"/>
+    <cellStyle name="20% - Акцент4 3 22 2 2" xfId="4454" xr:uid="{00000000-0005-0000-0000-0000030A0000}"/>
+    <cellStyle name="20% - Акцент4 3 22 3" xfId="3447" xr:uid="{00000000-0005-0000-0000-0000040A0000}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="691" xr:uid="{00000000-0005-0000-0000-0000050A0000}"/>
+    <cellStyle name="20% - Акцент4 3 23 2" xfId="2436" xr:uid="{00000000-0005-0000-0000-0000060A0000}"/>
+    <cellStyle name="20% - Акцент4 3 23 2 2" xfId="4455" xr:uid="{00000000-0005-0000-0000-0000070A0000}"/>
+    <cellStyle name="20% - Акцент4 3 23 3" xfId="3448" xr:uid="{00000000-0005-0000-0000-0000080A0000}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="692" xr:uid="{00000000-0005-0000-0000-0000090A0000}"/>
+    <cellStyle name="20% - Акцент4 3 24 2" xfId="2437" xr:uid="{00000000-0005-0000-0000-00000A0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 24 2 2" xfId="4456" xr:uid="{00000000-0005-0000-0000-00000B0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 24 3" xfId="3449" xr:uid="{00000000-0005-0000-0000-00000C0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="693" xr:uid="{00000000-0005-0000-0000-00000D0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 25 2" xfId="2438" xr:uid="{00000000-0005-0000-0000-00000E0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 25 2 2" xfId="4457" xr:uid="{00000000-0005-0000-0000-00000F0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 25 3" xfId="3450" xr:uid="{00000000-0005-0000-0000-0000100A0000}"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="2421" xr:uid="{00000000-0005-0000-0000-0000110A0000}"/>
+    <cellStyle name="20% - Акцент4 3 26 2" xfId="4440" xr:uid="{00000000-0005-0000-0000-0000120A0000}"/>
+    <cellStyle name="20% - Акцент4 3 27" xfId="3433" xr:uid="{00000000-0005-0000-0000-0000130A0000}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="694" xr:uid="{00000000-0005-0000-0000-0000140A0000}"/>
+    <cellStyle name="20% - Акцент4 3 3 2" xfId="2439" xr:uid="{00000000-0005-0000-0000-0000150A0000}"/>
+    <cellStyle name="20% - Акцент4 3 3 2 2" xfId="4458" xr:uid="{00000000-0005-0000-0000-0000160A0000}"/>
+    <cellStyle name="20% - Акцент4 3 3 3" xfId="3451" xr:uid="{00000000-0005-0000-0000-0000170A0000}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="695" xr:uid="{00000000-0005-0000-0000-0000180A0000}"/>
+    <cellStyle name="20% - Акцент4 3 4 2" xfId="2440" xr:uid="{00000000-0005-0000-0000-0000190A0000}"/>
+    <cellStyle name="20% - Акцент4 3 4 2 2" xfId="4459" xr:uid="{00000000-0005-0000-0000-00001A0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 4 3" xfId="3452" xr:uid="{00000000-0005-0000-0000-00001B0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="696" xr:uid="{00000000-0005-0000-0000-00001C0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 5 2" xfId="2441" xr:uid="{00000000-0005-0000-0000-00001D0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 5 2 2" xfId="4460" xr:uid="{00000000-0005-0000-0000-00001E0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 5 3" xfId="3453" xr:uid="{00000000-0005-0000-0000-00001F0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="697" xr:uid="{00000000-0005-0000-0000-0000200A0000}"/>
+    <cellStyle name="20% - Акцент4 3 6 2" xfId="2442" xr:uid="{00000000-0005-0000-0000-0000210A0000}"/>
+    <cellStyle name="20% - Акцент4 3 6 2 2" xfId="4461" xr:uid="{00000000-0005-0000-0000-0000220A0000}"/>
+    <cellStyle name="20% - Акцент4 3 6 3" xfId="3454" xr:uid="{00000000-0005-0000-0000-0000230A0000}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="698" xr:uid="{00000000-0005-0000-0000-0000240A0000}"/>
+    <cellStyle name="20% - Акцент4 3 7 2" xfId="2443" xr:uid="{00000000-0005-0000-0000-0000250A0000}"/>
+    <cellStyle name="20% - Акцент4 3 7 2 2" xfId="4462" xr:uid="{00000000-0005-0000-0000-0000260A0000}"/>
+    <cellStyle name="20% - Акцент4 3 7 3" xfId="3455" xr:uid="{00000000-0005-0000-0000-0000270A0000}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="699" xr:uid="{00000000-0005-0000-0000-0000280A0000}"/>
+    <cellStyle name="20% - Акцент4 3 8 2" xfId="2444" xr:uid="{00000000-0005-0000-0000-0000290A0000}"/>
+    <cellStyle name="20% - Акцент4 3 8 2 2" xfId="4463" xr:uid="{00000000-0005-0000-0000-00002A0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 8 3" xfId="3456" xr:uid="{00000000-0005-0000-0000-00002B0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="700" xr:uid="{00000000-0005-0000-0000-00002C0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 9 2" xfId="2445" xr:uid="{00000000-0005-0000-0000-00002D0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 9 2 2" xfId="4464" xr:uid="{00000000-0005-0000-0000-00002E0A0000}"/>
+    <cellStyle name="20% - Акцент4 3 9 3" xfId="3457" xr:uid="{00000000-0005-0000-0000-00002F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="701" xr:uid="{00000000-0005-0000-0000-0000300A0000}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="702" xr:uid="{00000000-0005-0000-0000-0000310A0000}"/>
+    <cellStyle name="20% - Акцент4 4 10 2" xfId="2447" xr:uid="{00000000-0005-0000-0000-0000320A0000}"/>
+    <cellStyle name="20% - Акцент4 4 10 2 2" xfId="4466" xr:uid="{00000000-0005-0000-0000-0000330A0000}"/>
+    <cellStyle name="20% - Акцент4 4 10 3" xfId="3459" xr:uid="{00000000-0005-0000-0000-0000340A0000}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="703" xr:uid="{00000000-0005-0000-0000-0000350A0000}"/>
+    <cellStyle name="20% - Акцент4 4 11 2" xfId="2448" xr:uid="{00000000-0005-0000-0000-0000360A0000}"/>
+    <cellStyle name="20% - Акцент4 4 11 2 2" xfId="4467" xr:uid="{00000000-0005-0000-0000-0000370A0000}"/>
+    <cellStyle name="20% - Акцент4 4 11 3" xfId="3460" xr:uid="{00000000-0005-0000-0000-0000380A0000}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="704" xr:uid="{00000000-0005-0000-0000-0000390A0000}"/>
+    <cellStyle name="20% - Акцент4 4 12 2" xfId="2449" xr:uid="{00000000-0005-0000-0000-00003A0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 12 2 2" xfId="4468" xr:uid="{00000000-0005-0000-0000-00003B0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 12 3" xfId="3461" xr:uid="{00000000-0005-0000-0000-00003C0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="705" xr:uid="{00000000-0005-0000-0000-00003D0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 13 2" xfId="2450" xr:uid="{00000000-0005-0000-0000-00003E0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 13 2 2" xfId="4469" xr:uid="{00000000-0005-0000-0000-00003F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 13 3" xfId="3462" xr:uid="{00000000-0005-0000-0000-0000400A0000}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="706" xr:uid="{00000000-0005-0000-0000-0000410A0000}"/>
+    <cellStyle name="20% - Акцент4 4 14 2" xfId="2451" xr:uid="{00000000-0005-0000-0000-0000420A0000}"/>
+    <cellStyle name="20% - Акцент4 4 14 2 2" xfId="4470" xr:uid="{00000000-0005-0000-0000-0000430A0000}"/>
+    <cellStyle name="20% - Акцент4 4 14 3" xfId="3463" xr:uid="{00000000-0005-0000-0000-0000440A0000}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="707" xr:uid="{00000000-0005-0000-0000-0000450A0000}"/>
+    <cellStyle name="20% - Акцент4 4 15 2" xfId="2452" xr:uid="{00000000-0005-0000-0000-0000460A0000}"/>
+    <cellStyle name="20% - Акцент4 4 15 2 2" xfId="4471" xr:uid="{00000000-0005-0000-0000-0000470A0000}"/>
+    <cellStyle name="20% - Акцент4 4 15 3" xfId="3464" xr:uid="{00000000-0005-0000-0000-0000480A0000}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="708" xr:uid="{00000000-0005-0000-0000-0000490A0000}"/>
+    <cellStyle name="20% - Акцент4 4 16 2" xfId="2453" xr:uid="{00000000-0005-0000-0000-00004A0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 16 2 2" xfId="4472" xr:uid="{00000000-0005-0000-0000-00004B0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 16 3" xfId="3465" xr:uid="{00000000-0005-0000-0000-00004C0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="709" xr:uid="{00000000-0005-0000-0000-00004D0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 17 2" xfId="2454" xr:uid="{00000000-0005-0000-0000-00004E0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 17 2 2" xfId="4473" xr:uid="{00000000-0005-0000-0000-00004F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 17 3" xfId="3466" xr:uid="{00000000-0005-0000-0000-0000500A0000}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="710" xr:uid="{00000000-0005-0000-0000-0000510A0000}"/>
+    <cellStyle name="20% - Акцент4 4 18 2" xfId="2455" xr:uid="{00000000-0005-0000-0000-0000520A0000}"/>
+    <cellStyle name="20% - Акцент4 4 18 2 2" xfId="4474" xr:uid="{00000000-0005-0000-0000-0000530A0000}"/>
+    <cellStyle name="20% - Акцент4 4 18 3" xfId="3467" xr:uid="{00000000-0005-0000-0000-0000540A0000}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="711" xr:uid="{00000000-0005-0000-0000-0000550A0000}"/>
+    <cellStyle name="20% - Акцент4 4 19 2" xfId="2456" xr:uid="{00000000-0005-0000-0000-0000560A0000}"/>
+    <cellStyle name="20% - Акцент4 4 19 2 2" xfId="4475" xr:uid="{00000000-0005-0000-0000-0000570A0000}"/>
+    <cellStyle name="20% - Акцент4 4 19 3" xfId="3468" xr:uid="{00000000-0005-0000-0000-0000580A0000}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="712" xr:uid="{00000000-0005-0000-0000-0000590A0000}"/>
+    <cellStyle name="20% - Акцент4 4 2 2" xfId="2457" xr:uid="{00000000-0005-0000-0000-00005A0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 2 2 2" xfId="4476" xr:uid="{00000000-0005-0000-0000-00005B0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 2 3" xfId="3469" xr:uid="{00000000-0005-0000-0000-00005C0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="713" xr:uid="{00000000-0005-0000-0000-00005D0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 20 2" xfId="2458" xr:uid="{00000000-0005-0000-0000-00005E0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 20 2 2" xfId="4477" xr:uid="{00000000-0005-0000-0000-00005F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 20 3" xfId="3470" xr:uid="{00000000-0005-0000-0000-0000600A0000}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="714" xr:uid="{00000000-0005-0000-0000-0000610A0000}"/>
+    <cellStyle name="20% - Акцент4 4 21 2" xfId="2459" xr:uid="{00000000-0005-0000-0000-0000620A0000}"/>
+    <cellStyle name="20% - Акцент4 4 21 2 2" xfId="4478" xr:uid="{00000000-0005-0000-0000-0000630A0000}"/>
+    <cellStyle name="20% - Акцент4 4 21 3" xfId="3471" xr:uid="{00000000-0005-0000-0000-0000640A0000}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="715" xr:uid="{00000000-0005-0000-0000-0000650A0000}"/>
+    <cellStyle name="20% - Акцент4 4 22 2" xfId="2460" xr:uid="{00000000-0005-0000-0000-0000660A0000}"/>
+    <cellStyle name="20% - Акцент4 4 22 2 2" xfId="4479" xr:uid="{00000000-0005-0000-0000-0000670A0000}"/>
+    <cellStyle name="20% - Акцент4 4 22 3" xfId="3472" xr:uid="{00000000-0005-0000-0000-0000680A0000}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="716" xr:uid="{00000000-0005-0000-0000-0000690A0000}"/>
+    <cellStyle name="20% - Акцент4 4 23 2" xfId="2461" xr:uid="{00000000-0005-0000-0000-00006A0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 23 2 2" xfId="4480" xr:uid="{00000000-0005-0000-0000-00006B0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 23 3" xfId="3473" xr:uid="{00000000-0005-0000-0000-00006C0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="717" xr:uid="{00000000-0005-0000-0000-00006D0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 24 2" xfId="2462" xr:uid="{00000000-0005-0000-0000-00006E0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 24 2 2" xfId="4481" xr:uid="{00000000-0005-0000-0000-00006F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 24 3" xfId="3474" xr:uid="{00000000-0005-0000-0000-0000700A0000}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="718" xr:uid="{00000000-0005-0000-0000-0000710A0000}"/>
+    <cellStyle name="20% - Акцент4 4 25 2" xfId="2463" xr:uid="{00000000-0005-0000-0000-0000720A0000}"/>
+    <cellStyle name="20% - Акцент4 4 25 2 2" xfId="4482" xr:uid="{00000000-0005-0000-0000-0000730A0000}"/>
+    <cellStyle name="20% - Акцент4 4 25 3" xfId="3475" xr:uid="{00000000-0005-0000-0000-0000740A0000}"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="2446" xr:uid="{00000000-0005-0000-0000-0000750A0000}"/>
+    <cellStyle name="20% - Акцент4 4 26 2" xfId="4465" xr:uid="{00000000-0005-0000-0000-0000760A0000}"/>
+    <cellStyle name="20% - Акцент4 4 27" xfId="3458" xr:uid="{00000000-0005-0000-0000-0000770A0000}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="719" xr:uid="{00000000-0005-0000-0000-0000780A0000}"/>
+    <cellStyle name="20% - Акцент4 4 3 2" xfId="2464" xr:uid="{00000000-0005-0000-0000-0000790A0000}"/>
+    <cellStyle name="20% - Акцент4 4 3 2 2" xfId="4483" xr:uid="{00000000-0005-0000-0000-00007A0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 3 3" xfId="3476" xr:uid="{00000000-0005-0000-0000-00007B0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="720" xr:uid="{00000000-0005-0000-0000-00007C0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 4 2" xfId="2465" xr:uid="{00000000-0005-0000-0000-00007D0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 4 2 2" xfId="4484" xr:uid="{00000000-0005-0000-0000-00007E0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 4 3" xfId="3477" xr:uid="{00000000-0005-0000-0000-00007F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="721" xr:uid="{00000000-0005-0000-0000-0000800A0000}"/>
+    <cellStyle name="20% - Акцент4 4 5 2" xfId="2466" xr:uid="{00000000-0005-0000-0000-0000810A0000}"/>
+    <cellStyle name="20% - Акцент4 4 5 2 2" xfId="4485" xr:uid="{00000000-0005-0000-0000-0000820A0000}"/>
+    <cellStyle name="20% - Акцент4 4 5 3" xfId="3478" xr:uid="{00000000-0005-0000-0000-0000830A0000}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="722" xr:uid="{00000000-0005-0000-0000-0000840A0000}"/>
+    <cellStyle name="20% - Акцент4 4 6 2" xfId="2467" xr:uid="{00000000-0005-0000-0000-0000850A0000}"/>
+    <cellStyle name="20% - Акцент4 4 6 2 2" xfId="4486" xr:uid="{00000000-0005-0000-0000-0000860A0000}"/>
+    <cellStyle name="20% - Акцент4 4 6 3" xfId="3479" xr:uid="{00000000-0005-0000-0000-0000870A0000}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="723" xr:uid="{00000000-0005-0000-0000-0000880A0000}"/>
+    <cellStyle name="20% - Акцент4 4 7 2" xfId="2468" xr:uid="{00000000-0005-0000-0000-0000890A0000}"/>
+    <cellStyle name="20% - Акцент4 4 7 2 2" xfId="4487" xr:uid="{00000000-0005-0000-0000-00008A0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 7 3" xfId="3480" xr:uid="{00000000-0005-0000-0000-00008B0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="724" xr:uid="{00000000-0005-0000-0000-00008C0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 8 2" xfId="2469" xr:uid="{00000000-0005-0000-0000-00008D0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 8 2 2" xfId="4488" xr:uid="{00000000-0005-0000-0000-00008E0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 8 3" xfId="3481" xr:uid="{00000000-0005-0000-0000-00008F0A0000}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="725" xr:uid="{00000000-0005-0000-0000-0000900A0000}"/>
+    <cellStyle name="20% - Акцент4 4 9 2" xfId="2470" xr:uid="{00000000-0005-0000-0000-0000910A0000}"/>
+    <cellStyle name="20% - Акцент4 4 9 2 2" xfId="4489" xr:uid="{00000000-0005-0000-0000-0000920A0000}"/>
+    <cellStyle name="20% - Акцент4 4 9 3" xfId="3482" xr:uid="{00000000-0005-0000-0000-0000930A0000}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="726" xr:uid="{00000000-0005-0000-0000-0000940A0000}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="727" xr:uid="{00000000-0005-0000-0000-0000950A0000}"/>
+    <cellStyle name="20% - Акцент4 5 10 2" xfId="2472" xr:uid="{00000000-0005-0000-0000-0000960A0000}"/>
+    <cellStyle name="20% - Акцент4 5 10 2 2" xfId="4491" xr:uid="{00000000-0005-0000-0000-0000970A0000}"/>
+    <cellStyle name="20% - Акцент4 5 10 3" xfId="3484" xr:uid="{00000000-0005-0000-0000-0000980A0000}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="728" xr:uid="{00000000-0005-0000-0000-0000990A0000}"/>
+    <cellStyle name="20% - Акцент4 5 11 2" xfId="2473" xr:uid="{00000000-0005-0000-0000-00009A0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 11 2 2" xfId="4492" xr:uid="{00000000-0005-0000-0000-00009B0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 11 3" xfId="3485" xr:uid="{00000000-0005-0000-0000-00009C0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="729" xr:uid="{00000000-0005-0000-0000-00009D0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 12 2" xfId="2474" xr:uid="{00000000-0005-0000-0000-00009E0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 12 2 2" xfId="4493" xr:uid="{00000000-0005-0000-0000-00009F0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 12 3" xfId="3486" xr:uid="{00000000-0005-0000-0000-0000A00A0000}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="730" xr:uid="{00000000-0005-0000-0000-0000A10A0000}"/>
+    <cellStyle name="20% - Акцент4 5 13 2" xfId="2475" xr:uid="{00000000-0005-0000-0000-0000A20A0000}"/>
+    <cellStyle name="20% - Акцент4 5 13 2 2" xfId="4494" xr:uid="{00000000-0005-0000-0000-0000A30A0000}"/>
+    <cellStyle name="20% - Акцент4 5 13 3" xfId="3487" xr:uid="{00000000-0005-0000-0000-0000A40A0000}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="731" xr:uid="{00000000-0005-0000-0000-0000A50A0000}"/>
+    <cellStyle name="20% - Акцент4 5 14 2" xfId="2476" xr:uid="{00000000-0005-0000-0000-0000A60A0000}"/>
+    <cellStyle name="20% - Акцент4 5 14 2 2" xfId="4495" xr:uid="{00000000-0005-0000-0000-0000A70A0000}"/>
+    <cellStyle name="20% - Акцент4 5 14 3" xfId="3488" xr:uid="{00000000-0005-0000-0000-0000A80A0000}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="732" xr:uid="{00000000-0005-0000-0000-0000A90A0000}"/>
+    <cellStyle name="20% - Акцент4 5 15 2" xfId="2477" xr:uid="{00000000-0005-0000-0000-0000AA0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 15 2 2" xfId="4496" xr:uid="{00000000-0005-0000-0000-0000AB0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 15 3" xfId="3489" xr:uid="{00000000-0005-0000-0000-0000AC0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="733" xr:uid="{00000000-0005-0000-0000-0000AD0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 16 2" xfId="2478" xr:uid="{00000000-0005-0000-0000-0000AE0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 16 2 2" xfId="4497" xr:uid="{00000000-0005-0000-0000-0000AF0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 16 3" xfId="3490" xr:uid="{00000000-0005-0000-0000-0000B00A0000}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="734" xr:uid="{00000000-0005-0000-0000-0000B10A0000}"/>
+    <cellStyle name="20% - Акцент4 5 17 2" xfId="2479" xr:uid="{00000000-0005-0000-0000-0000B20A0000}"/>
+    <cellStyle name="20% - Акцент4 5 17 2 2" xfId="4498" xr:uid="{00000000-0005-0000-0000-0000B30A0000}"/>
+    <cellStyle name="20% - Акцент4 5 17 3" xfId="3491" xr:uid="{00000000-0005-0000-0000-0000B40A0000}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="735" xr:uid="{00000000-0005-0000-0000-0000B50A0000}"/>
+    <cellStyle name="20% - Акцент4 5 18 2" xfId="2480" xr:uid="{00000000-0005-0000-0000-0000B60A0000}"/>
+    <cellStyle name="20% - Акцент4 5 18 2 2" xfId="4499" xr:uid="{00000000-0005-0000-0000-0000B70A0000}"/>
+    <cellStyle name="20% - Акцент4 5 18 3" xfId="3492" xr:uid="{00000000-0005-0000-0000-0000B80A0000}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="736" xr:uid="{00000000-0005-0000-0000-0000B90A0000}"/>
+    <cellStyle name="20% - Акцент4 5 19 2" xfId="2481" xr:uid="{00000000-0005-0000-0000-0000BA0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 19 2 2" xfId="4500" xr:uid="{00000000-0005-0000-0000-0000BB0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 19 3" xfId="3493" xr:uid="{00000000-0005-0000-0000-0000BC0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="737" xr:uid="{00000000-0005-0000-0000-0000BD0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 2 2" xfId="2482" xr:uid="{00000000-0005-0000-0000-0000BE0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 2 2 2" xfId="4501" xr:uid="{00000000-0005-0000-0000-0000BF0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 2 3" xfId="3494" xr:uid="{00000000-0005-0000-0000-0000C00A0000}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="738" xr:uid="{00000000-0005-0000-0000-0000C10A0000}"/>
+    <cellStyle name="20% - Акцент4 5 20 2" xfId="2483" xr:uid="{00000000-0005-0000-0000-0000C20A0000}"/>
+    <cellStyle name="20% - Акцент4 5 20 2 2" xfId="4502" xr:uid="{00000000-0005-0000-0000-0000C30A0000}"/>
+    <cellStyle name="20% - Акцент4 5 20 3" xfId="3495" xr:uid="{00000000-0005-0000-0000-0000C40A0000}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="739" xr:uid="{00000000-0005-0000-0000-0000C50A0000}"/>
+    <cellStyle name="20% - Акцент4 5 21 2" xfId="2484" xr:uid="{00000000-0005-0000-0000-0000C60A0000}"/>
+    <cellStyle name="20% - Акцент4 5 21 2 2" xfId="4503" xr:uid="{00000000-0005-0000-0000-0000C70A0000}"/>
+    <cellStyle name="20% - Акцент4 5 21 3" xfId="3496" xr:uid="{00000000-0005-0000-0000-0000C80A0000}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="740" xr:uid="{00000000-0005-0000-0000-0000C90A0000}"/>
+    <cellStyle name="20% - Акцент4 5 22 2" xfId="2485" xr:uid="{00000000-0005-0000-0000-0000CA0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 22 2 2" xfId="4504" xr:uid="{00000000-0005-0000-0000-0000CB0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 22 3" xfId="3497" xr:uid="{00000000-0005-0000-0000-0000CC0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="741" xr:uid="{00000000-0005-0000-0000-0000CD0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 23 2" xfId="2486" xr:uid="{00000000-0005-0000-0000-0000CE0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 23 2 2" xfId="4505" xr:uid="{00000000-0005-0000-0000-0000CF0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 23 3" xfId="3498" xr:uid="{00000000-0005-0000-0000-0000D00A0000}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="742" xr:uid="{00000000-0005-0000-0000-0000D10A0000}"/>
+    <cellStyle name="20% - Акцент4 5 24 2" xfId="2487" xr:uid="{00000000-0005-0000-0000-0000D20A0000}"/>
+    <cellStyle name="20% - Акцент4 5 24 2 2" xfId="4506" xr:uid="{00000000-0005-0000-0000-0000D30A0000}"/>
+    <cellStyle name="20% - Акцент4 5 24 3" xfId="3499" xr:uid="{00000000-0005-0000-0000-0000D40A0000}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="743" xr:uid="{00000000-0005-0000-0000-0000D50A0000}"/>
+    <cellStyle name="20% - Акцент4 5 25 2" xfId="2488" xr:uid="{00000000-0005-0000-0000-0000D60A0000}"/>
+    <cellStyle name="20% - Акцент4 5 25 2 2" xfId="4507" xr:uid="{00000000-0005-0000-0000-0000D70A0000}"/>
+    <cellStyle name="20% - Акцент4 5 25 3" xfId="3500" xr:uid="{00000000-0005-0000-0000-0000D80A0000}"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="2471" xr:uid="{00000000-0005-0000-0000-0000D90A0000}"/>
+    <cellStyle name="20% - Акцент4 5 26 2" xfId="4490" xr:uid="{00000000-0005-0000-0000-0000DA0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 27" xfId="3483" xr:uid="{00000000-0005-0000-0000-0000DB0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="744" xr:uid="{00000000-0005-0000-0000-0000DC0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 3 2" xfId="2489" xr:uid="{00000000-0005-0000-0000-0000DD0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 3 2 2" xfId="4508" xr:uid="{00000000-0005-0000-0000-0000DE0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 3 3" xfId="3501" xr:uid="{00000000-0005-0000-0000-0000DF0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="745" xr:uid="{00000000-0005-0000-0000-0000E00A0000}"/>
+    <cellStyle name="20% - Акцент4 5 4 2" xfId="2490" xr:uid="{00000000-0005-0000-0000-0000E10A0000}"/>
+    <cellStyle name="20% - Акцент4 5 4 2 2" xfId="4509" xr:uid="{00000000-0005-0000-0000-0000E20A0000}"/>
+    <cellStyle name="20% - Акцент4 5 4 3" xfId="3502" xr:uid="{00000000-0005-0000-0000-0000E30A0000}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="746" xr:uid="{00000000-0005-0000-0000-0000E40A0000}"/>
+    <cellStyle name="20% - Акцент4 5 5 2" xfId="2491" xr:uid="{00000000-0005-0000-0000-0000E50A0000}"/>
+    <cellStyle name="20% - Акцент4 5 5 2 2" xfId="4510" xr:uid="{00000000-0005-0000-0000-0000E60A0000}"/>
+    <cellStyle name="20% - Акцент4 5 5 3" xfId="3503" xr:uid="{00000000-0005-0000-0000-0000E70A0000}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="747" xr:uid="{00000000-0005-0000-0000-0000E80A0000}"/>
+    <cellStyle name="20% - Акцент4 5 6 2" xfId="2492" xr:uid="{00000000-0005-0000-0000-0000E90A0000}"/>
+    <cellStyle name="20% - Акцент4 5 6 2 2" xfId="4511" xr:uid="{00000000-0005-0000-0000-0000EA0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 6 3" xfId="3504" xr:uid="{00000000-0005-0000-0000-0000EB0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="748" xr:uid="{00000000-0005-0000-0000-0000EC0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 7 2" xfId="2493" xr:uid="{00000000-0005-0000-0000-0000ED0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 7 2 2" xfId="4512" xr:uid="{00000000-0005-0000-0000-0000EE0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 7 3" xfId="3505" xr:uid="{00000000-0005-0000-0000-0000EF0A0000}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="749" xr:uid="{00000000-0005-0000-0000-0000F00A0000}"/>
+    <cellStyle name="20% - Акцент4 5 8 2" xfId="2494" xr:uid="{00000000-0005-0000-0000-0000F10A0000}"/>
+    <cellStyle name="20% - Акцент4 5 8 2 2" xfId="4513" xr:uid="{00000000-0005-0000-0000-0000F20A0000}"/>
+    <cellStyle name="20% - Акцент4 5 8 3" xfId="3506" xr:uid="{00000000-0005-0000-0000-0000F30A0000}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="750" xr:uid="{00000000-0005-0000-0000-0000F40A0000}"/>
+    <cellStyle name="20% - Акцент4 5 9 2" xfId="2495" xr:uid="{00000000-0005-0000-0000-0000F50A0000}"/>
+    <cellStyle name="20% - Акцент4 5 9 2 2" xfId="4514" xr:uid="{00000000-0005-0000-0000-0000F60A0000}"/>
+    <cellStyle name="20% - Акцент4 5 9 3" xfId="3507" xr:uid="{00000000-0005-0000-0000-0000F70A0000}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="751" xr:uid="{00000000-0005-0000-0000-0000F80A0000}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="752" xr:uid="{00000000-0005-0000-0000-0000F90A0000}"/>
+    <cellStyle name="20% - Акцент4 6 10 2" xfId="2497" xr:uid="{00000000-0005-0000-0000-0000FA0A0000}"/>
+    <cellStyle name="20% - Акцент4 6 10 2 2" xfId="4516" xr:uid="{00000000-0005-0000-0000-0000FB0A0000}"/>
+    <cellStyle name="20% - Акцент4 6 10 3" xfId="3509" xr:uid="{00000000-0005-0000-0000-0000FC0A0000}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="753" xr:uid="{00000000-0005-0000-0000-0000FD0A0000}"/>
+    <cellStyle name="20% - Акцент4 6 11 2" xfId="2498" xr:uid="{00000000-0005-0000-0000-0000FE0A0000}"/>
+    <cellStyle name="20% - Акцент4 6 11 2 2" xfId="4517" xr:uid="{00000000-0005-0000-0000-0000FF0A0000}"/>
+    <cellStyle name="20% - Акцент4 6 11 3" xfId="3510" xr:uid="{00000000-0005-0000-0000-0000000B0000}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="754" xr:uid="{00000000-0005-0000-0000-0000010B0000}"/>
+    <cellStyle name="20% - Акцент4 6 12 2" xfId="2499" xr:uid="{00000000-0005-0000-0000-0000020B0000}"/>
+    <cellStyle name="20% - Акцент4 6 12 2 2" xfId="4518" xr:uid="{00000000-0005-0000-0000-0000030B0000}"/>
+    <cellStyle name="20% - Акцент4 6 12 3" xfId="3511" xr:uid="{00000000-0005-0000-0000-0000040B0000}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="755" xr:uid="{00000000-0005-0000-0000-0000050B0000}"/>
+    <cellStyle name="20% - Акцент4 6 13 2" xfId="2500" xr:uid="{00000000-0005-0000-0000-0000060B0000}"/>
+    <cellStyle name="20% - Акцент4 6 13 2 2" xfId="4519" xr:uid="{00000000-0005-0000-0000-0000070B0000}"/>
+    <cellStyle name="20% - Акцент4 6 13 3" xfId="3512" xr:uid="{00000000-0005-0000-0000-0000080B0000}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="756" xr:uid="{00000000-0005-0000-0000-0000090B0000}"/>
+    <cellStyle name="20% - Акцент4 6 14 2" xfId="2501" xr:uid="{00000000-0005-0000-0000-00000A0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 14 2 2" xfId="4520" xr:uid="{00000000-0005-0000-0000-00000B0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 14 3" xfId="3513" xr:uid="{00000000-0005-0000-0000-00000C0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="757" xr:uid="{00000000-0005-0000-0000-00000D0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 15 2" xfId="2502" xr:uid="{00000000-0005-0000-0000-00000E0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 15 2 2" xfId="4521" xr:uid="{00000000-0005-0000-0000-00000F0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 15 3" xfId="3514" xr:uid="{00000000-0005-0000-0000-0000100B0000}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="758" xr:uid="{00000000-0005-0000-0000-0000110B0000}"/>
+    <cellStyle name="20% - Акцент4 6 16 2" xfId="2503" xr:uid="{00000000-0005-0000-0000-0000120B0000}"/>
+    <cellStyle name="20% - Акцент4 6 16 2 2" xfId="4522" xr:uid="{00000000-0005-0000-0000-0000130B0000}"/>
+    <cellStyle name="20% - Акцент4 6 16 3" xfId="3515" xr:uid="{00000000-0005-0000-0000-0000140B0000}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="759" xr:uid="{00000000-0005-0000-0000-0000150B0000}"/>
+    <cellStyle name="20% - Акцент4 6 17 2" xfId="2504" xr:uid="{00000000-0005-0000-0000-0000160B0000}"/>
+    <cellStyle name="20% - Акцент4 6 17 2 2" xfId="4523" xr:uid="{00000000-0005-0000-0000-0000170B0000}"/>
+    <cellStyle name="20% - Акцент4 6 17 3" xfId="3516" xr:uid="{00000000-0005-0000-0000-0000180B0000}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="760" xr:uid="{00000000-0005-0000-0000-0000190B0000}"/>
+    <cellStyle name="20% - Акцент4 6 18 2" xfId="2505" xr:uid="{00000000-0005-0000-0000-00001A0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 18 2 2" xfId="4524" xr:uid="{00000000-0005-0000-0000-00001B0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 18 3" xfId="3517" xr:uid="{00000000-0005-0000-0000-00001C0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="761" xr:uid="{00000000-0005-0000-0000-00001D0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 19 2" xfId="2506" xr:uid="{00000000-0005-0000-0000-00001E0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 19 2 2" xfId="4525" xr:uid="{00000000-0005-0000-0000-00001F0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 19 3" xfId="3518" xr:uid="{00000000-0005-0000-0000-0000200B0000}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="762" xr:uid="{00000000-0005-0000-0000-0000210B0000}"/>
+    <cellStyle name="20% - Акцент4 6 2 2" xfId="2507" xr:uid="{00000000-0005-0000-0000-0000220B0000}"/>
+    <cellStyle name="20% - Акцент4 6 2 2 2" xfId="4526" xr:uid="{00000000-0005-0000-0000-0000230B0000}"/>
+    <cellStyle name="20% - Акцент4 6 2 3" xfId="3519" xr:uid="{00000000-0005-0000-0000-0000240B0000}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="763" xr:uid="{00000000-0005-0000-0000-0000250B0000}"/>
+    <cellStyle name="20% - Акцент4 6 20 2" xfId="2508" xr:uid="{00000000-0005-0000-0000-0000260B0000}"/>
+    <cellStyle name="20% - Акцент4 6 20 2 2" xfId="4527" xr:uid="{00000000-0005-0000-0000-0000270B0000}"/>
+    <cellStyle name="20% - Акцент4 6 20 3" xfId="3520" xr:uid="{00000000-0005-0000-0000-0000280B0000}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="764" xr:uid="{00000000-0005-0000-0000-0000290B0000}"/>
+    <cellStyle name="20% - Акцент4 6 21 2" xfId="2509" xr:uid="{00000000-0005-0000-0000-00002A0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 21 2 2" xfId="4528" xr:uid="{00000000-0005-0000-0000-00002B0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 21 3" xfId="3521" xr:uid="{00000000-0005-0000-0000-00002C0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="765" xr:uid="{00000000-0005-0000-0000-00002D0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 22 2" xfId="2510" xr:uid="{00000000-0005-0000-0000-00002E0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 22 2 2" xfId="4529" xr:uid="{00000000-0005-0000-0000-00002F0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 22 3" xfId="3522" xr:uid="{00000000-0005-0000-0000-0000300B0000}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="766" xr:uid="{00000000-0005-0000-0000-0000310B0000}"/>
+    <cellStyle name="20% - Акцент4 6 23 2" xfId="2511" xr:uid="{00000000-0005-0000-0000-0000320B0000}"/>
+    <cellStyle name="20% - Акцент4 6 23 2 2" xfId="4530" xr:uid="{00000000-0005-0000-0000-0000330B0000}"/>
+    <cellStyle name="20% - Акцент4 6 23 3" xfId="3523" xr:uid="{00000000-0005-0000-0000-0000340B0000}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="767" xr:uid="{00000000-0005-0000-0000-0000350B0000}"/>
+    <cellStyle name="20% - Акцент4 6 24 2" xfId="2512" xr:uid="{00000000-0005-0000-0000-0000360B0000}"/>
+    <cellStyle name="20% - Акцент4 6 24 2 2" xfId="4531" xr:uid="{00000000-0005-0000-0000-0000370B0000}"/>
+    <cellStyle name="20% - Акцент4 6 24 3" xfId="3524" xr:uid="{00000000-0005-0000-0000-0000380B0000}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="768" xr:uid="{00000000-0005-0000-0000-0000390B0000}"/>
+    <cellStyle name="20% - Акцент4 6 25 2" xfId="2513" xr:uid="{00000000-0005-0000-0000-00003A0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 25 2 2" xfId="4532" xr:uid="{00000000-0005-0000-0000-00003B0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 25 3" xfId="3525" xr:uid="{00000000-0005-0000-0000-00003C0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="2496" xr:uid="{00000000-0005-0000-0000-00003D0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 26 2" xfId="4515" xr:uid="{00000000-0005-0000-0000-00003E0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 27" xfId="3508" xr:uid="{00000000-0005-0000-0000-00003F0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="769" xr:uid="{00000000-0005-0000-0000-0000400B0000}"/>
+    <cellStyle name="20% - Акцент4 6 3 2" xfId="2514" xr:uid="{00000000-0005-0000-0000-0000410B0000}"/>
+    <cellStyle name="20% - Акцент4 6 3 2 2" xfId="4533" xr:uid="{00000000-0005-0000-0000-0000420B0000}"/>
+    <cellStyle name="20% - Акцент4 6 3 3" xfId="3526" xr:uid="{00000000-0005-0000-0000-0000430B0000}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="770" xr:uid="{00000000-0005-0000-0000-0000440B0000}"/>
+    <cellStyle name="20% - Акцент4 6 4 2" xfId="2515" xr:uid="{00000000-0005-0000-0000-0000450B0000}"/>
+    <cellStyle name="20% - Акцент4 6 4 2 2" xfId="4534" xr:uid="{00000000-0005-0000-0000-0000460B0000}"/>
+    <cellStyle name="20% - Акцент4 6 4 3" xfId="3527" xr:uid="{00000000-0005-0000-0000-0000470B0000}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="771" xr:uid="{00000000-0005-0000-0000-0000480B0000}"/>
+    <cellStyle name="20% - Акцент4 6 5 2" xfId="2516" xr:uid="{00000000-0005-0000-0000-0000490B0000}"/>
+    <cellStyle name="20% - Акцент4 6 5 2 2" xfId="4535" xr:uid="{00000000-0005-0000-0000-00004A0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 5 3" xfId="3528" xr:uid="{00000000-0005-0000-0000-00004B0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="772" xr:uid="{00000000-0005-0000-0000-00004C0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 6 2" xfId="2517" xr:uid="{00000000-0005-0000-0000-00004D0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 6 2 2" xfId="4536" xr:uid="{00000000-0005-0000-0000-00004E0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 6 3" xfId="3529" xr:uid="{00000000-0005-0000-0000-00004F0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="773" xr:uid="{00000000-0005-0000-0000-0000500B0000}"/>
+    <cellStyle name="20% - Акцент4 6 7 2" xfId="2518" xr:uid="{00000000-0005-0000-0000-0000510B0000}"/>
+    <cellStyle name="20% - Акцент4 6 7 2 2" xfId="4537" xr:uid="{00000000-0005-0000-0000-0000520B0000}"/>
+    <cellStyle name="20% - Акцент4 6 7 3" xfId="3530" xr:uid="{00000000-0005-0000-0000-0000530B0000}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="774" xr:uid="{00000000-0005-0000-0000-0000540B0000}"/>
+    <cellStyle name="20% - Акцент4 6 8 2" xfId="2519" xr:uid="{00000000-0005-0000-0000-0000550B0000}"/>
+    <cellStyle name="20% - Акцент4 6 8 2 2" xfId="4538" xr:uid="{00000000-0005-0000-0000-0000560B0000}"/>
+    <cellStyle name="20% - Акцент4 6 8 3" xfId="3531" xr:uid="{00000000-0005-0000-0000-0000570B0000}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="775" xr:uid="{00000000-0005-0000-0000-0000580B0000}"/>
+    <cellStyle name="20% - Акцент4 6 9 2" xfId="2520" xr:uid="{00000000-0005-0000-0000-0000590B0000}"/>
+    <cellStyle name="20% - Акцент4 6 9 2 2" xfId="4539" xr:uid="{00000000-0005-0000-0000-00005A0B0000}"/>
+    <cellStyle name="20% - Акцент4 6 9 3" xfId="3532" xr:uid="{00000000-0005-0000-0000-00005B0B0000}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="776" xr:uid="{00000000-0005-0000-0000-00005C0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="777" xr:uid="{00000000-0005-0000-0000-00005D0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 10 2" xfId="2522" xr:uid="{00000000-0005-0000-0000-00005E0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 10 2 2" xfId="4541" xr:uid="{00000000-0005-0000-0000-00005F0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 10 3" xfId="3534" xr:uid="{00000000-0005-0000-0000-0000600B0000}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="778" xr:uid="{00000000-0005-0000-0000-0000610B0000}"/>
+    <cellStyle name="20% - Акцент4 7 11 2" xfId="2523" xr:uid="{00000000-0005-0000-0000-0000620B0000}"/>
+    <cellStyle name="20% - Акцент4 7 11 2 2" xfId="4542" xr:uid="{00000000-0005-0000-0000-0000630B0000}"/>
+    <cellStyle name="20% - Акцент4 7 11 3" xfId="3535" xr:uid="{00000000-0005-0000-0000-0000640B0000}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="779" xr:uid="{00000000-0005-0000-0000-0000650B0000}"/>
+    <cellStyle name="20% - Акцент4 7 12 2" xfId="2524" xr:uid="{00000000-0005-0000-0000-0000660B0000}"/>
+    <cellStyle name="20% - Акцент4 7 12 2 2" xfId="4543" xr:uid="{00000000-0005-0000-0000-0000670B0000}"/>
+    <cellStyle name="20% - Акцент4 7 12 3" xfId="3536" xr:uid="{00000000-0005-0000-0000-0000680B0000}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="780" xr:uid="{00000000-0005-0000-0000-0000690B0000}"/>
+    <cellStyle name="20% - Акцент4 7 13 2" xfId="2525" xr:uid="{00000000-0005-0000-0000-00006A0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 13 2 2" xfId="4544" xr:uid="{00000000-0005-0000-0000-00006B0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 13 3" xfId="3537" xr:uid="{00000000-0005-0000-0000-00006C0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="781" xr:uid="{00000000-0005-0000-0000-00006D0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 14 2" xfId="2526" xr:uid="{00000000-0005-0000-0000-00006E0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 14 2 2" xfId="4545" xr:uid="{00000000-0005-0000-0000-00006F0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 14 3" xfId="3538" xr:uid="{00000000-0005-0000-0000-0000700B0000}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="782" xr:uid="{00000000-0005-0000-0000-0000710B0000}"/>
+    <cellStyle name="20% - Акцент4 7 15 2" xfId="2527" xr:uid="{00000000-0005-0000-0000-0000720B0000}"/>
+    <cellStyle name="20% - Акцент4 7 15 2 2" xfId="4546" xr:uid="{00000000-0005-0000-0000-0000730B0000}"/>
+    <cellStyle name="20% - Акцент4 7 15 3" xfId="3539" xr:uid="{00000000-0005-0000-0000-0000740B0000}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="783" xr:uid="{00000000-0005-0000-0000-0000750B0000}"/>
+    <cellStyle name="20% - Акцент4 7 16 2" xfId="2528" xr:uid="{00000000-0005-0000-0000-0000760B0000}"/>
+    <cellStyle name="20% - Акцент4 7 16 2 2" xfId="4547" xr:uid="{00000000-0005-0000-0000-0000770B0000}"/>
+    <cellStyle name="20% - Акцент4 7 16 3" xfId="3540" xr:uid="{00000000-0005-0000-0000-0000780B0000}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="784" xr:uid="{00000000-0005-0000-0000-0000790B0000}"/>
+    <cellStyle name="20% - Акцент4 7 17 2" xfId="2529" xr:uid="{00000000-0005-0000-0000-00007A0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 17 2 2" xfId="4548" xr:uid="{00000000-0005-0000-0000-00007B0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 17 3" xfId="3541" xr:uid="{00000000-0005-0000-0000-00007C0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="785" xr:uid="{00000000-0005-0000-0000-00007D0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 18 2" xfId="2530" xr:uid="{00000000-0005-0000-0000-00007E0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 18 2 2" xfId="4549" xr:uid="{00000000-0005-0000-0000-00007F0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 18 3" xfId="3542" xr:uid="{00000000-0005-0000-0000-0000800B0000}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="786" xr:uid="{00000000-0005-0000-0000-0000810B0000}"/>
+    <cellStyle name="20% - Акцент4 7 19 2" xfId="2531" xr:uid="{00000000-0005-0000-0000-0000820B0000}"/>
+    <cellStyle name="20% - Акцент4 7 19 2 2" xfId="4550" xr:uid="{00000000-0005-0000-0000-0000830B0000}"/>
+    <cellStyle name="20% - Акцент4 7 19 3" xfId="3543" xr:uid="{00000000-0005-0000-0000-0000840B0000}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="787" xr:uid="{00000000-0005-0000-0000-0000850B0000}"/>
+    <cellStyle name="20% - Акцент4 7 2 2" xfId="2532" xr:uid="{00000000-0005-0000-0000-0000860B0000}"/>
+    <cellStyle name="20% - Акцент4 7 2 2 2" xfId="4551" xr:uid="{00000000-0005-0000-0000-0000870B0000}"/>
+    <cellStyle name="20% - Акцент4 7 2 3" xfId="3544" xr:uid="{00000000-0005-0000-0000-0000880B0000}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="788" xr:uid="{00000000-0005-0000-0000-0000890B0000}"/>
+    <cellStyle name="20% - Акцент4 7 20 2" xfId="2533" xr:uid="{00000000-0005-0000-0000-00008A0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 20 2 2" xfId="4552" xr:uid="{00000000-0005-0000-0000-00008B0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 20 3" xfId="3545" xr:uid="{00000000-0005-0000-0000-00008C0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="789" xr:uid="{00000000-0005-0000-0000-00008D0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 21 2" xfId="2534" xr:uid="{00000000-0005-0000-0000-00008E0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 21 2 2" xfId="4553" xr:uid="{00000000-0005-0000-0000-00008F0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 21 3" xfId="3546" xr:uid="{00000000-0005-0000-0000-0000900B0000}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="790" xr:uid="{00000000-0005-0000-0000-0000910B0000}"/>
+    <cellStyle name="20% - Акцент4 7 22 2" xfId="2535" xr:uid="{00000000-0005-0000-0000-0000920B0000}"/>
+    <cellStyle name="20% - Акцент4 7 22 2 2" xfId="4554" xr:uid="{00000000-0005-0000-0000-0000930B0000}"/>
+    <cellStyle name="20% - Акцент4 7 22 3" xfId="3547" xr:uid="{00000000-0005-0000-0000-0000940B0000}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="791" xr:uid="{00000000-0005-0000-0000-0000950B0000}"/>
+    <cellStyle name="20% - Акцент4 7 23 2" xfId="2536" xr:uid="{00000000-0005-0000-0000-0000960B0000}"/>
+    <cellStyle name="20% - Акцент4 7 23 2 2" xfId="4555" xr:uid="{00000000-0005-0000-0000-0000970B0000}"/>
+    <cellStyle name="20% - Акцент4 7 23 3" xfId="3548" xr:uid="{00000000-0005-0000-0000-0000980B0000}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="792" xr:uid="{00000000-0005-0000-0000-0000990B0000}"/>
+    <cellStyle name="20% - Акцент4 7 24 2" xfId="2537" xr:uid="{00000000-0005-0000-0000-00009A0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 24 2 2" xfId="4556" xr:uid="{00000000-0005-0000-0000-00009B0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 24 3" xfId="3549" xr:uid="{00000000-0005-0000-0000-00009C0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="793" xr:uid="{00000000-0005-0000-0000-00009D0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 25 2" xfId="2538" xr:uid="{00000000-0005-0000-0000-00009E0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 25 2 2" xfId="4557" xr:uid="{00000000-0005-0000-0000-00009F0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 25 3" xfId="3550" xr:uid="{00000000-0005-0000-0000-0000A00B0000}"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="2521" xr:uid="{00000000-0005-0000-0000-0000A10B0000}"/>
+    <cellStyle name="20% - Акцент4 7 26 2" xfId="4540" xr:uid="{00000000-0005-0000-0000-0000A20B0000}"/>
+    <cellStyle name="20% - Акцент4 7 27" xfId="3533" xr:uid="{00000000-0005-0000-0000-0000A30B0000}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="794" xr:uid="{00000000-0005-0000-0000-0000A40B0000}"/>
+    <cellStyle name="20% - Акцент4 7 3 2" xfId="2539" xr:uid="{00000000-0005-0000-0000-0000A50B0000}"/>
+    <cellStyle name="20% - Акцент4 7 3 2 2" xfId="4558" xr:uid="{00000000-0005-0000-0000-0000A60B0000}"/>
+    <cellStyle name="20% - Акцент4 7 3 3" xfId="3551" xr:uid="{00000000-0005-0000-0000-0000A70B0000}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="795" xr:uid="{00000000-0005-0000-0000-0000A80B0000}"/>
+    <cellStyle name="20% - Акцент4 7 4 2" xfId="2540" xr:uid="{00000000-0005-0000-0000-0000A90B0000}"/>
+    <cellStyle name="20% - Акцент4 7 4 2 2" xfId="4559" xr:uid="{00000000-0005-0000-0000-0000AA0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 4 3" xfId="3552" xr:uid="{00000000-0005-0000-0000-0000AB0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="796" xr:uid="{00000000-0005-0000-0000-0000AC0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 5 2" xfId="2541" xr:uid="{00000000-0005-0000-0000-0000AD0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 5 2 2" xfId="4560" xr:uid="{00000000-0005-0000-0000-0000AE0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 5 3" xfId="3553" xr:uid="{00000000-0005-0000-0000-0000AF0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="797" xr:uid="{00000000-0005-0000-0000-0000B00B0000}"/>
+    <cellStyle name="20% - Акцент4 7 6 2" xfId="2542" xr:uid="{00000000-0005-0000-0000-0000B10B0000}"/>
+    <cellStyle name="20% - Акцент4 7 6 2 2" xfId="4561" xr:uid="{00000000-0005-0000-0000-0000B20B0000}"/>
+    <cellStyle name="20% - Акцент4 7 6 3" xfId="3554" xr:uid="{00000000-0005-0000-0000-0000B30B0000}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="798" xr:uid="{00000000-0005-0000-0000-0000B40B0000}"/>
+    <cellStyle name="20% - Акцент4 7 7 2" xfId="2543" xr:uid="{00000000-0005-0000-0000-0000B50B0000}"/>
+    <cellStyle name="20% - Акцент4 7 7 2 2" xfId="4562" xr:uid="{00000000-0005-0000-0000-0000B60B0000}"/>
+    <cellStyle name="20% - Акцент4 7 7 3" xfId="3555" xr:uid="{00000000-0005-0000-0000-0000B70B0000}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="799" xr:uid="{00000000-0005-0000-0000-0000B80B0000}"/>
+    <cellStyle name="20% - Акцент4 7 8 2" xfId="2544" xr:uid="{00000000-0005-0000-0000-0000B90B0000}"/>
+    <cellStyle name="20% - Акцент4 7 8 2 2" xfId="4563" xr:uid="{00000000-0005-0000-0000-0000BA0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 8 3" xfId="3556" xr:uid="{00000000-0005-0000-0000-0000BB0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="800" xr:uid="{00000000-0005-0000-0000-0000BC0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 9 2" xfId="2545" xr:uid="{00000000-0005-0000-0000-0000BD0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 9 2 2" xfId="4564" xr:uid="{00000000-0005-0000-0000-0000BE0B0000}"/>
+    <cellStyle name="20% - Акцент4 7 9 3" xfId="3557" xr:uid="{00000000-0005-0000-0000-0000BF0B0000}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="801" xr:uid="{00000000-0005-0000-0000-0000C00B0000}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="802" xr:uid="{00000000-0005-0000-0000-0000C10B0000}"/>
+    <cellStyle name="20% - Акцент4 8 10 2" xfId="2547" xr:uid="{00000000-0005-0000-0000-0000C20B0000}"/>
+    <cellStyle name="20% - Акцент4 8 10 2 2" xfId="4566" xr:uid="{00000000-0005-0000-0000-0000C30B0000}"/>
+    <cellStyle name="20% - Акцент4 8 10 3" xfId="3559" xr:uid="{00000000-0005-0000-0000-0000C40B0000}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="803" xr:uid="{00000000-0005-0000-0000-0000C50B0000}"/>
+    <cellStyle name="20% - Акцент4 8 11 2" xfId="2548" xr:uid="{00000000-0005-0000-0000-0000C60B0000}"/>
+    <cellStyle name="20% - Акцент4 8 11 2 2" xfId="4567" xr:uid="{00000000-0005-0000-0000-0000C70B0000}"/>
+    <cellStyle name="20% - Акцент4 8 11 3" xfId="3560" xr:uid="{00000000-0005-0000-0000-0000C80B0000}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="804" xr:uid="{00000000-0005-0000-0000-0000C90B0000}"/>
+    <cellStyle name="20% - Акцент4 8 12 2" xfId="2549" xr:uid="{00000000-0005-0000-0000-0000CA0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 12 2 2" xfId="4568" xr:uid="{00000000-0005-0000-0000-0000CB0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 12 3" xfId="3561" xr:uid="{00000000-0005-0000-0000-0000CC0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="805" xr:uid="{00000000-0005-0000-0000-0000CD0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 13 2" xfId="2550" xr:uid="{00000000-0005-0000-0000-0000CE0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 13 2 2" xfId="4569" xr:uid="{00000000-0005-0000-0000-0000CF0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 13 3" xfId="3562" xr:uid="{00000000-0005-0000-0000-0000D00B0000}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="806" xr:uid="{00000000-0005-0000-0000-0000D10B0000}"/>
+    <cellStyle name="20% - Акцент4 8 14 2" xfId="2551" xr:uid="{00000000-0005-0000-0000-0000D20B0000}"/>
+    <cellStyle name="20% - Акцент4 8 14 2 2" xfId="4570" xr:uid="{00000000-0005-0000-0000-0000D30B0000}"/>
+    <cellStyle name="20% - Акцент4 8 14 3" xfId="3563" xr:uid="{00000000-0005-0000-0000-0000D40B0000}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="807" xr:uid="{00000000-0005-0000-0000-0000D50B0000}"/>
+    <cellStyle name="20% - Акцент4 8 15 2" xfId="2552" xr:uid="{00000000-0005-0000-0000-0000D60B0000}"/>
+    <cellStyle name="20% - Акцент4 8 15 2 2" xfId="4571" xr:uid="{00000000-0005-0000-0000-0000D70B0000}"/>
+    <cellStyle name="20% - Акцент4 8 15 3" xfId="3564" xr:uid="{00000000-0005-0000-0000-0000D80B0000}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="808" xr:uid="{00000000-0005-0000-0000-0000D90B0000}"/>
+    <cellStyle name="20% - Акцент4 8 16 2" xfId="2553" xr:uid="{00000000-0005-0000-0000-0000DA0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 16 2 2" xfId="4572" xr:uid="{00000000-0005-0000-0000-0000DB0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 16 3" xfId="3565" xr:uid="{00000000-0005-0000-0000-0000DC0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="809" xr:uid="{00000000-0005-0000-0000-0000DD0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 17 2" xfId="2554" xr:uid="{00000000-0005-0000-0000-0000DE0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 17 2 2" xfId="4573" xr:uid="{00000000-0005-0000-0000-0000DF0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 17 3" xfId="3566" xr:uid="{00000000-0005-0000-0000-0000E00B0000}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="810" xr:uid="{00000000-0005-0000-0000-0000E10B0000}"/>
+    <cellStyle name="20% - Акцент4 8 18 2" xfId="2555" xr:uid="{00000000-0005-0000-0000-0000E20B0000}"/>
+    <cellStyle name="20% - Акцент4 8 18 2 2" xfId="4574" xr:uid="{00000000-0005-0000-0000-0000E30B0000}"/>
+    <cellStyle name="20% - Акцент4 8 18 3" xfId="3567" xr:uid="{00000000-0005-0000-0000-0000E40B0000}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="811" xr:uid="{00000000-0005-0000-0000-0000E50B0000}"/>
+    <cellStyle name="20% - Акцент4 8 19 2" xfId="2556" xr:uid="{00000000-0005-0000-0000-0000E60B0000}"/>
+    <cellStyle name="20% - Акцент4 8 19 2 2" xfId="4575" xr:uid="{00000000-0005-0000-0000-0000E70B0000}"/>
+    <cellStyle name="20% - Акцент4 8 19 3" xfId="3568" xr:uid="{00000000-0005-0000-0000-0000E80B0000}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="812" xr:uid="{00000000-0005-0000-0000-0000E90B0000}"/>
+    <cellStyle name="20% - Акцент4 8 2 2" xfId="2557" xr:uid="{00000000-0005-0000-0000-0000EA0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 2 2 2" xfId="4576" xr:uid="{00000000-0005-0000-0000-0000EB0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 2 3" xfId="3569" xr:uid="{00000000-0005-0000-0000-0000EC0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="813" xr:uid="{00000000-0005-0000-0000-0000ED0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 20 2" xfId="2558" xr:uid="{00000000-0005-0000-0000-0000EE0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 20 2 2" xfId="4577" xr:uid="{00000000-0005-0000-0000-0000EF0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 20 3" xfId="3570" xr:uid="{00000000-0005-0000-0000-0000F00B0000}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="814" xr:uid="{00000000-0005-0000-0000-0000F10B0000}"/>
+    <cellStyle name="20% - Акцент4 8 21 2" xfId="2559" xr:uid="{00000000-0005-0000-0000-0000F20B0000}"/>
+    <cellStyle name="20% - Акцент4 8 21 2 2" xfId="4578" xr:uid="{00000000-0005-0000-0000-0000F30B0000}"/>
+    <cellStyle name="20% - Акцент4 8 21 3" xfId="3571" xr:uid="{00000000-0005-0000-0000-0000F40B0000}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="815" xr:uid="{00000000-0005-0000-0000-0000F50B0000}"/>
+    <cellStyle name="20% - Акцент4 8 22 2" xfId="2560" xr:uid="{00000000-0005-0000-0000-0000F60B0000}"/>
+    <cellStyle name="20% - Акцент4 8 22 2 2" xfId="4579" xr:uid="{00000000-0005-0000-0000-0000F70B0000}"/>
+    <cellStyle name="20% - Акцент4 8 22 3" xfId="3572" xr:uid="{00000000-0005-0000-0000-0000F80B0000}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="816" xr:uid="{00000000-0005-0000-0000-0000F90B0000}"/>
+    <cellStyle name="20% - Акцент4 8 23 2" xfId="2561" xr:uid="{00000000-0005-0000-0000-0000FA0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 23 2 2" xfId="4580" xr:uid="{00000000-0005-0000-0000-0000FB0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 23 3" xfId="3573" xr:uid="{00000000-0005-0000-0000-0000FC0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="817" xr:uid="{00000000-0005-0000-0000-0000FD0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 24 2" xfId="2562" xr:uid="{00000000-0005-0000-0000-0000FE0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 24 2 2" xfId="4581" xr:uid="{00000000-0005-0000-0000-0000FF0B0000}"/>
+    <cellStyle name="20% - Акцент4 8 24 3" xfId="3574" xr:uid="{00000000-0005-0000-0000-0000000C0000}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="818" xr:uid="{00000000-0005-0000-0000-0000010C0000}"/>
+    <cellStyle name="20% - Акцент4 8 25 2" xfId="2563" xr:uid="{00000000-0005-0000-0000-0000020C0000}"/>
+    <cellStyle name="20% - Акцент4 8 25 2 2" xfId="4582" xr:uid="{00000000-0005-0000-0000-0000030C0000}"/>
+    <cellStyle name="20% - Акцент4 8 25 3" xfId="3575" xr:uid="{00000000-0005-0000-0000-0000040C0000}"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="2546" xr:uid="{00000000-0005-0000-0000-0000050C0000}"/>
+    <cellStyle name="20% - Акцент4 8 26 2" xfId="4565" xr:uid="{00000000-0005-0000-0000-0000060C0000}"/>
+    <cellStyle name="20% - Акцент4 8 27" xfId="3558" xr:uid="{00000000-0005-0000-0000-0000070C0000}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="819" xr:uid="{00000000-0005-0000-0000-0000080C0000}"/>
+    <cellStyle name="20% - Акцент4 8 3 2" xfId="2564" xr:uid="{00000000-0005-0000-0000-0000090C0000}"/>
+    <cellStyle name="20% - Акцент4 8 3 2 2" xfId="4583" xr:uid="{00000000-0005-0000-0000-00000A0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 3 3" xfId="3576" xr:uid="{00000000-0005-0000-0000-00000B0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="820" xr:uid="{00000000-0005-0000-0000-00000C0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 4 2" xfId="2565" xr:uid="{00000000-0005-0000-0000-00000D0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 4 2 2" xfId="4584" xr:uid="{00000000-0005-0000-0000-00000E0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 4 3" xfId="3577" xr:uid="{00000000-0005-0000-0000-00000F0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="821" xr:uid="{00000000-0005-0000-0000-0000100C0000}"/>
+    <cellStyle name="20% - Акцент4 8 5 2" xfId="2566" xr:uid="{00000000-0005-0000-0000-0000110C0000}"/>
+    <cellStyle name="20% - Акцент4 8 5 2 2" xfId="4585" xr:uid="{00000000-0005-0000-0000-0000120C0000}"/>
+    <cellStyle name="20% - Акцент4 8 5 3" xfId="3578" xr:uid="{00000000-0005-0000-0000-0000130C0000}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="822" xr:uid="{00000000-0005-0000-0000-0000140C0000}"/>
+    <cellStyle name="20% - Акцент4 8 6 2" xfId="2567" xr:uid="{00000000-0005-0000-0000-0000150C0000}"/>
+    <cellStyle name="20% - Акцент4 8 6 2 2" xfId="4586" xr:uid="{00000000-0005-0000-0000-0000160C0000}"/>
+    <cellStyle name="20% - Акцент4 8 6 3" xfId="3579" xr:uid="{00000000-0005-0000-0000-0000170C0000}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="823" xr:uid="{00000000-0005-0000-0000-0000180C0000}"/>
+    <cellStyle name="20% - Акцент4 8 7 2" xfId="2568" xr:uid="{00000000-0005-0000-0000-0000190C0000}"/>
+    <cellStyle name="20% - Акцент4 8 7 2 2" xfId="4587" xr:uid="{00000000-0005-0000-0000-00001A0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 7 3" xfId="3580" xr:uid="{00000000-0005-0000-0000-00001B0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="824" xr:uid="{00000000-0005-0000-0000-00001C0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 8 2" xfId="2569" xr:uid="{00000000-0005-0000-0000-00001D0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 8 2 2" xfId="4588" xr:uid="{00000000-0005-0000-0000-00001E0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 8 3" xfId="3581" xr:uid="{00000000-0005-0000-0000-00001F0C0000}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="825" xr:uid="{00000000-0005-0000-0000-0000200C0000}"/>
+    <cellStyle name="20% - Акцент4 8 9 2" xfId="2570" xr:uid="{00000000-0005-0000-0000-0000210C0000}"/>
+    <cellStyle name="20% - Акцент4 8 9 2 2" xfId="4589" xr:uid="{00000000-0005-0000-0000-0000220C0000}"/>
+    <cellStyle name="20% - Акцент4 8 9 3" xfId="3582" xr:uid="{00000000-0005-0000-0000-0000230C0000}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="826" xr:uid="{00000000-0005-0000-0000-0000240C0000}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="827" xr:uid="{00000000-0005-0000-0000-0000250C0000}"/>
+    <cellStyle name="20% - Акцент4 9 10 2" xfId="2572" xr:uid="{00000000-0005-0000-0000-0000260C0000}"/>
+    <cellStyle name="20% - Акцент4 9 10 2 2" xfId="4591" xr:uid="{00000000-0005-0000-0000-0000270C0000}"/>
+    <cellStyle name="20% - Акцент4 9 10 3" xfId="3584" xr:uid="{00000000-0005-0000-0000-0000280C0000}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="828" xr:uid="{00000000-0005-0000-0000-0000290C0000}"/>
+    <cellStyle name="20% - Акцент4 9 11 2" xfId="2573" xr:uid="{00000000-0005-0000-0000-00002A0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 11 2 2" xfId="4592" xr:uid="{00000000-0005-0000-0000-00002B0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 11 3" xfId="3585" xr:uid="{00000000-0005-0000-0000-00002C0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="829" xr:uid="{00000000-0005-0000-0000-00002D0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 12 2" xfId="2574" xr:uid="{00000000-0005-0000-0000-00002E0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 12 2 2" xfId="4593" xr:uid="{00000000-0005-0000-0000-00002F0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 12 3" xfId="3586" xr:uid="{00000000-0005-0000-0000-0000300C0000}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="830" xr:uid="{00000000-0005-0000-0000-0000310C0000}"/>
+    <cellStyle name="20% - Акцент4 9 13 2" xfId="2575" xr:uid="{00000000-0005-0000-0000-0000320C0000}"/>
+    <cellStyle name="20% - Акцент4 9 13 2 2" xfId="4594" xr:uid="{00000000-0005-0000-0000-0000330C0000}"/>
+    <cellStyle name="20% - Акцент4 9 13 3" xfId="3587" xr:uid="{00000000-0005-0000-0000-0000340C0000}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="831" xr:uid="{00000000-0005-0000-0000-0000350C0000}"/>
+    <cellStyle name="20% - Акцент4 9 14 2" xfId="2576" xr:uid="{00000000-0005-0000-0000-0000360C0000}"/>
+    <cellStyle name="20% - Акцент4 9 14 2 2" xfId="4595" xr:uid="{00000000-0005-0000-0000-0000370C0000}"/>
+    <cellStyle name="20% - Акцент4 9 14 3" xfId="3588" xr:uid="{00000000-0005-0000-0000-0000380C0000}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="832" xr:uid="{00000000-0005-0000-0000-0000390C0000}"/>
+    <cellStyle name="20% - Акцент4 9 15 2" xfId="2577" xr:uid="{00000000-0005-0000-0000-00003A0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 15 2 2" xfId="4596" xr:uid="{00000000-0005-0000-0000-00003B0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 15 3" xfId="3589" xr:uid="{00000000-0005-0000-0000-00003C0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="833" xr:uid="{00000000-0005-0000-0000-00003D0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 16 2" xfId="2578" xr:uid="{00000000-0005-0000-0000-00003E0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 16 2 2" xfId="4597" xr:uid="{00000000-0005-0000-0000-00003F0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 16 3" xfId="3590" xr:uid="{00000000-0005-0000-0000-0000400C0000}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="834" xr:uid="{00000000-0005-0000-0000-0000410C0000}"/>
+    <cellStyle name="20% - Акцент4 9 17 2" xfId="2579" xr:uid="{00000000-0005-0000-0000-0000420C0000}"/>
+    <cellStyle name="20% - Акцент4 9 17 2 2" xfId="4598" xr:uid="{00000000-0005-0000-0000-0000430C0000}"/>
+    <cellStyle name="20% - Акцент4 9 17 3" xfId="3591" xr:uid="{00000000-0005-0000-0000-0000440C0000}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="835" xr:uid="{00000000-0005-0000-0000-0000450C0000}"/>
+    <cellStyle name="20% - Акцент4 9 18 2" xfId="2580" xr:uid="{00000000-0005-0000-0000-0000460C0000}"/>
+    <cellStyle name="20% - Акцент4 9 18 2 2" xfId="4599" xr:uid="{00000000-0005-0000-0000-0000470C0000}"/>
+    <cellStyle name="20% - Акцент4 9 18 3" xfId="3592" xr:uid="{00000000-0005-0000-0000-0000480C0000}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="836" xr:uid="{00000000-0005-0000-0000-0000490C0000}"/>
+    <cellStyle name="20% - Акцент4 9 19 2" xfId="2581" xr:uid="{00000000-0005-0000-0000-00004A0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 19 2 2" xfId="4600" xr:uid="{00000000-0005-0000-0000-00004B0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 19 3" xfId="3593" xr:uid="{00000000-0005-0000-0000-00004C0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="837" xr:uid="{00000000-0005-0000-0000-00004D0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 2 2" xfId="2582" xr:uid="{00000000-0005-0000-0000-00004E0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 2 2 2" xfId="4601" xr:uid="{00000000-0005-0000-0000-00004F0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 2 3" xfId="3594" xr:uid="{00000000-0005-0000-0000-0000500C0000}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="838" xr:uid="{00000000-0005-0000-0000-0000510C0000}"/>
+    <cellStyle name="20% - Акцент4 9 20 2" xfId="2583" xr:uid="{00000000-0005-0000-0000-0000520C0000}"/>
+    <cellStyle name="20% - Акцент4 9 20 2 2" xfId="4602" xr:uid="{00000000-0005-0000-0000-0000530C0000}"/>
+    <cellStyle name="20% - Акцент4 9 20 3" xfId="3595" xr:uid="{00000000-0005-0000-0000-0000540C0000}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="839" xr:uid="{00000000-0005-0000-0000-0000550C0000}"/>
+    <cellStyle name="20% - Акцент4 9 21 2" xfId="2584" xr:uid="{00000000-0005-0000-0000-0000560C0000}"/>
+    <cellStyle name="20% - Акцент4 9 21 2 2" xfId="4603" xr:uid="{00000000-0005-0000-0000-0000570C0000}"/>
+    <cellStyle name="20% - Акцент4 9 21 3" xfId="3596" xr:uid="{00000000-0005-0000-0000-0000580C0000}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="840" xr:uid="{00000000-0005-0000-0000-0000590C0000}"/>
+    <cellStyle name="20% - Акцент4 9 22 2" xfId="2585" xr:uid="{00000000-0005-0000-0000-00005A0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 22 2 2" xfId="4604" xr:uid="{00000000-0005-0000-0000-00005B0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 22 3" xfId="3597" xr:uid="{00000000-0005-0000-0000-00005C0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="841" xr:uid="{00000000-0005-0000-0000-00005D0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 23 2" xfId="2586" xr:uid="{00000000-0005-0000-0000-00005E0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 23 2 2" xfId="4605" xr:uid="{00000000-0005-0000-0000-00005F0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 23 3" xfId="3598" xr:uid="{00000000-0005-0000-0000-0000600C0000}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="842" xr:uid="{00000000-0005-0000-0000-0000610C0000}"/>
+    <cellStyle name="20% - Акцент4 9 24 2" xfId="2587" xr:uid="{00000000-0005-0000-0000-0000620C0000}"/>
+    <cellStyle name="20% - Акцент4 9 24 2 2" xfId="4606" xr:uid="{00000000-0005-0000-0000-0000630C0000}"/>
+    <cellStyle name="20% - Акцент4 9 24 3" xfId="3599" xr:uid="{00000000-0005-0000-0000-0000640C0000}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="843" xr:uid="{00000000-0005-0000-0000-0000650C0000}"/>
+    <cellStyle name="20% - Акцент4 9 25 2" xfId="2588" xr:uid="{00000000-0005-0000-0000-0000660C0000}"/>
+    <cellStyle name="20% - Акцент4 9 25 2 2" xfId="4607" xr:uid="{00000000-0005-0000-0000-0000670C0000}"/>
+    <cellStyle name="20% - Акцент4 9 25 3" xfId="3600" xr:uid="{00000000-0005-0000-0000-0000680C0000}"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="2571" xr:uid="{00000000-0005-0000-0000-0000690C0000}"/>
+    <cellStyle name="20% - Акцент4 9 26 2" xfId="4590" xr:uid="{00000000-0005-0000-0000-00006A0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 27" xfId="3583" xr:uid="{00000000-0005-0000-0000-00006B0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="844" xr:uid="{00000000-0005-0000-0000-00006C0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 3 2" xfId="2589" xr:uid="{00000000-0005-0000-0000-00006D0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 3 2 2" xfId="4608" xr:uid="{00000000-0005-0000-0000-00006E0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 3 3" xfId="3601" xr:uid="{00000000-0005-0000-0000-00006F0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="845" xr:uid="{00000000-0005-0000-0000-0000700C0000}"/>
+    <cellStyle name="20% - Акцент4 9 4 2" xfId="2590" xr:uid="{00000000-0005-0000-0000-0000710C0000}"/>
+    <cellStyle name="20% - Акцент4 9 4 2 2" xfId="4609" xr:uid="{00000000-0005-0000-0000-0000720C0000}"/>
+    <cellStyle name="20% - Акцент4 9 4 3" xfId="3602" xr:uid="{00000000-0005-0000-0000-0000730C0000}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="846" xr:uid="{00000000-0005-0000-0000-0000740C0000}"/>
+    <cellStyle name="20% - Акцент4 9 5 2" xfId="2591" xr:uid="{00000000-0005-0000-0000-0000750C0000}"/>
+    <cellStyle name="20% - Акцент4 9 5 2 2" xfId="4610" xr:uid="{00000000-0005-0000-0000-0000760C0000}"/>
+    <cellStyle name="20% - Акцент4 9 5 3" xfId="3603" xr:uid="{00000000-0005-0000-0000-0000770C0000}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="847" xr:uid="{00000000-0005-0000-0000-0000780C0000}"/>
+    <cellStyle name="20% - Акцент4 9 6 2" xfId="2592" xr:uid="{00000000-0005-0000-0000-0000790C0000}"/>
+    <cellStyle name="20% - Акцент4 9 6 2 2" xfId="4611" xr:uid="{00000000-0005-0000-0000-00007A0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 6 3" xfId="3604" xr:uid="{00000000-0005-0000-0000-00007B0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="848" xr:uid="{00000000-0005-0000-0000-00007C0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 7 2" xfId="2593" xr:uid="{00000000-0005-0000-0000-00007D0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 7 2 2" xfId="4612" xr:uid="{00000000-0005-0000-0000-00007E0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 7 3" xfId="3605" xr:uid="{00000000-0005-0000-0000-00007F0C0000}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="849" xr:uid="{00000000-0005-0000-0000-0000800C0000}"/>
+    <cellStyle name="20% - Акцент4 9 8 2" xfId="2594" xr:uid="{00000000-0005-0000-0000-0000810C0000}"/>
+    <cellStyle name="20% - Акцент4 9 8 2 2" xfId="4613" xr:uid="{00000000-0005-0000-0000-0000820C0000}"/>
+    <cellStyle name="20% - Акцент4 9 8 3" xfId="3606" xr:uid="{00000000-0005-0000-0000-0000830C0000}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="850" xr:uid="{00000000-0005-0000-0000-0000840C0000}"/>
+    <cellStyle name="20% - Акцент4 9 9 2" xfId="2595" xr:uid="{00000000-0005-0000-0000-0000850C0000}"/>
+    <cellStyle name="20% - Акцент4 9 9 2 2" xfId="4614" xr:uid="{00000000-0005-0000-0000-0000860C0000}"/>
+    <cellStyle name="20% - Акцент4 9 9 3" xfId="3607" xr:uid="{00000000-0005-0000-0000-0000870C0000}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1735" xr:uid="{00000000-0005-0000-0000-0000880C0000}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1736" xr:uid="{00000000-0005-0000-0000-0000890C0000}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1737" xr:uid="{00000000-0005-0000-0000-00008A0C0000}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1738" xr:uid="{00000000-0005-0000-0000-00008B0C0000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="851" xr:uid="{00000000-0005-0000-0000-00008C0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="852" xr:uid="{00000000-0005-0000-0000-00008D0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 10 2" xfId="2597" xr:uid="{00000000-0005-0000-0000-00008E0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 10 2 2" xfId="4616" xr:uid="{00000000-0005-0000-0000-00008F0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 10 3" xfId="3609" xr:uid="{00000000-0005-0000-0000-0000900C0000}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="853" xr:uid="{00000000-0005-0000-0000-0000910C0000}"/>
+    <cellStyle name="40% - Акцент3 2 11 2" xfId="2598" xr:uid="{00000000-0005-0000-0000-0000920C0000}"/>
+    <cellStyle name="40% - Акцент3 2 11 2 2" xfId="4617" xr:uid="{00000000-0005-0000-0000-0000930C0000}"/>
+    <cellStyle name="40% - Акцент3 2 11 3" xfId="3610" xr:uid="{00000000-0005-0000-0000-0000940C0000}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="854" xr:uid="{00000000-0005-0000-0000-0000950C0000}"/>
+    <cellStyle name="40% - Акцент3 2 12 2" xfId="2599" xr:uid="{00000000-0005-0000-0000-0000960C0000}"/>
+    <cellStyle name="40% - Акцент3 2 12 2 2" xfId="4618" xr:uid="{00000000-0005-0000-0000-0000970C0000}"/>
+    <cellStyle name="40% - Акцент3 2 12 3" xfId="3611" xr:uid="{00000000-0005-0000-0000-0000980C0000}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="855" xr:uid="{00000000-0005-0000-0000-0000990C0000}"/>
+    <cellStyle name="40% - Акцент3 2 13 2" xfId="2600" xr:uid="{00000000-0005-0000-0000-00009A0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 13 2 2" xfId="4619" xr:uid="{00000000-0005-0000-0000-00009B0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 13 3" xfId="3612" xr:uid="{00000000-0005-0000-0000-00009C0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="856" xr:uid="{00000000-0005-0000-0000-00009D0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 14 2" xfId="2601" xr:uid="{00000000-0005-0000-0000-00009E0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 14 2 2" xfId="4620" xr:uid="{00000000-0005-0000-0000-00009F0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 14 3" xfId="3613" xr:uid="{00000000-0005-0000-0000-0000A00C0000}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="857" xr:uid="{00000000-0005-0000-0000-0000A10C0000}"/>
+    <cellStyle name="40% - Акцент3 2 15 2" xfId="2602" xr:uid="{00000000-0005-0000-0000-0000A20C0000}"/>
+    <cellStyle name="40% - Акцент3 2 15 2 2" xfId="4621" xr:uid="{00000000-0005-0000-0000-0000A30C0000}"/>
+    <cellStyle name="40% - Акцент3 2 15 3" xfId="3614" xr:uid="{00000000-0005-0000-0000-0000A40C0000}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="858" xr:uid="{00000000-0005-0000-0000-0000A50C0000}"/>
+    <cellStyle name="40% - Акцент3 2 16 2" xfId="2603" xr:uid="{00000000-0005-0000-0000-0000A60C0000}"/>
+    <cellStyle name="40% - Акцент3 2 16 2 2" xfId="4622" xr:uid="{00000000-0005-0000-0000-0000A70C0000}"/>
+    <cellStyle name="40% - Акцент3 2 16 3" xfId="3615" xr:uid="{00000000-0005-0000-0000-0000A80C0000}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="859" xr:uid="{00000000-0005-0000-0000-0000A90C0000}"/>
+    <cellStyle name="40% - Акцент3 2 17 2" xfId="2604" xr:uid="{00000000-0005-0000-0000-0000AA0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 17 2 2" xfId="4623" xr:uid="{00000000-0005-0000-0000-0000AB0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 17 3" xfId="3616" xr:uid="{00000000-0005-0000-0000-0000AC0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="860" xr:uid="{00000000-0005-0000-0000-0000AD0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 18 2" xfId="2605" xr:uid="{00000000-0005-0000-0000-0000AE0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 18 2 2" xfId="4624" xr:uid="{00000000-0005-0000-0000-0000AF0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 18 3" xfId="3617" xr:uid="{00000000-0005-0000-0000-0000B00C0000}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="861" xr:uid="{00000000-0005-0000-0000-0000B10C0000}"/>
+    <cellStyle name="40% - Акцент3 2 19 2" xfId="2606" xr:uid="{00000000-0005-0000-0000-0000B20C0000}"/>
+    <cellStyle name="40% - Акцент3 2 19 2 2" xfId="4625" xr:uid="{00000000-0005-0000-0000-0000B30C0000}"/>
+    <cellStyle name="40% - Акцент3 2 19 3" xfId="3618" xr:uid="{00000000-0005-0000-0000-0000B40C0000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="862" xr:uid="{00000000-0005-0000-0000-0000B50C0000}"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="2607" xr:uid="{00000000-0005-0000-0000-0000B60C0000}"/>
+    <cellStyle name="40% - Акцент3 2 2 2 2" xfId="4626" xr:uid="{00000000-0005-0000-0000-0000B70C0000}"/>
+    <cellStyle name="40% - Акцент3 2 2 3" xfId="3619" xr:uid="{00000000-0005-0000-0000-0000B80C0000}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="863" xr:uid="{00000000-0005-0000-0000-0000B90C0000}"/>
+    <cellStyle name="40% - Акцент3 2 20 2" xfId="2608" xr:uid="{00000000-0005-0000-0000-0000BA0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 20 2 2" xfId="4627" xr:uid="{00000000-0005-0000-0000-0000BB0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 20 3" xfId="3620" xr:uid="{00000000-0005-0000-0000-0000BC0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="864" xr:uid="{00000000-0005-0000-0000-0000BD0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 21 2" xfId="2609" xr:uid="{00000000-0005-0000-0000-0000BE0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 21 2 2" xfId="4628" xr:uid="{00000000-0005-0000-0000-0000BF0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 21 3" xfId="3621" xr:uid="{00000000-0005-0000-0000-0000C00C0000}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="865" xr:uid="{00000000-0005-0000-0000-0000C10C0000}"/>
+    <cellStyle name="40% - Акцент3 2 22 2" xfId="2610" xr:uid="{00000000-0005-0000-0000-0000C20C0000}"/>
+    <cellStyle name="40% - Акцент3 2 22 2 2" xfId="4629" xr:uid="{00000000-0005-0000-0000-0000C30C0000}"/>
+    <cellStyle name="40% - Акцент3 2 22 3" xfId="3622" xr:uid="{00000000-0005-0000-0000-0000C40C0000}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="866" xr:uid="{00000000-0005-0000-0000-0000C50C0000}"/>
+    <cellStyle name="40% - Акцент3 2 23 2" xfId="2611" xr:uid="{00000000-0005-0000-0000-0000C60C0000}"/>
+    <cellStyle name="40% - Акцент3 2 23 2 2" xfId="4630" xr:uid="{00000000-0005-0000-0000-0000C70C0000}"/>
+    <cellStyle name="40% - Акцент3 2 23 3" xfId="3623" xr:uid="{00000000-0005-0000-0000-0000C80C0000}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="867" xr:uid="{00000000-0005-0000-0000-0000C90C0000}"/>
+    <cellStyle name="40% - Акцент3 2 24 2" xfId="2612" xr:uid="{00000000-0005-0000-0000-0000CA0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 24 2 2" xfId="4631" xr:uid="{00000000-0005-0000-0000-0000CB0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 24 3" xfId="3624" xr:uid="{00000000-0005-0000-0000-0000CC0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="868" xr:uid="{00000000-0005-0000-0000-0000CD0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 25 2" xfId="2613" xr:uid="{00000000-0005-0000-0000-0000CE0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 25 2 2" xfId="4632" xr:uid="{00000000-0005-0000-0000-0000CF0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 25 3" xfId="3625" xr:uid="{00000000-0005-0000-0000-0000D00C0000}"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="1783" xr:uid="{00000000-0005-0000-0000-0000D10C0000}"/>
+    <cellStyle name="40% - Акцент3 2 26 2" xfId="4615" xr:uid="{00000000-0005-0000-0000-0000D20C0000}"/>
+    <cellStyle name="40% - Акцент3 2 27" xfId="1774" xr:uid="{00000000-0005-0000-0000-0000D30C0000}"/>
+    <cellStyle name="40% - Акцент3 2 28" xfId="2596" xr:uid="{00000000-0005-0000-0000-0000D40C0000}"/>
+    <cellStyle name="40% - Акцент3 2 29" xfId="3608" xr:uid="{00000000-0005-0000-0000-0000D50C0000}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="869" xr:uid="{00000000-0005-0000-0000-0000D60C0000}"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="2614" xr:uid="{00000000-0005-0000-0000-0000D70C0000}"/>
+    <cellStyle name="40% - Акцент3 2 3 2 2" xfId="4633" xr:uid="{00000000-0005-0000-0000-0000D80C0000}"/>
+    <cellStyle name="40% - Акцент3 2 3 3" xfId="3626" xr:uid="{00000000-0005-0000-0000-0000D90C0000}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="870" xr:uid="{00000000-0005-0000-0000-0000DA0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 4 2" xfId="2615" xr:uid="{00000000-0005-0000-0000-0000DB0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 4 2 2" xfId="4634" xr:uid="{00000000-0005-0000-0000-0000DC0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 4 3" xfId="3627" xr:uid="{00000000-0005-0000-0000-0000DD0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="871" xr:uid="{00000000-0005-0000-0000-0000DE0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 5 2" xfId="2616" xr:uid="{00000000-0005-0000-0000-0000DF0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 5 2 2" xfId="4635" xr:uid="{00000000-0005-0000-0000-0000E00C0000}"/>
+    <cellStyle name="40% - Акцент3 2 5 3" xfId="3628" xr:uid="{00000000-0005-0000-0000-0000E10C0000}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="872" xr:uid="{00000000-0005-0000-0000-0000E20C0000}"/>
+    <cellStyle name="40% - Акцент3 2 6 2" xfId="2617" xr:uid="{00000000-0005-0000-0000-0000E30C0000}"/>
+    <cellStyle name="40% - Акцент3 2 6 2 2" xfId="4636" xr:uid="{00000000-0005-0000-0000-0000E40C0000}"/>
+    <cellStyle name="40% - Акцент3 2 6 3" xfId="3629" xr:uid="{00000000-0005-0000-0000-0000E50C0000}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="873" xr:uid="{00000000-0005-0000-0000-0000E60C0000}"/>
+    <cellStyle name="40% - Акцент3 2 7 2" xfId="2618" xr:uid="{00000000-0005-0000-0000-0000E70C0000}"/>
+    <cellStyle name="40% - Акцент3 2 7 2 2" xfId="4637" xr:uid="{00000000-0005-0000-0000-0000E80C0000}"/>
+    <cellStyle name="40% - Акцент3 2 7 3" xfId="3630" xr:uid="{00000000-0005-0000-0000-0000E90C0000}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="874" xr:uid="{00000000-0005-0000-0000-0000EA0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 8 2" xfId="2619" xr:uid="{00000000-0005-0000-0000-0000EB0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 8 2 2" xfId="4638" xr:uid="{00000000-0005-0000-0000-0000EC0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 8 3" xfId="3631" xr:uid="{00000000-0005-0000-0000-0000ED0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="875" xr:uid="{00000000-0005-0000-0000-0000EE0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 9 2" xfId="2620" xr:uid="{00000000-0005-0000-0000-0000EF0C0000}"/>
+    <cellStyle name="40% - Акцент3 2 9 2 2" xfId="4639" xr:uid="{00000000-0005-0000-0000-0000F00C0000}"/>
+    <cellStyle name="40% - Акцент3 2 9 3" xfId="3632" xr:uid="{00000000-0005-0000-0000-0000F10C0000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="876" xr:uid="{00000000-0005-0000-0000-0000F20C0000}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="877" xr:uid="{00000000-0005-0000-0000-0000F30C0000}"/>
+    <cellStyle name="40% - Акцент3 3 10 2" xfId="2622" xr:uid="{00000000-0005-0000-0000-0000F40C0000}"/>
+    <cellStyle name="40% - Акцент3 3 10 2 2" xfId="4641" xr:uid="{00000000-0005-0000-0000-0000F50C0000}"/>
+    <cellStyle name="40% - Акцент3 3 10 3" xfId="3634" xr:uid="{00000000-0005-0000-0000-0000F60C0000}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="878" xr:uid="{00000000-0005-0000-0000-0000F70C0000}"/>
+    <cellStyle name="40% - Акцент3 3 11 2" xfId="2623" xr:uid="{00000000-0005-0000-0000-0000F80C0000}"/>
+    <cellStyle name="40% - Акцент3 3 11 2 2" xfId="4642" xr:uid="{00000000-0005-0000-0000-0000F90C0000}"/>
+    <cellStyle name="40% - Акцент3 3 11 3" xfId="3635" xr:uid="{00000000-0005-0000-0000-0000FA0C0000}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="879" xr:uid="{00000000-0005-0000-0000-0000FB0C0000}"/>
+    <cellStyle name="40% - Акцент3 3 12 2" xfId="2624" xr:uid="{00000000-0005-0000-0000-0000FC0C0000}"/>
+    <cellStyle name="40% - Акцент3 3 12 2 2" xfId="4643" xr:uid="{00000000-0005-0000-0000-0000FD0C0000}"/>
+    <cellStyle name="40% - Акцент3 3 12 3" xfId="3636" xr:uid="{00000000-0005-0000-0000-0000FE0C0000}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="880" xr:uid="{00000000-0005-0000-0000-0000FF0C0000}"/>
+    <cellStyle name="40% - Акцент3 3 13 2" xfId="2625" xr:uid="{00000000-0005-0000-0000-0000000D0000}"/>
+    <cellStyle name="40% - Акцент3 3 13 2 2" xfId="4644" xr:uid="{00000000-0005-0000-0000-0000010D0000}"/>
+    <cellStyle name="40% - Акцент3 3 13 3" xfId="3637" xr:uid="{00000000-0005-0000-0000-0000020D0000}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="881" xr:uid="{00000000-0005-0000-0000-0000030D0000}"/>
+    <cellStyle name="40% - Акцент3 3 14 2" xfId="2626" xr:uid="{00000000-0005-0000-0000-0000040D0000}"/>
+    <cellStyle name="40% - Акцент3 3 14 2 2" xfId="4645" xr:uid="{00000000-0005-0000-0000-0000050D0000}"/>
+    <cellStyle name="40% - Акцент3 3 14 3" xfId="3638" xr:uid="{00000000-0005-0000-0000-0000060D0000}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="882" xr:uid="{00000000-0005-0000-0000-0000070D0000}"/>
+    <cellStyle name="40% - Акцент3 3 15 2" xfId="2627" xr:uid="{00000000-0005-0000-0000-0000080D0000}"/>
+    <cellStyle name="40% - Акцент3 3 15 2 2" xfId="4646" xr:uid="{00000000-0005-0000-0000-0000090D0000}"/>
+    <cellStyle name="40% - Акцент3 3 15 3" xfId="3639" xr:uid="{00000000-0005-0000-0000-00000A0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="883" xr:uid="{00000000-0005-0000-0000-00000B0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 16 2" xfId="2628" xr:uid="{00000000-0005-0000-0000-00000C0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 16 2 2" xfId="4647" xr:uid="{00000000-0005-0000-0000-00000D0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 16 3" xfId="3640" xr:uid="{00000000-0005-0000-0000-00000E0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="884" xr:uid="{00000000-0005-0000-0000-00000F0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 17 2" xfId="2629" xr:uid="{00000000-0005-0000-0000-0000100D0000}"/>
+    <cellStyle name="40% - Акцент3 3 17 2 2" xfId="4648" xr:uid="{00000000-0005-0000-0000-0000110D0000}"/>
+    <cellStyle name="40% - Акцент3 3 17 3" xfId="3641" xr:uid="{00000000-0005-0000-0000-0000120D0000}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="885" xr:uid="{00000000-0005-0000-0000-0000130D0000}"/>
+    <cellStyle name="40% - Акцент3 3 18 2" xfId="2630" xr:uid="{00000000-0005-0000-0000-0000140D0000}"/>
+    <cellStyle name="40% - Акцент3 3 18 2 2" xfId="4649" xr:uid="{00000000-0005-0000-0000-0000150D0000}"/>
+    <cellStyle name="40% - Акцент3 3 18 3" xfId="3642" xr:uid="{00000000-0005-0000-0000-0000160D0000}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="886" xr:uid="{00000000-0005-0000-0000-0000170D0000}"/>
+    <cellStyle name="40% - Акцент3 3 19 2" xfId="2631" xr:uid="{00000000-0005-0000-0000-0000180D0000}"/>
+    <cellStyle name="40% - Акцент3 3 19 2 2" xfId="4650" xr:uid="{00000000-0005-0000-0000-0000190D0000}"/>
+    <cellStyle name="40% - Акцент3 3 19 3" xfId="3643" xr:uid="{00000000-0005-0000-0000-00001A0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="887" xr:uid="{00000000-0005-0000-0000-00001B0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 2 2" xfId="2632" xr:uid="{00000000-0005-0000-0000-00001C0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 2 2 2" xfId="4651" xr:uid="{00000000-0005-0000-0000-00001D0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 2 3" xfId="3644" xr:uid="{00000000-0005-0000-0000-00001E0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="888" xr:uid="{00000000-0005-0000-0000-00001F0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 20 2" xfId="2633" xr:uid="{00000000-0005-0000-0000-0000200D0000}"/>
+    <cellStyle name="40% - Акцент3 3 20 2 2" xfId="4652" xr:uid="{00000000-0005-0000-0000-0000210D0000}"/>
+    <cellStyle name="40% - Акцент3 3 20 3" xfId="3645" xr:uid="{00000000-0005-0000-0000-0000220D0000}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="889" xr:uid="{00000000-0005-0000-0000-0000230D0000}"/>
+    <cellStyle name="40% - Акцент3 3 21 2" xfId="2634" xr:uid="{00000000-0005-0000-0000-0000240D0000}"/>
+    <cellStyle name="40% - Акцент3 3 21 2 2" xfId="4653" xr:uid="{00000000-0005-0000-0000-0000250D0000}"/>
+    <cellStyle name="40% - Акцент3 3 21 3" xfId="3646" xr:uid="{00000000-0005-0000-0000-0000260D0000}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="890" xr:uid="{00000000-0005-0000-0000-0000270D0000}"/>
+    <cellStyle name="40% - Акцент3 3 22 2" xfId="2635" xr:uid="{00000000-0005-0000-0000-0000280D0000}"/>
+    <cellStyle name="40% - Акцент3 3 22 2 2" xfId="4654" xr:uid="{00000000-0005-0000-0000-0000290D0000}"/>
+    <cellStyle name="40% - Акцент3 3 22 3" xfId="3647" xr:uid="{00000000-0005-0000-0000-00002A0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="891" xr:uid="{00000000-0005-0000-0000-00002B0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 23 2" xfId="2636" xr:uid="{00000000-0005-0000-0000-00002C0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 23 2 2" xfId="4655" xr:uid="{00000000-0005-0000-0000-00002D0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 23 3" xfId="3648" xr:uid="{00000000-0005-0000-0000-00002E0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="892" xr:uid="{00000000-0005-0000-0000-00002F0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 24 2" xfId="2637" xr:uid="{00000000-0005-0000-0000-0000300D0000}"/>
+    <cellStyle name="40% - Акцент3 3 24 2 2" xfId="4656" xr:uid="{00000000-0005-0000-0000-0000310D0000}"/>
+    <cellStyle name="40% - Акцент3 3 24 3" xfId="3649" xr:uid="{00000000-0005-0000-0000-0000320D0000}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="893" xr:uid="{00000000-0005-0000-0000-0000330D0000}"/>
+    <cellStyle name="40% - Акцент3 3 25 2" xfId="2638" xr:uid="{00000000-0005-0000-0000-0000340D0000}"/>
+    <cellStyle name="40% - Акцент3 3 25 2 2" xfId="4657" xr:uid="{00000000-0005-0000-0000-0000350D0000}"/>
+    <cellStyle name="40% - Акцент3 3 25 3" xfId="3650" xr:uid="{00000000-0005-0000-0000-0000360D0000}"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="2621" xr:uid="{00000000-0005-0000-0000-0000370D0000}"/>
+    <cellStyle name="40% - Акцент3 3 26 2" xfId="4640" xr:uid="{00000000-0005-0000-0000-0000380D0000}"/>
+    <cellStyle name="40% - Акцент3 3 27" xfId="3633" xr:uid="{00000000-0005-0000-0000-0000390D0000}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="894" xr:uid="{00000000-0005-0000-0000-00003A0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 3 2" xfId="2639" xr:uid="{00000000-0005-0000-0000-00003B0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 3 2 2" xfId="4658" xr:uid="{00000000-0005-0000-0000-00003C0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 3 3" xfId="3651" xr:uid="{00000000-0005-0000-0000-00003D0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="895" xr:uid="{00000000-0005-0000-0000-00003E0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 4 2" xfId="2640" xr:uid="{00000000-0005-0000-0000-00003F0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 4 2 2" xfId="4659" xr:uid="{00000000-0005-0000-0000-0000400D0000}"/>
+    <cellStyle name="40% - Акцент3 3 4 3" xfId="3652" xr:uid="{00000000-0005-0000-0000-0000410D0000}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="896" xr:uid="{00000000-0005-0000-0000-0000420D0000}"/>
+    <cellStyle name="40% - Акцент3 3 5 2" xfId="2641" xr:uid="{00000000-0005-0000-0000-0000430D0000}"/>
+    <cellStyle name="40% - Акцент3 3 5 2 2" xfId="4660" xr:uid="{00000000-0005-0000-0000-0000440D0000}"/>
+    <cellStyle name="40% - Акцент3 3 5 3" xfId="3653" xr:uid="{00000000-0005-0000-0000-0000450D0000}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="897" xr:uid="{00000000-0005-0000-0000-0000460D0000}"/>
+    <cellStyle name="40% - Акцент3 3 6 2" xfId="2642" xr:uid="{00000000-0005-0000-0000-0000470D0000}"/>
+    <cellStyle name="40% - Акцент3 3 6 2 2" xfId="4661" xr:uid="{00000000-0005-0000-0000-0000480D0000}"/>
+    <cellStyle name="40% - Акцент3 3 6 3" xfId="3654" xr:uid="{00000000-0005-0000-0000-0000490D0000}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="898" xr:uid="{00000000-0005-0000-0000-00004A0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 7 2" xfId="2643" xr:uid="{00000000-0005-0000-0000-00004B0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 7 2 2" xfId="4662" xr:uid="{00000000-0005-0000-0000-00004C0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 7 3" xfId="3655" xr:uid="{00000000-0005-0000-0000-00004D0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="899" xr:uid="{00000000-0005-0000-0000-00004E0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 8 2" xfId="2644" xr:uid="{00000000-0005-0000-0000-00004F0D0000}"/>
+    <cellStyle name="40% - Акцент3 3 8 2 2" xfId="4663" xr:uid="{00000000-0005-0000-0000-0000500D0000}"/>
+    <cellStyle name="40% - Акцент3 3 8 3" xfId="3656" xr:uid="{00000000-0005-0000-0000-0000510D0000}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="900" xr:uid="{00000000-0005-0000-0000-0000520D0000}"/>
+    <cellStyle name="40% - Акцент3 3 9 2" xfId="2645" xr:uid="{00000000-0005-0000-0000-0000530D0000}"/>
+    <cellStyle name="40% - Акцент3 3 9 2 2" xfId="4664" xr:uid="{00000000-0005-0000-0000-0000540D0000}"/>
+    <cellStyle name="40% - Акцент3 3 9 3" xfId="3657" xr:uid="{00000000-0005-0000-0000-0000550D0000}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="901" xr:uid="{00000000-0005-0000-0000-0000560D0000}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="902" xr:uid="{00000000-0005-0000-0000-0000570D0000}"/>
+    <cellStyle name="40% - Акцент3 4 10 2" xfId="2647" xr:uid="{00000000-0005-0000-0000-0000580D0000}"/>
+    <cellStyle name="40% - Акцент3 4 10 2 2" xfId="4666" xr:uid="{00000000-0005-0000-0000-0000590D0000}"/>
+    <cellStyle name="40% - Акцент3 4 10 3" xfId="3659" xr:uid="{00000000-0005-0000-0000-00005A0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="903" xr:uid="{00000000-0005-0000-0000-00005B0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 11 2" xfId="2648" xr:uid="{00000000-0005-0000-0000-00005C0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 11 2 2" xfId="4667" xr:uid="{00000000-0005-0000-0000-00005D0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 11 3" xfId="3660" xr:uid="{00000000-0005-0000-0000-00005E0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="904" xr:uid="{00000000-0005-0000-0000-00005F0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 12 2" xfId="2649" xr:uid="{00000000-0005-0000-0000-0000600D0000}"/>
+    <cellStyle name="40% - Акцент3 4 12 2 2" xfId="4668" xr:uid="{00000000-0005-0000-0000-0000610D0000}"/>
+    <cellStyle name="40% - Акцент3 4 12 3" xfId="3661" xr:uid="{00000000-0005-0000-0000-0000620D0000}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="905" xr:uid="{00000000-0005-0000-0000-0000630D0000}"/>
+    <cellStyle name="40% - Акцент3 4 13 2" xfId="2650" xr:uid="{00000000-0005-0000-0000-0000640D0000}"/>
+    <cellStyle name="40% - Акцент3 4 13 2 2" xfId="4669" xr:uid="{00000000-0005-0000-0000-0000650D0000}"/>
+    <cellStyle name="40% - Акцент3 4 13 3" xfId="3662" xr:uid="{00000000-0005-0000-0000-0000660D0000}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="906" xr:uid="{00000000-0005-0000-0000-0000670D0000}"/>
+    <cellStyle name="40% - Акцент3 4 14 2" xfId="2651" xr:uid="{00000000-0005-0000-0000-0000680D0000}"/>
+    <cellStyle name="40% - Акцент3 4 14 2 2" xfId="4670" xr:uid="{00000000-0005-0000-0000-0000690D0000}"/>
+    <cellStyle name="40% - Акцент3 4 14 3" xfId="3663" xr:uid="{00000000-0005-0000-0000-00006A0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="907" xr:uid="{00000000-0005-0000-0000-00006B0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 15 2" xfId="2652" xr:uid="{00000000-0005-0000-0000-00006C0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 15 2 2" xfId="4671" xr:uid="{00000000-0005-0000-0000-00006D0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 15 3" xfId="3664" xr:uid="{00000000-0005-0000-0000-00006E0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="908" xr:uid="{00000000-0005-0000-0000-00006F0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 16 2" xfId="2653" xr:uid="{00000000-0005-0000-0000-0000700D0000}"/>
+    <cellStyle name="40% - Акцент3 4 16 2 2" xfId="4672" xr:uid="{00000000-0005-0000-0000-0000710D0000}"/>
+    <cellStyle name="40% - Акцент3 4 16 3" xfId="3665" xr:uid="{00000000-0005-0000-0000-0000720D0000}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="909" xr:uid="{00000000-0005-0000-0000-0000730D0000}"/>
+    <cellStyle name="40% - Акцент3 4 17 2" xfId="2654" xr:uid="{00000000-0005-0000-0000-0000740D0000}"/>
+    <cellStyle name="40% - Акцент3 4 17 2 2" xfId="4673" xr:uid="{00000000-0005-0000-0000-0000750D0000}"/>
+    <cellStyle name="40% - Акцент3 4 17 3" xfId="3666" xr:uid="{00000000-0005-0000-0000-0000760D0000}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="910" xr:uid="{00000000-0005-0000-0000-0000770D0000}"/>
+    <cellStyle name="40% - Акцент3 4 18 2" xfId="2655" xr:uid="{00000000-0005-0000-0000-0000780D0000}"/>
+    <cellStyle name="40% - Акцент3 4 18 2 2" xfId="4674" xr:uid="{00000000-0005-0000-0000-0000790D0000}"/>
+    <cellStyle name="40% - Акцент3 4 18 3" xfId="3667" xr:uid="{00000000-0005-0000-0000-00007A0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="911" xr:uid="{00000000-0005-0000-0000-00007B0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 19 2" xfId="2656" xr:uid="{00000000-0005-0000-0000-00007C0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 19 2 2" xfId="4675" xr:uid="{00000000-0005-0000-0000-00007D0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 19 3" xfId="3668" xr:uid="{00000000-0005-0000-0000-00007E0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="912" xr:uid="{00000000-0005-0000-0000-00007F0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 2 2" xfId="2657" xr:uid="{00000000-0005-0000-0000-0000800D0000}"/>
+    <cellStyle name="40% - Акцент3 4 2 2 2" xfId="4676" xr:uid="{00000000-0005-0000-0000-0000810D0000}"/>
+    <cellStyle name="40% - Акцент3 4 2 3" xfId="3669" xr:uid="{00000000-0005-0000-0000-0000820D0000}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="913" xr:uid="{00000000-0005-0000-0000-0000830D0000}"/>
+    <cellStyle name="40% - Акцент3 4 20 2" xfId="2658" xr:uid="{00000000-0005-0000-0000-0000840D0000}"/>
+    <cellStyle name="40% - Акцент3 4 20 2 2" xfId="4677" xr:uid="{00000000-0005-0000-0000-0000850D0000}"/>
+    <cellStyle name="40% - Акцент3 4 20 3" xfId="3670" xr:uid="{00000000-0005-0000-0000-0000860D0000}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="914" xr:uid="{00000000-0005-0000-0000-0000870D0000}"/>
+    <cellStyle name="40% - Акцент3 4 21 2" xfId="2659" xr:uid="{00000000-0005-0000-0000-0000880D0000}"/>
+    <cellStyle name="40% - Акцент3 4 21 2 2" xfId="4678" xr:uid="{00000000-0005-0000-0000-0000890D0000}"/>
+    <cellStyle name="40% - Акцент3 4 21 3" xfId="3671" xr:uid="{00000000-0005-0000-0000-00008A0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="915" xr:uid="{00000000-0005-0000-0000-00008B0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 22 2" xfId="2660" xr:uid="{00000000-0005-0000-0000-00008C0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 22 2 2" xfId="4679" xr:uid="{00000000-0005-0000-0000-00008D0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 22 3" xfId="3672" xr:uid="{00000000-0005-0000-0000-00008E0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="916" xr:uid="{00000000-0005-0000-0000-00008F0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 23 2" xfId="2661" xr:uid="{00000000-0005-0000-0000-0000900D0000}"/>
+    <cellStyle name="40% - Акцент3 4 23 2 2" xfId="4680" xr:uid="{00000000-0005-0000-0000-0000910D0000}"/>
+    <cellStyle name="40% - Акцент3 4 23 3" xfId="3673" xr:uid="{00000000-0005-0000-0000-0000920D0000}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="917" xr:uid="{00000000-0005-0000-0000-0000930D0000}"/>
+    <cellStyle name="40% - Акцент3 4 24 2" xfId="2662" xr:uid="{00000000-0005-0000-0000-0000940D0000}"/>
+    <cellStyle name="40% - Акцент3 4 24 2 2" xfId="4681" xr:uid="{00000000-0005-0000-0000-0000950D0000}"/>
+    <cellStyle name="40% - Акцент3 4 24 3" xfId="3674" xr:uid="{00000000-0005-0000-0000-0000960D0000}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="918" xr:uid="{00000000-0005-0000-0000-0000970D0000}"/>
+    <cellStyle name="40% - Акцент3 4 25 2" xfId="2663" xr:uid="{00000000-0005-0000-0000-0000980D0000}"/>
+    <cellStyle name="40% - Акцент3 4 25 2 2" xfId="4682" xr:uid="{00000000-0005-0000-0000-0000990D0000}"/>
+    <cellStyle name="40% - Акцент3 4 25 3" xfId="3675" xr:uid="{00000000-0005-0000-0000-00009A0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="2646" xr:uid="{00000000-0005-0000-0000-00009B0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 26 2" xfId="4665" xr:uid="{00000000-0005-0000-0000-00009C0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 27" xfId="3658" xr:uid="{00000000-0005-0000-0000-00009D0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="919" xr:uid="{00000000-0005-0000-0000-00009E0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 3 2" xfId="2664" xr:uid="{00000000-0005-0000-0000-00009F0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 3 2 2" xfId="4683" xr:uid="{00000000-0005-0000-0000-0000A00D0000}"/>
+    <cellStyle name="40% - Акцент3 4 3 3" xfId="3676" xr:uid="{00000000-0005-0000-0000-0000A10D0000}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="920" xr:uid="{00000000-0005-0000-0000-0000A20D0000}"/>
+    <cellStyle name="40% - Акцент3 4 4 2" xfId="2665" xr:uid="{00000000-0005-0000-0000-0000A30D0000}"/>
+    <cellStyle name="40% - Акцент3 4 4 2 2" xfId="4684" xr:uid="{00000000-0005-0000-0000-0000A40D0000}"/>
+    <cellStyle name="40% - Акцент3 4 4 3" xfId="3677" xr:uid="{00000000-0005-0000-0000-0000A50D0000}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="921" xr:uid="{00000000-0005-0000-0000-0000A60D0000}"/>
+    <cellStyle name="40% - Акцент3 4 5 2" xfId="2666" xr:uid="{00000000-0005-0000-0000-0000A70D0000}"/>
+    <cellStyle name="40% - Акцент3 4 5 2 2" xfId="4685" xr:uid="{00000000-0005-0000-0000-0000A80D0000}"/>
+    <cellStyle name="40% - Акцент3 4 5 3" xfId="3678" xr:uid="{00000000-0005-0000-0000-0000A90D0000}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="922" xr:uid="{00000000-0005-0000-0000-0000AA0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 6 2" xfId="2667" xr:uid="{00000000-0005-0000-0000-0000AB0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 6 2 2" xfId="4686" xr:uid="{00000000-0005-0000-0000-0000AC0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 6 3" xfId="3679" xr:uid="{00000000-0005-0000-0000-0000AD0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="923" xr:uid="{00000000-0005-0000-0000-0000AE0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 7 2" xfId="2668" xr:uid="{00000000-0005-0000-0000-0000AF0D0000}"/>
+    <cellStyle name="40% - Акцент3 4 7 2 2" xfId="4687" xr:uid="{00000000-0005-0000-0000-0000B00D0000}"/>
+    <cellStyle name="40% - Акцент3 4 7 3" xfId="3680" xr:uid="{00000000-0005-0000-0000-0000B10D0000}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="924" xr:uid="{00000000-0005-0000-0000-0000B20D0000}"/>
+    <cellStyle name="40% - Акцент3 4 8 2" xfId="2669" xr:uid="{00000000-0005-0000-0000-0000B30D0000}"/>
+    <cellStyle name="40% - Акцент3 4 8 2 2" xfId="4688" xr:uid="{00000000-0005-0000-0000-0000B40D0000}"/>
+    <cellStyle name="40% - Акцент3 4 8 3" xfId="3681" xr:uid="{00000000-0005-0000-0000-0000B50D0000}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="925" xr:uid="{00000000-0005-0000-0000-0000B60D0000}"/>
+    <cellStyle name="40% - Акцент3 4 9 2" xfId="2670" xr:uid="{00000000-0005-0000-0000-0000B70D0000}"/>
+    <cellStyle name="40% - Акцент3 4 9 2 2" xfId="4689" xr:uid="{00000000-0005-0000-0000-0000B80D0000}"/>
+    <cellStyle name="40% - Акцент3 4 9 3" xfId="3682" xr:uid="{00000000-0005-0000-0000-0000B90D0000}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="926" xr:uid="{00000000-0005-0000-0000-0000BA0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="927" xr:uid="{00000000-0005-0000-0000-0000BB0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 10 2" xfId="2672" xr:uid="{00000000-0005-0000-0000-0000BC0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 10 2 2" xfId="4691" xr:uid="{00000000-0005-0000-0000-0000BD0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 10 3" xfId="3684" xr:uid="{00000000-0005-0000-0000-0000BE0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="928" xr:uid="{00000000-0005-0000-0000-0000BF0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 11 2" xfId="2673" xr:uid="{00000000-0005-0000-0000-0000C00D0000}"/>
+    <cellStyle name="40% - Акцент3 5 11 2 2" xfId="4692" xr:uid="{00000000-0005-0000-0000-0000C10D0000}"/>
+    <cellStyle name="40% - Акцент3 5 11 3" xfId="3685" xr:uid="{00000000-0005-0000-0000-0000C20D0000}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="929" xr:uid="{00000000-0005-0000-0000-0000C30D0000}"/>
+    <cellStyle name="40% - Акцент3 5 12 2" xfId="2674" xr:uid="{00000000-0005-0000-0000-0000C40D0000}"/>
+    <cellStyle name="40% - Акцент3 5 12 2 2" xfId="4693" xr:uid="{00000000-0005-0000-0000-0000C50D0000}"/>
+    <cellStyle name="40% - Акцент3 5 12 3" xfId="3686" xr:uid="{00000000-0005-0000-0000-0000C60D0000}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="930" xr:uid="{00000000-0005-0000-0000-0000C70D0000}"/>
+    <cellStyle name="40% - Акцент3 5 13 2" xfId="2675" xr:uid="{00000000-0005-0000-0000-0000C80D0000}"/>
+    <cellStyle name="40% - Акцент3 5 13 2 2" xfId="4694" xr:uid="{00000000-0005-0000-0000-0000C90D0000}"/>
+    <cellStyle name="40% - Акцент3 5 13 3" xfId="3687" xr:uid="{00000000-0005-0000-0000-0000CA0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="931" xr:uid="{00000000-0005-0000-0000-0000CB0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 14 2" xfId="2676" xr:uid="{00000000-0005-0000-0000-0000CC0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 14 2 2" xfId="4695" xr:uid="{00000000-0005-0000-0000-0000CD0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 14 3" xfId="3688" xr:uid="{00000000-0005-0000-0000-0000CE0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="932" xr:uid="{00000000-0005-0000-0000-0000CF0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 15 2" xfId="2677" xr:uid="{00000000-0005-0000-0000-0000D00D0000}"/>
+    <cellStyle name="40% - Акцент3 5 15 2 2" xfId="4696" xr:uid="{00000000-0005-0000-0000-0000D10D0000}"/>
+    <cellStyle name="40% - Акцент3 5 15 3" xfId="3689" xr:uid="{00000000-0005-0000-0000-0000D20D0000}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="933" xr:uid="{00000000-0005-0000-0000-0000D30D0000}"/>
+    <cellStyle name="40% - Акцент3 5 16 2" xfId="2678" xr:uid="{00000000-0005-0000-0000-0000D40D0000}"/>
+    <cellStyle name="40% - Акцент3 5 16 2 2" xfId="4697" xr:uid="{00000000-0005-0000-0000-0000D50D0000}"/>
+    <cellStyle name="40% - Акцент3 5 16 3" xfId="3690" xr:uid="{00000000-0005-0000-0000-0000D60D0000}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="934" xr:uid="{00000000-0005-0000-0000-0000D70D0000}"/>
+    <cellStyle name="40% - Акцент3 5 17 2" xfId="2679" xr:uid="{00000000-0005-0000-0000-0000D80D0000}"/>
+    <cellStyle name="40% - Акцент3 5 17 2 2" xfId="4698" xr:uid="{00000000-0005-0000-0000-0000D90D0000}"/>
+    <cellStyle name="40% - Акцент3 5 17 3" xfId="3691" xr:uid="{00000000-0005-0000-0000-0000DA0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="935" xr:uid="{00000000-0005-0000-0000-0000DB0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 18 2" xfId="2680" xr:uid="{00000000-0005-0000-0000-0000DC0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 18 2 2" xfId="4699" xr:uid="{00000000-0005-0000-0000-0000DD0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 18 3" xfId="3692" xr:uid="{00000000-0005-0000-0000-0000DE0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="936" xr:uid="{00000000-0005-0000-0000-0000DF0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 19 2" xfId="2681" xr:uid="{00000000-0005-0000-0000-0000E00D0000}"/>
+    <cellStyle name="40% - Акцент3 5 19 2 2" xfId="4700" xr:uid="{00000000-0005-0000-0000-0000E10D0000}"/>
+    <cellStyle name="40% - Акцент3 5 19 3" xfId="3693" xr:uid="{00000000-0005-0000-0000-0000E20D0000}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="937" xr:uid="{00000000-0005-0000-0000-0000E30D0000}"/>
+    <cellStyle name="40% - Акцент3 5 2 2" xfId="2682" xr:uid="{00000000-0005-0000-0000-0000E40D0000}"/>
+    <cellStyle name="40% - Акцент3 5 2 2 2" xfId="4701" xr:uid="{00000000-0005-0000-0000-0000E50D0000}"/>
+    <cellStyle name="40% - Акцент3 5 2 3" xfId="3694" xr:uid="{00000000-0005-0000-0000-0000E60D0000}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="938" xr:uid="{00000000-0005-0000-0000-0000E70D0000}"/>
+    <cellStyle name="40% - Акцент3 5 20 2" xfId="2683" xr:uid="{00000000-0005-0000-0000-0000E80D0000}"/>
+    <cellStyle name="40% - Акцент3 5 20 2 2" xfId="4702" xr:uid="{00000000-0005-0000-0000-0000E90D0000}"/>
+    <cellStyle name="40% - Акцент3 5 20 3" xfId="3695" xr:uid="{00000000-0005-0000-0000-0000EA0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="939" xr:uid="{00000000-0005-0000-0000-0000EB0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 21 2" xfId="2684" xr:uid="{00000000-0005-0000-0000-0000EC0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 21 2 2" xfId="4703" xr:uid="{00000000-0005-0000-0000-0000ED0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 21 3" xfId="3696" xr:uid="{00000000-0005-0000-0000-0000EE0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="940" xr:uid="{00000000-0005-0000-0000-0000EF0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 22 2" xfId="2685" xr:uid="{00000000-0005-0000-0000-0000F00D0000}"/>
+    <cellStyle name="40% - Акцент3 5 22 2 2" xfId="4704" xr:uid="{00000000-0005-0000-0000-0000F10D0000}"/>
+    <cellStyle name="40% - Акцент3 5 22 3" xfId="3697" xr:uid="{00000000-0005-0000-0000-0000F20D0000}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="941" xr:uid="{00000000-0005-0000-0000-0000F30D0000}"/>
+    <cellStyle name="40% - Акцент3 5 23 2" xfId="2686" xr:uid="{00000000-0005-0000-0000-0000F40D0000}"/>
+    <cellStyle name="40% - Акцент3 5 23 2 2" xfId="4705" xr:uid="{00000000-0005-0000-0000-0000F50D0000}"/>
+    <cellStyle name="40% - Акцент3 5 23 3" xfId="3698" xr:uid="{00000000-0005-0000-0000-0000F60D0000}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="942" xr:uid="{00000000-0005-0000-0000-0000F70D0000}"/>
+    <cellStyle name="40% - Акцент3 5 24 2" xfId="2687" xr:uid="{00000000-0005-0000-0000-0000F80D0000}"/>
+    <cellStyle name="40% - Акцент3 5 24 2 2" xfId="4706" xr:uid="{00000000-0005-0000-0000-0000F90D0000}"/>
+    <cellStyle name="40% - Акцент3 5 24 3" xfId="3699" xr:uid="{00000000-0005-0000-0000-0000FA0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="943" xr:uid="{00000000-0005-0000-0000-0000FB0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 25 2" xfId="2688" xr:uid="{00000000-0005-0000-0000-0000FC0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 25 2 2" xfId="4707" xr:uid="{00000000-0005-0000-0000-0000FD0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 25 3" xfId="3700" xr:uid="{00000000-0005-0000-0000-0000FE0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="2671" xr:uid="{00000000-0005-0000-0000-0000FF0D0000}"/>
+    <cellStyle name="40% - Акцент3 5 26 2" xfId="4690" xr:uid="{00000000-0005-0000-0000-0000000E0000}"/>
+    <cellStyle name="40% - Акцент3 5 27" xfId="3683" xr:uid="{00000000-0005-0000-0000-0000010E0000}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="944" xr:uid="{00000000-0005-0000-0000-0000020E0000}"/>
+    <cellStyle name="40% - Акцент3 5 3 2" xfId="2689" xr:uid="{00000000-0005-0000-0000-0000030E0000}"/>
+    <cellStyle name="40% - Акцент3 5 3 2 2" xfId="4708" xr:uid="{00000000-0005-0000-0000-0000040E0000}"/>
+    <cellStyle name="40% - Акцент3 5 3 3" xfId="3701" xr:uid="{00000000-0005-0000-0000-0000050E0000}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="945" xr:uid="{00000000-0005-0000-0000-0000060E0000}"/>
+    <cellStyle name="40% - Акцент3 5 4 2" xfId="2690" xr:uid="{00000000-0005-0000-0000-0000070E0000}"/>
+    <cellStyle name="40% - Акцент3 5 4 2 2" xfId="4709" xr:uid="{00000000-0005-0000-0000-0000080E0000}"/>
+    <cellStyle name="40% - Акцент3 5 4 3" xfId="3702" xr:uid="{00000000-0005-0000-0000-0000090E0000}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="946" xr:uid="{00000000-0005-0000-0000-00000A0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 5 2" xfId="2691" xr:uid="{00000000-0005-0000-0000-00000B0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 5 2 2" xfId="4710" xr:uid="{00000000-0005-0000-0000-00000C0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 5 3" xfId="3703" xr:uid="{00000000-0005-0000-0000-00000D0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="947" xr:uid="{00000000-0005-0000-0000-00000E0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 6 2" xfId="2692" xr:uid="{00000000-0005-0000-0000-00000F0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 6 2 2" xfId="4711" xr:uid="{00000000-0005-0000-0000-0000100E0000}"/>
+    <cellStyle name="40% - Акцент3 5 6 3" xfId="3704" xr:uid="{00000000-0005-0000-0000-0000110E0000}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="948" xr:uid="{00000000-0005-0000-0000-0000120E0000}"/>
+    <cellStyle name="40% - Акцент3 5 7 2" xfId="2693" xr:uid="{00000000-0005-0000-0000-0000130E0000}"/>
+    <cellStyle name="40% - Акцент3 5 7 2 2" xfId="4712" xr:uid="{00000000-0005-0000-0000-0000140E0000}"/>
+    <cellStyle name="40% - Акцент3 5 7 3" xfId="3705" xr:uid="{00000000-0005-0000-0000-0000150E0000}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="949" xr:uid="{00000000-0005-0000-0000-0000160E0000}"/>
+    <cellStyle name="40% - Акцент3 5 8 2" xfId="2694" xr:uid="{00000000-0005-0000-0000-0000170E0000}"/>
+    <cellStyle name="40% - Акцент3 5 8 2 2" xfId="4713" xr:uid="{00000000-0005-0000-0000-0000180E0000}"/>
+    <cellStyle name="40% - Акцент3 5 8 3" xfId="3706" xr:uid="{00000000-0005-0000-0000-0000190E0000}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="950" xr:uid="{00000000-0005-0000-0000-00001A0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 9 2" xfId="2695" xr:uid="{00000000-0005-0000-0000-00001B0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 9 2 2" xfId="4714" xr:uid="{00000000-0005-0000-0000-00001C0E0000}"/>
+    <cellStyle name="40% - Акцент3 5 9 3" xfId="3707" xr:uid="{00000000-0005-0000-0000-00001D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="951" xr:uid="{00000000-0005-0000-0000-00001E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="952" xr:uid="{00000000-0005-0000-0000-00001F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 10 2" xfId="2697" xr:uid="{00000000-0005-0000-0000-0000200E0000}"/>
+    <cellStyle name="40% - Акцент3 6 10 2 2" xfId="4716" xr:uid="{00000000-0005-0000-0000-0000210E0000}"/>
+    <cellStyle name="40% - Акцент3 6 10 3" xfId="3709" xr:uid="{00000000-0005-0000-0000-0000220E0000}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="953" xr:uid="{00000000-0005-0000-0000-0000230E0000}"/>
+    <cellStyle name="40% - Акцент3 6 11 2" xfId="2698" xr:uid="{00000000-0005-0000-0000-0000240E0000}"/>
+    <cellStyle name="40% - Акцент3 6 11 2 2" xfId="4717" xr:uid="{00000000-0005-0000-0000-0000250E0000}"/>
+    <cellStyle name="40% - Акцент3 6 11 3" xfId="3710" xr:uid="{00000000-0005-0000-0000-0000260E0000}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="954" xr:uid="{00000000-0005-0000-0000-0000270E0000}"/>
+    <cellStyle name="40% - Акцент3 6 12 2" xfId="2699" xr:uid="{00000000-0005-0000-0000-0000280E0000}"/>
+    <cellStyle name="40% - Акцент3 6 12 2 2" xfId="4718" xr:uid="{00000000-0005-0000-0000-0000290E0000}"/>
+    <cellStyle name="40% - Акцент3 6 12 3" xfId="3711" xr:uid="{00000000-0005-0000-0000-00002A0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="955" xr:uid="{00000000-0005-0000-0000-00002B0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 13 2" xfId="2700" xr:uid="{00000000-0005-0000-0000-00002C0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 13 2 2" xfId="4719" xr:uid="{00000000-0005-0000-0000-00002D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 13 3" xfId="3712" xr:uid="{00000000-0005-0000-0000-00002E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="956" xr:uid="{00000000-0005-0000-0000-00002F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 14 2" xfId="2701" xr:uid="{00000000-0005-0000-0000-0000300E0000}"/>
+    <cellStyle name="40% - Акцент3 6 14 2 2" xfId="4720" xr:uid="{00000000-0005-0000-0000-0000310E0000}"/>
+    <cellStyle name="40% - Акцент3 6 14 3" xfId="3713" xr:uid="{00000000-0005-0000-0000-0000320E0000}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="957" xr:uid="{00000000-0005-0000-0000-0000330E0000}"/>
+    <cellStyle name="40% - Акцент3 6 15 2" xfId="2702" xr:uid="{00000000-0005-0000-0000-0000340E0000}"/>
+    <cellStyle name="40% - Акцент3 6 15 2 2" xfId="4721" xr:uid="{00000000-0005-0000-0000-0000350E0000}"/>
+    <cellStyle name="40% - Акцент3 6 15 3" xfId="3714" xr:uid="{00000000-0005-0000-0000-0000360E0000}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="958" xr:uid="{00000000-0005-0000-0000-0000370E0000}"/>
+    <cellStyle name="40% - Акцент3 6 16 2" xfId="2703" xr:uid="{00000000-0005-0000-0000-0000380E0000}"/>
+    <cellStyle name="40% - Акцент3 6 16 2 2" xfId="4722" xr:uid="{00000000-0005-0000-0000-0000390E0000}"/>
+    <cellStyle name="40% - Акцент3 6 16 3" xfId="3715" xr:uid="{00000000-0005-0000-0000-00003A0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="959" xr:uid="{00000000-0005-0000-0000-00003B0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 17 2" xfId="2704" xr:uid="{00000000-0005-0000-0000-00003C0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 17 2 2" xfId="4723" xr:uid="{00000000-0005-0000-0000-00003D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 17 3" xfId="3716" xr:uid="{00000000-0005-0000-0000-00003E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="960" xr:uid="{00000000-0005-0000-0000-00003F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 18 2" xfId="2705" xr:uid="{00000000-0005-0000-0000-0000400E0000}"/>
+    <cellStyle name="40% - Акцент3 6 18 2 2" xfId="4724" xr:uid="{00000000-0005-0000-0000-0000410E0000}"/>
+    <cellStyle name="40% - Акцент3 6 18 3" xfId="3717" xr:uid="{00000000-0005-0000-0000-0000420E0000}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="961" xr:uid="{00000000-0005-0000-0000-0000430E0000}"/>
+    <cellStyle name="40% - Акцент3 6 19 2" xfId="2706" xr:uid="{00000000-0005-0000-0000-0000440E0000}"/>
+    <cellStyle name="40% - Акцент3 6 19 2 2" xfId="4725" xr:uid="{00000000-0005-0000-0000-0000450E0000}"/>
+    <cellStyle name="40% - Акцент3 6 19 3" xfId="3718" xr:uid="{00000000-0005-0000-0000-0000460E0000}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="962" xr:uid="{00000000-0005-0000-0000-0000470E0000}"/>
+    <cellStyle name="40% - Акцент3 6 2 2" xfId="2707" xr:uid="{00000000-0005-0000-0000-0000480E0000}"/>
+    <cellStyle name="40% - Акцент3 6 2 2 2" xfId="4726" xr:uid="{00000000-0005-0000-0000-0000490E0000}"/>
+    <cellStyle name="40% - Акцент3 6 2 3" xfId="3719" xr:uid="{00000000-0005-0000-0000-00004A0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="963" xr:uid="{00000000-0005-0000-0000-00004B0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 20 2" xfId="2708" xr:uid="{00000000-0005-0000-0000-00004C0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 20 2 2" xfId="4727" xr:uid="{00000000-0005-0000-0000-00004D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 20 3" xfId="3720" xr:uid="{00000000-0005-0000-0000-00004E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="964" xr:uid="{00000000-0005-0000-0000-00004F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 21 2" xfId="2709" xr:uid="{00000000-0005-0000-0000-0000500E0000}"/>
+    <cellStyle name="40% - Акцент3 6 21 2 2" xfId="4728" xr:uid="{00000000-0005-0000-0000-0000510E0000}"/>
+    <cellStyle name="40% - Акцент3 6 21 3" xfId="3721" xr:uid="{00000000-0005-0000-0000-0000520E0000}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="965" xr:uid="{00000000-0005-0000-0000-0000530E0000}"/>
+    <cellStyle name="40% - Акцент3 6 22 2" xfId="2710" xr:uid="{00000000-0005-0000-0000-0000540E0000}"/>
+    <cellStyle name="40% - Акцент3 6 22 2 2" xfId="4729" xr:uid="{00000000-0005-0000-0000-0000550E0000}"/>
+    <cellStyle name="40% - Акцент3 6 22 3" xfId="3722" xr:uid="{00000000-0005-0000-0000-0000560E0000}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="966" xr:uid="{00000000-0005-0000-0000-0000570E0000}"/>
+    <cellStyle name="40% - Акцент3 6 23 2" xfId="2711" xr:uid="{00000000-0005-0000-0000-0000580E0000}"/>
+    <cellStyle name="40% - Акцент3 6 23 2 2" xfId="4730" xr:uid="{00000000-0005-0000-0000-0000590E0000}"/>
+    <cellStyle name="40% - Акцент3 6 23 3" xfId="3723" xr:uid="{00000000-0005-0000-0000-00005A0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="967" xr:uid="{00000000-0005-0000-0000-00005B0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 24 2" xfId="2712" xr:uid="{00000000-0005-0000-0000-00005C0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 24 2 2" xfId="4731" xr:uid="{00000000-0005-0000-0000-00005D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 24 3" xfId="3724" xr:uid="{00000000-0005-0000-0000-00005E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="968" xr:uid="{00000000-0005-0000-0000-00005F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 25 2" xfId="2713" xr:uid="{00000000-0005-0000-0000-0000600E0000}"/>
+    <cellStyle name="40% - Акцент3 6 25 2 2" xfId="4732" xr:uid="{00000000-0005-0000-0000-0000610E0000}"/>
+    <cellStyle name="40% - Акцент3 6 25 3" xfId="3725" xr:uid="{00000000-0005-0000-0000-0000620E0000}"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="2696" xr:uid="{00000000-0005-0000-0000-0000630E0000}"/>
+    <cellStyle name="40% - Акцент3 6 26 2" xfId="4715" xr:uid="{00000000-0005-0000-0000-0000640E0000}"/>
+    <cellStyle name="40% - Акцент3 6 27" xfId="3708" xr:uid="{00000000-0005-0000-0000-0000650E0000}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="969" xr:uid="{00000000-0005-0000-0000-0000660E0000}"/>
+    <cellStyle name="40% - Акцент3 6 3 2" xfId="2714" xr:uid="{00000000-0005-0000-0000-0000670E0000}"/>
+    <cellStyle name="40% - Акцент3 6 3 2 2" xfId="4733" xr:uid="{00000000-0005-0000-0000-0000680E0000}"/>
+    <cellStyle name="40% - Акцент3 6 3 3" xfId="3726" xr:uid="{00000000-0005-0000-0000-0000690E0000}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="970" xr:uid="{00000000-0005-0000-0000-00006A0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 4 2" xfId="2715" xr:uid="{00000000-0005-0000-0000-00006B0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 4 2 2" xfId="4734" xr:uid="{00000000-0005-0000-0000-00006C0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 4 3" xfId="3727" xr:uid="{00000000-0005-0000-0000-00006D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="971" xr:uid="{00000000-0005-0000-0000-00006E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 5 2" xfId="2716" xr:uid="{00000000-0005-0000-0000-00006F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 5 2 2" xfId="4735" xr:uid="{00000000-0005-0000-0000-0000700E0000}"/>
+    <cellStyle name="40% - Акцент3 6 5 3" xfId="3728" xr:uid="{00000000-0005-0000-0000-0000710E0000}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="972" xr:uid="{00000000-0005-0000-0000-0000720E0000}"/>
+    <cellStyle name="40% - Акцент3 6 6 2" xfId="2717" xr:uid="{00000000-0005-0000-0000-0000730E0000}"/>
+    <cellStyle name="40% - Акцент3 6 6 2 2" xfId="4736" xr:uid="{00000000-0005-0000-0000-0000740E0000}"/>
+    <cellStyle name="40% - Акцент3 6 6 3" xfId="3729" xr:uid="{00000000-0005-0000-0000-0000750E0000}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="973" xr:uid="{00000000-0005-0000-0000-0000760E0000}"/>
+    <cellStyle name="40% - Акцент3 6 7 2" xfId="2718" xr:uid="{00000000-0005-0000-0000-0000770E0000}"/>
+    <cellStyle name="40% - Акцент3 6 7 2 2" xfId="4737" xr:uid="{00000000-0005-0000-0000-0000780E0000}"/>
+    <cellStyle name="40% - Акцент3 6 7 3" xfId="3730" xr:uid="{00000000-0005-0000-0000-0000790E0000}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="974" xr:uid="{00000000-0005-0000-0000-00007A0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 8 2" xfId="2719" xr:uid="{00000000-0005-0000-0000-00007B0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 8 2 2" xfId="4738" xr:uid="{00000000-0005-0000-0000-00007C0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 8 3" xfId="3731" xr:uid="{00000000-0005-0000-0000-00007D0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="975" xr:uid="{00000000-0005-0000-0000-00007E0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 9 2" xfId="2720" xr:uid="{00000000-0005-0000-0000-00007F0E0000}"/>
+    <cellStyle name="40% - Акцент3 6 9 2 2" xfId="4739" xr:uid="{00000000-0005-0000-0000-0000800E0000}"/>
+    <cellStyle name="40% - Акцент3 6 9 3" xfId="3732" xr:uid="{00000000-0005-0000-0000-0000810E0000}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="976" xr:uid="{00000000-0005-0000-0000-0000820E0000}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="977" xr:uid="{00000000-0005-0000-0000-0000830E0000}"/>
+    <cellStyle name="40% - Акцент3 7 10 2" xfId="2722" xr:uid="{00000000-0005-0000-0000-0000840E0000}"/>
+    <cellStyle name="40% - Акцент3 7 10 2 2" xfId="4741" xr:uid="{00000000-0005-0000-0000-0000850E0000}"/>
+    <cellStyle name="40% - Акцент3 7 10 3" xfId="3734" xr:uid="{00000000-0005-0000-0000-0000860E0000}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="978" xr:uid="{00000000-0005-0000-0000-0000870E0000}"/>
+    <cellStyle name="40% - Акцент3 7 11 2" xfId="2723" xr:uid="{00000000-0005-0000-0000-0000880E0000}"/>
+    <cellStyle name="40% - Акцент3 7 11 2 2" xfId="4742" xr:uid="{00000000-0005-0000-0000-0000890E0000}"/>
+    <cellStyle name="40% - Акцент3 7 11 3" xfId="3735" xr:uid="{00000000-0005-0000-0000-00008A0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="979" xr:uid="{00000000-0005-0000-0000-00008B0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 12 2" xfId="2724" xr:uid="{00000000-0005-0000-0000-00008C0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 12 2 2" xfId="4743" xr:uid="{00000000-0005-0000-0000-00008D0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 12 3" xfId="3736" xr:uid="{00000000-0005-0000-0000-00008E0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="980" xr:uid="{00000000-0005-0000-0000-00008F0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 13 2" xfId="2725" xr:uid="{00000000-0005-0000-0000-0000900E0000}"/>
+    <cellStyle name="40% - Акцент3 7 13 2 2" xfId="4744" xr:uid="{00000000-0005-0000-0000-0000910E0000}"/>
+    <cellStyle name="40% - Акцент3 7 13 3" xfId="3737" xr:uid="{00000000-0005-0000-0000-0000920E0000}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="981" xr:uid="{00000000-0005-0000-0000-0000930E0000}"/>
+    <cellStyle name="40% - Акцент3 7 14 2" xfId="2726" xr:uid="{00000000-0005-0000-0000-0000940E0000}"/>
+    <cellStyle name="40% - Акцент3 7 14 2 2" xfId="4745" xr:uid="{00000000-0005-0000-0000-0000950E0000}"/>
+    <cellStyle name="40% - Акцент3 7 14 3" xfId="3738" xr:uid="{00000000-0005-0000-0000-0000960E0000}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="982" xr:uid="{00000000-0005-0000-0000-0000970E0000}"/>
+    <cellStyle name="40% - Акцент3 7 15 2" xfId="2727" xr:uid="{00000000-0005-0000-0000-0000980E0000}"/>
+    <cellStyle name="40% - Акцент3 7 15 2 2" xfId="4746" xr:uid="{00000000-0005-0000-0000-0000990E0000}"/>
+    <cellStyle name="40% - Акцент3 7 15 3" xfId="3739" xr:uid="{00000000-0005-0000-0000-00009A0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="983" xr:uid="{00000000-0005-0000-0000-00009B0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 16 2" xfId="2728" xr:uid="{00000000-0005-0000-0000-00009C0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 16 2 2" xfId="4747" xr:uid="{00000000-0005-0000-0000-00009D0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 16 3" xfId="3740" xr:uid="{00000000-0005-0000-0000-00009E0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="984" xr:uid="{00000000-0005-0000-0000-00009F0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 17 2" xfId="2729" xr:uid="{00000000-0005-0000-0000-0000A00E0000}"/>
+    <cellStyle name="40% - Акцент3 7 17 2 2" xfId="4748" xr:uid="{00000000-0005-0000-0000-0000A10E0000}"/>
+    <cellStyle name="40% - Акцент3 7 17 3" xfId="3741" xr:uid="{00000000-0005-0000-0000-0000A20E0000}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="985" xr:uid="{00000000-0005-0000-0000-0000A30E0000}"/>
+    <cellStyle name="40% - Акцент3 7 18 2" xfId="2730" xr:uid="{00000000-0005-0000-0000-0000A40E0000}"/>
+    <cellStyle name="40% - Акцент3 7 18 2 2" xfId="4749" xr:uid="{00000000-0005-0000-0000-0000A50E0000}"/>
+    <cellStyle name="40% - Акцент3 7 18 3" xfId="3742" xr:uid="{00000000-0005-0000-0000-0000A60E0000}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="986" xr:uid="{00000000-0005-0000-0000-0000A70E0000}"/>
+    <cellStyle name="40% - Акцент3 7 19 2" xfId="2731" xr:uid="{00000000-0005-0000-0000-0000A80E0000}"/>
+    <cellStyle name="40% - Акцент3 7 19 2 2" xfId="4750" xr:uid="{00000000-0005-0000-0000-0000A90E0000}"/>
+    <cellStyle name="40% - Акцент3 7 19 3" xfId="3743" xr:uid="{00000000-0005-0000-0000-0000AA0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="987" xr:uid="{00000000-0005-0000-0000-0000AB0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 2 2" xfId="2732" xr:uid="{00000000-0005-0000-0000-0000AC0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 2 2 2" xfId="4751" xr:uid="{00000000-0005-0000-0000-0000AD0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 2 3" xfId="3744" xr:uid="{00000000-0005-0000-0000-0000AE0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="988" xr:uid="{00000000-0005-0000-0000-0000AF0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 20 2" xfId="2733" xr:uid="{00000000-0005-0000-0000-0000B00E0000}"/>
+    <cellStyle name="40% - Акцент3 7 20 2 2" xfId="4752" xr:uid="{00000000-0005-0000-0000-0000B10E0000}"/>
+    <cellStyle name="40% - Акцент3 7 20 3" xfId="3745" xr:uid="{00000000-0005-0000-0000-0000B20E0000}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="989" xr:uid="{00000000-0005-0000-0000-0000B30E0000}"/>
+    <cellStyle name="40% - Акцент3 7 21 2" xfId="2734" xr:uid="{00000000-0005-0000-0000-0000B40E0000}"/>
+    <cellStyle name="40% - Акцент3 7 21 2 2" xfId="4753" xr:uid="{00000000-0005-0000-0000-0000B50E0000}"/>
+    <cellStyle name="40% - Акцент3 7 21 3" xfId="3746" xr:uid="{00000000-0005-0000-0000-0000B60E0000}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="990" xr:uid="{00000000-0005-0000-0000-0000B70E0000}"/>
+    <cellStyle name="40% - Акцент3 7 22 2" xfId="2735" xr:uid="{00000000-0005-0000-0000-0000B80E0000}"/>
+    <cellStyle name="40% - Акцент3 7 22 2 2" xfId="4754" xr:uid="{00000000-0005-0000-0000-0000B90E0000}"/>
+    <cellStyle name="40% - Акцент3 7 22 3" xfId="3747" xr:uid="{00000000-0005-0000-0000-0000BA0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="991" xr:uid="{00000000-0005-0000-0000-0000BB0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 23 2" xfId="2736" xr:uid="{00000000-0005-0000-0000-0000BC0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 23 2 2" xfId="4755" xr:uid="{00000000-0005-0000-0000-0000BD0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 23 3" xfId="3748" xr:uid="{00000000-0005-0000-0000-0000BE0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="992" xr:uid="{00000000-0005-0000-0000-0000BF0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 24 2" xfId="2737" xr:uid="{00000000-0005-0000-0000-0000C00E0000}"/>
+    <cellStyle name="40% - Акцент3 7 24 2 2" xfId="4756" xr:uid="{00000000-0005-0000-0000-0000C10E0000}"/>
+    <cellStyle name="40% - Акцент3 7 24 3" xfId="3749" xr:uid="{00000000-0005-0000-0000-0000C20E0000}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="993" xr:uid="{00000000-0005-0000-0000-0000C30E0000}"/>
+    <cellStyle name="40% - Акцент3 7 25 2" xfId="2738" xr:uid="{00000000-0005-0000-0000-0000C40E0000}"/>
+    <cellStyle name="40% - Акцент3 7 25 2 2" xfId="4757" xr:uid="{00000000-0005-0000-0000-0000C50E0000}"/>
+    <cellStyle name="40% - Акцент3 7 25 3" xfId="3750" xr:uid="{00000000-0005-0000-0000-0000C60E0000}"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="2721" xr:uid="{00000000-0005-0000-0000-0000C70E0000}"/>
+    <cellStyle name="40% - Акцент3 7 26 2" xfId="4740" xr:uid="{00000000-0005-0000-0000-0000C80E0000}"/>
+    <cellStyle name="40% - Акцент3 7 27" xfId="3733" xr:uid="{00000000-0005-0000-0000-0000C90E0000}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="994" xr:uid="{00000000-0005-0000-0000-0000CA0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 3 2" xfId="2739" xr:uid="{00000000-0005-0000-0000-0000CB0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 3 2 2" xfId="4758" xr:uid="{00000000-0005-0000-0000-0000CC0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 3 3" xfId="3751" xr:uid="{00000000-0005-0000-0000-0000CD0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="995" xr:uid="{00000000-0005-0000-0000-0000CE0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 4 2" xfId="2740" xr:uid="{00000000-0005-0000-0000-0000CF0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 4 2 2" xfId="4759" xr:uid="{00000000-0005-0000-0000-0000D00E0000}"/>
+    <cellStyle name="40% - Акцент3 7 4 3" xfId="3752" xr:uid="{00000000-0005-0000-0000-0000D10E0000}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="996" xr:uid="{00000000-0005-0000-0000-0000D20E0000}"/>
+    <cellStyle name="40% - Акцент3 7 5 2" xfId="2741" xr:uid="{00000000-0005-0000-0000-0000D30E0000}"/>
+    <cellStyle name="40% - Акцент3 7 5 2 2" xfId="4760" xr:uid="{00000000-0005-0000-0000-0000D40E0000}"/>
+    <cellStyle name="40% - Акцент3 7 5 3" xfId="3753" xr:uid="{00000000-0005-0000-0000-0000D50E0000}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="997" xr:uid="{00000000-0005-0000-0000-0000D60E0000}"/>
+    <cellStyle name="40% - Акцент3 7 6 2" xfId="2742" xr:uid="{00000000-0005-0000-0000-0000D70E0000}"/>
+    <cellStyle name="40% - Акцент3 7 6 2 2" xfId="4761" xr:uid="{00000000-0005-0000-0000-0000D80E0000}"/>
+    <cellStyle name="40% - Акцент3 7 6 3" xfId="3754" xr:uid="{00000000-0005-0000-0000-0000D90E0000}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="998" xr:uid="{00000000-0005-0000-0000-0000DA0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 7 2" xfId="2743" xr:uid="{00000000-0005-0000-0000-0000DB0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 7 2 2" xfId="4762" xr:uid="{00000000-0005-0000-0000-0000DC0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 7 3" xfId="3755" xr:uid="{00000000-0005-0000-0000-0000DD0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="999" xr:uid="{00000000-0005-0000-0000-0000DE0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 8 2" xfId="2744" xr:uid="{00000000-0005-0000-0000-0000DF0E0000}"/>
+    <cellStyle name="40% - Акцент3 7 8 2 2" xfId="4763" xr:uid="{00000000-0005-0000-0000-0000E00E0000}"/>
+    <cellStyle name="40% - Акцент3 7 8 3" xfId="3756" xr:uid="{00000000-0005-0000-0000-0000E10E0000}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000E20E0000}"/>
+    <cellStyle name="40% - Акцент3 7 9 2" xfId="2745" xr:uid="{00000000-0005-0000-0000-0000E30E0000}"/>
+    <cellStyle name="40% - Акцент3 7 9 2 2" xfId="4764" xr:uid="{00000000-0005-0000-0000-0000E40E0000}"/>
+    <cellStyle name="40% - Акцент3 7 9 3" xfId="3757" xr:uid="{00000000-0005-0000-0000-0000E50E0000}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000E60E0000}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000E70E0000}"/>
+    <cellStyle name="40% - Акцент3 8 10 2" xfId="2747" xr:uid="{00000000-0005-0000-0000-0000E80E0000}"/>
+    <cellStyle name="40% - Акцент3 8 10 2 2" xfId="4766" xr:uid="{00000000-0005-0000-0000-0000E90E0000}"/>
+    <cellStyle name="40% - Акцент3 8 10 3" xfId="3759" xr:uid="{00000000-0005-0000-0000-0000EA0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000EB0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 11 2" xfId="2748" xr:uid="{00000000-0005-0000-0000-0000EC0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 11 2 2" xfId="4767" xr:uid="{00000000-0005-0000-0000-0000ED0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 11 3" xfId="3760" xr:uid="{00000000-0005-0000-0000-0000EE0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000EF0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 12 2" xfId="2749" xr:uid="{00000000-0005-0000-0000-0000F00E0000}"/>
+    <cellStyle name="40% - Акцент3 8 12 2 2" xfId="4768" xr:uid="{00000000-0005-0000-0000-0000F10E0000}"/>
+    <cellStyle name="40% - Акцент3 8 12 3" xfId="3761" xr:uid="{00000000-0005-0000-0000-0000F20E0000}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000F30E0000}"/>
+    <cellStyle name="40% - Акцент3 8 13 2" xfId="2750" xr:uid="{00000000-0005-0000-0000-0000F40E0000}"/>
+    <cellStyle name="40% - Акцент3 8 13 2 2" xfId="4769" xr:uid="{00000000-0005-0000-0000-0000F50E0000}"/>
+    <cellStyle name="40% - Акцент3 8 13 3" xfId="3762" xr:uid="{00000000-0005-0000-0000-0000F60E0000}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000F70E0000}"/>
+    <cellStyle name="40% - Акцент3 8 14 2" xfId="2751" xr:uid="{00000000-0005-0000-0000-0000F80E0000}"/>
+    <cellStyle name="40% - Акцент3 8 14 2 2" xfId="4770" xr:uid="{00000000-0005-0000-0000-0000F90E0000}"/>
+    <cellStyle name="40% - Акцент3 8 14 3" xfId="3763" xr:uid="{00000000-0005-0000-0000-0000FA0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000FB0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 15 2" xfId="2752" xr:uid="{00000000-0005-0000-0000-0000FC0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 15 2 2" xfId="4771" xr:uid="{00000000-0005-0000-0000-0000FD0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 15 3" xfId="3764" xr:uid="{00000000-0005-0000-0000-0000FE0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000FF0E0000}"/>
+    <cellStyle name="40% - Акцент3 8 16 2" xfId="2753" xr:uid="{00000000-0005-0000-0000-0000000F0000}"/>
+    <cellStyle name="40% - Акцент3 8 16 2 2" xfId="4772" xr:uid="{00000000-0005-0000-0000-0000010F0000}"/>
+    <cellStyle name="40% - Акцент3 8 16 3" xfId="3765" xr:uid="{00000000-0005-0000-0000-0000020F0000}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000030F0000}"/>
+    <cellStyle name="40% - Акцент3 8 17 2" xfId="2754" xr:uid="{00000000-0005-0000-0000-0000040F0000}"/>
+    <cellStyle name="40% - Акцент3 8 17 2 2" xfId="4773" xr:uid="{00000000-0005-0000-0000-0000050F0000}"/>
+    <cellStyle name="40% - Акцент3 8 17 3" xfId="3766" xr:uid="{00000000-0005-0000-0000-0000060F0000}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000070F0000}"/>
+    <cellStyle name="40% - Акцент3 8 18 2" xfId="2755" xr:uid="{00000000-0005-0000-0000-0000080F0000}"/>
+    <cellStyle name="40% - Акцент3 8 18 2 2" xfId="4774" xr:uid="{00000000-0005-0000-0000-0000090F0000}"/>
+    <cellStyle name="40% - Акцент3 8 18 3" xfId="3767" xr:uid="{00000000-0005-0000-0000-00000A0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="1011" xr:uid="{00000000-0005-0000-0000-00000B0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 19 2" xfId="2756" xr:uid="{00000000-0005-0000-0000-00000C0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 19 2 2" xfId="4775" xr:uid="{00000000-0005-0000-0000-00000D0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 19 3" xfId="3768" xr:uid="{00000000-0005-0000-0000-00000E0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="1012" xr:uid="{00000000-0005-0000-0000-00000F0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 2 2" xfId="2757" xr:uid="{00000000-0005-0000-0000-0000100F0000}"/>
+    <cellStyle name="40% - Акцент3 8 2 2 2" xfId="4776" xr:uid="{00000000-0005-0000-0000-0000110F0000}"/>
+    <cellStyle name="40% - Акцент3 8 2 3" xfId="3769" xr:uid="{00000000-0005-0000-0000-0000120F0000}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000130F0000}"/>
+    <cellStyle name="40% - Акцент3 8 20 2" xfId="2758" xr:uid="{00000000-0005-0000-0000-0000140F0000}"/>
+    <cellStyle name="40% - Акцент3 8 20 2 2" xfId="4777" xr:uid="{00000000-0005-0000-0000-0000150F0000}"/>
+    <cellStyle name="40% - Акцент3 8 20 3" xfId="3770" xr:uid="{00000000-0005-0000-0000-0000160F0000}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000170F0000}"/>
+    <cellStyle name="40% - Акцент3 8 21 2" xfId="2759" xr:uid="{00000000-0005-0000-0000-0000180F0000}"/>
+    <cellStyle name="40% - Акцент3 8 21 2 2" xfId="4778" xr:uid="{00000000-0005-0000-0000-0000190F0000}"/>
+    <cellStyle name="40% - Акцент3 8 21 3" xfId="3771" xr:uid="{00000000-0005-0000-0000-00001A0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1015" xr:uid="{00000000-0005-0000-0000-00001B0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 22 2" xfId="2760" xr:uid="{00000000-0005-0000-0000-00001C0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 22 2 2" xfId="4779" xr:uid="{00000000-0005-0000-0000-00001D0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 22 3" xfId="3772" xr:uid="{00000000-0005-0000-0000-00001E0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1016" xr:uid="{00000000-0005-0000-0000-00001F0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 23 2" xfId="2761" xr:uid="{00000000-0005-0000-0000-0000200F0000}"/>
+    <cellStyle name="40% - Акцент3 8 23 2 2" xfId="4780" xr:uid="{00000000-0005-0000-0000-0000210F0000}"/>
+    <cellStyle name="40% - Акцент3 8 23 3" xfId="3773" xr:uid="{00000000-0005-0000-0000-0000220F0000}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000230F0000}"/>
+    <cellStyle name="40% - Акцент3 8 24 2" xfId="2762" xr:uid="{00000000-0005-0000-0000-0000240F0000}"/>
+    <cellStyle name="40% - Акцент3 8 24 2 2" xfId="4781" xr:uid="{00000000-0005-0000-0000-0000250F0000}"/>
+    <cellStyle name="40% - Акцент3 8 24 3" xfId="3774" xr:uid="{00000000-0005-0000-0000-0000260F0000}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000270F0000}"/>
+    <cellStyle name="40% - Акцент3 8 25 2" xfId="2763" xr:uid="{00000000-0005-0000-0000-0000280F0000}"/>
+    <cellStyle name="40% - Акцент3 8 25 2 2" xfId="4782" xr:uid="{00000000-0005-0000-0000-0000290F0000}"/>
+    <cellStyle name="40% - Акцент3 8 25 3" xfId="3775" xr:uid="{00000000-0005-0000-0000-00002A0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="2746" xr:uid="{00000000-0005-0000-0000-00002B0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 26 2" xfId="4765" xr:uid="{00000000-0005-0000-0000-00002C0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 27" xfId="3758" xr:uid="{00000000-0005-0000-0000-00002D0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1019" xr:uid="{00000000-0005-0000-0000-00002E0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 3 2" xfId="2764" xr:uid="{00000000-0005-0000-0000-00002F0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 3 2 2" xfId="4783" xr:uid="{00000000-0005-0000-0000-0000300F0000}"/>
+    <cellStyle name="40% - Акцент3 8 3 3" xfId="3776" xr:uid="{00000000-0005-0000-0000-0000310F0000}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000320F0000}"/>
+    <cellStyle name="40% - Акцент3 8 4 2" xfId="2765" xr:uid="{00000000-0005-0000-0000-0000330F0000}"/>
+    <cellStyle name="40% - Акцент3 8 4 2 2" xfId="4784" xr:uid="{00000000-0005-0000-0000-0000340F0000}"/>
+    <cellStyle name="40% - Акцент3 8 4 3" xfId="3777" xr:uid="{00000000-0005-0000-0000-0000350F0000}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000360F0000}"/>
+    <cellStyle name="40% - Акцент3 8 5 2" xfId="2766" xr:uid="{00000000-0005-0000-0000-0000370F0000}"/>
+    <cellStyle name="40% - Акцент3 8 5 2 2" xfId="4785" xr:uid="{00000000-0005-0000-0000-0000380F0000}"/>
+    <cellStyle name="40% - Акцент3 8 5 3" xfId="3778" xr:uid="{00000000-0005-0000-0000-0000390F0000}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1022" xr:uid="{00000000-0005-0000-0000-00003A0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 6 2" xfId="2767" xr:uid="{00000000-0005-0000-0000-00003B0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 6 2 2" xfId="4786" xr:uid="{00000000-0005-0000-0000-00003C0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 6 3" xfId="3779" xr:uid="{00000000-0005-0000-0000-00003D0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1023" xr:uid="{00000000-0005-0000-0000-00003E0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 7 2" xfId="2768" xr:uid="{00000000-0005-0000-0000-00003F0F0000}"/>
+    <cellStyle name="40% - Акцент3 8 7 2 2" xfId="4787" xr:uid="{00000000-0005-0000-0000-0000400F0000}"/>
+    <cellStyle name="40% - Акцент3 8 7 3" xfId="3780" xr:uid="{00000000-0005-0000-0000-0000410F0000}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1024" xr:uid="{00000000-0005-0000-0000-0000420F0000}"/>
+    <cellStyle name="40% - Акцент3 8 8 2" xfId="2769" xr:uid="{00000000-0005-0000-0000-0000430F0000}"/>
+    <cellStyle name="40% - Акцент3 8 8 2 2" xfId="4788" xr:uid="{00000000-0005-0000-0000-0000440F0000}"/>
+    <cellStyle name="40% - Акцент3 8 8 3" xfId="3781" xr:uid="{00000000-0005-0000-0000-0000450F0000}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1025" xr:uid="{00000000-0005-0000-0000-0000460F0000}"/>
+    <cellStyle name="40% - Акцент3 8 9 2" xfId="2770" xr:uid="{00000000-0005-0000-0000-0000470F0000}"/>
+    <cellStyle name="40% - Акцент3 8 9 2 2" xfId="4789" xr:uid="{00000000-0005-0000-0000-0000480F0000}"/>
+    <cellStyle name="40% - Акцент3 8 9 3" xfId="3782" xr:uid="{00000000-0005-0000-0000-0000490F0000}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1026" xr:uid="{00000000-0005-0000-0000-00004A0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1027" xr:uid="{00000000-0005-0000-0000-00004B0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 10 2" xfId="2772" xr:uid="{00000000-0005-0000-0000-00004C0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 10 2 2" xfId="4791" xr:uid="{00000000-0005-0000-0000-00004D0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 10 3" xfId="3784" xr:uid="{00000000-0005-0000-0000-00004E0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1028" xr:uid="{00000000-0005-0000-0000-00004F0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 11 2" xfId="2773" xr:uid="{00000000-0005-0000-0000-0000500F0000}"/>
+    <cellStyle name="40% - Акцент3 9 11 2 2" xfId="4792" xr:uid="{00000000-0005-0000-0000-0000510F0000}"/>
+    <cellStyle name="40% - Акцент3 9 11 3" xfId="3785" xr:uid="{00000000-0005-0000-0000-0000520F0000}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1029" xr:uid="{00000000-0005-0000-0000-0000530F0000}"/>
+    <cellStyle name="40% - Акцент3 9 12 2" xfId="2774" xr:uid="{00000000-0005-0000-0000-0000540F0000}"/>
+    <cellStyle name="40% - Акцент3 9 12 2 2" xfId="4793" xr:uid="{00000000-0005-0000-0000-0000550F0000}"/>
+    <cellStyle name="40% - Акцент3 9 12 3" xfId="3786" xr:uid="{00000000-0005-0000-0000-0000560F0000}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1030" xr:uid="{00000000-0005-0000-0000-0000570F0000}"/>
+    <cellStyle name="40% - Акцент3 9 13 2" xfId="2775" xr:uid="{00000000-0005-0000-0000-0000580F0000}"/>
+    <cellStyle name="40% - Акцент3 9 13 2 2" xfId="4794" xr:uid="{00000000-0005-0000-0000-0000590F0000}"/>
+    <cellStyle name="40% - Акцент3 9 13 3" xfId="3787" xr:uid="{00000000-0005-0000-0000-00005A0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1031" xr:uid="{00000000-0005-0000-0000-00005B0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 14 2" xfId="2776" xr:uid="{00000000-0005-0000-0000-00005C0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 14 2 2" xfId="4795" xr:uid="{00000000-0005-0000-0000-00005D0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 14 3" xfId="3788" xr:uid="{00000000-0005-0000-0000-00005E0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1032" xr:uid="{00000000-0005-0000-0000-00005F0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 15 2" xfId="2777" xr:uid="{00000000-0005-0000-0000-0000600F0000}"/>
+    <cellStyle name="40% - Акцент3 9 15 2 2" xfId="4796" xr:uid="{00000000-0005-0000-0000-0000610F0000}"/>
+    <cellStyle name="40% - Акцент3 9 15 3" xfId="3789" xr:uid="{00000000-0005-0000-0000-0000620F0000}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1033" xr:uid="{00000000-0005-0000-0000-0000630F0000}"/>
+    <cellStyle name="40% - Акцент3 9 16 2" xfId="2778" xr:uid="{00000000-0005-0000-0000-0000640F0000}"/>
+    <cellStyle name="40% - Акцент3 9 16 2 2" xfId="4797" xr:uid="{00000000-0005-0000-0000-0000650F0000}"/>
+    <cellStyle name="40% - Акцент3 9 16 3" xfId="3790" xr:uid="{00000000-0005-0000-0000-0000660F0000}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1034" xr:uid="{00000000-0005-0000-0000-0000670F0000}"/>
+    <cellStyle name="40% - Акцент3 9 17 2" xfId="2779" xr:uid="{00000000-0005-0000-0000-0000680F0000}"/>
+    <cellStyle name="40% - Акцент3 9 17 2 2" xfId="4798" xr:uid="{00000000-0005-0000-0000-0000690F0000}"/>
+    <cellStyle name="40% - Акцент3 9 17 3" xfId="3791" xr:uid="{00000000-0005-0000-0000-00006A0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1035" xr:uid="{00000000-0005-0000-0000-00006B0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 18 2" xfId="2780" xr:uid="{00000000-0005-0000-0000-00006C0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 18 2 2" xfId="4799" xr:uid="{00000000-0005-0000-0000-00006D0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 18 3" xfId="3792" xr:uid="{00000000-0005-0000-0000-00006E0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1036" xr:uid="{00000000-0005-0000-0000-00006F0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 19 2" xfId="2781" xr:uid="{00000000-0005-0000-0000-0000700F0000}"/>
+    <cellStyle name="40% - Акцент3 9 19 2 2" xfId="4800" xr:uid="{00000000-0005-0000-0000-0000710F0000}"/>
+    <cellStyle name="40% - Акцент3 9 19 3" xfId="3793" xr:uid="{00000000-0005-0000-0000-0000720F0000}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1037" xr:uid="{00000000-0005-0000-0000-0000730F0000}"/>
+    <cellStyle name="40% - Акцент3 9 2 2" xfId="2782" xr:uid="{00000000-0005-0000-0000-0000740F0000}"/>
+    <cellStyle name="40% - Акцент3 9 2 2 2" xfId="4801" xr:uid="{00000000-0005-0000-0000-0000750F0000}"/>
+    <cellStyle name="40% - Акцент3 9 2 3" xfId="3794" xr:uid="{00000000-0005-0000-0000-0000760F0000}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1038" xr:uid="{00000000-0005-0000-0000-0000770F0000}"/>
+    <cellStyle name="40% - Акцент3 9 20 2" xfId="2783" xr:uid="{00000000-0005-0000-0000-0000780F0000}"/>
+    <cellStyle name="40% - Акцент3 9 20 2 2" xfId="4802" xr:uid="{00000000-0005-0000-0000-0000790F0000}"/>
+    <cellStyle name="40% - Акцент3 9 20 3" xfId="3795" xr:uid="{00000000-0005-0000-0000-00007A0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1039" xr:uid="{00000000-0005-0000-0000-00007B0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 21 2" xfId="2784" xr:uid="{00000000-0005-0000-0000-00007C0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 21 2 2" xfId="4803" xr:uid="{00000000-0005-0000-0000-00007D0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 21 3" xfId="3796" xr:uid="{00000000-0005-0000-0000-00007E0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1040" xr:uid="{00000000-0005-0000-0000-00007F0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 22 2" xfId="2785" xr:uid="{00000000-0005-0000-0000-0000800F0000}"/>
+    <cellStyle name="40% - Акцент3 9 22 2 2" xfId="4804" xr:uid="{00000000-0005-0000-0000-0000810F0000}"/>
+    <cellStyle name="40% - Акцент3 9 22 3" xfId="3797" xr:uid="{00000000-0005-0000-0000-0000820F0000}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1041" xr:uid="{00000000-0005-0000-0000-0000830F0000}"/>
+    <cellStyle name="40% - Акцент3 9 23 2" xfId="2786" xr:uid="{00000000-0005-0000-0000-0000840F0000}"/>
+    <cellStyle name="40% - Акцент3 9 23 2 2" xfId="4805" xr:uid="{00000000-0005-0000-0000-0000850F0000}"/>
+    <cellStyle name="40% - Акцент3 9 23 3" xfId="3798" xr:uid="{00000000-0005-0000-0000-0000860F0000}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1042" xr:uid="{00000000-0005-0000-0000-0000870F0000}"/>
+    <cellStyle name="40% - Акцент3 9 24 2" xfId="2787" xr:uid="{00000000-0005-0000-0000-0000880F0000}"/>
+    <cellStyle name="40% - Акцент3 9 24 2 2" xfId="4806" xr:uid="{00000000-0005-0000-0000-0000890F0000}"/>
+    <cellStyle name="40% - Акцент3 9 24 3" xfId="3799" xr:uid="{00000000-0005-0000-0000-00008A0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1043" xr:uid="{00000000-0005-0000-0000-00008B0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 25 2" xfId="2788" xr:uid="{00000000-0005-0000-0000-00008C0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 25 2 2" xfId="4807" xr:uid="{00000000-0005-0000-0000-00008D0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 25 3" xfId="3800" xr:uid="{00000000-0005-0000-0000-00008E0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="2771" xr:uid="{00000000-0005-0000-0000-00008F0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 26 2" xfId="4790" xr:uid="{00000000-0005-0000-0000-0000900F0000}"/>
+    <cellStyle name="40% - Акцент3 9 27" xfId="3783" xr:uid="{00000000-0005-0000-0000-0000910F0000}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1044" xr:uid="{00000000-0005-0000-0000-0000920F0000}"/>
+    <cellStyle name="40% - Акцент3 9 3 2" xfId="2789" xr:uid="{00000000-0005-0000-0000-0000930F0000}"/>
+    <cellStyle name="40% - Акцент3 9 3 2 2" xfId="4808" xr:uid="{00000000-0005-0000-0000-0000940F0000}"/>
+    <cellStyle name="40% - Акцент3 9 3 3" xfId="3801" xr:uid="{00000000-0005-0000-0000-0000950F0000}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1045" xr:uid="{00000000-0005-0000-0000-0000960F0000}"/>
+    <cellStyle name="40% - Акцент3 9 4 2" xfId="2790" xr:uid="{00000000-0005-0000-0000-0000970F0000}"/>
+    <cellStyle name="40% - Акцент3 9 4 2 2" xfId="4809" xr:uid="{00000000-0005-0000-0000-0000980F0000}"/>
+    <cellStyle name="40% - Акцент3 9 4 3" xfId="3802" xr:uid="{00000000-0005-0000-0000-0000990F0000}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1046" xr:uid="{00000000-0005-0000-0000-00009A0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 5 2" xfId="2791" xr:uid="{00000000-0005-0000-0000-00009B0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 5 2 2" xfId="4810" xr:uid="{00000000-0005-0000-0000-00009C0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 5 3" xfId="3803" xr:uid="{00000000-0005-0000-0000-00009D0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1047" xr:uid="{00000000-0005-0000-0000-00009E0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 6 2" xfId="2792" xr:uid="{00000000-0005-0000-0000-00009F0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 6 2 2" xfId="4811" xr:uid="{00000000-0005-0000-0000-0000A00F0000}"/>
+    <cellStyle name="40% - Акцент3 9 6 3" xfId="3804" xr:uid="{00000000-0005-0000-0000-0000A10F0000}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1048" xr:uid="{00000000-0005-0000-0000-0000A20F0000}"/>
+    <cellStyle name="40% - Акцент3 9 7 2" xfId="2793" xr:uid="{00000000-0005-0000-0000-0000A30F0000}"/>
+    <cellStyle name="40% - Акцент3 9 7 2 2" xfId="4812" xr:uid="{00000000-0005-0000-0000-0000A40F0000}"/>
+    <cellStyle name="40% - Акцент3 9 7 3" xfId="3805" xr:uid="{00000000-0005-0000-0000-0000A50F0000}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1049" xr:uid="{00000000-0005-0000-0000-0000A60F0000}"/>
+    <cellStyle name="40% - Акцент3 9 8 2" xfId="2794" xr:uid="{00000000-0005-0000-0000-0000A70F0000}"/>
+    <cellStyle name="40% - Акцент3 9 8 2 2" xfId="4813" xr:uid="{00000000-0005-0000-0000-0000A80F0000}"/>
+    <cellStyle name="40% - Акцент3 9 8 3" xfId="3806" xr:uid="{00000000-0005-0000-0000-0000A90F0000}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1050" xr:uid="{00000000-0005-0000-0000-0000AA0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 9 2" xfId="2795" xr:uid="{00000000-0005-0000-0000-0000AB0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 9 2 2" xfId="4814" xr:uid="{00000000-0005-0000-0000-0000AC0F0000}"/>
+    <cellStyle name="40% - Акцент3 9 9 3" xfId="3807" xr:uid="{00000000-0005-0000-0000-0000AD0F0000}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1739" xr:uid="{00000000-0005-0000-0000-0000AE0F0000}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1740" xr:uid="{00000000-0005-0000-0000-0000AF0F0000}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1741" xr:uid="{00000000-0005-0000-0000-0000B00F0000}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1742" xr:uid="{00000000-0005-0000-0000-0000B10F0000}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1743" xr:uid="{00000000-0005-0000-0000-0000B20F0000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1051" xr:uid="{00000000-0005-0000-0000-0000B30F0000}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1052" xr:uid="{00000000-0005-0000-0000-0000B40F0000}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1053" xr:uid="{00000000-0005-0000-0000-0000B50F0000}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1054" xr:uid="{00000000-0005-0000-0000-0000B60F0000}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1055" xr:uid="{00000000-0005-0000-0000-0000B70F0000}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1056" xr:uid="{00000000-0005-0000-0000-0000B80F0000}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1057" xr:uid="{00000000-0005-0000-0000-0000B90F0000}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1058" xr:uid="{00000000-0005-0000-0000-0000BA0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1059" xr:uid="{00000000-0005-0000-0000-0000BB0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1060" xr:uid="{00000000-0005-0000-0000-0000BC0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1061" xr:uid="{00000000-0005-0000-0000-0000BD0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1062" xr:uid="{00000000-0005-0000-0000-0000BE0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1063" xr:uid="{00000000-0005-0000-0000-0000BF0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1064" xr:uid="{00000000-0005-0000-0000-0000C00F0000}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1065" xr:uid="{00000000-0005-0000-0000-0000C10F0000}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1066" xr:uid="{00000000-0005-0000-0000-0000C20F0000}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1067" xr:uid="{00000000-0005-0000-0000-0000C30F0000}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1068" xr:uid="{00000000-0005-0000-0000-0000C40F0000}"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="1784" xr:uid="{00000000-0005-0000-0000-0000C50F0000}"/>
+    <cellStyle name="60% - Акцент3 2 27" xfId="1775" xr:uid="{00000000-0005-0000-0000-0000C60F0000}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1069" xr:uid="{00000000-0005-0000-0000-0000C70F0000}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1070" xr:uid="{00000000-0005-0000-0000-0000C80F0000}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1071" xr:uid="{00000000-0005-0000-0000-0000C90F0000}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1072" xr:uid="{00000000-0005-0000-0000-0000CA0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1073" xr:uid="{00000000-0005-0000-0000-0000CB0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1074" xr:uid="{00000000-0005-0000-0000-0000CC0F0000}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1075" xr:uid="{00000000-0005-0000-0000-0000CD0F0000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1076" xr:uid="{00000000-0005-0000-0000-0000CE0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1077" xr:uid="{00000000-0005-0000-0000-0000CF0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1078" xr:uid="{00000000-0005-0000-0000-0000D00F0000}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1079" xr:uid="{00000000-0005-0000-0000-0000D10F0000}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1080" xr:uid="{00000000-0005-0000-0000-0000D20F0000}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1081" xr:uid="{00000000-0005-0000-0000-0000D30F0000}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1082" xr:uid="{00000000-0005-0000-0000-0000D40F0000}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1083" xr:uid="{00000000-0005-0000-0000-0000D50F0000}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1084" xr:uid="{00000000-0005-0000-0000-0000D60F0000}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1085" xr:uid="{00000000-0005-0000-0000-0000D70F0000}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1086" xr:uid="{00000000-0005-0000-0000-0000D80F0000}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1087" xr:uid="{00000000-0005-0000-0000-0000D90F0000}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1088" xr:uid="{00000000-0005-0000-0000-0000DA0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1089" xr:uid="{00000000-0005-0000-0000-0000DB0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1090" xr:uid="{00000000-0005-0000-0000-0000DC0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1091" xr:uid="{00000000-0005-0000-0000-0000DD0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1092" xr:uid="{00000000-0005-0000-0000-0000DE0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1093" xr:uid="{00000000-0005-0000-0000-0000DF0F0000}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1094" xr:uid="{00000000-0005-0000-0000-0000E00F0000}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1095" xr:uid="{00000000-0005-0000-0000-0000E10F0000}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1096" xr:uid="{00000000-0005-0000-0000-0000E20F0000}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1097" xr:uid="{00000000-0005-0000-0000-0000E30F0000}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1098" xr:uid="{00000000-0005-0000-0000-0000E40F0000}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1099" xr:uid="{00000000-0005-0000-0000-0000E50F0000}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1100" xr:uid="{00000000-0005-0000-0000-0000E60F0000}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1101" xr:uid="{00000000-0005-0000-0000-0000E70F0000}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1102" xr:uid="{00000000-0005-0000-0000-0000E80F0000}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1103" xr:uid="{00000000-0005-0000-0000-0000E90F0000}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1104" xr:uid="{00000000-0005-0000-0000-0000EA0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1105" xr:uid="{00000000-0005-0000-0000-0000EB0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1106" xr:uid="{00000000-0005-0000-0000-0000EC0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1107" xr:uid="{00000000-0005-0000-0000-0000ED0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1108" xr:uid="{00000000-0005-0000-0000-0000EE0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1109" xr:uid="{00000000-0005-0000-0000-0000EF0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1110" xr:uid="{00000000-0005-0000-0000-0000F00F0000}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1111" xr:uid="{00000000-0005-0000-0000-0000F10F0000}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1112" xr:uid="{00000000-0005-0000-0000-0000F20F0000}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1113" xr:uid="{00000000-0005-0000-0000-0000F30F0000}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1114" xr:uid="{00000000-0005-0000-0000-0000F40F0000}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1115" xr:uid="{00000000-0005-0000-0000-0000F50F0000}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1116" xr:uid="{00000000-0005-0000-0000-0000F60F0000}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1117" xr:uid="{00000000-0005-0000-0000-0000F70F0000}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1118" xr:uid="{00000000-0005-0000-0000-0000F80F0000}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1119" xr:uid="{00000000-0005-0000-0000-0000F90F0000}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1120" xr:uid="{00000000-0005-0000-0000-0000FA0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1121" xr:uid="{00000000-0005-0000-0000-0000FB0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1122" xr:uid="{00000000-0005-0000-0000-0000FC0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1123" xr:uid="{00000000-0005-0000-0000-0000FD0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1124" xr:uid="{00000000-0005-0000-0000-0000FE0F0000}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1125" xr:uid="{00000000-0005-0000-0000-0000FF0F0000}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1126" xr:uid="{00000000-0005-0000-0000-000000100000}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1127" xr:uid="{00000000-0005-0000-0000-000001100000}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1128" xr:uid="{00000000-0005-0000-0000-000002100000}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1129" xr:uid="{00000000-0005-0000-0000-000003100000}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1130" xr:uid="{00000000-0005-0000-0000-000004100000}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1131" xr:uid="{00000000-0005-0000-0000-000005100000}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1132" xr:uid="{00000000-0005-0000-0000-000006100000}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1133" xr:uid="{00000000-0005-0000-0000-000007100000}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1134" xr:uid="{00000000-0005-0000-0000-000008100000}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1135" xr:uid="{00000000-0005-0000-0000-000009100000}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1136" xr:uid="{00000000-0005-0000-0000-00000A100000}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1137" xr:uid="{00000000-0005-0000-0000-00000B100000}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1138" xr:uid="{00000000-0005-0000-0000-00000C100000}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1139" xr:uid="{00000000-0005-0000-0000-00000D100000}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1140" xr:uid="{00000000-0005-0000-0000-00000E100000}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1141" xr:uid="{00000000-0005-0000-0000-00000F100000}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1142" xr:uid="{00000000-0005-0000-0000-000010100000}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1143" xr:uid="{00000000-0005-0000-0000-000011100000}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1144" xr:uid="{00000000-0005-0000-0000-000012100000}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1145" xr:uid="{00000000-0005-0000-0000-000013100000}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1146" xr:uid="{00000000-0005-0000-0000-000014100000}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1147" xr:uid="{00000000-0005-0000-0000-000015100000}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1148" xr:uid="{00000000-0005-0000-0000-000016100000}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1149" xr:uid="{00000000-0005-0000-0000-000017100000}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1150" xr:uid="{00000000-0005-0000-0000-000018100000}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1151" xr:uid="{00000000-0005-0000-0000-000019100000}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1152" xr:uid="{00000000-0005-0000-0000-00001A100000}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1153" xr:uid="{00000000-0005-0000-0000-00001B100000}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1154" xr:uid="{00000000-0005-0000-0000-00001C100000}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1155" xr:uid="{00000000-0005-0000-0000-00001D100000}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1156" xr:uid="{00000000-0005-0000-0000-00001E100000}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1157" xr:uid="{00000000-0005-0000-0000-00001F100000}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1158" xr:uid="{00000000-0005-0000-0000-000020100000}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1159" xr:uid="{00000000-0005-0000-0000-000021100000}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1160" xr:uid="{00000000-0005-0000-0000-000022100000}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1161" xr:uid="{00000000-0005-0000-0000-000023100000}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1162" xr:uid="{00000000-0005-0000-0000-000024100000}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1163" xr:uid="{00000000-0005-0000-0000-000025100000}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1164" xr:uid="{00000000-0005-0000-0000-000026100000}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1165" xr:uid="{00000000-0005-0000-0000-000027100000}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1166" xr:uid="{00000000-0005-0000-0000-000028100000}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1167" xr:uid="{00000000-0005-0000-0000-000029100000}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1168" xr:uid="{00000000-0005-0000-0000-00002A100000}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1169" xr:uid="{00000000-0005-0000-0000-00002B100000}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1170" xr:uid="{00000000-0005-0000-0000-00002C100000}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1171" xr:uid="{00000000-0005-0000-0000-00002D100000}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1172" xr:uid="{00000000-0005-0000-0000-00002E100000}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1173" xr:uid="{00000000-0005-0000-0000-00002F100000}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1174" xr:uid="{00000000-0005-0000-0000-000030100000}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1175" xr:uid="{00000000-0005-0000-0000-000031100000}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1176" xr:uid="{00000000-0005-0000-0000-000032100000}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1177" xr:uid="{00000000-0005-0000-0000-000033100000}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1178" xr:uid="{00000000-0005-0000-0000-000034100000}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1179" xr:uid="{00000000-0005-0000-0000-000035100000}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1180" xr:uid="{00000000-0005-0000-0000-000036100000}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1181" xr:uid="{00000000-0005-0000-0000-000037100000}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1182" xr:uid="{00000000-0005-0000-0000-000038100000}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1183" xr:uid="{00000000-0005-0000-0000-000039100000}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1184" xr:uid="{00000000-0005-0000-0000-00003A100000}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1185" xr:uid="{00000000-0005-0000-0000-00003B100000}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1186" xr:uid="{00000000-0005-0000-0000-00003C100000}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1187" xr:uid="{00000000-0005-0000-0000-00003D100000}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1188" xr:uid="{00000000-0005-0000-0000-00003E100000}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1189" xr:uid="{00000000-0005-0000-0000-00003F100000}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1190" xr:uid="{00000000-0005-0000-0000-000040100000}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1191" xr:uid="{00000000-0005-0000-0000-000041100000}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1192" xr:uid="{00000000-0005-0000-0000-000042100000}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1193" xr:uid="{00000000-0005-0000-0000-000043100000}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1194" xr:uid="{00000000-0005-0000-0000-000044100000}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1195" xr:uid="{00000000-0005-0000-0000-000045100000}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1196" xr:uid="{00000000-0005-0000-0000-000046100000}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1197" xr:uid="{00000000-0005-0000-0000-000047100000}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1198" xr:uid="{00000000-0005-0000-0000-000048100000}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1199" xr:uid="{00000000-0005-0000-0000-000049100000}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1200" xr:uid="{00000000-0005-0000-0000-00004A100000}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1201" xr:uid="{00000000-0005-0000-0000-00004B100000}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1202" xr:uid="{00000000-0005-0000-0000-00004C100000}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1203" xr:uid="{00000000-0005-0000-0000-00004D100000}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1204" xr:uid="{00000000-0005-0000-0000-00004E100000}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1205" xr:uid="{00000000-0005-0000-0000-00004F100000}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1206" xr:uid="{00000000-0005-0000-0000-000050100000}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1207" xr:uid="{00000000-0005-0000-0000-000051100000}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1208" xr:uid="{00000000-0005-0000-0000-000052100000}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1209" xr:uid="{00000000-0005-0000-0000-000053100000}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1210" xr:uid="{00000000-0005-0000-0000-000054100000}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1211" xr:uid="{00000000-0005-0000-0000-000055100000}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1212" xr:uid="{00000000-0005-0000-0000-000056100000}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1213" xr:uid="{00000000-0005-0000-0000-000057100000}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1214" xr:uid="{00000000-0005-0000-0000-000058100000}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1215" xr:uid="{00000000-0005-0000-0000-000059100000}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1216" xr:uid="{00000000-0005-0000-0000-00005A100000}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1217" xr:uid="{00000000-0005-0000-0000-00005B100000}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1218" xr:uid="{00000000-0005-0000-0000-00005C100000}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1219" xr:uid="{00000000-0005-0000-0000-00005D100000}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1220" xr:uid="{00000000-0005-0000-0000-00005E100000}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1221" xr:uid="{00000000-0005-0000-0000-00005F100000}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1222" xr:uid="{00000000-0005-0000-0000-000060100000}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1223" xr:uid="{00000000-0005-0000-0000-000061100000}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1224" xr:uid="{00000000-0005-0000-0000-000062100000}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1225" xr:uid="{00000000-0005-0000-0000-000063100000}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1226" xr:uid="{00000000-0005-0000-0000-000064100000}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1227" xr:uid="{00000000-0005-0000-0000-000065100000}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1228" xr:uid="{00000000-0005-0000-0000-000066100000}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1229" xr:uid="{00000000-0005-0000-0000-000067100000}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1230" xr:uid="{00000000-0005-0000-0000-000068100000}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1231" xr:uid="{00000000-0005-0000-0000-000069100000}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1232" xr:uid="{00000000-0005-0000-0000-00006A100000}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1233" xr:uid="{00000000-0005-0000-0000-00006B100000}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1234" xr:uid="{00000000-0005-0000-0000-00006C100000}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1235" xr:uid="{00000000-0005-0000-0000-00006D100000}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1236" xr:uid="{00000000-0005-0000-0000-00006E100000}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1237" xr:uid="{00000000-0005-0000-0000-00006F100000}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1238" xr:uid="{00000000-0005-0000-0000-000070100000}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1239" xr:uid="{00000000-0005-0000-0000-000071100000}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1240" xr:uid="{00000000-0005-0000-0000-000072100000}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1241" xr:uid="{00000000-0005-0000-0000-000073100000}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1242" xr:uid="{00000000-0005-0000-0000-000074100000}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1243" xr:uid="{00000000-0005-0000-0000-000075100000}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1244" xr:uid="{00000000-0005-0000-0000-000076100000}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1245" xr:uid="{00000000-0005-0000-0000-000077100000}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1246" xr:uid="{00000000-0005-0000-0000-000078100000}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1247" xr:uid="{00000000-0005-0000-0000-000079100000}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1248" xr:uid="{00000000-0005-0000-0000-00007A100000}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1249" xr:uid="{00000000-0005-0000-0000-00007B100000}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1250" xr:uid="{00000000-0005-0000-0000-00007C100000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1251" xr:uid="{00000000-0005-0000-0000-00007D100000}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1252" xr:uid="{00000000-0005-0000-0000-00007E100000}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1253" xr:uid="{00000000-0005-0000-0000-00007F100000}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1254" xr:uid="{00000000-0005-0000-0000-000080100000}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1255" xr:uid="{00000000-0005-0000-0000-000081100000}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1256" xr:uid="{00000000-0005-0000-0000-000082100000}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1257" xr:uid="{00000000-0005-0000-0000-000083100000}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1258" xr:uid="{00000000-0005-0000-0000-000084100000}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1259" xr:uid="{00000000-0005-0000-0000-000085100000}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1260" xr:uid="{00000000-0005-0000-0000-000086100000}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1261" xr:uid="{00000000-0005-0000-0000-000087100000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1262" xr:uid="{00000000-0005-0000-0000-000088100000}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1263" xr:uid="{00000000-0005-0000-0000-000089100000}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1264" xr:uid="{00000000-0005-0000-0000-00008A100000}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1265" xr:uid="{00000000-0005-0000-0000-00008B100000}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1266" xr:uid="{00000000-0005-0000-0000-00008C100000}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1267" xr:uid="{00000000-0005-0000-0000-00008D100000}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1268" xr:uid="{00000000-0005-0000-0000-00008E100000}"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="1785" xr:uid="{00000000-0005-0000-0000-00008F100000}"/>
+    <cellStyle name="60% - Акцент4 2 27" xfId="1776" xr:uid="{00000000-0005-0000-0000-000090100000}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1269" xr:uid="{00000000-0005-0000-0000-000091100000}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1270" xr:uid="{00000000-0005-0000-0000-000092100000}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1271" xr:uid="{00000000-0005-0000-0000-000093100000}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1272" xr:uid="{00000000-0005-0000-0000-000094100000}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1273" xr:uid="{00000000-0005-0000-0000-000095100000}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1274" xr:uid="{00000000-0005-0000-0000-000096100000}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1275" xr:uid="{00000000-0005-0000-0000-000097100000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1276" xr:uid="{00000000-0005-0000-0000-000098100000}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1277" xr:uid="{00000000-0005-0000-0000-000099100000}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1278" xr:uid="{00000000-0005-0000-0000-00009A100000}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1279" xr:uid="{00000000-0005-0000-0000-00009B100000}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1280" xr:uid="{00000000-0005-0000-0000-00009C100000}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1281" xr:uid="{00000000-0005-0000-0000-00009D100000}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1282" xr:uid="{00000000-0005-0000-0000-00009E100000}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1283" xr:uid="{00000000-0005-0000-0000-00009F100000}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1284" xr:uid="{00000000-0005-0000-0000-0000A0100000}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1285" xr:uid="{00000000-0005-0000-0000-0000A1100000}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1286" xr:uid="{00000000-0005-0000-0000-0000A2100000}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1287" xr:uid="{00000000-0005-0000-0000-0000A3100000}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1288" xr:uid="{00000000-0005-0000-0000-0000A4100000}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1289" xr:uid="{00000000-0005-0000-0000-0000A5100000}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1290" xr:uid="{00000000-0005-0000-0000-0000A6100000}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1291" xr:uid="{00000000-0005-0000-0000-0000A7100000}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1292" xr:uid="{00000000-0005-0000-0000-0000A8100000}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1293" xr:uid="{00000000-0005-0000-0000-0000A9100000}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1294" xr:uid="{00000000-0005-0000-0000-0000AA100000}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1295" xr:uid="{00000000-0005-0000-0000-0000AB100000}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1296" xr:uid="{00000000-0005-0000-0000-0000AC100000}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1297" xr:uid="{00000000-0005-0000-0000-0000AD100000}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1298" xr:uid="{00000000-0005-0000-0000-0000AE100000}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1299" xr:uid="{00000000-0005-0000-0000-0000AF100000}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1300" xr:uid="{00000000-0005-0000-0000-0000B0100000}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1301" xr:uid="{00000000-0005-0000-0000-0000B1100000}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1302" xr:uid="{00000000-0005-0000-0000-0000B2100000}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1303" xr:uid="{00000000-0005-0000-0000-0000B3100000}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1304" xr:uid="{00000000-0005-0000-0000-0000B4100000}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1305" xr:uid="{00000000-0005-0000-0000-0000B5100000}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1306" xr:uid="{00000000-0005-0000-0000-0000B6100000}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1307" xr:uid="{00000000-0005-0000-0000-0000B7100000}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1308" xr:uid="{00000000-0005-0000-0000-0000B8100000}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1309" xr:uid="{00000000-0005-0000-0000-0000B9100000}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1310" xr:uid="{00000000-0005-0000-0000-0000BA100000}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1311" xr:uid="{00000000-0005-0000-0000-0000BB100000}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1312" xr:uid="{00000000-0005-0000-0000-0000BC100000}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1313" xr:uid="{00000000-0005-0000-0000-0000BD100000}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1314" xr:uid="{00000000-0005-0000-0000-0000BE100000}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1315" xr:uid="{00000000-0005-0000-0000-0000BF100000}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1316" xr:uid="{00000000-0005-0000-0000-0000C0100000}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1317" xr:uid="{00000000-0005-0000-0000-0000C1100000}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1318" xr:uid="{00000000-0005-0000-0000-0000C2100000}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1319" xr:uid="{00000000-0005-0000-0000-0000C3100000}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1320" xr:uid="{00000000-0005-0000-0000-0000C4100000}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1321" xr:uid="{00000000-0005-0000-0000-0000C5100000}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1322" xr:uid="{00000000-0005-0000-0000-0000C6100000}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1323" xr:uid="{00000000-0005-0000-0000-0000C7100000}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1324" xr:uid="{00000000-0005-0000-0000-0000C8100000}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1325" xr:uid="{00000000-0005-0000-0000-0000C9100000}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1326" xr:uid="{00000000-0005-0000-0000-0000CA100000}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1327" xr:uid="{00000000-0005-0000-0000-0000CB100000}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1328" xr:uid="{00000000-0005-0000-0000-0000CC100000}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1329" xr:uid="{00000000-0005-0000-0000-0000CD100000}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1330" xr:uid="{00000000-0005-0000-0000-0000CE100000}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1331" xr:uid="{00000000-0005-0000-0000-0000CF100000}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1332" xr:uid="{00000000-0005-0000-0000-0000D0100000}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1333" xr:uid="{00000000-0005-0000-0000-0000D1100000}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1334" xr:uid="{00000000-0005-0000-0000-0000D2100000}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1335" xr:uid="{00000000-0005-0000-0000-0000D3100000}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1336" xr:uid="{00000000-0005-0000-0000-0000D4100000}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1337" xr:uid="{00000000-0005-0000-0000-0000D5100000}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1338" xr:uid="{00000000-0005-0000-0000-0000D6100000}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1339" xr:uid="{00000000-0005-0000-0000-0000D7100000}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1340" xr:uid="{00000000-0005-0000-0000-0000D8100000}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1341" xr:uid="{00000000-0005-0000-0000-0000D9100000}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1342" xr:uid="{00000000-0005-0000-0000-0000DA100000}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1343" xr:uid="{00000000-0005-0000-0000-0000DB100000}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1344" xr:uid="{00000000-0005-0000-0000-0000DC100000}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1345" xr:uid="{00000000-0005-0000-0000-0000DD100000}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1346" xr:uid="{00000000-0005-0000-0000-0000DE100000}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1347" xr:uid="{00000000-0005-0000-0000-0000DF100000}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1348" xr:uid="{00000000-0005-0000-0000-0000E0100000}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1349" xr:uid="{00000000-0005-0000-0000-0000E1100000}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1350" xr:uid="{00000000-0005-0000-0000-0000E2100000}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1351" xr:uid="{00000000-0005-0000-0000-0000E3100000}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1352" xr:uid="{00000000-0005-0000-0000-0000E4100000}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1353" xr:uid="{00000000-0005-0000-0000-0000E5100000}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1354" xr:uid="{00000000-0005-0000-0000-0000E6100000}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1355" xr:uid="{00000000-0005-0000-0000-0000E7100000}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1356" xr:uid="{00000000-0005-0000-0000-0000E8100000}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1357" xr:uid="{00000000-0005-0000-0000-0000E9100000}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1358" xr:uid="{00000000-0005-0000-0000-0000EA100000}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1359" xr:uid="{00000000-0005-0000-0000-0000EB100000}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1360" xr:uid="{00000000-0005-0000-0000-0000EC100000}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1361" xr:uid="{00000000-0005-0000-0000-0000ED100000}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1362" xr:uid="{00000000-0005-0000-0000-0000EE100000}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1363" xr:uid="{00000000-0005-0000-0000-0000EF100000}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1364" xr:uid="{00000000-0005-0000-0000-0000F0100000}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1365" xr:uid="{00000000-0005-0000-0000-0000F1100000}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1366" xr:uid="{00000000-0005-0000-0000-0000F2100000}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1367" xr:uid="{00000000-0005-0000-0000-0000F3100000}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1368" xr:uid="{00000000-0005-0000-0000-0000F4100000}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1369" xr:uid="{00000000-0005-0000-0000-0000F5100000}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1370" xr:uid="{00000000-0005-0000-0000-0000F6100000}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1371" xr:uid="{00000000-0005-0000-0000-0000F7100000}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1372" xr:uid="{00000000-0005-0000-0000-0000F8100000}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1373" xr:uid="{00000000-0005-0000-0000-0000F9100000}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1374" xr:uid="{00000000-0005-0000-0000-0000FA100000}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1375" xr:uid="{00000000-0005-0000-0000-0000FB100000}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1376" xr:uid="{00000000-0005-0000-0000-0000FC100000}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1377" xr:uid="{00000000-0005-0000-0000-0000FD100000}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1378" xr:uid="{00000000-0005-0000-0000-0000FE100000}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1379" xr:uid="{00000000-0005-0000-0000-0000FF100000}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1380" xr:uid="{00000000-0005-0000-0000-000000110000}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1381" xr:uid="{00000000-0005-0000-0000-000001110000}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1382" xr:uid="{00000000-0005-0000-0000-000002110000}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1383" xr:uid="{00000000-0005-0000-0000-000003110000}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1384" xr:uid="{00000000-0005-0000-0000-000004110000}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1385" xr:uid="{00000000-0005-0000-0000-000005110000}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1386" xr:uid="{00000000-0005-0000-0000-000006110000}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1387" xr:uid="{00000000-0005-0000-0000-000007110000}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1388" xr:uid="{00000000-0005-0000-0000-000008110000}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1389" xr:uid="{00000000-0005-0000-0000-000009110000}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1390" xr:uid="{00000000-0005-0000-0000-00000A110000}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1391" xr:uid="{00000000-0005-0000-0000-00000B110000}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1392" xr:uid="{00000000-0005-0000-0000-00000C110000}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1393" xr:uid="{00000000-0005-0000-0000-00000D110000}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1394" xr:uid="{00000000-0005-0000-0000-00000E110000}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1395" xr:uid="{00000000-0005-0000-0000-00000F110000}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1396" xr:uid="{00000000-0005-0000-0000-000010110000}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1397" xr:uid="{00000000-0005-0000-0000-000011110000}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1398" xr:uid="{00000000-0005-0000-0000-000012110000}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1399" xr:uid="{00000000-0005-0000-0000-000013110000}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1400" xr:uid="{00000000-0005-0000-0000-000014110000}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1401" xr:uid="{00000000-0005-0000-0000-000015110000}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1402" xr:uid="{00000000-0005-0000-0000-000016110000}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1403" xr:uid="{00000000-0005-0000-0000-000017110000}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1404" xr:uid="{00000000-0005-0000-0000-000018110000}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1405" xr:uid="{00000000-0005-0000-0000-000019110000}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1406" xr:uid="{00000000-0005-0000-0000-00001A110000}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1407" xr:uid="{00000000-0005-0000-0000-00001B110000}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1408" xr:uid="{00000000-0005-0000-0000-00001C110000}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1409" xr:uid="{00000000-0005-0000-0000-00001D110000}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1410" xr:uid="{00000000-0005-0000-0000-00001E110000}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1411" xr:uid="{00000000-0005-0000-0000-00001F110000}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1412" xr:uid="{00000000-0005-0000-0000-000020110000}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1413" xr:uid="{00000000-0005-0000-0000-000021110000}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1414" xr:uid="{00000000-0005-0000-0000-000022110000}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1415" xr:uid="{00000000-0005-0000-0000-000023110000}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1416" xr:uid="{00000000-0005-0000-0000-000024110000}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1417" xr:uid="{00000000-0005-0000-0000-000025110000}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1418" xr:uid="{00000000-0005-0000-0000-000026110000}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1419" xr:uid="{00000000-0005-0000-0000-000027110000}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1420" xr:uid="{00000000-0005-0000-0000-000028110000}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1421" xr:uid="{00000000-0005-0000-0000-000029110000}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1422" xr:uid="{00000000-0005-0000-0000-00002A110000}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1423" xr:uid="{00000000-0005-0000-0000-00002B110000}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1424" xr:uid="{00000000-0005-0000-0000-00002C110000}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1425" xr:uid="{00000000-0005-0000-0000-00002D110000}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1426" xr:uid="{00000000-0005-0000-0000-00002E110000}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1427" xr:uid="{00000000-0005-0000-0000-00002F110000}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1428" xr:uid="{00000000-0005-0000-0000-000030110000}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1429" xr:uid="{00000000-0005-0000-0000-000031110000}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1430" xr:uid="{00000000-0005-0000-0000-000032110000}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1431" xr:uid="{00000000-0005-0000-0000-000033110000}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1432" xr:uid="{00000000-0005-0000-0000-000034110000}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1433" xr:uid="{00000000-0005-0000-0000-000035110000}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1434" xr:uid="{00000000-0005-0000-0000-000036110000}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1435" xr:uid="{00000000-0005-0000-0000-000037110000}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1436" xr:uid="{00000000-0005-0000-0000-000038110000}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1437" xr:uid="{00000000-0005-0000-0000-000039110000}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1438" xr:uid="{00000000-0005-0000-0000-00003A110000}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1439" xr:uid="{00000000-0005-0000-0000-00003B110000}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1440" xr:uid="{00000000-0005-0000-0000-00003C110000}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1441" xr:uid="{00000000-0005-0000-0000-00003D110000}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1442" xr:uid="{00000000-0005-0000-0000-00003E110000}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1443" xr:uid="{00000000-0005-0000-0000-00003F110000}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1444" xr:uid="{00000000-0005-0000-0000-000040110000}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1445" xr:uid="{00000000-0005-0000-0000-000041110000}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1446" xr:uid="{00000000-0005-0000-0000-000042110000}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1447" xr:uid="{00000000-0005-0000-0000-000043110000}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1448" xr:uid="{00000000-0005-0000-0000-000044110000}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1449" xr:uid="{00000000-0005-0000-0000-000045110000}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1450" xr:uid="{00000000-0005-0000-0000-000046110000}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1744" xr:uid="{00000000-0005-0000-0000-000047110000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1451" xr:uid="{00000000-0005-0000-0000-000048110000}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1452" xr:uid="{00000000-0005-0000-0000-000049110000}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1453" xr:uid="{00000000-0005-0000-0000-00004A110000}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1454" xr:uid="{00000000-0005-0000-0000-00004B110000}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1455" xr:uid="{00000000-0005-0000-0000-00004C110000}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1456" xr:uid="{00000000-0005-0000-0000-00004D110000}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1457" xr:uid="{00000000-0005-0000-0000-00004E110000}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1458" xr:uid="{00000000-0005-0000-0000-00004F110000}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1459" xr:uid="{00000000-0005-0000-0000-000050110000}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1460" xr:uid="{00000000-0005-0000-0000-000051110000}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1461" xr:uid="{00000000-0005-0000-0000-000052110000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1462" xr:uid="{00000000-0005-0000-0000-000053110000}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1463" xr:uid="{00000000-0005-0000-0000-000054110000}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1464" xr:uid="{00000000-0005-0000-0000-000055110000}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1465" xr:uid="{00000000-0005-0000-0000-000056110000}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1466" xr:uid="{00000000-0005-0000-0000-000057110000}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1467" xr:uid="{00000000-0005-0000-0000-000058110000}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1468" xr:uid="{00000000-0005-0000-0000-000059110000}"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="1786" xr:uid="{00000000-0005-0000-0000-00005A110000}"/>
+    <cellStyle name="60% - Акцент6 2 27" xfId="1777" xr:uid="{00000000-0005-0000-0000-00005B110000}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1469" xr:uid="{00000000-0005-0000-0000-00005C110000}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1470" xr:uid="{00000000-0005-0000-0000-00005D110000}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1471" xr:uid="{00000000-0005-0000-0000-00005E110000}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1472" xr:uid="{00000000-0005-0000-0000-00005F110000}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1473" xr:uid="{00000000-0005-0000-0000-000060110000}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1474" xr:uid="{00000000-0005-0000-0000-000061110000}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1475" xr:uid="{00000000-0005-0000-0000-000062110000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1476" xr:uid="{00000000-0005-0000-0000-000063110000}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1477" xr:uid="{00000000-0005-0000-0000-000064110000}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1478" xr:uid="{00000000-0005-0000-0000-000065110000}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1479" xr:uid="{00000000-0005-0000-0000-000066110000}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1480" xr:uid="{00000000-0005-0000-0000-000067110000}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1481" xr:uid="{00000000-0005-0000-0000-000068110000}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1482" xr:uid="{00000000-0005-0000-0000-000069110000}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1483" xr:uid="{00000000-0005-0000-0000-00006A110000}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1484" xr:uid="{00000000-0005-0000-0000-00006B110000}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1485" xr:uid="{00000000-0005-0000-0000-00006C110000}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1486" xr:uid="{00000000-0005-0000-0000-00006D110000}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1487" xr:uid="{00000000-0005-0000-0000-00006E110000}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1488" xr:uid="{00000000-0005-0000-0000-00006F110000}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1489" xr:uid="{00000000-0005-0000-0000-000070110000}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1490" xr:uid="{00000000-0005-0000-0000-000071110000}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1491" xr:uid="{00000000-0005-0000-0000-000072110000}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1492" xr:uid="{00000000-0005-0000-0000-000073110000}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1493" xr:uid="{00000000-0005-0000-0000-000074110000}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1494" xr:uid="{00000000-0005-0000-0000-000075110000}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1495" xr:uid="{00000000-0005-0000-0000-000076110000}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1496" xr:uid="{00000000-0005-0000-0000-000077110000}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1497" xr:uid="{00000000-0005-0000-0000-000078110000}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1498" xr:uid="{00000000-0005-0000-0000-000079110000}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1499" xr:uid="{00000000-0005-0000-0000-00007A110000}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1500" xr:uid="{00000000-0005-0000-0000-00007B110000}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1501" xr:uid="{00000000-0005-0000-0000-00007C110000}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1502" xr:uid="{00000000-0005-0000-0000-00007D110000}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1503" xr:uid="{00000000-0005-0000-0000-00007E110000}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1504" xr:uid="{00000000-0005-0000-0000-00007F110000}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1505" xr:uid="{00000000-0005-0000-0000-000080110000}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1506" xr:uid="{00000000-0005-0000-0000-000081110000}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1507" xr:uid="{00000000-0005-0000-0000-000082110000}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1508" xr:uid="{00000000-0005-0000-0000-000083110000}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1509" xr:uid="{00000000-0005-0000-0000-000084110000}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1510" xr:uid="{00000000-0005-0000-0000-000085110000}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1511" xr:uid="{00000000-0005-0000-0000-000086110000}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1512" xr:uid="{00000000-0005-0000-0000-000087110000}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1513" xr:uid="{00000000-0005-0000-0000-000088110000}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1514" xr:uid="{00000000-0005-0000-0000-000089110000}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1515" xr:uid="{00000000-0005-0000-0000-00008A110000}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1516" xr:uid="{00000000-0005-0000-0000-00008B110000}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1517" xr:uid="{00000000-0005-0000-0000-00008C110000}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1518" xr:uid="{00000000-0005-0000-0000-00008D110000}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1519" xr:uid="{00000000-0005-0000-0000-00008E110000}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1520" xr:uid="{00000000-0005-0000-0000-00008F110000}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1521" xr:uid="{00000000-0005-0000-0000-000090110000}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1522" xr:uid="{00000000-0005-0000-0000-000091110000}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1523" xr:uid="{00000000-0005-0000-0000-000092110000}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1524" xr:uid="{00000000-0005-0000-0000-000093110000}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1525" xr:uid="{00000000-0005-0000-0000-000094110000}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1526" xr:uid="{00000000-0005-0000-0000-000095110000}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1527" xr:uid="{00000000-0005-0000-0000-000096110000}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1528" xr:uid="{00000000-0005-0000-0000-000097110000}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1529" xr:uid="{00000000-0005-0000-0000-000098110000}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1530" xr:uid="{00000000-0005-0000-0000-000099110000}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1531" xr:uid="{00000000-0005-0000-0000-00009A110000}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1532" xr:uid="{00000000-0005-0000-0000-00009B110000}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1533" xr:uid="{00000000-0005-0000-0000-00009C110000}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1534" xr:uid="{00000000-0005-0000-0000-00009D110000}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1535" xr:uid="{00000000-0005-0000-0000-00009E110000}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1536" xr:uid="{00000000-0005-0000-0000-00009F110000}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1537" xr:uid="{00000000-0005-0000-0000-0000A0110000}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1538" xr:uid="{00000000-0005-0000-0000-0000A1110000}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1539" xr:uid="{00000000-0005-0000-0000-0000A2110000}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1540" xr:uid="{00000000-0005-0000-0000-0000A3110000}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1541" xr:uid="{00000000-0005-0000-0000-0000A4110000}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1542" xr:uid="{00000000-0005-0000-0000-0000A5110000}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1543" xr:uid="{00000000-0005-0000-0000-0000A6110000}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1544" xr:uid="{00000000-0005-0000-0000-0000A7110000}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1545" xr:uid="{00000000-0005-0000-0000-0000A8110000}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1546" xr:uid="{00000000-0005-0000-0000-0000A9110000}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1547" xr:uid="{00000000-0005-0000-0000-0000AA110000}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1548" xr:uid="{00000000-0005-0000-0000-0000AB110000}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1549" xr:uid="{00000000-0005-0000-0000-0000AC110000}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1550" xr:uid="{00000000-0005-0000-0000-0000AD110000}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1551" xr:uid="{00000000-0005-0000-0000-0000AE110000}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1552" xr:uid="{00000000-0005-0000-0000-0000AF110000}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1553" xr:uid="{00000000-0005-0000-0000-0000B0110000}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1554" xr:uid="{00000000-0005-0000-0000-0000B1110000}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1555" xr:uid="{00000000-0005-0000-0000-0000B2110000}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1556" xr:uid="{00000000-0005-0000-0000-0000B3110000}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1557" xr:uid="{00000000-0005-0000-0000-0000B4110000}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1558" xr:uid="{00000000-0005-0000-0000-0000B5110000}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1559" xr:uid="{00000000-0005-0000-0000-0000B6110000}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1560" xr:uid="{00000000-0005-0000-0000-0000B7110000}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1561" xr:uid="{00000000-0005-0000-0000-0000B8110000}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1562" xr:uid="{00000000-0005-0000-0000-0000B9110000}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1563" xr:uid="{00000000-0005-0000-0000-0000BA110000}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1564" xr:uid="{00000000-0005-0000-0000-0000BB110000}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1565" xr:uid="{00000000-0005-0000-0000-0000BC110000}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1566" xr:uid="{00000000-0005-0000-0000-0000BD110000}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1567" xr:uid="{00000000-0005-0000-0000-0000BE110000}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1568" xr:uid="{00000000-0005-0000-0000-0000BF110000}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1569" xr:uid="{00000000-0005-0000-0000-0000C0110000}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1570" xr:uid="{00000000-0005-0000-0000-0000C1110000}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1571" xr:uid="{00000000-0005-0000-0000-0000C2110000}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1572" xr:uid="{00000000-0005-0000-0000-0000C3110000}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1573" xr:uid="{00000000-0005-0000-0000-0000C4110000}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1574" xr:uid="{00000000-0005-0000-0000-0000C5110000}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1575" xr:uid="{00000000-0005-0000-0000-0000C6110000}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1576" xr:uid="{00000000-0005-0000-0000-0000C7110000}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1577" xr:uid="{00000000-0005-0000-0000-0000C8110000}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1578" xr:uid="{00000000-0005-0000-0000-0000C9110000}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1579" xr:uid="{00000000-0005-0000-0000-0000CA110000}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1580" xr:uid="{00000000-0005-0000-0000-0000CB110000}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1581" xr:uid="{00000000-0005-0000-0000-0000CC110000}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1582" xr:uid="{00000000-0005-0000-0000-0000CD110000}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1583" xr:uid="{00000000-0005-0000-0000-0000CE110000}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1584" xr:uid="{00000000-0005-0000-0000-0000CF110000}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1585" xr:uid="{00000000-0005-0000-0000-0000D0110000}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1586" xr:uid="{00000000-0005-0000-0000-0000D1110000}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1587" xr:uid="{00000000-0005-0000-0000-0000D2110000}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1588" xr:uid="{00000000-0005-0000-0000-0000D3110000}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1589" xr:uid="{00000000-0005-0000-0000-0000D4110000}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1590" xr:uid="{00000000-0005-0000-0000-0000D5110000}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1591" xr:uid="{00000000-0005-0000-0000-0000D6110000}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1592" xr:uid="{00000000-0005-0000-0000-0000D7110000}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1593" xr:uid="{00000000-0005-0000-0000-0000D8110000}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1594" xr:uid="{00000000-0005-0000-0000-0000D9110000}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1595" xr:uid="{00000000-0005-0000-0000-0000DA110000}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1596" xr:uid="{00000000-0005-0000-0000-0000DB110000}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1597" xr:uid="{00000000-0005-0000-0000-0000DC110000}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1598" xr:uid="{00000000-0005-0000-0000-0000DD110000}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1599" xr:uid="{00000000-0005-0000-0000-0000DE110000}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1600" xr:uid="{00000000-0005-0000-0000-0000DF110000}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1601" xr:uid="{00000000-0005-0000-0000-0000E0110000}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1602" xr:uid="{00000000-0005-0000-0000-0000E1110000}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1603" xr:uid="{00000000-0005-0000-0000-0000E2110000}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1604" xr:uid="{00000000-0005-0000-0000-0000E3110000}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1605" xr:uid="{00000000-0005-0000-0000-0000E4110000}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1606" xr:uid="{00000000-0005-0000-0000-0000E5110000}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1607" xr:uid="{00000000-0005-0000-0000-0000E6110000}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1608" xr:uid="{00000000-0005-0000-0000-0000E7110000}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1609" xr:uid="{00000000-0005-0000-0000-0000E8110000}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1610" xr:uid="{00000000-0005-0000-0000-0000E9110000}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1611" xr:uid="{00000000-0005-0000-0000-0000EA110000}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1612" xr:uid="{00000000-0005-0000-0000-0000EB110000}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1613" xr:uid="{00000000-0005-0000-0000-0000EC110000}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1614" xr:uid="{00000000-0005-0000-0000-0000ED110000}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1615" xr:uid="{00000000-0005-0000-0000-0000EE110000}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1616" xr:uid="{00000000-0005-0000-0000-0000EF110000}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1617" xr:uid="{00000000-0005-0000-0000-0000F0110000}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1618" xr:uid="{00000000-0005-0000-0000-0000F1110000}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1619" xr:uid="{00000000-0005-0000-0000-0000F2110000}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1620" xr:uid="{00000000-0005-0000-0000-0000F3110000}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1621" xr:uid="{00000000-0005-0000-0000-0000F4110000}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1622" xr:uid="{00000000-0005-0000-0000-0000F5110000}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1623" xr:uid="{00000000-0005-0000-0000-0000F6110000}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1624" xr:uid="{00000000-0005-0000-0000-0000F7110000}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1625" xr:uid="{00000000-0005-0000-0000-0000F8110000}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1626" xr:uid="{00000000-0005-0000-0000-0000F9110000}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1627" xr:uid="{00000000-0005-0000-0000-0000FA110000}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1628" xr:uid="{00000000-0005-0000-0000-0000FB110000}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1629" xr:uid="{00000000-0005-0000-0000-0000FC110000}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1630" xr:uid="{00000000-0005-0000-0000-0000FD110000}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1631" xr:uid="{00000000-0005-0000-0000-0000FE110000}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1632" xr:uid="{00000000-0005-0000-0000-0000FF110000}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1633" xr:uid="{00000000-0005-0000-0000-000000120000}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1634" xr:uid="{00000000-0005-0000-0000-000001120000}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1635" xr:uid="{00000000-0005-0000-0000-000002120000}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1636" xr:uid="{00000000-0005-0000-0000-000003120000}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1637" xr:uid="{00000000-0005-0000-0000-000004120000}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1638" xr:uid="{00000000-0005-0000-0000-000005120000}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1639" xr:uid="{00000000-0005-0000-0000-000006120000}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1640" xr:uid="{00000000-0005-0000-0000-000007120000}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1641" xr:uid="{00000000-0005-0000-0000-000008120000}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1642" xr:uid="{00000000-0005-0000-0000-000009120000}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1643" xr:uid="{00000000-0005-0000-0000-00000A120000}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1644" xr:uid="{00000000-0005-0000-0000-00000B120000}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1645" xr:uid="{00000000-0005-0000-0000-00000C120000}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1646" xr:uid="{00000000-0005-0000-0000-00000D120000}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1647" xr:uid="{00000000-0005-0000-0000-00000E120000}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1648" xr:uid="{00000000-0005-0000-0000-00000F120000}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1649" xr:uid="{00000000-0005-0000-0000-000010120000}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1650" xr:uid="{00000000-0005-0000-0000-000011120000}"/>
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
-    <cellStyle name="Акцент1 2" xfId="1745" xr:uid="{68E15D28-A0D3-4295-BBA1-E163DDB846FB}"/>
+    <cellStyle name="Акцент1 2" xfId="1745" xr:uid="{00000000-0005-0000-0000-000013120000}"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
-    <cellStyle name="Акцент2 2" xfId="1746" xr:uid="{F133D408-3E58-460F-9785-B23DCA18B493}"/>
+    <cellStyle name="Акцент2 2" xfId="1746" xr:uid="{00000000-0005-0000-0000-000015120000}"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
-    <cellStyle name="Акцент3 2" xfId="1747" xr:uid="{775528A9-ACCC-4D40-9E86-C663B6CE521A}"/>
+    <cellStyle name="Акцент3 2" xfId="1747" xr:uid="{00000000-0005-0000-0000-000017120000}"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
-    <cellStyle name="Акцент4 2" xfId="1748" xr:uid="{AE26B78F-6292-4CBF-B68C-1CA0182D2CC8}"/>
+    <cellStyle name="Акцент4 2" xfId="1748" xr:uid="{00000000-0005-0000-0000-000019120000}"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
-    <cellStyle name="Акцент5 2" xfId="1749" xr:uid="{8C220FF6-8562-4395-A43F-DC024D58FA8B}"/>
+    <cellStyle name="Акцент5 2" xfId="1749" xr:uid="{00000000-0005-0000-0000-00001B120000}"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="Акцент6 2" xfId="1750" xr:uid="{B66DC006-2431-47A2-9740-CD948544F8E9}"/>
+    <cellStyle name="Акцент6 2" xfId="1750" xr:uid="{00000000-0005-0000-0000-00001D120000}"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="Ввод  2" xfId="1751" xr:uid="{59169BB1-B229-4238-89AB-FEA73245CE43}"/>
+    <cellStyle name="Ввод  2" xfId="1751" xr:uid="{00000000-0005-0000-0000-00001F120000}"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="Вывод 2" xfId="1752" xr:uid="{8FC1D24A-455D-4199-B558-585BC2A6E6B7}"/>
+    <cellStyle name="Вывод 2" xfId="1752" xr:uid="{00000000-0005-0000-0000-000021120000}"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="Вычисление 2" xfId="1753" xr:uid="{840CA66E-77E1-4A66-8066-5240775F153B}"/>
+    <cellStyle name="Вычисление 2" xfId="1753" xr:uid="{00000000-0005-0000-0000-000023120000}"/>
     <cellStyle name="Гиперссылка" xfId="23" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="38" xr:uid="{929843C7-90F1-486E-989D-A16F2E79086C}"/>
-[...8 lines deleted...]
-    <cellStyle name="Гиперссылка 4" xfId="28" xr:uid="{E6EA8EB5-0135-42A9-9235-87FC2662163B}"/>
+    <cellStyle name="Гиперссылка 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000025120000}"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1766" xr:uid="{00000000-0005-0000-0000-000026120000}"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="1787" xr:uid="{00000000-0005-0000-0000-000027120000}"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="1651" xr:uid="{00000000-0005-0000-0000-000028120000}"/>
+    <cellStyle name="Гиперссылка 2 3 2" xfId="2796" xr:uid="{00000000-0005-0000-0000-000029120000}"/>
+    <cellStyle name="Гиперссылка 3" xfId="46" xr:uid="{00000000-0005-0000-0000-00002A120000}"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="1765" xr:uid="{00000000-0005-0000-0000-00002B120000}"/>
+    <cellStyle name="Гиперссылка 3 2 2" xfId="2797" xr:uid="{00000000-0005-0000-0000-00002C120000}"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="1791" xr:uid="{00000000-0005-0000-0000-00002D120000}"/>
+    <cellStyle name="Гиперссылка 4" xfId="28" xr:uid="{00000000-0005-0000-0000-00002E120000}"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
-    <cellStyle name="Заголовок 1 2" xfId="1754" xr:uid="{7F72C855-CD35-4735-AD94-EA32FB533256}"/>
+    <cellStyle name="Заголовок 1 2" xfId="1754" xr:uid="{00000000-0005-0000-0000-000030120000}"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Заголовок 2 2" xfId="1755" xr:uid="{54EC3C54-D224-43EA-AE4F-2F8972446B20}"/>
+    <cellStyle name="Заголовок 2 2" xfId="1755" xr:uid="{00000000-0005-0000-0000-000032120000}"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
-    <cellStyle name="Заголовок 3 2" xfId="1756" xr:uid="{219F1145-0B1C-4592-8519-34AB69BA4C84}"/>
+    <cellStyle name="Заголовок 3 2" xfId="1756" xr:uid="{00000000-0005-0000-0000-000034120000}"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="Заголовок 4 2" xfId="1757" xr:uid="{6F42FDB0-70F6-4C27-BE3B-33FBC16E8FCD}"/>
+    <cellStyle name="Заголовок 4 2" xfId="1757" xr:uid="{00000000-0005-0000-0000-000036120000}"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="Итог 2" xfId="1758" xr:uid="{E5A7EE45-D917-4717-AD4B-135C3F20740D}"/>
+    <cellStyle name="Итог 2" xfId="1758" xr:uid="{00000000-0005-0000-0000-000038120000}"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Контрольная ячейка 2" xfId="1759" xr:uid="{288927AE-1D1C-4987-BD07-EF188567CF83}"/>
-[...3 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="33" xr:uid="{525DE505-7373-45A2-BF36-07FA2D15A355}"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1759" xr:uid="{00000000-0005-0000-0000-00003A120000}"/>
+    <cellStyle name="Название 2" xfId="32" xr:uid="{00000000-0005-0000-0000-00003B120000}"/>
+    <cellStyle name="Название 2 2" xfId="1733" xr:uid="{00000000-0005-0000-0000-00003C120000}"/>
+    <cellStyle name="Название 2 3" xfId="45" xr:uid="{00000000-0005-0000-0000-00003D120000}"/>
+    <cellStyle name="Нейтральный 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00003E120000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...40 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="26" xr:uid="{BFFB8728-8EFB-4BCB-9BC9-5801E24D13D8}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000040120000}"/>
+    <cellStyle name="Обычный 2 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000041120000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1652" xr:uid="{00000000-0005-0000-0000-000042120000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="44" xr:uid="{00000000-0005-0000-0000-000043120000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1790" xr:uid="{00000000-0005-0000-0000-000044120000}"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="3810" xr:uid="{00000000-0005-0000-0000-000045120000}"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2803" xr:uid="{00000000-0005-0000-0000-000046120000}"/>
+    <cellStyle name="Обычный 2 3" xfId="35" xr:uid="{00000000-0005-0000-0000-000047120000}"/>
+    <cellStyle name="Обычный 2 4" xfId="22" xr:uid="{00000000-0005-0000-0000-000048120000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000049120000}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="1767" xr:uid="{00000000-0005-0000-0000-00004A120000}"/>
+    <cellStyle name="Обычный 2 4 4" xfId="1769" xr:uid="{00000000-0005-0000-0000-00004B120000}"/>
+    <cellStyle name="Обычный 2 4 5" xfId="31" xr:uid="{00000000-0005-0000-0000-00004C120000}"/>
+    <cellStyle name="Обычный 2 5" xfId="39" xr:uid="{00000000-0005-0000-0000-00004D120000}"/>
+    <cellStyle name="Обычный 2 6" xfId="30" xr:uid="{00000000-0005-0000-0000-00004E120000}"/>
+    <cellStyle name="Обычный 3" xfId="25" xr:uid="{00000000-0005-0000-0000-00004F120000}"/>
+    <cellStyle name="Обычный 3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000050120000}"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1734" xr:uid="{00000000-0005-0000-0000-000051120000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1732" xr:uid="{00000000-0005-0000-0000-000052120000}"/>
+    <cellStyle name="Обычный 3 4" xfId="1778" xr:uid="{00000000-0005-0000-0000-000053120000}"/>
+    <cellStyle name="Обычный 3 5" xfId="40" xr:uid="{00000000-0005-0000-0000-000054120000}"/>
+    <cellStyle name="Обычный 4" xfId="36" xr:uid="{00000000-0005-0000-0000-000055120000}"/>
+    <cellStyle name="Обычный 4 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000056120000}"/>
+    <cellStyle name="Обычный 5" xfId="29" xr:uid="{00000000-0005-0000-0000-000057120000}"/>
+    <cellStyle name="Обычный 5 2" xfId="1768" xr:uid="{00000000-0005-0000-0000-000058120000}"/>
+    <cellStyle name="Обычный 5 2 2" xfId="2798" xr:uid="{00000000-0005-0000-0000-000059120000}"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="4815" xr:uid="{00000000-0005-0000-0000-00005A120000}"/>
+    <cellStyle name="Обычный 5 2 3" xfId="3808" xr:uid="{00000000-0005-0000-0000-00005B120000}"/>
+    <cellStyle name="Обычный 5 3" xfId="48" xr:uid="{00000000-0005-0000-0000-00005C120000}"/>
+    <cellStyle name="Обычный 5 3 2" xfId="2805" xr:uid="{00000000-0005-0000-0000-00005D120000}"/>
+    <cellStyle name="Обычный 5 4" xfId="1793" xr:uid="{00000000-0005-0000-0000-00005E120000}"/>
+    <cellStyle name="Обычный 5 4 2" xfId="3812" xr:uid="{00000000-0005-0000-0000-00005F120000}"/>
+    <cellStyle name="Обычный 5 5" xfId="2800" xr:uid="{00000000-0005-0000-0000-000060120000}"/>
+    <cellStyle name="Обычный 6" xfId="43" xr:uid="{00000000-0005-0000-0000-000061120000}"/>
+    <cellStyle name="Обычный 6 2" xfId="1789" xr:uid="{00000000-0005-0000-0000-000062120000}"/>
+    <cellStyle name="Обычный 6 2 2" xfId="3809" xr:uid="{00000000-0005-0000-0000-000063120000}"/>
+    <cellStyle name="Обычный 6 3" xfId="2802" xr:uid="{00000000-0005-0000-0000-000064120000}"/>
+    <cellStyle name="Обычный 7" xfId="42" xr:uid="{00000000-0005-0000-0000-000065120000}"/>
+    <cellStyle name="Обычный 7 2" xfId="2801" xr:uid="{00000000-0005-0000-0000-000066120000}"/>
+    <cellStyle name="Обычный 8" xfId="1788" xr:uid="{00000000-0005-0000-0000-000067120000}"/>
+    <cellStyle name="Обычный 8 2" xfId="2799" xr:uid="{00000000-0005-0000-0000-000068120000}"/>
+    <cellStyle name="Обычный 9" xfId="26" xr:uid="{00000000-0005-0000-0000-000069120000}"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
-    <cellStyle name="Плохой 2" xfId="1760" xr:uid="{7FE9D4A0-5A02-417F-9270-B5F7118D9BD2}"/>
+    <cellStyle name="Плохой 2" xfId="1760" xr:uid="{00000000-0005-0000-0000-00006B120000}"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Пояснение 2" xfId="1761" xr:uid="{88C498F7-1960-4FBD-A832-76B0350E5514}"/>
-[...91 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1731" xr:uid="{35229BF4-3F54-4E8A-BFDB-AEF06B0145C1}"/>
+    <cellStyle name="Пояснение 2" xfId="1761" xr:uid="{00000000-0005-0000-0000-00006D120000}"/>
+    <cellStyle name="Примечание 2" xfId="34" xr:uid="{00000000-0005-0000-0000-00006E120000}"/>
+    <cellStyle name="Примечание 2 10" xfId="1653" xr:uid="{00000000-0005-0000-0000-00006F120000}"/>
+    <cellStyle name="Примечание 2 11" xfId="47" xr:uid="{00000000-0005-0000-0000-000070120000}"/>
+    <cellStyle name="Примечание 2 11 2" xfId="1792" xr:uid="{00000000-0005-0000-0000-000071120000}"/>
+    <cellStyle name="Примечание 2 11 2 2" xfId="3811" xr:uid="{00000000-0005-0000-0000-000072120000}"/>
+    <cellStyle name="Примечание 2 11 3" xfId="2804" xr:uid="{00000000-0005-0000-0000-000073120000}"/>
+    <cellStyle name="Примечание 2 2" xfId="1654" xr:uid="{00000000-0005-0000-0000-000074120000}"/>
+    <cellStyle name="Примечание 2 3" xfId="1655" xr:uid="{00000000-0005-0000-0000-000075120000}"/>
+    <cellStyle name="Примечание 2 4" xfId="1656" xr:uid="{00000000-0005-0000-0000-000076120000}"/>
+    <cellStyle name="Примечание 2 5" xfId="1657" xr:uid="{00000000-0005-0000-0000-000077120000}"/>
+    <cellStyle name="Примечание 2 6" xfId="1658" xr:uid="{00000000-0005-0000-0000-000078120000}"/>
+    <cellStyle name="Примечание 2 7" xfId="1659" xr:uid="{00000000-0005-0000-0000-000079120000}"/>
+    <cellStyle name="Примечание 2 8" xfId="1660" xr:uid="{00000000-0005-0000-0000-00007A120000}"/>
+    <cellStyle name="Примечание 2 9" xfId="1661" xr:uid="{00000000-0005-0000-0000-00007B120000}"/>
+    <cellStyle name="Примечание 3" xfId="49" xr:uid="{00000000-0005-0000-0000-00007C120000}"/>
+    <cellStyle name="Примечание 3 10" xfId="1663" xr:uid="{00000000-0005-0000-0000-00007D120000}"/>
+    <cellStyle name="Примечание 3 11" xfId="1664" xr:uid="{00000000-0005-0000-0000-00007E120000}"/>
+    <cellStyle name="Примечание 3 12" xfId="1665" xr:uid="{00000000-0005-0000-0000-00007F120000}"/>
+    <cellStyle name="Примечание 3 13" xfId="1666" xr:uid="{00000000-0005-0000-0000-000080120000}"/>
+    <cellStyle name="Примечание 3 14" xfId="1667" xr:uid="{00000000-0005-0000-0000-000081120000}"/>
+    <cellStyle name="Примечание 3 15" xfId="1668" xr:uid="{00000000-0005-0000-0000-000082120000}"/>
+    <cellStyle name="Примечание 3 16" xfId="1669" xr:uid="{00000000-0005-0000-0000-000083120000}"/>
+    <cellStyle name="Примечание 3 17" xfId="1670" xr:uid="{00000000-0005-0000-0000-000084120000}"/>
+    <cellStyle name="Примечание 3 18" xfId="1671" xr:uid="{00000000-0005-0000-0000-000085120000}"/>
+    <cellStyle name="Примечание 3 19" xfId="1672" xr:uid="{00000000-0005-0000-0000-000086120000}"/>
+    <cellStyle name="Примечание 3 2" xfId="1673" xr:uid="{00000000-0005-0000-0000-000087120000}"/>
+    <cellStyle name="Примечание 3 20" xfId="1674" xr:uid="{00000000-0005-0000-0000-000088120000}"/>
+    <cellStyle name="Примечание 3 21" xfId="1675" xr:uid="{00000000-0005-0000-0000-000089120000}"/>
+    <cellStyle name="Примечание 3 22" xfId="1676" xr:uid="{00000000-0005-0000-0000-00008A120000}"/>
+    <cellStyle name="Примечание 3 23" xfId="1677" xr:uid="{00000000-0005-0000-0000-00008B120000}"/>
+    <cellStyle name="Примечание 3 24" xfId="1678" xr:uid="{00000000-0005-0000-0000-00008C120000}"/>
+    <cellStyle name="Примечание 3 25" xfId="1679" xr:uid="{00000000-0005-0000-0000-00008D120000}"/>
+    <cellStyle name="Примечание 3 26" xfId="1680" xr:uid="{00000000-0005-0000-0000-00008E120000}"/>
+    <cellStyle name="Примечание 3 27" xfId="1681" xr:uid="{00000000-0005-0000-0000-00008F120000}"/>
+    <cellStyle name="Примечание 3 28" xfId="1682" xr:uid="{00000000-0005-0000-0000-000090120000}"/>
+    <cellStyle name="Примечание 3 29" xfId="1683" xr:uid="{00000000-0005-0000-0000-000091120000}"/>
+    <cellStyle name="Примечание 3 3" xfId="1684" xr:uid="{00000000-0005-0000-0000-000092120000}"/>
+    <cellStyle name="Примечание 3 30" xfId="1685" xr:uid="{00000000-0005-0000-0000-000093120000}"/>
+    <cellStyle name="Примечание 3 31" xfId="1686" xr:uid="{00000000-0005-0000-0000-000094120000}"/>
+    <cellStyle name="Примечание 3 32" xfId="1687" xr:uid="{00000000-0005-0000-0000-000095120000}"/>
+    <cellStyle name="Примечание 3 33" xfId="1688" xr:uid="{00000000-0005-0000-0000-000096120000}"/>
+    <cellStyle name="Примечание 3 34" xfId="1689" xr:uid="{00000000-0005-0000-0000-000097120000}"/>
+    <cellStyle name="Примечание 3 35" xfId="1690" xr:uid="{00000000-0005-0000-0000-000098120000}"/>
+    <cellStyle name="Примечание 3 36" xfId="1662" xr:uid="{00000000-0005-0000-0000-000099120000}"/>
+    <cellStyle name="Примечание 3 37" xfId="1794" xr:uid="{00000000-0005-0000-0000-00009A120000}"/>
+    <cellStyle name="Примечание 3 37 2" xfId="3813" xr:uid="{00000000-0005-0000-0000-00009B120000}"/>
+    <cellStyle name="Примечание 3 38" xfId="2806" xr:uid="{00000000-0005-0000-0000-00009C120000}"/>
+    <cellStyle name="Примечание 3 4" xfId="1691" xr:uid="{00000000-0005-0000-0000-00009D120000}"/>
+    <cellStyle name="Примечание 3 5" xfId="1692" xr:uid="{00000000-0005-0000-0000-00009E120000}"/>
+    <cellStyle name="Примечание 3 6" xfId="1693" xr:uid="{00000000-0005-0000-0000-00009F120000}"/>
+    <cellStyle name="Примечание 3 7" xfId="1694" xr:uid="{00000000-0005-0000-0000-0000A0120000}"/>
+    <cellStyle name="Примечание 3 8" xfId="1695" xr:uid="{00000000-0005-0000-0000-0000A1120000}"/>
+    <cellStyle name="Примечание 3 9" xfId="1696" xr:uid="{00000000-0005-0000-0000-0000A2120000}"/>
+    <cellStyle name="Примечание 4" xfId="50" xr:uid="{00000000-0005-0000-0000-0000A3120000}"/>
+    <cellStyle name="Примечание 4 10" xfId="1698" xr:uid="{00000000-0005-0000-0000-0000A4120000}"/>
+    <cellStyle name="Примечание 4 11" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000A5120000}"/>
+    <cellStyle name="Примечание 4 12" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A6120000}"/>
+    <cellStyle name="Примечание 4 13" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A7120000}"/>
+    <cellStyle name="Примечание 4 14" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A8120000}"/>
+    <cellStyle name="Примечание 4 15" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A9120000}"/>
+    <cellStyle name="Примечание 4 16" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000AA120000}"/>
+    <cellStyle name="Примечание 4 17" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000AB120000}"/>
+    <cellStyle name="Примечание 4 18" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000AC120000}"/>
+    <cellStyle name="Примечание 4 19" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000AD120000}"/>
+    <cellStyle name="Примечание 4 2" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000AE120000}"/>
+    <cellStyle name="Примечание 4 20" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000AF120000}"/>
+    <cellStyle name="Примечание 4 21" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000B0120000}"/>
+    <cellStyle name="Примечание 4 22" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000B1120000}"/>
+    <cellStyle name="Примечание 4 23" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000B2120000}"/>
+    <cellStyle name="Примечание 4 24" xfId="1713" xr:uid="{00000000-0005-0000-0000-0000B3120000}"/>
+    <cellStyle name="Примечание 4 25" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000B4120000}"/>
+    <cellStyle name="Примечание 4 26" xfId="1715" xr:uid="{00000000-0005-0000-0000-0000B5120000}"/>
+    <cellStyle name="Примечание 4 27" xfId="1716" xr:uid="{00000000-0005-0000-0000-0000B6120000}"/>
+    <cellStyle name="Примечание 4 28" xfId="1717" xr:uid="{00000000-0005-0000-0000-0000B7120000}"/>
+    <cellStyle name="Примечание 4 29" xfId="1718" xr:uid="{00000000-0005-0000-0000-0000B8120000}"/>
+    <cellStyle name="Примечание 4 3" xfId="1719" xr:uid="{00000000-0005-0000-0000-0000B9120000}"/>
+    <cellStyle name="Примечание 4 30" xfId="1720" xr:uid="{00000000-0005-0000-0000-0000BA120000}"/>
+    <cellStyle name="Примечание 4 31" xfId="1721" xr:uid="{00000000-0005-0000-0000-0000BB120000}"/>
+    <cellStyle name="Примечание 4 32" xfId="1722" xr:uid="{00000000-0005-0000-0000-0000BC120000}"/>
+    <cellStyle name="Примечание 4 33" xfId="1723" xr:uid="{00000000-0005-0000-0000-0000BD120000}"/>
+    <cellStyle name="Примечание 4 34" xfId="1724" xr:uid="{00000000-0005-0000-0000-0000BE120000}"/>
+    <cellStyle name="Примечание 4 35" xfId="1725" xr:uid="{00000000-0005-0000-0000-0000BF120000}"/>
+    <cellStyle name="Примечание 4 36" xfId="1697" xr:uid="{00000000-0005-0000-0000-0000C0120000}"/>
+    <cellStyle name="Примечание 4 37" xfId="1795" xr:uid="{00000000-0005-0000-0000-0000C1120000}"/>
+    <cellStyle name="Примечание 4 37 2" xfId="3814" xr:uid="{00000000-0005-0000-0000-0000C2120000}"/>
+    <cellStyle name="Примечание 4 38" xfId="2807" xr:uid="{00000000-0005-0000-0000-0000C3120000}"/>
+    <cellStyle name="Примечание 4 4" xfId="1726" xr:uid="{00000000-0005-0000-0000-0000C4120000}"/>
+    <cellStyle name="Примечание 4 5" xfId="1727" xr:uid="{00000000-0005-0000-0000-0000C5120000}"/>
+    <cellStyle name="Примечание 4 6" xfId="1728" xr:uid="{00000000-0005-0000-0000-0000C6120000}"/>
+    <cellStyle name="Примечание 4 7" xfId="1729" xr:uid="{00000000-0005-0000-0000-0000C7120000}"/>
+    <cellStyle name="Примечание 4 8" xfId="1730" xr:uid="{00000000-0005-0000-0000-0000C8120000}"/>
+    <cellStyle name="Примечание 4 9" xfId="1731" xr:uid="{00000000-0005-0000-0000-0000C9120000}"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="Связанная ячейка 2" xfId="1762" xr:uid="{6FFE887D-BD2E-4E40-B096-C8C1BF6AA98A}"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1762" xr:uid="{00000000-0005-0000-0000-0000CB120000}"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Текст предупреждения 2" xfId="1763" xr:uid="{361BA635-FCE5-43CD-8372-2FEC72F47CDD}"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1763" xr:uid="{00000000-0005-0000-0000-0000CD120000}"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="Хороший 2" xfId="1764" xr:uid="{03811140-55C7-446B-9C35-7D3A5A6DA475}"/>
+    <cellStyle name="Хороший 2" xfId="1764" xr:uid="{00000000-0005-0000-0000-0000CF120000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -11447,294 +11466,294 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDCA72D4-E893-4847-95AE-801402932AC6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="39" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="39" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...1 lines deleted...]
-      <c r="B1" s="55"/>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="48">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="50">
-        <v>612201</v>
+      <c r="B3" s="49" t="s">
+        <v>93</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" s="43" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B4" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39" x14ac:dyDescent="0.25">
+      <c r="A10" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="50" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...4 lines deleted...]
-        <v>48</v>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="49" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...4 lines deleted...]
-        <v>98</v>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>99</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...4 lines deleted...]
-        <v>74</v>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...4 lines deleted...]
-        <v>99</v>
+    <row r="14" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...4 lines deleted...]
-        <v>77</v>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="26.25">
-[...4 lines deleted...]
-        <v>100</v>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46272</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="39">
-[...4 lines deleted...]
-        <v>101</v>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="45">
+        <v>46300</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-[...4 lines deleted...]
-        <v>102</v>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>88</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...3 lines deleted...]
-      <c r="B12" s="53" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="46" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-[...3 lines deleted...]
-      <c r="B13" s="54" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="43" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="26.25">
-[...5 lines deleted...]
-      </c>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
     </row>
-    <row r="15" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
     </row>
-    <row r="16" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="47"/>
+      <c r="B24" s="47"/>
     </row>
-    <row r="17" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="47"/>
+      <c r="B25" s="47"/>
     </row>
-    <row r="18" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="47"/>
+      <c r="B26" s="47"/>
     </row>
-    <row r="19" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="47"/>
+      <c r="B27" s="47"/>
     </row>
-    <row r="20" spans="1:2">
-[...41 lines deleted...]
-      <c r="B28" s="49"/>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="47"/>
+      <c r="B28" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{FFB28B72-F14F-4DDD-9EC1-D04BDB5806DD}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{B73F8CE3-4AC5-42DE-9C4A-A8E173C880A8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500C0FAE-C22E-4A8E-8243-CB179CE100FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="39" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="39" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="39"/>
     <col min="257" max="257" width="4.42578125" style="39" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="39" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="39" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="39"/>
     <col min="513" max="513" width="4.42578125" style="39" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="39" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="39" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="39"/>
     <col min="769" max="769" width="4.42578125" style="39" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="39" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="39" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="39"/>
     <col min="1025" max="1025" width="4.42578125" style="39" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="39" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="39" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="39"/>
     <col min="1281" max="1281" width="4.42578125" style="39" customWidth="1"/>
     <col min="1282" max="1282" width="88.42578125" style="39" customWidth="1"/>
     <col min="1283" max="1283" width="37.85546875" style="39" customWidth="1"/>
     <col min="1284" max="1536" width="9.140625" style="39"/>
@@ -11950,237 +11969,237 @@
     <col min="14850" max="14850" width="88.42578125" style="39" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="39" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="39"/>
     <col min="15105" max="15105" width="4.42578125" style="39" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="39" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="39" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="39"/>
     <col min="15361" max="15361" width="4.42578125" style="39" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="39" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="39" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="39"/>
     <col min="15617" max="15617" width="4.42578125" style="39" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="39" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="39" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="39"/>
     <col min="15873" max="15873" width="4.42578125" style="39" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="39" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="39" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="39"/>
     <col min="16129" max="16129" width="4.42578125" style="39" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="39" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="39" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="38"/>
     </row>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="40" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="40" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="40" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="40" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="40"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5">
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="40"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="40"/>
     </row>
-    <row r="14" spans="2:2">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="60" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A3:AX221"/>
   <sheetViews>
-    <sheetView topLeftCell="AF1" workbookViewId="0">
-      <selection activeCell="AK9" sqref="AK9:AK44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T4" sqref="T4:AQ4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:50" ht="12.75">
+    <row r="3" spans="1:50" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
     </row>
-    <row r="4" spans="1:50" ht="15" customHeight="1">
+    <row r="4" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L4" s="31"/>
       <c r="M4" s="31"/>
       <c r="N4" s="31"/>
       <c r="O4" s="31"/>
       <c r="P4" s="31"/>
       <c r="Q4" s="31"/>
       <c r="R4" s="31"/>
       <c r="S4" s="31"/>
-      <c r="T4" s="56" t="s">
+      <c r="T4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="U4" s="56"/>
-[...21 lines deleted...]
-      <c r="AQ4" s="56"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="62"/>
+      <c r="AM4" s="62"/>
+      <c r="AN4" s="62"/>
+      <c r="AO4" s="62"/>
+      <c r="AP4" s="62"/>
+      <c r="AQ4" s="62"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="31"/>
       <c r="AT4" s="31"/>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="31"/>
       <c r="AX4" s="31"/>
     </row>
-    <row r="5" spans="1:50" s="4" customFormat="1" ht="11.25">
+    <row r="5" spans="1:50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C5" s="23"/>
       <c r="AE5" s="23"/>
       <c r="AQ5" s="23" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="60">
+    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="63"/>
+      <c r="B6" s="66">
         <v>2021</v>
       </c>
-      <c r="C6" s="61"/>
-[...10 lines deleted...]
-      <c r="N6" s="61">
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...4 lines deleted...]
-      <c r="T6" s="62">
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="68">
         <v>2025</v>
       </c>
-      <c r="U6" s="62"/>
-[...10 lines deleted...]
-      <c r="AF6" s="62">
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="68">
         <v>2026</v>
       </c>
-      <c r="AG6" s="62"/>
-[...9 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+      <c r="AL6" s="68"/>
+      <c r="AM6" s="68"/>
+      <c r="AN6" s="68"/>
+      <c r="AO6" s="68"/>
+      <c r="AP6" s="68"/>
+      <c r="AQ6" s="66"/>
     </row>
-    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="58"/>
+    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="64"/>
       <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="12" t="s">
@@ -12264,105 +12283,105 @@
       <c r="AJ7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="AK7" s="12" t="s">
         <v>42</v>
       </c>
       <c r="AL7" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AM7" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AN7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="AO7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AP7" s="12" t="s">
         <v>35</v>
       </c>
       <c r="AQ7" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="63" t="s">
+      <c r="T8" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="U8" s="63"/>
-[...11 lines deleted...]
-      <c r="AG8" s="63"/>
+      <c r="U8" s="69"/>
+      <c r="V8" s="69"/>
+      <c r="W8" s="69"/>
+      <c r="X8" s="69"/>
+      <c r="Y8" s="69"/>
+      <c r="Z8" s="69"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="69"/>
+      <c r="AC8" s="69"/>
+      <c r="AD8" s="69"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="69"/>
+      <c r="AG8" s="69"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
       <c r="AR8" s="32"/>
       <c r="AS8" s="32"/>
       <c r="AT8" s="32"/>
       <c r="AU8" s="32"/>
       <c r="AV8" s="32"/>
       <c r="AW8" s="32"/>
       <c r="AX8" s="32"/>
     </row>
-    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="4">
         <v>752</v>
       </c>
       <c r="O9" s="7">
         <v>620</v>
       </c>
       <c r="P9" s="4">
         <v>673</v>
       </c>
       <c r="Q9" s="7">
@@ -12406,52 +12425,56 @@
       </c>
       <c r="AD9" s="7">
         <v>656</v>
       </c>
       <c r="AE9" s="7">
         <v>799</v>
       </c>
       <c r="AF9" s="7">
         <v>625</v>
       </c>
       <c r="AG9" s="7">
         <v>588</v>
       </c>
       <c r="AH9" s="7">
         <v>722</v>
       </c>
       <c r="AI9" s="36">
         <v>699</v>
       </c>
       <c r="AJ9" s="36">
         <v>649</v>
       </c>
       <c r="AK9" s="36">
         <v>752</v>
       </c>
+      <c r="AL9" s="53">
+        <v>668</v>
+      </c>
+      <c r="AM9" s="53"/>
     </row>
-    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="4">
         <v>342</v>
       </c>
       <c r="O10" s="7">
         <v>264</v>
       </c>
       <c r="P10" s="4">
         <v>309</v>
       </c>
       <c r="Q10" s="7">
@@ -12495,52 +12518,56 @@
       </c>
       <c r="AD10" s="7">
         <v>277</v>
       </c>
       <c r="AE10" s="7">
         <v>363</v>
       </c>
       <c r="AF10" s="7">
         <v>292</v>
       </c>
       <c r="AG10" s="7">
         <v>253</v>
       </c>
       <c r="AH10" s="7">
         <v>339</v>
       </c>
       <c r="AI10" s="36">
         <v>324</v>
       </c>
       <c r="AJ10" s="36">
         <v>299</v>
       </c>
       <c r="AK10" s="36">
         <v>353</v>
       </c>
+      <c r="AL10" s="53">
+        <v>327</v>
+      </c>
+      <c r="AM10" s="53"/>
     </row>
-    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="4">
         <v>82</v>
       </c>
       <c r="O11" s="7">
         <v>65</v>
       </c>
       <c r="P11" s="4">
         <v>65</v>
       </c>
       <c r="Q11" s="7">
@@ -12584,52 +12611,56 @@
       </c>
       <c r="AD11" s="7">
         <v>65</v>
       </c>
       <c r="AE11" s="7">
         <v>87</v>
       </c>
       <c r="AF11" s="7">
         <v>61</v>
       </c>
       <c r="AG11" s="7">
         <v>51</v>
       </c>
       <c r="AH11" s="7">
         <v>58</v>
       </c>
       <c r="AI11" s="36">
         <v>79</v>
       </c>
       <c r="AJ11" s="36">
         <v>53</v>
       </c>
       <c r="AK11" s="36">
         <v>68</v>
       </c>
+      <c r="AL11" s="53">
+        <v>56</v>
+      </c>
+      <c r="AM11" s="53"/>
     </row>
-    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="15"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="4">
         <v>70</v>
       </c>
       <c r="O12" s="7">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>62</v>
       </c>
       <c r="Q12" s="7">
@@ -12673,52 +12704,56 @@
       </c>
       <c r="AD12" s="7">
         <v>66</v>
       </c>
       <c r="AE12" s="7">
         <v>71</v>
       </c>
       <c r="AF12" s="7">
         <v>61</v>
       </c>
       <c r="AG12" s="7">
         <v>59</v>
       </c>
       <c r="AH12" s="7">
         <v>82</v>
       </c>
       <c r="AI12" s="36">
         <v>68</v>
       </c>
       <c r="AJ12" s="36">
         <v>57</v>
       </c>
       <c r="AK12" s="36">
         <v>89</v>
       </c>
+      <c r="AL12" s="53">
+        <v>56</v>
+      </c>
+      <c r="AM12" s="53"/>
     </row>
-    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="15"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="4">
         <v>23</v>
       </c>
       <c r="O13" s="7">
         <v>22</v>
       </c>
       <c r="P13" s="4">
         <v>14</v>
       </c>
       <c r="Q13" s="7">
@@ -12762,52 +12797,56 @@
       </c>
       <c r="AD13" s="7">
         <v>18</v>
       </c>
       <c r="AE13" s="7">
         <v>22</v>
       </c>
       <c r="AF13" s="7">
         <v>15</v>
       </c>
       <c r="AG13" s="7">
         <v>18</v>
       </c>
       <c r="AH13" s="7">
         <v>15</v>
       </c>
       <c r="AI13" s="36">
         <v>15</v>
       </c>
       <c r="AJ13" s="36">
         <v>18</v>
       </c>
       <c r="AK13" s="36">
         <v>29</v>
       </c>
+      <c r="AL13" s="53">
+        <v>29</v>
+      </c>
+      <c r="AM13" s="53"/>
     </row>
-    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="15"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="4">
         <v>93</v>
       </c>
       <c r="O14" s="7">
         <v>73</v>
       </c>
       <c r="P14" s="4">
         <v>90</v>
       </c>
       <c r="Q14" s="7">
@@ -12851,52 +12890,56 @@
       </c>
       <c r="AD14" s="7">
         <v>92</v>
       </c>
       <c r="AE14" s="7">
         <v>101</v>
       </c>
       <c r="AF14" s="7">
         <v>77</v>
       </c>
       <c r="AG14" s="7">
         <v>74</v>
       </c>
       <c r="AH14" s="7">
         <v>84</v>
       </c>
       <c r="AI14" s="36">
         <v>86</v>
       </c>
       <c r="AJ14" s="36">
         <v>81</v>
       </c>
       <c r="AK14" s="36">
         <v>74</v>
       </c>
+      <c r="AL14" s="53">
+        <v>82</v>
+      </c>
+      <c r="AM14" s="53"/>
     </row>
-    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="15"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="4">
         <v>14</v>
       </c>
       <c r="O15" s="7">
         <v>17</v>
       </c>
       <c r="P15" s="4">
         <v>8</v>
       </c>
       <c r="Q15" s="7">
@@ -12940,52 +12983,56 @@
       </c>
       <c r="AD15" s="7">
         <v>19</v>
       </c>
       <c r="AE15" s="7">
         <v>20</v>
       </c>
       <c r="AF15" s="7">
         <v>11</v>
       </c>
       <c r="AG15" s="7">
         <v>9</v>
       </c>
       <c r="AH15" s="7">
         <v>7</v>
       </c>
       <c r="AI15" s="36">
         <v>4</v>
       </c>
       <c r="AJ15" s="36">
         <v>16</v>
       </c>
       <c r="AK15" s="36">
         <v>9</v>
       </c>
+      <c r="AL15" s="53">
+        <v>12</v>
+      </c>
+      <c r="AM15" s="53"/>
     </row>
-    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="15"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="4">
         <v>4</v>
       </c>
       <c r="O16" s="7">
         <v>3</v>
       </c>
       <c r="P16" s="4">
         <v>8</v>
       </c>
       <c r="Q16" s="7">
@@ -13029,52 +13076,56 @@
       </c>
       <c r="AD16" s="7">
         <v>6</v>
       </c>
       <c r="AE16" s="7">
         <v>12</v>
       </c>
       <c r="AF16" s="7">
         <v>12</v>
       </c>
       <c r="AG16" s="7">
         <v>4</v>
       </c>
       <c r="AH16" s="7">
         <v>14</v>
       </c>
       <c r="AI16" s="36">
         <v>8</v>
       </c>
       <c r="AJ16" s="36">
         <v>9</v>
       </c>
       <c r="AK16" s="36">
         <v>7</v>
       </c>
+      <c r="AL16" s="53">
+        <v>7</v>
+      </c>
+      <c r="AM16" s="53"/>
     </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="15"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="4">
         <v>8</v>
       </c>
       <c r="O17" s="7">
         <v>5</v>
       </c>
       <c r="P17" s="4">
         <v>3</v>
       </c>
       <c r="Q17" s="7">
@@ -13118,52 +13169,56 @@
       </c>
       <c r="AD17" s="7">
         <v>4</v>
       </c>
       <c r="AE17" s="7">
         <v>3</v>
       </c>
       <c r="AF17" s="7">
         <v>3</v>
       </c>
       <c r="AG17" s="7">
         <v>11</v>
       </c>
       <c r="AH17" s="7">
         <v>7</v>
       </c>
       <c r="AI17" s="36">
         <v>4</v>
       </c>
       <c r="AJ17" s="36">
         <v>5</v>
       </c>
       <c r="AK17" s="36">
         <v>7</v>
       </c>
+      <c r="AL17" s="53">
+        <v>6</v>
+      </c>
+      <c r="AM17" s="53"/>
     </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="16"/>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="4">
         <v>16</v>
       </c>
       <c r="O18" s="7">
         <v>11</v>
       </c>
       <c r="P18" s="4">
         <v>14</v>
       </c>
       <c r="Q18" s="7">
@@ -13207,52 +13262,56 @@
       </c>
       <c r="AD18" s="7">
         <v>14</v>
       </c>
       <c r="AE18" s="7">
         <v>12</v>
       </c>
       <c r="AF18" s="7">
         <v>10</v>
       </c>
       <c r="AG18" s="7">
         <v>16</v>
       </c>
       <c r="AH18" s="7">
         <v>11</v>
       </c>
       <c r="AI18" s="36">
         <v>11</v>
       </c>
       <c r="AJ18" s="36">
         <v>16</v>
       </c>
       <c r="AK18" s="36">
         <v>12</v>
       </c>
+      <c r="AL18" s="53">
+        <v>9</v>
+      </c>
+      <c r="AM18" s="53"/>
     </row>
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="4">
         <v>8</v>
       </c>
       <c r="O19" s="7">
         <v>12</v>
       </c>
       <c r="P19" s="4">
         <v>9</v>
       </c>
       <c r="Q19" s="7">
@@ -13296,52 +13355,56 @@
       </c>
       <c r="AD19" s="7">
         <v>13</v>
       </c>
       <c r="AE19" s="7">
         <v>18</v>
       </c>
       <c r="AF19" s="7">
         <v>5</v>
       </c>
       <c r="AG19" s="7">
         <v>9</v>
       </c>
       <c r="AH19" s="7">
         <v>10</v>
       </c>
       <c r="AI19" s="36">
         <v>9</v>
       </c>
       <c r="AJ19" s="36">
         <v>8</v>
       </c>
       <c r="AK19" s="36">
         <v>12</v>
       </c>
+      <c r="AL19" s="53">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="53"/>
     </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="15"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="4">
         <v>29</v>
       </c>
       <c r="O20" s="7">
         <v>19</v>
       </c>
       <c r="P20" s="4">
         <v>24</v>
       </c>
       <c r="Q20" s="7">
@@ -13385,52 +13448,56 @@
       </c>
       <c r="AD20" s="7">
         <v>37</v>
       </c>
       <c r="AE20" s="7">
         <v>35</v>
       </c>
       <c r="AF20" s="7">
         <v>26</v>
       </c>
       <c r="AG20" s="7">
         <v>21</v>
       </c>
       <c r="AH20" s="7">
         <v>33</v>
       </c>
       <c r="AI20" s="36">
         <v>18</v>
       </c>
       <c r="AJ20" s="36">
         <v>27</v>
       </c>
       <c r="AK20" s="36">
         <v>26</v>
       </c>
+      <c r="AL20" s="53">
+        <v>21</v>
+      </c>
+      <c r="AM20" s="53"/>
     </row>
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="15"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="4">
         <v>16</v>
       </c>
       <c r="O21" s="7">
         <v>8</v>
       </c>
       <c r="P21" s="4">
         <v>12</v>
       </c>
       <c r="Q21" s="7">
@@ -13474,52 +13541,56 @@
       </c>
       <c r="AD21" s="7">
         <v>6</v>
       </c>
       <c r="AE21" s="7">
         <v>13</v>
       </c>
       <c r="AF21" s="7">
         <v>8</v>
       </c>
       <c r="AG21" s="7">
         <v>9</v>
       </c>
       <c r="AH21" s="7">
         <v>12</v>
       </c>
       <c r="AI21" s="36">
         <v>13</v>
       </c>
       <c r="AJ21" s="36">
         <v>14</v>
       </c>
       <c r="AK21" s="36">
         <v>10</v>
       </c>
+      <c r="AL21" s="53">
+        <v>8</v>
+      </c>
+      <c r="AM21" s="53"/>
     </row>
-    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="16"/>
       <c r="I22" s="15"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="4">
         <v>47</v>
       </c>
       <c r="O22" s="7">
         <v>47</v>
       </c>
       <c r="P22" s="4">
         <v>55</v>
       </c>
       <c r="Q22" s="7">
@@ -13563,105 +13634,108 @@
       </c>
       <c r="AD22" s="7">
         <v>39</v>
       </c>
       <c r="AE22" s="7">
         <v>42</v>
       </c>
       <c r="AF22" s="7">
         <v>44</v>
       </c>
       <c r="AG22" s="7">
         <v>54</v>
       </c>
       <c r="AH22" s="7">
         <v>50</v>
       </c>
       <c r="AI22" s="36">
         <v>60</v>
       </c>
       <c r="AJ22" s="36">
         <v>46</v>
       </c>
       <c r="AK22" s="36">
         <v>56</v>
       </c>
-      <c r="AM22" s="33"/>
+      <c r="AL22" s="53">
+        <v>42</v>
+      </c>
+      <c r="AM22" s="53"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33"/>
       <c r="AP22" s="33"/>
       <c r="AQ22" s="33"/>
     </row>
-    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
-      <c r="T23" s="64" t="s">
+      <c r="T23" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="U23" s="64"/>
-[...11 lines deleted...]
-      <c r="AG23" s="64"/>
+      <c r="U23" s="70"/>
+      <c r="V23" s="70"/>
+      <c r="W23" s="70"/>
+      <c r="X23" s="70"/>
+      <c r="Y23" s="70"/>
+      <c r="Z23" s="70"/>
+      <c r="AA23" s="70"/>
+      <c r="AB23" s="70"/>
+      <c r="AC23" s="70"/>
+      <c r="AD23" s="70"/>
+      <c r="AE23" s="70"/>
+      <c r="AF23" s="70"/>
+      <c r="AG23" s="70"/>
       <c r="AH23" s="33"/>
       <c r="AI23" s="33"/>
       <c r="AJ23" s="36"/>
       <c r="AK23" s="36"/>
       <c r="AR23" s="33"/>
       <c r="AS23" s="33"/>
       <c r="AT23" s="33"/>
       <c r="AU23" s="33"/>
       <c r="AV23" s="33"/>
       <c r="AW23" s="33"/>
       <c r="AX23" s="33"/>
     </row>
-    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="16"/>
       <c r="I24" s="15"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="4">
         <v>502</v>
       </c>
       <c r="O24" s="7">
         <v>389</v>
       </c>
       <c r="P24" s="4">
         <v>443</v>
       </c>
       <c r="Q24" s="7">
@@ -13705,52 +13779,56 @@
       </c>
       <c r="AD24" s="7">
         <v>421</v>
       </c>
       <c r="AE24" s="7">
         <v>540</v>
       </c>
       <c r="AF24" s="7">
         <v>411</v>
       </c>
       <c r="AG24" s="7">
         <v>373</v>
       </c>
       <c r="AH24" s="7">
         <v>468</v>
       </c>
       <c r="AI24" s="36">
         <v>480</v>
       </c>
       <c r="AJ24" s="36">
         <v>430</v>
       </c>
       <c r="AK24" s="36">
         <v>503</v>
       </c>
+      <c r="AL24" s="53">
+        <v>458</v>
+      </c>
+      <c r="AM24" s="53"/>
     </row>
-    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="16"/>
       <c r="I25" s="15"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="4">
         <v>335</v>
       </c>
       <c r="O25" s="7">
         <v>251</v>
       </c>
       <c r="P25" s="4">
         <v>292</v>
       </c>
       <c r="Q25" s="7">
@@ -13794,52 +13872,56 @@
       </c>
       <c r="AD25" s="7">
         <v>268</v>
       </c>
       <c r="AE25" s="7">
         <v>348</v>
       </c>
       <c r="AF25" s="7">
         <v>279</v>
       </c>
       <c r="AG25" s="7">
         <v>243</v>
       </c>
       <c r="AH25" s="7">
         <v>328</v>
       </c>
       <c r="AI25" s="36">
         <v>314</v>
       </c>
       <c r="AJ25" s="36">
         <v>291</v>
       </c>
       <c r="AK25" s="36">
         <v>344</v>
       </c>
+      <c r="AL25" s="53">
+        <v>315</v>
+      </c>
+      <c r="AM25" s="53"/>
     </row>
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="16"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="4">
         <v>80</v>
       </c>
       <c r="O26" s="7">
         <v>62</v>
       </c>
       <c r="P26" s="4">
         <v>60</v>
       </c>
       <c r="Q26" s="7">
@@ -13883,52 +13965,56 @@
       </c>
       <c r="AD26" s="7">
         <v>62</v>
       </c>
       <c r="AE26" s="7">
         <v>84</v>
       </c>
       <c r="AF26" s="7">
         <v>58</v>
       </c>
       <c r="AG26" s="7">
         <v>51</v>
       </c>
       <c r="AH26" s="7">
         <v>55</v>
       </c>
       <c r="AI26" s="36">
         <v>76</v>
       </c>
       <c r="AJ26" s="36">
         <v>52</v>
       </c>
       <c r="AK26" s="36">
         <v>65</v>
       </c>
+      <c r="AL26" s="53">
+        <v>53</v>
+      </c>
+      <c r="AM26" s="53"/>
     </row>
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="16"/>
       <c r="I27" s="15"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="4">
         <v>9</v>
       </c>
       <c r="O27" s="7">
         <v>11</v>
       </c>
       <c r="P27" s="4">
         <v>11</v>
       </c>
       <c r="Q27" s="7">
@@ -13972,52 +14058,56 @@
       </c>
       <c r="AD27" s="7">
         <v>12</v>
       </c>
       <c r="AE27" s="7">
         <v>16</v>
       </c>
       <c r="AF27" s="7">
         <v>7</v>
       </c>
       <c r="AG27" s="7">
         <v>8</v>
       </c>
       <c r="AH27" s="7">
         <v>7</v>
       </c>
       <c r="AI27" s="36">
         <v>9</v>
       </c>
       <c r="AJ27" s="36">
         <v>12</v>
       </c>
       <c r="AK27" s="36">
         <v>18</v>
       </c>
+      <c r="AL27" s="53">
+        <v>15</v>
+      </c>
+      <c r="AM27" s="53"/>
     </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="16"/>
       <c r="I28" s="15"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="4">
         <v>62</v>
       </c>
       <c r="O28" s="7">
         <v>48</v>
       </c>
       <c r="P28" s="4">
         <v>62</v>
       </c>
       <c r="Q28" s="7">
@@ -14061,52 +14151,56 @@
       </c>
       <c r="AD28" s="7">
         <v>61</v>
       </c>
       <c r="AE28" s="7">
         <v>72</v>
       </c>
       <c r="AF28" s="7">
         <v>49</v>
       </c>
       <c r="AG28" s="7">
         <v>47</v>
       </c>
       <c r="AH28" s="7">
         <v>57</v>
       </c>
       <c r="AI28" s="36">
         <v>55</v>
       </c>
       <c r="AJ28" s="36">
         <v>56</v>
       </c>
       <c r="AK28" s="36">
         <v>55</v>
       </c>
+      <c r="AL28" s="53">
+        <v>60</v>
+      </c>
+      <c r="AM28" s="53"/>
     </row>
-    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="16"/>
       <c r="I29" s="15"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="4">
         <v>16</v>
       </c>
       <c r="O29" s="7">
         <v>17</v>
       </c>
       <c r="P29" s="4">
         <v>18</v>
       </c>
       <c r="Q29" s="7">
@@ -14150,105 +14244,108 @@
       </c>
       <c r="AD29" s="7">
         <v>18</v>
       </c>
       <c r="AE29" s="7">
         <v>20</v>
       </c>
       <c r="AF29" s="7">
         <v>18</v>
       </c>
       <c r="AG29" s="7">
         <v>24</v>
       </c>
       <c r="AH29" s="7">
         <v>21</v>
       </c>
       <c r="AI29" s="36">
         <v>26</v>
       </c>
       <c r="AJ29" s="36">
         <v>19</v>
       </c>
       <c r="AK29" s="36">
         <v>21</v>
       </c>
+      <c r="AL29" s="53">
+        <v>15</v>
+      </c>
+      <c r="AM29" s="53"/>
     </row>
-    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
-      <c r="T30" s="59" t="s">
+      <c r="T30" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="U30" s="59"/>
-[...11 lines deleted...]
-      <c r="AG30" s="59"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="36"/>
       <c r="AK30" s="36"/>
-      <c r="AM30" s="3"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
       <c r="AR30" s="3"/>
       <c r="AS30" s="3"/>
       <c r="AT30" s="3"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
       <c r="AX30" s="3"/>
     </row>
-    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="16"/>
       <c r="I31" s="15"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="4">
         <v>250</v>
       </c>
       <c r="O31" s="7">
         <v>231</v>
       </c>
       <c r="P31" s="4">
         <v>230</v>
       </c>
       <c r="Q31" s="7">
@@ -14292,52 +14389,56 @@
       </c>
       <c r="AD31" s="7">
         <v>235</v>
       </c>
       <c r="AE31" s="7">
         <v>259</v>
       </c>
       <c r="AF31" s="7">
         <v>214</v>
       </c>
       <c r="AG31" s="7">
         <v>215</v>
       </c>
       <c r="AH31" s="7">
         <v>254</v>
       </c>
       <c r="AI31" s="36">
         <v>219</v>
       </c>
       <c r="AJ31" s="36">
         <v>219</v>
       </c>
       <c r="AK31" s="36">
         <v>249</v>
       </c>
+      <c r="AL31" s="53">
+        <v>210</v>
+      </c>
+      <c r="AM31" s="53"/>
     </row>
-    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="16"/>
       <c r="I32" s="15"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="4">
         <v>7</v>
       </c>
       <c r="O32" s="7">
         <v>13</v>
       </c>
       <c r="P32" s="4">
         <v>17</v>
       </c>
       <c r="Q32" s="7">
@@ -14381,52 +14482,56 @@
       </c>
       <c r="AD32" s="7">
         <v>9</v>
       </c>
       <c r="AE32" s="7">
         <v>15</v>
       </c>
       <c r="AF32" s="7">
         <v>13</v>
       </c>
       <c r="AG32" s="7">
         <v>10</v>
       </c>
       <c r="AH32" s="7">
         <v>11</v>
       </c>
       <c r="AI32" s="36">
         <v>10</v>
       </c>
       <c r="AJ32" s="36">
         <v>8</v>
       </c>
       <c r="AK32" s="36">
         <v>9</v>
       </c>
+      <c r="AL32" s="53">
+        <v>12</v>
+      </c>
+      <c r="AM32" s="53"/>
     </row>
-    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="16"/>
       <c r="I33" s="15"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="4">
         <v>2</v>
       </c>
       <c r="O33" s="7">
         <v>3</v>
       </c>
       <c r="P33" s="4">
         <v>5</v>
       </c>
       <c r="Q33" s="7">
@@ -14470,52 +14575,56 @@
       </c>
       <c r="AD33" s="7">
         <v>3</v>
       </c>
       <c r="AE33" s="7">
         <v>3</v>
       </c>
       <c r="AF33" s="7">
         <v>3</v>
       </c>
       <c r="AG33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="7">
         <v>3</v>
       </c>
       <c r="AI33" s="36">
         <v>3</v>
       </c>
       <c r="AJ33" s="36">
         <v>1</v>
       </c>
       <c r="AK33" s="36">
         <v>3</v>
       </c>
+      <c r="AL33" s="53">
+        <v>3</v>
+      </c>
+      <c r="AM33" s="53"/>
     </row>
-    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="16"/>
       <c r="I34" s="15"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="4">
         <v>70</v>
       </c>
       <c r="O34" s="7">
         <v>74</v>
       </c>
       <c r="P34" s="4">
         <v>62</v>
       </c>
       <c r="Q34" s="7">
@@ -14559,52 +14668,56 @@
       </c>
       <c r="AD34" s="7">
         <v>66</v>
       </c>
       <c r="AE34" s="7">
         <v>71</v>
       </c>
       <c r="AF34" s="7">
         <v>61</v>
       </c>
       <c r="AG34" s="7">
         <v>59</v>
       </c>
       <c r="AH34" s="7">
         <v>82</v>
       </c>
       <c r="AI34" s="36">
         <v>68</v>
       </c>
       <c r="AJ34" s="36">
         <v>57</v>
       </c>
       <c r="AK34" s="36">
         <v>89</v>
       </c>
+      <c r="AL34" s="53">
+        <v>56</v>
+      </c>
+      <c r="AM34" s="53"/>
     </row>
-    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="16"/>
       <c r="I35" s="15"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="4">
         <v>14</v>
       </c>
       <c r="O35" s="7">
         <v>11</v>
       </c>
       <c r="P35" s="4">
         <v>3</v>
       </c>
       <c r="Q35" s="7">
@@ -14648,52 +14761,56 @@
       </c>
       <c r="AD35" s="7">
         <v>6</v>
       </c>
       <c r="AE35" s="7">
         <v>6</v>
       </c>
       <c r="AF35" s="7">
         <v>8</v>
       </c>
       <c r="AG35" s="7">
         <v>10</v>
       </c>
       <c r="AH35" s="7">
         <v>8</v>
       </c>
       <c r="AI35" s="36">
         <v>6</v>
       </c>
       <c r="AJ35" s="36">
         <v>6</v>
       </c>
       <c r="AK35" s="36">
         <v>11</v>
       </c>
+      <c r="AL35" s="53">
+        <v>14</v>
+      </c>
+      <c r="AM35" s="53"/>
     </row>
-    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="16"/>
       <c r="I36" s="15"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="4">
         <v>31</v>
       </c>
       <c r="O36" s="7">
         <v>25</v>
       </c>
       <c r="P36" s="4">
         <v>28</v>
       </c>
       <c r="Q36" s="7">
@@ -14737,52 +14854,56 @@
       </c>
       <c r="AD36" s="7">
         <v>31</v>
       </c>
       <c r="AE36" s="7">
         <v>29</v>
       </c>
       <c r="AF36" s="7">
         <v>28</v>
       </c>
       <c r="AG36" s="7">
         <v>27</v>
       </c>
       <c r="AH36" s="7">
         <v>27</v>
       </c>
       <c r="AI36" s="36">
         <v>31</v>
       </c>
       <c r="AJ36" s="36">
         <v>25</v>
       </c>
       <c r="AK36" s="36">
         <v>19</v>
       </c>
+      <c r="AL36" s="53">
+        <v>22</v>
+      </c>
+      <c r="AM36" s="53"/>
     </row>
-    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="16"/>
       <c r="I37" s="15"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="4">
         <v>14</v>
       </c>
       <c r="O37" s="7">
         <v>17</v>
       </c>
       <c r="P37" s="4">
         <v>8</v>
       </c>
       <c r="Q37" s="7">
@@ -14826,52 +14947,56 @@
       </c>
       <c r="AD37" s="7">
         <v>19</v>
       </c>
       <c r="AE37" s="7">
         <v>20</v>
       </c>
       <c r="AF37" s="7">
         <v>11</v>
       </c>
       <c r="AG37" s="7">
         <v>9</v>
       </c>
       <c r="AH37" s="7">
         <v>7</v>
       </c>
       <c r="AI37" s="36">
         <v>4</v>
       </c>
       <c r="AJ37" s="36">
         <v>16</v>
       </c>
       <c r="AK37" s="36">
         <v>9</v>
       </c>
+      <c r="AL37" s="53">
+        <v>12</v>
+      </c>
+      <c r="AM37" s="53"/>
     </row>
-    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="4">
         <v>4</v>
       </c>
       <c r="O38" s="7">
         <v>3</v>
       </c>
       <c r="P38" s="4">
         <v>8</v>
       </c>
       <c r="Q38" s="7">
@@ -14915,52 +15040,56 @@
       </c>
       <c r="AD38" s="7">
         <v>6</v>
       </c>
       <c r="AE38" s="7">
         <v>12</v>
       </c>
       <c r="AF38" s="7">
         <v>12</v>
       </c>
       <c r="AG38" s="7">
         <v>4</v>
       </c>
       <c r="AH38" s="7">
         <v>14</v>
       </c>
       <c r="AI38" s="36">
         <v>8</v>
       </c>
       <c r="AJ38" s="36">
         <v>9</v>
       </c>
       <c r="AK38" s="36">
         <v>7</v>
       </c>
+      <c r="AL38" s="53">
+        <v>7</v>
+      </c>
+      <c r="AM38" s="53"/>
     </row>
-    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="4">
         <v>8</v>
       </c>
       <c r="O39" s="7">
         <v>5</v>
       </c>
       <c r="P39" s="4">
         <v>3</v>
       </c>
       <c r="Q39" s="7">
@@ -15004,52 +15133,56 @@
       </c>
       <c r="AD39" s="7">
         <v>4</v>
       </c>
       <c r="AE39" s="7">
         <v>3</v>
       </c>
       <c r="AF39" s="7">
         <v>3</v>
       </c>
       <c r="AG39" s="7">
         <v>11</v>
       </c>
       <c r="AH39" s="7">
         <v>7</v>
       </c>
       <c r="AI39" s="36">
         <v>4</v>
       </c>
       <c r="AJ39" s="36">
         <v>5</v>
       </c>
       <c r="AK39" s="36">
         <v>7</v>
       </c>
+      <c r="AL39" s="53">
+        <v>6</v>
+      </c>
+      <c r="AM39" s="53"/>
     </row>
-    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="4">
         <v>16</v>
       </c>
       <c r="O40" s="7">
         <v>11</v>
       </c>
       <c r="P40" s="4">
         <v>14</v>
       </c>
       <c r="Q40" s="7">
@@ -15093,52 +15226,56 @@
       </c>
       <c r="AD40" s="7">
         <v>14</v>
       </c>
       <c r="AE40" s="7">
         <v>12</v>
       </c>
       <c r="AF40" s="7">
         <v>10</v>
       </c>
       <c r="AG40" s="7">
         <v>16</v>
       </c>
       <c r="AH40" s="7">
         <v>11</v>
       </c>
       <c r="AI40" s="36">
         <v>11</v>
       </c>
       <c r="AJ40" s="36">
         <v>16</v>
       </c>
       <c r="AK40" s="36">
         <v>12</v>
       </c>
+      <c r="AL40" s="53">
+        <v>9</v>
+      </c>
+      <c r="AM40" s="53"/>
     </row>
-    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="16"/>
       <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="4">
         <v>8</v>
       </c>
       <c r="O41" s="7">
         <v>12</v>
       </c>
       <c r="P41" s="4">
         <v>9</v>
       </c>
       <c r="Q41" s="7">
@@ -15182,52 +15319,56 @@
       </c>
       <c r="AD41" s="7">
         <v>13</v>
       </c>
       <c r="AE41" s="7">
         <v>18</v>
       </c>
       <c r="AF41" s="7">
         <v>5</v>
       </c>
       <c r="AG41" s="7">
         <v>9</v>
       </c>
       <c r="AH41" s="7">
         <v>10</v>
       </c>
       <c r="AI41" s="36">
         <v>9</v>
       </c>
       <c r="AJ41" s="36">
         <v>8</v>
       </c>
       <c r="AK41" s="36">
         <v>12</v>
       </c>
+      <c r="AL41" s="53">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="53"/>
     </row>
-    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="16"/>
       <c r="I42" s="15"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="4">
         <v>29</v>
       </c>
       <c r="O42" s="7">
         <v>19</v>
       </c>
       <c r="P42" s="4">
         <v>24</v>
       </c>
       <c r="Q42" s="7">
@@ -15271,52 +15412,56 @@
       </c>
       <c r="AD42" s="7">
         <v>37</v>
       </c>
       <c r="AE42" s="7">
         <v>35</v>
       </c>
       <c r="AF42" s="7">
         <v>26</v>
       </c>
       <c r="AG42" s="7">
         <v>21</v>
       </c>
       <c r="AH42" s="7">
         <v>33</v>
       </c>
       <c r="AI42" s="36">
         <v>18</v>
       </c>
       <c r="AJ42" s="36">
         <v>27</v>
       </c>
       <c r="AK42" s="36">
         <v>26</v>
       </c>
+      <c r="AL42" s="53">
+        <v>21</v>
+      </c>
+      <c r="AM42" s="53"/>
     </row>
-    <row r="43" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="16"/>
       <c r="I43" s="15"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="4">
         <v>16</v>
       </c>
       <c r="O43" s="7">
         <v>8</v>
       </c>
       <c r="P43" s="4">
         <v>12</v>
       </c>
       <c r="Q43" s="7">
@@ -15360,52 +15505,56 @@
       </c>
       <c r="AD43" s="7">
         <v>6</v>
       </c>
       <c r="AE43" s="7">
         <v>13</v>
       </c>
       <c r="AF43" s="7">
         <v>8</v>
       </c>
       <c r="AG43" s="7">
         <v>9</v>
       </c>
       <c r="AH43" s="7">
         <v>12</v>
       </c>
       <c r="AI43" s="36">
         <v>13</v>
       </c>
       <c r="AJ43" s="36">
         <v>14</v>
       </c>
       <c r="AK43" s="36">
         <v>10</v>
       </c>
+      <c r="AL43" s="53">
+        <v>8</v>
+      </c>
+      <c r="AM43" s="53"/>
     </row>
-    <row r="44" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="44" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="19"/>
       <c r="I44" s="18"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="17">
         <v>31</v>
       </c>
       <c r="O44" s="9">
         <v>30</v>
       </c>
       <c r="P44" s="17">
         <v>37</v>
       </c>
       <c r="Q44" s="9">
@@ -15449,401 +15598,405 @@
       </c>
       <c r="AD44" s="9">
         <v>21</v>
       </c>
       <c r="AE44" s="9">
         <v>22</v>
       </c>
       <c r="AF44" s="9">
         <v>26</v>
       </c>
       <c r="AG44" s="9">
         <v>30</v>
       </c>
       <c r="AH44" s="9">
         <v>29</v>
       </c>
       <c r="AI44" s="37">
         <v>34</v>
       </c>
       <c r="AJ44" s="37">
         <v>27</v>
       </c>
       <c r="AK44" s="37">
         <v>35</v>
       </c>
+      <c r="AL44" s="54">
+        <v>27</v>
+      </c>
+      <c r="AM44" s="54"/>
     </row>
-    <row r="45" spans="1:37" s="4" customFormat="1" ht="11.25">
+    <row r="45" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="46" spans="1:37" s="4" customFormat="1" ht="11.25"/>
-[...174 lines deleted...]
-    <row r="221" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="51" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="52" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="54" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="55" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="56" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="60" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="61" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="62" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="63" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="64" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="65" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="66" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="67" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="68" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="69" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="70" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="71" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="72" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="73" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="76" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="77" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="78" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="79" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="80" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="81" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="82" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="83" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="84" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="85" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="86" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="87" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="88" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="89" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="90" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="91" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="92" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="93" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="94" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="95" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="96" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="97" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="98" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="99" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="100" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="101" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="102" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="103" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="104" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="105" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="106" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="107" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="108" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="109" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="110" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="111" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="112" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="113" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="114" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="115" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="116" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="117" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="118" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="119" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="120" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="121" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="122" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="123" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="124" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="125" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="126" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="127" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="128" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="129" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="130" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="131" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="132" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="133" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="134" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="135" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="136" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="137" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="138" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="139" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="140" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="141" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="142" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="143" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="144" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="145" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="146" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="147" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="148" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="149" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="150" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="151" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="152" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="153" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="154" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="155" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="156" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="157" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="158" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="159" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="160" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="161" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="162" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="163" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="164" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="165" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="166" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="167" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="168" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="169" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="170" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="171" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="172" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="173" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="174" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="175" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="176" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="177" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="178" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="179" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="180" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="181" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="182" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="183" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="184" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="185" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="186" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="187" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="188" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="189" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="190" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="191" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="192" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="193" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="194" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="195" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="196" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="197" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="198" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="199" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="200" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="202" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="203" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="204" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="205" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="206" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="207" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="208" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="209" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="210" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="211" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="212" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="213" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="214" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="215" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="216" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="217" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="218" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="219" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="220" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="221" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A3:AX217"/>
   <sheetViews>
-    <sheetView topLeftCell="AG1" workbookViewId="0">
-      <selection activeCell="AN36" sqref="AN36"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="U4" sqref="U4:AP4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:50" ht="12.75">
+    <row r="3" spans="1:50" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
     </row>
-    <row r="4" spans="1:50" ht="14.45" customHeight="1">
+    <row r="4" spans="1:50" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="31"/>
       <c r="L4" s="31"/>
       <c r="M4" s="31"/>
       <c r="N4" s="31"/>
       <c r="O4" s="31"/>
       <c r="P4" s="31"/>
       <c r="Q4" s="31"/>
       <c r="R4" s="31"/>
       <c r="S4" s="31"/>
-      <c r="U4" s="56" t="s">
+      <c r="U4" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="V4" s="56"/>
-[...19 lines deleted...]
-      <c r="AP4" s="56"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="62"/>
+      <c r="AM4" s="62"/>
+      <c r="AN4" s="62"/>
+      <c r="AO4" s="62"/>
+      <c r="AP4" s="62"/>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="31"/>
       <c r="AT4" s="31"/>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="31"/>
       <c r="AX4" s="31"/>
     </row>
-    <row r="5" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1">
-[...2 lines deleted...]
-      <c r="AP5" s="65" t="s">
+    <row r="5" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD5" s="71"/>
+      <c r="AE5" s="71"/>
+      <c r="AP5" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="AQ5" s="65"/>
+      <c r="AQ5" s="71"/>
     </row>
-    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="60">
+    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="63"/>
+      <c r="B6" s="66">
         <v>2021</v>
       </c>
-      <c r="C6" s="61"/>
-[...10 lines deleted...]
-      <c r="N6" s="61">
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...4 lines deleted...]
-      <c r="T6" s="62">
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="68">
         <v>2025</v>
       </c>
-      <c r="U6" s="62"/>
-[...10 lines deleted...]
-      <c r="AF6" s="62">
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="68">
         <v>2026</v>
       </c>
-      <c r="AG6" s="62"/>
-[...9 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+      <c r="AL6" s="68"/>
+      <c r="AM6" s="68"/>
+      <c r="AN6" s="68"/>
+      <c r="AO6" s="68"/>
+      <c r="AP6" s="68"/>
+      <c r="AQ6" s="66"/>
     </row>
-    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="58"/>
+    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="64"/>
       <c r="B7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="22" t="s">
@@ -15927,105 +16080,105 @@
       <c r="AJ7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="AK7" s="12" t="s">
         <v>42</v>
       </c>
       <c r="AL7" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AM7" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AN7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="AO7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AP7" s="12" t="s">
         <v>35</v>
       </c>
       <c r="AQ7" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="63" t="s">
+      <c r="T8" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="U8" s="63"/>
-[...11 lines deleted...]
-      <c r="AG8" s="63"/>
+      <c r="U8" s="69"/>
+      <c r="V8" s="69"/>
+      <c r="W8" s="69"/>
+      <c r="X8" s="69"/>
+      <c r="Y8" s="69"/>
+      <c r="Z8" s="69"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="69"/>
+      <c r="AC8" s="69"/>
+      <c r="AD8" s="69"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="69"/>
+      <c r="AG8" s="69"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
       <c r="AR8" s="32"/>
       <c r="AS8" s="32"/>
       <c r="AT8" s="32"/>
       <c r="AU8" s="32"/>
       <c r="AV8" s="32"/>
       <c r="AW8" s="32"/>
       <c r="AX8" s="32"/>
     </row>
-    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="26">
         <v>1.78</v>
       </c>
       <c r="O9" s="6">
         <v>1.28</v>
       </c>
       <c r="P9" s="26">
         <v>1.24</v>
       </c>
       <c r="Q9" s="6">
@@ -16069,52 +16222,56 @@
       </c>
       <c r="AD9" s="6">
         <v>0.99</v>
       </c>
       <c r="AE9" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF9" s="6">
         <v>10.28</v>
       </c>
       <c r="AG9" s="6">
         <v>5.08</v>
       </c>
       <c r="AH9" s="6">
         <v>4.09</v>
       </c>
       <c r="AI9" s="6">
         <v>2.96</v>
       </c>
       <c r="AJ9" s="6">
         <v>2.19</v>
       </c>
       <c r="AK9" s="6">
         <v>2.11</v>
       </c>
+      <c r="AL9" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="AM9" s="6"/>
     </row>
-    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="26">
         <v>1.56</v>
       </c>
       <c r="O10" s="6">
         <v>1.05</v>
       </c>
       <c r="P10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q10" s="6">
@@ -16158,52 +16315,56 @@
       </c>
       <c r="AD10" s="6">
         <v>0.8</v>
       </c>
       <c r="AE10" s="6">
         <v>0.96</v>
       </c>
       <c r="AF10" s="6">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG10" s="6">
         <v>4.12</v>
       </c>
       <c r="AH10" s="6">
         <v>3.62</v>
       </c>
       <c r="AI10" s="6">
         <v>2.59</v>
       </c>
       <c r="AJ10" s="6">
         <v>1.9</v>
       </c>
       <c r="AK10" s="6">
         <v>1.87</v>
       </c>
+      <c r="AL10" s="6">
+        <v>1.48</v>
+      </c>
+      <c r="AM10" s="6"/>
     </row>
-    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="26">
         <v>2.74</v>
       </c>
       <c r="O11" s="6">
         <v>1.9</v>
       </c>
       <c r="P11" s="26">
         <v>1.69</v>
       </c>
       <c r="Q11" s="6">
@@ -16247,52 +16408,56 @@
       </c>
       <c r="AD11" s="6">
         <v>1.4</v>
       </c>
       <c r="AE11" s="6">
         <v>1.72</v>
       </c>
       <c r="AF11" s="6">
         <v>14.4</v>
       </c>
       <c r="AG11" s="6">
         <v>6.32</v>
       </c>
       <c r="AH11" s="6">
         <v>4.7</v>
       </c>
       <c r="AI11" s="6">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ11" s="6">
         <v>2.56</v>
       </c>
       <c r="AK11" s="6">
         <v>2.74</v>
       </c>
+      <c r="AL11" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="AM11" s="6"/>
     </row>
-    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="15"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="26">
         <v>2.14</v>
       </c>
       <c r="O12" s="6">
         <v>1.97</v>
       </c>
       <c r="P12" s="26">
         <v>1.47</v>
       </c>
       <c r="Q12" s="6">
@@ -16336,52 +16501,56 @@
       </c>
       <c r="AD12" s="6">
         <v>1.3</v>
       </c>
       <c r="AE12" s="6">
         <v>1.28</v>
       </c>
       <c r="AF12" s="6">
         <v>13.14</v>
       </c>
       <c r="AG12" s="6">
         <v>6.66</v>
       </c>
       <c r="AH12" s="6">
         <v>6.06</v>
       </c>
       <c r="AI12" s="6">
         <v>3.77</v>
       </c>
       <c r="AJ12" s="6">
         <v>2.5099999999999998</v>
       </c>
       <c r="AK12" s="6">
         <v>3.27</v>
       </c>
+      <c r="AL12" s="6">
+        <v>1.76</v>
+      </c>
+      <c r="AM12" s="6"/>
     </row>
-    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="15"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="26">
         <v>1.1200000000000001</v>
       </c>
       <c r="O13" s="6">
         <v>0.93</v>
       </c>
       <c r="P13" s="26">
         <v>0.53</v>
       </c>
       <c r="Q13" s="6">
@@ -16425,52 +16594,56 @@
       </c>
       <c r="AD13" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE13" s="6">
         <v>0.63</v>
       </c>
       <c r="AF13" s="6">
         <v>5.2</v>
       </c>
       <c r="AG13" s="6">
         <v>3.27</v>
       </c>
       <c r="AH13" s="6">
         <v>1.78</v>
       </c>
       <c r="AI13" s="6">
         <v>1.33</v>
       </c>
       <c r="AJ13" s="6">
         <v>1.27</v>
       </c>
       <c r="AK13" s="6">
         <v>1.71</v>
       </c>
+      <c r="AL13" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AM13" s="6"/>
     </row>
-    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="15"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="26">
         <v>2.66</v>
       </c>
       <c r="O14" s="6">
         <v>1.82</v>
       </c>
       <c r="P14" s="26">
         <v>2</v>
       </c>
       <c r="Q14" s="6">
@@ -16514,52 +16687,56 @@
       </c>
       <c r="AD14" s="6">
         <v>1.71</v>
       </c>
       <c r="AE14" s="6">
         <v>1.71</v>
       </c>
       <c r="AF14" s="6">
         <v>15.74</v>
       </c>
       <c r="AG14" s="6">
         <v>7.92</v>
       </c>
       <c r="AH14" s="6">
         <v>5.89</v>
       </c>
       <c r="AI14" s="6">
         <v>4.5199999999999996</v>
       </c>
       <c r="AJ14" s="6">
         <v>3.39</v>
       </c>
       <c r="AK14" s="6">
         <v>2.58</v>
       </c>
+      <c r="AL14" s="6">
+        <v>2.44</v>
+      </c>
+      <c r="AM14" s="6"/>
     </row>
-    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="15"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="26">
         <v>1.66</v>
       </c>
       <c r="O15" s="6">
         <v>1.76</v>
       </c>
       <c r="P15" s="26">
         <v>0.74</v>
       </c>
       <c r="Q15" s="6">
@@ -16603,52 +16780,56 @@
       </c>
       <c r="AD15" s="6">
         <v>1.49</v>
       </c>
       <c r="AE15" s="6">
         <v>1.43</v>
       </c>
       <c r="AF15" s="6">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG15" s="6">
         <v>4.12</v>
       </c>
       <c r="AH15" s="6">
         <v>2.08</v>
       </c>
       <c r="AI15" s="6">
         <v>0.89</v>
       </c>
       <c r="AJ15" s="6">
         <v>2.86</v>
       </c>
       <c r="AK15" s="6">
         <v>1.34</v>
       </c>
+      <c r="AL15" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="AM15" s="6"/>
     </row>
-    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="15"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="26">
         <v>0.73</v>
       </c>
       <c r="O16" s="6">
         <v>0.48</v>
       </c>
       <c r="P16" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q16" s="6">
@@ -16692,52 +16873,56 @@
       </c>
       <c r="AD16" s="6">
         <v>0.72</v>
       </c>
       <c r="AE16" s="6">
         <v>1.31</v>
       </c>
       <c r="AF16" s="6">
         <v>15.46</v>
       </c>
       <c r="AG16" s="6">
         <v>2.72</v>
       </c>
       <c r="AH16" s="6">
         <v>6.26</v>
       </c>
       <c r="AI16" s="6">
         <v>2.67</v>
       </c>
       <c r="AJ16" s="6">
         <v>2.39</v>
       </c>
       <c r="AK16" s="6">
         <v>1.55</v>
       </c>
+      <c r="AL16" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="AM16" s="6"/>
     </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="15"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="26">
         <v>1.97</v>
       </c>
       <c r="O17" s="6">
         <v>1.07</v>
       </c>
       <c r="P17" s="26">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q17" s="6">
@@ -16781,52 +16966,56 @@
       </c>
       <c r="AD17" s="6">
         <v>0.67</v>
       </c>
       <c r="AE17" s="6">
         <v>0.45</v>
       </c>
       <c r="AF17" s="6">
         <v>5.62</v>
       </c>
       <c r="AG17" s="6">
         <v>10.86</v>
       </c>
       <c r="AH17" s="6">
         <v>4.54</v>
       </c>
       <c r="AI17" s="6">
         <v>1.94</v>
       </c>
       <c r="AJ17" s="6">
         <v>1.92</v>
       </c>
       <c r="AK17" s="6">
         <v>2.25</v>
       </c>
+      <c r="AL17" s="6">
+        <v>1.65</v>
+      </c>
+      <c r="AM17" s="6"/>
     </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="16"/>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="26">
         <v>2.37</v>
       </c>
       <c r="O18" s="6">
         <v>1.42</v>
       </c>
       <c r="P18" s="26">
         <v>1.61</v>
       </c>
       <c r="Q18" s="6">
@@ -16870,52 +17059,56 @@
       </c>
       <c r="AD18" s="6">
         <v>1.36</v>
       </c>
       <c r="AE18" s="6">
         <v>1.07</v>
       </c>
       <c r="AF18" s="6">
         <v>10.69</v>
       </c>
       <c r="AG18" s="6">
         <v>9</v>
       </c>
       <c r="AH18" s="6">
         <v>4.03</v>
       </c>
       <c r="AI18" s="6">
         <v>3.02</v>
       </c>
       <c r="AJ18" s="6">
         <v>3.49</v>
       </c>
       <c r="AK18" s="6">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AL18" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="AM18" s="6"/>
     </row>
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="26">
         <v>0.73</v>
       </c>
       <c r="O19" s="6">
         <v>0.96</v>
       </c>
       <c r="P19" s="26">
         <v>0.64</v>
       </c>
       <c r="Q19" s="6">
@@ -16959,52 +17152,56 @@
       </c>
       <c r="AD19" s="6">
         <v>0.79</v>
       </c>
       <c r="AE19" s="6">
         <v>1</v>
       </c>
       <c r="AF19" s="6">
         <v>3.43</v>
       </c>
       <c r="AG19" s="6">
         <v>3.22</v>
       </c>
       <c r="AH19" s="6">
         <v>2.33</v>
       </c>
       <c r="AI19" s="6">
         <v>1.56</v>
       </c>
       <c r="AJ19" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="AK19" s="6">
         <v>1.38</v>
       </c>
+      <c r="AL19" s="6">
+        <v>1.28</v>
+      </c>
+      <c r="AM19" s="6"/>
     </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="15"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="26">
         <v>1.49</v>
       </c>
       <c r="O20" s="6">
         <v>0.85</v>
       </c>
       <c r="P20" s="26">
         <v>0.96</v>
       </c>
       <c r="Q20" s="6">
@@ -17048,52 +17245,56 @@
       </c>
       <c r="AD20" s="6">
         <v>1.24</v>
       </c>
       <c r="AE20" s="6">
         <v>1.07</v>
       </c>
       <c r="AF20" s="6">
         <v>9.5</v>
       </c>
       <c r="AG20" s="6">
         <v>4.05</v>
       </c>
       <c r="AH20" s="6">
         <v>4.17</v>
       </c>
       <c r="AI20" s="6">
         <v>1.71</v>
       </c>
       <c r="AJ20" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="AK20" s="6">
         <v>1.64</v>
       </c>
+      <c r="AL20" s="6">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AM20" s="6"/>
     </row>
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="15"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="26">
         <v>2.52</v>
       </c>
       <c r="O21" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="P21" s="26">
         <v>1.47</v>
       </c>
       <c r="Q21" s="6">
@@ -17137,52 +17338,56 @@
       </c>
       <c r="AD21" s="6">
         <v>0.63</v>
       </c>
       <c r="AE21" s="6">
         <v>1.25</v>
       </c>
       <c r="AF21" s="6">
         <v>9.5</v>
       </c>
       <c r="AG21" s="6">
         <v>5.54</v>
       </c>
       <c r="AH21" s="6">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI21" s="6">
         <v>3.95</v>
       </c>
       <c r="AJ21" s="6">
         <v>3.39</v>
       </c>
       <c r="AK21" s="6">
         <v>2.02</v>
       </c>
+      <c r="AL21" s="6">
+        <v>1.38</v>
+      </c>
+      <c r="AM21" s="6"/>
     </row>
-    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="16"/>
       <c r="I22" s="15"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="26">
         <v>1.96</v>
       </c>
       <c r="O22" s="6">
         <v>1.71</v>
       </c>
       <c r="P22" s="26">
         <v>1.78</v>
       </c>
       <c r="Q22" s="6">
@@ -17226,105 +17431,108 @@
       </c>
       <c r="AD22" s="6">
         <v>1.05</v>
       </c>
       <c r="AE22" s="6">
         <v>1.04</v>
       </c>
       <c r="AF22" s="6">
         <v>13.01</v>
       </c>
       <c r="AG22" s="6">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH22" s="6">
         <v>5.09</v>
       </c>
       <c r="AI22" s="6">
         <v>4.58</v>
       </c>
       <c r="AJ22" s="6">
         <v>2.78</v>
       </c>
       <c r="AK22" s="6">
         <v>2.83</v>
       </c>
+      <c r="AL22" s="6">
+        <v>1.81</v>
+      </c>
+      <c r="AM22" s="6"/>
     </row>
-    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
-      <c r="T23" s="64" t="s">
+      <c r="T23" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="U23" s="64"/>
-[...11 lines deleted...]
-      <c r="AG23" s="64"/>
+      <c r="U23" s="70"/>
+      <c r="V23" s="70"/>
+      <c r="W23" s="70"/>
+      <c r="X23" s="70"/>
+      <c r="Y23" s="70"/>
+      <c r="Z23" s="70"/>
+      <c r="AA23" s="70"/>
+      <c r="AB23" s="70"/>
+      <c r="AC23" s="70"/>
+      <c r="AD23" s="70"/>
+      <c r="AE23" s="70"/>
+      <c r="AF23" s="70"/>
+      <c r="AG23" s="70"/>
       <c r="AH23" s="33"/>
       <c r="AI23" s="33"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
-      <c r="AM23" s="33"/>
       <c r="AN23" s="33"/>
       <c r="AO23" s="33"/>
       <c r="AP23" s="33"/>
       <c r="AQ23" s="33"/>
       <c r="AR23" s="33"/>
       <c r="AS23" s="33"/>
       <c r="AT23" s="33"/>
       <c r="AU23" s="33"/>
       <c r="AV23" s="33"/>
       <c r="AW23" s="33"/>
       <c r="AX23" s="33"/>
     </row>
-    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="16"/>
       <c r="I24" s="15"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="26">
         <v>1.78</v>
       </c>
       <c r="O24" s="6">
         <v>1.2</v>
       </c>
       <c r="P24" s="26">
         <v>1.22</v>
       </c>
       <c r="Q24" s="6">
@@ -17368,52 +17576,56 @@
       </c>
       <c r="AD24" s="6">
         <v>0.95</v>
       </c>
       <c r="AE24" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF24" s="6">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG24" s="6">
         <v>4.75</v>
       </c>
       <c r="AH24" s="6">
         <v>3.91</v>
       </c>
       <c r="AI24" s="6">
         <v>3</v>
       </c>
       <c r="AJ24" s="6">
         <v>2.14</v>
       </c>
       <c r="AK24" s="6">
         <v>2.09</v>
       </c>
+      <c r="AL24" s="6">
+        <v>1.62</v>
+      </c>
+      <c r="AM24" s="6"/>
     </row>
-    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="16"/>
       <c r="I25" s="15"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="26">
         <v>1.62</v>
       </c>
       <c r="O25" s="6">
         <v>1.06</v>
       </c>
       <c r="P25" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q25" s="6">
@@ -17457,52 +17669,56 @@
       </c>
       <c r="AD25" s="6">
         <v>0.82</v>
       </c>
       <c r="AE25" s="6">
         <v>0.97</v>
       </c>
       <c r="AF25" s="6">
         <v>9.1</v>
       </c>
       <c r="AG25" s="6">
         <v>4.17</v>
       </c>
       <c r="AH25" s="6">
         <v>3.69</v>
       </c>
       <c r="AI25" s="6">
         <v>2.65</v>
       </c>
       <c r="AJ25" s="6">
         <v>1.95</v>
       </c>
       <c r="AK25" s="6">
         <v>1.92</v>
       </c>
+      <c r="AL25" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AM25" s="6"/>
     </row>
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="16"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="26">
         <v>2.78</v>
       </c>
       <c r="O26" s="6">
         <v>1.88</v>
       </c>
       <c r="P26" s="26">
         <v>1.62</v>
       </c>
       <c r="Q26" s="6">
@@ -17546,52 +17762,56 @@
       </c>
       <c r="AD26" s="6">
         <v>1.39</v>
       </c>
       <c r="AE26" s="6">
         <v>1.72</v>
       </c>
       <c r="AF26" s="6">
         <v>14.14</v>
       </c>
       <c r="AG26" s="6">
         <v>6.53</v>
       </c>
       <c r="AH26" s="6">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI26" s="6">
         <v>4.79</v>
       </c>
       <c r="AJ26" s="6">
         <v>2.6</v>
       </c>
       <c r="AK26" s="6">
         <v>2.71</v>
       </c>
+      <c r="AL26" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="AM26" s="6"/>
     </row>
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="16"/>
       <c r="I27" s="15"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="26">
         <v>0.85</v>
       </c>
       <c r="O27" s="6">
         <v>0.9</v>
       </c>
       <c r="P27" s="26">
         <v>0.81</v>
       </c>
       <c r="Q27" s="6">
@@ -17635,52 +17855,56 @@
       </c>
       <c r="AD27" s="6">
         <v>0.73</v>
       </c>
       <c r="AE27" s="6">
         <v>0.89</v>
       </c>
       <c r="AF27" s="6">
         <v>4.67</v>
       </c>
       <c r="AG27" s="6">
         <v>2.79</v>
       </c>
       <c r="AH27" s="6">
         <v>1.6</v>
       </c>
       <c r="AI27" s="6">
         <v>1.54</v>
       </c>
       <c r="AJ27" s="6">
         <v>1.63</v>
       </c>
       <c r="AK27" s="6">
         <v>2.04</v>
       </c>
+      <c r="AL27" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="AM27" s="6"/>
     </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="16"/>
       <c r="I28" s="15"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="26">
         <v>2.5</v>
       </c>
       <c r="O28" s="6">
         <v>1.69</v>
       </c>
       <c r="P28" s="26">
         <v>1.95</v>
       </c>
       <c r="Q28" s="6">
@@ -17724,52 +17948,56 @@
       </c>
       <c r="AD28" s="6">
         <v>1.58</v>
       </c>
       <c r="AE28" s="6">
         <v>1.71</v>
       </c>
       <c r="AF28" s="6">
         <v>13.92</v>
       </c>
       <c r="AG28" s="6">
         <v>6.99</v>
       </c>
       <c r="AH28" s="6">
         <v>5.56</v>
       </c>
       <c r="AI28" s="6">
         <v>4.0199999999999996</v>
       </c>
       <c r="AJ28" s="6">
         <v>3.26</v>
       </c>
       <c r="AK28" s="6">
         <v>2.67</v>
       </c>
+      <c r="AL28" s="6">
+        <v>2.48</v>
+      </c>
+      <c r="AM28" s="6"/>
     </row>
-    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="16"/>
       <c r="I29" s="15"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="26">
         <v>1.5</v>
       </c>
       <c r="O29" s="6">
         <v>1.39</v>
       </c>
       <c r="P29" s="26">
         <v>1.31</v>
       </c>
       <c r="Q29" s="6">
@@ -17813,105 +18041,108 @@
       </c>
       <c r="AD29" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE29" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF29" s="6">
         <v>11.77</v>
       </c>
       <c r="AG29" s="6">
         <v>8.31</v>
       </c>
       <c r="AH29" s="6">
         <v>4.78</v>
       </c>
       <c r="AI29" s="6">
         <v>4.4400000000000004</v>
       </c>
       <c r="AJ29" s="6">
         <v>2.57</v>
       </c>
       <c r="AK29" s="6">
         <v>2.37</v>
       </c>
+      <c r="AL29" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="AM29" s="6"/>
     </row>
-    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
-      <c r="T30" s="59" t="s">
+      <c r="T30" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="U30" s="59"/>
-[...11 lines deleted...]
-      <c r="AG30" s="59"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
-      <c r="AM30" s="3"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
       <c r="AR30" s="3"/>
       <c r="AS30" s="3"/>
       <c r="AT30" s="3"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
       <c r="AX30" s="3"/>
     </row>
-    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="16"/>
       <c r="I31" s="15"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="26">
         <v>1.78</v>
       </c>
       <c r="O31" s="6">
         <v>1.44</v>
       </c>
       <c r="P31" s="26">
         <v>1.27</v>
       </c>
       <c r="Q31" s="6">
@@ -17955,52 +18186,56 @@
       </c>
       <c r="AD31" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE31" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF31" s="6">
         <v>10.99</v>
       </c>
       <c r="AG31" s="6">
         <v>5.78</v>
       </c>
       <c r="AH31" s="6">
         <v>4.46</v>
       </c>
       <c r="AI31" s="6">
         <v>2.88</v>
       </c>
       <c r="AJ31" s="6">
         <v>2.29</v>
       </c>
       <c r="AK31" s="6">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AL31" s="55">
+        <v>1.57</v>
+      </c>
+      <c r="AM31" s="55"/>
     </row>
-    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="16"/>
       <c r="I32" s="15"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="26">
         <v>0.6</v>
       </c>
       <c r="O32" s="6">
         <v>0.97</v>
       </c>
       <c r="P32" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q32" s="6">
@@ -18044,52 +18279,56 @@
       </c>
       <c r="AD32" s="6">
         <v>0.49</v>
       </c>
       <c r="AE32" s="6">
         <v>0.75</v>
       </c>
       <c r="AF32" s="6">
         <v>7.77</v>
       </c>
       <c r="AG32" s="6">
         <v>3.11</v>
       </c>
       <c r="AH32" s="6">
         <v>2.23</v>
       </c>
       <c r="AI32" s="6">
         <v>1.52</v>
       </c>
       <c r="AJ32" s="6">
         <v>0.97</v>
       </c>
       <c r="AK32" s="6">
         <v>0.91</v>
       </c>
+      <c r="AL32" s="55">
+        <v>1.03</v>
+      </c>
+      <c r="AM32" s="55"/>
     </row>
-    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="16"/>
       <c r="I33" s="15"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="26">
         <v>1.88</v>
       </c>
       <c r="O33" s="6">
         <v>2.48</v>
       </c>
       <c r="P33" s="26">
         <v>3.69</v>
       </c>
       <c r="Q33" s="6">
@@ -18133,52 +18372,56 @@
       </c>
       <c r="AD33" s="6">
         <v>1.89</v>
       </c>
       <c r="AE33" s="6">
         <v>1.74</v>
       </c>
       <c r="AF33" s="6">
         <v>22.15</v>
       </c>
       <c r="AG33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="6">
         <v>7.42</v>
       </c>
       <c r="AI33" s="6">
         <v>5.54</v>
       </c>
       <c r="AJ33" s="6">
         <v>1.46</v>
       </c>
       <c r="AK33" s="6">
         <v>3.63</v>
       </c>
+      <c r="AL33" s="55">
+        <v>3.08</v>
+      </c>
+      <c r="AM33" s="55"/>
     </row>
-    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="16"/>
       <c r="I34" s="15"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="26">
         <v>2.14</v>
       </c>
       <c r="O34" s="6">
         <v>1.97</v>
       </c>
       <c r="P34" s="26">
         <v>1.47</v>
       </c>
       <c r="Q34" s="6">
@@ -18222,52 +18465,56 @@
       </c>
       <c r="AD34" s="6">
         <v>1.3</v>
       </c>
       <c r="AE34" s="6">
         <v>1.28</v>
       </c>
       <c r="AF34" s="6">
         <v>13.14</v>
       </c>
       <c r="AG34" s="6">
         <v>6.66</v>
       </c>
       <c r="AH34" s="6">
         <v>6.06</v>
       </c>
       <c r="AI34" s="6">
         <v>3.77</v>
       </c>
       <c r="AJ34" s="6">
         <v>2.5099999999999998</v>
       </c>
       <c r="AK34" s="6">
         <v>3.27</v>
       </c>
+      <c r="AL34" s="55">
+        <v>1.76</v>
+      </c>
+      <c r="AM34" s="55"/>
     </row>
-    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="16"/>
       <c r="I35" s="15"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="26">
         <v>1.41</v>
       </c>
       <c r="O35" s="6">
         <v>0.97</v>
       </c>
       <c r="P35" s="26">
         <v>0.23</v>
       </c>
       <c r="Q35" s="6">
@@ -18311,52 +18558,56 @@
       </c>
       <c r="AD35" s="6">
         <v>0.39</v>
       </c>
       <c r="AE35" s="6">
         <v>0.36</v>
       </c>
       <c r="AF35" s="6">
         <v>5.77</v>
       </c>
       <c r="AG35" s="6">
         <v>3.79</v>
       </c>
       <c r="AH35" s="6">
         <v>1.98</v>
       </c>
       <c r="AI35" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="AJ35" s="6">
         <v>0.88</v>
       </c>
       <c r="AK35" s="6">
         <v>1.35</v>
       </c>
+      <c r="AL35" s="55">
+        <v>1.47</v>
+      </c>
+      <c r="AM35" s="55"/>
     </row>
-    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="16"/>
       <c r="I36" s="15"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="26">
         <v>3.04</v>
       </c>
       <c r="O36" s="6">
         <v>2.14</v>
       </c>
       <c r="P36" s="26">
         <v>2.13</v>
       </c>
       <c r="Q36" s="6">
@@ -18400,52 +18651,56 @@
       </c>
       <c r="AD36" s="6">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE36" s="6">
         <v>1.72</v>
       </c>
       <c r="AF36" s="6">
         <v>20.399999999999999</v>
       </c>
       <c r="AG36" s="6">
         <v>10.3</v>
       </c>
       <c r="AH36" s="6">
         <v>6.74</v>
       </c>
       <c r="AI36" s="6">
         <v>5.81</v>
       </c>
       <c r="AJ36" s="6">
         <v>3.72</v>
       </c>
       <c r="AK36" s="6">
         <v>2.36</v>
       </c>
+      <c r="AL36" s="55">
+        <v>2.34</v>
+      </c>
+      <c r="AM36" s="55"/>
     </row>
-    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="16"/>
       <c r="I37" s="15"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="26">
         <v>1.66</v>
       </c>
       <c r="O37" s="6">
         <v>1.76</v>
       </c>
       <c r="P37" s="26">
         <v>0.74</v>
       </c>
       <c r="Q37" s="6">
@@ -18489,52 +18744,56 @@
       </c>
       <c r="AD37" s="6">
         <v>1.49</v>
       </c>
       <c r="AE37" s="6">
         <v>1.43</v>
       </c>
       <c r="AF37" s="6">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG37" s="6">
         <v>4.12</v>
       </c>
       <c r="AH37" s="6">
         <v>2.08</v>
       </c>
       <c r="AI37" s="6">
         <v>0.89</v>
       </c>
       <c r="AJ37" s="6">
         <v>2.86</v>
       </c>
       <c r="AK37" s="6">
         <v>1.34</v>
       </c>
+      <c r="AL37" s="55">
+        <v>1.52</v>
+      </c>
+      <c r="AM37" s="55"/>
     </row>
-    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="26">
         <v>0.73</v>
       </c>
       <c r="O38" s="6">
         <v>0.48</v>
       </c>
       <c r="P38" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q38" s="6">
@@ -18578,52 +18837,56 @@
       </c>
       <c r="AD38" s="6">
         <v>0.72</v>
       </c>
       <c r="AE38" s="6">
         <v>1.31</v>
       </c>
       <c r="AF38" s="6">
         <v>15.46</v>
       </c>
       <c r="AG38" s="6">
         <v>2.72</v>
       </c>
       <c r="AH38" s="6">
         <v>6.26</v>
       </c>
       <c r="AI38" s="6">
         <v>2.67</v>
       </c>
       <c r="AJ38" s="6">
         <v>2.39</v>
       </c>
       <c r="AK38" s="6">
         <v>1.55</v>
       </c>
+      <c r="AL38" s="55">
+        <v>1.32</v>
+      </c>
+      <c r="AM38" s="55"/>
     </row>
-    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="26">
         <v>1.97</v>
       </c>
       <c r="O39" s="6">
         <v>1.07</v>
       </c>
       <c r="P39" s="26">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q39" s="6">
@@ -18667,52 +18930,56 @@
       </c>
       <c r="AD39" s="6">
         <v>0.67</v>
       </c>
       <c r="AE39" s="6">
         <v>0.45</v>
       </c>
       <c r="AF39" s="6">
         <v>5.62</v>
       </c>
       <c r="AG39" s="6">
         <v>10.86</v>
       </c>
       <c r="AH39" s="6">
         <v>4.54</v>
       </c>
       <c r="AI39" s="6">
         <v>1.94</v>
       </c>
       <c r="AJ39" s="6">
         <v>1.92</v>
       </c>
       <c r="AK39" s="6">
         <v>2.25</v>
       </c>
+      <c r="AL39" s="55">
+        <v>1.65</v>
+      </c>
+      <c r="AM39" s="55"/>
     </row>
-    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="26">
         <v>2.37</v>
       </c>
       <c r="O40" s="6">
         <v>1.42</v>
       </c>
       <c r="P40" s="26">
         <v>1.61</v>
       </c>
       <c r="Q40" s="6">
@@ -18756,52 +19023,56 @@
       </c>
       <c r="AD40" s="6">
         <v>1.36</v>
       </c>
       <c r="AE40" s="6">
         <v>1.07</v>
       </c>
       <c r="AF40" s="6">
         <v>10.69</v>
       </c>
       <c r="AG40" s="6">
         <v>9</v>
       </c>
       <c r="AH40" s="6">
         <v>4.03</v>
       </c>
       <c r="AI40" s="6">
         <v>3.02</v>
       </c>
       <c r="AJ40" s="6">
         <v>3.49</v>
       </c>
       <c r="AK40" s="6">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AL40" s="55">
+        <v>1.4</v>
+      </c>
+      <c r="AM40" s="55"/>
     </row>
-    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="16"/>
       <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="26">
         <v>0.73</v>
       </c>
       <c r="O41" s="6">
         <v>0.96</v>
       </c>
       <c r="P41" s="26">
         <v>0.64</v>
       </c>
       <c r="Q41" s="6">
@@ -18845,52 +19116,56 @@
       </c>
       <c r="AD41" s="6">
         <v>0.79</v>
       </c>
       <c r="AE41" s="6">
         <v>1</v>
       </c>
       <c r="AF41" s="6">
         <v>3.43</v>
       </c>
       <c r="AG41" s="6">
         <v>3.22</v>
       </c>
       <c r="AH41" s="6">
         <v>2.33</v>
       </c>
       <c r="AI41" s="6">
         <v>1.56</v>
       </c>
       <c r="AJ41" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="AK41" s="6">
         <v>1.38</v>
       </c>
+      <c r="AL41" s="55">
+        <v>1.28</v>
+      </c>
+      <c r="AM41" s="55"/>
     </row>
-    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="16"/>
       <c r="I42" s="15"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="26">
         <v>1.49</v>
       </c>
       <c r="O42" s="6">
         <v>0.85</v>
       </c>
       <c r="P42" s="26">
         <v>0.96</v>
       </c>
       <c r="Q42" s="6">
@@ -18934,52 +19209,56 @@
       </c>
       <c r="AD42" s="6">
         <v>1.24</v>
       </c>
       <c r="AE42" s="6">
         <v>1.07</v>
       </c>
       <c r="AF42" s="6">
         <v>9.5</v>
       </c>
       <c r="AG42" s="6">
         <v>4.05</v>
       </c>
       <c r="AH42" s="6">
         <v>4.17</v>
       </c>
       <c r="AI42" s="6">
         <v>1.71</v>
       </c>
       <c r="AJ42" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="AK42" s="6">
         <v>1.64</v>
       </c>
+      <c r="AL42" s="55">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AM42" s="55"/>
     </row>
-    <row r="43" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="16"/>
       <c r="I43" s="15"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="26">
         <v>2.52</v>
       </c>
       <c r="O43" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="P43" s="26">
         <v>1.47</v>
       </c>
       <c r="Q43" s="6">
@@ -19023,52 +19302,56 @@
       </c>
       <c r="AD43" s="6">
         <v>0.63</v>
       </c>
       <c r="AE43" s="6">
         <v>1.25</v>
       </c>
       <c r="AF43" s="6">
         <v>9.5</v>
       </c>
       <c r="AG43" s="6">
         <v>5.54</v>
       </c>
       <c r="AH43" s="6">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI43" s="6">
         <v>3.95</v>
       </c>
       <c r="AJ43" s="6">
         <v>3.39</v>
       </c>
       <c r="AK43" s="6">
         <v>2.02</v>
       </c>
+      <c r="AL43" s="55">
+        <v>1.38</v>
+      </c>
+      <c r="AM43" s="55"/>
     </row>
-    <row r="44" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="44" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="19"/>
       <c r="I44" s="18"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="O44" s="8">
         <v>1.96</v>
       </c>
       <c r="P44" s="27">
         <v>2.15</v>
       </c>
       <c r="Q44" s="8">
@@ -19112,406 +19395,410 @@
       </c>
       <c r="AD44" s="8">
         <v>1.02</v>
       </c>
       <c r="AE44" s="8">
         <v>0.98</v>
       </c>
       <c r="AF44" s="8">
         <v>14.03</v>
       </c>
       <c r="AG44" s="8">
         <v>8.42</v>
       </c>
       <c r="AH44" s="8">
         <v>5.34</v>
       </c>
       <c r="AI44" s="8">
         <v>4.68</v>
       </c>
       <c r="AJ44" s="8">
         <v>2.95</v>
       </c>
       <c r="AK44" s="8">
         <v>3.2</v>
       </c>
+      <c r="AL44" s="56">
+        <v>2.11</v>
+      </c>
+      <c r="AM44" s="56"/>
     </row>
-    <row r="45" spans="1:37" s="4" customFormat="1">
+    <row r="45" spans="1:39" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
     </row>
-    <row r="46" spans="1:37" s="4" customFormat="1" ht="11.25"/>
-[...170 lines deleted...]
-    <row r="217" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="51" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="52" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="54" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="55" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="56" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="60" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="61" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="62" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="63" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="64" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="65" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="66" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="67" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="68" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="69" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="70" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="71" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="72" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="73" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="76" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="77" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="78" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="79" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="80" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="81" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="82" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="83" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="84" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="85" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="86" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="87" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="88" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="89" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="90" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="91" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="92" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="93" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="94" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="95" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="96" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="97" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="98" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="99" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="100" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="101" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="102" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="103" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="104" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="105" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="106" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="107" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="108" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="109" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="110" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="111" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="112" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="113" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="114" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="115" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="116" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="117" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="118" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="119" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="120" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="121" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="122" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="123" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="124" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="125" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="126" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="127" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="128" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="129" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="130" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="131" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="132" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="133" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="134" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="135" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="136" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="137" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="138" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="139" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="140" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="141" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="142" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="143" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="144" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="145" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="146" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="147" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="148" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="149" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="150" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="151" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="152" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="153" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="154" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="155" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="156" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="157" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="158" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="159" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="160" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="161" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="162" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="163" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="164" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="165" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="166" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="167" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="168" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="169" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="170" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="171" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="172" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="173" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="174" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="175" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="176" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="177" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="178" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="179" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="180" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="181" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="182" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="183" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="184" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="185" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="186" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="187" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="188" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="189" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="190" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="191" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="192" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="193" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="194" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="195" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="196" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="197" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="198" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="199" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="200" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="202" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="203" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="204" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="205" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="206" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="207" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="208" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="209" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="210" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="211" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="212" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="213" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="214" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="215" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="216" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="217" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="U4:AP4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="AD5:AE5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A3:BG223"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD2"/>
+      <selection activeCell="Q51" sqref="Q51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:59" ht="15" customHeight="1">
+    <row r="3" spans="1:59" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
       <c r="R3" s="30"/>
       <c r="S3" s="30"/>
       <c r="T3" s="30"/>
       <c r="U3" s="30"/>
-      <c r="V3" s="66" t="s">
+      <c r="V3" s="72" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="66"/>
-[...19 lines deleted...]
-      <c r="AQ3" s="66"/>
+      <c r="W3" s="72"/>
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="72"/>
+      <c r="AA3" s="72"/>
+      <c r="AB3" s="72"/>
+      <c r="AC3" s="72"/>
+      <c r="AD3" s="72"/>
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AG3" s="72"/>
+      <c r="AH3" s="72"/>
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="72"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="72"/>
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="72"/>
+      <c r="AO3" s="72"/>
+      <c r="AP3" s="72"/>
+      <c r="AQ3" s="72"/>
       <c r="AR3" s="30"/>
       <c r="AS3" s="30"/>
       <c r="AT3" s="30"/>
       <c r="AU3" s="30"/>
       <c r="AV3" s="30"/>
       <c r="AW3" s="30"/>
       <c r="AX3" s="30"/>
       <c r="AY3" s="30"/>
       <c r="AZ3" s="30"/>
       <c r="BA3" s="30"/>
       <c r="BB3" s="30"/>
       <c r="BC3" s="30"/>
       <c r="BD3" s="30"/>
       <c r="BE3" s="30"/>
       <c r="BF3" s="30"/>
       <c r="BG3" s="30"/>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:59" x14ac:dyDescent="0.2">
       <c r="C4" s="2"/>
       <c r="AE4" s="23"/>
       <c r="AQ4" s="23" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:59" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="60">
+    <row r="5" spans="1:59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="63"/>
+      <c r="B5" s="66">
         <v>2021</v>
       </c>
-      <c r="C5" s="61"/>
-[...10 lines deleted...]
-      <c r="N5" s="61">
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67">
         <v>2024</v>
       </c>
-      <c r="O5" s="61"/>
-[...4 lines deleted...]
-      <c r="T5" s="62">
+      <c r="O5" s="67"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="67"/>
+      <c r="R5" s="67"/>
+      <c r="S5" s="67"/>
+      <c r="T5" s="68">
         <v>2025</v>
       </c>
-      <c r="U5" s="62"/>
-[...10 lines deleted...]
-      <c r="AF5" s="62">
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="68"/>
+      <c r="AA5" s="68"/>
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="68">
         <v>2026</v>
       </c>
-      <c r="AG5" s="62"/>
-[...9 lines deleted...]
-      <c r="AQ5" s="60"/>
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68"/>
+      <c r="AK5" s="68"/>
+      <c r="AL5" s="68"/>
+      <c r="AM5" s="68"/>
+      <c r="AN5" s="68"/>
+      <c r="AO5" s="68"/>
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="66"/>
     </row>
-    <row r="6" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A6" s="58"/>
+    <row r="6" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64"/>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="12" t="s">
@@ -19595,105 +19882,105 @@
       <c r="AJ6" s="12" t="s">
         <v>41</v>
       </c>
       <c r="AK6" s="12" t="s">
         <v>42</v>
       </c>
       <c r="AL6" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AM6" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AN6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="AO6" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AP6" s="12" t="s">
         <v>35</v>
       </c>
       <c r="AQ6" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="7" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="32"/>
       <c r="B7" s="32"/>
       <c r="C7" s="32"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="32"/>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
       <c r="N7" s="32"/>
       <c r="O7" s="32"/>
       <c r="P7" s="32"/>
       <c r="Q7" s="32"/>
       <c r="R7" s="32"/>
       <c r="S7" s="32"/>
-      <c r="T7" s="63" t="s">
+      <c r="T7" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="U7" s="63"/>
-[...11 lines deleted...]
-      <c r="AG7" s="63"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
+      <c r="AA7" s="69"/>
+      <c r="AB7" s="69"/>
+      <c r="AC7" s="69"/>
+      <c r="AD7" s="69"/>
+      <c r="AE7" s="69"/>
+      <c r="AF7" s="69"/>
+      <c r="AG7" s="69"/>
       <c r="AH7" s="32"/>
       <c r="AI7" s="32"/>
       <c r="AJ7" s="32"/>
       <c r="AK7" s="32"/>
       <c r="AL7" s="32"/>
       <c r="AM7" s="32"/>
       <c r="AN7" s="32"/>
       <c r="AO7" s="32"/>
       <c r="AP7" s="32"/>
       <c r="AQ7" s="32"/>
       <c r="AR7" s="32"/>
       <c r="AS7" s="32"/>
       <c r="AT7" s="32"/>
       <c r="AU7" s="32"/>
       <c r="AV7" s="32"/>
       <c r="AW7" s="32"/>
       <c r="AX7" s="32"/>
     </row>
-    <row r="8" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="8" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="4">
         <v>4</v>
       </c>
       <c r="O8" s="7">
         <v>2</v>
       </c>
       <c r="P8" s="4">
         <v>3</v>
       </c>
       <c r="Q8" s="7">
@@ -19734,52 +20021,59 @@
       </c>
       <c r="AC8" s="7">
         <v>4</v>
       </c>
       <c r="AD8" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE8" s="7">
         <v>6</v>
       </c>
       <c r="AF8" s="7">
         <v>3</v>
       </c>
       <c r="AG8" s="7">
         <v>3</v>
       </c>
       <c r="AH8" s="7">
         <v>3</v>
       </c>
       <c r="AI8" s="36">
         <v>4</v>
       </c>
       <c r="AJ8" s="7">
         <v>2</v>
       </c>
+      <c r="AK8" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL8" s="53">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="53"/>
     </row>
-    <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="16"/>
       <c r="I9" s="15"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="4">
         <v>3</v>
       </c>
       <c r="O9" s="7">
         <v>2</v>
       </c>
       <c r="P9" s="4">
         <v>1</v>
       </c>
       <c r="Q9" s="23" t="s">
@@ -19820,52 +20114,59 @@
       </c>
       <c r="AC9" s="7">
         <v>3</v>
       </c>
       <c r="AD9" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE9" s="7">
         <v>4</v>
       </c>
       <c r="AF9" s="7">
         <v>1</v>
       </c>
       <c r="AG9" s="7">
         <v>2</v>
       </c>
       <c r="AH9" s="7">
         <v>1</v>
       </c>
       <c r="AI9" s="36">
         <v>2</v>
       </c>
       <c r="AJ9" s="7">
         <v>1</v>
       </c>
+      <c r="AK9" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL9" s="53">
+        <v>2</v>
+      </c>
+      <c r="AM9" s="53"/>
     </row>
-    <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O10" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
         <v>1</v>
       </c>
       <c r="Q10" s="23" t="s">
@@ -19906,52 +20207,59 @@
       </c>
       <c r="AC10" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD10" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE10" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF10" s="7">
         <v>1</v>
       </c>
       <c r="AG10" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH10" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI10" s="36">
         <v>1</v>
       </c>
       <c r="AJ10" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL10" s="53">
+        <v>2</v>
+      </c>
+      <c r="AM10" s="53"/>
     </row>
-    <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="23" t="s">
@@ -19992,52 +20300,59 @@
       </c>
       <c r="AC11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI11" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ11" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM11" s="6"/>
     </row>
-    <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="15"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q12" s="23" t="s">
@@ -20078,52 +20393,59 @@
       </c>
       <c r="AC12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI12" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ12" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM12" s="6"/>
     </row>
-    <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="15"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="23" t="s">
@@ -20164,52 +20486,59 @@
       </c>
       <c r="AC13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI13" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ13" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL13" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="53"/>
     </row>
-    <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="15"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="7">
@@ -20250,52 +20579,59 @@
       </c>
       <c r="AC14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE14" s="7">
         <v>1</v>
       </c>
       <c r="AF14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI14" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ14" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM14" s="6"/>
     </row>
-    <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="15"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="23" t="s">
@@ -20336,52 +20672,59 @@
       </c>
       <c r="AC15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI15" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ15" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM15" s="6"/>
     </row>
-    <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="15"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q16" s="23" t="s">
@@ -20422,52 +20765,59 @@
       </c>
       <c r="AC16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE16" s="7">
         <v>1</v>
       </c>
       <c r="AF16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH16" s="7">
         <v>1</v>
       </c>
       <c r="AI16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ16" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM16" s="6"/>
     </row>
-    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="15"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q17" s="23" t="s">
@@ -20508,52 +20858,59 @@
       </c>
       <c r="AC17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF17" s="7">
         <v>1</v>
       </c>
       <c r="AG17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ17" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM17" s="6"/>
     </row>
-    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="16"/>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="4">
         <v>1</v>
       </c>
       <c r="O18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="4">
         <v>1</v>
       </c>
       <c r="Q18" s="23" t="s">
@@ -20594,52 +20951,59 @@
       </c>
       <c r="AC18" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF18" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG18" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH18" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI18" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ18" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM18" s="6"/>
     </row>
-    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q19" s="23" t="s">
@@ -20680,52 +21044,59 @@
       </c>
       <c r="AC19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ19" s="7">
         <v>1</v>
       </c>
+      <c r="AK19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM19" s="6"/>
     </row>
-    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="15"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q20" s="23" t="s">
@@ -20766,52 +21137,59 @@
       </c>
       <c r="AC20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG20" s="7">
         <v>1</v>
       </c>
       <c r="AH20" s="7">
         <v>1</v>
       </c>
       <c r="AI20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ20" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM20" s="6"/>
     </row>
-    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="15"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="7">
@@ -20852,106 +21230,110 @@
       </c>
       <c r="AC21" s="7">
         <v>1</v>
       </c>
       <c r="AD21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI21" s="36">
         <v>1</v>
       </c>
       <c r="AJ21" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM21" s="6"/>
     </row>
-    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
-      <c r="T22" s="64" t="s">
+      <c r="T22" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="U22" s="64"/>
-[...11 lines deleted...]
-      <c r="AG22" s="64"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
+      <c r="Z22" s="70"/>
+      <c r="AA22" s="70"/>
+      <c r="AB22" s="70"/>
+      <c r="AC22" s="70"/>
+      <c r="AD22" s="70"/>
+      <c r="AE22" s="70"/>
+      <c r="AF22" s="70"/>
+      <c r="AG22" s="70"/>
       <c r="AH22" s="34"/>
       <c r="AI22" s="33"/>
       <c r="AJ22" s="7"/>
-      <c r="AK22" s="33"/>
-[...1 lines deleted...]
-      <c r="AM22" s="33"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="33"/>
       <c r="AP22" s="33"/>
       <c r="AQ22" s="33"/>
       <c r="AR22" s="33"/>
       <c r="AS22" s="33"/>
       <c r="AT22" s="33"/>
       <c r="AU22" s="33"/>
       <c r="AV22" s="33"/>
       <c r="AW22" s="33"/>
       <c r="AX22" s="33"/>
     </row>
-    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="16"/>
       <c r="I23" s="15"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="4">
         <v>3</v>
       </c>
       <c r="O23" s="7">
         <v>2</v>
       </c>
       <c r="P23" s="4">
         <v>2</v>
       </c>
       <c r="Q23" s="7">
@@ -20992,52 +21374,59 @@
       </c>
       <c r="AC23" s="7">
         <v>2</v>
       </c>
       <c r="AD23" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE23" s="7">
         <v>4</v>
       </c>
       <c r="AF23" s="7">
         <v>2</v>
       </c>
       <c r="AG23" s="7">
         <v>2</v>
       </c>
       <c r="AH23" s="7">
         <v>1</v>
       </c>
       <c r="AI23" s="36">
         <v>3</v>
       </c>
       <c r="AJ23" s="7">
         <v>1</v>
       </c>
+      <c r="AK23" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL23" s="53">
+        <v>5</v>
+      </c>
+      <c r="AM23" s="53"/>
     </row>
-    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="16"/>
       <c r="I24" s="15"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="4">
         <v>3</v>
       </c>
       <c r="O24" s="7">
         <v>2</v>
       </c>
       <c r="P24" s="4">
         <v>1</v>
       </c>
       <c r="Q24" s="23" t="s">
@@ -21078,52 +21467,59 @@
       </c>
       <c r="AC24" s="7">
         <v>2</v>
       </c>
       <c r="AD24" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="7">
         <v>4</v>
       </c>
       <c r="AF24" s="7">
         <v>1</v>
       </c>
       <c r="AG24" s="7">
         <v>2</v>
       </c>
       <c r="AH24" s="7">
         <v>1</v>
       </c>
       <c r="AI24" s="36">
         <v>2</v>
       </c>
       <c r="AJ24" s="7">
         <v>1</v>
       </c>
+      <c r="AK24" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL24" s="53">
+        <v>2</v>
+      </c>
+      <c r="AM24" s="53"/>
     </row>
-    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="16"/>
       <c r="I25" s="15"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P25" s="4">
         <v>1</v>
       </c>
       <c r="Q25" s="23" t="s">
@@ -21164,52 +21560,59 @@
       </c>
       <c r="AC25" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF25" s="7">
         <v>1</v>
       </c>
       <c r="AG25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI25" s="36">
         <v>1</v>
       </c>
       <c r="AJ25" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL25" s="53">
+        <v>2</v>
+      </c>
+      <c r="AM25" s="53"/>
     </row>
-    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="16"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q26" s="23" t="s">
@@ -21250,52 +21653,59 @@
       </c>
       <c r="AC26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ26" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM26" s="7"/>
     </row>
-    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="16"/>
       <c r="I27" s="15"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="23" t="s">
@@ -21336,52 +21746,59 @@
       </c>
       <c r="AC27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ27" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL27" s="53">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="53"/>
     </row>
-    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="16"/>
       <c r="I28" s="15"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q28" s="7">
@@ -21422,104 +21839,110 @@
       </c>
       <c r="AC28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ28" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM28" s="7"/>
     </row>
-    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
-      <c r="T29" s="59" t="s">
+      <c r="T29" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="U29" s="59"/>
-[...11 lines deleted...]
-      <c r="AG29" s="59"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="Z29" s="65"/>
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="65"/>
+      <c r="AD29" s="65"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="3"/>
       <c r="AJ29" s="7"/>
-      <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="3"/>
       <c r="AX29" s="3"/>
     </row>
-    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="16"/>
       <c r="I30" s="15"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="4">
         <v>1</v>
       </c>
       <c r="O30" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P30" s="4">
         <v>1</v>
       </c>
       <c r="Q30" s="7">
@@ -21560,52 +21983,59 @@
       </c>
       <c r="AC30" s="7">
         <v>2</v>
       </c>
       <c r="AD30" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE30" s="7">
         <v>2</v>
       </c>
       <c r="AF30" s="7">
         <v>1</v>
       </c>
       <c r="AG30" s="7">
         <v>1</v>
       </c>
       <c r="AH30" s="7">
         <v>2</v>
       </c>
       <c r="AI30" s="36">
         <v>1</v>
       </c>
       <c r="AJ30" s="7">
         <v>1</v>
       </c>
+      <c r="AK30" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL30" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM30" s="57"/>
     </row>
-    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="16"/>
       <c r="I31" s="15"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O31" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P31" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q31" s="23" t="s">
@@ -21646,52 +22076,59 @@
       </c>
       <c r="AC31" s="7">
         <v>1</v>
       </c>
       <c r="AD31" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ31" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL31" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM31" s="57"/>
     </row>
-    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="16"/>
       <c r="I32" s="15"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q32" s="23" t="s">
@@ -21732,52 +22169,59 @@
       </c>
       <c r="AC32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ32" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL32" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM32" s="57"/>
     </row>
-    <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="16"/>
       <c r="I33" s="15"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="23" t="s">
@@ -21818,52 +22262,59 @@
       </c>
       <c r="AC33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ33" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL33" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM33" s="57"/>
     </row>
-    <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="16"/>
       <c r="I34" s="15"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q34" s="23" t="s">
@@ -21904,52 +22355,59 @@
       </c>
       <c r="AC34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ34" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL34" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM34" s="57"/>
     </row>
-    <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="16"/>
       <c r="I35" s="15"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="23" t="s">
@@ -21990,52 +22448,59 @@
       </c>
       <c r="AC35" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE35" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF35" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG35" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH35" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI35" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ35" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL35" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM35" s="57"/>
     </row>
-    <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="16"/>
       <c r="I36" s="15"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q36" s="7">
@@ -22076,52 +22541,59 @@
       </c>
       <c r="AC36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="7">
         <v>1</v>
       </c>
       <c r="AF36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ36" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL36" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM36" s="57"/>
     </row>
-    <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="23" t="s">
@@ -22162,52 +22634,59 @@
       </c>
       <c r="AC37" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE37" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF37" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG37" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH37" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI37" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ37" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL37" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM37" s="57"/>
     </row>
-    <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q38" s="23" t="s">
@@ -22248,52 +22727,59 @@
       </c>
       <c r="AC38" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="7">
         <v>1</v>
       </c>
       <c r="AF38" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG38" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH38" s="7">
         <v>1</v>
       </c>
       <c r="AI38" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ38" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL38" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM38" s="57"/>
     </row>
-    <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="16"/>
       <c r="I39" s="15"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
       <c r="N39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="23" t="s">
@@ -22334,52 +22820,59 @@
       </c>
       <c r="AC39" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE39" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AF39" s="7">
         <v>1</v>
       </c>
       <c r="AG39" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH39" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI39" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ39" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL39" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM39" s="57"/>
     </row>
-    <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="4">
         <v>1</v>
       </c>
       <c r="O40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P40" s="4">
         <v>1</v>
       </c>
       <c r="Q40" s="23" t="s">
@@ -22420,52 +22913,59 @@
       </c>
       <c r="AC40" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF40" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG40" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH40" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI40" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ40" s="7" t="s">
         <v>49</v>
       </c>
+      <c r="AK40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL40" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM40" s="57"/>
     </row>
-    <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="16"/>
       <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q41" s="23" t="s">
@@ -22506,52 +23006,59 @@
       </c>
       <c r="AC41" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF41" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG41" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AH41" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AI41" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ41" s="7">
         <v>1</v>
       </c>
+      <c r="AK41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL41" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM41" s="57"/>
     </row>
-    <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="16"/>
       <c r="I42" s="15"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q42" s="23" t="s">
@@ -22592,52 +23099,59 @@
       </c>
       <c r="AC42" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AD42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF42" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AG42" s="7">
         <v>1</v>
       </c>
       <c r="AH42" s="7">
         <v>1</v>
       </c>
       <c r="AI42" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AJ42" s="23" t="s">
         <v>49</v>
       </c>
+      <c r="AK42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL42" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM42" s="57"/>
     </row>
-    <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="19"/>
       <c r="I43" s="18"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
       <c r="N43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="O43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="P43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="10" t="s">
@@ -22678,395 +23192,402 @@
       </c>
       <c r="AC43" s="9">
         <v>1</v>
       </c>
       <c r="AD43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AE43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AF43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="AG43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AH43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AI43" s="37">
         <v>1</v>
       </c>
       <c r="AJ43" s="10" t="s">
         <v>49</v>
       </c>
+      <c r="AK43" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL43" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM43" s="58"/>
     </row>
-    <row r="44" spans="1:36" s="4" customFormat="1" ht="11.25">
+    <row r="44" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="45" spans="1:36" s="4" customFormat="1" ht="11.25"/>
-[...177 lines deleted...]
-    <row r="223" s="4" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="51" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="52" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="54" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="55" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="56" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="60" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="61" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="62" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="63" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="64" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="65" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="66" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="67" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="68" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="69" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="70" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="71" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="72" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="73" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="76" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="77" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="78" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="79" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="80" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="81" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="82" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="83" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="84" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="85" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="86" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="87" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="88" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="89" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="90" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="91" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="92" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="93" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="94" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="95" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="96" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="97" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="98" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="99" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="100" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="101" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="102" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="103" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="104" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="105" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="106" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="107" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="108" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="109" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="110" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="111" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="112" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="113" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="114" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="115" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="116" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="117" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="118" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="119" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="120" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="121" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="122" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="123" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="124" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="125" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="126" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="127" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="128" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="129" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="130" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="131" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="132" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="133" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="134" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="135" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="136" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="137" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="138" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="139" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="140" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="141" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="142" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="143" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="144" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="145" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="146" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="147" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="148" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="149" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="150" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="151" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="152" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="153" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="154" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="155" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="156" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="157" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="158" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="159" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="160" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="161" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="162" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="163" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="164" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="165" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="166" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="167" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="168" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="169" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="170" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="171" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="172" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="173" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="174" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="175" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="176" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="177" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="178" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="179" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="180" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="181" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="182" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="183" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="184" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="185" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="186" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="187" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="188" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="189" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="190" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="191" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="192" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="193" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="194" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="195" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="196" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="197" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="198" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="199" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="200" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="202" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="203" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="204" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="205" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="206" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="207" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="208" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="209" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="210" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="211" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="212" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="213" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="214" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="215" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="216" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="217" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="218" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="219" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="220" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="221" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="222" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="223" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="V3:AQ3"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="AF5:AQ5"/>
     <mergeCell ref="T7:AG7"/>
     <mergeCell ref="T29:AG29"/>
     <mergeCell ref="T22:AG22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A4:BF224"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD2"/>
+      <selection activeCell="O4" sqref="O4:AQ4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:58" ht="11.45" customHeight="1">
+    <row r="4" spans="1:58" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
-      <c r="O4" s="66" t="s">
+      <c r="O4" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="P4" s="66"/>
-[...26 lines deleted...]
-      <c r="AQ4" s="66"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="72"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="72"/>
+      <c r="AM4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="72"/>
+      <c r="AQ4" s="72"/>
       <c r="AR4" s="30"/>
       <c r="AS4" s="30"/>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="30"/>
       <c r="BE4" s="30"/>
       <c r="BF4" s="30"/>
     </row>
-    <row r="5" spans="1:58" s="4" customFormat="1" ht="11.25">
+    <row r="5" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C5" s="23"/>
-      <c r="AD5" s="65"/>
-[...1 lines deleted...]
-      <c r="AP5" s="65" t="s">
+      <c r="AD5" s="71"/>
+      <c r="AE5" s="71"/>
+      <c r="AP5" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="AQ5" s="65"/>
+      <c r="AQ5" s="71"/>
     </row>
-    <row r="6" spans="1:58" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="60">
+    <row r="6" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="63"/>
+      <c r="B6" s="66">
         <v>2021</v>
       </c>
-      <c r="C6" s="61"/>
-[...10 lines deleted...]
-      <c r="N6" s="61">
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...4 lines deleted...]
-      <c r="T6" s="62">
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="68">
         <v>2025</v>
       </c>
-      <c r="U6" s="62"/>
-[...10 lines deleted...]
-      <c r="AF6" s="62">
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="68">
         <v>2026</v>
       </c>
-      <c r="AG6" s="62"/>
-[...9 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+      <c r="AL6" s="68"/>
+      <c r="AM6" s="68"/>
+      <c r="AN6" s="68"/>
+      <c r="AO6" s="68"/>
+      <c r="AP6" s="68"/>
+      <c r="AQ6" s="66"/>
     </row>
-    <row r="7" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="58"/>
+    <row r="7" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="64"/>
       <c r="B7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="12" t="s">
@@ -23150,87 +23671,87 @@
       <c r="AJ7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="AK7" s="12" t="s">
         <v>42</v>
       </c>
       <c r="AL7" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AM7" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AN7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="AO7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AP7" s="12" t="s">
         <v>35</v>
       </c>
       <c r="AQ7" s="12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="8" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="63" t="s">
+      <c r="T8" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="U8" s="63"/>
-[...11 lines deleted...]
-      <c r="AG8" s="63"/>
+      <c r="U8" s="69"/>
+      <c r="V8" s="69"/>
+      <c r="W8" s="69"/>
+      <c r="X8" s="69"/>
+      <c r="Y8" s="69"/>
+      <c r="Z8" s="69"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="69"/>
+      <c r="AC8" s="69"/>
+      <c r="AD8" s="69"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="69"/>
+      <c r="AG8" s="69"/>
     </row>
-    <row r="9" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="9" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="4">
         <v>5.33</v>
       </c>
       <c r="O9" s="6">
         <v>3.1</v>
       </c>
       <c r="P9" s="4">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q9" s="6">
@@ -23271,52 +23792,59 @@
       </c>
       <c r="AC9" s="6">
         <v>6.59</v>
       </c>
       <c r="AD9" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE9" s="6">
         <v>9.48</v>
       </c>
       <c r="AF9" s="6">
         <v>5.3</v>
       </c>
       <c r="AG9" s="6">
         <v>6.19</v>
       </c>
       <c r="AH9" s="6">
         <v>5.81</v>
       </c>
       <c r="AI9" s="6">
         <v>6.58</v>
       </c>
       <c r="AJ9" s="6">
         <v>3.75</v>
       </c>
+      <c r="AK9" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL9" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="AM9" s="6"/>
     </row>
-    <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="4">
         <v>7.73</v>
       </c>
       <c r="O10" s="6">
         <v>5.6</v>
       </c>
       <c r="P10" s="4">
         <v>2.66</v>
       </c>
       <c r="Q10" s="23" t="s">
@@ -23357,52 +23885,59 @@
       </c>
       <c r="AC10" s="6">
         <v>9.09</v>
       </c>
       <c r="AD10" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE10" s="6">
         <v>11.43</v>
       </c>
       <c r="AF10" s="6">
         <v>3.28</v>
       </c>
       <c r="AG10" s="6">
         <v>6.99</v>
       </c>
       <c r="AH10" s="6">
         <v>3.66</v>
       </c>
       <c r="AI10" s="6">
         <v>5.7</v>
       </c>
       <c r="AJ10" s="6">
         <v>3.27</v>
       </c>
+      <c r="AK10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL10" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="AM10" s="6"/>
     </row>
-    <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P11" s="4">
         <v>32.26</v>
       </c>
       <c r="Q11" s="23" t="s">
@@ -23443,52 +23978,59 @@
       </c>
       <c r="AC11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD11" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF11" s="6">
         <v>27.78</v>
       </c>
       <c r="AG11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI11" s="6">
         <v>35.71</v>
       </c>
       <c r="AJ11" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL11" s="6">
+        <v>50</v>
+      </c>
+      <c r="AM11" s="6"/>
     </row>
-    <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="15"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q12" s="23" t="s">
@@ -23529,52 +24071,59 @@
       </c>
       <c r="AC12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI12" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ12" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM12" s="6"/>
     </row>
-    <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="15"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="23" t="s">
@@ -23615,52 +24164,59 @@
       </c>
       <c r="AC13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI13" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ13" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM13" s="6"/>
     </row>
-    <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="15"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="23" t="s">
@@ -23701,52 +24257,59 @@
       </c>
       <c r="AC14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI14" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ14" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL14" s="6">
+        <v>29.41</v>
+      </c>
+      <c r="AM14" s="6"/>
     </row>
-    <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="15"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="6">
@@ -23787,52 +24350,59 @@
       </c>
       <c r="AC15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="6">
         <v>90.91</v>
       </c>
       <c r="AF15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI15" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ15" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM15" s="6"/>
     </row>
-    <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="15"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q16" s="23" t="s">
@@ -23873,52 +24443,59 @@
       </c>
       <c r="AC16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI16" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ16" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM16" s="6"/>
     </row>
-    <row r="17" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="17" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="15"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q17" s="23" t="s">
@@ -23959,52 +24536,59 @@
       </c>
       <c r="AC17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="6">
         <v>200</v>
       </c>
       <c r="AF17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH17" s="6">
         <v>1000</v>
       </c>
       <c r="AI17" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ17" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM17" s="6"/>
     </row>
-    <row r="18" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="18" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="16"/>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q18" s="23" t="s">
@@ -24045,52 +24629,59 @@
       </c>
       <c r="AC18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF18" s="6">
         <v>100</v>
       </c>
       <c r="AG18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ18" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM18" s="6"/>
     </row>
-    <row r="19" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="19" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="4">
         <v>38.46</v>
       </c>
       <c r="O19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="4">
         <v>55.56</v>
       </c>
       <c r="Q19" s="23" t="s">
@@ -24131,52 +24722,59 @@
       </c>
       <c r="AC19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI19" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ19" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM19" s="6"/>
     </row>
-    <row r="20" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="20" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="15"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q20" s="23" t="s">
@@ -24215,52 +24813,59 @@
       </c>
       <c r="AC20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ20" s="6">
         <v>40</v>
       </c>
+      <c r="AK20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM20" s="6"/>
     </row>
-    <row r="21" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="21" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="15"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q21" s="23" t="s">
@@ -24301,52 +24906,59 @@
       </c>
       <c r="AC21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG21" s="6">
         <v>125</v>
       </c>
       <c r="AH21" s="6">
         <v>62.5</v>
       </c>
       <c r="AI21" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ21" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM21" s="6"/>
     </row>
-    <row r="22" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="22" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="16"/>
       <c r="I22" s="15"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q22" s="6">
@@ -24387,91 +24999,98 @@
       </c>
       <c r="AC22" s="6">
         <v>33.33</v>
       </c>
       <c r="AD22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH22" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI22" s="6">
         <v>43.48</v>
       </c>
       <c r="AJ22" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK22" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL22" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM22" s="6"/>
     </row>
-    <row r="23" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="23" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
-      <c r="T23" s="64" t="s">
+      <c r="T23" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="U23" s="64"/>
-[...11 lines deleted...]
-      <c r="AG23" s="64"/>
+      <c r="U23" s="70"/>
+      <c r="V23" s="70"/>
+      <c r="W23" s="70"/>
+      <c r="X23" s="70"/>
+      <c r="Y23" s="70"/>
+      <c r="Z23" s="70"/>
+      <c r="AA23" s="70"/>
+      <c r="AB23" s="70"/>
+      <c r="AC23" s="70"/>
+      <c r="AD23" s="70"/>
+      <c r="AE23" s="70"/>
+      <c r="AF23" s="70"/>
+      <c r="AG23" s="70"/>
       <c r="AH23" s="34"/>
       <c r="AI23" s="33"/>
       <c r="AJ23" s="6"/>
     </row>
-    <row r="24" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="24" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="16"/>
       <c r="I24" s="15"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="4">
         <v>6.06</v>
       </c>
       <c r="O24" s="6">
         <v>4.74</v>
       </c>
       <c r="P24" s="4">
         <v>4.28</v>
       </c>
       <c r="Q24" s="6">
@@ -24512,52 +25131,59 @@
       </c>
       <c r="AC24" s="6">
         <v>4.95</v>
       </c>
       <c r="AD24" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="6">
         <v>9.26</v>
       </c>
       <c r="AF24" s="6">
         <v>5.25</v>
       </c>
       <c r="AG24" s="6">
         <v>6.02</v>
       </c>
       <c r="AH24" s="6">
         <v>2.94</v>
       </c>
       <c r="AI24" s="6">
         <v>7.16</v>
       </c>
       <c r="AJ24" s="6">
         <v>2.65</v>
       </c>
+      <c r="AK24" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL24" s="6">
+        <v>11.82</v>
+      </c>
+      <c r="AM24" s="6"/>
     </row>
-    <row r="25" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="16"/>
       <c r="I25" s="15"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="4">
         <v>8.24</v>
       </c>
       <c r="O25" s="6">
         <v>5.97</v>
       </c>
       <c r="P25" s="4">
         <v>2.82</v>
       </c>
       <c r="Q25" s="23" t="s">
@@ -24598,52 +25224,59 @@
       </c>
       <c r="AC25" s="6">
         <v>6.6</v>
       </c>
       <c r="AD25" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="6">
         <v>12.31</v>
       </c>
       <c r="AF25" s="6">
         <v>3.47</v>
       </c>
       <c r="AG25" s="6">
         <v>7.33</v>
       </c>
       <c r="AH25" s="6">
         <v>3.95</v>
       </c>
       <c r="AI25" s="6">
         <v>5.93</v>
       </c>
       <c r="AJ25" s="6">
         <v>3.42</v>
       </c>
+      <c r="AK25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL25" s="6">
+        <v>6.17</v>
+      </c>
+      <c r="AM25" s="6"/>
     </row>
-    <row r="26" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="26" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="16"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P26" s="4">
         <v>33.33</v>
       </c>
       <c r="Q26" s="23" t="s">
@@ -24684,52 +25317,59 @@
       </c>
       <c r="AC26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF26" s="6">
         <v>28.57</v>
       </c>
       <c r="AG26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI26" s="6">
         <v>37.04</v>
       </c>
       <c r="AJ26" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL26" s="6">
+        <v>51.28</v>
+      </c>
+      <c r="AM26" s="6"/>
     </row>
-    <row r="27" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="27" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="16"/>
       <c r="I27" s="15"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q27" s="23" t="s">
@@ -24770,52 +25410,59 @@
       </c>
       <c r="AC27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI27" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ27" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL27" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM27" s="6"/>
     </row>
-    <row r="28" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="28" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="16"/>
       <c r="I28" s="15"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q28" s="23" t="s">
@@ -24856,52 +25503,59 @@
       </c>
       <c r="AC28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI28" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ28" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL28" s="6">
+        <v>43.48</v>
+      </c>
+      <c r="AM28" s="6"/>
     </row>
-    <row r="29" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="29" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="16"/>
       <c r="I29" s="15"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="6">
@@ -24942,91 +25596,98 @@
       </c>
       <c r="AC29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AH29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AI29" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ29" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM29" s="6"/>
     </row>
-    <row r="30" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="30" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
-      <c r="T30" s="59" t="s">
+      <c r="T30" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="U30" s="59"/>
-[...11 lines deleted...]
-      <c r="AG30" s="59"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
       <c r="AH30" s="35"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="6"/>
     </row>
-    <row r="31" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="31" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="16"/>
       <c r="I31" s="15"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="4">
         <v>3.91</v>
       </c>
       <c r="O31" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P31" s="4">
         <v>4.4800000000000004</v>
       </c>
       <c r="Q31" s="6">
@@ -25067,52 +25728,59 @@
       </c>
       <c r="AC31" s="6">
         <v>9.85</v>
       </c>
       <c r="AD31" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="6">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF31" s="6">
         <v>5.41</v>
       </c>
       <c r="AG31" s="6">
         <v>6.54</v>
       </c>
       <c r="AH31" s="6">
         <v>11.36</v>
       </c>
       <c r="AI31" s="6">
         <v>5.29</v>
       </c>
       <c r="AJ31" s="6">
         <v>6.37</v>
       </c>
+      <c r="AK31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL31" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM31" s="6"/>
     </row>
-    <row r="32" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="32" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="16"/>
       <c r="I32" s="15"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q32" s="23" t="s">
@@ -25153,52 +25821,59 @@
       </c>
       <c r="AC32" s="6">
         <v>37.04</v>
       </c>
       <c r="AD32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH32" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI32" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ32" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM32" s="6"/>
     </row>
-    <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="16"/>
       <c r="I33" s="15"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q33" s="23" t="s">
@@ -25239,52 +25914,59 @@
       </c>
       <c r="AC33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI33" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ33" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM33" s="6"/>
     </row>
-    <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="16"/>
       <c r="I34" s="15"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q34" s="23" t="s">
@@ -25325,52 +26007,59 @@
       </c>
       <c r="AC34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH34" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI34" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ34" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM34" s="6"/>
     </row>
-    <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="16"/>
       <c r="I35" s="15"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q35" s="23" t="s">
@@ -25411,52 +26100,59 @@
       </c>
       <c r="AC35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI35" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ35" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM35" s="6"/>
     </row>
-    <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="16"/>
       <c r="I36" s="15"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q36" s="23" t="s">
@@ -25497,52 +26193,59 @@
       </c>
       <c r="AC36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI36" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ36" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM36" s="6"/>
     </row>
-    <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="16"/>
       <c r="I37" s="15"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q37" s="6">
@@ -25583,52 +26286,59 @@
       </c>
       <c r="AC37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE37" s="6">
         <v>90.91</v>
       </c>
       <c r="AF37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI37" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ37" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM37" s="6"/>
     </row>
-    <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="15"/>
       <c r="M38" s="15"/>
       <c r="N38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q38" s="23" t="s">
@@ -25669,52 +26379,59 @@
       </c>
       <c r="AC38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI38" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ38" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM38" s="6"/>
     </row>
-    <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q39" s="23" t="s">
@@ -25755,52 +26472,59 @@
       </c>
       <c r="AC39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE39" s="6">
         <v>200</v>
       </c>
       <c r="AF39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG39" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH39" s="6">
         <v>1000</v>
       </c>
       <c r="AI39" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ39" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM39" s="6"/>
     </row>
-    <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q40" s="23" t="s">
@@ -25841,52 +26565,59 @@
       </c>
       <c r="AC40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AF40" s="6">
         <v>100</v>
       </c>
       <c r="AG40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH40" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI40" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ40" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL40" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM40" s="6"/>
     </row>
-    <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="16"/>
       <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="4">
         <v>38.46</v>
       </c>
       <c r="O41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P41" s="4">
         <v>55.56</v>
       </c>
       <c r="Q41" s="23" t="s">
@@ -25927,52 +26658,59 @@
       </c>
       <c r="AC41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH41" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI41" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ41" s="6" t="s">
         <v>49</v>
       </c>
+      <c r="AK41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL41" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM41" s="6"/>
     </row>
-    <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="16"/>
       <c r="I42" s="15"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q42" s="23" t="s">
@@ -26013,52 +26751,59 @@
       </c>
       <c r="AC42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AH42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AI42" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ42" s="6">
         <v>40</v>
       </c>
+      <c r="AK42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL42" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM42" s="6"/>
     </row>
-    <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="16"/>
       <c r="I43" s="15"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="P43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="Q43" s="23" t="s">
@@ -26099,52 +26844,59 @@
       </c>
       <c r="AC43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AD43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AE43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AF43" s="6" t="s">
         <v>49</v>
       </c>
       <c r="AG43" s="6">
         <v>125</v>
       </c>
       <c r="AH43" s="6">
         <v>62.5</v>
       </c>
       <c r="AI43" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AJ43" s="23" t="s">
         <v>49</v>
       </c>
+      <c r="AK43" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL43" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM43" s="6"/>
     </row>
-    <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="44" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="19"/>
       <c r="I44" s="18"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="O44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="P44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="Q44" s="10" t="s">
@@ -26185,235 +26937,242 @@
       </c>
       <c r="AC44" s="8">
         <v>62.5</v>
       </c>
       <c r="AD44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AE44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AF44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AG44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AH44" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AI44" s="8">
         <v>71.430000000000007</v>
       </c>
       <c r="AJ44" s="10" t="s">
         <v>49</v>
       </c>
+      <c r="AK44" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL44" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM44" s="8"/>
     </row>
-    <row r="45" spans="1:36" s="4" customFormat="1" ht="11.25">
+    <row r="45" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="46" spans="1:36" s="4" customFormat="1" ht="11.25"/>
-[...177 lines deleted...]
-    <row r="224" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:39" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="50" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="51" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="52" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="53" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="54" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="55" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="56" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="60" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="61" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="62" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="63" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="64" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="65" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="66" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="67" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="68" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="69" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="70" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="71" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="72" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="73" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="75" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="76" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="77" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="78" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="79" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="80" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="81" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="82" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="83" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="84" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="85" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="86" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="87" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="88" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="89" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="90" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="91" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="92" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="93" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="94" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="95" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="96" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="97" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="98" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="99" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="100" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="101" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="102" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="103" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="104" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="105" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="106" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="107" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="108" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="109" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="110" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="111" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="112" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="113" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="114" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="115" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="116" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="117" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="118" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="119" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="120" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="121" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="122" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="123" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="124" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="125" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="126" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="127" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="128" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="129" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="130" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="131" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="132" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="133" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="134" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="135" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="136" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="137" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="138" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="139" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="140" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="141" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="142" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="143" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="144" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="145" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="146" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="147" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="148" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="149" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="150" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="151" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="152" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="153" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="154" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="155" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="156" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="157" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="158" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="159" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="160" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="161" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="162" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="163" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="164" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="165" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="166" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="167" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="168" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="169" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="170" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="171" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="172" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="173" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="174" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="175" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="176" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="177" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="178" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="179" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="180" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="181" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="182" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="183" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="184" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="185" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="186" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="187" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="188" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="189" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="190" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="191" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="192" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="193" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="194" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="195" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="196" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="197" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="198" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="199" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="200" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="201" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="202" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="203" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="204" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="205" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="206" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="207" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="208" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="209" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="210" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="211" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="212" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="213" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="214" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="215" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="216" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="217" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="218" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="219" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="220" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="221" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="222" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="223" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="224" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="O4:AQ4"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>