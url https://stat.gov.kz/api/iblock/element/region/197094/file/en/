--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,93 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F53CA716-6298-4692-AE62-41BE5E5E8D5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3BA7928-9648-4BAB-A02F-3AA541A110E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" firstSheet="5" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="All population 2022" sheetId="1" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Infant mortality rate 2024-2026" sheetId="12" r:id="rId9"/>
+    <sheet name="Metadata" sheetId="14" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="13" r:id="rId2"/>
+    <sheet name="All population " sheetId="9" r:id="rId3"/>
+    <sheet name=" Total mortality rate" sheetId="10" r:id="rId4"/>
+    <sheet name="The num.of dec-d inf." sheetId="11" r:id="rId5"/>
+    <sheet name="Infant mortality rate" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2731" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1615" uniqueCount="105">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -114,90 +98,57 @@
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
-    <t>...</t>
-[...1 lines deleted...]
-  <si>
     <t>Shygys Kazakhstan region</t>
-  </si>
-[...19 lines deleted...]
-    <t>Zharma district</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
-    <t>Altai district</t>
-[...4 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
-  </si>
-[...1 lines deleted...]
-    <t>Urzhar district</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t xml:space="preserve">                                                     Number of deaths in the Shygys Kazakhstan region*</t>
   </si>
   <si>
     <t>Samar district</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
@@ -207,232 +158,883 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
-    <t>January-February</t>
-[...31 lines deleted...]
-  <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t xml:space="preserve">                                              Total mortality rate in the Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of death.</t>
   </si>
   <si>
     <t>The number of deceased infants under 1 year old *</t>
   </si>
   <si>
     <t>Infant mortality rate *</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
-    <t>Shemonaikhi district</t>
-[...1 lines deleted...]
-  <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>The number of death</t>
+  </si>
+  <si>
+    <t>Number of death (by months)</t>
+  </si>
+  <si>
+    <t>Monthly death toll by region</t>
+  </si>
+  <si>
+    <t>The statistics of those died in the Republic of Kazakhstan is based on the registration of death certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of death certificates</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="61">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -499,808 +1101,10108 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4816">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="23" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="33" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="33" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="34" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...105 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="28" xfId="23" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="19" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4816">
+    <cellStyle name="20% - Акцент1 2" xfId="51" xr:uid="{B22065CD-E5F8-4743-8D09-94271B8DBA52}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="52" xr:uid="{12EF1E9A-D1D6-4B1C-B5D6-44C9C9F0453C}"/>
+    <cellStyle name="20% - Акцент1 2 10 2" xfId="1797" xr:uid="{3D4A98C5-5018-4A21-AFAE-E4D75ACB3B4C}"/>
+    <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3816" xr:uid="{7A14D3C9-4BCA-40C3-A41B-C4FCE0F5AC48}"/>
+    <cellStyle name="20% - Акцент1 2 10 3" xfId="2809" xr:uid="{96574817-30A5-46E2-8692-F13D5B7CE9FF}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="53" xr:uid="{E13ED0D6-C0B6-4A41-9449-6E24D16CC6B1}"/>
+    <cellStyle name="20% - Акцент1 2 11 2" xfId="1798" xr:uid="{EFBA2DD0-95FD-4416-BE5E-D83B1577536C}"/>
+    <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3817" xr:uid="{E7915E0D-8E58-4EAC-9602-479D47E6846F}"/>
+    <cellStyle name="20% - Акцент1 2 11 3" xfId="2810" xr:uid="{806AB519-9114-4306-A230-9630A9BF61FE}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="54" xr:uid="{6D6EFA45-4C92-438B-A587-EFDD365713AD}"/>
+    <cellStyle name="20% - Акцент1 2 12 2" xfId="1799" xr:uid="{E8E011BA-73D3-42DE-AFFE-462CFA476400}"/>
+    <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3818" xr:uid="{A4ACB973-B672-4087-9A13-6FB2BACAF6D5}"/>
+    <cellStyle name="20% - Акцент1 2 12 3" xfId="2811" xr:uid="{BE64B279-F9B1-43DD-B943-F900B25C9DF7}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="55" xr:uid="{BE4C93B1-7075-448F-B33B-672D48C20949}"/>
+    <cellStyle name="20% - Акцент1 2 13 2" xfId="1800" xr:uid="{56F8D438-87E3-43AD-85DF-957303A54C60}"/>
+    <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3819" xr:uid="{7A5FE845-DC60-43D9-B011-69237C67E6BD}"/>
+    <cellStyle name="20% - Акцент1 2 13 3" xfId="2812" xr:uid="{BC0003A1-B8AF-48E1-8664-ECF08C863DCA}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="56" xr:uid="{4E387AED-BFC0-49A3-ADF8-C8F0FCCD7E6A}"/>
+    <cellStyle name="20% - Акцент1 2 14 2" xfId="1801" xr:uid="{BB50E5B7-9F10-45C3-9B1B-F163359FA089}"/>
+    <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3820" xr:uid="{9CF253D9-712D-48F8-A5C5-E5F5B2A0AEB7}"/>
+    <cellStyle name="20% - Акцент1 2 14 3" xfId="2813" xr:uid="{E12E67F0-542A-42A4-80F9-82977101A0F7}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="57" xr:uid="{5B7DBF17-CE48-4380-9FD2-7DE0B69AF8FA}"/>
+    <cellStyle name="20% - Акцент1 2 15 2" xfId="1802" xr:uid="{5A93729B-AFFB-40D2-85DB-9044079A20F3}"/>
+    <cellStyle name="20% - Акцент1 2 15 2 2" xfId="3821" xr:uid="{5B9C5C4B-ADF7-4EB1-859D-169FC6232416}"/>
+    <cellStyle name="20% - Акцент1 2 15 3" xfId="2814" xr:uid="{FCFCB83A-9724-4927-8FF3-865E928773D5}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="58" xr:uid="{D281789B-43C6-406F-9A18-B9A275C94777}"/>
+    <cellStyle name="20% - Акцент1 2 16 2" xfId="1803" xr:uid="{38FCD284-616E-4306-B64C-93B6F63B2841}"/>
+    <cellStyle name="20% - Акцент1 2 16 2 2" xfId="3822" xr:uid="{D0776B0C-0D39-4D74-98B0-919B3F476CD5}"/>
+    <cellStyle name="20% - Акцент1 2 16 3" xfId="2815" xr:uid="{04775B2D-18AC-4E2E-9F09-3FF59184FD23}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="59" xr:uid="{B972141D-C4F7-496F-B3EE-3BE98AD52F04}"/>
+    <cellStyle name="20% - Акцент1 2 17 2" xfId="1804" xr:uid="{9768F3A1-80B6-4D5F-88A6-EE490F7EAC2E}"/>
+    <cellStyle name="20% - Акцент1 2 17 2 2" xfId="3823" xr:uid="{4829369A-1642-43A8-828E-98D8A5E09A09}"/>
+    <cellStyle name="20% - Акцент1 2 17 3" xfId="2816" xr:uid="{454D10BB-CDD7-4968-9705-9AB6EFF4C340}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="60" xr:uid="{E1635AA5-7A0E-459A-9621-CEF9C4CA19E8}"/>
+    <cellStyle name="20% - Акцент1 2 18 2" xfId="1805" xr:uid="{BC6F8551-309F-4F82-A1F9-96828803D6C6}"/>
+    <cellStyle name="20% - Акцент1 2 18 2 2" xfId="3824" xr:uid="{D6B64870-0B55-4141-9A54-6B7639F6C656}"/>
+    <cellStyle name="20% - Акцент1 2 18 3" xfId="2817" xr:uid="{C3099B63-E913-4BE0-ABF4-9A429F9CB40C}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="61" xr:uid="{6CAF7D06-A444-4855-B0B9-ECB667AAA666}"/>
+    <cellStyle name="20% - Акцент1 2 19 2" xfId="1806" xr:uid="{4D55D08B-9289-4113-B509-417C101C60D4}"/>
+    <cellStyle name="20% - Акцент1 2 19 2 2" xfId="3825" xr:uid="{A605A38A-DEC3-4036-B1F0-30746FCB39BB}"/>
+    <cellStyle name="20% - Акцент1 2 19 3" xfId="2818" xr:uid="{2A36A7D8-D711-4CFA-B3B5-4EF7613C7B06}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="62" xr:uid="{D586E844-63D0-42E5-8716-B226D890F14F}"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="1807" xr:uid="{695D00CD-CD64-4370-B77C-F1532FE46448}"/>
+    <cellStyle name="20% - Акцент1 2 2 2 2" xfId="3826" xr:uid="{5A11B07A-4A6D-42AE-8F67-29E054DB876B}"/>
+    <cellStyle name="20% - Акцент1 2 2 3" xfId="2819" xr:uid="{6C0EF6CA-AC71-4589-B8CB-7BE0B1262307}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="63" xr:uid="{2C98D7FB-F9D2-4F73-A985-43B1A71DFD2C}"/>
+    <cellStyle name="20% - Акцент1 2 20 2" xfId="1808" xr:uid="{1B98C9CB-AC53-4E89-BE0A-C2E85268EB6C}"/>
+    <cellStyle name="20% - Акцент1 2 20 2 2" xfId="3827" xr:uid="{11B72C69-17AC-4291-A377-F04433985DED}"/>
+    <cellStyle name="20% - Акцент1 2 20 3" xfId="2820" xr:uid="{58BBE74B-97DF-46DF-903C-818474BA6A34}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="64" xr:uid="{E3FCCC2F-F82D-4F1A-B3B8-DB0AD760C216}"/>
+    <cellStyle name="20% - Акцент1 2 21 2" xfId="1809" xr:uid="{63E9ACE2-1594-4124-AF3B-70CF4BE6DE35}"/>
+    <cellStyle name="20% - Акцент1 2 21 2 2" xfId="3828" xr:uid="{60905FE3-14D7-40C9-A106-7E539C27AFC8}"/>
+    <cellStyle name="20% - Акцент1 2 21 3" xfId="2821" xr:uid="{5716250F-5EF4-45EB-93F4-700DF92035FC}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="65" xr:uid="{89ADACDD-AD88-46FA-8959-0F2BA5CB0066}"/>
+    <cellStyle name="20% - Акцент1 2 22 2" xfId="1810" xr:uid="{6BA5A52B-9B5C-413D-A690-172DC032BFFA}"/>
+    <cellStyle name="20% - Акцент1 2 22 2 2" xfId="3829" xr:uid="{0BC8E724-0F6B-49D6-98F0-FFEFBF647B8A}"/>
+    <cellStyle name="20% - Акцент1 2 22 3" xfId="2822" xr:uid="{95A7281C-6615-48E0-A1B9-9D8F3143ECF4}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="66" xr:uid="{EC6F747A-7954-4CD5-A0F4-968DA0C6FD0D}"/>
+    <cellStyle name="20% - Акцент1 2 23 2" xfId="1811" xr:uid="{F0A75173-0FB2-4726-94F5-8C87E10A8884}"/>
+    <cellStyle name="20% - Акцент1 2 23 2 2" xfId="3830" xr:uid="{57DEBA2C-7B6B-4CE4-9EFD-627F51A0B2AD}"/>
+    <cellStyle name="20% - Акцент1 2 23 3" xfId="2823" xr:uid="{6A8B180C-4594-4106-9E8B-280472A59DC7}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="67" xr:uid="{57404155-61BA-4EB9-9E40-C1A50571E9F3}"/>
+    <cellStyle name="20% - Акцент1 2 24 2" xfId="1812" xr:uid="{0776D533-94AF-47EA-9F26-8F966C510789}"/>
+    <cellStyle name="20% - Акцент1 2 24 2 2" xfId="3831" xr:uid="{C1C18E81-9E28-4D22-BE1B-69A9FDEB44B1}"/>
+    <cellStyle name="20% - Акцент1 2 24 3" xfId="2824" xr:uid="{4DA59D29-4C2D-46E0-899A-158EA295257B}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="68" xr:uid="{5B061257-D0E7-433B-8FF6-D62745CA5ED9}"/>
+    <cellStyle name="20% - Акцент1 2 25 2" xfId="1813" xr:uid="{079A7302-FF50-4A08-8AB5-4B5E411EA4E9}"/>
+    <cellStyle name="20% - Акцент1 2 25 2 2" xfId="3832" xr:uid="{47E42EB5-055A-43F7-ADE6-F8E1C16DDFAD}"/>
+    <cellStyle name="20% - Акцент1 2 25 3" xfId="2825" xr:uid="{F5FCFAEE-B37F-4B36-A0DA-187A0C97E260}"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="1779" xr:uid="{93FA894F-6B72-4459-97AA-F805C2FBBC77}"/>
+    <cellStyle name="20% - Акцент1 2 26 2" xfId="3815" xr:uid="{7D3BDDEA-3D38-4BE8-97D5-77A1137CA179}"/>
+    <cellStyle name="20% - Акцент1 2 27" xfId="1770" xr:uid="{30B67482-26E0-44AC-ABB5-31BC10E975C2}"/>
+    <cellStyle name="20% - Акцент1 2 28" xfId="1796" xr:uid="{81B6C65B-05A3-4134-8471-192F39BF771C}"/>
+    <cellStyle name="20% - Акцент1 2 29" xfId="2808" xr:uid="{59FC59A5-887B-4B89-8C96-AF7BC58B8E59}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="69" xr:uid="{93361ED2-B886-4AEB-8546-44AF6EC0065E}"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="1814" xr:uid="{2261CDAF-B102-498E-831E-44B1B0997184}"/>
+    <cellStyle name="20% - Акцент1 2 3 2 2" xfId="3833" xr:uid="{9F7F9211-1B91-49D6-9222-16925DC69CA9}"/>
+    <cellStyle name="20% - Акцент1 2 3 3" xfId="2826" xr:uid="{A43515B5-C767-4D03-B03E-5323234EC07D}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="70" xr:uid="{4D1102B8-B3E2-4224-B507-7E23C273F95F}"/>
+    <cellStyle name="20% - Акцент1 2 4 2" xfId="1815" xr:uid="{22F8FE17-5845-4CEE-9426-0E83EC576F5C}"/>
+    <cellStyle name="20% - Акцент1 2 4 2 2" xfId="3834" xr:uid="{B1FD6F40-81A2-479C-8220-8F9BA04630FF}"/>
+    <cellStyle name="20% - Акцент1 2 4 3" xfId="2827" xr:uid="{E2E959BD-8D7F-43F6-B0BF-5BFC30307BFE}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="71" xr:uid="{0C09BD61-F01E-4DB5-9436-A865F7FA410E}"/>
+    <cellStyle name="20% - Акцент1 2 5 2" xfId="1816" xr:uid="{31F14112-58E5-4CD7-8117-DD24758EF334}"/>
+    <cellStyle name="20% - Акцент1 2 5 2 2" xfId="3835" xr:uid="{18C5E7B5-1114-4984-B168-2FA67D3A145C}"/>
+    <cellStyle name="20% - Акцент1 2 5 3" xfId="2828" xr:uid="{5DED7D72-3D1E-4349-9084-ABAB175F4B12}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="72" xr:uid="{910CF708-2BE1-4453-AAA3-522FF18DAFD6}"/>
+    <cellStyle name="20% - Акцент1 2 6 2" xfId="1817" xr:uid="{0EB92A56-9CA5-45D2-A387-ED6E75C940D8}"/>
+    <cellStyle name="20% - Акцент1 2 6 2 2" xfId="3836" xr:uid="{4151BABE-0806-470A-8CA9-6F442355AC35}"/>
+    <cellStyle name="20% - Акцент1 2 6 3" xfId="2829" xr:uid="{6F14AA0B-B935-43DF-A8A4-9A157B1ECFE4}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="73" xr:uid="{150FED9C-A374-4E5E-A9D3-6901C2CDBFE5}"/>
+    <cellStyle name="20% - Акцент1 2 7 2" xfId="1818" xr:uid="{F72CB3F5-FBC3-4369-9C7A-27B2B27D40E1}"/>
+    <cellStyle name="20% - Акцент1 2 7 2 2" xfId="3837" xr:uid="{70E6A453-CD22-4F3C-B734-FF8C6D402EBE}"/>
+    <cellStyle name="20% - Акцент1 2 7 3" xfId="2830" xr:uid="{B17FA917-E483-4371-8FB6-24E83C1C6606}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="74" xr:uid="{3188302D-ABCE-4A4C-A7FA-B9398CF02898}"/>
+    <cellStyle name="20% - Акцент1 2 8 2" xfId="1819" xr:uid="{82DD23E2-1B01-47AA-98F3-2C5C245DFDE2}"/>
+    <cellStyle name="20% - Акцент1 2 8 2 2" xfId="3838" xr:uid="{365AA638-F26E-4A8E-983E-5E9F4AEDB800}"/>
+    <cellStyle name="20% - Акцент1 2 8 3" xfId="2831" xr:uid="{9202B797-6F70-4731-8B50-1AF0DC8C0703}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="75" xr:uid="{D20AB384-9543-4A95-8BC6-21F6FE0622A4}"/>
+    <cellStyle name="20% - Акцент1 2 9 2" xfId="1820" xr:uid="{7ADE9DB7-B286-4B31-9C8A-AFEA1A8C9EB7}"/>
+    <cellStyle name="20% - Акцент1 2 9 2 2" xfId="3839" xr:uid="{9BB9FD39-0328-4F2A-B27F-80796519EF39}"/>
+    <cellStyle name="20% - Акцент1 2 9 3" xfId="2832" xr:uid="{A66E7768-3732-429C-AB4F-29DD02B2E4E6}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="76" xr:uid="{6DD89819-BE5D-472D-B6B5-9C14272A8A8A}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="77" xr:uid="{989C7926-FE32-4DB3-B2E1-A4A34ACF64CF}"/>
+    <cellStyle name="20% - Акцент1 3 10 2" xfId="1822" xr:uid="{0A2D1FA5-4219-4DD0-B1F9-DEF92A762BB2}"/>
+    <cellStyle name="20% - Акцент1 3 10 2 2" xfId="3841" xr:uid="{D1D119D3-005D-423B-8581-8FC28E6A02D2}"/>
+    <cellStyle name="20% - Акцент1 3 10 3" xfId="2834" xr:uid="{512DBDE3-8FEB-4262-B305-913387F43594}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="78" xr:uid="{3A92DEE9-325D-4E57-9505-4A1A16F5CA35}"/>
+    <cellStyle name="20% - Акцент1 3 11 2" xfId="1823" xr:uid="{997F6DA5-2A85-4A1F-9C6D-FBE11E405E62}"/>
+    <cellStyle name="20% - Акцент1 3 11 2 2" xfId="3842" xr:uid="{EC698BD1-9E83-471A-A5FC-0DD2FACA3496}"/>
+    <cellStyle name="20% - Акцент1 3 11 3" xfId="2835" xr:uid="{146DA6F9-9611-4177-AA2B-B21F5D01F14D}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="79" xr:uid="{FF375395-79A0-4C05-A323-C399C32FEFDA}"/>
+    <cellStyle name="20% - Акцент1 3 12 2" xfId="1824" xr:uid="{5FC513A1-4F1D-4566-859D-1F2EEE92C3EC}"/>
+    <cellStyle name="20% - Акцент1 3 12 2 2" xfId="3843" xr:uid="{DF994C24-048A-47EB-91CF-167E7C665123}"/>
+    <cellStyle name="20% - Акцент1 3 12 3" xfId="2836" xr:uid="{027E5D0A-5C7E-4D50-86C7-3C080570166C}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="80" xr:uid="{DB191522-1E0B-473E-AF96-45773A081E70}"/>
+    <cellStyle name="20% - Акцент1 3 13 2" xfId="1825" xr:uid="{749ABD66-DC7F-4C9B-9D92-99D53A6FDCC9}"/>
+    <cellStyle name="20% - Акцент1 3 13 2 2" xfId="3844" xr:uid="{7D18B485-4B39-473F-8677-95632376A062}"/>
+    <cellStyle name="20% - Акцент1 3 13 3" xfId="2837" xr:uid="{7E34BFEB-3A15-46F5-BA35-EAA1E29AD614}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="81" xr:uid="{AEDCE604-E547-4E64-9259-91A59F788B24}"/>
+    <cellStyle name="20% - Акцент1 3 14 2" xfId="1826" xr:uid="{DC64F36F-3584-4FE8-ACFD-04BC9EEFDBAE}"/>
+    <cellStyle name="20% - Акцент1 3 14 2 2" xfId="3845" xr:uid="{CC24E34F-420C-4D95-9516-EF2A851868FC}"/>
+    <cellStyle name="20% - Акцент1 3 14 3" xfId="2838" xr:uid="{CAF688B6-C5A3-4AA3-8FF4-D45BB62D946E}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="82" xr:uid="{83604B78-B5CA-49E0-A69E-5292911C1DE7}"/>
+    <cellStyle name="20% - Акцент1 3 15 2" xfId="1827" xr:uid="{1574FB13-DB50-4080-B2E9-6B53374D1DF7}"/>
+    <cellStyle name="20% - Акцент1 3 15 2 2" xfId="3846" xr:uid="{3202D3BD-F4C0-4D0D-BEE1-8B30390A3216}"/>
+    <cellStyle name="20% - Акцент1 3 15 3" xfId="2839" xr:uid="{5B0721E6-75E2-4D79-9108-4E09274196AB}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="83" xr:uid="{FA2A1A84-6B1A-4B3D-9AD6-2DD79CB9BF54}"/>
+    <cellStyle name="20% - Акцент1 3 16 2" xfId="1828" xr:uid="{B965AC61-D6B1-41BB-8DAA-0793A18B0B1C}"/>
+    <cellStyle name="20% - Акцент1 3 16 2 2" xfId="3847" xr:uid="{16D01038-29F8-4F1B-9FD8-58F0C546BED8}"/>
+    <cellStyle name="20% - Акцент1 3 16 3" xfId="2840" xr:uid="{2B4DA66E-C5D6-4628-8402-35DA58F9C9C6}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="84" xr:uid="{F02EF35D-C126-411E-9C31-65CF712DCE7B}"/>
+    <cellStyle name="20% - Акцент1 3 17 2" xfId="1829" xr:uid="{6BFDF76F-8346-4F1D-9446-1FD427596E09}"/>
+    <cellStyle name="20% - Акцент1 3 17 2 2" xfId="3848" xr:uid="{44842DEB-DC7C-4591-9B2F-C078E55AFB61}"/>
+    <cellStyle name="20% - Акцент1 3 17 3" xfId="2841" xr:uid="{1F0C131D-D93E-4F5B-A208-C70F7C7C6790}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="85" xr:uid="{D281629E-E35A-4F24-B080-B05A6A5130EA}"/>
+    <cellStyle name="20% - Акцент1 3 18 2" xfId="1830" xr:uid="{0BABC15B-DA8B-4BBB-9987-512E25DCA03D}"/>
+    <cellStyle name="20% - Акцент1 3 18 2 2" xfId="3849" xr:uid="{BB24D61C-CC8A-48CD-9D24-BB21EA6AE1BF}"/>
+    <cellStyle name="20% - Акцент1 3 18 3" xfId="2842" xr:uid="{C38A11A8-1096-49FA-8830-FC96A21FDBA4}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="86" xr:uid="{A7ABD2F1-AE33-427F-A500-9DC538EAEECF}"/>
+    <cellStyle name="20% - Акцент1 3 19 2" xfId="1831" xr:uid="{05FD99E9-08E7-44DA-956F-15B1E565F230}"/>
+    <cellStyle name="20% - Акцент1 3 19 2 2" xfId="3850" xr:uid="{7564AAE4-7605-4861-AC01-B3489D4A807A}"/>
+    <cellStyle name="20% - Акцент1 3 19 3" xfId="2843" xr:uid="{B153635B-48AB-42A1-966C-213074615F37}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="87" xr:uid="{D58765FA-34F0-4AB3-9291-8090540071C6}"/>
+    <cellStyle name="20% - Акцент1 3 2 2" xfId="1832" xr:uid="{D214C05E-33B4-4419-97D2-609764EBFFDC}"/>
+    <cellStyle name="20% - Акцент1 3 2 2 2" xfId="3851" xr:uid="{B2FC038E-055A-47A9-96F8-F01596A87AC0}"/>
+    <cellStyle name="20% - Акцент1 3 2 3" xfId="2844" xr:uid="{817B9802-57F5-4103-A339-8F2896AFCA88}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="88" xr:uid="{E08D5F07-1D4D-45AE-B3BE-605D94A98515}"/>
+    <cellStyle name="20% - Акцент1 3 20 2" xfId="1833" xr:uid="{DB6F66F1-B8A3-4406-A80B-BBBB1ED13F71}"/>
+    <cellStyle name="20% - Акцент1 3 20 2 2" xfId="3852" xr:uid="{AF8515B6-8F7B-48B6-A97A-3FABAD5E210D}"/>
+    <cellStyle name="20% - Акцент1 3 20 3" xfId="2845" xr:uid="{51209953-2B10-45CE-9F57-DC301E385093}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="89" xr:uid="{82A70C36-4EEF-413C-B5A1-A21870E7A6D2}"/>
+    <cellStyle name="20% - Акцент1 3 21 2" xfId="1834" xr:uid="{B53156EF-5886-404C-9EC8-41138E8F0545}"/>
+    <cellStyle name="20% - Акцент1 3 21 2 2" xfId="3853" xr:uid="{91AA0FFB-C19D-4D47-9541-D4753014C9AB}"/>
+    <cellStyle name="20% - Акцент1 3 21 3" xfId="2846" xr:uid="{14CA9E76-3925-4566-98B9-704DC1462360}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="90" xr:uid="{EBE1C42B-BDF7-4995-A868-D35D2727E8EF}"/>
+    <cellStyle name="20% - Акцент1 3 22 2" xfId="1835" xr:uid="{C94B3E41-A99E-42D4-9E10-DAE661B1D538}"/>
+    <cellStyle name="20% - Акцент1 3 22 2 2" xfId="3854" xr:uid="{5D4634CE-A30F-4904-B020-4F77D72D1003}"/>
+    <cellStyle name="20% - Акцент1 3 22 3" xfId="2847" xr:uid="{C43EF39C-DFBD-4B46-B4C8-F2FFEF6F7EB5}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="91" xr:uid="{B8941092-94B3-4575-AD42-AE2293786123}"/>
+    <cellStyle name="20% - Акцент1 3 23 2" xfId="1836" xr:uid="{22F2641E-C035-4EF0-89C6-002DBADAF982}"/>
+    <cellStyle name="20% - Акцент1 3 23 2 2" xfId="3855" xr:uid="{4467C4F5-866B-4C87-86CD-3EF7F380B198}"/>
+    <cellStyle name="20% - Акцент1 3 23 3" xfId="2848" xr:uid="{C00ED594-5060-476C-B3B8-96DADBF2BD1D}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="92" xr:uid="{F934B77C-DB4D-4488-BB71-3AC22F3B345C}"/>
+    <cellStyle name="20% - Акцент1 3 24 2" xfId="1837" xr:uid="{95576D20-68C1-4383-935F-D5CDE73D2C35}"/>
+    <cellStyle name="20% - Акцент1 3 24 2 2" xfId="3856" xr:uid="{3604D8B7-23C9-42E4-AD32-FCFA2D9C9796}"/>
+    <cellStyle name="20% - Акцент1 3 24 3" xfId="2849" xr:uid="{8038F543-45E5-486A-A7DD-93C4781648FA}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="93" xr:uid="{21655814-7878-4C9D-96ED-F342FD88F8E8}"/>
+    <cellStyle name="20% - Акцент1 3 25 2" xfId="1838" xr:uid="{18DBEBA5-0B9B-40BA-8F07-47A35B1CF763}"/>
+    <cellStyle name="20% - Акцент1 3 25 2 2" xfId="3857" xr:uid="{4F2F3615-A1AB-4023-982F-F19BAFFF33F0}"/>
+    <cellStyle name="20% - Акцент1 3 25 3" xfId="2850" xr:uid="{42E12E1E-9817-4DFE-9AED-6C448CAE5158}"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="1821" xr:uid="{E6210C7A-43FA-4878-A8CA-3B9170364076}"/>
+    <cellStyle name="20% - Акцент1 3 26 2" xfId="3840" xr:uid="{B480BE47-4363-4DE5-900F-C7E17545F5BB}"/>
+    <cellStyle name="20% - Акцент1 3 27" xfId="2833" xr:uid="{54F97414-D533-46E7-A782-744A9C12825D}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="94" xr:uid="{472FDD91-65FE-479D-8923-0BEC46DF21FF}"/>
+    <cellStyle name="20% - Акцент1 3 3 2" xfId="1839" xr:uid="{7273A54A-B7B2-4E1D-B330-A0663746B2DF}"/>
+    <cellStyle name="20% - Акцент1 3 3 2 2" xfId="3858" xr:uid="{43010978-2B3D-4E18-AC06-1AAE5C41BAF8}"/>
+    <cellStyle name="20% - Акцент1 3 3 3" xfId="2851" xr:uid="{4CEA0007-A9BE-4086-9398-74D4D4F23B85}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="95" xr:uid="{7468B216-C828-46A4-85D8-30DEC5963452}"/>
+    <cellStyle name="20% - Акцент1 3 4 2" xfId="1840" xr:uid="{04E14D88-FA12-414E-8DF6-23730A5F3833}"/>
+    <cellStyle name="20% - Акцент1 3 4 2 2" xfId="3859" xr:uid="{D92BC2D5-16A3-48D3-9912-1F9ABE9A1230}"/>
+    <cellStyle name="20% - Акцент1 3 4 3" xfId="2852" xr:uid="{DA5437E9-0F0C-4E21-BA89-A180C552CAA5}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="96" xr:uid="{58E6A5F9-B27D-47D7-8563-37A8FA74E9E9}"/>
+    <cellStyle name="20% - Акцент1 3 5 2" xfId="1841" xr:uid="{A856BC04-C0C3-4680-AA56-9B3BA5BC78BD}"/>
+    <cellStyle name="20% - Акцент1 3 5 2 2" xfId="3860" xr:uid="{7EDD8B59-B013-4B99-BD22-37679C807C1A}"/>
+    <cellStyle name="20% - Акцент1 3 5 3" xfId="2853" xr:uid="{022902A4-31BB-4A25-ACEE-DD91D14494A1}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="97" xr:uid="{DA14A664-055F-4C8D-8311-D5911D06CCCD}"/>
+    <cellStyle name="20% - Акцент1 3 6 2" xfId="1842" xr:uid="{6DD223DD-07F4-4C7D-AF0A-BE0BF4A4563D}"/>
+    <cellStyle name="20% - Акцент1 3 6 2 2" xfId="3861" xr:uid="{A7806232-25FE-4D62-BA4F-5ABCAD7BBC53}"/>
+    <cellStyle name="20% - Акцент1 3 6 3" xfId="2854" xr:uid="{3BFAFE92-2010-45F4-98F4-ADC28D809ECF}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="98" xr:uid="{88B9619A-C354-4A98-A821-89AC61B34474}"/>
+    <cellStyle name="20% - Акцент1 3 7 2" xfId="1843" xr:uid="{037E3A52-4A80-433E-BC4B-90A7B2F3C5BD}"/>
+    <cellStyle name="20% - Акцент1 3 7 2 2" xfId="3862" xr:uid="{89956D8A-C9AC-42FA-BD5B-D6DED86A7CA0}"/>
+    <cellStyle name="20% - Акцент1 3 7 3" xfId="2855" xr:uid="{D96105C9-D33A-46D8-90B7-54C7BB684CE0}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="99" xr:uid="{F4002B8F-CBAB-4ADB-BEBB-4DD71F27B28E}"/>
+    <cellStyle name="20% - Акцент1 3 8 2" xfId="1844" xr:uid="{73D24A73-27B0-42B6-88D1-0CC87495FBDD}"/>
+    <cellStyle name="20% - Акцент1 3 8 2 2" xfId="3863" xr:uid="{BA985C28-F748-4414-8D94-37A954BFA5B7}"/>
+    <cellStyle name="20% - Акцент1 3 8 3" xfId="2856" xr:uid="{443C8523-BEAE-4591-97B9-5BEF0880711A}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="100" xr:uid="{88D7F650-E2A3-4FA5-913A-46B01727D31F}"/>
+    <cellStyle name="20% - Акцент1 3 9 2" xfId="1845" xr:uid="{8EA6B798-A11A-406E-AB4C-285A6A652D9F}"/>
+    <cellStyle name="20% - Акцент1 3 9 2 2" xfId="3864" xr:uid="{86B16B28-6B12-458A-AFB3-80F4C47D96F0}"/>
+    <cellStyle name="20% - Акцент1 3 9 3" xfId="2857" xr:uid="{5D4B0333-4A61-4C8C-AB03-118C2FF6B4DA}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="101" xr:uid="{65A0155A-EF5C-48C9-8D2E-7EC99EBD5521}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="102" xr:uid="{29F2D96E-C2F3-40D4-8720-AD2D35B5A4AF}"/>
+    <cellStyle name="20% - Акцент1 4 10 2" xfId="1847" xr:uid="{B8DB1C7C-D3B2-4006-96F8-AD2B154F8210}"/>
+    <cellStyle name="20% - Акцент1 4 10 2 2" xfId="3866" xr:uid="{7B9A9494-23AB-45EF-9EE5-6CFD8278DC42}"/>
+    <cellStyle name="20% - Акцент1 4 10 3" xfId="2859" xr:uid="{3245013B-FD5F-4801-B3BB-4484987419C1}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="103" xr:uid="{138D7430-3088-4192-99F5-B0591B2AB586}"/>
+    <cellStyle name="20% - Акцент1 4 11 2" xfId="1848" xr:uid="{EBAA71BF-78A6-4262-904F-C0F261BA6962}"/>
+    <cellStyle name="20% - Акцент1 4 11 2 2" xfId="3867" xr:uid="{B605A7EF-A456-442F-A082-7DE330F78C34}"/>
+    <cellStyle name="20% - Акцент1 4 11 3" xfId="2860" xr:uid="{27547DF9-B131-40B9-96BD-240EEF5F4E4D}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="104" xr:uid="{B0E1022B-258D-442A-88F1-540299D27570}"/>
+    <cellStyle name="20% - Акцент1 4 12 2" xfId="1849" xr:uid="{5905E553-768A-4FCC-95AD-2CB6D81C4436}"/>
+    <cellStyle name="20% - Акцент1 4 12 2 2" xfId="3868" xr:uid="{B59CD350-0B78-4147-B6B6-1C663CC0777C}"/>
+    <cellStyle name="20% - Акцент1 4 12 3" xfId="2861" xr:uid="{0176851B-17C9-48D6-99C5-A6CCD75AA2A9}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="105" xr:uid="{8394E079-4078-409E-97B2-BD022CA9FBEB}"/>
+    <cellStyle name="20% - Акцент1 4 13 2" xfId="1850" xr:uid="{2E521BB8-B4BB-443F-9ABE-B688C25FB300}"/>
+    <cellStyle name="20% - Акцент1 4 13 2 2" xfId="3869" xr:uid="{B9F8022E-626B-492C-9C58-20AB46DDB8DC}"/>
+    <cellStyle name="20% - Акцент1 4 13 3" xfId="2862" xr:uid="{A8F4479B-0554-4C9B-B06C-81BCA7778C91}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="106" xr:uid="{05CBA9C2-DBF3-49AD-BC9F-90B9B120BAE0}"/>
+    <cellStyle name="20% - Акцент1 4 14 2" xfId="1851" xr:uid="{1ADA3A36-4D74-471A-AF41-09C444B4E186}"/>
+    <cellStyle name="20% - Акцент1 4 14 2 2" xfId="3870" xr:uid="{8A227255-FDE2-41DD-8AB8-404672F419B6}"/>
+    <cellStyle name="20% - Акцент1 4 14 3" xfId="2863" xr:uid="{BF4872FB-F283-423C-A811-8AA57346CDC7}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="107" xr:uid="{88D8698F-0CEC-4BBA-8D35-35E5E82F6F92}"/>
+    <cellStyle name="20% - Акцент1 4 15 2" xfId="1852" xr:uid="{0FC9DE1C-52A2-444F-AA9F-9C93EC7CB24E}"/>
+    <cellStyle name="20% - Акцент1 4 15 2 2" xfId="3871" xr:uid="{0A2F5CA2-86B1-4165-B7D4-3E39804F4CCC}"/>
+    <cellStyle name="20% - Акцент1 4 15 3" xfId="2864" xr:uid="{7975FC79-360B-4E4A-B944-AE1C9533BAC9}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="108" xr:uid="{113D8BB6-731A-483B-A713-AAE7BB817FB7}"/>
+    <cellStyle name="20% - Акцент1 4 16 2" xfId="1853" xr:uid="{914A0796-D85D-4762-B62F-E22D494EEFD7}"/>
+    <cellStyle name="20% - Акцент1 4 16 2 2" xfId="3872" xr:uid="{E36F2015-66B8-404F-921C-2D5F764095DB}"/>
+    <cellStyle name="20% - Акцент1 4 16 3" xfId="2865" xr:uid="{F7D9015A-1250-4D94-8D3E-F2A9F51CA46F}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="109" xr:uid="{5CE95A0C-619A-437B-B645-3AC027157D16}"/>
+    <cellStyle name="20% - Акцент1 4 17 2" xfId="1854" xr:uid="{422D88EF-5D4E-4CD9-9768-5C88C65EDEEE}"/>
+    <cellStyle name="20% - Акцент1 4 17 2 2" xfId="3873" xr:uid="{A498855D-48A9-4C78-8583-8F488155DCC6}"/>
+    <cellStyle name="20% - Акцент1 4 17 3" xfId="2866" xr:uid="{30428933-CA45-4647-A781-EFC3DA6FABAB}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="110" xr:uid="{5B703D9D-9113-419F-9971-A4B44E1AC89E}"/>
+    <cellStyle name="20% - Акцент1 4 18 2" xfId="1855" xr:uid="{6538CD75-EF42-40F8-81F9-3F4F02035104}"/>
+    <cellStyle name="20% - Акцент1 4 18 2 2" xfId="3874" xr:uid="{A8B90EA3-9D38-4827-9191-0DB75F7B39D0}"/>
+    <cellStyle name="20% - Акцент1 4 18 3" xfId="2867" xr:uid="{28D58742-19C7-42D6-9BF4-DC77F31F0FFE}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="111" xr:uid="{DD7F6F6B-E4FA-4D86-83A5-8637FEB29789}"/>
+    <cellStyle name="20% - Акцент1 4 19 2" xfId="1856" xr:uid="{ACFCE75E-2139-4200-855E-F8C7CC92A806}"/>
+    <cellStyle name="20% - Акцент1 4 19 2 2" xfId="3875" xr:uid="{F4154B50-BEDE-4A57-9503-480260ABB2AA}"/>
+    <cellStyle name="20% - Акцент1 4 19 3" xfId="2868" xr:uid="{97B04689-05F6-44B6-A18A-9F8DABBCF916}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="112" xr:uid="{C1D19609-5EDC-4854-833D-D4F1DA1369C2}"/>
+    <cellStyle name="20% - Акцент1 4 2 2" xfId="1857" xr:uid="{6DD53BEB-683B-4B34-9803-0FB1D65AAB95}"/>
+    <cellStyle name="20% - Акцент1 4 2 2 2" xfId="3876" xr:uid="{85BD02FD-542E-4319-A6A9-EA8E099D762F}"/>
+    <cellStyle name="20% - Акцент1 4 2 3" xfId="2869" xr:uid="{7F6E9F57-3542-4D99-825B-1E818229A9AF}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="113" xr:uid="{BFF486AD-4987-41AA-8D29-BA5AEEDC7522}"/>
+    <cellStyle name="20% - Акцент1 4 20 2" xfId="1858" xr:uid="{4460C32D-A953-4E4B-A7F0-31EDF8D338E0}"/>
+    <cellStyle name="20% - Акцент1 4 20 2 2" xfId="3877" xr:uid="{351C4B4F-EEF9-4220-9DFC-4CC1FFFBE9F9}"/>
+    <cellStyle name="20% - Акцент1 4 20 3" xfId="2870" xr:uid="{2B0B453F-B3BF-4919-9D9A-1F772FB241B7}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="114" xr:uid="{8E1EC433-39B2-4728-AE21-04F06531FA5A}"/>
+    <cellStyle name="20% - Акцент1 4 21 2" xfId="1859" xr:uid="{111F909E-3AD0-4507-898C-280FAB3ADB4E}"/>
+    <cellStyle name="20% - Акцент1 4 21 2 2" xfId="3878" xr:uid="{8153F7EA-AA58-4C71-8F1E-84C6F9244866}"/>
+    <cellStyle name="20% - Акцент1 4 21 3" xfId="2871" xr:uid="{028638E3-3804-44C7-BE59-47862CA25A9E}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="115" xr:uid="{478741D9-6EED-4ABE-98D4-8E316DE2D1F2}"/>
+    <cellStyle name="20% - Акцент1 4 22 2" xfId="1860" xr:uid="{2B4F9583-D13C-412E-8EC3-994F1CA810AB}"/>
+    <cellStyle name="20% - Акцент1 4 22 2 2" xfId="3879" xr:uid="{4B260AA1-025E-41E5-8948-373A156B293D}"/>
+    <cellStyle name="20% - Акцент1 4 22 3" xfId="2872" xr:uid="{C95C96E2-2BDA-457A-834B-76DF7A05A6CD}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="116" xr:uid="{8EF01DFC-2276-4CFE-AA59-2CD1B8E0169E}"/>
+    <cellStyle name="20% - Акцент1 4 23 2" xfId="1861" xr:uid="{0481EA3C-B751-4EE3-A73C-FE67CC83D532}"/>
+    <cellStyle name="20% - Акцент1 4 23 2 2" xfId="3880" xr:uid="{ECA44239-BF43-48B2-B043-796E1D055CB1}"/>
+    <cellStyle name="20% - Акцент1 4 23 3" xfId="2873" xr:uid="{80BBEB7A-4BC2-4993-9321-95C657B6DB72}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="117" xr:uid="{EA166134-615F-4C16-93BB-5E29C8CC67E4}"/>
+    <cellStyle name="20% - Акцент1 4 24 2" xfId="1862" xr:uid="{9A231F64-0CBB-440E-9D30-6F002B03B462}"/>
+    <cellStyle name="20% - Акцент1 4 24 2 2" xfId="3881" xr:uid="{EF21EA3E-6444-4505-ACA3-DC763A8211E2}"/>
+    <cellStyle name="20% - Акцент1 4 24 3" xfId="2874" xr:uid="{E6636B2C-6428-4CA2-AB4E-AEAB2EB3DECD}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="118" xr:uid="{5DB780A5-B08A-4FC7-BC27-F2FD41C1DF1D}"/>
+    <cellStyle name="20% - Акцент1 4 25 2" xfId="1863" xr:uid="{FBF5BFE5-491B-4E03-AF4F-E0E55648D92A}"/>
+    <cellStyle name="20% - Акцент1 4 25 2 2" xfId="3882" xr:uid="{6D557D4F-92B4-4CCE-B964-C83D0466617B}"/>
+    <cellStyle name="20% - Акцент1 4 25 3" xfId="2875" xr:uid="{560D9464-3982-41A0-B74B-4AE4356C75E0}"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="1846" xr:uid="{3076DC78-4ECE-4C52-A333-5687523B13D1}"/>
+    <cellStyle name="20% - Акцент1 4 26 2" xfId="3865" xr:uid="{38D311B6-FAC7-47F6-A319-372843501F12}"/>
+    <cellStyle name="20% - Акцент1 4 27" xfId="2858" xr:uid="{F9E2EBFC-A1E1-4BA7-8B66-8D4984D2205E}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="119" xr:uid="{AC496C1A-889B-40F3-94BF-7269B28600B7}"/>
+    <cellStyle name="20% - Акцент1 4 3 2" xfId="1864" xr:uid="{ED42BEB1-46C0-48B8-A7F0-FE54B1E176D6}"/>
+    <cellStyle name="20% - Акцент1 4 3 2 2" xfId="3883" xr:uid="{2D67A7BB-7F86-433B-9242-175AEBDCA776}"/>
+    <cellStyle name="20% - Акцент1 4 3 3" xfId="2876" xr:uid="{484B5AF2-D655-4BB1-AEB8-195B6AFB2D9C}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="120" xr:uid="{B1684A00-6FF7-4E8E-B90F-730DB938DB4F}"/>
+    <cellStyle name="20% - Акцент1 4 4 2" xfId="1865" xr:uid="{9700123B-1271-469B-907B-2029881B89C1}"/>
+    <cellStyle name="20% - Акцент1 4 4 2 2" xfId="3884" xr:uid="{5EA57FAF-2736-441D-BDC7-DC8DBBB00167}"/>
+    <cellStyle name="20% - Акцент1 4 4 3" xfId="2877" xr:uid="{90791C4B-AD00-452A-ACFA-985CB43FA1F4}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="121" xr:uid="{D375AE07-E90C-469C-A38E-6BA8C1E6ED5A}"/>
+    <cellStyle name="20% - Акцент1 4 5 2" xfId="1866" xr:uid="{6AB172DA-82E9-4653-8414-63C2D6A0ACB9}"/>
+    <cellStyle name="20% - Акцент1 4 5 2 2" xfId="3885" xr:uid="{FF26AE88-D63E-49D1-8A6E-7EAD35113244}"/>
+    <cellStyle name="20% - Акцент1 4 5 3" xfId="2878" xr:uid="{C7BA3F85-B41D-4B42-822B-B671078FBD7E}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="122" xr:uid="{70D0BF80-90A1-42CE-A55B-A5740A82C428}"/>
+    <cellStyle name="20% - Акцент1 4 6 2" xfId="1867" xr:uid="{FFE3DD50-3E26-4998-BEC8-B83837447C2F}"/>
+    <cellStyle name="20% - Акцент1 4 6 2 2" xfId="3886" xr:uid="{398B40D1-8B42-467E-89B7-5FC3A2FF41A2}"/>
+    <cellStyle name="20% - Акцент1 4 6 3" xfId="2879" xr:uid="{7608D5D3-ADA5-4CC8-87D2-718715FF18BD}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="123" xr:uid="{4331DE38-23B5-468A-B993-8EB29B1D16F6}"/>
+    <cellStyle name="20% - Акцент1 4 7 2" xfId="1868" xr:uid="{E03804BE-CCD8-43C3-9E89-D30C45A40F71}"/>
+    <cellStyle name="20% - Акцент1 4 7 2 2" xfId="3887" xr:uid="{91A8580D-9F47-4CFF-9B03-D5BCC754EB8F}"/>
+    <cellStyle name="20% - Акцент1 4 7 3" xfId="2880" xr:uid="{A8773316-7701-4546-92E0-CE0362BB7E16}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="124" xr:uid="{8258E87A-F74F-43FA-BFB2-BF066CC74D84}"/>
+    <cellStyle name="20% - Акцент1 4 8 2" xfId="1869" xr:uid="{799F1BD6-9CF8-4605-96F4-45C65D92C000}"/>
+    <cellStyle name="20% - Акцент1 4 8 2 2" xfId="3888" xr:uid="{9B09C1AB-CF99-47C2-A02B-69D5FB69C0CC}"/>
+    <cellStyle name="20% - Акцент1 4 8 3" xfId="2881" xr:uid="{B3B6DBAC-A749-4765-A382-A113126CC3D4}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="125" xr:uid="{BA86819F-A5DB-4D8E-BBD2-3BAB31C0D939}"/>
+    <cellStyle name="20% - Акцент1 4 9 2" xfId="1870" xr:uid="{5F78D96E-09A5-439E-8CB0-1FCDB9A6997C}"/>
+    <cellStyle name="20% - Акцент1 4 9 2 2" xfId="3889" xr:uid="{A61313CF-5EAF-4F93-9FCC-83A01B077DC4}"/>
+    <cellStyle name="20% - Акцент1 4 9 3" xfId="2882" xr:uid="{9C62AA00-A3EE-4EB0-B89D-E5FFABA83AEA}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="126" xr:uid="{48DD6692-7E5B-4F5F-A07C-6A69ABFD9AA9}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="127" xr:uid="{62E1F93B-1F09-480A-BBF6-57F1ACD3CB63}"/>
+    <cellStyle name="20% - Акцент1 5 10 2" xfId="1872" xr:uid="{A0A0AB11-814D-4BF5-BCF4-5918638E7609}"/>
+    <cellStyle name="20% - Акцент1 5 10 2 2" xfId="3891" xr:uid="{BC17E575-460B-4BD8-8866-99569A8E9D61}"/>
+    <cellStyle name="20% - Акцент1 5 10 3" xfId="2884" xr:uid="{85F6FD1A-D609-46E2-8F57-A5DB176BF2D8}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="128" xr:uid="{67BAA4E5-C0E5-4672-91CF-303B700B8E1A}"/>
+    <cellStyle name="20% - Акцент1 5 11 2" xfId="1873" xr:uid="{797E031E-473C-4EED-BCE0-A2D9C2AC1538}"/>
+    <cellStyle name="20% - Акцент1 5 11 2 2" xfId="3892" xr:uid="{B4E148C5-B4C4-40FD-92D7-2079DF1B3531}"/>
+    <cellStyle name="20% - Акцент1 5 11 3" xfId="2885" xr:uid="{CC04CE1B-385F-4789-8645-FCF57646736A}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="129" xr:uid="{ADBC14F5-3759-4D17-B26C-DAA12F017B77}"/>
+    <cellStyle name="20% - Акцент1 5 12 2" xfId="1874" xr:uid="{C0E70539-7354-44F8-B70D-7C2B86DA78DD}"/>
+    <cellStyle name="20% - Акцент1 5 12 2 2" xfId="3893" xr:uid="{5AC7AFAE-4262-41C4-B2F5-D6E9704AC18D}"/>
+    <cellStyle name="20% - Акцент1 5 12 3" xfId="2886" xr:uid="{CB0DD88A-A6BF-4F5F-986E-835537EFA228}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="130" xr:uid="{2F423E2A-5853-4128-8E92-6CED62F32FB9}"/>
+    <cellStyle name="20% - Акцент1 5 13 2" xfId="1875" xr:uid="{40B1669F-F277-405E-A494-C8B989EC02B9}"/>
+    <cellStyle name="20% - Акцент1 5 13 2 2" xfId="3894" xr:uid="{B808A510-5931-4D6B-A98B-7CB84EE3B377}"/>
+    <cellStyle name="20% - Акцент1 5 13 3" xfId="2887" xr:uid="{50904912-7F65-4836-A2CF-D92C88965FAB}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="131" xr:uid="{3CF041CA-D816-4633-890C-3AF9E4F834FD}"/>
+    <cellStyle name="20% - Акцент1 5 14 2" xfId="1876" xr:uid="{0CBB188C-0AE1-4698-9AB2-9BD78EE418D3}"/>
+    <cellStyle name="20% - Акцент1 5 14 2 2" xfId="3895" xr:uid="{B6FD3191-5E8F-497C-9EB2-CAF0913A061E}"/>
+    <cellStyle name="20% - Акцент1 5 14 3" xfId="2888" xr:uid="{CD0D8083-449B-4002-AE0E-EDB2FF396FC4}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="132" xr:uid="{845E6A57-EC19-4FA4-ABF5-A5E37DAB9674}"/>
+    <cellStyle name="20% - Акцент1 5 15 2" xfId="1877" xr:uid="{E18BB81D-76EF-422A-8963-D2981FCD5CB6}"/>
+    <cellStyle name="20% - Акцент1 5 15 2 2" xfId="3896" xr:uid="{50F539E3-FBEB-4930-8D24-00A15AB360EE}"/>
+    <cellStyle name="20% - Акцент1 5 15 3" xfId="2889" xr:uid="{78DAF377-FC4D-4328-A085-A906509445D8}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="133" xr:uid="{6BBA43B1-7D70-47ED-9348-86B7304FF87D}"/>
+    <cellStyle name="20% - Акцент1 5 16 2" xfId="1878" xr:uid="{4DED399E-04AB-4900-816A-BEEBD21E7FCC}"/>
+    <cellStyle name="20% - Акцент1 5 16 2 2" xfId="3897" xr:uid="{105FBF3B-5D22-45F2-86A3-FBBC87B4F90D}"/>
+    <cellStyle name="20% - Акцент1 5 16 3" xfId="2890" xr:uid="{13270F56-F515-4971-B616-E794B8ADC258}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="134" xr:uid="{357B18DB-39AB-46B9-B626-1233084D889B}"/>
+    <cellStyle name="20% - Акцент1 5 17 2" xfId="1879" xr:uid="{1528CBC4-6953-493C-8D2C-554EB83A35F3}"/>
+    <cellStyle name="20% - Акцент1 5 17 2 2" xfId="3898" xr:uid="{4F388129-0E6D-4317-878A-A44ECCBC7C13}"/>
+    <cellStyle name="20% - Акцент1 5 17 3" xfId="2891" xr:uid="{B88C66CA-684C-4CCC-9AA0-40D23AC36971}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="135" xr:uid="{4DCC49F0-1A04-4ADF-9A2A-DF4B84FD7C61}"/>
+    <cellStyle name="20% - Акцент1 5 18 2" xfId="1880" xr:uid="{026D7BDF-A855-4CD6-97D0-15346B90F664}"/>
+    <cellStyle name="20% - Акцент1 5 18 2 2" xfId="3899" xr:uid="{BFA6AC94-7A37-4D16-9A96-3D9AECD03328}"/>
+    <cellStyle name="20% - Акцент1 5 18 3" xfId="2892" xr:uid="{EAAD6689-6418-4394-8C69-3616FCD521F7}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="136" xr:uid="{478F8730-266B-4543-8A9D-30D3993FA2A7}"/>
+    <cellStyle name="20% - Акцент1 5 19 2" xfId="1881" xr:uid="{1412F0DE-0A9B-41A2-859E-4BD0FE7762F5}"/>
+    <cellStyle name="20% - Акцент1 5 19 2 2" xfId="3900" xr:uid="{7EEFFD93-1BFA-4210-8C41-E6C24FA637BD}"/>
+    <cellStyle name="20% - Акцент1 5 19 3" xfId="2893" xr:uid="{86C63DDD-D766-4B05-9056-2D3D3C53EC52}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="137" xr:uid="{1463F5C1-8771-4033-AE44-6E66A4B34C7F}"/>
+    <cellStyle name="20% - Акцент1 5 2 2" xfId="1882" xr:uid="{1431F196-9CF0-4C2B-96E5-A184F9BC66D1}"/>
+    <cellStyle name="20% - Акцент1 5 2 2 2" xfId="3901" xr:uid="{C6ABD487-754F-486C-8C2E-18FF2BDFE711}"/>
+    <cellStyle name="20% - Акцент1 5 2 3" xfId="2894" xr:uid="{1F231E99-FAFD-4256-B6C9-2D30D0402313}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="138" xr:uid="{E28E3C6D-CAEB-4031-8E4D-BE4B47CBB10A}"/>
+    <cellStyle name="20% - Акцент1 5 20 2" xfId="1883" xr:uid="{E94B66E0-078F-4356-B836-641F76AA1BED}"/>
+    <cellStyle name="20% - Акцент1 5 20 2 2" xfId="3902" xr:uid="{811510D3-214A-44E0-A7A6-8AEE4913F840}"/>
+    <cellStyle name="20% - Акцент1 5 20 3" xfId="2895" xr:uid="{3027A06F-B4A0-4239-8027-ABF5D1E7C11D}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="139" xr:uid="{C5B343E7-F411-4157-8C73-5B0E363931EF}"/>
+    <cellStyle name="20% - Акцент1 5 21 2" xfId="1884" xr:uid="{4AC0250E-8BBA-4C4B-87C9-CAC08320092D}"/>
+    <cellStyle name="20% - Акцент1 5 21 2 2" xfId="3903" xr:uid="{4ED1F3F8-65E4-4127-A8E7-14510D0B885E}"/>
+    <cellStyle name="20% - Акцент1 5 21 3" xfId="2896" xr:uid="{36FF013E-6D42-4995-88F2-76E6C3B9A48D}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="140" xr:uid="{D9AF5013-6260-4EB3-B584-E81834DAF02B}"/>
+    <cellStyle name="20% - Акцент1 5 22 2" xfId="1885" xr:uid="{1CCF0B7A-0FD4-4BEA-A67B-CA175F9061A5}"/>
+    <cellStyle name="20% - Акцент1 5 22 2 2" xfId="3904" xr:uid="{1784939F-DFA8-4327-A709-173A30277768}"/>
+    <cellStyle name="20% - Акцент1 5 22 3" xfId="2897" xr:uid="{9FAA96FE-6A78-4F36-8DB5-4963C3DEE505}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="141" xr:uid="{BC97A18A-2FAD-44D2-A465-F30352D8848C}"/>
+    <cellStyle name="20% - Акцент1 5 23 2" xfId="1886" xr:uid="{38B1B965-82AB-4E06-9B89-F67A2E6CE70A}"/>
+    <cellStyle name="20% - Акцент1 5 23 2 2" xfId="3905" xr:uid="{8172D88B-33E2-4359-ADED-93B25B6251EF}"/>
+    <cellStyle name="20% - Акцент1 5 23 3" xfId="2898" xr:uid="{41EA949C-608A-4FA7-8B95-F0D37F7200D2}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="142" xr:uid="{8AD5CC4A-2BE8-463F-9D88-2E2E3BA6246F}"/>
+    <cellStyle name="20% - Акцент1 5 24 2" xfId="1887" xr:uid="{FDAA0A83-2F28-4EA3-8A34-2CA1145C208F}"/>
+    <cellStyle name="20% - Акцент1 5 24 2 2" xfId="3906" xr:uid="{3DAF19DF-04D4-437C-84A5-4D4F90B4944E}"/>
+    <cellStyle name="20% - Акцент1 5 24 3" xfId="2899" xr:uid="{4FFD0C24-C3A6-4DFF-8358-7B47FB1EFB38}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="143" xr:uid="{62286466-6699-4474-89C8-ACD37B40D16A}"/>
+    <cellStyle name="20% - Акцент1 5 25 2" xfId="1888" xr:uid="{A5ACE689-557D-44C4-B8C9-FCD91C150EFE}"/>
+    <cellStyle name="20% - Акцент1 5 25 2 2" xfId="3907" xr:uid="{CA2C4C4B-5401-496C-A16E-1A897EA9CFE8}"/>
+    <cellStyle name="20% - Акцент1 5 25 3" xfId="2900" xr:uid="{B740DD59-8947-4783-90F1-0DACFEFA25F8}"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="1871" xr:uid="{0D699294-ED92-47D9-A87E-BDC0CB60F568}"/>
+    <cellStyle name="20% - Акцент1 5 26 2" xfId="3890" xr:uid="{8D41CB64-9E38-482F-B9BF-D789D6452412}"/>
+    <cellStyle name="20% - Акцент1 5 27" xfId="2883" xr:uid="{8E349645-F9FC-4509-A53D-C683D35146E1}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="144" xr:uid="{195307C8-E07A-4484-BA6B-4CCB8696A410}"/>
+    <cellStyle name="20% - Акцент1 5 3 2" xfId="1889" xr:uid="{112204F3-64FE-4F93-B8FC-7FEAE8E12492}"/>
+    <cellStyle name="20% - Акцент1 5 3 2 2" xfId="3908" xr:uid="{2874A7C5-9DED-4310-BC06-91797F12F79D}"/>
+    <cellStyle name="20% - Акцент1 5 3 3" xfId="2901" xr:uid="{7FA6B1E1-C620-42C2-8A4A-E4D8B7D3B333}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="145" xr:uid="{D36FF3BD-7652-48D9-90B2-4A00344A02A5}"/>
+    <cellStyle name="20% - Акцент1 5 4 2" xfId="1890" xr:uid="{D09537EA-3759-4E94-8341-9A548D913C7B}"/>
+    <cellStyle name="20% - Акцент1 5 4 2 2" xfId="3909" xr:uid="{56B36646-1B70-4DCD-93A0-3E76D925B229}"/>
+    <cellStyle name="20% - Акцент1 5 4 3" xfId="2902" xr:uid="{21B0BB85-3CAD-4771-BF13-480786EB5438}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="146" xr:uid="{743DE310-BE54-4C1D-A72C-90012BEC9667}"/>
+    <cellStyle name="20% - Акцент1 5 5 2" xfId="1891" xr:uid="{0A005499-A317-49C5-9E4C-296D5C1962FE}"/>
+    <cellStyle name="20% - Акцент1 5 5 2 2" xfId="3910" xr:uid="{CBF4F04A-4558-4FD9-BD5C-6DF5519B346E}"/>
+    <cellStyle name="20% - Акцент1 5 5 3" xfId="2903" xr:uid="{83B53692-C2B1-4999-AB09-EFEA6A7A536D}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="147" xr:uid="{03205E8C-D752-43DE-8C1C-76DD09B3941F}"/>
+    <cellStyle name="20% - Акцент1 5 6 2" xfId="1892" xr:uid="{AE4288FD-2451-4045-A26A-2CB669C1B5C5}"/>
+    <cellStyle name="20% - Акцент1 5 6 2 2" xfId="3911" xr:uid="{B319ADEA-A79D-4784-AEDB-50751827B328}"/>
+    <cellStyle name="20% - Акцент1 5 6 3" xfId="2904" xr:uid="{0E1BC096-FAC0-455E-BBD1-3D83AA265E51}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="148" xr:uid="{60981A6F-4823-4306-B551-D7E0592E6D5B}"/>
+    <cellStyle name="20% - Акцент1 5 7 2" xfId="1893" xr:uid="{69C75C18-F2C1-4A90-AA8D-95732DEF338A}"/>
+    <cellStyle name="20% - Акцент1 5 7 2 2" xfId="3912" xr:uid="{748B13CD-C5E1-40CD-B3DD-03648DF0AF29}"/>
+    <cellStyle name="20% - Акцент1 5 7 3" xfId="2905" xr:uid="{6C28D47B-E8E5-4A12-8F37-D9F173B991EE}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="149" xr:uid="{5AC4873F-E7A5-45F7-959A-B3FA390CB548}"/>
+    <cellStyle name="20% - Акцент1 5 8 2" xfId="1894" xr:uid="{E6AB78E7-DD70-4856-B196-2D49DDD96B68}"/>
+    <cellStyle name="20% - Акцент1 5 8 2 2" xfId="3913" xr:uid="{BB74BEF3-F027-47E8-B3C6-398CFE36E0FE}"/>
+    <cellStyle name="20% - Акцент1 5 8 3" xfId="2906" xr:uid="{326939FF-8CF1-4B53-B522-B9AE9FB40AAD}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="150" xr:uid="{0231FB3E-7387-4480-8D1A-F90ED968B5A7}"/>
+    <cellStyle name="20% - Акцент1 5 9 2" xfId="1895" xr:uid="{EADF4933-B1B6-4BDF-A247-47DB91051E50}"/>
+    <cellStyle name="20% - Акцент1 5 9 2 2" xfId="3914" xr:uid="{6FF92247-BA24-4639-B0A6-0172CBED91CC}"/>
+    <cellStyle name="20% - Акцент1 5 9 3" xfId="2907" xr:uid="{0647C820-4E67-4FBC-AF68-D1A5AB8FECFE}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="151" xr:uid="{D41651D1-6FFC-4EE5-99CA-644A7BD74F93}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="152" xr:uid="{CE1AB6A0-2C1C-4E3F-A5B4-19FFF8FF7F2E}"/>
+    <cellStyle name="20% - Акцент1 6 10 2" xfId="1897" xr:uid="{15C73722-BD72-425A-BA75-7DCC3F519751}"/>
+    <cellStyle name="20% - Акцент1 6 10 2 2" xfId="3916" xr:uid="{F481480C-54B9-4208-8E18-4748BA9FB2FA}"/>
+    <cellStyle name="20% - Акцент1 6 10 3" xfId="2909" xr:uid="{C28F6F98-34CF-408B-963D-2FAFADF38FCC}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="153" xr:uid="{08A2D83C-5B59-46EA-A81A-4D8B5D0B2A16}"/>
+    <cellStyle name="20% - Акцент1 6 11 2" xfId="1898" xr:uid="{11E739EE-E1FB-452D-B5DF-5E9D635CB868}"/>
+    <cellStyle name="20% - Акцент1 6 11 2 2" xfId="3917" xr:uid="{8DEA6A1B-8BE8-45B7-9BFF-34B23C09FC6E}"/>
+    <cellStyle name="20% - Акцент1 6 11 3" xfId="2910" xr:uid="{5F8BD50B-3873-4A1F-B1D4-525B9A989A70}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="154" xr:uid="{AD2CB25D-BF88-46C9-BD15-0B4189ECAD5C}"/>
+    <cellStyle name="20% - Акцент1 6 12 2" xfId="1899" xr:uid="{2D8AE178-E711-4B0F-871F-22BBFBD2A957}"/>
+    <cellStyle name="20% - Акцент1 6 12 2 2" xfId="3918" xr:uid="{33E2D9F2-D605-46FD-9B78-B1316180CB8E}"/>
+    <cellStyle name="20% - Акцент1 6 12 3" xfId="2911" xr:uid="{4208176A-10A8-4836-96B7-7F4037F92FAE}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="155" xr:uid="{F42CC5C2-8107-4AC4-A616-1D2322217025}"/>
+    <cellStyle name="20% - Акцент1 6 13 2" xfId="1900" xr:uid="{FB94E89D-20E5-46AC-8507-BDA59F02E33A}"/>
+    <cellStyle name="20% - Акцент1 6 13 2 2" xfId="3919" xr:uid="{96451701-1DEE-4DF5-B974-519AEC51F74C}"/>
+    <cellStyle name="20% - Акцент1 6 13 3" xfId="2912" xr:uid="{B0323DBE-01EA-423D-B325-0980938AFBF2}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="156" xr:uid="{92BAC94B-8401-4C31-8394-B71A569D549A}"/>
+    <cellStyle name="20% - Акцент1 6 14 2" xfId="1901" xr:uid="{5286D874-449A-42E6-BB88-CB30D25A2993}"/>
+    <cellStyle name="20% - Акцент1 6 14 2 2" xfId="3920" xr:uid="{A070C8FC-49EB-42DA-AD93-78DC3C5A6B19}"/>
+    <cellStyle name="20% - Акцент1 6 14 3" xfId="2913" xr:uid="{A845B4C9-74CB-453E-BC18-BD6C37CD6D4F}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="157" xr:uid="{1AB14E96-E321-42F2-852B-5C5D695F95E9}"/>
+    <cellStyle name="20% - Акцент1 6 15 2" xfId="1902" xr:uid="{7A79B109-663A-4BE3-B6E8-62DBE12EFC06}"/>
+    <cellStyle name="20% - Акцент1 6 15 2 2" xfId="3921" xr:uid="{1486FFE5-D948-4959-8241-046CF9F70FB8}"/>
+    <cellStyle name="20% - Акцент1 6 15 3" xfId="2914" xr:uid="{C1D2AF70-C6E4-4A9A-A733-59BB9F767733}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="158" xr:uid="{005786A1-76FA-4E97-818F-FEBB1F17F1A1}"/>
+    <cellStyle name="20% - Акцент1 6 16 2" xfId="1903" xr:uid="{D4C9BA7F-C48B-4A93-8A9D-874D08EE2DB5}"/>
+    <cellStyle name="20% - Акцент1 6 16 2 2" xfId="3922" xr:uid="{C5F8D243-D3F0-48FC-A58A-083F643E62C1}"/>
+    <cellStyle name="20% - Акцент1 6 16 3" xfId="2915" xr:uid="{77D6C7CE-95D1-4BF9-A167-124EB130B8DB}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="159" xr:uid="{31FDAD6E-1D85-4864-A2AA-1A252D4C6A7E}"/>
+    <cellStyle name="20% - Акцент1 6 17 2" xfId="1904" xr:uid="{3B21D62B-489F-4871-9ED1-F4D3BE72B1C2}"/>
+    <cellStyle name="20% - Акцент1 6 17 2 2" xfId="3923" xr:uid="{358DB28D-C965-4DDC-BE36-947CC00248EC}"/>
+    <cellStyle name="20% - Акцент1 6 17 3" xfId="2916" xr:uid="{988B3E2D-7F1B-4D75-AB8C-E9DA815781EA}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="160" xr:uid="{D3461E97-949B-43F2-B47F-E70549B41B09}"/>
+    <cellStyle name="20% - Акцент1 6 18 2" xfId="1905" xr:uid="{3654D7EA-9272-404D-ABE9-4CC521425323}"/>
+    <cellStyle name="20% - Акцент1 6 18 2 2" xfId="3924" xr:uid="{B5A1210C-8192-4749-AF70-F8136E53F4BB}"/>
+    <cellStyle name="20% - Акцент1 6 18 3" xfId="2917" xr:uid="{9D9CE8FB-B879-416F-B9BA-AB0A3A88BFBA}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="161" xr:uid="{83A80B89-5387-4991-8BFB-C1818E04393D}"/>
+    <cellStyle name="20% - Акцент1 6 19 2" xfId="1906" xr:uid="{75495415-F1EF-46DA-BCCA-6B5DFAC78A65}"/>
+    <cellStyle name="20% - Акцент1 6 19 2 2" xfId="3925" xr:uid="{3E9CD46B-69E2-499F-AD10-999FFE89B7FF}"/>
+    <cellStyle name="20% - Акцент1 6 19 3" xfId="2918" xr:uid="{B6677704-11EA-456E-B853-60C09ED8BBB7}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="162" xr:uid="{EB3E7CDE-902C-482B-814C-B80E01A82AFB}"/>
+    <cellStyle name="20% - Акцент1 6 2 2" xfId="1907" xr:uid="{C9DA2A0F-0F83-4F39-B1F0-80FD3F8E84F9}"/>
+    <cellStyle name="20% - Акцент1 6 2 2 2" xfId="3926" xr:uid="{D26DDC15-C45B-424A-A2E8-5F43BF507ECB}"/>
+    <cellStyle name="20% - Акцент1 6 2 3" xfId="2919" xr:uid="{1FFB080B-6D39-4A6D-B165-2F9822715792}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="163" xr:uid="{8E095715-BA24-4D17-8885-3C10494E5C27}"/>
+    <cellStyle name="20% - Акцент1 6 20 2" xfId="1908" xr:uid="{5233F1C8-C111-420A-8079-8D82EA26CF8C}"/>
+    <cellStyle name="20% - Акцент1 6 20 2 2" xfId="3927" xr:uid="{88414E82-B16F-4399-A2F3-393FB8906A5E}"/>
+    <cellStyle name="20% - Акцент1 6 20 3" xfId="2920" xr:uid="{2FCCEA39-0295-4426-9931-695F294C266A}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="164" xr:uid="{4E03A998-47A1-4FBC-9A34-21BBF6AA41FA}"/>
+    <cellStyle name="20% - Акцент1 6 21 2" xfId="1909" xr:uid="{EBD73CE4-1BDD-45A8-8DF2-B920001DDC5B}"/>
+    <cellStyle name="20% - Акцент1 6 21 2 2" xfId="3928" xr:uid="{85235AF8-57E3-40DB-877D-1CBC751E0B2F}"/>
+    <cellStyle name="20% - Акцент1 6 21 3" xfId="2921" xr:uid="{6946136B-23EE-44C4-AE7A-F16892EE4706}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="165" xr:uid="{A8F521BE-E031-4301-9F96-6AA7476873A9}"/>
+    <cellStyle name="20% - Акцент1 6 22 2" xfId="1910" xr:uid="{D56031AD-F3CA-4395-BC09-F52F24A2C2A1}"/>
+    <cellStyle name="20% - Акцент1 6 22 2 2" xfId="3929" xr:uid="{E86C4623-3D72-47C1-8712-F5CD71A8B49B}"/>
+    <cellStyle name="20% - Акцент1 6 22 3" xfId="2922" xr:uid="{ACBBB2D2-5971-446C-BF35-D892A1BFBC91}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="166" xr:uid="{BC0C966F-E8A2-4AC7-BD98-D5327F312DAB}"/>
+    <cellStyle name="20% - Акцент1 6 23 2" xfId="1911" xr:uid="{D109C298-119C-4473-8618-B18998F6C870}"/>
+    <cellStyle name="20% - Акцент1 6 23 2 2" xfId="3930" xr:uid="{F4B30222-250D-43D9-9860-0B846AB86978}"/>
+    <cellStyle name="20% - Акцент1 6 23 3" xfId="2923" xr:uid="{850C0087-9C2F-498B-8D19-5E91CD7C1D2D}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="167" xr:uid="{99C61212-C857-4A1C-8724-F0F636C4B573}"/>
+    <cellStyle name="20% - Акцент1 6 24 2" xfId="1912" xr:uid="{23A23B7C-3D86-473F-AA2E-8A30B2BD19B1}"/>
+    <cellStyle name="20% - Акцент1 6 24 2 2" xfId="3931" xr:uid="{1184C8B3-C1AD-4B65-B25E-2C8E5B5BFBB5}"/>
+    <cellStyle name="20% - Акцент1 6 24 3" xfId="2924" xr:uid="{15F6C8BB-6058-4A04-B3CE-381842DC09E4}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="168" xr:uid="{87C021FF-2C69-4A77-8345-B6FE93666013}"/>
+    <cellStyle name="20% - Акцент1 6 25 2" xfId="1913" xr:uid="{FAA6E5AF-33EA-4CDD-886C-42FDFD750A50}"/>
+    <cellStyle name="20% - Акцент1 6 25 2 2" xfId="3932" xr:uid="{62947B6A-08CA-45D3-B604-EE607ABFDD3B}"/>
+    <cellStyle name="20% - Акцент1 6 25 3" xfId="2925" xr:uid="{E1DCE6E4-474B-4FE9-B2DB-30CE624D4D6E}"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="1896" xr:uid="{1AEE7C57-50B6-47BD-B70B-5B2E15BB31E8}"/>
+    <cellStyle name="20% - Акцент1 6 26 2" xfId="3915" xr:uid="{8FAF7AA0-9B9D-44BB-BB40-5A748752B7BC}"/>
+    <cellStyle name="20% - Акцент1 6 27" xfId="2908" xr:uid="{73FE2F65-12D0-4EE2-8046-CF9CAFC8CFAF}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="169" xr:uid="{12A43F0C-7C2E-46CF-9DAC-9FE9DF7BAB11}"/>
+    <cellStyle name="20% - Акцент1 6 3 2" xfId="1914" xr:uid="{A42F7D68-D247-4C1C-AB47-C35931FB0979}"/>
+    <cellStyle name="20% - Акцент1 6 3 2 2" xfId="3933" xr:uid="{724735BD-FCC3-4EC2-B74E-91E5AF3EBBA2}"/>
+    <cellStyle name="20% - Акцент1 6 3 3" xfId="2926" xr:uid="{F9D17EDA-CEB0-4BD4-B583-47A2E8C748A1}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="170" xr:uid="{75BEC18C-4FA9-472A-9499-34525B54BF3E}"/>
+    <cellStyle name="20% - Акцент1 6 4 2" xfId="1915" xr:uid="{F25DC86B-0B09-44D2-A420-FC7547CEBE1B}"/>
+    <cellStyle name="20% - Акцент1 6 4 2 2" xfId="3934" xr:uid="{8CEB57EE-9AC0-4922-8A45-DB61FC5D24E6}"/>
+    <cellStyle name="20% - Акцент1 6 4 3" xfId="2927" xr:uid="{1C56616D-19F6-47A9-AFA3-1BC09B36EC35}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="171" xr:uid="{C7C59667-C832-4F6A-A701-45214EE2536D}"/>
+    <cellStyle name="20% - Акцент1 6 5 2" xfId="1916" xr:uid="{FB281508-0055-4B12-B4EC-6A5C913DA28E}"/>
+    <cellStyle name="20% - Акцент1 6 5 2 2" xfId="3935" xr:uid="{7EE64C86-CE3B-4AE1-84D0-48EBF1D6E843}"/>
+    <cellStyle name="20% - Акцент1 6 5 3" xfId="2928" xr:uid="{CDCA2868-B256-4CE5-B44B-8B14C4FD083B}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="172" xr:uid="{8BA63EC6-0FD5-43C6-88D4-57EC6803B4C0}"/>
+    <cellStyle name="20% - Акцент1 6 6 2" xfId="1917" xr:uid="{96717838-6696-4707-91E7-27721FC1204B}"/>
+    <cellStyle name="20% - Акцент1 6 6 2 2" xfId="3936" xr:uid="{9A3B77F5-90D9-47C7-8EA4-D737F6EE9096}"/>
+    <cellStyle name="20% - Акцент1 6 6 3" xfId="2929" xr:uid="{8076A720-B41E-4967-B500-BDF9E2251645}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="173" xr:uid="{5D0DE651-6020-4592-930C-40327886B402}"/>
+    <cellStyle name="20% - Акцент1 6 7 2" xfId="1918" xr:uid="{0B1B9D85-D63A-44A7-88C9-0111F6A147E9}"/>
+    <cellStyle name="20% - Акцент1 6 7 2 2" xfId="3937" xr:uid="{42034055-B7D7-410B-BD70-4EE7C2269A07}"/>
+    <cellStyle name="20% - Акцент1 6 7 3" xfId="2930" xr:uid="{5AB23227-031C-4227-BA34-FD87AA927391}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="174" xr:uid="{C65D3125-99FF-42DB-8DBB-4CF23F1EE6FC}"/>
+    <cellStyle name="20% - Акцент1 6 8 2" xfId="1919" xr:uid="{E023E890-A269-40EF-A3D1-394552C4AB1B}"/>
+    <cellStyle name="20% - Акцент1 6 8 2 2" xfId="3938" xr:uid="{3D5B4A1B-CA02-4250-9145-03D292108BB6}"/>
+    <cellStyle name="20% - Акцент1 6 8 3" xfId="2931" xr:uid="{66E6FAF2-C0DC-4F47-8C40-36C35275C0DD}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="175" xr:uid="{40F8855A-49EF-453B-9A7E-170F2AB2352C}"/>
+    <cellStyle name="20% - Акцент1 6 9 2" xfId="1920" xr:uid="{F40BB5F9-1358-44F8-846C-F9F8AFA9BB86}"/>
+    <cellStyle name="20% - Акцент1 6 9 2 2" xfId="3939" xr:uid="{DD0B502F-E6A1-4EAB-81DA-D43699923969}"/>
+    <cellStyle name="20% - Акцент1 6 9 3" xfId="2932" xr:uid="{46A2B3ED-9521-49F7-8163-93F490324C7C}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="176" xr:uid="{A2E9CAB2-9294-4A1A-9639-042971BD88D0}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="177" xr:uid="{7BE5C605-3332-4556-A117-743E042012FA}"/>
+    <cellStyle name="20% - Акцент1 7 10 2" xfId="1922" xr:uid="{A85A9731-520E-4C47-8C1B-FC0FA4DEE321}"/>
+    <cellStyle name="20% - Акцент1 7 10 2 2" xfId="3941" xr:uid="{1E3A659C-8CF5-4F29-8CAB-C732C9639F7A}"/>
+    <cellStyle name="20% - Акцент1 7 10 3" xfId="2934" xr:uid="{7285DA76-104E-4714-B47C-09A34BBDA3FE}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="178" xr:uid="{3B273A32-6CBC-4B57-9B8C-430BDBDE5E9D}"/>
+    <cellStyle name="20% - Акцент1 7 11 2" xfId="1923" xr:uid="{49A14D5D-DABA-4ACC-B5D5-E9BFB1F3E8C8}"/>
+    <cellStyle name="20% - Акцент1 7 11 2 2" xfId="3942" xr:uid="{25E33E85-00DA-4483-B096-5080E9FF377A}"/>
+    <cellStyle name="20% - Акцент1 7 11 3" xfId="2935" xr:uid="{43FDB3D4-13C7-446E-9E10-CF26DCBB223B}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="179" xr:uid="{14203568-2F66-4CEA-A0E7-E8EA37066721}"/>
+    <cellStyle name="20% - Акцент1 7 12 2" xfId="1924" xr:uid="{78BBB6EE-D1B8-42F5-8AA3-1EF2B4BEA6C6}"/>
+    <cellStyle name="20% - Акцент1 7 12 2 2" xfId="3943" xr:uid="{55182C7B-0106-4F9B-BA81-BCE1063B2EDE}"/>
+    <cellStyle name="20% - Акцент1 7 12 3" xfId="2936" xr:uid="{CB3EF359-CA9D-4650-89D8-1D5D4AD81FFE}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="180" xr:uid="{51FD5D84-35E5-4978-BADC-98E785B27044}"/>
+    <cellStyle name="20% - Акцент1 7 13 2" xfId="1925" xr:uid="{5DBF56EB-F84A-47BB-AF6B-B09591EADBE1}"/>
+    <cellStyle name="20% - Акцент1 7 13 2 2" xfId="3944" xr:uid="{E088C278-6B51-4FB5-9D3A-858DB5E8D12F}"/>
+    <cellStyle name="20% - Акцент1 7 13 3" xfId="2937" xr:uid="{8678D0C4-1334-4F0C-85BA-ED5220654F1E}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="181" xr:uid="{CBECC95D-7F63-403A-9ECE-A3568BDF2A76}"/>
+    <cellStyle name="20% - Акцент1 7 14 2" xfId="1926" xr:uid="{A06A6144-96B3-401D-B442-36CE8E6E590E}"/>
+    <cellStyle name="20% - Акцент1 7 14 2 2" xfId="3945" xr:uid="{04AAA045-53D7-4A46-92F3-B2558BA171EB}"/>
+    <cellStyle name="20% - Акцент1 7 14 3" xfId="2938" xr:uid="{C96C6EBE-D432-47A1-9F23-827A20B68A05}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="182" xr:uid="{F5236996-1921-4596-872A-69734B233C10}"/>
+    <cellStyle name="20% - Акцент1 7 15 2" xfId="1927" xr:uid="{30DB70AA-12F8-49F6-BC06-98821372B14B}"/>
+    <cellStyle name="20% - Акцент1 7 15 2 2" xfId="3946" xr:uid="{D9BB357C-719E-42C4-A4BF-7191949349BB}"/>
+    <cellStyle name="20% - Акцент1 7 15 3" xfId="2939" xr:uid="{5E797501-77A8-4B17-8E7A-B5A4F63E03F5}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="183" xr:uid="{4ED8E570-586D-4966-9211-3D075340A1AF}"/>
+    <cellStyle name="20% - Акцент1 7 16 2" xfId="1928" xr:uid="{0407C100-74C3-4754-B87E-5DCA562EC50D}"/>
+    <cellStyle name="20% - Акцент1 7 16 2 2" xfId="3947" xr:uid="{EFF3057A-DA24-45EB-B9BB-E476EA1412E1}"/>
+    <cellStyle name="20% - Акцент1 7 16 3" xfId="2940" xr:uid="{08930EE6-5C99-4B97-9EE7-073707F1B0F3}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="184" xr:uid="{438E88B1-E79F-435D-A75F-F1D640EB9591}"/>
+    <cellStyle name="20% - Акцент1 7 17 2" xfId="1929" xr:uid="{0D851695-0A30-4D09-BC4F-C25B9ED0A891}"/>
+    <cellStyle name="20% - Акцент1 7 17 2 2" xfId="3948" xr:uid="{3F6BAD25-E2F1-4887-9E64-03E3C204E50E}"/>
+    <cellStyle name="20% - Акцент1 7 17 3" xfId="2941" xr:uid="{59FE3CA3-ECB4-439D-8E9C-1348EBB09972}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="185" xr:uid="{61A91E7F-2EEE-4A48-92C8-BA2CF86D4BA3}"/>
+    <cellStyle name="20% - Акцент1 7 18 2" xfId="1930" xr:uid="{DC356F84-35E7-4F9D-B326-334AABCD77A7}"/>
+    <cellStyle name="20% - Акцент1 7 18 2 2" xfId="3949" xr:uid="{D2D83C3F-CCDA-40FC-9B5F-F50AE7BA9F54}"/>
+    <cellStyle name="20% - Акцент1 7 18 3" xfId="2942" xr:uid="{0AD202D5-97AE-4813-8079-2D4D3261DC2F}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="186" xr:uid="{80A4C73B-F96D-46D2-BCA6-DE21264B5028}"/>
+    <cellStyle name="20% - Акцент1 7 19 2" xfId="1931" xr:uid="{18E7EE06-4042-4555-9321-5356294B6F0C}"/>
+    <cellStyle name="20% - Акцент1 7 19 2 2" xfId="3950" xr:uid="{D3AC696D-BBCF-4700-9C04-DE565A85605B}"/>
+    <cellStyle name="20% - Акцент1 7 19 3" xfId="2943" xr:uid="{5EACA3A4-9492-4293-AD4C-821C87893743}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="187" xr:uid="{F58242EA-BC46-4F49-87A6-0280974E72C0}"/>
+    <cellStyle name="20% - Акцент1 7 2 2" xfId="1932" xr:uid="{866374A2-7D0C-4350-AE33-EBDCC3F43795}"/>
+    <cellStyle name="20% - Акцент1 7 2 2 2" xfId="3951" xr:uid="{E17B07F3-6D87-4DA6-B5F9-9E167F71F828}"/>
+    <cellStyle name="20% - Акцент1 7 2 3" xfId="2944" xr:uid="{64C83171-F369-4097-9008-87EB29BED95F}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="188" xr:uid="{AB2A6AB1-075E-420B-909C-C18F05113DB4}"/>
+    <cellStyle name="20% - Акцент1 7 20 2" xfId="1933" xr:uid="{F57CEBAC-AF84-4B0D-9B15-08652C91F012}"/>
+    <cellStyle name="20% - Акцент1 7 20 2 2" xfId="3952" xr:uid="{397244C6-FDAF-475C-B017-FB0B175C884B}"/>
+    <cellStyle name="20% - Акцент1 7 20 3" xfId="2945" xr:uid="{147AE8F9-E8F4-4B7F-935F-F77C2F14C4BD}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="189" xr:uid="{257F775E-A1CC-4A73-A0F0-51048E50E9C9}"/>
+    <cellStyle name="20% - Акцент1 7 21 2" xfId="1934" xr:uid="{2162B30E-D217-45A0-A090-5C168D227FFC}"/>
+    <cellStyle name="20% - Акцент1 7 21 2 2" xfId="3953" xr:uid="{00915B3C-E062-42E9-89DC-DB7E6534E7CA}"/>
+    <cellStyle name="20% - Акцент1 7 21 3" xfId="2946" xr:uid="{DDFDA388-7C5D-48A3-8D7E-FFB863761FF9}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="190" xr:uid="{1CDEF386-4C9A-48E4-B084-15B6E8CBF4B4}"/>
+    <cellStyle name="20% - Акцент1 7 22 2" xfId="1935" xr:uid="{685FE460-5C06-41B5-9514-ADB310159936}"/>
+    <cellStyle name="20% - Акцент1 7 22 2 2" xfId="3954" xr:uid="{0193ADA7-588F-442B-9105-398505D48591}"/>
+    <cellStyle name="20% - Акцент1 7 22 3" xfId="2947" xr:uid="{BD5C6E00-82CC-4978-9A08-03D4524DB617}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="191" xr:uid="{AAD1D101-D5C0-4249-9893-C4ED3035715D}"/>
+    <cellStyle name="20% - Акцент1 7 23 2" xfId="1936" xr:uid="{430EB0BD-D629-4FFB-AF68-CD1DB6116AC6}"/>
+    <cellStyle name="20% - Акцент1 7 23 2 2" xfId="3955" xr:uid="{985B6052-8467-4181-BC60-B1BCD670FA0B}"/>
+    <cellStyle name="20% - Акцент1 7 23 3" xfId="2948" xr:uid="{E480DAF0-21C0-418F-8AD6-1203EEA0D116}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="192" xr:uid="{94E06F1C-1131-4D92-BD3C-ABC859457FC6}"/>
+    <cellStyle name="20% - Акцент1 7 24 2" xfId="1937" xr:uid="{50061273-9239-42D2-93A5-33E35330616D}"/>
+    <cellStyle name="20% - Акцент1 7 24 2 2" xfId="3956" xr:uid="{20FA0928-F5F1-499A-BB2F-93143A4FFAD6}"/>
+    <cellStyle name="20% - Акцент1 7 24 3" xfId="2949" xr:uid="{BF58EA09-6EEC-42FC-87F9-945484098CBF}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="193" xr:uid="{E2C77773-10DF-4DF7-9F50-04F7DFC716DA}"/>
+    <cellStyle name="20% - Акцент1 7 25 2" xfId="1938" xr:uid="{F9789FC0-F4C0-421C-9234-E87643F6B9C2}"/>
+    <cellStyle name="20% - Акцент1 7 25 2 2" xfId="3957" xr:uid="{DAB08C36-C4DF-41A5-89B1-3ABC76228121}"/>
+    <cellStyle name="20% - Акцент1 7 25 3" xfId="2950" xr:uid="{9DB6C7F7-7E9A-4FC6-A495-34781691AC44}"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="1921" xr:uid="{D6FE6519-5C0E-46E0-B0BA-068D79922518}"/>
+    <cellStyle name="20% - Акцент1 7 26 2" xfId="3940" xr:uid="{55D46C3F-E019-4F5C-8D00-5597E87B6FD5}"/>
+    <cellStyle name="20% - Акцент1 7 27" xfId="2933" xr:uid="{71FFBCFA-4267-405B-BE3F-EF6086A6CF4D}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="194" xr:uid="{6A80F690-6C1F-4F4C-9B0E-EEFCCBA6720F}"/>
+    <cellStyle name="20% - Акцент1 7 3 2" xfId="1939" xr:uid="{E81F4F74-40D0-4B60-A805-E393E9033409}"/>
+    <cellStyle name="20% - Акцент1 7 3 2 2" xfId="3958" xr:uid="{9EC62E00-1BC6-4FE5-94FF-8850FA1CDF39}"/>
+    <cellStyle name="20% - Акцент1 7 3 3" xfId="2951" xr:uid="{D3D34735-1A18-4316-B34F-82A8C6348C0C}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="195" xr:uid="{90D3AC9D-CED1-4086-A963-41E7F6AFC5CA}"/>
+    <cellStyle name="20% - Акцент1 7 4 2" xfId="1940" xr:uid="{2B5A9E9D-9C59-46A3-9B68-00538E79A1E6}"/>
+    <cellStyle name="20% - Акцент1 7 4 2 2" xfId="3959" xr:uid="{2BC61708-30C4-4F78-BB2F-3356756345B7}"/>
+    <cellStyle name="20% - Акцент1 7 4 3" xfId="2952" xr:uid="{20D5C310-C1CA-4ADB-92BB-61C4562779CB}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="196" xr:uid="{DB8B5DD0-890C-49A2-8F2F-4FA4537238FB}"/>
+    <cellStyle name="20% - Акцент1 7 5 2" xfId="1941" xr:uid="{4CE06E5E-CDF4-4515-B106-FB0FD3EF291C}"/>
+    <cellStyle name="20% - Акцент1 7 5 2 2" xfId="3960" xr:uid="{CD750D67-3F8D-469F-8AD3-F63AA40E6327}"/>
+    <cellStyle name="20% - Акцент1 7 5 3" xfId="2953" xr:uid="{D0AC3AD8-7F73-4A61-8A80-6182B66271AE}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="197" xr:uid="{D3015D8A-15AF-4F5D-98E3-1C10857E951E}"/>
+    <cellStyle name="20% - Акцент1 7 6 2" xfId="1942" xr:uid="{297CFCA3-5BBA-487D-8688-B79042C8B484}"/>
+    <cellStyle name="20% - Акцент1 7 6 2 2" xfId="3961" xr:uid="{467516E3-2CB6-4170-9289-44B354E4BB8E}"/>
+    <cellStyle name="20% - Акцент1 7 6 3" xfId="2954" xr:uid="{1C455B93-EA07-41BC-99F1-27BB3CADB488}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="198" xr:uid="{7C2ED681-9A1A-4354-873F-E71671A7311D}"/>
+    <cellStyle name="20% - Акцент1 7 7 2" xfId="1943" xr:uid="{3A1A55D0-C328-487E-9615-3ED4BCD7501C}"/>
+    <cellStyle name="20% - Акцент1 7 7 2 2" xfId="3962" xr:uid="{024E1174-0978-4D95-8293-38E265319AC2}"/>
+    <cellStyle name="20% - Акцент1 7 7 3" xfId="2955" xr:uid="{53D239FA-CD4A-4995-9373-EB26AC2437D1}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="199" xr:uid="{41E27FFE-D66F-476F-9E83-D20CD1041580}"/>
+    <cellStyle name="20% - Акцент1 7 8 2" xfId="1944" xr:uid="{C87952AF-E9E0-41A1-AE7A-32365850D0B1}"/>
+    <cellStyle name="20% - Акцент1 7 8 2 2" xfId="3963" xr:uid="{0C213B61-A6E1-4F6F-9E01-5F95180DBD2D}"/>
+    <cellStyle name="20% - Акцент1 7 8 3" xfId="2956" xr:uid="{AD851976-E0D7-41A6-ACE5-B39A1235E385}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="200" xr:uid="{9F2264D1-BD85-4A9E-84F9-1BB2EB0FFC8C}"/>
+    <cellStyle name="20% - Акцент1 7 9 2" xfId="1945" xr:uid="{8A86EFEB-408E-43A1-B965-14803E3B742F}"/>
+    <cellStyle name="20% - Акцент1 7 9 2 2" xfId="3964" xr:uid="{14C00407-66B9-4546-8161-5FADFFB6DA22}"/>
+    <cellStyle name="20% - Акцент1 7 9 3" xfId="2957" xr:uid="{29BAB04A-B105-4BB7-BA4B-3A0F4280DD31}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="201" xr:uid="{378356F9-2DF6-4974-A57C-DC0CC9BC1CC9}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="202" xr:uid="{E0929BD0-FB14-446B-B5CC-ECE6105CEC2A}"/>
+    <cellStyle name="20% - Акцент1 8 10 2" xfId="1947" xr:uid="{6F14274C-4E31-44C4-9CD1-AD319290C456}"/>
+    <cellStyle name="20% - Акцент1 8 10 2 2" xfId="3966" xr:uid="{DA80F326-3B54-4119-BC5C-58196CBA63DB}"/>
+    <cellStyle name="20% - Акцент1 8 10 3" xfId="2959" xr:uid="{9DACC177-9B18-436F-96C6-3B52D90E048E}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="203" xr:uid="{D1C316CB-BBDE-46BE-A891-76FDF21C467B}"/>
+    <cellStyle name="20% - Акцент1 8 11 2" xfId="1948" xr:uid="{4708D09A-2C6D-46A6-99A3-77A59268BE37}"/>
+    <cellStyle name="20% - Акцент1 8 11 2 2" xfId="3967" xr:uid="{8436F102-2F50-4E57-9398-1B91E8A11776}"/>
+    <cellStyle name="20% - Акцент1 8 11 3" xfId="2960" xr:uid="{9CAD7499-5454-41C5-A968-02FE3989D52B}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="204" xr:uid="{1424A12A-5CD5-42E1-9EF6-F9E676982367}"/>
+    <cellStyle name="20% - Акцент1 8 12 2" xfId="1949" xr:uid="{F7B7308E-2E5F-4A39-8827-664214F7021D}"/>
+    <cellStyle name="20% - Акцент1 8 12 2 2" xfId="3968" xr:uid="{B4B338AC-C1D4-4BF1-A5BC-B5522F9FC8D1}"/>
+    <cellStyle name="20% - Акцент1 8 12 3" xfId="2961" xr:uid="{DEB4146B-DE52-4EBF-8B9F-65E51F996F9C}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="205" xr:uid="{B62F7118-FD11-4159-8A15-93C7FE114675}"/>
+    <cellStyle name="20% - Акцент1 8 13 2" xfId="1950" xr:uid="{816C0FCC-28EB-4D7F-93EA-CFB95A9441D9}"/>
+    <cellStyle name="20% - Акцент1 8 13 2 2" xfId="3969" xr:uid="{155BBB64-F5C6-491B-8FF5-B6A672ECDD76}"/>
+    <cellStyle name="20% - Акцент1 8 13 3" xfId="2962" xr:uid="{04FD4832-3855-494A-A6E7-51B0B44794C1}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="206" xr:uid="{656470D2-4B42-4D2A-AD1A-811954C7C214}"/>
+    <cellStyle name="20% - Акцент1 8 14 2" xfId="1951" xr:uid="{ECC5188B-BDD6-4635-81EB-D3B05A9E3D6C}"/>
+    <cellStyle name="20% - Акцент1 8 14 2 2" xfId="3970" xr:uid="{CEDBE544-EFF3-4A42-96DD-4B748E1BB60C}"/>
+    <cellStyle name="20% - Акцент1 8 14 3" xfId="2963" xr:uid="{D0C657FB-5AAD-4868-A6EF-436E261F8B34}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="207" xr:uid="{139FA43E-3692-43F3-AA0C-CD64C667533F}"/>
+    <cellStyle name="20% - Акцент1 8 15 2" xfId="1952" xr:uid="{A2167BCF-E2A8-436C-827E-F2B069C12439}"/>
+    <cellStyle name="20% - Акцент1 8 15 2 2" xfId="3971" xr:uid="{B5970054-580E-443E-8080-E7466B2EEA91}"/>
+    <cellStyle name="20% - Акцент1 8 15 3" xfId="2964" xr:uid="{1FA8B8D2-6982-44DC-AB86-5A30A73262A0}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="208" xr:uid="{4B41B552-2383-4D34-82E8-D62530D58C1F}"/>
+    <cellStyle name="20% - Акцент1 8 16 2" xfId="1953" xr:uid="{E179B213-CF47-4E20-B924-93A9B20CE864}"/>
+    <cellStyle name="20% - Акцент1 8 16 2 2" xfId="3972" xr:uid="{59F7175F-6966-4223-8566-CE7F3FE7C9F7}"/>
+    <cellStyle name="20% - Акцент1 8 16 3" xfId="2965" xr:uid="{F1552059-5192-4EB8-AF60-198B953B6783}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="209" xr:uid="{C2D5C205-718F-4128-9466-161C79D815E7}"/>
+    <cellStyle name="20% - Акцент1 8 17 2" xfId="1954" xr:uid="{F247607E-6B2B-450A-AED7-D4490590F75F}"/>
+    <cellStyle name="20% - Акцент1 8 17 2 2" xfId="3973" xr:uid="{294255D2-D3A5-4485-9309-A4A3DD0B4882}"/>
+    <cellStyle name="20% - Акцент1 8 17 3" xfId="2966" xr:uid="{F8B0C32F-B5B7-4CFB-8B35-F4699AA598D2}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="210" xr:uid="{5F7188E8-1D13-4C3C-90D0-CAFCA182043F}"/>
+    <cellStyle name="20% - Акцент1 8 18 2" xfId="1955" xr:uid="{49D25F35-216C-4A60-AB47-59E3D8AD82BC}"/>
+    <cellStyle name="20% - Акцент1 8 18 2 2" xfId="3974" xr:uid="{A79726AA-7D2E-4E4E-9264-2F334D02DEDF}"/>
+    <cellStyle name="20% - Акцент1 8 18 3" xfId="2967" xr:uid="{8CAA5BC4-A9E4-4E0F-8F1E-1A7C42ACE2A6}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="211" xr:uid="{191DC2F7-EA20-4B7A-9016-6A79D4DF90B7}"/>
+    <cellStyle name="20% - Акцент1 8 19 2" xfId="1956" xr:uid="{77FE4FCD-AB3C-496F-8363-33DA0FB2234B}"/>
+    <cellStyle name="20% - Акцент1 8 19 2 2" xfId="3975" xr:uid="{D0F36F5F-A2CE-49E2-B7EF-6C4369C0E0C0}"/>
+    <cellStyle name="20% - Акцент1 8 19 3" xfId="2968" xr:uid="{B0852C98-3F97-46B7-A258-6A040913AA78}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="212" xr:uid="{A2815FA6-2BD8-475C-81DE-20478C473335}"/>
+    <cellStyle name="20% - Акцент1 8 2 2" xfId="1957" xr:uid="{49C8DF5B-F29A-4D58-980B-D73BAE5B9804}"/>
+    <cellStyle name="20% - Акцент1 8 2 2 2" xfId="3976" xr:uid="{1B18E936-1AB0-4D2F-B9D0-296FDEBD598C}"/>
+    <cellStyle name="20% - Акцент1 8 2 3" xfId="2969" xr:uid="{E78F038F-3780-49C8-9B9C-37427EF34C50}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="213" xr:uid="{65AE9352-D1C2-4FE4-BA6E-C8A10E7108F3}"/>
+    <cellStyle name="20% - Акцент1 8 20 2" xfId="1958" xr:uid="{B854ADD0-3CC7-43B1-BDC2-6433FA696117}"/>
+    <cellStyle name="20% - Акцент1 8 20 2 2" xfId="3977" xr:uid="{95519B5C-0BE1-4BD0-B752-4178B1817DF8}"/>
+    <cellStyle name="20% - Акцент1 8 20 3" xfId="2970" xr:uid="{BE065081-450E-4902-8EAE-BAB74BE5883C}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="214" xr:uid="{AA4F7CA3-AA15-45C9-B3FD-A88B97DA9074}"/>
+    <cellStyle name="20% - Акцент1 8 21 2" xfId="1959" xr:uid="{216DD8D4-001F-4782-8009-AE5DFB608713}"/>
+    <cellStyle name="20% - Акцент1 8 21 2 2" xfId="3978" xr:uid="{ECBAB685-49F5-4B2F-99A3-D36B5379E7DA}"/>
+    <cellStyle name="20% - Акцент1 8 21 3" xfId="2971" xr:uid="{C68D19C4-406B-4238-8FB0-6B7BE6CDE10F}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="215" xr:uid="{78360C1D-2DD9-43BC-B9B8-FD2C6726DCFE}"/>
+    <cellStyle name="20% - Акцент1 8 22 2" xfId="1960" xr:uid="{6099D5E8-4783-44E4-9F98-D85395A584CE}"/>
+    <cellStyle name="20% - Акцент1 8 22 2 2" xfId="3979" xr:uid="{64999B62-3F0D-4054-B213-E61F7CAD880B}"/>
+    <cellStyle name="20% - Акцент1 8 22 3" xfId="2972" xr:uid="{438F7C56-8AEA-4FE9-83A8-05F562529422}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="216" xr:uid="{448891D2-6110-4174-B2AD-0AC0787D1E28}"/>
+    <cellStyle name="20% - Акцент1 8 23 2" xfId="1961" xr:uid="{4AF47DCE-F1C1-40F7-9AF9-AE9298B4BF33}"/>
+    <cellStyle name="20% - Акцент1 8 23 2 2" xfId="3980" xr:uid="{DE3AFDC2-7EEC-467A-A701-A63505E15098}"/>
+    <cellStyle name="20% - Акцент1 8 23 3" xfId="2973" xr:uid="{3EAF9E83-A963-43F2-A3C3-51236D9E10A6}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="217" xr:uid="{E64463A6-7306-45F2-82E7-F4B8536D3584}"/>
+    <cellStyle name="20% - Акцент1 8 24 2" xfId="1962" xr:uid="{054C28C9-AEE5-4CDE-99FD-E309BC21F51E}"/>
+    <cellStyle name="20% - Акцент1 8 24 2 2" xfId="3981" xr:uid="{A002099B-2B2D-4BB9-97DE-D497B3002656}"/>
+    <cellStyle name="20% - Акцент1 8 24 3" xfId="2974" xr:uid="{B6DA9203-3CC8-4EEE-BC25-0C3C479C583B}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="218" xr:uid="{05F04987-B194-48A7-ACA5-A681D5B811D6}"/>
+    <cellStyle name="20% - Акцент1 8 25 2" xfId="1963" xr:uid="{E0C7A9BB-CC8B-430B-9247-B7091D2B0FB1}"/>
+    <cellStyle name="20% - Акцент1 8 25 2 2" xfId="3982" xr:uid="{55DBB44B-68A3-45F9-80EF-AFE6AE28D388}"/>
+    <cellStyle name="20% - Акцент1 8 25 3" xfId="2975" xr:uid="{88E3E4B2-9295-4D3C-B6E1-A6514164437D}"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="1946" xr:uid="{FB19ABA5-D084-4FEA-8A59-37E497E2A15A}"/>
+    <cellStyle name="20% - Акцент1 8 26 2" xfId="3965" xr:uid="{EE28BE5C-5E75-4CA4-A890-240D148E7FB9}"/>
+    <cellStyle name="20% - Акцент1 8 27" xfId="2958" xr:uid="{8DFB09DC-DD7B-41C6-B7FF-24D1A5B194D7}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="219" xr:uid="{F5A62C4F-BD8B-4DCA-89C1-381C2A7C775A}"/>
+    <cellStyle name="20% - Акцент1 8 3 2" xfId="1964" xr:uid="{F5A12F4E-1428-49CF-9D98-5A01D812AB6F}"/>
+    <cellStyle name="20% - Акцент1 8 3 2 2" xfId="3983" xr:uid="{571C01C2-F6BB-4D32-AC0A-F44CC96F12D6}"/>
+    <cellStyle name="20% - Акцент1 8 3 3" xfId="2976" xr:uid="{0B511ED4-5D09-4432-A68B-3771803ED333}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="220" xr:uid="{A43B08FC-3B5A-4890-AC31-446DB816FBCD}"/>
+    <cellStyle name="20% - Акцент1 8 4 2" xfId="1965" xr:uid="{50832151-58A2-45A2-9375-6FBC7DBCC7B2}"/>
+    <cellStyle name="20% - Акцент1 8 4 2 2" xfId="3984" xr:uid="{C298DA59-B31E-46AC-AEE0-D9AC10B88536}"/>
+    <cellStyle name="20% - Акцент1 8 4 3" xfId="2977" xr:uid="{97CEA004-02C2-4E46-A13B-2CF503B0B871}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="221" xr:uid="{C80F1FED-FE95-40D5-9768-FAD62F48E8F8}"/>
+    <cellStyle name="20% - Акцент1 8 5 2" xfId="1966" xr:uid="{9340F89A-00F1-4BC1-A63A-DEBCF8AAA2FD}"/>
+    <cellStyle name="20% - Акцент1 8 5 2 2" xfId="3985" xr:uid="{1BC26A0F-3707-45D0-A0A8-02E40BC5BC3A}"/>
+    <cellStyle name="20% - Акцент1 8 5 3" xfId="2978" xr:uid="{5A699231-22D3-4CAB-B551-ADAC6F332B76}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="222" xr:uid="{4D53F9EB-4F5E-4FCF-8442-F9E37E7F118A}"/>
+    <cellStyle name="20% - Акцент1 8 6 2" xfId="1967" xr:uid="{95BA88BF-DB70-4901-8348-C488A0EC30E3}"/>
+    <cellStyle name="20% - Акцент1 8 6 2 2" xfId="3986" xr:uid="{1DE9054D-FB97-413E-88B2-B9942C543503}"/>
+    <cellStyle name="20% - Акцент1 8 6 3" xfId="2979" xr:uid="{C8AA6A55-1AC6-4B33-9DD9-8151CD777ADC}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="223" xr:uid="{99082BB2-C931-4BB8-83E5-7262EE2462F7}"/>
+    <cellStyle name="20% - Акцент1 8 7 2" xfId="1968" xr:uid="{3AA97EF3-CA5F-4980-95EF-E421197B0008}"/>
+    <cellStyle name="20% - Акцент1 8 7 2 2" xfId="3987" xr:uid="{9F0484A3-C85C-4F88-8A3A-EC44A406286A}"/>
+    <cellStyle name="20% - Акцент1 8 7 3" xfId="2980" xr:uid="{C20662D3-AF23-443A-8426-2C36FED8C346}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="224" xr:uid="{7937B9AF-66E9-423E-B3C2-0A2D2630B032}"/>
+    <cellStyle name="20% - Акцент1 8 8 2" xfId="1969" xr:uid="{942965EC-7389-4EDD-B412-C707C3C1EA8E}"/>
+    <cellStyle name="20% - Акцент1 8 8 2 2" xfId="3988" xr:uid="{B73A14BB-759E-410A-BAFD-B91270B299A2}"/>
+    <cellStyle name="20% - Акцент1 8 8 3" xfId="2981" xr:uid="{C06B816F-6976-4145-8212-B63210E1CC37}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="225" xr:uid="{AF4276D8-6173-448E-8903-E12E344C6E62}"/>
+    <cellStyle name="20% - Акцент1 8 9 2" xfId="1970" xr:uid="{3D47596A-8233-43F4-B891-579D5D52C826}"/>
+    <cellStyle name="20% - Акцент1 8 9 2 2" xfId="3989" xr:uid="{72AF3803-EA2E-412E-8F55-2AB0DEBFDAF6}"/>
+    <cellStyle name="20% - Акцент1 8 9 3" xfId="2982" xr:uid="{00417E6D-52B5-4F32-B81A-428D0C1F3ED3}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="226" xr:uid="{257D2216-8D40-4CBB-B9D7-B3A2F39CCB93}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="227" xr:uid="{23C725FD-3A09-49AB-BF7F-FCA5830F10B0}"/>
+    <cellStyle name="20% - Акцент1 9 10 2" xfId="1972" xr:uid="{0373FF17-B170-47FC-AC93-4AD18B67ABF6}"/>
+    <cellStyle name="20% - Акцент1 9 10 2 2" xfId="3991" xr:uid="{999A9CE3-E5B8-4EA1-8E91-694578DC944B}"/>
+    <cellStyle name="20% - Акцент1 9 10 3" xfId="2984" xr:uid="{6493367C-4091-4DA3-81FD-7A75960A6CF0}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="228" xr:uid="{6371DBC7-7700-4A7D-BD0A-DCB053F1CDC3}"/>
+    <cellStyle name="20% - Акцент1 9 11 2" xfId="1973" xr:uid="{D96255FD-BBBE-484B-B6C4-C92C0DE265DA}"/>
+    <cellStyle name="20% - Акцент1 9 11 2 2" xfId="3992" xr:uid="{FEEE98FD-B056-4755-B079-09C5C65A7745}"/>
+    <cellStyle name="20% - Акцент1 9 11 3" xfId="2985" xr:uid="{F967AFF9-3C28-43F1-A69F-974B31AAFA85}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="229" xr:uid="{588A1B94-492E-419A-A79F-EFCFE3E53C56}"/>
+    <cellStyle name="20% - Акцент1 9 12 2" xfId="1974" xr:uid="{040AFF9A-6926-437B-BC40-7102A720F35F}"/>
+    <cellStyle name="20% - Акцент1 9 12 2 2" xfId="3993" xr:uid="{40F2EA42-B89E-4F06-8845-09257ABD20C2}"/>
+    <cellStyle name="20% - Акцент1 9 12 3" xfId="2986" xr:uid="{87E40F6F-2DAA-4C18-BAAC-1EA6FE961F92}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="230" xr:uid="{B930B91A-73C8-44A7-9D83-F02BD9C27BE0}"/>
+    <cellStyle name="20% - Акцент1 9 13 2" xfId="1975" xr:uid="{8733B569-5F87-451F-87EB-8E312372F965}"/>
+    <cellStyle name="20% - Акцент1 9 13 2 2" xfId="3994" xr:uid="{DBB210FC-CE0F-4B68-8170-D61C8290CA14}"/>
+    <cellStyle name="20% - Акцент1 9 13 3" xfId="2987" xr:uid="{840367A3-5FA6-4863-AA46-42265275E07A}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="231" xr:uid="{EC697BF5-CD47-405B-A954-42F02CDE4A8B}"/>
+    <cellStyle name="20% - Акцент1 9 14 2" xfId="1976" xr:uid="{7680A4EA-639C-49BB-A18E-AFDE0B8DBA7F}"/>
+    <cellStyle name="20% - Акцент1 9 14 2 2" xfId="3995" xr:uid="{55E5468F-F3DD-4429-8FDE-BFAF019175C0}"/>
+    <cellStyle name="20% - Акцент1 9 14 3" xfId="2988" xr:uid="{A5447328-491E-439F-A871-803FBDA7C169}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="232" xr:uid="{DEF00AE4-99DB-4D65-A9E1-C668585869FD}"/>
+    <cellStyle name="20% - Акцент1 9 15 2" xfId="1977" xr:uid="{5CCCA4B1-CADA-4676-8588-0EAE336B7EE9}"/>
+    <cellStyle name="20% - Акцент1 9 15 2 2" xfId="3996" xr:uid="{45D67977-DB15-4CF5-890F-70E755B7648F}"/>
+    <cellStyle name="20% - Акцент1 9 15 3" xfId="2989" xr:uid="{A83DF723-1813-49E8-899A-0C33F1C26121}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="233" xr:uid="{40A02C2C-45BA-4BCA-B353-E38230C118ED}"/>
+    <cellStyle name="20% - Акцент1 9 16 2" xfId="1978" xr:uid="{7FB6CCEF-8016-4663-9588-47455F064EC8}"/>
+    <cellStyle name="20% - Акцент1 9 16 2 2" xfId="3997" xr:uid="{06D290DE-2659-4868-B7CA-C6073D969D1A}"/>
+    <cellStyle name="20% - Акцент1 9 16 3" xfId="2990" xr:uid="{AAF70D1C-3028-425B-9A73-6D4D04F916A4}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="234" xr:uid="{02C83B7C-C3FF-4E24-9228-FC9A52D5A9A6}"/>
+    <cellStyle name="20% - Акцент1 9 17 2" xfId="1979" xr:uid="{A9AB1E84-9EED-47D8-8214-38EF290AC9E2}"/>
+    <cellStyle name="20% - Акцент1 9 17 2 2" xfId="3998" xr:uid="{C48B32AE-F1EE-45F7-827C-0D7F6F9AF54A}"/>
+    <cellStyle name="20% - Акцент1 9 17 3" xfId="2991" xr:uid="{B1C40FB1-0F29-4F94-8266-1838C5B5F726}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="235" xr:uid="{2762A594-9419-4E60-8EA9-44A3D71D611B}"/>
+    <cellStyle name="20% - Акцент1 9 18 2" xfId="1980" xr:uid="{08DF99A4-6144-40F7-87F5-C168A7E7DBA3}"/>
+    <cellStyle name="20% - Акцент1 9 18 2 2" xfId="3999" xr:uid="{B447B819-4725-4EA5-B387-9BA8C8B7E52F}"/>
+    <cellStyle name="20% - Акцент1 9 18 3" xfId="2992" xr:uid="{7F27D473-AFFF-44CD-81DD-3308B3771BC0}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="236" xr:uid="{EDA9F742-1787-43AC-B00B-5D22733473C3}"/>
+    <cellStyle name="20% - Акцент1 9 19 2" xfId="1981" xr:uid="{05B06495-7208-450C-AFFB-C71ABA4EC111}"/>
+    <cellStyle name="20% - Акцент1 9 19 2 2" xfId="4000" xr:uid="{B7DE7385-0942-4442-8AF5-120FCD10DD3E}"/>
+    <cellStyle name="20% - Акцент1 9 19 3" xfId="2993" xr:uid="{C58825AF-B8FC-459B-B5CF-8B5664FBB79C}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="237" xr:uid="{07A7B001-F336-4037-B129-C0691A40F011}"/>
+    <cellStyle name="20% - Акцент1 9 2 2" xfId="1982" xr:uid="{D5E40BDB-4539-48DA-8C52-D6557DC0FC87}"/>
+    <cellStyle name="20% - Акцент1 9 2 2 2" xfId="4001" xr:uid="{84D37EFC-7380-4CAF-8F0E-7597EB6CDE0B}"/>
+    <cellStyle name="20% - Акцент1 9 2 3" xfId="2994" xr:uid="{D8254C8B-483F-479D-A89B-EFAAA443B757}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="238" xr:uid="{989E758F-0CD9-4B8F-8BC6-060BC1DF9959}"/>
+    <cellStyle name="20% - Акцент1 9 20 2" xfId="1983" xr:uid="{C0037BB1-7735-414F-AF00-444FABDDB92A}"/>
+    <cellStyle name="20% - Акцент1 9 20 2 2" xfId="4002" xr:uid="{D74F54A0-9FA0-491D-9984-CAE403F2C9A0}"/>
+    <cellStyle name="20% - Акцент1 9 20 3" xfId="2995" xr:uid="{F67E2862-0DE5-48DF-A3D3-2DCDF168D427}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="239" xr:uid="{A7B7761A-75DA-42A2-A6EC-1DFBF78E878C}"/>
+    <cellStyle name="20% - Акцент1 9 21 2" xfId="1984" xr:uid="{891896F1-5D8F-42A7-A457-CE935E0D8D2D}"/>
+    <cellStyle name="20% - Акцент1 9 21 2 2" xfId="4003" xr:uid="{0666FE4A-F1D7-4BA0-830E-719BB6A3C568}"/>
+    <cellStyle name="20% - Акцент1 9 21 3" xfId="2996" xr:uid="{AD7E4B22-9BB5-4531-9F5D-21119CF78D67}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="240" xr:uid="{F4170232-3086-487D-8907-FD5A1B988158}"/>
+    <cellStyle name="20% - Акцент1 9 22 2" xfId="1985" xr:uid="{626D3E74-CF99-4407-9F97-EECD4EF5D3E8}"/>
+    <cellStyle name="20% - Акцент1 9 22 2 2" xfId="4004" xr:uid="{22DAF39D-0943-4F07-A1CA-9F5A6FA569E6}"/>
+    <cellStyle name="20% - Акцент1 9 22 3" xfId="2997" xr:uid="{1CF23E1A-2B9A-45DB-B4E4-601E7B00C4E8}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="241" xr:uid="{0D8BE61E-30CC-46DD-9D5C-1347253792E8}"/>
+    <cellStyle name="20% - Акцент1 9 23 2" xfId="1986" xr:uid="{DC168653-96AA-4576-8046-565F23701517}"/>
+    <cellStyle name="20% - Акцент1 9 23 2 2" xfId="4005" xr:uid="{3BA7A59A-6C82-415F-9B71-7CE938F2ED29}"/>
+    <cellStyle name="20% - Акцент1 9 23 3" xfId="2998" xr:uid="{80247509-2867-45E8-A726-323D152CD87B}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="242" xr:uid="{E8D25F90-9997-49CD-A2D7-716D3FB4FA8F}"/>
+    <cellStyle name="20% - Акцент1 9 24 2" xfId="1987" xr:uid="{2C450386-3D8F-4773-9A9C-5863107E1DAA}"/>
+    <cellStyle name="20% - Акцент1 9 24 2 2" xfId="4006" xr:uid="{5FB0881C-C158-4AFE-A386-71CCB2F1C65F}"/>
+    <cellStyle name="20% - Акцент1 9 24 3" xfId="2999" xr:uid="{1B18C6C2-3F56-4CC5-B4CA-CBECAED47A49}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="243" xr:uid="{7D1ADF94-1AE5-4B53-B5B2-08CEE19AB6E3}"/>
+    <cellStyle name="20% - Акцент1 9 25 2" xfId="1988" xr:uid="{61F497C9-D54C-4B69-991D-ABB7177491E7}"/>
+    <cellStyle name="20% - Акцент1 9 25 2 2" xfId="4007" xr:uid="{AB07A75E-317C-4AFB-9D11-3BA39551B720}"/>
+    <cellStyle name="20% - Акцент1 9 25 3" xfId="3000" xr:uid="{11AFA058-72A2-4213-9814-46F824F2542C}"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="1971" xr:uid="{437EC823-8594-402F-A491-521152B4A714}"/>
+    <cellStyle name="20% - Акцент1 9 26 2" xfId="3990" xr:uid="{A8D759C5-4478-4AD1-AFAC-A7AA0551C078}"/>
+    <cellStyle name="20% - Акцент1 9 27" xfId="2983" xr:uid="{3D2A096E-950F-4CBC-9853-810344F7826E}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="244" xr:uid="{C20D3A66-1DEA-4C9F-BB6E-D8745B85C6ED}"/>
+    <cellStyle name="20% - Акцент1 9 3 2" xfId="1989" xr:uid="{CD53F48B-73CA-45DE-AA93-A4B1487830C0}"/>
+    <cellStyle name="20% - Акцент1 9 3 2 2" xfId="4008" xr:uid="{C11ED4D4-8668-4AE7-AB90-65FEE77C6E2C}"/>
+    <cellStyle name="20% - Акцент1 9 3 3" xfId="3001" xr:uid="{A97EADD8-9684-452C-B92B-78EA73FB41DE}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="245" xr:uid="{FDC8B90A-4230-4171-8649-DA8401D9DA86}"/>
+    <cellStyle name="20% - Акцент1 9 4 2" xfId="1990" xr:uid="{B283E7A4-CBE1-4F9B-8FED-60709000C33E}"/>
+    <cellStyle name="20% - Акцент1 9 4 2 2" xfId="4009" xr:uid="{7D08DA95-C22D-469C-8640-AF97782B2B70}"/>
+    <cellStyle name="20% - Акцент1 9 4 3" xfId="3002" xr:uid="{F86DEC32-7AC8-4902-8BE3-5FEDA80AE230}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="246" xr:uid="{C8CAEDC7-CFB0-455A-A014-FA57B4052FF4}"/>
+    <cellStyle name="20% - Акцент1 9 5 2" xfId="1991" xr:uid="{5058D969-6A3A-46BB-878A-1AE188DDAB45}"/>
+    <cellStyle name="20% - Акцент1 9 5 2 2" xfId="4010" xr:uid="{7B7D30D1-DA76-4B14-A297-55087D222BEB}"/>
+    <cellStyle name="20% - Акцент1 9 5 3" xfId="3003" xr:uid="{50C613CC-BD99-4E7B-8E35-FB7FA6079975}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="247" xr:uid="{D729128E-70D2-4FEB-98FE-0B48391E3B2F}"/>
+    <cellStyle name="20% - Акцент1 9 6 2" xfId="1992" xr:uid="{317635F8-B0CC-4FEB-8B98-7D51A98EC311}"/>
+    <cellStyle name="20% - Акцент1 9 6 2 2" xfId="4011" xr:uid="{52B4D479-0A59-45A3-BD57-B4E02C494F36}"/>
+    <cellStyle name="20% - Акцент1 9 6 3" xfId="3004" xr:uid="{3B07FC2C-91F7-44BA-BABF-94412B6331FF}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="248" xr:uid="{91883576-4785-485A-887A-E844DCF7EF50}"/>
+    <cellStyle name="20% - Акцент1 9 7 2" xfId="1993" xr:uid="{162227A4-A283-400F-98C1-D4714E468185}"/>
+    <cellStyle name="20% - Акцент1 9 7 2 2" xfId="4012" xr:uid="{96D2F08B-0033-4479-9398-570C2C684697}"/>
+    <cellStyle name="20% - Акцент1 9 7 3" xfId="3005" xr:uid="{DE8DFAC7-AEFB-438C-88E6-A4815B1189D9}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="249" xr:uid="{DD09D0BE-A195-4BC8-A237-4A48C4758A31}"/>
+    <cellStyle name="20% - Акцент1 9 8 2" xfId="1994" xr:uid="{FA5A82A7-5F35-465C-B6F7-EED26CDBA949}"/>
+    <cellStyle name="20% - Акцент1 9 8 2 2" xfId="4013" xr:uid="{29729394-3DC4-489E-9481-615459A97485}"/>
+    <cellStyle name="20% - Акцент1 9 8 3" xfId="3006" xr:uid="{68562B26-0327-43E7-B06B-418E0AECDB66}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="250" xr:uid="{ED30DB3A-D823-403A-ACA0-3A8060832B47}"/>
+    <cellStyle name="20% - Акцент1 9 9 2" xfId="1995" xr:uid="{8C4529A5-2991-44DA-8163-B61BC5730567}"/>
+    <cellStyle name="20% - Акцент1 9 9 2 2" xfId="4014" xr:uid="{38C280E0-8A35-4B46-8C0A-7C976E1CEE9E}"/>
+    <cellStyle name="20% - Акцент1 9 9 3" xfId="3007" xr:uid="{7E5B3AD5-D3CB-49FE-BB91-13BAEABAD9B4}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="251" xr:uid="{23F078C6-49A6-4787-9EE0-5444ADC58545}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="252" xr:uid="{DACCC530-192B-44AE-96E6-761E43A25C29}"/>
+    <cellStyle name="20% - Акцент2 2 10 2" xfId="1997" xr:uid="{B7FEABC4-DFA7-454C-8D0C-E26E1EC874BF}"/>
+    <cellStyle name="20% - Акцент2 2 10 2 2" xfId="4016" xr:uid="{AE1A0303-F757-455A-A1CE-9353E590B86D}"/>
+    <cellStyle name="20% - Акцент2 2 10 3" xfId="3009" xr:uid="{3CCB79E1-F00D-43FA-A15B-49E325D44E85}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="253" xr:uid="{26A429FC-04A7-47C2-9FA3-5E3A1D1D1DBD}"/>
+    <cellStyle name="20% - Акцент2 2 11 2" xfId="1998" xr:uid="{B1B208F1-AFC1-4852-B673-978BDE9B5220}"/>
+    <cellStyle name="20% - Акцент2 2 11 2 2" xfId="4017" xr:uid="{6E6BA70A-2F45-4390-A9A1-E8C4B9B7F8FF}"/>
+    <cellStyle name="20% - Акцент2 2 11 3" xfId="3010" xr:uid="{7239EAA6-FA20-4DAA-A3AF-80AD5D8CF57D}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="254" xr:uid="{95F2CE86-839E-471D-9044-B37F601B9BA2}"/>
+    <cellStyle name="20% - Акцент2 2 12 2" xfId="1999" xr:uid="{0D4F904B-F5BC-4CA7-B73D-79357B10A20F}"/>
+    <cellStyle name="20% - Акцент2 2 12 2 2" xfId="4018" xr:uid="{8517DDB9-81F5-4656-B337-4C224AC87DB2}"/>
+    <cellStyle name="20% - Акцент2 2 12 3" xfId="3011" xr:uid="{373CAC35-5F3D-47DF-894D-35F5F0488096}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="255" xr:uid="{F2CAC984-767E-4828-9A9E-DCABF676BD47}"/>
+    <cellStyle name="20% - Акцент2 2 13 2" xfId="2000" xr:uid="{8CA52506-9F8E-4093-AC00-36924F496C45}"/>
+    <cellStyle name="20% - Акцент2 2 13 2 2" xfId="4019" xr:uid="{2BBA8FB1-FB2A-4D1D-957F-6DF9795C5803}"/>
+    <cellStyle name="20% - Акцент2 2 13 3" xfId="3012" xr:uid="{E0A05E9E-CA89-4179-BF04-9ACC8057F253}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="256" xr:uid="{0A267E64-602C-4E46-BAE9-265AF4A69449}"/>
+    <cellStyle name="20% - Акцент2 2 14 2" xfId="2001" xr:uid="{483B6974-F158-4CC4-83D7-5143A63E47F1}"/>
+    <cellStyle name="20% - Акцент2 2 14 2 2" xfId="4020" xr:uid="{410DCECB-DD6F-45BD-BA3F-D5E86332C7D5}"/>
+    <cellStyle name="20% - Акцент2 2 14 3" xfId="3013" xr:uid="{09164694-75EB-4B1D-8486-774A6733BDFB}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="257" xr:uid="{15CD205F-E6AF-4CD2-83AA-DD7862B66CEC}"/>
+    <cellStyle name="20% - Акцент2 2 15 2" xfId="2002" xr:uid="{80A06519-FDC5-4221-A313-CF614C3DC33D}"/>
+    <cellStyle name="20% - Акцент2 2 15 2 2" xfId="4021" xr:uid="{C919E750-8D19-4E16-BD4B-02C2FDB6D5D7}"/>
+    <cellStyle name="20% - Акцент2 2 15 3" xfId="3014" xr:uid="{2B43BA1D-D92A-43CD-8F32-C9BC9F1392FF}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="258" xr:uid="{1F6484DF-0E21-4AB0-88D9-54028F145CA5}"/>
+    <cellStyle name="20% - Акцент2 2 16 2" xfId="2003" xr:uid="{0507F5CA-AE87-4E59-B519-2342D73C9E54}"/>
+    <cellStyle name="20% - Акцент2 2 16 2 2" xfId="4022" xr:uid="{E04DE7FE-7232-4730-A233-9BC347C3BAFD}"/>
+    <cellStyle name="20% - Акцент2 2 16 3" xfId="3015" xr:uid="{2EBAC146-5AC2-45A4-A442-7F3FCEE60200}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="259" xr:uid="{F1C9BA3C-2D12-4D4B-98CE-41B1C1AEAB3E}"/>
+    <cellStyle name="20% - Акцент2 2 17 2" xfId="2004" xr:uid="{E3D652B9-66F8-4EB6-AC81-8C6A3222DC3B}"/>
+    <cellStyle name="20% - Акцент2 2 17 2 2" xfId="4023" xr:uid="{43FF42EA-7E1B-421A-802E-C4169ED1C299}"/>
+    <cellStyle name="20% - Акцент2 2 17 3" xfId="3016" xr:uid="{FEC71E5F-564F-4C96-99D5-D8A37D4072B4}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="260" xr:uid="{EED217C6-2273-4E45-9069-6E366A4A327A}"/>
+    <cellStyle name="20% - Акцент2 2 18 2" xfId="2005" xr:uid="{8F39383E-BA30-4321-85F3-455EEF6C84E0}"/>
+    <cellStyle name="20% - Акцент2 2 18 2 2" xfId="4024" xr:uid="{288CDE87-A963-4D2B-995A-4BB74542C455}"/>
+    <cellStyle name="20% - Акцент2 2 18 3" xfId="3017" xr:uid="{4451576D-E9E8-4B96-8C06-06F2223EC60A}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="261" xr:uid="{B091C031-4D8D-4448-9BD5-7F3EA48E6B4F}"/>
+    <cellStyle name="20% - Акцент2 2 19 2" xfId="2006" xr:uid="{D8A69A16-C5E9-40BB-ABF0-921748F52BBA}"/>
+    <cellStyle name="20% - Акцент2 2 19 2 2" xfId="4025" xr:uid="{6B1133D1-5405-463F-BCED-027A27392C6F}"/>
+    <cellStyle name="20% - Акцент2 2 19 3" xfId="3018" xr:uid="{A7D45A6C-2D9C-4AB8-B3DC-02156F0DC46A}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="262" xr:uid="{5356DE03-64D6-4967-9964-BA09B1F8CEFB}"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="2007" xr:uid="{0EB0B8FA-B785-4DD0-A705-4FFEF8D04E7F}"/>
+    <cellStyle name="20% - Акцент2 2 2 2 2" xfId="4026" xr:uid="{A435B3FE-075C-41DF-AF92-21BEE66EE75E}"/>
+    <cellStyle name="20% - Акцент2 2 2 3" xfId="3019" xr:uid="{97E3A424-07D2-4A88-8B96-CF7CA867C175}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="263" xr:uid="{DC3D1CBA-F8B5-423C-9B5D-D7EB9C9559A9}"/>
+    <cellStyle name="20% - Акцент2 2 20 2" xfId="2008" xr:uid="{7B3185D0-93CD-4B0E-BC97-2CD68C5F9F79}"/>
+    <cellStyle name="20% - Акцент2 2 20 2 2" xfId="4027" xr:uid="{F57E803E-BD3B-4B60-AA8D-9CAD63E07D8D}"/>
+    <cellStyle name="20% - Акцент2 2 20 3" xfId="3020" xr:uid="{401C85EE-65D1-4FD2-B79B-5FB3A30B11FF}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="264" xr:uid="{3B5ED539-8349-4ACE-9E61-4F6CA1875C40}"/>
+    <cellStyle name="20% - Акцент2 2 21 2" xfId="2009" xr:uid="{203E15C9-2B56-4DD5-9459-D7DBF4D29A67}"/>
+    <cellStyle name="20% - Акцент2 2 21 2 2" xfId="4028" xr:uid="{84C9484F-F0CF-46CF-BEAC-C9700D6CE75E}"/>
+    <cellStyle name="20% - Акцент2 2 21 3" xfId="3021" xr:uid="{AB35B1D7-BB52-471C-B752-52F5FC493301}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="265" xr:uid="{FC66F6CB-4EA5-4949-B689-1FDC0BAFCC04}"/>
+    <cellStyle name="20% - Акцент2 2 22 2" xfId="2010" xr:uid="{42699C57-48CC-4CA3-B1E2-87C77E52C0BB}"/>
+    <cellStyle name="20% - Акцент2 2 22 2 2" xfId="4029" xr:uid="{E1996667-2E03-48EA-8C11-6F624B96CA3A}"/>
+    <cellStyle name="20% - Акцент2 2 22 3" xfId="3022" xr:uid="{8F659E9A-3CA0-41D0-98F3-B9D4CECBCFEC}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="266" xr:uid="{38995A82-0CD6-491D-BBFE-5816CBADE8F4}"/>
+    <cellStyle name="20% - Акцент2 2 23 2" xfId="2011" xr:uid="{B856A505-870A-456C-97E9-AD2B654E9CA6}"/>
+    <cellStyle name="20% - Акцент2 2 23 2 2" xfId="4030" xr:uid="{B6DB5D77-CEEA-45FB-92EF-AD180FFF9686}"/>
+    <cellStyle name="20% - Акцент2 2 23 3" xfId="3023" xr:uid="{6C35CDDE-52CF-4884-8162-5D1AC795662A}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="267" xr:uid="{67E77D75-259A-40F5-922B-CB95493084A6}"/>
+    <cellStyle name="20% - Акцент2 2 24 2" xfId="2012" xr:uid="{36A08423-8916-4544-AC72-43EE833BAD5F}"/>
+    <cellStyle name="20% - Акцент2 2 24 2 2" xfId="4031" xr:uid="{0EBA94D7-9A94-496C-95AB-A1F09769E7DB}"/>
+    <cellStyle name="20% - Акцент2 2 24 3" xfId="3024" xr:uid="{7389B215-EFEB-40B4-B255-29AA13ABD0BC}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="268" xr:uid="{40DD7B64-1757-4098-9F2F-A4007F7B1398}"/>
+    <cellStyle name="20% - Акцент2 2 25 2" xfId="2013" xr:uid="{E9BA80E4-2EAC-45D8-BF14-74AFAA256A0A}"/>
+    <cellStyle name="20% - Акцент2 2 25 2 2" xfId="4032" xr:uid="{4421F960-9584-4745-9412-4786E8AFE2F8}"/>
+    <cellStyle name="20% - Акцент2 2 25 3" xfId="3025" xr:uid="{E350B795-6AD5-4831-A6ED-FA574E4BB845}"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="1780" xr:uid="{18467F1C-2852-4DE2-8333-4E2D60482172}"/>
+    <cellStyle name="20% - Акцент2 2 26 2" xfId="4015" xr:uid="{6987E5F3-5EA2-4083-AFDD-0714E68048B1}"/>
+    <cellStyle name="20% - Акцент2 2 27" xfId="1771" xr:uid="{A89E3A54-2826-4695-94A2-76FC5D332EF2}"/>
+    <cellStyle name="20% - Акцент2 2 28" xfId="1996" xr:uid="{359F09FE-C3DE-405A-A14E-5B48FB4E345F}"/>
+    <cellStyle name="20% - Акцент2 2 29" xfId="3008" xr:uid="{EB9F7124-155F-46EB-83B9-9D4A6D2D20CC}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="269" xr:uid="{172E26F4-ABDF-4F6B-82F7-04349FB346FB}"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="2014" xr:uid="{55A9D745-407E-4B71-9D51-EB7DE38BE8C9}"/>
+    <cellStyle name="20% - Акцент2 2 3 2 2" xfId="4033" xr:uid="{1DAC6822-AB90-4733-84CD-71081E0D2C6F}"/>
+    <cellStyle name="20% - Акцент2 2 3 3" xfId="3026" xr:uid="{8D557CD9-FE6D-4447-B7D7-F29B019CB723}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="270" xr:uid="{6BDEFFCC-103E-4949-92F3-CBE3489EA39A}"/>
+    <cellStyle name="20% - Акцент2 2 4 2" xfId="2015" xr:uid="{AF6A8CD7-FC0E-493B-8E9E-A5AA5A61668C}"/>
+    <cellStyle name="20% - Акцент2 2 4 2 2" xfId="4034" xr:uid="{7F357AFF-8E06-435E-9066-972FFD173000}"/>
+    <cellStyle name="20% - Акцент2 2 4 3" xfId="3027" xr:uid="{66F25154-EA18-43DB-A399-7351E14C0F86}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="271" xr:uid="{737D3EAF-13D4-40E4-B58E-ACE80BA36B4B}"/>
+    <cellStyle name="20% - Акцент2 2 5 2" xfId="2016" xr:uid="{C4C5A871-5D50-4688-A4A7-6F79C1C0D70D}"/>
+    <cellStyle name="20% - Акцент2 2 5 2 2" xfId="4035" xr:uid="{B5F7C643-6E41-4AA8-93EE-643B7E94225D}"/>
+    <cellStyle name="20% - Акцент2 2 5 3" xfId="3028" xr:uid="{7CA06B84-1A0A-4163-8662-336273D4B9DA}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="272" xr:uid="{35AD76C4-767D-4231-A1B2-38AA44166487}"/>
+    <cellStyle name="20% - Акцент2 2 6 2" xfId="2017" xr:uid="{8D06FD6C-48C6-44DA-B56D-FB4EE3E7434E}"/>
+    <cellStyle name="20% - Акцент2 2 6 2 2" xfId="4036" xr:uid="{C1EF496A-93D4-41AF-89B5-4EC61E0B0E10}"/>
+    <cellStyle name="20% - Акцент2 2 6 3" xfId="3029" xr:uid="{C100929D-BABD-4CD1-BB88-EB1E32238991}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="273" xr:uid="{D7D20C3C-E70A-4A4A-90D7-ED3FC1B48565}"/>
+    <cellStyle name="20% - Акцент2 2 7 2" xfId="2018" xr:uid="{41A0D5A2-C788-4542-B2E1-E8CBDB5756C8}"/>
+    <cellStyle name="20% - Акцент2 2 7 2 2" xfId="4037" xr:uid="{69AAF3CE-413B-4D85-82AC-81FB82F21275}"/>
+    <cellStyle name="20% - Акцент2 2 7 3" xfId="3030" xr:uid="{7BD61691-41C8-4D54-97C3-4569916CC740}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="274" xr:uid="{9FB95420-4566-43E0-AFB6-B249461534E6}"/>
+    <cellStyle name="20% - Акцент2 2 8 2" xfId="2019" xr:uid="{517EFEAD-37B0-4D71-BE05-1BAB4494C8DB}"/>
+    <cellStyle name="20% - Акцент2 2 8 2 2" xfId="4038" xr:uid="{90F007B0-DA00-41A6-931A-31793635EB5F}"/>
+    <cellStyle name="20% - Акцент2 2 8 3" xfId="3031" xr:uid="{00B145EF-4A8D-4631-B57E-F2BE209BC962}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="275" xr:uid="{EE3045FC-163E-4675-8E9D-0BB29C8CBEC2}"/>
+    <cellStyle name="20% - Акцент2 2 9 2" xfId="2020" xr:uid="{C27895EC-E52D-4A60-B960-FC771C9D9E82}"/>
+    <cellStyle name="20% - Акцент2 2 9 2 2" xfId="4039" xr:uid="{9AE5832D-9EE5-41EE-B7B2-25C46DB816AA}"/>
+    <cellStyle name="20% - Акцент2 2 9 3" xfId="3032" xr:uid="{28073F0A-A3F9-48A1-9314-4AF4F34FB349}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="276" xr:uid="{CC90C8CD-B3B6-4367-BC16-DB737A23B8B3}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="277" xr:uid="{054C3A03-084D-4B76-80C6-611549B866CB}"/>
+    <cellStyle name="20% - Акцент2 3 10 2" xfId="2022" xr:uid="{55D89A9A-95EA-4BA6-9632-D5668AB5398D}"/>
+    <cellStyle name="20% - Акцент2 3 10 2 2" xfId="4041" xr:uid="{810391C8-1B02-4319-A59C-0B84DF1B652F}"/>
+    <cellStyle name="20% - Акцент2 3 10 3" xfId="3034" xr:uid="{AEEE1DCF-A256-4CC5-9C46-440077199A3D}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="278" xr:uid="{1D589B31-FCD8-4046-8E5F-F8F357DB065F}"/>
+    <cellStyle name="20% - Акцент2 3 11 2" xfId="2023" xr:uid="{A14FF611-6AC2-4F0F-861F-4681CDF7CBED}"/>
+    <cellStyle name="20% - Акцент2 3 11 2 2" xfId="4042" xr:uid="{01E2C5BB-FD1A-4FF0-AF7D-849B7260F22C}"/>
+    <cellStyle name="20% - Акцент2 3 11 3" xfId="3035" xr:uid="{66560F06-66DB-4A6B-90AA-6758FF4E2AE5}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="279" xr:uid="{05B847E6-82AC-4779-BA34-11E3E8E7AD83}"/>
+    <cellStyle name="20% - Акцент2 3 12 2" xfId="2024" xr:uid="{9CE21B5E-322E-462B-ABC4-AEE3007DEA99}"/>
+    <cellStyle name="20% - Акцент2 3 12 2 2" xfId="4043" xr:uid="{0FBDE0A4-C002-4960-968D-7B5C72C08F7B}"/>
+    <cellStyle name="20% - Акцент2 3 12 3" xfId="3036" xr:uid="{440C2EA0-D302-4FD7-A715-083AAD83AEEF}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="280" xr:uid="{2F6B5BE4-291C-471F-B4C3-D404CAD3510C}"/>
+    <cellStyle name="20% - Акцент2 3 13 2" xfId="2025" xr:uid="{909512A9-BD9B-4BA6-A09C-7AA344F21F83}"/>
+    <cellStyle name="20% - Акцент2 3 13 2 2" xfId="4044" xr:uid="{F6093B6B-304F-46C1-A1B4-6EFA1865E81B}"/>
+    <cellStyle name="20% - Акцент2 3 13 3" xfId="3037" xr:uid="{FF43BFD9-0DB5-4B81-B798-8F3ECBE1FAC1}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="281" xr:uid="{70330EAB-B359-4AC1-85BE-4F0C78B6DC2E}"/>
+    <cellStyle name="20% - Акцент2 3 14 2" xfId="2026" xr:uid="{C8E5127D-1436-4CC3-AA40-74BC6E507B49}"/>
+    <cellStyle name="20% - Акцент2 3 14 2 2" xfId="4045" xr:uid="{1AC92B94-756E-4E93-8CDC-3D301388378B}"/>
+    <cellStyle name="20% - Акцент2 3 14 3" xfId="3038" xr:uid="{002603A6-F7B7-4F7A-8707-6980DCBEB4FF}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="282" xr:uid="{809D4882-9A23-4A4C-B656-CBE0B08E94F7}"/>
+    <cellStyle name="20% - Акцент2 3 15 2" xfId="2027" xr:uid="{BEC4567A-CCF6-4E57-8272-5409E99AE256}"/>
+    <cellStyle name="20% - Акцент2 3 15 2 2" xfId="4046" xr:uid="{002F5C64-A8E6-44CE-90E2-21736F49C3D4}"/>
+    <cellStyle name="20% - Акцент2 3 15 3" xfId="3039" xr:uid="{8DDF08AC-7B60-4732-80E6-A243F1032DA9}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="283" xr:uid="{7D81E5F5-2F4D-4407-A96B-285D1EF95875}"/>
+    <cellStyle name="20% - Акцент2 3 16 2" xfId="2028" xr:uid="{59E9762A-B304-425F-B164-B1921A0859A5}"/>
+    <cellStyle name="20% - Акцент2 3 16 2 2" xfId="4047" xr:uid="{CC79A83F-519F-4D3F-8E5F-D1731E5544CA}"/>
+    <cellStyle name="20% - Акцент2 3 16 3" xfId="3040" xr:uid="{B2271D42-CAE1-4305-B5C5-C25A985D9F49}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="284" xr:uid="{2E17EAB7-D27E-44E4-AAA9-4874338F297E}"/>
+    <cellStyle name="20% - Акцент2 3 17 2" xfId="2029" xr:uid="{494BE8F2-3779-45D7-81C7-452D775CA690}"/>
+    <cellStyle name="20% - Акцент2 3 17 2 2" xfId="4048" xr:uid="{7A2E871D-F476-4D01-995C-DFD206A6426B}"/>
+    <cellStyle name="20% - Акцент2 3 17 3" xfId="3041" xr:uid="{871F9F52-98E2-4237-AA9D-CF95F20F8260}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="285" xr:uid="{0330F6DA-0621-45A8-BD8D-0BE644E27A54}"/>
+    <cellStyle name="20% - Акцент2 3 18 2" xfId="2030" xr:uid="{5E92E752-9084-4965-94B1-DA1D0D3CFB12}"/>
+    <cellStyle name="20% - Акцент2 3 18 2 2" xfId="4049" xr:uid="{F5E888FC-648E-44D5-A6E3-E57E7897D4E0}"/>
+    <cellStyle name="20% - Акцент2 3 18 3" xfId="3042" xr:uid="{D3BF6158-2AC4-4950-9BE9-5F5C7AC68818}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="286" xr:uid="{B4C012AA-3146-4CE9-BB33-DB935B2F0928}"/>
+    <cellStyle name="20% - Акцент2 3 19 2" xfId="2031" xr:uid="{040A9DEF-3D42-4514-9D61-CCFBB85C300F}"/>
+    <cellStyle name="20% - Акцент2 3 19 2 2" xfId="4050" xr:uid="{08F1F985-ACA1-4A75-88EA-D9F14C59B7FF}"/>
+    <cellStyle name="20% - Акцент2 3 19 3" xfId="3043" xr:uid="{87D3AE00-12DB-4633-9E2B-8C786C1FD1AF}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="287" xr:uid="{12FF15D6-D808-4789-97DC-E29DA48B24B3}"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="2032" xr:uid="{C780FD51-B182-463D-96AB-1BE0531BB01A}"/>
+    <cellStyle name="20% - Акцент2 3 2 2 2" xfId="4051" xr:uid="{653BC3BC-078B-4DCC-BCEC-32CDBD588A11}"/>
+    <cellStyle name="20% - Акцент2 3 2 3" xfId="3044" xr:uid="{4DE1C22E-DE2F-4E3C-9148-D878ADB87AD9}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="288" xr:uid="{605996E8-50FA-4DAA-8751-25AF553AA280}"/>
+    <cellStyle name="20% - Акцент2 3 20 2" xfId="2033" xr:uid="{1E16A115-DA6E-46E0-AB4D-08EBF21B5D31}"/>
+    <cellStyle name="20% - Акцент2 3 20 2 2" xfId="4052" xr:uid="{D5F58CBA-61E0-417E-B3B3-7DC4FEA530AD}"/>
+    <cellStyle name="20% - Акцент2 3 20 3" xfId="3045" xr:uid="{69C3FD1E-B2EE-4DD6-94B9-0D50645C0B16}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="289" xr:uid="{D5FA35D1-FD29-40DF-B735-8CB561DB80CA}"/>
+    <cellStyle name="20% - Акцент2 3 21 2" xfId="2034" xr:uid="{5C24E378-E8D3-4D86-9187-70E254A16875}"/>
+    <cellStyle name="20% - Акцент2 3 21 2 2" xfId="4053" xr:uid="{ECD90508-A9D5-49C9-B894-C5101142A7DC}"/>
+    <cellStyle name="20% - Акцент2 3 21 3" xfId="3046" xr:uid="{74B9FA09-128E-45D8-80FC-72E8B57C7118}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="290" xr:uid="{75057B8C-CD18-4825-816E-DD1A5E674065}"/>
+    <cellStyle name="20% - Акцент2 3 22 2" xfId="2035" xr:uid="{54B8F158-C63F-4B7A-A807-169F3E79CD8C}"/>
+    <cellStyle name="20% - Акцент2 3 22 2 2" xfId="4054" xr:uid="{51BB3871-6F31-4986-8974-A91EF52C3E0A}"/>
+    <cellStyle name="20% - Акцент2 3 22 3" xfId="3047" xr:uid="{24A08DED-1EF9-48C1-B7FE-EFFA74DA8580}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="291" xr:uid="{C9AEAAE5-B5E6-437E-A8CF-D24F6180BB19}"/>
+    <cellStyle name="20% - Акцент2 3 23 2" xfId="2036" xr:uid="{97D1C4B8-8A68-4007-BDE0-DD0C322A17FB}"/>
+    <cellStyle name="20% - Акцент2 3 23 2 2" xfId="4055" xr:uid="{6EA338FD-CD1C-43C5-9BDF-9C39F87537BD}"/>
+    <cellStyle name="20% - Акцент2 3 23 3" xfId="3048" xr:uid="{2DB01DE5-E96C-4DDD-B865-6262423355AE}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="292" xr:uid="{CA7A77DF-3F91-435E-9203-59EF2B7D40DB}"/>
+    <cellStyle name="20% - Акцент2 3 24 2" xfId="2037" xr:uid="{E8AA7FA7-2803-4E06-B7BB-B55C515FBA1B}"/>
+    <cellStyle name="20% - Акцент2 3 24 2 2" xfId="4056" xr:uid="{533C0169-EE3E-436A-8B02-5C13FD99E409}"/>
+    <cellStyle name="20% - Акцент2 3 24 3" xfId="3049" xr:uid="{A7167D9B-43A6-4C8A-AC89-45EC28DEE7FC}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="293" xr:uid="{FBAB7001-562E-4252-AF2C-E806A6270E73}"/>
+    <cellStyle name="20% - Акцент2 3 25 2" xfId="2038" xr:uid="{20EE0097-404C-4F3B-B369-3D5F89FA6BB7}"/>
+    <cellStyle name="20% - Акцент2 3 25 2 2" xfId="4057" xr:uid="{8F72E72C-9E9C-4298-AB31-F330CD1B2447}"/>
+    <cellStyle name="20% - Акцент2 3 25 3" xfId="3050" xr:uid="{8972FBA1-9433-43D2-8460-28C87F957929}"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="2021" xr:uid="{344B0DAB-1995-447A-A4E1-E773EA8F536C}"/>
+    <cellStyle name="20% - Акцент2 3 26 2" xfId="4040" xr:uid="{A98146B4-50CC-45A9-9A7E-D3D4150335F4}"/>
+    <cellStyle name="20% - Акцент2 3 27" xfId="3033" xr:uid="{AE4B76D8-B81F-4A1F-8AE1-C332139A178C}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="294" xr:uid="{65AC1A4B-1F62-42AB-938C-BE2B7A49A73F}"/>
+    <cellStyle name="20% - Акцент2 3 3 2" xfId="2039" xr:uid="{E787C52A-2549-4486-B20C-DCAD856D102E}"/>
+    <cellStyle name="20% - Акцент2 3 3 2 2" xfId="4058" xr:uid="{072A4B02-ED36-4FA8-A200-BD0B83CDF299}"/>
+    <cellStyle name="20% - Акцент2 3 3 3" xfId="3051" xr:uid="{46BA248A-3EC6-4168-BC23-51F2DB9CF24B}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="295" xr:uid="{90A49676-E72B-4718-9209-A08FC12D04B9}"/>
+    <cellStyle name="20% - Акцент2 3 4 2" xfId="2040" xr:uid="{22D6BF56-03C9-4209-8230-9749DD097FE3}"/>
+    <cellStyle name="20% - Акцент2 3 4 2 2" xfId="4059" xr:uid="{2DB5C355-13A4-427B-8654-BA06C55510F5}"/>
+    <cellStyle name="20% - Акцент2 3 4 3" xfId="3052" xr:uid="{82D6B38F-7A35-4AC3-AABB-B5CABC881F84}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="296" xr:uid="{ECCD3E5C-033E-4C18-BC5A-C3D01B07DB71}"/>
+    <cellStyle name="20% - Акцент2 3 5 2" xfId="2041" xr:uid="{E51B52FA-CA40-4875-BD45-9C3B97C9B083}"/>
+    <cellStyle name="20% - Акцент2 3 5 2 2" xfId="4060" xr:uid="{16631FF8-D184-4FA4-A16D-5E8EB915E6EC}"/>
+    <cellStyle name="20% - Акцент2 3 5 3" xfId="3053" xr:uid="{8D677C52-7AFE-4DCC-88F1-B1E400D1E602}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="297" xr:uid="{79D9A546-648B-4707-9B29-D1FB478D1ED8}"/>
+    <cellStyle name="20% - Акцент2 3 6 2" xfId="2042" xr:uid="{69496E49-2553-4700-AD72-C351690AED1F}"/>
+    <cellStyle name="20% - Акцент2 3 6 2 2" xfId="4061" xr:uid="{3789D7A0-7A99-4C63-B2AE-B2AD14866FF3}"/>
+    <cellStyle name="20% - Акцент2 3 6 3" xfId="3054" xr:uid="{771462D8-A10C-4903-B5CD-919592803FB6}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="298" xr:uid="{A345641C-2F17-434A-9CC8-C8384116B8EC}"/>
+    <cellStyle name="20% - Акцент2 3 7 2" xfId="2043" xr:uid="{61A8836A-B477-4399-AFE2-788302344A97}"/>
+    <cellStyle name="20% - Акцент2 3 7 2 2" xfId="4062" xr:uid="{93301EE1-4439-4148-BF8B-9E162799A4D7}"/>
+    <cellStyle name="20% - Акцент2 3 7 3" xfId="3055" xr:uid="{210B6DCD-DB60-4A0F-AADE-5E53C7155066}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="299" xr:uid="{8308F38B-2D39-49F5-9931-EAA984B337ED}"/>
+    <cellStyle name="20% - Акцент2 3 8 2" xfId="2044" xr:uid="{10E34C95-42DB-44E1-B8E2-14B9D8036083}"/>
+    <cellStyle name="20% - Акцент2 3 8 2 2" xfId="4063" xr:uid="{1744F1E8-FC1E-4107-9374-55ECB5542203}"/>
+    <cellStyle name="20% - Акцент2 3 8 3" xfId="3056" xr:uid="{F313D750-351D-42E6-A9F3-3C5DDB68081D}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="300" xr:uid="{31C0FF60-A909-4C2A-BD04-A72DE8AE67B2}"/>
+    <cellStyle name="20% - Акцент2 3 9 2" xfId="2045" xr:uid="{961F0F8B-35C8-4987-AC75-A2B072C615BF}"/>
+    <cellStyle name="20% - Акцент2 3 9 2 2" xfId="4064" xr:uid="{CF14450A-0FBD-4238-8DFC-F4D3DA06E813}"/>
+    <cellStyle name="20% - Акцент2 3 9 3" xfId="3057" xr:uid="{3E3788D9-36B8-465C-9916-7DAA2CB7E024}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="301" xr:uid="{55DB7932-923D-4DC4-B817-5AB7068B09FA}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="302" xr:uid="{6E52C7E3-E801-4E48-A24F-9F9877435774}"/>
+    <cellStyle name="20% - Акцент2 4 10 2" xfId="2047" xr:uid="{8282D030-1851-4116-8A4C-4904DE3D56DC}"/>
+    <cellStyle name="20% - Акцент2 4 10 2 2" xfId="4066" xr:uid="{74A5B6EC-E523-43C7-8140-EFF367A1A5E6}"/>
+    <cellStyle name="20% - Акцент2 4 10 3" xfId="3059" xr:uid="{BDABEB91-1668-45A7-8D9C-E2C5CDECB4CC}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="303" xr:uid="{5467C7CA-F392-4B29-B303-0676A1CB8BCD}"/>
+    <cellStyle name="20% - Акцент2 4 11 2" xfId="2048" xr:uid="{0BDCDB6B-0897-42E2-ADCA-F2F45AFA3990}"/>
+    <cellStyle name="20% - Акцент2 4 11 2 2" xfId="4067" xr:uid="{A10773B8-8BE3-42E1-8C32-BD5575B26782}"/>
+    <cellStyle name="20% - Акцент2 4 11 3" xfId="3060" xr:uid="{62AF8118-0670-43AF-B6A9-A428FC4E531D}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="304" xr:uid="{76F732BD-8F88-4292-9395-8AD9A831F1A9}"/>
+    <cellStyle name="20% - Акцент2 4 12 2" xfId="2049" xr:uid="{E2A13B87-62B9-43DC-879B-9C5D36299516}"/>
+    <cellStyle name="20% - Акцент2 4 12 2 2" xfId="4068" xr:uid="{304D8676-2025-4717-98B0-23F1FBC990AD}"/>
+    <cellStyle name="20% - Акцент2 4 12 3" xfId="3061" xr:uid="{6F6EC0F2-506A-4060-A351-B85BFFEE0F3E}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="305" xr:uid="{2A6E297C-B739-4722-A8F4-F49FCDDB221A}"/>
+    <cellStyle name="20% - Акцент2 4 13 2" xfId="2050" xr:uid="{C52DAFF0-F7D7-4CB3-8373-BBB3D86C0D0C}"/>
+    <cellStyle name="20% - Акцент2 4 13 2 2" xfId="4069" xr:uid="{AA91D852-1A30-4F98-97F7-B7E824A4C9EA}"/>
+    <cellStyle name="20% - Акцент2 4 13 3" xfId="3062" xr:uid="{F552F167-C696-4137-BBCC-C7FE3C77387A}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="306" xr:uid="{F4251002-5AAC-4954-AC68-35A44E175E0A}"/>
+    <cellStyle name="20% - Акцент2 4 14 2" xfId="2051" xr:uid="{9B0F3F7E-8CF6-4466-9AB6-0506EBBA75B5}"/>
+    <cellStyle name="20% - Акцент2 4 14 2 2" xfId="4070" xr:uid="{6302FBA6-3E8E-4340-BAB5-50FF0C1CABAC}"/>
+    <cellStyle name="20% - Акцент2 4 14 3" xfId="3063" xr:uid="{4D39B712-5C04-42B0-9A76-0669A236A7ED}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="307" xr:uid="{61FEC3AA-89B3-4320-9852-D846F3B5C306}"/>
+    <cellStyle name="20% - Акцент2 4 15 2" xfId="2052" xr:uid="{C7D534AB-4913-48C5-AAAD-9C27F2C2B3AA}"/>
+    <cellStyle name="20% - Акцент2 4 15 2 2" xfId="4071" xr:uid="{ADD3F847-AE46-4C20-85C8-D71DE92F4BB0}"/>
+    <cellStyle name="20% - Акцент2 4 15 3" xfId="3064" xr:uid="{A8636782-F529-41FD-B712-0E937F65FDBF}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="308" xr:uid="{110BB2E4-A961-43BB-85B8-0D23C7436643}"/>
+    <cellStyle name="20% - Акцент2 4 16 2" xfId="2053" xr:uid="{15455B35-9AA5-43D2-B2B4-619FA7234B4B}"/>
+    <cellStyle name="20% - Акцент2 4 16 2 2" xfId="4072" xr:uid="{169104BC-BFBB-46F0-9C9D-1E8F54EF1624}"/>
+    <cellStyle name="20% - Акцент2 4 16 3" xfId="3065" xr:uid="{B01CDBFC-6ECB-44CE-B432-D6DAA20F08B1}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="309" xr:uid="{662C3120-1E19-4948-9273-DB8A15BF5421}"/>
+    <cellStyle name="20% - Акцент2 4 17 2" xfId="2054" xr:uid="{CD5DDC21-342D-4CC2-BAF3-61F092F753E1}"/>
+    <cellStyle name="20% - Акцент2 4 17 2 2" xfId="4073" xr:uid="{A5DE485F-E883-44B3-805F-98AFF73B4D79}"/>
+    <cellStyle name="20% - Акцент2 4 17 3" xfId="3066" xr:uid="{62994FDC-29F0-48B0-A2EC-8BBD938CE419}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="310" xr:uid="{C87744C7-BCE0-43C3-80FA-4CD018C09CF8}"/>
+    <cellStyle name="20% - Акцент2 4 18 2" xfId="2055" xr:uid="{4219F50B-A335-48F9-8E68-409164B611C3}"/>
+    <cellStyle name="20% - Акцент2 4 18 2 2" xfId="4074" xr:uid="{DD882FDD-D22B-4345-A38B-890662DAA4AF}"/>
+    <cellStyle name="20% - Акцент2 4 18 3" xfId="3067" xr:uid="{4A9E9A42-2631-4BE4-83E1-B15D6B9E284C}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="311" xr:uid="{BB0C68AE-5594-4024-BCDB-A04607061E0B}"/>
+    <cellStyle name="20% - Акцент2 4 19 2" xfId="2056" xr:uid="{822827CF-5727-4CA9-AFE4-110654781719}"/>
+    <cellStyle name="20% - Акцент2 4 19 2 2" xfId="4075" xr:uid="{8A0288CE-5A90-4889-8009-51A5F74E6C2A}"/>
+    <cellStyle name="20% - Акцент2 4 19 3" xfId="3068" xr:uid="{C363A5E8-D34D-4D63-85CB-E8075AF832D4}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="312" xr:uid="{782CACA3-7DDA-430C-A3EC-E8312819212B}"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="2057" xr:uid="{BCF338C0-5FBD-4550-B714-095B9EF36DB5}"/>
+    <cellStyle name="20% - Акцент2 4 2 2 2" xfId="4076" xr:uid="{A21B3CF9-A102-48F5-B81C-E2EC01E42501}"/>
+    <cellStyle name="20% - Акцент2 4 2 3" xfId="3069" xr:uid="{7E619BD0-0003-4A74-ADB5-702BB8CE6CE8}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="313" xr:uid="{8B155445-31D5-422D-822C-2475AEBB2D24}"/>
+    <cellStyle name="20% - Акцент2 4 20 2" xfId="2058" xr:uid="{D13C3290-3711-4280-96F1-A321596C3256}"/>
+    <cellStyle name="20% - Акцент2 4 20 2 2" xfId="4077" xr:uid="{F7347C7F-C0B7-431B-BBBD-8D3BFFF459C3}"/>
+    <cellStyle name="20% - Акцент2 4 20 3" xfId="3070" xr:uid="{2E4D08F1-D93F-4A96-B93F-A7F99386F22E}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="314" xr:uid="{364EE311-3C4E-4657-BD26-73EC3441080C}"/>
+    <cellStyle name="20% - Акцент2 4 21 2" xfId="2059" xr:uid="{D954D3D0-9DEE-4024-8178-76F2CADAFA8B}"/>
+    <cellStyle name="20% - Акцент2 4 21 2 2" xfId="4078" xr:uid="{2FBE59EE-F832-4212-8DDC-EEAB172ED063}"/>
+    <cellStyle name="20% - Акцент2 4 21 3" xfId="3071" xr:uid="{1E6A746F-B966-42AC-B776-948E3A7C4B0E}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="315" xr:uid="{A8EB9CA2-0930-4282-A44E-C190A98B91F6}"/>
+    <cellStyle name="20% - Акцент2 4 22 2" xfId="2060" xr:uid="{534F31A7-FB7D-40E6-9505-D862034F4E60}"/>
+    <cellStyle name="20% - Акцент2 4 22 2 2" xfId="4079" xr:uid="{1219092E-1C1C-41BE-BFC7-19DE51E6FDA3}"/>
+    <cellStyle name="20% - Акцент2 4 22 3" xfId="3072" xr:uid="{D9BC7807-BBFF-4839-A69D-0D44FF416DD3}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="316" xr:uid="{EDB3E4ED-3A35-405B-9AA0-F666564EA0BA}"/>
+    <cellStyle name="20% - Акцент2 4 23 2" xfId="2061" xr:uid="{A061B0E8-6979-4264-A51D-8335993081D9}"/>
+    <cellStyle name="20% - Акцент2 4 23 2 2" xfId="4080" xr:uid="{8E98A8C8-B764-49EA-AE7B-2CBC7A5B71A4}"/>
+    <cellStyle name="20% - Акцент2 4 23 3" xfId="3073" xr:uid="{4B09E9BD-CDE5-48EA-9B72-EE5E9E5F25B8}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="317" xr:uid="{6DEBBFA9-53E7-4B19-BC48-3D4AE941D720}"/>
+    <cellStyle name="20% - Акцент2 4 24 2" xfId="2062" xr:uid="{54413C01-6250-4364-B56F-CD0622812776}"/>
+    <cellStyle name="20% - Акцент2 4 24 2 2" xfId="4081" xr:uid="{3ED8FACD-1833-4820-9F0A-4E4B44016EF9}"/>
+    <cellStyle name="20% - Акцент2 4 24 3" xfId="3074" xr:uid="{BB7C81FF-F9B5-49A7-B401-002EA0DE2739}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="318" xr:uid="{EC6AEB6A-523E-41DC-97F6-11032A029053}"/>
+    <cellStyle name="20% - Акцент2 4 25 2" xfId="2063" xr:uid="{3B7A130C-E14A-4126-8844-9F441F826364}"/>
+    <cellStyle name="20% - Акцент2 4 25 2 2" xfId="4082" xr:uid="{CBBF21ED-39F4-4322-880F-7A843812FD53}"/>
+    <cellStyle name="20% - Акцент2 4 25 3" xfId="3075" xr:uid="{D5CDEEBC-B29C-4DE5-8E87-D33106AF9B6A}"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="2046" xr:uid="{9139A812-101B-4D75-B009-D59B8DC12629}"/>
+    <cellStyle name="20% - Акцент2 4 26 2" xfId="4065" xr:uid="{B251FA5E-B6D8-4464-94AE-938AF0F257D3}"/>
+    <cellStyle name="20% - Акцент2 4 27" xfId="3058" xr:uid="{4923C9C5-2939-44DE-9EE2-AD6C230025C3}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="319" xr:uid="{4D249D41-B62C-46B7-A277-32AB921D5C1E}"/>
+    <cellStyle name="20% - Акцент2 4 3 2" xfId="2064" xr:uid="{C0C89B7A-84E3-422E-B333-9EADC7BC276D}"/>
+    <cellStyle name="20% - Акцент2 4 3 2 2" xfId="4083" xr:uid="{2570B7E1-4685-45BD-9C54-AB145FCB8834}"/>
+    <cellStyle name="20% - Акцент2 4 3 3" xfId="3076" xr:uid="{080048D8-73CE-4ED6-9FEA-C532E47FE193}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="320" xr:uid="{C448B348-AE47-4F36-AE7E-2AF9EB71F19C}"/>
+    <cellStyle name="20% - Акцент2 4 4 2" xfId="2065" xr:uid="{97BE6A8C-2FB7-4F49-BDAF-9D69ABE451B4}"/>
+    <cellStyle name="20% - Акцент2 4 4 2 2" xfId="4084" xr:uid="{CC469D52-8EE7-47DD-8A5A-22CCBE08981A}"/>
+    <cellStyle name="20% - Акцент2 4 4 3" xfId="3077" xr:uid="{6DD5A75B-C077-4F6B-AA3F-246EBD99C6DC}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="321" xr:uid="{970D32B1-BC05-4757-B135-517E6D35DD38}"/>
+    <cellStyle name="20% - Акцент2 4 5 2" xfId="2066" xr:uid="{6B662428-351E-4F3B-BE6E-C99EF6E3190E}"/>
+    <cellStyle name="20% - Акцент2 4 5 2 2" xfId="4085" xr:uid="{D525E8F7-9250-4007-BF1F-B86218ABBD53}"/>
+    <cellStyle name="20% - Акцент2 4 5 3" xfId="3078" xr:uid="{99150C88-2FF9-4430-86C9-7846703F81E7}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="322" xr:uid="{7701C07C-33DC-4861-88BB-48D6A21397F5}"/>
+    <cellStyle name="20% - Акцент2 4 6 2" xfId="2067" xr:uid="{035768B2-6955-4748-A449-8E2E20513D9A}"/>
+    <cellStyle name="20% - Акцент2 4 6 2 2" xfId="4086" xr:uid="{735BCDBD-5EB6-4F0A-84D2-458A3B6A14D2}"/>
+    <cellStyle name="20% - Акцент2 4 6 3" xfId="3079" xr:uid="{44FD11E5-3691-41AE-AE66-8FCAB341B458}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="323" xr:uid="{2CA1A66F-0F32-4DDF-8B7E-A5CBA00936DE}"/>
+    <cellStyle name="20% - Акцент2 4 7 2" xfId="2068" xr:uid="{3758E4A7-F265-414A-ADE8-0F1C1787C3D8}"/>
+    <cellStyle name="20% - Акцент2 4 7 2 2" xfId="4087" xr:uid="{5B1B8915-686E-4ED4-A6A9-8FBD039C2D8F}"/>
+    <cellStyle name="20% - Акцент2 4 7 3" xfId="3080" xr:uid="{0C5B22AF-6B08-4C7B-AF44-F01678F1FA3F}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="324" xr:uid="{DB231492-9653-4468-833E-2DD3A906FBF1}"/>
+    <cellStyle name="20% - Акцент2 4 8 2" xfId="2069" xr:uid="{DC71F46D-5B98-4A1F-B2B3-ECCC63DE5072}"/>
+    <cellStyle name="20% - Акцент2 4 8 2 2" xfId="4088" xr:uid="{64CDD3DD-9C7F-49AC-A62F-B19478B141A4}"/>
+    <cellStyle name="20% - Акцент2 4 8 3" xfId="3081" xr:uid="{E53BD123-C478-49B0-83C4-6E30A8408374}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="325" xr:uid="{E7677911-D0F3-4C5D-B8BA-D4F498DB6E6E}"/>
+    <cellStyle name="20% - Акцент2 4 9 2" xfId="2070" xr:uid="{14C4A314-185A-4ACA-AAC3-F6EE096021D3}"/>
+    <cellStyle name="20% - Акцент2 4 9 2 2" xfId="4089" xr:uid="{EBB07AC0-A340-4732-AA02-1AD1A389EA43}"/>
+    <cellStyle name="20% - Акцент2 4 9 3" xfId="3082" xr:uid="{511D9D7D-CD3C-4025-A8C4-B0188ECEE571}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="326" xr:uid="{A0BCB7D6-3551-47B1-A266-53056A5247AF}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="327" xr:uid="{6F1B64B7-7125-4D1B-8C0F-248E0011515B}"/>
+    <cellStyle name="20% - Акцент2 5 10 2" xfId="2072" xr:uid="{D7FCBBF9-E806-4B86-ABFA-D377A590D0A5}"/>
+    <cellStyle name="20% - Акцент2 5 10 2 2" xfId="4091" xr:uid="{2BABE707-456F-4600-995D-59B7FAF292AD}"/>
+    <cellStyle name="20% - Акцент2 5 10 3" xfId="3084" xr:uid="{8A6643E3-3ADE-4BA4-8689-1203E5F1AA3B}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="328" xr:uid="{8E6538C6-EE12-424F-B68C-415FE376B3F3}"/>
+    <cellStyle name="20% - Акцент2 5 11 2" xfId="2073" xr:uid="{DA09ABEB-E820-4249-90D7-C34C43902384}"/>
+    <cellStyle name="20% - Акцент2 5 11 2 2" xfId="4092" xr:uid="{1B060446-8E69-46A9-930B-910283AAEA36}"/>
+    <cellStyle name="20% - Акцент2 5 11 3" xfId="3085" xr:uid="{BCFDC8CD-F7A5-44FE-BF79-CF5E65F65CE3}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="329" xr:uid="{A392CF17-0E6D-4484-93F4-FD93E6585279}"/>
+    <cellStyle name="20% - Акцент2 5 12 2" xfId="2074" xr:uid="{43B7CA79-BC1C-4061-9651-DB1B494F909F}"/>
+    <cellStyle name="20% - Акцент2 5 12 2 2" xfId="4093" xr:uid="{8DEA14A5-857E-4D4C-870A-2C9AB44F8F10}"/>
+    <cellStyle name="20% - Акцент2 5 12 3" xfId="3086" xr:uid="{75182B10-6267-460B-8D7C-C526FBB9626B}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="330" xr:uid="{BB24A2F1-5BCE-4CE9-9101-D9B2945458EA}"/>
+    <cellStyle name="20% - Акцент2 5 13 2" xfId="2075" xr:uid="{AB80EC72-545B-4813-BA2F-764CB707FE12}"/>
+    <cellStyle name="20% - Акцент2 5 13 2 2" xfId="4094" xr:uid="{9C28B38C-7977-4B19-9D36-86AFFCF0F355}"/>
+    <cellStyle name="20% - Акцент2 5 13 3" xfId="3087" xr:uid="{816F123F-D818-468A-8531-DF6A981F1806}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="331" xr:uid="{565E4BA6-830C-45CA-93DF-158215937543}"/>
+    <cellStyle name="20% - Акцент2 5 14 2" xfId="2076" xr:uid="{A54F0CEA-3DC6-493E-94EC-5EF1913B7707}"/>
+    <cellStyle name="20% - Акцент2 5 14 2 2" xfId="4095" xr:uid="{C1384E0D-21A5-41CB-9863-97D5B2D7524D}"/>
+    <cellStyle name="20% - Акцент2 5 14 3" xfId="3088" xr:uid="{806346C1-26BC-4104-B34A-1C7F0AAF2449}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="332" xr:uid="{17DC060E-4138-408A-949A-F873F7351EC9}"/>
+    <cellStyle name="20% - Акцент2 5 15 2" xfId="2077" xr:uid="{CD0B6DC4-060F-4543-B69E-3058A63451FC}"/>
+    <cellStyle name="20% - Акцент2 5 15 2 2" xfId="4096" xr:uid="{60C51CE8-02E9-4123-A7DD-F7464D68CFF7}"/>
+    <cellStyle name="20% - Акцент2 5 15 3" xfId="3089" xr:uid="{52284516-7E2F-4D42-94C6-E40D4252991F}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="333" xr:uid="{DE8A6499-B98A-452F-A7BE-201500C12B56}"/>
+    <cellStyle name="20% - Акцент2 5 16 2" xfId="2078" xr:uid="{766F068C-03DB-4373-86A9-3E2E39531DE2}"/>
+    <cellStyle name="20% - Акцент2 5 16 2 2" xfId="4097" xr:uid="{7E3C2893-4283-4B43-81F7-824770C581A0}"/>
+    <cellStyle name="20% - Акцент2 5 16 3" xfId="3090" xr:uid="{04A895A8-B1CE-4CE8-A95E-570B0D810E78}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="334" xr:uid="{1C83783F-F667-4D93-AE7B-AA2EF4C24EBF}"/>
+    <cellStyle name="20% - Акцент2 5 17 2" xfId="2079" xr:uid="{710AEAD0-A5FE-4712-9A8C-C375AD70EE73}"/>
+    <cellStyle name="20% - Акцент2 5 17 2 2" xfId="4098" xr:uid="{61DCE367-10E7-4B74-B4D2-A0DA3F429F64}"/>
+    <cellStyle name="20% - Акцент2 5 17 3" xfId="3091" xr:uid="{337DD2F1-D8EA-4806-9309-D71EE55309CE}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="335" xr:uid="{D80AFEDF-20C6-486E-81BE-B8A7EFD9F526}"/>
+    <cellStyle name="20% - Акцент2 5 18 2" xfId="2080" xr:uid="{FD3D27BE-D1CA-4FDC-ACC2-7CEA9B03ECBE}"/>
+    <cellStyle name="20% - Акцент2 5 18 2 2" xfId="4099" xr:uid="{3DFB11BA-719F-4C87-A53C-BD1E2F65AC3C}"/>
+    <cellStyle name="20% - Акцент2 5 18 3" xfId="3092" xr:uid="{A3540B66-74DC-4E3C-BF11-5A46482916FE}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="336" xr:uid="{F3BAB43D-7DD6-40BA-8AF3-4C176297B792}"/>
+    <cellStyle name="20% - Акцент2 5 19 2" xfId="2081" xr:uid="{483AE812-5742-4097-AC1B-08FCF1762794}"/>
+    <cellStyle name="20% - Акцент2 5 19 2 2" xfId="4100" xr:uid="{738D0251-003F-42AF-8F81-9E4A75A49088}"/>
+    <cellStyle name="20% - Акцент2 5 19 3" xfId="3093" xr:uid="{438E0DC6-9535-475A-BFA4-6C8E5D906F11}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="337" xr:uid="{37257E69-4DBE-47E3-A47A-B47180C667A6}"/>
+    <cellStyle name="20% - Акцент2 5 2 2" xfId="2082" xr:uid="{58ABC2CA-6802-4681-A917-A13A953C1E6E}"/>
+    <cellStyle name="20% - Акцент2 5 2 2 2" xfId="4101" xr:uid="{1DF57AE4-DC65-4D84-B8FC-94E1A4946771}"/>
+    <cellStyle name="20% - Акцент2 5 2 3" xfId="3094" xr:uid="{6C5DF75F-5EF0-451A-8AF4-AF696990C47F}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="338" xr:uid="{E78C10FE-80CE-407D-8E78-337D71C25AA9}"/>
+    <cellStyle name="20% - Акцент2 5 20 2" xfId="2083" xr:uid="{77E3B4C7-C3D0-41C3-AA0A-B84AECB181FD}"/>
+    <cellStyle name="20% - Акцент2 5 20 2 2" xfId="4102" xr:uid="{F8B504FB-2F74-40F4-853E-73FE19922B57}"/>
+    <cellStyle name="20% - Акцент2 5 20 3" xfId="3095" xr:uid="{7E47B076-535A-4296-97AA-80CD3A9F396E}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="339" xr:uid="{E147EC1E-AFDF-409F-8A96-C06696D93AA0}"/>
+    <cellStyle name="20% - Акцент2 5 21 2" xfId="2084" xr:uid="{C2109E73-E50B-48D8-98E9-69AE7E99A31B}"/>
+    <cellStyle name="20% - Акцент2 5 21 2 2" xfId="4103" xr:uid="{CC3F4F0E-C63C-488B-BD88-4D8D493CA807}"/>
+    <cellStyle name="20% - Акцент2 5 21 3" xfId="3096" xr:uid="{0F71BC42-5AF2-4E28-8CC9-53F9F3E5B63B}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="340" xr:uid="{26C23E9D-D35E-4263-B779-9E842200760A}"/>
+    <cellStyle name="20% - Акцент2 5 22 2" xfId="2085" xr:uid="{37B47C81-FDCB-457A-B226-B9754BFF66C9}"/>
+    <cellStyle name="20% - Акцент2 5 22 2 2" xfId="4104" xr:uid="{629E6635-1C8A-4AD2-8E36-577066D3AC2E}"/>
+    <cellStyle name="20% - Акцент2 5 22 3" xfId="3097" xr:uid="{72AB13B0-2EF6-45A3-8D9B-3A578F561E68}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="341" xr:uid="{B4B3C91E-FF7A-48CE-B726-EE7FBBDAC58C}"/>
+    <cellStyle name="20% - Акцент2 5 23 2" xfId="2086" xr:uid="{470903EA-C881-4968-B014-7286EB7B5A5A}"/>
+    <cellStyle name="20% - Акцент2 5 23 2 2" xfId="4105" xr:uid="{17A268F9-9CF6-4729-850F-E71B33295773}"/>
+    <cellStyle name="20% - Акцент2 5 23 3" xfId="3098" xr:uid="{C8FDA860-B753-4433-B264-1AC92F13A03B}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="342" xr:uid="{B9A8F88E-C346-4411-B36D-731E74577CB8}"/>
+    <cellStyle name="20% - Акцент2 5 24 2" xfId="2087" xr:uid="{4BD0A841-4EAF-4AA1-BE70-BE606B248BA3}"/>
+    <cellStyle name="20% - Акцент2 5 24 2 2" xfId="4106" xr:uid="{E21237E5-BEDA-40B2-B3B8-A43E813B66C3}"/>
+    <cellStyle name="20% - Акцент2 5 24 3" xfId="3099" xr:uid="{3A15B852-7E0E-4511-BE28-2C23C75882A0}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="343" xr:uid="{915EEF0F-82BA-4172-8830-CE8482EA9396}"/>
+    <cellStyle name="20% - Акцент2 5 25 2" xfId="2088" xr:uid="{3B5647CA-C9B0-4B7B-B97F-9572606F54E5}"/>
+    <cellStyle name="20% - Акцент2 5 25 2 2" xfId="4107" xr:uid="{074CD1EC-9CD8-439B-B554-A879187D6532}"/>
+    <cellStyle name="20% - Акцент2 5 25 3" xfId="3100" xr:uid="{D93A5678-9F22-439E-9B4F-86A282A6ECE6}"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="2071" xr:uid="{C85BE348-AC56-4A30-A71C-EC402ADE2472}"/>
+    <cellStyle name="20% - Акцент2 5 26 2" xfId="4090" xr:uid="{599EA600-94F6-4296-97F9-4CFA1D06981E}"/>
+    <cellStyle name="20% - Акцент2 5 27" xfId="3083" xr:uid="{D78A6F46-1CA9-432C-9441-88361182D2D3}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="344" xr:uid="{89B62856-1CD5-43F9-AF5B-F15B01F3E9D5}"/>
+    <cellStyle name="20% - Акцент2 5 3 2" xfId="2089" xr:uid="{41C4D9A1-B7F7-4ECA-A5CB-0A253BE5DA11}"/>
+    <cellStyle name="20% - Акцент2 5 3 2 2" xfId="4108" xr:uid="{C5A34361-C350-488C-B38D-AC5571DA32BC}"/>
+    <cellStyle name="20% - Акцент2 5 3 3" xfId="3101" xr:uid="{F3E8F977-27C1-45A5-8E56-2370CDECEC70}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="345" xr:uid="{2D19888A-5BD9-4CBE-848A-B32A553725A6}"/>
+    <cellStyle name="20% - Акцент2 5 4 2" xfId="2090" xr:uid="{0F0903F2-5AD3-4F64-96AC-C6B0B8727078}"/>
+    <cellStyle name="20% - Акцент2 5 4 2 2" xfId="4109" xr:uid="{DBD7D2A9-81BA-4FEA-8348-88A0B8CA81B5}"/>
+    <cellStyle name="20% - Акцент2 5 4 3" xfId="3102" xr:uid="{B449C34D-3002-43BA-9B9C-944464B47434}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="346" xr:uid="{0201A02B-9217-4D64-A536-E39BEF18840D}"/>
+    <cellStyle name="20% - Акцент2 5 5 2" xfId="2091" xr:uid="{AD938BF9-9603-4D65-AEB6-FE33A6FE16E2}"/>
+    <cellStyle name="20% - Акцент2 5 5 2 2" xfId="4110" xr:uid="{8DB40FD9-BF2B-4408-92B6-F6B9C2EFB74A}"/>
+    <cellStyle name="20% - Акцент2 5 5 3" xfId="3103" xr:uid="{3975B384-5593-41F2-A58B-7C95BED8BC16}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="347" xr:uid="{F9228ADB-C5D1-4965-B56E-E008FD033D3B}"/>
+    <cellStyle name="20% - Акцент2 5 6 2" xfId="2092" xr:uid="{F1BC403C-3156-4D27-8F4A-9AE382E46D70}"/>
+    <cellStyle name="20% - Акцент2 5 6 2 2" xfId="4111" xr:uid="{C9773658-5BE6-461E-A6D0-F52271F893B5}"/>
+    <cellStyle name="20% - Акцент2 5 6 3" xfId="3104" xr:uid="{26D3F7E2-0313-4B60-AA3F-7E8F64C0B88D}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="348" xr:uid="{2D006D3F-B6B7-49FE-A69C-043C4952AE6E}"/>
+    <cellStyle name="20% - Акцент2 5 7 2" xfId="2093" xr:uid="{746E2BA0-DC83-4607-B946-2F0594233814}"/>
+    <cellStyle name="20% - Акцент2 5 7 2 2" xfId="4112" xr:uid="{88550071-435C-4287-9C03-12EA3E50C9DD}"/>
+    <cellStyle name="20% - Акцент2 5 7 3" xfId="3105" xr:uid="{9B47E3B5-0220-4816-8F83-469EE3559BD0}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="349" xr:uid="{A9E97866-42FF-4D41-85FC-0AFD97124196}"/>
+    <cellStyle name="20% - Акцент2 5 8 2" xfId="2094" xr:uid="{D366547C-6A85-4ED5-8293-68236F3167AA}"/>
+    <cellStyle name="20% - Акцент2 5 8 2 2" xfId="4113" xr:uid="{5F3B6ABC-FBA9-4179-822E-380D755FADDB}"/>
+    <cellStyle name="20% - Акцент2 5 8 3" xfId="3106" xr:uid="{F2F5CAB6-1327-4E34-A45A-B32D1215EEE8}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="350" xr:uid="{DB914D06-80A2-4F2C-BA2A-12E8EBA314A9}"/>
+    <cellStyle name="20% - Акцент2 5 9 2" xfId="2095" xr:uid="{0E4E4886-1E17-4809-8CF8-9832BF6E409E}"/>
+    <cellStyle name="20% - Акцент2 5 9 2 2" xfId="4114" xr:uid="{940DCEEE-0F35-42C1-A9C7-68F719B69472}"/>
+    <cellStyle name="20% - Акцент2 5 9 3" xfId="3107" xr:uid="{3E05D241-4AC1-4D27-88A1-AE9ECE785C49}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="351" xr:uid="{08AAE95D-3EC4-4A31-8A48-E06C71B9A552}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="352" xr:uid="{4E4CF978-E35F-4A87-B1BC-850510FDBCED}"/>
+    <cellStyle name="20% - Акцент2 6 10 2" xfId="2097" xr:uid="{B066554B-4D1E-432B-9908-E0F391FF1D0B}"/>
+    <cellStyle name="20% - Акцент2 6 10 2 2" xfId="4116" xr:uid="{FE6C0AF4-28F3-4F47-A3A8-0BFD3B2E12E8}"/>
+    <cellStyle name="20% - Акцент2 6 10 3" xfId="3109" xr:uid="{AE01CE69-6D39-40B3-A21C-45EECB1F19D2}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="353" xr:uid="{D960A4E6-FA48-451A-AC08-14CDF6A2DD20}"/>
+    <cellStyle name="20% - Акцент2 6 11 2" xfId="2098" xr:uid="{3D944ACE-50B3-4D28-8C33-C626FE93F24A}"/>
+    <cellStyle name="20% - Акцент2 6 11 2 2" xfId="4117" xr:uid="{DB777031-EF6B-4B6F-9FE1-72008E55E540}"/>
+    <cellStyle name="20% - Акцент2 6 11 3" xfId="3110" xr:uid="{7A8C738C-DC49-4627-8ED3-05B50FA19F99}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="354" xr:uid="{518576CB-C9C4-4AEE-800D-F65AA24BBCC9}"/>
+    <cellStyle name="20% - Акцент2 6 12 2" xfId="2099" xr:uid="{B52CB1A6-2B81-4DFC-9CAA-555D7A66A62A}"/>
+    <cellStyle name="20% - Акцент2 6 12 2 2" xfId="4118" xr:uid="{706775DA-9D77-437E-A6E9-E008EED35594}"/>
+    <cellStyle name="20% - Акцент2 6 12 3" xfId="3111" xr:uid="{72800168-9F9E-410A-8F08-496C917A6F1C}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="355" xr:uid="{9A2884E9-EC4A-4832-B2A1-2E0C1ED71D79}"/>
+    <cellStyle name="20% - Акцент2 6 13 2" xfId="2100" xr:uid="{75B69DA7-D3AE-4528-9084-1BC5EC1E623E}"/>
+    <cellStyle name="20% - Акцент2 6 13 2 2" xfId="4119" xr:uid="{AC06C828-D7FB-48AC-A34F-6B02EC157A50}"/>
+    <cellStyle name="20% - Акцент2 6 13 3" xfId="3112" xr:uid="{A4DFAFC6-0C8B-4B3F-A156-36D4A9D74637}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="356" xr:uid="{C39D779C-A5F3-4FA0-A5AD-9B3616FDC67E}"/>
+    <cellStyle name="20% - Акцент2 6 14 2" xfId="2101" xr:uid="{4503F33B-FECE-493A-BE74-3F40D32F2329}"/>
+    <cellStyle name="20% - Акцент2 6 14 2 2" xfId="4120" xr:uid="{34C52474-1FAA-4749-8BF0-4FA1D390DAF6}"/>
+    <cellStyle name="20% - Акцент2 6 14 3" xfId="3113" xr:uid="{B7A2C175-E217-4A6E-874E-2E7F1EC658D4}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="357" xr:uid="{CB481F26-F534-4CF8-BC03-32768D0C417D}"/>
+    <cellStyle name="20% - Акцент2 6 15 2" xfId="2102" xr:uid="{054F938A-72C9-4D49-A1CE-C11DB30B4753}"/>
+    <cellStyle name="20% - Акцент2 6 15 2 2" xfId="4121" xr:uid="{4431F17E-E0E7-4DB5-9BF9-87AA5EA07594}"/>
+    <cellStyle name="20% - Акцент2 6 15 3" xfId="3114" xr:uid="{A1437033-A446-4515-8E64-25186DAC0376}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="358" xr:uid="{73069B1C-93FA-4ACB-AF93-6B5AE9862FED}"/>
+    <cellStyle name="20% - Акцент2 6 16 2" xfId="2103" xr:uid="{B0179DCC-85D5-4E1C-8422-3EF80ED68D65}"/>
+    <cellStyle name="20% - Акцент2 6 16 2 2" xfId="4122" xr:uid="{3CF19223-2E82-4B7A-9001-13CF2A5F2BF5}"/>
+    <cellStyle name="20% - Акцент2 6 16 3" xfId="3115" xr:uid="{7C92AF25-801E-42E9-A705-D4959A09591A}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="359" xr:uid="{B486E6BC-5871-4FD2-9A36-F00AA0DDC4E3}"/>
+    <cellStyle name="20% - Акцент2 6 17 2" xfId="2104" xr:uid="{CC22D464-9802-4F9F-8B0B-FA7C636AB1A2}"/>
+    <cellStyle name="20% - Акцент2 6 17 2 2" xfId="4123" xr:uid="{7796341B-3300-410F-823F-9E3BE0EF8B64}"/>
+    <cellStyle name="20% - Акцент2 6 17 3" xfId="3116" xr:uid="{5D5AF39A-75F8-4AF5-BF4E-753FCCA42D7E}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="360" xr:uid="{E236F578-E6D3-4C63-BD8F-BF9ED3AE7E62}"/>
+    <cellStyle name="20% - Акцент2 6 18 2" xfId="2105" xr:uid="{68E5DFB7-13A1-4349-80EC-9BA4E4970F80}"/>
+    <cellStyle name="20% - Акцент2 6 18 2 2" xfId="4124" xr:uid="{A3AB1C4C-AED4-4716-94C0-FADD9D4B3ACD}"/>
+    <cellStyle name="20% - Акцент2 6 18 3" xfId="3117" xr:uid="{EABC2A14-2FD0-4216-9BBF-50C490FE1B7E}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="361" xr:uid="{5804CAC9-4CC6-49BC-A3E3-03A7D19AF502}"/>
+    <cellStyle name="20% - Акцент2 6 19 2" xfId="2106" xr:uid="{79BB5060-1496-4ADC-9A3E-195EB7367A8D}"/>
+    <cellStyle name="20% - Акцент2 6 19 2 2" xfId="4125" xr:uid="{7D9C2988-3CAD-4B67-8491-CE9737A6709D}"/>
+    <cellStyle name="20% - Акцент2 6 19 3" xfId="3118" xr:uid="{0887273C-9961-44A8-AAD4-C02504ABF21D}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="362" xr:uid="{1B3529CC-A882-4E42-97C9-DEFC1DFE4925}"/>
+    <cellStyle name="20% - Акцент2 6 2 2" xfId="2107" xr:uid="{27D71D8F-63EB-48B0-9A0C-262578487989}"/>
+    <cellStyle name="20% - Акцент2 6 2 2 2" xfId="4126" xr:uid="{59152EFA-E40A-4A68-8A99-9A01BE19B8C9}"/>
+    <cellStyle name="20% - Акцент2 6 2 3" xfId="3119" xr:uid="{0E25BC51-4B52-4C3D-A588-79878B78865C}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="363" xr:uid="{1A3793EB-BE81-4242-A5DF-00EC266677E3}"/>
+    <cellStyle name="20% - Акцент2 6 20 2" xfId="2108" xr:uid="{2B8C4016-D5CF-49A9-8F47-219A4DE845CF}"/>
+    <cellStyle name="20% - Акцент2 6 20 2 2" xfId="4127" xr:uid="{06FBCE20-1A79-43AF-9075-2046AE54693B}"/>
+    <cellStyle name="20% - Акцент2 6 20 3" xfId="3120" xr:uid="{04AF89F8-2C14-4E3A-9F48-EB1CEADBC59F}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="364" xr:uid="{2757CEB9-85CB-4BAC-9BE8-B1F61EC76CC8}"/>
+    <cellStyle name="20% - Акцент2 6 21 2" xfId="2109" xr:uid="{08B8AB06-4F02-4BCC-9C32-17C97B1B179F}"/>
+    <cellStyle name="20% - Акцент2 6 21 2 2" xfId="4128" xr:uid="{E6E854E4-0BD5-4938-BBD3-0DDB04C59FB4}"/>
+    <cellStyle name="20% - Акцент2 6 21 3" xfId="3121" xr:uid="{7B3A20E8-9EF9-4A8C-9D27-6BBD8D800797}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="365" xr:uid="{58B6D7F8-3AA7-4A53-BC34-11FEBA0BD16E}"/>
+    <cellStyle name="20% - Акцент2 6 22 2" xfId="2110" xr:uid="{B9195967-A7FA-476C-BD20-DAB7A6E6BADC}"/>
+    <cellStyle name="20% - Акцент2 6 22 2 2" xfId="4129" xr:uid="{70AE9170-DE4D-4D20-9ACC-4004727B65A0}"/>
+    <cellStyle name="20% - Акцент2 6 22 3" xfId="3122" xr:uid="{B666B55D-A07B-4249-8F6A-6D020D88D3FC}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="366" xr:uid="{CA1EC39A-3AFA-475C-9A8B-6621EB4EC28A}"/>
+    <cellStyle name="20% - Акцент2 6 23 2" xfId="2111" xr:uid="{04275FD9-B256-42FB-B594-46FBB9189363}"/>
+    <cellStyle name="20% - Акцент2 6 23 2 2" xfId="4130" xr:uid="{EC088067-9D3D-47B5-8BE8-4ECB5BC297AD}"/>
+    <cellStyle name="20% - Акцент2 6 23 3" xfId="3123" xr:uid="{64424DD9-4A45-4A88-9E4A-9B0183B79889}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="367" xr:uid="{0B5B0DE2-D800-4217-9860-F52C5DE3A800}"/>
+    <cellStyle name="20% - Акцент2 6 24 2" xfId="2112" xr:uid="{CA03387E-570C-40D5-8F16-8B627E813645}"/>
+    <cellStyle name="20% - Акцент2 6 24 2 2" xfId="4131" xr:uid="{A3F47B5B-B346-416C-8575-0AFA2ED77914}"/>
+    <cellStyle name="20% - Акцент2 6 24 3" xfId="3124" xr:uid="{E65A1C9F-194F-4319-B905-5EFE7FDBD1E8}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="368" xr:uid="{3BD54390-029A-4A4E-94C8-455291B86257}"/>
+    <cellStyle name="20% - Акцент2 6 25 2" xfId="2113" xr:uid="{8E340EF6-B21F-4EA1-A8BE-7A7B430B2339}"/>
+    <cellStyle name="20% - Акцент2 6 25 2 2" xfId="4132" xr:uid="{4B854020-719E-484E-B3C8-2CD564F63879}"/>
+    <cellStyle name="20% - Акцент2 6 25 3" xfId="3125" xr:uid="{8E3AE3CA-D7C2-490A-B51D-AADBDCD0DBF5}"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="2096" xr:uid="{345F7B93-D0A7-4840-8A26-76D44FC40C80}"/>
+    <cellStyle name="20% - Акцент2 6 26 2" xfId="4115" xr:uid="{0A4B4554-73CF-413D-A432-BFBE21F32758}"/>
+    <cellStyle name="20% - Акцент2 6 27" xfId="3108" xr:uid="{B475E9CC-5B49-4CD9-AB69-3E50F85DAE81}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="369" xr:uid="{4427C73F-A368-4251-91E0-2D82CC04835B}"/>
+    <cellStyle name="20% - Акцент2 6 3 2" xfId="2114" xr:uid="{C6C8E6A1-86F7-4FB1-8437-638B1DF45A29}"/>
+    <cellStyle name="20% - Акцент2 6 3 2 2" xfId="4133" xr:uid="{4CA5655B-4C69-420C-A1C3-25826A0FC80F}"/>
+    <cellStyle name="20% - Акцент2 6 3 3" xfId="3126" xr:uid="{08B6286A-D755-4539-8882-342D2B8E471A}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="370" xr:uid="{90EAAEAF-ECC3-408C-9D2B-91053DBB4576}"/>
+    <cellStyle name="20% - Акцент2 6 4 2" xfId="2115" xr:uid="{BE5DBB02-D0A5-4558-939F-ACDAA19AA699}"/>
+    <cellStyle name="20% - Акцент2 6 4 2 2" xfId="4134" xr:uid="{99CD05E2-42A2-4B9F-A32D-DB4D7F8530B7}"/>
+    <cellStyle name="20% - Акцент2 6 4 3" xfId="3127" xr:uid="{2C531552-AD61-4F67-BB89-83FB43B990B1}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="371" xr:uid="{A0783F4B-4C33-40DF-9A21-3417F6258E52}"/>
+    <cellStyle name="20% - Акцент2 6 5 2" xfId="2116" xr:uid="{38363BC4-80E7-4EE6-8E8F-B4BE6F92EA0D}"/>
+    <cellStyle name="20% - Акцент2 6 5 2 2" xfId="4135" xr:uid="{BA6385CD-1AB8-4D98-9465-27F00279E1C2}"/>
+    <cellStyle name="20% - Акцент2 6 5 3" xfId="3128" xr:uid="{A175B1A9-2C7C-4E0B-8999-5515D3AAD1D4}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="372" xr:uid="{A038755A-5140-42CB-944B-6023D2055CCC}"/>
+    <cellStyle name="20% - Акцент2 6 6 2" xfId="2117" xr:uid="{35EF22D8-183D-478C-B511-DF95D7C6401B}"/>
+    <cellStyle name="20% - Акцент2 6 6 2 2" xfId="4136" xr:uid="{D3E7BDF6-721C-4D01-BF42-76C118EE0A2D}"/>
+    <cellStyle name="20% - Акцент2 6 6 3" xfId="3129" xr:uid="{E016E0A7-2B32-42C3-9E33-20E8FC24C269}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="373" xr:uid="{356B5124-C0EF-4BF7-A2C1-E5FB774290CF}"/>
+    <cellStyle name="20% - Акцент2 6 7 2" xfId="2118" xr:uid="{665A33AB-6AE2-4A9A-97BD-2E33916E3B21}"/>
+    <cellStyle name="20% - Акцент2 6 7 2 2" xfId="4137" xr:uid="{6FF3037A-2787-4E0A-AE86-B7DA10095C28}"/>
+    <cellStyle name="20% - Акцент2 6 7 3" xfId="3130" xr:uid="{D5E7AA98-9161-422E-8236-6D0B6E250DD0}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="374" xr:uid="{81AD7400-C9CE-4343-97D4-4D914B0B75A3}"/>
+    <cellStyle name="20% - Акцент2 6 8 2" xfId="2119" xr:uid="{11EF54A3-75B8-4620-BDEC-F1079886A3BE}"/>
+    <cellStyle name="20% - Акцент2 6 8 2 2" xfId="4138" xr:uid="{7AF5E661-AA5A-48E0-9D2D-EFE4BEB507CF}"/>
+    <cellStyle name="20% - Акцент2 6 8 3" xfId="3131" xr:uid="{244635C6-C23A-43A2-B160-675D1DE1910D}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="375" xr:uid="{08D5C59D-437F-47A5-B1B9-FD217029C982}"/>
+    <cellStyle name="20% - Акцент2 6 9 2" xfId="2120" xr:uid="{30860664-67BA-4E4B-BACA-AAB4944AE6A4}"/>
+    <cellStyle name="20% - Акцент2 6 9 2 2" xfId="4139" xr:uid="{1EFEDF13-54DD-479E-8BB3-4493101C6268}"/>
+    <cellStyle name="20% - Акцент2 6 9 3" xfId="3132" xr:uid="{C47663E8-D1FF-4312-B943-51258373B646}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="376" xr:uid="{F15A7A4B-DADD-466E-8D43-DC90FFF3A1BD}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="377" xr:uid="{5AE4E91A-608B-42C3-B430-5D3CEBD96158}"/>
+    <cellStyle name="20% - Акцент2 7 10 2" xfId="2122" xr:uid="{90A969CD-B77E-4F0F-A6CC-6D0F58F8D049}"/>
+    <cellStyle name="20% - Акцент2 7 10 2 2" xfId="4141" xr:uid="{CE140C8E-E3AA-46C4-A312-A82D4B060877}"/>
+    <cellStyle name="20% - Акцент2 7 10 3" xfId="3134" xr:uid="{94172161-592A-4D44-B117-33B5463C077D}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="378" xr:uid="{2CB99AB3-60DE-4011-9D46-BFBC70AC688A}"/>
+    <cellStyle name="20% - Акцент2 7 11 2" xfId="2123" xr:uid="{AB38E908-B56E-4C64-BFBF-BF4673806E6F}"/>
+    <cellStyle name="20% - Акцент2 7 11 2 2" xfId="4142" xr:uid="{BB680123-F65C-4B88-8C1F-6609193B9EC3}"/>
+    <cellStyle name="20% - Акцент2 7 11 3" xfId="3135" xr:uid="{4BC787DE-C200-4A39-882B-C057E2BF6A3D}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="379" xr:uid="{B17C44B6-E1D2-41E9-ADE0-D0F976D5810F}"/>
+    <cellStyle name="20% - Акцент2 7 12 2" xfId="2124" xr:uid="{ACA6FAF0-A66F-4C12-8C78-DF53DC905AF0}"/>
+    <cellStyle name="20% - Акцент2 7 12 2 2" xfId="4143" xr:uid="{74464CF4-F742-4A2D-8D4C-8FC87913D8BA}"/>
+    <cellStyle name="20% - Акцент2 7 12 3" xfId="3136" xr:uid="{9A704311-CDD0-4550-B0D6-0D536AC2355B}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="380" xr:uid="{264624A3-5A68-4655-A3E1-B61CC3A5208A}"/>
+    <cellStyle name="20% - Акцент2 7 13 2" xfId="2125" xr:uid="{0C5B367E-5708-490A-8C71-0F6730EA5A8D}"/>
+    <cellStyle name="20% - Акцент2 7 13 2 2" xfId="4144" xr:uid="{D528E3B4-E208-4A0C-B887-B7FBD57AC0B5}"/>
+    <cellStyle name="20% - Акцент2 7 13 3" xfId="3137" xr:uid="{3772F668-878D-443C-9892-2EDD82E4FF4D}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="381" xr:uid="{9B8CEED6-2237-4C98-A205-83F6642D5D3D}"/>
+    <cellStyle name="20% - Акцент2 7 14 2" xfId="2126" xr:uid="{32B74466-CA91-4668-8A96-BCFA27E71DDC}"/>
+    <cellStyle name="20% - Акцент2 7 14 2 2" xfId="4145" xr:uid="{BCB9470C-D747-4C73-ACBE-C2FFA40CF87E}"/>
+    <cellStyle name="20% - Акцент2 7 14 3" xfId="3138" xr:uid="{0A07CF49-FC50-467A-B6DE-84237A92FAB0}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="382" xr:uid="{8772E16E-B85F-4BA0-811D-0ECB1FD7988F}"/>
+    <cellStyle name="20% - Акцент2 7 15 2" xfId="2127" xr:uid="{2AE01639-6729-41B6-8EC2-1307A1A604D2}"/>
+    <cellStyle name="20% - Акцент2 7 15 2 2" xfId="4146" xr:uid="{EA632759-0D7A-4EC6-8D08-54121FFC7B04}"/>
+    <cellStyle name="20% - Акцент2 7 15 3" xfId="3139" xr:uid="{8C5B461F-E5FD-4569-9F11-5AD80E53A906}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="383" xr:uid="{37C20F9E-AD31-4919-8127-EB7C7DB5D66C}"/>
+    <cellStyle name="20% - Акцент2 7 16 2" xfId="2128" xr:uid="{E98B8E76-436B-46DA-96F2-EB0E8FEB05DD}"/>
+    <cellStyle name="20% - Акцент2 7 16 2 2" xfId="4147" xr:uid="{0F7D0CD4-59AA-49D0-AF07-957A4A1E31B4}"/>
+    <cellStyle name="20% - Акцент2 7 16 3" xfId="3140" xr:uid="{D74DE68D-24DB-4DBF-A4FC-11923EF6577F}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="384" xr:uid="{A7682CF8-519D-4753-B119-D2F5E4960BE7}"/>
+    <cellStyle name="20% - Акцент2 7 17 2" xfId="2129" xr:uid="{83886470-F463-4CD8-968E-D85ECE9FC15B}"/>
+    <cellStyle name="20% - Акцент2 7 17 2 2" xfId="4148" xr:uid="{7B5849D4-F352-4689-82DC-E46AEA603A1B}"/>
+    <cellStyle name="20% - Акцент2 7 17 3" xfId="3141" xr:uid="{19CA9CD8-B381-471A-BFFD-E90856B680AB}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="385" xr:uid="{2F790111-FEBF-4E6D-BF55-AC8B93EF990A}"/>
+    <cellStyle name="20% - Акцент2 7 18 2" xfId="2130" xr:uid="{DDA1734C-0C5F-4734-8FCA-2B177F262A8A}"/>
+    <cellStyle name="20% - Акцент2 7 18 2 2" xfId="4149" xr:uid="{436A2B34-1DBF-4986-AEFB-6598458424D9}"/>
+    <cellStyle name="20% - Акцент2 7 18 3" xfId="3142" xr:uid="{A8F0AF8D-7BBE-4279-944C-C6156C0A2A48}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="386" xr:uid="{A7654A23-988B-44EB-A151-5267B0624C7D}"/>
+    <cellStyle name="20% - Акцент2 7 19 2" xfId="2131" xr:uid="{0B2875F7-D8E6-4ED1-8CE1-DCA726BDD1AA}"/>
+    <cellStyle name="20% - Акцент2 7 19 2 2" xfId="4150" xr:uid="{CAB5BB39-4A75-4314-B6C8-869733A94095}"/>
+    <cellStyle name="20% - Акцент2 7 19 3" xfId="3143" xr:uid="{3941292B-D41A-4A46-A24D-6B24ED18F396}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="387" xr:uid="{AC089A1C-95AC-42C7-9FED-6E26B389BFB0}"/>
+    <cellStyle name="20% - Акцент2 7 2 2" xfId="2132" xr:uid="{F6C3884C-BFE9-4E40-9923-DC94747BE837}"/>
+    <cellStyle name="20% - Акцент2 7 2 2 2" xfId="4151" xr:uid="{A0E6429A-C905-49C1-B972-A447CE310EA5}"/>
+    <cellStyle name="20% - Акцент2 7 2 3" xfId="3144" xr:uid="{F5FAEDF8-A5EC-40FE-886F-795E8D84AE1F}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="388" xr:uid="{4F1357B8-D34F-49F2-93F7-239A93CF401C}"/>
+    <cellStyle name="20% - Акцент2 7 20 2" xfId="2133" xr:uid="{07180F9B-388C-41A5-99A7-6B512FF446CD}"/>
+    <cellStyle name="20% - Акцент2 7 20 2 2" xfId="4152" xr:uid="{96F08548-5A5D-4599-B153-2F4962086B4C}"/>
+    <cellStyle name="20% - Акцент2 7 20 3" xfId="3145" xr:uid="{16EB79BE-729F-4D0B-858D-75C70F4CB45E}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="389" xr:uid="{F4B3F3B9-4BB5-4701-8692-DD8B312E865C}"/>
+    <cellStyle name="20% - Акцент2 7 21 2" xfId="2134" xr:uid="{E1D57972-F006-401B-9651-8568A8824E41}"/>
+    <cellStyle name="20% - Акцент2 7 21 2 2" xfId="4153" xr:uid="{3D8214E6-612D-4DB9-A8F8-7E991EB1762B}"/>
+    <cellStyle name="20% - Акцент2 7 21 3" xfId="3146" xr:uid="{470F8AB1-BBAA-4D89-AE9F-905E9476A2BC}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="390" xr:uid="{1F576E58-7E72-40E2-8120-6BE259F21009}"/>
+    <cellStyle name="20% - Акцент2 7 22 2" xfId="2135" xr:uid="{18740CE5-0D9F-48D9-92AE-77167006B02F}"/>
+    <cellStyle name="20% - Акцент2 7 22 2 2" xfId="4154" xr:uid="{E1656A1E-C319-4118-AD30-49B0E63F28A6}"/>
+    <cellStyle name="20% - Акцент2 7 22 3" xfId="3147" xr:uid="{616FC6F9-90BB-4F30-BA7A-FDC92A4AB7AC}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="391" xr:uid="{875E133C-C95B-4E29-AF32-FFB1080DE01A}"/>
+    <cellStyle name="20% - Акцент2 7 23 2" xfId="2136" xr:uid="{4C246F8B-509A-4665-80C8-6E56B3A7B1CC}"/>
+    <cellStyle name="20% - Акцент2 7 23 2 2" xfId="4155" xr:uid="{F87094D3-E808-441A-8E28-6E066827E1EE}"/>
+    <cellStyle name="20% - Акцент2 7 23 3" xfId="3148" xr:uid="{76DDCA9E-161D-4A51-BFBE-55CFDB1365DC}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="392" xr:uid="{A07AEA82-5C73-476F-BD01-7BDE123705BE}"/>
+    <cellStyle name="20% - Акцент2 7 24 2" xfId="2137" xr:uid="{86E06517-8781-47E6-9685-B1FACC0CF352}"/>
+    <cellStyle name="20% - Акцент2 7 24 2 2" xfId="4156" xr:uid="{794B36A9-1265-4BCD-A3ED-CDDC35FAF900}"/>
+    <cellStyle name="20% - Акцент2 7 24 3" xfId="3149" xr:uid="{0CADACAA-EA03-46A6-B4CC-5E65C12F6ACD}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="393" xr:uid="{0EEE6AF5-C927-4A75-8C33-744264B3AF9A}"/>
+    <cellStyle name="20% - Акцент2 7 25 2" xfId="2138" xr:uid="{D64FBA2A-5555-4777-B3C7-7E69E2F7E6EC}"/>
+    <cellStyle name="20% - Акцент2 7 25 2 2" xfId="4157" xr:uid="{C4B450B7-18CF-4C94-A170-4ABC9710A911}"/>
+    <cellStyle name="20% - Акцент2 7 25 3" xfId="3150" xr:uid="{A27D723D-FD82-4940-AD91-A13EE601863C}"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="2121" xr:uid="{84BA0406-54C1-490B-A1FD-A24BF7105181}"/>
+    <cellStyle name="20% - Акцент2 7 26 2" xfId="4140" xr:uid="{49C2A501-1B6B-4183-B883-1D76E189BD21}"/>
+    <cellStyle name="20% - Акцент2 7 27" xfId="3133" xr:uid="{42B2A6A0-2ACF-49B6-92B9-FE1B2C3F1388}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="394" xr:uid="{4F703F8D-5A1F-4D6A-87A5-E89BBB38CED1}"/>
+    <cellStyle name="20% - Акцент2 7 3 2" xfId="2139" xr:uid="{CC3D59D4-3B90-44CE-8A5D-E4B38E5FD330}"/>
+    <cellStyle name="20% - Акцент2 7 3 2 2" xfId="4158" xr:uid="{4C861A6B-3E83-43F9-89F4-ECFCF5532690}"/>
+    <cellStyle name="20% - Акцент2 7 3 3" xfId="3151" xr:uid="{EF3B8DA6-1CB4-4271-8DB9-901C17EB9810}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="395" xr:uid="{3B2A33F8-B7DC-4311-A648-6FCEEEEF5FF9}"/>
+    <cellStyle name="20% - Акцент2 7 4 2" xfId="2140" xr:uid="{504737A6-5862-46D7-AAAE-4AFF80B16523}"/>
+    <cellStyle name="20% - Акцент2 7 4 2 2" xfId="4159" xr:uid="{54B5697D-AB46-4009-B45E-0FB068519375}"/>
+    <cellStyle name="20% - Акцент2 7 4 3" xfId="3152" xr:uid="{D1FF6DCE-0D01-4612-B9F3-B60889E058D6}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="396" xr:uid="{5924CD02-8629-41AC-AC55-11E68B7DC98E}"/>
+    <cellStyle name="20% - Акцент2 7 5 2" xfId="2141" xr:uid="{8BBA5C2F-F71C-4A25-87F7-C336693340C8}"/>
+    <cellStyle name="20% - Акцент2 7 5 2 2" xfId="4160" xr:uid="{5E1A5F15-891D-48CB-B8F3-D33E02A295A0}"/>
+    <cellStyle name="20% - Акцент2 7 5 3" xfId="3153" xr:uid="{F1837333-4AB8-4BE9-92D2-1CBE31AC9F87}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="397" xr:uid="{829F6496-D791-4B79-8797-2CFA035EB93D}"/>
+    <cellStyle name="20% - Акцент2 7 6 2" xfId="2142" xr:uid="{69547DF4-4DDF-45EC-AEF4-5FCE6605F81A}"/>
+    <cellStyle name="20% - Акцент2 7 6 2 2" xfId="4161" xr:uid="{DA5DF45F-9616-452D-A452-8C212351FABD}"/>
+    <cellStyle name="20% - Акцент2 7 6 3" xfId="3154" xr:uid="{359C6B21-2B58-4749-93FE-A09944ADC38F}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="398" xr:uid="{DAEC0ADA-3775-4DC9-B2A5-E21D19D23507}"/>
+    <cellStyle name="20% - Акцент2 7 7 2" xfId="2143" xr:uid="{78C004EC-697D-4640-B13B-F34BE31EE4C7}"/>
+    <cellStyle name="20% - Акцент2 7 7 2 2" xfId="4162" xr:uid="{A713016B-3C98-4079-ADC0-BE8D43AB5409}"/>
+    <cellStyle name="20% - Акцент2 7 7 3" xfId="3155" xr:uid="{69938A76-98C8-461F-B70F-4E3DE13CB4F8}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="399" xr:uid="{7899A1A6-90C3-407E-9214-89FB1C322BE2}"/>
+    <cellStyle name="20% - Акцент2 7 8 2" xfId="2144" xr:uid="{B08C2659-C41B-4C05-8083-18F84B14CE8F}"/>
+    <cellStyle name="20% - Акцент2 7 8 2 2" xfId="4163" xr:uid="{F21F03B5-6EF3-4E4F-A979-0DC97C94E69E}"/>
+    <cellStyle name="20% - Акцент2 7 8 3" xfId="3156" xr:uid="{486BBDBD-578C-4450-8612-C27605B1B7CB}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="400" xr:uid="{87F3F824-0468-472C-ADEB-ED1375D73CFF}"/>
+    <cellStyle name="20% - Акцент2 7 9 2" xfId="2145" xr:uid="{12FD91E3-0A55-4B78-8700-95B34F0CD089}"/>
+    <cellStyle name="20% - Акцент2 7 9 2 2" xfId="4164" xr:uid="{377D2D01-370B-41FD-8B80-B8E141D896BA}"/>
+    <cellStyle name="20% - Акцент2 7 9 3" xfId="3157" xr:uid="{822ADEFF-61DF-47C6-855C-FAA5856DD4BE}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="401" xr:uid="{D17E0768-DB31-42F1-A8FC-46A378600FAB}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="402" xr:uid="{C2CA3F46-EF2A-4897-9C46-FECAF25A9C15}"/>
+    <cellStyle name="20% - Акцент2 8 10 2" xfId="2147" xr:uid="{3C46D6DD-0A3C-4E82-86A0-C3BD4D5E1B78}"/>
+    <cellStyle name="20% - Акцент2 8 10 2 2" xfId="4166" xr:uid="{77C28243-3E71-4FF7-B680-4E04245A44FA}"/>
+    <cellStyle name="20% - Акцент2 8 10 3" xfId="3159" xr:uid="{DA45D729-A01D-46D1-B346-15076BDACFD5}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="403" xr:uid="{C1E77027-8C66-4C16-BCB9-8868A5FE05CC}"/>
+    <cellStyle name="20% - Акцент2 8 11 2" xfId="2148" xr:uid="{E818A0EB-2A72-45F7-A512-56835EF87C1E}"/>
+    <cellStyle name="20% - Акцент2 8 11 2 2" xfId="4167" xr:uid="{CA380C41-1C09-4ACB-B33F-3F30DA1142F8}"/>
+    <cellStyle name="20% - Акцент2 8 11 3" xfId="3160" xr:uid="{34D5CDA3-FAC9-432C-947C-CB02066A5A49}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="404" xr:uid="{B713F731-AC13-4B82-875E-395F0F11799B}"/>
+    <cellStyle name="20% - Акцент2 8 12 2" xfId="2149" xr:uid="{0B17C8E9-162A-4515-9F9A-19E6E76ADFB6}"/>
+    <cellStyle name="20% - Акцент2 8 12 2 2" xfId="4168" xr:uid="{AB0FE596-D000-48E5-B313-369EAE8866E2}"/>
+    <cellStyle name="20% - Акцент2 8 12 3" xfId="3161" xr:uid="{7E1995A3-7B72-4F8B-B550-D4682963FB21}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="405" xr:uid="{0E0C8867-06DF-4C20-AFCC-01A14B3F3610}"/>
+    <cellStyle name="20% - Акцент2 8 13 2" xfId="2150" xr:uid="{06FED0BD-E603-4982-83A6-1CEA775FF0E2}"/>
+    <cellStyle name="20% - Акцент2 8 13 2 2" xfId="4169" xr:uid="{27ECF0A7-7E25-453A-86FC-31EA39BD9747}"/>
+    <cellStyle name="20% - Акцент2 8 13 3" xfId="3162" xr:uid="{AE010A2E-8919-4FBE-8DB5-190E066A92AA}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="406" xr:uid="{E8284270-D7D6-47D2-BBDF-0D4B0D07549B}"/>
+    <cellStyle name="20% - Акцент2 8 14 2" xfId="2151" xr:uid="{4BE6A4D8-5BC8-43F5-BFF4-9F3A22D27714}"/>
+    <cellStyle name="20% - Акцент2 8 14 2 2" xfId="4170" xr:uid="{C8EA26C5-B0A9-4D08-86E7-86A65C23DC1E}"/>
+    <cellStyle name="20% - Акцент2 8 14 3" xfId="3163" xr:uid="{032947DA-2CB6-4064-8E53-E5C45F19214C}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="407" xr:uid="{1C20CB54-CB26-4C10-998D-30C5596406F7}"/>
+    <cellStyle name="20% - Акцент2 8 15 2" xfId="2152" xr:uid="{FD7A7FA4-FBBA-4836-941E-BB164A4F49F7}"/>
+    <cellStyle name="20% - Акцент2 8 15 2 2" xfId="4171" xr:uid="{6163237A-5D70-4673-82B3-D0CCA042AFA0}"/>
+    <cellStyle name="20% - Акцент2 8 15 3" xfId="3164" xr:uid="{36C71011-03CC-43E2-9029-4030B35C15CB}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="408" xr:uid="{A52309D9-D025-492B-B722-2962C3EF4D34}"/>
+    <cellStyle name="20% - Акцент2 8 16 2" xfId="2153" xr:uid="{B42E2A25-EA46-45D0-91D7-02B2A61DB96E}"/>
+    <cellStyle name="20% - Акцент2 8 16 2 2" xfId="4172" xr:uid="{E8D396F2-10C1-4D88-94DF-BD5DA6BF5C90}"/>
+    <cellStyle name="20% - Акцент2 8 16 3" xfId="3165" xr:uid="{50F6FA95-EAB6-43EC-B5E9-DB670B52EB01}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="409" xr:uid="{54D8E8C3-FA32-42C6-B757-D2DE47B04AC1}"/>
+    <cellStyle name="20% - Акцент2 8 17 2" xfId="2154" xr:uid="{491EF89D-473A-4D98-813C-8FD9222DAB2F}"/>
+    <cellStyle name="20% - Акцент2 8 17 2 2" xfId="4173" xr:uid="{A1664DAD-DD74-4FFF-BFEE-04F2F4458A78}"/>
+    <cellStyle name="20% - Акцент2 8 17 3" xfId="3166" xr:uid="{026FA578-8359-4714-BF9B-5C1BF8750B6F}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="410" xr:uid="{35485421-2E4D-4472-AE59-BEE4847DCD41}"/>
+    <cellStyle name="20% - Акцент2 8 18 2" xfId="2155" xr:uid="{CAAD7F78-7CA8-42EC-B88F-268F1BAF24F9}"/>
+    <cellStyle name="20% - Акцент2 8 18 2 2" xfId="4174" xr:uid="{3EE8C5DE-A28A-4457-A91E-042F9BE11A8F}"/>
+    <cellStyle name="20% - Акцент2 8 18 3" xfId="3167" xr:uid="{31ADEEC5-1365-4502-A727-5627E1A3EFE4}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="411" xr:uid="{C011A083-FBC8-4CB8-9E5F-9F98E59BABA8}"/>
+    <cellStyle name="20% - Акцент2 8 19 2" xfId="2156" xr:uid="{626B3F1E-D916-4CFE-A949-A7B41352B2EA}"/>
+    <cellStyle name="20% - Акцент2 8 19 2 2" xfId="4175" xr:uid="{C2592F9A-63A8-4FB1-9836-1C2ABA238D3D}"/>
+    <cellStyle name="20% - Акцент2 8 19 3" xfId="3168" xr:uid="{D0747E44-0CA0-4B05-8EB9-A161CAA96518}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="412" xr:uid="{31637B23-CDF6-4858-A052-F5373EEBF7EE}"/>
+    <cellStyle name="20% - Акцент2 8 2 2" xfId="2157" xr:uid="{6642222C-B147-45EE-BA84-3E4DDE172CB9}"/>
+    <cellStyle name="20% - Акцент2 8 2 2 2" xfId="4176" xr:uid="{6AB00BA7-FE2A-47F0-B6A8-CAC9BCCB3938}"/>
+    <cellStyle name="20% - Акцент2 8 2 3" xfId="3169" xr:uid="{C97955C6-0D3C-4843-B5FE-85D2B4C5CCCB}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="413" xr:uid="{2EFF821A-DDC7-42E2-BC58-5691AE59CD38}"/>
+    <cellStyle name="20% - Акцент2 8 20 2" xfId="2158" xr:uid="{C2B4BB31-CF57-4E8B-B1A2-C775BC9B5DCA}"/>
+    <cellStyle name="20% - Акцент2 8 20 2 2" xfId="4177" xr:uid="{0B4DF779-9083-49F3-803D-1035F8FB2554}"/>
+    <cellStyle name="20% - Акцент2 8 20 3" xfId="3170" xr:uid="{74340DEF-836C-4897-9DC8-A0AA6AC1BCB8}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="414" xr:uid="{2AFC1FE3-6821-4EDD-A02C-ADF94F978297}"/>
+    <cellStyle name="20% - Акцент2 8 21 2" xfId="2159" xr:uid="{13BEF7B0-01FA-4A6D-AFE9-0ED268D1F09B}"/>
+    <cellStyle name="20% - Акцент2 8 21 2 2" xfId="4178" xr:uid="{2FEB3F7F-B958-4C58-B8D3-6F05271024FD}"/>
+    <cellStyle name="20% - Акцент2 8 21 3" xfId="3171" xr:uid="{867545C2-761F-45CF-A44E-28B05011E297}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="415" xr:uid="{CC77461E-DFAC-4282-BE11-6A9199B42B42}"/>
+    <cellStyle name="20% - Акцент2 8 22 2" xfId="2160" xr:uid="{AC3209CC-6CBA-4078-8A4D-D1A47C345C0D}"/>
+    <cellStyle name="20% - Акцент2 8 22 2 2" xfId="4179" xr:uid="{5F81F93E-0A2B-4398-B79F-79538A3C4664}"/>
+    <cellStyle name="20% - Акцент2 8 22 3" xfId="3172" xr:uid="{AF0802EA-98C4-4377-8DFF-087549E155F1}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="416" xr:uid="{DA314CC1-ACBA-424C-9A76-FD073E09689E}"/>
+    <cellStyle name="20% - Акцент2 8 23 2" xfId="2161" xr:uid="{3261D349-8DB2-4289-BAED-1701337DB133}"/>
+    <cellStyle name="20% - Акцент2 8 23 2 2" xfId="4180" xr:uid="{83278094-3A68-469A-993D-61E9E40FDB99}"/>
+    <cellStyle name="20% - Акцент2 8 23 3" xfId="3173" xr:uid="{CDC9EF39-F703-4214-B51C-9FD9AF794F3E}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="417" xr:uid="{677D53BB-6F0A-467D-BD1E-BE1E782FD5FF}"/>
+    <cellStyle name="20% - Акцент2 8 24 2" xfId="2162" xr:uid="{EBFA9D5A-0862-4C52-BA9E-BEC45907237A}"/>
+    <cellStyle name="20% - Акцент2 8 24 2 2" xfId="4181" xr:uid="{AC55CF11-9836-4715-BDAD-2B4650DC1F96}"/>
+    <cellStyle name="20% - Акцент2 8 24 3" xfId="3174" xr:uid="{566D91C2-3748-4604-8FCB-62E2DEF14A71}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="418" xr:uid="{BE4DDBC2-31D6-4E91-8564-787F4CBE77CA}"/>
+    <cellStyle name="20% - Акцент2 8 25 2" xfId="2163" xr:uid="{95ECAC63-C063-4704-BD08-7DCB1C3487BA}"/>
+    <cellStyle name="20% - Акцент2 8 25 2 2" xfId="4182" xr:uid="{37240A14-06E2-4BAC-B7A8-5EF59E2427F2}"/>
+    <cellStyle name="20% - Акцент2 8 25 3" xfId="3175" xr:uid="{13F8AA52-77EE-4D1A-95C0-77D6C1276C4F}"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="2146" xr:uid="{61439219-18D9-475C-8E31-C6E2DF28B5D6}"/>
+    <cellStyle name="20% - Акцент2 8 26 2" xfId="4165" xr:uid="{D2DEE6A8-C0B4-47CB-83A2-4A540B818678}"/>
+    <cellStyle name="20% - Акцент2 8 27" xfId="3158" xr:uid="{D225D307-0832-4C10-AB05-DEB2983B4BC8}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="419" xr:uid="{83E8CCC7-5F52-408A-AF5C-14C063F7F73E}"/>
+    <cellStyle name="20% - Акцент2 8 3 2" xfId="2164" xr:uid="{99E8411E-07D6-40F9-8A3D-E8746AFD8BAA}"/>
+    <cellStyle name="20% - Акцент2 8 3 2 2" xfId="4183" xr:uid="{CDB36163-37A9-408D-A2FD-999A0DF1EB88}"/>
+    <cellStyle name="20% - Акцент2 8 3 3" xfId="3176" xr:uid="{DFB4D138-C29C-411B-BCF9-A2CCD2DF5434}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="420" xr:uid="{E7116FA8-EB04-489F-B586-F590FDAE58CB}"/>
+    <cellStyle name="20% - Акцент2 8 4 2" xfId="2165" xr:uid="{5A19972D-8FCA-45B4-BF00-87A2E2497FA7}"/>
+    <cellStyle name="20% - Акцент2 8 4 2 2" xfId="4184" xr:uid="{A77BB5DF-3C15-4FCF-8E07-A8878BB4D6B9}"/>
+    <cellStyle name="20% - Акцент2 8 4 3" xfId="3177" xr:uid="{B653F460-3EA1-4CF1-B2E8-35D27CA20E5F}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="421" xr:uid="{997F4AC6-109A-4AA3-973D-3C03CB020308}"/>
+    <cellStyle name="20% - Акцент2 8 5 2" xfId="2166" xr:uid="{A04EEDBB-E474-4F6B-8D23-30F4F0A12308}"/>
+    <cellStyle name="20% - Акцент2 8 5 2 2" xfId="4185" xr:uid="{078D075A-CE98-4892-851A-62D6610EEB33}"/>
+    <cellStyle name="20% - Акцент2 8 5 3" xfId="3178" xr:uid="{837209E9-7A88-4EF0-8B0F-4247CCF3C6A1}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="422" xr:uid="{E0CCA5AD-DCA1-45BE-BE24-BBFDD58F07ED}"/>
+    <cellStyle name="20% - Акцент2 8 6 2" xfId="2167" xr:uid="{EACF5F6C-BAE1-4599-9917-BDBC387B9307}"/>
+    <cellStyle name="20% - Акцент2 8 6 2 2" xfId="4186" xr:uid="{D4DB571E-D322-4EF6-86D6-02544B4EF684}"/>
+    <cellStyle name="20% - Акцент2 8 6 3" xfId="3179" xr:uid="{FEE729DC-1611-497B-B37C-A830B83AE484}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="423" xr:uid="{FBD0D405-CEEF-4F88-9EC6-F6E20CEB4D08}"/>
+    <cellStyle name="20% - Акцент2 8 7 2" xfId="2168" xr:uid="{4501782F-E8AF-475E-845D-11B3B9B1B7DF}"/>
+    <cellStyle name="20% - Акцент2 8 7 2 2" xfId="4187" xr:uid="{512D170B-B457-4645-9D71-BCF39E31CAE5}"/>
+    <cellStyle name="20% - Акцент2 8 7 3" xfId="3180" xr:uid="{32611220-13F7-4DCE-8374-7F794B4568CC}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="424" xr:uid="{6065B3F0-3374-4E27-9B19-3AB9A98D76D8}"/>
+    <cellStyle name="20% - Акцент2 8 8 2" xfId="2169" xr:uid="{23D9CD9A-B4FF-4012-A14F-6944B3A4EF71}"/>
+    <cellStyle name="20% - Акцент2 8 8 2 2" xfId="4188" xr:uid="{99CC7BBA-DD36-4F36-8E61-FAFB96BFC4F3}"/>
+    <cellStyle name="20% - Акцент2 8 8 3" xfId="3181" xr:uid="{4699A252-35C5-4C5A-9670-B3FD4398A250}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="425" xr:uid="{A0AE2F81-22CD-4165-88EB-214EF23FE3E3}"/>
+    <cellStyle name="20% - Акцент2 8 9 2" xfId="2170" xr:uid="{80E8A5CA-AFE8-40A9-9D55-3C1D932AAD20}"/>
+    <cellStyle name="20% - Акцент2 8 9 2 2" xfId="4189" xr:uid="{A8430947-7606-4885-BE44-EE00FBFE04B9}"/>
+    <cellStyle name="20% - Акцент2 8 9 3" xfId="3182" xr:uid="{5197C1E0-5835-45C3-86B7-189BD7E28220}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="426" xr:uid="{4997394A-EF32-41C6-92A2-80B6118B74A6}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="427" xr:uid="{5DE4351F-0324-4AC4-95A3-690A0F518ACB}"/>
+    <cellStyle name="20% - Акцент2 9 10 2" xfId="2172" xr:uid="{0C0A9CBA-0C68-477F-9F9C-2B4B67C71A03}"/>
+    <cellStyle name="20% - Акцент2 9 10 2 2" xfId="4191" xr:uid="{8CAD128A-3241-42B8-903B-689FFAFA14BA}"/>
+    <cellStyle name="20% - Акцент2 9 10 3" xfId="3184" xr:uid="{D5E13C4E-BECA-4C13-85EB-3550A933C32D}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="428" xr:uid="{8615A2F9-EC7B-4E18-8115-A118B94664E7}"/>
+    <cellStyle name="20% - Акцент2 9 11 2" xfId="2173" xr:uid="{06F0BC4B-678C-4226-8992-26E36B27F7B7}"/>
+    <cellStyle name="20% - Акцент2 9 11 2 2" xfId="4192" xr:uid="{5D2E658E-4621-4F8A-8504-0540427AA6B3}"/>
+    <cellStyle name="20% - Акцент2 9 11 3" xfId="3185" xr:uid="{1A9E4C2D-19CA-404B-BD61-8FF056494CA5}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="429" xr:uid="{4B0FAEAF-0A46-47D7-B3B6-202AD81EE119}"/>
+    <cellStyle name="20% - Акцент2 9 12 2" xfId="2174" xr:uid="{1D85F07A-E798-4C9B-AAB0-A48A9052A22F}"/>
+    <cellStyle name="20% - Акцент2 9 12 2 2" xfId="4193" xr:uid="{6404BE8A-C837-4C87-9BFA-7ED19010D732}"/>
+    <cellStyle name="20% - Акцент2 9 12 3" xfId="3186" xr:uid="{0FDF057E-1E6E-4C0E-8EF9-424620B9C295}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="430" xr:uid="{434FE932-B35A-476F-9290-1EB3C13DF879}"/>
+    <cellStyle name="20% - Акцент2 9 13 2" xfId="2175" xr:uid="{4BB88C06-87FE-48BD-90A1-EE664787ACA1}"/>
+    <cellStyle name="20% - Акцент2 9 13 2 2" xfId="4194" xr:uid="{E4AA79E8-3095-4149-8E36-F6895A3179EA}"/>
+    <cellStyle name="20% - Акцент2 9 13 3" xfId="3187" xr:uid="{34E5103B-CA62-462E-B95B-CCCC08B63DDC}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="431" xr:uid="{740789C4-C225-40CE-A37E-5C8F557E68A7}"/>
+    <cellStyle name="20% - Акцент2 9 14 2" xfId="2176" xr:uid="{E19B6EEA-4D47-4DBA-A6D7-8F8C2EFD38FF}"/>
+    <cellStyle name="20% - Акцент2 9 14 2 2" xfId="4195" xr:uid="{61D72037-B7F1-4D01-AC61-0B01BC29E4D5}"/>
+    <cellStyle name="20% - Акцент2 9 14 3" xfId="3188" xr:uid="{72DAFC7B-A683-4396-ABFD-E7DAB756C498}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="432" xr:uid="{C48ABCB8-97EF-4927-B44C-4FC68441C0C8}"/>
+    <cellStyle name="20% - Акцент2 9 15 2" xfId="2177" xr:uid="{E7277CD2-4B0C-415F-8DAB-82524D88B551}"/>
+    <cellStyle name="20% - Акцент2 9 15 2 2" xfId="4196" xr:uid="{22C31036-061C-476B-B33C-EAC649EFF91E}"/>
+    <cellStyle name="20% - Акцент2 9 15 3" xfId="3189" xr:uid="{836376EC-3C8A-48D8-AE37-FBD334F5D4F8}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="433" xr:uid="{2935A9EC-3005-4AE5-87BE-57550FCBD722}"/>
+    <cellStyle name="20% - Акцент2 9 16 2" xfId="2178" xr:uid="{220FAB89-FF17-487A-BADB-515A8320277E}"/>
+    <cellStyle name="20% - Акцент2 9 16 2 2" xfId="4197" xr:uid="{B743EF5F-EB29-4F7B-8120-9B9B58CC1B47}"/>
+    <cellStyle name="20% - Акцент2 9 16 3" xfId="3190" xr:uid="{B3761573-0E7E-4A2F-9B0A-717B3CD6DF0D}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="434" xr:uid="{02230601-C4AC-4CBC-8CAA-A8ABDD61018C}"/>
+    <cellStyle name="20% - Акцент2 9 17 2" xfId="2179" xr:uid="{CD273EBC-B9F7-4A18-982C-603CDEBB8342}"/>
+    <cellStyle name="20% - Акцент2 9 17 2 2" xfId="4198" xr:uid="{A5FD6429-A682-4994-868A-41961DBF49D5}"/>
+    <cellStyle name="20% - Акцент2 9 17 3" xfId="3191" xr:uid="{FBB1CAF8-E1E8-42C7-A996-92E0DD04758E}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="435" xr:uid="{AFD1BA0E-0F31-4F8A-84C3-F0910EE1F741}"/>
+    <cellStyle name="20% - Акцент2 9 18 2" xfId="2180" xr:uid="{AA1BFD30-C31C-405E-8DBD-20C9AD31FCE8}"/>
+    <cellStyle name="20% - Акцент2 9 18 2 2" xfId="4199" xr:uid="{6B2D02D2-0567-4D52-8758-C14F0AFA1B58}"/>
+    <cellStyle name="20% - Акцент2 9 18 3" xfId="3192" xr:uid="{37D49252-2432-45AB-A240-74C02619E588}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="436" xr:uid="{F3FB0C03-AE41-4C1B-A6A6-9C340CD20660}"/>
+    <cellStyle name="20% - Акцент2 9 19 2" xfId="2181" xr:uid="{6E06E09D-65B9-40E8-9879-062B62D8FA5C}"/>
+    <cellStyle name="20% - Акцент2 9 19 2 2" xfId="4200" xr:uid="{81087BBC-BF9C-4F81-8585-BF958C395E04}"/>
+    <cellStyle name="20% - Акцент2 9 19 3" xfId="3193" xr:uid="{B66DEE29-DCE2-473E-B3AD-03204488CFE0}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="437" xr:uid="{A53231A5-2109-4AAE-A5FF-58F3A45BFE1A}"/>
+    <cellStyle name="20% - Акцент2 9 2 2" xfId="2182" xr:uid="{6912DDAF-BA9A-42C7-96AC-07792AE407BA}"/>
+    <cellStyle name="20% - Акцент2 9 2 2 2" xfId="4201" xr:uid="{CBC06816-CE2A-4C2A-ADB7-313E5D00BA52}"/>
+    <cellStyle name="20% - Акцент2 9 2 3" xfId="3194" xr:uid="{3C03CBA8-6A75-4A22-B666-DA6B43961BA3}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="438" xr:uid="{BBF55316-BBD3-414A-B4A6-36813627AD6E}"/>
+    <cellStyle name="20% - Акцент2 9 20 2" xfId="2183" xr:uid="{C7D448C4-8C61-4D81-BBF6-5BC46C860500}"/>
+    <cellStyle name="20% - Акцент2 9 20 2 2" xfId="4202" xr:uid="{484265D2-1C14-4F54-A0EA-EFAC11FCFE12}"/>
+    <cellStyle name="20% - Акцент2 9 20 3" xfId="3195" xr:uid="{8F35CBD1-DAF6-4A81-ADAC-4136DCA14D3F}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="439" xr:uid="{F57E1919-B7AE-4269-8A44-8C7822F4EDF5}"/>
+    <cellStyle name="20% - Акцент2 9 21 2" xfId="2184" xr:uid="{935E67E5-04A7-4930-ABCB-928581DA3BEA}"/>
+    <cellStyle name="20% - Акцент2 9 21 2 2" xfId="4203" xr:uid="{7B1C1240-4B11-41AA-A93B-FC5239E559F5}"/>
+    <cellStyle name="20% - Акцент2 9 21 3" xfId="3196" xr:uid="{2EB40612-5AC3-4D83-9246-0C1061659C65}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="440" xr:uid="{12773BE4-6DE6-4DCF-BC2C-D6981C939A52}"/>
+    <cellStyle name="20% - Акцент2 9 22 2" xfId="2185" xr:uid="{752A1A3F-BD54-465F-9163-BED4F77CFC4C}"/>
+    <cellStyle name="20% - Акцент2 9 22 2 2" xfId="4204" xr:uid="{41C714E2-BEFD-4916-B3DA-37EF750597CE}"/>
+    <cellStyle name="20% - Акцент2 9 22 3" xfId="3197" xr:uid="{75112A33-22B0-4EBE-8541-455B8BFCB531}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="441" xr:uid="{B1DEB2C7-3DC3-4E01-A73B-9C6126B58104}"/>
+    <cellStyle name="20% - Акцент2 9 23 2" xfId="2186" xr:uid="{604A9244-8A96-491C-AB97-8D141A6BBAFF}"/>
+    <cellStyle name="20% - Акцент2 9 23 2 2" xfId="4205" xr:uid="{E2FC781B-0611-4D2D-A07D-185D87B167B9}"/>
+    <cellStyle name="20% - Акцент2 9 23 3" xfId="3198" xr:uid="{45C9644A-14C3-43F8-AD45-B445A1E4F9BD}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="442" xr:uid="{7C1F8846-044B-4EBC-9BD2-05A82F9AC760}"/>
+    <cellStyle name="20% - Акцент2 9 24 2" xfId="2187" xr:uid="{588CD343-FDAC-419B-A710-FC21BB59A544}"/>
+    <cellStyle name="20% - Акцент2 9 24 2 2" xfId="4206" xr:uid="{EEF9CFEB-3CC7-4594-8AD1-EFD22CBB3F6D}"/>
+    <cellStyle name="20% - Акцент2 9 24 3" xfId="3199" xr:uid="{E908FE33-2663-40ED-A1C6-775F89B6FACF}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="443" xr:uid="{DF990DC2-8B53-4A27-B853-344CF6E0A271}"/>
+    <cellStyle name="20% - Акцент2 9 25 2" xfId="2188" xr:uid="{4C1EF360-289E-4A53-88F7-493BF8AAD9AB}"/>
+    <cellStyle name="20% - Акцент2 9 25 2 2" xfId="4207" xr:uid="{75881E45-22FE-49AB-A69A-B950A536E0E6}"/>
+    <cellStyle name="20% - Акцент2 9 25 3" xfId="3200" xr:uid="{1DBD9D22-F444-4E2C-8271-6D3C30CADBF6}"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="2171" xr:uid="{531D36E8-1971-4C73-BF95-9438743A4A8B}"/>
+    <cellStyle name="20% - Акцент2 9 26 2" xfId="4190" xr:uid="{DCF8BDA1-B5EA-4B91-81BA-EACF90BD1BC6}"/>
+    <cellStyle name="20% - Акцент2 9 27" xfId="3183" xr:uid="{BB425994-BCAA-458E-9EFD-C2B5F2F10393}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="444" xr:uid="{1F511DC4-4078-4259-90A5-A93110FA1577}"/>
+    <cellStyle name="20% - Акцент2 9 3 2" xfId="2189" xr:uid="{7835F2BE-151D-4A15-B12F-99939B91AAF2}"/>
+    <cellStyle name="20% - Акцент2 9 3 2 2" xfId="4208" xr:uid="{A45C7A84-4DFF-4DA6-BA81-423B474B7CCB}"/>
+    <cellStyle name="20% - Акцент2 9 3 3" xfId="3201" xr:uid="{CC9F380B-BBE0-432A-A136-29210ED025B7}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="445" xr:uid="{1BF9AFBF-4A3E-4E80-98B1-93810B3DA5ED}"/>
+    <cellStyle name="20% - Акцент2 9 4 2" xfId="2190" xr:uid="{D4579FC0-FD88-49A2-9A77-7AB450765D04}"/>
+    <cellStyle name="20% - Акцент2 9 4 2 2" xfId="4209" xr:uid="{53ECE342-6ECD-40D1-BD24-A89F7E522C2E}"/>
+    <cellStyle name="20% - Акцент2 9 4 3" xfId="3202" xr:uid="{03DCC084-6303-42E1-A3C8-9B34F45457B4}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="446" xr:uid="{AEC9D317-C4FF-4A99-B66D-716B4288F4D1}"/>
+    <cellStyle name="20% - Акцент2 9 5 2" xfId="2191" xr:uid="{D6A01D8B-7FFD-49AE-B74B-53DBB4724438}"/>
+    <cellStyle name="20% - Акцент2 9 5 2 2" xfId="4210" xr:uid="{75DFCB0A-A6F7-4D51-AADF-6C21F7EAC2CE}"/>
+    <cellStyle name="20% - Акцент2 9 5 3" xfId="3203" xr:uid="{0AE8BA58-6937-49F3-9D1A-C4718DA9EE7A}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="447" xr:uid="{4A5270E6-2216-4C3F-B228-6E9472B1DE0F}"/>
+    <cellStyle name="20% - Акцент2 9 6 2" xfId="2192" xr:uid="{B88F59E6-1FDF-4247-BC63-8552A6F26345}"/>
+    <cellStyle name="20% - Акцент2 9 6 2 2" xfId="4211" xr:uid="{6EE952CB-E753-4BB8-B177-76E33A4A531E}"/>
+    <cellStyle name="20% - Акцент2 9 6 3" xfId="3204" xr:uid="{96BEE9DA-FF66-4771-B024-E3E7D99F660D}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="448" xr:uid="{2FC62F9A-8C9F-4817-9CD7-D91853169A67}"/>
+    <cellStyle name="20% - Акцент2 9 7 2" xfId="2193" xr:uid="{98505355-CD4A-4380-85B6-4F37CE96B300}"/>
+    <cellStyle name="20% - Акцент2 9 7 2 2" xfId="4212" xr:uid="{6781054D-6B0F-40EF-A1D3-9BFFCC7D17F3}"/>
+    <cellStyle name="20% - Акцент2 9 7 3" xfId="3205" xr:uid="{2AFC124E-84EF-4216-9876-844F1F314EF3}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="449" xr:uid="{C7E808F9-1272-4669-B372-FDDC7F801AE0}"/>
+    <cellStyle name="20% - Акцент2 9 8 2" xfId="2194" xr:uid="{8A999393-B400-4FAF-965C-BB28522D8B89}"/>
+    <cellStyle name="20% - Акцент2 9 8 2 2" xfId="4213" xr:uid="{C159A4E7-6E9F-4470-9A02-6B8AB43B9686}"/>
+    <cellStyle name="20% - Акцент2 9 8 3" xfId="3206" xr:uid="{0393E0C9-EDB5-4A5C-A36D-38C6FEE5B21F}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="450" xr:uid="{3F48B602-70A1-4321-99CD-6BADD3D3BDBD}"/>
+    <cellStyle name="20% - Акцент2 9 9 2" xfId="2195" xr:uid="{D266D8D8-AEFD-4E4F-8307-B54D67F7EE66}"/>
+    <cellStyle name="20% - Акцент2 9 9 2 2" xfId="4214" xr:uid="{93D9BE83-C27B-4979-A04C-6A9AB03D1072}"/>
+    <cellStyle name="20% - Акцент2 9 9 3" xfId="3207" xr:uid="{2BBC80A2-0D06-4E6B-BCBA-3F5A74DA036F}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="451" xr:uid="{A6103F51-63C8-48E1-B51B-3A1B4A2DE82A}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="452" xr:uid="{813F94FC-C19D-4A5F-B719-BC6555505807}"/>
+    <cellStyle name="20% - Акцент3 2 10 2" xfId="2197" xr:uid="{C09BEEA6-094D-467F-9468-76D9B46BE0A6}"/>
+    <cellStyle name="20% - Акцент3 2 10 2 2" xfId="4216" xr:uid="{AB037AFE-89C8-440F-8321-B00CF66F8F7E}"/>
+    <cellStyle name="20% - Акцент3 2 10 3" xfId="3209" xr:uid="{2AA6AC66-5947-4EBF-8334-C488AA031BE7}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="453" xr:uid="{AEE7984E-C884-47AD-876D-F62C545E5F66}"/>
+    <cellStyle name="20% - Акцент3 2 11 2" xfId="2198" xr:uid="{15DDA1D5-DC32-499A-865A-FF0F79598EBE}"/>
+    <cellStyle name="20% - Акцент3 2 11 2 2" xfId="4217" xr:uid="{AD81E23D-126A-4C4D-A11C-F9F92D3F314B}"/>
+    <cellStyle name="20% - Акцент3 2 11 3" xfId="3210" xr:uid="{B8B496BD-1066-463C-8F53-240BD959BA29}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="454" xr:uid="{7D023ED7-A819-4C71-8C9D-36A10773667C}"/>
+    <cellStyle name="20% - Акцент3 2 12 2" xfId="2199" xr:uid="{C44D404A-B455-4313-AF7D-8F16DC567636}"/>
+    <cellStyle name="20% - Акцент3 2 12 2 2" xfId="4218" xr:uid="{FA5B6F4E-2CE0-4999-B1E1-7C4697A2069A}"/>
+    <cellStyle name="20% - Акцент3 2 12 3" xfId="3211" xr:uid="{4CE25E45-7CBB-4540-AC6D-947D2685D4CD}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="455" xr:uid="{2F9923A7-AA84-4074-A708-93A583F1C243}"/>
+    <cellStyle name="20% - Акцент3 2 13 2" xfId="2200" xr:uid="{2B373BC7-6D98-4AD9-A8CA-DB6A9838C2F2}"/>
+    <cellStyle name="20% - Акцент3 2 13 2 2" xfId="4219" xr:uid="{E28E37EF-65C5-4755-9CCC-9A9A8490E34E}"/>
+    <cellStyle name="20% - Акцент3 2 13 3" xfId="3212" xr:uid="{D99E9F97-9652-4D99-A113-E86F7321F866}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="456" xr:uid="{E7FD1ABA-BDCE-497B-BA17-1FF2A9F97D0C}"/>
+    <cellStyle name="20% - Акцент3 2 14 2" xfId="2201" xr:uid="{24B79CF0-5830-473F-B326-8E67FDAD77C1}"/>
+    <cellStyle name="20% - Акцент3 2 14 2 2" xfId="4220" xr:uid="{79F29FD3-F177-4280-BE2C-28484CCF81F3}"/>
+    <cellStyle name="20% - Акцент3 2 14 3" xfId="3213" xr:uid="{F7CFEA54-1AC3-48C3-B948-DE7DCB5D6750}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="457" xr:uid="{B148636F-4D45-4848-AB74-8EAC164B6820}"/>
+    <cellStyle name="20% - Акцент3 2 15 2" xfId="2202" xr:uid="{8CAA2C3C-278E-4649-A520-0480B3125F4E}"/>
+    <cellStyle name="20% - Акцент3 2 15 2 2" xfId="4221" xr:uid="{8B3D6D29-3A14-4D0C-9899-049936E11865}"/>
+    <cellStyle name="20% - Акцент3 2 15 3" xfId="3214" xr:uid="{849606E3-C832-4A49-BCE2-512B6B4B92F7}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="458" xr:uid="{B394AB9E-D190-4BB3-816E-2791E7904BF9}"/>
+    <cellStyle name="20% - Акцент3 2 16 2" xfId="2203" xr:uid="{623324FC-9BAA-4FB3-96DF-6760A87FF159}"/>
+    <cellStyle name="20% - Акцент3 2 16 2 2" xfId="4222" xr:uid="{2A4E702C-42BD-410C-B939-E53F48190437}"/>
+    <cellStyle name="20% - Акцент3 2 16 3" xfId="3215" xr:uid="{B18C2AD7-766F-4271-B9EE-7651CE074E31}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="459" xr:uid="{5FC9E59E-827F-4D6B-B746-EE072CEBC252}"/>
+    <cellStyle name="20% - Акцент3 2 17 2" xfId="2204" xr:uid="{093BE46C-54E3-4BC0-95E7-43DE900C066F}"/>
+    <cellStyle name="20% - Акцент3 2 17 2 2" xfId="4223" xr:uid="{B0889C7B-D554-43D4-9B8F-1635C216C38E}"/>
+    <cellStyle name="20% - Акцент3 2 17 3" xfId="3216" xr:uid="{EC966182-8561-4376-A50F-C3E3353BD6C1}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="460" xr:uid="{74B66FFD-7B36-4F4D-9617-ED1231448ACD}"/>
+    <cellStyle name="20% - Акцент3 2 18 2" xfId="2205" xr:uid="{00B72E31-5842-4CBE-93DE-907A3097EFA3}"/>
+    <cellStyle name="20% - Акцент3 2 18 2 2" xfId="4224" xr:uid="{BF271564-DD63-4D38-9C1D-47FF698D6471}"/>
+    <cellStyle name="20% - Акцент3 2 18 3" xfId="3217" xr:uid="{86B09552-4592-4542-96C1-586D12A00C60}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="461" xr:uid="{E92F932A-DB9D-4663-AF7A-5A95191AAC4B}"/>
+    <cellStyle name="20% - Акцент3 2 19 2" xfId="2206" xr:uid="{9CEE9654-29F8-4C08-8082-F12243664574}"/>
+    <cellStyle name="20% - Акцент3 2 19 2 2" xfId="4225" xr:uid="{BCB78BA9-40D4-4B6D-989D-0D35D2C4B97A}"/>
+    <cellStyle name="20% - Акцент3 2 19 3" xfId="3218" xr:uid="{CE2C108F-6E87-4530-A41C-B19E2FDA1728}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="462" xr:uid="{E5D422E3-5018-4AFC-83D9-452DCE3634B1}"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="2207" xr:uid="{B9259CE9-92CD-4385-B88E-1298A6E5C9FA}"/>
+    <cellStyle name="20% - Акцент3 2 2 2 2" xfId="4226" xr:uid="{4237209B-6E5C-4C26-847D-8CF1DDADE264}"/>
+    <cellStyle name="20% - Акцент3 2 2 3" xfId="3219" xr:uid="{EB61A381-74FC-42A4-A466-CDCCC574D8A6}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="463" xr:uid="{7B26A6C4-524B-43BE-8388-7ED3A0C22DC4}"/>
+    <cellStyle name="20% - Акцент3 2 20 2" xfId="2208" xr:uid="{F0D18195-8551-4CBF-96F0-F423D0F4BEBF}"/>
+    <cellStyle name="20% - Акцент3 2 20 2 2" xfId="4227" xr:uid="{39C4D313-84CD-4F22-A59F-0CE2E19D938B}"/>
+    <cellStyle name="20% - Акцент3 2 20 3" xfId="3220" xr:uid="{EEBD6544-53BC-4510-AF62-29A7EDA8AC78}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="464" xr:uid="{3E22396C-1502-4E3B-A395-F0BAABECC8A8}"/>
+    <cellStyle name="20% - Акцент3 2 21 2" xfId="2209" xr:uid="{084F53EA-6005-4405-B38A-6A81BDC79C4B}"/>
+    <cellStyle name="20% - Акцент3 2 21 2 2" xfId="4228" xr:uid="{C0E88A4B-090F-45AA-A5AF-7A35E357483C}"/>
+    <cellStyle name="20% - Акцент3 2 21 3" xfId="3221" xr:uid="{074307FA-EC27-467B-89B4-6F23819DCFE6}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="465" xr:uid="{5B567009-B378-4AC1-BF1F-CC7620E6DBD0}"/>
+    <cellStyle name="20% - Акцент3 2 22 2" xfId="2210" xr:uid="{39C32A39-3CC9-4248-B09E-77BC9ED7AA97}"/>
+    <cellStyle name="20% - Акцент3 2 22 2 2" xfId="4229" xr:uid="{34C3ED23-2017-4B46-8C57-59845EB55D8D}"/>
+    <cellStyle name="20% - Акцент3 2 22 3" xfId="3222" xr:uid="{5E1E7805-22CC-44E3-8D54-FCC30D69F42D}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="466" xr:uid="{A09B144E-6775-4CD6-9AAC-686BB6EDA3D1}"/>
+    <cellStyle name="20% - Акцент3 2 23 2" xfId="2211" xr:uid="{20098C00-13C6-4F46-B1AB-FC57180A6164}"/>
+    <cellStyle name="20% - Акцент3 2 23 2 2" xfId="4230" xr:uid="{729E6FB1-BEC5-4263-AE2A-E2FDCFC58667}"/>
+    <cellStyle name="20% - Акцент3 2 23 3" xfId="3223" xr:uid="{78551C2E-A03E-41A0-ADE3-B99F1D87338E}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="467" xr:uid="{C5ADD557-6E3A-496A-B092-C86A8DCDBDEE}"/>
+    <cellStyle name="20% - Акцент3 2 24 2" xfId="2212" xr:uid="{5C4EAD55-6777-4E40-ADD4-A29A64339ED3}"/>
+    <cellStyle name="20% - Акцент3 2 24 2 2" xfId="4231" xr:uid="{8EECFD79-6102-45BD-9CD6-D4B01309867C}"/>
+    <cellStyle name="20% - Акцент3 2 24 3" xfId="3224" xr:uid="{9D9DC988-744A-4F6B-8125-774E3402F8F8}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="468" xr:uid="{C61126B6-7DC4-4D38-96B7-72AF2DF31E77}"/>
+    <cellStyle name="20% - Акцент3 2 25 2" xfId="2213" xr:uid="{696BF792-59D4-44F5-8EF4-72F30FE0409E}"/>
+    <cellStyle name="20% - Акцент3 2 25 2 2" xfId="4232" xr:uid="{E03584A3-BAC7-49E5-8F25-C6980626D320}"/>
+    <cellStyle name="20% - Акцент3 2 25 3" xfId="3225" xr:uid="{99EE1FAE-A088-4700-87EF-1937076FC8B0}"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="1781" xr:uid="{F7DF4935-CB8A-4D04-8842-C8BF2C63A691}"/>
+    <cellStyle name="20% - Акцент3 2 26 2" xfId="4215" xr:uid="{E2E4000D-B12D-4BF2-81DC-02EB60D9C4F5}"/>
+    <cellStyle name="20% - Акцент3 2 27" xfId="1772" xr:uid="{3ABC5B60-71ED-4C50-A910-06BFD6E4E077}"/>
+    <cellStyle name="20% - Акцент3 2 28" xfId="2196" xr:uid="{B0F560C0-B656-4910-B2F8-E7F3876AE4DD}"/>
+    <cellStyle name="20% - Акцент3 2 29" xfId="3208" xr:uid="{A61E4A8E-90B9-4AF5-AB48-6BCC3A11689B}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="469" xr:uid="{EE752EFF-87C2-44AA-8F5F-C6184C63F783}"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="2214" xr:uid="{DC6AFF70-4312-415C-BA12-15F7A39B48C1}"/>
+    <cellStyle name="20% - Акцент3 2 3 2 2" xfId="4233" xr:uid="{42D5F057-EEED-4D3B-B4CE-41B07652F2CA}"/>
+    <cellStyle name="20% - Акцент3 2 3 3" xfId="3226" xr:uid="{69BFBFE0-3A69-48CA-B320-DCC9E6EADF30}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="470" xr:uid="{A841F9ED-CE27-4C1F-9D52-DA81B0E1717B}"/>
+    <cellStyle name="20% - Акцент3 2 4 2" xfId="2215" xr:uid="{0747E6EB-A0D2-42E2-AC57-B78BB24F42E4}"/>
+    <cellStyle name="20% - Акцент3 2 4 2 2" xfId="4234" xr:uid="{D24485F1-C558-4BC2-8B6B-89C5BAA347BC}"/>
+    <cellStyle name="20% - Акцент3 2 4 3" xfId="3227" xr:uid="{9F5D94E5-CCA6-4E05-BEF1-698E033C1D89}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="471" xr:uid="{AE4FEF65-0208-45DE-B815-C56FB82EC6BA}"/>
+    <cellStyle name="20% - Акцент3 2 5 2" xfId="2216" xr:uid="{ECD501FC-1443-477B-B2F1-8E98121ED297}"/>
+    <cellStyle name="20% - Акцент3 2 5 2 2" xfId="4235" xr:uid="{18EAC7BB-5715-4FCD-A90F-5A625978EEA4}"/>
+    <cellStyle name="20% - Акцент3 2 5 3" xfId="3228" xr:uid="{D847D6FF-7274-462C-8D84-3F2442A9E22F}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="472" xr:uid="{F5B759A1-3D40-4A3B-B962-D3F73E5FCD93}"/>
+    <cellStyle name="20% - Акцент3 2 6 2" xfId="2217" xr:uid="{9C9CEF7B-135C-4A03-99EC-69633D0CF218}"/>
+    <cellStyle name="20% - Акцент3 2 6 2 2" xfId="4236" xr:uid="{2CA789D0-B381-45FB-A122-D00C573A803B}"/>
+    <cellStyle name="20% - Акцент3 2 6 3" xfId="3229" xr:uid="{11BADD42-B301-4648-AD90-A20D474C3E89}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="473" xr:uid="{10C0C83F-438D-40E1-85B6-5B81D8A588C0}"/>
+    <cellStyle name="20% - Акцент3 2 7 2" xfId="2218" xr:uid="{45CC160A-9475-42D6-93DA-B198CA31FD8D}"/>
+    <cellStyle name="20% - Акцент3 2 7 2 2" xfId="4237" xr:uid="{48479C4D-E948-46D4-B48D-7122878B4434}"/>
+    <cellStyle name="20% - Акцент3 2 7 3" xfId="3230" xr:uid="{A824063A-221D-4CA1-B8AD-AA76B7CC2C8C}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="474" xr:uid="{D28A557D-1889-4EC3-9192-50A4AB7E6695}"/>
+    <cellStyle name="20% - Акцент3 2 8 2" xfId="2219" xr:uid="{80101317-3833-4BC4-B7D9-6F22A27769A2}"/>
+    <cellStyle name="20% - Акцент3 2 8 2 2" xfId="4238" xr:uid="{F6DE9C6C-6D25-4DC1-840F-41DDDE3BC3C4}"/>
+    <cellStyle name="20% - Акцент3 2 8 3" xfId="3231" xr:uid="{BC9BE5FE-BE65-4C3D-8A46-842624B0B281}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="475" xr:uid="{44329C6C-4034-41D1-AF7F-7D33AA450F94}"/>
+    <cellStyle name="20% - Акцент3 2 9 2" xfId="2220" xr:uid="{F13FAFD3-E2D4-4B6A-97FC-3CB0927200E9}"/>
+    <cellStyle name="20% - Акцент3 2 9 2 2" xfId="4239" xr:uid="{878EE132-3BBF-4D50-B620-4F585586F3D1}"/>
+    <cellStyle name="20% - Акцент3 2 9 3" xfId="3232" xr:uid="{56819D87-021D-4850-9326-F1D3BB5CA527}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="476" xr:uid="{DCE3FEA9-9CAB-4933-969C-F2B948C2108E}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="477" xr:uid="{6AFF5C84-6230-4E04-AA92-F6CA5F1B358B}"/>
+    <cellStyle name="20% - Акцент3 3 10 2" xfId="2222" xr:uid="{FA540FA3-2243-4CFE-AC17-1C023A07FF75}"/>
+    <cellStyle name="20% - Акцент3 3 10 2 2" xfId="4241" xr:uid="{52AEB253-30CA-4995-B18B-97B2AF3BC73A}"/>
+    <cellStyle name="20% - Акцент3 3 10 3" xfId="3234" xr:uid="{6B4F4F07-360D-4C8E-85A2-40B3A508FE7B}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="478" xr:uid="{8CB38F64-886D-4B8A-A9DE-4AE893D995CF}"/>
+    <cellStyle name="20% - Акцент3 3 11 2" xfId="2223" xr:uid="{1D4BB3D2-B505-4356-9A3D-C9A37A15E8D8}"/>
+    <cellStyle name="20% - Акцент3 3 11 2 2" xfId="4242" xr:uid="{E0DE1D00-0652-4552-964E-B6EECAA1ECCD}"/>
+    <cellStyle name="20% - Акцент3 3 11 3" xfId="3235" xr:uid="{2D5F360F-2F16-47E9-93A6-2FEA76BB0877}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="479" xr:uid="{7ED9505D-4874-46F4-8D70-E00A67E4E089}"/>
+    <cellStyle name="20% - Акцент3 3 12 2" xfId="2224" xr:uid="{AD2F9A9C-607E-4433-918E-C940632BBBA7}"/>
+    <cellStyle name="20% - Акцент3 3 12 2 2" xfId="4243" xr:uid="{B206F7C7-84C5-4DF6-9A09-3D4F2B15D180}"/>
+    <cellStyle name="20% - Акцент3 3 12 3" xfId="3236" xr:uid="{13431184-CE41-4A65-A576-F3E28186A150}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="480" xr:uid="{7FA4FBFF-EEF2-4ABB-BC74-F409F5A95541}"/>
+    <cellStyle name="20% - Акцент3 3 13 2" xfId="2225" xr:uid="{25DC401E-17E0-43ED-86E6-5B2CA5CFDDEB}"/>
+    <cellStyle name="20% - Акцент3 3 13 2 2" xfId="4244" xr:uid="{676CDDC9-C481-40A2-B3FB-7A2E5E0CE43C}"/>
+    <cellStyle name="20% - Акцент3 3 13 3" xfId="3237" xr:uid="{DA0A9240-BAD7-4124-9116-5FCDCE40E5A8}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="481" xr:uid="{C4E0BDAA-7C9A-40E6-BBD3-69A6C2040034}"/>
+    <cellStyle name="20% - Акцент3 3 14 2" xfId="2226" xr:uid="{6D2B527E-F5D5-4080-B456-BB155D349E4A}"/>
+    <cellStyle name="20% - Акцент3 3 14 2 2" xfId="4245" xr:uid="{2D731499-D9D9-4728-B653-7BDFC97F3590}"/>
+    <cellStyle name="20% - Акцент3 3 14 3" xfId="3238" xr:uid="{763138B2-D750-4222-85B0-F714DD2BE805}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="482" xr:uid="{9F512B99-415C-483B-8A57-A0C92654EBC4}"/>
+    <cellStyle name="20% - Акцент3 3 15 2" xfId="2227" xr:uid="{B90F6616-BBB5-424D-A335-3DAC7F139037}"/>
+    <cellStyle name="20% - Акцент3 3 15 2 2" xfId="4246" xr:uid="{938669F0-7988-4188-9D44-D3449C0AFA2F}"/>
+    <cellStyle name="20% - Акцент3 3 15 3" xfId="3239" xr:uid="{8267A702-558F-4395-A30E-10B5D61077B9}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="483" xr:uid="{EB894D6D-2194-48AC-B06A-4C7FB7204909}"/>
+    <cellStyle name="20% - Акцент3 3 16 2" xfId="2228" xr:uid="{3939573B-F745-4415-94AE-DF8AA67D8CDE}"/>
+    <cellStyle name="20% - Акцент3 3 16 2 2" xfId="4247" xr:uid="{90EF264F-0D91-41A8-8AE3-6E61B662B960}"/>
+    <cellStyle name="20% - Акцент3 3 16 3" xfId="3240" xr:uid="{19F3F52A-554D-4217-AD28-0337AABD4CA7}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="484" xr:uid="{CA33103E-CB6B-4799-B43E-F49B657350B6}"/>
+    <cellStyle name="20% - Акцент3 3 17 2" xfId="2229" xr:uid="{7787605C-8C0B-435C-8DBE-573536AAA3B4}"/>
+    <cellStyle name="20% - Акцент3 3 17 2 2" xfId="4248" xr:uid="{C465A58D-5FEC-4752-B0FD-C134AC8FE5EB}"/>
+    <cellStyle name="20% - Акцент3 3 17 3" xfId="3241" xr:uid="{B54F08EB-1DD5-472C-92C2-29F1814CBBCE}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="485" xr:uid="{00BDA666-605E-4452-BE63-1F5268777FC1}"/>
+    <cellStyle name="20% - Акцент3 3 18 2" xfId="2230" xr:uid="{9D881D04-3018-4559-85FE-B857E5AE5EC1}"/>
+    <cellStyle name="20% - Акцент3 3 18 2 2" xfId="4249" xr:uid="{B702DEDA-7D0C-4660-9520-9C518824FB74}"/>
+    <cellStyle name="20% - Акцент3 3 18 3" xfId="3242" xr:uid="{D14D461F-D88E-4BF9-976D-64988DFF943D}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="486" xr:uid="{AE1243C8-7600-45BA-A8E0-A492C2819F74}"/>
+    <cellStyle name="20% - Акцент3 3 19 2" xfId="2231" xr:uid="{BDF3102C-15F0-4112-AF19-AAFAE5ABE716}"/>
+    <cellStyle name="20% - Акцент3 3 19 2 2" xfId="4250" xr:uid="{6695F632-8153-4EC8-859F-E5C8848A5584}"/>
+    <cellStyle name="20% - Акцент3 3 19 3" xfId="3243" xr:uid="{B6D0122C-84F4-4CED-BD28-037490C05F5F}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="487" xr:uid="{0F92A8AA-CA58-430C-9D09-9004C4E4968B}"/>
+    <cellStyle name="20% - Акцент3 3 2 2" xfId="2232" xr:uid="{551A82F0-753F-4466-86B3-A1AE332CF9F0}"/>
+    <cellStyle name="20% - Акцент3 3 2 2 2" xfId="4251" xr:uid="{BB3C432D-0C81-4A0D-81F0-3F43C4F05CF7}"/>
+    <cellStyle name="20% - Акцент3 3 2 3" xfId="3244" xr:uid="{F45D3084-E0B5-4514-9520-0F3503E02541}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="488" xr:uid="{7D25542D-E7B0-47A3-84E3-C8A4A40020E6}"/>
+    <cellStyle name="20% - Акцент3 3 20 2" xfId="2233" xr:uid="{172B73E9-A8C7-4381-B341-2C3936C1DA5D}"/>
+    <cellStyle name="20% - Акцент3 3 20 2 2" xfId="4252" xr:uid="{ECC7FF93-085B-41AB-A5BD-0A14D9A09EE4}"/>
+    <cellStyle name="20% - Акцент3 3 20 3" xfId="3245" xr:uid="{E8B6277D-10C9-4335-B312-274AC63E2187}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="489" xr:uid="{87BB710F-CBB0-45C1-9895-529703BEC191}"/>
+    <cellStyle name="20% - Акцент3 3 21 2" xfId="2234" xr:uid="{B2FB669C-AD7A-48DE-BC64-EDED18BABA93}"/>
+    <cellStyle name="20% - Акцент3 3 21 2 2" xfId="4253" xr:uid="{A02502DB-5D9B-43B2-B7D6-A1A08610533A}"/>
+    <cellStyle name="20% - Акцент3 3 21 3" xfId="3246" xr:uid="{E13716A9-7CF5-424F-B6F8-055C612F2FC5}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="490" xr:uid="{4FBD33DB-D895-4521-8630-917C5F0A3215}"/>
+    <cellStyle name="20% - Акцент3 3 22 2" xfId="2235" xr:uid="{F0D8CA0B-C415-4510-B09D-4EB1897D67F9}"/>
+    <cellStyle name="20% - Акцент3 3 22 2 2" xfId="4254" xr:uid="{79D70ECC-3075-4219-937E-F1D5CF379A77}"/>
+    <cellStyle name="20% - Акцент3 3 22 3" xfId="3247" xr:uid="{5949D37B-566B-4E15-A6ED-CCF61A4B0EAE}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="491" xr:uid="{A0CEBD93-0259-4703-889A-507997EEB229}"/>
+    <cellStyle name="20% - Акцент3 3 23 2" xfId="2236" xr:uid="{0B53F891-414D-4917-AD08-F3C1D3196FB5}"/>
+    <cellStyle name="20% - Акцент3 3 23 2 2" xfId="4255" xr:uid="{39EB15B5-5CC5-4292-AE85-AA63474DB351}"/>
+    <cellStyle name="20% - Акцент3 3 23 3" xfId="3248" xr:uid="{3A34A053-BC4A-4BA0-8418-DB9C1D790CDD}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="492" xr:uid="{5F338909-C545-46D1-8B30-23CE2403E944}"/>
+    <cellStyle name="20% - Акцент3 3 24 2" xfId="2237" xr:uid="{BF52F09B-F066-46A5-B6E3-FC08DC669590}"/>
+    <cellStyle name="20% - Акцент3 3 24 2 2" xfId="4256" xr:uid="{C158F1BA-518E-4CE4-A88B-12C42A026B64}"/>
+    <cellStyle name="20% - Акцент3 3 24 3" xfId="3249" xr:uid="{E9827537-D314-41C7-BF37-1A7A16B74699}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="493" xr:uid="{791778C3-6D50-4DF8-8C91-782F0EBD2CFF}"/>
+    <cellStyle name="20% - Акцент3 3 25 2" xfId="2238" xr:uid="{6DC69084-D6D9-4F12-80E0-FE39EEC95DA9}"/>
+    <cellStyle name="20% - Акцент3 3 25 2 2" xfId="4257" xr:uid="{F95C2161-A39C-4ECB-9EBD-D5D85857F34A}"/>
+    <cellStyle name="20% - Акцент3 3 25 3" xfId="3250" xr:uid="{85C5EE38-196F-4975-9138-E85FEAC2634D}"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="2221" xr:uid="{95C6121B-A176-43B0-A1D8-26779CDC1752}"/>
+    <cellStyle name="20% - Акцент3 3 26 2" xfId="4240" xr:uid="{F8A5EECF-B1D8-4A4B-A883-43B2C6C596EA}"/>
+    <cellStyle name="20% - Акцент3 3 27" xfId="3233" xr:uid="{6BA01A59-F074-4602-B605-499613FD7297}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="494" xr:uid="{46E36E09-9F39-4D79-9D5B-F4F3F29AC3D4}"/>
+    <cellStyle name="20% - Акцент3 3 3 2" xfId="2239" xr:uid="{DC7DA0D5-39B4-4659-A1B1-1F3AE1303228}"/>
+    <cellStyle name="20% - Акцент3 3 3 2 2" xfId="4258" xr:uid="{F6A0FDE2-223E-419B-83CE-297E4992BF0B}"/>
+    <cellStyle name="20% - Акцент3 3 3 3" xfId="3251" xr:uid="{2D2CEFA7-7B8C-433F-88B7-BE7C934324D8}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="495" xr:uid="{0719BE25-BD48-4B1F-9F58-ABDDB4036581}"/>
+    <cellStyle name="20% - Акцент3 3 4 2" xfId="2240" xr:uid="{826E4498-4F31-433E-B3D6-76185AE7DBC0}"/>
+    <cellStyle name="20% - Акцент3 3 4 2 2" xfId="4259" xr:uid="{34053A56-DDA3-4FD5-9418-4B7B9AA60448}"/>
+    <cellStyle name="20% - Акцент3 3 4 3" xfId="3252" xr:uid="{7525C1F1-FF50-4AEF-940B-3A1C08B78CF1}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="496" xr:uid="{90039E0A-2E56-49F2-8387-715BDFABAC62}"/>
+    <cellStyle name="20% - Акцент3 3 5 2" xfId="2241" xr:uid="{24D5D687-D108-4921-98DD-2F6F1A1C7DD2}"/>
+    <cellStyle name="20% - Акцент3 3 5 2 2" xfId="4260" xr:uid="{A574DED5-E00A-4D60-8AE2-B2687BCAD42B}"/>
+    <cellStyle name="20% - Акцент3 3 5 3" xfId="3253" xr:uid="{911E9881-3492-4920-8205-FC3E243F76FD}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="497" xr:uid="{674C2070-A572-45D1-8AC6-CAE8287D8DB5}"/>
+    <cellStyle name="20% - Акцент3 3 6 2" xfId="2242" xr:uid="{261AFD06-1C42-4DC0-95DB-1836469DC1C4}"/>
+    <cellStyle name="20% - Акцент3 3 6 2 2" xfId="4261" xr:uid="{5C134C56-FDE9-4FA5-B965-E9430123739F}"/>
+    <cellStyle name="20% - Акцент3 3 6 3" xfId="3254" xr:uid="{DEC40C6C-D80C-4B58-8EC2-8ED941AC9A19}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="498" xr:uid="{B2CA6672-EF84-437B-9070-0BFA33A36D6B}"/>
+    <cellStyle name="20% - Акцент3 3 7 2" xfId="2243" xr:uid="{D81B1C52-6740-4282-B1CB-A61D2A426AB1}"/>
+    <cellStyle name="20% - Акцент3 3 7 2 2" xfId="4262" xr:uid="{D41C7AE0-1ACF-420E-AF21-547731B15F60}"/>
+    <cellStyle name="20% - Акцент3 3 7 3" xfId="3255" xr:uid="{344A41D6-4150-4828-BCAC-8A5ED468C2B2}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="499" xr:uid="{62090CB2-92A0-46E5-963E-6E42407568B9}"/>
+    <cellStyle name="20% - Акцент3 3 8 2" xfId="2244" xr:uid="{A50405FD-1928-4604-B69C-E23C0E9A7B6F}"/>
+    <cellStyle name="20% - Акцент3 3 8 2 2" xfId="4263" xr:uid="{8135B9FB-4B13-4761-B0B0-B3DE2165D726}"/>
+    <cellStyle name="20% - Акцент3 3 8 3" xfId="3256" xr:uid="{72CB96E3-2C93-45D9-AD33-358308B1D16F}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="500" xr:uid="{2CD32C2A-B59E-4D0A-B83E-44BC6AAB7133}"/>
+    <cellStyle name="20% - Акцент3 3 9 2" xfId="2245" xr:uid="{2171F9C4-9897-415B-B765-06D7D5672872}"/>
+    <cellStyle name="20% - Акцент3 3 9 2 2" xfId="4264" xr:uid="{091CD724-18DB-4558-8BE3-AD206D0AAF84}"/>
+    <cellStyle name="20% - Акцент3 3 9 3" xfId="3257" xr:uid="{01C2B920-0CBF-4FBC-8F2E-56068C64D129}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="501" xr:uid="{D528241B-9B2A-4D7B-8F27-BA4717248346}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="502" xr:uid="{3A9390F0-B52D-4A0B-B857-6E749D7624FA}"/>
+    <cellStyle name="20% - Акцент3 4 10 2" xfId="2247" xr:uid="{6CBDA98B-E4F4-481D-BE9D-08602D8FBD21}"/>
+    <cellStyle name="20% - Акцент3 4 10 2 2" xfId="4266" xr:uid="{9C5A42D6-6B9B-4772-BE73-1ADF9682A7F1}"/>
+    <cellStyle name="20% - Акцент3 4 10 3" xfId="3259" xr:uid="{1D097749-788C-459B-BACB-D75602EF656E}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="503" xr:uid="{416CAE94-6A3C-41B1-975C-05830D8FA3DE}"/>
+    <cellStyle name="20% - Акцент3 4 11 2" xfId="2248" xr:uid="{9BD2F188-0C8F-4F6A-ADAB-E852E54B19FA}"/>
+    <cellStyle name="20% - Акцент3 4 11 2 2" xfId="4267" xr:uid="{329C521B-4C0D-45BF-95C9-88D20EA6FC28}"/>
+    <cellStyle name="20% - Акцент3 4 11 3" xfId="3260" xr:uid="{D46EF081-ED20-46F7-B084-74FF26BDFA08}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="504" xr:uid="{F1CAF2BC-107A-461D-940C-CAD631E37A42}"/>
+    <cellStyle name="20% - Акцент3 4 12 2" xfId="2249" xr:uid="{B5840D84-CEE7-42DC-8060-B57D56FFD0BF}"/>
+    <cellStyle name="20% - Акцент3 4 12 2 2" xfId="4268" xr:uid="{777FF090-4200-419C-ACD0-AA9324D10BA4}"/>
+    <cellStyle name="20% - Акцент3 4 12 3" xfId="3261" xr:uid="{0AD04631-6A98-45D8-A37E-C64F3819F0B5}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="505" xr:uid="{FC8788B2-1F06-4161-BF5D-D95D08D84E9E}"/>
+    <cellStyle name="20% - Акцент3 4 13 2" xfId="2250" xr:uid="{D82B2C6C-7F18-475C-BCD7-CE0747A034B3}"/>
+    <cellStyle name="20% - Акцент3 4 13 2 2" xfId="4269" xr:uid="{3B23C4E3-5D3E-457D-BE61-1F65B91383B8}"/>
+    <cellStyle name="20% - Акцент3 4 13 3" xfId="3262" xr:uid="{2FB4A909-D8E2-4BB9-B63A-195B6956582A}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="506" xr:uid="{723FAD9F-A4A9-4294-9F74-B3F8F3A7151F}"/>
+    <cellStyle name="20% - Акцент3 4 14 2" xfId="2251" xr:uid="{F907B0AA-53BF-4412-B722-746A9E5F1756}"/>
+    <cellStyle name="20% - Акцент3 4 14 2 2" xfId="4270" xr:uid="{4EDFE7F9-7BEA-42DF-9EDA-537D52FD78A0}"/>
+    <cellStyle name="20% - Акцент3 4 14 3" xfId="3263" xr:uid="{83EF9476-1E59-41E3-998A-69CCAC165269}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="507" xr:uid="{9A3B05AF-12B2-44C9-91E9-2BF831029ABD}"/>
+    <cellStyle name="20% - Акцент3 4 15 2" xfId="2252" xr:uid="{FEB26861-6BDD-495D-ACBF-AB3F29442297}"/>
+    <cellStyle name="20% - Акцент3 4 15 2 2" xfId="4271" xr:uid="{CEDE42C7-4A41-41F4-BBBF-39D54A03497E}"/>
+    <cellStyle name="20% - Акцент3 4 15 3" xfId="3264" xr:uid="{D7A79B9C-9F9F-471D-9623-7B4B413BEAAF}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="508" xr:uid="{4FA2A27C-D907-40BC-BDD7-4C0C5CD35FAC}"/>
+    <cellStyle name="20% - Акцент3 4 16 2" xfId="2253" xr:uid="{17CADAD5-B026-45A1-A868-1A0DB8DA667D}"/>
+    <cellStyle name="20% - Акцент3 4 16 2 2" xfId="4272" xr:uid="{8B6C0545-8016-44E8-BAB3-645A6637AF53}"/>
+    <cellStyle name="20% - Акцент3 4 16 3" xfId="3265" xr:uid="{1A463CE5-F5AD-4947-80A4-0CC2FF909C1A}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="509" xr:uid="{15D141DC-08B0-4BD2-ABB1-E1CD90BB0AE6}"/>
+    <cellStyle name="20% - Акцент3 4 17 2" xfId="2254" xr:uid="{48D0558A-4D0A-49E5-80B7-430FBAE432A8}"/>
+    <cellStyle name="20% - Акцент3 4 17 2 2" xfId="4273" xr:uid="{D8D40493-D830-44F3-97EC-43594949064A}"/>
+    <cellStyle name="20% - Акцент3 4 17 3" xfId="3266" xr:uid="{F7018ACC-98FD-4CD8-909E-0DB75B09B62A}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="510" xr:uid="{77D0734A-1FDE-4D3C-8471-D1FA41FC517B}"/>
+    <cellStyle name="20% - Акцент3 4 18 2" xfId="2255" xr:uid="{6069E35E-19C0-41CC-A401-3E0733319FEA}"/>
+    <cellStyle name="20% - Акцент3 4 18 2 2" xfId="4274" xr:uid="{747E3690-7521-4B6D-958A-4818ADAF3361}"/>
+    <cellStyle name="20% - Акцент3 4 18 3" xfId="3267" xr:uid="{299BDEC5-4016-48E8-BDC0-0303B14663F8}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="511" xr:uid="{4F8FD075-8B57-4B2B-8BEB-D2EC5F8EF879}"/>
+    <cellStyle name="20% - Акцент3 4 19 2" xfId="2256" xr:uid="{FE61155A-A24B-426D-803A-DB26B5B6AFE4}"/>
+    <cellStyle name="20% - Акцент3 4 19 2 2" xfId="4275" xr:uid="{34DF96A1-DD41-47A1-983F-7326A80D0FB7}"/>
+    <cellStyle name="20% - Акцент3 4 19 3" xfId="3268" xr:uid="{56996982-74CD-4080-80E0-D188E4D5EBDA}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="512" xr:uid="{BFF2FFF7-BA48-4A95-B6A7-DD029DBF9A62}"/>
+    <cellStyle name="20% - Акцент3 4 2 2" xfId="2257" xr:uid="{76994D57-F59A-4F4A-ADD6-81F94CA0B7E6}"/>
+    <cellStyle name="20% - Акцент3 4 2 2 2" xfId="4276" xr:uid="{BC403DC9-A1F9-4BFA-8BB5-029EFDBCEC28}"/>
+    <cellStyle name="20% - Акцент3 4 2 3" xfId="3269" xr:uid="{3839617C-AF5F-44CA-A502-9474F2BD25C8}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="513" xr:uid="{EA7EBBAD-D523-4829-BB7F-4D8DB8A9E9F0}"/>
+    <cellStyle name="20% - Акцент3 4 20 2" xfId="2258" xr:uid="{3A15F927-C6EB-484F-94DD-378E30998C70}"/>
+    <cellStyle name="20% - Акцент3 4 20 2 2" xfId="4277" xr:uid="{8609A3E9-33B8-4A67-A0E1-8D1CAC01A92D}"/>
+    <cellStyle name="20% - Акцент3 4 20 3" xfId="3270" xr:uid="{B214191E-B519-47AC-829C-F346CC04BD38}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="514" xr:uid="{8CCC6E2E-CA51-4094-9AA4-ED6C40592807}"/>
+    <cellStyle name="20% - Акцент3 4 21 2" xfId="2259" xr:uid="{4C9F8BD7-0C18-40CB-9FD2-4963B0DF3179}"/>
+    <cellStyle name="20% - Акцент3 4 21 2 2" xfId="4278" xr:uid="{6930A9FA-488D-4378-8AE0-660590B40706}"/>
+    <cellStyle name="20% - Акцент3 4 21 3" xfId="3271" xr:uid="{37BA401E-3AC9-4DEE-8109-1AD48DCA3424}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="515" xr:uid="{49E118B6-DC35-4635-BCF8-71F062EA7AB5}"/>
+    <cellStyle name="20% - Акцент3 4 22 2" xfId="2260" xr:uid="{3D002FE1-A841-4A9D-A72D-D198BA7FE8BF}"/>
+    <cellStyle name="20% - Акцент3 4 22 2 2" xfId="4279" xr:uid="{AD93E202-65EF-4135-8397-1FC535441171}"/>
+    <cellStyle name="20% - Акцент3 4 22 3" xfId="3272" xr:uid="{3DCB549B-7F16-497C-9892-288995FBB003}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="516" xr:uid="{8780FA56-D398-4323-8CB6-6AAF8092359E}"/>
+    <cellStyle name="20% - Акцент3 4 23 2" xfId="2261" xr:uid="{2328750E-DA7A-4F31-BD36-C675901EB2E3}"/>
+    <cellStyle name="20% - Акцент3 4 23 2 2" xfId="4280" xr:uid="{05F592BD-E9C7-4C83-B959-89A2A010A372}"/>
+    <cellStyle name="20% - Акцент3 4 23 3" xfId="3273" xr:uid="{249F4DD6-FE6C-40C2-A0DE-8C7F7081C15A}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="517" xr:uid="{FC8F7E09-5B9E-4B86-A52D-CC009402B30E}"/>
+    <cellStyle name="20% - Акцент3 4 24 2" xfId="2262" xr:uid="{DF95E89D-B294-41D9-85DA-A143A58EEBCE}"/>
+    <cellStyle name="20% - Акцент3 4 24 2 2" xfId="4281" xr:uid="{15926BA7-8CA6-4435-8A73-C495652866D0}"/>
+    <cellStyle name="20% - Акцент3 4 24 3" xfId="3274" xr:uid="{39F8739C-D26F-480F-B652-973D07B79918}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="518" xr:uid="{5CCB63A7-5AA8-459B-A444-B89071309B4C}"/>
+    <cellStyle name="20% - Акцент3 4 25 2" xfId="2263" xr:uid="{07E94106-7525-4943-B8FC-44E70C537C1C}"/>
+    <cellStyle name="20% - Акцент3 4 25 2 2" xfId="4282" xr:uid="{F9BB65D2-A1B8-4CC0-8832-A2024A7FEDBD}"/>
+    <cellStyle name="20% - Акцент3 4 25 3" xfId="3275" xr:uid="{3D2AC0F5-8FC9-4386-8F63-75B7CA95E9AB}"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="2246" xr:uid="{220120BA-873D-46CF-9676-08580728D977}"/>
+    <cellStyle name="20% - Акцент3 4 26 2" xfId="4265" xr:uid="{ACA52C26-46DD-4E9E-8C51-CE9EAB220BCC}"/>
+    <cellStyle name="20% - Акцент3 4 27" xfId="3258" xr:uid="{91EA3964-94DE-4045-B37A-656E2D97D27C}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="519" xr:uid="{3E02CAA9-1EFB-4591-988B-01D0E7928C1C}"/>
+    <cellStyle name="20% - Акцент3 4 3 2" xfId="2264" xr:uid="{562C01A2-4286-4836-A9D8-83267D39385B}"/>
+    <cellStyle name="20% - Акцент3 4 3 2 2" xfId="4283" xr:uid="{F204142C-63CC-46AF-AB99-789B559614C8}"/>
+    <cellStyle name="20% - Акцент3 4 3 3" xfId="3276" xr:uid="{22C6A6D9-F971-4DC0-8338-1B30F1C90DE2}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="520" xr:uid="{C146BBDF-C600-4470-867B-2B7F06EDE76E}"/>
+    <cellStyle name="20% - Акцент3 4 4 2" xfId="2265" xr:uid="{C8D98D17-0386-4F8C-AD9F-007F2689D886}"/>
+    <cellStyle name="20% - Акцент3 4 4 2 2" xfId="4284" xr:uid="{3FEDC348-B90D-4E58-AA6F-BE9730869BD9}"/>
+    <cellStyle name="20% - Акцент3 4 4 3" xfId="3277" xr:uid="{197CD0DD-4D55-41E9-A729-F66A1B3E6B68}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="521" xr:uid="{5E8A5E18-3594-4AE0-B399-A3ECCBA7373D}"/>
+    <cellStyle name="20% - Акцент3 4 5 2" xfId="2266" xr:uid="{88A84101-7D68-48B0-9B3E-C60983A14BCF}"/>
+    <cellStyle name="20% - Акцент3 4 5 2 2" xfId="4285" xr:uid="{66F0E858-CBAE-4B4B-AF9B-4D4A85D9EB6F}"/>
+    <cellStyle name="20% - Акцент3 4 5 3" xfId="3278" xr:uid="{1E0B5F0B-03CC-49B6-8644-50F2B5E526C3}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="522" xr:uid="{0769C3BC-5B13-4466-8D60-19E259C2B98B}"/>
+    <cellStyle name="20% - Акцент3 4 6 2" xfId="2267" xr:uid="{606D7B36-7953-4C72-8EE4-157C48DE28D4}"/>
+    <cellStyle name="20% - Акцент3 4 6 2 2" xfId="4286" xr:uid="{30FF5084-51CD-4573-87EE-755ABA43ABBD}"/>
+    <cellStyle name="20% - Акцент3 4 6 3" xfId="3279" xr:uid="{1F5D8128-D339-4E38-91B4-CA60E1F3AF29}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="523" xr:uid="{8E82AF72-5A7C-492D-853D-C0707B7659FE}"/>
+    <cellStyle name="20% - Акцент3 4 7 2" xfId="2268" xr:uid="{11B4E377-17D7-40C4-9198-129F0E66C79F}"/>
+    <cellStyle name="20% - Акцент3 4 7 2 2" xfId="4287" xr:uid="{CEA37B29-4B6E-40E1-9782-083702A3D209}"/>
+    <cellStyle name="20% - Акцент3 4 7 3" xfId="3280" xr:uid="{11D0116C-43E6-49DC-91E4-4A6106A06C29}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="524" xr:uid="{761A9682-B376-4FCA-A41D-981A6E34129B}"/>
+    <cellStyle name="20% - Акцент3 4 8 2" xfId="2269" xr:uid="{8B60012C-D948-4C6F-A8F2-78F74F958E70}"/>
+    <cellStyle name="20% - Акцент3 4 8 2 2" xfId="4288" xr:uid="{24D2D40D-88E3-4A1F-B3E1-68DADFC19279}"/>
+    <cellStyle name="20% - Акцент3 4 8 3" xfId="3281" xr:uid="{9CE13622-698C-45B5-BFEC-0C7606283657}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="525" xr:uid="{61E1F860-F176-4606-AAA6-11F47193F8D0}"/>
+    <cellStyle name="20% - Акцент3 4 9 2" xfId="2270" xr:uid="{C29753E5-B8C2-41FA-9B60-982BC16F04EA}"/>
+    <cellStyle name="20% - Акцент3 4 9 2 2" xfId="4289" xr:uid="{39346136-7309-4402-A753-0D989A9B5B88}"/>
+    <cellStyle name="20% - Акцент3 4 9 3" xfId="3282" xr:uid="{217D27E7-4460-4386-AD58-9B0F6813F6E2}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="526" xr:uid="{77EDDA12-6C73-48E3-9CDD-74AE8519ECC8}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="527" xr:uid="{C2F6C966-A798-45E5-AC88-9301158463F5}"/>
+    <cellStyle name="20% - Акцент3 5 10 2" xfId="2272" xr:uid="{8EB667D1-9CC3-424B-8708-3E59A4308AB1}"/>
+    <cellStyle name="20% - Акцент3 5 10 2 2" xfId="4291" xr:uid="{3773D9B9-38B5-465D-B26D-F108CE8B9B3A}"/>
+    <cellStyle name="20% - Акцент3 5 10 3" xfId="3284" xr:uid="{FC3BEAF6-2157-4796-A814-458528A3D3BE}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="528" xr:uid="{AB3F51C8-26FA-4D76-94A7-95C111B9B176}"/>
+    <cellStyle name="20% - Акцент3 5 11 2" xfId="2273" xr:uid="{DA2D91E7-AFC5-457A-8E30-92C83BF964B8}"/>
+    <cellStyle name="20% - Акцент3 5 11 2 2" xfId="4292" xr:uid="{37F4978B-2AAB-48E8-93AD-D18542ED704F}"/>
+    <cellStyle name="20% - Акцент3 5 11 3" xfId="3285" xr:uid="{414AA1A6-AB73-4AE8-9F02-485DD4F3A621}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="529" xr:uid="{9C6B1E03-9B41-4C65-B677-F1B9F2EB254D}"/>
+    <cellStyle name="20% - Акцент3 5 12 2" xfId="2274" xr:uid="{B5FEC840-803C-47FE-A813-8C5C85D48F88}"/>
+    <cellStyle name="20% - Акцент3 5 12 2 2" xfId="4293" xr:uid="{909FAF16-34B9-43AA-9A23-22A87FF22DAA}"/>
+    <cellStyle name="20% - Акцент3 5 12 3" xfId="3286" xr:uid="{A12D2021-7118-490F-9177-E5BF40380BA5}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="530" xr:uid="{C7751224-56E3-4D30-9756-750EBE05B541}"/>
+    <cellStyle name="20% - Акцент3 5 13 2" xfId="2275" xr:uid="{18A81F78-405C-423A-9541-65FC8D1A298D}"/>
+    <cellStyle name="20% - Акцент3 5 13 2 2" xfId="4294" xr:uid="{A85AA8DD-4877-41BF-A86F-7C3973322739}"/>
+    <cellStyle name="20% - Акцент3 5 13 3" xfId="3287" xr:uid="{8EF9DEED-7ADD-477D-B4DF-CF8C18C3AD4B}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="531" xr:uid="{237F280F-E34B-43B3-ABBE-54ED637C0214}"/>
+    <cellStyle name="20% - Акцент3 5 14 2" xfId="2276" xr:uid="{2D20C363-7BD1-4D91-8E92-D8397FF7E73F}"/>
+    <cellStyle name="20% - Акцент3 5 14 2 2" xfId="4295" xr:uid="{F939D7FA-D121-41F6-A2D6-C76F998F01BB}"/>
+    <cellStyle name="20% - Акцент3 5 14 3" xfId="3288" xr:uid="{1243E3D8-7A86-4F43-9645-3FFA4AF00075}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="532" xr:uid="{81712524-952F-45B6-A3B3-38D5ED76DDE8}"/>
+    <cellStyle name="20% - Акцент3 5 15 2" xfId="2277" xr:uid="{CF1E9357-04BD-42DC-BA2E-DFD4536E66A7}"/>
+    <cellStyle name="20% - Акцент3 5 15 2 2" xfId="4296" xr:uid="{977EDF5E-9D55-47C3-B270-DFC23B61EECF}"/>
+    <cellStyle name="20% - Акцент3 5 15 3" xfId="3289" xr:uid="{37102595-F40B-487E-A771-02502CC8DD78}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="533" xr:uid="{A970E2F8-E40D-440C-8590-486A4A58AEFA}"/>
+    <cellStyle name="20% - Акцент3 5 16 2" xfId="2278" xr:uid="{0A8C1D3E-252A-4F95-8A86-9E7D54A81397}"/>
+    <cellStyle name="20% - Акцент3 5 16 2 2" xfId="4297" xr:uid="{F5426400-B042-4E38-97F9-A6452CA89ABF}"/>
+    <cellStyle name="20% - Акцент3 5 16 3" xfId="3290" xr:uid="{CECE7BE3-A602-442D-8B2B-4F1CA3A0F44C}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="534" xr:uid="{523E919E-B128-413B-A229-E067D85187A0}"/>
+    <cellStyle name="20% - Акцент3 5 17 2" xfId="2279" xr:uid="{51484506-BEB2-4AE2-B4A5-8B60BC02930B}"/>
+    <cellStyle name="20% - Акцент3 5 17 2 2" xfId="4298" xr:uid="{CB529B54-E93C-410B-BB90-1B8ED33D56E0}"/>
+    <cellStyle name="20% - Акцент3 5 17 3" xfId="3291" xr:uid="{0779C017-867B-4D4A-8CA1-831F1DA73AB2}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="535" xr:uid="{738E3D03-F439-49D7-AB0D-4743BEE7DD93}"/>
+    <cellStyle name="20% - Акцент3 5 18 2" xfId="2280" xr:uid="{3C51B7C2-544F-442A-93B7-19F6D5A62822}"/>
+    <cellStyle name="20% - Акцент3 5 18 2 2" xfId="4299" xr:uid="{F510B241-A00D-42C0-8982-27433DB55A12}"/>
+    <cellStyle name="20% - Акцент3 5 18 3" xfId="3292" xr:uid="{434A2DB2-36B2-4B7A-B2A6-3ED20E7DBA4C}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="536" xr:uid="{E90B926B-9966-48BC-BB41-3676A6E5798D}"/>
+    <cellStyle name="20% - Акцент3 5 19 2" xfId="2281" xr:uid="{4E5C0FAB-6B3F-408C-A87D-62537ABAD162}"/>
+    <cellStyle name="20% - Акцент3 5 19 2 2" xfId="4300" xr:uid="{D9D22222-486E-43F9-9377-DE2C180793D9}"/>
+    <cellStyle name="20% - Акцент3 5 19 3" xfId="3293" xr:uid="{29452555-0266-4EC0-AC64-28474DB7C27C}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="537" xr:uid="{DA0A0027-B239-41A1-B255-8D617456C29A}"/>
+    <cellStyle name="20% - Акцент3 5 2 2" xfId="2282" xr:uid="{F7933907-6F85-4CA9-BD07-3669258435D7}"/>
+    <cellStyle name="20% - Акцент3 5 2 2 2" xfId="4301" xr:uid="{8AC5B5F8-77B9-4647-BBEB-5F366C4F63E1}"/>
+    <cellStyle name="20% - Акцент3 5 2 3" xfId="3294" xr:uid="{4186C927-7521-4160-B0DB-1586170D8E5F}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="538" xr:uid="{3C79757E-ECFC-470E-936D-B126ECE654DF}"/>
+    <cellStyle name="20% - Акцент3 5 20 2" xfId="2283" xr:uid="{B7F637F9-F1C4-4E6A-AED7-38BF799DB6FD}"/>
+    <cellStyle name="20% - Акцент3 5 20 2 2" xfId="4302" xr:uid="{438E591F-C1C5-4FE6-967C-002E78B0F330}"/>
+    <cellStyle name="20% - Акцент3 5 20 3" xfId="3295" xr:uid="{9E05514E-9035-431F-959B-293364D761A9}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="539" xr:uid="{4808359E-1F7D-4A26-984B-3097B7629145}"/>
+    <cellStyle name="20% - Акцент3 5 21 2" xfId="2284" xr:uid="{DA979346-72B1-47AC-B88E-129E0FF0C165}"/>
+    <cellStyle name="20% - Акцент3 5 21 2 2" xfId="4303" xr:uid="{1A03A806-C1A0-469D-A510-87C90666F563}"/>
+    <cellStyle name="20% - Акцент3 5 21 3" xfId="3296" xr:uid="{AAA8EEB2-D0B1-49BC-872E-CF150CDF1ECC}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="540" xr:uid="{D7FDB78F-6E8A-4B1C-8A76-44B3AC0B03FF}"/>
+    <cellStyle name="20% - Акцент3 5 22 2" xfId="2285" xr:uid="{5451F5E2-376D-4BEC-AA3C-0D79D0B8B32D}"/>
+    <cellStyle name="20% - Акцент3 5 22 2 2" xfId="4304" xr:uid="{841BA75C-54A5-4C15-8991-D4EA9E8F9741}"/>
+    <cellStyle name="20% - Акцент3 5 22 3" xfId="3297" xr:uid="{E97BEB7F-C819-4BA5-ADD0-36D3B8BEB4D8}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="541" xr:uid="{CF09F3ED-B834-48B9-A38E-98A1FC08A39C}"/>
+    <cellStyle name="20% - Акцент3 5 23 2" xfId="2286" xr:uid="{A46EAD4F-215B-429D-A18B-7B9B4304E3B0}"/>
+    <cellStyle name="20% - Акцент3 5 23 2 2" xfId="4305" xr:uid="{9DD48080-D5E7-4423-AA31-5EE18059D83A}"/>
+    <cellStyle name="20% - Акцент3 5 23 3" xfId="3298" xr:uid="{5767953E-3883-4B14-B5F1-7E7661015AB8}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="542" xr:uid="{7C1BD65F-85F2-4D51-A168-E6AEB3B26587}"/>
+    <cellStyle name="20% - Акцент3 5 24 2" xfId="2287" xr:uid="{782FBB55-A07A-462C-885F-09E778E2FD1F}"/>
+    <cellStyle name="20% - Акцент3 5 24 2 2" xfId="4306" xr:uid="{E3745EBA-4415-4436-9935-BF03F3541032}"/>
+    <cellStyle name="20% - Акцент3 5 24 3" xfId="3299" xr:uid="{C11E95D6-4164-4AF6-A71E-11FD29A87143}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="543" xr:uid="{5D48966F-436F-4A90-B2D7-BCB4B395F60C}"/>
+    <cellStyle name="20% - Акцент3 5 25 2" xfId="2288" xr:uid="{D5E49ABD-8FB0-4650-8457-2F595495DDEA}"/>
+    <cellStyle name="20% - Акцент3 5 25 2 2" xfId="4307" xr:uid="{E684345A-3C1A-46E4-8F4C-263467B7EFC8}"/>
+    <cellStyle name="20% - Акцент3 5 25 3" xfId="3300" xr:uid="{742237BA-D18C-4F79-B20F-ED8934F5AF2C}"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="2271" xr:uid="{8224F0EA-58D2-49AA-9736-5766250DCC65}"/>
+    <cellStyle name="20% - Акцент3 5 26 2" xfId="4290" xr:uid="{358C583C-57C5-4276-8735-63C6929C76F3}"/>
+    <cellStyle name="20% - Акцент3 5 27" xfId="3283" xr:uid="{DAF25B0D-4E75-414C-9A59-951E4BE4D368}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="544" xr:uid="{4E17E534-B92F-445B-998D-3423FA59AFDD}"/>
+    <cellStyle name="20% - Акцент3 5 3 2" xfId="2289" xr:uid="{1FF21F18-8588-4967-9A78-2C322A31592A}"/>
+    <cellStyle name="20% - Акцент3 5 3 2 2" xfId="4308" xr:uid="{4BA75FF3-8F93-41C5-A5F9-F6545C48DF0F}"/>
+    <cellStyle name="20% - Акцент3 5 3 3" xfId="3301" xr:uid="{620C25CA-695A-45E4-B360-F0D1B8047137}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="545" xr:uid="{C4FEC46D-729E-4A02-AFE7-F4F9168DD604}"/>
+    <cellStyle name="20% - Акцент3 5 4 2" xfId="2290" xr:uid="{6F0CD783-DEFD-4587-8251-A9A59CCDC9A5}"/>
+    <cellStyle name="20% - Акцент3 5 4 2 2" xfId="4309" xr:uid="{2CE9886A-9247-4EDF-A164-9EB2AB0D242E}"/>
+    <cellStyle name="20% - Акцент3 5 4 3" xfId="3302" xr:uid="{0DB10B0A-9211-4F99-8B98-96B2E34C0B8C}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="546" xr:uid="{80BC178B-9881-4A0E-AB22-9833617D0843}"/>
+    <cellStyle name="20% - Акцент3 5 5 2" xfId="2291" xr:uid="{DA06EDFB-488E-405A-A5B9-9BCD16FB9FCD}"/>
+    <cellStyle name="20% - Акцент3 5 5 2 2" xfId="4310" xr:uid="{DEED4D64-8BFC-40AB-B5E9-9C7964F6BED5}"/>
+    <cellStyle name="20% - Акцент3 5 5 3" xfId="3303" xr:uid="{B687E704-7A4C-4AD8-BDFB-93C9B6B22C5C}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="547" xr:uid="{4D388822-71B5-4771-A4F9-85B3794F5086}"/>
+    <cellStyle name="20% - Акцент3 5 6 2" xfId="2292" xr:uid="{3AFE3B6E-4109-4E88-82F0-EDB2FD77ECAD}"/>
+    <cellStyle name="20% - Акцент3 5 6 2 2" xfId="4311" xr:uid="{C3439C95-E532-4CFE-B8C7-B719B0CC9C71}"/>
+    <cellStyle name="20% - Акцент3 5 6 3" xfId="3304" xr:uid="{826F6CF2-7590-4343-B7AD-B3B3330FAC96}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="548" xr:uid="{63439AF5-6F19-4627-9335-09D241B60CC8}"/>
+    <cellStyle name="20% - Акцент3 5 7 2" xfId="2293" xr:uid="{5F76EC3F-03CA-4C04-BD80-425BE3184DA8}"/>
+    <cellStyle name="20% - Акцент3 5 7 2 2" xfId="4312" xr:uid="{7E028FA6-40C9-4AA9-AD45-FF56F656A710}"/>
+    <cellStyle name="20% - Акцент3 5 7 3" xfId="3305" xr:uid="{F876217A-1C61-4269-90ED-552AB8C48B06}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="549" xr:uid="{8DB9729E-7B99-4736-91D5-CB6C721E37C6}"/>
+    <cellStyle name="20% - Акцент3 5 8 2" xfId="2294" xr:uid="{6AE9FF28-A241-4E73-B3E6-E737E68E0293}"/>
+    <cellStyle name="20% - Акцент3 5 8 2 2" xfId="4313" xr:uid="{5A43A019-CFAB-4BCF-A83E-9EA6053AC775}"/>
+    <cellStyle name="20% - Акцент3 5 8 3" xfId="3306" xr:uid="{B48603D9-5711-4AB1-B069-86A807C677D5}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="550" xr:uid="{280782E9-ECA1-4ACC-82FB-2071CB34F125}"/>
+    <cellStyle name="20% - Акцент3 5 9 2" xfId="2295" xr:uid="{A11A482B-7917-40DF-8009-36863BFB7B92}"/>
+    <cellStyle name="20% - Акцент3 5 9 2 2" xfId="4314" xr:uid="{1561E10F-47C5-4397-95D2-40440D5C5A0D}"/>
+    <cellStyle name="20% - Акцент3 5 9 3" xfId="3307" xr:uid="{8BA88DFF-FED0-452A-9CF7-8CA22F351E04}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="551" xr:uid="{754CAF90-130A-44B9-BCAE-E71322900FF2}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="552" xr:uid="{FBF433B5-E780-49DE-962F-D0A291D431BE}"/>
+    <cellStyle name="20% - Акцент3 6 10 2" xfId="2297" xr:uid="{FDC752B9-6F26-461B-8769-223E47FD3246}"/>
+    <cellStyle name="20% - Акцент3 6 10 2 2" xfId="4316" xr:uid="{F1CF90AB-9A2E-47D1-8416-5CB186253349}"/>
+    <cellStyle name="20% - Акцент3 6 10 3" xfId="3309" xr:uid="{0A332719-FC33-4F92-9C9B-5730F6091ED1}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="553" xr:uid="{E6DABFD6-F0DB-4EC2-8915-475E36183D2A}"/>
+    <cellStyle name="20% - Акцент3 6 11 2" xfId="2298" xr:uid="{757B4C21-4363-4321-A87D-E397B9481C4C}"/>
+    <cellStyle name="20% - Акцент3 6 11 2 2" xfId="4317" xr:uid="{A2983A26-7525-4531-B896-2795A7F19A9A}"/>
+    <cellStyle name="20% - Акцент3 6 11 3" xfId="3310" xr:uid="{408208C5-CB3C-4F16-87E6-4CA8157066A0}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="554" xr:uid="{9DD9251A-0CD8-4164-A20E-278FBCA2FBB3}"/>
+    <cellStyle name="20% - Акцент3 6 12 2" xfId="2299" xr:uid="{43BADE75-3BD4-43D6-BCF8-365AFE07673A}"/>
+    <cellStyle name="20% - Акцент3 6 12 2 2" xfId="4318" xr:uid="{B4389B98-4E3B-456D-9CBB-2140ECD4605D}"/>
+    <cellStyle name="20% - Акцент3 6 12 3" xfId="3311" xr:uid="{37FC5F0D-9C3F-40A9-9177-0330E1A8A1E6}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="555" xr:uid="{A299D298-A66E-4C89-9676-86F3B2CC5169}"/>
+    <cellStyle name="20% - Акцент3 6 13 2" xfId="2300" xr:uid="{92483EB2-C1AF-4211-A808-004ADB5D7484}"/>
+    <cellStyle name="20% - Акцент3 6 13 2 2" xfId="4319" xr:uid="{93899D81-A48F-40D3-B421-6CE6B41692F6}"/>
+    <cellStyle name="20% - Акцент3 6 13 3" xfId="3312" xr:uid="{33E2C3EB-6139-472E-927B-BEE839F97AFC}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="556" xr:uid="{F91EEAEA-AD86-4D35-9728-85C7DF871851}"/>
+    <cellStyle name="20% - Акцент3 6 14 2" xfId="2301" xr:uid="{C8E955AD-F7D0-47F8-82E8-E5FA446E0694}"/>
+    <cellStyle name="20% - Акцент3 6 14 2 2" xfId="4320" xr:uid="{9E54B6E3-D119-4E53-8AD2-8E937083E626}"/>
+    <cellStyle name="20% - Акцент3 6 14 3" xfId="3313" xr:uid="{B87BC277-ABBF-4690-89E6-FBBC04748841}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="557" xr:uid="{9DB64C18-36FF-43B9-B9D4-9CB06AA2B3F1}"/>
+    <cellStyle name="20% - Акцент3 6 15 2" xfId="2302" xr:uid="{BDA311C1-AC4C-4DB3-BFFC-0025CE32FA54}"/>
+    <cellStyle name="20% - Акцент3 6 15 2 2" xfId="4321" xr:uid="{306AE870-72C0-4B64-A77E-20D629280EC9}"/>
+    <cellStyle name="20% - Акцент3 6 15 3" xfId="3314" xr:uid="{8DBDBC72-79AC-4DBF-A6A7-1D64792D869D}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="558" xr:uid="{63705130-B4D7-4D62-90FE-DBCFC8C0327A}"/>
+    <cellStyle name="20% - Акцент3 6 16 2" xfId="2303" xr:uid="{3610F061-705A-4037-B135-DB521121053A}"/>
+    <cellStyle name="20% - Акцент3 6 16 2 2" xfId="4322" xr:uid="{11A1AD07-9D93-40BF-855C-C38AB98FA604}"/>
+    <cellStyle name="20% - Акцент3 6 16 3" xfId="3315" xr:uid="{F3BBC114-C9FF-4C82-B39B-8AC9CF39EDC9}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="559" xr:uid="{62B645A9-D638-4C28-A695-03A019D04974}"/>
+    <cellStyle name="20% - Акцент3 6 17 2" xfId="2304" xr:uid="{68D65581-E541-432D-9927-5D5EEB91B584}"/>
+    <cellStyle name="20% - Акцент3 6 17 2 2" xfId="4323" xr:uid="{72670D9A-9614-428A-9DEE-92CA63811A58}"/>
+    <cellStyle name="20% - Акцент3 6 17 3" xfId="3316" xr:uid="{9CE05819-8238-4D97-815C-CDEA828D22D4}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="560" xr:uid="{9E8CEA65-26DF-49B3-9927-451E632F1E7C}"/>
+    <cellStyle name="20% - Акцент3 6 18 2" xfId="2305" xr:uid="{86609F11-E864-494D-B907-C2BAE3209AAE}"/>
+    <cellStyle name="20% - Акцент3 6 18 2 2" xfId="4324" xr:uid="{08D56F5F-6AC7-40CE-A328-354168E27F6E}"/>
+    <cellStyle name="20% - Акцент3 6 18 3" xfId="3317" xr:uid="{CA4AF5C3-CD6F-43C9-B00A-E18433DB6DA2}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="561" xr:uid="{81F799BB-E1BD-4EFD-AE60-1382F98394E7}"/>
+    <cellStyle name="20% - Акцент3 6 19 2" xfId="2306" xr:uid="{7BF046D5-0074-4B85-A64D-202DAF782088}"/>
+    <cellStyle name="20% - Акцент3 6 19 2 2" xfId="4325" xr:uid="{710B87D9-6704-4033-85E0-97E61AC753E9}"/>
+    <cellStyle name="20% - Акцент3 6 19 3" xfId="3318" xr:uid="{D1796E6D-B66E-4E0F-8E32-E13381ABBD36}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="562" xr:uid="{38C2D713-3439-4EF0-80DB-43733FFE7B7F}"/>
+    <cellStyle name="20% - Акцент3 6 2 2" xfId="2307" xr:uid="{070FC2C1-044B-4EEA-B745-E3445B5F0D89}"/>
+    <cellStyle name="20% - Акцент3 6 2 2 2" xfId="4326" xr:uid="{E3673332-C251-46B0-9152-E53E6508E2A1}"/>
+    <cellStyle name="20% - Акцент3 6 2 3" xfId="3319" xr:uid="{6674B2FC-EB60-4DEA-A5E3-1CB682A67491}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="563" xr:uid="{ACF69888-E4D7-4323-9105-07BE09C8B579}"/>
+    <cellStyle name="20% - Акцент3 6 20 2" xfId="2308" xr:uid="{A192B9FF-81DA-4883-B038-D5190851E805}"/>
+    <cellStyle name="20% - Акцент3 6 20 2 2" xfId="4327" xr:uid="{087E42F3-46AF-486C-B5FE-4929C8CAC51E}"/>
+    <cellStyle name="20% - Акцент3 6 20 3" xfId="3320" xr:uid="{9A927D36-FACD-4E78-8F6D-AD51A276392F}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="564" xr:uid="{830B9977-B048-4673-95E7-479296AC3419}"/>
+    <cellStyle name="20% - Акцент3 6 21 2" xfId="2309" xr:uid="{1B6AC2AE-E186-4BD7-B316-0F8C24E76A73}"/>
+    <cellStyle name="20% - Акцент3 6 21 2 2" xfId="4328" xr:uid="{22544F54-D6CE-49F0-AA1F-57F29F8FC651}"/>
+    <cellStyle name="20% - Акцент3 6 21 3" xfId="3321" xr:uid="{6F9E2CFA-5B42-4D4F-B403-83537B961CEF}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="565" xr:uid="{A8A73434-2F8D-4BC3-A31F-80F3E321D482}"/>
+    <cellStyle name="20% - Акцент3 6 22 2" xfId="2310" xr:uid="{40CD3BF6-2BFD-40D2-A7D1-A62008F8C835}"/>
+    <cellStyle name="20% - Акцент3 6 22 2 2" xfId="4329" xr:uid="{F107F530-623B-4A48-AE2E-01B40D5535A4}"/>
+    <cellStyle name="20% - Акцент3 6 22 3" xfId="3322" xr:uid="{C42741C0-A42D-4C53-8FB1-3B1C5A407471}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="566" xr:uid="{CF65A97A-981C-436B-8633-2D0979202A56}"/>
+    <cellStyle name="20% - Акцент3 6 23 2" xfId="2311" xr:uid="{DC4DD502-4892-409F-AFD7-9C678721FCC5}"/>
+    <cellStyle name="20% - Акцент3 6 23 2 2" xfId="4330" xr:uid="{1E6695EF-4CBC-4829-A776-1D41530F0AEB}"/>
+    <cellStyle name="20% - Акцент3 6 23 3" xfId="3323" xr:uid="{092B303A-8C7D-4206-B46A-ED26A276B780}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="567" xr:uid="{B4D631EB-BE59-4F5E-B95F-367BDDB06EAA}"/>
+    <cellStyle name="20% - Акцент3 6 24 2" xfId="2312" xr:uid="{CA43DE99-1D32-4337-B4F3-5ABAEDAAC79A}"/>
+    <cellStyle name="20% - Акцент3 6 24 2 2" xfId="4331" xr:uid="{9445B824-0E8B-4461-A626-AB58E7FFA848}"/>
+    <cellStyle name="20% - Акцент3 6 24 3" xfId="3324" xr:uid="{EDC87A09-D48B-45E7-BD2C-E961525D3A34}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="568" xr:uid="{CD7D30D9-0154-4E70-8591-0EA9E042C741}"/>
+    <cellStyle name="20% - Акцент3 6 25 2" xfId="2313" xr:uid="{3E271041-7022-44F8-AD51-5125A1A47278}"/>
+    <cellStyle name="20% - Акцент3 6 25 2 2" xfId="4332" xr:uid="{9993D9E3-493D-45D8-ACDC-F88344D8FED5}"/>
+    <cellStyle name="20% - Акцент3 6 25 3" xfId="3325" xr:uid="{9EF6F9EF-8375-4265-AE03-314DEDCA677E}"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="2296" xr:uid="{CF13272C-A0C9-42B4-B826-FAA626B79F9B}"/>
+    <cellStyle name="20% - Акцент3 6 26 2" xfId="4315" xr:uid="{851F49FD-F91D-4F29-B2E1-6BC4D8A78615}"/>
+    <cellStyle name="20% - Акцент3 6 27" xfId="3308" xr:uid="{47226FB2-EC04-4E9D-AE86-6D18F630D682}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="569" xr:uid="{BE5E7CFB-1F2B-4B4A-AA5A-CB5F69FAA2ED}"/>
+    <cellStyle name="20% - Акцент3 6 3 2" xfId="2314" xr:uid="{331348D2-9EFF-47A4-907D-9C28448AE3AE}"/>
+    <cellStyle name="20% - Акцент3 6 3 2 2" xfId="4333" xr:uid="{2C2EB62D-CB3D-4F84-B07D-CC44CE8C2A7D}"/>
+    <cellStyle name="20% - Акцент3 6 3 3" xfId="3326" xr:uid="{4F4E9942-102A-44C3-A479-61A4EACFD041}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="570" xr:uid="{BBEE1367-E467-437C-A173-1211A582CF85}"/>
+    <cellStyle name="20% - Акцент3 6 4 2" xfId="2315" xr:uid="{B5BA07D1-9DF0-4819-945F-05C875557466}"/>
+    <cellStyle name="20% - Акцент3 6 4 2 2" xfId="4334" xr:uid="{408B7426-529A-4031-8746-C1E7467B8CB0}"/>
+    <cellStyle name="20% - Акцент3 6 4 3" xfId="3327" xr:uid="{392BD8F0-C250-4CD8-B7A5-16079E3FBF80}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="571" xr:uid="{1FD5DB9A-9410-444D-B7F9-7B99E17AD278}"/>
+    <cellStyle name="20% - Акцент3 6 5 2" xfId="2316" xr:uid="{661B0260-EE6D-42F1-A0F5-779C408D6912}"/>
+    <cellStyle name="20% - Акцент3 6 5 2 2" xfId="4335" xr:uid="{9853EA0F-096F-4639-9B34-1723645D0D28}"/>
+    <cellStyle name="20% - Акцент3 6 5 3" xfId="3328" xr:uid="{1150DD03-CD22-4F91-894D-2ED30D8398DA}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="572" xr:uid="{CD2F7E4D-890F-4074-B20D-8FD57144773A}"/>
+    <cellStyle name="20% - Акцент3 6 6 2" xfId="2317" xr:uid="{E0F2628D-4466-4C98-8E53-C56C39489948}"/>
+    <cellStyle name="20% - Акцент3 6 6 2 2" xfId="4336" xr:uid="{5B319B9E-7E9E-4DDA-A349-833794382270}"/>
+    <cellStyle name="20% - Акцент3 6 6 3" xfId="3329" xr:uid="{273F545E-E441-4A15-8D60-D97767D105D4}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="573" xr:uid="{2AE980F6-F998-42AB-B6EA-34E006D422DD}"/>
+    <cellStyle name="20% - Акцент3 6 7 2" xfId="2318" xr:uid="{DC57648B-138F-4EB0-8F5B-93EFD9646B7C}"/>
+    <cellStyle name="20% - Акцент3 6 7 2 2" xfId="4337" xr:uid="{D9B0C213-83D6-4FCC-9118-1A6D49E64EEF}"/>
+    <cellStyle name="20% - Акцент3 6 7 3" xfId="3330" xr:uid="{89D6B92E-4743-4709-B086-1E230222EF3B}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="574" xr:uid="{D0A1F09E-1F92-41F0-8ABA-B265A78B3AF3}"/>
+    <cellStyle name="20% - Акцент3 6 8 2" xfId="2319" xr:uid="{6A12074C-32C4-4EF9-B7C3-CFA86077B098}"/>
+    <cellStyle name="20% - Акцент3 6 8 2 2" xfId="4338" xr:uid="{25607098-4F85-4F65-94B3-45C90B9E676E}"/>
+    <cellStyle name="20% - Акцент3 6 8 3" xfId="3331" xr:uid="{BAE275DC-49FB-413F-BCDB-AF0E6D5C8162}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="575" xr:uid="{B94FC40E-C927-4561-B1BF-5F2947685C8A}"/>
+    <cellStyle name="20% - Акцент3 6 9 2" xfId="2320" xr:uid="{5C6E3395-7902-46A7-B057-C3A1166EC896}"/>
+    <cellStyle name="20% - Акцент3 6 9 2 2" xfId="4339" xr:uid="{A0BB16EC-1BE9-4A21-80F1-DCB94BA360A5}"/>
+    <cellStyle name="20% - Акцент3 6 9 3" xfId="3332" xr:uid="{5A30FC0A-F420-4293-A64F-DB0585D886BE}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="576" xr:uid="{F352FEAA-C980-4D5B-929A-DEC6CB1D08A7}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="577" xr:uid="{04C8F3A6-C1A2-4432-B425-93ED87B2369B}"/>
+    <cellStyle name="20% - Акцент3 7 10 2" xfId="2322" xr:uid="{D94C9EA1-8788-42D0-B13E-69139615F14A}"/>
+    <cellStyle name="20% - Акцент3 7 10 2 2" xfId="4341" xr:uid="{20A23826-7D95-4BDF-945C-A181D5705D29}"/>
+    <cellStyle name="20% - Акцент3 7 10 3" xfId="3334" xr:uid="{9DB4AF7F-A03E-43EF-8FFA-B9A1E9C3CF88}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="578" xr:uid="{8B1E3E33-56C0-413A-A418-FF5F653F0CF0}"/>
+    <cellStyle name="20% - Акцент3 7 11 2" xfId="2323" xr:uid="{9DA51910-8AEA-4985-A7DA-95C314D8A5ED}"/>
+    <cellStyle name="20% - Акцент3 7 11 2 2" xfId="4342" xr:uid="{0758ABCA-D05A-4CC5-9AF5-50FCE5ED4A99}"/>
+    <cellStyle name="20% - Акцент3 7 11 3" xfId="3335" xr:uid="{86D791CE-3EF4-4323-83EF-FBACB8923C83}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="579" xr:uid="{4AE04DC1-E5CA-4CA4-9C13-F02763A3AD83}"/>
+    <cellStyle name="20% - Акцент3 7 12 2" xfId="2324" xr:uid="{A44EFA62-E6AE-4F7B-BDF0-A603B9D66754}"/>
+    <cellStyle name="20% - Акцент3 7 12 2 2" xfId="4343" xr:uid="{1A643A3C-D17F-4D85-A7B5-3F9ECA18D16A}"/>
+    <cellStyle name="20% - Акцент3 7 12 3" xfId="3336" xr:uid="{0A1FF5E3-6369-465C-BD45-FD6C8B4B4D90}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="580" xr:uid="{DD84C8D4-6B54-4188-91CC-0861AAD7BCCD}"/>
+    <cellStyle name="20% - Акцент3 7 13 2" xfId="2325" xr:uid="{EDC6D767-ED85-45A4-8317-DF4EB0F0F0FE}"/>
+    <cellStyle name="20% - Акцент3 7 13 2 2" xfId="4344" xr:uid="{70FA5C3A-921E-42E9-8169-556619A7709D}"/>
+    <cellStyle name="20% - Акцент3 7 13 3" xfId="3337" xr:uid="{D71EE89B-CC82-46E4-8E01-6DAF66392E38}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="581" xr:uid="{833624BB-4234-4E95-A677-CEA3420AD426}"/>
+    <cellStyle name="20% - Акцент3 7 14 2" xfId="2326" xr:uid="{A0017C69-43D1-43A3-9A59-79E3ED3CF254}"/>
+    <cellStyle name="20% - Акцент3 7 14 2 2" xfId="4345" xr:uid="{B5EAF7FC-1FB3-41B4-961A-13660E29A8A3}"/>
+    <cellStyle name="20% - Акцент3 7 14 3" xfId="3338" xr:uid="{8D8A6069-D6D3-48F9-B385-160204A6EE82}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="582" xr:uid="{101AA117-59F6-4D5C-BB24-831BAD9656F5}"/>
+    <cellStyle name="20% - Акцент3 7 15 2" xfId="2327" xr:uid="{BBF575A5-9A71-4F25-A343-4695E5168DEE}"/>
+    <cellStyle name="20% - Акцент3 7 15 2 2" xfId="4346" xr:uid="{2B69BC74-ABED-4BFD-B2AE-71AA8B9C67C7}"/>
+    <cellStyle name="20% - Акцент3 7 15 3" xfId="3339" xr:uid="{4274D0C6-6D52-4027-B9D9-74E4D0785ED9}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="583" xr:uid="{07312962-4200-4597-B783-47FA77437FB0}"/>
+    <cellStyle name="20% - Акцент3 7 16 2" xfId="2328" xr:uid="{BD3A218F-ABED-4E0B-A700-891DC83CB35C}"/>
+    <cellStyle name="20% - Акцент3 7 16 2 2" xfId="4347" xr:uid="{C43AF35C-6B63-4D61-B4C8-F14D51237493}"/>
+    <cellStyle name="20% - Акцент3 7 16 3" xfId="3340" xr:uid="{29839645-4995-4CDF-9D04-1819583FC026}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="584" xr:uid="{E1247E49-25AC-41D2-A07A-2F54DAF2DB4B}"/>
+    <cellStyle name="20% - Акцент3 7 17 2" xfId="2329" xr:uid="{18A43030-2541-459F-BB15-26498947A6B2}"/>
+    <cellStyle name="20% - Акцент3 7 17 2 2" xfId="4348" xr:uid="{166A87FC-20A7-4F71-940D-0FAB0076BD54}"/>
+    <cellStyle name="20% - Акцент3 7 17 3" xfId="3341" xr:uid="{DB4480F9-78D7-4C77-8544-5DA2820C6671}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="585" xr:uid="{4D134E9F-D4FE-46B6-BF27-904BECCBD141}"/>
+    <cellStyle name="20% - Акцент3 7 18 2" xfId="2330" xr:uid="{D7370D79-603B-41D5-9696-C1DA1E18F379}"/>
+    <cellStyle name="20% - Акцент3 7 18 2 2" xfId="4349" xr:uid="{8A9C21FE-B0CE-4DDB-AB03-DEDEDD341643}"/>
+    <cellStyle name="20% - Акцент3 7 18 3" xfId="3342" xr:uid="{65E3B3AA-B526-4B5F-922A-636A6E34701C}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="586" xr:uid="{A5B6422E-A250-4719-B28F-7A8CC46AB544}"/>
+    <cellStyle name="20% - Акцент3 7 19 2" xfId="2331" xr:uid="{8EDA3D1C-FA9C-4523-9535-0F46A91CF2A0}"/>
+    <cellStyle name="20% - Акцент3 7 19 2 2" xfId="4350" xr:uid="{261EF906-4F72-49E2-A1E8-3EDB02897E2D}"/>
+    <cellStyle name="20% - Акцент3 7 19 3" xfId="3343" xr:uid="{71812D90-1D95-42AE-AEF0-F525BF8A099D}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="587" xr:uid="{D19FDEE4-5753-4645-95B3-A5DC7D0531A6}"/>
+    <cellStyle name="20% - Акцент3 7 2 2" xfId="2332" xr:uid="{7322B229-5EEA-43CF-960C-E9737B1B75DB}"/>
+    <cellStyle name="20% - Акцент3 7 2 2 2" xfId="4351" xr:uid="{5AD1AE52-B250-44AB-A2C9-B16668CD0E64}"/>
+    <cellStyle name="20% - Акцент3 7 2 3" xfId="3344" xr:uid="{B09A8A6B-C6F0-47A1-AAAF-BFA1E6BCF066}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="588" xr:uid="{EC3078EB-6412-4152-9F2A-E66FCBACC7B3}"/>
+    <cellStyle name="20% - Акцент3 7 20 2" xfId="2333" xr:uid="{70521AC2-8362-4278-9844-53E04F5EA4E7}"/>
+    <cellStyle name="20% - Акцент3 7 20 2 2" xfId="4352" xr:uid="{FBBEE884-2ABD-463A-A90A-5D0B07451D9C}"/>
+    <cellStyle name="20% - Акцент3 7 20 3" xfId="3345" xr:uid="{B6F2C62F-32BC-48BE-993F-6D3EE3B5DE71}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="589" xr:uid="{8D99EAC4-A90E-4CE5-83E4-2257F1AA291B}"/>
+    <cellStyle name="20% - Акцент3 7 21 2" xfId="2334" xr:uid="{47958DE6-407B-45B1-AEFE-C02EB0CB4FA2}"/>
+    <cellStyle name="20% - Акцент3 7 21 2 2" xfId="4353" xr:uid="{F0D37F20-0CF8-4BDE-82E7-5B53E1B8A4C4}"/>
+    <cellStyle name="20% - Акцент3 7 21 3" xfId="3346" xr:uid="{74B0AFC1-97B0-4C04-8427-B32721C284EA}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="590" xr:uid="{47459A19-BC1C-4870-87ED-A903372860B5}"/>
+    <cellStyle name="20% - Акцент3 7 22 2" xfId="2335" xr:uid="{7F8D3AC1-479A-43BD-A090-A544C810ED59}"/>
+    <cellStyle name="20% - Акцент3 7 22 2 2" xfId="4354" xr:uid="{52C3B1EF-B711-4915-97EC-CA580682B2F9}"/>
+    <cellStyle name="20% - Акцент3 7 22 3" xfId="3347" xr:uid="{CF323151-FF07-402C-B281-22084014B0E3}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="591" xr:uid="{058332BC-1D07-4BE7-8890-D56FA2DBE942}"/>
+    <cellStyle name="20% - Акцент3 7 23 2" xfId="2336" xr:uid="{0936E91F-0121-4591-927A-585125D50DEE}"/>
+    <cellStyle name="20% - Акцент3 7 23 2 2" xfId="4355" xr:uid="{77052D50-8A5C-4216-99B4-916A1972722F}"/>
+    <cellStyle name="20% - Акцент3 7 23 3" xfId="3348" xr:uid="{D7D38A40-7698-4A4A-A7B8-4F3A3F53EBC3}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="592" xr:uid="{026E31F8-5288-43D5-8680-C6890186024E}"/>
+    <cellStyle name="20% - Акцент3 7 24 2" xfId="2337" xr:uid="{C00B594C-1B4C-4F7A-B116-AD395F1C892A}"/>
+    <cellStyle name="20% - Акцент3 7 24 2 2" xfId="4356" xr:uid="{81B07683-A521-457C-B2CC-29272265A2B7}"/>
+    <cellStyle name="20% - Акцент3 7 24 3" xfId="3349" xr:uid="{68684EAC-CF06-44BA-8F46-493900C532E0}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="593" xr:uid="{B601B318-1DF2-413B-BE59-2642284126DC}"/>
+    <cellStyle name="20% - Акцент3 7 25 2" xfId="2338" xr:uid="{861CA3B6-ED2C-43DA-9F87-988794E2B66C}"/>
+    <cellStyle name="20% - Акцент3 7 25 2 2" xfId="4357" xr:uid="{0A9FE2CD-ECA4-419A-8CAE-95F379444090}"/>
+    <cellStyle name="20% - Акцент3 7 25 3" xfId="3350" xr:uid="{B82195AA-E789-4388-B35F-2A2D7BD90C6E}"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="2321" xr:uid="{A125E5CB-68F7-4809-AB0D-160B8C5B202A}"/>
+    <cellStyle name="20% - Акцент3 7 26 2" xfId="4340" xr:uid="{FEE905C8-CB22-497E-A762-D057DFBF5F2E}"/>
+    <cellStyle name="20% - Акцент3 7 27" xfId="3333" xr:uid="{2B9CEE95-B417-4B4D-9437-1849027E5FC8}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="594" xr:uid="{728D1995-ECCE-456A-AE60-BDCD7580674C}"/>
+    <cellStyle name="20% - Акцент3 7 3 2" xfId="2339" xr:uid="{4CA1DC34-3790-4B76-99F2-68D202EC07BC}"/>
+    <cellStyle name="20% - Акцент3 7 3 2 2" xfId="4358" xr:uid="{545B4622-E69D-4A79-9D03-2EABA7C4D329}"/>
+    <cellStyle name="20% - Акцент3 7 3 3" xfId="3351" xr:uid="{193E06E3-21E1-4CF2-861D-6462E0EF5A0B}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="595" xr:uid="{A47268BB-CEE8-4C79-AA49-4572AC2A0DD4}"/>
+    <cellStyle name="20% - Акцент3 7 4 2" xfId="2340" xr:uid="{AA4BA8D5-63D5-4253-8250-B01FBD50DAC1}"/>
+    <cellStyle name="20% - Акцент3 7 4 2 2" xfId="4359" xr:uid="{99BA1FEB-F3AB-4D45-93C5-418B4090D3EF}"/>
+    <cellStyle name="20% - Акцент3 7 4 3" xfId="3352" xr:uid="{AB93E9B3-4C0A-454A-8773-005783814331}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="596" xr:uid="{4598BEC9-572D-4334-B402-92F4A0F8E5EC}"/>
+    <cellStyle name="20% - Акцент3 7 5 2" xfId="2341" xr:uid="{0BFB6A18-255E-4F5F-8C13-B7FC1583E768}"/>
+    <cellStyle name="20% - Акцент3 7 5 2 2" xfId="4360" xr:uid="{2DE1E9D4-18A3-45F3-BF4A-F27DCB6AEEA6}"/>
+    <cellStyle name="20% - Акцент3 7 5 3" xfId="3353" xr:uid="{6AA7AC7C-33BE-42DA-8F4D-2E91E2CE456D}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="597" xr:uid="{06B2B09C-7B1F-49A8-AF50-AC82D8D1BC34}"/>
+    <cellStyle name="20% - Акцент3 7 6 2" xfId="2342" xr:uid="{8363DC5C-D3BD-427A-B750-1DFDE3A234DE}"/>
+    <cellStyle name="20% - Акцент3 7 6 2 2" xfId="4361" xr:uid="{28A14FFF-F3C3-4DD3-BF1A-735A75707472}"/>
+    <cellStyle name="20% - Акцент3 7 6 3" xfId="3354" xr:uid="{965D9E9D-E94B-4C1E-833F-81F89F90BB75}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="598" xr:uid="{F0BFDAC4-4A73-4D9A-86D7-ED0CDDACECEB}"/>
+    <cellStyle name="20% - Акцент3 7 7 2" xfId="2343" xr:uid="{42D1940A-CDCC-41EA-BD5F-8AE239BE7B88}"/>
+    <cellStyle name="20% - Акцент3 7 7 2 2" xfId="4362" xr:uid="{AF859BF5-217A-4C9E-9DA1-8D98D955D1A0}"/>
+    <cellStyle name="20% - Акцент3 7 7 3" xfId="3355" xr:uid="{C23C9BAB-1059-45DD-A88A-72738A17693B}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="599" xr:uid="{9D678513-3E91-46AD-B56E-E0D335409B88}"/>
+    <cellStyle name="20% - Акцент3 7 8 2" xfId="2344" xr:uid="{9BB71B1F-080B-4AE3-8066-BB610C8096D8}"/>
+    <cellStyle name="20% - Акцент3 7 8 2 2" xfId="4363" xr:uid="{FE8BC291-963C-4536-BBF8-AB41994BB53C}"/>
+    <cellStyle name="20% - Акцент3 7 8 3" xfId="3356" xr:uid="{D47C68FB-F0D0-414B-9A1C-F19DD915CB5A}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="600" xr:uid="{F7242FBA-BBA3-4DF8-B937-CFD2686E1E50}"/>
+    <cellStyle name="20% - Акцент3 7 9 2" xfId="2345" xr:uid="{AAD6FAA4-F25E-44E6-B8CB-A7867482F53B}"/>
+    <cellStyle name="20% - Акцент3 7 9 2 2" xfId="4364" xr:uid="{DAE743DE-546A-4A3C-B6D4-B7A522EBEC8B}"/>
+    <cellStyle name="20% - Акцент3 7 9 3" xfId="3357" xr:uid="{FDD05226-C412-43E2-A9F7-1FB600BE9832}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="601" xr:uid="{A70E4820-A5E0-4E89-8158-FF04040A1A42}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="602" xr:uid="{66C12B3D-40DD-4C13-854B-E05B25D1FD98}"/>
+    <cellStyle name="20% - Акцент3 8 10 2" xfId="2347" xr:uid="{9CE7BAD9-AEBD-4F72-8212-5309B4C6641C}"/>
+    <cellStyle name="20% - Акцент3 8 10 2 2" xfId="4366" xr:uid="{83C28561-8F09-4558-BAC1-168FAC626088}"/>
+    <cellStyle name="20% - Акцент3 8 10 3" xfId="3359" xr:uid="{7C7D45A7-4E97-48E6-BEF6-E944F075BB0B}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="603" xr:uid="{59B7D324-16BF-4402-B137-EF4C8D4448EE}"/>
+    <cellStyle name="20% - Акцент3 8 11 2" xfId="2348" xr:uid="{6B22054D-FE3B-4DE6-87C4-95260E0E3E1D}"/>
+    <cellStyle name="20% - Акцент3 8 11 2 2" xfId="4367" xr:uid="{255A639F-949A-4166-976B-3A990DEF8893}"/>
+    <cellStyle name="20% - Акцент3 8 11 3" xfId="3360" xr:uid="{2BF42DD3-1ACF-4DA9-82C0-23856B696B69}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="604" xr:uid="{EF34BC8F-F838-4E63-B2F7-B5D481D6F0CE}"/>
+    <cellStyle name="20% - Акцент3 8 12 2" xfId="2349" xr:uid="{3F49A9AD-E535-4162-B226-063BFEE012C3}"/>
+    <cellStyle name="20% - Акцент3 8 12 2 2" xfId="4368" xr:uid="{E20A3D0A-2925-4644-B0B6-51B8CA809CD1}"/>
+    <cellStyle name="20% - Акцент3 8 12 3" xfId="3361" xr:uid="{47EB32C2-5FC7-4148-86A9-56A0E41CDE3D}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="605" xr:uid="{ED671CAE-CC5C-4C23-9874-B5A48789A9AC}"/>
+    <cellStyle name="20% - Акцент3 8 13 2" xfId="2350" xr:uid="{BF2463A8-A12F-422F-B106-A8A416359AF9}"/>
+    <cellStyle name="20% - Акцент3 8 13 2 2" xfId="4369" xr:uid="{AB4D9CAC-25BC-4FC2-AA84-E0E55313034F}"/>
+    <cellStyle name="20% - Акцент3 8 13 3" xfId="3362" xr:uid="{829E38FD-69D1-4163-8818-67572210AA0F}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="606" xr:uid="{AA84C995-F7A8-4A6F-825A-FE1467772F44}"/>
+    <cellStyle name="20% - Акцент3 8 14 2" xfId="2351" xr:uid="{0C37AD4F-7F7B-4A41-A601-09FE7021BD26}"/>
+    <cellStyle name="20% - Акцент3 8 14 2 2" xfId="4370" xr:uid="{40D125F2-2D83-42ED-B627-3CC4CCEDE0A3}"/>
+    <cellStyle name="20% - Акцент3 8 14 3" xfId="3363" xr:uid="{05DAA289-2538-488F-B94E-0134F97C4558}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="607" xr:uid="{100A43F2-BB95-4453-A7FD-344356E22A96}"/>
+    <cellStyle name="20% - Акцент3 8 15 2" xfId="2352" xr:uid="{9FA629CB-A8EB-40D9-B7DA-E24F05AE4BDA}"/>
+    <cellStyle name="20% - Акцент3 8 15 2 2" xfId="4371" xr:uid="{6D941157-FFE4-42EE-8316-2A322590E0F6}"/>
+    <cellStyle name="20% - Акцент3 8 15 3" xfId="3364" xr:uid="{C50B5969-BE8B-4F75-BE7B-685FFB561553}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="608" xr:uid="{E4089E96-5C00-4863-B073-868F8774D08A}"/>
+    <cellStyle name="20% - Акцент3 8 16 2" xfId="2353" xr:uid="{835DE998-9BDB-4F49-979C-6EEF4C4A6493}"/>
+    <cellStyle name="20% - Акцент3 8 16 2 2" xfId="4372" xr:uid="{9A3D47F3-CCD2-498B-B1F1-3D1E1C6AA0F5}"/>
+    <cellStyle name="20% - Акцент3 8 16 3" xfId="3365" xr:uid="{EE0C97C3-24A6-4E4D-A2AC-7D68AE09DC52}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="609" xr:uid="{8E6BEEDD-3B05-47A5-B4F4-CF4152265E66}"/>
+    <cellStyle name="20% - Акцент3 8 17 2" xfId="2354" xr:uid="{B6C454BA-6EC3-427E-B019-DD7170D3FBB3}"/>
+    <cellStyle name="20% - Акцент3 8 17 2 2" xfId="4373" xr:uid="{43D7DE7B-44C0-4CA5-8139-2FD1ED7DA91E}"/>
+    <cellStyle name="20% - Акцент3 8 17 3" xfId="3366" xr:uid="{5A51474D-4946-4014-8A65-D328782A8701}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="610" xr:uid="{59D1F6E3-E29E-4780-BA07-85EC1BDC1F46}"/>
+    <cellStyle name="20% - Акцент3 8 18 2" xfId="2355" xr:uid="{0F18989C-7816-4A8B-8615-BD45B0F797A5}"/>
+    <cellStyle name="20% - Акцент3 8 18 2 2" xfId="4374" xr:uid="{D692B567-5AD0-4134-9691-0271FFCB092B}"/>
+    <cellStyle name="20% - Акцент3 8 18 3" xfId="3367" xr:uid="{20C16125-6F7B-4C98-BEC3-E615F8EE1008}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="611" xr:uid="{ADD92765-A6F9-4E73-AFC1-328671BB15D1}"/>
+    <cellStyle name="20% - Акцент3 8 19 2" xfId="2356" xr:uid="{6327E303-7D46-43B8-88F6-9156C29873CD}"/>
+    <cellStyle name="20% - Акцент3 8 19 2 2" xfId="4375" xr:uid="{5DD3D968-CE30-4BB7-B54D-260CEF886390}"/>
+    <cellStyle name="20% - Акцент3 8 19 3" xfId="3368" xr:uid="{AD361AB1-7247-4619-A487-D245E1DE39A3}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="612" xr:uid="{F2258D44-E5DC-40AB-9160-E410068576B1}"/>
+    <cellStyle name="20% - Акцент3 8 2 2" xfId="2357" xr:uid="{EB5FFF48-FC79-4436-AA91-0BEB37F40ADB}"/>
+    <cellStyle name="20% - Акцент3 8 2 2 2" xfId="4376" xr:uid="{C64894E6-09F6-44DB-9C4B-B736138E6D4C}"/>
+    <cellStyle name="20% - Акцент3 8 2 3" xfId="3369" xr:uid="{F1A55DC3-7161-4296-A94E-146C882CA487}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="613" xr:uid="{C08F75CD-3CC7-4BB7-92AB-844A38EF53AD}"/>
+    <cellStyle name="20% - Акцент3 8 20 2" xfId="2358" xr:uid="{C574B184-99EF-49E5-A857-7EB861B91FA3}"/>
+    <cellStyle name="20% - Акцент3 8 20 2 2" xfId="4377" xr:uid="{551725E5-BD52-40A0-A1A0-5417674369FD}"/>
+    <cellStyle name="20% - Акцент3 8 20 3" xfId="3370" xr:uid="{4CDF9AE8-170E-44D1-B8C4-CA2249090BF8}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="614" xr:uid="{045666CE-6D79-48D0-B8EE-2BEFFAFB1F19}"/>
+    <cellStyle name="20% - Акцент3 8 21 2" xfId="2359" xr:uid="{C9E4E0F0-EB5B-49B5-87EC-BBB2486D4F88}"/>
+    <cellStyle name="20% - Акцент3 8 21 2 2" xfId="4378" xr:uid="{5CF7C33D-8629-4812-BBEB-DB4EA7324CE3}"/>
+    <cellStyle name="20% - Акцент3 8 21 3" xfId="3371" xr:uid="{021DB764-2014-4995-B387-4FB445FF193B}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="615" xr:uid="{FEC82882-D2D2-4FDD-84B2-7AA176AD4EC1}"/>
+    <cellStyle name="20% - Акцент3 8 22 2" xfId="2360" xr:uid="{E083CAF7-068C-4F16-9592-FA1AC89E3C0E}"/>
+    <cellStyle name="20% - Акцент3 8 22 2 2" xfId="4379" xr:uid="{4A02FFA2-C160-454F-A59E-5A0F68717D3D}"/>
+    <cellStyle name="20% - Акцент3 8 22 3" xfId="3372" xr:uid="{E241C149-3842-4D80-B3A9-363B07B64484}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="616" xr:uid="{2AF78401-B3B3-424F-A7C1-F415D0FC4254}"/>
+    <cellStyle name="20% - Акцент3 8 23 2" xfId="2361" xr:uid="{8A975B67-50C2-4D1E-9D1B-FCC28176FF6A}"/>
+    <cellStyle name="20% - Акцент3 8 23 2 2" xfId="4380" xr:uid="{00AC3972-0FEB-452C-BE4B-1670DC4BA982}"/>
+    <cellStyle name="20% - Акцент3 8 23 3" xfId="3373" xr:uid="{CC7A0E1C-51FD-49AB-805A-6FF63FBAD82C}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="617" xr:uid="{23FADC28-25D1-4CA6-B6D0-67BFC097A6E1}"/>
+    <cellStyle name="20% - Акцент3 8 24 2" xfId="2362" xr:uid="{C4D74664-F6E3-4574-BCBB-A0F0982DDD3E}"/>
+    <cellStyle name="20% - Акцент3 8 24 2 2" xfId="4381" xr:uid="{581141E3-9E93-40EF-8552-510A717BA636}"/>
+    <cellStyle name="20% - Акцент3 8 24 3" xfId="3374" xr:uid="{7BA7C7A1-C1E4-4B65-9C58-60CD945F589F}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="618" xr:uid="{CAC83C4E-C858-4D06-82DE-A31C6858988D}"/>
+    <cellStyle name="20% - Акцент3 8 25 2" xfId="2363" xr:uid="{E165A36B-7BA5-4C8A-A80B-86F32F5C171B}"/>
+    <cellStyle name="20% - Акцент3 8 25 2 2" xfId="4382" xr:uid="{A31DB2BF-2060-40FE-A1FF-DCC65208AFC8}"/>
+    <cellStyle name="20% - Акцент3 8 25 3" xfId="3375" xr:uid="{8B7599E1-095A-48ED-9284-F532D4AA8F30}"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="2346" xr:uid="{D1EB0B46-9AE5-4F34-BDA3-A188A7283F76}"/>
+    <cellStyle name="20% - Акцент3 8 26 2" xfId="4365" xr:uid="{6BF91058-EB01-430B-9B15-B9E8BF1B9282}"/>
+    <cellStyle name="20% - Акцент3 8 27" xfId="3358" xr:uid="{58E90589-7B29-4518-B0B6-8AE23D61FC06}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="619" xr:uid="{0FC9C10F-2EE0-43B5-8162-FF94F03F0BBB}"/>
+    <cellStyle name="20% - Акцент3 8 3 2" xfId="2364" xr:uid="{8AC1E2DF-C7FD-489E-8972-CD7779253FAB}"/>
+    <cellStyle name="20% - Акцент3 8 3 2 2" xfId="4383" xr:uid="{0FB1CAA5-7F53-4824-BD58-DB6C4442AAEB}"/>
+    <cellStyle name="20% - Акцент3 8 3 3" xfId="3376" xr:uid="{0931B535-5F0D-4C8E-9CA0-76AE68F1C068}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="620" xr:uid="{C01812F9-57A6-40AA-9CAA-55E711917864}"/>
+    <cellStyle name="20% - Акцент3 8 4 2" xfId="2365" xr:uid="{A8A26A5B-203F-4564-9207-CC27313566DC}"/>
+    <cellStyle name="20% - Акцент3 8 4 2 2" xfId="4384" xr:uid="{2E590A48-2E6D-4556-AB49-023FC57E7E54}"/>
+    <cellStyle name="20% - Акцент3 8 4 3" xfId="3377" xr:uid="{D0F37E69-144F-4393-9CEB-6F4A07634731}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="621" xr:uid="{6D6960CF-D791-47D8-867E-A5BB7B116835}"/>
+    <cellStyle name="20% - Акцент3 8 5 2" xfId="2366" xr:uid="{3AC7A0C6-E2AF-4908-833B-8D3E28B8E1DC}"/>
+    <cellStyle name="20% - Акцент3 8 5 2 2" xfId="4385" xr:uid="{2C77CD29-742E-4444-9F2C-3C7F876731E8}"/>
+    <cellStyle name="20% - Акцент3 8 5 3" xfId="3378" xr:uid="{713C75F4-77EA-472E-9AFC-2B95A0881D3D}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="622" xr:uid="{BD410271-0608-4782-A97A-0AB2FE29FF1F}"/>
+    <cellStyle name="20% - Акцент3 8 6 2" xfId="2367" xr:uid="{F1A711D3-CC73-4B05-9BF4-60810633196D}"/>
+    <cellStyle name="20% - Акцент3 8 6 2 2" xfId="4386" xr:uid="{44C45368-8E3A-48B4-BE62-E9B8F09A30B5}"/>
+    <cellStyle name="20% - Акцент3 8 6 3" xfId="3379" xr:uid="{FAFA5945-321D-4DE1-9C2E-7E10F6F050BC}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="623" xr:uid="{B5C4979D-F8A1-49C8-A62E-02D9374F6A52}"/>
+    <cellStyle name="20% - Акцент3 8 7 2" xfId="2368" xr:uid="{A6E96FB2-E85D-4875-9918-4CE97286FC7C}"/>
+    <cellStyle name="20% - Акцент3 8 7 2 2" xfId="4387" xr:uid="{60F711F2-E70E-4BA3-AE82-113725F59E45}"/>
+    <cellStyle name="20% - Акцент3 8 7 3" xfId="3380" xr:uid="{21C41D40-09A3-4F87-9EBE-13553C6F8E4C}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="624" xr:uid="{0DD54FE8-82C6-4F43-9568-62F2976192F1}"/>
+    <cellStyle name="20% - Акцент3 8 8 2" xfId="2369" xr:uid="{87903A19-D446-4913-B212-CD7400B59D75}"/>
+    <cellStyle name="20% - Акцент3 8 8 2 2" xfId="4388" xr:uid="{4D9A6DBA-6D32-4DC1-B5CF-24DAE0DCF0FE}"/>
+    <cellStyle name="20% - Акцент3 8 8 3" xfId="3381" xr:uid="{EDDB09AB-ED71-42E1-A18D-1918921302B2}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="625" xr:uid="{AAEF7A86-DA44-4E49-80EB-73F367E0E737}"/>
+    <cellStyle name="20% - Акцент3 8 9 2" xfId="2370" xr:uid="{5E3690C2-B605-42A7-8B82-CFFAA18FC3B5}"/>
+    <cellStyle name="20% - Акцент3 8 9 2 2" xfId="4389" xr:uid="{F0DC9918-1FB0-4BE7-8B1F-ABCE859E9A29}"/>
+    <cellStyle name="20% - Акцент3 8 9 3" xfId="3382" xr:uid="{F6591AD8-5089-4846-8E03-877D1B8D0307}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="626" xr:uid="{ADDE37DE-6453-41C5-84C1-B6C8B4B8A1D6}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="627" xr:uid="{775197DA-2DBC-4446-B3D7-42B1222C82A4}"/>
+    <cellStyle name="20% - Акцент3 9 10 2" xfId="2372" xr:uid="{069F565D-20A3-48E0-B0F5-9E606D3B8ACD}"/>
+    <cellStyle name="20% - Акцент3 9 10 2 2" xfId="4391" xr:uid="{24B95A57-DE0D-4A1F-9428-9B8E195455AC}"/>
+    <cellStyle name="20% - Акцент3 9 10 3" xfId="3384" xr:uid="{3F312905-87C8-43B0-80B2-2BDFA9E70D81}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="628" xr:uid="{86885224-0EB8-4583-B9C6-2718886A142D}"/>
+    <cellStyle name="20% - Акцент3 9 11 2" xfId="2373" xr:uid="{53C762CB-9913-462E-A3A1-84FE461000E7}"/>
+    <cellStyle name="20% - Акцент3 9 11 2 2" xfId="4392" xr:uid="{33F8D219-23A2-4912-BF4B-E9897443C9E7}"/>
+    <cellStyle name="20% - Акцент3 9 11 3" xfId="3385" xr:uid="{66BCDAA5-8F73-46BF-8B31-E4F2FD058B70}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="629" xr:uid="{18F984E1-1882-4866-A070-E386DDEFD2C1}"/>
+    <cellStyle name="20% - Акцент3 9 12 2" xfId="2374" xr:uid="{791C3284-BF9B-4EB6-99BD-FFBD8EAC06D4}"/>
+    <cellStyle name="20% - Акцент3 9 12 2 2" xfId="4393" xr:uid="{8EE65472-620E-46E5-8F8B-C7DDB298C5DA}"/>
+    <cellStyle name="20% - Акцент3 9 12 3" xfId="3386" xr:uid="{979F6DEB-73DC-434A-A5E0-AC0B65EBF706}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="630" xr:uid="{C8B3ED9A-E899-4634-A8A9-1B432835E070}"/>
+    <cellStyle name="20% - Акцент3 9 13 2" xfId="2375" xr:uid="{109921C3-D96C-4D69-996A-80E938D1E1AD}"/>
+    <cellStyle name="20% - Акцент3 9 13 2 2" xfId="4394" xr:uid="{47C26131-8FF3-4D60-A46E-AB0479B04BC8}"/>
+    <cellStyle name="20% - Акцент3 9 13 3" xfId="3387" xr:uid="{224B10E6-69D1-4674-AA02-F44073A69D52}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="631" xr:uid="{CE5B2721-84EB-4FA8-8D29-88BF5ABAAF76}"/>
+    <cellStyle name="20% - Акцент3 9 14 2" xfId="2376" xr:uid="{39DAD923-D91A-4EC8-B8CE-3E238410A345}"/>
+    <cellStyle name="20% - Акцент3 9 14 2 2" xfId="4395" xr:uid="{D67B6386-29D6-4C3D-80D9-D09C022D1197}"/>
+    <cellStyle name="20% - Акцент3 9 14 3" xfId="3388" xr:uid="{25A4904A-D157-4659-9A90-5AF2729032B9}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="632" xr:uid="{62C97C61-CAC9-474D-BF62-05B7A22273B2}"/>
+    <cellStyle name="20% - Акцент3 9 15 2" xfId="2377" xr:uid="{74AEC756-114C-4FD9-A52E-3BA2C346FD62}"/>
+    <cellStyle name="20% - Акцент3 9 15 2 2" xfId="4396" xr:uid="{62C6D183-8289-49E2-9B9B-1B8B77070252}"/>
+    <cellStyle name="20% - Акцент3 9 15 3" xfId="3389" xr:uid="{0D5F9AD7-7C50-40C4-A86B-65731ED92647}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="633" xr:uid="{51E1C6CD-1F10-43A4-9F74-1E3F6C40D00E}"/>
+    <cellStyle name="20% - Акцент3 9 16 2" xfId="2378" xr:uid="{94ABD685-7CB7-4BAB-882F-4F1DFC5E9D09}"/>
+    <cellStyle name="20% - Акцент3 9 16 2 2" xfId="4397" xr:uid="{88D06CE6-00A1-44AE-87C4-2F269E5A31F1}"/>
+    <cellStyle name="20% - Акцент3 9 16 3" xfId="3390" xr:uid="{FA1C8F29-1309-49FD-9394-193362A93AB0}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="634" xr:uid="{F7CC6976-217E-4596-AA4D-4B805589ECB1}"/>
+    <cellStyle name="20% - Акцент3 9 17 2" xfId="2379" xr:uid="{85EC9288-06B7-4BDC-9065-EA9F61F4D321}"/>
+    <cellStyle name="20% - Акцент3 9 17 2 2" xfId="4398" xr:uid="{76944B54-68A5-4459-92A2-FC90A08BBD50}"/>
+    <cellStyle name="20% - Акцент3 9 17 3" xfId="3391" xr:uid="{08D0DD64-BA9B-408F-AF1A-4F9F64318D4E}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="635" xr:uid="{5B9DF936-232A-4096-A255-CAD0460018F7}"/>
+    <cellStyle name="20% - Акцент3 9 18 2" xfId="2380" xr:uid="{F29DF78D-BF2F-4EDE-BD4D-3D7828D20DF5}"/>
+    <cellStyle name="20% - Акцент3 9 18 2 2" xfId="4399" xr:uid="{D6BC3A9C-3C98-4BAD-8648-3CD31F595D8B}"/>
+    <cellStyle name="20% - Акцент3 9 18 3" xfId="3392" xr:uid="{A39969A4-4FFF-4989-8C63-47C066044632}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="636" xr:uid="{886355E5-BD7A-420A-81CF-A51B21973AA6}"/>
+    <cellStyle name="20% - Акцент3 9 19 2" xfId="2381" xr:uid="{9A32C998-4529-41CE-8189-75617DB6C597}"/>
+    <cellStyle name="20% - Акцент3 9 19 2 2" xfId="4400" xr:uid="{28EEC1A2-0D13-4D8E-8AE4-51FE40C58AF4}"/>
+    <cellStyle name="20% - Акцент3 9 19 3" xfId="3393" xr:uid="{68B04FB7-F751-4F2D-BAF5-AE3DCFC1FB41}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="637" xr:uid="{C62E813D-E1F5-4C37-89F1-5D74C0A1F569}"/>
+    <cellStyle name="20% - Акцент3 9 2 2" xfId="2382" xr:uid="{6BD54622-ADAA-4457-9CA8-AF73D47A962B}"/>
+    <cellStyle name="20% - Акцент3 9 2 2 2" xfId="4401" xr:uid="{630568DF-DEA1-429C-B9E0-A3A77B6C4B97}"/>
+    <cellStyle name="20% - Акцент3 9 2 3" xfId="3394" xr:uid="{D45A2521-98E9-4695-9D3C-694AF115075B}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="638" xr:uid="{5E3FE65D-D9D1-41C9-9377-1DF113D3210C}"/>
+    <cellStyle name="20% - Акцент3 9 20 2" xfId="2383" xr:uid="{633D4B15-2D9D-4AFC-BC03-29D1A79B1D65}"/>
+    <cellStyle name="20% - Акцент3 9 20 2 2" xfId="4402" xr:uid="{DD57B78E-35C5-43E8-A40B-B5A15EC2E53E}"/>
+    <cellStyle name="20% - Акцент3 9 20 3" xfId="3395" xr:uid="{1B2FAD09-1AEB-476A-912B-FF1DCA122B3E}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="639" xr:uid="{0158E52B-A83E-43D6-B9F6-BECC0D292AB5}"/>
+    <cellStyle name="20% - Акцент3 9 21 2" xfId="2384" xr:uid="{42914382-905C-4466-96A2-A0E81C2714A7}"/>
+    <cellStyle name="20% - Акцент3 9 21 2 2" xfId="4403" xr:uid="{4E93C87F-3C7D-4171-BFD0-91D4278CB980}"/>
+    <cellStyle name="20% - Акцент3 9 21 3" xfId="3396" xr:uid="{2410218A-AD64-4642-AAC6-66139B875B0A}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="640" xr:uid="{92BA3C63-A3AE-482A-BE1D-00A63F33D735}"/>
+    <cellStyle name="20% - Акцент3 9 22 2" xfId="2385" xr:uid="{17013E4E-26F3-47CF-8A4F-6949C28EB3FA}"/>
+    <cellStyle name="20% - Акцент3 9 22 2 2" xfId="4404" xr:uid="{DB3E4805-3B37-4FE1-B068-AE5CC8BBD228}"/>
+    <cellStyle name="20% - Акцент3 9 22 3" xfId="3397" xr:uid="{50DD05CA-42C0-49B4-9EDB-6E2C5D06C176}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="641" xr:uid="{5B86F504-2745-463B-8B1F-A95A9E8944B1}"/>
+    <cellStyle name="20% - Акцент3 9 23 2" xfId="2386" xr:uid="{4E9B173E-C79C-4A50-BDCF-C5F686BB54D4}"/>
+    <cellStyle name="20% - Акцент3 9 23 2 2" xfId="4405" xr:uid="{BFDD30B7-650A-45BF-9B8F-C3716C3C72C7}"/>
+    <cellStyle name="20% - Акцент3 9 23 3" xfId="3398" xr:uid="{C9E3F4AC-28A0-4723-BE6E-A20A50308E7F}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="642" xr:uid="{1F8E09EC-F72E-45F6-965A-2C91EF1EC331}"/>
+    <cellStyle name="20% - Акцент3 9 24 2" xfId="2387" xr:uid="{34ADBA14-C51D-4162-A79F-9903C0C904F8}"/>
+    <cellStyle name="20% - Акцент3 9 24 2 2" xfId="4406" xr:uid="{0561FBAA-0966-455E-B046-0BFCC0EC793C}"/>
+    <cellStyle name="20% - Акцент3 9 24 3" xfId="3399" xr:uid="{60A42567-C7AC-456D-9896-C9C79B3EA991}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="643" xr:uid="{A8CF98AD-0209-43B9-9E32-0C1D83BD4043}"/>
+    <cellStyle name="20% - Акцент3 9 25 2" xfId="2388" xr:uid="{C231021F-635A-45FF-913E-C2B228EA219B}"/>
+    <cellStyle name="20% - Акцент3 9 25 2 2" xfId="4407" xr:uid="{1ECB4B8E-D2E0-4377-AFF2-34C663F52F3C}"/>
+    <cellStyle name="20% - Акцент3 9 25 3" xfId="3400" xr:uid="{C100DFD0-16B8-440A-A61F-7DC6E69370D6}"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="2371" xr:uid="{86D31627-0B61-401E-9415-C34B1FF9A2AC}"/>
+    <cellStyle name="20% - Акцент3 9 26 2" xfId="4390" xr:uid="{1259BB09-E293-4399-8920-D2A39CC6AB8A}"/>
+    <cellStyle name="20% - Акцент3 9 27" xfId="3383" xr:uid="{9BB13078-F442-4715-9A95-89EAEBF990CA}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="644" xr:uid="{5B530DC9-9AD1-4694-A6B8-75E5F427C118}"/>
+    <cellStyle name="20% - Акцент3 9 3 2" xfId="2389" xr:uid="{24E84BC2-8CD8-47C2-8384-1538BCBD2C48}"/>
+    <cellStyle name="20% - Акцент3 9 3 2 2" xfId="4408" xr:uid="{EC3197E2-4806-4A3B-BD10-0E1BC978342D}"/>
+    <cellStyle name="20% - Акцент3 9 3 3" xfId="3401" xr:uid="{0B99EFDB-E2A7-4A7A-95DF-F0D412BED169}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="645" xr:uid="{A120DC3A-1362-4EE3-BFD3-7026E87DF254}"/>
+    <cellStyle name="20% - Акцент3 9 4 2" xfId="2390" xr:uid="{09C4FA73-5B42-452C-9D1E-C4DAB13D5CA9}"/>
+    <cellStyle name="20% - Акцент3 9 4 2 2" xfId="4409" xr:uid="{2D8DB078-4BBC-4616-968C-8E22A3A6133F}"/>
+    <cellStyle name="20% - Акцент3 9 4 3" xfId="3402" xr:uid="{8A2F6C81-5F8B-432D-A591-CA47CD057814}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="646" xr:uid="{D2688EE2-E46A-40AC-84EC-62E5A8F075E5}"/>
+    <cellStyle name="20% - Акцент3 9 5 2" xfId="2391" xr:uid="{E56C8A2A-4736-49DC-B4BB-E91BDAA8D817}"/>
+    <cellStyle name="20% - Акцент3 9 5 2 2" xfId="4410" xr:uid="{6CB49807-5EC9-4DD1-BD7A-5C2C49CAFE06}"/>
+    <cellStyle name="20% - Акцент3 9 5 3" xfId="3403" xr:uid="{BBC3814D-A308-4DA0-B37F-D23A2D648510}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="647" xr:uid="{4C9681AE-FA4F-4511-B75C-B415CE21F2C9}"/>
+    <cellStyle name="20% - Акцент3 9 6 2" xfId="2392" xr:uid="{27516A23-B7CA-488C-B844-2399F6E920D3}"/>
+    <cellStyle name="20% - Акцент3 9 6 2 2" xfId="4411" xr:uid="{7E0479AD-44C3-4349-87E2-B0D5401E6F41}"/>
+    <cellStyle name="20% - Акцент3 9 6 3" xfId="3404" xr:uid="{8F6D51FE-35B9-48B2-957F-274C79E71B7D}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="648" xr:uid="{13E64714-7F29-43EE-AD9A-F685BFC99384}"/>
+    <cellStyle name="20% - Акцент3 9 7 2" xfId="2393" xr:uid="{4E7A7502-D8A1-4111-828E-AF54F5E7FE92}"/>
+    <cellStyle name="20% - Акцент3 9 7 2 2" xfId="4412" xr:uid="{41F53603-9A2F-4D37-A604-578C7BFBCFB5}"/>
+    <cellStyle name="20% - Акцент3 9 7 3" xfId="3405" xr:uid="{F44250AC-AB17-4BFD-A4CC-B0E851E4EBA7}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="649" xr:uid="{ABA669AD-244B-49F9-8C5B-BCF289215A84}"/>
+    <cellStyle name="20% - Акцент3 9 8 2" xfId="2394" xr:uid="{BE0440EF-A2E5-4A06-A24B-F425233D0AC9}"/>
+    <cellStyle name="20% - Акцент3 9 8 2 2" xfId="4413" xr:uid="{188870C9-693C-4B30-9F4D-5D66499E80D6}"/>
+    <cellStyle name="20% - Акцент3 9 8 3" xfId="3406" xr:uid="{D256396B-108A-4815-B54C-8F3D391A4E65}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="650" xr:uid="{CD822A79-2A4D-46B0-AA69-B3FEED8C633C}"/>
+    <cellStyle name="20% - Акцент3 9 9 2" xfId="2395" xr:uid="{29904E41-F359-4353-AF8F-27EB8038560C}"/>
+    <cellStyle name="20% - Акцент3 9 9 2 2" xfId="4414" xr:uid="{C48703A6-3BBC-494A-B7F9-C63214C343ED}"/>
+    <cellStyle name="20% - Акцент3 9 9 3" xfId="3407" xr:uid="{03FC3950-77A6-42D0-864F-DE8210AB86B0}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="651" xr:uid="{C8C16BB6-D093-4AAB-BFFD-E4BE5EB9CA22}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="652" xr:uid="{09987E01-8B6C-49A5-BA5E-6586512F76AF}"/>
+    <cellStyle name="20% - Акцент4 2 10 2" xfId="2397" xr:uid="{54E88270-F737-4700-8074-FD9AA2DD86E1}"/>
+    <cellStyle name="20% - Акцент4 2 10 2 2" xfId="4416" xr:uid="{8B9C0EA4-1BDE-40AD-A83C-6FBA72B1FF31}"/>
+    <cellStyle name="20% - Акцент4 2 10 3" xfId="3409" xr:uid="{D48DEB3E-E1BD-495B-9E9C-53A07B54B89C}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="653" xr:uid="{F30BF0A7-F700-49F6-BA0A-16254573D30C}"/>
+    <cellStyle name="20% - Акцент4 2 11 2" xfId="2398" xr:uid="{4B53068E-7F66-433F-990F-A8B2B3194DA2}"/>
+    <cellStyle name="20% - Акцент4 2 11 2 2" xfId="4417" xr:uid="{05C061CB-BD14-4ED7-9763-924B2AC847E5}"/>
+    <cellStyle name="20% - Акцент4 2 11 3" xfId="3410" xr:uid="{2A088004-A7E9-475E-AEE4-D0763658267C}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="654" xr:uid="{43178977-106A-4ED9-84CE-4E989AACB751}"/>
+    <cellStyle name="20% - Акцент4 2 12 2" xfId="2399" xr:uid="{95AA4319-2CAD-46E8-8F75-5934965FE8B4}"/>
+    <cellStyle name="20% - Акцент4 2 12 2 2" xfId="4418" xr:uid="{AFBEDAC5-A027-41EB-B6AF-3D04A6827A88}"/>
+    <cellStyle name="20% - Акцент4 2 12 3" xfId="3411" xr:uid="{AF35A584-59EA-4876-A353-E93F67A3DE4D}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="655" xr:uid="{09D7E703-7A4D-4BFD-AEAD-18635A5DC106}"/>
+    <cellStyle name="20% - Акцент4 2 13 2" xfId="2400" xr:uid="{6FD39FBD-E9B6-4929-BBD4-44EDCB75A6F6}"/>
+    <cellStyle name="20% - Акцент4 2 13 2 2" xfId="4419" xr:uid="{EA8B06A9-FD1D-4C18-AA4D-BC312C4300B4}"/>
+    <cellStyle name="20% - Акцент4 2 13 3" xfId="3412" xr:uid="{965D1E62-6DCB-4BD0-B0CB-89ABD437E37D}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="656" xr:uid="{89EADAC5-7BC2-4AB1-92A6-536D531AE4E9}"/>
+    <cellStyle name="20% - Акцент4 2 14 2" xfId="2401" xr:uid="{0A226387-2096-48E3-A264-9B1CADC6BAD1}"/>
+    <cellStyle name="20% - Акцент4 2 14 2 2" xfId="4420" xr:uid="{056F35FE-FD09-417E-B946-28FA54A03042}"/>
+    <cellStyle name="20% - Акцент4 2 14 3" xfId="3413" xr:uid="{6A9CE25F-AD34-4FB3-A3C2-EBA1CF6D8D0F}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="657" xr:uid="{C2043194-CD9C-4434-B182-697C72B2C9B1}"/>
+    <cellStyle name="20% - Акцент4 2 15 2" xfId="2402" xr:uid="{D1FC5A78-616C-4978-AED6-FB495F100866}"/>
+    <cellStyle name="20% - Акцент4 2 15 2 2" xfId="4421" xr:uid="{20B722CE-7BB6-4B0F-AFCC-F949EF7789AF}"/>
+    <cellStyle name="20% - Акцент4 2 15 3" xfId="3414" xr:uid="{56AF69FB-AECD-4A9C-B3CB-398923F9A8FF}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="658" xr:uid="{B92ED87F-7E3F-4A08-921B-F9405C874B6E}"/>
+    <cellStyle name="20% - Акцент4 2 16 2" xfId="2403" xr:uid="{6B1FBBD9-45B0-4EC2-A0BE-2912D1FD3C13}"/>
+    <cellStyle name="20% - Акцент4 2 16 2 2" xfId="4422" xr:uid="{9A221161-7FF2-496A-A8C6-1BF4FC1ED0C4}"/>
+    <cellStyle name="20% - Акцент4 2 16 3" xfId="3415" xr:uid="{97560F8F-13F8-4BAB-8C72-5429D0758597}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="659" xr:uid="{B3561520-5D44-4136-BAFF-9DE8D5D04E93}"/>
+    <cellStyle name="20% - Акцент4 2 17 2" xfId="2404" xr:uid="{CB0D237E-9B52-4A10-AAA5-DCB7922B43F3}"/>
+    <cellStyle name="20% - Акцент4 2 17 2 2" xfId="4423" xr:uid="{C96438F9-2B55-48F4-AAC5-C04464D8D213}"/>
+    <cellStyle name="20% - Акцент4 2 17 3" xfId="3416" xr:uid="{FDB32F32-AD87-4FA9-BA59-3BC7453B7FA6}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="660" xr:uid="{27EF89A3-3299-4172-9C91-27DF58F58C75}"/>
+    <cellStyle name="20% - Акцент4 2 18 2" xfId="2405" xr:uid="{3E64454F-B3D0-431B-A540-A10426051B6B}"/>
+    <cellStyle name="20% - Акцент4 2 18 2 2" xfId="4424" xr:uid="{79EF8111-ACF2-40D1-BE44-5D44B2A46A94}"/>
+    <cellStyle name="20% - Акцент4 2 18 3" xfId="3417" xr:uid="{60346285-8F56-4111-B365-84F2E4E83AA7}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="661" xr:uid="{531A3CF6-72F7-481D-AE65-943B156F50D6}"/>
+    <cellStyle name="20% - Акцент4 2 19 2" xfId="2406" xr:uid="{187AE372-C878-456F-A6AB-B7C389D3D7B4}"/>
+    <cellStyle name="20% - Акцент4 2 19 2 2" xfId="4425" xr:uid="{26B5FEB6-9A2C-4DEF-81D2-4A6011D58379}"/>
+    <cellStyle name="20% - Акцент4 2 19 3" xfId="3418" xr:uid="{BBE7ED4F-05A0-4160-A24C-718BB099ECC9}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="662" xr:uid="{F07B0C99-86AA-4324-8D53-B9387BA28EF9}"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="2407" xr:uid="{33EE852D-FFD4-48E0-9222-E7C87CCE6726}"/>
+    <cellStyle name="20% - Акцент4 2 2 2 2" xfId="4426" xr:uid="{DB08873E-1FFC-4118-928F-7258E2FEB5C0}"/>
+    <cellStyle name="20% - Акцент4 2 2 3" xfId="3419" xr:uid="{6DD48B83-5DE9-4390-AE93-60A5CE1BFCB2}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="663" xr:uid="{EA176056-242B-489A-AF64-ED52F9013499}"/>
+    <cellStyle name="20% - Акцент4 2 20 2" xfId="2408" xr:uid="{FABC32AA-8388-4BC9-A560-82859DC725F4}"/>
+    <cellStyle name="20% - Акцент4 2 20 2 2" xfId="4427" xr:uid="{825FEE4E-012D-4EA3-BE02-F8DD2D4E66A1}"/>
+    <cellStyle name="20% - Акцент4 2 20 3" xfId="3420" xr:uid="{EB29AB99-A74E-4E09-9BCE-33E3B5549E78}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="664" xr:uid="{A5802D69-AD4B-4F31-8A28-B3DAB80ED834}"/>
+    <cellStyle name="20% - Акцент4 2 21 2" xfId="2409" xr:uid="{2D8A57E7-585C-4D6F-B0C6-EC7B8D4705F9}"/>
+    <cellStyle name="20% - Акцент4 2 21 2 2" xfId="4428" xr:uid="{848FE843-DB8B-4A13-8EA9-204A36BF654D}"/>
+    <cellStyle name="20% - Акцент4 2 21 3" xfId="3421" xr:uid="{0412FE79-171F-4634-B241-4A9AEB1EBADD}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="665" xr:uid="{6C63D601-87C4-45DF-9EDC-D1B52FD2A305}"/>
+    <cellStyle name="20% - Акцент4 2 22 2" xfId="2410" xr:uid="{555C2B09-2C12-4408-A644-4C43DDC4BE3F}"/>
+    <cellStyle name="20% - Акцент4 2 22 2 2" xfId="4429" xr:uid="{79510F63-BFE5-437B-AB75-2AF88B4EAF3C}"/>
+    <cellStyle name="20% - Акцент4 2 22 3" xfId="3422" xr:uid="{DA1D6239-053C-4D08-A35F-67E7D1A11A24}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="666" xr:uid="{FB856BDE-26E9-4065-B703-776EF30100E4}"/>
+    <cellStyle name="20% - Акцент4 2 23 2" xfId="2411" xr:uid="{03189BBB-554E-479D-AA38-319D2E2C2F53}"/>
+    <cellStyle name="20% - Акцент4 2 23 2 2" xfId="4430" xr:uid="{C6CE8A3B-634D-4496-BC84-ADEAE185390E}"/>
+    <cellStyle name="20% - Акцент4 2 23 3" xfId="3423" xr:uid="{9E188B6F-82BB-42AA-A2CC-6F7A83904967}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="667" xr:uid="{E351B3F9-8EA7-4B17-9298-E83D64F5F5D9}"/>
+    <cellStyle name="20% - Акцент4 2 24 2" xfId="2412" xr:uid="{492FB00E-A802-46F1-89BB-66933E25A3AE}"/>
+    <cellStyle name="20% - Акцент4 2 24 2 2" xfId="4431" xr:uid="{B0B4B96B-43F9-4CDF-B0B0-34EFEB23762B}"/>
+    <cellStyle name="20% - Акцент4 2 24 3" xfId="3424" xr:uid="{B692B162-DC39-463C-A28E-8A57F474ED71}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="668" xr:uid="{38CDCF47-B51B-49BF-AC83-7346E5D34E88}"/>
+    <cellStyle name="20% - Акцент4 2 25 2" xfId="2413" xr:uid="{9791B6F2-5971-48FC-9A4E-60249728E18C}"/>
+    <cellStyle name="20% - Акцент4 2 25 2 2" xfId="4432" xr:uid="{3DAC0B35-FB29-4231-B09C-DD61A00BD4B5}"/>
+    <cellStyle name="20% - Акцент4 2 25 3" xfId="3425" xr:uid="{0895F089-F045-4F92-8471-1DB2410062AA}"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="1782" xr:uid="{05F2EE0D-0C24-4C02-B129-FEF73D360FC2}"/>
+    <cellStyle name="20% - Акцент4 2 26 2" xfId="4415" xr:uid="{EC140502-14B8-41B8-BC56-C07262BDED4C}"/>
+    <cellStyle name="20% - Акцент4 2 27" xfId="1773" xr:uid="{7946BCB4-9942-4C91-987A-48DC3BB89431}"/>
+    <cellStyle name="20% - Акцент4 2 28" xfId="2396" xr:uid="{D665B1D8-D65F-4E17-AF83-5AA554131C2C}"/>
+    <cellStyle name="20% - Акцент4 2 29" xfId="3408" xr:uid="{084CAFD3-A652-40B8-A479-776B18C5DBE2}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="669" xr:uid="{28259DBB-B731-41F2-8043-818E269A3942}"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="2414" xr:uid="{831E49F2-5F0D-4C01-B42A-06A86F976061}"/>
+    <cellStyle name="20% - Акцент4 2 3 2 2" xfId="4433" xr:uid="{0C2B9248-D6AA-403B-8E54-9A08CF99CC4F}"/>
+    <cellStyle name="20% - Акцент4 2 3 3" xfId="3426" xr:uid="{AC3D3C6E-6564-45B5-8569-5AD7CCF7A824}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="670" xr:uid="{92DBB1C0-8F9D-4070-AA2B-84E84D151EB1}"/>
+    <cellStyle name="20% - Акцент4 2 4 2" xfId="2415" xr:uid="{A5F35DBD-C07D-4000-A055-C48357181A57}"/>
+    <cellStyle name="20% - Акцент4 2 4 2 2" xfId="4434" xr:uid="{B17A5527-2257-4459-BE93-A2FE0BE012E2}"/>
+    <cellStyle name="20% - Акцент4 2 4 3" xfId="3427" xr:uid="{80A3B3EF-157E-4FA6-8BCC-E91A8221A7C9}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="671" xr:uid="{760D0BBC-C90C-456A-81CD-3F201AF30936}"/>
+    <cellStyle name="20% - Акцент4 2 5 2" xfId="2416" xr:uid="{42FEA0A7-C6DE-4AB9-A57C-36B7021EDD6C}"/>
+    <cellStyle name="20% - Акцент4 2 5 2 2" xfId="4435" xr:uid="{50561C2A-9A3C-4A68-AB5D-021554E5C915}"/>
+    <cellStyle name="20% - Акцент4 2 5 3" xfId="3428" xr:uid="{1BC6708D-A010-41BB-954E-8A93A4894819}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="672" xr:uid="{F3DCAB2C-792C-4A9D-83FF-148CF5E6D15D}"/>
+    <cellStyle name="20% - Акцент4 2 6 2" xfId="2417" xr:uid="{85DEDD3D-0D8B-4738-A81D-9D22E06034F2}"/>
+    <cellStyle name="20% - Акцент4 2 6 2 2" xfId="4436" xr:uid="{A3C94A81-17D7-42F3-831E-873D10345DDE}"/>
+    <cellStyle name="20% - Акцент4 2 6 3" xfId="3429" xr:uid="{8B157D0A-4063-42B6-B629-D9FBE0CF7543}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="673" xr:uid="{B95C6DEF-16B9-473E-8592-145756959250}"/>
+    <cellStyle name="20% - Акцент4 2 7 2" xfId="2418" xr:uid="{D3818956-3631-475E-BDF0-1BFD6B80A516}"/>
+    <cellStyle name="20% - Акцент4 2 7 2 2" xfId="4437" xr:uid="{B123CCEF-CAE6-4A43-B9FB-EBE3DD77D495}"/>
+    <cellStyle name="20% - Акцент4 2 7 3" xfId="3430" xr:uid="{D069B04F-51EC-48C0-A352-BB9FA9234150}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="674" xr:uid="{ADDEBFE1-BD84-482D-8C78-16FF79D454B3}"/>
+    <cellStyle name="20% - Акцент4 2 8 2" xfId="2419" xr:uid="{E291D42C-43A8-4514-9AA3-D8F49A728966}"/>
+    <cellStyle name="20% - Акцент4 2 8 2 2" xfId="4438" xr:uid="{762CDD2E-694B-40B9-A819-18534078ABD9}"/>
+    <cellStyle name="20% - Акцент4 2 8 3" xfId="3431" xr:uid="{317305DC-9DB6-463C-B878-E7C62034F7D1}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="675" xr:uid="{E89F4D60-5D73-4826-927E-516A0B21CEE3}"/>
+    <cellStyle name="20% - Акцент4 2 9 2" xfId="2420" xr:uid="{601CAF11-8899-40B8-8771-FD530B124430}"/>
+    <cellStyle name="20% - Акцент4 2 9 2 2" xfId="4439" xr:uid="{7914B51D-1B64-4603-8DE7-B22F9545CFB7}"/>
+    <cellStyle name="20% - Акцент4 2 9 3" xfId="3432" xr:uid="{CA5CF6B4-1C46-4CCE-867E-70C33AB7766F}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="676" xr:uid="{4CFA6BE1-0966-4A3A-BB22-A025CD166F80}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="677" xr:uid="{A5202F9F-8EC5-4FC8-9E9A-B581CF39ACBE}"/>
+    <cellStyle name="20% - Акцент4 3 10 2" xfId="2422" xr:uid="{B9C9C24E-24D7-472F-A68C-3C6A9CABDD76}"/>
+    <cellStyle name="20% - Акцент4 3 10 2 2" xfId="4441" xr:uid="{FFD5A501-B9A5-4EB6-91A8-B94618E322CE}"/>
+    <cellStyle name="20% - Акцент4 3 10 3" xfId="3434" xr:uid="{F547EF01-9A50-4140-8EE3-D58C181D01DB}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="678" xr:uid="{BDE13675-14E2-4143-BC51-9BC845465CED}"/>
+    <cellStyle name="20% - Акцент4 3 11 2" xfId="2423" xr:uid="{32C8FCD7-B03B-42D1-8C40-2CDE39F5B4E0}"/>
+    <cellStyle name="20% - Акцент4 3 11 2 2" xfId="4442" xr:uid="{A6106C86-6A5C-4EE1-8F74-89BA3EFB00D3}"/>
+    <cellStyle name="20% - Акцент4 3 11 3" xfId="3435" xr:uid="{FE64D59E-0EA7-46F6-9648-9B2AD573417C}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="679" xr:uid="{9E8B6B73-2E94-4D89-9E69-75E1D9F24309}"/>
+    <cellStyle name="20% - Акцент4 3 12 2" xfId="2424" xr:uid="{B94BBD5C-1C28-48FD-B468-4DFDD18CB0CB}"/>
+    <cellStyle name="20% - Акцент4 3 12 2 2" xfId="4443" xr:uid="{74F90BE7-96F0-4FEC-97E7-4756A66D2CDA}"/>
+    <cellStyle name="20% - Акцент4 3 12 3" xfId="3436" xr:uid="{AE194ED0-C14C-4D63-BFEA-33A18B751B00}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="680" xr:uid="{05DD8456-D0E1-4C49-BF38-B7B35596C4F9}"/>
+    <cellStyle name="20% - Акцент4 3 13 2" xfId="2425" xr:uid="{EF8806B0-69DC-4758-95A2-187C31161BE3}"/>
+    <cellStyle name="20% - Акцент4 3 13 2 2" xfId="4444" xr:uid="{44A5E546-A940-46CA-893B-869304749EFF}"/>
+    <cellStyle name="20% - Акцент4 3 13 3" xfId="3437" xr:uid="{1DF6F8FE-E752-4E14-BEA7-FA81737C8773}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="681" xr:uid="{1FEBDBB0-D909-49B6-B4DC-7AE778A40405}"/>
+    <cellStyle name="20% - Акцент4 3 14 2" xfId="2426" xr:uid="{85D2CFCF-D3E5-4F06-B505-313F79BEE1BA}"/>
+    <cellStyle name="20% - Акцент4 3 14 2 2" xfId="4445" xr:uid="{54EFCFD5-1BC8-4EE6-B757-22F42F813175}"/>
+    <cellStyle name="20% - Акцент4 3 14 3" xfId="3438" xr:uid="{AC989AEB-8D0D-41F4-B9F3-C5F54015A9AF}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="682" xr:uid="{33F62A0B-2F86-4EF1-9DB5-91DDCA556207}"/>
+    <cellStyle name="20% - Акцент4 3 15 2" xfId="2427" xr:uid="{B235C08A-F60C-42F7-9343-61EBDA5AECF4}"/>
+    <cellStyle name="20% - Акцент4 3 15 2 2" xfId="4446" xr:uid="{FACC10C4-3321-4CF2-832C-070E72EB6763}"/>
+    <cellStyle name="20% - Акцент4 3 15 3" xfId="3439" xr:uid="{402028DB-0104-4543-8010-041C3AF08541}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="683" xr:uid="{C9DD8538-8004-4D7E-9672-8EACA08838C5}"/>
+    <cellStyle name="20% - Акцент4 3 16 2" xfId="2428" xr:uid="{6F64E1FB-644B-4584-99A5-6E6BF8D4707B}"/>
+    <cellStyle name="20% - Акцент4 3 16 2 2" xfId="4447" xr:uid="{286DD627-30C1-4124-B25D-8E864DA99558}"/>
+    <cellStyle name="20% - Акцент4 3 16 3" xfId="3440" xr:uid="{2CE89AD1-2347-4958-80A4-35B390A2155C}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="684" xr:uid="{66711C08-4289-4666-860F-7153FF60498B}"/>
+    <cellStyle name="20% - Акцент4 3 17 2" xfId="2429" xr:uid="{B03D9D9B-6ACC-4042-BBF7-BB9CED89D97E}"/>
+    <cellStyle name="20% - Акцент4 3 17 2 2" xfId="4448" xr:uid="{50442286-811E-4535-BB39-0A42F6C760FD}"/>
+    <cellStyle name="20% - Акцент4 3 17 3" xfId="3441" xr:uid="{01BB1F1E-4A1A-4413-9F86-8D051C333572}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="685" xr:uid="{1A5B511F-B585-4FC7-A54E-00BA3955F65C}"/>
+    <cellStyle name="20% - Акцент4 3 18 2" xfId="2430" xr:uid="{A870C45F-B73E-4CE1-ACA6-2BAE70F43CCF}"/>
+    <cellStyle name="20% - Акцент4 3 18 2 2" xfId="4449" xr:uid="{89E2539B-0FA1-40A2-B5A6-B7B26D00FC2B}"/>
+    <cellStyle name="20% - Акцент4 3 18 3" xfId="3442" xr:uid="{DCC86EC4-E0B9-4A6E-9D5F-22E3F8EA2FBC}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="686" xr:uid="{97A54F36-6A87-4AE7-9A96-83C5005208F0}"/>
+    <cellStyle name="20% - Акцент4 3 19 2" xfId="2431" xr:uid="{C4E87391-6E46-4FA8-B8CF-93DFA61F3169}"/>
+    <cellStyle name="20% - Акцент4 3 19 2 2" xfId="4450" xr:uid="{19742D45-757D-4F61-A6ED-AEBD7E61B2F5}"/>
+    <cellStyle name="20% - Акцент4 3 19 3" xfId="3443" xr:uid="{2D3FC387-7F56-4D2D-95F2-75EE982A9ED0}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="687" xr:uid="{A9B82154-84DC-48BE-A0A8-6C7482073536}"/>
+    <cellStyle name="20% - Акцент4 3 2 2" xfId="2432" xr:uid="{AC0ADE7D-A481-4B0B-A6A1-9C3CF760B650}"/>
+    <cellStyle name="20% - Акцент4 3 2 2 2" xfId="4451" xr:uid="{F8B7154A-8068-4A9A-9DC5-2DEEAE6BC749}"/>
+    <cellStyle name="20% - Акцент4 3 2 3" xfId="3444" xr:uid="{DBB5BCA5-3F7C-49AE-9D9B-1FFF6FF8D738}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="688" xr:uid="{E175301D-3772-49FE-9F0B-B2FAD93727BB}"/>
+    <cellStyle name="20% - Акцент4 3 20 2" xfId="2433" xr:uid="{872FEEF9-37CA-4644-8599-56673C313AF3}"/>
+    <cellStyle name="20% - Акцент4 3 20 2 2" xfId="4452" xr:uid="{BD3AC6CB-5D08-4DEA-9ABC-61934C57F6FA}"/>
+    <cellStyle name="20% - Акцент4 3 20 3" xfId="3445" xr:uid="{10D04644-7713-4F06-8CE3-A5B0F6E3B757}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="689" xr:uid="{5471FB48-6AFA-4712-A98E-C8B5CF9CBECE}"/>
+    <cellStyle name="20% - Акцент4 3 21 2" xfId="2434" xr:uid="{9C0A5A3B-A61A-4DF2-8282-834EB7736606}"/>
+    <cellStyle name="20% - Акцент4 3 21 2 2" xfId="4453" xr:uid="{D0CB6BB0-F922-4B56-B4DE-74632D120F3D}"/>
+    <cellStyle name="20% - Акцент4 3 21 3" xfId="3446" xr:uid="{AEE6E908-9B81-4E41-9934-4B85865B3768}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="690" xr:uid="{FF8C9FA2-6ABC-4563-91C4-3659254B47BE}"/>
+    <cellStyle name="20% - Акцент4 3 22 2" xfId="2435" xr:uid="{CDD08F22-F51A-4726-A1C0-45533B1A2382}"/>
+    <cellStyle name="20% - Акцент4 3 22 2 2" xfId="4454" xr:uid="{DDFD4C2C-82EF-4E48-BF83-BEEDB3012E0D}"/>
+    <cellStyle name="20% - Акцент4 3 22 3" xfId="3447" xr:uid="{297C2E70-BD18-45D3-B9FE-31D46276E7BF}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="691" xr:uid="{73774BD8-7C52-4C57-A83A-C381E857F82A}"/>
+    <cellStyle name="20% - Акцент4 3 23 2" xfId="2436" xr:uid="{BA3D10A3-AF7F-452C-B1CA-BD514D0BB593}"/>
+    <cellStyle name="20% - Акцент4 3 23 2 2" xfId="4455" xr:uid="{9E1654AB-40C3-40EA-AC49-ECADD03E7D80}"/>
+    <cellStyle name="20% - Акцент4 3 23 3" xfId="3448" xr:uid="{B500B52C-B105-488C-9832-3B9B81288272}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="692" xr:uid="{3B8763A3-F16A-4EED-B78B-1B32E41F4D39}"/>
+    <cellStyle name="20% - Акцент4 3 24 2" xfId="2437" xr:uid="{A7F90328-0D59-4818-B1DD-A76E9AB63736}"/>
+    <cellStyle name="20% - Акцент4 3 24 2 2" xfId="4456" xr:uid="{5AA08AC2-4C52-456E-B531-4F009B170DA2}"/>
+    <cellStyle name="20% - Акцент4 3 24 3" xfId="3449" xr:uid="{AC54885E-6DCC-469C-A56C-A17AC243A2A4}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="693" xr:uid="{D7286028-7748-4485-AFE3-C1CF8A9C4BC7}"/>
+    <cellStyle name="20% - Акцент4 3 25 2" xfId="2438" xr:uid="{E06153D2-D82D-490F-9431-A42D6A98F31B}"/>
+    <cellStyle name="20% - Акцент4 3 25 2 2" xfId="4457" xr:uid="{11F8D51F-B0E8-4BDD-8013-B3DD1D91B010}"/>
+    <cellStyle name="20% - Акцент4 3 25 3" xfId="3450" xr:uid="{1980843C-C1C2-43A0-BA17-363387377ED8}"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="2421" xr:uid="{A6315309-E27D-4AB1-9ADC-BE0D31C15487}"/>
+    <cellStyle name="20% - Акцент4 3 26 2" xfId="4440" xr:uid="{5F2C79CE-FE24-44B4-B7DB-B689255FB1A9}"/>
+    <cellStyle name="20% - Акцент4 3 27" xfId="3433" xr:uid="{46FD8A3F-7BEA-4CE1-A956-A0F071F33829}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="694" xr:uid="{D48E6796-179E-4FB1-B473-03AF632A52F9}"/>
+    <cellStyle name="20% - Акцент4 3 3 2" xfId="2439" xr:uid="{D0434CA0-C91A-4827-9C7E-8C6C146DC8F3}"/>
+    <cellStyle name="20% - Акцент4 3 3 2 2" xfId="4458" xr:uid="{1EDBE332-B8B6-439A-BB36-5FC1BC54DD76}"/>
+    <cellStyle name="20% - Акцент4 3 3 3" xfId="3451" xr:uid="{F689C635-7CE5-4311-8B53-DAEE099DEA75}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="695" xr:uid="{403B4EC3-7A85-42B2-8681-036BA32E2A93}"/>
+    <cellStyle name="20% - Акцент4 3 4 2" xfId="2440" xr:uid="{63B611B7-00E4-4B1D-88F8-1DD579AE4A4E}"/>
+    <cellStyle name="20% - Акцент4 3 4 2 2" xfId="4459" xr:uid="{A7179019-0796-4D8D-8B49-691DF6555D6A}"/>
+    <cellStyle name="20% - Акцент4 3 4 3" xfId="3452" xr:uid="{186DF210-E69D-4F11-991D-CB5FB318C905}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="696" xr:uid="{4F5710E4-5D3B-4203-95D6-CFC536EA4CC7}"/>
+    <cellStyle name="20% - Акцент4 3 5 2" xfId="2441" xr:uid="{3A43BDB1-5AF4-47CA-B68F-8A1B2E01E359}"/>
+    <cellStyle name="20% - Акцент4 3 5 2 2" xfId="4460" xr:uid="{74DC0AAA-8E3E-473B-93AD-95A0E14F094D}"/>
+    <cellStyle name="20% - Акцент4 3 5 3" xfId="3453" xr:uid="{570F82D3-96A5-45F6-B22E-7CE243A3F2C7}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="697" xr:uid="{443290DA-AD14-4923-A375-FA55819DFF67}"/>
+    <cellStyle name="20% - Акцент4 3 6 2" xfId="2442" xr:uid="{FA9F4629-A286-4512-A606-F21916A0EC64}"/>
+    <cellStyle name="20% - Акцент4 3 6 2 2" xfId="4461" xr:uid="{2E11DC67-51D8-45B7-9746-26ADEE06B11A}"/>
+    <cellStyle name="20% - Акцент4 3 6 3" xfId="3454" xr:uid="{462F5E4D-6E40-4DE0-892D-6AF1B0E648D9}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="698" xr:uid="{D935F968-DD11-4004-9066-E3C9C65F77E2}"/>
+    <cellStyle name="20% - Акцент4 3 7 2" xfId="2443" xr:uid="{205E205D-AFD7-4D44-B9FA-4DAF4062B4DB}"/>
+    <cellStyle name="20% - Акцент4 3 7 2 2" xfId="4462" xr:uid="{F95655E6-4395-411B-8712-7210B021BB58}"/>
+    <cellStyle name="20% - Акцент4 3 7 3" xfId="3455" xr:uid="{10D1370E-448B-4359-8978-862E5D5DF7EE}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="699" xr:uid="{BDD1A605-B6FE-424A-80A1-3E38E799972F}"/>
+    <cellStyle name="20% - Акцент4 3 8 2" xfId="2444" xr:uid="{6E345ED2-71C1-4861-8D19-17477448E6AE}"/>
+    <cellStyle name="20% - Акцент4 3 8 2 2" xfId="4463" xr:uid="{D925F264-DD66-4E24-B109-8639E26AFBF6}"/>
+    <cellStyle name="20% - Акцент4 3 8 3" xfId="3456" xr:uid="{E7477FC7-965F-4756-9F35-394253959B2E}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="700" xr:uid="{0730FF1F-5753-42DE-BA1F-B526B0F4ED28}"/>
+    <cellStyle name="20% - Акцент4 3 9 2" xfId="2445" xr:uid="{BF8F105F-E96F-4DD5-B66F-9273CAC589D9}"/>
+    <cellStyle name="20% - Акцент4 3 9 2 2" xfId="4464" xr:uid="{538442A5-33E9-406D-98FA-95802AF0F0EC}"/>
+    <cellStyle name="20% - Акцент4 3 9 3" xfId="3457" xr:uid="{E90DA41D-2786-4800-9C5E-D8CE0AC133B8}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="701" xr:uid="{2FFD5683-2962-4791-A264-96679ABA1B08}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="702" xr:uid="{FDDE9556-C7BB-469A-AF0E-C68D1BB455A4}"/>
+    <cellStyle name="20% - Акцент4 4 10 2" xfId="2447" xr:uid="{091D8877-1122-462A-8282-486B303CFE8A}"/>
+    <cellStyle name="20% - Акцент4 4 10 2 2" xfId="4466" xr:uid="{7DAAF201-4689-40FB-9128-98F3C3743E0F}"/>
+    <cellStyle name="20% - Акцент4 4 10 3" xfId="3459" xr:uid="{89299A19-6D79-4E60-BD48-6D3A138C978B}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="703" xr:uid="{E64E5A8F-2825-44D7-8F1F-F891F367498C}"/>
+    <cellStyle name="20% - Акцент4 4 11 2" xfId="2448" xr:uid="{233A5A61-533D-4290-B55A-66F7BE907EA7}"/>
+    <cellStyle name="20% - Акцент4 4 11 2 2" xfId="4467" xr:uid="{30EF80D3-9DAD-443A-B1A0-F3C79CEFC564}"/>
+    <cellStyle name="20% - Акцент4 4 11 3" xfId="3460" xr:uid="{E04564E4-44A9-4D77-92D7-7692128DF1C2}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="704" xr:uid="{B753B093-54D0-4C74-B394-690608D45A4D}"/>
+    <cellStyle name="20% - Акцент4 4 12 2" xfId="2449" xr:uid="{24ABB802-6F07-405B-A0E1-2E947EAFE143}"/>
+    <cellStyle name="20% - Акцент4 4 12 2 2" xfId="4468" xr:uid="{2F3A3E47-C92C-4FD6-B2ED-1C8A14722F35}"/>
+    <cellStyle name="20% - Акцент4 4 12 3" xfId="3461" xr:uid="{C7B2F7F7-4382-4717-A3E3-BAB7AFEC5EC1}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="705" xr:uid="{8617FD69-5A6E-4D26-B638-28F2A82759B1}"/>
+    <cellStyle name="20% - Акцент4 4 13 2" xfId="2450" xr:uid="{CBE2F66F-9C47-4A62-BF3B-33AD34806336}"/>
+    <cellStyle name="20% - Акцент4 4 13 2 2" xfId="4469" xr:uid="{8AF26896-E99B-4453-86D8-7BA2F61D1D98}"/>
+    <cellStyle name="20% - Акцент4 4 13 3" xfId="3462" xr:uid="{39F6F6FA-268A-4A26-8E3D-D4DDBA1D6BD9}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="706" xr:uid="{D33009EC-58C5-4770-A19F-AC99A2BF674E}"/>
+    <cellStyle name="20% - Акцент4 4 14 2" xfId="2451" xr:uid="{B550553E-DCA8-4B3A-88E4-8618D8B7AC8F}"/>
+    <cellStyle name="20% - Акцент4 4 14 2 2" xfId="4470" xr:uid="{392D3680-CE77-4641-ADA8-484C70CE05CD}"/>
+    <cellStyle name="20% - Акцент4 4 14 3" xfId="3463" xr:uid="{23C1828D-28B2-47AD-B437-417001E7BE52}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="707" xr:uid="{046D504F-3115-4F64-8856-CD09C0776DAC}"/>
+    <cellStyle name="20% - Акцент4 4 15 2" xfId="2452" xr:uid="{2B8B49C7-91E0-44A0-906A-6D04DAEA36FD}"/>
+    <cellStyle name="20% - Акцент4 4 15 2 2" xfId="4471" xr:uid="{17CE23D7-8D49-413B-A8DC-AA861969F0C2}"/>
+    <cellStyle name="20% - Акцент4 4 15 3" xfId="3464" xr:uid="{1D3517B7-70F3-4758-A83D-305AFB213B1C}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="708" xr:uid="{E97A729E-E784-463E-99DB-2737F4B86966}"/>
+    <cellStyle name="20% - Акцент4 4 16 2" xfId="2453" xr:uid="{4E80365A-D70F-46DA-ABF7-E4CAC4E7952B}"/>
+    <cellStyle name="20% - Акцент4 4 16 2 2" xfId="4472" xr:uid="{B246191E-4D41-4913-8220-A34A599AE3A6}"/>
+    <cellStyle name="20% - Акцент4 4 16 3" xfId="3465" xr:uid="{9635ECD4-429E-4F58-8FA0-EC9318B56C2D}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="709" xr:uid="{0AD93652-9DD8-41F3-A6A4-E9066B0FE3D2}"/>
+    <cellStyle name="20% - Акцент4 4 17 2" xfId="2454" xr:uid="{311EA960-0C42-40A7-80AD-7C21094AAF70}"/>
+    <cellStyle name="20% - Акцент4 4 17 2 2" xfId="4473" xr:uid="{545D86F4-30BE-4DC4-BB18-1F90111C6CC6}"/>
+    <cellStyle name="20% - Акцент4 4 17 3" xfId="3466" xr:uid="{D791B864-72B3-4399-8CF6-A32524ADD72B}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="710" xr:uid="{4BC23D19-7ECA-472B-AC79-C316A9EDDC6B}"/>
+    <cellStyle name="20% - Акцент4 4 18 2" xfId="2455" xr:uid="{5ABEDD5A-9A85-4BB4-8E51-56F8493B744B}"/>
+    <cellStyle name="20% - Акцент4 4 18 2 2" xfId="4474" xr:uid="{3854774C-0483-47DF-9AC8-6ABEB3946BB1}"/>
+    <cellStyle name="20% - Акцент4 4 18 3" xfId="3467" xr:uid="{7F3D43FB-587A-4607-8FE6-6F5916C1F932}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="711" xr:uid="{BCC6E14B-73FA-40DB-8EDB-85B42BCE64E4}"/>
+    <cellStyle name="20% - Акцент4 4 19 2" xfId="2456" xr:uid="{2B25F539-4F91-4970-85AF-FA55CAF976D5}"/>
+    <cellStyle name="20% - Акцент4 4 19 2 2" xfId="4475" xr:uid="{DE31E7E4-8D22-4520-BA54-6A316B6AC6E7}"/>
+    <cellStyle name="20% - Акцент4 4 19 3" xfId="3468" xr:uid="{36E774ED-E02E-4C76-BA79-49542296172E}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="712" xr:uid="{42CE0D84-E0F2-4A2C-A3DE-68E15350F643}"/>
+    <cellStyle name="20% - Акцент4 4 2 2" xfId="2457" xr:uid="{FE24579C-3B79-41A5-8E98-9CB5B3C341D8}"/>
+    <cellStyle name="20% - Акцент4 4 2 2 2" xfId="4476" xr:uid="{A4EE5B8A-7CFC-42CD-A435-6978B85D7781}"/>
+    <cellStyle name="20% - Акцент4 4 2 3" xfId="3469" xr:uid="{A88CCE05-ED13-4681-8E81-69FF33EEC079}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="713" xr:uid="{F0291635-01F3-40F0-BD63-D895C4215175}"/>
+    <cellStyle name="20% - Акцент4 4 20 2" xfId="2458" xr:uid="{C106F615-015D-403C-8AA8-A4A33484C6D1}"/>
+    <cellStyle name="20% - Акцент4 4 20 2 2" xfId="4477" xr:uid="{74BB6ACD-C470-49C7-8722-EF1895C9688C}"/>
+    <cellStyle name="20% - Акцент4 4 20 3" xfId="3470" xr:uid="{86A22259-57C0-49EB-8758-6D43B5D0C44C}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="714" xr:uid="{95A2C1C4-EB4A-448F-A365-831F30148CA5}"/>
+    <cellStyle name="20% - Акцент4 4 21 2" xfId="2459" xr:uid="{BE2F88C2-6548-417E-BCAF-15CCEE59770B}"/>
+    <cellStyle name="20% - Акцент4 4 21 2 2" xfId="4478" xr:uid="{4779F3F4-0D69-4051-9865-F4284538D070}"/>
+    <cellStyle name="20% - Акцент4 4 21 3" xfId="3471" xr:uid="{EC9709DC-A7D9-4556-87E6-1F490DDB891C}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="715" xr:uid="{D93197FD-29B4-47FD-B4E5-7E9F6200F165}"/>
+    <cellStyle name="20% - Акцент4 4 22 2" xfId="2460" xr:uid="{4DBA8094-BC1E-47CD-8752-4AE03352CB00}"/>
+    <cellStyle name="20% - Акцент4 4 22 2 2" xfId="4479" xr:uid="{E2AC3030-A35A-4CF3-9101-187C0304F05D}"/>
+    <cellStyle name="20% - Акцент4 4 22 3" xfId="3472" xr:uid="{60418BAA-EB90-4891-9220-18C544ABDBED}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="716" xr:uid="{DC8D7297-F017-4053-BBA4-254BB5BB36C7}"/>
+    <cellStyle name="20% - Акцент4 4 23 2" xfId="2461" xr:uid="{243C471A-7703-4672-8471-A4ACF33FCDDB}"/>
+    <cellStyle name="20% - Акцент4 4 23 2 2" xfId="4480" xr:uid="{A4EFAFFE-5EEC-400F-A3AF-2F2C0A33664A}"/>
+    <cellStyle name="20% - Акцент4 4 23 3" xfId="3473" xr:uid="{8CF53AC3-5003-4A40-8026-33D6FA3BA93C}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="717" xr:uid="{32000275-9FCA-47C6-8921-E09725B2704D}"/>
+    <cellStyle name="20% - Акцент4 4 24 2" xfId="2462" xr:uid="{18F4D605-402D-40E1-9B1A-60F19F0CF8B3}"/>
+    <cellStyle name="20% - Акцент4 4 24 2 2" xfId="4481" xr:uid="{121FDBFE-6FAD-4E83-BF7A-12E81EB181B1}"/>
+    <cellStyle name="20% - Акцент4 4 24 3" xfId="3474" xr:uid="{23D4718A-AE0D-4E6E-B938-A0E78CA1DC4E}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="718" xr:uid="{589A843A-B465-482D-B9C4-FBF15ED78A80}"/>
+    <cellStyle name="20% - Акцент4 4 25 2" xfId="2463" xr:uid="{5D0DE6F4-75E8-4BB7-9072-CD1876B9DF7A}"/>
+    <cellStyle name="20% - Акцент4 4 25 2 2" xfId="4482" xr:uid="{58D6CCCF-1680-4A73-A18D-CC4200795C29}"/>
+    <cellStyle name="20% - Акцент4 4 25 3" xfId="3475" xr:uid="{98AB4475-CB60-49B9-AB1C-F576624B51F2}"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="2446" xr:uid="{0402A28C-521C-4504-95F6-25C854FD4468}"/>
+    <cellStyle name="20% - Акцент4 4 26 2" xfId="4465" xr:uid="{B8ACD851-B9CA-4528-A3CE-717CC2D8404E}"/>
+    <cellStyle name="20% - Акцент4 4 27" xfId="3458" xr:uid="{C4562FB8-85C0-42E3-8C25-075E727C5928}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="719" xr:uid="{54CBC875-EEA1-4F91-BC45-169FEE20BDD8}"/>
+    <cellStyle name="20% - Акцент4 4 3 2" xfId="2464" xr:uid="{00E922FB-4C22-4D82-A31F-3316C5B9B0D7}"/>
+    <cellStyle name="20% - Акцент4 4 3 2 2" xfId="4483" xr:uid="{101C60AE-84AE-4AE0-97DE-B7BEF9D145EA}"/>
+    <cellStyle name="20% - Акцент4 4 3 3" xfId="3476" xr:uid="{BFE8CA54-6FCC-4EB4-AB5B-90394F076825}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="720" xr:uid="{C2DB6CDB-ECDF-4D6C-8ACF-0E0D45289B0C}"/>
+    <cellStyle name="20% - Акцент4 4 4 2" xfId="2465" xr:uid="{014D57C6-0F8A-44F3-89D8-757EB7D83E53}"/>
+    <cellStyle name="20% - Акцент4 4 4 2 2" xfId="4484" xr:uid="{000C11B6-C2AB-467E-9098-F396BB5E85CD}"/>
+    <cellStyle name="20% - Акцент4 4 4 3" xfId="3477" xr:uid="{135DD1F2-7E45-4CA5-8479-02837BCA57AE}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="721" xr:uid="{CA058037-0BAB-46E0-98BD-BE353C4F04BD}"/>
+    <cellStyle name="20% - Акцент4 4 5 2" xfId="2466" xr:uid="{1A9FF5B6-3CC1-4333-BCF6-22D1D01D22FD}"/>
+    <cellStyle name="20% - Акцент4 4 5 2 2" xfId="4485" xr:uid="{1E9EA947-E504-4EE7-B2B9-86183AF36A89}"/>
+    <cellStyle name="20% - Акцент4 4 5 3" xfId="3478" xr:uid="{2963BDFE-1577-4116-B356-637097FF6303}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="722" xr:uid="{FD1BA280-D758-4B2D-812A-FA387B0D85B5}"/>
+    <cellStyle name="20% - Акцент4 4 6 2" xfId="2467" xr:uid="{BB196851-129A-474F-9024-8093DCA0F841}"/>
+    <cellStyle name="20% - Акцент4 4 6 2 2" xfId="4486" xr:uid="{02E611B1-9C61-4717-826B-FA8944B63999}"/>
+    <cellStyle name="20% - Акцент4 4 6 3" xfId="3479" xr:uid="{E5B31C27-BEFD-49A5-B374-055464F3651A}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="723" xr:uid="{D9BB717E-EF79-460D-AD18-0644E28F7498}"/>
+    <cellStyle name="20% - Акцент4 4 7 2" xfId="2468" xr:uid="{383D324A-8A30-45E6-AEDC-BF2A42831B22}"/>
+    <cellStyle name="20% - Акцент4 4 7 2 2" xfId="4487" xr:uid="{995DA0DC-DB0F-4DB4-A07B-624E1BFA5AEE}"/>
+    <cellStyle name="20% - Акцент4 4 7 3" xfId="3480" xr:uid="{57EE0299-9970-4647-9812-4770359CED95}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="724" xr:uid="{835BD82D-3DF8-471C-92CF-3615D8A7D294}"/>
+    <cellStyle name="20% - Акцент4 4 8 2" xfId="2469" xr:uid="{92AF0185-C72A-4E1A-900A-89D5F705BEAB}"/>
+    <cellStyle name="20% - Акцент4 4 8 2 2" xfId="4488" xr:uid="{47BE2582-16DA-41CB-B399-AA9B87911FFA}"/>
+    <cellStyle name="20% - Акцент4 4 8 3" xfId="3481" xr:uid="{C2881B43-D388-485B-8960-5AC14F4B1BC7}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="725" xr:uid="{EC3300EF-76D9-4C6B-9146-FB7EFAE34D9D}"/>
+    <cellStyle name="20% - Акцент4 4 9 2" xfId="2470" xr:uid="{31064C7D-3DA0-44F9-B0B8-A0D062C5FF37}"/>
+    <cellStyle name="20% - Акцент4 4 9 2 2" xfId="4489" xr:uid="{87D216A9-B606-4449-8D26-3610A9575439}"/>
+    <cellStyle name="20% - Акцент4 4 9 3" xfId="3482" xr:uid="{1A1A2BD5-19E5-48EF-B5B5-F29964FBDF7A}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="726" xr:uid="{EF3E2933-42C7-4DFA-9355-A89B47DE1EFB}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="727" xr:uid="{93939817-182F-4E68-9E5F-D66C553EBD5D}"/>
+    <cellStyle name="20% - Акцент4 5 10 2" xfId="2472" xr:uid="{5C022DEB-8526-442D-B31F-DFDEECF930D3}"/>
+    <cellStyle name="20% - Акцент4 5 10 2 2" xfId="4491" xr:uid="{71A7CFC2-3FC8-4351-8C3D-D4EE7CB32D20}"/>
+    <cellStyle name="20% - Акцент4 5 10 3" xfId="3484" xr:uid="{9135F594-3FA2-4A1F-824D-F99B261158A0}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="728" xr:uid="{521B66FE-9550-4C16-BD9C-26FBBC44A85C}"/>
+    <cellStyle name="20% - Акцент4 5 11 2" xfId="2473" xr:uid="{0F7CFA25-F68B-45B2-B351-2E402D4086DF}"/>
+    <cellStyle name="20% - Акцент4 5 11 2 2" xfId="4492" xr:uid="{1E22D6C3-B9E6-497C-9850-ECA779C7EC5C}"/>
+    <cellStyle name="20% - Акцент4 5 11 3" xfId="3485" xr:uid="{96ED9807-DF11-4F47-943C-A15813EBB083}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="729" xr:uid="{B4FF6478-851A-463C-82DA-D5990950600F}"/>
+    <cellStyle name="20% - Акцент4 5 12 2" xfId="2474" xr:uid="{E05250F1-4E83-48D7-B18A-5BCCD2235943}"/>
+    <cellStyle name="20% - Акцент4 5 12 2 2" xfId="4493" xr:uid="{8860241D-9EEA-4620-AE53-49D481CE7D1D}"/>
+    <cellStyle name="20% - Акцент4 5 12 3" xfId="3486" xr:uid="{349B2679-F788-49C4-AA94-A7DCCBD9354B}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="730" xr:uid="{DAFC956D-8608-4FBF-9E4F-67179963A313}"/>
+    <cellStyle name="20% - Акцент4 5 13 2" xfId="2475" xr:uid="{707959D0-5140-4905-926A-9D86F461F0AF}"/>
+    <cellStyle name="20% - Акцент4 5 13 2 2" xfId="4494" xr:uid="{BE06A30A-1694-40BD-8AC0-03FFFEFF65E7}"/>
+    <cellStyle name="20% - Акцент4 5 13 3" xfId="3487" xr:uid="{A815D252-E43D-4C8D-8ADA-7B2E91A0CD21}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="731" xr:uid="{60764687-B34D-4E0A-AB59-D5893819E0CC}"/>
+    <cellStyle name="20% - Акцент4 5 14 2" xfId="2476" xr:uid="{AF0CE1FB-A6FC-4FCC-9A8F-D2785AFB94B3}"/>
+    <cellStyle name="20% - Акцент4 5 14 2 2" xfId="4495" xr:uid="{97D432ED-0161-4FE6-91E6-CFF35D166205}"/>
+    <cellStyle name="20% - Акцент4 5 14 3" xfId="3488" xr:uid="{074E0A55-2469-419D-94ED-798493845016}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="732" xr:uid="{2C955998-9ABF-4170-A9A6-BA7BA570570D}"/>
+    <cellStyle name="20% - Акцент4 5 15 2" xfId="2477" xr:uid="{77799637-9FF2-4558-80E4-BFBFF1D4551A}"/>
+    <cellStyle name="20% - Акцент4 5 15 2 2" xfId="4496" xr:uid="{15363D97-9CE7-446B-A628-C257EDD40073}"/>
+    <cellStyle name="20% - Акцент4 5 15 3" xfId="3489" xr:uid="{1F6939C8-63C7-41FB-9258-2F26AEFD10E0}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="733" xr:uid="{EE1A6BDC-B2A5-4FB0-BFCD-F443D3F69028}"/>
+    <cellStyle name="20% - Акцент4 5 16 2" xfId="2478" xr:uid="{12FC9290-89D0-4401-8CD0-2B1578FDBA7A}"/>
+    <cellStyle name="20% - Акцент4 5 16 2 2" xfId="4497" xr:uid="{B615CC7C-B252-4756-8B34-CF16EBF4E22C}"/>
+    <cellStyle name="20% - Акцент4 5 16 3" xfId="3490" xr:uid="{8428BBCD-1C5D-43B3-9848-78C26CE78CB3}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="734" xr:uid="{BA6F6984-6686-4507-9D31-2593E5F81E87}"/>
+    <cellStyle name="20% - Акцент4 5 17 2" xfId="2479" xr:uid="{D1396D0C-936F-4BEC-BB99-EA75F6228DEE}"/>
+    <cellStyle name="20% - Акцент4 5 17 2 2" xfId="4498" xr:uid="{713A5FE2-2070-436A-ABF8-D84DAA485320}"/>
+    <cellStyle name="20% - Акцент4 5 17 3" xfId="3491" xr:uid="{C69BA3EB-9C54-40AB-92F1-B152668F3F5D}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="735" xr:uid="{A58DE1D8-C201-4BEC-86A3-02EA3FAEFCF4}"/>
+    <cellStyle name="20% - Акцент4 5 18 2" xfId="2480" xr:uid="{82EECE3B-7241-40D6-BB88-826E2E4B5F0B}"/>
+    <cellStyle name="20% - Акцент4 5 18 2 2" xfId="4499" xr:uid="{6D1C20DE-538A-4DE8-ACAE-29C981A9B6C2}"/>
+    <cellStyle name="20% - Акцент4 5 18 3" xfId="3492" xr:uid="{D7AE4F79-ABD6-4BE4-875E-E3819E2F9994}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="736" xr:uid="{6B16B8C9-3AE7-4953-8A84-4DD3250947B6}"/>
+    <cellStyle name="20% - Акцент4 5 19 2" xfId="2481" xr:uid="{53B4ABAA-F417-43CE-A1A5-05A87EF44A34}"/>
+    <cellStyle name="20% - Акцент4 5 19 2 2" xfId="4500" xr:uid="{24B5B5D5-7220-4981-A09A-74576FDD3F95}"/>
+    <cellStyle name="20% - Акцент4 5 19 3" xfId="3493" xr:uid="{4B55D2C7-42E7-4F3E-9A5A-02297EFDDEA5}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="737" xr:uid="{378790D3-157A-44AA-B499-7554893885FA}"/>
+    <cellStyle name="20% - Акцент4 5 2 2" xfId="2482" xr:uid="{79C28552-A065-4F94-9CB1-94F5CF78AFB5}"/>
+    <cellStyle name="20% - Акцент4 5 2 2 2" xfId="4501" xr:uid="{8A95F6A5-5B64-4D32-8F57-DFCD51EF7F31}"/>
+    <cellStyle name="20% - Акцент4 5 2 3" xfId="3494" xr:uid="{56018803-2E16-48E8-9F71-AF6ED1218DC8}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="738" xr:uid="{1214840B-6E41-4362-BE77-B155F8AB7BEA}"/>
+    <cellStyle name="20% - Акцент4 5 20 2" xfId="2483" xr:uid="{11E28E0B-CB88-43C0-AC02-D4487A78EE7D}"/>
+    <cellStyle name="20% - Акцент4 5 20 2 2" xfId="4502" xr:uid="{12BF0F9F-C3E4-4C82-AB70-7EB78B7AFA92}"/>
+    <cellStyle name="20% - Акцент4 5 20 3" xfId="3495" xr:uid="{2ABFA0D3-0F1B-442F-91F8-52981B7BB1A1}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="739" xr:uid="{3407EC80-FDA2-4CD5-A6EA-7773CD1A8FF6}"/>
+    <cellStyle name="20% - Акцент4 5 21 2" xfId="2484" xr:uid="{5459F32F-8093-40C0-9AAC-098CAC37D056}"/>
+    <cellStyle name="20% - Акцент4 5 21 2 2" xfId="4503" xr:uid="{1699D1AB-46CD-4132-91B8-376166616C15}"/>
+    <cellStyle name="20% - Акцент4 5 21 3" xfId="3496" xr:uid="{C6DF19AB-73F3-4478-913B-B73ACE5E7974}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="740" xr:uid="{6BFCA26F-ED2D-4844-902C-6AA2C2AB0302}"/>
+    <cellStyle name="20% - Акцент4 5 22 2" xfId="2485" xr:uid="{B8299A0D-194F-4930-85A5-E29E5B3A376E}"/>
+    <cellStyle name="20% - Акцент4 5 22 2 2" xfId="4504" xr:uid="{0A6A4EAF-C5F0-48D2-802C-F99BE442EB20}"/>
+    <cellStyle name="20% - Акцент4 5 22 3" xfId="3497" xr:uid="{4886AB33-BB4E-4486-8A96-1B54718D3FA7}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="741" xr:uid="{893423B2-F5B5-4350-BEC1-CA74C7224EF5}"/>
+    <cellStyle name="20% - Акцент4 5 23 2" xfId="2486" xr:uid="{51266559-BE91-4D7C-AACD-F37A52385675}"/>
+    <cellStyle name="20% - Акцент4 5 23 2 2" xfId="4505" xr:uid="{F11E68C3-DFAE-4932-9FB6-754BBC439433}"/>
+    <cellStyle name="20% - Акцент4 5 23 3" xfId="3498" xr:uid="{B65A7B06-BB13-46C1-8D1A-44A5568AAFBC}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="742" xr:uid="{963DCBFD-2FC4-4C1F-93D0-3446B21D1F35}"/>
+    <cellStyle name="20% - Акцент4 5 24 2" xfId="2487" xr:uid="{0580AF1A-24A4-4A48-A433-6D5769893860}"/>
+    <cellStyle name="20% - Акцент4 5 24 2 2" xfId="4506" xr:uid="{F941CC77-8EC6-4A96-9F99-FE5275C3BAAE}"/>
+    <cellStyle name="20% - Акцент4 5 24 3" xfId="3499" xr:uid="{DEDF7EF3-AFEA-4D75-869B-BF9ED373FA03}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="743" xr:uid="{3BB95B9F-DAD2-44A8-BF3E-343ABEF21BD0}"/>
+    <cellStyle name="20% - Акцент4 5 25 2" xfId="2488" xr:uid="{7D8568C9-C3BF-4E0C-AE74-6413113D65B6}"/>
+    <cellStyle name="20% - Акцент4 5 25 2 2" xfId="4507" xr:uid="{E2B70C76-C359-4F17-894F-16D8EE3E68F8}"/>
+    <cellStyle name="20% - Акцент4 5 25 3" xfId="3500" xr:uid="{2A71D3F3-8A45-4740-BB8B-7AFDE298A321}"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="2471" xr:uid="{C1BE02E8-70F3-4123-B6FA-1AB216AFD72D}"/>
+    <cellStyle name="20% - Акцент4 5 26 2" xfId="4490" xr:uid="{9C0D0BDE-AACB-4BAB-B4DB-4FC6D78A43DA}"/>
+    <cellStyle name="20% - Акцент4 5 27" xfId="3483" xr:uid="{37636A63-8B90-413A-9B01-9239A889E5D2}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="744" xr:uid="{FAB011CD-2DD2-4A12-998C-C278C24D6E00}"/>
+    <cellStyle name="20% - Акцент4 5 3 2" xfId="2489" xr:uid="{BCA70139-294B-4EE6-BA3B-CC9F03F37A21}"/>
+    <cellStyle name="20% - Акцент4 5 3 2 2" xfId="4508" xr:uid="{0B2CC7D6-B133-4E1D-A543-DC39F560EB34}"/>
+    <cellStyle name="20% - Акцент4 5 3 3" xfId="3501" xr:uid="{03679655-6C28-4EE9-A014-0D3C71D33E49}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="745" xr:uid="{886FC716-1353-41D1-B1EE-951080BD807E}"/>
+    <cellStyle name="20% - Акцент4 5 4 2" xfId="2490" xr:uid="{37698E2C-5BFB-42E1-A961-DAFE4289B08C}"/>
+    <cellStyle name="20% - Акцент4 5 4 2 2" xfId="4509" xr:uid="{D0D1E462-357E-42AA-BDF4-39396CB89595}"/>
+    <cellStyle name="20% - Акцент4 5 4 3" xfId="3502" xr:uid="{7D6C3A8F-8F16-4469-8E65-B91027643724}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="746" xr:uid="{53025B05-F1C6-42B7-B298-65B465278453}"/>
+    <cellStyle name="20% - Акцент4 5 5 2" xfId="2491" xr:uid="{A19F12EC-666E-4366-9FC1-02DD3C6EC3B7}"/>
+    <cellStyle name="20% - Акцент4 5 5 2 2" xfId="4510" xr:uid="{65C7A70A-EE3A-4BA8-B07D-6CA84442B72F}"/>
+    <cellStyle name="20% - Акцент4 5 5 3" xfId="3503" xr:uid="{71345834-9A50-48C8-98E8-732CF289DEE0}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="747" xr:uid="{3ABA37D8-D778-4828-BB6D-FBDD0BF198B0}"/>
+    <cellStyle name="20% - Акцент4 5 6 2" xfId="2492" xr:uid="{F68BA246-F2F8-4D77-A5B6-AD086FC6BE7B}"/>
+    <cellStyle name="20% - Акцент4 5 6 2 2" xfId="4511" xr:uid="{8420E0F8-6049-46FC-948D-85255B8E5596}"/>
+    <cellStyle name="20% - Акцент4 5 6 3" xfId="3504" xr:uid="{EBF43D93-56B5-44D1-8E5D-8A0A5A14C273}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="748" xr:uid="{C7F2C9E6-E562-4BB1-82C7-10843B9EB205}"/>
+    <cellStyle name="20% - Акцент4 5 7 2" xfId="2493" xr:uid="{3C1246B1-74FB-4349-BE99-A2AA0B7CA218}"/>
+    <cellStyle name="20% - Акцент4 5 7 2 2" xfId="4512" xr:uid="{13C9FDA6-3D03-4CFF-97CB-E88B4BB0C101}"/>
+    <cellStyle name="20% - Акцент4 5 7 3" xfId="3505" xr:uid="{2309BA3E-C51D-4643-8013-4F1DC755F255}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="749" xr:uid="{FAE3A57B-1D93-4E8A-A144-028CF45CACB5}"/>
+    <cellStyle name="20% - Акцент4 5 8 2" xfId="2494" xr:uid="{DE65FE54-E2E2-4353-AEE5-AE7C0194F40C}"/>
+    <cellStyle name="20% - Акцент4 5 8 2 2" xfId="4513" xr:uid="{D68A5797-3438-44B6-8577-8B4A87D95AB7}"/>
+    <cellStyle name="20% - Акцент4 5 8 3" xfId="3506" xr:uid="{52A72333-BC27-4A9A-9DB5-A959C626F93A}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="750" xr:uid="{44DA0B79-BAA0-43E6-B01A-63873F66C960}"/>
+    <cellStyle name="20% - Акцент4 5 9 2" xfId="2495" xr:uid="{85044810-5C38-427A-BBFC-8669DCC67261}"/>
+    <cellStyle name="20% - Акцент4 5 9 2 2" xfId="4514" xr:uid="{E49D89E2-9030-41DC-BBC8-DDC61131E82E}"/>
+    <cellStyle name="20% - Акцент4 5 9 3" xfId="3507" xr:uid="{0FF771CE-3397-46FC-BBB2-CE0527831609}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="751" xr:uid="{472751C9-4F1F-42AD-9059-A46012C42A47}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="752" xr:uid="{787D499B-6E80-4FFF-9CC9-87CD6CB61D45}"/>
+    <cellStyle name="20% - Акцент4 6 10 2" xfId="2497" xr:uid="{108230AA-9DE5-437F-94B7-A91E983830DC}"/>
+    <cellStyle name="20% - Акцент4 6 10 2 2" xfId="4516" xr:uid="{3A902915-C4C6-4123-BA28-1348D91AAA2F}"/>
+    <cellStyle name="20% - Акцент4 6 10 3" xfId="3509" xr:uid="{0114850C-4E01-480F-88D3-9590378BB15A}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="753" xr:uid="{2CC8AED5-9C59-438B-BD54-286B4A97C95C}"/>
+    <cellStyle name="20% - Акцент4 6 11 2" xfId="2498" xr:uid="{7C85CE1B-4FAC-4BEA-9287-9A0A91A02ED2}"/>
+    <cellStyle name="20% - Акцент4 6 11 2 2" xfId="4517" xr:uid="{9538EE0B-8709-45EE-9345-0464F1CB98E8}"/>
+    <cellStyle name="20% - Акцент4 6 11 3" xfId="3510" xr:uid="{059E1CDA-0372-486F-9EFE-DBF588B6CD62}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="754" xr:uid="{6BE70973-6443-41EC-A2BA-FB5C05033A30}"/>
+    <cellStyle name="20% - Акцент4 6 12 2" xfId="2499" xr:uid="{F1FEE039-4CA8-4469-B43F-7FF1638A0A97}"/>
+    <cellStyle name="20% - Акцент4 6 12 2 2" xfId="4518" xr:uid="{CB433B46-63B0-4AD0-858F-2BB08D263249}"/>
+    <cellStyle name="20% - Акцент4 6 12 3" xfId="3511" xr:uid="{B02D0131-A57C-40EB-B669-D50E89CD3378}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="755" xr:uid="{EF051FD2-B4D1-4C29-8B05-A7ABBBA0301F}"/>
+    <cellStyle name="20% - Акцент4 6 13 2" xfId="2500" xr:uid="{812D0251-788A-4E9C-81A9-79117C117FDF}"/>
+    <cellStyle name="20% - Акцент4 6 13 2 2" xfId="4519" xr:uid="{5C1885D8-FB1F-4BD0-980A-061FFD033E83}"/>
+    <cellStyle name="20% - Акцент4 6 13 3" xfId="3512" xr:uid="{82F4DCA6-7E7F-41EE-8F28-E41B6B6A48E9}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="756" xr:uid="{89B008B3-3E4D-44BE-BCA2-650FB07538AC}"/>
+    <cellStyle name="20% - Акцент4 6 14 2" xfId="2501" xr:uid="{21E19C04-F960-4E99-B8CD-9ED3FAA7187B}"/>
+    <cellStyle name="20% - Акцент4 6 14 2 2" xfId="4520" xr:uid="{53CA3156-1E1D-4FC6-A7AB-34FA5AF57BDF}"/>
+    <cellStyle name="20% - Акцент4 6 14 3" xfId="3513" xr:uid="{92B932AE-FC76-434F-9703-79555BBA1DB7}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="757" xr:uid="{1A0AA2A8-AF7F-4B51-8237-DDA536AE53AF}"/>
+    <cellStyle name="20% - Акцент4 6 15 2" xfId="2502" xr:uid="{210A9F5F-7678-4B90-99AE-3F71DAF2FB97}"/>
+    <cellStyle name="20% - Акцент4 6 15 2 2" xfId="4521" xr:uid="{A696FD13-F042-4EBB-88DD-75D9B9D5A49C}"/>
+    <cellStyle name="20% - Акцент4 6 15 3" xfId="3514" xr:uid="{7E6EC06D-BFED-4FA1-9B8A-50825E8406A5}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="758" xr:uid="{AA8F1B09-0653-4ACF-B0F0-90D5F2B75BB4}"/>
+    <cellStyle name="20% - Акцент4 6 16 2" xfId="2503" xr:uid="{E8F1E0AF-FE5D-4B15-9C9C-4F90813ABDAD}"/>
+    <cellStyle name="20% - Акцент4 6 16 2 2" xfId="4522" xr:uid="{AD2EB438-9AF9-4D37-93D2-33EC13677200}"/>
+    <cellStyle name="20% - Акцент4 6 16 3" xfId="3515" xr:uid="{69362AF1-3D37-40FC-9824-5458A0E618FB}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="759" xr:uid="{DC4A27A0-7C4F-481C-AC77-32B7B5D612DA}"/>
+    <cellStyle name="20% - Акцент4 6 17 2" xfId="2504" xr:uid="{A4C47434-54C8-4AFA-B5AF-9732C20EEA90}"/>
+    <cellStyle name="20% - Акцент4 6 17 2 2" xfId="4523" xr:uid="{7F2A04D1-E2EE-48B4-AA85-91BF90791645}"/>
+    <cellStyle name="20% - Акцент4 6 17 3" xfId="3516" xr:uid="{2DD3F221-A47F-4E63-AFD8-752207CAD480}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="760" xr:uid="{83C18523-0F82-4557-8F25-055B1B1AFF66}"/>
+    <cellStyle name="20% - Акцент4 6 18 2" xfId="2505" xr:uid="{0E38B06B-1B4A-44C0-9C10-3B6D86E1B3A3}"/>
+    <cellStyle name="20% - Акцент4 6 18 2 2" xfId="4524" xr:uid="{ACFD64C6-B90C-4798-893B-E872F50AE197}"/>
+    <cellStyle name="20% - Акцент4 6 18 3" xfId="3517" xr:uid="{11554157-F225-4FE5-8D12-A5002D77147A}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="761" xr:uid="{4C1D7672-17B4-4FD6-B944-0651492C1817}"/>
+    <cellStyle name="20% - Акцент4 6 19 2" xfId="2506" xr:uid="{D396E0D4-8CD0-4404-8559-A75ECF3FA234}"/>
+    <cellStyle name="20% - Акцент4 6 19 2 2" xfId="4525" xr:uid="{8E473805-AFA2-44E1-9133-DE8D9287835C}"/>
+    <cellStyle name="20% - Акцент4 6 19 3" xfId="3518" xr:uid="{08E63C48-27D6-4BF0-9C03-677A43142033}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="762" xr:uid="{F2559405-E528-4A9A-AA05-40FC7B6586BD}"/>
+    <cellStyle name="20% - Акцент4 6 2 2" xfId="2507" xr:uid="{EB81D5A2-0881-4D35-9457-F0FE5869CDF2}"/>
+    <cellStyle name="20% - Акцент4 6 2 2 2" xfId="4526" xr:uid="{8CFD4552-3EAB-4CF3-B556-F53E79964EF7}"/>
+    <cellStyle name="20% - Акцент4 6 2 3" xfId="3519" xr:uid="{130B2BEF-F7A7-4A99-ABE3-10EB98FA2C88}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="763" xr:uid="{F10B5559-5FC3-4B11-90FC-A15A9B7F2ED7}"/>
+    <cellStyle name="20% - Акцент4 6 20 2" xfId="2508" xr:uid="{5374BBFD-30CE-4318-BD22-AFC1B4BF1AC1}"/>
+    <cellStyle name="20% - Акцент4 6 20 2 2" xfId="4527" xr:uid="{08C5B225-995D-4DB4-B2C1-4894907C39D7}"/>
+    <cellStyle name="20% - Акцент4 6 20 3" xfId="3520" xr:uid="{BFBE6FF7-4233-43E1-9123-38569CCB6E9D}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="764" xr:uid="{1AD505C3-8B7E-4CE5-8823-210EAE18B088}"/>
+    <cellStyle name="20% - Акцент4 6 21 2" xfId="2509" xr:uid="{8FEAF708-14AD-4F9C-AEE9-DF72E25019A5}"/>
+    <cellStyle name="20% - Акцент4 6 21 2 2" xfId="4528" xr:uid="{E9873AA7-777A-48DF-AF30-5E0E7C1E50AE}"/>
+    <cellStyle name="20% - Акцент4 6 21 3" xfId="3521" xr:uid="{A43A63BF-34A4-4C3C-AF07-30283B43D7A2}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="765" xr:uid="{6E64AADE-540D-4955-9C9B-48863BD58EBE}"/>
+    <cellStyle name="20% - Акцент4 6 22 2" xfId="2510" xr:uid="{EA294F31-AF15-4E55-AB3A-D2583EA30322}"/>
+    <cellStyle name="20% - Акцент4 6 22 2 2" xfId="4529" xr:uid="{91A337D4-D534-431F-95C2-39A142BCB04D}"/>
+    <cellStyle name="20% - Акцент4 6 22 3" xfId="3522" xr:uid="{5C042BE3-829D-401B-8934-4EBA5309362E}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="766" xr:uid="{0FD7DF92-2BA3-4B04-A545-B85557B8FDA9}"/>
+    <cellStyle name="20% - Акцент4 6 23 2" xfId="2511" xr:uid="{86CA54CA-D950-4DC3-8280-BB9F12FC7711}"/>
+    <cellStyle name="20% - Акцент4 6 23 2 2" xfId="4530" xr:uid="{BBFD91BB-6F8D-445D-B917-7D1A7BF5CAA4}"/>
+    <cellStyle name="20% - Акцент4 6 23 3" xfId="3523" xr:uid="{96DA350F-3B78-40AE-B202-843B99B74F6F}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="767" xr:uid="{E41C5ECB-A344-42AB-A861-8B0A244E07A5}"/>
+    <cellStyle name="20% - Акцент4 6 24 2" xfId="2512" xr:uid="{64D5DBD4-476A-427B-8AFC-2FBD93C39E9C}"/>
+    <cellStyle name="20% - Акцент4 6 24 2 2" xfId="4531" xr:uid="{000FE4EA-03CB-4EA6-A7CB-6BAE35E5EC2C}"/>
+    <cellStyle name="20% - Акцент4 6 24 3" xfId="3524" xr:uid="{93C8553A-4EC2-4FA1-9248-536CCE795923}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="768" xr:uid="{1C110136-311D-4412-AEEF-01FB022C7BA7}"/>
+    <cellStyle name="20% - Акцент4 6 25 2" xfId="2513" xr:uid="{AE773B70-7450-4898-BEF3-5CD9E27E96E5}"/>
+    <cellStyle name="20% - Акцент4 6 25 2 2" xfId="4532" xr:uid="{6BC4DDFE-49A2-48D6-AA5A-33A00E574F7B}"/>
+    <cellStyle name="20% - Акцент4 6 25 3" xfId="3525" xr:uid="{3C00FEC1-EA1E-493D-883E-22EE594E6384}"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="2496" xr:uid="{CBA1EE85-D2EA-43D3-B1D0-0FFC901F85A3}"/>
+    <cellStyle name="20% - Акцент4 6 26 2" xfId="4515" xr:uid="{AAEC2E4A-2B20-4F90-AC2B-570CD71D9DFA}"/>
+    <cellStyle name="20% - Акцент4 6 27" xfId="3508" xr:uid="{5B7C4B86-B219-45E6-A89A-8EBD64091798}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="769" xr:uid="{D6F83F36-0DFB-4B43-AC40-A0A710ABF0E3}"/>
+    <cellStyle name="20% - Акцент4 6 3 2" xfId="2514" xr:uid="{2FDA7637-B253-40A0-ABED-92FD6379F86E}"/>
+    <cellStyle name="20% - Акцент4 6 3 2 2" xfId="4533" xr:uid="{E646477A-14A1-4EA4-9145-D5403A17E2EF}"/>
+    <cellStyle name="20% - Акцент4 6 3 3" xfId="3526" xr:uid="{59EE1F40-BE94-475D-9B19-A8FCD7EA29E5}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="770" xr:uid="{D1864091-B459-4764-A537-D07F9E07F802}"/>
+    <cellStyle name="20% - Акцент4 6 4 2" xfId="2515" xr:uid="{02F12883-FAA3-4038-AA75-F7F6BA271D4A}"/>
+    <cellStyle name="20% - Акцент4 6 4 2 2" xfId="4534" xr:uid="{320A70D4-BF1B-40FE-AF45-367589F78BA6}"/>
+    <cellStyle name="20% - Акцент4 6 4 3" xfId="3527" xr:uid="{76672245-D9DF-40C0-A7BA-448920A0C1CB}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="771" xr:uid="{4AF9517D-0C12-465C-B9C1-60142FBB35F8}"/>
+    <cellStyle name="20% - Акцент4 6 5 2" xfId="2516" xr:uid="{410BF6D1-CDDD-4B4F-8416-39A2CE7D6F8D}"/>
+    <cellStyle name="20% - Акцент4 6 5 2 2" xfId="4535" xr:uid="{FAC72880-A9D3-4011-BA90-FC46AF8B5971}"/>
+    <cellStyle name="20% - Акцент4 6 5 3" xfId="3528" xr:uid="{C790B4E2-D3EA-4E82-BA8B-2F171F0ED659}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="772" xr:uid="{41673AC2-3BFC-4543-A81B-516A99684031}"/>
+    <cellStyle name="20% - Акцент4 6 6 2" xfId="2517" xr:uid="{45ADD825-CE35-4860-A31B-647945CD3A20}"/>
+    <cellStyle name="20% - Акцент4 6 6 2 2" xfId="4536" xr:uid="{6D52DE18-A6AC-4FA2-95F3-0B6FE1541A37}"/>
+    <cellStyle name="20% - Акцент4 6 6 3" xfId="3529" xr:uid="{0C38C76D-86EE-4C4C-9E99-A285DAF91154}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="773" xr:uid="{CC1B2D90-1C86-49F6-81A2-96AF20600959}"/>
+    <cellStyle name="20% - Акцент4 6 7 2" xfId="2518" xr:uid="{4EACC90A-3DDA-4E98-8ED7-40DDE84121A2}"/>
+    <cellStyle name="20% - Акцент4 6 7 2 2" xfId="4537" xr:uid="{AEFABF4F-C0A0-4931-8294-9C690263B0C5}"/>
+    <cellStyle name="20% - Акцент4 6 7 3" xfId="3530" xr:uid="{EDFD66D1-CA53-423C-A3B7-E07410896A92}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="774" xr:uid="{AC8F27E0-0005-4AE2-BD03-EA27235E5FFB}"/>
+    <cellStyle name="20% - Акцент4 6 8 2" xfId="2519" xr:uid="{43A85AE4-8A91-43C5-B172-FCFC3896F1F7}"/>
+    <cellStyle name="20% - Акцент4 6 8 2 2" xfId="4538" xr:uid="{54A68102-366C-41EB-8C9D-667EACBB0D1F}"/>
+    <cellStyle name="20% - Акцент4 6 8 3" xfId="3531" xr:uid="{3BC6576E-326C-462B-90F3-A3D77C1B4F6A}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="775" xr:uid="{7D3F18F6-84C1-40B5-9BFB-505D8576AA8D}"/>
+    <cellStyle name="20% - Акцент4 6 9 2" xfId="2520" xr:uid="{8924983F-EB1B-4C5D-A58C-7A624F109A97}"/>
+    <cellStyle name="20% - Акцент4 6 9 2 2" xfId="4539" xr:uid="{44656576-9AFB-472E-89E3-4B7E2017D271}"/>
+    <cellStyle name="20% - Акцент4 6 9 3" xfId="3532" xr:uid="{EDE07C1D-1289-4FA1-9FF2-5FF42CF780C8}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="776" xr:uid="{C42F9EED-A3F3-4B08-82FE-9A4FB4DD68FD}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="777" xr:uid="{67A35E56-CD54-4339-AD5C-A7038F4417DB}"/>
+    <cellStyle name="20% - Акцент4 7 10 2" xfId="2522" xr:uid="{B9C586B0-578A-4D1D-AB26-101625E505CE}"/>
+    <cellStyle name="20% - Акцент4 7 10 2 2" xfId="4541" xr:uid="{C97C06FC-7E73-4410-93BC-725370128CAD}"/>
+    <cellStyle name="20% - Акцент4 7 10 3" xfId="3534" xr:uid="{2B3AB6EC-98C9-4B73-AB70-B765DBEF8D73}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="778" xr:uid="{37D0FA90-305E-49A7-BBEB-00B4427CE22B}"/>
+    <cellStyle name="20% - Акцент4 7 11 2" xfId="2523" xr:uid="{CCAFFE35-2AA1-4D48-A997-1B09C5C45EA4}"/>
+    <cellStyle name="20% - Акцент4 7 11 2 2" xfId="4542" xr:uid="{C8338EB6-BEF3-4BBB-BCDE-8D848942758D}"/>
+    <cellStyle name="20% - Акцент4 7 11 3" xfId="3535" xr:uid="{CAC64194-1B16-499F-9193-D82831757C86}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="779" xr:uid="{F7301402-9B41-4C5E-88CD-495EC9987786}"/>
+    <cellStyle name="20% - Акцент4 7 12 2" xfId="2524" xr:uid="{11CC38C8-0CB5-401F-8164-A6DA639CB6ED}"/>
+    <cellStyle name="20% - Акцент4 7 12 2 2" xfId="4543" xr:uid="{34AF5D42-8988-4090-AC5B-9DF478CE46B1}"/>
+    <cellStyle name="20% - Акцент4 7 12 3" xfId="3536" xr:uid="{DE34EF60-A5C7-49E5-93B8-AABE059208C4}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="780" xr:uid="{A1FEF521-576E-44FA-BBE6-5F3875F1F219}"/>
+    <cellStyle name="20% - Акцент4 7 13 2" xfId="2525" xr:uid="{BF4A9CCF-4C54-4284-9A07-CFED6BACB10E}"/>
+    <cellStyle name="20% - Акцент4 7 13 2 2" xfId="4544" xr:uid="{9B03A430-D154-4731-92F7-995DF904DF0D}"/>
+    <cellStyle name="20% - Акцент4 7 13 3" xfId="3537" xr:uid="{AB7D358B-CFB3-4B66-9EE7-7CD7EEB90F84}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="781" xr:uid="{EDA215BC-88CB-463D-AD45-D011F1C30F45}"/>
+    <cellStyle name="20% - Акцент4 7 14 2" xfId="2526" xr:uid="{EE8F4C9D-995E-4EA8-9115-EC50120CB33D}"/>
+    <cellStyle name="20% - Акцент4 7 14 2 2" xfId="4545" xr:uid="{63721E0B-7CD2-4618-9297-6C733905ED1D}"/>
+    <cellStyle name="20% - Акцент4 7 14 3" xfId="3538" xr:uid="{96A8047F-D79E-446B-BFC9-CBF9ACE70736}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="782" xr:uid="{167C3474-8602-440A-AD5C-F0B8F5951AEF}"/>
+    <cellStyle name="20% - Акцент4 7 15 2" xfId="2527" xr:uid="{9998BCA1-256C-42D4-8DD2-DDB6B34ACCCE}"/>
+    <cellStyle name="20% - Акцент4 7 15 2 2" xfId="4546" xr:uid="{745636F0-83D9-483D-A0A9-7ACF61478CEA}"/>
+    <cellStyle name="20% - Акцент4 7 15 3" xfId="3539" xr:uid="{BBCD8C95-3854-42A0-A42D-7EB097966E1C}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="783" xr:uid="{F8A80FD4-67CA-4D55-A446-115FD4D21481}"/>
+    <cellStyle name="20% - Акцент4 7 16 2" xfId="2528" xr:uid="{704A7641-63FF-46EC-B356-8BBA7AD19D6D}"/>
+    <cellStyle name="20% - Акцент4 7 16 2 2" xfId="4547" xr:uid="{B568C214-11AA-4A08-A7B1-B0FC77AFDC18}"/>
+    <cellStyle name="20% - Акцент4 7 16 3" xfId="3540" xr:uid="{D5831F73-FDC7-4941-ACF7-E4D0E8E6A4EB}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="784" xr:uid="{42CDA6D0-59B5-4A5E-B768-85EE2A12EA2E}"/>
+    <cellStyle name="20% - Акцент4 7 17 2" xfId="2529" xr:uid="{FFFE402D-C8EE-497A-AFF4-3DDFEA8BD3D8}"/>
+    <cellStyle name="20% - Акцент4 7 17 2 2" xfId="4548" xr:uid="{12E2F9C1-F779-4303-832B-74060CB050B5}"/>
+    <cellStyle name="20% - Акцент4 7 17 3" xfId="3541" xr:uid="{06122087-4FFB-4D2F-B253-DE60B016AC9F}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="785" xr:uid="{C8522C7E-19E8-4EA0-A924-48F075B95A87}"/>
+    <cellStyle name="20% - Акцент4 7 18 2" xfId="2530" xr:uid="{171DD771-ACE5-4459-922C-D7A69182E62B}"/>
+    <cellStyle name="20% - Акцент4 7 18 2 2" xfId="4549" xr:uid="{7A3E0F6A-657A-4757-823E-AC9DF0EFFCEA}"/>
+    <cellStyle name="20% - Акцент4 7 18 3" xfId="3542" xr:uid="{50903111-AEFD-4D75-BC35-494C9E7A617D}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="786" xr:uid="{9273FBE6-D442-414E-B4FE-355235225A2F}"/>
+    <cellStyle name="20% - Акцент4 7 19 2" xfId="2531" xr:uid="{20C1873C-791D-433B-91F2-BC65259BBF49}"/>
+    <cellStyle name="20% - Акцент4 7 19 2 2" xfId="4550" xr:uid="{A98D982D-A7EE-452B-8221-8AAEC5B977E3}"/>
+    <cellStyle name="20% - Акцент4 7 19 3" xfId="3543" xr:uid="{4B515FCC-B83D-4D54-82A3-A31681889249}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="787" xr:uid="{531612EA-0461-4184-869C-28232E6E04B4}"/>
+    <cellStyle name="20% - Акцент4 7 2 2" xfId="2532" xr:uid="{8F9FB829-1DA0-4505-8C40-6B33DB61B12D}"/>
+    <cellStyle name="20% - Акцент4 7 2 2 2" xfId="4551" xr:uid="{829A6F12-49A8-48D9-A56F-28017918E7F9}"/>
+    <cellStyle name="20% - Акцент4 7 2 3" xfId="3544" xr:uid="{13002C47-02CF-46E6-9311-82494CE279E8}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="788" xr:uid="{38D24714-2D50-4E57-9D19-800C05C701DC}"/>
+    <cellStyle name="20% - Акцент4 7 20 2" xfId="2533" xr:uid="{F10EBE23-7B4E-4ED1-8169-EA0F9AB85134}"/>
+    <cellStyle name="20% - Акцент4 7 20 2 2" xfId="4552" xr:uid="{1F609540-D2CD-4D32-894C-B19F43FE24E7}"/>
+    <cellStyle name="20% - Акцент4 7 20 3" xfId="3545" xr:uid="{44EBB18B-B215-4236-939B-9C7252D64608}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="789" xr:uid="{C0F55DE3-0DB9-44C5-B8C1-3EED96B86E05}"/>
+    <cellStyle name="20% - Акцент4 7 21 2" xfId="2534" xr:uid="{80766D05-26B3-4C52-9C7B-C1707B32BA65}"/>
+    <cellStyle name="20% - Акцент4 7 21 2 2" xfId="4553" xr:uid="{3018C17F-57B2-4B20-9DE8-D6284FA4D019}"/>
+    <cellStyle name="20% - Акцент4 7 21 3" xfId="3546" xr:uid="{F6BD7CE6-CE3E-4121-B3D0-4FA309553610}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="790" xr:uid="{6DCB1732-6B6C-443D-8100-2C13296E0FF8}"/>
+    <cellStyle name="20% - Акцент4 7 22 2" xfId="2535" xr:uid="{DC80A427-49DC-4466-8979-ACBE532E9191}"/>
+    <cellStyle name="20% - Акцент4 7 22 2 2" xfId="4554" xr:uid="{96E386CE-F9C9-447D-85E5-325D74EC8850}"/>
+    <cellStyle name="20% - Акцент4 7 22 3" xfId="3547" xr:uid="{F45C92FA-DBA1-4A47-A71A-542E585DA264}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="791" xr:uid="{6FFC066C-360A-4A3E-9B3D-18FB56F1E312}"/>
+    <cellStyle name="20% - Акцент4 7 23 2" xfId="2536" xr:uid="{CE830C0E-F2B2-4303-B5BC-228DBA6C4BB5}"/>
+    <cellStyle name="20% - Акцент4 7 23 2 2" xfId="4555" xr:uid="{1C29ADC9-F3D9-4F9B-B437-A7796B53D35F}"/>
+    <cellStyle name="20% - Акцент4 7 23 3" xfId="3548" xr:uid="{CE91F1ED-559E-4591-8EFB-BB1A7B003B0E}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="792" xr:uid="{BC53DCA9-BA65-4CFF-BA47-B33B60667D91}"/>
+    <cellStyle name="20% - Акцент4 7 24 2" xfId="2537" xr:uid="{EF3365A0-0B6C-4AD0-99E0-FAA7CF1C222C}"/>
+    <cellStyle name="20% - Акцент4 7 24 2 2" xfId="4556" xr:uid="{1E686993-65B0-482C-A85C-10CC010FFC16}"/>
+    <cellStyle name="20% - Акцент4 7 24 3" xfId="3549" xr:uid="{CCF084F2-E6C2-4F54-9720-B3D89443275E}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="793" xr:uid="{A8CFE5E5-2A14-4B1A-BE3B-DFF63FBE0A6D}"/>
+    <cellStyle name="20% - Акцент4 7 25 2" xfId="2538" xr:uid="{059F5E24-348C-41F4-B517-A12B13BE7088}"/>
+    <cellStyle name="20% - Акцент4 7 25 2 2" xfId="4557" xr:uid="{B90D1DA1-3DCA-4D6E-AA64-F9D240967B58}"/>
+    <cellStyle name="20% - Акцент4 7 25 3" xfId="3550" xr:uid="{FDE9D29F-AE69-4D33-AC2D-5163CC552275}"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="2521" xr:uid="{D659929F-8F18-4666-A7EC-2644BA283E18}"/>
+    <cellStyle name="20% - Акцент4 7 26 2" xfId="4540" xr:uid="{164B8EA1-0A26-449B-9EAF-270E816B193F}"/>
+    <cellStyle name="20% - Акцент4 7 27" xfId="3533" xr:uid="{2FDC3D14-B244-4F19-A42A-4A5EE4ECE621}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="794" xr:uid="{1F0AC059-590A-4602-8029-6D5FDEAF50C5}"/>
+    <cellStyle name="20% - Акцент4 7 3 2" xfId="2539" xr:uid="{E7348FF2-4CDC-4960-BE8C-4412A1DB770D}"/>
+    <cellStyle name="20% - Акцент4 7 3 2 2" xfId="4558" xr:uid="{67BFE434-9818-4160-83F8-5D3E4BEE6B5C}"/>
+    <cellStyle name="20% - Акцент4 7 3 3" xfId="3551" xr:uid="{82239A26-373F-48B4-9B15-2CAA7C4EBD16}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="795" xr:uid="{884292B2-AAE1-44A7-805D-79EA3F3CA341}"/>
+    <cellStyle name="20% - Акцент4 7 4 2" xfId="2540" xr:uid="{6173BCCF-2615-4AD8-9EE6-81BB009F27C2}"/>
+    <cellStyle name="20% - Акцент4 7 4 2 2" xfId="4559" xr:uid="{AD38B10E-D7AF-462B-85CA-0CD372E88DAE}"/>
+    <cellStyle name="20% - Акцент4 7 4 3" xfId="3552" xr:uid="{9AEEF32D-751F-47FA-864D-BE77EC1C5FD4}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="796" xr:uid="{D9AC213A-C736-40A1-AF2B-E6B521B64BB6}"/>
+    <cellStyle name="20% - Акцент4 7 5 2" xfId="2541" xr:uid="{A7C79489-1C8D-4B64-BADA-C9EA7B526CA0}"/>
+    <cellStyle name="20% - Акцент4 7 5 2 2" xfId="4560" xr:uid="{12A9A12B-AD09-4467-9326-BC7299536B51}"/>
+    <cellStyle name="20% - Акцент4 7 5 3" xfId="3553" xr:uid="{2AD3167D-FC83-4608-9207-5335F9F6384F}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="797" xr:uid="{A293D6FA-383B-4B74-880E-D659A9A4AF80}"/>
+    <cellStyle name="20% - Акцент4 7 6 2" xfId="2542" xr:uid="{9393A152-D6DF-4069-A8DA-0BA430B7FE07}"/>
+    <cellStyle name="20% - Акцент4 7 6 2 2" xfId="4561" xr:uid="{F83D901D-4A35-4A4C-B0DB-47E23C14CE70}"/>
+    <cellStyle name="20% - Акцент4 7 6 3" xfId="3554" xr:uid="{AABBDE2A-8527-4D9D-90EA-44F1F99D14CB}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="798" xr:uid="{BFB073C7-509D-45E5-94C0-2EFA0B99FEEB}"/>
+    <cellStyle name="20% - Акцент4 7 7 2" xfId="2543" xr:uid="{0606B272-1825-4834-B304-3F546F5F894D}"/>
+    <cellStyle name="20% - Акцент4 7 7 2 2" xfId="4562" xr:uid="{4DE25859-7802-4F2A-8C0C-7179E80DA104}"/>
+    <cellStyle name="20% - Акцент4 7 7 3" xfId="3555" xr:uid="{31539FFB-7D01-4FE0-AAEA-526D61ED41D8}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="799" xr:uid="{AEF031BB-C53F-4106-B66B-E61F1A95C390}"/>
+    <cellStyle name="20% - Акцент4 7 8 2" xfId="2544" xr:uid="{5296080D-59F6-415B-A84B-216024E8439D}"/>
+    <cellStyle name="20% - Акцент4 7 8 2 2" xfId="4563" xr:uid="{0EE6CAFA-C962-4C68-B433-2C9A6FDA7774}"/>
+    <cellStyle name="20% - Акцент4 7 8 3" xfId="3556" xr:uid="{5CAAD092-3A96-4B48-998A-711D5CDB8DF7}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="800" xr:uid="{A07C92F9-04FC-4D67-B37A-13DBC776FC4E}"/>
+    <cellStyle name="20% - Акцент4 7 9 2" xfId="2545" xr:uid="{73BB380B-ABFD-4FD6-8F7E-FC51E919B42D}"/>
+    <cellStyle name="20% - Акцент4 7 9 2 2" xfId="4564" xr:uid="{7CADF550-942D-4D03-9B64-216EA7AB30D0}"/>
+    <cellStyle name="20% - Акцент4 7 9 3" xfId="3557" xr:uid="{69843A38-792E-487C-BE39-662C7C2E39F3}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="801" xr:uid="{080F76AB-42A6-484D-B6B7-0614E4F305B2}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="802" xr:uid="{F70DBD70-7E91-48FE-9C7F-0BDEA11052DF}"/>
+    <cellStyle name="20% - Акцент4 8 10 2" xfId="2547" xr:uid="{2078202B-5C4A-4C4D-8E0F-2910C98C8D07}"/>
+    <cellStyle name="20% - Акцент4 8 10 2 2" xfId="4566" xr:uid="{01CF166E-0C46-4CE1-A36E-5EAA1A9EB73D}"/>
+    <cellStyle name="20% - Акцент4 8 10 3" xfId="3559" xr:uid="{8C1A75E1-15D7-4618-A87E-8271A830CC66}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="803" xr:uid="{5B0781FB-C1C3-460A-B296-13C382C53B27}"/>
+    <cellStyle name="20% - Акцент4 8 11 2" xfId="2548" xr:uid="{7CD43107-FBED-4429-959B-0C5BEB1749F0}"/>
+    <cellStyle name="20% - Акцент4 8 11 2 2" xfId="4567" xr:uid="{D6FE5979-CB02-4DD2-B554-768D37CE0075}"/>
+    <cellStyle name="20% - Акцент4 8 11 3" xfId="3560" xr:uid="{5AF4BF2F-DBA5-4FD8-A0A7-E254316CE2D4}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="804" xr:uid="{814E879F-CF05-4FCA-8B69-37718D95D6E9}"/>
+    <cellStyle name="20% - Акцент4 8 12 2" xfId="2549" xr:uid="{1EDC33C2-2616-4F0E-862C-96CE65FD60B0}"/>
+    <cellStyle name="20% - Акцент4 8 12 2 2" xfId="4568" xr:uid="{F00EEB50-2501-480F-8D5C-6BCE6D63CDE6}"/>
+    <cellStyle name="20% - Акцент4 8 12 3" xfId="3561" xr:uid="{1F9A7618-3035-4659-9CEB-DEABCFB72995}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="805" xr:uid="{DD98D72C-7283-423A-9ECE-9FC878F36B14}"/>
+    <cellStyle name="20% - Акцент4 8 13 2" xfId="2550" xr:uid="{C8AC8862-A9F3-428E-8FC9-E1F4DC608DD3}"/>
+    <cellStyle name="20% - Акцент4 8 13 2 2" xfId="4569" xr:uid="{67E1F7C0-F525-4FF0-8066-BE93281C7BB7}"/>
+    <cellStyle name="20% - Акцент4 8 13 3" xfId="3562" xr:uid="{4A052DD4-42F6-491A-943F-1D9230483F52}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="806" xr:uid="{9CDA93E1-C9E4-4C3D-81F4-781C79E14908}"/>
+    <cellStyle name="20% - Акцент4 8 14 2" xfId="2551" xr:uid="{AE8F4DC5-8DCC-4BDD-ADD4-1F9FA0B3D962}"/>
+    <cellStyle name="20% - Акцент4 8 14 2 2" xfId="4570" xr:uid="{778FC680-B0D0-493D-A31D-8CEEC7BAF833}"/>
+    <cellStyle name="20% - Акцент4 8 14 3" xfId="3563" xr:uid="{C96B2A5D-27BC-430A-A900-46A05F597007}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="807" xr:uid="{AD4099F0-F4A4-437E-9911-3D080C2386DD}"/>
+    <cellStyle name="20% - Акцент4 8 15 2" xfId="2552" xr:uid="{D8329816-E7FA-4279-B66A-464A69086473}"/>
+    <cellStyle name="20% - Акцент4 8 15 2 2" xfId="4571" xr:uid="{5EAC8226-BEE5-49A4-9953-D564C65668AC}"/>
+    <cellStyle name="20% - Акцент4 8 15 3" xfId="3564" xr:uid="{8DBA3E6C-BCB3-4420-B6C6-F753D2F23197}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="808" xr:uid="{E69CA5DC-9D8F-40C3-9169-C1A16B4AF5E9}"/>
+    <cellStyle name="20% - Акцент4 8 16 2" xfId="2553" xr:uid="{2E313B94-D30D-4E5F-950F-A59B854E9CC7}"/>
+    <cellStyle name="20% - Акцент4 8 16 2 2" xfId="4572" xr:uid="{602FDDB3-4F6B-4CF9-BC63-ECCFEB72FD32}"/>
+    <cellStyle name="20% - Акцент4 8 16 3" xfId="3565" xr:uid="{D081FC3D-9BBD-4088-8C45-17DD22E90100}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="809" xr:uid="{3882C2B7-BCC6-44DA-BAB0-FE1280C4D06A}"/>
+    <cellStyle name="20% - Акцент4 8 17 2" xfId="2554" xr:uid="{C83E73EF-7EFB-4FB6-9B82-2F6634DF21AA}"/>
+    <cellStyle name="20% - Акцент4 8 17 2 2" xfId="4573" xr:uid="{415786E6-5131-46CC-8745-A014073A32ED}"/>
+    <cellStyle name="20% - Акцент4 8 17 3" xfId="3566" xr:uid="{DF143E1A-979F-4BED-8E0E-1CBC7E2D26FA}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="810" xr:uid="{97329CC2-94C5-45AD-B3DE-4B47F2C5E981}"/>
+    <cellStyle name="20% - Акцент4 8 18 2" xfId="2555" xr:uid="{C990D0EB-11B8-4BBE-B778-EA735ECF366B}"/>
+    <cellStyle name="20% - Акцент4 8 18 2 2" xfId="4574" xr:uid="{957F93DA-1B33-4B4E-B3ED-42599A0DD8DC}"/>
+    <cellStyle name="20% - Акцент4 8 18 3" xfId="3567" xr:uid="{EEFFD76E-EB0C-4AB6-9454-ADFE4594211E}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="811" xr:uid="{22ED51B3-3F16-4D30-A588-E16DD7F55450}"/>
+    <cellStyle name="20% - Акцент4 8 19 2" xfId="2556" xr:uid="{6F88873F-8517-4815-B391-E138EFF6B541}"/>
+    <cellStyle name="20% - Акцент4 8 19 2 2" xfId="4575" xr:uid="{057F2032-4777-4955-871C-6921D794B2ED}"/>
+    <cellStyle name="20% - Акцент4 8 19 3" xfId="3568" xr:uid="{B5FA2BF4-01DE-46A9-B806-4B730ED0D66A}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="812" xr:uid="{C54BB506-D4B0-405B-97EC-7FB3E7BC57BC}"/>
+    <cellStyle name="20% - Акцент4 8 2 2" xfId="2557" xr:uid="{131B524C-3C0D-456F-AD88-64D18F356F1F}"/>
+    <cellStyle name="20% - Акцент4 8 2 2 2" xfId="4576" xr:uid="{2F571AF4-CD26-4950-B775-E0ACD7A7AFAF}"/>
+    <cellStyle name="20% - Акцент4 8 2 3" xfId="3569" xr:uid="{ECAAC641-4C5D-42A2-B9C9-97DBA4C24DDD}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="813" xr:uid="{693168CA-0AE9-4DBE-BC43-9EA330BF8D78}"/>
+    <cellStyle name="20% - Акцент4 8 20 2" xfId="2558" xr:uid="{0DBC5913-E33F-419C-9039-67C126783E2B}"/>
+    <cellStyle name="20% - Акцент4 8 20 2 2" xfId="4577" xr:uid="{0D72F52A-C4F0-431F-862F-36F8EF7FD88E}"/>
+    <cellStyle name="20% - Акцент4 8 20 3" xfId="3570" xr:uid="{F6129D62-DDCB-42BF-98C5-A3F226B0EADD}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="814" xr:uid="{51DCD5A1-BF56-4A8C-99BE-A2D5113176EE}"/>
+    <cellStyle name="20% - Акцент4 8 21 2" xfId="2559" xr:uid="{6F78E02B-9DA5-4682-B03C-00FFC9EFBABE}"/>
+    <cellStyle name="20% - Акцент4 8 21 2 2" xfId="4578" xr:uid="{ED370F54-1C3C-46A9-8A2B-556E5D26D288}"/>
+    <cellStyle name="20% - Акцент4 8 21 3" xfId="3571" xr:uid="{1E818A99-B063-4C52-9EA2-4E2F1A30838D}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="815" xr:uid="{D77AD802-26F6-44C2-8832-B3C9B50815A0}"/>
+    <cellStyle name="20% - Акцент4 8 22 2" xfId="2560" xr:uid="{8E5BD0E2-C494-4CCF-A9AC-9EC0F14BEFAA}"/>
+    <cellStyle name="20% - Акцент4 8 22 2 2" xfId="4579" xr:uid="{E3666C2C-7E39-499E-9824-256CED63896C}"/>
+    <cellStyle name="20% - Акцент4 8 22 3" xfId="3572" xr:uid="{3B52BD78-451B-4AAF-A3B9-176E6C2E1DF8}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="816" xr:uid="{FAADFCC4-CC07-4ED4-A026-0432980EF05E}"/>
+    <cellStyle name="20% - Акцент4 8 23 2" xfId="2561" xr:uid="{2EBA50A9-94F6-44B9-AEC3-4E3DC0310B43}"/>
+    <cellStyle name="20% - Акцент4 8 23 2 2" xfId="4580" xr:uid="{84D6924A-6EF4-4F6B-90AE-9B33A4162551}"/>
+    <cellStyle name="20% - Акцент4 8 23 3" xfId="3573" xr:uid="{B837DE72-FDB5-4A9B-8AC1-BA01D919B8EA}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="817" xr:uid="{E48C62CD-211D-4DB6-9970-D999617E715F}"/>
+    <cellStyle name="20% - Акцент4 8 24 2" xfId="2562" xr:uid="{669FE953-FB1A-4776-8E71-70DDD70F8BFA}"/>
+    <cellStyle name="20% - Акцент4 8 24 2 2" xfId="4581" xr:uid="{109FF200-A7E9-4D38-A624-7EA76F0D90CA}"/>
+    <cellStyle name="20% - Акцент4 8 24 3" xfId="3574" xr:uid="{8D6525A7-CAE6-4910-8E01-4ABEE860B82C}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="818" xr:uid="{08CA0C46-1EED-4F10-845D-26AE62EE4295}"/>
+    <cellStyle name="20% - Акцент4 8 25 2" xfId="2563" xr:uid="{E75F7B68-9A90-400D-A15A-2276D5342A1E}"/>
+    <cellStyle name="20% - Акцент4 8 25 2 2" xfId="4582" xr:uid="{54319375-9BEC-47B7-B215-70D25F60E88B}"/>
+    <cellStyle name="20% - Акцент4 8 25 3" xfId="3575" xr:uid="{B4677D67-CE21-43BE-BA7E-4B7F0EE9251F}"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="2546" xr:uid="{96CBAA1B-FFE6-49C2-BCEF-335C9F944FD8}"/>
+    <cellStyle name="20% - Акцент4 8 26 2" xfId="4565" xr:uid="{ABB0F0A6-FA10-43D1-A9EC-A6188815D1D5}"/>
+    <cellStyle name="20% - Акцент4 8 27" xfId="3558" xr:uid="{5B0A055C-9D60-4B3D-ADF4-67E3DACFAB8F}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="819" xr:uid="{81795F4C-C061-4C13-B7B9-15982E219140}"/>
+    <cellStyle name="20% - Акцент4 8 3 2" xfId="2564" xr:uid="{0FA4BDAB-97BF-4788-B227-D2E8ACD2012E}"/>
+    <cellStyle name="20% - Акцент4 8 3 2 2" xfId="4583" xr:uid="{94C0F470-7932-41AC-882E-DF70AEF44A5A}"/>
+    <cellStyle name="20% - Акцент4 8 3 3" xfId="3576" xr:uid="{D5669654-661D-4C50-B613-46BF5D49500B}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="820" xr:uid="{D761FE3A-CBD3-474E-8906-86E73D9D46C2}"/>
+    <cellStyle name="20% - Акцент4 8 4 2" xfId="2565" xr:uid="{4E01E592-6303-494E-87F4-75D4EE74FA3B}"/>
+    <cellStyle name="20% - Акцент4 8 4 2 2" xfId="4584" xr:uid="{649A3A7F-1F72-4208-A658-565860606A7A}"/>
+    <cellStyle name="20% - Акцент4 8 4 3" xfId="3577" xr:uid="{BDED0174-958A-466B-A051-65FB2E05F7E5}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="821" xr:uid="{380C6EDD-A13A-428C-AB4B-1F6C52A89733}"/>
+    <cellStyle name="20% - Акцент4 8 5 2" xfId="2566" xr:uid="{E0FB4E24-B1C6-4E0D-9568-E42ACC86F10D}"/>
+    <cellStyle name="20% - Акцент4 8 5 2 2" xfId="4585" xr:uid="{FC179F14-E8B2-417E-9841-02B08871E92D}"/>
+    <cellStyle name="20% - Акцент4 8 5 3" xfId="3578" xr:uid="{1D6A1051-5358-4914-AAA1-1018BCCDBC20}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="822" xr:uid="{967CC6F2-98B9-4585-9960-15DAB85705D7}"/>
+    <cellStyle name="20% - Акцент4 8 6 2" xfId="2567" xr:uid="{E9684F7C-1F9F-45CB-8E82-B99123169485}"/>
+    <cellStyle name="20% - Акцент4 8 6 2 2" xfId="4586" xr:uid="{793FC235-47EC-479C-9927-8EDD6DDC7827}"/>
+    <cellStyle name="20% - Акцент4 8 6 3" xfId="3579" xr:uid="{720AA87C-E8FE-4283-860F-E91BAB7BEB31}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="823" xr:uid="{FF0FF748-606F-4C83-BF00-E2009181CDD1}"/>
+    <cellStyle name="20% - Акцент4 8 7 2" xfId="2568" xr:uid="{D028FFA3-93AC-4B3D-91F3-35A43CA00E4B}"/>
+    <cellStyle name="20% - Акцент4 8 7 2 2" xfId="4587" xr:uid="{B76236C0-7ACD-4F60-BAAE-0E4E6435596D}"/>
+    <cellStyle name="20% - Акцент4 8 7 3" xfId="3580" xr:uid="{46876F05-8466-419D-B311-05B0A988FF7D}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="824" xr:uid="{049D2E4B-0E32-475D-A5E2-5CC1BE25B5F5}"/>
+    <cellStyle name="20% - Акцент4 8 8 2" xfId="2569" xr:uid="{D3333B60-55CF-40D8-82AC-F95FEB4DF304}"/>
+    <cellStyle name="20% - Акцент4 8 8 2 2" xfId="4588" xr:uid="{1AEA90E1-3324-4255-A093-7FF0A69B2AD7}"/>
+    <cellStyle name="20% - Акцент4 8 8 3" xfId="3581" xr:uid="{8139C95F-2416-47FB-9D3B-881164681CBF}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="825" xr:uid="{E05B9A92-C83C-46A5-B45C-5D96B562CAA0}"/>
+    <cellStyle name="20% - Акцент4 8 9 2" xfId="2570" xr:uid="{C2555D59-2806-40A2-A8A0-4ABE3D8EDBCD}"/>
+    <cellStyle name="20% - Акцент4 8 9 2 2" xfId="4589" xr:uid="{3E41023D-9E85-4D91-8C85-5483E0AA4969}"/>
+    <cellStyle name="20% - Акцент4 8 9 3" xfId="3582" xr:uid="{ED236A6A-F34B-449B-B459-6118689FD0DF}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="826" xr:uid="{32466ACE-C2A3-4E2E-8F48-0EDA5E8E3892}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="827" xr:uid="{9F4D9454-E43D-4664-9081-BA73978B43CA}"/>
+    <cellStyle name="20% - Акцент4 9 10 2" xfId="2572" xr:uid="{C62D1266-FA89-4DCB-B363-0AC38EB80534}"/>
+    <cellStyle name="20% - Акцент4 9 10 2 2" xfId="4591" xr:uid="{54E63543-FB9A-4762-A9AF-2379CF072405}"/>
+    <cellStyle name="20% - Акцент4 9 10 3" xfId="3584" xr:uid="{6BC591A8-A804-4BA2-8A17-F84392BD1BA4}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="828" xr:uid="{156C2954-7E70-4C1B-8518-9A751F0BBC69}"/>
+    <cellStyle name="20% - Акцент4 9 11 2" xfId="2573" xr:uid="{EC946360-CDF7-48CA-B7AB-E91609CAF7E6}"/>
+    <cellStyle name="20% - Акцент4 9 11 2 2" xfId="4592" xr:uid="{C5DD4D3D-AE4C-4957-8850-9EE99EFA2AF4}"/>
+    <cellStyle name="20% - Акцент4 9 11 3" xfId="3585" xr:uid="{F719CBB6-B613-4B76-8213-EB9F2A3968D9}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="829" xr:uid="{91E05B28-20DB-465F-B6D7-5001DF4548DE}"/>
+    <cellStyle name="20% - Акцент4 9 12 2" xfId="2574" xr:uid="{515A1BDD-F79A-4609-8809-4E2004ACD004}"/>
+    <cellStyle name="20% - Акцент4 9 12 2 2" xfId="4593" xr:uid="{C2DD4F94-A812-461E-AF5C-A70CA003C41A}"/>
+    <cellStyle name="20% - Акцент4 9 12 3" xfId="3586" xr:uid="{1A372A41-4691-4AF6-B7A9-E177E8F0D32F}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="830" xr:uid="{3FA5B217-84B6-4879-9645-7715BFFAD35B}"/>
+    <cellStyle name="20% - Акцент4 9 13 2" xfId="2575" xr:uid="{97903A09-8BAC-4822-B141-5E25E82BEE26}"/>
+    <cellStyle name="20% - Акцент4 9 13 2 2" xfId="4594" xr:uid="{988A0019-14B3-451A-A1E9-D4EC408E73F3}"/>
+    <cellStyle name="20% - Акцент4 9 13 3" xfId="3587" xr:uid="{B1214902-FA25-4740-A9C3-8AC758FFBBAF}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="831" xr:uid="{378D9E5B-3233-486B-A533-9E480B4D64DC}"/>
+    <cellStyle name="20% - Акцент4 9 14 2" xfId="2576" xr:uid="{D42D5D76-128F-4B9F-BF2B-083857AB3A2B}"/>
+    <cellStyle name="20% - Акцент4 9 14 2 2" xfId="4595" xr:uid="{56F91E6A-6CF2-4378-8D7F-29AC7C0976BA}"/>
+    <cellStyle name="20% - Акцент4 9 14 3" xfId="3588" xr:uid="{088355D1-D838-49A7-B03D-3F1BB92B19FC}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="832" xr:uid="{B8210603-A7AF-41E3-A061-F01B585719C2}"/>
+    <cellStyle name="20% - Акцент4 9 15 2" xfId="2577" xr:uid="{458C3D0E-5B72-482A-854B-60A2DD97CE9E}"/>
+    <cellStyle name="20% - Акцент4 9 15 2 2" xfId="4596" xr:uid="{3B10451D-65BB-482F-91E1-E10073613AC3}"/>
+    <cellStyle name="20% - Акцент4 9 15 3" xfId="3589" xr:uid="{DCD7CA02-79FB-404C-A4E5-4C8208A3924D}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="833" xr:uid="{A3C6E8DB-A47A-4ADF-A433-18653E1717F8}"/>
+    <cellStyle name="20% - Акцент4 9 16 2" xfId="2578" xr:uid="{7B3BCF3A-47F9-4A7C-A4DE-24CD531A29A6}"/>
+    <cellStyle name="20% - Акцент4 9 16 2 2" xfId="4597" xr:uid="{4A44E16C-9A0F-4EA2-8843-BD4AE93AF16B}"/>
+    <cellStyle name="20% - Акцент4 9 16 3" xfId="3590" xr:uid="{6BA53C9D-AABE-4BE2-B600-C53FEAE9BBF6}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="834" xr:uid="{73F281BC-4261-48E5-A56B-747AAAB004DB}"/>
+    <cellStyle name="20% - Акцент4 9 17 2" xfId="2579" xr:uid="{FE9D39AE-52BA-4350-85E4-D123A43A8AF1}"/>
+    <cellStyle name="20% - Акцент4 9 17 2 2" xfId="4598" xr:uid="{CB8AA228-76C5-40F4-A145-06C63857FA42}"/>
+    <cellStyle name="20% - Акцент4 9 17 3" xfId="3591" xr:uid="{53A52FFB-2BDC-47BF-A216-AC9BCE09871B}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="835" xr:uid="{7851C91F-96BE-4E0A-AAE8-F72A0D7F8CC3}"/>
+    <cellStyle name="20% - Акцент4 9 18 2" xfId="2580" xr:uid="{A6EA193C-616E-4F9D-B58B-80F2CFF0D62F}"/>
+    <cellStyle name="20% - Акцент4 9 18 2 2" xfId="4599" xr:uid="{2AECA1B5-E26F-4F34-BBCC-60EE889B7EB9}"/>
+    <cellStyle name="20% - Акцент4 9 18 3" xfId="3592" xr:uid="{4503E925-F35C-42E2-85A4-549A5362FFED}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="836" xr:uid="{ECF38A9A-DDDC-448C-8338-91A5368B6B17}"/>
+    <cellStyle name="20% - Акцент4 9 19 2" xfId="2581" xr:uid="{A54912B2-0237-4158-85FA-D39A76C5D28B}"/>
+    <cellStyle name="20% - Акцент4 9 19 2 2" xfId="4600" xr:uid="{1F3C03DE-4A93-4058-8E32-29C1636FE8E0}"/>
+    <cellStyle name="20% - Акцент4 9 19 3" xfId="3593" xr:uid="{14FA5E89-7F60-4ECC-BADB-C5E30E08C317}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="837" xr:uid="{C94ABCFB-B197-4462-8F2D-33564A336642}"/>
+    <cellStyle name="20% - Акцент4 9 2 2" xfId="2582" xr:uid="{940FB228-F111-4B79-ADBD-C942A9379DB7}"/>
+    <cellStyle name="20% - Акцент4 9 2 2 2" xfId="4601" xr:uid="{3440F0EF-AD2E-4BE9-AB61-6F758AB7CEFF}"/>
+    <cellStyle name="20% - Акцент4 9 2 3" xfId="3594" xr:uid="{808C0332-F415-4867-9F8B-683E4DE70322}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="838" xr:uid="{B8058E16-2632-46DF-83A9-944F954B1B50}"/>
+    <cellStyle name="20% - Акцент4 9 20 2" xfId="2583" xr:uid="{0E6CB46D-6DB3-4871-91FC-E2D9A218DB35}"/>
+    <cellStyle name="20% - Акцент4 9 20 2 2" xfId="4602" xr:uid="{12408FB5-D77F-4AFE-BB22-812A1CC8DC66}"/>
+    <cellStyle name="20% - Акцент4 9 20 3" xfId="3595" xr:uid="{74406754-BC59-49A6-830D-E9A431DE8355}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="839" xr:uid="{DCF1AA89-7D48-4386-9E40-3E845F20EBDF}"/>
+    <cellStyle name="20% - Акцент4 9 21 2" xfId="2584" xr:uid="{E2E7E19B-B2C4-46CB-A218-A557EF6A7EC7}"/>
+    <cellStyle name="20% - Акцент4 9 21 2 2" xfId="4603" xr:uid="{42E52DB9-58F8-4703-8E28-327840A13110}"/>
+    <cellStyle name="20% - Акцент4 9 21 3" xfId="3596" xr:uid="{B14348C3-D6EF-4FBF-936B-D826ADC18066}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="840" xr:uid="{3C448872-0CD8-4170-AE26-1A9B06671E97}"/>
+    <cellStyle name="20% - Акцент4 9 22 2" xfId="2585" xr:uid="{79B7D5DC-366C-4F9B-BBCB-5699BFB89332}"/>
+    <cellStyle name="20% - Акцент4 9 22 2 2" xfId="4604" xr:uid="{66A55E8D-20DC-45FA-BB04-5CF2A42F56CD}"/>
+    <cellStyle name="20% - Акцент4 9 22 3" xfId="3597" xr:uid="{37BC7EDD-0497-4B97-BB42-05267C841674}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="841" xr:uid="{124D2168-3942-433A-AF48-14884787CCE4}"/>
+    <cellStyle name="20% - Акцент4 9 23 2" xfId="2586" xr:uid="{4A9904D0-FFE9-4582-9F87-F9D6D5E14A6E}"/>
+    <cellStyle name="20% - Акцент4 9 23 2 2" xfId="4605" xr:uid="{1556E8EC-4FB5-4CE5-8D49-36E3BB6830D5}"/>
+    <cellStyle name="20% - Акцент4 9 23 3" xfId="3598" xr:uid="{512FDE39-7C06-4B32-865E-8616E73AAD98}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="842" xr:uid="{B59AA6BA-56E5-4D66-B4C2-AB4EFF755AA4}"/>
+    <cellStyle name="20% - Акцент4 9 24 2" xfId="2587" xr:uid="{928014F4-2164-4F78-AA1C-ABEB62D8AE17}"/>
+    <cellStyle name="20% - Акцент4 9 24 2 2" xfId="4606" xr:uid="{E6212933-8AEE-4DDF-9EDE-FA9E841CC49F}"/>
+    <cellStyle name="20% - Акцент4 9 24 3" xfId="3599" xr:uid="{793F28FF-3DF4-4AE4-B773-9C1308968114}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="843" xr:uid="{67B9FA6F-B52C-4CAD-8F78-DCB2F0EAB940}"/>
+    <cellStyle name="20% - Акцент4 9 25 2" xfId="2588" xr:uid="{5A4D9C5E-3434-486A-82A6-548941F31CD2}"/>
+    <cellStyle name="20% - Акцент4 9 25 2 2" xfId="4607" xr:uid="{F72CE2C2-2642-4C10-A993-BE7FDE9697EC}"/>
+    <cellStyle name="20% - Акцент4 9 25 3" xfId="3600" xr:uid="{F75A2E7B-CF05-48AA-8A07-61C475086B53}"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="2571" xr:uid="{A9024923-B0F8-4899-BBAB-B022083D64B0}"/>
+    <cellStyle name="20% - Акцент4 9 26 2" xfId="4590" xr:uid="{A661F80B-BDBA-4E4B-8BAD-A54244AEDE61}"/>
+    <cellStyle name="20% - Акцент4 9 27" xfId="3583" xr:uid="{300C6733-138C-4577-B395-959C021D7ED9}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="844" xr:uid="{61C6DB4B-36EB-4314-BCC2-F702909FDAC7}"/>
+    <cellStyle name="20% - Акцент4 9 3 2" xfId="2589" xr:uid="{4EB4BD9F-3F24-4F68-9120-E296ADED7BC3}"/>
+    <cellStyle name="20% - Акцент4 9 3 2 2" xfId="4608" xr:uid="{EF5D36FA-A917-4D3B-9C50-EB15E9764E3A}"/>
+    <cellStyle name="20% - Акцент4 9 3 3" xfId="3601" xr:uid="{62369010-C339-4330-AB88-A10E3FC383FA}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="845" xr:uid="{C586174A-1CB9-4BF4-84A2-BD4A1872CF18}"/>
+    <cellStyle name="20% - Акцент4 9 4 2" xfId="2590" xr:uid="{D18AC40F-B562-4E1E-A742-17B281672A9B}"/>
+    <cellStyle name="20% - Акцент4 9 4 2 2" xfId="4609" xr:uid="{D820C340-2A5D-4A21-8D60-6579F6D3F4E6}"/>
+    <cellStyle name="20% - Акцент4 9 4 3" xfId="3602" xr:uid="{FC8075A3-0C9E-44C8-AFF0-12004A2993FB}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="846" xr:uid="{E7C4DE52-07CB-4766-A421-183F45AC5503}"/>
+    <cellStyle name="20% - Акцент4 9 5 2" xfId="2591" xr:uid="{38493D78-9A5C-42FB-A30C-973AD5BD6A6B}"/>
+    <cellStyle name="20% - Акцент4 9 5 2 2" xfId="4610" xr:uid="{AA1691DC-60E0-4453-A0AB-9857149B6EFC}"/>
+    <cellStyle name="20% - Акцент4 9 5 3" xfId="3603" xr:uid="{2393753B-3DEF-417D-A5A3-A73E5598ECE4}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="847" xr:uid="{0220004A-D79E-40B1-B572-25363E2311A9}"/>
+    <cellStyle name="20% - Акцент4 9 6 2" xfId="2592" xr:uid="{BC75183A-4D09-4616-89E8-F79A0F099C30}"/>
+    <cellStyle name="20% - Акцент4 9 6 2 2" xfId="4611" xr:uid="{BE3621D2-AC55-4589-B030-371D65833166}"/>
+    <cellStyle name="20% - Акцент4 9 6 3" xfId="3604" xr:uid="{8BCB1F58-35C6-4EBE-87CB-70885620CFA5}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="848" xr:uid="{59A403A3-41E0-43E7-8496-F5C14ADC4282}"/>
+    <cellStyle name="20% - Акцент4 9 7 2" xfId="2593" xr:uid="{54FA7DEB-25E4-49EC-AFEA-9A184BD37A6F}"/>
+    <cellStyle name="20% - Акцент4 9 7 2 2" xfId="4612" xr:uid="{24BCD5FE-8CB3-4C79-8C6B-651EA6329A3A}"/>
+    <cellStyle name="20% - Акцент4 9 7 3" xfId="3605" xr:uid="{2FC9C601-58BA-46FD-8816-966F85839BB9}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="849" xr:uid="{6937ADB2-871F-4FC8-BB95-9A9B609F11D5}"/>
+    <cellStyle name="20% - Акцент4 9 8 2" xfId="2594" xr:uid="{3219E3A4-B786-42C6-8D1B-361349B134F1}"/>
+    <cellStyle name="20% - Акцент4 9 8 2 2" xfId="4613" xr:uid="{AB0A8E56-E766-446E-9E19-14E3320C3FF1}"/>
+    <cellStyle name="20% - Акцент4 9 8 3" xfId="3606" xr:uid="{0231D4AB-6CEC-4404-9245-C5F12523387E}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="850" xr:uid="{B7AF4BBC-7B9F-4FE5-A0D2-77D369844CB5}"/>
+    <cellStyle name="20% - Акцент4 9 9 2" xfId="2595" xr:uid="{DE0E38FE-372A-409F-88CA-FBA7930C179D}"/>
+    <cellStyle name="20% - Акцент4 9 9 2 2" xfId="4614" xr:uid="{FDA5BB3B-3AF6-46BC-9C85-395A6E7FEF79}"/>
+    <cellStyle name="20% - Акцент4 9 9 3" xfId="3607" xr:uid="{C2339208-86EE-48E2-A34A-76A3F787D1D6}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1735" xr:uid="{0D418AF2-5D68-4D63-AB5B-511C5CEE441E}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1736" xr:uid="{8479A13A-3758-4C4A-8266-CFDF1E848633}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1737" xr:uid="{708E0DCB-E8EA-4BCE-AAA9-50432141C4C1}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1738" xr:uid="{02602F2F-80E2-41D9-B291-1F60C54B1DFC}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="851" xr:uid="{4F8D95F1-3D33-43E9-8891-1BD93C908A8B}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="852" xr:uid="{D5D87F8F-F5D5-49E2-9813-E63B7956CBC0}"/>
+    <cellStyle name="40% - Акцент3 2 10 2" xfId="2597" xr:uid="{42B209D3-01DB-4980-B098-EF19F8AAD819}"/>
+    <cellStyle name="40% - Акцент3 2 10 2 2" xfId="4616" xr:uid="{FA423914-91D2-4BEF-A29D-935EEEC1CC9B}"/>
+    <cellStyle name="40% - Акцент3 2 10 3" xfId="3609" xr:uid="{D1BEA50C-FDF4-4102-8DAC-BE8CB4AE679A}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="853" xr:uid="{2BF5412F-F76D-40BF-82FD-39485A936FB2}"/>
+    <cellStyle name="40% - Акцент3 2 11 2" xfId="2598" xr:uid="{6670D83D-231B-4D47-9A74-AFE10E7F7AE7}"/>
+    <cellStyle name="40% - Акцент3 2 11 2 2" xfId="4617" xr:uid="{2410129A-9EF0-4201-8AE0-400E08D84FBA}"/>
+    <cellStyle name="40% - Акцент3 2 11 3" xfId="3610" xr:uid="{8E19C5F6-6E9F-4B03-A2D8-0B560C921740}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="854" xr:uid="{78D4B2B5-043F-4708-BE1A-2CA3A6468070}"/>
+    <cellStyle name="40% - Акцент3 2 12 2" xfId="2599" xr:uid="{CB216693-0428-423F-B1E6-8ABC6F911200}"/>
+    <cellStyle name="40% - Акцент3 2 12 2 2" xfId="4618" xr:uid="{8477E646-3D99-483A-B792-D33F62E8F4BB}"/>
+    <cellStyle name="40% - Акцент3 2 12 3" xfId="3611" xr:uid="{C847393A-DB13-4DF8-8D44-B08CF4981DCF}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="855" xr:uid="{A203BB7A-12A8-44BA-852A-2375FA1A7843}"/>
+    <cellStyle name="40% - Акцент3 2 13 2" xfId="2600" xr:uid="{2717D99D-4381-48D8-B3F9-00A06D81C734}"/>
+    <cellStyle name="40% - Акцент3 2 13 2 2" xfId="4619" xr:uid="{F1E69158-6658-41C2-B3EA-BC73B7D55EAF}"/>
+    <cellStyle name="40% - Акцент3 2 13 3" xfId="3612" xr:uid="{0C115453-C261-4C69-AA7B-E22F8D9A848C}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="856" xr:uid="{4591F187-F93D-47BD-B4A7-C1D50F2584DC}"/>
+    <cellStyle name="40% - Акцент3 2 14 2" xfId="2601" xr:uid="{19BE5394-028A-477F-AF84-C4CAAF1032D7}"/>
+    <cellStyle name="40% - Акцент3 2 14 2 2" xfId="4620" xr:uid="{5D487C18-3358-4FD3-AAAC-4E4ADD80727F}"/>
+    <cellStyle name="40% - Акцент3 2 14 3" xfId="3613" xr:uid="{74B8CD02-9513-44F6-B330-80AC126F9746}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="857" xr:uid="{8FA2C37A-7F1F-47A9-BB59-0972127B34E7}"/>
+    <cellStyle name="40% - Акцент3 2 15 2" xfId="2602" xr:uid="{50B6C954-B0A5-46C3-87B2-7D9FD1B00748}"/>
+    <cellStyle name="40% - Акцент3 2 15 2 2" xfId="4621" xr:uid="{1EBC257A-E4C7-4A1A-888C-5034D393BE5C}"/>
+    <cellStyle name="40% - Акцент3 2 15 3" xfId="3614" xr:uid="{9AE94AF5-A922-4C88-8EE4-1C882D5B6113}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="858" xr:uid="{9B490DB4-FB64-4AA6-9F75-9703CF187033}"/>
+    <cellStyle name="40% - Акцент3 2 16 2" xfId="2603" xr:uid="{27E2EF22-36D9-42B0-B237-3BCA1197A3B0}"/>
+    <cellStyle name="40% - Акцент3 2 16 2 2" xfId="4622" xr:uid="{BF362A03-C02D-4847-8239-AE1E1D6F2897}"/>
+    <cellStyle name="40% - Акцент3 2 16 3" xfId="3615" xr:uid="{9C315A80-FB1D-4DB3-B3D3-9AD01469080D}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="859" xr:uid="{7EBFEABF-5FE9-4DD4-B45D-FA6CA38B3C7C}"/>
+    <cellStyle name="40% - Акцент3 2 17 2" xfId="2604" xr:uid="{BE54A84A-DAB6-4BD3-809E-CD24E58D2DB3}"/>
+    <cellStyle name="40% - Акцент3 2 17 2 2" xfId="4623" xr:uid="{D0CF5599-4F82-41C8-AB61-173BA3695F88}"/>
+    <cellStyle name="40% - Акцент3 2 17 3" xfId="3616" xr:uid="{25D1A314-A6C3-4241-8B20-0127992BDB74}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="860" xr:uid="{065D7651-7E62-43A8-A96C-D7D507C9457D}"/>
+    <cellStyle name="40% - Акцент3 2 18 2" xfId="2605" xr:uid="{2BBEA3B2-EA57-415F-8954-A41954A81214}"/>
+    <cellStyle name="40% - Акцент3 2 18 2 2" xfId="4624" xr:uid="{ADA80AE3-CC03-4C25-908F-F6CE9ABB1D0F}"/>
+    <cellStyle name="40% - Акцент3 2 18 3" xfId="3617" xr:uid="{069C0056-E800-4BA4-BAFF-FFC2F099CF54}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="861" xr:uid="{0511EAC0-4445-4E94-9156-D6CDAFDABAE0}"/>
+    <cellStyle name="40% - Акцент3 2 19 2" xfId="2606" xr:uid="{3BEF17D4-DA74-422A-991F-D0FC77873AA3}"/>
+    <cellStyle name="40% - Акцент3 2 19 2 2" xfId="4625" xr:uid="{16625B25-CAB1-4389-9708-1816E909A8C4}"/>
+    <cellStyle name="40% - Акцент3 2 19 3" xfId="3618" xr:uid="{19C76CA5-15A6-465A-AA7A-C82A1F5E83B0}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="862" xr:uid="{5B0F67E3-8103-4721-9772-87802FCA6D37}"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="2607" xr:uid="{2250FB17-0D75-4576-8650-271A9AFE97ED}"/>
+    <cellStyle name="40% - Акцент3 2 2 2 2" xfId="4626" xr:uid="{178F3D85-AA45-48C6-B1F1-D5EA2B62E9F2}"/>
+    <cellStyle name="40% - Акцент3 2 2 3" xfId="3619" xr:uid="{A0811512-93F6-420F-8850-B350F8B9B5A3}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="863" xr:uid="{101D7242-5F6C-45F9-B3A1-B6297D175850}"/>
+    <cellStyle name="40% - Акцент3 2 20 2" xfId="2608" xr:uid="{2C5742C8-7293-45E8-8742-6FACA3A4902C}"/>
+    <cellStyle name="40% - Акцент3 2 20 2 2" xfId="4627" xr:uid="{A547C6AC-BE51-4704-8A7C-DEF09F8844AA}"/>
+    <cellStyle name="40% - Акцент3 2 20 3" xfId="3620" xr:uid="{43AFDE69-5A39-4D2B-B337-0E7DE0A05143}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="864" xr:uid="{BD82F472-8F23-45FB-9A74-865F580355AF}"/>
+    <cellStyle name="40% - Акцент3 2 21 2" xfId="2609" xr:uid="{196F2044-5DCC-4558-98B3-682235F2808D}"/>
+    <cellStyle name="40% - Акцент3 2 21 2 2" xfId="4628" xr:uid="{8AFAF73A-FADE-4C5E-B82D-3016C82BD897}"/>
+    <cellStyle name="40% - Акцент3 2 21 3" xfId="3621" xr:uid="{B7A40CFD-BDE2-4DCF-B8B1-3F01B0575236}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="865" xr:uid="{2F1092E7-6619-4908-85E9-1C4156726007}"/>
+    <cellStyle name="40% - Акцент3 2 22 2" xfId="2610" xr:uid="{D7F8DE23-AF04-488F-859F-BDBD356FB466}"/>
+    <cellStyle name="40% - Акцент3 2 22 2 2" xfId="4629" xr:uid="{6190EF30-A529-483C-A125-8BF3E19967B0}"/>
+    <cellStyle name="40% - Акцент3 2 22 3" xfId="3622" xr:uid="{33252B9C-76D8-4464-ACB7-58BAE5CD86BC}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="866" xr:uid="{5B406381-0465-4086-BCCA-81F784DA5347}"/>
+    <cellStyle name="40% - Акцент3 2 23 2" xfId="2611" xr:uid="{4E63292F-762E-45CE-AB54-6CA3299D1730}"/>
+    <cellStyle name="40% - Акцент3 2 23 2 2" xfId="4630" xr:uid="{0B8E2999-0A37-4E3F-BD8A-09DB6A44F888}"/>
+    <cellStyle name="40% - Акцент3 2 23 3" xfId="3623" xr:uid="{5CD30BB7-CECC-406B-B814-B28D28167A30}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="867" xr:uid="{184F0A26-D802-4DB7-8840-DC91BF19DCBC}"/>
+    <cellStyle name="40% - Акцент3 2 24 2" xfId="2612" xr:uid="{AF1569F2-C505-4B0E-AEF7-9D6FA629E5E1}"/>
+    <cellStyle name="40% - Акцент3 2 24 2 2" xfId="4631" xr:uid="{11298BE8-B596-4090-9929-29B3289AB28D}"/>
+    <cellStyle name="40% - Акцент3 2 24 3" xfId="3624" xr:uid="{E564DA67-F408-4AC5-A598-FD1D06ADF0F1}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="868" xr:uid="{438DE1E6-0360-4F31-9472-D7B68F36B586}"/>
+    <cellStyle name="40% - Акцент3 2 25 2" xfId="2613" xr:uid="{8D9FF114-79D7-4776-8698-6A39EE912736}"/>
+    <cellStyle name="40% - Акцент3 2 25 2 2" xfId="4632" xr:uid="{4C267071-7B82-4795-8C4B-24388AFFC04B}"/>
+    <cellStyle name="40% - Акцент3 2 25 3" xfId="3625" xr:uid="{4A721331-9052-41E7-AE5B-D598B05A30CB}"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="1783" xr:uid="{600F736F-2B8A-40B2-9B9C-33E3521FCAD6}"/>
+    <cellStyle name="40% - Акцент3 2 26 2" xfId="4615" xr:uid="{A204CCB4-53BE-420C-B795-F94B1AECAE2C}"/>
+    <cellStyle name="40% - Акцент3 2 27" xfId="1774" xr:uid="{9A672B13-F824-4BD9-A83E-7DE0A827B91D}"/>
+    <cellStyle name="40% - Акцент3 2 28" xfId="2596" xr:uid="{978F12DF-30BE-4FC2-A6E7-29E54B823282}"/>
+    <cellStyle name="40% - Акцент3 2 29" xfId="3608" xr:uid="{A2916632-3AC3-4612-89F1-94C98B4D36AC}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="869" xr:uid="{73789855-18BD-48DC-92FA-2677B89C4F98}"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="2614" xr:uid="{EE955045-04B0-47E0-B106-CBE0F06BB053}"/>
+    <cellStyle name="40% - Акцент3 2 3 2 2" xfId="4633" xr:uid="{2E320FF7-B059-469A-AC72-064492834C9C}"/>
+    <cellStyle name="40% - Акцент3 2 3 3" xfId="3626" xr:uid="{48FB2374-D098-4C2F-B4AC-B4E3DD7A85DB}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="870" xr:uid="{91FE1E37-9F5A-448D-A0BF-67204010BCF8}"/>
+    <cellStyle name="40% - Акцент3 2 4 2" xfId="2615" xr:uid="{C4B48078-33A3-4DA6-AB83-22D6ED802C3B}"/>
+    <cellStyle name="40% - Акцент3 2 4 2 2" xfId="4634" xr:uid="{8FA828E5-2591-4C42-982B-BC17CCB82AED}"/>
+    <cellStyle name="40% - Акцент3 2 4 3" xfId="3627" xr:uid="{E138F619-64CB-4FD9-8D08-C2D6417362F9}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="871" xr:uid="{DA35714E-FA70-47DB-8125-630ECBDA5A8F}"/>
+    <cellStyle name="40% - Акцент3 2 5 2" xfId="2616" xr:uid="{67D1950F-9139-4FF0-9131-B4B5D13B1369}"/>
+    <cellStyle name="40% - Акцент3 2 5 2 2" xfId="4635" xr:uid="{D25B15C0-EC3C-4045-B0B4-F3DC8D4D1F39}"/>
+    <cellStyle name="40% - Акцент3 2 5 3" xfId="3628" xr:uid="{02826579-C411-4D53-929E-9C8BA1000E6F}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="872" xr:uid="{EFE7E14A-4022-4ED4-BE11-C24ECECF6234}"/>
+    <cellStyle name="40% - Акцент3 2 6 2" xfId="2617" xr:uid="{706749D6-D081-4620-95D5-7FE7AE4050C3}"/>
+    <cellStyle name="40% - Акцент3 2 6 2 2" xfId="4636" xr:uid="{6B774C6D-D8B2-4B72-BC2A-E735F57DE9FF}"/>
+    <cellStyle name="40% - Акцент3 2 6 3" xfId="3629" xr:uid="{B20A2DC3-CD6E-453D-B6C2-CED2C24FC4EA}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="873" xr:uid="{B9C37439-72A8-4D67-98E3-D8BC81B5343C}"/>
+    <cellStyle name="40% - Акцент3 2 7 2" xfId="2618" xr:uid="{56430931-2C77-4005-B536-9C5BE106674C}"/>
+    <cellStyle name="40% - Акцент3 2 7 2 2" xfId="4637" xr:uid="{834B4017-58A7-4A04-9994-803B0EBAA8EE}"/>
+    <cellStyle name="40% - Акцент3 2 7 3" xfId="3630" xr:uid="{C39B8C15-EFD5-4E74-B98F-CEA8FBC15459}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="874" xr:uid="{BE6FA45D-9144-4DA8-8183-000C29A86349}"/>
+    <cellStyle name="40% - Акцент3 2 8 2" xfId="2619" xr:uid="{F9DA369E-6BE9-4D56-BAD0-BBAE3CCBE100}"/>
+    <cellStyle name="40% - Акцент3 2 8 2 2" xfId="4638" xr:uid="{B9A17F27-B0E4-4B68-A7E3-78F1AE96AAAD}"/>
+    <cellStyle name="40% - Акцент3 2 8 3" xfId="3631" xr:uid="{F99DD39E-618E-404B-9DE9-E77A69FEAC58}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="875" xr:uid="{3B68A5CF-5535-45F4-9553-C0EC4FC992E4}"/>
+    <cellStyle name="40% - Акцент3 2 9 2" xfId="2620" xr:uid="{C1E605D5-011B-4941-B288-81B479949417}"/>
+    <cellStyle name="40% - Акцент3 2 9 2 2" xfId="4639" xr:uid="{2A905C52-A4F3-464F-A120-75AD30A5F83B}"/>
+    <cellStyle name="40% - Акцент3 2 9 3" xfId="3632" xr:uid="{49C8D7C5-1931-4795-B24F-4A1E770917FC}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="876" xr:uid="{C90169F2-F40D-4B1B-9E6B-5BD4A842ED63}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="877" xr:uid="{C8A0032F-6781-421A-948D-0028CDA5B035}"/>
+    <cellStyle name="40% - Акцент3 3 10 2" xfId="2622" xr:uid="{6629B182-6B7B-47BF-B177-4576F7F0D28B}"/>
+    <cellStyle name="40% - Акцент3 3 10 2 2" xfId="4641" xr:uid="{EC06EFC7-1ED9-4B19-9353-1ADFDC9DE412}"/>
+    <cellStyle name="40% - Акцент3 3 10 3" xfId="3634" xr:uid="{EBBD9161-2873-4AAA-8583-9017A2498136}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="878" xr:uid="{81F3854D-8AEE-4C6A-8456-F37FECF95C70}"/>
+    <cellStyle name="40% - Акцент3 3 11 2" xfId="2623" xr:uid="{BDFBD329-B07F-4119-89F3-02880E397B64}"/>
+    <cellStyle name="40% - Акцент3 3 11 2 2" xfId="4642" xr:uid="{A401CEC4-5CD0-4BC7-A3E3-64D6F17E5EFB}"/>
+    <cellStyle name="40% - Акцент3 3 11 3" xfId="3635" xr:uid="{CA9AE161-5CE1-40C8-8F2E-3319B50BE6D4}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="879" xr:uid="{11E36EAF-9B28-41AE-8AA1-9A5B52C8515B}"/>
+    <cellStyle name="40% - Акцент3 3 12 2" xfId="2624" xr:uid="{B4F3D96F-1A33-4C63-97E6-7EF38B928963}"/>
+    <cellStyle name="40% - Акцент3 3 12 2 2" xfId="4643" xr:uid="{883447D1-FFB8-4131-806E-C9C33DF7152A}"/>
+    <cellStyle name="40% - Акцент3 3 12 3" xfId="3636" xr:uid="{B5718230-DA03-474B-8CC0-AA48F2B63C5D}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="880" xr:uid="{7E968EF3-05A7-40E6-9507-B551DA7C0136}"/>
+    <cellStyle name="40% - Акцент3 3 13 2" xfId="2625" xr:uid="{CE573DC4-5FE2-4CD9-9FC9-75E88CAFCB59}"/>
+    <cellStyle name="40% - Акцент3 3 13 2 2" xfId="4644" xr:uid="{21993AE7-6A38-47A8-9AB0-FAEF409B16A9}"/>
+    <cellStyle name="40% - Акцент3 3 13 3" xfId="3637" xr:uid="{8EE4D559-0B90-4F48-A185-225435A464C2}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="881" xr:uid="{2A68F1BC-4300-4B27-B1E4-3E5864653A67}"/>
+    <cellStyle name="40% - Акцент3 3 14 2" xfId="2626" xr:uid="{F2FBFDF5-BC1E-4E91-80AF-B79E46E52655}"/>
+    <cellStyle name="40% - Акцент3 3 14 2 2" xfId="4645" xr:uid="{5352742A-42CC-4320-A2DC-71C267C587A4}"/>
+    <cellStyle name="40% - Акцент3 3 14 3" xfId="3638" xr:uid="{14BF85E6-5BA5-4C9D-A0D1-F364901C1D83}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="882" xr:uid="{BFDAA4D8-F238-4471-8B44-C8FA154B5A35}"/>
+    <cellStyle name="40% - Акцент3 3 15 2" xfId="2627" xr:uid="{D1FD3ADE-C782-4BC8-9CAB-26B7D5313F02}"/>
+    <cellStyle name="40% - Акцент3 3 15 2 2" xfId="4646" xr:uid="{D99F9FB5-7513-4935-A663-803A45AC2B59}"/>
+    <cellStyle name="40% - Акцент3 3 15 3" xfId="3639" xr:uid="{478FB30C-DE04-410B-9301-F248E7EA9672}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="883" xr:uid="{0B8B0AD8-C2DF-42E1-BF43-066F17C682B0}"/>
+    <cellStyle name="40% - Акцент3 3 16 2" xfId="2628" xr:uid="{3C412DEA-CAF6-41C2-91F8-F635646A201A}"/>
+    <cellStyle name="40% - Акцент3 3 16 2 2" xfId="4647" xr:uid="{B326B163-42E1-47BA-B51A-EF4423517AB2}"/>
+    <cellStyle name="40% - Акцент3 3 16 3" xfId="3640" xr:uid="{17655328-EA51-4B49-A657-49AA2E756E5C}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="884" xr:uid="{5C7FBD3B-C95E-4B81-A9C8-8224F7251E8E}"/>
+    <cellStyle name="40% - Акцент3 3 17 2" xfId="2629" xr:uid="{EC1052DA-0A8D-47CB-9DAB-FC58FA89E067}"/>
+    <cellStyle name="40% - Акцент3 3 17 2 2" xfId="4648" xr:uid="{4BE27897-4AFB-4C7E-BCBE-15B7AD05EEFE}"/>
+    <cellStyle name="40% - Акцент3 3 17 3" xfId="3641" xr:uid="{46F2D573-6377-499B-BB0B-D923BEB0F77A}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="885" xr:uid="{72B8E93B-8335-4C9C-A658-BD2AD1015CF9}"/>
+    <cellStyle name="40% - Акцент3 3 18 2" xfId="2630" xr:uid="{F48F5804-3097-480A-97CC-97247707F6F9}"/>
+    <cellStyle name="40% - Акцент3 3 18 2 2" xfId="4649" xr:uid="{32743DD3-7A1B-4D03-AEBE-D9589428B040}"/>
+    <cellStyle name="40% - Акцент3 3 18 3" xfId="3642" xr:uid="{2ED675AC-564B-4FA5-AA5C-1C5F76A53E88}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="886" xr:uid="{030E685D-DFC0-4E51-B4F3-5E9C646C763E}"/>
+    <cellStyle name="40% - Акцент3 3 19 2" xfId="2631" xr:uid="{985311C5-BCE3-4DB3-AA17-31639158BFC8}"/>
+    <cellStyle name="40% - Акцент3 3 19 2 2" xfId="4650" xr:uid="{131AA899-4E52-4EBC-9F90-9F206934F2B6}"/>
+    <cellStyle name="40% - Акцент3 3 19 3" xfId="3643" xr:uid="{123F9FAF-72A0-4E6A-9A62-8B423DC3FDBA}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="887" xr:uid="{B07E37E5-6550-4409-8F7F-C6C2382FC9A1}"/>
+    <cellStyle name="40% - Акцент3 3 2 2" xfId="2632" xr:uid="{644ACA4D-2194-4752-B02D-02FB2AFCA4F0}"/>
+    <cellStyle name="40% - Акцент3 3 2 2 2" xfId="4651" xr:uid="{15BDACC5-C89D-4F00-AA1F-FE87F02C7A2F}"/>
+    <cellStyle name="40% - Акцент3 3 2 3" xfId="3644" xr:uid="{B25DAC4B-E9ED-4CD1-BDBC-BB029AED6C99}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="888" xr:uid="{34A07A83-DFF1-4AF8-BC2A-791F44746CA3}"/>
+    <cellStyle name="40% - Акцент3 3 20 2" xfId="2633" xr:uid="{B6D1154B-D79C-42E7-A57E-BFD9937E1A6E}"/>
+    <cellStyle name="40% - Акцент3 3 20 2 2" xfId="4652" xr:uid="{EE6D332D-FEDB-4EAC-A678-9ABACEF75491}"/>
+    <cellStyle name="40% - Акцент3 3 20 3" xfId="3645" xr:uid="{B7207F05-1C13-49DC-8735-E585B309FB9E}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="889" xr:uid="{D2CE1666-7A47-4697-8638-4289B8857C22}"/>
+    <cellStyle name="40% - Акцент3 3 21 2" xfId="2634" xr:uid="{BEE9C9FA-C74B-4550-997B-CB5C09B22660}"/>
+    <cellStyle name="40% - Акцент3 3 21 2 2" xfId="4653" xr:uid="{18A3B018-DBAF-43CE-9F92-C04CFC864B97}"/>
+    <cellStyle name="40% - Акцент3 3 21 3" xfId="3646" xr:uid="{964BD820-3BC0-4C69-BEC2-E3A4C7C37AEB}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="890" xr:uid="{D660C3CA-F316-4016-9057-83CD6F3E8715}"/>
+    <cellStyle name="40% - Акцент3 3 22 2" xfId="2635" xr:uid="{F515E10F-89C4-4447-A0B4-4CB38268DB8C}"/>
+    <cellStyle name="40% - Акцент3 3 22 2 2" xfId="4654" xr:uid="{A7AAACAD-33A4-43BB-8FDD-A6F2604C4495}"/>
+    <cellStyle name="40% - Акцент3 3 22 3" xfId="3647" xr:uid="{58254CFF-F09A-408D-9E56-DE12FAB7D0A5}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="891" xr:uid="{F5EE1C70-F958-4E34-B164-DB31DC35E219}"/>
+    <cellStyle name="40% - Акцент3 3 23 2" xfId="2636" xr:uid="{24981C89-5C61-418A-8BD8-8827EAA1E5FF}"/>
+    <cellStyle name="40% - Акцент3 3 23 2 2" xfId="4655" xr:uid="{A08030D7-F41E-4F09-B088-A722FA3B7D96}"/>
+    <cellStyle name="40% - Акцент3 3 23 3" xfId="3648" xr:uid="{890BB7F5-215B-4891-9A0D-EEBA3C5E8BC5}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="892" xr:uid="{D177D85E-2F2C-412C-86FC-D1DC80487EED}"/>
+    <cellStyle name="40% - Акцент3 3 24 2" xfId="2637" xr:uid="{A0F7AC3B-CC07-42DA-A2DC-3DD7130CD79C}"/>
+    <cellStyle name="40% - Акцент3 3 24 2 2" xfId="4656" xr:uid="{C9F47708-09A6-4780-A61A-DFADAA0A1167}"/>
+    <cellStyle name="40% - Акцент3 3 24 3" xfId="3649" xr:uid="{8FD270E6-89A4-44D9-839A-1EEE6F3B05CB}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="893" xr:uid="{6E2489F0-84BC-4296-9E2B-DD83D91629D7}"/>
+    <cellStyle name="40% - Акцент3 3 25 2" xfId="2638" xr:uid="{DAE7A36E-644E-45C8-960E-C5F1BD4222A5}"/>
+    <cellStyle name="40% - Акцент3 3 25 2 2" xfId="4657" xr:uid="{65F172D8-E88D-4204-8D01-C9CCD2620AC1}"/>
+    <cellStyle name="40% - Акцент3 3 25 3" xfId="3650" xr:uid="{0502C0F9-E437-4B23-86E4-3EE49AE3A825}"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="2621" xr:uid="{5A8E8AF3-5EAD-444F-B154-BFCCEE29A5DA}"/>
+    <cellStyle name="40% - Акцент3 3 26 2" xfId="4640" xr:uid="{E96B5FBB-CEBF-4891-8146-AF85851CC15F}"/>
+    <cellStyle name="40% - Акцент3 3 27" xfId="3633" xr:uid="{D0708704-27DE-4FD4-8821-46D39583252D}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="894" xr:uid="{9F84AD55-62BF-4F3D-8C88-E12A253DAB23}"/>
+    <cellStyle name="40% - Акцент3 3 3 2" xfId="2639" xr:uid="{DECF5859-8300-4D0E-828B-C47B9DB65792}"/>
+    <cellStyle name="40% - Акцент3 3 3 2 2" xfId="4658" xr:uid="{8B3872CD-8CB5-4C74-B126-A26428562E3D}"/>
+    <cellStyle name="40% - Акцент3 3 3 3" xfId="3651" xr:uid="{E2315A9B-3E0C-400A-9995-BACBF31A7C75}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="895" xr:uid="{833F04EB-2104-43E5-8526-93459900F403}"/>
+    <cellStyle name="40% - Акцент3 3 4 2" xfId="2640" xr:uid="{C154B5B8-557B-4E16-A5DA-C6B6AFEF8F52}"/>
+    <cellStyle name="40% - Акцент3 3 4 2 2" xfId="4659" xr:uid="{DEC1AD0A-02D9-48E6-AFE5-5BB1ED2B05DE}"/>
+    <cellStyle name="40% - Акцент3 3 4 3" xfId="3652" xr:uid="{6C3A6145-7223-42F5-BBB2-DB73CDD97E8E}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="896" xr:uid="{6C9D491F-22AE-4052-B976-2398DD478B00}"/>
+    <cellStyle name="40% - Акцент3 3 5 2" xfId="2641" xr:uid="{BFAE2EF7-5276-47B5-AF25-60807BA29728}"/>
+    <cellStyle name="40% - Акцент3 3 5 2 2" xfId="4660" xr:uid="{73FB5853-2EDB-4703-918B-B9DE77CD1AEB}"/>
+    <cellStyle name="40% - Акцент3 3 5 3" xfId="3653" xr:uid="{54172A37-FC80-4C18-B844-8453F4645AB1}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="897" xr:uid="{5266F376-F612-4F30-B990-A61BF5B3088E}"/>
+    <cellStyle name="40% - Акцент3 3 6 2" xfId="2642" xr:uid="{E97A3261-30E9-4079-A204-D4FC3516A9FB}"/>
+    <cellStyle name="40% - Акцент3 3 6 2 2" xfId="4661" xr:uid="{51D09D16-62D3-47EE-BFE3-BD2F19C24D3C}"/>
+    <cellStyle name="40% - Акцент3 3 6 3" xfId="3654" xr:uid="{B2951733-D1B0-4232-BD54-3CF142BE3DD0}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="898" xr:uid="{B26B58E9-CB55-45B5-AC1E-CD1B7BC5B954}"/>
+    <cellStyle name="40% - Акцент3 3 7 2" xfId="2643" xr:uid="{2DE1B1A9-BE99-4E07-87ED-CF9D8442F216}"/>
+    <cellStyle name="40% - Акцент3 3 7 2 2" xfId="4662" xr:uid="{B8D1F44E-F118-4D5E-BB64-E2A0BACF6AB8}"/>
+    <cellStyle name="40% - Акцент3 3 7 3" xfId="3655" xr:uid="{62FB42AA-757D-4D22-AF8B-F2476855E3A7}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="899" xr:uid="{046DDE80-49E9-4E06-8886-47E7A2D97A87}"/>
+    <cellStyle name="40% - Акцент3 3 8 2" xfId="2644" xr:uid="{03A6CCC4-37E4-41B7-9202-965A93CF9879}"/>
+    <cellStyle name="40% - Акцент3 3 8 2 2" xfId="4663" xr:uid="{D7B8B713-6F34-4C88-AA95-C444CB77047A}"/>
+    <cellStyle name="40% - Акцент3 3 8 3" xfId="3656" xr:uid="{C71FBC32-501B-4BE6-AB99-265720E67A90}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="900" xr:uid="{AADE50B7-C357-44C4-AEFC-E3E477A4336D}"/>
+    <cellStyle name="40% - Акцент3 3 9 2" xfId="2645" xr:uid="{66701BF0-47FF-44DA-BF26-25FDCED43755}"/>
+    <cellStyle name="40% - Акцент3 3 9 2 2" xfId="4664" xr:uid="{6CBA376B-8121-480D-812E-832B0D1E0134}"/>
+    <cellStyle name="40% - Акцент3 3 9 3" xfId="3657" xr:uid="{1E02DDBE-692E-43D8-BAE9-3AAB446385CC}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="901" xr:uid="{7A1AEA79-7BD4-4D10-A3B5-7CA09B7B4FEA}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="902" xr:uid="{FC44C10D-7CEE-461C-AB35-4F2405EC9EFC}"/>
+    <cellStyle name="40% - Акцент3 4 10 2" xfId="2647" xr:uid="{11EC3DC9-9ED3-4BBA-9FF5-5DBF5E86F11D}"/>
+    <cellStyle name="40% - Акцент3 4 10 2 2" xfId="4666" xr:uid="{EEE9F496-FFAD-41C0-8C5C-2CA6C022A121}"/>
+    <cellStyle name="40% - Акцент3 4 10 3" xfId="3659" xr:uid="{ED41406B-E8B9-4148-9331-E9D3A8278249}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="903" xr:uid="{4DF0518C-2A4F-4363-824B-99C11EF90080}"/>
+    <cellStyle name="40% - Акцент3 4 11 2" xfId="2648" xr:uid="{D28A5F87-33F4-4BED-A1B3-DA68E83EE6C7}"/>
+    <cellStyle name="40% - Акцент3 4 11 2 2" xfId="4667" xr:uid="{10AA1308-D366-4720-937B-E82D04934A10}"/>
+    <cellStyle name="40% - Акцент3 4 11 3" xfId="3660" xr:uid="{E3FD8745-7836-4CBD-8EEB-9AC48FB543EA}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="904" xr:uid="{7297C2E6-874D-414F-94F1-9D9FDD0B6B29}"/>
+    <cellStyle name="40% - Акцент3 4 12 2" xfId="2649" xr:uid="{8863D8BF-63C3-449B-BDCA-71E6C55E919B}"/>
+    <cellStyle name="40% - Акцент3 4 12 2 2" xfId="4668" xr:uid="{15962899-C3F4-4FEF-832D-9D2D7475F1D5}"/>
+    <cellStyle name="40% - Акцент3 4 12 3" xfId="3661" xr:uid="{EE612850-039C-4D8A-8A62-0A1FCF07ABE2}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="905" xr:uid="{66D3E121-5752-49C5-8134-BE912537ABF2}"/>
+    <cellStyle name="40% - Акцент3 4 13 2" xfId="2650" xr:uid="{8B6B2B04-EE20-4252-A546-5B97EC3A1646}"/>
+    <cellStyle name="40% - Акцент3 4 13 2 2" xfId="4669" xr:uid="{D1E056B9-B0D9-44F1-953C-B9E17FF51DDE}"/>
+    <cellStyle name="40% - Акцент3 4 13 3" xfId="3662" xr:uid="{B4718B05-F469-4BF1-A3FC-F56ACBA60C64}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="906" xr:uid="{6F935DD9-9BA3-4C61-8EA9-B85DE39E4C8F}"/>
+    <cellStyle name="40% - Акцент3 4 14 2" xfId="2651" xr:uid="{569B9F66-6EF6-4AB5-95C5-4790EADDD6E5}"/>
+    <cellStyle name="40% - Акцент3 4 14 2 2" xfId="4670" xr:uid="{172ADEFE-1B8E-4860-B1E8-FC8F0FDFE6A1}"/>
+    <cellStyle name="40% - Акцент3 4 14 3" xfId="3663" xr:uid="{DC60B0B3-7688-4941-9DB6-CF4DE7833FD9}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="907" xr:uid="{3FBA6725-E451-4D7F-B1C0-AFEEAD78B044}"/>
+    <cellStyle name="40% - Акцент3 4 15 2" xfId="2652" xr:uid="{1B605533-7EDB-47CF-A7EE-04D98627D5E4}"/>
+    <cellStyle name="40% - Акцент3 4 15 2 2" xfId="4671" xr:uid="{BD5E3BC9-BAEF-49F1-8443-EF19CC8C9E47}"/>
+    <cellStyle name="40% - Акцент3 4 15 3" xfId="3664" xr:uid="{688E3AD2-4A03-4381-BDA9-E0B3158B9F49}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="908" xr:uid="{6F67564A-8EA3-478E-A865-3E12B90C5D3A}"/>
+    <cellStyle name="40% - Акцент3 4 16 2" xfId="2653" xr:uid="{3B0B381E-C7BF-47CB-912B-8FC9A4A2E570}"/>
+    <cellStyle name="40% - Акцент3 4 16 2 2" xfId="4672" xr:uid="{E32C8F54-C65F-431E-95DA-0740CD455FB4}"/>
+    <cellStyle name="40% - Акцент3 4 16 3" xfId="3665" xr:uid="{724E1DC3-CDB5-4061-A6A1-D32987EEDAB7}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="909" xr:uid="{007CD6A4-0AB2-44CA-A4A9-5A9EBB39650D}"/>
+    <cellStyle name="40% - Акцент3 4 17 2" xfId="2654" xr:uid="{E83C3CBB-3DCC-4C6E-9AC9-3842DB877E6D}"/>
+    <cellStyle name="40% - Акцент3 4 17 2 2" xfId="4673" xr:uid="{4012907D-A4E0-4D41-BA0E-FFAA9F123A4A}"/>
+    <cellStyle name="40% - Акцент3 4 17 3" xfId="3666" xr:uid="{46FDC81C-F9B2-4700-99A1-B95AE1F1E719}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="910" xr:uid="{EF7B7666-CC6D-476A-99AF-6EB8A808C186}"/>
+    <cellStyle name="40% - Акцент3 4 18 2" xfId="2655" xr:uid="{92450BEE-DC6C-4CCF-8501-11CCB32E8FAE}"/>
+    <cellStyle name="40% - Акцент3 4 18 2 2" xfId="4674" xr:uid="{C1BCB036-B5B2-43EE-8732-1FFDAE33C12A}"/>
+    <cellStyle name="40% - Акцент3 4 18 3" xfId="3667" xr:uid="{6D89D5DD-815F-48A5-A46D-054D942FFE59}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="911" xr:uid="{ED723DDF-29DB-4621-A285-18426A91153D}"/>
+    <cellStyle name="40% - Акцент3 4 19 2" xfId="2656" xr:uid="{5D4B3D11-3BDD-48A2-8994-E9A6BEB51F49}"/>
+    <cellStyle name="40% - Акцент3 4 19 2 2" xfId="4675" xr:uid="{49FA0DCB-2728-413A-8842-3EA2E140C66B}"/>
+    <cellStyle name="40% - Акцент3 4 19 3" xfId="3668" xr:uid="{78B10229-E22C-49F0-B60C-97B58507AD8A}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="912" xr:uid="{D4BE042E-1B78-4030-9663-A54D69576D46}"/>
+    <cellStyle name="40% - Акцент3 4 2 2" xfId="2657" xr:uid="{52108110-4DA1-410F-A7AE-179AE0EFF9A4}"/>
+    <cellStyle name="40% - Акцент3 4 2 2 2" xfId="4676" xr:uid="{A29FD9DB-58FD-4FCB-9235-70AC6B44F674}"/>
+    <cellStyle name="40% - Акцент3 4 2 3" xfId="3669" xr:uid="{51578613-60E9-4683-87D8-4B2BB69DB93E}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="913" xr:uid="{50A5EC6F-45BF-4642-A474-ADB5A2470F6F}"/>
+    <cellStyle name="40% - Акцент3 4 20 2" xfId="2658" xr:uid="{D06DFC78-EF71-4681-B9F6-686D7822606E}"/>
+    <cellStyle name="40% - Акцент3 4 20 2 2" xfId="4677" xr:uid="{244F74AD-59D8-45D2-80A2-6FE948A2E9FE}"/>
+    <cellStyle name="40% - Акцент3 4 20 3" xfId="3670" xr:uid="{A5901A22-1BAF-4855-AF93-888359931369}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="914" xr:uid="{83A1474C-D44D-4203-87AA-DFEC11A31BD4}"/>
+    <cellStyle name="40% - Акцент3 4 21 2" xfId="2659" xr:uid="{F04F6D60-2706-4429-BE64-141616F8B5BD}"/>
+    <cellStyle name="40% - Акцент3 4 21 2 2" xfId="4678" xr:uid="{C0D1C3D3-269F-4088-B1BB-619A679252DF}"/>
+    <cellStyle name="40% - Акцент3 4 21 3" xfId="3671" xr:uid="{0B08B226-24BE-44E1-88EB-5B4BE57A41C5}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="915" xr:uid="{6AABD422-7754-4EFB-AFD7-82545D381502}"/>
+    <cellStyle name="40% - Акцент3 4 22 2" xfId="2660" xr:uid="{E5CE836B-639E-49F1-86BF-36F7F9DBA967}"/>
+    <cellStyle name="40% - Акцент3 4 22 2 2" xfId="4679" xr:uid="{CB3451A7-56A6-4F32-835D-5F0A6FB32FD6}"/>
+    <cellStyle name="40% - Акцент3 4 22 3" xfId="3672" xr:uid="{8A99DF8C-E46D-4CBD-B3FD-F47042EC7ABD}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="916" xr:uid="{7073A799-81B6-4E25-B5FA-B91671D4A186}"/>
+    <cellStyle name="40% - Акцент3 4 23 2" xfId="2661" xr:uid="{33D2BF45-B10D-42A7-B643-9F8FA435141C}"/>
+    <cellStyle name="40% - Акцент3 4 23 2 2" xfId="4680" xr:uid="{F599AC85-0B9B-4666-8407-35D1A3F37E1E}"/>
+    <cellStyle name="40% - Акцент3 4 23 3" xfId="3673" xr:uid="{2943C643-4CB0-49AB-8246-CE4C6226F888}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="917" xr:uid="{D61F347D-7BDB-4BA3-8BA4-998EBAC30F39}"/>
+    <cellStyle name="40% - Акцент3 4 24 2" xfId="2662" xr:uid="{FABCE918-6AE8-47BA-872F-CC8BF2D23E50}"/>
+    <cellStyle name="40% - Акцент3 4 24 2 2" xfId="4681" xr:uid="{7EBF3E0F-9711-41AF-8D5C-E78F82F89076}"/>
+    <cellStyle name="40% - Акцент3 4 24 3" xfId="3674" xr:uid="{4249C73E-8C2D-4E8E-A5A8-B0EA65053CB9}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="918" xr:uid="{21058573-5672-40BB-9652-5652F1B9EBBA}"/>
+    <cellStyle name="40% - Акцент3 4 25 2" xfId="2663" xr:uid="{81ADB2E2-2567-49E5-91D4-0BFB2065C58C}"/>
+    <cellStyle name="40% - Акцент3 4 25 2 2" xfId="4682" xr:uid="{99FB6E00-D5DC-4E3E-A840-0B27309DA813}"/>
+    <cellStyle name="40% - Акцент3 4 25 3" xfId="3675" xr:uid="{C7571EC4-A763-4507-A1DB-454813454F68}"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="2646" xr:uid="{5E1AFF03-C367-47A6-A89C-0EA2016430D7}"/>
+    <cellStyle name="40% - Акцент3 4 26 2" xfId="4665" xr:uid="{2C0EC34F-2F23-43E8-A363-661BC7137207}"/>
+    <cellStyle name="40% - Акцент3 4 27" xfId="3658" xr:uid="{BA86ABB0-420C-4AAB-ABFC-180C18AEA6A9}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="919" xr:uid="{18804557-59B6-49A4-A50B-F1B50B5DAE82}"/>
+    <cellStyle name="40% - Акцент3 4 3 2" xfId="2664" xr:uid="{C8B8BBB1-6D47-40F3-AF7C-FE966E89C9A0}"/>
+    <cellStyle name="40% - Акцент3 4 3 2 2" xfId="4683" xr:uid="{42D3F923-EC1A-4CC6-8558-14A387A356AB}"/>
+    <cellStyle name="40% - Акцент3 4 3 3" xfId="3676" xr:uid="{92CABC67-C5DA-48AE-A5E4-A159F413E794}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="920" xr:uid="{8DD2024A-1FB5-44C8-AE3D-65FE76ED8A77}"/>
+    <cellStyle name="40% - Акцент3 4 4 2" xfId="2665" xr:uid="{19BF6E90-5E60-4192-8733-4A6982E53F2B}"/>
+    <cellStyle name="40% - Акцент3 4 4 2 2" xfId="4684" xr:uid="{573B3E38-0452-4EB0-B9F0-09DB36B00E3A}"/>
+    <cellStyle name="40% - Акцент3 4 4 3" xfId="3677" xr:uid="{6883FF82-763A-46B2-B487-2D5FE6F1AB6F}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="921" xr:uid="{3FFC656C-C0D1-4918-B348-E5B211174655}"/>
+    <cellStyle name="40% - Акцент3 4 5 2" xfId="2666" xr:uid="{C9DB6F18-3F1F-4533-92D4-F1629191C4B6}"/>
+    <cellStyle name="40% - Акцент3 4 5 2 2" xfId="4685" xr:uid="{05BFCBF0-D423-477F-AF8B-D70E13BBC944}"/>
+    <cellStyle name="40% - Акцент3 4 5 3" xfId="3678" xr:uid="{6C2896EF-FDEB-4428-90FB-C33AF43939C6}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="922" xr:uid="{BF6CC0E8-9BF5-40CF-84F9-08298B5C7890}"/>
+    <cellStyle name="40% - Акцент3 4 6 2" xfId="2667" xr:uid="{9CA494AF-1E26-43D4-8DB6-0303BF52A0B6}"/>
+    <cellStyle name="40% - Акцент3 4 6 2 2" xfId="4686" xr:uid="{28D5512C-9667-4DA8-BDF0-572607B616CE}"/>
+    <cellStyle name="40% - Акцент3 4 6 3" xfId="3679" xr:uid="{6D7E45E7-2B1C-4FC1-9394-03212D057CC8}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="923" xr:uid="{C3C1586F-0AFB-40F4-A7DA-6DE8626A3350}"/>
+    <cellStyle name="40% - Акцент3 4 7 2" xfId="2668" xr:uid="{DB7FE3BE-280D-43D3-87DB-F0BE586A6A52}"/>
+    <cellStyle name="40% - Акцент3 4 7 2 2" xfId="4687" xr:uid="{31020649-B840-4383-9656-AEF4585B2AF1}"/>
+    <cellStyle name="40% - Акцент3 4 7 3" xfId="3680" xr:uid="{C6A7538D-F5D2-44D7-B9DF-9DF9C1FC35B2}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="924" xr:uid="{3353616B-140F-4966-A6F1-04BF1F35C2FD}"/>
+    <cellStyle name="40% - Акцент3 4 8 2" xfId="2669" xr:uid="{A8AD2F60-F02B-430B-BCFF-5448B92C3BC2}"/>
+    <cellStyle name="40% - Акцент3 4 8 2 2" xfId="4688" xr:uid="{426E7446-5CBF-41B2-980C-6642EB759353}"/>
+    <cellStyle name="40% - Акцент3 4 8 3" xfId="3681" xr:uid="{0DFE04E8-5DCE-462B-B1F3-51AAD61F9E17}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="925" xr:uid="{F21100E7-E405-483F-9220-C21AB453D849}"/>
+    <cellStyle name="40% - Акцент3 4 9 2" xfId="2670" xr:uid="{EC8E4FB0-D413-4392-A66E-DEF0931293D5}"/>
+    <cellStyle name="40% - Акцент3 4 9 2 2" xfId="4689" xr:uid="{56E5BBF6-8443-43E4-854B-6B9015BC9853}"/>
+    <cellStyle name="40% - Акцент3 4 9 3" xfId="3682" xr:uid="{138504B0-548E-43D4-A2D2-A325EE386AD7}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="926" xr:uid="{217D8633-D222-43BE-B531-A747BAB91D0E}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="927" xr:uid="{4BC34A2F-0061-4B70-8BE6-07FC8F63BEEB}"/>
+    <cellStyle name="40% - Акцент3 5 10 2" xfId="2672" xr:uid="{28029FB0-C605-4B1C-8BEA-EEA53CF75FA6}"/>
+    <cellStyle name="40% - Акцент3 5 10 2 2" xfId="4691" xr:uid="{CCE86F11-3DEE-4CE9-B8EC-EF272118B3A5}"/>
+    <cellStyle name="40% - Акцент3 5 10 3" xfId="3684" xr:uid="{168F2ACF-6F52-4D1C-A29E-695153A5F073}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="928" xr:uid="{20AA9D06-4302-40BA-984A-B7924A789502}"/>
+    <cellStyle name="40% - Акцент3 5 11 2" xfId="2673" xr:uid="{874FAF4C-9564-465B-847B-04101977167A}"/>
+    <cellStyle name="40% - Акцент3 5 11 2 2" xfId="4692" xr:uid="{5817E57F-7F64-4C8A-AEA3-ED2EE247BE47}"/>
+    <cellStyle name="40% - Акцент3 5 11 3" xfId="3685" xr:uid="{6E383C44-5EA1-49DD-A350-1483A00F28B9}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="929" xr:uid="{A463F257-B319-4E0F-BF4D-8F22A3C033A0}"/>
+    <cellStyle name="40% - Акцент3 5 12 2" xfId="2674" xr:uid="{BA0CF173-AD16-4BEB-901A-C47C8981C88C}"/>
+    <cellStyle name="40% - Акцент3 5 12 2 2" xfId="4693" xr:uid="{64DF8A82-2122-46D9-836E-4280BF3D4669}"/>
+    <cellStyle name="40% - Акцент3 5 12 3" xfId="3686" xr:uid="{C5D9E95D-1F17-499C-93C1-899CFA10AF37}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="930" xr:uid="{57453637-EB4E-408F-A8DB-B1FD736D7E01}"/>
+    <cellStyle name="40% - Акцент3 5 13 2" xfId="2675" xr:uid="{3368ED0F-D8E6-4532-AA68-91B408ECE3D3}"/>
+    <cellStyle name="40% - Акцент3 5 13 2 2" xfId="4694" xr:uid="{14E41BEF-F673-45BB-8687-E10AC27EC85A}"/>
+    <cellStyle name="40% - Акцент3 5 13 3" xfId="3687" xr:uid="{EC008B02-5706-43E6-BD70-40F6B7D25E44}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="931" xr:uid="{87BB773E-6BA7-4B74-863F-1572D3762B00}"/>
+    <cellStyle name="40% - Акцент3 5 14 2" xfId="2676" xr:uid="{777584E5-DA54-4A7C-BDB1-3D8665B495EE}"/>
+    <cellStyle name="40% - Акцент3 5 14 2 2" xfId="4695" xr:uid="{94E61020-5BDD-486C-820D-EDD2B2A0C604}"/>
+    <cellStyle name="40% - Акцент3 5 14 3" xfId="3688" xr:uid="{4788C8CB-671E-4781-8BFB-0F9059685F4E}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="932" xr:uid="{DEF939F9-1105-48A6-B129-E4E0D02AD5AC}"/>
+    <cellStyle name="40% - Акцент3 5 15 2" xfId="2677" xr:uid="{595F32F0-31B6-43FD-8BF4-73D1A5054D57}"/>
+    <cellStyle name="40% - Акцент3 5 15 2 2" xfId="4696" xr:uid="{A35CDA2F-A337-425E-AED1-48E0E20EF42D}"/>
+    <cellStyle name="40% - Акцент3 5 15 3" xfId="3689" xr:uid="{1F61396B-31D4-4BDE-8DDD-5361A26F4C64}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="933" xr:uid="{10240CD2-A677-437A-B4AA-8A7E4501171E}"/>
+    <cellStyle name="40% - Акцент3 5 16 2" xfId="2678" xr:uid="{58AD2B4B-2694-4AFD-969E-A633E9932FA6}"/>
+    <cellStyle name="40% - Акцент3 5 16 2 2" xfId="4697" xr:uid="{B24B9CCE-96D8-4891-ACC6-C5B4236299B8}"/>
+    <cellStyle name="40% - Акцент3 5 16 3" xfId="3690" xr:uid="{80F1134A-C1E2-406B-9D39-17B99DCED331}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="934" xr:uid="{7088DD58-E510-4F51-8E58-167C7F707F3F}"/>
+    <cellStyle name="40% - Акцент3 5 17 2" xfId="2679" xr:uid="{0CB4F228-9C65-41DB-AD6F-D2973EEAFCEF}"/>
+    <cellStyle name="40% - Акцент3 5 17 2 2" xfId="4698" xr:uid="{F2788613-BE2C-4071-9322-35B526DE54FF}"/>
+    <cellStyle name="40% - Акцент3 5 17 3" xfId="3691" xr:uid="{A701CDA5-4B3D-41AA-A011-6F58D75C4EE4}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="935" xr:uid="{81AF6114-973C-4DC1-990D-BB5217096A3C}"/>
+    <cellStyle name="40% - Акцент3 5 18 2" xfId="2680" xr:uid="{E587788F-D42C-497C-B201-A53947169D45}"/>
+    <cellStyle name="40% - Акцент3 5 18 2 2" xfId="4699" xr:uid="{5CE9F4F9-773D-45FE-B64A-54DCD250CD0E}"/>
+    <cellStyle name="40% - Акцент3 5 18 3" xfId="3692" xr:uid="{30A8F410-C1C1-4BB3-9190-9628C284817C}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="936" xr:uid="{4FF40BA2-4877-46F8-B611-83D307C14A95}"/>
+    <cellStyle name="40% - Акцент3 5 19 2" xfId="2681" xr:uid="{85773D8D-66DE-48F9-BF9B-EF908A3480EA}"/>
+    <cellStyle name="40% - Акцент3 5 19 2 2" xfId="4700" xr:uid="{2107E9A6-0D0F-40D2-B3C3-266095DE9077}"/>
+    <cellStyle name="40% - Акцент3 5 19 3" xfId="3693" xr:uid="{D7198FCC-9DC9-4611-8E89-77A368E50E90}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="937" xr:uid="{568B4F62-4115-49E9-94DB-DAE6A73268F1}"/>
+    <cellStyle name="40% - Акцент3 5 2 2" xfId="2682" xr:uid="{09E31EF1-F384-43C6-B513-18C8F9ACF68B}"/>
+    <cellStyle name="40% - Акцент3 5 2 2 2" xfId="4701" xr:uid="{171DFFFB-EA64-49FE-84C8-8B9E34FA189F}"/>
+    <cellStyle name="40% - Акцент3 5 2 3" xfId="3694" xr:uid="{B05F0189-AF5F-4546-B2A1-8EE4B2D0E68D}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="938" xr:uid="{0F33A9BD-62D1-42CE-A5FA-32041C2606EB}"/>
+    <cellStyle name="40% - Акцент3 5 20 2" xfId="2683" xr:uid="{AF0667D4-F9A7-4BC0-8744-BF90DED9387D}"/>
+    <cellStyle name="40% - Акцент3 5 20 2 2" xfId="4702" xr:uid="{D1FEAFF3-0615-4211-856A-B0C199657FD5}"/>
+    <cellStyle name="40% - Акцент3 5 20 3" xfId="3695" xr:uid="{CEEAB8C8-B3C7-4F31-8645-68AEC9779C02}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="939" xr:uid="{2A729F72-CB9D-4903-BE9F-E139F855FFF4}"/>
+    <cellStyle name="40% - Акцент3 5 21 2" xfId="2684" xr:uid="{90EE24DB-F8F2-4EB5-95C0-B6F0EE3E19DD}"/>
+    <cellStyle name="40% - Акцент3 5 21 2 2" xfId="4703" xr:uid="{A4F3C25E-E2F7-445F-9C9B-F126108C4E25}"/>
+    <cellStyle name="40% - Акцент3 5 21 3" xfId="3696" xr:uid="{9B5E7992-A372-42D6-B93C-971F091E40C2}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="940" xr:uid="{49B31B7B-A751-4251-A51E-7A856818107C}"/>
+    <cellStyle name="40% - Акцент3 5 22 2" xfId="2685" xr:uid="{8F27CF34-2BD5-4C12-AE4F-620E1203FFBD}"/>
+    <cellStyle name="40% - Акцент3 5 22 2 2" xfId="4704" xr:uid="{EFA6AA74-40C8-45A0-B768-0CC7707127E4}"/>
+    <cellStyle name="40% - Акцент3 5 22 3" xfId="3697" xr:uid="{484A4A4D-1203-4FCF-9A9C-46C9F80ABD24}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="941" xr:uid="{1C183685-0C9E-4C62-A86B-8747E36F1330}"/>
+    <cellStyle name="40% - Акцент3 5 23 2" xfId="2686" xr:uid="{50D14799-8CE6-4F34-AB2D-E1A34018A01F}"/>
+    <cellStyle name="40% - Акцент3 5 23 2 2" xfId="4705" xr:uid="{80924550-4F04-4398-BBCE-C1173EF150A9}"/>
+    <cellStyle name="40% - Акцент3 5 23 3" xfId="3698" xr:uid="{1DC52A78-A6AA-4955-8FCE-C1FC528E1109}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="942" xr:uid="{7BDC3E85-DB50-4291-A828-AFBCB3BE3ABA}"/>
+    <cellStyle name="40% - Акцент3 5 24 2" xfId="2687" xr:uid="{5C1CA0CA-A09E-46D0-865B-718C49BB6F61}"/>
+    <cellStyle name="40% - Акцент3 5 24 2 2" xfId="4706" xr:uid="{6337CBF6-F35F-4BEC-AABA-EAA7A43D8CC6}"/>
+    <cellStyle name="40% - Акцент3 5 24 3" xfId="3699" xr:uid="{F337BA9B-6E86-470F-902D-510A9B942F99}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="943" xr:uid="{5F9D076F-01FE-40B5-819A-3856EC42A468}"/>
+    <cellStyle name="40% - Акцент3 5 25 2" xfId="2688" xr:uid="{96F04D11-1BD2-4AEE-B839-BEC8D1C0C719}"/>
+    <cellStyle name="40% - Акцент3 5 25 2 2" xfId="4707" xr:uid="{E894336B-DFF0-42AC-B9BF-FB6B100C1028}"/>
+    <cellStyle name="40% - Акцент3 5 25 3" xfId="3700" xr:uid="{117BD2D6-B631-44DE-9EC8-FE0DEBFE84D2}"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="2671" xr:uid="{8E704542-9114-4BB3-A863-504F752DC2C8}"/>
+    <cellStyle name="40% - Акцент3 5 26 2" xfId="4690" xr:uid="{0CFF696D-4F0B-45E1-94B5-E7867DC9FB17}"/>
+    <cellStyle name="40% - Акцент3 5 27" xfId="3683" xr:uid="{8DF6E0C0-8DFA-4A0C-905D-A688DBB544A8}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="944" xr:uid="{81C2DF10-577C-4369-8ECF-8BC0CD50F9D7}"/>
+    <cellStyle name="40% - Акцент3 5 3 2" xfId="2689" xr:uid="{B9C55700-12B4-4526-9132-B5558BDDBD4E}"/>
+    <cellStyle name="40% - Акцент3 5 3 2 2" xfId="4708" xr:uid="{F40B2FC9-AB78-4C37-B6A2-ECFD125B989F}"/>
+    <cellStyle name="40% - Акцент3 5 3 3" xfId="3701" xr:uid="{88FFCF6C-4190-4094-9100-73CB48F8B019}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="945" xr:uid="{6E00D86C-815B-4DCC-869D-C786672B53DC}"/>
+    <cellStyle name="40% - Акцент3 5 4 2" xfId="2690" xr:uid="{949339C8-1015-4983-9C14-DB783BDC16B0}"/>
+    <cellStyle name="40% - Акцент3 5 4 2 2" xfId="4709" xr:uid="{B335AE44-DBA3-4BD6-B19B-81DA27131C85}"/>
+    <cellStyle name="40% - Акцент3 5 4 3" xfId="3702" xr:uid="{C99D40AD-9AD1-4D4F-BDD0-F4AE07AC6AF6}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="946" xr:uid="{B6B2B557-7AFB-407E-A4F4-36288837877E}"/>
+    <cellStyle name="40% - Акцент3 5 5 2" xfId="2691" xr:uid="{0BE571B1-B6B9-4BD2-A5EC-C2C45B56110A}"/>
+    <cellStyle name="40% - Акцент3 5 5 2 2" xfId="4710" xr:uid="{BECEBCEE-6970-4741-87AC-194A6632D07A}"/>
+    <cellStyle name="40% - Акцент3 5 5 3" xfId="3703" xr:uid="{5E3A85B0-5D72-49BA-B7AA-5B77B0105E6E}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="947" xr:uid="{F678F9CD-C62C-4D1B-89D6-405C5FE4450C}"/>
+    <cellStyle name="40% - Акцент3 5 6 2" xfId="2692" xr:uid="{044115D5-39C3-4C35-9112-115AB4FAAE6D}"/>
+    <cellStyle name="40% - Акцент3 5 6 2 2" xfId="4711" xr:uid="{0F712000-AD62-44BF-BECC-AEF295535795}"/>
+    <cellStyle name="40% - Акцент3 5 6 3" xfId="3704" xr:uid="{C2762026-B8E6-40EE-8E2B-267A13FB0B8A}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="948" xr:uid="{A9640560-EB7C-4920-9CFD-B908686C20F8}"/>
+    <cellStyle name="40% - Акцент3 5 7 2" xfId="2693" xr:uid="{72CAAC75-FC5F-405F-8495-FBBAF9865B7E}"/>
+    <cellStyle name="40% - Акцент3 5 7 2 2" xfId="4712" xr:uid="{12466463-624C-4F73-A0CD-35D1F5C21F9A}"/>
+    <cellStyle name="40% - Акцент3 5 7 3" xfId="3705" xr:uid="{873CDDCF-E379-4693-8725-77AD6981955E}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="949" xr:uid="{34DF340E-ABAE-4B7B-98B3-B216D1649338}"/>
+    <cellStyle name="40% - Акцент3 5 8 2" xfId="2694" xr:uid="{D262C8C8-C535-49AC-97CD-977A6AF37AF4}"/>
+    <cellStyle name="40% - Акцент3 5 8 2 2" xfId="4713" xr:uid="{084E15E7-69A6-4017-9588-40DD56687839}"/>
+    <cellStyle name="40% - Акцент3 5 8 3" xfId="3706" xr:uid="{BC4D38E7-6F3B-452D-82F7-00BFF9AC06B1}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="950" xr:uid="{8F7E21E9-6C39-43EE-9215-F937AF14B720}"/>
+    <cellStyle name="40% - Акцент3 5 9 2" xfId="2695" xr:uid="{9F1FF4B0-93EA-449B-9FC1-7797F664B85B}"/>
+    <cellStyle name="40% - Акцент3 5 9 2 2" xfId="4714" xr:uid="{BD7A662D-D737-48DD-8E21-BC7167C8BB1A}"/>
+    <cellStyle name="40% - Акцент3 5 9 3" xfId="3707" xr:uid="{BAA27835-FA3F-499B-9518-F4B7288CE841}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="951" xr:uid="{A59A662F-F6CE-4FC5-AEA0-64B8F8E50B90}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="952" xr:uid="{DB3F0CA4-32C8-485D-9411-C3F98873BB1A}"/>
+    <cellStyle name="40% - Акцент3 6 10 2" xfId="2697" xr:uid="{6037B3F6-F356-4372-A51E-1AAA7F355E09}"/>
+    <cellStyle name="40% - Акцент3 6 10 2 2" xfId="4716" xr:uid="{C67BFDEF-76DB-4028-A2B3-4540CBE3658D}"/>
+    <cellStyle name="40% - Акцент3 6 10 3" xfId="3709" xr:uid="{D330EA6B-73F1-4BF0-A8AD-13C8A0582A50}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="953" xr:uid="{48E1F969-CEF4-4E32-B9C6-D530559E78B1}"/>
+    <cellStyle name="40% - Акцент3 6 11 2" xfId="2698" xr:uid="{2DB0FCF0-2720-4340-B4CB-F41478A30427}"/>
+    <cellStyle name="40% - Акцент3 6 11 2 2" xfId="4717" xr:uid="{4F2EF999-77A2-4294-966E-CD52A6EAD4D6}"/>
+    <cellStyle name="40% - Акцент3 6 11 3" xfId="3710" xr:uid="{095002EB-BCDD-49E5-ABB4-B74E414714AD}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="954" xr:uid="{08FEE73C-8F92-4CDF-BA91-179F90F37F73}"/>
+    <cellStyle name="40% - Акцент3 6 12 2" xfId="2699" xr:uid="{C98E05E4-5562-405D-AC38-C8F90CFA4C20}"/>
+    <cellStyle name="40% - Акцент3 6 12 2 2" xfId="4718" xr:uid="{FA76B36B-5AAB-4D2D-B821-0F8C7C1B9F8B}"/>
+    <cellStyle name="40% - Акцент3 6 12 3" xfId="3711" xr:uid="{B8E04BD2-7A7F-4072-8312-5A07F9DF076B}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="955" xr:uid="{A2E6CFAB-9019-44FE-9971-FB97D6F6996C}"/>
+    <cellStyle name="40% - Акцент3 6 13 2" xfId="2700" xr:uid="{C6B1DC6F-11FB-4F46-8B9B-B5B6AE7C0801}"/>
+    <cellStyle name="40% - Акцент3 6 13 2 2" xfId="4719" xr:uid="{B6264CC8-5534-4477-A1E1-97382DDC2FC2}"/>
+    <cellStyle name="40% - Акцент3 6 13 3" xfId="3712" xr:uid="{BCA58965-21C0-4B2A-95CD-C03B02865F4F}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="956" xr:uid="{35BCEB18-791D-497F-ADA1-A8F992095E31}"/>
+    <cellStyle name="40% - Акцент3 6 14 2" xfId="2701" xr:uid="{3024CF44-0EC8-4528-A25A-89E89535400E}"/>
+    <cellStyle name="40% - Акцент3 6 14 2 2" xfId="4720" xr:uid="{23A29D8A-4E7E-4EBD-ADB3-F9976EED57EB}"/>
+    <cellStyle name="40% - Акцент3 6 14 3" xfId="3713" xr:uid="{3242D0E9-56E7-4D8C-A559-AD46EDA0ED95}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="957" xr:uid="{AD82F4B3-3422-45F8-855E-53A20D9DCD07}"/>
+    <cellStyle name="40% - Акцент3 6 15 2" xfId="2702" xr:uid="{E28DE94B-104E-4A27-80F9-A60B6AC58972}"/>
+    <cellStyle name="40% - Акцент3 6 15 2 2" xfId="4721" xr:uid="{CD082528-380E-4677-A95D-21D2C1610AE4}"/>
+    <cellStyle name="40% - Акцент3 6 15 3" xfId="3714" xr:uid="{DD9624C2-B9B2-46AA-9C1A-30DE598D701A}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="958" xr:uid="{3564F0F4-8C2E-4446-A512-E0586D5953E6}"/>
+    <cellStyle name="40% - Акцент3 6 16 2" xfId="2703" xr:uid="{E6834066-956F-4DCE-9BD7-43A461EB54BA}"/>
+    <cellStyle name="40% - Акцент3 6 16 2 2" xfId="4722" xr:uid="{C006D62B-5C22-4277-9A17-963792890A5C}"/>
+    <cellStyle name="40% - Акцент3 6 16 3" xfId="3715" xr:uid="{FD975973-8444-479C-BBC2-54DB85E9D748}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="959" xr:uid="{DEC26D1F-C7D2-4487-B73A-727F63DE9255}"/>
+    <cellStyle name="40% - Акцент3 6 17 2" xfId="2704" xr:uid="{46B585CD-97DE-4D76-9547-D331EA4B0AA7}"/>
+    <cellStyle name="40% - Акцент3 6 17 2 2" xfId="4723" xr:uid="{D857B267-645D-4D06-89A8-C1E80817C6D7}"/>
+    <cellStyle name="40% - Акцент3 6 17 3" xfId="3716" xr:uid="{6FB1F64E-6DDF-436F-8040-67E8CE0B245B}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="960" xr:uid="{29132E67-B64E-483E-B864-670FC8C62398}"/>
+    <cellStyle name="40% - Акцент3 6 18 2" xfId="2705" xr:uid="{DCFC71AC-5593-405F-BAF6-53A23E8574C1}"/>
+    <cellStyle name="40% - Акцент3 6 18 2 2" xfId="4724" xr:uid="{CBE50672-EBBB-49A5-8259-00E85BDBE6FB}"/>
+    <cellStyle name="40% - Акцент3 6 18 3" xfId="3717" xr:uid="{D86AD26A-B669-49FA-9332-E184EC973924}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="961" xr:uid="{ABCA684E-E2A4-4F0E-8E30-801A82A06483}"/>
+    <cellStyle name="40% - Акцент3 6 19 2" xfId="2706" xr:uid="{94CFA206-8434-4CE7-9BFF-3446D14A08E0}"/>
+    <cellStyle name="40% - Акцент3 6 19 2 2" xfId="4725" xr:uid="{B40868A4-660A-4719-89C0-599AC9D7DD53}"/>
+    <cellStyle name="40% - Акцент3 6 19 3" xfId="3718" xr:uid="{DB15E0FA-17F9-4453-B767-28C490F5DB59}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="962" xr:uid="{EA813C3C-D9A5-428F-B7D5-756E9BCEEFC7}"/>
+    <cellStyle name="40% - Акцент3 6 2 2" xfId="2707" xr:uid="{1847BB95-B1C8-482D-9C64-FFC8229E9078}"/>
+    <cellStyle name="40% - Акцент3 6 2 2 2" xfId="4726" xr:uid="{06E9772E-147C-4A04-896C-5290F8945ACF}"/>
+    <cellStyle name="40% - Акцент3 6 2 3" xfId="3719" xr:uid="{05B85B97-C8DE-4388-82CE-83285EA33E0A}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="963" xr:uid="{7127BD52-77D4-47FB-9026-210EDF355988}"/>
+    <cellStyle name="40% - Акцент3 6 20 2" xfId="2708" xr:uid="{24FE8F0B-50B0-456B-A263-FEE62BB5B0D5}"/>
+    <cellStyle name="40% - Акцент3 6 20 2 2" xfId="4727" xr:uid="{7985AC60-6663-447D-8534-B520B13F6C9A}"/>
+    <cellStyle name="40% - Акцент3 6 20 3" xfId="3720" xr:uid="{2609BF75-6662-44C0-832F-D35F3AB93D83}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="964" xr:uid="{5B5A6A99-278C-40AF-8875-6E5565509394}"/>
+    <cellStyle name="40% - Акцент3 6 21 2" xfId="2709" xr:uid="{D337A684-175C-4C41-B203-D4D4FED6575A}"/>
+    <cellStyle name="40% - Акцент3 6 21 2 2" xfId="4728" xr:uid="{E82FFC40-1D69-40DC-A057-CFEE32438CDA}"/>
+    <cellStyle name="40% - Акцент3 6 21 3" xfId="3721" xr:uid="{228DDC99-4E74-4333-8C07-9197DDC65BFD}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="965" xr:uid="{DBC36946-84BC-4BC1-9FF8-A10C4C9BBFE6}"/>
+    <cellStyle name="40% - Акцент3 6 22 2" xfId="2710" xr:uid="{48C21F2C-1DB9-4601-8C9A-C9251B473137}"/>
+    <cellStyle name="40% - Акцент3 6 22 2 2" xfId="4729" xr:uid="{2F96F0E3-EECC-4BED-86A3-4303A810B218}"/>
+    <cellStyle name="40% - Акцент3 6 22 3" xfId="3722" xr:uid="{4136FBAC-F8E6-4DA4-92B7-61DD45EE7E4A}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="966" xr:uid="{A2230FC9-DFEB-4E56-8597-E7416FFB68A2}"/>
+    <cellStyle name="40% - Акцент3 6 23 2" xfId="2711" xr:uid="{327023EA-DC2B-4CBB-889D-D918EE4077F9}"/>
+    <cellStyle name="40% - Акцент3 6 23 2 2" xfId="4730" xr:uid="{A2C45829-E176-431E-87E0-6258EE923928}"/>
+    <cellStyle name="40% - Акцент3 6 23 3" xfId="3723" xr:uid="{7DE1A9A5-01D6-47D2-9315-156C59064C96}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="967" xr:uid="{A816FB2E-82F5-4E19-9F42-D258B476B63F}"/>
+    <cellStyle name="40% - Акцент3 6 24 2" xfId="2712" xr:uid="{9CDF3E1D-1D29-4C24-9811-DB2EFED1EC0B}"/>
+    <cellStyle name="40% - Акцент3 6 24 2 2" xfId="4731" xr:uid="{28D151E2-4A34-4887-B1D6-3AF816C9DFD9}"/>
+    <cellStyle name="40% - Акцент3 6 24 3" xfId="3724" xr:uid="{795B38E8-9F3F-4B2B-96DB-AC6849E748C2}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="968" xr:uid="{93B08B67-CF33-41E8-8AEF-6D97C22575BB}"/>
+    <cellStyle name="40% - Акцент3 6 25 2" xfId="2713" xr:uid="{C88853C1-64BB-4131-B143-A9B662FDBDE1}"/>
+    <cellStyle name="40% - Акцент3 6 25 2 2" xfId="4732" xr:uid="{B76F3498-584B-4D03-AA4E-D6A9EDC6C2CB}"/>
+    <cellStyle name="40% - Акцент3 6 25 3" xfId="3725" xr:uid="{B369AC23-9CE5-43EC-B2CF-8CEC8B935592}"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="2696" xr:uid="{41D19766-9264-4867-AD1E-89279AC812B8}"/>
+    <cellStyle name="40% - Акцент3 6 26 2" xfId="4715" xr:uid="{8AB451D9-C207-44D5-97CB-B2E2C5452EDD}"/>
+    <cellStyle name="40% - Акцент3 6 27" xfId="3708" xr:uid="{167E7BBB-6CAC-4226-8218-DF096828810B}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="969" xr:uid="{50069818-4E31-4B3C-9641-F31B1A741CC2}"/>
+    <cellStyle name="40% - Акцент3 6 3 2" xfId="2714" xr:uid="{05A4997E-8079-4F83-B57C-705E74E600EB}"/>
+    <cellStyle name="40% - Акцент3 6 3 2 2" xfId="4733" xr:uid="{9E150531-A389-4D53-9D5C-5424D5AA6222}"/>
+    <cellStyle name="40% - Акцент3 6 3 3" xfId="3726" xr:uid="{21950155-7C46-4453-8EEC-E5E302180E3C}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="970" xr:uid="{84D35178-9E61-477F-8870-3E68DFB0582E}"/>
+    <cellStyle name="40% - Акцент3 6 4 2" xfId="2715" xr:uid="{4BA939CC-5C37-440E-9027-20ECB537984F}"/>
+    <cellStyle name="40% - Акцент3 6 4 2 2" xfId="4734" xr:uid="{36DE2749-3AEF-4BB7-AA12-BDCA27B59D49}"/>
+    <cellStyle name="40% - Акцент3 6 4 3" xfId="3727" xr:uid="{E94621C0-C7D1-43B2-90F0-C18F3EF73C85}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="971" xr:uid="{A3118710-C6E0-463E-B62D-9AD3DAECFE3B}"/>
+    <cellStyle name="40% - Акцент3 6 5 2" xfId="2716" xr:uid="{8D1847BB-4F50-49D9-9926-7579E083650E}"/>
+    <cellStyle name="40% - Акцент3 6 5 2 2" xfId="4735" xr:uid="{D1A7592C-9DBC-4FA2-856B-10FD94E8B7B3}"/>
+    <cellStyle name="40% - Акцент3 6 5 3" xfId="3728" xr:uid="{310A0168-0B9A-4536-BFA4-5E615550BD5E}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="972" xr:uid="{2B66B09B-84DF-4F4B-8569-B7927469975E}"/>
+    <cellStyle name="40% - Акцент3 6 6 2" xfId="2717" xr:uid="{0BED2DF2-0C54-47A0-97E4-E95CB94AECB0}"/>
+    <cellStyle name="40% - Акцент3 6 6 2 2" xfId="4736" xr:uid="{456A9920-3A84-48A4-ACF5-B57A530975B3}"/>
+    <cellStyle name="40% - Акцент3 6 6 3" xfId="3729" xr:uid="{33CCD213-E923-4405-A38E-CE556233A457}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="973" xr:uid="{B93BF75F-7B1C-4D0A-8BE9-9FBB4C2C938F}"/>
+    <cellStyle name="40% - Акцент3 6 7 2" xfId="2718" xr:uid="{AB6AAE2A-3156-4B52-8C69-DD71DD4B9EDB}"/>
+    <cellStyle name="40% - Акцент3 6 7 2 2" xfId="4737" xr:uid="{A652BCBB-642E-4CE6-A2D8-F42C044348A7}"/>
+    <cellStyle name="40% - Акцент3 6 7 3" xfId="3730" xr:uid="{06FD97E5-CB33-4FDB-89CA-12E866A5667F}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="974" xr:uid="{6639C557-C972-49B0-BA40-E3C764A9A801}"/>
+    <cellStyle name="40% - Акцент3 6 8 2" xfId="2719" xr:uid="{FE063C0C-FB50-49D5-BEAB-C7F3271631DF}"/>
+    <cellStyle name="40% - Акцент3 6 8 2 2" xfId="4738" xr:uid="{4FD3BB18-59C9-4D7C-A1AE-3B5A2EE9028E}"/>
+    <cellStyle name="40% - Акцент3 6 8 3" xfId="3731" xr:uid="{1883442A-EDB6-4E11-8367-437FB23A7776}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="975" xr:uid="{BFA79510-7374-4152-9557-1E95DAE46159}"/>
+    <cellStyle name="40% - Акцент3 6 9 2" xfId="2720" xr:uid="{037D65A3-2B06-4E7F-A750-F90CF9D3A64E}"/>
+    <cellStyle name="40% - Акцент3 6 9 2 2" xfId="4739" xr:uid="{2F0CBB41-2D91-47FF-98B2-F064BC510ADA}"/>
+    <cellStyle name="40% - Акцент3 6 9 3" xfId="3732" xr:uid="{8CDFEA27-41F6-4013-A06B-36DD38B28085}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="976" xr:uid="{348EF8BB-84FE-42A6-B0BA-44E6F575D1F3}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="977" xr:uid="{CF9A381D-3C55-4F88-BFC3-B8B2A4E73FAB}"/>
+    <cellStyle name="40% - Акцент3 7 10 2" xfId="2722" xr:uid="{0F741151-6AD9-40F3-BE68-94A5CF6A4CA9}"/>
+    <cellStyle name="40% - Акцент3 7 10 2 2" xfId="4741" xr:uid="{304BAE8E-C7BE-4585-96FB-5810B30770C9}"/>
+    <cellStyle name="40% - Акцент3 7 10 3" xfId="3734" xr:uid="{013779DD-B216-4AC9-B46B-897A75476237}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="978" xr:uid="{FB7E32C8-6F24-4AA5-A347-9D851F55ABCA}"/>
+    <cellStyle name="40% - Акцент3 7 11 2" xfId="2723" xr:uid="{389650ED-1B64-45D4-A285-0B9D7EC9EBF1}"/>
+    <cellStyle name="40% - Акцент3 7 11 2 2" xfId="4742" xr:uid="{FDA06999-6A1B-44A6-B34B-956D464E6023}"/>
+    <cellStyle name="40% - Акцент3 7 11 3" xfId="3735" xr:uid="{10F7FEF4-8138-48AD-980E-ECC2F181A417}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="979" xr:uid="{F09DA23F-D921-4210-841B-DA4FFC6D3113}"/>
+    <cellStyle name="40% - Акцент3 7 12 2" xfId="2724" xr:uid="{B41DD8A2-AA71-4F5C-BE24-A716A9C7034F}"/>
+    <cellStyle name="40% - Акцент3 7 12 2 2" xfId="4743" xr:uid="{D6464EDA-767D-447D-9CAB-C66C8598CAC4}"/>
+    <cellStyle name="40% - Акцент3 7 12 3" xfId="3736" xr:uid="{89034B40-C41B-4248-B745-9060C9E29C8F}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="980" xr:uid="{7507AB24-E18E-4E65-B6BB-4086F112D2F1}"/>
+    <cellStyle name="40% - Акцент3 7 13 2" xfId="2725" xr:uid="{CFF202E3-F4A1-4A0F-8B73-6F6A3F0AE8F2}"/>
+    <cellStyle name="40% - Акцент3 7 13 2 2" xfId="4744" xr:uid="{C75D3AA3-DCA5-43F2-9BCA-7CA315F89F19}"/>
+    <cellStyle name="40% - Акцент3 7 13 3" xfId="3737" xr:uid="{2ED2FE98-4A6C-449C-AE33-B004C5C78305}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="981" xr:uid="{0C4B3CD8-54FE-4010-A9EB-E75CB8719EDF}"/>
+    <cellStyle name="40% - Акцент3 7 14 2" xfId="2726" xr:uid="{14C7B5D2-149D-4F02-A116-E9D2A4134210}"/>
+    <cellStyle name="40% - Акцент3 7 14 2 2" xfId="4745" xr:uid="{939E09C4-6089-40AA-92E2-092901E669E0}"/>
+    <cellStyle name="40% - Акцент3 7 14 3" xfId="3738" xr:uid="{3131C2CE-DCDC-405D-A993-F5F5604DC39C}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="982" xr:uid="{CE09DF09-9EC8-4732-895B-6771D0E577C9}"/>
+    <cellStyle name="40% - Акцент3 7 15 2" xfId="2727" xr:uid="{A85DA8A2-AD9F-4771-AC58-F7D904D62382}"/>
+    <cellStyle name="40% - Акцент3 7 15 2 2" xfId="4746" xr:uid="{D106755B-8CB2-4157-82F2-1246166B9C8C}"/>
+    <cellStyle name="40% - Акцент3 7 15 3" xfId="3739" xr:uid="{25984568-A4FE-43E6-B599-1438B991724E}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="983" xr:uid="{5DBC8304-733C-45D3-A907-6998F0315F8F}"/>
+    <cellStyle name="40% - Акцент3 7 16 2" xfId="2728" xr:uid="{B20A79B7-063C-42FF-824B-5020B43B10B9}"/>
+    <cellStyle name="40% - Акцент3 7 16 2 2" xfId="4747" xr:uid="{83F59621-661A-4A23-B9C5-430BBE482E46}"/>
+    <cellStyle name="40% - Акцент3 7 16 3" xfId="3740" xr:uid="{AAAC9367-E8F1-47F0-9976-8FF8B3C8CDA7}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="984" xr:uid="{C2F079B7-4F01-422E-A643-0D680F55B716}"/>
+    <cellStyle name="40% - Акцент3 7 17 2" xfId="2729" xr:uid="{ACD24E73-784F-4A77-B58E-104D08A7771F}"/>
+    <cellStyle name="40% - Акцент3 7 17 2 2" xfId="4748" xr:uid="{7468267C-1981-4C83-8F60-0E05656683BA}"/>
+    <cellStyle name="40% - Акцент3 7 17 3" xfId="3741" xr:uid="{A8938688-B70A-4261-A0E7-E6C877D56591}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="985" xr:uid="{53FCFBF4-BD61-4970-93C2-A6E229B5EAD0}"/>
+    <cellStyle name="40% - Акцент3 7 18 2" xfId="2730" xr:uid="{A680A790-3F8A-49A5-A398-48BE23F09535}"/>
+    <cellStyle name="40% - Акцент3 7 18 2 2" xfId="4749" xr:uid="{C4A4ED8A-ABDA-4FDC-B3E0-16DE78BF43C1}"/>
+    <cellStyle name="40% - Акцент3 7 18 3" xfId="3742" xr:uid="{A77A23C1-2B54-4ADF-9130-027C583A2D2B}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="986" xr:uid="{237073D3-C7A1-401A-8F7F-09B4413355D8}"/>
+    <cellStyle name="40% - Акцент3 7 19 2" xfId="2731" xr:uid="{0196F534-7C8A-4D5A-93D8-5D416BB435A4}"/>
+    <cellStyle name="40% - Акцент3 7 19 2 2" xfId="4750" xr:uid="{AD97B0B5-9F2E-4B67-913F-F9D305F333D7}"/>
+    <cellStyle name="40% - Акцент3 7 19 3" xfId="3743" xr:uid="{628D42E1-A68A-4BC6-8206-ECF65A78DCE9}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="987" xr:uid="{140BE32E-2405-462E-91DE-3C88A4EEFD57}"/>
+    <cellStyle name="40% - Акцент3 7 2 2" xfId="2732" xr:uid="{C46D2C35-950A-4C42-8988-02C802A522BB}"/>
+    <cellStyle name="40% - Акцент3 7 2 2 2" xfId="4751" xr:uid="{F46F41DD-7E79-4137-835B-913ABBBB12BF}"/>
+    <cellStyle name="40% - Акцент3 7 2 3" xfId="3744" xr:uid="{05A50ACE-6735-4F71-8113-4465001BD252}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="988" xr:uid="{EA6F5DD2-73DF-4206-BAF7-14406C497188}"/>
+    <cellStyle name="40% - Акцент3 7 20 2" xfId="2733" xr:uid="{63D6C38C-4592-466B-99EF-1764EDB0DA30}"/>
+    <cellStyle name="40% - Акцент3 7 20 2 2" xfId="4752" xr:uid="{F18560C3-F867-43B4-8C66-4CDE71D4DEF5}"/>
+    <cellStyle name="40% - Акцент3 7 20 3" xfId="3745" xr:uid="{8BFC8F80-AA30-419C-8F2F-20BDB060D92B}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="989" xr:uid="{A1A35304-5882-41F5-9102-BF0CC85DDAA8}"/>
+    <cellStyle name="40% - Акцент3 7 21 2" xfId="2734" xr:uid="{0F419149-5687-46A9-8561-73BDC92E60AE}"/>
+    <cellStyle name="40% - Акцент3 7 21 2 2" xfId="4753" xr:uid="{11E3E129-1004-4113-878F-CD0A811BDEA5}"/>
+    <cellStyle name="40% - Акцент3 7 21 3" xfId="3746" xr:uid="{364FB98E-F8DE-4458-9016-07C72B1BD1E6}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="990" xr:uid="{ED6B0CFF-1E75-4EC9-964C-D931FF65CF8D}"/>
+    <cellStyle name="40% - Акцент3 7 22 2" xfId="2735" xr:uid="{ECA9FB62-8465-48B0-B536-4230F26AA811}"/>
+    <cellStyle name="40% - Акцент3 7 22 2 2" xfId="4754" xr:uid="{36C0EC66-9CBD-4B3B-B160-75E0AFB2C6F4}"/>
+    <cellStyle name="40% - Акцент3 7 22 3" xfId="3747" xr:uid="{97CCD2CF-2191-4CE9-9A28-4D61E5593934}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="991" xr:uid="{B95555CB-312F-4F8D-8C63-BA1B8990C3A2}"/>
+    <cellStyle name="40% - Акцент3 7 23 2" xfId="2736" xr:uid="{C4319BD5-060D-4E7E-908A-AC4EB7D11311}"/>
+    <cellStyle name="40% - Акцент3 7 23 2 2" xfId="4755" xr:uid="{3F84415F-5EE4-422C-A142-6DCF96913B00}"/>
+    <cellStyle name="40% - Акцент3 7 23 3" xfId="3748" xr:uid="{56DF7F6E-E2C6-44EA-B304-EA260F467AE2}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="992" xr:uid="{44C63C5E-331A-4686-A196-0BD50804E538}"/>
+    <cellStyle name="40% - Акцент3 7 24 2" xfId="2737" xr:uid="{C98F4AAC-099F-4893-AE46-1A136DAD6AC4}"/>
+    <cellStyle name="40% - Акцент3 7 24 2 2" xfId="4756" xr:uid="{7C08A204-50BB-442E-82DC-66471942AC49}"/>
+    <cellStyle name="40% - Акцент3 7 24 3" xfId="3749" xr:uid="{CD323F54-7185-4690-9CDC-298CD28056DB}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="993" xr:uid="{03B7AF0E-4B21-4832-ADB5-4C3C8CAD852B}"/>
+    <cellStyle name="40% - Акцент3 7 25 2" xfId="2738" xr:uid="{74CE17F9-6943-4175-AA55-E9AFE829C892}"/>
+    <cellStyle name="40% - Акцент3 7 25 2 2" xfId="4757" xr:uid="{66B5B004-3EE7-4CD9-8AE8-EE1084A66D0D}"/>
+    <cellStyle name="40% - Акцент3 7 25 3" xfId="3750" xr:uid="{DFA2BCE6-B401-4526-901F-EFF11BCE2961}"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="2721" xr:uid="{8FE5254E-3B17-486F-A27A-F754D1A98224}"/>
+    <cellStyle name="40% - Акцент3 7 26 2" xfId="4740" xr:uid="{53EF9975-77D5-42BD-9352-8731917BE2C3}"/>
+    <cellStyle name="40% - Акцент3 7 27" xfId="3733" xr:uid="{D33E9BFE-13BE-4D90-932A-72D157DA48F4}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="994" xr:uid="{6AFA8D5C-9C30-4C88-B755-A22334DB922A}"/>
+    <cellStyle name="40% - Акцент3 7 3 2" xfId="2739" xr:uid="{C763AFE4-AFC1-43C2-9E6A-B6AFA9F57896}"/>
+    <cellStyle name="40% - Акцент3 7 3 2 2" xfId="4758" xr:uid="{990C4F87-4D34-49D0-9C99-A00610281E51}"/>
+    <cellStyle name="40% - Акцент3 7 3 3" xfId="3751" xr:uid="{2A225E35-C2BD-418E-8796-31D25776DBFF}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="995" xr:uid="{9B98014A-EF24-4E92-9480-65DF4722DB60}"/>
+    <cellStyle name="40% - Акцент3 7 4 2" xfId="2740" xr:uid="{AF6A4AB3-8393-4325-84C0-D1C460E1F0D4}"/>
+    <cellStyle name="40% - Акцент3 7 4 2 2" xfId="4759" xr:uid="{88532C9F-C087-4205-81D5-A225F217A086}"/>
+    <cellStyle name="40% - Акцент3 7 4 3" xfId="3752" xr:uid="{466F37F0-1FEC-4DDA-A118-EAE293F11FE8}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="996" xr:uid="{C00B57C0-F670-4A6A-B1AE-F55603D42CCA}"/>
+    <cellStyle name="40% - Акцент3 7 5 2" xfId="2741" xr:uid="{33EDDB92-41D3-44E3-B9BF-6B583897CA60}"/>
+    <cellStyle name="40% - Акцент3 7 5 2 2" xfId="4760" xr:uid="{8F0EDA91-18F1-4D94-B03C-0A2BBC478E1A}"/>
+    <cellStyle name="40% - Акцент3 7 5 3" xfId="3753" xr:uid="{AB84CB20-6AEB-456B-ACAE-93003DD79155}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="997" xr:uid="{FB1258A9-7854-4C2C-8366-9A7A406FB37C}"/>
+    <cellStyle name="40% - Акцент3 7 6 2" xfId="2742" xr:uid="{FC854BFE-B491-41CE-BEB1-41F4B0A0DFE8}"/>
+    <cellStyle name="40% - Акцент3 7 6 2 2" xfId="4761" xr:uid="{2291E153-553D-4AD4-B059-97C6FC21C70B}"/>
+    <cellStyle name="40% - Акцент3 7 6 3" xfId="3754" xr:uid="{3D13D2BC-585B-4E7A-B1E9-C5DC638D997F}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="998" xr:uid="{7BB48FB2-40AA-46DE-875A-2A283EF04954}"/>
+    <cellStyle name="40% - Акцент3 7 7 2" xfId="2743" xr:uid="{797741A9-5A47-41F5-B3DA-B32C80E27686}"/>
+    <cellStyle name="40% - Акцент3 7 7 2 2" xfId="4762" xr:uid="{B4037F39-146E-4F1D-A96C-D75D6D2F1BE8}"/>
+    <cellStyle name="40% - Акцент3 7 7 3" xfId="3755" xr:uid="{7D88E297-1C08-4D9B-801D-4398C5609A4B}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="999" xr:uid="{2739C235-2A91-45FE-821D-86E199CEE2D3}"/>
+    <cellStyle name="40% - Акцент3 7 8 2" xfId="2744" xr:uid="{95B6F6AC-6151-46E3-8B2F-E7CC0101E97E}"/>
+    <cellStyle name="40% - Акцент3 7 8 2 2" xfId="4763" xr:uid="{B9BC2B42-7608-40ED-8950-063E4F51BBEE}"/>
+    <cellStyle name="40% - Акцент3 7 8 3" xfId="3756" xr:uid="{17C200F7-BBBE-45AF-BCF4-AFD897982C3B}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="1000" xr:uid="{99EDDF59-C099-42D1-82E9-63F27923DDB4}"/>
+    <cellStyle name="40% - Акцент3 7 9 2" xfId="2745" xr:uid="{4966C620-A2F0-4C85-BC6A-F0EEE44E0842}"/>
+    <cellStyle name="40% - Акцент3 7 9 2 2" xfId="4764" xr:uid="{0724A6F3-DD78-4FF0-9EA7-082ACF99FC72}"/>
+    <cellStyle name="40% - Акцент3 7 9 3" xfId="3757" xr:uid="{5807E8F8-9652-4C37-B1B1-243E72A27DDB}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="1001" xr:uid="{C24C37F1-DB84-49A7-8974-0D9AB96F04F9}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="1002" xr:uid="{5AB6B592-C53F-4416-955D-C03975537BE2}"/>
+    <cellStyle name="40% - Акцент3 8 10 2" xfId="2747" xr:uid="{CB455E1C-29FB-42A7-83C3-A4C938738109}"/>
+    <cellStyle name="40% - Акцент3 8 10 2 2" xfId="4766" xr:uid="{7A099A05-A68B-43A1-8069-AF237C13DCF2}"/>
+    <cellStyle name="40% - Акцент3 8 10 3" xfId="3759" xr:uid="{A16C2C3E-6420-407D-BD53-AE9836226AC5}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="1003" xr:uid="{5EFFC096-D6AE-4209-9C54-9386F7EB1B07}"/>
+    <cellStyle name="40% - Акцент3 8 11 2" xfId="2748" xr:uid="{D78DFAC7-FD04-49F5-90E4-9A289DC49E43}"/>
+    <cellStyle name="40% - Акцент3 8 11 2 2" xfId="4767" xr:uid="{BDE8022D-00D3-4EF5-995A-E8FCB921999A}"/>
+    <cellStyle name="40% - Акцент3 8 11 3" xfId="3760" xr:uid="{25FAFB8B-F79D-4BD3-AB57-C19199F4C9EF}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="1004" xr:uid="{52F5640D-6AA2-460F-99A5-FFA565FBBFF2}"/>
+    <cellStyle name="40% - Акцент3 8 12 2" xfId="2749" xr:uid="{F112B3C3-AFE8-4C6A-B9AB-576926FEC1FD}"/>
+    <cellStyle name="40% - Акцент3 8 12 2 2" xfId="4768" xr:uid="{C1228E04-6204-4DFE-B258-6FC75F1AAD3D}"/>
+    <cellStyle name="40% - Акцент3 8 12 3" xfId="3761" xr:uid="{46E6B372-54DE-4A39-B4D6-C65CDBD46880}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="1005" xr:uid="{A88A91FB-F5B5-4951-AD0B-E763FE6B0182}"/>
+    <cellStyle name="40% - Акцент3 8 13 2" xfId="2750" xr:uid="{BC3E55A8-6CB7-48B2-B786-55E7FFDB135C}"/>
+    <cellStyle name="40% - Акцент3 8 13 2 2" xfId="4769" xr:uid="{78AFE2F3-4DD1-4685-931A-18FD42A74DB8}"/>
+    <cellStyle name="40% - Акцент3 8 13 3" xfId="3762" xr:uid="{1D8D23D6-C54D-4B5F-9D78-3D70CF669EEC}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="1006" xr:uid="{2F548331-BEE8-46F0-82B4-70E4D1AC9F21}"/>
+    <cellStyle name="40% - Акцент3 8 14 2" xfId="2751" xr:uid="{070B64E0-0208-4816-B3D3-B54EADA3D22A}"/>
+    <cellStyle name="40% - Акцент3 8 14 2 2" xfId="4770" xr:uid="{7A39EE5E-C922-4137-8309-776FA6F5A6E0}"/>
+    <cellStyle name="40% - Акцент3 8 14 3" xfId="3763" xr:uid="{94A6402D-BBB8-470E-B736-3636D96352D1}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="1007" xr:uid="{E641976E-0DFB-4ABC-8106-9C245B1E0451}"/>
+    <cellStyle name="40% - Акцент3 8 15 2" xfId="2752" xr:uid="{F1306F0E-A00C-4C88-9337-35BAE1F17043}"/>
+    <cellStyle name="40% - Акцент3 8 15 2 2" xfId="4771" xr:uid="{1C05E953-6592-4FC5-A513-7702E3681A33}"/>
+    <cellStyle name="40% - Акцент3 8 15 3" xfId="3764" xr:uid="{D2851B3C-6DA5-411F-9626-F2F9F6121CA1}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="1008" xr:uid="{7E313943-1F4D-436B-80D1-F5A99D6C0B79}"/>
+    <cellStyle name="40% - Акцент3 8 16 2" xfId="2753" xr:uid="{25BD2153-14B3-4092-9F70-7E2FF4F1F256}"/>
+    <cellStyle name="40% - Акцент3 8 16 2 2" xfId="4772" xr:uid="{633E4EEF-975C-41EC-9F1F-F4013A249A65}"/>
+    <cellStyle name="40% - Акцент3 8 16 3" xfId="3765" xr:uid="{D7F0BF3F-2FCD-461D-B1D8-A8A37D0D3F05}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="1009" xr:uid="{285C38B7-3A26-47E8-87C2-76D22D188885}"/>
+    <cellStyle name="40% - Акцент3 8 17 2" xfId="2754" xr:uid="{711CBA59-5C8E-4453-A2B0-09AEB27121D9}"/>
+    <cellStyle name="40% - Акцент3 8 17 2 2" xfId="4773" xr:uid="{37324436-C81F-43E7-92EF-5FE77693CA22}"/>
+    <cellStyle name="40% - Акцент3 8 17 3" xfId="3766" xr:uid="{6BE83B2F-0C31-4231-BEAE-CACE20319391}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="1010" xr:uid="{1ECBC429-E286-46A6-B792-57B3D96710E4}"/>
+    <cellStyle name="40% - Акцент3 8 18 2" xfId="2755" xr:uid="{22926DB4-55C4-4C22-BD6E-F368217B1DEB}"/>
+    <cellStyle name="40% - Акцент3 8 18 2 2" xfId="4774" xr:uid="{84088BE5-4342-42CD-9443-510BA9435037}"/>
+    <cellStyle name="40% - Акцент3 8 18 3" xfId="3767" xr:uid="{F452CCC4-D241-456F-819A-08D1E400B63F}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="1011" xr:uid="{8C25A5C3-251C-417E-8607-75766F659982}"/>
+    <cellStyle name="40% - Акцент3 8 19 2" xfId="2756" xr:uid="{23388912-AE14-4ED5-88A0-B8924C5C81CC}"/>
+    <cellStyle name="40% - Акцент3 8 19 2 2" xfId="4775" xr:uid="{D5B76389-693E-4C9A-A1A8-547A4672ED3B}"/>
+    <cellStyle name="40% - Акцент3 8 19 3" xfId="3768" xr:uid="{7A72B831-6C58-4222-8B05-F6B002338704}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="1012" xr:uid="{68E92611-EEEE-4A5D-B284-5F1736906CB8}"/>
+    <cellStyle name="40% - Акцент3 8 2 2" xfId="2757" xr:uid="{D84A58C7-8370-4D76-87D9-C57FAE0A4164}"/>
+    <cellStyle name="40% - Акцент3 8 2 2 2" xfId="4776" xr:uid="{30307C2E-78FC-40DF-B1B2-72023A8839A3}"/>
+    <cellStyle name="40% - Акцент3 8 2 3" xfId="3769" xr:uid="{AE7B544F-5F8E-4D5F-BEE6-254DA552914E}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="1013" xr:uid="{C1A135FC-92C9-449F-953F-FE3332A42E1A}"/>
+    <cellStyle name="40% - Акцент3 8 20 2" xfId="2758" xr:uid="{F161B4BB-9A74-4FA8-9E8A-FF96A11C2AE9}"/>
+    <cellStyle name="40% - Акцент3 8 20 2 2" xfId="4777" xr:uid="{A6C81333-9046-42A8-8828-F260D997C4A2}"/>
+    <cellStyle name="40% - Акцент3 8 20 3" xfId="3770" xr:uid="{8B7C75DC-AA8F-4836-8068-7747230F40DD}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="1014" xr:uid="{311241E9-8A32-4D66-A901-E1621E22E54C}"/>
+    <cellStyle name="40% - Акцент3 8 21 2" xfId="2759" xr:uid="{936E628E-30BC-46F0-B393-042C0E8982FE}"/>
+    <cellStyle name="40% - Акцент3 8 21 2 2" xfId="4778" xr:uid="{1D9C9059-B58F-405D-850C-0E5C3F9AE9EB}"/>
+    <cellStyle name="40% - Акцент3 8 21 3" xfId="3771" xr:uid="{1FF98231-00DB-485A-ACE7-9C818EA8CD4C}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1015" xr:uid="{A4C77FF5-3D71-4F1C-B17C-1DF85906118A}"/>
+    <cellStyle name="40% - Акцент3 8 22 2" xfId="2760" xr:uid="{6116A752-1E7B-4387-9776-5D8A0E69D0CC}"/>
+    <cellStyle name="40% - Акцент3 8 22 2 2" xfId="4779" xr:uid="{23A17103-129A-4B54-821D-33F8FFAA1CB9}"/>
+    <cellStyle name="40% - Акцент3 8 22 3" xfId="3772" xr:uid="{EAE76143-EEDD-4C28-994E-B0D1E9E3D927}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1016" xr:uid="{1236FDC6-AA3C-434C-8CD1-B6F5FA76C00F}"/>
+    <cellStyle name="40% - Акцент3 8 23 2" xfId="2761" xr:uid="{B4A838B6-ECAC-4E85-A9A1-9E973E2F58C5}"/>
+    <cellStyle name="40% - Акцент3 8 23 2 2" xfId="4780" xr:uid="{9B51D779-FAF9-4E38-92AA-D1752BB24BA3}"/>
+    <cellStyle name="40% - Акцент3 8 23 3" xfId="3773" xr:uid="{055F0D14-9A7B-467A-8A5B-8E158ED93892}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1017" xr:uid="{C90905F7-BBA4-46A8-A5E1-A5DB9512D95E}"/>
+    <cellStyle name="40% - Акцент3 8 24 2" xfId="2762" xr:uid="{42C20FBC-ADE7-45D2-9E4A-0A855EF16BF8}"/>
+    <cellStyle name="40% - Акцент3 8 24 2 2" xfId="4781" xr:uid="{52819255-8799-4EAD-8527-28B10E7205D9}"/>
+    <cellStyle name="40% - Акцент3 8 24 3" xfId="3774" xr:uid="{8E24EAE3-E085-43DA-89B3-EFB11E40D6D3}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1018" xr:uid="{4B73B15F-F668-46F0-99E4-7D471751CB74}"/>
+    <cellStyle name="40% - Акцент3 8 25 2" xfId="2763" xr:uid="{9D4229D3-B827-48E0-9065-AF29E2A5400A}"/>
+    <cellStyle name="40% - Акцент3 8 25 2 2" xfId="4782" xr:uid="{612401F2-C4D6-47D4-923E-F5E19883FA96}"/>
+    <cellStyle name="40% - Акцент3 8 25 3" xfId="3775" xr:uid="{5BC58C78-7042-4815-AE17-BBE3A4A2122B}"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="2746" xr:uid="{AE8DB5B3-A130-43FD-98C2-BA95C7F5F850}"/>
+    <cellStyle name="40% - Акцент3 8 26 2" xfId="4765" xr:uid="{295CDB05-BD48-4A9A-ADE9-F2A1711669C6}"/>
+    <cellStyle name="40% - Акцент3 8 27" xfId="3758" xr:uid="{D1E5268C-E3F3-4A81-8E85-B17480AF41CA}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1019" xr:uid="{64A18F90-2695-4394-9CC0-2A5C6AD9A6EB}"/>
+    <cellStyle name="40% - Акцент3 8 3 2" xfId="2764" xr:uid="{E9713437-7FEA-463E-BD03-31BC922725D9}"/>
+    <cellStyle name="40% - Акцент3 8 3 2 2" xfId="4783" xr:uid="{DF806858-52EE-4793-861D-F9EFA8EADCCA}"/>
+    <cellStyle name="40% - Акцент3 8 3 3" xfId="3776" xr:uid="{6FE66D81-BF7B-46A7-B08C-BA274231D3E5}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1020" xr:uid="{B6AB0AF6-A471-4066-AD19-58138A053A97}"/>
+    <cellStyle name="40% - Акцент3 8 4 2" xfId="2765" xr:uid="{2B692109-1070-418A-94B1-8D04FF745C77}"/>
+    <cellStyle name="40% - Акцент3 8 4 2 2" xfId="4784" xr:uid="{F200494D-379A-4E39-94DC-11BFB9F605BB}"/>
+    <cellStyle name="40% - Акцент3 8 4 3" xfId="3777" xr:uid="{E0CC4047-7F30-45C9-ABB3-2E444FE2603B}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1021" xr:uid="{31975C6D-AF09-488C-91DF-25775F4DF524}"/>
+    <cellStyle name="40% - Акцент3 8 5 2" xfId="2766" xr:uid="{BBFAF685-9BC6-4248-9571-0112FF3529E9}"/>
+    <cellStyle name="40% - Акцент3 8 5 2 2" xfId="4785" xr:uid="{C20F67B8-2140-4119-AAD7-D51E2121B7ED}"/>
+    <cellStyle name="40% - Акцент3 8 5 3" xfId="3778" xr:uid="{FD5CD8E8-7B35-4FD3-AA89-EAC1654D8488}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1022" xr:uid="{3A2CEF96-985E-4C0C-91B6-660336A99129}"/>
+    <cellStyle name="40% - Акцент3 8 6 2" xfId="2767" xr:uid="{2E112C61-4D3C-4EB1-A1EF-15B56A7F65B0}"/>
+    <cellStyle name="40% - Акцент3 8 6 2 2" xfId="4786" xr:uid="{3B3D1251-7E8D-43D7-9027-46563736629B}"/>
+    <cellStyle name="40% - Акцент3 8 6 3" xfId="3779" xr:uid="{580C9347-620E-4652-8D02-80BDFBE02DDC}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1023" xr:uid="{D03249A9-3515-45CA-8B22-5707A7E9675E}"/>
+    <cellStyle name="40% - Акцент3 8 7 2" xfId="2768" xr:uid="{4DD736C5-E554-4075-93CE-61F607BFDE2B}"/>
+    <cellStyle name="40% - Акцент3 8 7 2 2" xfId="4787" xr:uid="{BB2BFA68-FBE1-43BA-A0B0-F510737BD472}"/>
+    <cellStyle name="40% - Акцент3 8 7 3" xfId="3780" xr:uid="{53127C8E-43E2-4233-90CF-1F6BD8614671}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1024" xr:uid="{34BF3605-5FB1-471D-AFD3-FDEC162F8F7F}"/>
+    <cellStyle name="40% - Акцент3 8 8 2" xfId="2769" xr:uid="{20983F42-5512-45D5-8EA0-6A4BDD760CA5}"/>
+    <cellStyle name="40% - Акцент3 8 8 2 2" xfId="4788" xr:uid="{DF4017DB-0392-4C7F-89F2-63B73CF4714A}"/>
+    <cellStyle name="40% - Акцент3 8 8 3" xfId="3781" xr:uid="{E6D816AF-5DDB-4364-8337-FA52DAA25EE7}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1025" xr:uid="{F665B8FF-8F77-4568-BAB2-1510D66CE9EE}"/>
+    <cellStyle name="40% - Акцент3 8 9 2" xfId="2770" xr:uid="{5B857B5D-F389-4D8F-9C2A-A4E655E48948}"/>
+    <cellStyle name="40% - Акцент3 8 9 2 2" xfId="4789" xr:uid="{7F472BDF-787C-41E2-8CD1-264D90F4FDD9}"/>
+    <cellStyle name="40% - Акцент3 8 9 3" xfId="3782" xr:uid="{BCFF6F4F-0EEC-484B-BE55-10089CAB7FC9}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1026" xr:uid="{3BE860C3-BA3F-42AA-84C0-F4CCD0AE5190}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1027" xr:uid="{41270CD4-8F74-4F16-9E71-6F2619FFB81E}"/>
+    <cellStyle name="40% - Акцент3 9 10 2" xfId="2772" xr:uid="{64D7447A-1F51-4DE6-8A54-2453EF3888B4}"/>
+    <cellStyle name="40% - Акцент3 9 10 2 2" xfId="4791" xr:uid="{DF41B2AF-7627-47DD-8593-0E36ABBEE811}"/>
+    <cellStyle name="40% - Акцент3 9 10 3" xfId="3784" xr:uid="{B475B792-52B7-498E-AD19-808D0957FBBA}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1028" xr:uid="{A208159B-F968-4ED4-B4C7-3607CD35F499}"/>
+    <cellStyle name="40% - Акцент3 9 11 2" xfId="2773" xr:uid="{66390C43-EA24-4E9F-99AD-E37414A2AAF3}"/>
+    <cellStyle name="40% - Акцент3 9 11 2 2" xfId="4792" xr:uid="{916C6E4B-8B1C-4A9A-AE65-88AE678EE565}"/>
+    <cellStyle name="40% - Акцент3 9 11 3" xfId="3785" xr:uid="{8E25C0CE-EA0F-43BD-AE28-98D332BEA8F1}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1029" xr:uid="{88263F6F-BF37-4CE3-AF65-E80B89E07DE2}"/>
+    <cellStyle name="40% - Акцент3 9 12 2" xfId="2774" xr:uid="{8CC0479B-6F70-481E-B448-ACC0E7486E37}"/>
+    <cellStyle name="40% - Акцент3 9 12 2 2" xfId="4793" xr:uid="{56BD346E-6E2C-49A4-9625-E731C42B9C1C}"/>
+    <cellStyle name="40% - Акцент3 9 12 3" xfId="3786" xr:uid="{FE1C7815-2D19-4401-8B06-21CFDA8D8646}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1030" xr:uid="{E87DD90C-093F-4370-BD51-9CF2E30FF268}"/>
+    <cellStyle name="40% - Акцент3 9 13 2" xfId="2775" xr:uid="{55067840-B61C-4DC1-8503-548FBECA8ED8}"/>
+    <cellStyle name="40% - Акцент3 9 13 2 2" xfId="4794" xr:uid="{3F08AD00-30BD-49A0-9014-F5D31CBBDBDA}"/>
+    <cellStyle name="40% - Акцент3 9 13 3" xfId="3787" xr:uid="{C7F67255-D067-4467-A270-289489423F4F}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1031" xr:uid="{CFB76981-51AA-4B11-B338-B1B1F38A68DF}"/>
+    <cellStyle name="40% - Акцент3 9 14 2" xfId="2776" xr:uid="{655E7C29-FB1E-4B24-BC52-E08BFE0F0B1B}"/>
+    <cellStyle name="40% - Акцент3 9 14 2 2" xfId="4795" xr:uid="{F1DA2496-B560-4120-8277-1190A7F5D7F9}"/>
+    <cellStyle name="40% - Акцент3 9 14 3" xfId="3788" xr:uid="{6439B64C-28F9-4F41-BFB3-F568555D5A11}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1032" xr:uid="{59B9AE2D-EBA7-478F-B1FF-D83C460A2CB5}"/>
+    <cellStyle name="40% - Акцент3 9 15 2" xfId="2777" xr:uid="{080FF5BE-4B83-442E-BB4D-4A92763EDFD3}"/>
+    <cellStyle name="40% - Акцент3 9 15 2 2" xfId="4796" xr:uid="{35848978-C89C-4640-9FE8-63147426B61A}"/>
+    <cellStyle name="40% - Акцент3 9 15 3" xfId="3789" xr:uid="{3AE8943D-9513-4B7A-BB7B-07259F6797BC}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1033" xr:uid="{CD7967DF-521D-4716-9F15-7F033AFC72E0}"/>
+    <cellStyle name="40% - Акцент3 9 16 2" xfId="2778" xr:uid="{DBFF411C-560A-47E4-98A1-D98FFEAF2DD4}"/>
+    <cellStyle name="40% - Акцент3 9 16 2 2" xfId="4797" xr:uid="{8C909045-EB62-40C5-844D-6D42F508F0DF}"/>
+    <cellStyle name="40% - Акцент3 9 16 3" xfId="3790" xr:uid="{F554C792-ABD2-4E93-9863-07D6013299AE}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1034" xr:uid="{4036BB15-42DA-4F48-9F26-1297107C4970}"/>
+    <cellStyle name="40% - Акцент3 9 17 2" xfId="2779" xr:uid="{5CD22426-6D40-4C72-A4F0-7D9C2351EA51}"/>
+    <cellStyle name="40% - Акцент3 9 17 2 2" xfId="4798" xr:uid="{29A80C2F-325F-42E4-83EF-83ADB19395BB}"/>
+    <cellStyle name="40% - Акцент3 9 17 3" xfId="3791" xr:uid="{67556374-21E3-4145-B750-AB54AFEDB1FE}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1035" xr:uid="{92187C16-50DD-4D73-9139-6436D83778D2}"/>
+    <cellStyle name="40% - Акцент3 9 18 2" xfId="2780" xr:uid="{4ECDAA06-F545-4F02-A873-0A3EE77605C5}"/>
+    <cellStyle name="40% - Акцент3 9 18 2 2" xfId="4799" xr:uid="{12713867-F792-4D9C-809C-E3BA4A00CE78}"/>
+    <cellStyle name="40% - Акцент3 9 18 3" xfId="3792" xr:uid="{96328AB0-FE55-440E-BE99-6C17D8D2DF16}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1036" xr:uid="{95F9DC0A-8033-4846-950A-9755DF3A79BA}"/>
+    <cellStyle name="40% - Акцент3 9 19 2" xfId="2781" xr:uid="{A42EACE3-4022-4AAC-BCC5-35EA0437D0C7}"/>
+    <cellStyle name="40% - Акцент3 9 19 2 2" xfId="4800" xr:uid="{3606B88E-BEB8-44CA-BEFE-E9617E773F9F}"/>
+    <cellStyle name="40% - Акцент3 9 19 3" xfId="3793" xr:uid="{E2DCE63C-A1D9-43BA-A34B-03F953BDD6EE}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1037" xr:uid="{6C77DBBC-B504-4C1B-B7B5-663FC1A0426F}"/>
+    <cellStyle name="40% - Акцент3 9 2 2" xfId="2782" xr:uid="{9C70DE23-7BB9-4EA9-8731-D09FEB3AD25D}"/>
+    <cellStyle name="40% - Акцент3 9 2 2 2" xfId="4801" xr:uid="{ACD17462-2E4B-401C-9777-8E05F4D44D2E}"/>
+    <cellStyle name="40% - Акцент3 9 2 3" xfId="3794" xr:uid="{E223A146-85EC-4770-8C2B-02E4E0048692}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1038" xr:uid="{E5B7FB90-9B70-41B9-921D-FB4C4DAB05D4}"/>
+    <cellStyle name="40% - Акцент3 9 20 2" xfId="2783" xr:uid="{DF97FF7F-BED5-443D-B9A4-A26E11DA0341}"/>
+    <cellStyle name="40% - Акцент3 9 20 2 2" xfId="4802" xr:uid="{25F3129A-72E7-478A-98BB-56A66829859D}"/>
+    <cellStyle name="40% - Акцент3 9 20 3" xfId="3795" xr:uid="{C1CC0232-0DCF-4767-9855-30E38ECC4801}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1039" xr:uid="{9E85CC61-360C-4B75-9811-141C2B89B4C7}"/>
+    <cellStyle name="40% - Акцент3 9 21 2" xfId="2784" xr:uid="{8B7D4BA6-2D45-420B-83FE-38BD5779B673}"/>
+    <cellStyle name="40% - Акцент3 9 21 2 2" xfId="4803" xr:uid="{A36C4554-E6EE-47F4-8B2B-C112485B639C}"/>
+    <cellStyle name="40% - Акцент3 9 21 3" xfId="3796" xr:uid="{975F3B0B-5BDC-4C02-B72F-8B1241C15264}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1040" xr:uid="{43049606-5D01-4A8F-B3ED-BDE42C5A99F0}"/>
+    <cellStyle name="40% - Акцент3 9 22 2" xfId="2785" xr:uid="{E2239527-EB2D-4DD4-9E9A-F2FF2A570E83}"/>
+    <cellStyle name="40% - Акцент3 9 22 2 2" xfId="4804" xr:uid="{06CAEE33-67DC-4566-86A9-12DAF7C7EC95}"/>
+    <cellStyle name="40% - Акцент3 9 22 3" xfId="3797" xr:uid="{5FF1F4B0-E601-47D7-A934-5EA1A37FF3BD}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1041" xr:uid="{B4BC360C-9523-4B30-8CC6-68B7D05DDE4F}"/>
+    <cellStyle name="40% - Акцент3 9 23 2" xfId="2786" xr:uid="{D9DCFD5D-C189-4A61-93DB-434B077CA19E}"/>
+    <cellStyle name="40% - Акцент3 9 23 2 2" xfId="4805" xr:uid="{5F09F7A8-5554-42ED-B287-23DEF25F4F3A}"/>
+    <cellStyle name="40% - Акцент3 9 23 3" xfId="3798" xr:uid="{42647B61-230B-4BBF-8FDF-22FF1D88F788}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1042" xr:uid="{493BAE38-B532-4FB5-BEA1-48BEAC46153C}"/>
+    <cellStyle name="40% - Акцент3 9 24 2" xfId="2787" xr:uid="{A30D0926-2E11-4F65-97B8-4CD589004600}"/>
+    <cellStyle name="40% - Акцент3 9 24 2 2" xfId="4806" xr:uid="{AB7B7104-75B7-41B8-82F9-53A32DAE5CC8}"/>
+    <cellStyle name="40% - Акцент3 9 24 3" xfId="3799" xr:uid="{D9B95263-2DEB-4AFB-A7F0-5E0A55CA19A6}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1043" xr:uid="{449345DF-F894-4565-B16F-A7892E7A6A34}"/>
+    <cellStyle name="40% - Акцент3 9 25 2" xfId="2788" xr:uid="{B992F332-E865-4351-9E69-C89186581711}"/>
+    <cellStyle name="40% - Акцент3 9 25 2 2" xfId="4807" xr:uid="{1FDEF032-256A-4686-97D1-C4E18DFFFFB9}"/>
+    <cellStyle name="40% - Акцент3 9 25 3" xfId="3800" xr:uid="{8BE3D6CB-CF11-4302-8E8A-E7D8545C8328}"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="2771" xr:uid="{B3269912-6DAE-4F6D-9A1D-9657AFB8C550}"/>
+    <cellStyle name="40% - Акцент3 9 26 2" xfId="4790" xr:uid="{09705D03-EE0C-42C1-B87E-2E8A34C68FB3}"/>
+    <cellStyle name="40% - Акцент3 9 27" xfId="3783" xr:uid="{EDC7CD66-5DAB-4F05-A2F9-BDB7D2C1595A}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1044" xr:uid="{2482EF93-5B46-4CBC-9DA9-8F9D22117393}"/>
+    <cellStyle name="40% - Акцент3 9 3 2" xfId="2789" xr:uid="{33DD975B-A8D4-4737-ACA3-5326BCEDF2C4}"/>
+    <cellStyle name="40% - Акцент3 9 3 2 2" xfId="4808" xr:uid="{07D6050B-9ACD-44B4-B8A4-3D3F8592104C}"/>
+    <cellStyle name="40% - Акцент3 9 3 3" xfId="3801" xr:uid="{02BA886C-3597-49BE-8BB3-07A66289AF72}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1045" xr:uid="{BDFDBFF1-F77A-4D53-B773-D939B909C500}"/>
+    <cellStyle name="40% - Акцент3 9 4 2" xfId="2790" xr:uid="{B78FD339-647A-4776-B3E7-867BBEB429A6}"/>
+    <cellStyle name="40% - Акцент3 9 4 2 2" xfId="4809" xr:uid="{184FC231-B10A-4B4C-A325-5467027E2F60}"/>
+    <cellStyle name="40% - Акцент3 9 4 3" xfId="3802" xr:uid="{4A7A52FD-B228-4A5F-B28D-3227E7ADA2EE}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1046" xr:uid="{6CA732DC-3931-4F44-BBC5-4D3B91082957}"/>
+    <cellStyle name="40% - Акцент3 9 5 2" xfId="2791" xr:uid="{E1500CC4-647A-4A7A-8DDF-DB937E2F5117}"/>
+    <cellStyle name="40% - Акцент3 9 5 2 2" xfId="4810" xr:uid="{AF29E084-3B3A-45E8-A238-0DDCC3006457}"/>
+    <cellStyle name="40% - Акцент3 9 5 3" xfId="3803" xr:uid="{BC71264A-CCCF-40DE-993B-9CDE2F5B035A}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1047" xr:uid="{BD7CEC47-13A2-4B7F-9C3C-C6555987334F}"/>
+    <cellStyle name="40% - Акцент3 9 6 2" xfId="2792" xr:uid="{1BC3A664-B8DE-4272-90EA-B4407606383C}"/>
+    <cellStyle name="40% - Акцент3 9 6 2 2" xfId="4811" xr:uid="{EE3C819E-154C-4DC1-9602-C2DE02C54CED}"/>
+    <cellStyle name="40% - Акцент3 9 6 3" xfId="3804" xr:uid="{DD22E9D4-612D-4BC9-BE98-DC8362E1341F}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1048" xr:uid="{0DF7C525-F371-48C9-B5D2-52A37760CF50}"/>
+    <cellStyle name="40% - Акцент3 9 7 2" xfId="2793" xr:uid="{2DD78163-F192-48D0-8680-A74382C8939C}"/>
+    <cellStyle name="40% - Акцент3 9 7 2 2" xfId="4812" xr:uid="{4C42139B-B93B-4330-AB90-2FD0C255EAF4}"/>
+    <cellStyle name="40% - Акцент3 9 7 3" xfId="3805" xr:uid="{85AB5E95-B025-4C6D-B049-C3337E6148F2}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1049" xr:uid="{832E9BEC-6CC7-4C6F-A665-657FBE0836A9}"/>
+    <cellStyle name="40% - Акцент3 9 8 2" xfId="2794" xr:uid="{419B43FD-D8BF-4309-8A98-14E305CC821E}"/>
+    <cellStyle name="40% - Акцент3 9 8 2 2" xfId="4813" xr:uid="{BEFC8397-A89E-4D1D-9464-DA252277868B}"/>
+    <cellStyle name="40% - Акцент3 9 8 3" xfId="3806" xr:uid="{FA1B165C-9810-4AAE-859D-3441B58C4160}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1050" xr:uid="{E84ACE38-7B2F-4FEF-B06B-06E55C343076}"/>
+    <cellStyle name="40% - Акцент3 9 9 2" xfId="2795" xr:uid="{F07F365D-C842-446B-8996-0A071DE12B4F}"/>
+    <cellStyle name="40% - Акцент3 9 9 2 2" xfId="4814" xr:uid="{D0C7387E-D5A9-44FF-BB4D-99E5AE2FB791}"/>
+    <cellStyle name="40% - Акцент3 9 9 3" xfId="3807" xr:uid="{66C8C273-F956-4E90-BD34-3F5CDAA8BD04}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1739" xr:uid="{312713D0-4330-4F40-BF94-88FB4E80C8F9}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1740" xr:uid="{64FE891A-9DC9-4A99-B551-D135CDE2B357}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1741" xr:uid="{1F57E4B3-A5A3-4157-A055-84F183EE5164}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1742" xr:uid="{79AA1678-8D9E-4036-87B4-6C4A4AC97227}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1743" xr:uid="{EAF33CF7-9362-43D7-A50A-33DF82304327}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1051" xr:uid="{2130AD96-4C6F-4E22-B5C0-B8A7416BA428}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1052" xr:uid="{87F7371B-B73E-488C-AAC6-51621467D350}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1053" xr:uid="{A836D4D7-4D32-47AA-A2DF-B9D0322434C8}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1054" xr:uid="{9C9877AC-9D5A-4440-A818-3DFCE8CDFF52}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1055" xr:uid="{D9823B9E-066C-4193-9627-45349CBE6BDF}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1056" xr:uid="{A9E990BA-9ECF-4F02-ACD4-C2B092FA4E5F}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1057" xr:uid="{A41A8C31-48CE-49E6-AFA6-FEA9E20E5A6E}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1058" xr:uid="{3EE31CB2-5944-4458-8784-3CFB1502295C}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1059" xr:uid="{4CCD3A9F-ACC4-4A69-9D5C-FEA59EDCC1D3}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1060" xr:uid="{824CB314-0CE5-4B98-9AD8-8CD0962E67EA}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1061" xr:uid="{DC51C1C8-CB4F-4955-A05A-92563F8675D0}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1062" xr:uid="{7A7BAFBC-CBD8-474D-9B65-DCC2992766D7}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1063" xr:uid="{074135DF-FE60-409F-99E6-129ECE0EB5FB}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1064" xr:uid="{35B48244-6B89-41FF-A0BD-8F81F80381A3}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1065" xr:uid="{30A85A7D-AB63-4296-BD2E-8E9C5DF08652}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1066" xr:uid="{05382A97-4EAA-4109-8D9F-99D53E9BC4E5}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1067" xr:uid="{CEDFEA0F-3A31-4D58-8C68-83E40DEB81FB}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1068" xr:uid="{12921A5B-168A-401B-BD8F-DFA8D7193018}"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="1784" xr:uid="{063CEC1A-0C04-49DC-8226-4BA53830605C}"/>
+    <cellStyle name="60% - Акцент3 2 27" xfId="1775" xr:uid="{B1B71158-957A-4E5F-A254-9A2257C9C01C}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1069" xr:uid="{AF5CAE3F-98C5-4D19-9E32-5B3FC00D40C8}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1070" xr:uid="{640B2D8F-55CC-4BDD-B024-6E47A9A62AA6}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1071" xr:uid="{31E503C4-B88D-406D-B901-9509D80CA6F7}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1072" xr:uid="{08E340D1-9E4C-4A3E-B7E0-F78BF3DBEE7D}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1073" xr:uid="{F0E8E860-FC13-47CF-A399-96C410C8A793}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1074" xr:uid="{0634712F-8FFA-4E1A-B357-47C3BBB1C332}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1075" xr:uid="{FDA226C4-646D-41B4-AFFF-E7E494BBE1F7}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1076" xr:uid="{F57F3C77-535D-4054-A025-A7FEADFD351C}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1077" xr:uid="{6CBF8F59-1681-4A4B-A92A-EE81486353F1}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1078" xr:uid="{390013E0-5A50-4E55-8A5F-BA1A416DB38E}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1079" xr:uid="{7467BF45-D589-40CB-A697-65446B5F3E07}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1080" xr:uid="{E6113A1D-C024-4B0B-A005-EC21582AA4B1}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1081" xr:uid="{02830E2D-D5BF-4392-AC7D-F45D9A8BAB04}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1082" xr:uid="{2B52D697-A717-409E-A28A-ADDE8B975BE0}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1083" xr:uid="{0FD66A09-B25C-40C3-AA89-8EDEE2E33CD5}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1084" xr:uid="{D69F5124-84E4-4977-8B11-B8E748E439B4}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1085" xr:uid="{F56239F1-175C-49F3-9AA3-FF5A00976706}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1086" xr:uid="{3C00F513-9717-49CA-BB38-3A540A9749AF}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1087" xr:uid="{52C5B3BE-E8CB-4428-BD16-F22A5392AAEE}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1088" xr:uid="{9E28747D-7EF3-4B03-9B6B-EBFE8EFA31BD}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1089" xr:uid="{0F975ABD-E7C2-4C10-A7C8-1AF89748D7C9}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1090" xr:uid="{89EE7945-7DFC-4D8E-A10D-02B79CD92992}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1091" xr:uid="{A57FA542-2EC3-4E32-9EC9-5A61722F0E77}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1092" xr:uid="{01FE0464-895C-4D7A-84F1-DE5FB78A4718}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1093" xr:uid="{759703DE-5308-4794-8B34-B2CDEB3E5C62}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1094" xr:uid="{056ADD3A-8F75-47C1-A859-7575A66F0D8A}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1095" xr:uid="{BB119EFA-6DD6-42CE-AD16-C498C1B7B4AC}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1096" xr:uid="{0A5F6CE6-1102-4655-A4A3-A9E9202F2993}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1097" xr:uid="{3F74A791-4F8C-47F8-A5D7-65043EC9514A}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1098" xr:uid="{9DA04CE8-A46F-4D9E-87C7-8ED37BCA54D1}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1099" xr:uid="{4EE7933D-0108-41E2-8561-3839FC690C1A}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1100" xr:uid="{CEDB2C7E-F578-4E0E-8305-A40BC5AD0B36}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1101" xr:uid="{89184EFB-053A-41D8-9AD7-DFB1C681CD58}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1102" xr:uid="{9AFEF5B4-CC94-4143-A395-28F0B4EF591A}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1103" xr:uid="{F0F1FF33-D923-453F-AC66-5936CFCF19F0}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1104" xr:uid="{324477E8-DDCB-4EC6-9E0E-64A348404553}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1105" xr:uid="{E95BB585-A4D4-463A-A71E-A1E389E9C2B9}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1106" xr:uid="{687308B7-4716-4BD3-A16D-DE370DD8EBB0}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1107" xr:uid="{47A3F899-1DD4-423B-B86F-029B73108454}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1108" xr:uid="{FEAE11C1-7045-4198-A51A-7D1C06621FBE}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1109" xr:uid="{38E61F8A-D116-441B-9952-ED605F9BF341}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1110" xr:uid="{9AD55CE4-BE54-4C87-BD05-402A94236740}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1111" xr:uid="{52B04CAD-F871-4FDA-ABBF-2BD92D661DB4}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1112" xr:uid="{5B1214BD-7F79-452D-BDF5-3FFC7D40A1CA}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1113" xr:uid="{2AD081D4-EBD2-4D47-9AC9-C70FB8D7CE98}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1114" xr:uid="{576C2ED3-620E-4FDD-9BDF-DC8B3154F2FB}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1115" xr:uid="{C67F084A-AA32-4E77-9A58-4C67A4D045C6}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1116" xr:uid="{7EDCA2F8-20EA-4CED-980B-6A5E97572EC3}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1117" xr:uid="{7A5E4391-7F0B-4238-9C72-C09EC35E8993}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1118" xr:uid="{E303F51E-C630-4721-B8B3-7DE8ED58738B}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1119" xr:uid="{EE971DD2-4E70-4575-94FC-375522F9B1FC}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1120" xr:uid="{46D0BC9E-BDC3-4502-8A5A-ED77CD2BEDD5}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1121" xr:uid="{04411C5B-D8B7-4D6E-A063-537CD8F536B9}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1122" xr:uid="{A9001BE2-A13A-48A8-B0CC-4500EC8AC937}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1123" xr:uid="{594B8290-3764-421D-9D29-8A3A191FCDC3}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1124" xr:uid="{A380B2D4-A2AD-4344-A828-94129BD7659E}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1125" xr:uid="{D5B86945-9515-406F-9BD2-84F8EB18BF0E}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1126" xr:uid="{514120D4-F224-4D0C-9C7A-7DF72793E45C}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1127" xr:uid="{B797A9E9-5E36-45F7-883A-9CFD24AFA875}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1128" xr:uid="{4BADAD4B-99A8-4D2A-9558-3E912C80806F}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1129" xr:uid="{BDC90C67-746C-48DF-9411-1C297680FFF6}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1130" xr:uid="{210B1EB0-0FA0-4DAC-B20B-097BA160339C}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1131" xr:uid="{55B803BF-1A93-446B-87C5-731A9DCCAFD2}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1132" xr:uid="{04C56132-C80D-4520-8346-41BB0F797BB3}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1133" xr:uid="{A30A24D3-2E5F-4BA3-A273-32B93D37DF17}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1134" xr:uid="{58D4F06D-E04D-4494-9307-949F10775351}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1135" xr:uid="{58EA656F-F432-432E-AC18-B3FDC7926836}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1136" xr:uid="{F5BBCF92-307E-4C7C-806C-1543AA416677}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1137" xr:uid="{52EB53AC-48E3-473D-A210-61FC65A6F575}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1138" xr:uid="{52A44B5A-0AA1-4E9E-8D05-D8B1CB88C6E8}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1139" xr:uid="{7CDF1098-8F9F-484C-97D0-9A8817C19980}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1140" xr:uid="{4C37EF6C-5723-4185-A1EF-D728CE24014E}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1141" xr:uid="{27C915F6-67F3-4770-ABFB-214A14E68A13}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1142" xr:uid="{A93A04FA-8F91-4CBE-9462-3ABAEEABAD9E}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1143" xr:uid="{EB2E7C69-0AB3-46B3-ABCA-61D59AB3BBB5}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1144" xr:uid="{D07C54EF-7CC1-4170-A6C9-99955B20F41B}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1145" xr:uid="{6C407A29-2F35-4A50-B22A-54B283B067F5}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1146" xr:uid="{4332A3E4-2FC2-40A8-AE71-E13DAF41E124}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1147" xr:uid="{56B11B4F-9957-4C55-B1D8-B0F7D4494449}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1148" xr:uid="{38E9CE49-89CA-477A-ACA3-F98F3B12633D}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1149" xr:uid="{CE66285F-03CF-473C-B599-C51F0E4750FE}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1150" xr:uid="{5DA1069D-36B4-4CB3-863B-D920F41254B8}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1151" xr:uid="{848CF2F1-3C73-486C-87F6-03A1763A44DB}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1152" xr:uid="{FD803609-F660-4A6E-8B89-D3713D62E25F}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1153" xr:uid="{63BCE498-67AD-4E73-B41C-E86552C55F10}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1154" xr:uid="{5F89819F-1B9A-4282-BED4-9933AFB40698}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1155" xr:uid="{BD6FA5BC-959E-4DD5-B17C-AC2FEC7DBA97}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1156" xr:uid="{E32E3AE4-CD02-4896-B237-0C623CCB6FED}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1157" xr:uid="{05301BB4-0727-4609-8FE4-FBA197B10252}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1158" xr:uid="{A56BF148-8173-4AE5-94C3-B305AAF0EE0F}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1159" xr:uid="{4D3224F8-602F-4A45-9AC0-F93EB7E41074}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1160" xr:uid="{D61607C8-D582-45A4-BE3A-5A020C42C1D2}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1161" xr:uid="{939CD2EE-1A42-4F33-A6D5-38E785A3DCAD}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1162" xr:uid="{D2C94518-D321-4618-8646-FB5EADFDDDE5}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1163" xr:uid="{18E6B26E-0337-418C-9835-5733CA2FFAA4}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1164" xr:uid="{67956EEF-F14E-42A6-AA55-596F0DFF69E6}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1165" xr:uid="{6D89EA14-F835-4F42-8E9D-BA478C361F00}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1166" xr:uid="{6EB8049C-5788-4E9F-85A0-116FDE71361F}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1167" xr:uid="{576514C3-44B4-482C-A39A-295DB6B4CA18}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1168" xr:uid="{648CFD83-9217-4826-A15F-A2160E091434}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1169" xr:uid="{E4CBEE57-B6C7-4124-8386-B98CE2151CFD}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1170" xr:uid="{680E6768-D604-4D46-AD1C-9CDF24884126}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1171" xr:uid="{10A52ADF-9923-423D-9981-96E629059E12}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1172" xr:uid="{37039F48-3747-48E7-8E5A-7119D22B7684}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1173" xr:uid="{8F94F7D0-7A35-4CC0-96C3-FBCEEFF0C92D}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1174" xr:uid="{42C390F3-ACAE-4126-98CA-16DAC82F19B1}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1175" xr:uid="{EE3AD0BE-E7D1-4526-A313-8AE0DF9F3BD3}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1176" xr:uid="{85D3EBB5-5A20-4F39-BD51-BE4EBBCBB73E}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1177" xr:uid="{4EFC1B96-46C1-464B-8EB0-667599ECB820}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1178" xr:uid="{347A31B4-4EAC-4FE5-8C17-E6813E097817}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1179" xr:uid="{74A66A4F-997B-47E7-B4E7-7D542271F3FE}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1180" xr:uid="{4FFCF6CF-1791-4E9B-B00C-F5F1E4E3A167}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1181" xr:uid="{78854C68-38E0-47FD-B6D5-C4CCC613B948}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1182" xr:uid="{FB649A67-8F38-4FA8-9B19-BE267303B9D8}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1183" xr:uid="{E7F6A151-86FC-4ACE-A941-0E33BBC37384}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1184" xr:uid="{48DCE334-DC4C-445A-8B6F-4B0E565648A9}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1185" xr:uid="{198FF4A6-A2EC-47A2-8B4F-7A717DBF09BC}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1186" xr:uid="{ABCE5C62-B6CA-4846-AE99-E019E6CC04B5}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1187" xr:uid="{1D6E5F20-14E5-45D2-896B-DDADDEB8625B}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1188" xr:uid="{AABA66D5-F855-41E1-BF50-35A9089EB7DE}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1189" xr:uid="{6E1C4D3C-618C-4F21-A62E-CCFDFB902A20}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1190" xr:uid="{AD1EA84E-4DB8-4901-8163-E8BFF312A597}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1191" xr:uid="{E390C079-1078-4EA9-A8AC-7B50A604E92E}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1192" xr:uid="{8731C9F8-551A-4203-8F9A-7BD34A4789CD}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1193" xr:uid="{53E0616F-FB7E-4773-B5C0-6E7552EB96AD}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1194" xr:uid="{B0C3D76A-90BA-4D7F-9A2D-D0C582245759}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1195" xr:uid="{81DBA996-E74F-4D5B-9029-77A05236EE15}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1196" xr:uid="{B5B61B4F-8F17-4BDF-B67C-7ABF5DADD257}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1197" xr:uid="{5D376C6D-760A-4018-BCA5-B4C7153EFCCF}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1198" xr:uid="{BBB8E33D-0052-405D-ACD7-229E041937BC}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1199" xr:uid="{07D47359-1A08-4B7F-8B23-EB7EE92BF0F9}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1200" xr:uid="{7A34EAC2-B327-4181-85BE-EB175C8683E3}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1201" xr:uid="{432073E0-2084-42FF-858B-6A461A4C02F4}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1202" xr:uid="{95DD614E-DFDC-4BA4-AB15-B404616195B6}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1203" xr:uid="{7AF502AC-9221-4D3E-97B1-36FCB209BE60}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1204" xr:uid="{76907250-BC65-4A62-B940-1CC77289D9CA}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1205" xr:uid="{4E7CDEB9-D84D-41F6-A4E2-4FA80B379989}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1206" xr:uid="{6323DB8B-0430-4565-8799-A5D5AF36E658}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1207" xr:uid="{B90ECA25-DCDE-489F-9000-8E1D077932DF}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1208" xr:uid="{1EF424D0-D204-41B9-AF37-8EA69875ED2D}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1209" xr:uid="{9A63DDCC-D132-412F-B2A3-01B5E3FB6F81}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1210" xr:uid="{484C6252-A81B-4CE1-8A54-4A031D7D8CE6}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1211" xr:uid="{0FCE736F-52D5-4CE8-AD53-7875CC02C826}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1212" xr:uid="{4FCC019E-FFF8-4A68-BBB4-BB88CD04A1B6}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1213" xr:uid="{ABC90F20-54A0-47CC-A6F0-90F9B06919AA}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1214" xr:uid="{786D207A-3842-490A-9883-5D1118CDBD4F}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1215" xr:uid="{38F6E0C6-1095-42F6-A1FF-D543881337EC}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1216" xr:uid="{470731C4-6A94-4F11-A90C-780A61DA6E01}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1217" xr:uid="{CB466089-BB51-47E9-B5B1-ED8ED09C2AB7}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1218" xr:uid="{45BE4B5C-A6B9-485A-86E6-335159460617}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1219" xr:uid="{3442E1E8-892C-4D23-80FB-9B7651CC18B2}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1220" xr:uid="{AA4DAA26-1891-4DB6-A1F3-6AA5A9D1216D}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1221" xr:uid="{BBCF42D1-011F-45A4-AB1C-9974D369CFED}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1222" xr:uid="{6B9E08F7-3D7F-4837-8C80-4C2D63795087}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1223" xr:uid="{7BE09341-DB1C-4AE4-8E68-A01AF36FB710}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1224" xr:uid="{9B1D1D8B-213E-4981-8CD1-E1524808D957}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1225" xr:uid="{B41AC3F9-92FE-43FE-8273-956079351366}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1226" xr:uid="{A7C9EFE2-C142-42DE-A729-97DCCF8F3C5A}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1227" xr:uid="{C698C235-AC95-4403-B7A3-B76D3DB2DE69}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1228" xr:uid="{AFCD8CD1-BA24-4FD4-AAB8-5858D8CF0481}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1229" xr:uid="{16D2E506-15F3-4E28-B7CA-E8943FCC48C3}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1230" xr:uid="{A3B3554D-4D40-43AD-BF28-D94ADF9D6C4C}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1231" xr:uid="{C52B461F-D0D6-43B4-A6DA-A8B48915A81C}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1232" xr:uid="{1D9FC9AB-45F5-4209-8FEA-0B67F3B4D677}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1233" xr:uid="{47C07C35-31DB-469B-969F-451F670065E9}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1234" xr:uid="{D999D48D-04BE-417E-BDA1-C51049E28AE6}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1235" xr:uid="{2000C269-EC8E-4918-A6EE-789740289F12}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1236" xr:uid="{24022E36-3A82-4995-8DF6-A291D70B8FB4}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1237" xr:uid="{B0949F05-92B5-45E3-AB7E-2839C42A1B94}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1238" xr:uid="{01F23CB4-DA65-4EE7-BB02-23775AAA259D}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1239" xr:uid="{38D2C1AE-1224-433B-AF93-F71830187842}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1240" xr:uid="{07DB108C-7025-438C-A6EB-B1201CE47F1E}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1241" xr:uid="{53F0A84C-FCDC-41E9-9429-0F3B4BB549A3}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1242" xr:uid="{682A6822-AD96-407D-9299-85287EB6C23B}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1243" xr:uid="{938CDDE2-36A0-474E-81CB-092935F369EB}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1244" xr:uid="{475849D6-194D-445E-97F8-CA52B790A674}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1245" xr:uid="{1CB5D3F3-7F06-49C4-A83F-2FF9FD5068AE}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1246" xr:uid="{8444C42C-3950-4A9E-B0C0-612A4B8F2987}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1247" xr:uid="{62EC2E6B-7C3D-4976-BFC2-77F391D46928}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1248" xr:uid="{1E7BC884-8466-409F-B513-73F2759C9786}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1249" xr:uid="{60244597-4553-476D-B420-A3FC244BF65C}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1250" xr:uid="{D730C8FC-640C-4581-90E4-41198FD259D6}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1251" xr:uid="{01DED291-663B-4633-A536-1CE9CB343BB6}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1252" xr:uid="{0407FAAE-C612-4D09-99F7-FA6B26A39F90}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1253" xr:uid="{01FA1240-215E-4B22-B727-B186C380E4BE}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1254" xr:uid="{8B0913CA-771D-447A-8268-CC23BCDA55D7}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1255" xr:uid="{3FFCA07D-DFD5-4FAD-BAA6-14672FFE90A7}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1256" xr:uid="{8D65C296-2087-49D9-9461-2060B912BB4B}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1257" xr:uid="{D7606520-9454-41D0-8133-C2BCAA081D32}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1258" xr:uid="{820FE154-32E7-455A-B75B-0F9BA0B16BCB}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1259" xr:uid="{EB0019F3-1B16-49EA-ABB0-ADA627521FDF}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1260" xr:uid="{D4C003CF-49CA-483F-BA8E-D6D9A5716C57}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1261" xr:uid="{63B44AAA-F75D-4AA6-B902-A770BE084B20}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1262" xr:uid="{CBDA7AA8-3132-4191-9FEE-0E1F7B9D3E1A}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1263" xr:uid="{47C3BF4F-06A5-4250-9771-4E79BA6D220F}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1264" xr:uid="{0207B7CC-1CE8-4D54-A26D-55F35F0CC518}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1265" xr:uid="{655462C4-F7AA-4A5D-9670-59671BE2C8F6}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1266" xr:uid="{7BCBABEB-37B9-4489-8762-DA8C980E6A61}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1267" xr:uid="{3B8FEE72-0FAD-4D88-B96B-144260FA3CC7}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1268" xr:uid="{F4EEDC87-5F2D-4DAC-BD30-510721C425C8}"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="1785" xr:uid="{103241B8-F1B7-4939-A5AC-46D761A6B61F}"/>
+    <cellStyle name="60% - Акцент4 2 27" xfId="1776" xr:uid="{1A293423-C4EB-42EE-8D99-84689B4381B7}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1269" xr:uid="{9C471D28-C236-4D9E-ADC0-47AA79C1412D}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1270" xr:uid="{C8D0EB71-4823-4A35-BB7A-6B2F49941F15}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1271" xr:uid="{82319FF8-B21B-4E83-9044-9E47C984443E}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1272" xr:uid="{74BBDB04-B75E-484B-8CC4-F6C92DC7FC46}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1273" xr:uid="{4F039F30-4B1A-4ACD-A9C0-39941C2D95FC}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1274" xr:uid="{5CDC1975-5BFC-4821-9E6E-EC4D70F9BA99}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1275" xr:uid="{C1E68278-951A-4C1A-9391-6FC4CD739D2D}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1276" xr:uid="{921AE60C-BA2E-4317-B1FC-CB52C043AD25}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1277" xr:uid="{2C1456D3-5329-4285-AE3D-2878FC68EDA7}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1278" xr:uid="{8F63BBC2-0052-4480-8F06-F550CEDEB1E8}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1279" xr:uid="{3D32890A-569E-4A88-8EE5-672DFEFA1DD3}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1280" xr:uid="{3F456DD0-C382-4DD6-A0D1-88499E2A15E2}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1281" xr:uid="{FDB42696-0133-42DC-83C2-A12B3E7639C4}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1282" xr:uid="{202FA598-1FDE-49C6-A344-A4A3BDF0A8CF}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1283" xr:uid="{FA59676E-3D5E-4847-9DA3-112A9CCF1B83}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1284" xr:uid="{3A5AB518-3E8F-470C-A8D0-B0CE2C68E8B8}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1285" xr:uid="{71388888-8EA7-4D0C-9773-ADA3F2968191}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1286" xr:uid="{9ABFF38D-985A-43FC-BAF1-E06F94E56FD6}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1287" xr:uid="{7BFFA754-47FA-4F91-A528-3C49B0C34027}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1288" xr:uid="{5575FA3A-F636-437E-ACAA-EDB0BF2A8C35}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1289" xr:uid="{1EF212A6-59E5-4A73-919D-64DCA6BCEEB3}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1290" xr:uid="{01D324E9-0A24-4D84-BA66-73A88ECAB54C}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1291" xr:uid="{59CF0FC3-C0BD-4F78-897E-53FA1947AA81}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1292" xr:uid="{E18F2A73-BF16-401E-A193-F29C6C7EBD6B}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1293" xr:uid="{AB0A0CAF-E364-4FDE-9CE9-E35C2BB8E6EF}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1294" xr:uid="{6DA97C40-A8B0-496F-872C-392F6BBC1B92}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1295" xr:uid="{FF30BF2F-59E4-42D5-9E40-C531CDE85375}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1296" xr:uid="{A7992F46-5ECE-4C68-8351-056A7C1842A9}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1297" xr:uid="{C8648ACB-3226-46CC-9AFB-F927875317A2}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1298" xr:uid="{A011B326-716D-4C52-9EC8-2CD666249707}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1299" xr:uid="{3B517055-B056-4927-818B-458F07F427B3}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1300" xr:uid="{9B34F8FB-5785-48EF-8A12-521C28AC82F3}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1301" xr:uid="{CBBA0B68-3138-4F64-AE56-D5D1B4E5DDFC}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1302" xr:uid="{3341FE4A-18DD-4074-A56A-B48E4FA39461}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1303" xr:uid="{574FDCB4-BE51-42D9-A073-FDA64A99F041}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1304" xr:uid="{5A84923F-BAD6-496D-8B3E-9FD619224E38}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1305" xr:uid="{6FFA1EA0-5D91-4985-8B71-EA4C6EFE18C8}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1306" xr:uid="{A471EC61-13A5-4014-83B9-0BB610084BC3}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1307" xr:uid="{44BE6914-8568-4282-8C16-EC025CEBD4F9}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1308" xr:uid="{6F434E92-81E5-42B9-ABDD-87A934B7BEE5}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1309" xr:uid="{2199C2BE-45C4-4EF6-8A65-59C79512A4ED}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1310" xr:uid="{C65B152F-458B-4AC0-AFCB-62457353E05E}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1311" xr:uid="{57D17B78-CBA7-4BBC-87BF-EE6FCD373806}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1312" xr:uid="{8FF41F0D-927A-45BC-AB6B-3345A535CB61}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1313" xr:uid="{C862DA4C-E2EF-4783-B4B9-AE3A994A7D92}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1314" xr:uid="{45927E04-9A3C-49B6-9C95-A93C191C026E}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1315" xr:uid="{53C1EE38-7509-4C46-87BB-ADE2E8AC164F}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1316" xr:uid="{2CF0231C-5AFE-415F-8AF5-245646BF8ED0}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1317" xr:uid="{B5A804F9-C189-43D7-A6B6-67ED674F29EE}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1318" xr:uid="{5156A148-69D4-4F17-9CCD-496327D9E2E3}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1319" xr:uid="{0FBAB3FB-2813-4DB1-B19A-C341AABBB9D3}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1320" xr:uid="{54E39718-ECBB-41B2-B14B-C8ECA3D44133}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1321" xr:uid="{5B393D6A-C8B7-4A9B-95DE-6067D1484849}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1322" xr:uid="{2213E136-F39B-4EB6-989F-A6DF0F508C61}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1323" xr:uid="{6777BCF0-B573-4946-BDFF-31D86AAABB9D}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1324" xr:uid="{411867E5-F083-4381-A304-6615300FEA48}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1325" xr:uid="{906FE21F-02E9-4818-92BE-6DACB08E22F2}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1326" xr:uid="{53EA37E5-C095-4E36-B884-07AE0BC13D55}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1327" xr:uid="{45CA649E-9F89-4353-A982-BB91F33B0E45}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1328" xr:uid="{C4F6F345-4FE9-4ECB-B7EB-92B802F5F50B}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1329" xr:uid="{9A9DAC1C-50E6-4AD0-8853-50DD61D0FA42}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1330" xr:uid="{D00534DD-CD8D-464D-B7ED-574E63895E2A}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1331" xr:uid="{F7CDCED7-5472-4CCD-937F-5BEC337E8018}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1332" xr:uid="{8FB651DA-A3DB-4744-B9C0-BC8A7027E26B}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1333" xr:uid="{3FB6CDAB-7864-4699-AC2E-A554B90AE0E6}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1334" xr:uid="{72FF23BE-955F-4DF1-83C0-97F02458E92B}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1335" xr:uid="{7E625457-AA80-4FA7-A9C0-9A6F333B7EF0}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1336" xr:uid="{2AECE164-FD01-4E75-9C7E-CBDB42FB83DA}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1337" xr:uid="{EFDD9E2C-357D-4B72-A81F-6B247CC515F1}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1338" xr:uid="{34EA2C3D-A026-4218-8DFA-798714193811}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1339" xr:uid="{A3958177-0296-40CA-A835-A52CE01A5C8F}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1340" xr:uid="{6D3BDE47-BC89-48C2-A388-ACB52361BB5F}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1341" xr:uid="{0544DD2B-506A-4221-966E-EDE2E2AB273F}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1342" xr:uid="{9AFCCCEF-8890-4F24-BB5C-CC7198F15E9F}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1343" xr:uid="{E8B84F0F-A90E-4BC1-B01D-10C5843EFD71}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1344" xr:uid="{4F2BCEC1-F11B-42D2-A9D7-D7D6206F3C51}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1345" xr:uid="{28F5969E-59B1-48C8-A3D0-9A1080810022}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1346" xr:uid="{F34C4185-326E-4BA0-B1E6-A9BF06B065CD}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1347" xr:uid="{EA9C8A7C-CE8D-4BCB-977B-87AE006470B4}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1348" xr:uid="{42C94682-B918-4B8A-A3BF-856B4E934982}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1349" xr:uid="{B369C70D-48D4-4010-BC21-6CFB19DABC51}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1350" xr:uid="{2B66062B-E6C3-4A3C-8328-9E7205B1A327}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1351" xr:uid="{E50CF290-BEEC-4177-B1D3-C0904C373CCC}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1352" xr:uid="{BD1D687B-DA8C-4862-9C7A-689DCE333ECF}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1353" xr:uid="{9D2A2FF9-51DC-4BBA-842F-D46E3EA08DA7}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1354" xr:uid="{9D7C4B1F-D293-429C-A374-F121887D45E7}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1355" xr:uid="{992EFED8-6B46-47C0-A7E1-1899FD24E542}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1356" xr:uid="{9C968D91-454D-4A42-82B8-B7943EEEC2A2}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1357" xr:uid="{89F34943-A896-46BE-8790-F292B2E100E1}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1358" xr:uid="{6C935B6F-5415-4334-812D-0F4AC8ED5D4A}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1359" xr:uid="{A49D40FD-EF36-49B2-B218-6CA242806C3F}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1360" xr:uid="{0283D9AC-0683-4DDA-8424-2EB933B4BD22}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1361" xr:uid="{55BAA330-EED6-4234-BE85-53324B3B1CB9}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1362" xr:uid="{7E26B5F4-3BBC-4B34-A940-0A403C805C77}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1363" xr:uid="{6092E2B8-B7F6-4697-ACD0-323EF43C0396}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1364" xr:uid="{27A274C2-081F-44B9-9838-C8D8F038119D}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1365" xr:uid="{7FA81F21-B677-45CF-82F7-F70446E815EB}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1366" xr:uid="{2A10CC37-524B-4764-8DBC-3C4BEA236CFD}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1367" xr:uid="{80D5FE9F-C353-4A89-A1A2-8CFF43237AC4}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1368" xr:uid="{DB8305F9-38A8-415A-BFEB-F3EFA87125F7}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1369" xr:uid="{8E10345A-1DC2-42D7-A918-562BEC625167}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1370" xr:uid="{D14B22B7-9409-453D-818D-859B144801B5}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1371" xr:uid="{7B979263-F554-4BC0-AB01-EA7C4EF7D3DD}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1372" xr:uid="{EF4870C0-0778-49B0-B279-5BE3B23EE5B4}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1373" xr:uid="{D269C848-F1C1-45B5-89D4-48A11DBF6B1B}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1374" xr:uid="{EDDD4EC5-BA3C-4E64-A79F-0A87EDF52C0D}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1375" xr:uid="{66AB6DA2-2FD0-4F12-8451-21E23DE056C3}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1376" xr:uid="{3838B054-85AC-4C98-8B39-E10D66E2B50B}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1377" xr:uid="{EA8A9379-C034-4ED5-9870-C389E71675C8}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1378" xr:uid="{EDF28927-2714-4451-9382-DBF156D762C5}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1379" xr:uid="{756C4055-ED41-461E-A595-31BB209BDE67}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1380" xr:uid="{828A236C-AA51-4A29-A0C4-5B8B5D7994BB}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1381" xr:uid="{0F11F370-5041-4BF7-B127-54303A5A54E0}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1382" xr:uid="{AE54B77F-FDA7-40CB-B096-7E67A25990CD}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1383" xr:uid="{78ABFB75-73E1-41B9-A66F-37E8B0272EBE}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1384" xr:uid="{F01176C5-D015-465F-AC40-83E6BC64666C}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1385" xr:uid="{0B026AF6-4C1D-4C9F-A4CD-9AF730E83821}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1386" xr:uid="{7B294676-F540-44DA-B919-345FF992E505}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1387" xr:uid="{D82F0AC1-D950-48B3-A573-F87B96E349D4}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1388" xr:uid="{72613784-D079-4A6D-846E-88643D46EE1D}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1389" xr:uid="{550C195B-CF89-49EE-9B25-E8212E12925A}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1390" xr:uid="{C391F572-FE56-453A-88BF-8215913CB185}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1391" xr:uid="{BAD57C4E-D8E5-43DE-B751-F801399ECBF0}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1392" xr:uid="{DD06D0B1-5FB3-4C40-B3CD-A124735CC8F1}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1393" xr:uid="{05C967B4-D4A6-4AC9-BD65-11CA0E411C39}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1394" xr:uid="{70F5DB16-3B15-463F-9C57-62C33E3E481C}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1395" xr:uid="{1A0AE429-96CB-4478-825C-733330B467AF}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1396" xr:uid="{99607446-6907-4BEE-A354-64750D7663F9}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1397" xr:uid="{29E3ED7E-493F-4923-834D-55E63A7FB0C6}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1398" xr:uid="{BC832E89-32B7-4E6F-A52C-AB55825D8D2A}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1399" xr:uid="{1A320BAD-6F91-4EF1-93FD-1E2AC81217D6}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1400" xr:uid="{31491138-EFDB-49C9-A321-90DDBE9783D1}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1401" xr:uid="{7930B583-A64A-4FC6-9B99-79D442104F6F}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1402" xr:uid="{CC14235A-0DC3-4806-95F8-F1EC9CC201F7}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1403" xr:uid="{3F93DCCB-FEB7-47AC-8509-C897F4C6BAC5}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1404" xr:uid="{14290FC7-F6F5-46E0-AF92-F463F89F22F0}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1405" xr:uid="{EB20834E-4174-42C0-9510-536B79A039DF}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1406" xr:uid="{A2EE4B18-55C8-458F-9C12-3D78558D611D}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1407" xr:uid="{60F71F5B-8C20-437C-A54C-E8638DD92FE1}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1408" xr:uid="{935AFF04-355C-4E86-AD6B-F4C919BA5480}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1409" xr:uid="{FCC59C8F-51D9-4272-8FBA-1854DA7BD9EA}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1410" xr:uid="{66448FDA-5A20-455F-82AB-B9B434FD66EE}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1411" xr:uid="{D85FA879-842D-4F5A-AA3E-CFAF7A12C1C7}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1412" xr:uid="{CB032D39-F20E-49ED-AAE2-EB0B6D6DAA7C}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1413" xr:uid="{F36E8E25-D076-44AC-B7E0-31E92F7B970B}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1414" xr:uid="{62EDF730-DCB1-4E3D-AA39-84258920FFB5}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1415" xr:uid="{3674265B-478A-4A90-BB04-EF5B18A1FA69}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1416" xr:uid="{0B9519A0-FA80-4E5D-A370-5CEADE78819F}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1417" xr:uid="{22BE07E1-8DA6-4F63-9D2A-FD7BD9291024}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1418" xr:uid="{062617D3-D07F-4E43-878C-EF326658DA68}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1419" xr:uid="{2B2E2D65-E16A-4C87-8BC4-15625DDB70B8}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1420" xr:uid="{495BE708-9C64-4A15-BD98-C699D00BE0BA}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1421" xr:uid="{9A4F5CAD-9082-4D1D-86F0-4C09A711A615}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1422" xr:uid="{DE24938B-9923-46E0-95F8-686FDDA70415}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1423" xr:uid="{2A6BD3E5-64E6-40D1-9FED-E71800094E5C}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1424" xr:uid="{EDA06D07-E874-4BA7-93FA-0DE9A1520FFC}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1425" xr:uid="{02533575-DE6C-4AA7-9D9A-4F53DA39FE65}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1426" xr:uid="{19C21A1A-E952-4D0C-8CCD-C44803AE5DB0}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1427" xr:uid="{FAA6C47B-1ACD-4D4E-9C64-F28545B14F07}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1428" xr:uid="{633485AF-5AB5-4C8D-ADF8-C388CDDD703D}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1429" xr:uid="{F3721B2A-4155-4B6E-93E0-E9DB595EBE40}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1430" xr:uid="{88D89498-41C7-425C-BCD6-E8A6FB5285DC}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1431" xr:uid="{AA851A27-879F-4B89-A0A5-3D8853561F41}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1432" xr:uid="{51ABCDA0-D0EF-4903-B859-F40EE30C463C}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1433" xr:uid="{AA177764-194A-4217-93C8-77BB359435EE}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1434" xr:uid="{CDC7BEC4-3037-4692-B082-AF01CC6F0F37}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1435" xr:uid="{18E94A36-3888-4C0C-A225-E9DCE83724B1}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1436" xr:uid="{95BFC56B-BE25-4065-9E85-27F0DFB4D89A}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1437" xr:uid="{F703610B-1862-4392-BDD5-68E68B950722}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1438" xr:uid="{AD7676D9-C88B-4CC2-AE57-2672341B7664}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1439" xr:uid="{A9C734D1-B471-4515-A8B4-66166761E2FE}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1440" xr:uid="{E5AF154D-6CB0-4514-AA71-F3EBDC121709}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1441" xr:uid="{1366BE01-B634-4068-8C38-68B952145AC0}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1442" xr:uid="{74453475-5835-49F3-BA11-BE64D9796D75}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1443" xr:uid="{BEB7ED69-3F7F-4B64-8423-7A012351C1E1}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1444" xr:uid="{A307C05B-63C6-4C3A-8C35-70ED3B18620B}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1445" xr:uid="{C688294E-B61C-46B1-9E09-764ABE5A77D6}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1446" xr:uid="{01AC1410-A90D-484E-B4D5-83A079C3DCE6}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1447" xr:uid="{B5577125-5AF5-4995-95A7-60015C74AE00}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1448" xr:uid="{00193D21-5A70-404F-A32B-F69B71B3C7C0}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1449" xr:uid="{023A35A3-295C-4F59-9300-EA82F5E9EAFB}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1450" xr:uid="{6B388B26-72A6-4D93-981C-56A3C05083B5}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1744" xr:uid="{3B2432D7-6CFB-4AAC-949D-3613530EE492}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1451" xr:uid="{A3C928FC-F9E5-4482-95BC-3C632B288CF1}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1452" xr:uid="{B72AD27E-7749-45CB-B278-B2EA27AE77F2}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1453" xr:uid="{306D2BAE-124E-4239-B078-54136206F59E}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1454" xr:uid="{31D8FDAF-55B8-4293-B7E5-41829C62B2B1}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1455" xr:uid="{9B636E9C-3FE8-4B54-8B03-CACAD035E55F}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1456" xr:uid="{4E455882-DE21-4C0C-B405-C66A1511E17E}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1457" xr:uid="{68B5A902-004A-49D7-B99E-DF20506DE705}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1458" xr:uid="{59CD92E9-8800-4C99-A59C-29C1BE4FBBE5}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1459" xr:uid="{3FEE8915-25CF-4003-9EFE-6ECD898C4D76}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1460" xr:uid="{37887CE1-4EC9-4543-B547-60CEA5FE8818}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1461" xr:uid="{26FF61D6-EBFC-4AB2-B587-CE277277A2FF}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1462" xr:uid="{A00CE982-0F27-42E3-912A-A51E09BE8B57}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1463" xr:uid="{266868CA-C7D6-4AA3-B770-91196D981B2B}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1464" xr:uid="{D5291EE3-9B18-4B9F-A60C-EB923349B0F1}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1465" xr:uid="{45709368-8D16-4ED8-9E1D-4F210635F7B6}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1466" xr:uid="{F6B1D077-D4D7-44D7-AC95-C3888999CE8C}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1467" xr:uid="{880E3506-A821-4849-9A88-E1AACA2869DB}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1468" xr:uid="{0B9413AB-CF30-4F30-B205-702EE7D29141}"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="1786" xr:uid="{EEDAD741-A795-4512-B19D-CC6C1CAC698D}"/>
+    <cellStyle name="60% - Акцент6 2 27" xfId="1777" xr:uid="{0CDE9A5D-A9EE-4E20-8647-A56CCCC0DA64}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1469" xr:uid="{16056EBA-2BB9-49D5-98F0-C4D9C7DA4E66}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1470" xr:uid="{16FB12C2-3FE3-4012-ABB6-DF88276C6F37}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1471" xr:uid="{D71DFE92-9073-47A1-8EED-F3A90A9289A8}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1472" xr:uid="{78937B9C-40EC-4954-B328-FEE0A2BAA20D}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1473" xr:uid="{2829FF2C-E98E-4228-9069-A72D6A6EFE15}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1474" xr:uid="{C5249859-6A24-4B15-8951-99276910DC10}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1475" xr:uid="{9A310188-8677-4155-915E-F6659D0AEE48}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1476" xr:uid="{E7EFAD89-1567-4CF3-95DC-13346ECFAB54}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1477" xr:uid="{7CEBF8A0-5D34-4AE2-BA08-6BFE98A8D1AA}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1478" xr:uid="{5158CD1B-C4E4-4851-8C63-3025E842233A}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1479" xr:uid="{3770E432-48A5-4D34-8C7A-93F13AFC984F}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1480" xr:uid="{869660EA-C33B-4C99-9D80-F0D93692BB99}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1481" xr:uid="{D7C594C6-E681-495D-9D17-7E3FA40DCBDE}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1482" xr:uid="{1FF16D8B-D8B0-4081-A058-83D850D8FB3A}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1483" xr:uid="{1CD79FF4-9332-4F85-8A5D-6ECD96B123CB}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1484" xr:uid="{CF31AB11-E4EE-43BE-84E6-913F5D18DED7}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1485" xr:uid="{7452EF63-A971-4A2E-9149-24411F696FE4}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1486" xr:uid="{96A8B754-FC89-41D8-ADDC-D4DF85B65135}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1487" xr:uid="{01003915-14F0-4692-A98B-6073C1A4614C}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1488" xr:uid="{9D609021-8006-4AB1-B853-2FA61515F71F}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1489" xr:uid="{1FFAD022-C466-4AF1-A8C3-1132EF674004}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1490" xr:uid="{EF9FA0CB-1852-4F97-A1B4-FBF5BB9F2A47}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1491" xr:uid="{F63F7815-5413-4058-82CA-4F4514CACF15}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1492" xr:uid="{6902C2E1-DB8F-4BB7-A82D-CF03B9FA47FA}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1493" xr:uid="{89DBFE41-C389-470E-AEFF-1795E17844A2}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1494" xr:uid="{640F4913-076E-4386-99E6-E0473606419D}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1495" xr:uid="{421C6388-EECD-4853-AE2A-D9E80A574B38}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1496" xr:uid="{28EBCF2E-1124-4FE9-9198-D69455F31082}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1497" xr:uid="{D57DCE81-F2A8-4627-821E-656ABC0CE204}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1498" xr:uid="{BF768141-BD11-49B7-8825-B1040FCD3387}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1499" xr:uid="{2F9BE387-4C66-4B37-B102-BF0CAF715A89}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1500" xr:uid="{955D1FFB-EB9C-4331-BF2C-29525FD311CD}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1501" xr:uid="{D7A9662A-CBA0-4A9B-995E-056E9E641A59}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1502" xr:uid="{12ED2A24-71EB-487C-B212-3C094C326A09}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1503" xr:uid="{44D2B6E1-8946-48C2-BEA6-3957450002BF}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1504" xr:uid="{7FA020DA-EE07-4554-9797-ADCF7C2EFB7D}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1505" xr:uid="{29688129-AE89-4F6A-8947-75A90530F2F2}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1506" xr:uid="{B39A7B67-BD29-4A27-A702-CC4AA400EBE6}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1507" xr:uid="{AC8A1472-7D79-407E-94DD-1C2945FAB2D6}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1508" xr:uid="{754C959B-B2C6-4DBE-AC75-17BBA0756901}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1509" xr:uid="{701A9761-C3D5-448A-953C-4C74CD5FC8F2}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1510" xr:uid="{26ADF3EB-72C8-40E9-B57C-5DF9CB6EF4E8}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1511" xr:uid="{3E28C6B3-6803-4BEA-B9DE-FE19BF77531A}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1512" xr:uid="{4CA76C30-5643-4105-AE78-162A1F5FF0E1}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1513" xr:uid="{B483CB10-AE10-4227-AE37-9A142EE35B61}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1514" xr:uid="{228409CA-8E5C-4466-A2C6-2A6390FC070A}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1515" xr:uid="{665335CD-409D-4BA4-BD2D-5E230114F322}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1516" xr:uid="{0C253552-FE0B-40E5-B091-621E36CD9AD0}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1517" xr:uid="{ADDD5867-EF4F-42D3-9B50-A7AC51980ED1}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1518" xr:uid="{AF4F5325-8E73-46A8-AFFB-5C42F9CBE4AD}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1519" xr:uid="{87AC3BDD-5CC6-4F6E-BBF4-1C3727B40ADE}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1520" xr:uid="{6B941A05-2729-4765-9E37-3D733A1FEB84}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1521" xr:uid="{EB33CF1B-F9D2-4F2A-9456-3453F02278F9}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1522" xr:uid="{AC162C6D-CF9C-4078-B064-12C5DFC68623}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1523" xr:uid="{009D9689-754E-4F4D-96D1-4ACB075F5DA4}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1524" xr:uid="{FD27F170-FF7F-4844-B154-9F6D65BBB500}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1525" xr:uid="{2C274A4B-BC7D-48F4-A02C-7AEAFBD0EBD4}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1526" xr:uid="{2EDDB16D-F149-4A10-A2BD-380E77E4512D}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1527" xr:uid="{6EF8034F-E2B8-41B0-8363-91547D1C5ED6}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1528" xr:uid="{8B5DB393-8288-4462-90F9-831767AD8E27}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1529" xr:uid="{31BDAC49-44CE-4655-A385-FDDC694755F5}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1530" xr:uid="{FCBA208B-48E0-43F0-8D9B-91FCD7D89B54}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1531" xr:uid="{E083C385-F6DE-4498-AF25-70927BDFA808}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1532" xr:uid="{9BC2BEA9-173D-4175-B8B8-B76D8D6FAE43}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1533" xr:uid="{23D59DF3-A419-4B72-AF5D-09218528B947}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1534" xr:uid="{683B35FA-416B-4B32-BC93-CA608E501CAF}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1535" xr:uid="{811291BE-08CA-479A-88E0-8BCF369B9B0D}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1536" xr:uid="{4C425391-16AA-4348-AFFD-B3F7FEA3C6A3}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1537" xr:uid="{B00EEC56-D13B-4BCB-B32C-4EBEB852AF31}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1538" xr:uid="{9530519F-D195-46BE-B860-2C64B66E2C39}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1539" xr:uid="{B93FAA6C-BE28-4DF7-AEA2-C0D0477149AD}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1540" xr:uid="{C04C5935-5E5B-4CFA-BB59-CF1FF430EDE3}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1541" xr:uid="{1BD76CF7-D5F3-48C7-A665-BE1EE16FE6A4}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1542" xr:uid="{04AFD794-0ED0-4631-A867-060215548D2E}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1543" xr:uid="{D8197765-6CCB-4B4D-B6AD-5ADDA87713A4}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1544" xr:uid="{F80F652C-AFEB-4DB5-8CC0-5EC5068C2379}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1545" xr:uid="{42F17C91-B839-47C9-8A16-69DAE0AA3E76}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1546" xr:uid="{8C7846BF-5FCD-43AF-BCC0-33586FEA4412}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1547" xr:uid="{8E65AA48-7026-4F8B-97C4-4A9C9F2E4896}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1548" xr:uid="{00840197-9507-41E7-88E6-129F855D13D0}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1549" xr:uid="{453568C2-B5FF-4D79-A2C1-69D3DDAEEBB4}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1550" xr:uid="{849CC542-41A3-4819-926D-33E26E6B5A11}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1551" xr:uid="{644DEAB4-64DE-4A46-BCF4-BCBAF799D3C5}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1552" xr:uid="{30143CA2-8944-4768-A147-BF9D126A5165}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1553" xr:uid="{CAFAABF8-B03B-44EF-928D-C662D6399870}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1554" xr:uid="{E88D3A5F-0931-40CA-B5F6-C39C625119F5}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1555" xr:uid="{5E70D8A0-3B9C-41F7-846B-C0E6CF9514BA}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1556" xr:uid="{27276544-D9ED-4A19-92DF-C13DF090917C}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1557" xr:uid="{31EA531B-B1FA-42A0-8476-D5D46B16749F}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1558" xr:uid="{B75FF578-C87D-44E3-83C1-57C6E33A68E8}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1559" xr:uid="{A5ADE3C5-7CDC-4B32-9890-A5BE3B141B7B}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1560" xr:uid="{458F8008-7191-40F3-BE34-984AE342CD24}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1561" xr:uid="{B5910156-0E8E-4995-B42B-8FD8BD429580}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1562" xr:uid="{1F5B440B-9762-48F6-A993-A7994151C485}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1563" xr:uid="{CF6E533A-0C97-4BC0-A07F-C01E51951646}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1564" xr:uid="{03D9699D-3907-486D-8C46-867026304951}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1565" xr:uid="{4B714E7E-3B34-4070-A743-0741BB068D39}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1566" xr:uid="{89101614-0B81-469F-8572-A8648C5515DC}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1567" xr:uid="{C6954FA9-E913-4309-A6BF-CE2537552F21}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1568" xr:uid="{42A9FEA3-755F-40E4-9A7B-68A015717D77}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1569" xr:uid="{5FB0223B-43C9-4B98-8708-91FE5A080405}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1570" xr:uid="{2A9BDCAF-26DD-4A91-A608-1139385E0250}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1571" xr:uid="{3064F45E-494D-47E8-891E-952C36126542}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1572" xr:uid="{07246BED-F26F-47F4-A166-FE0327A95EC0}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1573" xr:uid="{EE0BA609-E503-4DE1-9F7D-D961DDD2A2BD}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1574" xr:uid="{68D540EB-7156-4AE9-A168-40929676E83C}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1575" xr:uid="{EC0468AE-847C-4396-A247-01A1B4B4B5FA}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1576" xr:uid="{6B56E4C4-D96E-4AA1-9D41-06905C450AFF}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1577" xr:uid="{C5EA5EC2-F60A-4B0F-86F8-555782499D89}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1578" xr:uid="{97A6A7FF-1AF2-4594-8C3F-F47CA22B4FAA}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1579" xr:uid="{6988E53D-E9D5-4405-AE2B-57FA44FAF4A4}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1580" xr:uid="{BACEF308-9AFA-43B6-8772-E90E9196AAA6}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1581" xr:uid="{20565D91-A31B-47BB-BBAF-63445F183566}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1582" xr:uid="{CB36364F-C3F8-4CEE-92B7-3EDE27F6D5C0}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1583" xr:uid="{D44EFB0E-3004-4726-81AB-E6216908CE37}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1584" xr:uid="{608CD870-E41D-455B-8422-A48EECB58CEB}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1585" xr:uid="{7BA7147C-3B57-4C2C-ADFF-A842C546373B}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1586" xr:uid="{7E5F1044-969B-42B2-A20E-433C0B9BC931}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1587" xr:uid="{D01FD115-298B-4C0C-A1C6-9D82B470D360}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1588" xr:uid="{758CF59A-D7EB-4B78-98DA-CA79C17FB259}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1589" xr:uid="{0E784DAC-C622-41C6-BDEA-8C826A65AAD3}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1590" xr:uid="{BCBCDFD7-EB20-4121-AE31-363FA113C5CB}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1591" xr:uid="{50A4F4FF-45DB-4918-85C2-F8B76AD40DDD}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1592" xr:uid="{DEDC5842-E9CE-45E4-8CF3-887765957F7E}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1593" xr:uid="{145DAA30-EBB2-4518-BE56-B2B45C43A2C1}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1594" xr:uid="{AA030C71-1593-4A72-93A0-C892471DE53E}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1595" xr:uid="{A391EDAF-1B3C-48D0-830D-33A9593A8C9C}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1596" xr:uid="{E4045B17-0C53-44E8-A6E0-57148E9B25F9}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1597" xr:uid="{E063D1C6-8F36-41B1-8FE1-69293AF5C5EA}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1598" xr:uid="{8C5A3795-D545-4246-8AEE-ABE8BF9742C6}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1599" xr:uid="{B1F1514D-DD68-469C-8973-D9A638037C05}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1600" xr:uid="{52AD116E-6C53-43EA-82C6-4E942D77902A}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1601" xr:uid="{BF868DF3-87E6-43D7-86BD-E3B9E93D3D5F}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1602" xr:uid="{12ECA112-8D48-487C-A9BD-EFF83E4ED361}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1603" xr:uid="{B21F92AC-C376-468B-ABE2-97BC312CB435}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1604" xr:uid="{B95E5DDF-FD92-4B3F-8C58-0B8DA74DD90E}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1605" xr:uid="{B1FE2A34-5936-47CA-BCB9-0AFEFB7BC05C}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1606" xr:uid="{5B98D358-FE23-4616-851E-44CB69A69842}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1607" xr:uid="{E1276B31-0423-41AE-AF32-ACC8C784728F}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1608" xr:uid="{FE6D9A5F-67D0-4994-8CD9-5AD880C02272}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1609" xr:uid="{7E652AE4-A164-40B9-8543-19EE6C9DE72D}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1610" xr:uid="{F3B62139-ED5B-4C41-960E-256188A45838}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1611" xr:uid="{D970A75A-8216-4584-BA50-BD7DAAF1AD01}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1612" xr:uid="{7E1875DC-8505-4862-B508-0C6EA787E4DD}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1613" xr:uid="{19B74E64-EDF8-49AC-A827-8179B4D5E27B}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1614" xr:uid="{0F2FC8E3-A47F-4164-A71B-0117A22CEEBA}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1615" xr:uid="{4CA9D97C-3859-44F6-A81F-ABCFDD2B1DC8}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1616" xr:uid="{93F028BD-9FEA-4EC3-9259-30BCD99C723F}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1617" xr:uid="{D022E23A-29CA-4E29-9BD8-E761E60DDFAC}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1618" xr:uid="{DFD0EE5E-7547-4A91-BB22-1C68F8BBA55B}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1619" xr:uid="{9F4F0804-2F5A-4ED8-819E-4C33C1BA6D29}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1620" xr:uid="{FD1495BC-CD39-4BEC-927C-7BE8179DA354}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1621" xr:uid="{C5929141-37B0-4909-A1A9-68E9735DFC93}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1622" xr:uid="{1590661D-C7D0-4867-9284-D52D64AF5EDD}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1623" xr:uid="{DC883750-B5F0-40EA-B6EA-319FA2F05209}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1624" xr:uid="{9C47D78E-E018-4C81-8EC5-79EA4F3E502F}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1625" xr:uid="{ACF1E2F1-C4A0-4809-90A9-3FF59E8EE15E}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1626" xr:uid="{0B13B5FA-02E1-4619-8602-0CD649BA89C9}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1627" xr:uid="{C0193CC8-BBA4-4969-85FF-9176CA857C29}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1628" xr:uid="{1742ED63-6A53-401C-8BFC-ABD6ECA77145}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1629" xr:uid="{31AD294F-947B-4706-8755-CFC3DF81DFBA}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1630" xr:uid="{635E20B9-8896-48E0-9B8C-7B1A55334C73}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1631" xr:uid="{7F5F3FBB-9BDC-463F-9D50-4FE295655A15}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1632" xr:uid="{095229AE-1675-480F-864A-1DACD0AB77BB}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1633" xr:uid="{AC5096E4-D072-4F73-8D2D-27246CC1350C}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1634" xr:uid="{531B6527-E77B-4A04-A1FF-8651D9171ABB}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1635" xr:uid="{DF217683-5396-457B-A604-661741F62026}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1636" xr:uid="{A4255B86-CCD5-4289-8669-05402E783A07}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1637" xr:uid="{8B95C4CD-6BFF-4FCE-A687-36D69E9D07FA}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1638" xr:uid="{AABFFED2-CC12-4DB5-ACE3-1341B4DAD185}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1639" xr:uid="{62DBCF23-FAC1-43F1-8641-AAC2702F5B98}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1640" xr:uid="{825B9881-7E14-4E99-9024-D1AB4D93C7D0}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1641" xr:uid="{CFE9C697-D60D-4D1F-A8C0-6F17BBBD7A06}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1642" xr:uid="{C7DCFBCD-33E2-4998-BA21-E81E2A27A6B2}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1643" xr:uid="{3B3DE265-9E86-4C8A-A4E0-8FC879E25DB1}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1644" xr:uid="{868F9BB9-94CD-457A-9F2F-AC5DF97AEAC0}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1645" xr:uid="{E62B7958-49B8-4A98-8838-B91424A542A8}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1646" xr:uid="{FB883E7B-9FD0-44C5-A35B-A5DE882F65F2}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1647" xr:uid="{FCA92D27-D1D6-439F-B476-4E468AED8DA1}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1648" xr:uid="{2A33A398-CA96-43E0-BE00-D75473CC6EF9}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1649" xr:uid="{391F024E-7804-4389-AFE1-8BFF311B82F7}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1650" xr:uid="{22F4A660-629C-41A9-84DA-CCEC47959D57}"/>
+    <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент1 2" xfId="1745" xr:uid="{68E15D28-A0D3-4295-BBA1-E163DDB846FB}"/>
+    <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент2 2" xfId="1746" xr:uid="{F133D408-3E58-460F-9785-B23DCA18B493}"/>
+    <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент3 2" xfId="1747" xr:uid="{775528A9-ACCC-4D40-9E86-C663B6CE521A}"/>
+    <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент4 2" xfId="1748" xr:uid="{AE26B78F-6292-4CBF-B68C-1CA0182D2CC8}"/>
+    <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент5 2" xfId="1749" xr:uid="{8C220FF6-8562-4395-A43F-DC024D58FA8B}"/>
+    <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Акцент6 2" xfId="1750" xr:uid="{B66DC006-2431-47A2-9740-CD948544F8E9}"/>
+    <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Ввод  2" xfId="1751" xr:uid="{59169BB1-B229-4238-89AB-FEA73245CE43}"/>
+    <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вывод 2" xfId="1752" xr:uid="{8FC1D24A-455D-4199-B558-585BC2A6E6B7}"/>
+    <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Вычисление 2" xfId="1753" xr:uid="{840CA66E-77E1-4A66-8066-5240775F153B}"/>
+    <cellStyle name="Гиперссылка" xfId="23" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="38" xr:uid="{929843C7-90F1-486E-989D-A16F2E79086C}"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1766" xr:uid="{77A2E4C6-E181-4F5E-9476-72594DEE41D3}"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="1787" xr:uid="{4B37E7A1-B62F-4ACB-9DC6-7E0C851159C1}"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="1651" xr:uid="{330DC5DF-F5D5-4A46-8B03-08F9F186EE1E}"/>
+    <cellStyle name="Гиперссылка 2 3 2" xfId="2796" xr:uid="{54198BD8-4906-445E-B7AD-AFB6563BDE64}"/>
+    <cellStyle name="Гиперссылка 3" xfId="46" xr:uid="{FEAD60D8-F6C0-4ECA-8BAA-F567FC8280D8}"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="1765" xr:uid="{9F95A8D8-F96D-4AA1-B59F-DB42C9901239}"/>
+    <cellStyle name="Гиперссылка 3 2 2" xfId="2797" xr:uid="{56548D0B-2426-4588-825B-05B3438776E3}"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="1791" xr:uid="{44E8913A-DAF1-453C-B051-06B4325B299D}"/>
+    <cellStyle name="Гиперссылка 4" xfId="28" xr:uid="{E6EA8EB5-0135-42A9-9235-87FC2662163B}"/>
+    <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 1 2" xfId="1754" xr:uid="{7F72C855-CD35-4735-AD94-EA32FB533256}"/>
+    <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2 2" xfId="1755" xr:uid="{54EC3C54-D224-43EA-AE4F-2F8972446B20}"/>
+    <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3 2" xfId="1756" xr:uid="{219F1145-0B1C-4592-8519-34AB69BA4C84}"/>
+    <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4 2" xfId="1757" xr:uid="{6F42FDB0-70F6-4C27-BE3B-33FBC16E8FCD}"/>
+    <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Итог 2" xfId="1758" xr:uid="{E5A7EE45-D917-4717-AD4B-135C3F20740D}"/>
+    <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1759" xr:uid="{288927AE-1D1C-4987-BD07-EF188567CF83}"/>
+    <cellStyle name="Название 2" xfId="32" xr:uid="{8EA2F58F-8898-44FE-8909-551944749076}"/>
+    <cellStyle name="Название 2 2" xfId="1733" xr:uid="{DFEF4BC5-55FC-46DC-A8DC-7BE77FE6EFC7}"/>
+    <cellStyle name="Название 2 3" xfId="45" xr:uid="{2DCBE363-6D17-4397-B80E-E469F7C47DC9}"/>
+    <cellStyle name="Нейтральный 2" xfId="33" xr:uid="{525DE505-7373-45A2-BF36-07FA2D15A355}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="24" xr:uid="{78AB69B3-E3E7-4533-9222-E9F73E535B0C}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1652" xr:uid="{1DBF41D1-D3EC-4E83-A2F1-734FBF38D201}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="44" xr:uid="{05A9024E-DF59-47A2-B302-D19802B02043}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1790" xr:uid="{74413EDB-5489-4D6E-8013-E3480629F67B}"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="3810" xr:uid="{36BF4943-3856-423D-A14E-797D7B008974}"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2803" xr:uid="{82C3D028-BC4A-4A77-905D-3C09B836E823}"/>
+    <cellStyle name="Обычный 2 3" xfId="35" xr:uid="{602367AD-EC32-4FE0-876F-330910FA2B1D}"/>
+    <cellStyle name="Обычный 2 4" xfId="22" xr:uid="{F4054EF2-7E73-41AB-8F76-1C536F99A536}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="27" xr:uid="{12C7EB7A-33BB-4BE0-A318-756812DBC65F}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="1767" xr:uid="{AB7C8937-BC54-4715-9A6D-08072225288B}"/>
+    <cellStyle name="Обычный 2 4 4" xfId="1769" xr:uid="{890DD9A3-F368-4849-A829-6ED7095035C1}"/>
+    <cellStyle name="Обычный 2 4 5" xfId="31" xr:uid="{1252694D-2015-4530-94F9-89533F0BA57C}"/>
+    <cellStyle name="Обычный 2 5" xfId="39" xr:uid="{C87979B4-8E68-4C31-A375-77BCEFBABA89}"/>
+    <cellStyle name="Обычный 2 6" xfId="30" xr:uid="{454C7EED-A277-4823-924E-E77CF47A15E9}"/>
+    <cellStyle name="Обычный 3" xfId="25" xr:uid="{01DC89F2-3DA6-4063-8A7E-A1A88DE449BE}"/>
+    <cellStyle name="Обычный 3 2" xfId="37" xr:uid="{BA80C4C3-5E4D-4568-9DE4-084675F31C26}"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1734" xr:uid="{1456219C-43C9-495D-A7EF-DD89E38E0A83}"/>
+    <cellStyle name="Обычный 3 3" xfId="1732" xr:uid="{EAA7E418-F58F-4055-94C2-2450785D1B91}"/>
+    <cellStyle name="Обычный 3 4" xfId="1778" xr:uid="{4880C74A-1850-4341-AEDB-E4F94DD8D224}"/>
+    <cellStyle name="Обычный 3 5" xfId="40" xr:uid="{080ACAC3-C105-4BFA-A92E-5C8F4DD3CC3B}"/>
+    <cellStyle name="Обычный 4" xfId="36" xr:uid="{9039EDDA-49C9-48E5-ABF8-5F0BF46BA527}"/>
+    <cellStyle name="Обычный 4 2" xfId="41" xr:uid="{2515E6BD-37CD-42AC-8CA0-B95634802604}"/>
+    <cellStyle name="Обычный 5" xfId="29" xr:uid="{8DAE19E9-1BBF-40B8-BA30-465BC7F1D823}"/>
+    <cellStyle name="Обычный 5 2" xfId="1768" xr:uid="{4B80F690-1301-4212-BBAA-52F52120255F}"/>
+    <cellStyle name="Обычный 5 2 2" xfId="2798" xr:uid="{427B7904-137E-4D11-A60A-8D85E0C09F7F}"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="4815" xr:uid="{A0E9114F-0580-4E19-BD73-E23789769C15}"/>
+    <cellStyle name="Обычный 5 2 3" xfId="3808" xr:uid="{552AADEF-545C-432D-BA5C-DFD7C82A284D}"/>
+    <cellStyle name="Обычный 5 3" xfId="48" xr:uid="{0DE0B0DC-0DC2-416E-9F21-07FA50E2A46A}"/>
+    <cellStyle name="Обычный 5 3 2" xfId="2805" xr:uid="{AEE69845-D510-421F-BE97-8287C837FB27}"/>
+    <cellStyle name="Обычный 5 4" xfId="1793" xr:uid="{EC3DDD39-994E-47C7-8894-25C0F04DE2C6}"/>
+    <cellStyle name="Обычный 5 4 2" xfId="3812" xr:uid="{06D8295F-48B5-4981-ABA6-37BB552862A0}"/>
+    <cellStyle name="Обычный 5 5" xfId="2800" xr:uid="{4DB5A952-3038-48CE-AE19-81F5DE967C22}"/>
+    <cellStyle name="Обычный 6" xfId="43" xr:uid="{AD4D3BE4-68A2-4C86-9A49-0491EA15F4C2}"/>
+    <cellStyle name="Обычный 6 2" xfId="1789" xr:uid="{141951D0-A618-4F3A-B159-2EA5D4816A8C}"/>
+    <cellStyle name="Обычный 6 2 2" xfId="3809" xr:uid="{7998CCDA-C784-49FD-B95D-693EEBAA3E23}"/>
+    <cellStyle name="Обычный 6 3" xfId="2802" xr:uid="{7FA5DEDD-E4A0-4B85-9696-88703CD073CB}"/>
+    <cellStyle name="Обычный 7" xfId="42" xr:uid="{D8589298-DFD5-4EDE-B7E8-6853F22B81BF}"/>
+    <cellStyle name="Обычный 7 2" xfId="2801" xr:uid="{73521FB7-8835-4C88-8D63-2554B51EAC6A}"/>
+    <cellStyle name="Обычный 8" xfId="1788" xr:uid="{783CA0E1-EDBE-4DD1-9E82-7FA5BF674ADA}"/>
+    <cellStyle name="Обычный 8 2" xfId="2799" xr:uid="{E09F3FF4-D677-486A-9AFE-B12B805CB6F8}"/>
+    <cellStyle name="Обычный 9" xfId="26" xr:uid="{BFFB8728-8EFB-4BCB-9BC9-5801E24D13D8}"/>
+    <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Плохой 2" xfId="1760" xr:uid="{7FE9D4A0-5A02-417F-9270-B5F7118D9BD2}"/>
+    <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Пояснение 2" xfId="1761" xr:uid="{88C498F7-1960-4FBD-A832-76B0350E5514}"/>
+    <cellStyle name="Примечание 2" xfId="34" xr:uid="{481FB98C-53E0-40B6-93DE-89135F6D7B4E}"/>
+    <cellStyle name="Примечание 2 10" xfId="1653" xr:uid="{466A2D12-E37B-4AF3-8493-DFDACA697BE7}"/>
+    <cellStyle name="Примечание 2 11" xfId="47" xr:uid="{8DCE40E0-C899-4D00-A8B9-10B3C73B4222}"/>
+    <cellStyle name="Примечание 2 11 2" xfId="1792" xr:uid="{AF4BE850-0646-4413-BBFB-97EE0CDE05FC}"/>
+    <cellStyle name="Примечание 2 11 2 2" xfId="3811" xr:uid="{AD3BC1A4-BD58-44A7-AE5D-E8B6C9812E97}"/>
+    <cellStyle name="Примечание 2 11 3" xfId="2804" xr:uid="{D4140DFF-EB37-4B26-B5D9-6A09A61B774C}"/>
+    <cellStyle name="Примечание 2 2" xfId="1654" xr:uid="{F067DC7B-73A1-44B7-9384-AA49177C3B73}"/>
+    <cellStyle name="Примечание 2 3" xfId="1655" xr:uid="{39868AD2-1ACC-4F09-B883-88169094416A}"/>
+    <cellStyle name="Примечание 2 4" xfId="1656" xr:uid="{EE01FE03-7997-4BFC-9E51-718852034B74}"/>
+    <cellStyle name="Примечание 2 5" xfId="1657" xr:uid="{DA3618E9-8AE8-4C4C-AD57-CA1063E43B46}"/>
+    <cellStyle name="Примечание 2 6" xfId="1658" xr:uid="{5037B73B-57DA-44B6-9067-88FF927AA05A}"/>
+    <cellStyle name="Примечание 2 7" xfId="1659" xr:uid="{BFB8D7D8-85A1-4FDA-983D-E5EC2F87BDDA}"/>
+    <cellStyle name="Примечание 2 8" xfId="1660" xr:uid="{1E827581-E910-4D23-9FFB-0D91EC7F61B4}"/>
+    <cellStyle name="Примечание 2 9" xfId="1661" xr:uid="{27018B62-C9B4-4087-8BA3-79D1BC42386A}"/>
+    <cellStyle name="Примечание 3" xfId="49" xr:uid="{2A1FD82B-42F5-448A-B3C3-381E86647075}"/>
+    <cellStyle name="Примечание 3 10" xfId="1663" xr:uid="{C6AC9993-44A9-4DD3-8A74-39D17E94CAEF}"/>
+    <cellStyle name="Примечание 3 11" xfId="1664" xr:uid="{354D3B82-62E0-4726-BD8E-643149416449}"/>
+    <cellStyle name="Примечание 3 12" xfId="1665" xr:uid="{CEF5FD93-0568-4A90-BADF-2B1B00E034E9}"/>
+    <cellStyle name="Примечание 3 13" xfId="1666" xr:uid="{58BA333A-FA15-4DB9-B10D-3975EC83FD71}"/>
+    <cellStyle name="Примечание 3 14" xfId="1667" xr:uid="{05F20EFD-A759-4530-AF29-97262E994E97}"/>
+    <cellStyle name="Примечание 3 15" xfId="1668" xr:uid="{67AF3497-976D-45F8-9248-510EC4BAC2A6}"/>
+    <cellStyle name="Примечание 3 16" xfId="1669" xr:uid="{2BEBA057-C661-4F80-8EF5-944006BCD026}"/>
+    <cellStyle name="Примечание 3 17" xfId="1670" xr:uid="{96D234FE-F4A8-4265-8A81-91CBB4652B72}"/>
+    <cellStyle name="Примечание 3 18" xfId="1671" xr:uid="{5DD8FE22-4949-4E29-8BA9-5FB975FF777F}"/>
+    <cellStyle name="Примечание 3 19" xfId="1672" xr:uid="{5E8DFB35-ACD8-4AE7-AD78-FE930E54104B}"/>
+    <cellStyle name="Примечание 3 2" xfId="1673" xr:uid="{9CF159A0-8F70-40EE-B4FF-1FEC1945658D}"/>
+    <cellStyle name="Примечание 3 20" xfId="1674" xr:uid="{6DE25CD9-F11F-4544-B433-9C40BBC78163}"/>
+    <cellStyle name="Примечание 3 21" xfId="1675" xr:uid="{02AC47E0-0616-4C8F-ADF1-425148439592}"/>
+    <cellStyle name="Примечание 3 22" xfId="1676" xr:uid="{0B8D85CC-3EDB-4C0D-AAB8-7C3049A51F22}"/>
+    <cellStyle name="Примечание 3 23" xfId="1677" xr:uid="{7C7A9705-08E2-4C7F-B0C2-762F27177C00}"/>
+    <cellStyle name="Примечание 3 24" xfId="1678" xr:uid="{60B20466-78FB-49B0-A080-96FBB35EB0B4}"/>
+    <cellStyle name="Примечание 3 25" xfId="1679" xr:uid="{2ADF6542-3457-471E-B3C9-4A1746FA0034}"/>
+    <cellStyle name="Примечание 3 26" xfId="1680" xr:uid="{777D6333-771A-4B72-BA3D-6B4FB28C06A5}"/>
+    <cellStyle name="Примечание 3 27" xfId="1681" xr:uid="{0CAE45AC-658C-4472-AF9D-86FDD9723848}"/>
+    <cellStyle name="Примечание 3 28" xfId="1682" xr:uid="{CBEA0D9A-60B2-4987-A00F-03D42B378908}"/>
+    <cellStyle name="Примечание 3 29" xfId="1683" xr:uid="{4D7E7E96-39BB-44BB-BD9C-A1ACFA9FA2A8}"/>
+    <cellStyle name="Примечание 3 3" xfId="1684" xr:uid="{52FD6E3C-B1CF-4938-8CEC-D89CEBCD3038}"/>
+    <cellStyle name="Примечание 3 30" xfId="1685" xr:uid="{1F3F1A66-FCAD-460F-814C-8B34351BF3DB}"/>
+    <cellStyle name="Примечание 3 31" xfId="1686" xr:uid="{3DA6FCB3-3FA7-42CE-9C56-D9C11DB8F77A}"/>
+    <cellStyle name="Примечание 3 32" xfId="1687" xr:uid="{B6CDC9D8-5ECA-49E2-BAC2-127FEF9B8C20}"/>
+    <cellStyle name="Примечание 3 33" xfId="1688" xr:uid="{35F6CFC7-8C26-4513-AFFC-CB9DEA124545}"/>
+    <cellStyle name="Примечание 3 34" xfId="1689" xr:uid="{DF809935-2C6A-441D-A93E-EB16DB923D78}"/>
+    <cellStyle name="Примечание 3 35" xfId="1690" xr:uid="{B3C2F050-98E8-468B-8C59-466B1CBAFB6F}"/>
+    <cellStyle name="Примечание 3 36" xfId="1662" xr:uid="{279F336F-C615-41B1-82F2-0A21EE27CD5B}"/>
+    <cellStyle name="Примечание 3 37" xfId="1794" xr:uid="{E7746154-6781-4BE8-A8F4-7A9885FEAD5E}"/>
+    <cellStyle name="Примечание 3 37 2" xfId="3813" xr:uid="{F445006A-97B1-4A5F-A540-C2C327C24967}"/>
+    <cellStyle name="Примечание 3 38" xfId="2806" xr:uid="{CED9E4C4-0DB2-4FC9-9DB4-9820D15AD86D}"/>
+    <cellStyle name="Примечание 3 4" xfId="1691" xr:uid="{134BF076-8BFB-4FFB-BD16-5D150E363943}"/>
+    <cellStyle name="Примечание 3 5" xfId="1692" xr:uid="{06225F76-9165-4820-A35B-BAAE50EC7157}"/>
+    <cellStyle name="Примечание 3 6" xfId="1693" xr:uid="{4141626C-5C38-4070-A8FC-7E26832CBF9C}"/>
+    <cellStyle name="Примечание 3 7" xfId="1694" xr:uid="{2835C491-764F-49F8-9DBD-22F6B00E7B72}"/>
+    <cellStyle name="Примечание 3 8" xfId="1695" xr:uid="{D7E1860E-BD88-453D-A942-55668F6D3336}"/>
+    <cellStyle name="Примечание 3 9" xfId="1696" xr:uid="{EAC3ED1B-D6E9-42D9-9268-6867CF12C68D}"/>
+    <cellStyle name="Примечание 4" xfId="50" xr:uid="{7F549674-A531-4A57-9559-99485DDE56C1}"/>
+    <cellStyle name="Примечание 4 10" xfId="1698" xr:uid="{395725DC-1D93-42C2-9F95-4EFE0DC14EC4}"/>
+    <cellStyle name="Примечание 4 11" xfId="1699" xr:uid="{7EAFAE1D-7176-4D05-AB67-9479653EE123}"/>
+    <cellStyle name="Примечание 4 12" xfId="1700" xr:uid="{2AD4D43B-067C-4BF7-81D0-6C5F2FE6708A}"/>
+    <cellStyle name="Примечание 4 13" xfId="1701" xr:uid="{1566C8E3-B2D2-4635-A267-1D6533348097}"/>
+    <cellStyle name="Примечание 4 14" xfId="1702" xr:uid="{92BA2CD8-6009-4FDA-863D-2980A5E970C2}"/>
+    <cellStyle name="Примечание 4 15" xfId="1703" xr:uid="{672D679E-4561-4040-BED4-D094D63EEA22}"/>
+    <cellStyle name="Примечание 4 16" xfId="1704" xr:uid="{62D0521F-61B3-4FA6-9414-F5D8DCC58C65}"/>
+    <cellStyle name="Примечание 4 17" xfId="1705" xr:uid="{EF8A6CA7-F4FB-4D55-AB98-571BBBE85382}"/>
+    <cellStyle name="Примечание 4 18" xfId="1706" xr:uid="{636486E5-E216-4AE9-895D-69D8B320ACED}"/>
+    <cellStyle name="Примечание 4 19" xfId="1707" xr:uid="{C266F306-00B9-4A1D-8DE0-87671C423805}"/>
+    <cellStyle name="Примечание 4 2" xfId="1708" xr:uid="{1B8A7B08-4A08-4243-A3B5-A36AD1A092CF}"/>
+    <cellStyle name="Примечание 4 20" xfId="1709" xr:uid="{A33CCB79-F124-413D-B8D8-4C811A2B649D}"/>
+    <cellStyle name="Примечание 4 21" xfId="1710" xr:uid="{60EF27E9-E8EC-41C0-88B4-C60E901CE191}"/>
+    <cellStyle name="Примечание 4 22" xfId="1711" xr:uid="{7E7D166A-5503-48BA-AAD9-0F0501150B30}"/>
+    <cellStyle name="Примечание 4 23" xfId="1712" xr:uid="{8F500BD3-147A-434E-AF0B-921593A5C616}"/>
+    <cellStyle name="Примечание 4 24" xfId="1713" xr:uid="{E8EA8F17-F46A-4CB4-BE47-2775D379E2CE}"/>
+    <cellStyle name="Примечание 4 25" xfId="1714" xr:uid="{2183A71A-B5F2-4D2B-A603-8BFE9E31BF80}"/>
+    <cellStyle name="Примечание 4 26" xfId="1715" xr:uid="{A50D8DF2-2C0D-4D7F-9484-C267E5DBB526}"/>
+    <cellStyle name="Примечание 4 27" xfId="1716" xr:uid="{DA8581A4-0120-4BDD-A436-2987EBDC497A}"/>
+    <cellStyle name="Примечание 4 28" xfId="1717" xr:uid="{E5364B1A-1D4B-4C6B-904D-F6ADE54CFB6C}"/>
+    <cellStyle name="Примечание 4 29" xfId="1718" xr:uid="{7628EC04-4363-4D9B-90A3-0A7B565B18F0}"/>
+    <cellStyle name="Примечание 4 3" xfId="1719" xr:uid="{5A41391F-B491-4CB9-816A-7E37BA0027C3}"/>
+    <cellStyle name="Примечание 4 30" xfId="1720" xr:uid="{6018421D-280E-4CEB-90A2-3696FFA436EA}"/>
+    <cellStyle name="Примечание 4 31" xfId="1721" xr:uid="{B70ACAB5-5A2C-4323-9D8E-44C849476718}"/>
+    <cellStyle name="Примечание 4 32" xfId="1722" xr:uid="{CE3A29F0-8D6D-45A5-969D-5AAED671493C}"/>
+    <cellStyle name="Примечание 4 33" xfId="1723" xr:uid="{139BE5EC-539E-4650-95DB-E712F37D8DB2}"/>
+    <cellStyle name="Примечание 4 34" xfId="1724" xr:uid="{A222D0DF-2B1E-47A3-AC89-592B975B635C}"/>
+    <cellStyle name="Примечание 4 35" xfId="1725" xr:uid="{9E836727-8DFE-48FE-9088-08E87B411AC9}"/>
+    <cellStyle name="Примечание 4 36" xfId="1697" xr:uid="{5099D7B0-9448-4035-BA8E-DE9650B82D65}"/>
+    <cellStyle name="Примечание 4 37" xfId="1795" xr:uid="{2DBAD7AD-89D6-48DA-AC30-DDD4FDEC662B}"/>
+    <cellStyle name="Примечание 4 37 2" xfId="3814" xr:uid="{2BFDF7A6-5184-4971-B316-5AC2534588EA}"/>
+    <cellStyle name="Примечание 4 38" xfId="2807" xr:uid="{36E7C8A6-B62B-4635-98EB-1A1CC9ED8264}"/>
+    <cellStyle name="Примечание 4 4" xfId="1726" xr:uid="{CFA9B781-F007-4359-9B64-1F33478284F2}"/>
+    <cellStyle name="Примечание 4 5" xfId="1727" xr:uid="{41D323EC-F852-4CDD-A684-F6FDF07F07F5}"/>
+    <cellStyle name="Примечание 4 6" xfId="1728" xr:uid="{70746591-8F10-4158-B953-7B64324C57EF}"/>
+    <cellStyle name="Примечание 4 7" xfId="1729" xr:uid="{16BE72FA-BE1E-4210-A80F-4644F326B6F2}"/>
+    <cellStyle name="Примечание 4 8" xfId="1730" xr:uid="{8969A82B-8987-42CF-83B1-AE2D27DE297F}"/>
+    <cellStyle name="Примечание 4 9" xfId="1731" xr:uid="{35229BF4-3F54-4E8A-BFDB-AEF06B0145C1}"/>
+    <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1762" xr:uid="{6FFE887D-BD2E-4E40-B096-C8C1BF6AA98A}"/>
+    <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1763" xr:uid="{361BA635-FCE5-43CD-8372-2FEC72F47CDD}"/>
+    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Хороший 2" xfId="1764" xr:uid="{03811140-55C7-446B-9C35-7D3A5A6DA475}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
-[...548 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1545,5230 +11447,4058 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A5:V219"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDCA72D4-E893-4847-95AE-801402932AC6}">
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="Q63" sqref="Q63"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="39" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="50">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39">
+      <c r="A10" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.25">
+      <c r="A14" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="47">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="46" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="49"/>
+      <c r="B22" s="49"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="49"/>
+      <c r="B25" s="49"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="49"/>
+      <c r="B26" s="49"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="49"/>
+      <c r="B28" s="49"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{FFB28B72-F14F-4DDD-9EC1-D04BDB5806DD}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{D1F1806A-AE71-420D-8C0C-02EEAE060BAF}"/>
+    <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500C0FAE-C22E-4A8E-8243-CB179CE100FC}">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="39" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="39" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="39"/>
+    <col min="257" max="257" width="4.42578125" style="39" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="39" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="39" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="39"/>
+    <col min="513" max="513" width="4.42578125" style="39" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="39" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="39" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="39"/>
+    <col min="769" max="769" width="4.42578125" style="39" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="39" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="39" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="39"/>
+    <col min="1025" max="1025" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="39" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="39" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="39"/>
+    <col min="1281" max="1281" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="39" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="39" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="39"/>
+    <col min="1537" max="1537" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="39" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="39" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="39"/>
+    <col min="1793" max="1793" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="39" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="39" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="39"/>
+    <col min="2049" max="2049" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="39" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="39" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="39"/>
+    <col min="2305" max="2305" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="39" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="39" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="39"/>
+    <col min="2561" max="2561" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="39" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="39" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="39"/>
+    <col min="2817" max="2817" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="39" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="39" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="39"/>
+    <col min="3073" max="3073" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="39" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="39" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="39"/>
+    <col min="3329" max="3329" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="39" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="39" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="39"/>
+    <col min="3585" max="3585" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="39" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="39" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="39"/>
+    <col min="3841" max="3841" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="39" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="39" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="39"/>
+    <col min="4097" max="4097" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="39" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="39" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="39"/>
+    <col min="4353" max="4353" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="39" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="39" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="39"/>
+    <col min="4609" max="4609" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="39" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="39" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="39"/>
+    <col min="4865" max="4865" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="39" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="39" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="39"/>
+    <col min="5121" max="5121" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="39" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="39" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="39"/>
+    <col min="5377" max="5377" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="39" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="39" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="39"/>
+    <col min="5633" max="5633" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="39" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="39" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="39"/>
+    <col min="5889" max="5889" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="39" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="39" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="39"/>
+    <col min="6145" max="6145" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="39" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="39" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="39"/>
+    <col min="6401" max="6401" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="39" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="39" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="39"/>
+    <col min="6657" max="6657" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="39" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="39" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="39"/>
+    <col min="6913" max="6913" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="39" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="39" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="39"/>
+    <col min="7169" max="7169" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="39" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="39" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="39"/>
+    <col min="7425" max="7425" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="39" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="39" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="39"/>
+    <col min="7681" max="7681" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="39" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="39" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="39"/>
+    <col min="7937" max="7937" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="39" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="39" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="39"/>
+    <col min="8193" max="8193" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="39" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="39" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="39"/>
+    <col min="8449" max="8449" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="39" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="39" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="39"/>
+    <col min="8705" max="8705" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="39" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="39" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="39"/>
+    <col min="8961" max="8961" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="39" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="39" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="39"/>
+    <col min="9217" max="9217" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="39" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="39" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="39"/>
+    <col min="9473" max="9473" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="39" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="39" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="39"/>
+    <col min="9729" max="9729" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="39" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="39" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="39"/>
+    <col min="9985" max="9985" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="39" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="39" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="39"/>
+    <col min="10241" max="10241" width="4.42578125" style="39" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="39" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="39" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="39"/>
+    <col min="10497" max="10497" width="4.42578125" style="39" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="39" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="39" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="39"/>
+    <col min="10753" max="10753" width="4.42578125" style="39" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="39" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="39" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="39"/>
+    <col min="11009" max="11009" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="39" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="39" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="39"/>
+    <col min="11265" max="11265" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="39" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="39" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="39"/>
+    <col min="11521" max="11521" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="39" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="39" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="39"/>
+    <col min="11777" max="11777" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="39" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="39" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="39"/>
+    <col min="12033" max="12033" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="39" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="39" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="39"/>
+    <col min="12289" max="12289" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="39" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="39" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="39"/>
+    <col min="12545" max="12545" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="39" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="39" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="39"/>
+    <col min="12801" max="12801" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="39" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="39" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="39"/>
+    <col min="13057" max="13057" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="39" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="39" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="39"/>
+    <col min="13313" max="13313" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="39" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="39" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="39"/>
+    <col min="13569" max="13569" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="39" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="39" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="39"/>
+    <col min="13825" max="13825" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="39" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="39" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="39"/>
+    <col min="14081" max="14081" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="39" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="39" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="39"/>
+    <col min="14337" max="14337" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="39" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="39" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="39"/>
+    <col min="14593" max="14593" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="39" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="39" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="39"/>
+    <col min="14849" max="14849" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="39" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="39" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="39"/>
+    <col min="15105" max="15105" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="39" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="39" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="39"/>
+    <col min="15361" max="15361" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="39" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="39" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="39"/>
+    <col min="15617" max="15617" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="39" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="39" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="39"/>
+    <col min="15873" max="15873" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="39" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="39" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="39"/>
+    <col min="16129" max="16129" width="4.42578125" style="39" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="39" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="39" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="38"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="40" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="40" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="40" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="40" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="40" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="40"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="41" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="40"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="40"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="42" t="s">
+        <v>68</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A3:AX221"/>
+  <sheetViews>
+    <sheetView topLeftCell="AF1" workbookViewId="0">
+      <selection activeCell="AK9" sqref="AK9:AK44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
-[...2091 lines deleted...]
-    <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:37" ht="12.75">
-[...24 lines deleted...]
-      <c r="Y5" s="11"/>
+    <row r="3" spans="1:50" ht="12.75">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
     </row>
-    <row r="6" spans="1:37" ht="12.75">
-      <c r="A6" s="53" t="s">
+    <row r="4" spans="1:50" ht="15" customHeight="1">
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31"/>
+      <c r="AT4" s="31"/>
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="31"/>
+    </row>
+    <row r="5" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="C5" s="23"/>
+      <c r="AE5" s="23"/>
+      <c r="AQ5" s="23" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="62">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="60"/>
+    </row>
+    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="58"/>
+      <c r="B7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="T7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="53"/>
-[...34 lines deleted...]
-      <c r="AK6" s="53"/>
+      <c r="X7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ7" s="12" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...7 lines deleted...]
-      <c r="AK7" s="30" t="s">
+    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="32"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="63"/>
+      <c r="AD8" s="63"/>
+      <c r="AE8" s="63"/>
+      <c r="AF8" s="63"/>
+      <c r="AG8" s="63"/>
+      <c r="AH8" s="32"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="32"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="32"/>
+      <c r="AM8" s="32"/>
+      <c r="AN8" s="32"/>
+      <c r="AO8" s="32"/>
+      <c r="AP8" s="32"/>
+      <c r="AQ8" s="32"/>
+      <c r="AR8" s="32"/>
+      <c r="AS8" s="32"/>
+      <c r="AT8" s="32"/>
+      <c r="AU8" s="32"/>
+      <c r="AV8" s="32"/>
+      <c r="AW8" s="32"/>
+      <c r="AX8" s="32"/>
+    </row>
+    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="4">
+        <v>752</v>
+      </c>
+      <c r="O9" s="7">
+        <v>620</v>
+      </c>
+      <c r="P9" s="4">
+        <v>673</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>698</v>
+      </c>
+      <c r="R9" s="7">
+        <v>657</v>
+      </c>
+      <c r="S9" s="7">
+        <v>691</v>
+      </c>
+      <c r="T9" s="7">
+        <v>683</v>
+      </c>
+      <c r="U9" s="7">
+        <v>641</v>
+      </c>
+      <c r="V9" s="7">
+        <v>658</v>
+      </c>
+      <c r="W9" s="7">
+        <v>712</v>
+      </c>
+      <c r="X9" s="7">
+        <v>672</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>666</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>667</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>660</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>640</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>696</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>656</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>799</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>625</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>588</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>722</v>
+      </c>
+      <c r="AI9" s="36">
+        <v>699</v>
+      </c>
+      <c r="AJ9" s="36">
+        <v>649</v>
+      </c>
+      <c r="AK9" s="36">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="4">
+        <v>342</v>
+      </c>
+      <c r="O10" s="7">
+        <v>264</v>
+      </c>
+      <c r="P10" s="4">
+        <v>309</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>313</v>
+      </c>
+      <c r="R10" s="7">
+        <v>261</v>
+      </c>
+      <c r="S10" s="7">
+        <v>299</v>
+      </c>
+      <c r="T10" s="7">
+        <v>312</v>
+      </c>
+      <c r="U10" s="7">
+        <v>280</v>
+      </c>
+      <c r="V10" s="7">
+        <v>301</v>
+      </c>
+      <c r="W10" s="7">
+        <v>295</v>
+      </c>
+      <c r="X10" s="7">
+        <v>301</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>290</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>292</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>284</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>293</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>308</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>277</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>363</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>292</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>253</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>339</v>
+      </c>
+      <c r="AI10" s="36">
+        <v>324</v>
+      </c>
+      <c r="AJ10" s="36">
+        <v>299</v>
+      </c>
+      <c r="AK10" s="36">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="4">
+        <v>82</v>
+      </c>
+      <c r="O11" s="7">
+        <v>65</v>
+      </c>
+      <c r="P11" s="4">
+        <v>65</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>59</v>
+      </c>
+      <c r="R11" s="7">
+        <v>79</v>
+      </c>
+      <c r="S11" s="7">
+        <v>62</v>
+      </c>
+      <c r="T11" s="7">
+        <v>65</v>
+      </c>
+      <c r="U11" s="7">
+        <v>63</v>
+      </c>
+      <c r="V11" s="7">
+        <v>62</v>
+      </c>
+      <c r="W11" s="7">
+        <v>68</v>
+      </c>
+      <c r="X11" s="7">
+        <v>78</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>56</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>60</v>
+      </c>
+      <c r="AA11" s="7">
         <v>70</v>
       </c>
+      <c r="AB11" s="7">
+        <v>70</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>80</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>65</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>87</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>61</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>51</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>58</v>
+      </c>
+      <c r="AI11" s="36">
+        <v>79</v>
+      </c>
+      <c r="AJ11" s="36">
+        <v>53</v>
+      </c>
+      <c r="AK11" s="36">
+        <v>68</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...44 lines deleted...]
-      <c r="AK8" s="59"/>
+    <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="4">
+        <v>70</v>
+      </c>
+      <c r="O12" s="7">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>62</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>77</v>
+      </c>
+      <c r="R12" s="7">
+        <v>61</v>
+      </c>
+      <c r="S12" s="7">
+        <v>70</v>
+      </c>
+      <c r="T12" s="7">
+        <v>85</v>
+      </c>
+      <c r="U12" s="7">
+        <v>64</v>
+      </c>
+      <c r="V12" s="7">
+        <v>61</v>
+      </c>
+      <c r="W12" s="7">
+        <v>85</v>
+      </c>
+      <c r="X12" s="7">
+        <v>75</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>67</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>61</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>56</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>54</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>67</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>66</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>71</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>61</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>59</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>82</v>
+      </c>
+      <c r="AI12" s="36">
+        <v>68</v>
+      </c>
+      <c r="AJ12" s="36">
+        <v>57</v>
+      </c>
+      <c r="AK12" s="36">
+        <v>89</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B9" s="13" t="s">
+    <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="4">
+        <v>23</v>
+      </c>
+      <c r="O13" s="7">
+        <v>22</v>
+      </c>
+      <c r="P13" s="4">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>23</v>
+      </c>
+      <c r="R13" s="7">
+        <v>16</v>
+      </c>
+      <c r="S13" s="7">
+        <v>22</v>
+      </c>
+      <c r="T13" s="7">
+        <v>19</v>
+      </c>
+      <c r="U13" s="7">
+        <v>17</v>
+      </c>
+      <c r="V13" s="7">
+        <v>16</v>
+      </c>
+      <c r="W13" s="7">
+        <v>27</v>
+      </c>
+      <c r="X13" s="7">
+        <v>18</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>21</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>26</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>30</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>28</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>18</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>22</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>18</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>15</v>
+      </c>
+      <c r="AI13" s="36">
+        <v>15</v>
+      </c>
+      <c r="AJ13" s="36">
+        <v>18</v>
+      </c>
+      <c r="AK13" s="36">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="4">
+        <v>93</v>
+      </c>
+      <c r="O14" s="7">
+        <v>73</v>
+      </c>
+      <c r="P14" s="4">
+        <v>90</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>79</v>
+      </c>
+      <c r="R14" s="7">
+        <v>83</v>
+      </c>
+      <c r="S14" s="7">
+        <v>76</v>
+      </c>
+      <c r="T14" s="7">
+        <v>75</v>
+      </c>
+      <c r="U14" s="7">
+        <v>81</v>
+      </c>
+      <c r="V14" s="7">
+        <v>88</v>
+      </c>
+      <c r="W14" s="7">
+        <v>89</v>
+      </c>
+      <c r="X14" s="7">
+        <v>68</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>79</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>76</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>68</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>69</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>85</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>92</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>101</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>77</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>74</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>84</v>
+      </c>
+      <c r="AI14" s="36">
+        <v>86</v>
+      </c>
+      <c r="AJ14" s="36">
+        <v>81</v>
+      </c>
+      <c r="AK14" s="36">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="4">
+        <v>14</v>
+      </c>
+      <c r="O15" s="7">
+        <v>17</v>
+      </c>
+      <c r="P15" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>15</v>
+      </c>
+      <c r="R15" s="7">
+        <v>16</v>
+      </c>
+      <c r="S15" s="7">
+        <v>14</v>
+      </c>
+      <c r="T15" s="7">
+        <v>9</v>
+      </c>
+      <c r="U15" s="7">
+        <v>15</v>
+      </c>
+      <c r="V15" s="7">
+        <v>9</v>
+      </c>
+      <c r="W15" s="7">
+        <v>13</v>
+      </c>
+      <c r="X15" s="7">
+        <v>6</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>15</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>9</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>14</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>19</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>20</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI15" s="36">
+        <v>4</v>
+      </c>
+      <c r="AJ15" s="36">
+        <v>16</v>
+      </c>
+      <c r="AK15" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="4">
+        <v>4</v>
+      </c>
+      <c r="O16" s="7">
+        <v>3</v>
+      </c>
+      <c r="P16" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>7</v>
+      </c>
+      <c r="R16" s="7">
         <v>5</v>
       </c>
-      <c r="C9" s="13" t="s">
+      <c r="S16" s="7">
+        <v>10</v>
+      </c>
+      <c r="T16" s="7">
         <v>6</v>
       </c>
-      <c r="D9" s="13" t="s">
+      <c r="U16" s="7">
+        <v>8</v>
+      </c>
+      <c r="V16" s="7">
+        <v>4</v>
+      </c>
+      <c r="W16" s="7">
+        <v>5</v>
+      </c>
+      <c r="X16" s="7">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>8</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>6</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>12</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>14</v>
+      </c>
+      <c r="AI16" s="36">
+        <v>8</v>
+      </c>
+      <c r="AJ16" s="36">
+        <v>9</v>
+      </c>
+      <c r="AK16" s="36">
         <v>7</v>
       </c>
-      <c r="E9" s="13" t="s">
+    </row>
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="4">
         <v>8</v>
       </c>
-      <c r="F9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="O17" s="7">
+        <v>5</v>
+      </c>
+      <c r="P17" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>4</v>
+      </c>
+      <c r="R17" s="7">
+        <v>4</v>
+      </c>
+      <c r="S17" s="7">
+        <v>6</v>
+      </c>
+      <c r="T17" s="7">
+        <v>4</v>
+      </c>
+      <c r="U17" s="7">
         <v>2</v>
       </c>
-      <c r="I9" s="12" t="s">
+      <c r="V17" s="7">
+        <v>10</v>
+      </c>
+      <c r="W17" s="7">
+        <v>8</v>
+      </c>
+      <c r="X17" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>11</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>8</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>4</v>
+      </c>
+      <c r="AE17" s="7">
         <v>3</v>
       </c>
-      <c r="J9" s="12" t="s">
+      <c r="AF17" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI17" s="36">
         <v>4</v>
       </c>
-      <c r="K9" s="12" t="s">
+      <c r="AJ17" s="36">
+        <v>5</v>
+      </c>
+      <c r="AK17" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="4">
+        <v>16</v>
+      </c>
+      <c r="O18" s="7">
+        <v>11</v>
+      </c>
+      <c r="P18" s="4">
+        <v>14</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>14</v>
+      </c>
+      <c r="R18" s="7">
+        <v>9</v>
+      </c>
+      <c r="S18" s="7">
+        <v>10</v>
+      </c>
+      <c r="T18" s="7">
+        <v>7</v>
+      </c>
+      <c r="U18" s="7">
+        <v>8</v>
+      </c>
+      <c r="V18" s="7">
+        <v>13</v>
+      </c>
+      <c r="W18" s="7">
+        <v>10</v>
+      </c>
+      <c r="X18" s="7">
+        <v>7</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>12</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>15</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>14</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>9</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>14</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>12</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>10</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>11</v>
+      </c>
+      <c r="AI18" s="36">
+        <v>11</v>
+      </c>
+      <c r="AJ18" s="36">
+        <v>16</v>
+      </c>
+      <c r="AK18" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="4">
+        <v>8</v>
+      </c>
+      <c r="O19" s="7">
+        <v>12</v>
+      </c>
+      <c r="P19" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>13</v>
+      </c>
+      <c r="R19" s="7">
+        <v>20</v>
+      </c>
+      <c r="S19" s="7">
+        <v>20</v>
+      </c>
+      <c r="T19" s="7">
+        <v>18</v>
+      </c>
+      <c r="U19" s="7">
+        <v>8</v>
+      </c>
+      <c r="V19" s="7">
+        <v>8</v>
+      </c>
+      <c r="W19" s="7">
+        <v>19</v>
+      </c>
+      <c r="X19" s="7">
+        <v>12</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>15</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>8</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>9</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>18</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI19" s="36">
+        <v>9</v>
+      </c>
+      <c r="AJ19" s="36">
+        <v>8</v>
+      </c>
+      <c r="AK19" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="4">
+        <v>29</v>
+      </c>
+      <c r="O20" s="7">
+        <v>19</v>
+      </c>
+      <c r="P20" s="4">
+        <v>24</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>25</v>
+      </c>
+      <c r="R20" s="7">
+        <v>33</v>
+      </c>
+      <c r="S20" s="7">
+        <v>24</v>
+      </c>
+      <c r="T20" s="7">
+        <v>21</v>
+      </c>
+      <c r="U20" s="7">
+        <v>35</v>
+      </c>
+      <c r="V20" s="7">
+        <v>25</v>
+      </c>
+      <c r="W20" s="7">
+        <v>33</v>
+      </c>
+      <c r="X20" s="7">
+        <v>36</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>36</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>26</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>31</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>23</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>29</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>37</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>35</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>26</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>21</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>33</v>
+      </c>
+      <c r="AI20" s="36">
+        <v>18</v>
+      </c>
+      <c r="AJ20" s="36">
+        <v>27</v>
+      </c>
+      <c r="AK20" s="36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="4">
+        <v>16</v>
+      </c>
+      <c r="O21" s="7">
+        <v>8</v>
+      </c>
+      <c r="P21" s="4">
+        <v>12</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>15</v>
+      </c>
+      <c r="R21" s="7">
+        <v>10</v>
+      </c>
+      <c r="S21" s="7">
         <v>17</v>
       </c>
-      <c r="L9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="N9" s="12" t="s">
+      <c r="T21" s="7">
+        <v>8</v>
+      </c>
+      <c r="U21" s="7">
+        <v>8</v>
+      </c>
+      <c r="V21" s="7">
+        <v>13</v>
+      </c>
+      <c r="W21" s="7">
+        <v>6</v>
+      </c>
+      <c r="X21" s="7">
+        <v>12</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>17</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>10</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>7</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>12</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>8</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>12</v>
+      </c>
+      <c r="AI21" s="36">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="36">
+        <v>14</v>
+      </c>
+      <c r="AK21" s="36">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="4">
+        <v>47</v>
+      </c>
+      <c r="O22" s="7">
+        <v>47</v>
+      </c>
+      <c r="P22" s="4">
+        <v>55</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>54</v>
+      </c>
+      <c r="R22" s="7">
+        <v>60</v>
+      </c>
+      <c r="S22" s="7">
+        <v>61</v>
+      </c>
+      <c r="T22" s="7">
+        <v>54</v>
+      </c>
+      <c r="U22" s="7">
+        <v>52</v>
+      </c>
+      <c r="V22" s="7">
+        <v>48</v>
+      </c>
+      <c r="W22" s="7">
+        <v>54</v>
+      </c>
+      <c r="X22" s="7">
+        <v>51</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>47</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>53</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>60</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>53</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>53</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>39</v>
+      </c>
+      <c r="AE22" s="7">
         <v>42</v>
       </c>
-      <c r="O9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="13" t="s">
+      <c r="AF22" s="7">
         <v>44</v>
       </c>
-      <c r="Q9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="12" t="s">
+      <c r="AG22" s="7">
+        <v>54</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>50</v>
+      </c>
+      <c r="AI22" s="36">
+        <v>60</v>
+      </c>
+      <c r="AJ22" s="36">
         <v>46</v>
       </c>
-      <c r="S9" s="12" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="AK22" s="36">
+        <v>56</v>
+      </c>
+      <c r="AM22" s="33"/>
+      <c r="AN22" s="33"/>
+      <c r="AO22" s="33"/>
+      <c r="AP22" s="33"/>
+      <c r="AQ22" s="33"/>
     </row>
-    <row r="10" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...38 lines deleted...]
-      <c r="AK10" s="61"/>
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="U23" s="64"/>
+      <c r="V23" s="64"/>
+      <c r="W23" s="64"/>
+      <c r="X23" s="64"/>
+      <c r="Y23" s="64"/>
+      <c r="Z23" s="64"/>
+      <c r="AA23" s="64"/>
+      <c r="AB23" s="64"/>
+      <c r="AC23" s="64"/>
+      <c r="AD23" s="64"/>
+      <c r="AE23" s="64"/>
+      <c r="AF23" s="64"/>
+      <c r="AG23" s="64"/>
+      <c r="AH23" s="33"/>
+      <c r="AI23" s="33"/>
+      <c r="AJ23" s="36"/>
+      <c r="AK23" s="36"/>
+      <c r="AR23" s="33"/>
+      <c r="AS23" s="33"/>
+      <c r="AT23" s="33"/>
+      <c r="AU23" s="33"/>
+      <c r="AV23" s="33"/>
+      <c r="AW23" s="33"/>
+      <c r="AX23" s="33"/>
     </row>
-    <row r="11" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...85 lines deleted...]
-        <v>643</v>
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="4">
+        <v>502</v>
+      </c>
+      <c r="O24" s="7">
+        <v>389</v>
+      </c>
+      <c r="P24" s="4">
+        <v>443</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>443</v>
+      </c>
+      <c r="R24" s="7">
+        <v>414</v>
+      </c>
+      <c r="S24" s="7">
+        <v>423</v>
+      </c>
+      <c r="T24" s="7">
+        <v>455</v>
+      </c>
+      <c r="U24" s="7">
+        <v>414</v>
+      </c>
+      <c r="V24" s="7">
+        <v>435</v>
+      </c>
+      <c r="W24" s="7">
+        <v>447</v>
+      </c>
+      <c r="X24" s="7">
+        <v>432</v>
+      </c>
+      <c r="Y24" s="7">
+        <v>421</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>425</v>
+      </c>
+      <c r="AA24" s="7">
+        <v>426</v>
+      </c>
+      <c r="AB24" s="7">
+        <v>428</v>
+      </c>
+      <c r="AC24" s="7">
+        <v>455</v>
+      </c>
+      <c r="AD24" s="7">
+        <v>421</v>
+      </c>
+      <c r="AE24" s="7">
+        <v>540</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>411</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>373</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>468</v>
+      </c>
+      <c r="AI24" s="36">
+        <v>480</v>
+      </c>
+      <c r="AJ24" s="36">
+        <v>430</v>
+      </c>
+      <c r="AK24" s="36">
+        <v>503</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...15 lines deleted...]
-      <c r="N12" s="15">
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="4">
+        <v>335</v>
+      </c>
+      <c r="O25" s="7">
+        <v>251</v>
+      </c>
+      <c r="P25" s="4">
+        <v>292</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>298</v>
+      </c>
+      <c r="R25" s="7">
+        <v>252</v>
+      </c>
+      <c r="S25" s="7">
+        <v>292</v>
+      </c>
+      <c r="T25" s="7">
+        <v>302</v>
+      </c>
+      <c r="U25" s="7">
         <v>273</v>
       </c>
-      <c r="O12" s="15">
-[...1136 lines deleted...]
-        <v>281</v>
+      <c r="V25" s="7">
+        <v>290</v>
+      </c>
+      <c r="W25" s="7">
+        <v>290</v>
+      </c>
+      <c r="X25" s="7">
+        <v>287</v>
       </c>
       <c r="Y25" s="7">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="Z25" s="7">
         <v>279</v>
       </c>
       <c r="AA25" s="7">
+        <v>275</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>288</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>295</v>
+      </c>
+      <c r="AD25" s="7">
+        <v>268</v>
+      </c>
+      <c r="AE25" s="7">
+        <v>348</v>
+      </c>
+      <c r="AF25" s="7">
         <v>279</v>
       </c>
-      <c r="AB25" s="7">
-[...13 lines deleted...]
-      </c>
       <c r="AG25" s="7">
-        <v>287</v>
+        <v>243</v>
       </c>
       <c r="AH25" s="7">
+        <v>328</v>
+      </c>
+      <c r="AI25" s="36">
+        <v>314</v>
+      </c>
+      <c r="AJ25" s="36">
         <v>291</v>
       </c>
-      <c r="AI25" s="7">
-[...6 lines deleted...]
-        <v>276</v>
+      <c r="AK25" s="36">
+        <v>344</v>
       </c>
     </row>
-    <row r="26" spans="1:37" s="4" customFormat="1" ht="11.25">
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="4">
+        <v>80</v>
+      </c>
+      <c r="O26" s="7">
+        <v>62</v>
+      </c>
+      <c r="P26" s="4">
+        <v>60</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>56</v>
+      </c>
+      <c r="R26" s="7">
         <v>73</v>
       </c>
-      <c r="B26" s="16"/>
-[...11 lines deleted...]
-      <c r="N26" s="15">
+      <c r="S26" s="7">
+        <v>55</v>
+      </c>
+      <c r="T26" s="7">
+        <v>64</v>
+      </c>
+      <c r="U26" s="7">
+        <v>61</v>
+      </c>
+      <c r="V26" s="7">
+        <v>60</v>
+      </c>
+      <c r="W26" s="7">
+        <v>64</v>
+      </c>
+      <c r="X26" s="7">
+        <v>76</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>55</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>59</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>69</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>66</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>77</v>
+      </c>
+      <c r="AD26" s="7">
+        <v>62</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>84</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>58</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>51</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>55</v>
+      </c>
+      <c r="AI26" s="36">
+        <v>76</v>
+      </c>
+      <c r="AJ26" s="36">
         <v>52</v>
       </c>
-      <c r="O26" s="15">
-[...20 lines deleted...]
-      <c r="V26" s="15">
+      <c r="AK26" s="36">
         <v>65</v>
       </c>
-      <c r="W26" s="15">
-[...8 lines deleted...]
-      <c r="Z26" s="7">
+    </row>
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="4">
+        <v>9</v>
+      </c>
+      <c r="O27" s="7">
+        <v>11</v>
+      </c>
+      <c r="P27" s="4">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>11</v>
+      </c>
+      <c r="R27" s="7">
+        <v>10</v>
+      </c>
+      <c r="S27" s="7">
+        <v>10</v>
+      </c>
+      <c r="T27" s="7">
+        <v>10</v>
+      </c>
+      <c r="U27" s="7">
+        <v>9</v>
+      </c>
+      <c r="V27" s="7">
+        <v>4</v>
+      </c>
+      <c r="W27" s="7">
+        <v>14</v>
+      </c>
+      <c r="X27" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>18</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>14</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>15</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AD27" s="7">
+        <v>12</v>
+      </c>
+      <c r="AE27" s="7">
+        <v>16</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>7</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>8</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI27" s="36">
+        <v>9</v>
+      </c>
+      <c r="AJ27" s="36">
+        <v>12</v>
+      </c>
+      <c r="AK27" s="36">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="4">
         <v>62</v>
       </c>
-      <c r="AA26" s="7">
+      <c r="O28" s="7">
+        <v>48</v>
+      </c>
+      <c r="P28" s="4">
+        <v>62</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>52</v>
+      </c>
+      <c r="R28" s="7">
+        <v>52</v>
+      </c>
+      <c r="S28" s="7">
+        <v>47</v>
+      </c>
+      <c r="T28" s="7">
+        <v>53</v>
+      </c>
+      <c r="U28" s="7">
+        <v>55</v>
+      </c>
+      <c r="V28" s="7">
+        <v>59</v>
+      </c>
+      <c r="W28" s="7">
+        <v>51</v>
+      </c>
+      <c r="X28" s="7">
+        <v>45</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>50</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>51</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>47</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>47</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>61</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>72</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>47</v>
+      </c>
+      <c r="AH28" s="7">
         <v>57</v>
       </c>
-      <c r="AB26" s="7">
-[...23 lines deleted...]
-      <c r="AJ26" s="7">
+      <c r="AI28" s="36">
         <v>55</v>
       </c>
-      <c r="AK26" s="22">
+      <c r="AJ28" s="36">
+        <v>56</v>
+      </c>
+      <c r="AK28" s="36">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="4" t="s">
         <v>61</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="AA27" s="7">
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="4">
+        <v>16</v>
+      </c>
+      <c r="O29" s="7">
         <v>17</v>
       </c>
-      <c r="AB27" s="7">
-[...138 lines deleted...]
-      <c r="O29" s="15">
+      <c r="P29" s="4">
+        <v>18</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>26</v>
+      </c>
+      <c r="R29" s="7">
+        <v>27</v>
+      </c>
+      <c r="S29" s="7">
+        <v>19</v>
+      </c>
+      <c r="T29" s="7">
+        <v>26</v>
+      </c>
+      <c r="U29" s="7">
+        <v>16</v>
+      </c>
+      <c r="V29" s="7">
+        <v>22</v>
+      </c>
+      <c r="W29" s="7">
+        <v>28</v>
+      </c>
+      <c r="X29" s="7">
+        <v>19</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>18</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>22</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>23</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>12</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>25</v>
+      </c>
+      <c r="AD29" s="7">
+        <v>18</v>
+      </c>
+      <c r="AE29" s="7">
         <v>20</v>
       </c>
-      <c r="P29" s="15">
-[...38 lines deleted...]
-      <c r="AC29" s="7">
+      <c r="AF29" s="7">
         <v>18</v>
       </c>
-      <c r="AD29" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="AG29" s="7">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="AH29" s="7">
         <v>21</v>
       </c>
-      <c r="AI29" s="7">
+      <c r="AI29" s="36">
+        <v>26</v>
+      </c>
+      <c r="AJ29" s="36">
+        <v>19</v>
+      </c>
+      <c r="AK29" s="36">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="3"/>
+      <c r="AI30" s="3"/>
+      <c r="AJ30" s="36"/>
+      <c r="AK30" s="36"/>
+      <c r="AM30" s="3"/>
+      <c r="AN30" s="3"/>
+      <c r="AO30" s="3"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+      <c r="AR30" s="3"/>
+      <c r="AS30" s="3"/>
+      <c r="AT30" s="3"/>
+      <c r="AU30" s="3"/>
+      <c r="AV30" s="3"/>
+      <c r="AW30" s="3"/>
+      <c r="AX30" s="3"/>
+    </row>
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AJ29" s="7">
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="4">
+        <v>250</v>
+      </c>
+      <c r="O31" s="7">
+        <v>231</v>
+      </c>
+      <c r="P31" s="4">
+        <v>230</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>255</v>
+      </c>
+      <c r="R31" s="7">
+        <v>243</v>
+      </c>
+      <c r="S31" s="7">
+        <v>268</v>
+      </c>
+      <c r="T31" s="7">
+        <v>228</v>
+      </c>
+      <c r="U31" s="7">
+        <v>227</v>
+      </c>
+      <c r="V31" s="7">
+        <v>223</v>
+      </c>
+      <c r="W31" s="7">
+        <v>265</v>
+      </c>
+      <c r="X31" s="7">
+        <v>240</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>245</v>
+      </c>
+      <c r="Z31" s="7">
+        <v>242</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>234</v>
+      </c>
+      <c r="AB31" s="7">
+        <v>212</v>
+      </c>
+      <c r="AC31" s="7">
+        <v>241</v>
+      </c>
+      <c r="AD31" s="7">
+        <v>235</v>
+      </c>
+      <c r="AE31" s="7">
+        <v>259</v>
+      </c>
+      <c r="AF31" s="7">
+        <v>214</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>215</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>254</v>
+      </c>
+      <c r="AI31" s="36">
+        <v>219</v>
+      </c>
+      <c r="AJ31" s="36">
+        <v>219</v>
+      </c>
+      <c r="AK31" s="36">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="4">
+        <v>7</v>
+      </c>
+      <c r="O32" s="7">
+        <v>13</v>
+      </c>
+      <c r="P32" s="4">
         <v>17</v>
       </c>
-      <c r="AK29" s="22">
-[...149 lines deleted...]
-      <c r="N32" s="15">
+      <c r="Q32" s="7">
+        <v>15</v>
+      </c>
+      <c r="R32" s="7">
         <v>9</v>
       </c>
-      <c r="O32" s="15">
-[...2 lines deleted...]
-      <c r="P32" s="15">
+      <c r="S32" s="7">
         <v>7</v>
       </c>
-      <c r="Q32" s="15">
+      <c r="T32" s="7">
         <v>10</v>
       </c>
-      <c r="R32" s="15">
-[...8 lines deleted...]
-      <c r="U32" s="15">
+      <c r="U32" s="7">
         <v>7</v>
       </c>
-      <c r="V32" s="22">
+      <c r="V32" s="7">
+        <v>11</v>
+      </c>
+      <c r="W32" s="7">
+        <v>5</v>
+      </c>
+      <c r="X32" s="7">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="Y32" s="7">
         <v>10</v>
       </c>
       <c r="Z32" s="7">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AA32" s="7">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AB32" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AC32" s="7">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="7">
         <v>9</v>
       </c>
-      <c r="AD32" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="AE32" s="7">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="AF32" s="7">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="AG32" s="7">
         <v>10</v>
       </c>
       <c r="AH32" s="7">
+        <v>11</v>
+      </c>
+      <c r="AI32" s="36">
+        <v>10</v>
+      </c>
+      <c r="AJ32" s="36">
+        <v>8</v>
+      </c>
+      <c r="AK32" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="4">
+        <v>2</v>
+      </c>
+      <c r="O33" s="7">
+        <v>3</v>
+      </c>
+      <c r="P33" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>3</v>
+      </c>
+      <c r="R33" s="7">
+        <v>6</v>
+      </c>
+      <c r="S33" s="7">
+        <v>7</v>
+      </c>
+      <c r="T33" s="7">
+        <v>1</v>
+      </c>
+      <c r="U33" s="7">
+        <v>2</v>
+      </c>
+      <c r="V33" s="7">
+        <v>2</v>
+      </c>
+      <c r="W33" s="7">
         <v>4</v>
       </c>
-      <c r="AI32" s="7">
-[...56 lines deleted...]
-        <v>3</v>
+      <c r="X33" s="7">
+        <v>2</v>
       </c>
       <c r="Y33" s="7">
         <v>1</v>
       </c>
       <c r="Z33" s="7">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AA33" s="7">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AB33" s="7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC33" s="7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AD33" s="7">
         <v>3</v>
       </c>
       <c r="AE33" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF33" s="7">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AG33" s="7">
         <v>3</v>
+      </c>
+      <c r="AG33" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AH33" s="7">
         <v>3</v>
       </c>
-      <c r="AI33" s="7">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="AI33" s="36">
+        <v>3</v>
+      </c>
+      <c r="AJ33" s="36">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="36">
+        <v>3</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="4" customFormat="1" ht="11.25">
+    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="15"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="4">
+        <v>70</v>
+      </c>
+      <c r="O34" s="7">
         <v>74</v>
       </c>
-      <c r="B34" s="16"/>
-[...11 lines deleted...]
-      <c r="N34" s="15">
+      <c r="P34" s="4">
+        <v>62</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>77</v>
+      </c>
+      <c r="R34" s="7">
+        <v>61</v>
+      </c>
+      <c r="S34" s="7">
+        <v>70</v>
+      </c>
+      <c r="T34" s="7">
+        <v>85</v>
+      </c>
+      <c r="U34" s="7">
+        <v>64</v>
+      </c>
+      <c r="V34" s="7">
+        <v>61</v>
+      </c>
+      <c r="W34" s="7">
+        <v>85</v>
+      </c>
+      <c r="X34" s="7">
+        <v>75</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>67</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>61</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>56</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>54</v>
+      </c>
+      <c r="AC34" s="7">
+        <v>67</v>
+      </c>
+      <c r="AD34" s="7">
+        <v>66</v>
+      </c>
+      <c r="AE34" s="7">
+        <v>71</v>
+      </c>
+      <c r="AF34" s="7">
+        <v>61</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>59</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>82</v>
+      </c>
+      <c r="AI34" s="36">
+        <v>68</v>
+      </c>
+      <c r="AJ34" s="36">
         <v>57</v>
       </c>
-      <c r="O34" s="15">
-[...66 lines deleted...]
-        <v>64</v>
+      <c r="AK34" s="36">
+        <v>89</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="4" customFormat="1" ht="11.25">
+    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
-        <v>32</v>
-[...16 lines deleted...]
-      <c r="O35" s="15">
+        <v>24</v>
+      </c>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="4">
+        <v>14</v>
+      </c>
+      <c r="O35" s="7">
+        <v>11</v>
+      </c>
+      <c r="P35" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>12</v>
+      </c>
+      <c r="R35" s="7">
+        <v>6</v>
+      </c>
+      <c r="S35" s="7">
+        <v>12</v>
+      </c>
+      <c r="T35" s="7">
+        <v>9</v>
+      </c>
+      <c r="U35" s="7">
         <v>8</v>
       </c>
-      <c r="P35" s="15">
-[...11 lines deleted...]
-      <c r="T35" s="22">
+      <c r="V35" s="7">
+        <v>12</v>
+      </c>
+      <c r="W35" s="7">
+        <v>13</v>
+      </c>
+      <c r="X35" s="7">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="7">
+        <v>12</v>
+      </c>
+      <c r="AA35" s="7">
+        <v>18</v>
+      </c>
+      <c r="AB35" s="7">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="7">
+        <v>8</v>
+      </c>
+      <c r="AD35" s="7">
         <v>6</v>
       </c>
-      <c r="U35" s="15">
-[...2 lines deleted...]
-      <c r="V35" s="22">
+      <c r="AE35" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF35" s="7">
         <v>8</v>
       </c>
-      <c r="W35" s="15">
-[...17 lines deleted...]
-      <c r="AC35" s="7">
+      <c r="AG35" s="7">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AH35" s="7">
         <v>8</v>
       </c>
-      <c r="AI35" s="7">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="AI35" s="36">
+        <v>6</v>
+      </c>
+      <c r="AJ35" s="36">
+        <v>6</v>
+      </c>
+      <c r="AK35" s="36">
+        <v>11</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="4" customFormat="1" ht="11.25">
+    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
-        <v>33</v>
-[...16 lines deleted...]
-      <c r="O36" s="15">
+        <v>58</v>
+      </c>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="4">
+        <v>31</v>
+      </c>
+      <c r="O36" s="7">
+        <v>25</v>
+      </c>
+      <c r="P36" s="4">
+        <v>28</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>27</v>
+      </c>
+      <c r="R36" s="7">
+        <v>31</v>
+      </c>
+      <c r="S36" s="7">
         <v>29</v>
       </c>
-      <c r="P36" s="15">
-[...2 lines deleted...]
-      <c r="Q36" s="15">
+      <c r="T36" s="7">
+        <v>22</v>
+      </c>
+      <c r="U36" s="7">
+        <v>26</v>
+      </c>
+      <c r="V36" s="7">
         <v>29</v>
       </c>
-      <c r="R36" s="15">
+      <c r="W36" s="7">
+        <v>38</v>
+      </c>
+      <c r="X36" s="7">
+        <v>23</v>
+      </c>
+      <c r="Y36" s="7">
+        <v>29</v>
+      </c>
+      <c r="Z36" s="7">
+        <v>25</v>
+      </c>
+      <c r="AA36" s="7">
         <v>21</v>
       </c>
-      <c r="S36" s="15">
-[...25 lines deleted...]
-      </c>
       <c r="AB36" s="7">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="AC36" s="7">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="AD36" s="7">
         <v>31</v>
       </c>
       <c r="AE36" s="7">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="AF36" s="7">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="AG36" s="7">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="AH36" s="7">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="AJ36" s="7">
+        <v>27</v>
+      </c>
+      <c r="AI36" s="36">
+        <v>31</v>
+      </c>
+      <c r="AJ36" s="36">
+        <v>25</v>
+      </c>
+      <c r="AK36" s="36">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="4">
+        <v>14</v>
+      </c>
+      <c r="O37" s="7">
+        <v>17</v>
+      </c>
+      <c r="P37" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>15</v>
+      </c>
+      <c r="R37" s="7">
         <v>16</v>
       </c>
-      <c r="AK36" s="22">
-[...19 lines deleted...]
-      <c r="N37" s="15">
+      <c r="S37" s="7">
+        <v>14</v>
+      </c>
+      <c r="T37" s="7">
+        <v>9</v>
+      </c>
+      <c r="U37" s="7">
         <v>15</v>
       </c>
-      <c r="O37" s="15">
-[...11 lines deleted...]
-      <c r="S37" s="15">
+      <c r="V37" s="7">
+        <v>9</v>
+      </c>
+      <c r="W37" s="7">
         <v>13</v>
       </c>
-      <c r="T37" s="22">
-[...2 lines deleted...]
-      <c r="U37" s="15">
+      <c r="X37" s="7">
+        <v>6</v>
+      </c>
+      <c r="Y37" s="7">
+        <v>15</v>
+      </c>
+      <c r="Z37" s="7">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="7">
+        <v>9</v>
+      </c>
+      <c r="AB37" s="7">
+        <v>9</v>
+      </c>
+      <c r="AC37" s="7">
         <v>14</v>
       </c>
-      <c r="V37" s="22">
-[...22 lines deleted...]
-      </c>
       <c r="AD37" s="7">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="AE37" s="7">
         <v>20</v>
       </c>
       <c r="AF37" s="7">
+        <v>11</v>
+      </c>
+      <c r="AG37" s="7">
         <v>9</v>
       </c>
-      <c r="AG37" s="7">
+      <c r="AH37" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI37" s="36">
+        <v>4</v>
+      </c>
+      <c r="AJ37" s="36">
+        <v>16</v>
+      </c>
+      <c r="AK37" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="4">
+        <v>4</v>
+      </c>
+      <c r="O38" s="7">
+        <v>3</v>
+      </c>
+      <c r="P38" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q38" s="7">
+        <v>7</v>
+      </c>
+      <c r="R38" s="7">
+        <v>5</v>
+      </c>
+      <c r="S38" s="7">
+        <v>10</v>
+      </c>
+      <c r="T38" s="7">
+        <v>6</v>
+      </c>
+      <c r="U38" s="7">
+        <v>8</v>
+      </c>
+      <c r="V38" s="7">
+        <v>4</v>
+      </c>
+      <c r="W38" s="7">
+        <v>5</v>
+      </c>
+      <c r="X38" s="7">
+        <v>3</v>
+      </c>
+      <c r="Y38" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="7">
+        <v>12</v>
+      </c>
+      <c r="AA38" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB38" s="7">
+        <v>8</v>
+      </c>
+      <c r="AC38" s="7">
+        <v>6</v>
+      </c>
+      <c r="AD38" s="7">
+        <v>6</v>
+      </c>
+      <c r="AE38" s="7">
+        <v>12</v>
+      </c>
+      <c r="AF38" s="7">
+        <v>12</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>4</v>
+      </c>
+      <c r="AH38" s="7">
         <v>14</v>
       </c>
-      <c r="AH37" s="7">
-[...2 lines deleted...]
-      <c r="AI37" s="7">
+      <c r="AI38" s="36">
+        <v>8</v>
+      </c>
+      <c r="AJ38" s="36">
+        <v>9</v>
+      </c>
+      <c r="AK38" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="4">
+        <v>8</v>
+      </c>
+      <c r="O39" s="7">
+        <v>5</v>
+      </c>
+      <c r="P39" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>4</v>
+      </c>
+      <c r="R39" s="7">
+        <v>4</v>
+      </c>
+      <c r="S39" s="7">
+        <v>6</v>
+      </c>
+      <c r="T39" s="7">
+        <v>4</v>
+      </c>
+      <c r="U39" s="7">
+        <v>2</v>
+      </c>
+      <c r="V39" s="7">
+        <v>10</v>
+      </c>
+      <c r="W39" s="7">
+        <v>8</v>
+      </c>
+      <c r="X39" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y39" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="7">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB39" s="7">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="7">
+        <v>8</v>
+      </c>
+      <c r="AD39" s="7">
+        <v>4</v>
+      </c>
+      <c r="AE39" s="7">
+        <v>3</v>
+      </c>
+      <c r="AF39" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG39" s="7">
+        <v>11</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>7</v>
+      </c>
+      <c r="AI39" s="36">
+        <v>4</v>
+      </c>
+      <c r="AJ39" s="36">
+        <v>5</v>
+      </c>
+      <c r="AK39" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="4">
         <v>16</v>
       </c>
-      <c r="AJ37" s="7">
-[...46 lines deleted...]
-      <c r="V38" s="22">
+      <c r="O40" s="7">
+        <v>11</v>
+      </c>
+      <c r="P40" s="4">
         <v>14</v>
       </c>
-      <c r="W38" s="15">
-[...2 lines deleted...]
-      <c r="X38" s="22">
+      <c r="Q40" s="7">
         <v>14</v>
       </c>
-      <c r="Y38" s="7">
-[...58 lines deleted...]
-      <c r="O39" s="15">
+      <c r="R40" s="7">
+        <v>9</v>
+      </c>
+      <c r="S40" s="7">
+        <v>10</v>
+      </c>
+      <c r="T40" s="7">
+        <v>7</v>
+      </c>
+      <c r="U40" s="7">
+        <v>8</v>
+      </c>
+      <c r="V40" s="7">
         <v>13</v>
       </c>
-      <c r="P39" s="15">
-[...94 lines deleted...]
-      <c r="R40" s="15">
+      <c r="W40" s="7">
+        <v>10</v>
+      </c>
+      <c r="X40" s="7">
         <v>7</v>
       </c>
-      <c r="S40" s="15">
-[...11 lines deleted...]
-      <c r="W40" s="15">
+      <c r="Y40" s="7">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Z40" s="7">
         <v>12</v>
       </c>
       <c r="AA40" s="7">
+        <v>15</v>
+      </c>
+      <c r="AB40" s="7">
+        <v>14</v>
+      </c>
+      <c r="AC40" s="7">
+        <v>9</v>
+      </c>
+      <c r="AD40" s="7">
+        <v>14</v>
+      </c>
+      <c r="AE40" s="7">
         <v>12</v>
       </c>
-      <c r="AB40" s="7">
+      <c r="AF40" s="7">
+        <v>10</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>16</v>
+      </c>
+      <c r="AH40" s="7">
+        <v>11</v>
+      </c>
+      <c r="AI40" s="36">
+        <v>11</v>
+      </c>
+      <c r="AJ40" s="36">
+        <v>16</v>
+      </c>
+      <c r="AK40" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="4">
+        <v>8</v>
+      </c>
+      <c r="O41" s="7">
+        <v>12</v>
+      </c>
+      <c r="P41" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q41" s="7">
+        <v>13</v>
+      </c>
+      <c r="R41" s="7">
+        <v>20</v>
+      </c>
+      <c r="S41" s="7">
+        <v>20</v>
+      </c>
+      <c r="T41" s="7">
+        <v>18</v>
+      </c>
+      <c r="U41" s="7">
+        <v>8</v>
+      </c>
+      <c r="V41" s="7">
+        <v>8</v>
+      </c>
+      <c r="W41" s="7">
+        <v>19</v>
+      </c>
+      <c r="X41" s="7">
+        <v>12</v>
+      </c>
+      <c r="Y41" s="7">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="7">
         <v>15</v>
       </c>
-      <c r="AC40" s="7">
+      <c r="AA41" s="7">
+        <v>12</v>
+      </c>
+      <c r="AB41" s="7">
+        <v>8</v>
+      </c>
+      <c r="AC41" s="7">
+        <v>9</v>
+      </c>
+      <c r="AD41" s="7">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="7">
+        <v>18</v>
+      </c>
+      <c r="AF41" s="7">
+        <v>5</v>
+      </c>
+      <c r="AG41" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH41" s="7">
+        <v>10</v>
+      </c>
+      <c r="AI41" s="36">
+        <v>9</v>
+      </c>
+      <c r="AJ41" s="36">
+        <v>8</v>
+      </c>
+      <c r="AK41" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="16"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="16"/>
+      <c r="M42" s="16"/>
+      <c r="N42" s="4">
+        <v>29</v>
+      </c>
+      <c r="O42" s="7">
+        <v>19</v>
+      </c>
+      <c r="P42" s="4">
+        <v>24</v>
+      </c>
+      <c r="Q42" s="7">
+        <v>25</v>
+      </c>
+      <c r="R42" s="7">
+        <v>33</v>
+      </c>
+      <c r="S42" s="7">
+        <v>24</v>
+      </c>
+      <c r="T42" s="7">
+        <v>21</v>
+      </c>
+      <c r="U42" s="7">
+        <v>35</v>
+      </c>
+      <c r="V42" s="7">
+        <v>25</v>
+      </c>
+      <c r="W42" s="7">
+        <v>33</v>
+      </c>
+      <c r="X42" s="7">
+        <v>36</v>
+      </c>
+      <c r="Y42" s="7">
+        <v>36</v>
+      </c>
+      <c r="Z42" s="7">
+        <v>26</v>
+      </c>
+      <c r="AA42" s="7">
+        <v>31</v>
+      </c>
+      <c r="AB42" s="7">
+        <v>23</v>
+      </c>
+      <c r="AC42" s="7">
+        <v>29</v>
+      </c>
+      <c r="AD42" s="7">
+        <v>37</v>
+      </c>
+      <c r="AE42" s="7">
+        <v>35</v>
+      </c>
+      <c r="AF42" s="7">
+        <v>26</v>
+      </c>
+      <c r="AG42" s="7">
+        <v>21</v>
+      </c>
+      <c r="AH42" s="7">
+        <v>33</v>
+      </c>
+      <c r="AI42" s="36">
+        <v>18</v>
+      </c>
+      <c r="AJ42" s="36">
+        <v>27</v>
+      </c>
+      <c r="AK42" s="36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
+      <c r="N43" s="4">
+        <v>16</v>
+      </c>
+      <c r="O43" s="7">
+        <v>8</v>
+      </c>
+      <c r="P43" s="4">
+        <v>12</v>
+      </c>
+      <c r="Q43" s="7">
+        <v>15</v>
+      </c>
+      <c r="R43" s="7">
+        <v>10</v>
+      </c>
+      <c r="S43" s="7">
+        <v>17</v>
+      </c>
+      <c r="T43" s="7">
+        <v>8</v>
+      </c>
+      <c r="U43" s="7">
+        <v>8</v>
+      </c>
+      <c r="V43" s="7">
+        <v>13</v>
+      </c>
+      <c r="W43" s="7">
+        <v>6</v>
+      </c>
+      <c r="X43" s="7">
+        <v>12</v>
+      </c>
+      <c r="Y43" s="7">
+        <v>17</v>
+      </c>
+      <c r="Z43" s="7">
+        <v>10</v>
+      </c>
+      <c r="AA43" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="7">
+        <v>7</v>
+      </c>
+      <c r="AC43" s="7">
+        <v>12</v>
+      </c>
+      <c r="AD43" s="7">
+        <v>6</v>
+      </c>
+      <c r="AE43" s="7">
+        <v>13</v>
+      </c>
+      <c r="AF43" s="7">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="7">
+        <v>9</v>
+      </c>
+      <c r="AH43" s="7">
+        <v>12</v>
+      </c>
+      <c r="AI43" s="36">
+        <v>13</v>
+      </c>
+      <c r="AJ43" s="36">
         <v>14</v>
       </c>
-      <c r="AD40" s="7">
-[...11 lines deleted...]
-      <c r="AH40" s="7">
+      <c r="AK43" s="36">
         <v>10</v>
       </c>
-      <c r="AI40" s="7">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="41" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...15 lines deleted...]
-      <c r="N41" s="15">
+    <row r="44" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="17">
         <v>31</v>
       </c>
-      <c r="O41" s="15">
-[...2 lines deleted...]
-      <c r="P41" s="15">
+      <c r="O44" s="9">
+        <v>30</v>
+      </c>
+      <c r="P44" s="17">
+        <v>37</v>
+      </c>
+      <c r="Q44" s="9">
+        <v>28</v>
+      </c>
+      <c r="R44" s="9">
+        <v>33</v>
+      </c>
+      <c r="S44" s="9">
+        <v>42</v>
+      </c>
+      <c r="T44" s="9">
+        <v>28</v>
+      </c>
+      <c r="U44" s="9">
         <v>36</v>
       </c>
-      <c r="Q41" s="15">
+      <c r="V44" s="9">
+        <v>26</v>
+      </c>
+      <c r="W44" s="9">
+        <v>26</v>
+      </c>
+      <c r="X44" s="9">
+        <v>32</v>
+      </c>
+      <c r="Y44" s="9">
+        <v>29</v>
+      </c>
+      <c r="Z44" s="9">
         <v>31</v>
       </c>
-      <c r="R41" s="15">
+      <c r="AA44" s="9">
+        <v>37</v>
+      </c>
+      <c r="AB44" s="9">
+        <v>41</v>
+      </c>
+      <c r="AC44" s="9">
         <v>28</v>
       </c>
-      <c r="S41" s="15">
-[...2 lines deleted...]
-      <c r="T41" s="22">
+      <c r="AD44" s="9">
+        <v>21</v>
+      </c>
+      <c r="AE44" s="9">
+        <v>22</v>
+      </c>
+      <c r="AF44" s="9">
+        <v>26</v>
+      </c>
+      <c r="AG44" s="9">
+        <v>30</v>
+      </c>
+      <c r="AH44" s="9">
         <v>29</v>
       </c>
-      <c r="U41" s="15">
-[...5 lines deleted...]
-      <c r="W41" s="15">
+      <c r="AI44" s="37">
         <v>34</v>
       </c>
-      <c r="X41" s="22">
-[...20 lines deleted...]
-      <c r="AE41" s="7">
+      <c r="AJ44" s="37">
+        <v>27</v>
+      </c>
+      <c r="AK44" s="37">
         <v>35</v>
       </c>
-      <c r="AF41" s="7">
-[...16 lines deleted...]
-      </c>
     </row>
-    <row r="42" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...85 lines deleted...]
-        <v>28</v>
+    <row r="45" spans="1:37" s="4" customFormat="1" ht="11.25">
+      <c r="A45" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="43" spans="1:37" s="4" customFormat="1" ht="11.25">
-[...5 lines deleted...]
-    <row r="45" spans="1:37" s="4" customFormat="1" ht="11.25"/>
     <row r="46" spans="1:37" s="4" customFormat="1" ht="11.25"/>
     <row r="47" spans="1:37" s="4" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:37" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
@@ -6899,3418 +15629,7108 @@
     <row r="195" s="4" customFormat="1" ht="11.25"/>
     <row r="196" s="4" customFormat="1" ht="11.25"/>
     <row r="197" s="4" customFormat="1" ht="11.25"/>
     <row r="198" s="4" customFormat="1" ht="11.25"/>
     <row r="199" s="4" customFormat="1" ht="11.25"/>
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
+    <row r="220" s="4" customFormat="1" ht="11.25"/>
+    <row r="221" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AK6"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:AK23"/>
+    <mergeCell ref="T4:AQ4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="T30:AG30"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="AF6:AQ6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="T23:AG23"/>
+    <mergeCell ref="T6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A5:AX223"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A3:AX217"/>
   <sheetViews>
-    <sheetView topLeftCell="X1" workbookViewId="0">
-      <selection activeCell="AJ11" sqref="AJ11:AJ46"/>
+    <sheetView topLeftCell="AG1" workbookViewId="0">
+      <selection activeCell="AN36" sqref="AN36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
-    <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:50" ht="12.75">
-[...12 lines deleted...]
-      <c r="M5" s="11"/>
+    <row r="3" spans="1:50" ht="12.75">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
     </row>
-    <row r="6" spans="1:50" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="T6" s="53" t="s">
+    <row r="4" spans="1:50" ht="14.45" customHeight="1">
+      <c r="A4" s="31"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="U4" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31"/>
+      <c r="AT4" s="31"/>
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="31"/>
+    </row>
+    <row r="5" spans="1:50" s="4" customFormat="1" ht="12.6" customHeight="1">
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AP5" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AQ5" s="65"/>
+    </row>
+    <row r="6" spans="1:50" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="62">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="60"/>
+    </row>
+    <row r="7" spans="1:50" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="58"/>
+      <c r="B7" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="T7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="U6" s="53"/>
-[...28 lines deleted...]
-      <c r="AX6" s="46"/>
+      <c r="X7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ7" s="12" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="7" spans="1:50" s="4" customFormat="1" ht="11.25">
-[...4 lines deleted...]
-      </c>
+    <row r="8" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="32"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="63"/>
+      <c r="AD8" s="63"/>
+      <c r="AE8" s="63"/>
+      <c r="AF8" s="63"/>
+      <c r="AG8" s="63"/>
+      <c r="AH8" s="32"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="32"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="32"/>
+      <c r="AM8" s="32"/>
+      <c r="AN8" s="32"/>
+      <c r="AO8" s="32"/>
+      <c r="AP8" s="32"/>
+      <c r="AQ8" s="32"/>
+      <c r="AR8" s="32"/>
+      <c r="AS8" s="32"/>
+      <c r="AT8" s="32"/>
+      <c r="AU8" s="32"/>
+      <c r="AV8" s="32"/>
+      <c r="AW8" s="32"/>
+      <c r="AX8" s="32"/>
     </row>
-    <row r="8" spans="1:50" s="4" customFormat="1" ht="11.25">
-[...75 lines deleted...]
-      <c r="I9" s="12" t="s">
+    <row r="9" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="26">
+        <v>1.78</v>
+      </c>
+      <c r="O9" s="6">
+        <v>1.28</v>
+      </c>
+      <c r="P9" s="26">
+        <v>1.24</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="R9" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="S9" s="6">
+        <v>0.95</v>
+      </c>
+      <c r="T9" s="6">
+        <v>11.15</v>
+      </c>
+      <c r="U9" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="V9" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="W9" s="6">
         <v>3</v>
       </c>
-      <c r="J9" s="12" t="s">
-[...99 lines deleted...]
-        <v>47</v>
+      <c r="X9" s="6">
+        <v>2.25</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>1.59</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>1.19</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>10.28</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>4.09</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>2.19</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>2.11</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="47"/>
-[...50 lines deleted...]
-      <c r="AX10" s="47"/>
+      <c r="A10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="26">
+        <v>1.56</v>
+      </c>
+      <c r="O10" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="P10" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>1</v>
+      </c>
+      <c r="R10" s="6">
+        <v>0.76</v>
+      </c>
+      <c r="S10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="T10" s="6">
+        <v>9.67</v>
+      </c>
+      <c r="U10" s="6">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="V10" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="W10" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="X10" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>1.03</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>4.12</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>3.62</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="AK10" s="6">
+        <v>1.87</v>
+      </c>
     </row>
     <row r="11" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A11" s="3" t="s">
-[...81 lines deleted...]
-        <v>649</v>
+      <c r="A11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="26">
+        <v>2.74</v>
+      </c>
+      <c r="O11" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="P11" s="26">
+        <v>1.69</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>1.38</v>
+      </c>
+      <c r="R11" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="S11" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="T11" s="6">
+        <v>15.15</v>
+      </c>
+      <c r="U11" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="V11" s="6">
+        <v>4.97</v>
+      </c>
+      <c r="W11" s="6">
+        <v>4.08</v>
+      </c>
+      <c r="X11" s="6">
+        <v>3.72</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>1.72</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>14.4</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>2.56</v>
+      </c>
+      <c r="AK11" s="6">
+        <v>2.74</v>
       </c>
     </row>
     <row r="12" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
-        <v>79</v>
-[...80 lines deleted...]
-        <v>299</v>
+        <v>52</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="26">
+        <v>2.14</v>
+      </c>
+      <c r="O12" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="P12" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>1.64</v>
+      </c>
+      <c r="R12" s="6">
+        <v>1.18</v>
+      </c>
+      <c r="S12" s="6">
+        <v>1.24</v>
+      </c>
+      <c r="T12" s="6">
+        <v>18.09</v>
+      </c>
+      <c r="U12" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="V12" s="6">
+        <v>4.46</v>
+      </c>
+      <c r="W12" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="X12" s="6">
+        <v>3.27</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>1.28</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>13.14</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>3.77</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>3.27</v>
       </c>
     </row>
     <row r="13" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
-        <v>80</v>
-[...80 lines deleted...]
-        <v>53</v>
+        <v>24</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="26">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="O13" s="6">
+        <v>0.93</v>
+      </c>
+      <c r="P13" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="S13" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="T13" s="6">
+        <v>6.43</v>
+      </c>
+      <c r="U13" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="V13" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="W13" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="X13" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>1.22</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>1.29</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>1.08</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>3.27</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>1.78</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>1.27</v>
+      </c>
+      <c r="AK13" s="6">
+        <v>1.71</v>
       </c>
     </row>
     <row r="14" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
-        <v>74</v>
-[...80 lines deleted...]
-        <v>57</v>
+        <v>58</v>
+      </c>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="26">
+        <v>2.66</v>
+      </c>
+      <c r="O14" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="P14" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>1.58</v>
+      </c>
+      <c r="R14" s="6">
+        <v>1.51</v>
+      </c>
+      <c r="S14" s="6">
+        <v>1.26</v>
+      </c>
+      <c r="T14" s="6">
+        <v>15.02</v>
+      </c>
+      <c r="U14" s="6">
+        <v>8.51</v>
+      </c>
+      <c r="V14" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="W14" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="X14" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>15.74</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>5.89</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>2.58</v>
       </c>
     </row>
     <row r="15" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
-        <v>32</v>
-[...80 lines deleted...]
-        <v>18</v>
+        <v>53</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="26">
+        <v>1.66</v>
+      </c>
+      <c r="O15" s="6">
+        <v>1.76</v>
+      </c>
+      <c r="P15" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="R15" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="S15" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="T15" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="U15" s="6">
+        <v>6.69</v>
+      </c>
+      <c r="V15" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="W15" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="X15" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>1.49</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>4.12</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>1.34</v>
       </c>
     </row>
     <row r="16" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
-        <v>81</v>
-[...80 lines deleted...]
-        <v>81</v>
+        <v>25</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="O16" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="P16" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="R16" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="S16" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="T16" s="6">
+        <v>7.8</v>
+      </c>
+      <c r="U16" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="V16" s="6">
+        <v>1.77</v>
+      </c>
+      <c r="W16" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="X16" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>15.46</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>2.72</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>2.39</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>1.55</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
-        <v>75</v>
-[...80 lines deleted...]
-        <v>16</v>
+        <v>59</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="26">
+        <v>1.97</v>
+      </c>
+      <c r="O17" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="P17" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="R17" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="S17" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="T17" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="U17" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="V17" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="W17" s="6">
+        <v>3.71</v>
+      </c>
+      <c r="X17" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>1.23</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>10.86</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>4.54</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>2.25</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
-        <v>35</v>
-[...79 lines deleted...]
-      <c r="AJ18" s="51">
+        <v>30</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="26">
+        <v>2.37</v>
+      </c>
+      <c r="O18" s="6">
+        <v>1.42</v>
+      </c>
+      <c r="P18" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="R18" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="S18" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="T18" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="U18" s="6">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V18" s="6">
+        <v>4.68</v>
+      </c>
+      <c r="W18" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="X18" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>1.67</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>1.36</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>10.69</v>
+      </c>
+      <c r="AG18" s="6">
         <v>9</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>4.03</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>3.49</v>
+      </c>
+      <c r="AK18" s="6">
+        <v>2.1800000000000002</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
-        <v>82</v>
-[...80 lines deleted...]
-        <v>5</v>
+        <v>54</v>
+      </c>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="O19" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="P19" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="R19" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="S19" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="T19" s="6">
+        <v>11.86</v>
+      </c>
+      <c r="U19" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="V19" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="W19" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="X19" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>1.44</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>1</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK19" s="6">
+        <v>1.38</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
-        <v>41</v>
-[...80 lines deleted...]
-        <v>16</v>
+        <v>55</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="26">
+        <v>1.49</v>
+      </c>
+      <c r="O20" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="P20" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="R20" s="6">
+        <v>1.08</v>
+      </c>
+      <c r="S20" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="T20" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="U20" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="V20" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="W20" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="X20" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>0.94</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>1.24</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>4.05</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>4.17</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK20" s="6">
+        <v>1.64</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
-        <v>76</v>
-[...80 lines deleted...]
-        <v>8</v>
+        <v>60</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="26">
+        <v>2.52</v>
+      </c>
+      <c r="O21" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P21" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="R21" s="6">
+        <v>1.01</v>
+      </c>
+      <c r="S21" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="T21" s="6">
+        <v>9.07</v>
+      </c>
+      <c r="U21" s="6">
+        <v>4.75</v>
+      </c>
+      <c r="V21" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="W21" s="6">
+        <v>1.76</v>
+      </c>
+      <c r="X21" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>3.31</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>1.01</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>1.39</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>3.95</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AK21" s="6">
+        <v>2.02</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
-        <v>77</v>
-[...80 lines deleted...]
-        <v>27</v>
+        <v>61</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="26">
+        <v>1.96</v>
+      </c>
+      <c r="O22" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="P22" s="26">
+        <v>1.78</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="R22" s="6">
+        <v>1.59</v>
+      </c>
+      <c r="S22" s="6">
+        <v>1.48</v>
+      </c>
+      <c r="T22" s="6">
+        <v>15.74</v>
+      </c>
+      <c r="U22" s="6">
+        <v>7.96</v>
+      </c>
+      <c r="V22" s="6">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W22" s="6">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="X22" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>1.04</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>13.01</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>5.09</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="AK22" s="6">
+        <v>2.83</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="4" t="s">
-[...13 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="A23" s="33"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="U23" s="64"/>
+      <c r="V23" s="64"/>
+      <c r="W23" s="64"/>
+      <c r="X23" s="64"/>
+      <c r="Y23" s="64"/>
+      <c r="Z23" s="64"/>
+      <c r="AA23" s="64"/>
+      <c r="AB23" s="64"/>
+      <c r="AC23" s="64"/>
+      <c r="AD23" s="64"/>
+      <c r="AE23" s="64"/>
+      <c r="AF23" s="64"/>
+      <c r="AG23" s="64"/>
+      <c r="AH23" s="33"/>
+      <c r="AI23" s="33"/>
+      <c r="AJ23" s="6"/>
+      <c r="AK23" s="6"/>
+      <c r="AM23" s="33"/>
+      <c r="AN23" s="33"/>
+      <c r="AO23" s="33"/>
+      <c r="AP23" s="33"/>
+      <c r="AQ23" s="33"/>
+      <c r="AR23" s="33"/>
+      <c r="AS23" s="33"/>
+      <c r="AT23" s="33"/>
+      <c r="AU23" s="33"/>
+      <c r="AV23" s="33"/>
+      <c r="AW23" s="33"/>
+      <c r="AX23" s="33"/>
+    </row>
+    <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="26">
+        <v>1.78</v>
+      </c>
+      <c r="O24" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="P24" s="26">
+        <v>1.22</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R24" s="6">
+        <v>0.93</v>
+      </c>
+      <c r="S24" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="T24" s="6">
+        <v>11</v>
+      </c>
+      <c r="U24" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="V24" s="6">
+        <v>3.62</v>
+      </c>
+      <c r="W24" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="X24" s="6">
+        <v>2.15</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>1.18</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>0.95</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>4.75</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>3.91</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>2.09</v>
+      </c>
+    </row>
+    <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="26">
+        <v>1.62</v>
+      </c>
+      <c r="O25" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="P25" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>1</v>
+      </c>
+      <c r="R25" s="6">
+        <v>0.77</v>
+      </c>
+      <c r="S25" s="6">
+        <v>0.82</v>
+      </c>
+      <c r="T25" s="6">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="U25" s="6">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="V25" s="6">
+        <v>3.27</v>
+      </c>
+      <c r="W25" s="6">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="X25" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>1.34</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>0.82</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>4.17</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>3.69</v>
+      </c>
+      <c r="AI25" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>1.95</v>
+      </c>
+      <c r="AK25" s="6">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="26">
+        <v>2.78</v>
+      </c>
+      <c r="O26" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="P26" s="26">
+        <v>1.62</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>1.36</v>
+      </c>
+      <c r="R26" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="S26" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="T26" s="6">
+        <v>15.45</v>
+      </c>
+      <c r="U26" s="6">
+        <v>7.73</v>
+      </c>
+      <c r="V26" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="W26" s="6">
+        <v>3.98</v>
+      </c>
+      <c r="X26" s="6">
+        <v>3.76</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>1.81</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>1.39</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>1.72</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>14.14</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>6.53</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>4.79</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="AK26" s="6">
+        <v>2.71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="26">
+        <v>0.85</v>
+      </c>
+      <c r="O27" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="P27" s="26">
+        <v>0.81</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="R27" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="S27" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="T27" s="6">
+        <v>6.53</v>
+      </c>
+      <c r="U27" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="V27" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="W27" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="X27" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>1.34</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>4.67</v>
+      </c>
+      <c r="AG27" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="AI27" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="AJ27" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="AK27" s="6">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="O28" s="6">
+        <v>1.69</v>
+      </c>
+      <c r="P28" s="26">
+        <v>1.95</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>1.47</v>
+      </c>
+      <c r="R28" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="S28" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T28" s="6">
+        <v>14.83</v>
+      </c>
+      <c r="U28" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="V28" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="W28" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="X28" s="6">
+        <v>2.58</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>2.39</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>1.49</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>1.58</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>13.92</v>
+      </c>
+      <c r="AG28" s="6">
+        <v>6.99</v>
+      </c>
+      <c r="AH28" s="6">
+        <v>5.56</v>
+      </c>
+      <c r="AI28" s="6">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AJ28" s="6">
+        <v>3.26</v>
+      </c>
+      <c r="AK28" s="6">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="O29" s="6">
+        <v>1.39</v>
+      </c>
+      <c r="P29" s="26">
+        <v>1.31</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="R29" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="S29" s="6">
+        <v>1.04</v>
+      </c>
+      <c r="T29" s="6">
+        <v>17.04</v>
+      </c>
+      <c r="U29" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="V29" s="6">
+        <v>4.96</v>
+      </c>
+      <c r="W29" s="6">
+        <v>4.74</v>
+      </c>
+      <c r="X29" s="6">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>1.67</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>11.77</v>
+      </c>
+      <c r="AG29" s="6">
+        <v>8.31</v>
+      </c>
+      <c r="AH29" s="6">
+        <v>4.78</v>
+      </c>
+      <c r="AI29" s="6">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="AJ29" s="6">
+        <v>2.57</v>
+      </c>
+      <c r="AK29" s="6">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="3"/>
+      <c r="AI30" s="3"/>
+      <c r="AJ30" s="6"/>
+      <c r="AK30" s="6"/>
+      <c r="AM30" s="3"/>
+      <c r="AN30" s="3"/>
+      <c r="AO30" s="3"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+      <c r="AR30" s="3"/>
+      <c r="AS30" s="3"/>
+      <c r="AT30" s="3"/>
+      <c r="AU30" s="3"/>
+      <c r="AV30" s="3"/>
+      <c r="AW30" s="3"/>
+      <c r="AX30" s="3"/>
+    </row>
+    <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="26">
+        <v>1.78</v>
+      </c>
+      <c r="O31" s="6">
+        <v>1.44</v>
+      </c>
+      <c r="P31" s="26">
+        <v>1.27</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>1.27</v>
+      </c>
+      <c r="R31" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S31" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="T31" s="6">
+        <v>11.45</v>
+      </c>
+      <c r="U31" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="V31" s="6">
+        <v>3.84</v>
+      </c>
+      <c r="W31" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="X31" s="6">
+        <v>2.46</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>1.77</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>1.23</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>10.99</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>4.46</v>
+      </c>
+      <c r="AI31" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="AJ31" s="6">
+        <v>2.29</v>
+      </c>
+      <c r="AK31" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="O32" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="P32" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="R32" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="S32" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="T32" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="U32" s="6">
+        <v>2.16</v>
+      </c>
+      <c r="V32" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="W32" s="6">
+        <v>0.76</v>
+      </c>
+      <c r="X32" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>7.77</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="AI32" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="AJ32" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AK32" s="6">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="26">
+        <v>1.88</v>
+      </c>
+      <c r="O33" s="6">
+        <v>2.48</v>
+      </c>
+      <c r="P33" s="26">
+        <v>3.69</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="R33" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="S33" s="6">
+        <v>3.87</v>
+      </c>
+      <c r="T33" s="6">
+        <v>6.78</v>
+      </c>
+      <c r="U33" s="6">
+        <v>7.22</v>
+      </c>
+      <c r="V33" s="6">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="W33" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="X33" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>22.15</v>
+      </c>
+      <c r="AG33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="AI33" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AJ33" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AK33" s="6">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="15"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="26">
+        <v>2.14</v>
+      </c>
+      <c r="O34" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="P34" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>1.64</v>
+      </c>
+      <c r="R34" s="6">
+        <v>1.18</v>
+      </c>
+      <c r="S34" s="6">
+        <v>1.24</v>
+      </c>
+      <c r="T34" s="6">
+        <v>18.09</v>
+      </c>
+      <c r="U34" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="V34" s="6">
+        <v>4.46</v>
+      </c>
+      <c r="W34" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="X34" s="6">
+        <v>3.27</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>1.28</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>13.14</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="AI34" s="6">
+        <v>3.77</v>
+      </c>
+      <c r="AJ34" s="6">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AK34" s="6">
+        <v>3.27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="26">
+        <v>1.41</v>
+      </c>
+      <c r="O35" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="P35" s="26">
+        <v>0.23</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="R35" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="S35" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="T35" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="U35" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="V35" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="W35" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="X35" s="6">
+        <v>1.87</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>1.23</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>1.62</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>1.04</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>0.39</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>3.79</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="AI35" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AJ35" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="AK35" s="6">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="26">
+        <v>3.04</v>
+      </c>
+      <c r="O36" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="P36" s="26">
+        <v>2.13</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="R36" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="S36" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="T36" s="6">
+        <v>15.51</v>
+      </c>
+      <c r="U36" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="V36" s="6">
+        <v>6.99</v>
+      </c>
+      <c r="W36" s="6">
+        <v>6.87</v>
+      </c>
+      <c r="X36" s="6">
+        <v>3.29</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>1.87</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>1.72</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="AG36" s="6">
+        <v>10.3</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>6.74</v>
+      </c>
+      <c r="AI36" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="AJ36" s="6">
+        <v>3.72</v>
+      </c>
+      <c r="AK36" s="6">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="26">
+        <v>1.66</v>
+      </c>
+      <c r="O37" s="6">
+        <v>1.76</v>
+      </c>
+      <c r="P37" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="R37" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="S37" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="T37" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="U37" s="6">
+        <v>6.69</v>
+      </c>
+      <c r="V37" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="W37" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="X37" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>1.49</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>4.12</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AI37" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AJ37" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="AK37" s="6">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="O38" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="P38" s="26">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="R38" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="S38" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="T38" s="6">
+        <v>7.8</v>
+      </c>
+      <c r="U38" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="V38" s="6">
+        <v>1.77</v>
+      </c>
+      <c r="W38" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="X38" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>15.46</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>2.72</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="AI38" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>2.39</v>
+      </c>
+      <c r="AK38" s="6">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="26">
+        <v>1.97</v>
+      </c>
+      <c r="O39" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="P39" s="26">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="R39" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="S39" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="T39" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="U39" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="V39" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="W39" s="6">
+        <v>3.71</v>
+      </c>
+      <c r="X39" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>1.23</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>10.86</v>
+      </c>
+      <c r="AH39" s="6">
+        <v>4.54</v>
+      </c>
+      <c r="AI39" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="AJ39" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="AK39" s="6">
+        <v>2.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="26">
+        <v>2.37</v>
+      </c>
+      <c r="O40" s="6">
+        <v>1.42</v>
+      </c>
+      <c r="P40" s="26">
+        <v>1.61</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="R40" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="S40" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="T40" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="U40" s="6">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V40" s="6">
+        <v>4.68</v>
+      </c>
+      <c r="W40" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="X40" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>1.67</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>1.36</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>10.69</v>
+      </c>
+      <c r="AG40" s="6">
+        <v>9</v>
+      </c>
+      <c r="AH40" s="6">
+        <v>4.03</v>
+      </c>
+      <c r="AI40" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AJ40" s="6">
+        <v>3.49</v>
+      </c>
+      <c r="AK40" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="26">
+        <v>0.73</v>
+      </c>
+      <c r="O41" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="P41" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="R41" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="S41" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="T41" s="6">
+        <v>11.86</v>
+      </c>
+      <c r="U41" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="V41" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="W41" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="X41" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>1.44</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AI41" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="AJ41" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK41" s="6">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="16"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="16"/>
+      <c r="M42" s="16"/>
+      <c r="N42" s="26">
+        <v>1.49</v>
+      </c>
+      <c r="O42" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="P42" s="26">
+        <v>0.96</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="R42" s="6">
+        <v>1.08</v>
+      </c>
+      <c r="S42" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="T42" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="U42" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="V42" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="W42" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="X42" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>0.94</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>1.24</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>4.05</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>4.17</v>
+      </c>
+      <c r="AI42" s="6">
+        <v>1.71</v>
+      </c>
+      <c r="AJ42" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK42" s="6">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
+      <c r="N43" s="26">
+        <v>2.52</v>
+      </c>
+      <c r="O43" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P43" s="26">
+        <v>1.47</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="R43" s="6">
+        <v>1.01</v>
+      </c>
+      <c r="S43" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="T43" s="6">
+        <v>9.07</v>
+      </c>
+      <c r="U43" s="6">
+        <v>4.75</v>
+      </c>
+      <c r="V43" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="W43" s="6">
+        <v>1.76</v>
+      </c>
+      <c r="X43" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>3.31</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>1.01</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>1.39</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AI43" s="6">
+        <v>3.95</v>
+      </c>
+      <c r="AJ43" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AK43" s="6">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="27">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O44" s="8">
+        <v>1.96</v>
+      </c>
+      <c r="P44" s="27">
+        <v>2.15</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>1.46</v>
+      </c>
+      <c r="R44" s="8">
+        <v>1.57</v>
+      </c>
+      <c r="S44" s="8">
+        <v>1.83</v>
+      </c>
+      <c r="T44" s="8">
+        <v>14.71</v>
+      </c>
+      <c r="U44" s="8">
+        <v>9.94</v>
+      </c>
+      <c r="V44" s="8">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="W44" s="8">
+        <v>3.52</v>
+      </c>
+      <c r="X44" s="8">
+        <v>3.44</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="AA44" s="8">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AB44" s="8">
+        <v>2.44</v>
+      </c>
+      <c r="AC44" s="8">
+        <v>1.49</v>
+      </c>
+      <c r="AD44" s="8">
+        <v>1.02</v>
+      </c>
+      <c r="AE44" s="8">
+        <v>0.98</v>
+      </c>
+      <c r="AF44" s="8">
+        <v>14.03</v>
+      </c>
+      <c r="AG44" s="8">
+        <v>8.42</v>
+      </c>
+      <c r="AH44" s="8">
+        <v>5.34</v>
+      </c>
+      <c r="AI44" s="8">
+        <v>4.68</v>
+      </c>
+      <c r="AJ44" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="AK44" s="8">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" s="4" customFormat="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+    </row>
+    <row r="46" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="48" spans="1:37" s="4" customFormat="1" ht="11.25"/>
+    <row r="49" s="4" customFormat="1" ht="11.25"/>
+    <row r="50" s="4" customFormat="1" ht="11.25"/>
+    <row r="51" s="4" customFormat="1" ht="11.25"/>
+    <row r="52" s="4" customFormat="1" ht="11.25"/>
+    <row r="53" s="4" customFormat="1" ht="11.25"/>
+    <row r="54" s="4" customFormat="1" ht="11.25"/>
+    <row r="55" s="4" customFormat="1" ht="11.25"/>
+    <row r="56" s="4" customFormat="1" ht="11.25"/>
+    <row r="57" s="4" customFormat="1" ht="11.25"/>
+    <row r="58" s="4" customFormat="1" ht="11.25"/>
+    <row r="59" s="4" customFormat="1" ht="11.25"/>
+    <row r="60" s="4" customFormat="1" ht="11.25"/>
+    <row r="61" s="4" customFormat="1" ht="11.25"/>
+    <row r="62" s="4" customFormat="1" ht="11.25"/>
+    <row r="63" s="4" customFormat="1" ht="11.25"/>
+    <row r="64" s="4" customFormat="1" ht="11.25"/>
+    <row r="65" s="4" customFormat="1" ht="11.25"/>
+    <row r="66" s="4" customFormat="1" ht="11.25"/>
+    <row r="67" s="4" customFormat="1" ht="11.25"/>
+    <row r="68" s="4" customFormat="1" ht="11.25"/>
+    <row r="69" s="4" customFormat="1" ht="11.25"/>
+    <row r="70" s="4" customFormat="1" ht="11.25"/>
+    <row r="71" s="4" customFormat="1" ht="11.25"/>
+    <row r="72" s="4" customFormat="1" ht="11.25"/>
+    <row r="73" s="4" customFormat="1" ht="11.25"/>
+    <row r="74" s="4" customFormat="1" ht="11.25"/>
+    <row r="75" s="4" customFormat="1" ht="11.25"/>
+    <row r="76" s="4" customFormat="1" ht="11.25"/>
+    <row r="77" s="4" customFormat="1" ht="11.25"/>
+    <row r="78" s="4" customFormat="1" ht="11.25"/>
+    <row r="79" s="4" customFormat="1" ht="11.25"/>
+    <row r="80" s="4" customFormat="1" ht="11.25"/>
+    <row r="81" s="4" customFormat="1" ht="11.25"/>
+    <row r="82" s="4" customFormat="1" ht="11.25"/>
+    <row r="83" s="4" customFormat="1" ht="11.25"/>
+    <row r="84" s="4" customFormat="1" ht="11.25"/>
+    <row r="85" s="4" customFormat="1" ht="11.25"/>
+    <row r="86" s="4" customFormat="1" ht="11.25"/>
+    <row r="87" s="4" customFormat="1" ht="11.25"/>
+    <row r="88" s="4" customFormat="1" ht="11.25"/>
+    <row r="89" s="4" customFormat="1" ht="11.25"/>
+    <row r="90" s="4" customFormat="1" ht="11.25"/>
+    <row r="91" s="4" customFormat="1" ht="11.25"/>
+    <row r="92" s="4" customFormat="1" ht="11.25"/>
+    <row r="93" s="4" customFormat="1" ht="11.25"/>
+    <row r="94" s="4" customFormat="1" ht="11.25"/>
+    <row r="95" s="4" customFormat="1" ht="11.25"/>
+    <row r="96" s="4" customFormat="1" ht="11.25"/>
+    <row r="97" s="4" customFormat="1" ht="11.25"/>
+    <row r="98" s="4" customFormat="1" ht="11.25"/>
+    <row r="99" s="4" customFormat="1" ht="11.25"/>
+    <row r="100" s="4" customFormat="1" ht="11.25"/>
+    <row r="101" s="4" customFormat="1" ht="11.25"/>
+    <row r="102" s="4" customFormat="1" ht="11.25"/>
+    <row r="103" s="4" customFormat="1" ht="11.25"/>
+    <row r="104" s="4" customFormat="1" ht="11.25"/>
+    <row r="105" s="4" customFormat="1" ht="11.25"/>
+    <row r="106" s="4" customFormat="1" ht="11.25"/>
+    <row r="107" s="4" customFormat="1" ht="11.25"/>
+    <row r="108" s="4" customFormat="1" ht="11.25"/>
+    <row r="109" s="4" customFormat="1" ht="11.25"/>
+    <row r="110" s="4" customFormat="1" ht="11.25"/>
+    <row r="111" s="4" customFormat="1" ht="11.25"/>
+    <row r="112" s="4" customFormat="1" ht="11.25"/>
+    <row r="113" s="4" customFormat="1" ht="11.25"/>
+    <row r="114" s="4" customFormat="1" ht="11.25"/>
+    <row r="115" s="4" customFormat="1" ht="11.25"/>
+    <row r="116" s="4" customFormat="1" ht="11.25"/>
+    <row r="117" s="4" customFormat="1" ht="11.25"/>
+    <row r="118" s="4" customFormat="1" ht="11.25"/>
+    <row r="119" s="4" customFormat="1" ht="11.25"/>
+    <row r="120" s="4" customFormat="1" ht="11.25"/>
+    <row r="121" s="4" customFormat="1" ht="11.25"/>
+    <row r="122" s="4" customFormat="1" ht="11.25"/>
+    <row r="123" s="4" customFormat="1" ht="11.25"/>
+    <row r="124" s="4" customFormat="1" ht="11.25"/>
+    <row r="125" s="4" customFormat="1" ht="11.25"/>
+    <row r="126" s="4" customFormat="1" ht="11.25"/>
+    <row r="127" s="4" customFormat="1" ht="11.25"/>
+    <row r="128" s="4" customFormat="1" ht="11.25"/>
+    <row r="129" s="4" customFormat="1" ht="11.25"/>
+    <row r="130" s="4" customFormat="1" ht="11.25"/>
+    <row r="131" s="4" customFormat="1" ht="11.25"/>
+    <row r="132" s="4" customFormat="1" ht="11.25"/>
+    <row r="133" s="4" customFormat="1" ht="11.25"/>
+    <row r="134" s="4" customFormat="1" ht="11.25"/>
+    <row r="135" s="4" customFormat="1" ht="11.25"/>
+    <row r="136" s="4" customFormat="1" ht="11.25"/>
+    <row r="137" s="4" customFormat="1" ht="11.25"/>
+    <row r="138" s="4" customFormat="1" ht="11.25"/>
+    <row r="139" s="4" customFormat="1" ht="11.25"/>
+    <row r="140" s="4" customFormat="1" ht="11.25"/>
+    <row r="141" s="4" customFormat="1" ht="11.25"/>
+    <row r="142" s="4" customFormat="1" ht="11.25"/>
+    <row r="143" s="4" customFormat="1" ht="11.25"/>
+    <row r="144" s="4" customFormat="1" ht="11.25"/>
+    <row r="145" s="4" customFormat="1" ht="11.25"/>
+    <row r="146" s="4" customFormat="1" ht="11.25"/>
+    <row r="147" s="4" customFormat="1" ht="11.25"/>
+    <row r="148" s="4" customFormat="1" ht="11.25"/>
+    <row r="149" s="4" customFormat="1" ht="11.25"/>
+    <row r="150" s="4" customFormat="1" ht="11.25"/>
+    <row r="151" s="4" customFormat="1" ht="11.25"/>
+    <row r="152" s="4" customFormat="1" ht="11.25"/>
+    <row r="153" s="4" customFormat="1" ht="11.25"/>
+    <row r="154" s="4" customFormat="1" ht="11.25"/>
+    <row r="155" s="4" customFormat="1" ht="11.25"/>
+    <row r="156" s="4" customFormat="1" ht="11.25"/>
+    <row r="157" s="4" customFormat="1" ht="11.25"/>
+    <row r="158" s="4" customFormat="1" ht="11.25"/>
+    <row r="159" s="4" customFormat="1" ht="11.25"/>
+    <row r="160" s="4" customFormat="1" ht="11.25"/>
+    <row r="161" s="4" customFormat="1" ht="11.25"/>
+    <row r="162" s="4" customFormat="1" ht="11.25"/>
+    <row r="163" s="4" customFormat="1" ht="11.25"/>
+    <row r="164" s="4" customFormat="1" ht="11.25"/>
+    <row r="165" s="4" customFormat="1" ht="11.25"/>
+    <row r="166" s="4" customFormat="1" ht="11.25"/>
+    <row r="167" s="4" customFormat="1" ht="11.25"/>
+    <row r="168" s="4" customFormat="1" ht="11.25"/>
+    <row r="169" s="4" customFormat="1" ht="11.25"/>
+    <row r="170" s="4" customFormat="1" ht="11.25"/>
+    <row r="171" s="4" customFormat="1" ht="11.25"/>
+    <row r="172" s="4" customFormat="1" ht="11.25"/>
+    <row r="173" s="4" customFormat="1" ht="11.25"/>
+    <row r="174" s="4" customFormat="1" ht="11.25"/>
+    <row r="175" s="4" customFormat="1" ht="11.25"/>
+    <row r="176" s="4" customFormat="1" ht="11.25"/>
+    <row r="177" s="4" customFormat="1" ht="11.25"/>
+    <row r="178" s="4" customFormat="1" ht="11.25"/>
+    <row r="179" s="4" customFormat="1" ht="11.25"/>
+    <row r="180" s="4" customFormat="1" ht="11.25"/>
+    <row r="181" s="4" customFormat="1" ht="11.25"/>
+    <row r="182" s="4" customFormat="1" ht="11.25"/>
+    <row r="183" s="4" customFormat="1" ht="11.25"/>
+    <row r="184" s="4" customFormat="1" ht="11.25"/>
+    <row r="185" s="4" customFormat="1" ht="11.25"/>
+    <row r="186" s="4" customFormat="1" ht="11.25"/>
+    <row r="187" s="4" customFormat="1" ht="11.25"/>
+    <row r="188" s="4" customFormat="1" ht="11.25"/>
+    <row r="189" s="4" customFormat="1" ht="11.25"/>
+    <row r="190" s="4" customFormat="1" ht="11.25"/>
+    <row r="191" s="4" customFormat="1" ht="11.25"/>
+    <row r="192" s="4" customFormat="1" ht="11.25"/>
+    <row r="193" s="4" customFormat="1" ht="11.25"/>
+    <row r="194" s="4" customFormat="1" ht="11.25"/>
+    <row r="195" s="4" customFormat="1" ht="11.25"/>
+    <row r="196" s="4" customFormat="1" ht="11.25"/>
+    <row r="197" s="4" customFormat="1" ht="11.25"/>
+    <row r="198" s="4" customFormat="1" ht="11.25"/>
+    <row r="199" s="4" customFormat="1" ht="11.25"/>
+    <row r="200" s="4" customFormat="1" ht="11.25"/>
+    <row r="201" s="4" customFormat="1" ht="11.25"/>
+    <row r="202" s="4" customFormat="1" ht="11.25"/>
+    <row r="203" s="4" customFormat="1" ht="11.25"/>
+    <row r="204" s="4" customFormat="1" ht="11.25"/>
+    <row r="205" s="4" customFormat="1" ht="11.25"/>
+    <row r="206" s="4" customFormat="1" ht="11.25"/>
+    <row r="207" s="4" customFormat="1" ht="11.25"/>
+    <row r="208" s="4" customFormat="1" ht="11.25"/>
+    <row r="209" s="4" customFormat="1" ht="11.25"/>
+    <row r="210" s="4" customFormat="1" ht="11.25"/>
+    <row r="211" s="4" customFormat="1" ht="11.25"/>
+    <row r="212" s="4" customFormat="1" ht="11.25"/>
+    <row r="213" s="4" customFormat="1" ht="11.25"/>
+    <row r="214" s="4" customFormat="1" ht="11.25"/>
+    <row r="215" s="4" customFormat="1" ht="11.25"/>
+    <row r="216" s="4" customFormat="1" ht="11.25"/>
+    <row r="217" s="4" customFormat="1" ht="11.25"/>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="T23:AG23"/>
+    <mergeCell ref="T30:AG30"/>
+    <mergeCell ref="U4:AP4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AF6:AQ6"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="AD5:AE5"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A3:BG223"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
+    <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:59" ht="15" customHeight="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
+      <c r="Z3" s="66"/>
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="66"/>
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="30"/>
+      <c r="AU3" s="30"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="30"/>
+      <c r="AY3" s="30"/>
+      <c r="AZ3" s="30"/>
+      <c r="BA3" s="30"/>
+      <c r="BB3" s="30"/>
+      <c r="BC3" s="30"/>
+      <c r="BD3" s="30"/>
+      <c r="BE3" s="30"/>
+      <c r="BF3" s="30"/>
+      <c r="BG3" s="30"/>
+    </row>
+    <row r="4" spans="1:59">
+      <c r="C4" s="2"/>
+      <c r="AE4" s="23"/>
+      <c r="AQ4" s="23" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61">
+        <v>2024</v>
+      </c>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="62">
+        <v>2025</v>
+      </c>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="60"/>
+      <c r="AF5" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AG5" s="62"/>
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="60"/>
+    </row>
+    <row r="6" spans="1:59" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A6" s="58"/>
+      <c r="B6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="P6" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="S6" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="T6" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="U6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="W6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="X6" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y6" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z6" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA6" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC6" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD6" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ6" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK6" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL6" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM6" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO6" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP6" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ6" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="32"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="U7" s="63"/>
+      <c r="V7" s="63"/>
+      <c r="W7" s="63"/>
+      <c r="X7" s="63"/>
+      <c r="Y7" s="63"/>
+      <c r="Z7" s="63"/>
+      <c r="AA7" s="63"/>
+      <c r="AB7" s="63"/>
+      <c r="AC7" s="63"/>
+      <c r="AD7" s="63"/>
+      <c r="AE7" s="63"/>
+      <c r="AF7" s="63"/>
+      <c r="AG7" s="63"/>
+      <c r="AH7" s="32"/>
+      <c r="AI7" s="32"/>
+      <c r="AJ7" s="32"/>
+      <c r="AK7" s="32"/>
+      <c r="AL7" s="32"/>
+      <c r="AM7" s="32"/>
+      <c r="AN7" s="32"/>
+      <c r="AO7" s="32"/>
+      <c r="AP7" s="32"/>
+      <c r="AQ7" s="32"/>
+      <c r="AR7" s="32"/>
+      <c r="AS7" s="32"/>
+      <c r="AT7" s="32"/>
+      <c r="AU7" s="32"/>
+      <c r="AV7" s="32"/>
+      <c r="AW7" s="32"/>
+      <c r="AX7" s="32"/>
+    </row>
+    <row r="8" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="4">
+        <v>4</v>
+      </c>
+      <c r="O8" s="7">
+        <v>2</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="7">
+        <v>3</v>
+      </c>
+      <c r="R8" s="7">
+        <v>7</v>
+      </c>
+      <c r="S8" s="7">
+        <v>1</v>
+      </c>
+      <c r="T8" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U8" s="7">
+        <v>4</v>
+      </c>
+      <c r="V8" s="7">
+        <v>4</v>
+      </c>
+      <c r="W8" s="7">
+        <v>1</v>
+      </c>
+      <c r="X8" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y8" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z8" s="7">
+        <v>8</v>
+      </c>
+      <c r="AA8" s="7">
+        <v>5</v>
+      </c>
+      <c r="AB8" s="7">
+        <v>3</v>
+      </c>
+      <c r="AC8" s="7">
+        <v>4</v>
+      </c>
+      <c r="AD8" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE8" s="7">
+        <v>6</v>
+      </c>
+      <c r="AF8" s="7">
+        <v>3</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>3</v>
+      </c>
+      <c r="AI8" s="36">
+        <v>4</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="4">
+        <v>3</v>
+      </c>
+      <c r="O9" s="7">
+        <v>2</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" s="7">
+        <v>5</v>
+      </c>
+      <c r="S9" s="7">
+        <v>1</v>
+      </c>
+      <c r="T9" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U9" s="7">
+        <v>3</v>
+      </c>
+      <c r="V9" s="7">
+        <v>1</v>
+      </c>
+      <c r="W9" s="7">
+        <v>1</v>
+      </c>
+      <c r="X9" s="7">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>3</v>
+      </c>
+      <c r="AD9" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>4</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI9" s="36">
+        <v>2</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V10" s="7">
+        <v>1</v>
+      </c>
+      <c r="W10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI10" s="36">
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" s="7">
+        <v>1</v>
+      </c>
+      <c r="S11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U11" s="7">
+        <v>1</v>
+      </c>
+      <c r="V11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X11" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ11" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X12" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ12" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ13" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>2</v>
+      </c>
+      <c r="R14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ14" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" s="7">
+        <v>1</v>
+      </c>
+      <c r="W15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI15" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ15" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ16" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ17" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="4">
+        <v>1</v>
+      </c>
+      <c r="O18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R18" s="7">
+        <v>1</v>
+      </c>
+      <c r="S18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="7">
+        <v>1</v>
+      </c>
+      <c r="W18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ18" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ20" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>1</v>
+      </c>
+      <c r="R21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AD21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI21" s="36">
+        <v>1</v>
+      </c>
+      <c r="AJ21" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="33"/>
+      <c r="B22" s="33"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="33"/>
+      <c r="S22" s="33"/>
+      <c r="T22" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
+      <c r="Z22" s="64"/>
+      <c r="AA22" s="64"/>
+      <c r="AB22" s="64"/>
+      <c r="AC22" s="64"/>
+      <c r="AD22" s="64"/>
+      <c r="AE22" s="64"/>
+      <c r="AF22" s="64"/>
+      <c r="AG22" s="64"/>
+      <c r="AH22" s="34"/>
+      <c r="AI22" s="33"/>
+      <c r="AJ22" s="7"/>
+      <c r="AK22" s="33"/>
+      <c r="AL22" s="33"/>
+      <c r="AM22" s="33"/>
+      <c r="AN22" s="33"/>
+      <c r="AO22" s="33"/>
+      <c r="AP22" s="33"/>
+      <c r="AQ22" s="33"/>
+      <c r="AR22" s="33"/>
+      <c r="AS22" s="33"/>
+      <c r="AT22" s="33"/>
+      <c r="AU22" s="33"/>
+      <c r="AV22" s="33"/>
+      <c r="AW22" s="33"/>
+      <c r="AX22" s="33"/>
+    </row>
+    <row r="23" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
       <c r="N23" s="4">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="O23" s="7">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="P23" s="4">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="Q23" s="7">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="R23" s="4">
+        <v>5</v>
       </c>
       <c r="S23" s="7">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="T23" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U23" s="4">
+        <v>3</v>
       </c>
       <c r="V23" s="7">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="W23" s="7">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="X23" s="7">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y23" s="7">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="Z23" s="7">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="AA23" s="7">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB23" s="7">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AC23" s="7">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="AD23" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE23" s="7">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="AF23" s="7">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AG23" s="7">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="AH23" s="7">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="AI23" s="36">
+        <v>3</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>84</v>
-[...12 lines deleted...]
-      <c r="M24" s="17"/>
+        <v>50</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
       <c r="N24" s="4">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="O24" s="7">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="P24" s="4">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>1</v>
+      </c>
+      <c r="Q24" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R24" s="4">
+        <v>5</v>
       </c>
       <c r="S24" s="7">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1</v>
+      </c>
+      <c r="T24" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="4">
+        <v>3</v>
       </c>
       <c r="V24" s="7">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="W24" s="7">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="X24" s="7">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="Y24" s="7">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="Z24" s="7">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="AA24" s="7">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="AB24" s="7">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="AC24" s="7">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>2</v>
+      </c>
+      <c r="AD24" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE24" s="7">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="AF24" s="7">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="AG24" s="7">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="AH24" s="7">
-        <v>50</v>
-[...11 lines deleted...]
-      <c r="AQ24" s="48"/>
+        <v>1</v>
+      </c>
+      <c r="AI24" s="36">
+        <v>2</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>1</v>
+      </c>
     </row>
     <row r="25" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="48"/>
-[...43 lines deleted...]
-      <c r="AX25" s="48"/>
+      <c r="A25" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="7">
+        <v>1</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI25" s="36">
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="7" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="26" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A26" s="3" t="s">
+      <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="16"/>
-[...39 lines deleted...]
-        <v>447</v>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W26" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="X26" s="7">
-        <v>432</v>
-[...35 lines deleted...]
-        <v>430</v>
+        <v>1</v>
+      </c>
+      <c r="Y26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI26" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ26" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>79</v>
-[...80 lines deleted...]
-        <v>291</v>
+        <v>58</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ27" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>80</v>
-[...20 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="Q28" s="7">
-        <v>56</v>
-[...56 lines deleted...]
-        <v>52</v>
+        <v>1</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ28" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="4" t="s">
-[...82 lines deleted...]
-      </c>
+      <c r="A29" s="3"/>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3"/>
+      <c r="S29" s="3"/>
+      <c r="T29" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
+      <c r="AB29" s="59"/>
+      <c r="AC29" s="59"/>
+      <c r="AD29" s="59"/>
+      <c r="AE29" s="59"/>
+      <c r="AF29" s="59"/>
+      <c r="AG29" s="59"/>
+      <c r="AH29" s="35"/>
+      <c r="AI29" s="3"/>
+      <c r="AJ29" s="7"/>
+      <c r="AM29" s="3"/>
+      <c r="AN29" s="3"/>
+      <c r="AO29" s="3"/>
+      <c r="AP29" s="3"/>
+      <c r="AQ29" s="3"/>
+      <c r="AR29" s="3"/>
+      <c r="AS29" s="3"/>
+      <c r="AT29" s="3"/>
+      <c r="AU29" s="3"/>
+      <c r="AV29" s="3"/>
+      <c r="AW29" s="3"/>
+      <c r="AX29" s="3"/>
     </row>
     <row r="30" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A30" s="4" t="s">
-[...13 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="A30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
       <c r="N30" s="4">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="P30" s="4">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="Q30" s="7">
-        <v>52</v>
+        <v>2</v>
       </c>
       <c r="R30" s="7">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>2</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T30" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="U30" s="7">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="V30" s="7">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>2</v>
+      </c>
+      <c r="W30" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="X30" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>2</v>
+      </c>
+      <c r="Y30" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="Z30" s="7">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="AA30" s="7">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2</v>
+      </c>
+      <c r="AB30" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AC30" s="7">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>2</v>
+      </c>
+      <c r="AD30" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE30" s="7">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="AF30" s="7">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="AG30" s="7">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="AH30" s="7">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>2</v>
+      </c>
+      <c r="AI30" s="36">
+        <v>1</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="4" t="s">
-        <v>84</v>
-[...41 lines deleted...]
-        <v>28</v>
+        <v>56</v>
+      </c>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W31" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="X31" s="7">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="Y31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z31" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AA31" s="7">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="AB31" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AC31" s="7">
-        <v>25</v>
-[...20 lines deleted...]
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="AD31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ31" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:50" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="3"/>
-[...48 lines deleted...]
-      <c r="AX32" s="3"/>
+      <c r="A32" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ32" s="7" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A33" s="3" t="s">
-[...24 lines deleted...]
-        <v>255</v>
+      <c r="A33" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="R33" s="7">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>1</v>
+      </c>
+      <c r="S33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="U33" s="7">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>1</v>
+      </c>
+      <c r="V33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="X33" s="7">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>1</v>
+      </c>
+      <c r="Y33" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="Z33" s="7">
-        <v>242</v>
-[...29 lines deleted...]
-        <v>219</v>
+        <v>3</v>
+      </c>
+      <c r="AA33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ33" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
-        <v>79</v>
-[...80 lines deleted...]
-        <v>8</v>
+        <v>24</v>
+      </c>
+      <c r="B34" s="15"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ34" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
-        <v>80</v>
-[...47 lines deleted...]
-        <v>1</v>
+        <v>58</v>
+      </c>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="Z35" s="7">
         <v>1</v>
       </c>
       <c r="AA35" s="7">
         <v>1</v>
       </c>
-      <c r="AB35" s="7">
-[...12 lines deleted...]
-        <v>3</v>
+      <c r="AB35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF35" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AG35" s="7" t="s">
-        <v>71</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>49</v>
+      </c>
+      <c r="AH35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ35" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-        <v>62</v>
+        <v>53</v>
+      </c>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="Q36" s="7">
-        <v>77</v>
-[...38 lines deleted...]
-        <v>66</v>
+        <v>2</v>
+      </c>
+      <c r="R36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD36" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE36" s="7">
-        <v>71</v>
-[...14 lines deleted...]
-        <v>57</v>
+        <v>1</v>
+      </c>
+      <c r="AF36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ36" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
-        <v>32</v>
-[...35 lines deleted...]
-        <v>8</v>
+        <v>25</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U37" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="V37" s="7">
-        <v>12</v>
-[...41 lines deleted...]
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="W37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ37" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
-        <v>81</v>
-[...47 lines deleted...]
-        <v>29</v>
+        <v>59</v>
+      </c>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y38" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="Z38" s="7">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="AA38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD38" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE38" s="7">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="AF38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG38" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AH38" s="7">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>1</v>
+      </c>
+      <c r="AI38" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ38" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
-        <v>75</v>
-[...65 lines deleted...]
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="16"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="16"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE39" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AF39" s="7">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="AG39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ39" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      <c r="G40" s="16"/>
+        <v>54</v>
+      </c>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
       <c r="H40" s="16"/>
-      <c r="I40" s="16"/>
+      <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="4">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="O40" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="P40" s="4">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="Q40" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="R40" s="7">
-        <v>5</v>
-[...53 lines deleted...]
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="S40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ40" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="G41" s="16"/>
+        <v>55</v>
+      </c>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
       <c r="H41" s="16"/>
-      <c r="I41" s="16"/>
+      <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
-      <c r="N41" s="4">
-[...66 lines deleted...]
-        <v>5</v>
+      <c r="N41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI41" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ41" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
-        <v>41</v>
-[...68 lines deleted...]
-        <v>10</v>
+        <v>60</v>
+      </c>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="16"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="16"/>
+      <c r="M42" s="16"/>
+      <c r="N42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF42" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="AG42" s="7">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="AH42" s="7">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="AI42" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ42" s="23" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A43" s="4" t="s">
-[...81 lines deleted...]
-        <v>8</v>
+      <c r="A43" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="18"/>
+      <c r="C43" s="18"/>
+      <c r="D43" s="18"/>
+      <c r="E43" s="18"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="19"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="P43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="W43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="X43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y43" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z43" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA43" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB43" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC43" s="9">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF43" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH43" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI43" s="37">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="10" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-[...82 lines deleted...]
-        <v>27</v>
+    <row r="44" spans="1:36" s="4" customFormat="1" ht="11.25">
+      <c r="A44" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="45" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-[...175 lines deleted...]
-    </row>
+    <row r="45" spans="1:36" s="4" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:36" s="4" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
     <row r="72" s="4" customFormat="1" ht="11.25"/>
@@ -10445,13488 +22865,3377 @@
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="T6:AQ6"/>
-[...7 lines deleted...]
-    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="V3:AQ3"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="AF5:AQ5"/>
+    <mergeCell ref="T7:AG7"/>
+    <mergeCell ref="T29:AG29"/>
+    <mergeCell ref="T22:AG22"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A5:AQ219"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A4:BF224"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32:A42"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
+    <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:43" ht="12.75">
-[...24 lines deleted...]
-      <c r="Y5" s="11"/>
+    <row r="4" spans="1:58" ht="11.45" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="66"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="66"/>
+      <c r="AM4" s="66"/>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="66"/>
+      <c r="AQ4" s="66"/>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="30"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="30"/>
+      <c r="BC4" s="30"/>
+      <c r="BD4" s="30"/>
+      <c r="BE4" s="30"/>
+      <c r="BF4" s="30"/>
     </row>
-    <row r="6" spans="1:43" ht="12.75">
-[...44 lines deleted...]
-      <c r="AQ6" s="53"/>
+    <row r="5" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="C5" s="23"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AP5" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AQ5" s="65"/>
     </row>
-    <row r="7" spans="1:43" s="4" customFormat="1" ht="11.25">
-[...14 lines deleted...]
-      </c>
+    <row r="6" spans="1:58" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="57"/>
+      <c r="B6" s="60">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="62">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="60"/>
     </row>
-    <row r="8" spans="1:43" s="4" customFormat="1" ht="11.25">
-[...23 lines deleted...]
-      <c r="T8" s="63"/>
+    <row r="7" spans="1:58" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="58"/>
+      <c r="B7" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="T7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="X7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK7" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ7" s="12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="63" t="s">
+        <v>26</v>
+      </c>
       <c r="U8" s="63"/>
       <c r="V8" s="63"/>
       <c r="W8" s="63"/>
       <c r="X8" s="63"/>
       <c r="Y8" s="63"/>
-      <c r="Z8" s="60">
-[...20 lines deleted...]
-      <c r="AQ8" s="59"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="63"/>
+      <c r="AD8" s="63"/>
+      <c r="AE8" s="63"/>
+      <c r="AF8" s="63"/>
+      <c r="AG8" s="63"/>
     </row>
-    <row r="9" spans="1:43" s="4" customFormat="1" ht="24.75" customHeight="1">
-[...40 lines deleted...]
-      <c r="O9" s="26" t="s">
+    <row r="9" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="4">
+        <v>5.33</v>
+      </c>
+      <c r="O9" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>4.37</v>
+      </c>
+      <c r="R9" s="6">
+        <v>9.76</v>
+      </c>
+      <c r="S9" s="6">
+        <v>1.38</v>
+      </c>
+      <c r="T9" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U9" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="V9" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="W9" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="X9" s="6">
+        <v>8.17</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>11.73</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>4.53</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="AD9" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>9.48</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>6.58</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="4">
+        <v>7.73</v>
+      </c>
+      <c r="O10" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.66</v>
+      </c>
+      <c r="Q10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" s="6">
+        <v>12.99</v>
+      </c>
+      <c r="S10" s="6">
+        <v>2.58</v>
+      </c>
+      <c r="T10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="6">
+        <v>10.27</v>
+      </c>
+      <c r="V10" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="W10" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="X10" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>9.26</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>7.98</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>8.11</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>9.09</v>
+      </c>
+      <c r="AD10" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>11.43</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>3.28</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>6.99</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>3.66</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>3.27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="4">
+        <v>32.26</v>
+      </c>
+      <c r="Q11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V11" s="6">
+        <v>32.26</v>
+      </c>
+      <c r="W11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>57.14</v>
+      </c>
+      <c r="Z11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>32.26</v>
+      </c>
+      <c r="AB11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>27.78</v>
+      </c>
+      <c r="AG11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>35.71</v>
+      </c>
+      <c r="AJ11" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" s="6">
+        <v>26.32</v>
+      </c>
+      <c r="S12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U12" s="6">
+        <v>23.26</v>
+      </c>
+      <c r="V12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X12" s="6">
+        <v>32.26</v>
+      </c>
+      <c r="Y12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>83.33</v>
+      </c>
+      <c r="AA12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI12" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ12" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" s="6">
+        <v>21.28</v>
+      </c>
+      <c r="Y13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>18.52</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>26.32</v>
+      </c>
+      <c r="AB14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI14" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>111.11</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>90.91</v>
+      </c>
+      <c r="AF15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V16" s="6">
+        <v>125</v>
+      </c>
+      <c r="W16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI16" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>500</v>
+      </c>
+      <c r="AA17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>200</v>
+      </c>
+      <c r="AF17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>1000</v>
+      </c>
+      <c r="AI17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>100</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI18" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ18" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="P9" s="26" t="s">
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="4">
+        <v>38.46</v>
+      </c>
+      <c r="O19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P19" s="4">
+        <v>55.56</v>
+      </c>
+      <c r="Q19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="6">
+        <v>31.25</v>
+      </c>
+      <c r="S19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="6">
+        <v>41.67</v>
+      </c>
+      <c r="W19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ19" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="Q9" s="26" t="s">
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="23"/>
+      <c r="V20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF21" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>125</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>62.5</v>
+      </c>
+      <c r="AI21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ21" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>30.3</v>
+      </c>
+      <c r="R22" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>33.33</v>
+      </c>
+      <c r="AD22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF22" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH22" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>43.48</v>
+      </c>
+      <c r="AJ22" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="U23" s="64"/>
+      <c r="V23" s="64"/>
+      <c r="W23" s="64"/>
+      <c r="X23" s="64"/>
+      <c r="Y23" s="64"/>
+      <c r="Z23" s="64"/>
+      <c r="AA23" s="64"/>
+      <c r="AB23" s="64"/>
+      <c r="AC23" s="64"/>
+      <c r="AD23" s="64"/>
+      <c r="AE23" s="64"/>
+      <c r="AF23" s="64"/>
+      <c r="AG23" s="64"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="33"/>
+      <c r="AJ23" s="6"/>
+    </row>
+    <row r="24" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="4">
+        <v>6.06</v>
+      </c>
+      <c r="O24" s="6">
+        <v>4.74</v>
+      </c>
+      <c r="P24" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="R24" s="6">
+        <v>10.37</v>
+      </c>
+      <c r="S24" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="T24" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U24" s="6">
+        <v>8.26</v>
+      </c>
+      <c r="V24" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="W24" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="X24" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>12.2</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>6.64</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AD24" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>9.26</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="R9" s="26" t="s">
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="O25" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="P25" s="4">
+        <v>2.82</v>
+      </c>
+      <c r="Q25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="6">
+        <v>13.7</v>
+      </c>
+      <c r="S25" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="T25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="6">
+        <v>10.91</v>
+      </c>
+      <c r="V25" s="6">
+        <v>3.42</v>
+      </c>
+      <c r="W25" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="X25" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>9.77</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="AD25" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>12.31</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>3.95</v>
+      </c>
+      <c r="AI25" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>3.42</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="S9" s="26" t="s">
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="4">
+        <v>33.33</v>
+      </c>
+      <c r="Q26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="6">
+        <v>40</v>
+      </c>
+      <c r="W26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>60.61</v>
+      </c>
+      <c r="Z26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>32.26</v>
+      </c>
+      <c r="AB26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>28.57</v>
+      </c>
+      <c r="AG26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH26" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>37.04</v>
+      </c>
+      <c r="AJ26" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X27" s="6">
+        <v>38.46</v>
+      </c>
+      <c r="Y27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF27" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI27" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ27" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="T9" s="26" t="s">
-[...5 lines deleted...]
-      <c r="V9" s="26" t="s">
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF28" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI28" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ28" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="W9" s="26" t="s">
-[...60 lines deleted...]
-        <v>53</v>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>58.82</v>
+      </c>
+      <c r="R29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI29" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ29" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:43" s="4" customFormat="1" ht="11.25">
-[...44 lines deleted...]
-      <c r="AQ10" s="61"/>
+    <row r="30" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="35"/>
+      <c r="AI30" s="3"/>
+      <c r="AJ30" s="6"/>
     </row>
-    <row r="11" spans="1:43" s="4" customFormat="1" ht="11.25">
-[...15 lines deleted...]
-      <c r="N11" s="30" t="s">
+    <row r="31" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="O11" s="31">
-[...84 lines deleted...]
-        <v>1.78</v>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="4">
+        <v>3.91</v>
+      </c>
+      <c r="O31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P31" s="4">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>8.44</v>
+      </c>
+      <c r="R31" s="6">
+        <v>8.51</v>
+      </c>
+      <c r="S31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V31" s="6">
+        <v>9.52</v>
+      </c>
+      <c r="W31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X31" s="6">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Y31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>23.26</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>11.43</v>
+      </c>
+      <c r="AB31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>9.85</v>
+      </c>
+      <c r="AD31" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>5.41</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>6.54</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>11.36</v>
+      </c>
+      <c r="AI31" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="AJ31" s="6">
+        <v>6.37</v>
       </c>
     </row>
-    <row r="12" spans="1:43" s="4" customFormat="1" ht="11.25">
-[...2019 lines deleted...]
-    <row r="32" spans="1:43" s="4" customFormat="1" ht="11.25">
+    <row r="32" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="4" t="s">
-        <v>72</v>
-[...50 lines deleted...]
-        <v>8.8699999999999992</v>
+        <v>56</v>
+      </c>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X32" s="6">
+        <v>52.63</v>
+      </c>
+      <c r="Y32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z32" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AA32" s="6">
-        <v>2.1800000000000002</v>
-[...2 lines deleted...]
-        <v>2.85</v>
+        <v>66.67</v>
+      </c>
+      <c r="AB32" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AC32" s="6">
-        <v>1.68</v>
-[...3463 lines deleted...]
-      <c r="AX32" s="3"/>
+        <v>37.04</v>
+      </c>
+      <c r="AD32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH32" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI32" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ32" s="6" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="33" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A33" s="3" t="s">
-[...81 lines deleted...]
-        <v>2.88</v>
+      <c r="A33" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI33" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ33" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
-        <v>79</v>
-[...23 lines deleted...]
-        <v>0.9</v>
+        <v>52</v>
+      </c>
+      <c r="B34" s="15"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q34" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="R34" s="6">
-        <v>0.49</v>
-[...5 lines deleted...]
-        <v>5.88</v>
+        <v>26.32</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T34" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="U34" s="6">
-        <v>2.16</v>
-[...5 lines deleted...]
-        <v>0.76</v>
+        <v>23.26</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W34" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="X34" s="6">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>32.26</v>
+      </c>
+      <c r="Y34" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.1100000000000001</v>
-[...29 lines deleted...]
-        <v>1.52</v>
+        <v>83.33</v>
+      </c>
+      <c r="AA34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI34" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ34" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
-        <v>80</v>
-[...68 lines deleted...]
-        <v>22.15</v>
+        <v>24</v>
+      </c>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF35" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="AG35" s="6" t="s">
-        <v>71</v>
-[...8 lines deleted...]
-        <v>5.54</v>
+        <v>49</v>
+      </c>
+      <c r="AH35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI35" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ35" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
-        <v>74</v>
-[...47 lines deleted...]
-        <v>2.4300000000000002</v>
+        <v>58</v>
+      </c>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.89</v>
+        <v>58.82</v>
       </c>
       <c r="AA36" s="6">
-        <v>1.52</v>
-[...26 lines deleted...]
-        <v>3.77</v>
+        <v>83.33</v>
+      </c>
+      <c r="AB36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI36" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ36" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
-        <v>32</v>
-[...20 lines deleted...]
-        <v>0.23</v>
+        <v>53</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P37" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="Q37" s="6">
-        <v>0.84</v>
-[...38 lines deleted...]
-        <v>0.39</v>
+        <v>111.11</v>
+      </c>
+      <c r="R37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD37" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE37" s="6">
-        <v>0.36</v>
-[...14 lines deleted...]
-        <v>1.1100000000000001</v>
+        <v>90.91</v>
+      </c>
+      <c r="AF37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI37" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ37" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
-        <v>81</v>
-[...35 lines deleted...]
-        <v>9.6</v>
+        <v>25</v>
+      </c>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="V38" s="6">
-        <v>6.99</v>
-[...41 lines deleted...]
-        <v>5.81</v>
+        <v>125</v>
+      </c>
+      <c r="W38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI38" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ38" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
-        <v>75</v>
-[...47 lines deleted...]
-        <v>2.17</v>
+        <v>59</v>
+      </c>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y39" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.61</v>
-[...11 lines deleted...]
-        <v>1.49</v>
+        <v>500</v>
+      </c>
+      <c r="AA39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD39" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AE39" s="6">
-        <v>1.43</v>
-[...5 lines deleted...]
-        <v>4.12</v>
+        <v>200</v>
+      </c>
+      <c r="AF39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG39" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="AH39" s="6">
-        <v>2.08</v>
-[...5 lines deleted...]
-        <v>0.89</v>
+        <v>1000</v>
+      </c>
+      <c r="AI39" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ39" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      <c r="G40" s="16"/>
+        <v>30</v>
+      </c>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
       <c r="H40" s="16"/>
-      <c r="I40" s="16"/>
+      <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
-      <c r="N40" s="41">
-[...51 lines deleted...]
-        <v>1.31</v>
+      <c r="N40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="W40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="AF40" s="6">
-        <v>15.46</v>
-[...11 lines deleted...]
-        <v>2.67</v>
+        <v>100</v>
+      </c>
+      <c r="AG40" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH40" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI40" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ40" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="G41" s="16"/>
+        <v>54</v>
+      </c>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
       <c r="H41" s="16"/>
-      <c r="I41" s="16"/>
+      <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
-      <c r="N41" s="41">
-[...9 lines deleted...]
-        <v>0.69</v>
+      <c r="N41" s="4">
+        <v>38.46</v>
+      </c>
+      <c r="O41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P41" s="4">
+        <v>55.56</v>
+      </c>
+      <c r="Q41" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="R41" s="6">
-        <v>0.63</v>
-[...8 lines deleted...]
-        <v>1.88</v>
+        <v>31.25</v>
+      </c>
+      <c r="S41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U41" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="V41" s="6">
-        <v>6.19</v>
-[...41 lines deleted...]
-        <v>1.94</v>
+        <v>41.67</v>
+      </c>
+      <c r="W41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF41" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG41" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH41" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI41" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ41" s="6" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
-        <v>41</v>
-[...77 lines deleted...]
-        <v>3.02</v>
+        <v>55</v>
+      </c>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="16"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="16"/>
+      <c r="M42" s="16"/>
+      <c r="N42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="S42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE42" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF42" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG42" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH42" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI42" s="23" t="s">
+        <v>49</v>
       </c>
       <c r="AJ42" s="6">
-        <v>3.02</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
-        <v>76</v>
-[...68 lines deleted...]
-        <v>3.43</v>
+        <v>60</v>
+      </c>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
+      <c r="N43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF43" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="AG43" s="6">
-        <v>3.22</v>
+        <v>125</v>
       </c>
       <c r="AH43" s="6">
-        <v>2.33</v>
-[...5 lines deleted...]
-        <v>1.56</v>
+        <v>62.5</v>
+      </c>
+      <c r="AI43" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ43" s="23" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A44" s="4" t="s">
-[...81 lines deleted...]
-        <v>1.71</v>
+      <c r="A44" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="O44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="P44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="R44" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="S44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="T44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="U44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="V44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="W44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="X44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC44" s="8">
+        <v>62.5</v>
+      </c>
+      <c r="AD44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH44" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI44" s="8">
+        <v>71.430000000000007</v>
+      </c>
+      <c r="AJ44" s="10" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="45" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-[...82 lines deleted...]
-        <v>3.95</v>
+    <row r="45" spans="1:36" s="4" customFormat="1" ht="11.25">
+      <c r="A45" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="46" spans="1:36" s="4" customFormat="1" ht="12" customHeight="1">
-[...6299 lines deleted...]
-    </row>
+    <row r="46" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="47" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:36" s="4" customFormat="1" ht="11.25"/>
     <row r="49" s="4" customFormat="1" ht="11.25"/>
     <row r="50" s="4" customFormat="1" ht="11.25"/>
     <row r="51" s="4" customFormat="1" ht="11.25"/>
     <row r="52" s="4" customFormat="1" ht="11.25"/>
     <row r="53" s="4" customFormat="1" ht="11.25"/>
     <row r="54" s="4" customFormat="1" ht="11.25"/>
     <row r="55" s="4" customFormat="1" ht="11.25"/>
     <row r="56" s="4" customFormat="1" ht="11.25"/>
     <row r="57" s="4" customFormat="1" ht="11.25"/>
     <row r="58" s="4" customFormat="1" ht="11.25"/>
     <row r="59" s="4" customFormat="1" ht="11.25"/>
     <row r="60" s="4" customFormat="1" ht="11.25"/>
     <row r="61" s="4" customFormat="1" ht="11.25"/>
     <row r="62" s="4" customFormat="1" ht="11.25"/>
     <row r="63" s="4" customFormat="1" ht="11.25"/>
     <row r="64" s="4" customFormat="1" ht="11.25"/>
     <row r="65" s="4" customFormat="1" ht="11.25"/>
     <row r="66" s="4" customFormat="1" ht="11.25"/>
     <row r="67" s="4" customFormat="1" ht="11.25"/>
     <row r="68" s="4" customFormat="1" ht="11.25"/>
     <row r="69" s="4" customFormat="1" ht="11.25"/>
     <row r="70" s="4" customFormat="1" ht="11.25"/>
     <row r="71" s="4" customFormat="1" ht="11.25"/>
@@ -24061,6241 +26370,87 @@
     <row r="200" s="4" customFormat="1" ht="11.25"/>
     <row r="201" s="4" customFormat="1" ht="11.25"/>
     <row r="202" s="4" customFormat="1" ht="11.25"/>
     <row r="203" s="4" customFormat="1" ht="11.25"/>
     <row r="204" s="4" customFormat="1" ht="11.25"/>
     <row r="205" s="4" customFormat="1" ht="11.25"/>
     <row r="206" s="4" customFormat="1" ht="11.25"/>
     <row r="207" s="4" customFormat="1" ht="11.25"/>
     <row r="208" s="4" customFormat="1" ht="11.25"/>
     <row r="209" s="4" customFormat="1" ht="11.25"/>
     <row r="210" s="4" customFormat="1" ht="11.25"/>
     <row r="211" s="4" customFormat="1" ht="11.25"/>
     <row r="212" s="4" customFormat="1" ht="11.25"/>
     <row r="213" s="4" customFormat="1" ht="11.25"/>
     <row r="214" s="4" customFormat="1" ht="11.25"/>
     <row r="215" s="4" customFormat="1" ht="11.25"/>
     <row r="216" s="4" customFormat="1" ht="11.25"/>
     <row r="217" s="4" customFormat="1" ht="11.25"/>
     <row r="218" s="4" customFormat="1" ht="11.25"/>
     <row r="219" s="4" customFormat="1" ht="11.25"/>
     <row r="220" s="4" customFormat="1" ht="11.25"/>
     <row r="221" s="4" customFormat="1" ht="11.25"/>
     <row r="222" s="4" customFormat="1" ht="11.25"/>
     <row r="223" s="4" customFormat="1" ht="11.25"/>
     <row r="224" s="4" customFormat="1" ht="11.25"/>
-    <row r="225" s="4" customFormat="1" ht="11.25"/>
-[...6148 lines deleted...]
-    <row r="226" s="4" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="O6:AQ6"/>
-[...9 lines deleted...]
-    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="O4:AQ4"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AF6:AQ6"/>
+    <mergeCell ref="T30:AG30"/>
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="T23:AG23"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-      <vt:lpstr>All population 2022</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>All population </vt:lpstr>
-      <vt:lpstr>All population 2024-2026</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Infant mortality rate 2024-2026</vt:lpstr>
+      <vt:lpstr> Total mortality rate</vt:lpstr>
+      <vt:lpstr>The num.of dec-d inf.</vt:lpstr>
+      <vt:lpstr>Infant mortality rate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>