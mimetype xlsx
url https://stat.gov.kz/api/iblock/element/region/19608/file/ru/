--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="585" yWindow="2115" windowWidth="19905" windowHeight="9990"/>
+    <workbookView xWindow="315" yWindow="240" windowWidth="15270" windowHeight="9990"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием яйцо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием яйцо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -462,67 +462,67 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -795,51 +795,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5:CJ25"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="7.5703125" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1">
       <c r="B1" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
@@ -872,168 +872,168 @@
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AI1" s="26"/>
       <c r="AJ1" s="26"/>
       <c r="AK1" s="26"/>
       <c r="AL1" s="26"/>
       <c r="AM1" s="26"/>
       <c r="AN1" s="26"/>
       <c r="AO1" s="26"/>
       <c r="AP1" s="26"/>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="26"/>
       <c r="AS1" s="26"/>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26"/>
       <c r="AV1" s="26"/>
       <c r="AW1" s="26"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="I2" s="2"/>
       <c r="CS2" s="27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="4" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="29"/>
-[...10 lines deleted...]
-      <c r="N3" s="28" t="s">
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="29"/>
-[...10 lines deleted...]
-      <c r="Z3" s="28" t="s">
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="29"/>
-[...10 lines deleted...]
-      <c r="AL3" s="28" t="s">
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="32"/>
+      <c r="AL3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="29"/>
-[...10 lines deleted...]
-      <c r="AX3" s="28" t="s">
+      <c r="AM3" s="31"/>
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="31"/>
+      <c r="AR3" s="31"/>
+      <c r="AS3" s="31"/>
+      <c r="AT3" s="31"/>
+      <c r="AU3" s="31"/>
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="32"/>
+      <c r="AX3" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="29"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="28" t="s">
+      <c r="AY3" s="31"/>
+      <c r="AZ3" s="31"/>
+      <c r="BA3" s="31"/>
+      <c r="BB3" s="31"/>
+      <c r="BC3" s="31"/>
+      <c r="BD3" s="31"/>
+      <c r="BE3" s="31"/>
+      <c r="BF3" s="31"/>
+      <c r="BG3" s="31"/>
+      <c r="BH3" s="31"/>
+      <c r="BI3" s="32"/>
+      <c r="BJ3" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="29"/>
-[...10 lines deleted...]
-      <c r="BV3" s="28" t="s">
+      <c r="BK3" s="31"/>
+      <c r="BL3" s="31"/>
+      <c r="BM3" s="31"/>
+      <c r="BN3" s="31"/>
+      <c r="BO3" s="31"/>
+      <c r="BP3" s="31"/>
+      <c r="BQ3" s="31"/>
+      <c r="BR3" s="31"/>
+      <c r="BS3" s="31"/>
+      <c r="BT3" s="31"/>
+      <c r="BU3" s="32"/>
+      <c r="BV3" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="29"/>
-[...10 lines deleted...]
-      <c r="CH3" s="28" t="s">
+      <c r="BW3" s="31"/>
+      <c r="BX3" s="31"/>
+      <c r="BY3" s="31"/>
+      <c r="BZ3" s="31"/>
+      <c r="CA3" s="31"/>
+      <c r="CB3" s="31"/>
+      <c r="CC3" s="31"/>
+      <c r="CD3" s="31"/>
+      <c r="CE3" s="31"/>
+      <c r="CF3" s="31"/>
+      <c r="CG3" s="32"/>
+      <c r="CH3" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="29"/>
-[...9 lines deleted...]
-      <c r="CS3" s="30"/>
+      <c r="CI3" s="31"/>
+      <c r="CJ3" s="31"/>
+      <c r="CK3" s="31"/>
+      <c r="CL3" s="31"/>
+      <c r="CM3" s="31"/>
+      <c r="CN3" s="31"/>
+      <c r="CO3" s="31"/>
+      <c r="CP3" s="31"/>
+      <c r="CQ3" s="31"/>
+      <c r="CR3" s="31"/>
+      <c r="CS3" s="32"/>
     </row>
     <row r="4" spans="1:97" s="4" customFormat="1" ht="23.25" thickBot="1">
-      <c r="A4" s="33"/>
+      <c r="A4" s="29"/>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -1544,51 +1544,53 @@
       </c>
       <c r="CC5" s="23">
         <v>255381</v>
       </c>
       <c r="CD5" s="23">
         <v>288055.2</v>
       </c>
       <c r="CE5" s="7">
         <v>319213.7</v>
       </c>
       <c r="CF5" s="7">
         <v>353423.1</v>
       </c>
       <c r="CG5" s="7">
         <v>393388.5</v>
       </c>
       <c r="CH5" s="23">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="23">
         <v>60791.9</v>
       </c>
       <c r="CJ5" s="24">
         <v>95477.3</v>
       </c>
-      <c r="CK5" s="24"/>
+      <c r="CK5" s="24">
+        <v>131198.29999999999</v>
+      </c>
       <c r="CL5" s="23"/>
       <c r="CM5" s="23"/>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>276</v>
       </c>
       <c r="C6" s="11">
         <v>478.5</v>
       </c>
       <c r="D6" s="11">
         <v>1031</v>
       </c>
       <c r="E6" s="11">
         <v>2670.9</v>
       </c>
@@ -1819,51 +1821,53 @@
       </c>
       <c r="CC6" s="19">
         <v>146.9</v>
       </c>
       <c r="CD6" s="19">
         <v>158.80000000000001</v>
       </c>
       <c r="CE6" s="11">
         <v>165.4</v>
       </c>
       <c r="CF6" s="11">
         <v>180.7</v>
       </c>
       <c r="CG6" s="11">
         <v>210.2</v>
       </c>
       <c r="CH6" s="19">
         <v>10.7</v>
       </c>
       <c r="CI6" s="19">
         <v>18.7</v>
       </c>
       <c r="CJ6" s="19">
         <v>39.9</v>
       </c>
-      <c r="CK6" s="19"/>
+      <c r="CK6" s="19">
+        <v>107</v>
+      </c>
       <c r="CL6" s="19"/>
       <c r="CM6" s="19"/>
       <c r="CN6" s="19"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>10312.4</v>
       </c>
       <c r="C7" s="13">
         <v>19191.3</v>
       </c>
       <c r="D7" s="11">
         <v>30080</v>
       </c>
       <c r="E7" s="11">
         <v>39828</v>
       </c>
@@ -2094,51 +2098,53 @@
       </c>
       <c r="CC7" s="19">
         <v>76621.5</v>
       </c>
       <c r="CD7" s="18">
         <v>87778.2</v>
       </c>
       <c r="CE7" s="13">
         <v>99381.2</v>
       </c>
       <c r="CF7" s="13">
         <v>111284.6</v>
       </c>
       <c r="CG7" s="13">
         <v>124308</v>
       </c>
       <c r="CH7" s="18">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="18">
         <v>21389.4</v>
       </c>
       <c r="CJ7" s="25">
         <v>32157.5</v>
       </c>
-      <c r="CK7" s="25"/>
+      <c r="CK7" s="25">
+        <v>44069.9</v>
+      </c>
       <c r="CL7" s="19"/>
       <c r="CM7" s="18"/>
       <c r="CN7" s="18"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>21.6</v>
       </c>
       <c r="C8" s="13">
         <v>40</v>
       </c>
       <c r="D8" s="11">
         <v>148.5</v>
       </c>
       <c r="E8" s="11">
         <v>325.89999999999998</v>
       </c>
@@ -2369,51 +2375,53 @@
       </c>
       <c r="CC8" s="19">
         <v>86.9</v>
       </c>
       <c r="CD8" s="18">
         <v>100.3</v>
       </c>
       <c r="CE8" s="13">
         <v>104.8</v>
       </c>
       <c r="CF8" s="13">
         <v>117.5</v>
       </c>
       <c r="CG8" s="13">
         <v>122.2</v>
       </c>
       <c r="CH8" s="18">
         <v>3.6</v>
       </c>
       <c r="CI8" s="18">
         <v>6.5</v>
       </c>
       <c r="CJ8" s="25">
         <v>23.2</v>
       </c>
-      <c r="CK8" s="25"/>
+      <c r="CK8" s="25">
+        <v>52.2</v>
+      </c>
       <c r="CL8" s="19"/>
       <c r="CM8" s="18"/>
       <c r="CN8" s="18"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>21687</v>
       </c>
       <c r="C9" s="13">
         <v>43019.4</v>
       </c>
       <c r="D9" s="11">
         <v>66993.100000000006</v>
       </c>
       <c r="E9" s="11">
         <v>87180.4</v>
       </c>
@@ -2644,51 +2652,53 @@
       </c>
       <c r="CC9" s="19">
         <v>129004.3</v>
       </c>
       <c r="CD9" s="18">
         <v>144871.70000000001</v>
       </c>
       <c r="CE9" s="13">
         <v>160340.5</v>
       </c>
       <c r="CF9" s="13">
         <v>175926.5</v>
       </c>
       <c r="CG9" s="13">
         <v>196294.7</v>
       </c>
       <c r="CH9" s="18">
         <v>14127</v>
       </c>
       <c r="CI9" s="18">
         <v>28886.7</v>
       </c>
       <c r="CJ9" s="25">
         <v>45489.7</v>
       </c>
-      <c r="CK9" s="25"/>
+      <c r="CK9" s="25">
+        <v>62681.5</v>
+      </c>
       <c r="CL9" s="19"/>
       <c r="CM9" s="18"/>
       <c r="CN9" s="18"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="13">
         <v>394.4</v>
       </c>
       <c r="C10" s="13">
         <v>788.6</v>
       </c>
       <c r="D10" s="11">
         <v>1833.6</v>
       </c>
       <c r="E10" s="11">
         <v>3338.1</v>
       </c>
@@ -2919,51 +2929,53 @@
       </c>
       <c r="CC10" s="19">
         <v>1455.5</v>
       </c>
       <c r="CD10" s="18">
         <v>1620</v>
       </c>
       <c r="CE10" s="13">
         <v>1668.8</v>
       </c>
       <c r="CF10" s="13">
         <v>1813</v>
       </c>
       <c r="CG10" s="13">
         <v>1897.8</v>
       </c>
       <c r="CH10" s="18">
         <v>39.1</v>
       </c>
       <c r="CI10" s="18">
         <v>80.5</v>
       </c>
       <c r="CJ10" s="25">
         <v>191.2</v>
       </c>
-      <c r="CK10" s="25"/>
+      <c r="CK10" s="25">
+        <v>357.9</v>
+      </c>
       <c r="CL10" s="19"/>
       <c r="CM10" s="18"/>
       <c r="CN10" s="18"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="13">
         <v>210.6</v>
       </c>
       <c r="C11" s="13">
         <v>420.3</v>
       </c>
       <c r="D11" s="13">
         <v>730.5</v>
       </c>
       <c r="E11" s="13">
         <v>2638</v>
       </c>
@@ -3194,51 +3206,53 @@
       </c>
       <c r="CC11" s="19">
         <v>456.1</v>
       </c>
       <c r="CD11" s="18">
         <v>499.1</v>
       </c>
       <c r="CE11" s="13">
         <v>502.8</v>
       </c>
       <c r="CF11" s="13">
         <v>526.5</v>
       </c>
       <c r="CG11" s="13">
         <v>546.5</v>
       </c>
       <c r="CH11" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ11" s="25">
         <v>15.6</v>
       </c>
-      <c r="CK11" s="25"/>
+      <c r="CK11" s="25">
+        <v>60.9</v>
+      </c>
       <c r="CL11" s="18"/>
       <c r="CM11" s="18"/>
       <c r="CN11" s="18"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13">
         <v>521.1</v>
       </c>
       <c r="C12" s="13">
         <v>902.1</v>
       </c>
       <c r="D12" s="13">
         <v>3650.4</v>
       </c>
       <c r="E12" s="13">
         <v>6132.7</v>
       </c>
@@ -3469,51 +3483,53 @@
       </c>
       <c r="CC12" s="19">
         <v>1023.8</v>
       </c>
       <c r="CD12" s="18">
         <v>1117.8</v>
       </c>
       <c r="CE12" s="13">
         <v>1141.8</v>
       </c>
       <c r="CF12" s="13">
         <v>1224.7</v>
       </c>
       <c r="CG12" s="13">
         <v>1314.8</v>
       </c>
       <c r="CH12" s="18">
         <v>40.6</v>
       </c>
       <c r="CI12" s="18">
         <v>64</v>
       </c>
       <c r="CJ12" s="25">
         <v>247.8</v>
       </c>
-      <c r="CK12" s="25"/>
+      <c r="CK12" s="25">
+        <v>423.8</v>
+      </c>
       <c r="CL12" s="18"/>
       <c r="CM12" s="18"/>
       <c r="CN12" s="18"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>420.3</v>
       </c>
       <c r="C13" s="11">
         <v>827.4</v>
       </c>
       <c r="D13" s="11">
         <v>2223</v>
       </c>
       <c r="E13" s="11">
         <v>4993</v>
       </c>
@@ -3744,51 +3760,53 @@
       </c>
       <c r="CC13" s="19">
         <v>733.4</v>
       </c>
       <c r="CD13" s="18">
         <v>791.9</v>
       </c>
       <c r="CE13" s="13">
         <v>807.8</v>
       </c>
       <c r="CF13" s="13">
         <v>863.8</v>
       </c>
       <c r="CG13" s="13">
         <v>903.5</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>58.4</v>
       </c>
       <c r="CJ13" s="19">
         <v>149.6</v>
       </c>
-      <c r="CK13" s="19"/>
+      <c r="CK13" s="19">
+        <v>351.7</v>
+      </c>
       <c r="CL13" s="19"/>
       <c r="CM13" s="18"/>
       <c r="CN13" s="18"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13">
         <v>310.5</v>
       </c>
       <c r="C14" s="13">
         <v>536.5</v>
       </c>
       <c r="D14" s="13">
         <v>1809.1</v>
       </c>
       <c r="E14" s="13">
         <v>2711</v>
       </c>
@@ -4019,51 +4037,53 @@
       </c>
       <c r="CC14" s="19">
         <v>199.4</v>
       </c>
       <c r="CD14" s="18">
         <v>221.5</v>
       </c>
       <c r="CE14" s="13">
         <v>223.7</v>
       </c>
       <c r="CF14" s="13">
         <v>226.1</v>
       </c>
       <c r="CG14" s="13">
         <v>229.3</v>
       </c>
       <c r="CH14" s="18">
         <v>5</v>
       </c>
       <c r="CI14" s="18">
         <v>8.9</v>
       </c>
       <c r="CJ14" s="25">
         <v>29.2</v>
       </c>
-      <c r="CK14" s="25"/>
+      <c r="CK14" s="25">
+        <v>44.9</v>
+      </c>
       <c r="CL14" s="18"/>
       <c r="CM14" s="18"/>
       <c r="CN14" s="18"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13">
         <v>71</v>
       </c>
       <c r="C15" s="13">
         <v>143.9</v>
       </c>
       <c r="D15" s="13">
         <v>694.5</v>
       </c>
       <c r="E15" s="13">
         <v>997.9</v>
       </c>
@@ -4294,51 +4314,53 @@
       </c>
       <c r="CC15" s="19">
         <v>544.1</v>
       </c>
       <c r="CD15" s="18">
         <v>596.29999999999995</v>
       </c>
       <c r="CE15" s="13">
         <v>626.79999999999995</v>
       </c>
       <c r="CF15" s="13">
         <v>682.7</v>
       </c>
       <c r="CG15" s="13">
         <v>735.5</v>
       </c>
       <c r="CH15" s="18">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="18">
         <v>18.2</v>
       </c>
       <c r="CJ15" s="25">
         <v>82.9</v>
       </c>
-      <c r="CK15" s="25"/>
+      <c r="CK15" s="25">
+        <v>122.3</v>
+      </c>
       <c r="CL15" s="18"/>
       <c r="CM15" s="18"/>
       <c r="CN15" s="18"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="13">
         <v>114.7</v>
       </c>
       <c r="C16" s="13">
         <v>214.7</v>
       </c>
       <c r="D16" s="13">
         <v>944.6</v>
       </c>
       <c r="E16" s="13">
         <v>1319.2</v>
       </c>
@@ -4569,51 +4591,53 @@
       </c>
       <c r="CC16" s="19">
         <v>958</v>
       </c>
       <c r="CD16" s="18">
         <v>1093</v>
       </c>
       <c r="CE16" s="13">
         <v>1119.4000000000001</v>
       </c>
       <c r="CF16" s="13">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG16" s="13">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH16" s="18">
         <v>25.8</v>
       </c>
       <c r="CI16" s="18">
         <v>49</v>
       </c>
       <c r="CJ16" s="25">
         <v>201.2</v>
       </c>
-      <c r="CK16" s="25"/>
+      <c r="CK16" s="25">
+        <v>289.39999999999998</v>
+      </c>
       <c r="CL16" s="18"/>
       <c r="CM16" s="18"/>
       <c r="CN16" s="18"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>240.5</v>
       </c>
       <c r="C17" s="13">
         <v>429.2</v>
       </c>
       <c r="D17" s="13">
         <v>1690.4</v>
       </c>
       <c r="E17" s="13">
         <v>2565.6999999999998</v>
       </c>
@@ -4844,51 +4868,53 @@
       </c>
       <c r="CC17" s="19">
         <v>1646.6</v>
       </c>
       <c r="CD17" s="18">
         <v>1816.3</v>
       </c>
       <c r="CE17" s="13">
         <v>1869.4</v>
       </c>
       <c r="CF17" s="13">
         <v>2034.6</v>
       </c>
       <c r="CG17" s="13">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH17" s="18">
         <v>53.1</v>
       </c>
       <c r="CI17" s="18">
         <v>95.9</v>
       </c>
       <c r="CJ17" s="25">
         <v>372.7</v>
       </c>
-      <c r="CK17" s="25"/>
+      <c r="CK17" s="25">
+        <v>576.79999999999995</v>
+      </c>
       <c r="CL17" s="18"/>
       <c r="CM17" s="18"/>
       <c r="CN17" s="18"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>490</v>
       </c>
       <c r="C18" s="18">
         <v>818.8</v>
       </c>
       <c r="D18" s="18">
         <v>2983.5</v>
       </c>
       <c r="E18" s="18">
         <v>4508.5</v>
       </c>
@@ -5119,51 +5145,53 @@
       </c>
       <c r="CC18" s="19">
         <v>1816.5</v>
       </c>
       <c r="CD18" s="18">
         <v>2095.1999999999998</v>
       </c>
       <c r="CE18" s="18">
         <v>2153.9</v>
       </c>
       <c r="CF18" s="18">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG18" s="18">
         <v>2675</v>
       </c>
       <c r="CH18" s="18">
         <v>38</v>
       </c>
       <c r="CI18" s="18">
         <v>64.3</v>
       </c>
       <c r="CJ18" s="25">
         <v>214.7</v>
       </c>
-      <c r="CK18" s="25"/>
+      <c r="CK18" s="25">
+        <v>335.5</v>
+      </c>
       <c r="CL18" s="18"/>
       <c r="CM18" s="18"/>
       <c r="CN18" s="18"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="18">
         <v>11203.7</v>
       </c>
       <c r="D19" s="18">
         <v>19836.400000000001</v>
       </c>
       <c r="E19" s="18">
         <v>26728.1</v>
       </c>
@@ -5394,51 +5422,53 @@
       </c>
       <c r="CC19" s="19">
         <v>23394.2</v>
       </c>
       <c r="CD19" s="18">
         <v>25521.1</v>
       </c>
       <c r="CE19" s="18">
         <v>27969.8</v>
       </c>
       <c r="CF19" s="18">
         <v>31401.200000000001</v>
       </c>
       <c r="CG19" s="18">
         <v>35087.699999999997</v>
       </c>
       <c r="CH19" s="18">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="18">
         <v>7549.1</v>
       </c>
       <c r="CJ19" s="25">
         <v>11459.1</v>
       </c>
-      <c r="CK19" s="25"/>
+      <c r="CK19" s="25">
+        <v>15024.6</v>
+      </c>
       <c r="CL19" s="18"/>
       <c r="CM19" s="18"/>
       <c r="CN19" s="18"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>431.7</v>
       </c>
       <c r="C20" s="22">
         <v>720.8</v>
       </c>
       <c r="D20" s="22">
         <v>2583.6999999999998</v>
       </c>
       <c r="E20" s="22">
         <v>4053.6</v>
       </c>
@@ -5669,51 +5699,53 @@
       </c>
       <c r="CC20" s="19">
         <v>1592.5</v>
       </c>
       <c r="CD20" s="18">
         <v>1961</v>
       </c>
       <c r="CE20" s="18">
         <v>2005</v>
       </c>
       <c r="CF20" s="18">
         <v>2313</v>
       </c>
       <c r="CG20" s="18">
         <v>2489</v>
       </c>
       <c r="CH20" s="22">
         <v>52.9</v>
       </c>
       <c r="CI20" s="22">
         <v>83.4</v>
       </c>
       <c r="CJ20" s="25">
         <v>296.39999999999998</v>
       </c>
-      <c r="CK20" s="25"/>
+      <c r="CK20" s="25">
+        <v>465.4</v>
+      </c>
       <c r="CL20" s="22"/>
       <c r="CM20" s="18"/>
       <c r="CN20" s="18"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="11">
         <v>253.4</v>
       </c>
       <c r="D21" s="11">
         <v>1012.5</v>
       </c>
       <c r="E21" s="11">
         <v>1392.8</v>
       </c>
@@ -5944,51 +5976,53 @@
       </c>
       <c r="CC21" s="19">
         <v>420.9</v>
       </c>
       <c r="CD21" s="20">
         <v>500.4</v>
       </c>
       <c r="CE21" s="20">
         <v>506.9</v>
       </c>
       <c r="CF21" s="20">
         <v>519.20000000000005</v>
       </c>
       <c r="CG21" s="20">
         <v>539</v>
       </c>
       <c r="CH21" s="19">
         <v>13.2</v>
       </c>
       <c r="CI21" s="19">
         <v>22.5</v>
       </c>
       <c r="CJ21" s="19">
         <v>91.1</v>
       </c>
-      <c r="CK21" s="19"/>
+      <c r="CK21" s="19">
+        <v>127.1</v>
+      </c>
       <c r="CL21" s="19"/>
       <c r="CM21" s="18"/>
       <c r="CN21" s="18"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>976.7</v>
       </c>
       <c r="C22" s="18">
         <v>1607.1</v>
       </c>
       <c r="D22" s="18">
         <v>5082.5</v>
       </c>
       <c r="E22" s="18">
         <v>7726</v>
       </c>
@@ -6219,51 +6253,53 @@
       </c>
       <c r="CC22" s="19">
         <v>3119.1</v>
       </c>
       <c r="CD22" s="18">
         <v>3503.6</v>
       </c>
       <c r="CE22" s="18">
         <v>3585.5</v>
       </c>
       <c r="CF22" s="18">
         <v>3962.2</v>
       </c>
       <c r="CG22" s="18">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH22" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="18">
         <v>255.2</v>
       </c>
       <c r="CJ22" s="25">
         <v>776</v>
       </c>
-      <c r="CK22" s="25"/>
+      <c r="CK22" s="25">
+        <v>1221.5999999999999</v>
+      </c>
       <c r="CL22" s="18"/>
       <c r="CM22" s="18"/>
       <c r="CN22" s="18"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="18"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>218.7</v>
       </c>
       <c r="C23" s="18">
         <v>425.4</v>
       </c>
       <c r="D23" s="18">
         <v>2090.6</v>
       </c>
       <c r="E23" s="18">
         <v>3083.1</v>
       </c>
@@ -6494,51 +6530,53 @@
       </c>
       <c r="CC23" s="19">
         <v>10049.299999999999</v>
       </c>
       <c r="CD23" s="18">
         <v>11363.5</v>
       </c>
       <c r="CE23" s="18">
         <v>12516.4</v>
       </c>
       <c r="CF23" s="18">
         <v>13881.6</v>
       </c>
       <c r="CG23" s="18">
         <v>15158.3</v>
       </c>
       <c r="CH23" s="18">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="18">
         <v>2015.1</v>
       </c>
       <c r="CJ23" s="22">
         <v>3212.6</v>
       </c>
-      <c r="CK23" s="22"/>
+      <c r="CK23" s="22">
+        <v>4246.7</v>
+      </c>
       <c r="CL23" s="18"/>
       <c r="CM23" s="18"/>
       <c r="CN23" s="18"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="18">
         <v>3964.6</v>
       </c>
       <c r="D24" s="18">
         <v>9857.9</v>
       </c>
       <c r="E24" s="18">
         <v>14380.4</v>
       </c>
@@ -6769,51 +6807,53 @@
       </c>
       <c r="CC24" s="19">
         <v>815</v>
       </c>
       <c r="CD24" s="18">
         <v>866.5</v>
       </c>
       <c r="CE24" s="18">
         <v>871.6</v>
       </c>
       <c r="CF24" s="18">
         <v>908.5</v>
       </c>
       <c r="CG24" s="18">
         <v>940.4</v>
       </c>
       <c r="CH24" s="18">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="18">
         <v>57.6</v>
       </c>
       <c r="CJ24" s="22">
         <v>234.8</v>
       </c>
-      <c r="CK24" s="22"/>
+      <c r="CK24" s="22">
+        <v>356.1</v>
+      </c>
       <c r="CL24" s="18"/>
       <c r="CM24" s="18"/>
       <c r="CN24" s="18"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="22">
         <v>256.5</v>
       </c>
       <c r="C25" s="22">
         <v>415.4</v>
       </c>
       <c r="D25" s="22">
         <v>1426.6</v>
       </c>
       <c r="E25" s="22">
         <v>2050.1</v>
       </c>
@@ -7044,129 +7084,131 @@
       </c>
       <c r="CC25" s="19">
         <v>1297</v>
       </c>
       <c r="CD25" s="18">
         <v>1579</v>
       </c>
       <c r="CE25" s="18">
         <v>1652.2</v>
       </c>
       <c r="CF25" s="18">
         <v>1928.5</v>
       </c>
       <c r="CG25" s="18">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH25" s="22">
         <v>36.4</v>
       </c>
       <c r="CI25" s="22">
         <v>59.3</v>
       </c>
       <c r="CJ25" s="22">
         <v>192.1</v>
       </c>
-      <c r="CK25" s="22"/>
+      <c r="CK25" s="22">
+        <v>283</v>
+      </c>
       <c r="CL25" s="22"/>
       <c r="CM25" s="18"/>
       <c r="CN25" s="18"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="18"/>
       <c r="CQ25" s="18"/>
       <c r="CR25" s="18"/>
       <c r="CS25" s="18"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
-      <c r="AX27" s="31" t="s">
+      <c r="AX27" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="31"/>
-[...21 lines deleted...]
-      <c r="BU27" s="31"/>
+      <c r="AY27" s="33"/>
+      <c r="AZ27" s="33"/>
+      <c r="BA27" s="33"/>
+      <c r="BB27" s="33"/>
+      <c r="BC27" s="33"/>
+      <c r="BD27" s="33"/>
+      <c r="BE27" s="33"/>
+      <c r="BF27" s="33"/>
+      <c r="BG27" s="33"/>
+      <c r="BH27" s="33"/>
+      <c r="BI27" s="33"/>
+      <c r="BJ27" s="33"/>
+      <c r="BK27" s="33"/>
+      <c r="BL27" s="33"/>
+      <c r="BM27" s="33"/>
+      <c r="BN27" s="33"/>
+      <c r="BO27" s="33"/>
+      <c r="BP27" s="33"/>
+      <c r="BQ27" s="33"/>
+      <c r="BR27" s="33"/>
+      <c r="BS27" s="33"/>
+      <c r="BT27" s="33"/>
+      <c r="BU27" s="33"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="31"/>
-[...22 lines deleted...]
-      <c r="BU28" s="31"/>
+      <c r="AX28" s="33"/>
+      <c r="AY28" s="33"/>
+      <c r="AZ28" s="33"/>
+      <c r="BA28" s="33"/>
+      <c r="BB28" s="33"/>
+      <c r="BC28" s="33"/>
+      <c r="BD28" s="33"/>
+      <c r="BE28" s="33"/>
+      <c r="BF28" s="33"/>
+      <c r="BG28" s="33"/>
+      <c r="BH28" s="33"/>
+      <c r="BI28" s="33"/>
+      <c r="BJ28" s="33"/>
+      <c r="BK28" s="33"/>
+      <c r="BL28" s="33"/>
+      <c r="BM28" s="33"/>
+      <c r="BN28" s="33"/>
+      <c r="BO28" s="33"/>
+      <c r="BP28" s="33"/>
+      <c r="BQ28" s="33"/>
+      <c r="BR28" s="33"/>
+      <c r="BS28" s="33"/>
+      <c r="BT28" s="33"/>
+      <c r="BU28" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>