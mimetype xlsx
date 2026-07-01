--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="315" yWindow="240" windowWidth="15270" windowHeight="9990"/>
+    <workbookView xWindow="-30" yWindow="2160" windowWidth="15270" windowHeight="8610"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием яйцо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием яйцо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -462,67 +462,67 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -795,51 +795,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="7.5703125" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1">
       <c r="B1" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
@@ -872,168 +872,168 @@
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AI1" s="26"/>
       <c r="AJ1" s="26"/>
       <c r="AK1" s="26"/>
       <c r="AL1" s="26"/>
       <c r="AM1" s="26"/>
       <c r="AN1" s="26"/>
       <c r="AO1" s="26"/>
       <c r="AP1" s="26"/>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="26"/>
       <c r="AS1" s="26"/>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26"/>
       <c r="AV1" s="26"/>
       <c r="AW1" s="26"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="I2" s="2"/>
       <c r="CS2" s="27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="4" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="31"/>
-[...10 lines deleted...]
-      <c r="N3" s="30" t="s">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="31"/>
-[...10 lines deleted...]
-      <c r="Z3" s="30" t="s">
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="31"/>
-[...10 lines deleted...]
-      <c r="AL3" s="30" t="s">
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="31"/>
-[...10 lines deleted...]
-      <c r="AX3" s="30" t="s">
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="30" t="s">
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
+      <c r="BA3" s="29"/>
+      <c r="BB3" s="29"/>
+      <c r="BC3" s="29"/>
+      <c r="BD3" s="29"/>
+      <c r="BE3" s="29"/>
+      <c r="BF3" s="29"/>
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="30"/>
+      <c r="BJ3" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="31"/>
-[...10 lines deleted...]
-      <c r="BV3" s="30" t="s">
+      <c r="BK3" s="29"/>
+      <c r="BL3" s="29"/>
+      <c r="BM3" s="29"/>
+      <c r="BN3" s="29"/>
+      <c r="BO3" s="29"/>
+      <c r="BP3" s="29"/>
+      <c r="BQ3" s="29"/>
+      <c r="BR3" s="29"/>
+      <c r="BS3" s="29"/>
+      <c r="BT3" s="29"/>
+      <c r="BU3" s="30"/>
+      <c r="BV3" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="31"/>
-[...10 lines deleted...]
-      <c r="CH3" s="30" t="s">
+      <c r="BW3" s="29"/>
+      <c r="BX3" s="29"/>
+      <c r="BY3" s="29"/>
+      <c r="BZ3" s="29"/>
+      <c r="CA3" s="29"/>
+      <c r="CB3" s="29"/>
+      <c r="CC3" s="29"/>
+      <c r="CD3" s="29"/>
+      <c r="CE3" s="29"/>
+      <c r="CF3" s="29"/>
+      <c r="CG3" s="30"/>
+      <c r="CH3" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="31"/>
-[...9 lines deleted...]
-      <c r="CS3" s="32"/>
+      <c r="CI3" s="29"/>
+      <c r="CJ3" s="29"/>
+      <c r="CK3" s="29"/>
+      <c r="CL3" s="29"/>
+      <c r="CM3" s="29"/>
+      <c r="CN3" s="29"/>
+      <c r="CO3" s="29"/>
+      <c r="CP3" s="29"/>
+      <c r="CQ3" s="29"/>
+      <c r="CR3" s="29"/>
+      <c r="CS3" s="30"/>
     </row>
     <row r="4" spans="1:97" s="4" customFormat="1" ht="23.25" thickBot="1">
-      <c r="A4" s="29"/>
+      <c r="A4" s="33"/>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -1547,51 +1547,53 @@
       </c>
       <c r="CD5" s="23">
         <v>288055.2</v>
       </c>
       <c r="CE5" s="7">
         <v>319213.7</v>
       </c>
       <c r="CF5" s="7">
         <v>353423.1</v>
       </c>
       <c r="CG5" s="7">
         <v>393388.5</v>
       </c>
       <c r="CH5" s="23">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="23">
         <v>60791.9</v>
       </c>
       <c r="CJ5" s="24">
         <v>95477.3</v>
       </c>
       <c r="CK5" s="24">
         <v>131198.29999999999</v>
       </c>
-      <c r="CL5" s="23"/>
+      <c r="CL5" s="23">
+        <v>160628.79999999999</v>
+      </c>
       <c r="CM5" s="23"/>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>276</v>
       </c>
       <c r="C6" s="11">
         <v>478.5</v>
       </c>
       <c r="D6" s="11">
         <v>1031</v>
       </c>
       <c r="E6" s="11">
         <v>2670.9</v>
       </c>
       <c r="F6" s="11">
@@ -1824,51 +1826,53 @@
       </c>
       <c r="CD6" s="19">
         <v>158.80000000000001</v>
       </c>
       <c r="CE6" s="11">
         <v>165.4</v>
       </c>
       <c r="CF6" s="11">
         <v>180.7</v>
       </c>
       <c r="CG6" s="11">
         <v>210.2</v>
       </c>
       <c r="CH6" s="19">
         <v>10.7</v>
       </c>
       <c r="CI6" s="19">
         <v>18.7</v>
       </c>
       <c r="CJ6" s="19">
         <v>39.9</v>
       </c>
       <c r="CK6" s="19">
         <v>107</v>
       </c>
-      <c r="CL6" s="19"/>
+      <c r="CL6" s="19">
+        <v>115.6</v>
+      </c>
       <c r="CM6" s="19"/>
       <c r="CN6" s="19"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>10312.4</v>
       </c>
       <c r="C7" s="13">
         <v>19191.3</v>
       </c>
       <c r="D7" s="11">
         <v>30080</v>
       </c>
       <c r="E7" s="11">
         <v>39828</v>
       </c>
       <c r="F7" s="11">
@@ -2101,51 +2105,53 @@
       </c>
       <c r="CD7" s="18">
         <v>87778.2</v>
       </c>
       <c r="CE7" s="13">
         <v>99381.2</v>
       </c>
       <c r="CF7" s="13">
         <v>111284.6</v>
       </c>
       <c r="CG7" s="13">
         <v>124308</v>
       </c>
       <c r="CH7" s="18">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="18">
         <v>21389.4</v>
       </c>
       <c r="CJ7" s="25">
         <v>32157.5</v>
       </c>
       <c r="CK7" s="25">
         <v>44069.9</v>
       </c>
-      <c r="CL7" s="19"/>
+      <c r="CL7" s="19">
+        <v>56330.7</v>
+      </c>
       <c r="CM7" s="18"/>
       <c r="CN7" s="18"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>21.6</v>
       </c>
       <c r="C8" s="13">
         <v>40</v>
       </c>
       <c r="D8" s="11">
         <v>148.5</v>
       </c>
       <c r="E8" s="11">
         <v>325.89999999999998</v>
       </c>
       <c r="F8" s="11">
@@ -2378,51 +2384,53 @@
       </c>
       <c r="CD8" s="18">
         <v>100.3</v>
       </c>
       <c r="CE8" s="13">
         <v>104.8</v>
       </c>
       <c r="CF8" s="13">
         <v>117.5</v>
       </c>
       <c r="CG8" s="13">
         <v>122.2</v>
       </c>
       <c r="CH8" s="18">
         <v>3.6</v>
       </c>
       <c r="CI8" s="18">
         <v>6.5</v>
       </c>
       <c r="CJ8" s="25">
         <v>23.2</v>
       </c>
       <c r="CK8" s="25">
         <v>52.2</v>
       </c>
-      <c r="CL8" s="19"/>
+      <c r="CL8" s="19">
+        <v>55.7</v>
+      </c>
       <c r="CM8" s="18"/>
       <c r="CN8" s="18"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>21687</v>
       </c>
       <c r="C9" s="13">
         <v>43019.4</v>
       </c>
       <c r="D9" s="11">
         <v>66993.100000000006</v>
       </c>
       <c r="E9" s="11">
         <v>87180.4</v>
       </c>
       <c r="F9" s="11">
@@ -2655,51 +2663,53 @@
       </c>
       <c r="CD9" s="18">
         <v>144871.70000000001</v>
       </c>
       <c r="CE9" s="13">
         <v>160340.5</v>
       </c>
       <c r="CF9" s="13">
         <v>175926.5</v>
       </c>
       <c r="CG9" s="13">
         <v>196294.7</v>
       </c>
       <c r="CH9" s="18">
         <v>14127</v>
       </c>
       <c r="CI9" s="18">
         <v>28886.7</v>
       </c>
       <c r="CJ9" s="25">
         <v>45489.7</v>
       </c>
       <c r="CK9" s="25">
         <v>62681.5</v>
       </c>
-      <c r="CL9" s="19"/>
+      <c r="CL9" s="19">
+        <v>73865.600000000006</v>
+      </c>
       <c r="CM9" s="18"/>
       <c r="CN9" s="18"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="13">
         <v>394.4</v>
       </c>
       <c r="C10" s="13">
         <v>788.6</v>
       </c>
       <c r="D10" s="11">
         <v>1833.6</v>
       </c>
       <c r="E10" s="11">
         <v>3338.1</v>
       </c>
       <c r="F10" s="11">
@@ -2932,51 +2942,53 @@
       </c>
       <c r="CD10" s="18">
         <v>1620</v>
       </c>
       <c r="CE10" s="13">
         <v>1668.8</v>
       </c>
       <c r="CF10" s="13">
         <v>1813</v>
       </c>
       <c r="CG10" s="13">
         <v>1897.8</v>
       </c>
       <c r="CH10" s="18">
         <v>39.1</v>
       </c>
       <c r="CI10" s="18">
         <v>80.5</v>
       </c>
       <c r="CJ10" s="25">
         <v>191.2</v>
       </c>
       <c r="CK10" s="25">
         <v>357.9</v>
       </c>
-      <c r="CL10" s="19"/>
+      <c r="CL10" s="19">
+        <v>556</v>
+      </c>
       <c r="CM10" s="18"/>
       <c r="CN10" s="18"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="13">
         <v>210.6</v>
       </c>
       <c r="C11" s="13">
         <v>420.3</v>
       </c>
       <c r="D11" s="13">
         <v>730.5</v>
       </c>
       <c r="E11" s="13">
         <v>2638</v>
       </c>
       <c r="F11" s="13">
@@ -3209,51 +3221,53 @@
       </c>
       <c r="CD11" s="18">
         <v>499.1</v>
       </c>
       <c r="CE11" s="13">
         <v>502.8</v>
       </c>
       <c r="CF11" s="13">
         <v>526.5</v>
       </c>
       <c r="CG11" s="13">
         <v>546.5</v>
       </c>
       <c r="CH11" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ11" s="25">
         <v>15.6</v>
       </c>
       <c r="CK11" s="25">
         <v>60.9</v>
       </c>
-      <c r="CL11" s="18"/>
+      <c r="CL11" s="18">
+        <v>65.900000000000006</v>
+      </c>
       <c r="CM11" s="18"/>
       <c r="CN11" s="18"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13">
         <v>521.1</v>
       </c>
       <c r="C12" s="13">
         <v>902.1</v>
       </c>
       <c r="D12" s="13">
         <v>3650.4</v>
       </c>
       <c r="E12" s="13">
         <v>6132.7</v>
       </c>
       <c r="F12" s="13">
@@ -3486,51 +3500,53 @@
       </c>
       <c r="CD12" s="18">
         <v>1117.8</v>
       </c>
       <c r="CE12" s="13">
         <v>1141.8</v>
       </c>
       <c r="CF12" s="13">
         <v>1224.7</v>
       </c>
       <c r="CG12" s="13">
         <v>1314.8</v>
       </c>
       <c r="CH12" s="18">
         <v>40.6</v>
       </c>
       <c r="CI12" s="18">
         <v>64</v>
       </c>
       <c r="CJ12" s="25">
         <v>247.8</v>
       </c>
       <c r="CK12" s="25">
         <v>423.8</v>
       </c>
-      <c r="CL12" s="18"/>
+      <c r="CL12" s="18">
+        <v>588.1</v>
+      </c>
       <c r="CM12" s="18"/>
       <c r="CN12" s="18"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>420.3</v>
       </c>
       <c r="C13" s="11">
         <v>827.4</v>
       </c>
       <c r="D13" s="11">
         <v>2223</v>
       </c>
       <c r="E13" s="11">
         <v>4993</v>
       </c>
       <c r="F13" s="11">
@@ -3763,51 +3779,53 @@
       </c>
       <c r="CD13" s="18">
         <v>791.9</v>
       </c>
       <c r="CE13" s="13">
         <v>807.8</v>
       </c>
       <c r="CF13" s="13">
         <v>863.8</v>
       </c>
       <c r="CG13" s="13">
         <v>903.5</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>58.4</v>
       </c>
       <c r="CJ13" s="19">
         <v>149.6</v>
       </c>
       <c r="CK13" s="19">
         <v>351.7</v>
       </c>
-      <c r="CL13" s="19"/>
+      <c r="CL13" s="19">
+        <v>453.9</v>
+      </c>
       <c r="CM13" s="18"/>
       <c r="CN13" s="18"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13">
         <v>310.5</v>
       </c>
       <c r="C14" s="13">
         <v>536.5</v>
       </c>
       <c r="D14" s="13">
         <v>1809.1</v>
       </c>
       <c r="E14" s="13">
         <v>2711</v>
       </c>
       <c r="F14" s="13">
@@ -4040,51 +4058,53 @@
       </c>
       <c r="CD14" s="18">
         <v>221.5</v>
       </c>
       <c r="CE14" s="13">
         <v>223.7</v>
       </c>
       <c r="CF14" s="13">
         <v>226.1</v>
       </c>
       <c r="CG14" s="13">
         <v>229.3</v>
       </c>
       <c r="CH14" s="18">
         <v>5</v>
       </c>
       <c r="CI14" s="18">
         <v>8.9</v>
       </c>
       <c r="CJ14" s="25">
         <v>29.2</v>
       </c>
       <c r="CK14" s="25">
         <v>44.9</v>
       </c>
-      <c r="CL14" s="18"/>
+      <c r="CL14" s="18">
+        <v>61.2</v>
+      </c>
       <c r="CM14" s="18"/>
       <c r="CN14" s="18"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13">
         <v>71</v>
       </c>
       <c r="C15" s="13">
         <v>143.9</v>
       </c>
       <c r="D15" s="13">
         <v>694.5</v>
       </c>
       <c r="E15" s="13">
         <v>997.9</v>
       </c>
       <c r="F15" s="13">
@@ -4317,51 +4337,53 @@
       </c>
       <c r="CD15" s="18">
         <v>596.29999999999995</v>
       </c>
       <c r="CE15" s="13">
         <v>626.79999999999995</v>
       </c>
       <c r="CF15" s="13">
         <v>682.7</v>
       </c>
       <c r="CG15" s="13">
         <v>735.5</v>
       </c>
       <c r="CH15" s="18">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="18">
         <v>18.2</v>
       </c>
       <c r="CJ15" s="25">
         <v>82.9</v>
       </c>
       <c r="CK15" s="25">
         <v>122.3</v>
       </c>
-      <c r="CL15" s="18"/>
+      <c r="CL15" s="18">
+        <v>190.9</v>
+      </c>
       <c r="CM15" s="18"/>
       <c r="CN15" s="18"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="13">
         <v>114.7</v>
       </c>
       <c r="C16" s="13">
         <v>214.7</v>
       </c>
       <c r="D16" s="13">
         <v>944.6</v>
       </c>
       <c r="E16" s="13">
         <v>1319.2</v>
       </c>
       <c r="F16" s="13">
@@ -4594,51 +4616,53 @@
       </c>
       <c r="CD16" s="18">
         <v>1093</v>
       </c>
       <c r="CE16" s="13">
         <v>1119.4000000000001</v>
       </c>
       <c r="CF16" s="13">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG16" s="13">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH16" s="18">
         <v>25.8</v>
       </c>
       <c r="CI16" s="18">
         <v>49</v>
       </c>
       <c r="CJ16" s="25">
         <v>201.2</v>
       </c>
       <c r="CK16" s="25">
         <v>289.39999999999998</v>
       </c>
-      <c r="CL16" s="18"/>
+      <c r="CL16" s="18">
+        <v>419.2</v>
+      </c>
       <c r="CM16" s="18"/>
       <c r="CN16" s="18"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>240.5</v>
       </c>
       <c r="C17" s="13">
         <v>429.2</v>
       </c>
       <c r="D17" s="13">
         <v>1690.4</v>
       </c>
       <c r="E17" s="13">
         <v>2565.6999999999998</v>
       </c>
       <c r="F17" s="13">
@@ -4871,51 +4895,53 @@
       </c>
       <c r="CD17" s="18">
         <v>1816.3</v>
       </c>
       <c r="CE17" s="13">
         <v>1869.4</v>
       </c>
       <c r="CF17" s="13">
         <v>2034.6</v>
       </c>
       <c r="CG17" s="13">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH17" s="18">
         <v>53.1</v>
       </c>
       <c r="CI17" s="18">
         <v>95.9</v>
       </c>
       <c r="CJ17" s="25">
         <v>372.7</v>
       </c>
       <c r="CK17" s="25">
         <v>576.79999999999995</v>
       </c>
-      <c r="CL17" s="18"/>
+      <c r="CL17" s="18">
+        <v>773.2</v>
+      </c>
       <c r="CM17" s="18"/>
       <c r="CN17" s="18"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>490</v>
       </c>
       <c r="C18" s="18">
         <v>818.8</v>
       </c>
       <c r="D18" s="18">
         <v>2983.5</v>
       </c>
       <c r="E18" s="18">
         <v>4508.5</v>
       </c>
       <c r="F18" s="18">
@@ -5148,51 +5174,53 @@
       </c>
       <c r="CD18" s="18">
         <v>2095.1999999999998</v>
       </c>
       <c r="CE18" s="18">
         <v>2153.9</v>
       </c>
       <c r="CF18" s="18">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG18" s="18">
         <v>2675</v>
       </c>
       <c r="CH18" s="18">
         <v>38</v>
       </c>
       <c r="CI18" s="18">
         <v>64.3</v>
       </c>
       <c r="CJ18" s="25">
         <v>214.7</v>
       </c>
       <c r="CK18" s="25">
         <v>335.5</v>
       </c>
-      <c r="CL18" s="18"/>
+      <c r="CL18" s="18">
+        <v>436</v>
+      </c>
       <c r="CM18" s="18"/>
       <c r="CN18" s="18"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="18">
         <v>11203.7</v>
       </c>
       <c r="D19" s="18">
         <v>19836.400000000001</v>
       </c>
       <c r="E19" s="18">
         <v>26728.1</v>
       </c>
       <c r="F19" s="18">
@@ -5425,51 +5453,53 @@
       </c>
       <c r="CD19" s="18">
         <v>25521.1</v>
       </c>
       <c r="CE19" s="18">
         <v>27969.8</v>
       </c>
       <c r="CF19" s="18">
         <v>31401.200000000001</v>
       </c>
       <c r="CG19" s="18">
         <v>35087.699999999997</v>
       </c>
       <c r="CH19" s="18">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="18">
         <v>7549.1</v>
       </c>
       <c r="CJ19" s="25">
         <v>11459.1</v>
       </c>
       <c r="CK19" s="25">
         <v>15024.6</v>
       </c>
-      <c r="CL19" s="18"/>
+      <c r="CL19" s="18">
+        <v>18402.099999999999</v>
+      </c>
       <c r="CM19" s="18"/>
       <c r="CN19" s="18"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>431.7</v>
       </c>
       <c r="C20" s="22">
         <v>720.8</v>
       </c>
       <c r="D20" s="22">
         <v>2583.6999999999998</v>
       </c>
       <c r="E20" s="22">
         <v>4053.6</v>
       </c>
       <c r="F20" s="22">
@@ -5702,51 +5732,53 @@
       </c>
       <c r="CD20" s="18">
         <v>1961</v>
       </c>
       <c r="CE20" s="18">
         <v>2005</v>
       </c>
       <c r="CF20" s="18">
         <v>2313</v>
       </c>
       <c r="CG20" s="18">
         <v>2489</v>
       </c>
       <c r="CH20" s="22">
         <v>52.9</v>
       </c>
       <c r="CI20" s="22">
         <v>83.4</v>
       </c>
       <c r="CJ20" s="25">
         <v>296.39999999999998</v>
       </c>
       <c r="CK20" s="25">
         <v>465.4</v>
       </c>
-      <c r="CL20" s="22"/>
+      <c r="CL20" s="22">
+        <v>514.79999999999995</v>
+      </c>
       <c r="CM20" s="18"/>
       <c r="CN20" s="18"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="11">
         <v>253.4</v>
       </c>
       <c r="D21" s="11">
         <v>1012.5</v>
       </c>
       <c r="E21" s="11">
         <v>1392.8</v>
       </c>
       <c r="F21" s="11">
@@ -5979,51 +6011,53 @@
       </c>
       <c r="CD21" s="20">
         <v>500.4</v>
       </c>
       <c r="CE21" s="20">
         <v>506.9</v>
       </c>
       <c r="CF21" s="20">
         <v>519.20000000000005</v>
       </c>
       <c r="CG21" s="20">
         <v>539</v>
       </c>
       <c r="CH21" s="19">
         <v>13.2</v>
       </c>
       <c r="CI21" s="19">
         <v>22.5</v>
       </c>
       <c r="CJ21" s="19">
         <v>91.1</v>
       </c>
       <c r="CK21" s="19">
         <v>127.1</v>
       </c>
-      <c r="CL21" s="19"/>
+      <c r="CL21" s="19">
+        <v>159.1</v>
+      </c>
       <c r="CM21" s="18"/>
       <c r="CN21" s="18"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>976.7</v>
       </c>
       <c r="C22" s="18">
         <v>1607.1</v>
       </c>
       <c r="D22" s="18">
         <v>5082.5</v>
       </c>
       <c r="E22" s="18">
         <v>7726</v>
       </c>
       <c r="F22" s="18">
@@ -6256,51 +6290,53 @@
       </c>
       <c r="CD22" s="18">
         <v>3503.6</v>
       </c>
       <c r="CE22" s="18">
         <v>3585.5</v>
       </c>
       <c r="CF22" s="18">
         <v>3962.2</v>
       </c>
       <c r="CG22" s="18">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH22" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="18">
         <v>255.2</v>
       </c>
       <c r="CJ22" s="25">
         <v>776</v>
       </c>
       <c r="CK22" s="25">
         <v>1221.5999999999999</v>
       </c>
-      <c r="CL22" s="18"/>
+      <c r="CL22" s="18">
+        <v>1541</v>
+      </c>
       <c r="CM22" s="18"/>
       <c r="CN22" s="18"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="18"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>218.7</v>
       </c>
       <c r="C23" s="18">
         <v>425.4</v>
       </c>
       <c r="D23" s="18">
         <v>2090.6</v>
       </c>
       <c r="E23" s="18">
         <v>3083.1</v>
       </c>
       <c r="F23" s="18">
@@ -6533,51 +6569,53 @@
       </c>
       <c r="CD23" s="18">
         <v>11363.5</v>
       </c>
       <c r="CE23" s="18">
         <v>12516.4</v>
       </c>
       <c r="CF23" s="18">
         <v>13881.6</v>
       </c>
       <c r="CG23" s="18">
         <v>15158.3</v>
       </c>
       <c r="CH23" s="18">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="18">
         <v>2015.1</v>
       </c>
       <c r="CJ23" s="22">
         <v>3212.6</v>
       </c>
       <c r="CK23" s="22">
         <v>4246.7</v>
       </c>
-      <c r="CL23" s="18"/>
+      <c r="CL23" s="18">
+        <v>5254.2</v>
+      </c>
       <c r="CM23" s="18"/>
       <c r="CN23" s="18"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="18">
         <v>3964.6</v>
       </c>
       <c r="D24" s="18">
         <v>9857.9</v>
       </c>
       <c r="E24" s="18">
         <v>14380.4</v>
       </c>
       <c r="F24" s="18">
@@ -6810,51 +6848,53 @@
       </c>
       <c r="CD24" s="18">
         <v>866.5</v>
       </c>
       <c r="CE24" s="18">
         <v>871.6</v>
       </c>
       <c r="CF24" s="18">
         <v>908.5</v>
       </c>
       <c r="CG24" s="18">
         <v>940.4</v>
       </c>
       <c r="CH24" s="18">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="18">
         <v>57.6</v>
       </c>
       <c r="CJ24" s="22">
         <v>234.8</v>
       </c>
       <c r="CK24" s="22">
         <v>356.1</v>
       </c>
-      <c r="CL24" s="18"/>
+      <c r="CL24" s="18">
+        <v>448.7</v>
+      </c>
       <c r="CM24" s="18"/>
       <c r="CN24" s="18"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="22">
         <v>256.5</v>
       </c>
       <c r="C25" s="22">
         <v>415.4</v>
       </c>
       <c r="D25" s="22">
         <v>1426.6</v>
       </c>
       <c r="E25" s="22">
         <v>2050.1</v>
       </c>
       <c r="F25" s="22">
@@ -7087,128 +7127,130 @@
       </c>
       <c r="CD25" s="18">
         <v>1579</v>
       </c>
       <c r="CE25" s="18">
         <v>1652.2</v>
       </c>
       <c r="CF25" s="18">
         <v>1928.5</v>
       </c>
       <c r="CG25" s="18">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH25" s="22">
         <v>36.4</v>
       </c>
       <c r="CI25" s="22">
         <v>59.3</v>
       </c>
       <c r="CJ25" s="22">
         <v>192.1</v>
       </c>
       <c r="CK25" s="22">
         <v>283</v>
       </c>
-      <c r="CL25" s="22"/>
+      <c r="CL25" s="22">
+        <v>396.9</v>
+      </c>
       <c r="CM25" s="18"/>
       <c r="CN25" s="18"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="18"/>
       <c r="CQ25" s="18"/>
       <c r="CR25" s="18"/>
       <c r="CS25" s="18"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
-      <c r="AX27" s="33" t="s">
+      <c r="AX27" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="33"/>
-[...21 lines deleted...]
-      <c r="BU27" s="33"/>
+      <c r="AY27" s="31"/>
+      <c r="AZ27" s="31"/>
+      <c r="BA27" s="31"/>
+      <c r="BB27" s="31"/>
+      <c r="BC27" s="31"/>
+      <c r="BD27" s="31"/>
+      <c r="BE27" s="31"/>
+      <c r="BF27" s="31"/>
+      <c r="BG27" s="31"/>
+      <c r="BH27" s="31"/>
+      <c r="BI27" s="31"/>
+      <c r="BJ27" s="31"/>
+      <c r="BK27" s="31"/>
+      <c r="BL27" s="31"/>
+      <c r="BM27" s="31"/>
+      <c r="BN27" s="31"/>
+      <c r="BO27" s="31"/>
+      <c r="BP27" s="31"/>
+      <c r="BQ27" s="31"/>
+      <c r="BR27" s="31"/>
+      <c r="BS27" s="31"/>
+      <c r="BT27" s="31"/>
+      <c r="BU27" s="31"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="33"/>
-[...22 lines deleted...]
-      <c r="BU28" s="33"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="BJ28" s="31"/>
+      <c r="BK28" s="31"/>
+      <c r="BL28" s="31"/>
+      <c r="BM28" s="31"/>
+      <c r="BN28" s="31"/>
+      <c r="BO28" s="31"/>
+      <c r="BP28" s="31"/>
+      <c r="BQ28" s="31"/>
+      <c r="BR28" s="31"/>
+      <c r="BS28" s="31"/>
+      <c r="BT28" s="31"/>
+      <c r="BU28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>