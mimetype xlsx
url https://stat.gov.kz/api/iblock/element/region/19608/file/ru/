--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -462,67 +462,67 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -795,51 +795,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="7.5703125" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1">
       <c r="B1" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
@@ -872,168 +872,168 @@
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AI1" s="26"/>
       <c r="AJ1" s="26"/>
       <c r="AK1" s="26"/>
       <c r="AL1" s="26"/>
       <c r="AM1" s="26"/>
       <c r="AN1" s="26"/>
       <c r="AO1" s="26"/>
       <c r="AP1" s="26"/>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="26"/>
       <c r="AS1" s="26"/>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26"/>
       <c r="AV1" s="26"/>
       <c r="AW1" s="26"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="I2" s="2"/>
       <c r="CS2" s="27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="4" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="29"/>
-[...10 lines deleted...]
-      <c r="N3" s="28" t="s">
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="29"/>
-[...10 lines deleted...]
-      <c r="Z3" s="28" t="s">
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="29"/>
-[...10 lines deleted...]
-      <c r="AL3" s="28" t="s">
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="32"/>
+      <c r="AL3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="29"/>
-[...10 lines deleted...]
-      <c r="AX3" s="28" t="s">
+      <c r="AM3" s="31"/>
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="31"/>
+      <c r="AR3" s="31"/>
+      <c r="AS3" s="31"/>
+      <c r="AT3" s="31"/>
+      <c r="AU3" s="31"/>
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="32"/>
+      <c r="AX3" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="29"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="28" t="s">
+      <c r="AY3" s="31"/>
+      <c r="AZ3" s="31"/>
+      <c r="BA3" s="31"/>
+      <c r="BB3" s="31"/>
+      <c r="BC3" s="31"/>
+      <c r="BD3" s="31"/>
+      <c r="BE3" s="31"/>
+      <c r="BF3" s="31"/>
+      <c r="BG3" s="31"/>
+      <c r="BH3" s="31"/>
+      <c r="BI3" s="32"/>
+      <c r="BJ3" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="29"/>
-[...10 lines deleted...]
-      <c r="BV3" s="28" t="s">
+      <c r="BK3" s="31"/>
+      <c r="BL3" s="31"/>
+      <c r="BM3" s="31"/>
+      <c r="BN3" s="31"/>
+      <c r="BO3" s="31"/>
+      <c r="BP3" s="31"/>
+      <c r="BQ3" s="31"/>
+      <c r="BR3" s="31"/>
+      <c r="BS3" s="31"/>
+      <c r="BT3" s="31"/>
+      <c r="BU3" s="32"/>
+      <c r="BV3" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="29"/>
-[...10 lines deleted...]
-      <c r="CH3" s="28" t="s">
+      <c r="BW3" s="31"/>
+      <c r="BX3" s="31"/>
+      <c r="BY3" s="31"/>
+      <c r="BZ3" s="31"/>
+      <c r="CA3" s="31"/>
+      <c r="CB3" s="31"/>
+      <c r="CC3" s="31"/>
+      <c r="CD3" s="31"/>
+      <c r="CE3" s="31"/>
+      <c r="CF3" s="31"/>
+      <c r="CG3" s="32"/>
+      <c r="CH3" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="29"/>
-[...9 lines deleted...]
-      <c r="CS3" s="30"/>
+      <c r="CI3" s="31"/>
+      <c r="CJ3" s="31"/>
+      <c r="CK3" s="31"/>
+      <c r="CL3" s="31"/>
+      <c r="CM3" s="31"/>
+      <c r="CN3" s="31"/>
+      <c r="CO3" s="31"/>
+      <c r="CP3" s="31"/>
+      <c r="CQ3" s="31"/>
+      <c r="CR3" s="31"/>
+      <c r="CS3" s="32"/>
     </row>
     <row r="4" spans="1:97" s="4" customFormat="1" ht="23.25" thickBot="1">
-      <c r="A4" s="33"/>
+      <c r="A4" s="29"/>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -1550,51 +1550,53 @@
       </c>
       <c r="CE5" s="7">
         <v>319213.7</v>
       </c>
       <c r="CF5" s="7">
         <v>353423.1</v>
       </c>
       <c r="CG5" s="7">
         <v>393388.5</v>
       </c>
       <c r="CH5" s="23">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="23">
         <v>60791.9</v>
       </c>
       <c r="CJ5" s="24">
         <v>95477.3</v>
       </c>
       <c r="CK5" s="24">
         <v>131198.29999999999</v>
       </c>
       <c r="CL5" s="23">
         <v>160628.79999999999</v>
       </c>
-      <c r="CM5" s="23"/>
+      <c r="CM5" s="23">
+        <v>198238.4</v>
+      </c>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>276</v>
       </c>
       <c r="C6" s="11">
         <v>478.5</v>
       </c>
       <c r="D6" s="11">
         <v>1031</v>
       </c>
       <c r="E6" s="11">
         <v>2670.9</v>
       </c>
       <c r="F6" s="11">
         <v>2910.5</v>
@@ -1829,51 +1831,53 @@
       </c>
       <c r="CE6" s="11">
         <v>165.4</v>
       </c>
       <c r="CF6" s="11">
         <v>180.7</v>
       </c>
       <c r="CG6" s="11">
         <v>210.2</v>
       </c>
       <c r="CH6" s="19">
         <v>10.7</v>
       </c>
       <c r="CI6" s="19">
         <v>18.7</v>
       </c>
       <c r="CJ6" s="19">
         <v>39.9</v>
       </c>
       <c r="CK6" s="19">
         <v>107</v>
       </c>
       <c r="CL6" s="19">
         <v>115.6</v>
       </c>
-      <c r="CM6" s="19"/>
+      <c r="CM6" s="19">
+        <v>128.80000000000001</v>
+      </c>
       <c r="CN6" s="19"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>10312.4</v>
       </c>
       <c r="C7" s="13">
         <v>19191.3</v>
       </c>
       <c r="D7" s="11">
         <v>30080</v>
       </c>
       <c r="E7" s="11">
         <v>39828</v>
       </c>
       <c r="F7" s="11">
         <v>48893.599999999999</v>
@@ -2108,51 +2112,53 @@
       </c>
       <c r="CE7" s="13">
         <v>99381.2</v>
       </c>
       <c r="CF7" s="13">
         <v>111284.6</v>
       </c>
       <c r="CG7" s="13">
         <v>124308</v>
       </c>
       <c r="CH7" s="18">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="18">
         <v>21389.4</v>
       </c>
       <c r="CJ7" s="25">
         <v>32157.5</v>
       </c>
       <c r="CK7" s="25">
         <v>44069.9</v>
       </c>
       <c r="CL7" s="19">
         <v>56330.7</v>
       </c>
-      <c r="CM7" s="18"/>
+      <c r="CM7" s="18">
+        <v>68112.100000000006</v>
+      </c>
       <c r="CN7" s="18"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>21.6</v>
       </c>
       <c r="C8" s="13">
         <v>40</v>
       </c>
       <c r="D8" s="11">
         <v>148.5</v>
       </c>
       <c r="E8" s="11">
         <v>325.89999999999998</v>
       </c>
       <c r="F8" s="11">
         <v>348.8</v>
@@ -2387,51 +2393,53 @@
       </c>
       <c r="CE8" s="13">
         <v>104.8</v>
       </c>
       <c r="CF8" s="13">
         <v>117.5</v>
       </c>
       <c r="CG8" s="13">
         <v>122.2</v>
       </c>
       <c r="CH8" s="18">
         <v>3.6</v>
       </c>
       <c r="CI8" s="18">
         <v>6.5</v>
       </c>
       <c r="CJ8" s="25">
         <v>23.2</v>
       </c>
       <c r="CK8" s="25">
         <v>52.2</v>
       </c>
       <c r="CL8" s="19">
         <v>55.7</v>
       </c>
-      <c r="CM8" s="18"/>
+      <c r="CM8" s="18">
+        <v>60.6</v>
+      </c>
       <c r="CN8" s="18"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>21687</v>
       </c>
       <c r="C9" s="13">
         <v>43019.4</v>
       </c>
       <c r="D9" s="11">
         <v>66993.100000000006</v>
       </c>
       <c r="E9" s="11">
         <v>87180.4</v>
       </c>
       <c r="F9" s="11">
         <v>107298.7</v>
@@ -2666,51 +2674,53 @@
       </c>
       <c r="CE9" s="13">
         <v>160340.5</v>
       </c>
       <c r="CF9" s="13">
         <v>175926.5</v>
       </c>
       <c r="CG9" s="13">
         <v>196294.7</v>
       </c>
       <c r="CH9" s="18">
         <v>14127</v>
       </c>
       <c r="CI9" s="18">
         <v>28886.7</v>
       </c>
       <c r="CJ9" s="25">
         <v>45489.7</v>
       </c>
       <c r="CK9" s="25">
         <v>62681.5</v>
       </c>
       <c r="CL9" s="19">
         <v>73865.600000000006</v>
       </c>
-      <c r="CM9" s="18"/>
+      <c r="CM9" s="18">
+        <v>90943.1</v>
+      </c>
       <c r="CN9" s="18"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="13">
         <v>394.4</v>
       </c>
       <c r="C10" s="13">
         <v>788.6</v>
       </c>
       <c r="D10" s="11">
         <v>1833.6</v>
       </c>
       <c r="E10" s="11">
         <v>3338.1</v>
       </c>
       <c r="F10" s="11">
         <v>5430.3</v>
@@ -2945,51 +2955,53 @@
       </c>
       <c r="CE10" s="13">
         <v>1668.8</v>
       </c>
       <c r="CF10" s="13">
         <v>1813</v>
       </c>
       <c r="CG10" s="13">
         <v>1897.8</v>
       </c>
       <c r="CH10" s="18">
         <v>39.1</v>
       </c>
       <c r="CI10" s="18">
         <v>80.5</v>
       </c>
       <c r="CJ10" s="25">
         <v>191.2</v>
       </c>
       <c r="CK10" s="25">
         <v>357.9</v>
       </c>
       <c r="CL10" s="19">
         <v>556</v>
       </c>
-      <c r="CM10" s="18"/>
+      <c r="CM10" s="18">
+        <v>804</v>
+      </c>
       <c r="CN10" s="18"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="13">
         <v>210.6</v>
       </c>
       <c r="C11" s="13">
         <v>420.3</v>
       </c>
       <c r="D11" s="13">
         <v>730.5</v>
       </c>
       <c r="E11" s="13">
         <v>2638</v>
       </c>
       <c r="F11" s="13">
         <v>2875.2</v>
@@ -3224,51 +3236,53 @@
       </c>
       <c r="CE11" s="13">
         <v>502.8</v>
       </c>
       <c r="CF11" s="13">
         <v>526.5</v>
       </c>
       <c r="CG11" s="13">
         <v>546.5</v>
       </c>
       <c r="CH11" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ11" s="25">
         <v>15.6</v>
       </c>
       <c r="CK11" s="25">
         <v>60.9</v>
       </c>
       <c r="CL11" s="18">
         <v>65.900000000000006</v>
       </c>
-      <c r="CM11" s="18"/>
+      <c r="CM11" s="18">
+        <v>87.4</v>
+      </c>
       <c r="CN11" s="18"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13">
         <v>521.1</v>
       </c>
       <c r="C12" s="13">
         <v>902.1</v>
       </c>
       <c r="D12" s="13">
         <v>3650.4</v>
       </c>
       <c r="E12" s="13">
         <v>6132.7</v>
       </c>
       <c r="F12" s="13">
         <v>8562.7000000000007</v>
@@ -3503,51 +3517,53 @@
       </c>
       <c r="CE12" s="13">
         <v>1141.8</v>
       </c>
       <c r="CF12" s="13">
         <v>1224.7</v>
       </c>
       <c r="CG12" s="13">
         <v>1314.8</v>
       </c>
       <c r="CH12" s="18">
         <v>40.6</v>
       </c>
       <c r="CI12" s="18">
         <v>64</v>
       </c>
       <c r="CJ12" s="25">
         <v>247.8</v>
       </c>
       <c r="CK12" s="25">
         <v>423.8</v>
       </c>
       <c r="CL12" s="18">
         <v>588.1</v>
       </c>
-      <c r="CM12" s="18"/>
+      <c r="CM12" s="18">
+        <v>763.6</v>
+      </c>
       <c r="CN12" s="18"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>420.3</v>
       </c>
       <c r="C13" s="11">
         <v>827.4</v>
       </c>
       <c r="D13" s="11">
         <v>2223</v>
       </c>
       <c r="E13" s="11">
         <v>4993</v>
       </c>
       <c r="F13" s="11">
         <v>6479.8</v>
@@ -3782,51 +3798,53 @@
       </c>
       <c r="CE13" s="13">
         <v>807.8</v>
       </c>
       <c r="CF13" s="13">
         <v>863.8</v>
       </c>
       <c r="CG13" s="13">
         <v>903.5</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>58.4</v>
       </c>
       <c r="CJ13" s="19">
         <v>149.6</v>
       </c>
       <c r="CK13" s="19">
         <v>351.7</v>
       </c>
       <c r="CL13" s="19">
         <v>453.9</v>
       </c>
-      <c r="CM13" s="18"/>
+      <c r="CM13" s="18">
+        <v>565.5</v>
+      </c>
       <c r="CN13" s="18"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13">
         <v>310.5</v>
       </c>
       <c r="C14" s="13">
         <v>536.5</v>
       </c>
       <c r="D14" s="13">
         <v>1809.1</v>
       </c>
       <c r="E14" s="13">
         <v>2711</v>
       </c>
       <c r="F14" s="13">
         <v>3695.2</v>
@@ -4061,51 +4079,53 @@
       </c>
       <c r="CE14" s="13">
         <v>223.7</v>
       </c>
       <c r="CF14" s="13">
         <v>226.1</v>
       </c>
       <c r="CG14" s="13">
         <v>229.3</v>
       </c>
       <c r="CH14" s="18">
         <v>5</v>
       </c>
       <c r="CI14" s="18">
         <v>8.9</v>
       </c>
       <c r="CJ14" s="25">
         <v>29.2</v>
       </c>
       <c r="CK14" s="25">
         <v>44.9</v>
       </c>
       <c r="CL14" s="18">
         <v>61.2</v>
       </c>
-      <c r="CM14" s="18"/>
+      <c r="CM14" s="18">
+        <v>84.2</v>
+      </c>
       <c r="CN14" s="18"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13">
         <v>71</v>
       </c>
       <c r="C15" s="13">
         <v>143.9</v>
       </c>
       <c r="D15" s="13">
         <v>694.5</v>
       </c>
       <c r="E15" s="13">
         <v>997.9</v>
       </c>
       <c r="F15" s="13">
         <v>1555.1</v>
@@ -4340,51 +4360,53 @@
       </c>
       <c r="CE15" s="13">
         <v>626.79999999999995</v>
       </c>
       <c r="CF15" s="13">
         <v>682.7</v>
       </c>
       <c r="CG15" s="13">
         <v>735.5</v>
       </c>
       <c r="CH15" s="18">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="18">
         <v>18.2</v>
       </c>
       <c r="CJ15" s="25">
         <v>82.9</v>
       </c>
       <c r="CK15" s="25">
         <v>122.3</v>
       </c>
       <c r="CL15" s="18">
         <v>190.9</v>
       </c>
-      <c r="CM15" s="18"/>
+      <c r="CM15" s="18">
+        <v>271.10000000000002</v>
+      </c>
       <c r="CN15" s="18"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="13">
         <v>114.7</v>
       </c>
       <c r="C16" s="13">
         <v>214.7</v>
       </c>
       <c r="D16" s="13">
         <v>944.6</v>
       </c>
       <c r="E16" s="13">
         <v>1319.2</v>
       </c>
       <c r="F16" s="13">
         <v>1915.3</v>
@@ -4619,51 +4641,53 @@
       </c>
       <c r="CE16" s="13">
         <v>1119.4000000000001</v>
       </c>
       <c r="CF16" s="13">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG16" s="13">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH16" s="18">
         <v>25.8</v>
       </c>
       <c r="CI16" s="18">
         <v>49</v>
       </c>
       <c r="CJ16" s="25">
         <v>201.2</v>
       </c>
       <c r="CK16" s="25">
         <v>289.39999999999998</v>
       </c>
       <c r="CL16" s="18">
         <v>419.2</v>
       </c>
-      <c r="CM16" s="18"/>
+      <c r="CM16" s="18">
+        <v>590.20000000000005</v>
+      </c>
       <c r="CN16" s="18"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>240.5</v>
       </c>
       <c r="C17" s="13">
         <v>429.2</v>
       </c>
       <c r="D17" s="13">
         <v>1690.4</v>
       </c>
       <c r="E17" s="13">
         <v>2565.6999999999998</v>
       </c>
       <c r="F17" s="13">
         <v>3454.7</v>
@@ -4898,51 +4922,53 @@
       </c>
       <c r="CE17" s="13">
         <v>1869.4</v>
       </c>
       <c r="CF17" s="13">
         <v>2034.6</v>
       </c>
       <c r="CG17" s="13">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH17" s="18">
         <v>53.1</v>
       </c>
       <c r="CI17" s="18">
         <v>95.9</v>
       </c>
       <c r="CJ17" s="25">
         <v>372.7</v>
       </c>
       <c r="CK17" s="25">
         <v>576.79999999999995</v>
       </c>
       <c r="CL17" s="18">
         <v>773.2</v>
       </c>
-      <c r="CM17" s="18"/>
+      <c r="CM17" s="18">
+        <v>1038.2</v>
+      </c>
       <c r="CN17" s="18"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>490</v>
       </c>
       <c r="C18" s="18">
         <v>818.8</v>
       </c>
       <c r="D18" s="18">
         <v>2983.5</v>
       </c>
       <c r="E18" s="18">
         <v>4508.5</v>
       </c>
       <c r="F18" s="18">
         <v>5898.5</v>
@@ -5177,51 +5203,53 @@
       </c>
       <c r="CE18" s="18">
         <v>2153.9</v>
       </c>
       <c r="CF18" s="18">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG18" s="18">
         <v>2675</v>
       </c>
       <c r="CH18" s="18">
         <v>38</v>
       </c>
       <c r="CI18" s="18">
         <v>64.3</v>
       </c>
       <c r="CJ18" s="25">
         <v>214.7</v>
       </c>
       <c r="CK18" s="25">
         <v>335.5</v>
       </c>
       <c r="CL18" s="18">
         <v>436</v>
       </c>
-      <c r="CM18" s="18"/>
+      <c r="CM18" s="18">
+        <v>602.70000000000005</v>
+      </c>
       <c r="CN18" s="18"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="18">
         <v>11203.7</v>
       </c>
       <c r="D19" s="18">
         <v>19836.400000000001</v>
       </c>
       <c r="E19" s="18">
         <v>26728.1</v>
       </c>
       <c r="F19" s="18">
         <v>31973.1</v>
@@ -5456,51 +5484,53 @@
       </c>
       <c r="CE19" s="18">
         <v>27969.8</v>
       </c>
       <c r="CF19" s="18">
         <v>31401.200000000001</v>
       </c>
       <c r="CG19" s="18">
         <v>35087.699999999997</v>
       </c>
       <c r="CH19" s="18">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="18">
         <v>7549.1</v>
       </c>
       <c r="CJ19" s="25">
         <v>11459.1</v>
       </c>
       <c r="CK19" s="25">
         <v>15024.6</v>
       </c>
       <c r="CL19" s="18">
         <v>18402.099999999999</v>
       </c>
-      <c r="CM19" s="18"/>
+      <c r="CM19" s="18">
+        <v>23392.799999999999</v>
+      </c>
       <c r="CN19" s="18"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>431.7</v>
       </c>
       <c r="C20" s="22">
         <v>720.8</v>
       </c>
       <c r="D20" s="22">
         <v>2583.6999999999998</v>
       </c>
       <c r="E20" s="22">
         <v>4053.6</v>
       </c>
       <c r="F20" s="22">
         <v>4693.6000000000004</v>
@@ -5735,51 +5765,53 @@
       </c>
       <c r="CE20" s="18">
         <v>2005</v>
       </c>
       <c r="CF20" s="18">
         <v>2313</v>
       </c>
       <c r="CG20" s="18">
         <v>2489</v>
       </c>
       <c r="CH20" s="22">
         <v>52.9</v>
       </c>
       <c r="CI20" s="22">
         <v>83.4</v>
       </c>
       <c r="CJ20" s="25">
         <v>296.39999999999998</v>
       </c>
       <c r="CK20" s="25">
         <v>465.4</v>
       </c>
       <c r="CL20" s="22">
         <v>514.79999999999995</v>
       </c>
-      <c r="CM20" s="18"/>
+      <c r="CM20" s="18">
+        <v>728.4</v>
+      </c>
       <c r="CN20" s="18"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="11">
         <v>253.4</v>
       </c>
       <c r="D21" s="11">
         <v>1012.5</v>
       </c>
       <c r="E21" s="11">
         <v>1392.8</v>
       </c>
       <c r="F21" s="11">
         <v>1749.1</v>
@@ -6014,51 +6046,53 @@
       </c>
       <c r="CE21" s="20">
         <v>506.9</v>
       </c>
       <c r="CF21" s="20">
         <v>519.20000000000005</v>
       </c>
       <c r="CG21" s="20">
         <v>539</v>
       </c>
       <c r="CH21" s="19">
         <v>13.2</v>
       </c>
       <c r="CI21" s="19">
         <v>22.5</v>
       </c>
       <c r="CJ21" s="19">
         <v>91.1</v>
       </c>
       <c r="CK21" s="19">
         <v>127.1</v>
       </c>
       <c r="CL21" s="19">
         <v>159.1</v>
       </c>
-      <c r="CM21" s="18"/>
+      <c r="CM21" s="18">
+        <v>187.3</v>
+      </c>
       <c r="CN21" s="18"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>976.7</v>
       </c>
       <c r="C22" s="18">
         <v>1607.1</v>
       </c>
       <c r="D22" s="18">
         <v>5082.5</v>
       </c>
       <c r="E22" s="18">
         <v>7726</v>
       </c>
       <c r="F22" s="18">
         <v>9805.2999999999993</v>
@@ -6293,51 +6327,53 @@
       </c>
       <c r="CE22" s="18">
         <v>3585.5</v>
       </c>
       <c r="CF22" s="18">
         <v>3962.2</v>
       </c>
       <c r="CG22" s="18">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH22" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="18">
         <v>255.2</v>
       </c>
       <c r="CJ22" s="25">
         <v>776</v>
       </c>
       <c r="CK22" s="25">
         <v>1221.5999999999999</v>
       </c>
       <c r="CL22" s="18">
         <v>1541</v>
       </c>
-      <c r="CM22" s="18"/>
+      <c r="CM22" s="18">
+        <v>2030</v>
+      </c>
       <c r="CN22" s="18"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="18"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>218.7</v>
       </c>
       <c r="C23" s="18">
         <v>425.4</v>
       </c>
       <c r="D23" s="18">
         <v>2090.6</v>
       </c>
       <c r="E23" s="18">
         <v>3083.1</v>
       </c>
       <c r="F23" s="18">
         <v>3866.3</v>
@@ -6572,51 +6608,53 @@
       </c>
       <c r="CE23" s="18">
         <v>12516.4</v>
       </c>
       <c r="CF23" s="18">
         <v>13881.6</v>
       </c>
       <c r="CG23" s="18">
         <v>15158.3</v>
       </c>
       <c r="CH23" s="18">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="18">
         <v>2015.1</v>
       </c>
       <c r="CJ23" s="22">
         <v>3212.6</v>
       </c>
       <c r="CK23" s="22">
         <v>4246.7</v>
       </c>
       <c r="CL23" s="18">
         <v>5254.2</v>
       </c>
-      <c r="CM23" s="18"/>
+      <c r="CM23" s="18">
+        <v>6764.6</v>
+      </c>
       <c r="CN23" s="18"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="18">
         <v>3964.6</v>
       </c>
       <c r="D24" s="18">
         <v>9857.9</v>
       </c>
       <c r="E24" s="18">
         <v>14380.4</v>
       </c>
       <c r="F24" s="18">
         <v>18584.5</v>
@@ -6851,51 +6889,53 @@
       </c>
       <c r="CE24" s="18">
         <v>871.6</v>
       </c>
       <c r="CF24" s="18">
         <v>908.5</v>
       </c>
       <c r="CG24" s="18">
         <v>940.4</v>
       </c>
       <c r="CH24" s="18">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="18">
         <v>57.6</v>
       </c>
       <c r="CJ24" s="22">
         <v>234.8</v>
       </c>
       <c r="CK24" s="22">
         <v>356.1</v>
       </c>
       <c r="CL24" s="18">
         <v>448.7</v>
       </c>
-      <c r="CM24" s="18"/>
+      <c r="CM24" s="18">
+        <v>548.29999999999995</v>
+      </c>
       <c r="CN24" s="18"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="22">
         <v>256.5</v>
       </c>
       <c r="C25" s="22">
         <v>415.4</v>
       </c>
       <c r="D25" s="22">
         <v>1426.6</v>
       </c>
       <c r="E25" s="22">
         <v>2050.1</v>
       </c>
       <c r="F25" s="22">
         <v>2880.1</v>
@@ -7130,127 +7170,129 @@
       </c>
       <c r="CE25" s="18">
         <v>1652.2</v>
       </c>
       <c r="CF25" s="18">
         <v>1928.5</v>
       </c>
       <c r="CG25" s="18">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH25" s="22">
         <v>36.4</v>
       </c>
       <c r="CI25" s="22">
         <v>59.3</v>
       </c>
       <c r="CJ25" s="22">
         <v>192.1</v>
       </c>
       <c r="CK25" s="22">
         <v>283</v>
       </c>
       <c r="CL25" s="22">
         <v>396.9</v>
       </c>
-      <c r="CM25" s="18"/>
+      <c r="CM25" s="18">
+        <v>535.5</v>
+      </c>
       <c r="CN25" s="18"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="18"/>
       <c r="CQ25" s="18"/>
       <c r="CR25" s="18"/>
       <c r="CS25" s="18"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
-      <c r="AX27" s="31" t="s">
+      <c r="AX27" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="31"/>
-[...21 lines deleted...]
-      <c r="BU27" s="31"/>
+      <c r="AY27" s="33"/>
+      <c r="AZ27" s="33"/>
+      <c r="BA27" s="33"/>
+      <c r="BB27" s="33"/>
+      <c r="BC27" s="33"/>
+      <c r="BD27" s="33"/>
+      <c r="BE27" s="33"/>
+      <c r="BF27" s="33"/>
+      <c r="BG27" s="33"/>
+      <c r="BH27" s="33"/>
+      <c r="BI27" s="33"/>
+      <c r="BJ27" s="33"/>
+      <c r="BK27" s="33"/>
+      <c r="BL27" s="33"/>
+      <c r="BM27" s="33"/>
+      <c r="BN27" s="33"/>
+      <c r="BO27" s="33"/>
+      <c r="BP27" s="33"/>
+      <c r="BQ27" s="33"/>
+      <c r="BR27" s="33"/>
+      <c r="BS27" s="33"/>
+      <c r="BT27" s="33"/>
+      <c r="BU27" s="33"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="31"/>
-[...22 lines deleted...]
-      <c r="BU28" s="31"/>
+      <c r="AX28" s="33"/>
+      <c r="AY28" s="33"/>
+      <c r="AZ28" s="33"/>
+      <c r="BA28" s="33"/>
+      <c r="BB28" s="33"/>
+      <c r="BC28" s="33"/>
+      <c r="BD28" s="33"/>
+      <c r="BE28" s="33"/>
+      <c r="BF28" s="33"/>
+      <c r="BG28" s="33"/>
+      <c r="BH28" s="33"/>
+      <c r="BI28" s="33"/>
+      <c r="BJ28" s="33"/>
+      <c r="BK28" s="33"/>
+      <c r="BL28" s="33"/>
+      <c r="BM28" s="33"/>
+      <c r="BN28" s="33"/>
+      <c r="BO28" s="33"/>
+      <c r="BP28" s="33"/>
+      <c r="BQ28" s="33"/>
+      <c r="BR28" s="33"/>
+      <c r="BS28" s="33"/>
+      <c r="BT28" s="33"/>
+      <c r="BU28" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>