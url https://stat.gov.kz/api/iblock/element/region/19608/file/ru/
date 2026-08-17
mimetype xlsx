--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -462,67 +462,67 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -795,51 +795,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="7.5703125" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1">
       <c r="B1" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
@@ -872,168 +872,168 @@
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AI1" s="26"/>
       <c r="AJ1" s="26"/>
       <c r="AK1" s="26"/>
       <c r="AL1" s="26"/>
       <c r="AM1" s="26"/>
       <c r="AN1" s="26"/>
       <c r="AO1" s="26"/>
       <c r="AP1" s="26"/>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="26"/>
       <c r="AS1" s="26"/>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26"/>
       <c r="AV1" s="26"/>
       <c r="AW1" s="26"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="I2" s="2"/>
       <c r="CS2" s="27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="4" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="31"/>
-[...10 lines deleted...]
-      <c r="N3" s="30" t="s">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="31"/>
-[...10 lines deleted...]
-      <c r="Z3" s="30" t="s">
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="31"/>
-[...10 lines deleted...]
-      <c r="AL3" s="30" t="s">
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="31"/>
-[...10 lines deleted...]
-      <c r="AX3" s="30" t="s">
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="30" t="s">
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
+      <c r="BA3" s="29"/>
+      <c r="BB3" s="29"/>
+      <c r="BC3" s="29"/>
+      <c r="BD3" s="29"/>
+      <c r="BE3" s="29"/>
+      <c r="BF3" s="29"/>
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="30"/>
+      <c r="BJ3" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="31"/>
-[...10 lines deleted...]
-      <c r="BV3" s="30" t="s">
+      <c r="BK3" s="29"/>
+      <c r="BL3" s="29"/>
+      <c r="BM3" s="29"/>
+      <c r="BN3" s="29"/>
+      <c r="BO3" s="29"/>
+      <c r="BP3" s="29"/>
+      <c r="BQ3" s="29"/>
+      <c r="BR3" s="29"/>
+      <c r="BS3" s="29"/>
+      <c r="BT3" s="29"/>
+      <c r="BU3" s="30"/>
+      <c r="BV3" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="31"/>
-[...10 lines deleted...]
-      <c r="CH3" s="30" t="s">
+      <c r="BW3" s="29"/>
+      <c r="BX3" s="29"/>
+      <c r="BY3" s="29"/>
+      <c r="BZ3" s="29"/>
+      <c r="CA3" s="29"/>
+      <c r="CB3" s="29"/>
+      <c r="CC3" s="29"/>
+      <c r="CD3" s="29"/>
+      <c r="CE3" s="29"/>
+      <c r="CF3" s="29"/>
+      <c r="CG3" s="30"/>
+      <c r="CH3" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="31"/>
-[...9 lines deleted...]
-      <c r="CS3" s="32"/>
+      <c r="CI3" s="29"/>
+      <c r="CJ3" s="29"/>
+      <c r="CK3" s="29"/>
+      <c r="CL3" s="29"/>
+      <c r="CM3" s="29"/>
+      <c r="CN3" s="29"/>
+      <c r="CO3" s="29"/>
+      <c r="CP3" s="29"/>
+      <c r="CQ3" s="29"/>
+      <c r="CR3" s="29"/>
+      <c r="CS3" s="30"/>
     </row>
     <row r="4" spans="1:97" s="4" customFormat="1" ht="23.25" thickBot="1">
-      <c r="A4" s="29"/>
+      <c r="A4" s="33"/>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -1553,51 +1553,53 @@
       </c>
       <c r="CF5" s="7">
         <v>353423.1</v>
       </c>
       <c r="CG5" s="7">
         <v>393388.5</v>
       </c>
       <c r="CH5" s="23">
         <v>31465.8</v>
       </c>
       <c r="CI5" s="23">
         <v>60791.9</v>
       </c>
       <c r="CJ5" s="24">
         <v>95477.3</v>
       </c>
       <c r="CK5" s="24">
         <v>131198.29999999999</v>
       </c>
       <c r="CL5" s="23">
         <v>160628.79999999999</v>
       </c>
       <c r="CM5" s="23">
         <v>198238.4</v>
       </c>
-      <c r="CN5" s="23"/>
+      <c r="CN5" s="23">
+        <v>227292.5</v>
+      </c>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>276</v>
       </c>
       <c r="C6" s="11">
         <v>478.5</v>
       </c>
       <c r="D6" s="11">
         <v>1031</v>
       </c>
       <c r="E6" s="11">
         <v>2670.9</v>
       </c>
       <c r="F6" s="11">
         <v>2910.5</v>
       </c>
@@ -1834,51 +1836,53 @@
       </c>
       <c r="CF6" s="11">
         <v>180.7</v>
       </c>
       <c r="CG6" s="11">
         <v>210.2</v>
       </c>
       <c r="CH6" s="19">
         <v>10.7</v>
       </c>
       <c r="CI6" s="19">
         <v>18.7</v>
       </c>
       <c r="CJ6" s="19">
         <v>39.9</v>
       </c>
       <c r="CK6" s="19">
         <v>107</v>
       </c>
       <c r="CL6" s="19">
         <v>115.6</v>
       </c>
       <c r="CM6" s="19">
         <v>128.80000000000001</v>
       </c>
-      <c r="CN6" s="19"/>
+      <c r="CN6" s="19">
+        <v>144.69999999999999</v>
+      </c>
       <c r="CO6" s="19"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="13">
         <v>10312.4</v>
       </c>
       <c r="C7" s="13">
         <v>19191.3</v>
       </c>
       <c r="D7" s="11">
         <v>30080</v>
       </c>
       <c r="E7" s="11">
         <v>39828</v>
       </c>
       <c r="F7" s="11">
         <v>48893.599999999999</v>
       </c>
@@ -2115,51 +2119,53 @@
       </c>
       <c r="CF7" s="13">
         <v>111284.6</v>
       </c>
       <c r="CG7" s="13">
         <v>124308</v>
       </c>
       <c r="CH7" s="18">
         <v>11762.8</v>
       </c>
       <c r="CI7" s="18">
         <v>21389.4</v>
       </c>
       <c r="CJ7" s="25">
         <v>32157.5</v>
       </c>
       <c r="CK7" s="25">
         <v>44069.9</v>
       </c>
       <c r="CL7" s="19">
         <v>56330.7</v>
       </c>
       <c r="CM7" s="18">
         <v>68112.100000000006</v>
       </c>
-      <c r="CN7" s="18"/>
+      <c r="CN7" s="18">
+        <v>79092</v>
+      </c>
       <c r="CO7" s="19"/>
       <c r="CP7" s="18"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>21.6</v>
       </c>
       <c r="C8" s="13">
         <v>40</v>
       </c>
       <c r="D8" s="11">
         <v>148.5</v>
       </c>
       <c r="E8" s="11">
         <v>325.89999999999998</v>
       </c>
       <c r="F8" s="11">
         <v>348.8</v>
       </c>
@@ -2396,51 +2402,53 @@
       </c>
       <c r="CF8" s="13">
         <v>117.5</v>
       </c>
       <c r="CG8" s="13">
         <v>122.2</v>
       </c>
       <c r="CH8" s="18">
         <v>3.6</v>
       </c>
       <c r="CI8" s="18">
         <v>6.5</v>
       </c>
       <c r="CJ8" s="25">
         <v>23.2</v>
       </c>
       <c r="CK8" s="25">
         <v>52.2</v>
       </c>
       <c r="CL8" s="19">
         <v>55.7</v>
       </c>
       <c r="CM8" s="18">
         <v>60.6</v>
       </c>
-      <c r="CN8" s="18"/>
+      <c r="CN8" s="18">
+        <v>71.099999999999994</v>
+      </c>
       <c r="CO8" s="19"/>
       <c r="CP8" s="18"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="13">
         <v>21687</v>
       </c>
       <c r="C9" s="13">
         <v>43019.4</v>
       </c>
       <c r="D9" s="11">
         <v>66993.100000000006</v>
       </c>
       <c r="E9" s="11">
         <v>87180.4</v>
       </c>
       <c r="F9" s="11">
         <v>107298.7</v>
       </c>
@@ -2677,51 +2685,53 @@
       </c>
       <c r="CF9" s="13">
         <v>175926.5</v>
       </c>
       <c r="CG9" s="13">
         <v>196294.7</v>
       </c>
       <c r="CH9" s="18">
         <v>14127</v>
       </c>
       <c r="CI9" s="18">
         <v>28886.7</v>
       </c>
       <c r="CJ9" s="25">
         <v>45489.7</v>
       </c>
       <c r="CK9" s="25">
         <v>62681.5</v>
       </c>
       <c r="CL9" s="19">
         <v>73865.600000000006</v>
       </c>
       <c r="CM9" s="18">
         <v>90943.1</v>
       </c>
-      <c r="CN9" s="18"/>
+      <c r="CN9" s="18">
+        <v>102953.5</v>
+      </c>
       <c r="CO9" s="19"/>
       <c r="CP9" s="18"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="13">
         <v>394.4</v>
       </c>
       <c r="C10" s="13">
         <v>788.6</v>
       </c>
       <c r="D10" s="11">
         <v>1833.6</v>
       </c>
       <c r="E10" s="11">
         <v>3338.1</v>
       </c>
       <c r="F10" s="11">
         <v>5430.3</v>
       </c>
@@ -2958,51 +2968,53 @@
       </c>
       <c r="CF10" s="13">
         <v>1813</v>
       </c>
       <c r="CG10" s="13">
         <v>1897.8</v>
       </c>
       <c r="CH10" s="18">
         <v>39.1</v>
       </c>
       <c r="CI10" s="18">
         <v>80.5</v>
       </c>
       <c r="CJ10" s="25">
         <v>191.2</v>
       </c>
       <c r="CK10" s="25">
         <v>357.9</v>
       </c>
       <c r="CL10" s="19">
         <v>556</v>
       </c>
       <c r="CM10" s="18">
         <v>804</v>
       </c>
-      <c r="CN10" s="18"/>
+      <c r="CN10" s="18">
+        <v>987.5</v>
+      </c>
       <c r="CO10" s="19"/>
       <c r="CP10" s="18"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="13">
         <v>210.6</v>
       </c>
       <c r="C11" s="13">
         <v>420.3</v>
       </c>
       <c r="D11" s="13">
         <v>730.5</v>
       </c>
       <c r="E11" s="13">
         <v>2638</v>
       </c>
       <c r="F11" s="13">
         <v>2875.2</v>
       </c>
@@ -3239,51 +3251,53 @@
       </c>
       <c r="CF11" s="13">
         <v>526.5</v>
       </c>
       <c r="CG11" s="13">
         <v>546.5</v>
       </c>
       <c r="CH11" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI11" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ11" s="25">
         <v>15.6</v>
       </c>
       <c r="CK11" s="25">
         <v>60.9</v>
       </c>
       <c r="CL11" s="18">
         <v>65.900000000000006</v>
       </c>
       <c r="CM11" s="18">
         <v>87.4</v>
       </c>
-      <c r="CN11" s="18"/>
+      <c r="CN11" s="18">
+        <v>147.9</v>
+      </c>
       <c r="CO11" s="19"/>
       <c r="CP11" s="18"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="13">
         <v>521.1</v>
       </c>
       <c r="C12" s="13">
         <v>902.1</v>
       </c>
       <c r="D12" s="13">
         <v>3650.4</v>
       </c>
       <c r="E12" s="13">
         <v>6132.7</v>
       </c>
       <c r="F12" s="13">
         <v>8562.7000000000007</v>
       </c>
@@ -3520,51 +3534,53 @@
       </c>
       <c r="CF12" s="13">
         <v>1224.7</v>
       </c>
       <c r="CG12" s="13">
         <v>1314.8</v>
       </c>
       <c r="CH12" s="18">
         <v>40.6</v>
       </c>
       <c r="CI12" s="18">
         <v>64</v>
       </c>
       <c r="CJ12" s="25">
         <v>247.8</v>
       </c>
       <c r="CK12" s="25">
         <v>423.8</v>
       </c>
       <c r="CL12" s="18">
         <v>588.1</v>
       </c>
       <c r="CM12" s="18">
         <v>763.6</v>
       </c>
-      <c r="CN12" s="18"/>
+      <c r="CN12" s="18">
+        <v>893.7</v>
+      </c>
       <c r="CO12" s="19"/>
       <c r="CP12" s="18"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>420.3</v>
       </c>
       <c r="C13" s="11">
         <v>827.4</v>
       </c>
       <c r="D13" s="11">
         <v>2223</v>
       </c>
       <c r="E13" s="11">
         <v>4993</v>
       </c>
       <c r="F13" s="11">
         <v>6479.8</v>
       </c>
@@ -3801,51 +3817,53 @@
       </c>
       <c r="CF13" s="13">
         <v>863.8</v>
       </c>
       <c r="CG13" s="13">
         <v>903.5</v>
       </c>
       <c r="CH13" s="19">
         <v>29.1</v>
       </c>
       <c r="CI13" s="19">
         <v>58.4</v>
       </c>
       <c r="CJ13" s="19">
         <v>149.6</v>
       </c>
       <c r="CK13" s="19">
         <v>351.7</v>
       </c>
       <c r="CL13" s="19">
         <v>453.9</v>
       </c>
       <c r="CM13" s="18">
         <v>565.5</v>
       </c>
-      <c r="CN13" s="18"/>
+      <c r="CN13" s="18">
+        <v>644.4</v>
+      </c>
       <c r="CO13" s="19"/>
       <c r="CP13" s="18"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="13">
         <v>310.5</v>
       </c>
       <c r="C14" s="13">
         <v>536.5</v>
       </c>
       <c r="D14" s="13">
         <v>1809.1</v>
       </c>
       <c r="E14" s="13">
         <v>2711</v>
       </c>
       <c r="F14" s="13">
         <v>3695.2</v>
       </c>
@@ -4082,51 +4100,53 @@
       </c>
       <c r="CF14" s="13">
         <v>226.1</v>
       </c>
       <c r="CG14" s="13">
         <v>229.3</v>
       </c>
       <c r="CH14" s="18">
         <v>5</v>
       </c>
       <c r="CI14" s="18">
         <v>8.9</v>
       </c>
       <c r="CJ14" s="25">
         <v>29.2</v>
       </c>
       <c r="CK14" s="25">
         <v>44.9</v>
       </c>
       <c r="CL14" s="18">
         <v>61.2</v>
       </c>
       <c r="CM14" s="18">
         <v>84.2</v>
       </c>
-      <c r="CN14" s="18"/>
+      <c r="CN14" s="18">
+        <v>113.2</v>
+      </c>
       <c r="CO14" s="19"/>
       <c r="CP14" s="18"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="13">
         <v>71</v>
       </c>
       <c r="C15" s="13">
         <v>143.9</v>
       </c>
       <c r="D15" s="13">
         <v>694.5</v>
       </c>
       <c r="E15" s="13">
         <v>997.9</v>
       </c>
       <c r="F15" s="13">
         <v>1555.1</v>
       </c>
@@ -4363,51 +4383,53 @@
       </c>
       <c r="CF15" s="13">
         <v>682.7</v>
       </c>
       <c r="CG15" s="13">
         <v>735.5</v>
       </c>
       <c r="CH15" s="18">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI15" s="18">
         <v>18.2</v>
       </c>
       <c r="CJ15" s="25">
         <v>82.9</v>
       </c>
       <c r="CK15" s="25">
         <v>122.3</v>
       </c>
       <c r="CL15" s="18">
         <v>190.9</v>
       </c>
       <c r="CM15" s="18">
         <v>271.10000000000002</v>
       </c>
-      <c r="CN15" s="18"/>
+      <c r="CN15" s="18">
+        <v>403.8</v>
+      </c>
       <c r="CO15" s="19"/>
       <c r="CP15" s="18"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="13">
         <v>114.7</v>
       </c>
       <c r="C16" s="13">
         <v>214.7</v>
       </c>
       <c r="D16" s="13">
         <v>944.6</v>
       </c>
       <c r="E16" s="13">
         <v>1319.2</v>
       </c>
       <c r="F16" s="13">
         <v>1915.3</v>
       </c>
@@ -4644,51 +4666,53 @@
       </c>
       <c r="CF16" s="13">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG16" s="13">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH16" s="18">
         <v>25.8</v>
       </c>
       <c r="CI16" s="18">
         <v>49</v>
       </c>
       <c r="CJ16" s="25">
         <v>201.2</v>
       </c>
       <c r="CK16" s="25">
         <v>289.39999999999998</v>
       </c>
       <c r="CL16" s="18">
         <v>419.2</v>
       </c>
       <c r="CM16" s="18">
         <v>590.20000000000005</v>
       </c>
-      <c r="CN16" s="18"/>
+      <c r="CN16" s="18">
+        <v>781.8</v>
+      </c>
       <c r="CO16" s="19"/>
       <c r="CP16" s="18"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>240.5</v>
       </c>
       <c r="C17" s="13">
         <v>429.2</v>
       </c>
       <c r="D17" s="13">
         <v>1690.4</v>
       </c>
       <c r="E17" s="13">
         <v>2565.6999999999998</v>
       </c>
       <c r="F17" s="13">
         <v>3454.7</v>
       </c>
@@ -4925,51 +4949,53 @@
       </c>
       <c r="CF17" s="13">
         <v>2034.6</v>
       </c>
       <c r="CG17" s="13">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH17" s="18">
         <v>53.1</v>
       </c>
       <c r="CI17" s="18">
         <v>95.9</v>
       </c>
       <c r="CJ17" s="25">
         <v>372.7</v>
       </c>
       <c r="CK17" s="25">
         <v>576.79999999999995</v>
       </c>
       <c r="CL17" s="18">
         <v>773.2</v>
       </c>
       <c r="CM17" s="18">
         <v>1038.2</v>
       </c>
-      <c r="CN17" s="18"/>
+      <c r="CN17" s="18">
+        <v>1223.5</v>
+      </c>
       <c r="CO17" s="19"/>
       <c r="CP17" s="18"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>490</v>
       </c>
       <c r="C18" s="18">
         <v>818.8</v>
       </c>
       <c r="D18" s="18">
         <v>2983.5</v>
       </c>
       <c r="E18" s="18">
         <v>4508.5</v>
       </c>
       <c r="F18" s="18">
         <v>5898.5</v>
       </c>
@@ -5206,51 +5232,53 @@
       </c>
       <c r="CF18" s="18">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG18" s="18">
         <v>2675</v>
       </c>
       <c r="CH18" s="18">
         <v>38</v>
       </c>
       <c r="CI18" s="18">
         <v>64.3</v>
       </c>
       <c r="CJ18" s="25">
         <v>214.7</v>
       </c>
       <c r="CK18" s="25">
         <v>335.5</v>
       </c>
       <c r="CL18" s="18">
         <v>436</v>
       </c>
       <c r="CM18" s="18">
         <v>602.70000000000005</v>
       </c>
-      <c r="CN18" s="18"/>
+      <c r="CN18" s="18">
+        <v>972.7</v>
+      </c>
       <c r="CO18" s="19"/>
       <c r="CP18" s="18"/>
       <c r="CQ18" s="18"/>
       <c r="CR18" s="18"/>
       <c r="CS18" s="18"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>4949.1000000000004</v>
       </c>
       <c r="C19" s="18">
         <v>11203.7</v>
       </c>
       <c r="D19" s="18">
         <v>19836.400000000001</v>
       </c>
       <c r="E19" s="18">
         <v>26728.1</v>
       </c>
       <c r="F19" s="18">
         <v>31973.1</v>
       </c>
@@ -5487,51 +5515,53 @@
       </c>
       <c r="CF19" s="18">
         <v>31401.200000000001</v>
       </c>
       <c r="CG19" s="18">
         <v>35087.699999999997</v>
       </c>
       <c r="CH19" s="18">
         <v>3989.7</v>
       </c>
       <c r="CI19" s="18">
         <v>7549.1</v>
       </c>
       <c r="CJ19" s="25">
         <v>11459.1</v>
       </c>
       <c r="CK19" s="25">
         <v>15024.6</v>
       </c>
       <c r="CL19" s="18">
         <v>18402.099999999999</v>
       </c>
       <c r="CM19" s="18">
         <v>23392.799999999999</v>
       </c>
-      <c r="CN19" s="18"/>
+      <c r="CN19" s="18">
+        <v>25542.1</v>
+      </c>
       <c r="CO19" s="19"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="22">
         <v>431.7</v>
       </c>
       <c r="C20" s="22">
         <v>720.8</v>
       </c>
       <c r="D20" s="22">
         <v>2583.6999999999998</v>
       </c>
       <c r="E20" s="22">
         <v>4053.6</v>
       </c>
       <c r="F20" s="22">
         <v>4693.6000000000004</v>
       </c>
@@ -5768,51 +5798,53 @@
       </c>
       <c r="CF20" s="18">
         <v>2313</v>
       </c>
       <c r="CG20" s="18">
         <v>2489</v>
       </c>
       <c r="CH20" s="22">
         <v>52.9</v>
       </c>
       <c r="CI20" s="22">
         <v>83.4</v>
       </c>
       <c r="CJ20" s="25">
         <v>296.39999999999998</v>
       </c>
       <c r="CK20" s="25">
         <v>465.4</v>
       </c>
       <c r="CL20" s="22">
         <v>514.79999999999995</v>
       </c>
       <c r="CM20" s="18">
         <v>728.4</v>
       </c>
-      <c r="CN20" s="18"/>
+      <c r="CN20" s="18">
+        <v>1186.4000000000001</v>
+      </c>
       <c r="CO20" s="19"/>
       <c r="CP20" s="18"/>
       <c r="CQ20" s="18"/>
       <c r="CR20" s="18"/>
       <c r="CS20" s="18"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>152.30000000000001</v>
       </c>
       <c r="C21" s="11">
         <v>253.4</v>
       </c>
       <c r="D21" s="11">
         <v>1012.5</v>
       </c>
       <c r="E21" s="11">
         <v>1392.8</v>
       </c>
       <c r="F21" s="11">
         <v>1749.1</v>
       </c>
@@ -6049,51 +6081,53 @@
       </c>
       <c r="CF21" s="20">
         <v>519.20000000000005</v>
       </c>
       <c r="CG21" s="20">
         <v>539</v>
       </c>
       <c r="CH21" s="19">
         <v>13.2</v>
       </c>
       <c r="CI21" s="19">
         <v>22.5</v>
       </c>
       <c r="CJ21" s="19">
         <v>91.1</v>
       </c>
       <c r="CK21" s="19">
         <v>127.1</v>
       </c>
       <c r="CL21" s="19">
         <v>159.1</v>
       </c>
       <c r="CM21" s="18">
         <v>187.3</v>
       </c>
-      <c r="CN21" s="18"/>
+      <c r="CN21" s="18">
+        <v>246.9</v>
+      </c>
       <c r="CO21" s="19"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>976.7</v>
       </c>
       <c r="C22" s="18">
         <v>1607.1</v>
       </c>
       <c r="D22" s="18">
         <v>5082.5</v>
       </c>
       <c r="E22" s="18">
         <v>7726</v>
       </c>
       <c r="F22" s="18">
         <v>9805.2999999999993</v>
       </c>
@@ -6330,51 +6364,53 @@
       </c>
       <c r="CF22" s="18">
         <v>3962.2</v>
       </c>
       <c r="CG22" s="18">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH22" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="CI22" s="18">
         <v>255.2</v>
       </c>
       <c r="CJ22" s="25">
         <v>776</v>
       </c>
       <c r="CK22" s="25">
         <v>1221.5999999999999</v>
       </c>
       <c r="CL22" s="18">
         <v>1541</v>
       </c>
       <c r="CM22" s="18">
         <v>2030</v>
       </c>
-      <c r="CN22" s="18"/>
+      <c r="CN22" s="18">
+        <v>2598.1</v>
+      </c>
       <c r="CO22" s="19"/>
       <c r="CP22" s="18"/>
       <c r="CQ22" s="18"/>
       <c r="CR22" s="18"/>
       <c r="CS22" s="18"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>218.7</v>
       </c>
       <c r="C23" s="18">
         <v>425.4</v>
       </c>
       <c r="D23" s="18">
         <v>2090.6</v>
       </c>
       <c r="E23" s="18">
         <v>3083.1</v>
       </c>
       <c r="F23" s="18">
         <v>3866.3</v>
       </c>
@@ -6611,51 +6647,53 @@
       </c>
       <c r="CF23" s="18">
         <v>13881.6</v>
       </c>
       <c r="CG23" s="18">
         <v>15158.3</v>
       </c>
       <c r="CH23" s="18">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI23" s="18">
         <v>2015.1</v>
       </c>
       <c r="CJ23" s="22">
         <v>3212.6</v>
       </c>
       <c r="CK23" s="22">
         <v>4246.7</v>
       </c>
       <c r="CL23" s="18">
         <v>5254.2</v>
       </c>
       <c r="CM23" s="18">
         <v>6764.6</v>
       </c>
-      <c r="CN23" s="18"/>
+      <c r="CN23" s="18">
+        <v>7767.4</v>
+      </c>
       <c r="CO23" s="19"/>
       <c r="CP23" s="18"/>
       <c r="CQ23" s="18"/>
       <c r="CR23" s="18"/>
       <c r="CS23" s="18"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>2351.8000000000002</v>
       </c>
       <c r="C24" s="18">
         <v>3964.6</v>
       </c>
       <c r="D24" s="18">
         <v>9857.9</v>
       </c>
       <c r="E24" s="18">
         <v>14380.4</v>
       </c>
       <c r="F24" s="18">
         <v>18584.5</v>
       </c>
@@ -6892,51 +6930,53 @@
       </c>
       <c r="CF24" s="18">
         <v>908.5</v>
       </c>
       <c r="CG24" s="18">
         <v>940.4</v>
       </c>
       <c r="CH24" s="18">
         <v>35.200000000000003</v>
       </c>
       <c r="CI24" s="18">
         <v>57.6</v>
       </c>
       <c r="CJ24" s="22">
         <v>234.8</v>
       </c>
       <c r="CK24" s="22">
         <v>356.1</v>
       </c>
       <c r="CL24" s="18">
         <v>448.7</v>
       </c>
       <c r="CM24" s="18">
         <v>548.29999999999995</v>
       </c>
-      <c r="CN24" s="18"/>
+      <c r="CN24" s="18">
+        <v>603.5</v>
+      </c>
       <c r="CO24" s="19"/>
       <c r="CP24" s="18"/>
       <c r="CQ24" s="18"/>
       <c r="CR24" s="18"/>
       <c r="CS24" s="18"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="22">
         <v>256.5</v>
       </c>
       <c r="C25" s="22">
         <v>415.4</v>
       </c>
       <c r="D25" s="22">
         <v>1426.6</v>
       </c>
       <c r="E25" s="22">
         <v>2050.1</v>
       </c>
       <c r="F25" s="22">
         <v>2880.1</v>
       </c>
@@ -7173,126 +7213,128 @@
       </c>
       <c r="CF25" s="18">
         <v>1928.5</v>
       </c>
       <c r="CG25" s="18">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH25" s="22">
         <v>36.4</v>
       </c>
       <c r="CI25" s="22">
         <v>59.3</v>
       </c>
       <c r="CJ25" s="22">
         <v>192.1</v>
       </c>
       <c r="CK25" s="22">
         <v>283</v>
       </c>
       <c r="CL25" s="22">
         <v>396.9</v>
       </c>
       <c r="CM25" s="18">
         <v>535.5</v>
       </c>
-      <c r="CN25" s="18"/>
+      <c r="CN25" s="18">
+        <v>918.3</v>
+      </c>
       <c r="CO25" s="19"/>
       <c r="CP25" s="18"/>
       <c r="CQ25" s="18"/>
       <c r="CR25" s="18"/>
       <c r="CS25" s="18"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
-      <c r="AX27" s="33" t="s">
+      <c r="AX27" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="33"/>
-[...21 lines deleted...]
-      <c r="BU27" s="33"/>
+      <c r="AY27" s="31"/>
+      <c r="AZ27" s="31"/>
+      <c r="BA27" s="31"/>
+      <c r="BB27" s="31"/>
+      <c r="BC27" s="31"/>
+      <c r="BD27" s="31"/>
+      <c r="BE27" s="31"/>
+      <c r="BF27" s="31"/>
+      <c r="BG27" s="31"/>
+      <c r="BH27" s="31"/>
+      <c r="BI27" s="31"/>
+      <c r="BJ27" s="31"/>
+      <c r="BK27" s="31"/>
+      <c r="BL27" s="31"/>
+      <c r="BM27" s="31"/>
+      <c r="BN27" s="31"/>
+      <c r="BO27" s="31"/>
+      <c r="BP27" s="31"/>
+      <c r="BQ27" s="31"/>
+      <c r="BR27" s="31"/>
+      <c r="BS27" s="31"/>
+      <c r="BT27" s="31"/>
+      <c r="BU27" s="31"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="33"/>
-[...22 lines deleted...]
-      <c r="BU28" s="33"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="BJ28" s="31"/>
+      <c r="BK28" s="31"/>
+      <c r="BL28" s="31"/>
+      <c r="BM28" s="31"/>
+      <c r="BN28" s="31"/>
+      <c r="BO28" s="31"/>
+      <c r="BP28" s="31"/>
+      <c r="BQ28" s="31"/>
+      <c r="BR28" s="31"/>
+      <c r="BS28" s="31"/>
+      <c r="BT28" s="31"/>
+      <c r="BU28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>