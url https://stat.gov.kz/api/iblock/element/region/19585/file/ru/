--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3315" yWindow="315" windowWidth="18630" windowHeight="11550"/>
+    <workbookView xWindow="3315" yWindow="315" windowWidth="14760" windowHeight="11550"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием молоко'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
@@ -485,70 +485,70 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -824,291 +824,291 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CJ5" sqref="CJ5:CJ25"/>
+      <selection pane="bottomRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="5"/>
-      <c r="B1" s="43" t="s">
+      <c r="B1" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="43"/>
-[...81 lines deleted...]
-      <c r="CG1" s="43"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
+      <c r="AQ1" s="41"/>
+      <c r="AR1" s="41"/>
+      <c r="AS1" s="41"/>
+      <c r="AT1" s="41"/>
+      <c r="AU1" s="41"/>
+      <c r="AV1" s="41"/>
+      <c r="AW1" s="41"/>
+      <c r="AX1" s="41"/>
+      <c r="AY1" s="41"/>
+      <c r="AZ1" s="41"/>
+      <c r="BA1" s="41"/>
+      <c r="BB1" s="41"/>
+      <c r="BC1" s="41"/>
+      <c r="BD1" s="41"/>
+      <c r="BE1" s="41"/>
+      <c r="BF1" s="41"/>
+      <c r="BG1" s="41"/>
+      <c r="BH1" s="41"/>
+      <c r="BI1" s="41"/>
+      <c r="BJ1" s="41"/>
+      <c r="BK1" s="41"/>
+      <c r="BL1" s="41"/>
+      <c r="BM1" s="41"/>
+      <c r="BN1" s="41"/>
+      <c r="BO1" s="41"/>
+      <c r="BP1" s="41"/>
+      <c r="BQ1" s="41"/>
+      <c r="BR1" s="41"/>
+      <c r="BS1" s="41"/>
+      <c r="BT1" s="41"/>
+      <c r="BU1" s="41"/>
+      <c r="BV1" s="41"/>
+      <c r="BW1" s="41"/>
+      <c r="BX1" s="41"/>
+      <c r="BY1" s="41"/>
+      <c r="BZ1" s="41"/>
+      <c r="CA1" s="41"/>
+      <c r="CB1" s="41"/>
+      <c r="CC1" s="41"/>
+      <c r="CD1" s="41"/>
+      <c r="CE1" s="41"/>
+      <c r="CF1" s="41"/>
+      <c r="CG1" s="41"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="H2" s="4"/>
       <c r="CS2" s="36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="40"/>
-[...9 lines deleted...]
-      <c r="CS3" s="41"/>
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A4" s="38"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1619,51 +1619,53 @@
       </c>
       <c r="CC5" s="14">
         <v>180178</v>
       </c>
       <c r="CD5" s="14">
         <v>193528.6</v>
       </c>
       <c r="CE5" s="14">
         <v>205690.2</v>
       </c>
       <c r="CF5" s="14">
         <v>214963.3</v>
       </c>
       <c r="CG5" s="14">
         <v>225601.2</v>
       </c>
       <c r="CH5" s="34">
         <v>13161</v>
       </c>
       <c r="CI5" s="34">
         <v>28769.8</v>
       </c>
       <c r="CJ5" s="34">
         <v>45221.599999999999</v>
       </c>
-      <c r="CK5" s="13"/>
+      <c r="CK5" s="13">
+        <v>71565.7</v>
+      </c>
       <c r="CL5" s="13"/>
       <c r="CM5" s="14"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="14"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="14"/>
       <c r="CR5" s="14"/>
       <c r="CS5" s="14"/>
     </row>
     <row r="6" spans="1:97" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="18">
         <v>174</v>
       </c>
       <c r="C6" s="18">
         <v>361.5</v>
       </c>
       <c r="D6" s="18">
         <v>522</v>
       </c>
       <c r="E6" s="18">
         <v>858.4</v>
       </c>
@@ -1894,51 +1896,53 @@
       </c>
       <c r="CC6" s="19">
         <v>627</v>
       </c>
       <c r="CD6" s="18">
         <v>687.2</v>
       </c>
       <c r="CE6" s="18">
         <v>740.6</v>
       </c>
       <c r="CF6" s="18">
         <v>761.1</v>
       </c>
       <c r="CG6" s="18">
         <v>794.1</v>
       </c>
       <c r="CH6" s="33">
         <v>12.4</v>
       </c>
       <c r="CI6" s="33">
         <v>26</v>
       </c>
       <c r="CJ6" s="33">
         <v>38.200000000000003</v>
       </c>
-      <c r="CK6" s="33"/>
+      <c r="CK6" s="33">
+        <v>63.7</v>
+      </c>
       <c r="CL6" s="33"/>
       <c r="CM6" s="33"/>
       <c r="CN6" s="33"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="22">
         <v>557.5</v>
       </c>
       <c r="C7" s="22">
         <v>1518.4</v>
       </c>
       <c r="D7" s="22">
         <v>2264.1999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4126.3</v>
       </c>
@@ -2169,51 +2173,53 @@
       </c>
       <c r="CC7" s="19">
         <v>5040.6000000000004</v>
       </c>
       <c r="CD7" s="19">
         <v>5191.5</v>
       </c>
       <c r="CE7" s="19">
         <v>5285.7</v>
       </c>
       <c r="CF7" s="19">
         <v>5348.3</v>
       </c>
       <c r="CG7" s="19">
         <v>5435.4</v>
       </c>
       <c r="CH7" s="22">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>704.6</v>
       </c>
       <c r="CJ7" s="22">
         <v>1081.5999999999999</v>
       </c>
-      <c r="CK7" s="35"/>
+      <c r="CK7" s="35">
+        <v>2071.3000000000002</v>
+      </c>
       <c r="CL7" s="19"/>
       <c r="CM7" s="19"/>
       <c r="CN7" s="19"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="22">
         <v>26.1</v>
       </c>
       <c r="C8" s="22">
         <v>67.3</v>
       </c>
       <c r="D8" s="22">
         <v>111</v>
       </c>
       <c r="E8" s="22">
         <v>219.7</v>
       </c>
@@ -2444,51 +2450,53 @@
       </c>
       <c r="CC8" s="19">
         <v>149.9</v>
       </c>
       <c r="CD8" s="19">
         <v>156.6</v>
       </c>
       <c r="CE8" s="19">
         <v>160.5</v>
       </c>
       <c r="CF8" s="19">
         <v>163.5</v>
       </c>
       <c r="CG8" s="19">
         <v>168.4</v>
       </c>
       <c r="CH8" s="22">
         <v>6.4</v>
       </c>
       <c r="CI8" s="22">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ8" s="22">
         <v>27.4</v>
       </c>
-      <c r="CK8" s="35"/>
+      <c r="CK8" s="35">
+        <v>53.9</v>
+      </c>
       <c r="CL8" s="19"/>
       <c r="CM8" s="19"/>
       <c r="CN8" s="19"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>223.6</v>
       </c>
       <c r="D9" s="22">
         <v>343.6</v>
       </c>
       <c r="E9" s="22">
         <v>587.29999999999995</v>
       </c>
@@ -2719,51 +2727,53 @@
       </c>
       <c r="CC9" s="19">
         <v>262.8</v>
       </c>
       <c r="CD9" s="19">
         <v>295.5</v>
       </c>
       <c r="CE9" s="19">
         <v>308.89999999999998</v>
       </c>
       <c r="CF9" s="19">
         <v>318.2</v>
       </c>
       <c r="CG9" s="19">
         <v>324.39999999999998</v>
       </c>
       <c r="CH9" s="22">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="22">
         <v>22.7</v>
       </c>
       <c r="CJ9" s="22">
         <v>34.5</v>
       </c>
-      <c r="CK9" s="35"/>
+      <c r="CK9" s="35">
+        <v>59.2</v>
+      </c>
       <c r="CL9" s="19"/>
       <c r="CM9" s="19"/>
       <c r="CN9" s="19"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="22">
         <v>494.2</v>
       </c>
       <c r="C10" s="22">
         <v>1270.2</v>
       </c>
       <c r="D10" s="22">
         <v>2079.6999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>3757.8</v>
       </c>
@@ -2994,51 +3004,53 @@
       </c>
       <c r="CC10" s="19">
         <v>5847.9</v>
       </c>
       <c r="CD10" s="19">
         <v>6124.3</v>
       </c>
       <c r="CE10" s="19">
         <v>6346.6</v>
       </c>
       <c r="CF10" s="19">
         <v>6462.3</v>
       </c>
       <c r="CG10" s="19">
         <v>6669.7</v>
       </c>
       <c r="CH10" s="22">
         <v>216.7</v>
       </c>
       <c r="CI10" s="22">
         <v>592.4</v>
       </c>
       <c r="CJ10" s="22">
         <v>1029.8</v>
       </c>
-      <c r="CK10" s="35"/>
+      <c r="CK10" s="35">
+        <v>1797.8</v>
+      </c>
       <c r="CL10" s="19"/>
       <c r="CM10" s="19"/>
       <c r="CN10" s="19"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="22">
         <v>1303.3</v>
       </c>
       <c r="C11" s="22">
         <v>3163.2</v>
       </c>
       <c r="D11" s="22">
         <v>5714.7</v>
       </c>
       <c r="E11" s="22">
         <v>10307.6</v>
       </c>
@@ -3269,51 +3281,53 @@
       </c>
       <c r="CC11" s="19">
         <v>11645.7</v>
       </c>
       <c r="CD11" s="19">
         <v>12389.5</v>
       </c>
       <c r="CE11" s="19">
         <v>13108.3</v>
       </c>
       <c r="CF11" s="19">
         <v>13439.3</v>
       </c>
       <c r="CG11" s="19">
         <v>13812.3</v>
       </c>
       <c r="CH11" s="22">
         <v>505.4</v>
       </c>
       <c r="CI11" s="22">
         <v>1234.2</v>
       </c>
       <c r="CJ11" s="22">
         <v>2132.6999999999998</v>
       </c>
-      <c r="CK11" s="35"/>
+      <c r="CK11" s="35">
+        <v>3953</v>
+      </c>
       <c r="CL11" s="19"/>
       <c r="CM11" s="19"/>
       <c r="CN11" s="19"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="22">
         <v>1247.8</v>
       </c>
       <c r="C12" s="22">
         <v>3053.3</v>
       </c>
       <c r="D12" s="22">
         <v>4754.7</v>
       </c>
       <c r="E12" s="22">
         <v>8604.7000000000007</v>
       </c>
@@ -3544,51 +3558,53 @@
       </c>
       <c r="CC12" s="19">
         <v>8538.5</v>
       </c>
       <c r="CD12" s="19">
         <v>8945.7000000000007</v>
       </c>
       <c r="CE12" s="19">
         <v>9299.2999999999993</v>
       </c>
       <c r="CF12" s="19">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG12" s="19">
         <v>9753.9</v>
       </c>
       <c r="CH12" s="22">
         <v>464.5</v>
       </c>
       <c r="CI12" s="22">
         <v>1138.8</v>
       </c>
       <c r="CJ12" s="22">
         <v>1748.7</v>
       </c>
-      <c r="CK12" s="35"/>
+      <c r="CK12" s="35">
+        <v>3126</v>
+      </c>
       <c r="CL12" s="19"/>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="18">
         <v>1121.5</v>
       </c>
       <c r="C13" s="18">
         <v>2402.1999999999998</v>
       </c>
       <c r="D13" s="18">
         <v>3918.5</v>
       </c>
       <c r="E13" s="18">
         <v>6311.8</v>
       </c>
@@ -3819,51 +3835,53 @@
       </c>
       <c r="CC13" s="19">
         <v>8466</v>
       </c>
       <c r="CD13" s="22">
         <v>9335.7000000000007</v>
       </c>
       <c r="CE13" s="22">
         <v>10212.4</v>
       </c>
       <c r="CF13" s="22">
         <v>11020.7</v>
       </c>
       <c r="CG13" s="22">
         <v>11898.2</v>
       </c>
       <c r="CH13" s="33">
         <v>920.2</v>
       </c>
       <c r="CI13" s="33">
         <v>1928.5</v>
       </c>
       <c r="CJ13" s="33">
         <v>2985.7</v>
       </c>
-      <c r="CK13" s="33"/>
+      <c r="CK13" s="33">
+        <v>4258.5</v>
+      </c>
       <c r="CL13" s="33"/>
       <c r="CM13" s="22"/>
       <c r="CN13" s="22"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="22">
         <v>1110.7</v>
       </c>
       <c r="C14" s="22">
         <v>3055.8</v>
       </c>
       <c r="D14" s="22">
         <v>4871.2</v>
       </c>
       <c r="E14" s="22">
         <v>9105.2000000000007</v>
       </c>
@@ -4094,51 +4112,53 @@
       </c>
       <c r="CC14" s="19">
         <v>13854.6</v>
       </c>
       <c r="CD14" s="19">
         <v>14857.1</v>
       </c>
       <c r="CE14" s="19">
         <v>15402.1</v>
       </c>
       <c r="CF14" s="19">
         <v>15577.2</v>
       </c>
       <c r="CG14" s="19">
         <v>15674.3</v>
       </c>
       <c r="CH14" s="22">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="22">
         <v>1424.9</v>
       </c>
       <c r="CJ14" s="22">
         <v>2291.1</v>
       </c>
-      <c r="CK14" s="35"/>
+      <c r="CK14" s="35">
+        <v>4288.8999999999996</v>
+      </c>
       <c r="CL14" s="19"/>
       <c r="CM14" s="19"/>
       <c r="CN14" s="19"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
     </row>
     <row r="15" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="22">
         <v>338.7</v>
       </c>
       <c r="C15" s="22">
         <v>880.4</v>
       </c>
       <c r="D15" s="22">
         <v>1448.8</v>
       </c>
       <c r="E15" s="22">
         <v>2936.8</v>
       </c>
@@ -4369,51 +4389,53 @@
       </c>
       <c r="CC15" s="19">
         <v>2788.9</v>
       </c>
       <c r="CD15" s="19">
         <v>2951.5</v>
       </c>
       <c r="CE15" s="19">
         <v>3133.2</v>
       </c>
       <c r="CF15" s="19">
         <v>3220.4</v>
       </c>
       <c r="CG15" s="19">
         <v>3364</v>
       </c>
       <c r="CH15" s="22">
         <v>85.4</v>
       </c>
       <c r="CI15" s="22">
         <v>238.9</v>
       </c>
       <c r="CJ15" s="22">
         <v>387.1</v>
       </c>
-      <c r="CK15" s="35"/>
+      <c r="CK15" s="35">
+        <v>771</v>
+      </c>
       <c r="CL15" s="19"/>
       <c r="CM15" s="19"/>
       <c r="CN15" s="19"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
     </row>
     <row r="16" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A16" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="22">
         <v>467.1</v>
       </c>
       <c r="C16" s="22">
         <v>1126.5999999999999</v>
       </c>
       <c r="D16" s="22">
         <v>1750.2</v>
       </c>
       <c r="E16" s="22">
         <v>3106.7</v>
       </c>
@@ -4644,51 +4666,53 @@
       </c>
       <c r="CC16" s="19">
         <v>5272.4</v>
       </c>
       <c r="CD16" s="19">
         <v>5465.6</v>
       </c>
       <c r="CE16" s="19">
         <v>5634.3</v>
       </c>
       <c r="CF16" s="19">
         <v>5748.2</v>
       </c>
       <c r="CG16" s="19">
         <v>5923.5</v>
       </c>
       <c r="CH16" s="22">
         <v>206.3</v>
       </c>
       <c r="CI16" s="22">
         <v>510.6</v>
       </c>
       <c r="CJ16" s="22">
         <v>787.1</v>
       </c>
-      <c r="CK16" s="35"/>
+      <c r="CK16" s="35">
+        <v>1421.4</v>
+      </c>
       <c r="CL16" s="19"/>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="22">
         <v>696.7</v>
       </c>
       <c r="C17" s="22">
         <v>1680.8</v>
       </c>
       <c r="D17" s="22">
         <v>2602.6999999999998</v>
       </c>
       <c r="E17" s="22">
         <v>4614</v>
       </c>
@@ -4919,51 +4943,53 @@
       </c>
       <c r="CC17" s="22">
         <v>6369.7</v>
       </c>
       <c r="CD17" s="22">
         <v>6794.1</v>
       </c>
       <c r="CE17" s="22">
         <v>7175.6</v>
       </c>
       <c r="CF17" s="22">
         <v>7523.6</v>
       </c>
       <c r="CG17" s="22">
         <v>8008.3</v>
       </c>
       <c r="CH17" s="22">
         <v>544.1</v>
       </c>
       <c r="CI17" s="22">
         <v>1216.5</v>
       </c>
       <c r="CJ17" s="22">
         <v>1888.1</v>
       </c>
-      <c r="CK17" s="22"/>
+      <c r="CK17" s="22">
+        <v>3022.2</v>
+      </c>
       <c r="CL17" s="22"/>
       <c r="CM17" s="22"/>
       <c r="CN17" s="22"/>
       <c r="CO17" s="22"/>
       <c r="CP17" s="22"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>838.1</v>
       </c>
       <c r="C18" s="22">
         <v>1743.9</v>
       </c>
       <c r="D18" s="22">
         <v>2630.7</v>
       </c>
       <c r="E18" s="22">
         <v>4693.3999999999996</v>
       </c>
@@ -5194,51 +5220,53 @@
       </c>
       <c r="CC18" s="19">
         <v>4553.8</v>
       </c>
       <c r="CD18" s="22">
         <v>4868.8999999999996</v>
       </c>
       <c r="CE18" s="22">
         <v>5148.5</v>
       </c>
       <c r="CF18" s="19">
         <v>5289.1</v>
       </c>
       <c r="CG18" s="22">
         <v>5454.2</v>
       </c>
       <c r="CH18" s="22">
         <v>254.6</v>
       </c>
       <c r="CI18" s="22">
         <v>553.1</v>
       </c>
       <c r="CJ18" s="22">
         <v>885</v>
       </c>
-      <c r="CK18" s="35"/>
+      <c r="CK18" s="35">
+        <v>1548.1</v>
+      </c>
       <c r="CL18" s="19"/>
       <c r="CM18" s="22"/>
       <c r="CN18" s="22"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="22"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>4011.9</v>
       </c>
       <c r="C19" s="22">
         <v>8333.7999999999993</v>
       </c>
       <c r="D19" s="22">
         <v>12655.1</v>
       </c>
       <c r="E19" s="22">
         <v>18728.3</v>
       </c>
@@ -5469,51 +5497,53 @@
       </c>
       <c r="CC19" s="19">
         <v>45434.400000000001</v>
       </c>
       <c r="CD19" s="19">
         <v>48901.1</v>
       </c>
       <c r="CE19" s="19">
         <v>52237.2</v>
       </c>
       <c r="CF19" s="19">
         <v>54984.2</v>
       </c>
       <c r="CG19" s="19">
         <v>57815.1</v>
       </c>
       <c r="CH19" s="22">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="22">
         <v>7021.7</v>
       </c>
       <c r="CJ19" s="22">
         <v>10788.8</v>
       </c>
-      <c r="CK19" s="35"/>
+      <c r="CK19" s="35">
+        <v>16249.4</v>
+      </c>
       <c r="CL19" s="19"/>
       <c r="CM19" s="19"/>
       <c r="CN19" s="19"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
     </row>
     <row r="20" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="19">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2760.4</v>
       </c>
       <c r="D20" s="19">
         <v>4252.1000000000004</v>
       </c>
       <c r="E20" s="19">
         <v>7352.2</v>
       </c>
@@ -5744,51 +5774,53 @@
       </c>
       <c r="CC20" s="19">
         <v>10982.7</v>
       </c>
       <c r="CD20" s="19">
         <v>12026.8</v>
       </c>
       <c r="CE20" s="19">
         <v>12971.7</v>
       </c>
       <c r="CF20" s="19">
         <v>13607</v>
       </c>
       <c r="CG20" s="19">
         <v>14440.1</v>
       </c>
       <c r="CH20" s="19">
         <v>947.9</v>
       </c>
       <c r="CI20" s="19">
         <v>2047.4</v>
       </c>
       <c r="CJ20" s="19">
         <v>3281.1</v>
       </c>
-      <c r="CK20" s="35"/>
+      <c r="CK20" s="35">
+        <v>5092</v>
+      </c>
       <c r="CL20" s="19"/>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
     </row>
     <row r="21" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A21" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="18">
         <v>702.3</v>
       </c>
       <c r="C21" s="18">
         <v>1978.9</v>
       </c>
       <c r="D21" s="18">
         <v>3208.6</v>
       </c>
       <c r="E21" s="18">
         <v>5953.6</v>
       </c>
@@ -6019,51 +6051,53 @@
       </c>
       <c r="CC21" s="19">
         <v>4055.8</v>
       </c>
       <c r="CD21" s="19">
         <v>4250.8</v>
       </c>
       <c r="CE21" s="19">
         <v>4359.8</v>
       </c>
       <c r="CF21" s="22">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG21" s="19">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH21" s="33">
         <v>169.5</v>
       </c>
       <c r="CI21" s="33">
         <v>511.6</v>
       </c>
       <c r="CJ21" s="33">
         <v>808.6</v>
       </c>
-      <c r="CK21" s="33"/>
+      <c r="CK21" s="33">
+        <v>1519.4</v>
+      </c>
       <c r="CL21" s="33"/>
       <c r="CM21" s="19"/>
       <c r="CN21" s="19"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="19"/>
     </row>
     <row r="22" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A22" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>1046.5</v>
       </c>
       <c r="C22" s="22">
         <v>2483</v>
       </c>
       <c r="D22" s="22">
         <v>3792.4</v>
       </c>
       <c r="E22" s="22">
         <v>6225.9</v>
       </c>
@@ -6294,51 +6328,53 @@
       </c>
       <c r="CC22" s="19">
         <v>4645.5</v>
       </c>
       <c r="CD22" s="22">
         <v>4927.8</v>
       </c>
       <c r="CE22" s="22">
         <v>5204.6000000000004</v>
       </c>
       <c r="CF22" s="19">
         <v>5340.3</v>
       </c>
       <c r="CG22" s="31">
         <v>5615.5</v>
       </c>
       <c r="CH22" s="22">
         <v>251.8</v>
       </c>
       <c r="CI22" s="22">
         <v>625.4</v>
       </c>
       <c r="CJ22" s="22">
         <v>949.6</v>
       </c>
-      <c r="CK22" s="35"/>
+      <c r="CK22" s="35">
+        <v>1651.8</v>
+      </c>
       <c r="CL22" s="19"/>
       <c r="CM22" s="22"/>
       <c r="CN22" s="22"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="22"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="31"/>
     </row>
     <row r="23" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A23" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="22">
         <v>2864.6</v>
       </c>
       <c r="D23" s="22">
         <v>4813.8</v>
       </c>
       <c r="E23" s="22">
         <v>8221.7999999999993</v>
       </c>
@@ -6569,51 +6605,53 @@
       </c>
       <c r="CC23" s="19">
         <v>10850.9</v>
       </c>
       <c r="CD23" s="19">
         <v>11717.4</v>
       </c>
       <c r="CE23" s="19">
         <v>12503.2</v>
       </c>
       <c r="CF23" s="19">
         <v>13179.6</v>
       </c>
       <c r="CG23" s="19">
         <v>13921.3</v>
       </c>
       <c r="CH23" s="22">
         <v>799.1</v>
       </c>
       <c r="CI23" s="22">
         <v>1686.4</v>
       </c>
       <c r="CJ23" s="22">
         <v>2737.3</v>
       </c>
-      <c r="CK23" s="19"/>
+      <c r="CK23" s="19">
+        <v>4268.8999999999996</v>
+      </c>
       <c r="CL23" s="19"/>
       <c r="CM23" s="19"/>
       <c r="CN23" s="19"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="19"/>
       <c r="CQ23" s="19"/>
       <c r="CR23" s="19"/>
       <c r="CS23" s="19"/>
     </row>
     <row r="24" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="22">
         <v>1392.9</v>
       </c>
       <c r="D24" s="22">
         <v>2249</v>
       </c>
       <c r="E24" s="22">
         <v>3854.8</v>
       </c>
@@ -6844,51 +6882,53 @@
       </c>
       <c r="CC24" s="19">
         <v>6043.6</v>
       </c>
       <c r="CD24" s="19">
         <v>6408.5</v>
       </c>
       <c r="CE24" s="19">
         <v>6739.8</v>
       </c>
       <c r="CF24" s="19">
         <v>7035.1</v>
       </c>
       <c r="CG24" s="19">
         <v>7400.9</v>
       </c>
       <c r="CH24" s="22">
         <v>419.7</v>
       </c>
       <c r="CI24" s="22">
         <v>915.9</v>
       </c>
       <c r="CJ24" s="22">
         <v>1424.3</v>
       </c>
-      <c r="CK24" s="19"/>
+      <c r="CK24" s="19">
+        <v>2327.4</v>
+      </c>
       <c r="CL24" s="19"/>
       <c r="CM24" s="19"/>
       <c r="CN24" s="19"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
     </row>
     <row r="25" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A25" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>2301.5</v>
       </c>
       <c r="C25" s="19">
         <v>5019.7</v>
       </c>
       <c r="D25" s="19">
         <v>7625</v>
       </c>
       <c r="E25" s="19">
         <v>11397.5</v>
       </c>
@@ -7119,128 +7159,130 @@
       </c>
       <c r="CC25" s="19">
         <v>24748.799999999999</v>
       </c>
       <c r="CD25" s="19">
         <v>27234.7</v>
       </c>
       <c r="CE25" s="19">
         <v>29719.8</v>
       </c>
       <c r="CF25" s="19">
         <v>32079</v>
       </c>
       <c r="CG25" s="19">
         <v>34692.9</v>
       </c>
       <c r="CH25" s="19">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="19">
         <v>6354.1</v>
       </c>
       <c r="CJ25" s="19">
         <v>9915.7000000000007</v>
       </c>
-      <c r="CK25" s="19"/>
+      <c r="CK25" s="19">
+        <v>14022.8</v>
+      </c>
       <c r="CL25" s="19"/>
       <c r="CM25" s="19"/>
       <c r="CN25" s="19"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
-      <c r="AX27" s="42" t="s">
+      <c r="AX27" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="42"/>
-[...21 lines deleted...]
-      <c r="BU27" s="42"/>
+      <c r="AY27" s="37"/>
+      <c r="AZ27" s="37"/>
+      <c r="BA27" s="37"/>
+      <c r="BB27" s="37"/>
+      <c r="BC27" s="37"/>
+      <c r="BD27" s="37"/>
+      <c r="BE27" s="37"/>
+      <c r="BF27" s="37"/>
+      <c r="BG27" s="37"/>
+      <c r="BH27" s="37"/>
+      <c r="BI27" s="37"/>
+      <c r="BJ27" s="37"/>
+      <c r="BK27" s="37"/>
+      <c r="BL27" s="37"/>
+      <c r="BM27" s="37"/>
+      <c r="BN27" s="37"/>
+      <c r="BO27" s="37"/>
+      <c r="BP27" s="37"/>
+      <c r="BQ27" s="37"/>
+      <c r="BR27" s="37"/>
+      <c r="BS27" s="37"/>
+      <c r="BT27" s="37"/>
+      <c r="BU27" s="37"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="42"/>
-[...22 lines deleted...]
-      <c r="BU28" s="42"/>
+      <c r="AX28" s="37"/>
+      <c r="AY28" s="37"/>
+      <c r="AZ28" s="37"/>
+      <c r="BA28" s="37"/>
+      <c r="BB28" s="37"/>
+      <c r="BC28" s="37"/>
+      <c r="BD28" s="37"/>
+      <c r="BE28" s="37"/>
+      <c r="BF28" s="37"/>
+      <c r="BG28" s="37"/>
+      <c r="BH28" s="37"/>
+      <c r="BI28" s="37"/>
+      <c r="BJ28" s="37"/>
+      <c r="BK28" s="37"/>
+      <c r="BL28" s="37"/>
+      <c r="BM28" s="37"/>
+      <c r="BN28" s="37"/>
+      <c r="BO28" s="37"/>
+      <c r="BP28" s="37"/>
+      <c r="BQ28" s="37"/>
+      <c r="BR28" s="37"/>
+      <c r="BS28" s="37"/>
+      <c r="BT28" s="37"/>
+      <c r="BU28" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B1:CG1"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>