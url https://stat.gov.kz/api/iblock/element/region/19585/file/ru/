--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3315" yWindow="315" windowWidth="14760" windowHeight="11550"/>
+    <workbookView xWindow="11550" yWindow="915" windowWidth="14760" windowHeight="11550"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием молоко'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
@@ -485,70 +485,70 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -824,291 +824,291 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="bottomRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="5"/>
-      <c r="B1" s="41" t="s">
+      <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="41"/>
-[...81 lines deleted...]
-      <c r="CG1" s="41"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="AX1" s="43"/>
+      <c r="AY1" s="43"/>
+      <c r="AZ1" s="43"/>
+      <c r="BA1" s="43"/>
+      <c r="BB1" s="43"/>
+      <c r="BC1" s="43"/>
+      <c r="BD1" s="43"/>
+      <c r="BE1" s="43"/>
+      <c r="BF1" s="43"/>
+      <c r="BG1" s="43"/>
+      <c r="BH1" s="43"/>
+      <c r="BI1" s="43"/>
+      <c r="BJ1" s="43"/>
+      <c r="BK1" s="43"/>
+      <c r="BL1" s="43"/>
+      <c r="BM1" s="43"/>
+      <c r="BN1" s="43"/>
+      <c r="BO1" s="43"/>
+      <c r="BP1" s="43"/>
+      <c r="BQ1" s="43"/>
+      <c r="BR1" s="43"/>
+      <c r="BS1" s="43"/>
+      <c r="BT1" s="43"/>
+      <c r="BU1" s="43"/>
+      <c r="BV1" s="43"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="H2" s="4"/>
       <c r="CS2" s="36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="39"/>
-[...10 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="39"/>
-[...10 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="39"/>
-[...10 lines deleted...]
-      <c r="AX3" s="38" t="s">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="38" t="s">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="39"/>
-[...10 lines deleted...]
-      <c r="BV3" s="38" t="s">
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+      <c r="BO3" s="40"/>
+      <c r="BP3" s="40"/>
+      <c r="BQ3" s="40"/>
+      <c r="BR3" s="40"/>
+      <c r="BS3" s="40"/>
+      <c r="BT3" s="40"/>
+      <c r="BU3" s="41"/>
+      <c r="BV3" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="39"/>
-[...10 lines deleted...]
-      <c r="CH3" s="38" t="s">
+      <c r="BW3" s="40"/>
+      <c r="BX3" s="40"/>
+      <c r="BY3" s="40"/>
+      <c r="BZ3" s="40"/>
+      <c r="CA3" s="40"/>
+      <c r="CB3" s="40"/>
+      <c r="CC3" s="40"/>
+      <c r="CD3" s="40"/>
+      <c r="CE3" s="40"/>
+      <c r="CF3" s="40"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="39"/>
-[...9 lines deleted...]
-      <c r="CS3" s="40"/>
+      <c r="CI3" s="40"/>
+      <c r="CJ3" s="40"/>
+      <c r="CK3" s="40"/>
+      <c r="CL3" s="40"/>
+      <c r="CM3" s="40"/>
+      <c r="CN3" s="40"/>
+      <c r="CO3" s="40"/>
+      <c r="CP3" s="40"/>
+      <c r="CQ3" s="40"/>
+      <c r="CR3" s="40"/>
+      <c r="CS3" s="41"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
+      <c r="A4" s="38"/>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1622,51 +1622,53 @@
       </c>
       <c r="CD5" s="14">
         <v>193528.6</v>
       </c>
       <c r="CE5" s="14">
         <v>205690.2</v>
       </c>
       <c r="CF5" s="14">
         <v>214963.3</v>
       </c>
       <c r="CG5" s="14">
         <v>225601.2</v>
       </c>
       <c r="CH5" s="34">
         <v>13161</v>
       </c>
       <c r="CI5" s="34">
         <v>28769.8</v>
       </c>
       <c r="CJ5" s="34">
         <v>45221.599999999999</v>
       </c>
       <c r="CK5" s="13">
         <v>71565.7</v>
       </c>
-      <c r="CL5" s="13"/>
+      <c r="CL5" s="13">
+        <v>97331.199999999997</v>
+      </c>
       <c r="CM5" s="14"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="14"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="14"/>
       <c r="CR5" s="14"/>
       <c r="CS5" s="14"/>
     </row>
     <row r="6" spans="1:97" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="18">
         <v>174</v>
       </c>
       <c r="C6" s="18">
         <v>361.5</v>
       </c>
       <c r="D6" s="18">
         <v>522</v>
       </c>
       <c r="E6" s="18">
         <v>858.4</v>
       </c>
       <c r="F6" s="18">
@@ -1899,51 +1901,53 @@
       </c>
       <c r="CD6" s="18">
         <v>687.2</v>
       </c>
       <c r="CE6" s="18">
         <v>740.6</v>
       </c>
       <c r="CF6" s="18">
         <v>761.1</v>
       </c>
       <c r="CG6" s="18">
         <v>794.1</v>
       </c>
       <c r="CH6" s="33">
         <v>12.4</v>
       </c>
       <c r="CI6" s="33">
         <v>26</v>
       </c>
       <c r="CJ6" s="33">
         <v>38.200000000000003</v>
       </c>
       <c r="CK6" s="33">
         <v>63.7</v>
       </c>
-      <c r="CL6" s="33"/>
+      <c r="CL6" s="33">
+        <v>88.6</v>
+      </c>
       <c r="CM6" s="33"/>
       <c r="CN6" s="33"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="22">
         <v>557.5</v>
       </c>
       <c r="C7" s="22">
         <v>1518.4</v>
       </c>
       <c r="D7" s="22">
         <v>2264.1999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4126.3</v>
       </c>
       <c r="F7" s="22">
@@ -2176,51 +2180,53 @@
       </c>
       <c r="CD7" s="19">
         <v>5191.5</v>
       </c>
       <c r="CE7" s="19">
         <v>5285.7</v>
       </c>
       <c r="CF7" s="19">
         <v>5348.3</v>
       </c>
       <c r="CG7" s="19">
         <v>5435.4</v>
       </c>
       <c r="CH7" s="22">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>704.6</v>
       </c>
       <c r="CJ7" s="22">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK7" s="35">
         <v>2071.3000000000002</v>
       </c>
-      <c r="CL7" s="19"/>
+      <c r="CL7" s="19">
+        <v>2952.3</v>
+      </c>
       <c r="CM7" s="19"/>
       <c r="CN7" s="19"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="22">
         <v>26.1</v>
       </c>
       <c r="C8" s="22">
         <v>67.3</v>
       </c>
       <c r="D8" s="22">
         <v>111</v>
       </c>
       <c r="E8" s="22">
         <v>219.7</v>
       </c>
       <c r="F8" s="22">
@@ -2453,51 +2459,53 @@
       </c>
       <c r="CD8" s="19">
         <v>156.6</v>
       </c>
       <c r="CE8" s="19">
         <v>160.5</v>
       </c>
       <c r="CF8" s="19">
         <v>163.5</v>
       </c>
       <c r="CG8" s="19">
         <v>168.4</v>
       </c>
       <c r="CH8" s="22">
         <v>6.4</v>
       </c>
       <c r="CI8" s="22">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ8" s="22">
         <v>27.4</v>
       </c>
       <c r="CK8" s="35">
         <v>53.9</v>
       </c>
-      <c r="CL8" s="19"/>
+      <c r="CL8" s="19">
+        <v>78.400000000000006</v>
+      </c>
       <c r="CM8" s="19"/>
       <c r="CN8" s="19"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>223.6</v>
       </c>
       <c r="D9" s="22">
         <v>343.6</v>
       </c>
       <c r="E9" s="22">
         <v>587.29999999999995</v>
       </c>
       <c r="F9" s="22">
@@ -2730,51 +2738,53 @@
       </c>
       <c r="CD9" s="19">
         <v>295.5</v>
       </c>
       <c r="CE9" s="19">
         <v>308.89999999999998</v>
       </c>
       <c r="CF9" s="19">
         <v>318.2</v>
       </c>
       <c r="CG9" s="19">
         <v>324.39999999999998</v>
       </c>
       <c r="CH9" s="22">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="22">
         <v>22.7</v>
       </c>
       <c r="CJ9" s="22">
         <v>34.5</v>
       </c>
       <c r="CK9" s="35">
         <v>59.2</v>
       </c>
-      <c r="CL9" s="19"/>
+      <c r="CL9" s="19">
+        <v>82.3</v>
+      </c>
       <c r="CM9" s="19"/>
       <c r="CN9" s="19"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="22">
         <v>494.2</v>
       </c>
       <c r="C10" s="22">
         <v>1270.2</v>
       </c>
       <c r="D10" s="22">
         <v>2079.6999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>3757.8</v>
       </c>
       <c r="F10" s="22">
@@ -3007,51 +3017,53 @@
       </c>
       <c r="CD10" s="19">
         <v>6124.3</v>
       </c>
       <c r="CE10" s="19">
         <v>6346.6</v>
       </c>
       <c r="CF10" s="19">
         <v>6462.3</v>
       </c>
       <c r="CG10" s="19">
         <v>6669.7</v>
       </c>
       <c r="CH10" s="22">
         <v>216.7</v>
       </c>
       <c r="CI10" s="22">
         <v>592.4</v>
       </c>
       <c r="CJ10" s="22">
         <v>1029.8</v>
       </c>
       <c r="CK10" s="35">
         <v>1797.8</v>
       </c>
-      <c r="CL10" s="19"/>
+      <c r="CL10" s="19">
+        <v>2582.1</v>
+      </c>
       <c r="CM10" s="19"/>
       <c r="CN10" s="19"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="22">
         <v>1303.3</v>
       </c>
       <c r="C11" s="22">
         <v>3163.2</v>
       </c>
       <c r="D11" s="22">
         <v>5714.7</v>
       </c>
       <c r="E11" s="22">
         <v>10307.6</v>
       </c>
       <c r="F11" s="22">
@@ -3284,51 +3296,53 @@
       </c>
       <c r="CD11" s="19">
         <v>12389.5</v>
       </c>
       <c r="CE11" s="19">
         <v>13108.3</v>
       </c>
       <c r="CF11" s="19">
         <v>13439.3</v>
       </c>
       <c r="CG11" s="19">
         <v>13812.3</v>
       </c>
       <c r="CH11" s="22">
         <v>505.4</v>
       </c>
       <c r="CI11" s="22">
         <v>1234.2</v>
       </c>
       <c r="CJ11" s="22">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK11" s="35">
         <v>3953</v>
       </c>
-      <c r="CL11" s="19"/>
+      <c r="CL11" s="19">
+        <v>5830.8</v>
+      </c>
       <c r="CM11" s="19"/>
       <c r="CN11" s="19"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="22">
         <v>1247.8</v>
       </c>
       <c r="C12" s="22">
         <v>3053.3</v>
       </c>
       <c r="D12" s="22">
         <v>4754.7</v>
       </c>
       <c r="E12" s="22">
         <v>8604.7000000000007</v>
       </c>
       <c r="F12" s="22">
@@ -3561,51 +3575,53 @@
       </c>
       <c r="CD12" s="19">
         <v>8945.7000000000007</v>
       </c>
       <c r="CE12" s="19">
         <v>9299.2999999999993</v>
       </c>
       <c r="CF12" s="19">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG12" s="19">
         <v>9753.9</v>
       </c>
       <c r="CH12" s="22">
         <v>464.5</v>
       </c>
       <c r="CI12" s="22">
         <v>1138.8</v>
       </c>
       <c r="CJ12" s="22">
         <v>1748.7</v>
       </c>
       <c r="CK12" s="35">
         <v>3126</v>
       </c>
-      <c r="CL12" s="19"/>
+      <c r="CL12" s="19">
+        <v>4379.5</v>
+      </c>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="18">
         <v>1121.5</v>
       </c>
       <c r="C13" s="18">
         <v>2402.1999999999998</v>
       </c>
       <c r="D13" s="18">
         <v>3918.5</v>
       </c>
       <c r="E13" s="18">
         <v>6311.8</v>
       </c>
       <c r="F13" s="18">
@@ -3838,51 +3854,53 @@
       </c>
       <c r="CD13" s="22">
         <v>9335.7000000000007</v>
       </c>
       <c r="CE13" s="22">
         <v>10212.4</v>
       </c>
       <c r="CF13" s="22">
         <v>11020.7</v>
       </c>
       <c r="CG13" s="22">
         <v>11898.2</v>
       </c>
       <c r="CH13" s="33">
         <v>920.2</v>
       </c>
       <c r="CI13" s="33">
         <v>1928.5</v>
       </c>
       <c r="CJ13" s="33">
         <v>2985.7</v>
       </c>
       <c r="CK13" s="33">
         <v>4258.5</v>
       </c>
-      <c r="CL13" s="33"/>
+      <c r="CL13" s="33">
+        <v>5574.4</v>
+      </c>
       <c r="CM13" s="22"/>
       <c r="CN13" s="22"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="22">
         <v>1110.7</v>
       </c>
       <c r="C14" s="22">
         <v>3055.8</v>
       </c>
       <c r="D14" s="22">
         <v>4871.2</v>
       </c>
       <c r="E14" s="22">
         <v>9105.2000000000007</v>
       </c>
       <c r="F14" s="22">
@@ -4115,51 +4133,53 @@
       </c>
       <c r="CD14" s="19">
         <v>14857.1</v>
       </c>
       <c r="CE14" s="19">
         <v>15402.1</v>
       </c>
       <c r="CF14" s="19">
         <v>15577.2</v>
       </c>
       <c r="CG14" s="19">
         <v>15674.3</v>
       </c>
       <c r="CH14" s="22">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="22">
         <v>1424.9</v>
       </c>
       <c r="CJ14" s="22">
         <v>2291.1</v>
       </c>
       <c r="CK14" s="35">
         <v>4288.8999999999996</v>
       </c>
-      <c r="CL14" s="19"/>
+      <c r="CL14" s="19">
+        <v>6261.7</v>
+      </c>
       <c r="CM14" s="19"/>
       <c r="CN14" s="19"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
     </row>
     <row r="15" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="22">
         <v>338.7</v>
       </c>
       <c r="C15" s="22">
         <v>880.4</v>
       </c>
       <c r="D15" s="22">
         <v>1448.8</v>
       </c>
       <c r="E15" s="22">
         <v>2936.8</v>
       </c>
       <c r="F15" s="22">
@@ -4392,51 +4412,53 @@
       </c>
       <c r="CD15" s="19">
         <v>2951.5</v>
       </c>
       <c r="CE15" s="19">
         <v>3133.2</v>
       </c>
       <c r="CF15" s="19">
         <v>3220.4</v>
       </c>
       <c r="CG15" s="19">
         <v>3364</v>
       </c>
       <c r="CH15" s="22">
         <v>85.4</v>
       </c>
       <c r="CI15" s="22">
         <v>238.9</v>
       </c>
       <c r="CJ15" s="22">
         <v>387.1</v>
       </c>
       <c r="CK15" s="35">
         <v>771</v>
       </c>
-      <c r="CL15" s="19"/>
+      <c r="CL15" s="19">
+        <v>1131.5999999999999</v>
+      </c>
       <c r="CM15" s="19"/>
       <c r="CN15" s="19"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
     </row>
     <row r="16" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A16" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="22">
         <v>467.1</v>
       </c>
       <c r="C16" s="22">
         <v>1126.5999999999999</v>
       </c>
       <c r="D16" s="22">
         <v>1750.2</v>
       </c>
       <c r="E16" s="22">
         <v>3106.7</v>
       </c>
       <c r="F16" s="22">
@@ -4669,51 +4691,53 @@
       </c>
       <c r="CD16" s="19">
         <v>5465.6</v>
       </c>
       <c r="CE16" s="19">
         <v>5634.3</v>
       </c>
       <c r="CF16" s="19">
         <v>5748.2</v>
       </c>
       <c r="CG16" s="19">
         <v>5923.5</v>
       </c>
       <c r="CH16" s="22">
         <v>206.3</v>
       </c>
       <c r="CI16" s="22">
         <v>510.6</v>
       </c>
       <c r="CJ16" s="22">
         <v>787.1</v>
       </c>
       <c r="CK16" s="35">
         <v>1421.4</v>
       </c>
-      <c r="CL16" s="19"/>
+      <c r="CL16" s="19">
+        <v>2001.8</v>
+      </c>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="22">
         <v>696.7</v>
       </c>
       <c r="C17" s="22">
         <v>1680.8</v>
       </c>
       <c r="D17" s="22">
         <v>2602.6999999999998</v>
       </c>
       <c r="E17" s="22">
         <v>4614</v>
       </c>
       <c r="F17" s="22">
@@ -4946,51 +4970,53 @@
       </c>
       <c r="CD17" s="22">
         <v>6794.1</v>
       </c>
       <c r="CE17" s="22">
         <v>7175.6</v>
       </c>
       <c r="CF17" s="22">
         <v>7523.6</v>
       </c>
       <c r="CG17" s="22">
         <v>8008.3</v>
       </c>
       <c r="CH17" s="22">
         <v>544.1</v>
       </c>
       <c r="CI17" s="22">
         <v>1216.5</v>
       </c>
       <c r="CJ17" s="22">
         <v>1888.1</v>
       </c>
       <c r="CK17" s="22">
         <v>3022.2</v>
       </c>
-      <c r="CL17" s="22"/>
+      <c r="CL17" s="22">
+        <v>4112.1000000000004</v>
+      </c>
       <c r="CM17" s="22"/>
       <c r="CN17" s="22"/>
       <c r="CO17" s="22"/>
       <c r="CP17" s="22"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>838.1</v>
       </c>
       <c r="C18" s="22">
         <v>1743.9</v>
       </c>
       <c r="D18" s="22">
         <v>2630.7</v>
       </c>
       <c r="E18" s="22">
         <v>4693.3999999999996</v>
       </c>
       <c r="F18" s="22">
@@ -5223,51 +5249,53 @@
       </c>
       <c r="CD18" s="22">
         <v>4868.8999999999996</v>
       </c>
       <c r="CE18" s="22">
         <v>5148.5</v>
       </c>
       <c r="CF18" s="19">
         <v>5289.1</v>
       </c>
       <c r="CG18" s="22">
         <v>5454.2</v>
       </c>
       <c r="CH18" s="22">
         <v>254.6</v>
       </c>
       <c r="CI18" s="22">
         <v>553.1</v>
       </c>
       <c r="CJ18" s="22">
         <v>885</v>
       </c>
       <c r="CK18" s="35">
         <v>1548.1</v>
       </c>
-      <c r="CL18" s="19"/>
+      <c r="CL18" s="19">
+        <v>2178.9</v>
+      </c>
       <c r="CM18" s="22"/>
       <c r="CN18" s="22"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="22"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>4011.9</v>
       </c>
       <c r="C19" s="22">
         <v>8333.7999999999993</v>
       </c>
       <c r="D19" s="22">
         <v>12655.1</v>
       </c>
       <c r="E19" s="22">
         <v>18728.3</v>
       </c>
       <c r="F19" s="22">
@@ -5500,51 +5528,53 @@
       </c>
       <c r="CD19" s="19">
         <v>48901.1</v>
       </c>
       <c r="CE19" s="19">
         <v>52237.2</v>
       </c>
       <c r="CF19" s="19">
         <v>54984.2</v>
       </c>
       <c r="CG19" s="19">
         <v>57815.1</v>
       </c>
       <c r="CH19" s="22">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="22">
         <v>7021.7</v>
       </c>
       <c r="CJ19" s="22">
         <v>10788.8</v>
       </c>
       <c r="CK19" s="35">
         <v>16249.4</v>
       </c>
-      <c r="CL19" s="19"/>
+      <c r="CL19" s="19">
+        <v>21612.1</v>
+      </c>
       <c r="CM19" s="19"/>
       <c r="CN19" s="19"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
     </row>
     <row r="20" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="19">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2760.4</v>
       </c>
       <c r="D20" s="19">
         <v>4252.1000000000004</v>
       </c>
       <c r="E20" s="19">
         <v>7352.2</v>
       </c>
       <c r="F20" s="19">
@@ -5777,51 +5807,53 @@
       </c>
       <c r="CD20" s="19">
         <v>12026.8</v>
       </c>
       <c r="CE20" s="19">
         <v>12971.7</v>
       </c>
       <c r="CF20" s="19">
         <v>13607</v>
       </c>
       <c r="CG20" s="19">
         <v>14440.1</v>
       </c>
       <c r="CH20" s="19">
         <v>947.9</v>
       </c>
       <c r="CI20" s="19">
         <v>2047.4</v>
       </c>
       <c r="CJ20" s="19">
         <v>3281.1</v>
       </c>
       <c r="CK20" s="35">
         <v>5092</v>
       </c>
-      <c r="CL20" s="19"/>
+      <c r="CL20" s="19">
+        <v>7021.1</v>
+      </c>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
     </row>
     <row r="21" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A21" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="18">
         <v>702.3</v>
       </c>
       <c r="C21" s="18">
         <v>1978.9</v>
       </c>
       <c r="D21" s="18">
         <v>3208.6</v>
       </c>
       <c r="E21" s="18">
         <v>5953.6</v>
       </c>
       <c r="F21" s="18">
@@ -6054,51 +6086,53 @@
       </c>
       <c r="CD21" s="19">
         <v>4250.8</v>
       </c>
       <c r="CE21" s="19">
         <v>4359.8</v>
       </c>
       <c r="CF21" s="22">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG21" s="19">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH21" s="33">
         <v>169.5</v>
       </c>
       <c r="CI21" s="33">
         <v>511.6</v>
       </c>
       <c r="CJ21" s="33">
         <v>808.6</v>
       </c>
       <c r="CK21" s="33">
         <v>1519.4</v>
       </c>
-      <c r="CL21" s="33"/>
+      <c r="CL21" s="33">
+        <v>2041.7</v>
+      </c>
       <c r="CM21" s="19"/>
       <c r="CN21" s="19"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="19"/>
     </row>
     <row r="22" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A22" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>1046.5</v>
       </c>
       <c r="C22" s="22">
         <v>2483</v>
       </c>
       <c r="D22" s="22">
         <v>3792.4</v>
       </c>
       <c r="E22" s="22">
         <v>6225.9</v>
       </c>
       <c r="F22" s="22">
@@ -6331,51 +6365,53 @@
       </c>
       <c r="CD22" s="22">
         <v>4927.8</v>
       </c>
       <c r="CE22" s="22">
         <v>5204.6000000000004</v>
       </c>
       <c r="CF22" s="19">
         <v>5340.3</v>
       </c>
       <c r="CG22" s="31">
         <v>5615.5</v>
       </c>
       <c r="CH22" s="22">
         <v>251.8</v>
       </c>
       <c r="CI22" s="22">
         <v>625.4</v>
       </c>
       <c r="CJ22" s="22">
         <v>949.6</v>
       </c>
       <c r="CK22" s="35">
         <v>1651.8</v>
       </c>
-      <c r="CL22" s="19"/>
+      <c r="CL22" s="19">
+        <v>2274.1</v>
+      </c>
       <c r="CM22" s="22"/>
       <c r="CN22" s="22"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="22"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="31"/>
     </row>
     <row r="23" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A23" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="22">
         <v>2864.6</v>
       </c>
       <c r="D23" s="22">
         <v>4813.8</v>
       </c>
       <c r="E23" s="22">
         <v>8221.7999999999993</v>
       </c>
       <c r="F23" s="22">
@@ -6608,51 +6644,53 @@
       </c>
       <c r="CD23" s="19">
         <v>11717.4</v>
       </c>
       <c r="CE23" s="19">
         <v>12503.2</v>
       </c>
       <c r="CF23" s="19">
         <v>13179.6</v>
       </c>
       <c r="CG23" s="19">
         <v>13921.3</v>
       </c>
       <c r="CH23" s="22">
         <v>799.1</v>
       </c>
       <c r="CI23" s="22">
         <v>1686.4</v>
       </c>
       <c r="CJ23" s="22">
         <v>2737.3</v>
       </c>
       <c r="CK23" s="19">
         <v>4268.8999999999996</v>
       </c>
-      <c r="CL23" s="19"/>
+      <c r="CL23" s="19">
+        <v>5778.4</v>
+      </c>
       <c r="CM23" s="19"/>
       <c r="CN23" s="19"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="19"/>
       <c r="CQ23" s="19"/>
       <c r="CR23" s="19"/>
       <c r="CS23" s="19"/>
     </row>
     <row r="24" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="22">
         <v>1392.9</v>
       </c>
       <c r="D24" s="22">
         <v>2249</v>
       </c>
       <c r="E24" s="22">
         <v>3854.8</v>
       </c>
       <c r="F24" s="22">
@@ -6885,51 +6923,53 @@
       </c>
       <c r="CD24" s="19">
         <v>6408.5</v>
       </c>
       <c r="CE24" s="19">
         <v>6739.8</v>
       </c>
       <c r="CF24" s="19">
         <v>7035.1</v>
       </c>
       <c r="CG24" s="19">
         <v>7400.9</v>
       </c>
       <c r="CH24" s="22">
         <v>419.7</v>
       </c>
       <c r="CI24" s="22">
         <v>915.9</v>
       </c>
       <c r="CJ24" s="22">
         <v>1424.3</v>
       </c>
       <c r="CK24" s="19">
         <v>2327.4</v>
       </c>
-      <c r="CL24" s="19"/>
+      <c r="CL24" s="19">
+        <v>3174.8</v>
+      </c>
       <c r="CM24" s="19"/>
       <c r="CN24" s="19"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
     </row>
     <row r="25" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A25" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>2301.5</v>
       </c>
       <c r="C25" s="19">
         <v>5019.7</v>
       </c>
       <c r="D25" s="19">
         <v>7625</v>
       </c>
       <c r="E25" s="19">
         <v>11397.5</v>
       </c>
       <c r="F25" s="19">
@@ -7162,127 +7202,129 @@
       </c>
       <c r="CD25" s="19">
         <v>27234.7</v>
       </c>
       <c r="CE25" s="19">
         <v>29719.8</v>
       </c>
       <c r="CF25" s="19">
         <v>32079</v>
       </c>
       <c r="CG25" s="19">
         <v>34692.9</v>
       </c>
       <c r="CH25" s="19">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="19">
         <v>6354.1</v>
       </c>
       <c r="CJ25" s="19">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK25" s="19">
         <v>14022.8</v>
       </c>
-      <c r="CL25" s="19"/>
+      <c r="CL25" s="19">
+        <v>18175.5</v>
+      </c>
       <c r="CM25" s="19"/>
       <c r="CN25" s="19"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
-      <c r="AX27" s="37" t="s">
+      <c r="AX27" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="37"/>
-[...21 lines deleted...]
-      <c r="BU27" s="37"/>
+      <c r="AY27" s="42"/>
+      <c r="AZ27" s="42"/>
+      <c r="BA27" s="42"/>
+      <c r="BB27" s="42"/>
+      <c r="BC27" s="42"/>
+      <c r="BD27" s="42"/>
+      <c r="BE27" s="42"/>
+      <c r="BF27" s="42"/>
+      <c r="BG27" s="42"/>
+      <c r="BH27" s="42"/>
+      <c r="BI27" s="42"/>
+      <c r="BJ27" s="42"/>
+      <c r="BK27" s="42"/>
+      <c r="BL27" s="42"/>
+      <c r="BM27" s="42"/>
+      <c r="BN27" s="42"/>
+      <c r="BO27" s="42"/>
+      <c r="BP27" s="42"/>
+      <c r="BQ27" s="42"/>
+      <c r="BR27" s="42"/>
+      <c r="BS27" s="42"/>
+      <c r="BT27" s="42"/>
+      <c r="BU27" s="42"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="37"/>
-[...22 lines deleted...]
-      <c r="BU28" s="37"/>
+      <c r="AX28" s="42"/>
+      <c r="AY28" s="42"/>
+      <c r="AZ28" s="42"/>
+      <c r="BA28" s="42"/>
+      <c r="BB28" s="42"/>
+      <c r="BC28" s="42"/>
+      <c r="BD28" s="42"/>
+      <c r="BE28" s="42"/>
+      <c r="BF28" s="42"/>
+      <c r="BG28" s="42"/>
+      <c r="BH28" s="42"/>
+      <c r="BI28" s="42"/>
+      <c r="BJ28" s="42"/>
+      <c r="BK28" s="42"/>
+      <c r="BL28" s="42"/>
+      <c r="BM28" s="42"/>
+      <c r="BN28" s="42"/>
+      <c r="BO28" s="42"/>
+      <c r="BP28" s="42"/>
+      <c r="BQ28" s="42"/>
+      <c r="BR28" s="42"/>
+      <c r="BS28" s="42"/>
+      <c r="BT28" s="42"/>
+      <c r="BU28" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B1:CG1"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>