--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -485,70 +485,70 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -824,291 +824,291 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="bottomRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="5"/>
-      <c r="B1" s="43" t="s">
+      <c r="B1" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="43"/>
-[...81 lines deleted...]
-      <c r="CG1" s="43"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
+      <c r="AQ1" s="41"/>
+      <c r="AR1" s="41"/>
+      <c r="AS1" s="41"/>
+      <c r="AT1" s="41"/>
+      <c r="AU1" s="41"/>
+      <c r="AV1" s="41"/>
+      <c r="AW1" s="41"/>
+      <c r="AX1" s="41"/>
+      <c r="AY1" s="41"/>
+      <c r="AZ1" s="41"/>
+      <c r="BA1" s="41"/>
+      <c r="BB1" s="41"/>
+      <c r="BC1" s="41"/>
+      <c r="BD1" s="41"/>
+      <c r="BE1" s="41"/>
+      <c r="BF1" s="41"/>
+      <c r="BG1" s="41"/>
+      <c r="BH1" s="41"/>
+      <c r="BI1" s="41"/>
+      <c r="BJ1" s="41"/>
+      <c r="BK1" s="41"/>
+      <c r="BL1" s="41"/>
+      <c r="BM1" s="41"/>
+      <c r="BN1" s="41"/>
+      <c r="BO1" s="41"/>
+      <c r="BP1" s="41"/>
+      <c r="BQ1" s="41"/>
+      <c r="BR1" s="41"/>
+      <c r="BS1" s="41"/>
+      <c r="BT1" s="41"/>
+      <c r="BU1" s="41"/>
+      <c r="BV1" s="41"/>
+      <c r="BW1" s="41"/>
+      <c r="BX1" s="41"/>
+      <c r="BY1" s="41"/>
+      <c r="BZ1" s="41"/>
+      <c r="CA1" s="41"/>
+      <c r="CB1" s="41"/>
+      <c r="CC1" s="41"/>
+      <c r="CD1" s="41"/>
+      <c r="CE1" s="41"/>
+      <c r="CF1" s="41"/>
+      <c r="CG1" s="41"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="H2" s="4"/>
       <c r="CS2" s="36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="40"/>
-[...9 lines deleted...]
-      <c r="CS3" s="41"/>
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A4" s="38"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1625,51 +1625,53 @@
       </c>
       <c r="CE5" s="14">
         <v>205690.2</v>
       </c>
       <c r="CF5" s="14">
         <v>214963.3</v>
       </c>
       <c r="CG5" s="14">
         <v>225601.2</v>
       </c>
       <c r="CH5" s="34">
         <v>13161</v>
       </c>
       <c r="CI5" s="34">
         <v>28769.8</v>
       </c>
       <c r="CJ5" s="34">
         <v>45221.599999999999</v>
       </c>
       <c r="CK5" s="13">
         <v>71565.7</v>
       </c>
       <c r="CL5" s="13">
         <v>97331.199999999997</v>
       </c>
-      <c r="CM5" s="14"/>
+      <c r="CM5" s="14">
+        <v>146790.9</v>
+      </c>
       <c r="CN5" s="14"/>
       <c r="CO5" s="14"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="14"/>
       <c r="CR5" s="14"/>
       <c r="CS5" s="14"/>
     </row>
     <row r="6" spans="1:97" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="18">
         <v>174</v>
       </c>
       <c r="C6" s="18">
         <v>361.5</v>
       </c>
       <c r="D6" s="18">
         <v>522</v>
       </c>
       <c r="E6" s="18">
         <v>858.4</v>
       </c>
       <c r="F6" s="18">
         <v>1166</v>
@@ -1904,51 +1906,53 @@
       </c>
       <c r="CE6" s="18">
         <v>740.6</v>
       </c>
       <c r="CF6" s="18">
         <v>761.1</v>
       </c>
       <c r="CG6" s="18">
         <v>794.1</v>
       </c>
       <c r="CH6" s="33">
         <v>12.4</v>
       </c>
       <c r="CI6" s="33">
         <v>26</v>
       </c>
       <c r="CJ6" s="33">
         <v>38.200000000000003</v>
       </c>
       <c r="CK6" s="33">
         <v>63.7</v>
       </c>
       <c r="CL6" s="33">
         <v>88.6</v>
       </c>
-      <c r="CM6" s="33"/>
+      <c r="CM6" s="33">
+        <v>137.9</v>
+      </c>
       <c r="CN6" s="33"/>
       <c r="CO6" s="19"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="22">
         <v>557.5</v>
       </c>
       <c r="C7" s="22">
         <v>1518.4</v>
       </c>
       <c r="D7" s="22">
         <v>2264.1999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4126.3</v>
       </c>
       <c r="F7" s="22">
         <v>5835.1</v>
@@ -2183,51 +2187,53 @@
       </c>
       <c r="CE7" s="19">
         <v>5285.7</v>
       </c>
       <c r="CF7" s="19">
         <v>5348.3</v>
       </c>
       <c r="CG7" s="19">
         <v>5435.4</v>
       </c>
       <c r="CH7" s="22">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>704.6</v>
       </c>
       <c r="CJ7" s="22">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK7" s="35">
         <v>2071.3000000000002</v>
       </c>
       <c r="CL7" s="19">
         <v>2952.3</v>
       </c>
-      <c r="CM7" s="19"/>
+      <c r="CM7" s="19">
+        <v>5215.7</v>
+      </c>
       <c r="CN7" s="19"/>
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="22">
         <v>26.1</v>
       </c>
       <c r="C8" s="22">
         <v>67.3</v>
       </c>
       <c r="D8" s="22">
         <v>111</v>
       </c>
       <c r="E8" s="22">
         <v>219.7</v>
       </c>
       <c r="F8" s="22">
         <v>318.7</v>
@@ -2462,51 +2468,53 @@
       </c>
       <c r="CE8" s="19">
         <v>160.5</v>
       </c>
       <c r="CF8" s="19">
         <v>163.5</v>
       </c>
       <c r="CG8" s="19">
         <v>168.4</v>
       </c>
       <c r="CH8" s="22">
         <v>6.4</v>
       </c>
       <c r="CI8" s="22">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ8" s="22">
         <v>27.4</v>
       </c>
       <c r="CK8" s="35">
         <v>53.9</v>
       </c>
       <c r="CL8" s="19">
         <v>78.400000000000006</v>
       </c>
-      <c r="CM8" s="19"/>
+      <c r="CM8" s="19">
+        <v>128.30000000000001</v>
+      </c>
       <c r="CN8" s="19"/>
       <c r="CO8" s="19"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>223.6</v>
       </c>
       <c r="D9" s="22">
         <v>343.6</v>
       </c>
       <c r="E9" s="22">
         <v>587.29999999999995</v>
       </c>
       <c r="F9" s="22">
         <v>811.8</v>
@@ -2741,51 +2749,53 @@
       </c>
       <c r="CE9" s="19">
         <v>308.89999999999998</v>
       </c>
       <c r="CF9" s="19">
         <v>318.2</v>
       </c>
       <c r="CG9" s="19">
         <v>324.39999999999998</v>
       </c>
       <c r="CH9" s="22">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="22">
         <v>22.7</v>
       </c>
       <c r="CJ9" s="22">
         <v>34.5</v>
       </c>
       <c r="CK9" s="35">
         <v>59.2</v>
       </c>
       <c r="CL9" s="19">
         <v>82.3</v>
       </c>
-      <c r="CM9" s="19"/>
+      <c r="CM9" s="19">
+        <v>121.9</v>
+      </c>
       <c r="CN9" s="19"/>
       <c r="CO9" s="19"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="22">
         <v>494.2</v>
       </c>
       <c r="C10" s="22">
         <v>1270.2</v>
       </c>
       <c r="D10" s="22">
         <v>2079.6999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>3757.8</v>
       </c>
       <c r="F10" s="22">
         <v>5370</v>
@@ -3020,51 +3030,53 @@
       </c>
       <c r="CE10" s="19">
         <v>6346.6</v>
       </c>
       <c r="CF10" s="19">
         <v>6462.3</v>
       </c>
       <c r="CG10" s="19">
         <v>6669.7</v>
       </c>
       <c r="CH10" s="22">
         <v>216.7</v>
       </c>
       <c r="CI10" s="22">
         <v>592.4</v>
       </c>
       <c r="CJ10" s="22">
         <v>1029.8</v>
       </c>
       <c r="CK10" s="35">
         <v>1797.8</v>
       </c>
       <c r="CL10" s="19">
         <v>2582.1</v>
       </c>
-      <c r="CM10" s="19"/>
+      <c r="CM10" s="19">
+        <v>4481</v>
+      </c>
       <c r="CN10" s="19"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="22">
         <v>1303.3</v>
       </c>
       <c r="C11" s="22">
         <v>3163.2</v>
       </c>
       <c r="D11" s="22">
         <v>5714.7</v>
       </c>
       <c r="E11" s="22">
         <v>10307.6</v>
       </c>
       <c r="F11" s="22">
         <v>15176.3</v>
@@ -3299,51 +3311,53 @@
       </c>
       <c r="CE11" s="19">
         <v>13108.3</v>
       </c>
       <c r="CF11" s="19">
         <v>13439.3</v>
       </c>
       <c r="CG11" s="19">
         <v>13812.3</v>
       </c>
       <c r="CH11" s="22">
         <v>505.4</v>
       </c>
       <c r="CI11" s="22">
         <v>1234.2</v>
       </c>
       <c r="CJ11" s="22">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK11" s="35">
         <v>3953</v>
       </c>
       <c r="CL11" s="19">
         <v>5830.8</v>
       </c>
-      <c r="CM11" s="19"/>
+      <c r="CM11" s="19">
+        <v>9531.7000000000007</v>
+      </c>
       <c r="CN11" s="19"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="22">
         <v>1247.8</v>
       </c>
       <c r="C12" s="22">
         <v>3053.3</v>
       </c>
       <c r="D12" s="22">
         <v>4754.7</v>
       </c>
       <c r="E12" s="22">
         <v>8604.7000000000007</v>
       </c>
       <c r="F12" s="22">
         <v>12195.7</v>
@@ -3578,51 +3592,53 @@
       </c>
       <c r="CE12" s="19">
         <v>9299.2999999999993</v>
       </c>
       <c r="CF12" s="19">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG12" s="19">
         <v>9753.9</v>
       </c>
       <c r="CH12" s="22">
         <v>464.5</v>
       </c>
       <c r="CI12" s="22">
         <v>1138.8</v>
       </c>
       <c r="CJ12" s="22">
         <v>1748.7</v>
       </c>
       <c r="CK12" s="35">
         <v>3126</v>
       </c>
       <c r="CL12" s="19">
         <v>4379.5</v>
       </c>
-      <c r="CM12" s="19"/>
+      <c r="CM12" s="19">
+        <v>7236.1</v>
+      </c>
       <c r="CN12" s="19"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="18">
         <v>1121.5</v>
       </c>
       <c r="C13" s="18">
         <v>2402.1999999999998</v>
       </c>
       <c r="D13" s="18">
         <v>3918.5</v>
       </c>
       <c r="E13" s="18">
         <v>6311.8</v>
       </c>
       <c r="F13" s="18">
         <v>8490.4</v>
@@ -3857,51 +3873,53 @@
       </c>
       <c r="CE13" s="22">
         <v>10212.4</v>
       </c>
       <c r="CF13" s="22">
         <v>11020.7</v>
       </c>
       <c r="CG13" s="22">
         <v>11898.2</v>
       </c>
       <c r="CH13" s="33">
         <v>920.2</v>
       </c>
       <c r="CI13" s="33">
         <v>1928.5</v>
       </c>
       <c r="CJ13" s="33">
         <v>2985.7</v>
       </c>
       <c r="CK13" s="33">
         <v>4258.5</v>
       </c>
       <c r="CL13" s="33">
         <v>5574.4</v>
       </c>
-      <c r="CM13" s="22"/>
+      <c r="CM13" s="22">
+        <v>7828.7</v>
+      </c>
       <c r="CN13" s="22"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="22">
         <v>1110.7</v>
       </c>
       <c r="C14" s="22">
         <v>3055.8</v>
       </c>
       <c r="D14" s="22">
         <v>4871.2</v>
       </c>
       <c r="E14" s="22">
         <v>9105.2000000000007</v>
       </c>
       <c r="F14" s="22">
         <v>13203.3</v>
@@ -4136,51 +4154,53 @@
       </c>
       <c r="CE14" s="19">
         <v>15402.1</v>
       </c>
       <c r="CF14" s="19">
         <v>15577.2</v>
       </c>
       <c r="CG14" s="19">
         <v>15674.3</v>
       </c>
       <c r="CH14" s="22">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="22">
         <v>1424.9</v>
       </c>
       <c r="CJ14" s="22">
         <v>2291.1</v>
       </c>
       <c r="CK14" s="35">
         <v>4288.8999999999996</v>
       </c>
       <c r="CL14" s="19">
         <v>6261.7</v>
       </c>
-      <c r="CM14" s="19"/>
+      <c r="CM14" s="19">
+        <v>10859.5</v>
+      </c>
       <c r="CN14" s="19"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
     </row>
     <row r="15" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="22">
         <v>338.7</v>
       </c>
       <c r="C15" s="22">
         <v>880.4</v>
       </c>
       <c r="D15" s="22">
         <v>1448.8</v>
       </c>
       <c r="E15" s="22">
         <v>2936.8</v>
       </c>
       <c r="F15" s="22">
         <v>4322.8</v>
@@ -4415,51 +4435,53 @@
       </c>
       <c r="CE15" s="19">
         <v>3133.2</v>
       </c>
       <c r="CF15" s="19">
         <v>3220.4</v>
       </c>
       <c r="CG15" s="19">
         <v>3364</v>
       </c>
       <c r="CH15" s="22">
         <v>85.4</v>
       </c>
       <c r="CI15" s="22">
         <v>238.9</v>
       </c>
       <c r="CJ15" s="22">
         <v>387.1</v>
       </c>
       <c r="CK15" s="35">
         <v>771</v>
       </c>
       <c r="CL15" s="19">
         <v>1131.5999999999999</v>
       </c>
-      <c r="CM15" s="19"/>
+      <c r="CM15" s="19">
+        <v>2046</v>
+      </c>
       <c r="CN15" s="19"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
     </row>
     <row r="16" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A16" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="22">
         <v>467.1</v>
       </c>
       <c r="C16" s="22">
         <v>1126.5999999999999</v>
       </c>
       <c r="D16" s="22">
         <v>1750.2</v>
       </c>
       <c r="E16" s="22">
         <v>3106.7</v>
       </c>
       <c r="F16" s="22">
         <v>4347</v>
@@ -4694,51 +4716,53 @@
       </c>
       <c r="CE16" s="19">
         <v>5634.3</v>
       </c>
       <c r="CF16" s="19">
         <v>5748.2</v>
       </c>
       <c r="CG16" s="19">
         <v>5923.5</v>
       </c>
       <c r="CH16" s="22">
         <v>206.3</v>
       </c>
       <c r="CI16" s="22">
         <v>510.6</v>
       </c>
       <c r="CJ16" s="22">
         <v>787.1</v>
       </c>
       <c r="CK16" s="35">
         <v>1421.4</v>
       </c>
       <c r="CL16" s="19">
         <v>2001.8</v>
       </c>
-      <c r="CM16" s="19"/>
+      <c r="CM16" s="19">
+        <v>3419.1</v>
+      </c>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="22">
         <v>696.7</v>
       </c>
       <c r="C17" s="22">
         <v>1680.8</v>
       </c>
       <c r="D17" s="22">
         <v>2602.6999999999998</v>
       </c>
       <c r="E17" s="22">
         <v>4614</v>
       </c>
       <c r="F17" s="22">
         <v>6641.8</v>
@@ -4973,51 +4997,53 @@
       </c>
       <c r="CE17" s="22">
         <v>7175.6</v>
       </c>
       <c r="CF17" s="22">
         <v>7523.6</v>
       </c>
       <c r="CG17" s="22">
         <v>8008.3</v>
       </c>
       <c r="CH17" s="22">
         <v>544.1</v>
       </c>
       <c r="CI17" s="22">
         <v>1216.5</v>
       </c>
       <c r="CJ17" s="22">
         <v>1888.1</v>
       </c>
       <c r="CK17" s="22">
         <v>3022.2</v>
       </c>
       <c r="CL17" s="22">
         <v>4112.1000000000004</v>
       </c>
-      <c r="CM17" s="22"/>
+      <c r="CM17" s="22">
+        <v>6092.6</v>
+      </c>
       <c r="CN17" s="22"/>
       <c r="CO17" s="22"/>
       <c r="CP17" s="22"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>838.1</v>
       </c>
       <c r="C18" s="22">
         <v>1743.9</v>
       </c>
       <c r="D18" s="22">
         <v>2630.7</v>
       </c>
       <c r="E18" s="22">
         <v>4693.3999999999996</v>
       </c>
       <c r="F18" s="22">
         <v>6554.1</v>
@@ -5252,51 +5278,53 @@
       </c>
       <c r="CE18" s="22">
         <v>5148.5</v>
       </c>
       <c r="CF18" s="19">
         <v>5289.1</v>
       </c>
       <c r="CG18" s="22">
         <v>5454.2</v>
       </c>
       <c r="CH18" s="22">
         <v>254.6</v>
       </c>
       <c r="CI18" s="22">
         <v>553.1</v>
       </c>
       <c r="CJ18" s="22">
         <v>885</v>
       </c>
       <c r="CK18" s="35">
         <v>1548.1</v>
       </c>
       <c r="CL18" s="19">
         <v>2178.9</v>
       </c>
-      <c r="CM18" s="22"/>
+      <c r="CM18" s="22">
+        <v>3550.5</v>
+      </c>
       <c r="CN18" s="22"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="22"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>4011.9</v>
       </c>
       <c r="C19" s="22">
         <v>8333.7999999999993</v>
       </c>
       <c r="D19" s="22">
         <v>12655.1</v>
       </c>
       <c r="E19" s="22">
         <v>18728.3</v>
       </c>
       <c r="F19" s="22">
         <v>24996</v>
@@ -5531,51 +5559,53 @@
       </c>
       <c r="CE19" s="19">
         <v>52237.2</v>
       </c>
       <c r="CF19" s="19">
         <v>54984.2</v>
       </c>
       <c r="CG19" s="19">
         <v>57815.1</v>
       </c>
       <c r="CH19" s="22">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="22">
         <v>7021.7</v>
       </c>
       <c r="CJ19" s="22">
         <v>10788.8</v>
       </c>
       <c r="CK19" s="35">
         <v>16249.4</v>
       </c>
       <c r="CL19" s="19">
         <v>21612.1</v>
       </c>
-      <c r="CM19" s="19"/>
+      <c r="CM19" s="19">
+        <v>31159.599999999999</v>
+      </c>
       <c r="CN19" s="19"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
     </row>
     <row r="20" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="19">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2760.4</v>
       </c>
       <c r="D20" s="19">
         <v>4252.1000000000004</v>
       </c>
       <c r="E20" s="19">
         <v>7352.2</v>
       </c>
       <c r="F20" s="19">
         <v>10229.700000000001</v>
@@ -5810,51 +5840,53 @@
       </c>
       <c r="CE20" s="19">
         <v>12971.7</v>
       </c>
       <c r="CF20" s="19">
         <v>13607</v>
       </c>
       <c r="CG20" s="19">
         <v>14440.1</v>
       </c>
       <c r="CH20" s="19">
         <v>947.9</v>
       </c>
       <c r="CI20" s="19">
         <v>2047.4</v>
       </c>
       <c r="CJ20" s="19">
         <v>3281.1</v>
       </c>
       <c r="CK20" s="35">
         <v>5092</v>
       </c>
       <c r="CL20" s="19">
         <v>7021.1</v>
       </c>
-      <c r="CM20" s="19"/>
+      <c r="CM20" s="19">
+        <v>10654.4</v>
+      </c>
       <c r="CN20" s="19"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
     </row>
     <row r="21" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A21" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="18">
         <v>702.3</v>
       </c>
       <c r="C21" s="18">
         <v>1978.9</v>
       </c>
       <c r="D21" s="18">
         <v>3208.6</v>
       </c>
       <c r="E21" s="18">
         <v>5953.6</v>
       </c>
       <c r="F21" s="18">
         <v>8087</v>
@@ -6089,51 +6121,53 @@
       </c>
       <c r="CE21" s="19">
         <v>4359.8</v>
       </c>
       <c r="CF21" s="22">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG21" s="19">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH21" s="33">
         <v>169.5</v>
       </c>
       <c r="CI21" s="33">
         <v>511.6</v>
       </c>
       <c r="CJ21" s="33">
         <v>808.6</v>
       </c>
       <c r="CK21" s="33">
         <v>1519.4</v>
       </c>
       <c r="CL21" s="33">
         <v>2041.7</v>
       </c>
-      <c r="CM21" s="19"/>
+      <c r="CM21" s="19">
+        <v>3575.8</v>
+      </c>
       <c r="CN21" s="19"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="19"/>
     </row>
     <row r="22" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A22" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>1046.5</v>
       </c>
       <c r="C22" s="22">
         <v>2483</v>
       </c>
       <c r="D22" s="22">
         <v>3792.4</v>
       </c>
       <c r="E22" s="22">
         <v>6225.9</v>
       </c>
       <c r="F22" s="22">
         <v>8389.4</v>
@@ -6368,51 +6402,53 @@
       </c>
       <c r="CE22" s="22">
         <v>5204.6000000000004</v>
       </c>
       <c r="CF22" s="19">
         <v>5340.3</v>
       </c>
       <c r="CG22" s="31">
         <v>5615.5</v>
       </c>
       <c r="CH22" s="22">
         <v>251.8</v>
       </c>
       <c r="CI22" s="22">
         <v>625.4</v>
       </c>
       <c r="CJ22" s="22">
         <v>949.6</v>
       </c>
       <c r="CK22" s="35">
         <v>1651.8</v>
       </c>
       <c r="CL22" s="19">
         <v>2274.1</v>
       </c>
-      <c r="CM22" s="22"/>
+      <c r="CM22" s="22">
+        <v>3683.5</v>
+      </c>
       <c r="CN22" s="22"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="22"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="31"/>
     </row>
     <row r="23" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A23" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="22">
         <v>2864.6</v>
       </c>
       <c r="D23" s="22">
         <v>4813.8</v>
       </c>
       <c r="E23" s="22">
         <v>8221.7999999999993</v>
       </c>
       <c r="F23" s="22">
         <v>11410</v>
@@ -6647,51 +6683,53 @@
       </c>
       <c r="CE23" s="19">
         <v>12503.2</v>
       </c>
       <c r="CF23" s="19">
         <v>13179.6</v>
       </c>
       <c r="CG23" s="19">
         <v>13921.3</v>
       </c>
       <c r="CH23" s="22">
         <v>799.1</v>
       </c>
       <c r="CI23" s="22">
         <v>1686.4</v>
       </c>
       <c r="CJ23" s="22">
         <v>2737.3</v>
       </c>
       <c r="CK23" s="19">
         <v>4268.8999999999996</v>
       </c>
       <c r="CL23" s="19">
         <v>5778.4</v>
       </c>
-      <c r="CM23" s="19"/>
+      <c r="CM23" s="19">
+        <v>8461.9</v>
+      </c>
       <c r="CN23" s="19"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="19"/>
       <c r="CQ23" s="19"/>
       <c r="CR23" s="19"/>
       <c r="CS23" s="19"/>
     </row>
     <row r="24" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="22">
         <v>1392.9</v>
       </c>
       <c r="D24" s="22">
         <v>2249</v>
       </c>
       <c r="E24" s="22">
         <v>3854.8</v>
       </c>
       <c r="F24" s="22">
         <v>5320.8</v>
@@ -6926,51 +6964,53 @@
       </c>
       <c r="CE24" s="19">
         <v>6739.8</v>
       </c>
       <c r="CF24" s="19">
         <v>7035.1</v>
       </c>
       <c r="CG24" s="19">
         <v>7400.9</v>
       </c>
       <c r="CH24" s="22">
         <v>419.7</v>
       </c>
       <c r="CI24" s="22">
         <v>915.9</v>
       </c>
       <c r="CJ24" s="22">
         <v>1424.3</v>
       </c>
       <c r="CK24" s="19">
         <v>2327.4</v>
       </c>
       <c r="CL24" s="19">
         <v>3174.8</v>
       </c>
-      <c r="CM24" s="19"/>
+      <c r="CM24" s="19">
+        <v>4922.5</v>
+      </c>
       <c r="CN24" s="19"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
     </row>
     <row r="25" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A25" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>2301.5</v>
       </c>
       <c r="C25" s="19">
         <v>5019.7</v>
       </c>
       <c r="D25" s="19">
         <v>7625</v>
       </c>
       <c r="E25" s="19">
         <v>11397.5</v>
       </c>
       <c r="F25" s="19">
         <v>15204.4</v>
@@ -7205,126 +7245,128 @@
       </c>
       <c r="CE25" s="19">
         <v>29719.8</v>
       </c>
       <c r="CF25" s="19">
         <v>32079</v>
       </c>
       <c r="CG25" s="19">
         <v>34692.9</v>
       </c>
       <c r="CH25" s="19">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="19">
         <v>6354.1</v>
       </c>
       <c r="CJ25" s="19">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK25" s="19">
         <v>14022.8</v>
       </c>
       <c r="CL25" s="19">
         <v>18175.5</v>
       </c>
-      <c r="CM25" s="19"/>
+      <c r="CM25" s="19">
+        <v>23685.8</v>
+      </c>
       <c r="CN25" s="19"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
-      <c r="AX27" s="42" t="s">
+      <c r="AX27" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="42"/>
-[...21 lines deleted...]
-      <c r="BU27" s="42"/>
+      <c r="AY27" s="37"/>
+      <c r="AZ27" s="37"/>
+      <c r="BA27" s="37"/>
+      <c r="BB27" s="37"/>
+      <c r="BC27" s="37"/>
+      <c r="BD27" s="37"/>
+      <c r="BE27" s="37"/>
+      <c r="BF27" s="37"/>
+      <c r="BG27" s="37"/>
+      <c r="BH27" s="37"/>
+      <c r="BI27" s="37"/>
+      <c r="BJ27" s="37"/>
+      <c r="BK27" s="37"/>
+      <c r="BL27" s="37"/>
+      <c r="BM27" s="37"/>
+      <c r="BN27" s="37"/>
+      <c r="BO27" s="37"/>
+      <c r="BP27" s="37"/>
+      <c r="BQ27" s="37"/>
+      <c r="BR27" s="37"/>
+      <c r="BS27" s="37"/>
+      <c r="BT27" s="37"/>
+      <c r="BU27" s="37"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="42"/>
-[...22 lines deleted...]
-      <c r="BU28" s="42"/>
+      <c r="AX28" s="37"/>
+      <c r="AY28" s="37"/>
+      <c r="AZ28" s="37"/>
+      <c r="BA28" s="37"/>
+      <c r="BB28" s="37"/>
+      <c r="BC28" s="37"/>
+      <c r="BD28" s="37"/>
+      <c r="BE28" s="37"/>
+      <c r="BF28" s="37"/>
+      <c r="BG28" s="37"/>
+      <c r="BH28" s="37"/>
+      <c r="BI28" s="37"/>
+      <c r="BJ28" s="37"/>
+      <c r="BK28" s="37"/>
+      <c r="BL28" s="37"/>
+      <c r="BM28" s="37"/>
+      <c r="BN28" s="37"/>
+      <c r="BO28" s="37"/>
+      <c r="BP28" s="37"/>
+      <c r="BQ28" s="37"/>
+      <c r="BR28" s="37"/>
+      <c r="BS28" s="37"/>
+      <c r="BT28" s="37"/>
+      <c r="BU28" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B1:CG1"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>