--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -485,70 +485,70 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -824,291 +824,291 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="bottomRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="5"/>
-      <c r="B1" s="41" t="s">
+      <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="41"/>
-[...81 lines deleted...]
-      <c r="CG1" s="41"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="AX1" s="43"/>
+      <c r="AY1" s="43"/>
+      <c r="AZ1" s="43"/>
+      <c r="BA1" s="43"/>
+      <c r="BB1" s="43"/>
+      <c r="BC1" s="43"/>
+      <c r="BD1" s="43"/>
+      <c r="BE1" s="43"/>
+      <c r="BF1" s="43"/>
+      <c r="BG1" s="43"/>
+      <c r="BH1" s="43"/>
+      <c r="BI1" s="43"/>
+      <c r="BJ1" s="43"/>
+      <c r="BK1" s="43"/>
+      <c r="BL1" s="43"/>
+      <c r="BM1" s="43"/>
+      <c r="BN1" s="43"/>
+      <c r="BO1" s="43"/>
+      <c r="BP1" s="43"/>
+      <c r="BQ1" s="43"/>
+      <c r="BR1" s="43"/>
+      <c r="BS1" s="43"/>
+      <c r="BT1" s="43"/>
+      <c r="BU1" s="43"/>
+      <c r="BV1" s="43"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="H2" s="4"/>
       <c r="CS2" s="36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="39"/>
-[...10 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="39"/>
-[...10 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="39"/>
-[...10 lines deleted...]
-      <c r="AX3" s="38" t="s">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="38" t="s">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="39"/>
-[...10 lines deleted...]
-      <c r="BV3" s="38" t="s">
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+      <c r="BO3" s="40"/>
+      <c r="BP3" s="40"/>
+      <c r="BQ3" s="40"/>
+      <c r="BR3" s="40"/>
+      <c r="BS3" s="40"/>
+      <c r="BT3" s="40"/>
+      <c r="BU3" s="41"/>
+      <c r="BV3" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="39"/>
-[...10 lines deleted...]
-      <c r="CH3" s="38" t="s">
+      <c r="BW3" s="40"/>
+      <c r="BX3" s="40"/>
+      <c r="BY3" s="40"/>
+      <c r="BZ3" s="40"/>
+      <c r="CA3" s="40"/>
+      <c r="CB3" s="40"/>
+      <c r="CC3" s="40"/>
+      <c r="CD3" s="40"/>
+      <c r="CE3" s="40"/>
+      <c r="CF3" s="40"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="39"/>
-[...9 lines deleted...]
-      <c r="CS3" s="40"/>
+      <c r="CI3" s="40"/>
+      <c r="CJ3" s="40"/>
+      <c r="CK3" s="40"/>
+      <c r="CL3" s="40"/>
+      <c r="CM3" s="40"/>
+      <c r="CN3" s="40"/>
+      <c r="CO3" s="40"/>
+      <c r="CP3" s="40"/>
+      <c r="CQ3" s="40"/>
+      <c r="CR3" s="40"/>
+      <c r="CS3" s="41"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
+      <c r="A4" s="38"/>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1628,51 +1628,53 @@
       </c>
       <c r="CF5" s="14">
         <v>214963.3</v>
       </c>
       <c r="CG5" s="14">
         <v>225601.2</v>
       </c>
       <c r="CH5" s="34">
         <v>13161</v>
       </c>
       <c r="CI5" s="34">
         <v>28769.8</v>
       </c>
       <c r="CJ5" s="34">
         <v>45221.599999999999</v>
       </c>
       <c r="CK5" s="13">
         <v>71565.7</v>
       </c>
       <c r="CL5" s="13">
         <v>97331.199999999997</v>
       </c>
       <c r="CM5" s="14">
         <v>146790.9</v>
       </c>
-      <c r="CN5" s="14"/>
+      <c r="CN5" s="14">
+        <v>171664.1</v>
+      </c>
       <c r="CO5" s="14"/>
       <c r="CP5" s="14"/>
       <c r="CQ5" s="14"/>
       <c r="CR5" s="14"/>
       <c r="CS5" s="14"/>
     </row>
     <row r="6" spans="1:97" s="20" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="18">
         <v>174</v>
       </c>
       <c r="C6" s="18">
         <v>361.5</v>
       </c>
       <c r="D6" s="18">
         <v>522</v>
       </c>
       <c r="E6" s="18">
         <v>858.4</v>
       </c>
       <c r="F6" s="18">
         <v>1166</v>
       </c>
@@ -1909,51 +1911,53 @@
       </c>
       <c r="CF6" s="18">
         <v>761.1</v>
       </c>
       <c r="CG6" s="18">
         <v>794.1</v>
       </c>
       <c r="CH6" s="33">
         <v>12.4</v>
       </c>
       <c r="CI6" s="33">
         <v>26</v>
       </c>
       <c r="CJ6" s="33">
         <v>38.200000000000003</v>
       </c>
       <c r="CK6" s="33">
         <v>63.7</v>
       </c>
       <c r="CL6" s="33">
         <v>88.6</v>
       </c>
       <c r="CM6" s="33">
         <v>137.9</v>
       </c>
-      <c r="CN6" s="33"/>
+      <c r="CN6" s="33">
+        <v>184</v>
+      </c>
       <c r="CO6" s="19"/>
       <c r="CP6" s="18"/>
       <c r="CQ6" s="18"/>
       <c r="CR6" s="18"/>
       <c r="CS6" s="18"/>
     </row>
     <row r="7" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="22">
         <v>557.5</v>
       </c>
       <c r="C7" s="22">
         <v>1518.4</v>
       </c>
       <c r="D7" s="22">
         <v>2264.1999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>4126.3</v>
       </c>
       <c r="F7" s="22">
         <v>5835.1</v>
       </c>
@@ -2190,51 +2194,53 @@
       </c>
       <c r="CF7" s="19">
         <v>5348.3</v>
       </c>
       <c r="CG7" s="19">
         <v>5435.4</v>
       </c>
       <c r="CH7" s="22">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>704.6</v>
       </c>
       <c r="CJ7" s="22">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK7" s="35">
         <v>2071.3000000000002</v>
       </c>
       <c r="CL7" s="19">
         <v>2952.3</v>
       </c>
       <c r="CM7" s="19">
         <v>5215.7</v>
       </c>
-      <c r="CN7" s="19"/>
+      <c r="CN7" s="19">
+        <v>5582.3</v>
+      </c>
       <c r="CO7" s="19"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="22">
         <v>26.1</v>
       </c>
       <c r="C8" s="22">
         <v>67.3</v>
       </c>
       <c r="D8" s="22">
         <v>111</v>
       </c>
       <c r="E8" s="22">
         <v>219.7</v>
       </c>
       <c r="F8" s="22">
         <v>318.7</v>
       </c>
@@ -2471,51 +2477,53 @@
       </c>
       <c r="CF8" s="19">
         <v>163.5</v>
       </c>
       <c r="CG8" s="19">
         <v>168.4</v>
       </c>
       <c r="CH8" s="22">
         <v>6.4</v>
       </c>
       <c r="CI8" s="22">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ8" s="22">
         <v>27.4</v>
       </c>
       <c r="CK8" s="35">
         <v>53.9</v>
       </c>
       <c r="CL8" s="19">
         <v>78.400000000000006</v>
       </c>
       <c r="CM8" s="19">
         <v>128.30000000000001</v>
       </c>
-      <c r="CN8" s="19"/>
+      <c r="CN8" s="19">
+        <v>147.5</v>
+      </c>
       <c r="CO8" s="19"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>223.6</v>
       </c>
       <c r="D9" s="22">
         <v>343.6</v>
       </c>
       <c r="E9" s="22">
         <v>587.29999999999995</v>
       </c>
       <c r="F9" s="22">
         <v>811.8</v>
       </c>
@@ -2752,51 +2760,53 @@
       </c>
       <c r="CF9" s="19">
         <v>318.2</v>
       </c>
       <c r="CG9" s="19">
         <v>324.39999999999998</v>
       </c>
       <c r="CH9" s="22">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="22">
         <v>22.7</v>
       </c>
       <c r="CJ9" s="22">
         <v>34.5</v>
       </c>
       <c r="CK9" s="35">
         <v>59.2</v>
       </c>
       <c r="CL9" s="19">
         <v>82.3</v>
       </c>
       <c r="CM9" s="19">
         <v>121.9</v>
       </c>
-      <c r="CN9" s="19"/>
+      <c r="CN9" s="19">
+        <v>153.5</v>
+      </c>
       <c r="CO9" s="19"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="22">
         <v>494.2</v>
       </c>
       <c r="C10" s="22">
         <v>1270.2</v>
       </c>
       <c r="D10" s="22">
         <v>2079.6999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>3757.8</v>
       </c>
       <c r="F10" s="22">
         <v>5370</v>
       </c>
@@ -3033,51 +3043,53 @@
       </c>
       <c r="CF10" s="19">
         <v>6462.3</v>
       </c>
       <c r="CG10" s="19">
         <v>6669.7</v>
       </c>
       <c r="CH10" s="22">
         <v>216.7</v>
       </c>
       <c r="CI10" s="22">
         <v>592.4</v>
       </c>
       <c r="CJ10" s="22">
         <v>1029.8</v>
       </c>
       <c r="CK10" s="35">
         <v>1797.8</v>
       </c>
       <c r="CL10" s="19">
         <v>2582.1</v>
       </c>
       <c r="CM10" s="19">
         <v>4481</v>
       </c>
-      <c r="CN10" s="19"/>
+      <c r="CN10" s="19">
+        <v>5030</v>
+      </c>
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="22">
         <v>1303.3</v>
       </c>
       <c r="C11" s="22">
         <v>3163.2</v>
       </c>
       <c r="D11" s="22">
         <v>5714.7</v>
       </c>
       <c r="E11" s="22">
         <v>10307.6</v>
       </c>
       <c r="F11" s="22">
         <v>15176.3</v>
       </c>
@@ -3314,51 +3326,53 @@
       </c>
       <c r="CF11" s="19">
         <v>13439.3</v>
       </c>
       <c r="CG11" s="19">
         <v>13812.3</v>
       </c>
       <c r="CH11" s="22">
         <v>505.4</v>
       </c>
       <c r="CI11" s="22">
         <v>1234.2</v>
       </c>
       <c r="CJ11" s="22">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK11" s="35">
         <v>3953</v>
       </c>
       <c r="CL11" s="19">
         <v>5830.8</v>
       </c>
       <c r="CM11" s="19">
         <v>9531.7000000000007</v>
       </c>
-      <c r="CN11" s="19"/>
+      <c r="CN11" s="19">
+        <v>11466.2</v>
+      </c>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="22">
         <v>1247.8</v>
       </c>
       <c r="C12" s="22">
         <v>3053.3</v>
       </c>
       <c r="D12" s="22">
         <v>4754.7</v>
       </c>
       <c r="E12" s="22">
         <v>8604.7000000000007</v>
       </c>
       <c r="F12" s="22">
         <v>12195.7</v>
       </c>
@@ -3595,51 +3609,53 @@
       </c>
       <c r="CF12" s="19">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG12" s="19">
         <v>9753.9</v>
       </c>
       <c r="CH12" s="22">
         <v>464.5</v>
       </c>
       <c r="CI12" s="22">
         <v>1138.8</v>
       </c>
       <c r="CJ12" s="22">
         <v>1748.7</v>
       </c>
       <c r="CK12" s="35">
         <v>3126</v>
       </c>
       <c r="CL12" s="19">
         <v>4379.5</v>
       </c>
       <c r="CM12" s="19">
         <v>7236.1</v>
       </c>
-      <c r="CN12" s="19"/>
+      <c r="CN12" s="19">
+        <v>8281.6</v>
+      </c>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="18">
         <v>1121.5</v>
       </c>
       <c r="C13" s="18">
         <v>2402.1999999999998</v>
       </c>
       <c r="D13" s="18">
         <v>3918.5</v>
       </c>
       <c r="E13" s="18">
         <v>6311.8</v>
       </c>
       <c r="F13" s="18">
         <v>8490.4</v>
       </c>
@@ -3876,51 +3892,53 @@
       </c>
       <c r="CF13" s="22">
         <v>11020.7</v>
       </c>
       <c r="CG13" s="22">
         <v>11898.2</v>
       </c>
       <c r="CH13" s="33">
         <v>920.2</v>
       </c>
       <c r="CI13" s="33">
         <v>1928.5</v>
       </c>
       <c r="CJ13" s="33">
         <v>2985.7</v>
       </c>
       <c r="CK13" s="33">
         <v>4258.5</v>
       </c>
       <c r="CL13" s="33">
         <v>5574.4</v>
       </c>
       <c r="CM13" s="22">
         <v>7828.7</v>
       </c>
-      <c r="CN13" s="22"/>
+      <c r="CN13" s="22">
+        <v>9023.4</v>
+      </c>
       <c r="CO13" s="19"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="22">
         <v>1110.7</v>
       </c>
       <c r="C14" s="22">
         <v>3055.8</v>
       </c>
       <c r="D14" s="22">
         <v>4871.2</v>
       </c>
       <c r="E14" s="22">
         <v>9105.2000000000007</v>
       </c>
       <c r="F14" s="22">
         <v>13203.3</v>
       </c>
@@ -4157,51 +4175,53 @@
       </c>
       <c r="CF14" s="19">
         <v>15577.2</v>
       </c>
       <c r="CG14" s="19">
         <v>15674.3</v>
       </c>
       <c r="CH14" s="22">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="22">
         <v>1424.9</v>
       </c>
       <c r="CJ14" s="22">
         <v>2291.1</v>
       </c>
       <c r="CK14" s="35">
         <v>4288.8999999999996</v>
       </c>
       <c r="CL14" s="19">
         <v>6261.7</v>
       </c>
       <c r="CM14" s="19">
         <v>10859.5</v>
       </c>
-      <c r="CN14" s="19"/>
+      <c r="CN14" s="19">
+        <v>12962</v>
+      </c>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
     </row>
     <row r="15" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="22">
         <v>338.7</v>
       </c>
       <c r="C15" s="22">
         <v>880.4</v>
       </c>
       <c r="D15" s="22">
         <v>1448.8</v>
       </c>
       <c r="E15" s="22">
         <v>2936.8</v>
       </c>
       <c r="F15" s="22">
         <v>4322.8</v>
       </c>
@@ -4438,51 +4458,53 @@
       </c>
       <c r="CF15" s="19">
         <v>3220.4</v>
       </c>
       <c r="CG15" s="19">
         <v>3364</v>
       </c>
       <c r="CH15" s="22">
         <v>85.4</v>
       </c>
       <c r="CI15" s="22">
         <v>238.9</v>
       </c>
       <c r="CJ15" s="22">
         <v>387.1</v>
       </c>
       <c r="CK15" s="35">
         <v>771</v>
       </c>
       <c r="CL15" s="19">
         <v>1131.5999999999999</v>
       </c>
       <c r="CM15" s="19">
         <v>2046</v>
       </c>
-      <c r="CN15" s="19"/>
+      <c r="CN15" s="19">
+        <v>2556.6</v>
+      </c>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
     </row>
     <row r="16" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A16" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="22">
         <v>467.1</v>
       </c>
       <c r="C16" s="22">
         <v>1126.5999999999999</v>
       </c>
       <c r="D16" s="22">
         <v>1750.2</v>
       </c>
       <c r="E16" s="22">
         <v>3106.7</v>
       </c>
       <c r="F16" s="22">
         <v>4347</v>
       </c>
@@ -4719,51 +4741,53 @@
       </c>
       <c r="CF16" s="19">
         <v>5748.2</v>
       </c>
       <c r="CG16" s="19">
         <v>5923.5</v>
       </c>
       <c r="CH16" s="22">
         <v>206.3</v>
       </c>
       <c r="CI16" s="22">
         <v>510.6</v>
       </c>
       <c r="CJ16" s="22">
         <v>787.1</v>
       </c>
       <c r="CK16" s="35">
         <v>1421.4</v>
       </c>
       <c r="CL16" s="19">
         <v>2001.8</v>
       </c>
       <c r="CM16" s="19">
         <v>3419.1</v>
       </c>
-      <c r="CN16" s="19"/>
+      <c r="CN16" s="19">
+        <v>4032.6</v>
+      </c>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="22">
         <v>696.7</v>
       </c>
       <c r="C17" s="22">
         <v>1680.8</v>
       </c>
       <c r="D17" s="22">
         <v>2602.6999999999998</v>
       </c>
       <c r="E17" s="22">
         <v>4614</v>
       </c>
       <c r="F17" s="22">
         <v>6641.8</v>
       </c>
@@ -5000,51 +5024,53 @@
       </c>
       <c r="CF17" s="22">
         <v>7523.6</v>
       </c>
       <c r="CG17" s="22">
         <v>8008.3</v>
       </c>
       <c r="CH17" s="22">
         <v>544.1</v>
       </c>
       <c r="CI17" s="22">
         <v>1216.5</v>
       </c>
       <c r="CJ17" s="22">
         <v>1888.1</v>
       </c>
       <c r="CK17" s="22">
         <v>3022.2</v>
       </c>
       <c r="CL17" s="22">
         <v>4112.1000000000004</v>
       </c>
       <c r="CM17" s="22">
         <v>6092.6</v>
       </c>
-      <c r="CN17" s="22"/>
+      <c r="CN17" s="22">
+        <v>7156.6</v>
+      </c>
       <c r="CO17" s="22"/>
       <c r="CP17" s="22"/>
       <c r="CQ17" s="22"/>
       <c r="CR17" s="22"/>
       <c r="CS17" s="22"/>
     </row>
     <row r="18" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="22">
         <v>838.1</v>
       </c>
       <c r="C18" s="22">
         <v>1743.9</v>
       </c>
       <c r="D18" s="22">
         <v>2630.7</v>
       </c>
       <c r="E18" s="22">
         <v>4693.3999999999996</v>
       </c>
       <c r="F18" s="22">
         <v>6554.1</v>
       </c>
@@ -5281,51 +5307,53 @@
       </c>
       <c r="CF18" s="19">
         <v>5289.1</v>
       </c>
       <c r="CG18" s="22">
         <v>5454.2</v>
       </c>
       <c r="CH18" s="22">
         <v>254.6</v>
       </c>
       <c r="CI18" s="22">
         <v>553.1</v>
       </c>
       <c r="CJ18" s="22">
         <v>885</v>
       </c>
       <c r="CK18" s="35">
         <v>1548.1</v>
       </c>
       <c r="CL18" s="19">
         <v>2178.9</v>
       </c>
       <c r="CM18" s="22">
         <v>3550.5</v>
       </c>
-      <c r="CN18" s="22"/>
+      <c r="CN18" s="22">
+        <v>4241</v>
+      </c>
       <c r="CO18" s="19"/>
       <c r="CP18" s="22"/>
       <c r="CQ18" s="22"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="22"/>
     </row>
     <row r="19" spans="1:97" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="22">
         <v>4011.9</v>
       </c>
       <c r="C19" s="22">
         <v>8333.7999999999993</v>
       </c>
       <c r="D19" s="22">
         <v>12655.1</v>
       </c>
       <c r="E19" s="22">
         <v>18728.3</v>
       </c>
       <c r="F19" s="22">
         <v>24996</v>
       </c>
@@ -5562,51 +5590,53 @@
       </c>
       <c r="CF19" s="19">
         <v>54984.2</v>
       </c>
       <c r="CG19" s="19">
         <v>57815.1</v>
       </c>
       <c r="CH19" s="22">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="22">
         <v>7021.7</v>
       </c>
       <c r="CJ19" s="22">
         <v>10788.8</v>
       </c>
       <c r="CK19" s="35">
         <v>16249.4</v>
       </c>
       <c r="CL19" s="19">
         <v>21612.1</v>
       </c>
       <c r="CM19" s="19">
         <v>31159.599999999999</v>
       </c>
-      <c r="CN19" s="19"/>
+      <c r="CN19" s="19">
+        <v>36235</v>
+      </c>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
     </row>
     <row r="20" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="19">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="19">
         <v>2760.4</v>
       </c>
       <c r="D20" s="19">
         <v>4252.1000000000004</v>
       </c>
       <c r="E20" s="19">
         <v>7352.2</v>
       </c>
       <c r="F20" s="19">
         <v>10229.700000000001</v>
       </c>
@@ -5843,51 +5873,53 @@
       </c>
       <c r="CF20" s="19">
         <v>13607</v>
       </c>
       <c r="CG20" s="19">
         <v>14440.1</v>
       </c>
       <c r="CH20" s="19">
         <v>947.9</v>
       </c>
       <c r="CI20" s="19">
         <v>2047.4</v>
       </c>
       <c r="CJ20" s="19">
         <v>3281.1</v>
       </c>
       <c r="CK20" s="35">
         <v>5092</v>
       </c>
       <c r="CL20" s="19">
         <v>7021.1</v>
       </c>
       <c r="CM20" s="19">
         <v>10654.4</v>
       </c>
-      <c r="CN20" s="19"/>
+      <c r="CN20" s="19">
+        <v>12861.8</v>
+      </c>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
     </row>
     <row r="21" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A21" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="18">
         <v>702.3</v>
       </c>
       <c r="C21" s="18">
         <v>1978.9</v>
       </c>
       <c r="D21" s="18">
         <v>3208.6</v>
       </c>
       <c r="E21" s="18">
         <v>5953.6</v>
       </c>
       <c r="F21" s="18">
         <v>8087</v>
       </c>
@@ -6124,51 +6156,53 @@
       </c>
       <c r="CF21" s="22">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG21" s="19">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH21" s="33">
         <v>169.5</v>
       </c>
       <c r="CI21" s="33">
         <v>511.6</v>
       </c>
       <c r="CJ21" s="33">
         <v>808.6</v>
       </c>
       <c r="CK21" s="33">
         <v>1519.4</v>
       </c>
       <c r="CL21" s="33">
         <v>2041.7</v>
       </c>
       <c r="CM21" s="19">
         <v>3575.8</v>
       </c>
-      <c r="CN21" s="19"/>
+      <c r="CN21" s="19">
+        <v>3880.2</v>
+      </c>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="22"/>
       <c r="CS21" s="19"/>
     </row>
     <row r="22" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A22" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="22">
         <v>1046.5</v>
       </c>
       <c r="C22" s="22">
         <v>2483</v>
       </c>
       <c r="D22" s="22">
         <v>3792.4</v>
       </c>
       <c r="E22" s="22">
         <v>6225.9</v>
       </c>
       <c r="F22" s="22">
         <v>8389.4</v>
       </c>
@@ -6405,51 +6439,53 @@
       </c>
       <c r="CF22" s="19">
         <v>5340.3</v>
       </c>
       <c r="CG22" s="31">
         <v>5615.5</v>
       </c>
       <c r="CH22" s="22">
         <v>251.8</v>
       </c>
       <c r="CI22" s="22">
         <v>625.4</v>
       </c>
       <c r="CJ22" s="22">
         <v>949.6</v>
       </c>
       <c r="CK22" s="35">
         <v>1651.8</v>
       </c>
       <c r="CL22" s="19">
         <v>2274.1</v>
       </c>
       <c r="CM22" s="22">
         <v>3683.5</v>
       </c>
-      <c r="CN22" s="22"/>
+      <c r="CN22" s="22">
+        <v>4451.3</v>
+      </c>
       <c r="CO22" s="19"/>
       <c r="CP22" s="22"/>
       <c r="CQ22" s="22"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="31"/>
     </row>
     <row r="23" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A23" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="22">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="22">
         <v>2864.6</v>
       </c>
       <c r="D23" s="22">
         <v>4813.8</v>
       </c>
       <c r="E23" s="22">
         <v>8221.7999999999993</v>
       </c>
       <c r="F23" s="22">
         <v>11410</v>
       </c>
@@ -6686,51 +6722,53 @@
       </c>
       <c r="CF23" s="19">
         <v>13179.6</v>
       </c>
       <c r="CG23" s="19">
         <v>13921.3</v>
       </c>
       <c r="CH23" s="22">
         <v>799.1</v>
       </c>
       <c r="CI23" s="22">
         <v>1686.4</v>
       </c>
       <c r="CJ23" s="22">
         <v>2737.3</v>
       </c>
       <c r="CK23" s="19">
         <v>4268.8999999999996</v>
       </c>
       <c r="CL23" s="19">
         <v>5778.4</v>
       </c>
       <c r="CM23" s="19">
         <v>8461.9</v>
       </c>
-      <c r="CN23" s="19"/>
+      <c r="CN23" s="19">
+        <v>10031.1</v>
+      </c>
       <c r="CO23" s="19"/>
       <c r="CP23" s="19"/>
       <c r="CQ23" s="19"/>
       <c r="CR23" s="19"/>
       <c r="CS23" s="19"/>
     </row>
     <row r="24" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="22">
         <v>1392.9</v>
       </c>
       <c r="D24" s="22">
         <v>2249</v>
       </c>
       <c r="E24" s="22">
         <v>3854.8</v>
       </c>
       <c r="F24" s="22">
         <v>5320.8</v>
       </c>
@@ -6967,51 +7005,53 @@
       </c>
       <c r="CF24" s="19">
         <v>7035.1</v>
       </c>
       <c r="CG24" s="19">
         <v>7400.9</v>
       </c>
       <c r="CH24" s="22">
         <v>419.7</v>
       </c>
       <c r="CI24" s="22">
         <v>915.9</v>
       </c>
       <c r="CJ24" s="22">
         <v>1424.3</v>
       </c>
       <c r="CK24" s="19">
         <v>2327.4</v>
       </c>
       <c r="CL24" s="19">
         <v>3174.8</v>
       </c>
       <c r="CM24" s="19">
         <v>4922.5</v>
       </c>
-      <c r="CN24" s="19"/>
+      <c r="CN24" s="19">
+        <v>5897.4</v>
+      </c>
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
     </row>
     <row r="25" spans="1:97" s="7" customFormat="1" ht="11.25">
       <c r="A25" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>2301.5</v>
       </c>
       <c r="C25" s="19">
         <v>5019.7</v>
       </c>
       <c r="D25" s="19">
         <v>7625</v>
       </c>
       <c r="E25" s="19">
         <v>11397.5</v>
       </c>
       <c r="F25" s="19">
         <v>15204.4</v>
       </c>
@@ -7248,125 +7288,127 @@
       </c>
       <c r="CF25" s="19">
         <v>32079</v>
       </c>
       <c r="CG25" s="19">
         <v>34692.9</v>
       </c>
       <c r="CH25" s="19">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="19">
         <v>6354.1</v>
       </c>
       <c r="CJ25" s="19">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK25" s="19">
         <v>14022.8</v>
       </c>
       <c r="CL25" s="19">
         <v>18175.5</v>
       </c>
       <c r="CM25" s="19">
         <v>23685.8</v>
       </c>
-      <c r="CN25" s="19"/>
+      <c r="CN25" s="19">
+        <v>27491.8</v>
+      </c>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1"/>
     <row r="27" spans="1:97">
-      <c r="AX27" s="37" t="s">
+      <c r="AX27" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="37"/>
-[...21 lines deleted...]
-      <c r="BU27" s="37"/>
+      <c r="AY27" s="42"/>
+      <c r="AZ27" s="42"/>
+      <c r="BA27" s="42"/>
+      <c r="BB27" s="42"/>
+      <c r="BC27" s="42"/>
+      <c r="BD27" s="42"/>
+      <c r="BE27" s="42"/>
+      <c r="BF27" s="42"/>
+      <c r="BG27" s="42"/>
+      <c r="BH27" s="42"/>
+      <c r="BI27" s="42"/>
+      <c r="BJ27" s="42"/>
+      <c r="BK27" s="42"/>
+      <c r="BL27" s="42"/>
+      <c r="BM27" s="42"/>
+      <c r="BN27" s="42"/>
+      <c r="BO27" s="42"/>
+      <c r="BP27" s="42"/>
+      <c r="BQ27" s="42"/>
+      <c r="BR27" s="42"/>
+      <c r="BS27" s="42"/>
+      <c r="BT27" s="42"/>
+      <c r="BU27" s="42"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="37"/>
-[...22 lines deleted...]
-      <c r="BU28" s="37"/>
+      <c r="AX28" s="42"/>
+      <c r="AY28" s="42"/>
+      <c r="AZ28" s="42"/>
+      <c r="BA28" s="42"/>
+      <c r="BB28" s="42"/>
+      <c r="BC28" s="42"/>
+      <c r="BD28" s="42"/>
+      <c r="BE28" s="42"/>
+      <c r="BF28" s="42"/>
+      <c r="BG28" s="42"/>
+      <c r="BH28" s="42"/>
+      <c r="BI28" s="42"/>
+      <c r="BJ28" s="42"/>
+      <c r="BK28" s="42"/>
+      <c r="BL28" s="42"/>
+      <c r="BM28" s="42"/>
+      <c r="BN28" s="42"/>
+      <c r="BO28" s="42"/>
+      <c r="BP28" s="42"/>
+      <c r="BQ28" s="42"/>
+      <c r="BR28" s="42"/>
+      <c r="BS28" s="42"/>
+      <c r="BT28" s="42"/>
+      <c r="BU28" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B1:CG1"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>