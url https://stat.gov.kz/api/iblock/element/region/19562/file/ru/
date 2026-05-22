--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-345" yWindow="1710" windowWidth="14715" windowHeight="9825"/>
+    <workbookView xWindow="1125" yWindow="1620" windowWidth="14715" windowHeight="9825"/>
   </bookViews>
   <sheets>
     <sheet name="производство молока" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'производство молока'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="44">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
@@ -773,51 +773,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CK44" sqref="CK44"/>
+      <selection pane="bottomRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="49" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="61" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="27"/>
@@ -1567,51 +1567,53 @@
       </c>
       <c r="CC5" s="9">
         <v>14383.9</v>
       </c>
       <c r="CD5" s="9">
         <v>13350.6</v>
       </c>
       <c r="CE5" s="9">
         <v>12161.6</v>
       </c>
       <c r="CF5" s="9">
         <v>9273.1</v>
       </c>
       <c r="CG5" s="9">
         <v>10637.9</v>
       </c>
       <c r="CH5" s="19">
         <v>13161</v>
       </c>
       <c r="CI5" s="19">
         <v>15608.8</v>
       </c>
       <c r="CJ5" s="19">
         <v>16451.7</v>
       </c>
-      <c r="CK5" s="19"/>
+      <c r="CK5" s="19">
+        <v>26344.1</v>
+      </c>
       <c r="CL5" s="19"/>
       <c r="CM5" s="19"/>
       <c r="CN5" s="19"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13">
         <v>174</v>
       </c>
       <c r="C6" s="13">
         <v>187.5</v>
       </c>
       <c r="D6" s="14">
         <v>160.5</v>
       </c>
       <c r="E6" s="13">
         <v>336.4</v>
       </c>
@@ -1842,51 +1844,53 @@
       </c>
       <c r="CC6" s="13">
         <v>61.6</v>
       </c>
       <c r="CD6" s="13">
         <v>60.2</v>
       </c>
       <c r="CE6" s="13">
         <v>53.4</v>
       </c>
       <c r="CF6" s="13">
         <v>20.5</v>
       </c>
       <c r="CG6" s="13">
         <v>33</v>
       </c>
       <c r="CH6" s="21">
         <v>12.4</v>
       </c>
       <c r="CI6" s="21">
         <v>13.6</v>
       </c>
       <c r="CJ6" s="21">
         <v>12.2</v>
       </c>
-      <c r="CK6" s="21"/>
+      <c r="CK6" s="21">
+        <v>25.5</v>
+      </c>
       <c r="CL6" s="21"/>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="13"/>
       <c r="CP6" s="13"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="13"/>
       <c r="CS6" s="13"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>557.5</v>
       </c>
       <c r="C7" s="13">
         <v>960.90000000000009</v>
       </c>
       <c r="D7" s="14">
         <v>745.79999999999973</v>
       </c>
       <c r="E7" s="13">
         <v>1862.1000000000004</v>
       </c>
@@ -2117,51 +2121,53 @@
       </c>
       <c r="CC7" s="13">
         <v>150.6</v>
       </c>
       <c r="CD7" s="13">
         <v>150.9</v>
       </c>
       <c r="CE7" s="13">
         <v>94.2</v>
       </c>
       <c r="CF7" s="13">
         <v>62.6</v>
       </c>
       <c r="CG7" s="13">
         <v>87.1</v>
       </c>
       <c r="CH7" s="16">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="21">
         <v>415</v>
       </c>
       <c r="CJ7" s="21">
         <v>377</v>
       </c>
-      <c r="CK7" s="21"/>
+      <c r="CK7" s="21">
+        <v>989.7</v>
+      </c>
       <c r="CL7" s="21"/>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="13"/>
       <c r="CP7" s="13"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>26.1</v>
       </c>
       <c r="C8" s="13">
         <v>41.199999999999996</v>
       </c>
       <c r="D8" s="14">
         <v>43.7</v>
       </c>
       <c r="E8" s="13">
         <v>108.69999999999999</v>
       </c>
@@ -2392,51 +2398,53 @@
       </c>
       <c r="CC8" s="13">
         <v>6.7</v>
       </c>
       <c r="CD8" s="13">
         <v>6.7</v>
       </c>
       <c r="CE8" s="13">
         <v>3.9</v>
       </c>
       <c r="CF8" s="13">
         <v>3</v>
       </c>
       <c r="CG8" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH8" s="16">
         <v>6.4</v>
       </c>
       <c r="CI8" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ8" s="21">
         <v>10.8</v>
       </c>
-      <c r="CK8" s="21"/>
+      <c r="CK8" s="21">
+        <v>26.5</v>
+      </c>
       <c r="CL8" s="21"/>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="13"/>
       <c r="CP8" s="13"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>101.2</v>
       </c>
       <c r="C9" s="13">
         <v>122.39999999999999</v>
       </c>
       <c r="D9" s="14">
         <v>120.00000000000003</v>
       </c>
       <c r="E9" s="13">
         <v>243.69999999999993</v>
       </c>
@@ -2667,51 +2675,53 @@
       </c>
       <c r="CC9" s="13">
         <v>14.6</v>
       </c>
       <c r="CD9" s="13">
         <v>32.700000000000003</v>
       </c>
       <c r="CE9" s="13">
         <v>13.4</v>
       </c>
       <c r="CF9" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG9" s="13">
         <v>6.2</v>
       </c>
       <c r="CH9" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="21">
         <v>12.5</v>
       </c>
       <c r="CJ9" s="21">
         <v>11.8</v>
       </c>
-      <c r="CK9" s="21"/>
+      <c r="CK9" s="21">
+        <v>24.7</v>
+      </c>
       <c r="CL9" s="21"/>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="13"/>
       <c r="CP9" s="13"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>494.2</v>
       </c>
       <c r="C10" s="13">
         <v>776</v>
       </c>
       <c r="D10" s="14">
         <v>809.49999999999977</v>
       </c>
       <c r="E10" s="13">
         <v>1678.1000000000004</v>
       </c>
@@ -2942,51 +2952,53 @@
       </c>
       <c r="CC10" s="13">
         <v>276.2</v>
       </c>
       <c r="CD10" s="13">
         <v>276.39999999999998</v>
       </c>
       <c r="CE10" s="13">
         <v>222.3</v>
       </c>
       <c r="CF10" s="13">
         <v>115.7</v>
       </c>
       <c r="CG10" s="13">
         <v>207.4</v>
       </c>
       <c r="CH10" s="16">
         <v>216.7</v>
       </c>
       <c r="CI10" s="21">
         <v>375.7</v>
       </c>
       <c r="CJ10" s="21">
         <v>437.4</v>
       </c>
-      <c r="CK10" s="21"/>
+      <c r="CK10" s="21">
+        <v>768</v>
+      </c>
       <c r="CL10" s="21"/>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="13"/>
       <c r="CP10" s="13"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <v>1303.3</v>
       </c>
       <c r="C11" s="13">
         <v>1859.8999999999999</v>
       </c>
       <c r="D11" s="14">
         <v>2551.5</v>
       </c>
       <c r="E11" s="13">
         <v>4592.9000000000005</v>
       </c>
@@ -3217,51 +3229,53 @@
       </c>
       <c r="CC11" s="13">
         <v>842.7</v>
       </c>
       <c r="CD11" s="13">
         <v>743.8</v>
       </c>
       <c r="CE11" s="13">
         <v>718.8</v>
       </c>
       <c r="CF11" s="13">
         <v>331</v>
       </c>
       <c r="CG11" s="13">
         <v>373</v>
       </c>
       <c r="CH11" s="16">
         <v>505.4</v>
       </c>
       <c r="CI11" s="21">
         <v>728.8</v>
       </c>
       <c r="CJ11" s="21">
         <v>898.5</v>
       </c>
-      <c r="CK11" s="21"/>
+      <c r="CK11" s="21">
+        <v>1820.3</v>
+      </c>
       <c r="CL11" s="21"/>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="13"/>
       <c r="CP11" s="13"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <v>1247.8</v>
       </c>
       <c r="C12" s="13">
         <v>1805.5000000000002</v>
       </c>
       <c r="D12" s="14">
         <v>1701.3999999999996</v>
       </c>
       <c r="E12" s="13">
         <v>3850.0000000000009</v>
       </c>
@@ -3492,51 +3506,53 @@
       </c>
       <c r="CC12" s="13">
         <v>404.2</v>
       </c>
       <c r="CD12" s="13">
         <v>407.2</v>
       </c>
       <c r="CE12" s="13">
         <v>353.6</v>
       </c>
       <c r="CF12" s="13">
         <v>172.5</v>
       </c>
       <c r="CG12" s="13">
         <v>282.10000000000002</v>
       </c>
       <c r="CH12" s="16">
         <v>464.5</v>
       </c>
       <c r="CI12" s="21">
         <v>674.3</v>
       </c>
       <c r="CJ12" s="21">
         <v>609.9</v>
       </c>
-      <c r="CK12" s="21"/>
+      <c r="CK12" s="21">
+        <v>1377.3</v>
+      </c>
       <c r="CL12" s="21"/>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="13"/>
       <c r="CP12" s="13"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1121.5</v>
       </c>
       <c r="C13" s="13">
         <v>1280.6999999999998</v>
       </c>
       <c r="D13" s="14">
         <v>1516.3000000000002</v>
       </c>
       <c r="E13" s="13">
         <v>2393.3000000000002</v>
       </c>
@@ -3767,51 +3783,53 @@
       </c>
       <c r="CC13" s="13">
         <v>941.9</v>
       </c>
       <c r="CD13" s="13">
         <v>869.7</v>
       </c>
       <c r="CE13" s="13">
         <v>876.7</v>
       </c>
       <c r="CF13" s="13">
         <v>808.3</v>
       </c>
       <c r="CG13" s="13">
         <v>877.5</v>
       </c>
       <c r="CH13" s="21">
         <v>920.2</v>
       </c>
       <c r="CI13" s="21">
         <v>1008.3</v>
       </c>
       <c r="CJ13" s="21">
         <v>1057.2</v>
       </c>
-      <c r="CK13" s="21"/>
+      <c r="CK13" s="21">
+        <v>1272.8</v>
+      </c>
       <c r="CL13" s="21"/>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="13"/>
       <c r="CP13" s="13"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="16">
         <v>1110.7</v>
       </c>
       <c r="C14" s="13">
         <v>1945.1000000000001</v>
       </c>
       <c r="D14" s="14">
         <v>1815.3999999999996</v>
       </c>
       <c r="E14" s="13">
         <v>4234.0000000000009</v>
       </c>
@@ -4042,51 +4060,53 @@
       </c>
       <c r="CC14" s="13">
         <v>891.7</v>
       </c>
       <c r="CD14" s="13">
         <v>1002.5</v>
       </c>
       <c r="CE14" s="13">
         <v>545</v>
       </c>
       <c r="CF14" s="13">
         <v>175.1</v>
       </c>
       <c r="CG14" s="13">
         <v>97.1</v>
       </c>
       <c r="CH14" s="16">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="21">
         <v>911.2</v>
       </c>
       <c r="CJ14" s="21">
         <v>866.2</v>
       </c>
-      <c r="CK14" s="21"/>
+      <c r="CK14" s="21">
+        <v>1997.8</v>
+      </c>
       <c r="CL14" s="21"/>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="13"/>
       <c r="CP14" s="13"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="16">
         <v>338.7</v>
       </c>
       <c r="C15" s="13">
         <v>541.70000000000005</v>
       </c>
       <c r="D15" s="14">
         <v>568.4</v>
       </c>
       <c r="E15" s="13">
         <v>1488.0000000000002</v>
       </c>
@@ -4317,51 +4337,53 @@
       </c>
       <c r="CC15" s="13">
         <v>195.1</v>
       </c>
       <c r="CD15" s="13">
         <v>162.6</v>
       </c>
       <c r="CE15" s="13">
         <v>181.7</v>
       </c>
       <c r="CF15" s="13">
         <v>87.2</v>
       </c>
       <c r="CG15" s="13">
         <v>143.6</v>
       </c>
       <c r="CH15" s="16">
         <v>85.4</v>
       </c>
       <c r="CI15" s="21">
         <v>153.5</v>
       </c>
       <c r="CJ15" s="21">
         <v>148.19999999999999</v>
       </c>
-      <c r="CK15" s="21"/>
+      <c r="CK15" s="21">
+        <v>383.9</v>
+      </c>
       <c r="CL15" s="21"/>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="13"/>
       <c r="CP15" s="13"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="16">
         <v>467.1</v>
       </c>
       <c r="C16" s="13">
         <v>659.49999999999989</v>
       </c>
       <c r="D16" s="14">
         <v>623.60000000000014</v>
       </c>
       <c r="E16" s="13">
         <v>1356.4999999999998</v>
       </c>
@@ -4592,51 +4614,53 @@
       </c>
       <c r="CC16" s="13">
         <v>196.5</v>
       </c>
       <c r="CD16" s="13">
         <v>193.2</v>
       </c>
       <c r="CE16" s="13">
         <v>168.7</v>
       </c>
       <c r="CF16" s="13">
         <v>113.9</v>
       </c>
       <c r="CG16" s="13">
         <v>175.3</v>
       </c>
       <c r="CH16" s="16">
         <v>206.3</v>
       </c>
       <c r="CI16" s="21">
         <v>304.3</v>
       </c>
       <c r="CJ16" s="21">
         <v>276.5</v>
       </c>
-      <c r="CK16" s="21"/>
+      <c r="CK16" s="21">
+        <v>634.29999999999995</v>
+      </c>
       <c r="CL16" s="21"/>
       <c r="CM16" s="21"/>
       <c r="CN16" s="21"/>
       <c r="CO16" s="13"/>
       <c r="CP16" s="13"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>696.7</v>
       </c>
       <c r="C17" s="13">
         <v>984.09999999999991</v>
       </c>
       <c r="D17" s="14">
         <v>921.89999999999986</v>
       </c>
       <c r="E17" s="13">
         <v>2011.3000000000002</v>
       </c>
@@ -4867,51 +4891,53 @@
       </c>
       <c r="CC17" s="13">
         <v>476</v>
       </c>
       <c r="CD17" s="13">
         <v>424.4</v>
       </c>
       <c r="CE17" s="13">
         <v>381.5</v>
       </c>
       <c r="CF17" s="13">
         <v>348</v>
       </c>
       <c r="CG17" s="13">
         <v>484.7</v>
       </c>
       <c r="CH17" s="16">
         <v>544.1</v>
       </c>
       <c r="CI17" s="21">
         <v>672.4</v>
       </c>
       <c r="CJ17" s="21">
         <v>671.6</v>
       </c>
-      <c r="CK17" s="21"/>
+      <c r="CK17" s="21">
+        <v>1134.0999999999999</v>
+      </c>
       <c r="CL17" s="21"/>
       <c r="CM17" s="21"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="13"/>
       <c r="CP17" s="13"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>838.1</v>
       </c>
       <c r="C18" s="13">
         <v>905.80000000000007</v>
       </c>
       <c r="D18" s="14">
         <v>886.79999999999973</v>
       </c>
       <c r="E18" s="13">
         <v>2062.6999999999998</v>
       </c>
@@ -5142,51 +5168,53 @@
       </c>
       <c r="CC18" s="13">
         <v>344</v>
       </c>
       <c r="CD18" s="13">
         <v>315.10000000000002</v>
       </c>
       <c r="CE18" s="13">
         <v>279.7</v>
       </c>
       <c r="CF18" s="13">
         <v>140.6</v>
       </c>
       <c r="CG18" s="13">
         <v>165.1</v>
       </c>
       <c r="CH18" s="16">
         <v>254.6</v>
       </c>
       <c r="CI18" s="21">
         <v>298.5</v>
       </c>
       <c r="CJ18" s="21">
         <v>332</v>
       </c>
-      <c r="CK18" s="21"/>
+      <c r="CK18" s="21">
+        <v>663</v>
+      </c>
       <c r="CL18" s="21"/>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="13"/>
       <c r="CP18" s="13"/>
       <c r="CQ18" s="13"/>
       <c r="CR18" s="13"/>
       <c r="CS18" s="13"/>
     </row>
     <row r="19" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>4011.9</v>
       </c>
       <c r="C19" s="13">
         <v>4321.8999999999996</v>
       </c>
       <c r="D19" s="14">
         <v>4321.3000000000011</v>
       </c>
       <c r="E19" s="13">
         <v>6073.1999999999989</v>
       </c>
@@ -5417,51 +5445,53 @@
       </c>
       <c r="CC19" s="13">
         <v>3926.7</v>
       </c>
       <c r="CD19" s="13">
         <v>3466.7</v>
       </c>
       <c r="CE19" s="13">
         <v>3336.1</v>
       </c>
       <c r="CF19" s="13">
         <v>2747</v>
       </c>
       <c r="CG19" s="13">
         <v>2830.9</v>
       </c>
       <c r="CH19" s="16">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="21">
         <v>3563.5</v>
       </c>
       <c r="CJ19" s="21">
         <v>3767.1</v>
       </c>
-      <c r="CK19" s="21"/>
+      <c r="CK19" s="21">
+        <v>5460.6</v>
+      </c>
       <c r="CL19" s="21"/>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="13"/>
       <c r="CP19" s="13"/>
       <c r="CQ19" s="13"/>
       <c r="CR19" s="13"/>
       <c r="CS19" s="13"/>
     </row>
     <row r="20" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="17">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>1548.5</v>
       </c>
       <c r="D20" s="14">
         <v>1491.7000000000003</v>
       </c>
       <c r="E20" s="13">
         <v>3100.0999999999995</v>
       </c>
@@ -5692,51 +5722,53 @@
       </c>
       <c r="CC20" s="13">
         <v>1057</v>
       </c>
       <c r="CD20" s="13">
         <v>1044.0999999999999</v>
       </c>
       <c r="CE20" s="13">
         <v>944.8</v>
       </c>
       <c r="CF20" s="13">
         <v>635.4</v>
       </c>
       <c r="CG20" s="13">
         <v>833.1</v>
       </c>
       <c r="CH20" s="17">
         <v>947.9</v>
       </c>
       <c r="CI20" s="21">
         <v>1099.5</v>
       </c>
       <c r="CJ20" s="21">
         <v>1233.5999999999999</v>
       </c>
-      <c r="CK20" s="21"/>
+      <c r="CK20" s="21">
+        <v>1810.9</v>
+      </c>
       <c r="CL20" s="21"/>
       <c r="CM20" s="21"/>
       <c r="CN20" s="21"/>
       <c r="CO20" s="13"/>
       <c r="CP20" s="13"/>
       <c r="CQ20" s="13"/>
       <c r="CR20" s="13"/>
       <c r="CS20" s="13"/>
     </row>
     <row r="21" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>702.3</v>
       </c>
       <c r="C21" s="13">
         <v>1276.6000000000001</v>
       </c>
       <c r="D21" s="14">
         <v>1229.6999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2745.0000000000005</v>
       </c>
@@ -5967,51 +5999,53 @@
       </c>
       <c r="CC21" s="13">
         <v>205</v>
       </c>
       <c r="CD21" s="13">
         <v>195</v>
       </c>
       <c r="CE21" s="13">
         <v>109</v>
       </c>
       <c r="CF21" s="13">
         <v>36.6</v>
       </c>
       <c r="CG21" s="13">
         <v>40.5</v>
       </c>
       <c r="CH21" s="21">
         <v>169.5</v>
       </c>
       <c r="CI21" s="21">
         <v>342.1</v>
       </c>
       <c r="CJ21" s="21">
         <v>297</v>
       </c>
-      <c r="CK21" s="21"/>
+      <c r="CK21" s="21">
+        <v>710.8</v>
+      </c>
       <c r="CL21" s="21"/>
       <c r="CM21" s="21"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="13"/>
       <c r="CP21" s="13"/>
       <c r="CQ21" s="13"/>
       <c r="CR21" s="13"/>
       <c r="CS21" s="13"/>
     </row>
     <row r="22" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="16">
         <v>1046.5</v>
       </c>
       <c r="C22" s="13">
         <v>1436.5</v>
       </c>
       <c r="D22" s="14">
         <v>1309.4000000000001</v>
       </c>
       <c r="E22" s="13">
         <v>2433.4999999999995</v>
       </c>
@@ -6242,51 +6276,53 @@
       </c>
       <c r="CC22" s="13">
         <v>305.8</v>
       </c>
       <c r="CD22" s="13">
         <v>282.3</v>
       </c>
       <c r="CE22" s="13">
         <v>276.8</v>
       </c>
       <c r="CF22" s="13">
         <v>135.69999999999999</v>
       </c>
       <c r="CG22" s="13">
         <v>275.2</v>
       </c>
       <c r="CH22" s="16">
         <v>251.8</v>
       </c>
       <c r="CI22" s="21">
         <v>373.6</v>
       </c>
       <c r="CJ22" s="21">
         <v>324.2</v>
       </c>
-      <c r="CK22" s="21"/>
+      <c r="CK22" s="21">
+        <v>702.2</v>
+      </c>
       <c r="CL22" s="21"/>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="13"/>
       <c r="CP22" s="13"/>
       <c r="CQ22" s="13"/>
       <c r="CR22" s="13"/>
       <c r="CS22" s="13"/>
     </row>
     <row r="23" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="16">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="13">
         <v>1607.1999999999998</v>
       </c>
       <c r="D23" s="14">
         <v>1949.2000000000003</v>
       </c>
       <c r="E23" s="13">
         <v>3407.9999999999991</v>
       </c>
@@ -6517,51 +6553,53 @@
       </c>
       <c r="CC23" s="13">
         <v>968.3</v>
       </c>
       <c r="CD23" s="13">
         <v>866.4</v>
       </c>
       <c r="CE23" s="13">
         <v>785.9</v>
       </c>
       <c r="CF23" s="13">
         <v>676.4</v>
       </c>
       <c r="CG23" s="13">
         <v>741.7</v>
       </c>
       <c r="CH23" s="16">
         <v>799.1</v>
       </c>
       <c r="CI23" s="21">
         <v>887.3</v>
       </c>
       <c r="CJ23" s="21">
         <v>1050.9000000000001</v>
       </c>
-      <c r="CK23" s="21"/>
+      <c r="CK23" s="21">
+        <v>1531.6</v>
+      </c>
       <c r="CL23" s="21"/>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="13"/>
       <c r="CP23" s="13"/>
       <c r="CQ23" s="13"/>
       <c r="CR23" s="13"/>
       <c r="CS23" s="13"/>
     </row>
     <row r="24" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="16">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="13">
         <v>797.10000000000014</v>
       </c>
       <c r="D24" s="14">
         <v>856.09999999999991</v>
       </c>
       <c r="E24" s="13">
         <v>1605.8000000000002</v>
       </c>
@@ -6792,51 +6830,53 @@
       </c>
       <c r="CC24" s="13">
         <v>435.7</v>
       </c>
       <c r="CD24" s="13">
         <v>364.9</v>
       </c>
       <c r="CE24" s="13">
         <v>331.3</v>
       </c>
       <c r="CF24" s="13">
         <v>295.3</v>
       </c>
       <c r="CG24" s="13">
         <v>365.8</v>
       </c>
       <c r="CH24" s="16">
         <v>419.7</v>
       </c>
       <c r="CI24" s="21">
         <v>496.2</v>
       </c>
       <c r="CJ24" s="21">
         <v>508.4</v>
       </c>
-      <c r="CK24" s="21"/>
+      <c r="CK24" s="21">
+        <v>903.1</v>
+      </c>
       <c r="CL24" s="21"/>
       <c r="CM24" s="21"/>
       <c r="CN24" s="21"/>
       <c r="CO24" s="13"/>
       <c r="CP24" s="13"/>
       <c r="CQ24" s="13"/>
       <c r="CR24" s="13"/>
       <c r="CS24" s="13"/>
     </row>
     <row r="25" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="17">
         <v>2301.5</v>
       </c>
       <c r="C25" s="13">
         <v>2718.2</v>
       </c>
       <c r="D25" s="14">
         <v>2605.3000000000002</v>
       </c>
       <c r="E25" s="13">
         <v>3772.5</v>
       </c>
@@ -7067,51 +7107,53 @@
       </c>
       <c r="CC25" s="13">
         <v>2683.6</v>
       </c>
       <c r="CD25" s="13">
         <v>2485.9</v>
       </c>
       <c r="CE25" s="13">
         <v>2485.1</v>
       </c>
       <c r="CF25" s="13">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG25" s="13">
         <v>2613.9</v>
       </c>
       <c r="CH25" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="21">
         <v>3268.5</v>
       </c>
       <c r="CJ25" s="21">
         <v>3561.6</v>
       </c>
-      <c r="CK25" s="21"/>
+      <c r="CK25" s="21">
+        <v>4107.2</v>
+      </c>
       <c r="CL25" s="21"/>
       <c r="CM25" s="21"/>
       <c r="CN25" s="21"/>
       <c r="CO25" s="13"/>
       <c r="CP25" s="13"/>
       <c r="CQ25" s="13"/>
       <c r="CR25" s="13"/>
       <c r="CS25" s="13"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
       <c r="AX27" s="28" t="s">
         <v>39</v>
       </c>
       <c r="AY27" s="28"/>
       <c r="AZ27" s="28"/>