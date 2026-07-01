--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -773,51 +773,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="bottomRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="49" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="61" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="27"/>
@@ -1570,51 +1570,53 @@
       </c>
       <c r="CD5" s="9">
         <v>13350.6</v>
       </c>
       <c r="CE5" s="9">
         <v>12161.6</v>
       </c>
       <c r="CF5" s="9">
         <v>9273.1</v>
       </c>
       <c r="CG5" s="9">
         <v>10637.9</v>
       </c>
       <c r="CH5" s="19">
         <v>13161</v>
       </c>
       <c r="CI5" s="19">
         <v>15608.8</v>
       </c>
       <c r="CJ5" s="19">
         <v>16451.7</v>
       </c>
       <c r="CK5" s="19">
         <v>26344.1</v>
       </c>
-      <c r="CL5" s="19"/>
+      <c r="CL5" s="19">
+        <v>25765.5</v>
+      </c>
       <c r="CM5" s="19"/>
       <c r="CN5" s="19"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13">
         <v>174</v>
       </c>
       <c r="C6" s="13">
         <v>187.5</v>
       </c>
       <c r="D6" s="14">
         <v>160.5</v>
       </c>
       <c r="E6" s="13">
         <v>336.4</v>
       </c>
       <c r="F6" s="14">
@@ -1847,51 +1849,53 @@
       </c>
       <c r="CD6" s="13">
         <v>60.2</v>
       </c>
       <c r="CE6" s="13">
         <v>53.4</v>
       </c>
       <c r="CF6" s="13">
         <v>20.5</v>
       </c>
       <c r="CG6" s="13">
         <v>33</v>
       </c>
       <c r="CH6" s="21">
         <v>12.4</v>
       </c>
       <c r="CI6" s="21">
         <v>13.6</v>
       </c>
       <c r="CJ6" s="21">
         <v>12.2</v>
       </c>
       <c r="CK6" s="21">
         <v>25.5</v>
       </c>
-      <c r="CL6" s="21"/>
+      <c r="CL6" s="21">
+        <v>24.9</v>
+      </c>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="13"/>
       <c r="CP6" s="13"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="13"/>
       <c r="CS6" s="13"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>557.5</v>
       </c>
       <c r="C7" s="13">
         <v>960.90000000000009</v>
       </c>
       <c r="D7" s="14">
         <v>745.79999999999973</v>
       </c>
       <c r="E7" s="13">
         <v>1862.1000000000004</v>
       </c>
       <c r="F7" s="14">
@@ -2124,51 +2128,53 @@
       </c>
       <c r="CD7" s="13">
         <v>150.9</v>
       </c>
       <c r="CE7" s="13">
         <v>94.2</v>
       </c>
       <c r="CF7" s="13">
         <v>62.6</v>
       </c>
       <c r="CG7" s="13">
         <v>87.1</v>
       </c>
       <c r="CH7" s="16">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="21">
         <v>415</v>
       </c>
       <c r="CJ7" s="21">
         <v>377</v>
       </c>
       <c r="CK7" s="21">
         <v>989.7</v>
       </c>
-      <c r="CL7" s="21"/>
+      <c r="CL7" s="21">
+        <v>881</v>
+      </c>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="13"/>
       <c r="CP7" s="13"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>26.1</v>
       </c>
       <c r="C8" s="13">
         <v>41.199999999999996</v>
       </c>
       <c r="D8" s="14">
         <v>43.7</v>
       </c>
       <c r="E8" s="13">
         <v>108.69999999999999</v>
       </c>
       <c r="F8" s="14">
@@ -2401,51 +2407,53 @@
       </c>
       <c r="CD8" s="13">
         <v>6.7</v>
       </c>
       <c r="CE8" s="13">
         <v>3.9</v>
       </c>
       <c r="CF8" s="13">
         <v>3</v>
       </c>
       <c r="CG8" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH8" s="16">
         <v>6.4</v>
       </c>
       <c r="CI8" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ8" s="21">
         <v>10.8</v>
       </c>
       <c r="CK8" s="21">
         <v>26.5</v>
       </c>
-      <c r="CL8" s="21"/>
+      <c r="CL8" s="21">
+        <v>24.5</v>
+      </c>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="13"/>
       <c r="CP8" s="13"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>101.2</v>
       </c>
       <c r="C9" s="13">
         <v>122.39999999999999</v>
       </c>
       <c r="D9" s="14">
         <v>120.00000000000003</v>
       </c>
       <c r="E9" s="13">
         <v>243.69999999999993</v>
       </c>
       <c r="F9" s="14">
@@ -2678,51 +2686,53 @@
       </c>
       <c r="CD9" s="13">
         <v>32.700000000000003</v>
       </c>
       <c r="CE9" s="13">
         <v>13.4</v>
       </c>
       <c r="CF9" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG9" s="13">
         <v>6.2</v>
       </c>
       <c r="CH9" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="21">
         <v>12.5</v>
       </c>
       <c r="CJ9" s="21">
         <v>11.8</v>
       </c>
       <c r="CK9" s="21">
         <v>24.7</v>
       </c>
-      <c r="CL9" s="21"/>
+      <c r="CL9" s="21">
+        <v>23.1</v>
+      </c>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="13"/>
       <c r="CP9" s="13"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>494.2</v>
       </c>
       <c r="C10" s="13">
         <v>776</v>
       </c>
       <c r="D10" s="14">
         <v>809.49999999999977</v>
       </c>
       <c r="E10" s="13">
         <v>1678.1000000000004</v>
       </c>
       <c r="F10" s="14">
@@ -2955,51 +2965,53 @@
       </c>
       <c r="CD10" s="13">
         <v>276.39999999999998</v>
       </c>
       <c r="CE10" s="13">
         <v>222.3</v>
       </c>
       <c r="CF10" s="13">
         <v>115.7</v>
       </c>
       <c r="CG10" s="13">
         <v>207.4</v>
       </c>
       <c r="CH10" s="16">
         <v>216.7</v>
       </c>
       <c r="CI10" s="21">
         <v>375.7</v>
       </c>
       <c r="CJ10" s="21">
         <v>437.4</v>
       </c>
       <c r="CK10" s="21">
         <v>768</v>
       </c>
-      <c r="CL10" s="21"/>
+      <c r="CL10" s="21">
+        <v>784.3</v>
+      </c>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="13"/>
       <c r="CP10" s="13"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <v>1303.3</v>
       </c>
       <c r="C11" s="13">
         <v>1859.8999999999999</v>
       </c>
       <c r="D11" s="14">
         <v>2551.5</v>
       </c>
       <c r="E11" s="13">
         <v>4592.9000000000005</v>
       </c>
       <c r="F11" s="14">
@@ -3232,51 +3244,53 @@
       </c>
       <c r="CD11" s="13">
         <v>743.8</v>
       </c>
       <c r="CE11" s="13">
         <v>718.8</v>
       </c>
       <c r="CF11" s="13">
         <v>331</v>
       </c>
       <c r="CG11" s="13">
         <v>373</v>
       </c>
       <c r="CH11" s="16">
         <v>505.4</v>
       </c>
       <c r="CI11" s="21">
         <v>728.8</v>
       </c>
       <c r="CJ11" s="21">
         <v>898.5</v>
       </c>
       <c r="CK11" s="21">
         <v>1820.3</v>
       </c>
-      <c r="CL11" s="21"/>
+      <c r="CL11" s="21">
+        <v>1877.8</v>
+      </c>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="13"/>
       <c r="CP11" s="13"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <v>1247.8</v>
       </c>
       <c r="C12" s="13">
         <v>1805.5000000000002</v>
       </c>
       <c r="D12" s="14">
         <v>1701.3999999999996</v>
       </c>
       <c r="E12" s="13">
         <v>3850.0000000000009</v>
       </c>
       <c r="F12" s="14">
@@ -3509,51 +3523,53 @@
       </c>
       <c r="CD12" s="13">
         <v>407.2</v>
       </c>
       <c r="CE12" s="13">
         <v>353.6</v>
       </c>
       <c r="CF12" s="13">
         <v>172.5</v>
       </c>
       <c r="CG12" s="13">
         <v>282.10000000000002</v>
       </c>
       <c r="CH12" s="16">
         <v>464.5</v>
       </c>
       <c r="CI12" s="21">
         <v>674.3</v>
       </c>
       <c r="CJ12" s="21">
         <v>609.9</v>
       </c>
       <c r="CK12" s="21">
         <v>1377.3</v>
       </c>
-      <c r="CL12" s="21"/>
+      <c r="CL12" s="21">
+        <v>1253.5</v>
+      </c>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="13"/>
       <c r="CP12" s="13"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1121.5</v>
       </c>
       <c r="C13" s="13">
         <v>1280.6999999999998</v>
       </c>
       <c r="D13" s="14">
         <v>1516.3000000000002</v>
       </c>
       <c r="E13" s="13">
         <v>2393.3000000000002</v>
       </c>
       <c r="F13" s="14">
@@ -3786,51 +3802,53 @@
       </c>
       <c r="CD13" s="13">
         <v>869.7</v>
       </c>
       <c r="CE13" s="13">
         <v>876.7</v>
       </c>
       <c r="CF13" s="13">
         <v>808.3</v>
       </c>
       <c r="CG13" s="13">
         <v>877.5</v>
       </c>
       <c r="CH13" s="21">
         <v>920.2</v>
       </c>
       <c r="CI13" s="21">
         <v>1008.3</v>
       </c>
       <c r="CJ13" s="21">
         <v>1057.2</v>
       </c>
       <c r="CK13" s="21">
         <v>1272.8</v>
       </c>
-      <c r="CL13" s="21"/>
+      <c r="CL13" s="21">
+        <v>1315.9</v>
+      </c>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="13"/>
       <c r="CP13" s="13"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="16">
         <v>1110.7</v>
       </c>
       <c r="C14" s="13">
         <v>1945.1000000000001</v>
       </c>
       <c r="D14" s="14">
         <v>1815.3999999999996</v>
       </c>
       <c r="E14" s="13">
         <v>4234.0000000000009</v>
       </c>
       <c r="F14" s="14">
@@ -4063,51 +4081,53 @@
       </c>
       <c r="CD14" s="13">
         <v>1002.5</v>
       </c>
       <c r="CE14" s="13">
         <v>545</v>
       </c>
       <c r="CF14" s="13">
         <v>175.1</v>
       </c>
       <c r="CG14" s="13">
         <v>97.1</v>
       </c>
       <c r="CH14" s="16">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="21">
         <v>911.2</v>
       </c>
       <c r="CJ14" s="21">
         <v>866.2</v>
       </c>
       <c r="CK14" s="21">
         <v>1997.8</v>
       </c>
-      <c r="CL14" s="21"/>
+      <c r="CL14" s="21">
+        <v>1972.8</v>
+      </c>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="13"/>
       <c r="CP14" s="13"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="16">
         <v>338.7</v>
       </c>
       <c r="C15" s="13">
         <v>541.70000000000005</v>
       </c>
       <c r="D15" s="14">
         <v>568.4</v>
       </c>
       <c r="E15" s="13">
         <v>1488.0000000000002</v>
       </c>
       <c r="F15" s="14">
@@ -4340,51 +4360,53 @@
       </c>
       <c r="CD15" s="13">
         <v>162.6</v>
       </c>
       <c r="CE15" s="13">
         <v>181.7</v>
       </c>
       <c r="CF15" s="13">
         <v>87.2</v>
       </c>
       <c r="CG15" s="13">
         <v>143.6</v>
       </c>
       <c r="CH15" s="16">
         <v>85.4</v>
       </c>
       <c r="CI15" s="21">
         <v>153.5</v>
       </c>
       <c r="CJ15" s="21">
         <v>148.19999999999999</v>
       </c>
       <c r="CK15" s="21">
         <v>383.9</v>
       </c>
-      <c r="CL15" s="21"/>
+      <c r="CL15" s="21">
+        <v>360.6</v>
+      </c>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="13"/>
       <c r="CP15" s="13"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="16">
         <v>467.1</v>
       </c>
       <c r="C16" s="13">
         <v>659.49999999999989</v>
       </c>
       <c r="D16" s="14">
         <v>623.60000000000014</v>
       </c>
       <c r="E16" s="13">
         <v>1356.4999999999998</v>
       </c>
       <c r="F16" s="14">
@@ -4617,51 +4639,53 @@
       </c>
       <c r="CD16" s="13">
         <v>193.2</v>
       </c>
       <c r="CE16" s="13">
         <v>168.7</v>
       </c>
       <c r="CF16" s="13">
         <v>113.9</v>
       </c>
       <c r="CG16" s="13">
         <v>175.3</v>
       </c>
       <c r="CH16" s="16">
         <v>206.3</v>
       </c>
       <c r="CI16" s="21">
         <v>304.3</v>
       </c>
       <c r="CJ16" s="21">
         <v>276.5</v>
       </c>
       <c r="CK16" s="21">
         <v>634.29999999999995</v>
       </c>
-      <c r="CL16" s="21"/>
+      <c r="CL16" s="21">
+        <v>580.4</v>
+      </c>
       <c r="CM16" s="21"/>
       <c r="CN16" s="21"/>
       <c r="CO16" s="13"/>
       <c r="CP16" s="13"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>696.7</v>
       </c>
       <c r="C17" s="13">
         <v>984.09999999999991</v>
       </c>
       <c r="D17" s="14">
         <v>921.89999999999986</v>
       </c>
       <c r="E17" s="13">
         <v>2011.3000000000002</v>
       </c>
       <c r="F17" s="14">
@@ -4894,51 +4918,53 @@
       </c>
       <c r="CD17" s="13">
         <v>424.4</v>
       </c>
       <c r="CE17" s="13">
         <v>381.5</v>
       </c>
       <c r="CF17" s="13">
         <v>348</v>
       </c>
       <c r="CG17" s="13">
         <v>484.7</v>
       </c>
       <c r="CH17" s="16">
         <v>544.1</v>
       </c>
       <c r="CI17" s="21">
         <v>672.4</v>
       </c>
       <c r="CJ17" s="21">
         <v>671.6</v>
       </c>
       <c r="CK17" s="21">
         <v>1134.0999999999999</v>
       </c>
-      <c r="CL17" s="21"/>
+      <c r="CL17" s="21">
+        <v>1089.9000000000001</v>
+      </c>
       <c r="CM17" s="21"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="13"/>
       <c r="CP17" s="13"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>838.1</v>
       </c>
       <c r="C18" s="13">
         <v>905.80000000000007</v>
       </c>
       <c r="D18" s="14">
         <v>886.79999999999973</v>
       </c>
       <c r="E18" s="13">
         <v>2062.6999999999998</v>
       </c>
       <c r="F18" s="14">
@@ -5171,51 +5197,53 @@
       </c>
       <c r="CD18" s="13">
         <v>315.10000000000002</v>
       </c>
       <c r="CE18" s="13">
         <v>279.7</v>
       </c>
       <c r="CF18" s="13">
         <v>140.6</v>
       </c>
       <c r="CG18" s="13">
         <v>165.1</v>
       </c>
       <c r="CH18" s="16">
         <v>254.6</v>
       </c>
       <c r="CI18" s="21">
         <v>298.5</v>
       </c>
       <c r="CJ18" s="21">
         <v>332</v>
       </c>
       <c r="CK18" s="21">
         <v>663</v>
       </c>
-      <c r="CL18" s="21"/>
+      <c r="CL18" s="21">
+        <v>630.79999999999995</v>
+      </c>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="13"/>
       <c r="CP18" s="13"/>
       <c r="CQ18" s="13"/>
       <c r="CR18" s="13"/>
       <c r="CS18" s="13"/>
     </row>
     <row r="19" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>4011.9</v>
       </c>
       <c r="C19" s="13">
         <v>4321.8999999999996</v>
       </c>
       <c r="D19" s="14">
         <v>4321.3000000000011</v>
       </c>
       <c r="E19" s="13">
         <v>6073.1999999999989</v>
       </c>
       <c r="F19" s="14">
@@ -5448,51 +5476,53 @@
       </c>
       <c r="CD19" s="13">
         <v>3466.7</v>
       </c>
       <c r="CE19" s="13">
         <v>3336.1</v>
       </c>
       <c r="CF19" s="13">
         <v>2747</v>
       </c>
       <c r="CG19" s="13">
         <v>2830.9</v>
       </c>
       <c r="CH19" s="16">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="21">
         <v>3563.5</v>
       </c>
       <c r="CJ19" s="21">
         <v>3767.1</v>
       </c>
       <c r="CK19" s="21">
         <v>5460.6</v>
       </c>
-      <c r="CL19" s="21"/>
+      <c r="CL19" s="21">
+        <v>5362.7</v>
+      </c>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="13"/>
       <c r="CP19" s="13"/>
       <c r="CQ19" s="13"/>
       <c r="CR19" s="13"/>
       <c r="CS19" s="13"/>
     </row>
     <row r="20" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="17">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>1548.5</v>
       </c>
       <c r="D20" s="14">
         <v>1491.7000000000003</v>
       </c>
       <c r="E20" s="13">
         <v>3100.0999999999995</v>
       </c>
       <c r="F20" s="14">
@@ -5725,51 +5755,53 @@
       </c>
       <c r="CD20" s="13">
         <v>1044.0999999999999</v>
       </c>
       <c r="CE20" s="13">
         <v>944.8</v>
       </c>
       <c r="CF20" s="13">
         <v>635.4</v>
       </c>
       <c r="CG20" s="13">
         <v>833.1</v>
       </c>
       <c r="CH20" s="17">
         <v>947.9</v>
       </c>
       <c r="CI20" s="21">
         <v>1099.5</v>
       </c>
       <c r="CJ20" s="21">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK20" s="21">
         <v>1810.9</v>
       </c>
-      <c r="CL20" s="21"/>
+      <c r="CL20" s="21">
+        <v>1929.2</v>
+      </c>
       <c r="CM20" s="21"/>
       <c r="CN20" s="21"/>
       <c r="CO20" s="13"/>
       <c r="CP20" s="13"/>
       <c r="CQ20" s="13"/>
       <c r="CR20" s="13"/>
       <c r="CS20" s="13"/>
     </row>
     <row r="21" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>702.3</v>
       </c>
       <c r="C21" s="13">
         <v>1276.6000000000001</v>
       </c>
       <c r="D21" s="14">
         <v>1229.6999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2745.0000000000005</v>
       </c>
       <c r="F21" s="14">
@@ -6002,51 +6034,53 @@
       </c>
       <c r="CD21" s="13">
         <v>195</v>
       </c>
       <c r="CE21" s="13">
         <v>109</v>
       </c>
       <c r="CF21" s="13">
         <v>36.6</v>
       </c>
       <c r="CG21" s="13">
         <v>40.5</v>
       </c>
       <c r="CH21" s="21">
         <v>169.5</v>
       </c>
       <c r="CI21" s="21">
         <v>342.1</v>
       </c>
       <c r="CJ21" s="21">
         <v>297</v>
       </c>
       <c r="CK21" s="21">
         <v>710.8</v>
       </c>
-      <c r="CL21" s="21"/>
+      <c r="CL21" s="21">
+        <v>522.29999999999995</v>
+      </c>
       <c r="CM21" s="21"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="13"/>
       <c r="CP21" s="13"/>
       <c r="CQ21" s="13"/>
       <c r="CR21" s="13"/>
       <c r="CS21" s="13"/>
     </row>
     <row r="22" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="16">
         <v>1046.5</v>
       </c>
       <c r="C22" s="13">
         <v>1436.5</v>
       </c>
       <c r="D22" s="14">
         <v>1309.4000000000001</v>
       </c>
       <c r="E22" s="13">
         <v>2433.4999999999995</v>
       </c>
       <c r="F22" s="14">
@@ -6279,51 +6313,53 @@
       </c>
       <c r="CD22" s="13">
         <v>282.3</v>
       </c>
       <c r="CE22" s="13">
         <v>276.8</v>
       </c>
       <c r="CF22" s="13">
         <v>135.69999999999999</v>
       </c>
       <c r="CG22" s="13">
         <v>275.2</v>
       </c>
       <c r="CH22" s="16">
         <v>251.8</v>
       </c>
       <c r="CI22" s="21">
         <v>373.6</v>
       </c>
       <c r="CJ22" s="21">
         <v>324.2</v>
       </c>
       <c r="CK22" s="21">
         <v>702.2</v>
       </c>
-      <c r="CL22" s="21"/>
+      <c r="CL22" s="21">
+        <v>622.29999999999995</v>
+      </c>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="13"/>
       <c r="CP22" s="13"/>
       <c r="CQ22" s="13"/>
       <c r="CR22" s="13"/>
       <c r="CS22" s="13"/>
     </row>
     <row r="23" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="16">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="13">
         <v>1607.1999999999998</v>
       </c>
       <c r="D23" s="14">
         <v>1949.2000000000003</v>
       </c>
       <c r="E23" s="13">
         <v>3407.9999999999991</v>
       </c>
       <c r="F23" s="14">
@@ -6556,51 +6592,53 @@
       </c>
       <c r="CD23" s="13">
         <v>866.4</v>
       </c>
       <c r="CE23" s="13">
         <v>785.9</v>
       </c>
       <c r="CF23" s="13">
         <v>676.4</v>
       </c>
       <c r="CG23" s="13">
         <v>741.7</v>
       </c>
       <c r="CH23" s="16">
         <v>799.1</v>
       </c>
       <c r="CI23" s="21">
         <v>887.3</v>
       </c>
       <c r="CJ23" s="21">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK23" s="21">
         <v>1531.6</v>
       </c>
-      <c r="CL23" s="21"/>
+      <c r="CL23" s="21">
+        <v>1509.5</v>
+      </c>
       <c r="CM23" s="21"/>
       <c r="CN23" s="21"/>
       <c r="CO23" s="13"/>
       <c r="CP23" s="13"/>
       <c r="CQ23" s="13"/>
       <c r="CR23" s="13"/>
       <c r="CS23" s="13"/>
     </row>
     <row r="24" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="16">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="13">
         <v>797.10000000000014</v>
       </c>
       <c r="D24" s="14">
         <v>856.09999999999991</v>
       </c>
       <c r="E24" s="13">
         <v>1605.8000000000002</v>
       </c>
       <c r="F24" s="14">
@@ -6833,51 +6871,53 @@
       </c>
       <c r="CD24" s="13">
         <v>364.9</v>
       </c>
       <c r="CE24" s="13">
         <v>331.3</v>
       </c>
       <c r="CF24" s="13">
         <v>295.3</v>
       </c>
       <c r="CG24" s="13">
         <v>365.8</v>
       </c>
       <c r="CH24" s="16">
         <v>419.7</v>
       </c>
       <c r="CI24" s="21">
         <v>496.2</v>
       </c>
       <c r="CJ24" s="21">
         <v>508.4</v>
       </c>
       <c r="CK24" s="21">
         <v>903.1</v>
       </c>
-      <c r="CL24" s="21"/>
+      <c r="CL24" s="21">
+        <v>847.4</v>
+      </c>
       <c r="CM24" s="21"/>
       <c r="CN24" s="21"/>
       <c r="CO24" s="13"/>
       <c r="CP24" s="13"/>
       <c r="CQ24" s="13"/>
       <c r="CR24" s="13"/>
       <c r="CS24" s="13"/>
     </row>
     <row r="25" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="17">
         <v>2301.5</v>
       </c>
       <c r="C25" s="13">
         <v>2718.2</v>
       </c>
       <c r="D25" s="14">
         <v>2605.3000000000002</v>
       </c>
       <c r="E25" s="13">
         <v>3772.5</v>
       </c>
       <c r="F25" s="14">
@@ -7110,51 +7150,53 @@
       </c>
       <c r="CD25" s="13">
         <v>2485.9</v>
       </c>
       <c r="CE25" s="13">
         <v>2485.1</v>
       </c>
       <c r="CF25" s="13">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG25" s="13">
         <v>2613.9</v>
       </c>
       <c r="CH25" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="21">
         <v>3268.5</v>
       </c>
       <c r="CJ25" s="21">
         <v>3561.6</v>
       </c>
       <c r="CK25" s="21">
         <v>4107.2</v>
       </c>
-      <c r="CL25" s="21"/>
+      <c r="CL25" s="21">
+        <v>4152.7</v>
+      </c>
       <c r="CM25" s="21"/>
       <c r="CN25" s="21"/>
       <c r="CO25" s="13"/>
       <c r="CP25" s="13"/>
       <c r="CQ25" s="13"/>
       <c r="CR25" s="13"/>
       <c r="CS25" s="13"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
       <c r="AX27" s="28" t="s">
         <v>39</v>
       </c>
       <c r="AY27" s="28"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="28"/>