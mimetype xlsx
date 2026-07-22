--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -773,51 +773,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="bottomRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="49" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="61" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="27"/>
@@ -1573,51 +1573,53 @@
       </c>
       <c r="CE5" s="9">
         <v>12161.6</v>
       </c>
       <c r="CF5" s="9">
         <v>9273.1</v>
       </c>
       <c r="CG5" s="9">
         <v>10637.9</v>
       </c>
       <c r="CH5" s="19">
         <v>13161</v>
       </c>
       <c r="CI5" s="19">
         <v>15608.8</v>
       </c>
       <c r="CJ5" s="19">
         <v>16451.7</v>
       </c>
       <c r="CK5" s="19">
         <v>26344.1</v>
       </c>
       <c r="CL5" s="19">
         <v>25765.5</v>
       </c>
-      <c r="CM5" s="19"/>
+      <c r="CM5" s="19">
+        <v>49459.7</v>
+      </c>
       <c r="CN5" s="19"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13">
         <v>174</v>
       </c>
       <c r="C6" s="13">
         <v>187.5</v>
       </c>
       <c r="D6" s="14">
         <v>160.5</v>
       </c>
       <c r="E6" s="13">
         <v>336.4</v>
       </c>
       <c r="F6" s="14">
         <v>307.60000000000002</v>
@@ -1852,51 +1854,53 @@
       </c>
       <c r="CE6" s="13">
         <v>53.4</v>
       </c>
       <c r="CF6" s="13">
         <v>20.5</v>
       </c>
       <c r="CG6" s="13">
         <v>33</v>
       </c>
       <c r="CH6" s="21">
         <v>12.4</v>
       </c>
       <c r="CI6" s="21">
         <v>13.6</v>
       </c>
       <c r="CJ6" s="21">
         <v>12.2</v>
       </c>
       <c r="CK6" s="21">
         <v>25.5</v>
       </c>
       <c r="CL6" s="21">
         <v>24.9</v>
       </c>
-      <c r="CM6" s="21"/>
+      <c r="CM6" s="21">
+        <v>49.3</v>
+      </c>
       <c r="CN6" s="21"/>
       <c r="CO6" s="13"/>
       <c r="CP6" s="13"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="13"/>
       <c r="CS6" s="13"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>557.5</v>
       </c>
       <c r="C7" s="13">
         <v>960.90000000000009</v>
       </c>
       <c r="D7" s="14">
         <v>745.79999999999973</v>
       </c>
       <c r="E7" s="13">
         <v>1862.1000000000004</v>
       </c>
       <c r="F7" s="14">
         <v>1708.8000000000002</v>
@@ -2131,51 +2135,53 @@
       </c>
       <c r="CE7" s="13">
         <v>94.2</v>
       </c>
       <c r="CF7" s="13">
         <v>62.6</v>
       </c>
       <c r="CG7" s="13">
         <v>87.1</v>
       </c>
       <c r="CH7" s="16">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="21">
         <v>415</v>
       </c>
       <c r="CJ7" s="21">
         <v>377</v>
       </c>
       <c r="CK7" s="21">
         <v>989.7</v>
       </c>
       <c r="CL7" s="21">
         <v>881</v>
       </c>
-      <c r="CM7" s="21"/>
+      <c r="CM7" s="21">
+        <v>2263.4</v>
+      </c>
       <c r="CN7" s="21"/>
       <c r="CO7" s="13"/>
       <c r="CP7" s="13"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>26.1</v>
       </c>
       <c r="C8" s="13">
         <v>41.199999999999996</v>
       </c>
       <c r="D8" s="14">
         <v>43.7</v>
       </c>
       <c r="E8" s="13">
         <v>108.69999999999999</v>
       </c>
       <c r="F8" s="14">
         <v>99</v>
@@ -2410,51 +2416,53 @@
       </c>
       <c r="CE8" s="13">
         <v>3.9</v>
       </c>
       <c r="CF8" s="13">
         <v>3</v>
       </c>
       <c r="CG8" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH8" s="16">
         <v>6.4</v>
       </c>
       <c r="CI8" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ8" s="21">
         <v>10.8</v>
       </c>
       <c r="CK8" s="21">
         <v>26.5</v>
       </c>
       <c r="CL8" s="21">
         <v>24.5</v>
       </c>
-      <c r="CM8" s="21"/>
+      <c r="CM8" s="21">
+        <v>49.9</v>
+      </c>
       <c r="CN8" s="21"/>
       <c r="CO8" s="13"/>
       <c r="CP8" s="13"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>101.2</v>
       </c>
       <c r="C9" s="13">
         <v>122.39999999999999</v>
       </c>
       <c r="D9" s="14">
         <v>120.00000000000003</v>
       </c>
       <c r="E9" s="13">
         <v>243.69999999999993</v>
       </c>
       <c r="F9" s="14">
         <v>224.5</v>
@@ -2689,51 +2697,53 @@
       </c>
       <c r="CE9" s="13">
         <v>13.4</v>
       </c>
       <c r="CF9" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG9" s="13">
         <v>6.2</v>
       </c>
       <c r="CH9" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="21">
         <v>12.5</v>
       </c>
       <c r="CJ9" s="21">
         <v>11.8</v>
       </c>
       <c r="CK9" s="21">
         <v>24.7</v>
       </c>
       <c r="CL9" s="21">
         <v>23.1</v>
       </c>
-      <c r="CM9" s="21"/>
+      <c r="CM9" s="21">
+        <v>39.6</v>
+      </c>
       <c r="CN9" s="21"/>
       <c r="CO9" s="13"/>
       <c r="CP9" s="13"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>494.2</v>
       </c>
       <c r="C10" s="13">
         <v>776</v>
       </c>
       <c r="D10" s="14">
         <v>809.49999999999977</v>
       </c>
       <c r="E10" s="13">
         <v>1678.1000000000004</v>
       </c>
       <c r="F10" s="14">
         <v>1612.1999999999998</v>
@@ -2968,51 +2978,53 @@
       </c>
       <c r="CE10" s="13">
         <v>222.3</v>
       </c>
       <c r="CF10" s="13">
         <v>115.7</v>
       </c>
       <c r="CG10" s="13">
         <v>207.4</v>
       </c>
       <c r="CH10" s="16">
         <v>216.7</v>
       </c>
       <c r="CI10" s="21">
         <v>375.7</v>
       </c>
       <c r="CJ10" s="21">
         <v>437.4</v>
       </c>
       <c r="CK10" s="21">
         <v>768</v>
       </c>
       <c r="CL10" s="21">
         <v>784.3</v>
       </c>
-      <c r="CM10" s="21"/>
+      <c r="CM10" s="21">
+        <v>1898.9</v>
+      </c>
       <c r="CN10" s="21"/>
       <c r="CO10" s="13"/>
       <c r="CP10" s="13"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <v>1303.3</v>
       </c>
       <c r="C11" s="13">
         <v>1859.8999999999999</v>
       </c>
       <c r="D11" s="14">
         <v>2551.5</v>
       </c>
       <c r="E11" s="13">
         <v>4592.9000000000005</v>
       </c>
       <c r="F11" s="14">
         <v>4868.6999999999989</v>
@@ -3247,51 +3259,53 @@
       </c>
       <c r="CE11" s="13">
         <v>718.8</v>
       </c>
       <c r="CF11" s="13">
         <v>331</v>
       </c>
       <c r="CG11" s="13">
         <v>373</v>
       </c>
       <c r="CH11" s="16">
         <v>505.4</v>
       </c>
       <c r="CI11" s="21">
         <v>728.8</v>
       </c>
       <c r="CJ11" s="21">
         <v>898.5</v>
       </c>
       <c r="CK11" s="21">
         <v>1820.3</v>
       </c>
       <c r="CL11" s="21">
         <v>1877.8</v>
       </c>
-      <c r="CM11" s="21"/>
+      <c r="CM11" s="21">
+        <v>3700.9</v>
+      </c>
       <c r="CN11" s="21"/>
       <c r="CO11" s="13"/>
       <c r="CP11" s="13"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <v>1247.8</v>
       </c>
       <c r="C12" s="13">
         <v>1805.5000000000002</v>
       </c>
       <c r="D12" s="14">
         <v>1701.3999999999996</v>
       </c>
       <c r="E12" s="13">
         <v>3850.0000000000009</v>
       </c>
       <c r="F12" s="14">
         <v>3591</v>
@@ -3526,51 +3540,53 @@
       </c>
       <c r="CE12" s="13">
         <v>353.6</v>
       </c>
       <c r="CF12" s="13">
         <v>172.5</v>
       </c>
       <c r="CG12" s="13">
         <v>282.10000000000002</v>
       </c>
       <c r="CH12" s="16">
         <v>464.5</v>
       </c>
       <c r="CI12" s="21">
         <v>674.3</v>
       </c>
       <c r="CJ12" s="21">
         <v>609.9</v>
       </c>
       <c r="CK12" s="21">
         <v>1377.3</v>
       </c>
       <c r="CL12" s="21">
         <v>1253.5</v>
       </c>
-      <c r="CM12" s="21"/>
+      <c r="CM12" s="21">
+        <v>2856.6</v>
+      </c>
       <c r="CN12" s="21"/>
       <c r="CO12" s="13"/>
       <c r="CP12" s="13"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1121.5</v>
       </c>
       <c r="C13" s="13">
         <v>1280.6999999999998</v>
       </c>
       <c r="D13" s="14">
         <v>1516.3000000000002</v>
       </c>
       <c r="E13" s="13">
         <v>2393.3000000000002</v>
       </c>
       <c r="F13" s="14">
         <v>2178.5999999999995</v>
@@ -3805,51 +3821,53 @@
       </c>
       <c r="CE13" s="13">
         <v>876.7</v>
       </c>
       <c r="CF13" s="13">
         <v>808.3</v>
       </c>
       <c r="CG13" s="13">
         <v>877.5</v>
       </c>
       <c r="CH13" s="21">
         <v>920.2</v>
       </c>
       <c r="CI13" s="21">
         <v>1008.3</v>
       </c>
       <c r="CJ13" s="21">
         <v>1057.2</v>
       </c>
       <c r="CK13" s="21">
         <v>1272.8</v>
       </c>
       <c r="CL13" s="21">
         <v>1315.9</v>
       </c>
-      <c r="CM13" s="21"/>
+      <c r="CM13" s="21">
+        <v>2254.3000000000002</v>
+      </c>
       <c r="CN13" s="21"/>
       <c r="CO13" s="13"/>
       <c r="CP13" s="13"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="16">
         <v>1110.7</v>
       </c>
       <c r="C14" s="13">
         <v>1945.1000000000001</v>
       </c>
       <c r="D14" s="14">
         <v>1815.3999999999996</v>
       </c>
       <c r="E14" s="13">
         <v>4234.0000000000009</v>
       </c>
       <c r="F14" s="14">
         <v>4098.0999999999985</v>
@@ -4084,51 +4102,53 @@
       </c>
       <c r="CE14" s="13">
         <v>545</v>
       </c>
       <c r="CF14" s="13">
         <v>175.1</v>
       </c>
       <c r="CG14" s="13">
         <v>97.1</v>
       </c>
       <c r="CH14" s="16">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="21">
         <v>911.2</v>
       </c>
       <c r="CJ14" s="21">
         <v>866.2</v>
       </c>
       <c r="CK14" s="21">
         <v>1997.8</v>
       </c>
       <c r="CL14" s="21">
         <v>1972.8</v>
       </c>
-      <c r="CM14" s="21"/>
+      <c r="CM14" s="21">
+        <v>4597.8</v>
+      </c>
       <c r="CN14" s="21"/>
       <c r="CO14" s="13"/>
       <c r="CP14" s="13"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="16">
         <v>338.7</v>
       </c>
       <c r="C15" s="13">
         <v>541.70000000000005</v>
       </c>
       <c r="D15" s="14">
         <v>568.4</v>
       </c>
       <c r="E15" s="13">
         <v>1488.0000000000002</v>
       </c>
       <c r="F15" s="14">
         <v>1386</v>
@@ -4363,51 +4383,53 @@
       </c>
       <c r="CE15" s="13">
         <v>181.7</v>
       </c>
       <c r="CF15" s="13">
         <v>87.2</v>
       </c>
       <c r="CG15" s="13">
         <v>143.6</v>
       </c>
       <c r="CH15" s="16">
         <v>85.4</v>
       </c>
       <c r="CI15" s="21">
         <v>153.5</v>
       </c>
       <c r="CJ15" s="21">
         <v>148.19999999999999</v>
       </c>
       <c r="CK15" s="21">
         <v>383.9</v>
       </c>
       <c r="CL15" s="21">
         <v>360.6</v>
       </c>
-      <c r="CM15" s="21"/>
+      <c r="CM15" s="21">
+        <v>914.4</v>
+      </c>
       <c r="CN15" s="21"/>
       <c r="CO15" s="13"/>
       <c r="CP15" s="13"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="16">
         <v>467.1</v>
       </c>
       <c r="C16" s="13">
         <v>659.49999999999989</v>
       </c>
       <c r="D16" s="14">
         <v>623.60000000000014</v>
       </c>
       <c r="E16" s="13">
         <v>1356.4999999999998</v>
       </c>
       <c r="F16" s="14">
         <v>1240.3000000000002</v>
@@ -4642,51 +4664,53 @@
       </c>
       <c r="CE16" s="13">
         <v>168.7</v>
       </c>
       <c r="CF16" s="13">
         <v>113.9</v>
       </c>
       <c r="CG16" s="13">
         <v>175.3</v>
       </c>
       <c r="CH16" s="16">
         <v>206.3</v>
       </c>
       <c r="CI16" s="21">
         <v>304.3</v>
       </c>
       <c r="CJ16" s="21">
         <v>276.5</v>
       </c>
       <c r="CK16" s="21">
         <v>634.29999999999995</v>
       </c>
       <c r="CL16" s="21">
         <v>580.4</v>
       </c>
-      <c r="CM16" s="21"/>
+      <c r="CM16" s="21">
+        <v>1417.3</v>
+      </c>
       <c r="CN16" s="21"/>
       <c r="CO16" s="13"/>
       <c r="CP16" s="13"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>696.7</v>
       </c>
       <c r="C17" s="13">
         <v>984.09999999999991</v>
       </c>
       <c r="D17" s="14">
         <v>921.89999999999986</v>
       </c>
       <c r="E17" s="13">
         <v>2011.3000000000002</v>
       </c>
       <c r="F17" s="14">
         <v>2027.8000000000002</v>
@@ -4921,51 +4945,53 @@
       </c>
       <c r="CE17" s="13">
         <v>381.5</v>
       </c>
       <c r="CF17" s="13">
         <v>348</v>
       </c>
       <c r="CG17" s="13">
         <v>484.7</v>
       </c>
       <c r="CH17" s="16">
         <v>544.1</v>
       </c>
       <c r="CI17" s="21">
         <v>672.4</v>
       </c>
       <c r="CJ17" s="21">
         <v>671.6</v>
       </c>
       <c r="CK17" s="21">
         <v>1134.0999999999999</v>
       </c>
       <c r="CL17" s="21">
         <v>1089.9000000000001</v>
       </c>
-      <c r="CM17" s="21"/>
+      <c r="CM17" s="21">
+        <v>1980.5</v>
+      </c>
       <c r="CN17" s="21"/>
       <c r="CO17" s="13"/>
       <c r="CP17" s="13"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>838.1</v>
       </c>
       <c r="C18" s="13">
         <v>905.80000000000007</v>
       </c>
       <c r="D18" s="14">
         <v>886.79999999999973</v>
       </c>
       <c r="E18" s="13">
         <v>2062.6999999999998</v>
       </c>
       <c r="F18" s="14">
         <v>1860.7000000000007</v>
@@ -5200,51 +5226,53 @@
       </c>
       <c r="CE18" s="13">
         <v>279.7</v>
       </c>
       <c r="CF18" s="13">
         <v>140.6</v>
       </c>
       <c r="CG18" s="13">
         <v>165.1</v>
       </c>
       <c r="CH18" s="16">
         <v>254.6</v>
       </c>
       <c r="CI18" s="21">
         <v>298.5</v>
       </c>
       <c r="CJ18" s="21">
         <v>332</v>
       </c>
       <c r="CK18" s="21">
         <v>663</v>
       </c>
       <c r="CL18" s="21">
         <v>630.79999999999995</v>
       </c>
-      <c r="CM18" s="21"/>
+      <c r="CM18" s="21">
+        <v>1371.6</v>
+      </c>
       <c r="CN18" s="21"/>
       <c r="CO18" s="13"/>
       <c r="CP18" s="13"/>
       <c r="CQ18" s="13"/>
       <c r="CR18" s="13"/>
       <c r="CS18" s="13"/>
     </row>
     <row r="19" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>4011.9</v>
       </c>
       <c r="C19" s="13">
         <v>4321.8999999999996</v>
       </c>
       <c r="D19" s="14">
         <v>4321.3000000000011</v>
       </c>
       <c r="E19" s="13">
         <v>6073.1999999999989</v>
       </c>
       <c r="F19" s="14">
         <v>6267.7000000000007</v>
@@ -5479,51 +5507,53 @@
       </c>
       <c r="CE19" s="13">
         <v>3336.1</v>
       </c>
       <c r="CF19" s="13">
         <v>2747</v>
       </c>
       <c r="CG19" s="13">
         <v>2830.9</v>
       </c>
       <c r="CH19" s="16">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="21">
         <v>3563.5</v>
       </c>
       <c r="CJ19" s="21">
         <v>3767.1</v>
       </c>
       <c r="CK19" s="21">
         <v>5460.6</v>
       </c>
       <c r="CL19" s="21">
         <v>5362.7</v>
       </c>
-      <c r="CM19" s="21"/>
+      <c r="CM19" s="21">
+        <v>9547.5</v>
+      </c>
       <c r="CN19" s="21"/>
       <c r="CO19" s="13"/>
       <c r="CP19" s="13"/>
       <c r="CQ19" s="13"/>
       <c r="CR19" s="13"/>
       <c r="CS19" s="13"/>
     </row>
     <row r="20" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="17">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>1548.5</v>
       </c>
       <c r="D20" s="14">
         <v>1491.7000000000003</v>
       </c>
       <c r="E20" s="13">
         <v>3100.0999999999995</v>
       </c>
       <c r="F20" s="14">
         <v>2877.5000000000009</v>
@@ -5758,51 +5788,53 @@
       </c>
       <c r="CE20" s="13">
         <v>944.8</v>
       </c>
       <c r="CF20" s="13">
         <v>635.4</v>
       </c>
       <c r="CG20" s="13">
         <v>833.1</v>
       </c>
       <c r="CH20" s="17">
         <v>947.9</v>
       </c>
       <c r="CI20" s="21">
         <v>1099.5</v>
       </c>
       <c r="CJ20" s="21">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK20" s="21">
         <v>1810.9</v>
       </c>
       <c r="CL20" s="21">
         <v>1929.2</v>
       </c>
-      <c r="CM20" s="21"/>
+      <c r="CM20" s="21">
+        <v>3633.2</v>
+      </c>
       <c r="CN20" s="21"/>
       <c r="CO20" s="13"/>
       <c r="CP20" s="13"/>
       <c r="CQ20" s="13"/>
       <c r="CR20" s="13"/>
       <c r="CS20" s="13"/>
     </row>
     <row r="21" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>702.3</v>
       </c>
       <c r="C21" s="13">
         <v>1276.6000000000001</v>
       </c>
       <c r="D21" s="14">
         <v>1229.6999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2745.0000000000005</v>
       </c>
       <c r="F21" s="14">
         <v>2133.3999999999996</v>
@@ -6037,51 +6069,53 @@
       </c>
       <c r="CE21" s="13">
         <v>109</v>
       </c>
       <c r="CF21" s="13">
         <v>36.6</v>
       </c>
       <c r="CG21" s="13">
         <v>40.5</v>
       </c>
       <c r="CH21" s="21">
         <v>169.5</v>
       </c>
       <c r="CI21" s="21">
         <v>342.1</v>
       </c>
       <c r="CJ21" s="21">
         <v>297</v>
       </c>
       <c r="CK21" s="21">
         <v>710.8</v>
       </c>
       <c r="CL21" s="21">
         <v>522.29999999999995</v>
       </c>
-      <c r="CM21" s="21"/>
+      <c r="CM21" s="21">
+        <v>1534.1</v>
+      </c>
       <c r="CN21" s="21"/>
       <c r="CO21" s="13"/>
       <c r="CP21" s="13"/>
       <c r="CQ21" s="13"/>
       <c r="CR21" s="13"/>
       <c r="CS21" s="13"/>
     </row>
     <row r="22" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="16">
         <v>1046.5</v>
       </c>
       <c r="C22" s="13">
         <v>1436.5</v>
       </c>
       <c r="D22" s="14">
         <v>1309.4000000000001</v>
       </c>
       <c r="E22" s="13">
         <v>2433.4999999999995</v>
       </c>
       <c r="F22" s="14">
         <v>2163.5</v>
@@ -6316,51 +6350,53 @@
       </c>
       <c r="CE22" s="13">
         <v>276.8</v>
       </c>
       <c r="CF22" s="13">
         <v>135.69999999999999</v>
       </c>
       <c r="CG22" s="13">
         <v>275.2</v>
       </c>
       <c r="CH22" s="16">
         <v>251.8</v>
       </c>
       <c r="CI22" s="21">
         <v>373.6</v>
       </c>
       <c r="CJ22" s="21">
         <v>324.2</v>
       </c>
       <c r="CK22" s="21">
         <v>702.2</v>
       </c>
       <c r="CL22" s="21">
         <v>622.29999999999995</v>
       </c>
-      <c r="CM22" s="21"/>
+      <c r="CM22" s="21">
+        <v>1409.4</v>
+      </c>
       <c r="CN22" s="21"/>
       <c r="CO22" s="13"/>
       <c r="CP22" s="13"/>
       <c r="CQ22" s="13"/>
       <c r="CR22" s="13"/>
       <c r="CS22" s="13"/>
     </row>
     <row r="23" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="16">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="13">
         <v>1607.1999999999998</v>
       </c>
       <c r="D23" s="14">
         <v>1949.2000000000003</v>
       </c>
       <c r="E23" s="13">
         <v>3407.9999999999991</v>
       </c>
       <c r="F23" s="14">
         <v>3188.2000000000007</v>
@@ -6595,51 +6631,53 @@
       </c>
       <c r="CE23" s="13">
         <v>785.9</v>
       </c>
       <c r="CF23" s="13">
         <v>676.4</v>
       </c>
       <c r="CG23" s="13">
         <v>741.7</v>
       </c>
       <c r="CH23" s="16">
         <v>799.1</v>
       </c>
       <c r="CI23" s="21">
         <v>887.3</v>
       </c>
       <c r="CJ23" s="21">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK23" s="21">
         <v>1531.6</v>
       </c>
       <c r="CL23" s="21">
         <v>1509.5</v>
       </c>
-      <c r="CM23" s="21"/>
+      <c r="CM23" s="21">
+        <v>2683.5</v>
+      </c>
       <c r="CN23" s="21"/>
       <c r="CO23" s="13"/>
       <c r="CP23" s="13"/>
       <c r="CQ23" s="13"/>
       <c r="CR23" s="13"/>
       <c r="CS23" s="13"/>
     </row>
     <row r="24" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="16">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="13">
         <v>797.10000000000014</v>
       </c>
       <c r="D24" s="14">
         <v>856.09999999999991</v>
       </c>
       <c r="E24" s="13">
         <v>1605.8000000000002</v>
       </c>
       <c r="F24" s="14">
         <v>1466</v>
@@ -6874,51 +6912,53 @@
       </c>
       <c r="CE24" s="13">
         <v>331.3</v>
       </c>
       <c r="CF24" s="13">
         <v>295.3</v>
       </c>
       <c r="CG24" s="13">
         <v>365.8</v>
       </c>
       <c r="CH24" s="16">
         <v>419.7</v>
       </c>
       <c r="CI24" s="21">
         <v>496.2</v>
       </c>
       <c r="CJ24" s="21">
         <v>508.4</v>
       </c>
       <c r="CK24" s="21">
         <v>903.1</v>
       </c>
       <c r="CL24" s="21">
         <v>847.4</v>
       </c>
-      <c r="CM24" s="21"/>
+      <c r="CM24" s="21">
+        <v>1747.7</v>
+      </c>
       <c r="CN24" s="21"/>
       <c r="CO24" s="13"/>
       <c r="CP24" s="13"/>
       <c r="CQ24" s="13"/>
       <c r="CR24" s="13"/>
       <c r="CS24" s="13"/>
     </row>
     <row r="25" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="17">
         <v>2301.5</v>
       </c>
       <c r="C25" s="13">
         <v>2718.2</v>
       </c>
       <c r="D25" s="14">
         <v>2605.3000000000002</v>
       </c>
       <c r="E25" s="13">
         <v>3772.5</v>
       </c>
       <c r="F25" s="14">
         <v>3806.8999999999996</v>
@@ -7153,51 +7193,53 @@
       </c>
       <c r="CE25" s="13">
         <v>2485.1</v>
       </c>
       <c r="CF25" s="13">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG25" s="13">
         <v>2613.9</v>
       </c>
       <c r="CH25" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="21">
         <v>3268.5</v>
       </c>
       <c r="CJ25" s="21">
         <v>3561.6</v>
       </c>
       <c r="CK25" s="21">
         <v>4107.2</v>
       </c>
       <c r="CL25" s="21">
         <v>4152.7</v>
       </c>
-      <c r="CM25" s="21"/>
+      <c r="CM25" s="21">
+        <v>5510.3</v>
+      </c>
       <c r="CN25" s="21"/>
       <c r="CO25" s="13"/>
       <c r="CP25" s="13"/>
       <c r="CQ25" s="13"/>
       <c r="CR25" s="13"/>
       <c r="CS25" s="13"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
       <c r="AX27" s="28" t="s">
         <v>39</v>
       </c>
       <c r="AY27" s="28"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="28"/>
       <c r="BB27" s="28"/>