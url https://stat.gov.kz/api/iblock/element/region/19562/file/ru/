--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -773,51 +773,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="bottomRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="34" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="49" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="52" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="61" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="27"/>
@@ -1576,51 +1576,53 @@
       </c>
       <c r="CF5" s="9">
         <v>9273.1</v>
       </c>
       <c r="CG5" s="9">
         <v>10637.9</v>
       </c>
       <c r="CH5" s="19">
         <v>13161</v>
       </c>
       <c r="CI5" s="19">
         <v>15608.8</v>
       </c>
       <c r="CJ5" s="19">
         <v>16451.7</v>
       </c>
       <c r="CK5" s="19">
         <v>26344.1</v>
       </c>
       <c r="CL5" s="19">
         <v>25765.5</v>
       </c>
       <c r="CM5" s="19">
         <v>49459.7</v>
       </c>
-      <c r="CN5" s="19"/>
+      <c r="CN5" s="19">
+        <v>24873.3</v>
+      </c>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="13">
         <v>174</v>
       </c>
       <c r="C6" s="13">
         <v>187.5</v>
       </c>
       <c r="D6" s="14">
         <v>160.5</v>
       </c>
       <c r="E6" s="13">
         <v>336.4</v>
       </c>
       <c r="F6" s="14">
         <v>307.60000000000002</v>
       </c>
@@ -1857,51 +1859,53 @@
       </c>
       <c r="CF6" s="13">
         <v>20.5</v>
       </c>
       <c r="CG6" s="13">
         <v>33</v>
       </c>
       <c r="CH6" s="21">
         <v>12.4</v>
       </c>
       <c r="CI6" s="21">
         <v>13.6</v>
       </c>
       <c r="CJ6" s="21">
         <v>12.2</v>
       </c>
       <c r="CK6" s="21">
         <v>25.5</v>
       </c>
       <c r="CL6" s="21">
         <v>24.9</v>
       </c>
       <c r="CM6" s="21">
         <v>49.3</v>
       </c>
-      <c r="CN6" s="21"/>
+      <c r="CN6" s="21">
+        <v>46.1</v>
+      </c>
       <c r="CO6" s="13"/>
       <c r="CP6" s="13"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="13"/>
       <c r="CS6" s="13"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>557.5</v>
       </c>
       <c r="C7" s="13">
         <v>960.90000000000009</v>
       </c>
       <c r="D7" s="14">
         <v>745.79999999999973</v>
       </c>
       <c r="E7" s="13">
         <v>1862.1000000000004</v>
       </c>
       <c r="F7" s="14">
         <v>1708.8000000000002</v>
       </c>
@@ -2138,51 +2142,53 @@
       </c>
       <c r="CF7" s="13">
         <v>62.6</v>
       </c>
       <c r="CG7" s="13">
         <v>87.1</v>
       </c>
       <c r="CH7" s="16">
         <v>289.60000000000002</v>
       </c>
       <c r="CI7" s="21">
         <v>415</v>
       </c>
       <c r="CJ7" s="21">
         <v>377</v>
       </c>
       <c r="CK7" s="21">
         <v>989.7</v>
       </c>
       <c r="CL7" s="21">
         <v>881</v>
       </c>
       <c r="CM7" s="21">
         <v>2263.4</v>
       </c>
-      <c r="CN7" s="21"/>
+      <c r="CN7" s="21">
+        <v>366.6</v>
+      </c>
       <c r="CO7" s="13"/>
       <c r="CP7" s="13"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="13"/>
       <c r="CS7" s="13"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <v>26.1</v>
       </c>
       <c r="C8" s="13">
         <v>41.199999999999996</v>
       </c>
       <c r="D8" s="14">
         <v>43.7</v>
       </c>
       <c r="E8" s="13">
         <v>108.69999999999999</v>
       </c>
       <c r="F8" s="14">
         <v>99</v>
       </c>
@@ -2419,51 +2425,53 @@
       </c>
       <c r="CF8" s="13">
         <v>3</v>
       </c>
       <c r="CG8" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="CH8" s="16">
         <v>6.4</v>
       </c>
       <c r="CI8" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="CJ8" s="21">
         <v>10.8</v>
       </c>
       <c r="CK8" s="21">
         <v>26.5</v>
       </c>
       <c r="CL8" s="21">
         <v>24.5</v>
       </c>
       <c r="CM8" s="21">
         <v>49.9</v>
       </c>
-      <c r="CN8" s="21"/>
+      <c r="CN8" s="21">
+        <v>19.2</v>
+      </c>
       <c r="CO8" s="13"/>
       <c r="CP8" s="13"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="13"/>
       <c r="CS8" s="13"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <v>101.2</v>
       </c>
       <c r="C9" s="13">
         <v>122.39999999999999</v>
       </c>
       <c r="D9" s="14">
         <v>120.00000000000003</v>
       </c>
       <c r="E9" s="13">
         <v>243.69999999999993</v>
       </c>
       <c r="F9" s="14">
         <v>224.5</v>
       </c>
@@ -2700,51 +2708,53 @@
       </c>
       <c r="CF9" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG9" s="13">
         <v>6.2</v>
       </c>
       <c r="CH9" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="CI9" s="21">
         <v>12.5</v>
       </c>
       <c r="CJ9" s="21">
         <v>11.8</v>
       </c>
       <c r="CK9" s="21">
         <v>24.7</v>
       </c>
       <c r="CL9" s="21">
         <v>23.1</v>
       </c>
       <c r="CM9" s="21">
         <v>39.6</v>
       </c>
-      <c r="CN9" s="21"/>
+      <c r="CN9" s="21">
+        <v>31.6</v>
+      </c>
       <c r="CO9" s="13"/>
       <c r="CP9" s="13"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="13"/>
       <c r="CS9" s="13"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <v>494.2</v>
       </c>
       <c r="C10" s="13">
         <v>776</v>
       </c>
       <c r="D10" s="14">
         <v>809.49999999999977</v>
       </c>
       <c r="E10" s="13">
         <v>1678.1000000000004</v>
       </c>
       <c r="F10" s="14">
         <v>1612.1999999999998</v>
       </c>
@@ -2981,51 +2991,53 @@
       </c>
       <c r="CF10" s="13">
         <v>115.7</v>
       </c>
       <c r="CG10" s="13">
         <v>207.4</v>
       </c>
       <c r="CH10" s="16">
         <v>216.7</v>
       </c>
       <c r="CI10" s="21">
         <v>375.7</v>
       </c>
       <c r="CJ10" s="21">
         <v>437.4</v>
       </c>
       <c r="CK10" s="21">
         <v>768</v>
       </c>
       <c r="CL10" s="21">
         <v>784.3</v>
       </c>
       <c r="CM10" s="21">
         <v>1898.9</v>
       </c>
-      <c r="CN10" s="21"/>
+      <c r="CN10" s="21">
+        <v>549</v>
+      </c>
       <c r="CO10" s="13"/>
       <c r="CP10" s="13"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="13"/>
       <c r="CS10" s="13"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <v>1303.3</v>
       </c>
       <c r="C11" s="13">
         <v>1859.8999999999999</v>
       </c>
       <c r="D11" s="14">
         <v>2551.5</v>
       </c>
       <c r="E11" s="13">
         <v>4592.9000000000005</v>
       </c>
       <c r="F11" s="14">
         <v>4868.6999999999989</v>
       </c>
@@ -3262,51 +3274,53 @@
       </c>
       <c r="CF11" s="13">
         <v>331</v>
       </c>
       <c r="CG11" s="13">
         <v>373</v>
       </c>
       <c r="CH11" s="16">
         <v>505.4</v>
       </c>
       <c r="CI11" s="21">
         <v>728.8</v>
       </c>
       <c r="CJ11" s="21">
         <v>898.5</v>
       </c>
       <c r="CK11" s="21">
         <v>1820.3</v>
       </c>
       <c r="CL11" s="21">
         <v>1877.8</v>
       </c>
       <c r="CM11" s="21">
         <v>3700.9</v>
       </c>
-      <c r="CN11" s="21"/>
+      <c r="CN11" s="21">
+        <v>1934.5</v>
+      </c>
       <c r="CO11" s="13"/>
       <c r="CP11" s="13"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="13"/>
       <c r="CS11" s="13"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <v>1247.8</v>
       </c>
       <c r="C12" s="13">
         <v>1805.5000000000002</v>
       </c>
       <c r="D12" s="14">
         <v>1701.3999999999996</v>
       </c>
       <c r="E12" s="13">
         <v>3850.0000000000009</v>
       </c>
       <c r="F12" s="14">
         <v>3591</v>
       </c>
@@ -3543,51 +3557,53 @@
       </c>
       <c r="CF12" s="13">
         <v>172.5</v>
       </c>
       <c r="CG12" s="13">
         <v>282.10000000000002</v>
       </c>
       <c r="CH12" s="16">
         <v>464.5</v>
       </c>
       <c r="CI12" s="21">
         <v>674.3</v>
       </c>
       <c r="CJ12" s="21">
         <v>609.9</v>
       </c>
       <c r="CK12" s="21">
         <v>1377.3</v>
       </c>
       <c r="CL12" s="21">
         <v>1253.5</v>
       </c>
       <c r="CM12" s="21">
         <v>2856.6</v>
       </c>
-      <c r="CN12" s="21"/>
+      <c r="CN12" s="21">
+        <v>1045.5</v>
+      </c>
       <c r="CO12" s="13"/>
       <c r="CP12" s="13"/>
       <c r="CQ12" s="13"/>
       <c r="CR12" s="13"/>
       <c r="CS12" s="13"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>1121.5</v>
       </c>
       <c r="C13" s="13">
         <v>1280.6999999999998</v>
       </c>
       <c r="D13" s="14">
         <v>1516.3000000000002</v>
       </c>
       <c r="E13" s="13">
         <v>2393.3000000000002</v>
       </c>
       <c r="F13" s="14">
         <v>2178.5999999999995</v>
       </c>
@@ -3824,51 +3840,53 @@
       </c>
       <c r="CF13" s="13">
         <v>808.3</v>
       </c>
       <c r="CG13" s="13">
         <v>877.5</v>
       </c>
       <c r="CH13" s="21">
         <v>920.2</v>
       </c>
       <c r="CI13" s="21">
         <v>1008.3</v>
       </c>
       <c r="CJ13" s="21">
         <v>1057.2</v>
       </c>
       <c r="CK13" s="21">
         <v>1272.8</v>
       </c>
       <c r="CL13" s="21">
         <v>1315.9</v>
       </c>
       <c r="CM13" s="21">
         <v>2254.3000000000002</v>
       </c>
-      <c r="CN13" s="21"/>
+      <c r="CN13" s="21">
+        <v>1194.7</v>
+      </c>
       <c r="CO13" s="13"/>
       <c r="CP13" s="13"/>
       <c r="CQ13" s="13"/>
       <c r="CR13" s="13"/>
       <c r="CS13" s="13"/>
     </row>
     <row r="14" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="16">
         <v>1110.7</v>
       </c>
       <c r="C14" s="13">
         <v>1945.1000000000001</v>
       </c>
       <c r="D14" s="14">
         <v>1815.3999999999996</v>
       </c>
       <c r="E14" s="13">
         <v>4234.0000000000009</v>
       </c>
       <c r="F14" s="14">
         <v>4098.0999999999985</v>
       </c>
@@ -4105,51 +4123,53 @@
       </c>
       <c r="CF14" s="13">
         <v>175.1</v>
       </c>
       <c r="CG14" s="13">
         <v>97.1</v>
       </c>
       <c r="CH14" s="16">
         <v>513.70000000000005</v>
       </c>
       <c r="CI14" s="21">
         <v>911.2</v>
       </c>
       <c r="CJ14" s="21">
         <v>866.2</v>
       </c>
       <c r="CK14" s="21">
         <v>1997.8</v>
       </c>
       <c r="CL14" s="21">
         <v>1972.8</v>
       </c>
       <c r="CM14" s="21">
         <v>4597.8</v>
       </c>
-      <c r="CN14" s="21"/>
+      <c r="CN14" s="21">
+        <v>2102.5</v>
+      </c>
       <c r="CO14" s="13"/>
       <c r="CP14" s="13"/>
       <c r="CQ14" s="13"/>
       <c r="CR14" s="13"/>
       <c r="CS14" s="13"/>
     </row>
     <row r="15" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="16">
         <v>338.7</v>
       </c>
       <c r="C15" s="13">
         <v>541.70000000000005</v>
       </c>
       <c r="D15" s="14">
         <v>568.4</v>
       </c>
       <c r="E15" s="13">
         <v>1488.0000000000002</v>
       </c>
       <c r="F15" s="14">
         <v>1386</v>
       </c>
@@ -4386,51 +4406,53 @@
       </c>
       <c r="CF15" s="13">
         <v>87.2</v>
       </c>
       <c r="CG15" s="13">
         <v>143.6</v>
       </c>
       <c r="CH15" s="16">
         <v>85.4</v>
       </c>
       <c r="CI15" s="21">
         <v>153.5</v>
       </c>
       <c r="CJ15" s="21">
         <v>148.19999999999999</v>
       </c>
       <c r="CK15" s="21">
         <v>383.9</v>
       </c>
       <c r="CL15" s="21">
         <v>360.6</v>
       </c>
       <c r="CM15" s="21">
         <v>914.4</v>
       </c>
-      <c r="CN15" s="21"/>
+      <c r="CN15" s="21">
+        <v>510.6</v>
+      </c>
       <c r="CO15" s="13"/>
       <c r="CP15" s="13"/>
       <c r="CQ15" s="13"/>
       <c r="CR15" s="13"/>
       <c r="CS15" s="13"/>
     </row>
     <row r="16" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="16">
         <v>467.1</v>
       </c>
       <c r="C16" s="13">
         <v>659.49999999999989</v>
       </c>
       <c r="D16" s="14">
         <v>623.60000000000014</v>
       </c>
       <c r="E16" s="13">
         <v>1356.4999999999998</v>
       </c>
       <c r="F16" s="14">
         <v>1240.3000000000002</v>
       </c>
@@ -4667,51 +4689,53 @@
       </c>
       <c r="CF16" s="13">
         <v>113.9</v>
       </c>
       <c r="CG16" s="13">
         <v>175.3</v>
       </c>
       <c r="CH16" s="16">
         <v>206.3</v>
       </c>
       <c r="CI16" s="21">
         <v>304.3</v>
       </c>
       <c r="CJ16" s="21">
         <v>276.5</v>
       </c>
       <c r="CK16" s="21">
         <v>634.29999999999995</v>
       </c>
       <c r="CL16" s="21">
         <v>580.4</v>
       </c>
       <c r="CM16" s="21">
         <v>1417.3</v>
       </c>
-      <c r="CN16" s="21"/>
+      <c r="CN16" s="21">
+        <v>613.5</v>
+      </c>
       <c r="CO16" s="13"/>
       <c r="CP16" s="13"/>
       <c r="CQ16" s="13"/>
       <c r="CR16" s="13"/>
       <c r="CS16" s="13"/>
     </row>
     <row r="17" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>696.7</v>
       </c>
       <c r="C17" s="13">
         <v>984.09999999999991</v>
       </c>
       <c r="D17" s="14">
         <v>921.89999999999986</v>
       </c>
       <c r="E17" s="13">
         <v>2011.3000000000002</v>
       </c>
       <c r="F17" s="14">
         <v>2027.8000000000002</v>
       </c>
@@ -4948,51 +4972,53 @@
       </c>
       <c r="CF17" s="13">
         <v>348</v>
       </c>
       <c r="CG17" s="13">
         <v>484.7</v>
       </c>
       <c r="CH17" s="16">
         <v>544.1</v>
       </c>
       <c r="CI17" s="21">
         <v>672.4</v>
       </c>
       <c r="CJ17" s="21">
         <v>671.6</v>
       </c>
       <c r="CK17" s="21">
         <v>1134.0999999999999</v>
       </c>
       <c r="CL17" s="21">
         <v>1089.9000000000001</v>
       </c>
       <c r="CM17" s="21">
         <v>1980.5</v>
       </c>
-      <c r="CN17" s="21"/>
+      <c r="CN17" s="21">
+        <v>1064</v>
+      </c>
       <c r="CO17" s="13"/>
       <c r="CP17" s="13"/>
       <c r="CQ17" s="13"/>
       <c r="CR17" s="13"/>
       <c r="CS17" s="13"/>
     </row>
     <row r="18" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>838.1</v>
       </c>
       <c r="C18" s="13">
         <v>905.80000000000007</v>
       </c>
       <c r="D18" s="14">
         <v>886.79999999999973</v>
       </c>
       <c r="E18" s="13">
         <v>2062.6999999999998</v>
       </c>
       <c r="F18" s="14">
         <v>1860.7000000000007</v>
       </c>
@@ -5229,51 +5255,53 @@
       </c>
       <c r="CF18" s="13">
         <v>140.6</v>
       </c>
       <c r="CG18" s="13">
         <v>165.1</v>
       </c>
       <c r="CH18" s="16">
         <v>254.6</v>
       </c>
       <c r="CI18" s="21">
         <v>298.5</v>
       </c>
       <c r="CJ18" s="21">
         <v>332</v>
       </c>
       <c r="CK18" s="21">
         <v>663</v>
       </c>
       <c r="CL18" s="21">
         <v>630.79999999999995</v>
       </c>
       <c r="CM18" s="21">
         <v>1371.6</v>
       </c>
-      <c r="CN18" s="21"/>
+      <c r="CN18" s="21">
+        <v>690.5</v>
+      </c>
       <c r="CO18" s="13"/>
       <c r="CP18" s="13"/>
       <c r="CQ18" s="13"/>
       <c r="CR18" s="13"/>
       <c r="CS18" s="13"/>
     </row>
     <row r="19" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>4011.9</v>
       </c>
       <c r="C19" s="13">
         <v>4321.8999999999996</v>
       </c>
       <c r="D19" s="14">
         <v>4321.3000000000011</v>
       </c>
       <c r="E19" s="13">
         <v>6073.1999999999989</v>
       </c>
       <c r="F19" s="14">
         <v>6267.7000000000007</v>
       </c>
@@ -5510,51 +5538,53 @@
       </c>
       <c r="CF19" s="13">
         <v>2747</v>
       </c>
       <c r="CG19" s="13">
         <v>2830.9</v>
       </c>
       <c r="CH19" s="16">
         <v>3458.2</v>
       </c>
       <c r="CI19" s="21">
         <v>3563.5</v>
       </c>
       <c r="CJ19" s="21">
         <v>3767.1</v>
       </c>
       <c r="CK19" s="21">
         <v>5460.6</v>
       </c>
       <c r="CL19" s="21">
         <v>5362.7</v>
       </c>
       <c r="CM19" s="21">
         <v>9547.5</v>
       </c>
-      <c r="CN19" s="21"/>
+      <c r="CN19" s="21">
+        <v>5075.3999999999996</v>
+      </c>
       <c r="CO19" s="13"/>
       <c r="CP19" s="13"/>
       <c r="CQ19" s="13"/>
       <c r="CR19" s="13"/>
       <c r="CS19" s="13"/>
     </row>
     <row r="20" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="17">
         <v>1211.9000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>1548.5</v>
       </c>
       <c r="D20" s="14">
         <v>1491.7000000000003</v>
       </c>
       <c r="E20" s="13">
         <v>3100.0999999999995</v>
       </c>
       <c r="F20" s="14">
         <v>2877.5000000000009</v>
       </c>
@@ -5791,51 +5821,53 @@
       </c>
       <c r="CF20" s="13">
         <v>635.4</v>
       </c>
       <c r="CG20" s="13">
         <v>833.1</v>
       </c>
       <c r="CH20" s="17">
         <v>947.9</v>
       </c>
       <c r="CI20" s="21">
         <v>1099.5</v>
       </c>
       <c r="CJ20" s="21">
         <v>1233.5999999999999</v>
       </c>
       <c r="CK20" s="21">
         <v>1810.9</v>
       </c>
       <c r="CL20" s="21">
         <v>1929.2</v>
       </c>
       <c r="CM20" s="21">
         <v>3633.2</v>
       </c>
-      <c r="CN20" s="21"/>
+      <c r="CN20" s="21">
+        <v>2207.5</v>
+      </c>
       <c r="CO20" s="13"/>
       <c r="CP20" s="13"/>
       <c r="CQ20" s="13"/>
       <c r="CR20" s="13"/>
       <c r="CS20" s="13"/>
     </row>
     <row r="21" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>702.3</v>
       </c>
       <c r="C21" s="13">
         <v>1276.6000000000001</v>
       </c>
       <c r="D21" s="14">
         <v>1229.6999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2745.0000000000005</v>
       </c>
       <c r="F21" s="14">
         <v>2133.3999999999996</v>
       </c>
@@ -6072,51 +6104,53 @@
       </c>
       <c r="CF21" s="13">
         <v>36.6</v>
       </c>
       <c r="CG21" s="13">
         <v>40.5</v>
       </c>
       <c r="CH21" s="21">
         <v>169.5</v>
       </c>
       <c r="CI21" s="21">
         <v>342.1</v>
       </c>
       <c r="CJ21" s="21">
         <v>297</v>
       </c>
       <c r="CK21" s="21">
         <v>710.8</v>
       </c>
       <c r="CL21" s="21">
         <v>522.29999999999995</v>
       </c>
       <c r="CM21" s="21">
         <v>1534.1</v>
       </c>
-      <c r="CN21" s="21"/>
+      <c r="CN21" s="21">
+        <v>304.39999999999998</v>
+      </c>
       <c r="CO21" s="13"/>
       <c r="CP21" s="13"/>
       <c r="CQ21" s="13"/>
       <c r="CR21" s="13"/>
       <c r="CS21" s="13"/>
     </row>
     <row r="22" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="16">
         <v>1046.5</v>
       </c>
       <c r="C22" s="13">
         <v>1436.5</v>
       </c>
       <c r="D22" s="14">
         <v>1309.4000000000001</v>
       </c>
       <c r="E22" s="13">
         <v>2433.4999999999995</v>
       </c>
       <c r="F22" s="14">
         <v>2163.5</v>
       </c>
@@ -6353,51 +6387,53 @@
       </c>
       <c r="CF22" s="13">
         <v>135.69999999999999</v>
       </c>
       <c r="CG22" s="13">
         <v>275.2</v>
       </c>
       <c r="CH22" s="16">
         <v>251.8</v>
       </c>
       <c r="CI22" s="21">
         <v>373.6</v>
       </c>
       <c r="CJ22" s="21">
         <v>324.2</v>
       </c>
       <c r="CK22" s="21">
         <v>702.2</v>
       </c>
       <c r="CL22" s="21">
         <v>622.29999999999995</v>
       </c>
       <c r="CM22" s="21">
         <v>1409.4</v>
       </c>
-      <c r="CN22" s="21"/>
+      <c r="CN22" s="21">
+        <v>767.8</v>
+      </c>
       <c r="CO22" s="13"/>
       <c r="CP22" s="13"/>
       <c r="CQ22" s="13"/>
       <c r="CR22" s="13"/>
       <c r="CS22" s="13"/>
     </row>
     <row r="23" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="16">
         <v>1257.4000000000001</v>
       </c>
       <c r="C23" s="13">
         <v>1607.1999999999998</v>
       </c>
       <c r="D23" s="14">
         <v>1949.2000000000003</v>
       </c>
       <c r="E23" s="13">
         <v>3407.9999999999991</v>
       </c>
       <c r="F23" s="14">
         <v>3188.2000000000007</v>
       </c>
@@ -6634,51 +6670,53 @@
       </c>
       <c r="CF23" s="13">
         <v>676.4</v>
       </c>
       <c r="CG23" s="13">
         <v>741.7</v>
       </c>
       <c r="CH23" s="16">
         <v>799.1</v>
       </c>
       <c r="CI23" s="21">
         <v>887.3</v>
       </c>
       <c r="CJ23" s="21">
         <v>1050.9000000000001</v>
       </c>
       <c r="CK23" s="21">
         <v>1531.6</v>
       </c>
       <c r="CL23" s="21">
         <v>1509.5</v>
       </c>
       <c r="CM23" s="21">
         <v>2683.5</v>
       </c>
-      <c r="CN23" s="21"/>
+      <c r="CN23" s="21">
+        <v>1569.2</v>
+      </c>
       <c r="CO23" s="13"/>
       <c r="CP23" s="13"/>
       <c r="CQ23" s="13"/>
       <c r="CR23" s="13"/>
       <c r="CS23" s="13"/>
     </row>
     <row r="24" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="16">
         <v>595.79999999999995</v>
       </c>
       <c r="C24" s="13">
         <v>797.10000000000014</v>
       </c>
       <c r="D24" s="14">
         <v>856.09999999999991</v>
       </c>
       <c r="E24" s="13">
         <v>1605.8000000000002</v>
       </c>
       <c r="F24" s="14">
         <v>1466</v>
       </c>
@@ -6915,51 +6953,53 @@
       </c>
       <c r="CF24" s="13">
         <v>295.3</v>
       </c>
       <c r="CG24" s="13">
         <v>365.8</v>
       </c>
       <c r="CH24" s="16">
         <v>419.7</v>
       </c>
       <c r="CI24" s="21">
         <v>496.2</v>
       </c>
       <c r="CJ24" s="21">
         <v>508.4</v>
       </c>
       <c r="CK24" s="21">
         <v>903.1</v>
       </c>
       <c r="CL24" s="21">
         <v>847.4</v>
       </c>
       <c r="CM24" s="21">
         <v>1747.7</v>
       </c>
-      <c r="CN24" s="21"/>
+      <c r="CN24" s="21">
+        <v>974.9</v>
+      </c>
       <c r="CO24" s="13"/>
       <c r="CP24" s="13"/>
       <c r="CQ24" s="13"/>
       <c r="CR24" s="13"/>
       <c r="CS24" s="13"/>
     </row>
     <row r="25" spans="1:97" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="17">
         <v>2301.5</v>
       </c>
       <c r="C25" s="13">
         <v>2718.2</v>
       </c>
       <c r="D25" s="14">
         <v>2605.3000000000002</v>
       </c>
       <c r="E25" s="13">
         <v>3772.5</v>
       </c>
       <c r="F25" s="14">
         <v>3806.8999999999996</v>
       </c>
@@ -7196,51 +7236,53 @@
       </c>
       <c r="CF25" s="13">
         <v>2359.1999999999998</v>
       </c>
       <c r="CG25" s="13">
         <v>2613.9</v>
       </c>
       <c r="CH25" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI25" s="21">
         <v>3268.5</v>
       </c>
       <c r="CJ25" s="21">
         <v>3561.6</v>
       </c>
       <c r="CK25" s="21">
         <v>4107.2</v>
       </c>
       <c r="CL25" s="21">
         <v>4152.7</v>
       </c>
       <c r="CM25" s="21">
         <v>5510.3</v>
       </c>
-      <c r="CN25" s="21"/>
+      <c r="CN25" s="21">
+        <v>3806</v>
+      </c>
       <c r="CO25" s="13"/>
       <c r="CP25" s="13"/>
       <c r="CQ25" s="13"/>
       <c r="CR25" s="13"/>
       <c r="CS25" s="13"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:97" ht="12.75" customHeight="1">
       <c r="AX27" s="28" t="s">
         <v>39</v>
       </c>
       <c r="AY27" s="28"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="28"/>
       <c r="BB27" s="28"/>
       <c r="BC27" s="28"/>