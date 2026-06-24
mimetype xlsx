--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="30" windowWidth="14040" windowHeight="12780" tabRatio="900"/>
   </bookViews>
   <sheets>
     <sheet name=" Түскен табыстар" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="97">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>63.11.0</t>
   </si>
   <si>
     <t>Транспортная обработка грузов</t>
   </si>
   <si>
     <t>52.24.0</t>
   </si>
   <si>
     <t>63.12.1</t>
   </si>
   <si>
     <t>Хранение и складирование зерна</t>
   </si>
   <si>
@@ -335,66 +335,66 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2016-2021 жылғы кәсіпорындардың қосалқы көлік қызметінен түскен табыстар Көрсетілетін қызметтердің статистикалық жіктеуішінің  (КҚСЖ ВСТ - 04  3-ред.) сәйкес  қалыптастырылған. </t>
     </r>
   </si>
   <si>
     <r>
-      <t>2012-2024 жылғы кәсіпорындардың қосалқы және  көлік тасымалы қызметінен түскен табыстар</t>
+      <t>2012-2025 жылғы кәсіпорындардың қосалқы және  көлік тасымалы қызметінен түскен табыстар</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">       2016-2024 жылғы кәсіпорындардың қосалқы көлік қызметінен түскен табыстар</t>
+      <t xml:space="preserve">       2016-2025 жылғы кәсіпорындардың қосалқы көлік қызметінен түскен табыстар</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
@@ -634,51 +634,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -810,97 +810,103 @@
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1968,110 +1974,110 @@
     <col min="15888" max="15888" width="37.7109375" style="2" customWidth="1"/>
     <col min="15889" max="15890" width="9.42578125" style="2" customWidth="1"/>
     <col min="15891" max="15891" width="9.5703125" style="2" customWidth="1"/>
     <col min="15892" max="15892" width="9.7109375" style="2" customWidth="1"/>
     <col min="15893" max="15893" width="10" style="2" customWidth="1"/>
     <col min="15894" max="15894" width="9.85546875" style="2" customWidth="1"/>
     <col min="15895" max="15906" width="9" style="2" customWidth="1"/>
     <col min="15907" max="15911" width="10" style="2" customWidth="1"/>
     <col min="15912" max="15912" width="10.7109375" style="2" customWidth="1"/>
     <col min="15913" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16142" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="37.7109375" style="2" customWidth="1"/>
     <col min="16145" max="16146" width="9.42578125" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="9.5703125" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="9.7109375" style="2" customWidth="1"/>
     <col min="16149" max="16149" width="10" style="2" customWidth="1"/>
     <col min="16150" max="16150" width="9.85546875" style="2" customWidth="1"/>
     <col min="16151" max="16162" width="9" style="2" customWidth="1"/>
     <col min="16163" max="16167" width="10" style="2" customWidth="1"/>
     <col min="16168" max="16168" width="10.7109375" style="2" customWidth="1"/>
     <col min="16169" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O1" s="62" t="s">
+      <c r="O1" s="61" t="s">
         <v>95</v>
       </c>
-      <c r="P1" s="62"/>
-[...6 lines deleted...]
-      <c r="W1" s="62"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
       <c r="X1" s="22"/>
       <c r="Y1" s="21"/>
       <c r="Z1" s="21"/>
       <c r="AA1" s="21"/>
       <c r="AB1" s="21"/>
       <c r="AC1" s="21"/>
       <c r="AD1" s="21"/>
       <c r="AE1" s="21"/>
       <c r="AF1" s="21"/>
       <c r="AG1" s="21"/>
       <c r="AH1" s="21"/>
       <c r="AI1" s="21"/>
       <c r="AJ1" s="21"/>
       <c r="AK1" s="21"/>
       <c r="AL1" s="21"/>
       <c r="AM1" s="21"/>
       <c r="AN1" s="21"/>
     </row>
     <row r="2" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O2" s="61" t="s">
+      <c r="O2" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="P2" s="61"/>
-[...3 lines deleted...]
-      <c r="T2" s="61"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
       <c r="U2" s="23"/>
       <c r="V2" s="23"/>
       <c r="W2" s="23"/>
       <c r="X2" s="23"/>
       <c r="Y2" s="20"/>
       <c r="Z2" s="20"/>
       <c r="AA2" s="20"/>
       <c r="AB2" s="20"/>
       <c r="AC2" s="20"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
       <c r="AF2" s="20"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
       <c r="AI2" s="20"/>
       <c r="AJ2" s="20"/>
       <c r="AK2" s="20"/>
       <c r="AL2" s="20"/>
       <c r="AM2" s="20"/>
       <c r="AN2" s="20"/>
     </row>
-    <row r="3" spans="1:40" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:40" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O3" s="55"/>
       <c r="P3" s="55"/>
       <c r="Q3" s="55"/>
       <c r="R3" s="55"/>
       <c r="S3" s="55"/>
       <c r="T3" s="55"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="23"/>
       <c r="X3" s="23"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
       <c r="AA3" s="20"/>
       <c r="AB3" s="20"/>
       <c r="AC3" s="20"/>
       <c r="AD3" s="20"/>
       <c r="AE3" s="20"/>
       <c r="AF3" s="20"/>
       <c r="AG3" s="20"/>
       <c r="AH3" s="20"/>
       <c r="AI3" s="20"/>
       <c r="AJ3" s="20"/>
       <c r="AK3" s="20"/>
       <c r="AL3" s="20"/>
       <c r="AM3" s="20"/>
@@ -2284,139 +2290,139 @@
       <c r="T6" s="31" t="s">
         <v>89</v>
       </c>
       <c r="U6" s="33"/>
       <c r="V6" s="33"/>
       <c r="W6" s="33"/>
       <c r="X6" s="33"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="16"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="16"/>
       <c r="AD6" s="16"/>
       <c r="AE6" s="17"/>
       <c r="AF6" s="18"/>
       <c r="AG6" s="18"/>
       <c r="AH6" s="19"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="14"/>
       <c r="AM6" s="14"/>
       <c r="AN6" s="12"/>
     </row>
     <row r="7" spans="1:40" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="65" t="s">
+      <c r="A7" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="63"/>
-[...23 lines deleted...]
-      <c r="M7" s="67">
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68">
+        <v>100</v>
+      </c>
+      <c r="G7" s="72">
+        <v>100</v>
+      </c>
+      <c r="H7" s="72">
+        <v>100</v>
+      </c>
+      <c r="I7" s="72">
+        <v>100</v>
+      </c>
+      <c r="J7" s="72">
+        <v>100</v>
+      </c>
+      <c r="K7" s="72">
+        <v>100</v>
+      </c>
+      <c r="L7" s="72">
+        <v>100</v>
+      </c>
+      <c r="M7" s="72">
         <v>100</v>
       </c>
       <c r="N7" s="6">
         <v>95</v>
       </c>
       <c r="O7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="29" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="31">
         <v>26.2</v>
       </c>
       <c r="R7" s="30">
         <v>45.1</v>
       </c>
       <c r="S7" s="30">
         <v>43.6</v>
       </c>
       <c r="T7" s="31">
         <v>24</v>
       </c>
       <c r="U7" s="34"/>
       <c r="V7" s="34"/>
       <c r="W7" s="34"/>
       <c r="X7" s="34"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="16"/>
       <c r="AD7" s="16"/>
       <c r="AE7" s="17"/>
       <c r="AF7" s="18"/>
       <c r="AG7" s="18"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="14"/>
       <c r="AM7" s="14"/>
       <c r="AN7" s="12"/>
     </row>
     <row r="8" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="65"/>
-[...11 lines deleted...]
-      <c r="M8" s="68"/>
+      <c r="A8" s="70"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
       <c r="N8" s="6">
         <v>5</v>
       </c>
       <c r="O8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="P8" s="29" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="31">
         <v>20.8</v>
       </c>
       <c r="R8" s="30">
         <v>29.3</v>
       </c>
       <c r="S8" s="30">
         <v>68.400000000000006</v>
       </c>
       <c r="T8" s="31">
         <v>89.3</v>
       </c>
       <c r="U8" s="34"/>
       <c r="V8" s="34"/>
       <c r="W8" s="34"/>
       <c r="X8" s="34"/>
@@ -3150,1009 +3156,1083 @@
       <c r="T18" s="31">
         <v>258.8</v>
       </c>
       <c r="U18" s="33"/>
       <c r="V18" s="33"/>
       <c r="W18" s="33"/>
       <c r="X18" s="33"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="17"/>
       <c r="AF18" s="18"/>
       <c r="AG18" s="18"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="12"/>
     </row>
     <row r="19" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="O19" s="76" t="s">
+      <c r="O19" s="66" t="s">
         <v>93</v>
       </c>
-      <c r="P19" s="73"/>
-[...3 lines deleted...]
-      <c r="T19" s="73"/>
+      <c r="P19" s="63"/>
+      <c r="Q19" s="63"/>
+      <c r="R19" s="63"/>
+      <c r="S19" s="63"/>
+      <c r="T19" s="63"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="39"/>
       <c r="X19" s="39"/>
       <c r="AC19" s="1"/>
     </row>
     <row r="20" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O20" s="62" t="s">
+      <c r="O20" s="77" t="s">
         <v>96</v>
       </c>
-      <c r="P20" s="62"/>
-[...9 lines deleted...]
-      <c r="Z20" s="8"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="77"/>
+      <c r="S20" s="77"/>
+      <c r="T20" s="77"/>
+      <c r="U20" s="77"/>
+      <c r="V20" s="77"/>
+      <c r="W20" s="76"/>
+      <c r="X20" s="76"/>
+      <c r="Y20" s="76"/>
+      <c r="Z20" s="76"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
     </row>
     <row r="21" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O21" s="57"/>
       <c r="P21" s="57"/>
       <c r="Q21" s="57"/>
       <c r="R21" s="57"/>
       <c r="S21" s="57"/>
       <c r="T21" s="57"/>
-      <c r="U21" s="69" t="s">
+      <c r="U21" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="V21" s="70"/>
-[...2 lines deleted...]
-      <c r="Y21" s="70"/>
+      <c r="V21" s="75"/>
+      <c r="W21" s="75"/>
+      <c r="X21" s="75"/>
+      <c r="Y21" s="75"/>
+      <c r="Z21" s="76"/>
       <c r="AC21" s="1"/>
     </row>
-    <row r="22" spans="1:40" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:40" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O22" s="41"/>
       <c r="P22" s="41"/>
       <c r="Q22" s="41"/>
       <c r="R22" s="41"/>
       <c r="S22" s="41"/>
       <c r="T22" s="41"/>
       <c r="U22" s="56"/>
       <c r="V22" s="56"/>
       <c r="W22" s="56"/>
       <c r="X22" s="39"/>
       <c r="AC22" s="1"/>
     </row>
     <row r="23" spans="1:40" x14ac:dyDescent="0.25">
       <c r="O23" s="26" t="s">
         <v>58</v>
       </c>
       <c r="P23" s="25" t="s">
         <v>59</v>
       </c>
       <c r="Q23" s="26">
         <v>2016</v>
       </c>
       <c r="R23" s="26">
         <v>2017</v>
       </c>
       <c r="S23" s="26">
         <v>2018</v>
       </c>
       <c r="T23" s="26">
         <v>2019</v>
       </c>
       <c r="U23" s="26">
         <v>2020</v>
       </c>
       <c r="V23" s="26">
         <v>2021</v>
       </c>
       <c r="W23" s="26">
         <v>2022</v>
       </c>
       <c r="X23" s="25">
         <v>2023</v>
       </c>
       <c r="Y23" s="25">
         <v>2024</v>
       </c>
+      <c r="Z23" s="25">
+        <v>2025</v>
+      </c>
       <c r="AC23" s="1"/>
     </row>
     <row r="24" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O24" s="28">
         <v>521011</v>
       </c>
       <c r="P24" s="35" t="s">
         <v>60</v>
       </c>
       <c r="Q24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="S24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="T24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>0</v>
       </c>
+      <c r="Z24" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC24" s="1"/>
     </row>
     <row r="25" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O25" s="28">
         <v>521012</v>
       </c>
       <c r="P25" s="35" t="s">
         <v>61</v>
       </c>
       <c r="Q25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="S25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="60">
         <v>124094</v>
       </c>
+      <c r="Z25" s="59">
+        <v>174272</v>
+      </c>
       <c r="AC25" s="1"/>
     </row>
     <row r="26" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O26" s="28">
         <v>521013</v>
       </c>
       <c r="P26" s="35" t="s">
         <v>62</v>
       </c>
       <c r="Q26" s="30" t="s">
         <v>83</v>
       </c>
       <c r="R26" s="30" t="s">
         <v>84</v>
       </c>
       <c r="S26" s="43">
         <v>7174.7</v>
       </c>
       <c r="T26" s="44">
         <v>4456.5</v>
       </c>
       <c r="U26" s="45">
         <v>4052.1</v>
       </c>
       <c r="V26" s="46">
         <v>3551.7</v>
       </c>
       <c r="W26" s="46">
         <v>6427.9</v>
       </c>
       <c r="X26" s="58">
         <v>13527447.6</v>
       </c>
       <c r="Y26" s="60">
         <v>13453069</v>
       </c>
+      <c r="Z26" s="59">
+        <v>15241976.6</v>
+      </c>
       <c r="AC26" s="1"/>
     </row>
     <row r="27" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O27" s="28">
         <v>521019</v>
       </c>
       <c r="P27" s="35" t="s">
         <v>63</v>
       </c>
       <c r="Q27" s="30">
         <v>83</v>
       </c>
       <c r="R27" s="30">
         <v>62.2</v>
       </c>
       <c r="S27" s="47">
         <v>89.1</v>
       </c>
       <c r="T27" s="44">
         <v>169.7</v>
       </c>
       <c r="U27" s="44">
         <v>186.5</v>
       </c>
       <c r="V27" s="48">
         <v>231</v>
       </c>
       <c r="W27" s="48">
         <v>242.4</v>
       </c>
       <c r="X27" s="58">
         <v>452545.7</v>
       </c>
       <c r="Y27" s="60">
         <v>1536403.8</v>
       </c>
+      <c r="Z27" s="59">
+        <v>1510906.6</v>
+      </c>
       <c r="AC27" s="1"/>
     </row>
     <row r="28" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O28" s="28">
         <v>522111</v>
       </c>
       <c r="P28" s="35" t="s">
         <v>64</v>
       </c>
       <c r="Q28" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R28" s="30" t="s">
         <v>2</v>
       </c>
       <c r="S28" s="47" t="s">
         <v>2</v>
       </c>
       <c r="T28" s="49" t="s">
         <v>2</v>
       </c>
       <c r="U28" s="49">
         <v>10.8</v>
       </c>
       <c r="V28" s="50">
         <v>8.6999999999999993</v>
       </c>
       <c r="W28" s="50">
         <v>121.9</v>
       </c>
       <c r="X28" s="58">
         <v>156462</v>
       </c>
       <c r="Y28" s="60">
         <v>450830</v>
       </c>
+      <c r="Z28" s="59">
+        <v>68933</v>
+      </c>
       <c r="AC28" s="1"/>
     </row>
     <row r="29" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O29" s="28">
         <v>522119</v>
       </c>
       <c r="P29" s="35" t="s">
         <v>65</v>
       </c>
       <c r="Q29" s="30">
         <v>330.3</v>
       </c>
       <c r="R29" s="30">
         <v>204.8</v>
       </c>
       <c r="S29" s="47">
         <v>117.3</v>
       </c>
       <c r="T29" s="44">
         <v>144.5</v>
       </c>
       <c r="U29" s="44">
         <v>555.1</v>
       </c>
       <c r="V29" s="48">
         <v>917.2</v>
       </c>
       <c r="W29" s="48">
         <v>968.5</v>
       </c>
       <c r="X29" s="58">
         <v>1720876.5</v>
       </c>
       <c r="Y29" s="60">
         <v>3833740.1</v>
       </c>
+      <c r="Z29" s="59">
+        <v>3652062.5</v>
+      </c>
       <c r="AC29" s="1"/>
     </row>
     <row r="30" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O30" s="28">
         <v>522121</v>
       </c>
       <c r="P30" s="35" t="s">
         <v>66</v>
       </c>
       <c r="Q30" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R30" s="30" t="s">
         <v>2</v>
       </c>
       <c r="S30" s="51">
         <v>5</v>
       </c>
       <c r="T30" s="44" t="s">
         <v>2</v>
       </c>
       <c r="U30" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="50" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="50" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="59">
         <v>39179</v>
       </c>
       <c r="Y30" s="59">
         <v>73926</v>
       </c>
+      <c r="Z30" s="59">
+        <v>75225</v>
+      </c>
       <c r="AC30" s="1"/>
     </row>
     <row r="31" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O31" s="28">
         <v>522122</v>
       </c>
       <c r="P31" s="35" t="s">
         <v>67</v>
       </c>
       <c r="Q31" s="30">
         <v>270.5</v>
       </c>
       <c r="R31" s="30">
         <v>308.89999999999998</v>
       </c>
       <c r="S31" s="47" t="s">
         <v>2</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>2</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>2</v>
       </c>
       <c r="V31" s="48" t="s">
         <v>2</v>
       </c>
       <c r="W31" s="50" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="50" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="59" t="s">
         <v>0</v>
       </c>
+      <c r="Z31" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC31" s="1"/>
     </row>
     <row r="32" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O32" s="28">
         <v>522124</v>
       </c>
       <c r="P32" s="35" t="s">
         <v>68</v>
       </c>
       <c r="Q32" s="30">
         <v>17.7</v>
       </c>
       <c r="R32" s="30">
         <v>15.4</v>
       </c>
       <c r="S32" s="51">
         <v>16</v>
       </c>
       <c r="T32" s="44">
         <v>23</v>
       </c>
       <c r="U32" s="44">
         <v>21.4</v>
       </c>
       <c r="V32" s="48">
         <v>17.399999999999999</v>
       </c>
       <c r="W32" s="48">
         <v>9.6</v>
       </c>
       <c r="X32" s="59">
         <v>16611.400000000001</v>
       </c>
       <c r="Y32" s="59">
         <v>42900.7</v>
       </c>
+      <c r="Z32" s="59">
+        <v>57159.4</v>
+      </c>
       <c r="AC32" s="1"/>
     </row>
     <row r="33" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O33" s="28">
         <v>522129</v>
       </c>
       <c r="P33" s="35" t="s">
         <v>69</v>
       </c>
       <c r="Q33" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R33" s="30" t="s">
         <v>2</v>
       </c>
       <c r="S33" s="47" t="s">
         <v>1</v>
       </c>
       <c r="T33" s="48" t="s">
         <v>2</v>
       </c>
       <c r="U33" s="48" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="48" t="s">
         <v>2</v>
       </c>
       <c r="W33" s="48">
         <v>111.2</v>
       </c>
       <c r="X33" s="59">
         <v>17174.8</v>
       </c>
       <c r="Y33" s="59">
         <v>11390</v>
       </c>
+      <c r="Z33" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC33" s="1"/>
     </row>
     <row r="34" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O34" s="28">
         <v>522130</v>
       </c>
       <c r="P34" s="35" t="s">
         <v>70</v>
       </c>
       <c r="Q34" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R34" s="52" t="s">
         <v>0</v>
       </c>
       <c r="S34" s="52" t="s">
         <v>0</v>
       </c>
       <c r="T34" s="52" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="42" t="s">
         <v>0</v>
       </c>
+      <c r="Z34" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC34" s="1"/>
     </row>
     <row r="35" spans="15:29" ht="33.75" x14ac:dyDescent="0.2">
       <c r="O35" s="28">
         <v>522211</v>
       </c>
       <c r="P35" s="35" t="s">
         <v>71</v>
       </c>
       <c r="Q35" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="52" t="s">
         <v>0</v>
       </c>
       <c r="S35" s="52" t="s">
         <v>0</v>
       </c>
       <c r="T35" s="52" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>0</v>
       </c>
+      <c r="Z35" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC35" s="1"/>
     </row>
     <row r="36" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O36" s="28">
         <v>522219</v>
       </c>
       <c r="P36" s="35" t="s">
         <v>72</v>
       </c>
       <c r="Q36" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R36" s="52" t="s">
         <v>0</v>
       </c>
       <c r="S36" s="52" t="s">
         <v>0</v>
       </c>
       <c r="T36" s="52" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="42" t="s">
         <v>0</v>
       </c>
+      <c r="Z36" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC36" s="1"/>
     </row>
     <row r="37" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O37" s="28">
         <v>522311</v>
       </c>
       <c r="P37" s="35" t="s">
         <v>73</v>
       </c>
       <c r="Q37" s="30">
         <v>600.1</v>
       </c>
       <c r="R37" s="30" t="s">
         <v>1</v>
       </c>
       <c r="S37" s="53">
         <v>1076.2</v>
       </c>
       <c r="T37" s="45">
         <v>608.9</v>
       </c>
       <c r="U37" s="45">
         <v>432.6</v>
       </c>
       <c r="V37" s="46">
         <v>648.1</v>
       </c>
       <c r="W37" s="46">
         <v>1198</v>
       </c>
       <c r="X37" s="59">
         <v>1193739</v>
       </c>
       <c r="Y37" s="59">
         <v>405683</v>
       </c>
+      <c r="Z37" s="59">
+        <v>526280</v>
+      </c>
       <c r="AC37" s="1"/>
     </row>
     <row r="38" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O38" s="28">
         <v>522312</v>
       </c>
       <c r="P38" s="35" t="s">
         <v>74</v>
       </c>
       <c r="Q38" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R38" s="50" t="s">
         <v>0</v>
       </c>
       <c r="S38" s="50" t="s">
         <v>0</v>
       </c>
       <c r="T38" s="50" t="s">
         <v>0</v>
       </c>
       <c r="U38" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V38" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W38" s="54">
         <v>732</v>
       </c>
       <c r="X38" s="46">
         <v>791</v>
       </c>
       <c r="Y38" s="59">
         <v>1133360.8999999999</v>
       </c>
+      <c r="Z38" s="59">
+        <v>2919186.4</v>
+      </c>
       <c r="AC38" s="1"/>
     </row>
     <row r="39" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O39" s="28">
         <v>522319</v>
       </c>
       <c r="P39" s="35" t="s">
         <v>75</v>
       </c>
       <c r="Q39" s="30">
         <v>79.099999999999994</v>
       </c>
       <c r="R39" s="30">
         <v>83.7</v>
       </c>
       <c r="S39" s="53">
         <v>78.5</v>
       </c>
       <c r="T39" s="45">
         <v>79.900000000000006</v>
       </c>
       <c r="U39" s="45">
         <v>18.399999999999999</v>
       </c>
       <c r="V39" s="46" t="s">
         <v>2</v>
       </c>
       <c r="W39" s="46" t="s">
         <v>2</v>
       </c>
       <c r="X39" s="59">
         <v>24351</v>
       </c>
       <c r="Y39" s="59">
         <v>23979</v>
       </c>
+      <c r="Z39" s="59">
+        <v>20808</v>
+      </c>
       <c r="AC39" s="1"/>
     </row>
     <row r="40" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O40" s="28">
         <v>522412</v>
       </c>
       <c r="P40" s="35" t="s">
         <v>76</v>
       </c>
       <c r="Q40" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R40" s="50" t="s">
         <v>0</v>
       </c>
       <c r="S40" s="50" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="50" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="59" t="s">
         <v>0</v>
       </c>
+      <c r="Z40" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC40" s="1"/>
     </row>
     <row r="41" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O41" s="28">
         <v>522413</v>
       </c>
       <c r="P41" s="35" t="s">
         <v>77</v>
       </c>
       <c r="Q41" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="S41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="T41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V41" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y41" s="59" t="s">
         <v>0</v>
       </c>
+      <c r="Z41" s="59" t="s">
+        <v>0</v>
+      </c>
       <c r="AC41" s="1"/>
     </row>
     <row r="42" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O42" s="28">
         <v>522419</v>
       </c>
       <c r="P42" s="35" t="s">
         <v>78</v>
       </c>
       <c r="Q42" s="30">
         <v>84.4</v>
       </c>
       <c r="R42" s="30">
         <v>43.3</v>
       </c>
       <c r="S42" s="53">
         <v>45.1</v>
       </c>
       <c r="T42" s="45">
         <v>69.5</v>
       </c>
       <c r="U42" s="45">
         <v>31.9</v>
       </c>
       <c r="V42" s="46" t="s">
         <v>2</v>
       </c>
       <c r="W42" s="46" t="s">
         <v>2</v>
       </c>
       <c r="X42" s="59">
         <v>99727</v>
       </c>
       <c r="Y42" s="59">
         <v>208579</v>
       </c>
+      <c r="Z42" s="59">
+        <v>240426.4</v>
+      </c>
       <c r="AC42" s="1"/>
     </row>
     <row r="43" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O43" s="28">
         <v>522911</v>
       </c>
       <c r="P43" s="35" t="s">
         <v>79</v>
       </c>
       <c r="Q43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="R43" s="50" t="s">
         <v>0</v>
       </c>
       <c r="S43" s="50" t="s">
         <v>0</v>
       </c>
       <c r="T43" s="50" t="s">
         <v>0</v>
       </c>
       <c r="U43" s="50" t="s">
         <v>0</v>
       </c>
       <c r="V43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="X43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="42" t="s">
         <v>0</v>
       </c>
+      <c r="Z43" s="42" t="s">
+        <v>0</v>
+      </c>
       <c r="AC43" s="1"/>
     </row>
     <row r="44" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O44" s="28">
         <v>522912</v>
       </c>
       <c r="P44" s="35" t="s">
         <v>80</v>
       </c>
       <c r="Q44" s="30" t="s">
         <v>85</v>
       </c>
       <c r="R44" s="30" t="s">
         <v>86</v>
       </c>
       <c r="S44" s="53">
         <v>4191.8999999999996</v>
       </c>
       <c r="T44" s="44">
         <v>2565.3000000000002</v>
       </c>
       <c r="U44" s="44">
         <v>4541.7</v>
       </c>
       <c r="V44" s="48">
         <v>5091.3999999999996</v>
       </c>
       <c r="W44" s="48">
         <v>4534.5</v>
       </c>
       <c r="X44" s="59">
         <v>7466927</v>
       </c>
       <c r="Y44" s="59">
         <v>7159995.4000000004</v>
       </c>
+      <c r="Z44" s="59">
+        <v>7640380.5</v>
+      </c>
       <c r="AC44" s="1"/>
     </row>
     <row r="45" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O45" s="28">
         <v>522919</v>
       </c>
       <c r="P45" s="35" t="s">
         <v>81</v>
       </c>
       <c r="Q45" s="30">
         <v>676.9</v>
       </c>
       <c r="R45" s="30">
         <v>723.5</v>
       </c>
       <c r="S45" s="53">
         <v>375.7</v>
       </c>
       <c r="T45" s="44">
         <v>1012.1</v>
       </c>
       <c r="U45" s="44">
         <v>833.4</v>
       </c>
       <c r="V45" s="48">
         <v>1082.4000000000001</v>
       </c>
       <c r="W45" s="48">
         <v>1897.1</v>
       </c>
       <c r="X45" s="59">
         <v>1352377</v>
       </c>
       <c r="Y45" s="59">
         <v>1872293.8</v>
       </c>
+      <c r="Z45" s="59">
+        <v>3334458.8</v>
+      </c>
       <c r="AC45" s="1"/>
     </row>
     <row r="46" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O46" s="28">
         <v>522920</v>
       </c>
       <c r="P46" s="35" t="s">
         <v>82</v>
       </c>
       <c r="Q46" s="30">
         <v>243.6</v>
       </c>
       <c r="R46" s="30">
         <v>213.9</v>
       </c>
       <c r="S46" s="53">
         <v>175.8</v>
       </c>
       <c r="T46" s="44">
         <v>124.8</v>
       </c>
       <c r="U46" s="44">
         <v>78.900000000000006</v>
       </c>
       <c r="V46" s="48">
         <v>274.2</v>
       </c>
       <c r="W46" s="48">
         <v>627.4</v>
       </c>
       <c r="X46" s="59">
         <v>2322043</v>
       </c>
       <c r="Y46" s="59">
         <v>1903998.4</v>
       </c>
+      <c r="Z46" s="59">
+        <v>12468819.1</v>
+      </c>
       <c r="AC46" s="1"/>
     </row>
     <row r="47" spans="15:29" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O47" s="72" t="s">
+      <c r="O47" s="62" t="s">
         <v>94</v>
       </c>
-      <c r="P47" s="72"/>
-[...8 lines deleted...]
-      <c r="Y47" s="73"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="62"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="62"/>
+      <c r="V47" s="62"/>
+      <c r="W47" s="62"/>
+      <c r="X47" s="78"/>
+      <c r="Y47" s="78"/>
+      <c r="Z47" s="78"/>
       <c r="AC47" s="1"/>
     </row>
     <row r="48" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O48" s="74" t="s">
+      <c r="O48" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="P48" s="74"/>
-[...8 lines deleted...]
-      <c r="Y48" s="75"/>
+      <c r="P48" s="64"/>
+      <c r="Q48" s="64"/>
+      <c r="R48" s="64"/>
+      <c r="S48" s="64"/>
+      <c r="T48" s="64"/>
+      <c r="U48" s="64"/>
+      <c r="V48" s="64"/>
+      <c r="W48" s="64"/>
+      <c r="X48" s="64"/>
+      <c r="Y48" s="65"/>
       <c r="AC48" s="1"/>
     </row>
     <row r="49" spans="15:29" x14ac:dyDescent="0.25">
       <c r="O49" s="40"/>
       <c r="P49" s="39"/>
       <c r="Q49" s="40"/>
       <c r="R49" s="40"/>
       <c r="S49" s="40"/>
       <c r="T49" s="40"/>
       <c r="U49" s="39"/>
       <c r="V49" s="39"/>
       <c r="W49" s="39"/>
       <c r="X49" s="39"/>
       <c r="AC49" s="1"/>
     </row>
     <row r="50" spans="15:29" x14ac:dyDescent="0.25">
       <c r="O50" s="40"/>
       <c r="P50" s="39"/>
       <c r="Q50" s="40"/>
       <c r="R50" s="40"/>
       <c r="S50" s="40"/>
       <c r="T50" s="40"/>
       <c r="U50" s="39"/>
       <c r="V50" s="39"/>
       <c r="W50" s="39"/>
@@ -7063,70 +7143,70 @@
       <c r="AC471" s="1"/>
     </row>
     <row r="472" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC472" s="1"/>
     </row>
     <row r="473" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC473" s="1"/>
     </row>
     <row r="474" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC474" s="1"/>
     </row>
     <row r="475" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC475" s="1"/>
     </row>
     <row r="476" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC476" s="1"/>
     </row>
     <row r="477" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC477" s="1"/>
     </row>
     <row r="478" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC478" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="U21:Y21"/>
-[...3 lines deleted...]
-    <mergeCell ref="O19:T19"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="O1:W1"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
+    <mergeCell ref="O48:Y48"/>
+    <mergeCell ref="O19:T19"/>
+    <mergeCell ref="U21:Z21"/>
+    <mergeCell ref="O20:Z20"/>
+    <mergeCell ref="O47:Z47"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> Түскен табыстар</vt:lpstr>
     </vt:vector>