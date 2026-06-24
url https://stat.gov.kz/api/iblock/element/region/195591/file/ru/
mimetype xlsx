--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="15" windowWidth="14730" windowHeight="8700"/>
   </bookViews>
   <sheets>
     <sheet name="по Костанайской области" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="87">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Значение «Х» - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>ОКЭД версии 2007г.</t>
   </si>
   <si>
     <t>63.11.0</t>
   </si>
   <si>
     <t>Транспортная обработка грузов</t>
   </si>
   <si>
     <t>52.24.0</t>
   </si>
   <si>
     <t>63.12.1</t>
   </si>
   <si>
@@ -305,121 +305,114 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Доходы по вспомогательной транспортной деятельности сформированы в соответствии с версией Статистического справочника услуг (СКУ, ВК-004 Ред.3) за 2016-2021 годы. </t>
     </r>
   </si>
   <si>
     <t>Услуги по хранению зерна</t>
   </si>
   <si>
     <t>Услуги железнодорожного транспорта маневровые и буксировочные</t>
   </si>
   <si>
     <t>Услуги автомобильных стоянок</t>
   </si>
   <si>
     <t>Услуги вспомогательные для автомобильного транспорта прочие</t>
   </si>
   <si>
     <r>
-      <t>Доходы по перевозкам и вспомогательной транспортной деятельности предприятий за 2012-2024гг.</t>
+      <t>Доходы по перевозкам и вспомогательной транспортной деятельности предприятий за 2012-2025гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">        Доходы по вспомогательной транспортной деятельности предприятий за 2016-2024гг.</t>
+      <t xml:space="preserve">        Доходы по вспомогательной транспортной деятельности предприятий за 2016-2025гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -599,276 +592,281 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1947,4512 +1945,4585 @@
     <col min="16143" max="16143" width="10.7109375" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="37.7109375" style="2" customWidth="1"/>
     <col min="16145" max="16146" width="9.42578125" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="9.5703125" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="9.7109375" style="2" customWidth="1"/>
     <col min="16149" max="16149" width="10" style="2" customWidth="1"/>
     <col min="16150" max="16150" width="9.85546875" style="2" customWidth="1"/>
     <col min="16151" max="16162" width="9" style="2" customWidth="1"/>
     <col min="16163" max="16167" width="10" style="2" customWidth="1"/>
     <col min="16168" max="16168" width="10.7109375" style="2" customWidth="1"/>
     <col min="16169" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O1" s="61" t="s">
         <v>85</v>
       </c>
       <c r="P1" s="61"/>
       <c r="Q1" s="61"/>
       <c r="R1" s="61"/>
       <c r="S1" s="61"/>
       <c r="T1" s="61"/>
       <c r="U1" s="61"/>
       <c r="V1" s="61"/>
       <c r="W1" s="61"/>
-      <c r="X1" s="23"/>
-[...15 lines deleted...]
-      <c r="AN1" s="21"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="20"/>
+      <c r="Z1" s="20"/>
+      <c r="AA1" s="20"/>
+      <c r="AB1" s="20"/>
+      <c r="AC1" s="20"/>
+      <c r="AD1" s="20"/>
+      <c r="AE1" s="20"/>
+      <c r="AF1" s="20"/>
+      <c r="AG1" s="20"/>
+      <c r="AH1" s="20"/>
+      <c r="AI1" s="20"/>
+      <c r="AJ1" s="20"/>
+      <c r="AK1" s="20"/>
+      <c r="AL1" s="20"/>
+      <c r="AM1" s="20"/>
+      <c r="AN1" s="20"/>
     </row>
     <row r="2" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O2" s="62" t="s">
+      <c r="O2" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="P2" s="62"/>
-[...51 lines deleted...]
-      <c r="AN3" s="22"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="21"/>
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+    </row>
+    <row r="3" spans="1:40" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="23"/>
+      <c r="V3" s="23"/>
+      <c r="W3" s="23"/>
+      <c r="X3" s="23"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="21"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="21"/>
+      <c r="AL3" s="21"/>
+      <c r="AM3" s="21"/>
+      <c r="AN3" s="21"/>
     </row>
     <row r="4" spans="1:40" s="12" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="10"/>
       <c r="C4" s="11">
         <v>1998</v>
       </c>
       <c r="D4" s="11">
         <v>1999</v>
       </c>
       <c r="E4" s="11">
         <v>2000</v>
       </c>
       <c r="F4" s="11">
         <v>2001</v>
       </c>
       <c r="G4" s="11">
         <v>2002</v>
       </c>
       <c r="H4" s="11">
         <v>2003</v>
       </c>
       <c r="I4" s="11">
         <v>2004</v>
       </c>
       <c r="J4" s="11">
         <v>2005</v>
       </c>
       <c r="K4" s="11">
         <v>2006</v>
       </c>
       <c r="L4" s="11">
         <v>2007</v>
       </c>
       <c r="M4" s="11">
         <v>2008</v>
       </c>
       <c r="N4" s="11">
         <v>2009</v>
       </c>
-      <c r="O4" s="25" t="s">
+      <c r="O4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="26"/>
-      <c r="Q4" s="27">
+      <c r="P4" s="25"/>
+      <c r="Q4" s="26">
         <v>2012</v>
       </c>
-      <c r="R4" s="27">
+      <c r="R4" s="26">
         <v>2013</v>
       </c>
-      <c r="S4" s="27">
+      <c r="S4" s="26">
         <v>2014</v>
       </c>
-      <c r="T4" s="27">
+      <c r="T4" s="26">
         <v>2015</v>
       </c>
-      <c r="U4" s="28"/>
-[...18 lines deleted...]
-      <c r="AN4" s="16"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="15"/>
+      <c r="AA4" s="15"/>
+      <c r="AB4" s="15"/>
+      <c r="AC4" s="15"/>
+      <c r="AD4" s="15"/>
+      <c r="AE4" s="15"/>
+      <c r="AF4" s="15"/>
+      <c r="AG4" s="15"/>
+      <c r="AH4" s="15"/>
+      <c r="AI4" s="15"/>
+      <c r="AJ4" s="15"/>
+      <c r="AK4" s="15"/>
+      <c r="AL4" s="15"/>
+      <c r="AM4" s="15"/>
+      <c r="AN4" s="15"/>
     </row>
     <row r="5" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="5">
         <v>100</v>
       </c>
       <c r="G5" s="5">
         <v>100</v>
       </c>
       <c r="H5" s="5">
         <v>100</v>
       </c>
       <c r="I5" s="5">
         <v>100</v>
       </c>
       <c r="J5" s="5">
         <v>100</v>
       </c>
       <c r="K5" s="5">
         <v>100</v>
       </c>
       <c r="L5" s="5">
         <v>100</v>
       </c>
       <c r="M5" s="5">
         <v>100</v>
       </c>
       <c r="N5" s="6">
         <v>100</v>
       </c>
-      <c r="O5" s="29" t="s">
+      <c r="O5" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="30" t="s">
+      <c r="P5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="32">
+      <c r="Q5" s="31">
         <v>56.2</v>
       </c>
-      <c r="R5" s="31">
+      <c r="R5" s="30">
         <v>33.9</v>
       </c>
-      <c r="S5" s="31">
+      <c r="S5" s="30">
         <v>49.8</v>
       </c>
-      <c r="T5" s="32">
+      <c r="T5" s="31">
         <v>111.1</v>
       </c>
-      <c r="U5" s="33"/>
-[...12 lines deleted...]
-      <c r="AH5" s="20"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="16"/>
+      <c r="AA5" s="16"/>
+      <c r="AB5" s="16"/>
+      <c r="AC5" s="16"/>
+      <c r="AD5" s="16"/>
+      <c r="AE5" s="17"/>
+      <c r="AF5" s="18"/>
+      <c r="AG5" s="18"/>
+      <c r="AH5" s="19"/>
       <c r="AI5" s="13"/>
       <c r="AJ5" s="13"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="14"/>
       <c r="AN5" s="12"/>
     </row>
     <row r="6" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="5">
         <v>100</v>
       </c>
       <c r="G6" s="5">
         <v>100</v>
       </c>
       <c r="H6" s="5">
         <v>100</v>
       </c>
       <c r="I6" s="5">
         <v>100</v>
       </c>
       <c r="J6" s="5">
         <v>100</v>
       </c>
       <c r="K6" s="5">
         <v>100</v>
       </c>
       <c r="L6" s="5">
         <v>100</v>
       </c>
       <c r="M6" s="5">
         <v>100</v>
       </c>
       <c r="N6" s="6">
         <v>100</v>
       </c>
-      <c r="O6" s="29" t="s">
+      <c r="O6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="P6" s="30" t="s">
+      <c r="P6" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="Q6" s="32">
+      <c r="Q6" s="31">
         <v>9450.1</v>
       </c>
-      <c r="R6" s="31" t="s">
+      <c r="R6" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="S6" s="31" t="s">
+      <c r="S6" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="T6" s="32" t="s">
+      <c r="T6" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="U6" s="34"/>
-[...12 lines deleted...]
-      <c r="AH6" s="20"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="16"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="16"/>
+      <c r="AB6" s="16"/>
+      <c r="AC6" s="16"/>
+      <c r="AD6" s="16"/>
+      <c r="AE6" s="17"/>
+      <c r="AF6" s="18"/>
+      <c r="AG6" s="18"/>
+      <c r="AH6" s="19"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="14"/>
       <c r="AM6" s="14"/>
       <c r="AN6" s="12"/>
     </row>
     <row r="7" spans="1:40" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="65" t="s">
+      <c r="A7" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="63"/>
-[...23 lines deleted...]
-      <c r="M7" s="67">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67">
+        <v>100</v>
+      </c>
+      <c r="G7" s="71">
+        <v>100</v>
+      </c>
+      <c r="H7" s="71">
+        <v>100</v>
+      </c>
+      <c r="I7" s="71">
+        <v>100</v>
+      </c>
+      <c r="J7" s="71">
+        <v>100</v>
+      </c>
+      <c r="K7" s="71">
+        <v>100</v>
+      </c>
+      <c r="L7" s="71">
+        <v>100</v>
+      </c>
+      <c r="M7" s="71">
         <v>100</v>
       </c>
       <c r="N7" s="6">
         <v>95</v>
       </c>
-      <c r="O7" s="29" t="s">
+      <c r="O7" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="P7" s="30" t="s">
+      <c r="P7" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="Q7" s="32">
+      <c r="Q7" s="31">
         <v>26.2</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R7" s="30">
         <v>45.1</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S7" s="30">
         <v>43.6</v>
       </c>
-      <c r="T7" s="32">
+      <c r="T7" s="31">
         <v>24</v>
       </c>
-      <c r="U7" s="35"/>
-[...12 lines deleted...]
-      <c r="AH7" s="20"/>
+      <c r="U7" s="34"/>
+      <c r="V7" s="34"/>
+      <c r="W7" s="34"/>
+      <c r="X7" s="34"/>
+      <c r="Y7" s="16"/>
+      <c r="Z7" s="16"/>
+      <c r="AA7" s="16"/>
+      <c r="AB7" s="16"/>
+      <c r="AC7" s="16"/>
+      <c r="AD7" s="16"/>
+      <c r="AE7" s="17"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="19"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="14"/>
       <c r="AL7" s="14"/>
       <c r="AM7" s="14"/>
       <c r="AN7" s="12"/>
     </row>
     <row r="8" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="65"/>
-[...11 lines deleted...]
-      <c r="M8" s="68"/>
+      <c r="A8" s="69"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
       <c r="N8" s="6">
         <v>5</v>
       </c>
-      <c r="O8" s="29" t="s">
+      <c r="O8" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="P8" s="30" t="s">
+      <c r="P8" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="Q8" s="32">
+      <c r="Q8" s="31">
         <v>20.8</v>
       </c>
-      <c r="R8" s="31">
+      <c r="R8" s="30">
         <v>29.3</v>
       </c>
-      <c r="S8" s="31">
+      <c r="S8" s="30">
         <v>68.400000000000006</v>
       </c>
-      <c r="T8" s="32">
+      <c r="T8" s="31">
         <v>89.3</v>
       </c>
-      <c r="U8" s="35"/>
-[...12 lines deleted...]
-      <c r="AH8" s="20"/>
+      <c r="U8" s="34"/>
+      <c r="V8" s="34"/>
+      <c r="W8" s="34"/>
+      <c r="X8" s="34"/>
+      <c r="Y8" s="16"/>
+      <c r="Z8" s="16"/>
+      <c r="AA8" s="16"/>
+      <c r="AB8" s="16"/>
+      <c r="AC8" s="16"/>
+      <c r="AD8" s="16"/>
+      <c r="AE8" s="17"/>
+      <c r="AF8" s="18"/>
+      <c r="AG8" s="18"/>
+      <c r="AH8" s="19"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="14"/>
       <c r="AN8" s="12"/>
     </row>
     <row r="9" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7">
         <v>100</v>
       </c>
       <c r="G9" s="7">
         <v>100</v>
       </c>
       <c r="H9" s="7">
         <v>100</v>
       </c>
       <c r="I9" s="7">
         <v>100</v>
       </c>
       <c r="J9" s="7">
         <v>100</v>
       </c>
       <c r="K9" s="7">
         <v>100</v>
       </c>
       <c r="L9" s="7">
         <v>100</v>
       </c>
       <c r="M9" s="7">
         <v>100</v>
       </c>
       <c r="N9" s="6">
         <v>100</v>
       </c>
-      <c r="O9" s="29" t="s">
+      <c r="O9" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="P9" s="36" t="s">
+      <c r="P9" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="Q9" s="32">
+      <c r="Q9" s="31">
         <v>5.8</v>
       </c>
-      <c r="R9" s="31">
+      <c r="R9" s="30">
         <v>7.8</v>
       </c>
-      <c r="S9" s="31">
+      <c r="S9" s="30">
         <v>11</v>
       </c>
-      <c r="T9" s="32">
+      <c r="T9" s="31">
         <v>106.8</v>
       </c>
-      <c r="U9" s="35"/>
-[...12 lines deleted...]
-      <c r="AH9" s="20"/>
+      <c r="U9" s="34"/>
+      <c r="V9" s="34"/>
+      <c r="W9" s="34"/>
+      <c r="X9" s="34"/>
+      <c r="Y9" s="16"/>
+      <c r="Z9" s="16"/>
+      <c r="AA9" s="16"/>
+      <c r="AB9" s="16"/>
+      <c r="AC9" s="16"/>
+      <c r="AD9" s="16"/>
+      <c r="AE9" s="17"/>
+      <c r="AF9" s="18"/>
+      <c r="AG9" s="18"/>
+      <c r="AH9" s="19"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="14"/>
       <c r="AM9" s="14"/>
       <c r="AN9" s="12"/>
     </row>
     <row r="10" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7">
         <v>100</v>
       </c>
       <c r="G10" s="7">
         <v>100</v>
       </c>
       <c r="H10" s="7">
         <v>100</v>
       </c>
       <c r="I10" s="7">
         <v>100</v>
       </c>
       <c r="J10" s="7">
         <v>100</v>
       </c>
       <c r="K10" s="7">
         <v>100</v>
       </c>
       <c r="L10" s="7">
         <v>100</v>
       </c>
       <c r="M10" s="7">
         <v>100</v>
       </c>
       <c r="N10" s="6">
         <v>100</v>
       </c>
-      <c r="O10" s="29" t="s">
+      <c r="O10" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="P10" s="36" t="s">
+      <c r="P10" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="32">
+      <c r="Q10" s="31">
         <v>130.80000000000001</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="30">
         <v>227.5</v>
       </c>
-      <c r="S10" s="31">
+      <c r="S10" s="30">
         <v>242.6</v>
       </c>
-      <c r="T10" s="32">
+      <c r="T10" s="31">
         <v>256.5</v>
       </c>
-      <c r="U10" s="34"/>
-[...12 lines deleted...]
-      <c r="AH10" s="20"/>
+      <c r="U10" s="33"/>
+      <c r="V10" s="33"/>
+      <c r="W10" s="33"/>
+      <c r="X10" s="33"/>
+      <c r="Y10" s="16"/>
+      <c r="Z10" s="16"/>
+      <c r="AA10" s="16"/>
+      <c r="AB10" s="16"/>
+      <c r="AC10" s="16"/>
+      <c r="AD10" s="16"/>
+      <c r="AE10" s="17"/>
+      <c r="AF10" s="18"/>
+      <c r="AG10" s="18"/>
+      <c r="AH10" s="19"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="14"/>
       <c r="AL10" s="14"/>
       <c r="AM10" s="14"/>
       <c r="AN10" s="12"/>
     </row>
     <row r="11" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7">
         <v>100</v>
       </c>
       <c r="G11" s="7">
         <v>100</v>
       </c>
       <c r="H11" s="7">
         <v>100</v>
       </c>
       <c r="I11" s="7">
         <v>100</v>
       </c>
       <c r="J11" s="7">
         <v>100</v>
       </c>
       <c r="K11" s="7">
         <v>100</v>
       </c>
       <c r="L11" s="7">
         <v>100</v>
       </c>
       <c r="M11" s="7">
         <v>100</v>
       </c>
       <c r="N11" s="6">
         <v>100</v>
       </c>
-      <c r="O11" s="29" t="s">
+      <c r="O11" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="P11" s="36" t="s">
+      <c r="P11" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="Q11" s="32">
+      <c r="Q11" s="31">
         <v>46.8</v>
       </c>
-      <c r="R11" s="37" t="s">
-[...5 lines deleted...]
-      <c r="T11" s="32">
+      <c r="R11" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="31">
         <v>47</v>
       </c>
-      <c r="U11" s="34"/>
-[...12 lines deleted...]
-      <c r="AH11" s="20"/>
+      <c r="U11" s="33"/>
+      <c r="V11" s="33"/>
+      <c r="W11" s="33"/>
+      <c r="X11" s="33"/>
+      <c r="Y11" s="16"/>
+      <c r="Z11" s="16"/>
+      <c r="AA11" s="16"/>
+      <c r="AB11" s="16"/>
+      <c r="AC11" s="16"/>
+      <c r="AD11" s="16"/>
+      <c r="AE11" s="17"/>
+      <c r="AF11" s="16"/>
+      <c r="AG11" s="16"/>
+      <c r="AH11" s="19"/>
       <c r="AI11" s="13"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="14"/>
       <c r="AL11" s="14"/>
       <c r="AM11" s="14"/>
       <c r="AN11" s="12"/>
     </row>
     <row r="12" spans="1:40" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7">
         <v>100</v>
       </c>
       <c r="G12" s="7">
         <v>100</v>
       </c>
       <c r="H12" s="7">
         <v>100</v>
       </c>
       <c r="I12" s="7">
         <v>100</v>
       </c>
       <c r="J12" s="7">
         <v>100</v>
       </c>
       <c r="K12" s="7">
         <v>100</v>
       </c>
       <c r="L12" s="7">
         <v>100</v>
       </c>
       <c r="M12" s="7">
         <v>100</v>
       </c>
       <c r="N12" s="6">
         <v>100</v>
       </c>
-      <c r="O12" s="29" t="s">
+      <c r="O12" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="P12" s="36" t="s">
+      <c r="P12" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="Q12" s="32">
+      <c r="Q12" s="31">
         <v>8.6</v>
       </c>
-      <c r="R12" s="31">
+      <c r="R12" s="30">
         <v>16.399999999999999</v>
       </c>
-      <c r="S12" s="31">
+      <c r="S12" s="30">
         <v>16.5</v>
       </c>
-      <c r="T12" s="32">
+      <c r="T12" s="31">
         <v>15.5</v>
       </c>
-      <c r="U12" s="34"/>
-[...12 lines deleted...]
-      <c r="AH12" s="20"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="33"/>
+      <c r="W12" s="33"/>
+      <c r="X12" s="33"/>
+      <c r="Y12" s="16"/>
+      <c r="Z12" s="16"/>
+      <c r="AA12" s="16"/>
+      <c r="AB12" s="16"/>
+      <c r="AC12" s="16"/>
+      <c r="AD12" s="16"/>
+      <c r="AE12" s="17"/>
+      <c r="AF12" s="18"/>
+      <c r="AG12" s="18"/>
+      <c r="AH12" s="19"/>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="14"/>
       <c r="AL12" s="14"/>
       <c r="AM12" s="14"/>
       <c r="AN12" s="12"/>
     </row>
     <row r="13" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="6"/>
-      <c r="O13" s="29" t="s">
+      <c r="O13" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="P13" s="38" t="s">
+      <c r="P13" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="Q13" s="37" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="31">
+      <c r="Q13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="30">
         <v>3.1</v>
       </c>
-      <c r="S13" s="37" t="s">
-[...18 lines deleted...]
-      <c r="AH13" s="17"/>
+      <c r="S13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="38"/>
+      <c r="V13" s="38"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="38"/>
+      <c r="Y13" s="16"/>
+      <c r="Z13" s="16"/>
+      <c r="AA13" s="16"/>
+      <c r="AB13" s="16"/>
+      <c r="AC13" s="16"/>
+      <c r="AD13" s="16"/>
+      <c r="AE13" s="16"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="16"/>
+      <c r="AH13" s="16"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="14"/>
       <c r="AL13" s="14"/>
       <c r="AM13" s="14"/>
       <c r="AN13" s="12"/>
     </row>
     <row r="14" spans="1:40" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7">
         <v>100</v>
       </c>
       <c r="G14" s="7">
         <v>100</v>
       </c>
       <c r="H14" s="7">
         <v>100</v>
       </c>
       <c r="I14" s="7">
         <v>100</v>
       </c>
       <c r="J14" s="7">
         <v>100</v>
       </c>
       <c r="K14" s="7">
         <v>100</v>
       </c>
       <c r="L14" s="7">
         <v>100</v>
       </c>
       <c r="M14" s="7">
         <v>100</v>
       </c>
       <c r="N14" s="6">
         <v>100</v>
       </c>
-      <c r="O14" s="29" t="s">
+      <c r="O14" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="P14" s="36" t="s">
+      <c r="P14" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="Q14" s="37" t="s">
-[...24 lines deleted...]
-      <c r="AH14" s="17"/>
+      <c r="Q14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="33"/>
+      <c r="V14" s="33"/>
+      <c r="W14" s="33"/>
+      <c r="X14" s="33"/>
+      <c r="Y14" s="16"/>
+      <c r="Z14" s="16"/>
+      <c r="AA14" s="16"/>
+      <c r="AB14" s="16"/>
+      <c r="AC14" s="16"/>
+      <c r="AD14" s="16"/>
+      <c r="AE14" s="16"/>
+      <c r="AF14" s="16"/>
+      <c r="AG14" s="16"/>
+      <c r="AH14" s="16"/>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="14"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="14"/>
       <c r="AN14" s="12"/>
     </row>
     <row r="15" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7">
         <v>100</v>
       </c>
       <c r="G15" s="7">
         <v>100</v>
       </c>
       <c r="H15" s="7">
         <v>100</v>
       </c>
       <c r="I15" s="7">
         <v>100</v>
       </c>
       <c r="J15" s="7">
         <v>100</v>
       </c>
       <c r="K15" s="7">
         <v>100</v>
       </c>
       <c r="L15" s="7">
         <v>100</v>
       </c>
       <c r="M15" s="7">
         <v>100</v>
       </c>
       <c r="N15" s="6">
         <v>100</v>
       </c>
-      <c r="O15" s="29" t="s">
+      <c r="O15" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="P15" s="36" t="s">
+      <c r="P15" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="Q15" s="32">
+      <c r="Q15" s="31">
         <v>462.9</v>
       </c>
-      <c r="R15" s="31">
+      <c r="R15" s="30">
         <v>481.5</v>
       </c>
-      <c r="S15" s="31">
+      <c r="S15" s="30">
         <v>608.1</v>
       </c>
-      <c r="T15" s="32">
+      <c r="T15" s="31">
         <v>538.29999999999995</v>
       </c>
-      <c r="U15" s="34"/>
-[...12 lines deleted...]
-      <c r="AH15" s="20"/>
+      <c r="U15" s="33"/>
+      <c r="V15" s="33"/>
+      <c r="W15" s="33"/>
+      <c r="X15" s="33"/>
+      <c r="Y15" s="16"/>
+      <c r="Z15" s="16"/>
+      <c r="AA15" s="16"/>
+      <c r="AB15" s="16"/>
+      <c r="AC15" s="16"/>
+      <c r="AD15" s="16"/>
+      <c r="AE15" s="17"/>
+      <c r="AF15" s="18"/>
+      <c r="AG15" s="18"/>
+      <c r="AH15" s="19"/>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="14"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="14"/>
       <c r="AN15" s="12"/>
     </row>
     <row r="16" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7">
         <v>100</v>
       </c>
       <c r="G16" s="7">
         <v>100</v>
       </c>
       <c r="H16" s="7">
         <v>100</v>
       </c>
       <c r="I16" s="7">
         <v>100</v>
       </c>
       <c r="J16" s="7">
         <v>100</v>
       </c>
       <c r="K16" s="7">
         <v>100</v>
       </c>
       <c r="L16" s="7">
         <v>100</v>
       </c>
       <c r="M16" s="7">
         <v>100</v>
       </c>
       <c r="N16" s="6">
         <v>100</v>
       </c>
-      <c r="O16" s="29" t="s">
+      <c r="O16" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="P16" s="36" t="s">
+      <c r="P16" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="Q16" s="32">
+      <c r="Q16" s="31">
         <v>1855.6</v>
       </c>
-      <c r="R16" s="31" t="s">
+      <c r="R16" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="S16" s="31" t="s">
+      <c r="S16" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="T16" s="32" t="s">
+      <c r="T16" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="U16" s="34"/>
-[...12 lines deleted...]
-      <c r="AH16" s="20"/>
+      <c r="U16" s="33"/>
+      <c r="V16" s="33"/>
+      <c r="W16" s="33"/>
+      <c r="X16" s="33"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="16"/>
+      <c r="AA16" s="16"/>
+      <c r="AB16" s="16"/>
+      <c r="AC16" s="16"/>
+      <c r="AD16" s="16"/>
+      <c r="AE16" s="17"/>
+      <c r="AF16" s="18"/>
+      <c r="AG16" s="18"/>
+      <c r="AH16" s="19"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="14"/>
       <c r="AL16" s="14"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="12"/>
     </row>
     <row r="17" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7">
         <v>100</v>
       </c>
       <c r="G17" s="7">
         <v>100</v>
       </c>
       <c r="H17" s="7">
         <v>100</v>
       </c>
       <c r="I17" s="7">
         <v>100</v>
       </c>
       <c r="J17" s="7">
         <v>100</v>
       </c>
       <c r="K17" s="7">
         <v>100</v>
       </c>
       <c r="L17" s="7">
         <v>100</v>
       </c>
       <c r="M17" s="7">
         <v>100</v>
       </c>
       <c r="N17" s="6">
         <v>100</v>
       </c>
-      <c r="O17" s="29" t="s">
+      <c r="O17" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="P17" s="36" t="s">
+      <c r="P17" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="Q17" s="32">
+      <c r="Q17" s="31">
         <v>29.4</v>
       </c>
-      <c r="R17" s="37" t="s">
-[...21 lines deleted...]
-      <c r="AH17" s="17"/>
+      <c r="R17" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="33"/>
+      <c r="V17" s="33"/>
+      <c r="W17" s="33"/>
+      <c r="X17" s="33"/>
+      <c r="Y17" s="16"/>
+      <c r="Z17" s="16"/>
+      <c r="AA17" s="16"/>
+      <c r="AB17" s="16"/>
+      <c r="AC17" s="16"/>
+      <c r="AD17" s="16"/>
+      <c r="AE17" s="17"/>
+      <c r="AF17" s="16"/>
+      <c r="AG17" s="16"/>
+      <c r="AH17" s="16"/>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="14"/>
       <c r="AL17" s="14"/>
       <c r="AM17" s="14"/>
       <c r="AN17" s="12"/>
     </row>
     <row r="18" spans="1:40" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7">
         <v>100</v>
       </c>
       <c r="G18" s="7">
         <v>100</v>
       </c>
       <c r="H18" s="7">
         <v>100</v>
       </c>
       <c r="I18" s="7">
         <v>100</v>
       </c>
       <c r="J18" s="7">
         <v>100</v>
       </c>
       <c r="K18" s="7">
         <v>100</v>
       </c>
       <c r="L18" s="7">
         <v>100</v>
       </c>
       <c r="M18" s="7">
         <v>100</v>
       </c>
       <c r="N18" s="6">
         <v>100</v>
       </c>
-      <c r="O18" s="29" t="s">
+      <c r="O18" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="P18" s="36" t="s">
+      <c r="P18" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="Q18" s="32">
+      <c r="Q18" s="31">
         <v>171.6</v>
       </c>
-      <c r="R18" s="31">
+      <c r="R18" s="30">
         <v>52</v>
       </c>
-      <c r="S18" s="31">
+      <c r="S18" s="30">
         <v>83.4</v>
       </c>
-      <c r="T18" s="32">
+      <c r="T18" s="31">
         <v>258.8</v>
       </c>
-      <c r="U18" s="34"/>
-[...12 lines deleted...]
-      <c r="AH18" s="20"/>
+      <c r="U18" s="33"/>
+      <c r="V18" s="33"/>
+      <c r="W18" s="33"/>
+      <c r="X18" s="33"/>
+      <c r="Y18" s="16"/>
+      <c r="Z18" s="16"/>
+      <c r="AA18" s="16"/>
+      <c r="AB18" s="16"/>
+      <c r="AC18" s="16"/>
+      <c r="AD18" s="16"/>
+      <c r="AE18" s="17"/>
+      <c r="AF18" s="18"/>
+      <c r="AG18" s="18"/>
+      <c r="AH18" s="19"/>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="12"/>
     </row>
     <row r="19" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="O19" s="71" t="s">
+      <c r="O19" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="P19" s="72"/>
-[...7 lines deleted...]
-      <c r="X19" s="40"/>
+      <c r="P19" s="63"/>
+      <c r="Q19" s="63"/>
+      <c r="R19" s="63"/>
+      <c r="S19" s="63"/>
+      <c r="T19" s="63"/>
+      <c r="U19" s="39"/>
+      <c r="V19" s="39"/>
+      <c r="W19" s="39"/>
+      <c r="X19" s="39"/>
       <c r="AC19" s="1"/>
     </row>
     <row r="20" spans="1:40" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O20" s="61" t="s">
+      <c r="O20" s="74" t="s">
         <v>86</v>
       </c>
-      <c r="P20" s="61"/>
-[...9 lines deleted...]
-      <c r="Z20" s="8"/>
+      <c r="P20" s="74"/>
+      <c r="Q20" s="74"/>
+      <c r="R20" s="74"/>
+      <c r="S20" s="74"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="74"/>
+      <c r="V20" s="74"/>
+      <c r="W20" s="75"/>
+      <c r="X20" s="75"/>
+      <c r="Y20" s="75"/>
+      <c r="Z20" s="75"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
     </row>
     <row r="21" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O21" s="57"/>
-[...5 lines deleted...]
-      <c r="U21" s="62" t="s">
+      <c r="O21" s="56"/>
+      <c r="P21" s="56"/>
+      <c r="Q21" s="56"/>
+      <c r="R21" s="56"/>
+      <c r="S21" s="56"/>
+      <c r="T21" s="56"/>
+      <c r="U21" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="V21" s="62"/>
-[...2 lines deleted...]
-      <c r="Y21" s="69"/>
+      <c r="V21" s="76"/>
+      <c r="W21" s="76"/>
+      <c r="X21" s="77"/>
+      <c r="Y21" s="77"/>
+      <c r="Z21" s="77"/>
       <c r="AC21" s="1"/>
     </row>
-    <row r="22" spans="1:40" ht="3" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="X22" s="40"/>
+    <row r="22" spans="1:40" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="39"/>
       <c r="AC22" s="1"/>
     </row>
     <row r="23" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="O23" s="27" t="s">
+      <c r="O23" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="P23" s="26" t="s">
+      <c r="P23" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="Q23" s="27">
+      <c r="Q23" s="26">
         <v>2016</v>
       </c>
-      <c r="R23" s="27">
+      <c r="R23" s="26">
         <v>2017</v>
       </c>
-      <c r="S23" s="27">
+      <c r="S23" s="26">
         <v>2018</v>
       </c>
-      <c r="T23" s="27">
+      <c r="T23" s="26">
         <v>2019</v>
       </c>
-      <c r="U23" s="27">
+      <c r="U23" s="26">
         <v>2020</v>
       </c>
-      <c r="V23" s="27">
+      <c r="V23" s="26">
         <v>2021</v>
       </c>
-      <c r="W23" s="27">
+      <c r="W23" s="26">
         <v>2022</v>
       </c>
-      <c r="X23" s="26">
+      <c r="X23" s="25">
         <v>2023</v>
       </c>
-      <c r="Y23" s="26">
+      <c r="Y23" s="25">
         <v>2024</v>
       </c>
+      <c r="Z23" s="25">
+        <v>2025</v>
+      </c>
       <c r="AC23" s="1"/>
     </row>
     <row r="24" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="O24" s="29">
+      <c r="O24" s="28">
         <v>521011</v>
       </c>
-      <c r="P24" s="36" t="s">
+      <c r="P24" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="Q24" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y24" s="43" t="s">
+      <c r="Q24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC24" s="1"/>
     </row>
     <row r="25" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O25" s="29">
+      <c r="O25" s="28">
         <v>521012</v>
       </c>
-      <c r="P25" s="36" t="s">
+      <c r="P25" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="Q25" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y25" s="60">
+      <c r="Q25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="59">
         <v>124094</v>
       </c>
+      <c r="Z25" s="58">
+        <v>174272</v>
+      </c>
       <c r="AC25" s="1"/>
     </row>
     <row r="26" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="O26" s="29">
+      <c r="O26" s="28">
         <v>521013</v>
       </c>
-      <c r="P26" s="36" t="s">
+      <c r="P26" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="Q26" s="31" t="s">
+      <c r="Q26" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="R26" s="31" t="s">
+      <c r="R26" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="S26" s="44">
+      <c r="S26" s="43">
         <v>7174.7</v>
       </c>
-      <c r="T26" s="45">
+      <c r="T26" s="44">
         <v>4456.5</v>
       </c>
-      <c r="U26" s="46">
+      <c r="U26" s="45">
         <v>4052.1</v>
       </c>
-      <c r="V26" s="47">
+      <c r="V26" s="46">
         <v>3551.7</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>6427.9</v>
       </c>
-      <c r="X26" s="58">
+      <c r="X26" s="57">
         <v>13527447.6</v>
       </c>
-      <c r="Y26" s="60">
+      <c r="Y26" s="59">
         <v>13453069</v>
       </c>
+      <c r="Z26" s="58">
+        <v>15241976.6</v>
+      </c>
       <c r="AC26" s="1"/>
     </row>
     <row r="27" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O27" s="29">
+      <c r="O27" s="28">
         <v>521019</v>
       </c>
-      <c r="P27" s="36" t="s">
+      <c r="P27" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="Q27" s="31">
+      <c r="Q27" s="30">
         <v>83</v>
       </c>
-      <c r="R27" s="31">
+      <c r="R27" s="30">
         <v>62.2</v>
       </c>
-      <c r="S27" s="48">
+      <c r="S27" s="47">
         <v>89.1</v>
       </c>
-      <c r="T27" s="45">
+      <c r="T27" s="44">
         <v>169.7</v>
       </c>
-      <c r="U27" s="45">
+      <c r="U27" s="44">
         <v>186.5</v>
       </c>
-      <c r="V27" s="49">
+      <c r="V27" s="48">
         <v>231</v>
       </c>
-      <c r="W27" s="49">
+      <c r="W27" s="48">
         <v>242.4</v>
       </c>
-      <c r="X27" s="58">
+      <c r="X27" s="57">
         <v>452545.7</v>
       </c>
-      <c r="Y27" s="60">
+      <c r="Y27" s="59">
         <v>1536403.8</v>
       </c>
+      <c r="Z27" s="58">
+        <v>1510906.6</v>
+      </c>
       <c r="AC27" s="1"/>
     </row>
     <row r="28" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O28" s="29">
+      <c r="O28" s="28">
         <v>522111</v>
       </c>
-      <c r="P28" s="36" t="s">
+      <c r="P28" s="35" t="s">
         <v>82</v>
       </c>
-      <c r="Q28" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="31" t="s">
+      <c r="Q28" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="S28" s="48" t="s">
+      <c r="S28" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="T28" s="50" t="s">
+      <c r="T28" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="U28" s="50">
+      <c r="U28" s="49">
         <v>10.8</v>
       </c>
-      <c r="V28" s="51">
+      <c r="V28" s="50">
         <v>8.6999999999999993</v>
       </c>
-      <c r="W28" s="51">
+      <c r="W28" s="50">
         <v>121.9</v>
       </c>
-      <c r="X28" s="58">
+      <c r="X28" s="57">
         <v>156462</v>
       </c>
-      <c r="Y28" s="60">
+      <c r="Y28" s="59">
         <v>450830</v>
       </c>
+      <c r="Z28" s="58">
+        <v>68933</v>
+      </c>
       <c r="AC28" s="1"/>
     </row>
     <row r="29" spans="1:40" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O29" s="29">
+      <c r="O29" s="28">
         <v>522119</v>
       </c>
-      <c r="P29" s="36" t="s">
+      <c r="P29" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="Q29" s="31">
+      <c r="Q29" s="30">
         <v>330.3</v>
       </c>
-      <c r="R29" s="31">
+      <c r="R29" s="30">
         <v>204.8</v>
       </c>
-      <c r="S29" s="48">
+      <c r="S29" s="47">
         <v>117.3</v>
       </c>
-      <c r="T29" s="45">
+      <c r="T29" s="44">
         <v>144.5</v>
       </c>
-      <c r="U29" s="45">
+      <c r="U29" s="44">
         <v>555.1</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V29" s="48">
         <v>917.2</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="48">
         <v>968.5</v>
       </c>
-      <c r="X29" s="58">
+      <c r="X29" s="57">
         <v>1720876.5</v>
       </c>
-      <c r="Y29" s="60">
+      <c r="Y29" s="59">
         <v>3833740.1</v>
       </c>
+      <c r="Z29" s="58">
+        <v>3652062.5</v>
+      </c>
       <c r="AC29" s="1"/>
     </row>
     <row r="30" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="O30" s="29">
+      <c r="O30" s="28">
         <v>522121</v>
       </c>
-      <c r="P30" s="36" t="s">
+      <c r="P30" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="Q30" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="31" t="s">
+      <c r="Q30" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="S30" s="52">
+      <c r="S30" s="51">
         <v>5</v>
       </c>
-      <c r="T30" s="45" t="s">
+      <c r="T30" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="U30" s="51" t="s">
-[...8 lines deleted...]
-      <c r="X30" s="59">
+      <c r="U30" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="58">
         <v>39179</v>
       </c>
-      <c r="Y30" s="59">
+      <c r="Y30" s="58">
         <v>73926</v>
       </c>
+      <c r="Z30" s="58">
+        <v>75225</v>
+      </c>
       <c r="AC30" s="1"/>
     </row>
     <row r="31" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="O31" s="29">
+      <c r="O31" s="28">
         <v>522122</v>
       </c>
-      <c r="P31" s="36" t="s">
+      <c r="P31" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="Q31" s="31">
+      <c r="Q31" s="30">
         <v>270.5</v>
       </c>
-      <c r="R31" s="31">
+      <c r="R31" s="30">
         <v>308.89999999999998</v>
       </c>
-      <c r="S31" s="48" t="s">
+      <c r="S31" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="T31" s="45" t="s">
+      <c r="T31" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="U31" s="45" t="s">
+      <c r="U31" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="V31" s="49" t="s">
+      <c r="V31" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="W31" s="51" t="s">
-[...5 lines deleted...]
-      <c r="Y31" s="59" t="s">
+      <c r="W31" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="1"/>
     </row>
     <row r="32" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="O32" s="29">
+      <c r="O32" s="28">
         <v>522124</v>
       </c>
-      <c r="P32" s="36" t="s">
+      <c r="P32" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="Q32" s="31">
+      <c r="Q32" s="30">
         <v>17.7</v>
       </c>
-      <c r="R32" s="31">
+      <c r="R32" s="30">
         <v>15.4</v>
       </c>
-      <c r="S32" s="52">
+      <c r="S32" s="51">
         <v>16</v>
       </c>
-      <c r="T32" s="45">
+      <c r="T32" s="44">
         <v>23</v>
       </c>
-      <c r="U32" s="45">
+      <c r="U32" s="44">
         <v>21.4</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="48">
         <v>17.399999999999999</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="48">
         <v>9.6</v>
       </c>
-      <c r="X32" s="59">
+      <c r="X32" s="58">
         <v>16611.400000000001</v>
       </c>
-      <c r="Y32" s="59">
+      <c r="Y32" s="58">
         <v>42900.7</v>
       </c>
+      <c r="Z32" s="58">
+        <v>57159.4</v>
+      </c>
       <c r="AC32" s="1"/>
     </row>
     <row r="33" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O33" s="29">
+      <c r="O33" s="28">
         <v>522129</v>
       </c>
-      <c r="P33" s="36" t="s">
+      <c r="P33" s="35" t="s">
         <v>84</v>
       </c>
-      <c r="Q33" s="43" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="31" t="s">
+      <c r="Q33" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="S33" s="48" t="s">
+      <c r="S33" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="T33" s="49" t="s">
+      <c r="T33" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="U33" s="49" t="s">
+      <c r="U33" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="V33" s="49" t="s">
+      <c r="V33" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="48">
         <v>111.2</v>
       </c>
-      <c r="X33" s="59">
+      <c r="X33" s="58">
         <v>17174.8</v>
       </c>
-      <c r="Y33" s="59">
+      <c r="Y33" s="58">
         <v>11390</v>
       </c>
+      <c r="Z33" s="58" t="s">
+        <v>0</v>
+      </c>
       <c r="AC33" s="1"/>
     </row>
     <row r="34" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O34" s="29">
+      <c r="O34" s="28">
         <v>522130</v>
       </c>
-      <c r="P34" s="36" t="s">
+      <c r="P34" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="Q34" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y34" s="43" t="s">
+      <c r="Q34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="1"/>
     </row>
     <row r="35" spans="15:29" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="O35" s="29">
+      <c r="O35" s="28">
         <v>522211</v>
       </c>
-      <c r="P35" s="36" t="s">
+      <c r="P35" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="Q35" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y35" s="43" t="s">
+      <c r="Q35" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="1"/>
     </row>
     <row r="36" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O36" s="29">
+      <c r="O36" s="28">
         <v>522219</v>
       </c>
-      <c r="P36" s="36" t="s">
+      <c r="P36" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="Q36" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y36" s="43" t="s">
+      <c r="Q36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="1"/>
     </row>
     <row r="37" spans="15:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O37" s="29">
+      <c r="O37" s="28">
         <v>522311</v>
       </c>
-      <c r="P37" s="36" t="s">
+      <c r="P37" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="Q37" s="31">
+      <c r="Q37" s="30">
         <v>600.1</v>
       </c>
-      <c r="R37" s="31" t="s">
+      <c r="R37" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="S37" s="54">
+      <c r="S37" s="53">
         <v>1076.2</v>
       </c>
-      <c r="T37" s="46">
+      <c r="T37" s="45">
         <v>608.9</v>
       </c>
-      <c r="U37" s="46">
+      <c r="U37" s="45">
         <v>432.6</v>
       </c>
-      <c r="V37" s="47">
+      <c r="V37" s="46">
         <v>648.1</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>1198</v>
       </c>
-      <c r="X37" s="59">
+      <c r="X37" s="58">
         <v>1193739</v>
       </c>
-      <c r="Y37" s="59">
+      <c r="Y37" s="58">
         <v>405683</v>
       </c>
+      <c r="Z37" s="58">
+        <v>526280</v>
+      </c>
       <c r="AC37" s="1"/>
     </row>
     <row r="38" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O38" s="29">
+      <c r="O38" s="28">
         <v>522312</v>
       </c>
-      <c r="P38" s="36" t="s">
+      <c r="P38" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="Q38" s="43" t="s">
-[...17 lines deleted...]
-      <c r="W38" s="55">
+      <c r="Q38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="54">
         <v>732</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>791</v>
       </c>
-      <c r="Y38" s="59">
+      <c r="Y38" s="58">
         <v>1133360.8999999999</v>
       </c>
+      <c r="Z38" s="58">
+        <v>2919186.4</v>
+      </c>
       <c r="AC38" s="1"/>
     </row>
     <row r="39" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O39" s="29">
+      <c r="O39" s="28">
         <v>522319</v>
       </c>
-      <c r="P39" s="36" t="s">
+      <c r="P39" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="Q39" s="31">
+      <c r="Q39" s="30">
         <v>79.099999999999994</v>
       </c>
-      <c r="R39" s="31">
+      <c r="R39" s="30">
         <v>83.7</v>
       </c>
-      <c r="S39" s="54">
+      <c r="S39" s="53">
         <v>78.5</v>
       </c>
-      <c r="T39" s="46">
+      <c r="T39" s="45">
         <v>79.900000000000006</v>
       </c>
-      <c r="U39" s="46">
+      <c r="U39" s="45">
         <v>18.399999999999999</v>
       </c>
-      <c r="V39" s="47" t="s">
+      <c r="V39" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="W39" s="47" t="s">
+      <c r="W39" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="X39" s="59">
+      <c r="X39" s="58">
         <v>24351</v>
       </c>
-      <c r="Y39" s="59">
+      <c r="Y39" s="58">
         <v>23979</v>
       </c>
+      <c r="Z39" s="58">
+        <v>20808</v>
+      </c>
       <c r="AC39" s="1"/>
     </row>
     <row r="40" spans="15:29" x14ac:dyDescent="0.2">
-      <c r="O40" s="29">
+      <c r="O40" s="28">
         <v>522412</v>
       </c>
-      <c r="P40" s="36" t="s">
+      <c r="P40" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="Q40" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y40" s="59" t="s">
+      <c r="Q40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="1"/>
     </row>
     <row r="41" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O41" s="29">
+      <c r="O41" s="28">
         <v>522413</v>
       </c>
-      <c r="P41" s="36" t="s">
+      <c r="P41" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="Q41" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y41" s="59" t="s">
+      <c r="Q41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AC41" s="1"/>
     </row>
     <row r="42" spans="15:29" x14ac:dyDescent="0.2">
-      <c r="O42" s="29">
+      <c r="O42" s="28">
         <v>522419</v>
       </c>
-      <c r="P42" s="36" t="s">
+      <c r="P42" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="Q42" s="31">
+      <c r="Q42" s="30">
         <v>84.4</v>
       </c>
-      <c r="R42" s="31">
+      <c r="R42" s="30">
         <v>43.3</v>
       </c>
-      <c r="S42" s="54">
+      <c r="S42" s="53">
         <v>45.1</v>
       </c>
-      <c r="T42" s="46">
+      <c r="T42" s="45">
         <v>69.5</v>
       </c>
-      <c r="U42" s="46">
+      <c r="U42" s="45">
         <v>31.9</v>
       </c>
-      <c r="V42" s="47" t="s">
+      <c r="V42" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="W42" s="47" t="s">
+      <c r="W42" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="X42" s="59">
+      <c r="X42" s="58">
         <v>99727</v>
       </c>
-      <c r="Y42" s="59">
+      <c r="Y42" s="58">
         <v>208579</v>
       </c>
+      <c r="Z42" s="58">
+        <v>240426.4</v>
+      </c>
       <c r="AC42" s="1"/>
     </row>
     <row r="43" spans="15:29" x14ac:dyDescent="0.2">
-      <c r="O43" s="29">
+      <c r="O43" s="28">
         <v>522911</v>
       </c>
-      <c r="P43" s="36" t="s">
+      <c r="P43" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="Q43" s="43" t="s">
-[...23 lines deleted...]
-      <c r="Y43" s="43" t="s">
+      <c r="Q43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="42" t="s">
         <v>0</v>
       </c>
       <c r="AC43" s="1"/>
     </row>
     <row r="44" spans="15:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O44" s="29">
+      <c r="O44" s="28">
         <v>522912</v>
       </c>
-      <c r="P44" s="36" t="s">
+      <c r="P44" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="Q44" s="31" t="s">
+      <c r="Q44" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="R44" s="31" t="s">
+      <c r="R44" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="S44" s="54">
+      <c r="S44" s="53">
         <v>4191.8999999999996</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>2565.3000000000002</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>4541.7</v>
       </c>
-      <c r="V44" s="49">
+      <c r="V44" s="48">
         <v>5091.3999999999996</v>
       </c>
-      <c r="W44" s="49">
+      <c r="W44" s="48">
         <v>4534.5</v>
       </c>
-      <c r="X44" s="59">
+      <c r="X44" s="58">
         <v>7466927</v>
       </c>
-      <c r="Y44" s="59">
+      <c r="Y44" s="58">
         <v>7159995.4000000004</v>
       </c>
+      <c r="Z44" s="58">
+        <v>7640380.5</v>
+      </c>
       <c r="AC44" s="1"/>
     </row>
     <row r="45" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O45" s="29">
+      <c r="O45" s="28">
         <v>522919</v>
       </c>
-      <c r="P45" s="36" t="s">
+      <c r="P45" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="Q45" s="31">
+      <c r="Q45" s="30">
         <v>676.9</v>
       </c>
-      <c r="R45" s="31">
+      <c r="R45" s="30">
         <v>723.5</v>
       </c>
-      <c r="S45" s="54">
+      <c r="S45" s="53">
         <v>375.7</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>1012.1</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>833.4</v>
       </c>
-      <c r="V45" s="49">
+      <c r="V45" s="48">
         <v>1082.4000000000001</v>
       </c>
-      <c r="W45" s="49">
+      <c r="W45" s="48">
         <v>1897.1</v>
       </c>
-      <c r="X45" s="59">
+      <c r="X45" s="58">
         <v>1352377</v>
       </c>
-      <c r="Y45" s="59">
+      <c r="Y45" s="58">
         <v>1872293.8</v>
       </c>
+      <c r="Z45" s="58">
+        <v>3334458.8</v>
+      </c>
       <c r="AC45" s="1"/>
     </row>
     <row r="46" spans="15:29" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="O46" s="29">
+      <c r="O46" s="28">
         <v>522920</v>
       </c>
-      <c r="P46" s="36" t="s">
+      <c r="P46" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="Q46" s="31">
+      <c r="Q46" s="30">
         <v>243.6</v>
       </c>
-      <c r="R46" s="31">
+      <c r="R46" s="30">
         <v>213.9</v>
       </c>
-      <c r="S46" s="54">
+      <c r="S46" s="53">
         <v>175.8</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>124.8</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>78.900000000000006</v>
       </c>
-      <c r="V46" s="49">
+      <c r="V46" s="48">
         <v>274.2</v>
       </c>
-      <c r="W46" s="49">
+      <c r="W46" s="48">
         <v>627.4</v>
       </c>
-      <c r="X46" s="59">
+      <c r="X46" s="58">
         <v>2322043</v>
       </c>
-      <c r="Y46" s="59">
+      <c r="Y46" s="58">
         <v>1903998.4</v>
       </c>
+      <c r="Z46" s="58">
+        <v>12468819.1</v>
+      </c>
       <c r="AC46" s="1"/>
     </row>
     <row r="47" spans="15:29" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O47" s="73" t="s">
+      <c r="O47" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="P47" s="73"/>
-[...9 lines deleted...]
-      <c r="Z47" s="15"/>
+      <c r="P47" s="64"/>
+      <c r="Q47" s="64"/>
+      <c r="R47" s="64"/>
+      <c r="S47" s="64"/>
+      <c r="T47" s="64"/>
+      <c r="U47" s="64"/>
+      <c r="V47" s="64"/>
+      <c r="W47" s="73"/>
+      <c r="X47" s="73"/>
+      <c r="Y47" s="73"/>
+      <c r="Z47" s="73"/>
       <c r="AC47" s="1"/>
     </row>
     <row r="48" spans="15:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O48" s="75" t="s">
+      <c r="O48" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="P48" s="75"/>
-[...8 lines deleted...]
-      <c r="Y48" s="76"/>
+      <c r="P48" s="65"/>
+      <c r="Q48" s="65"/>
+      <c r="R48" s="65"/>
+      <c r="S48" s="65"/>
+      <c r="T48" s="65"/>
+      <c r="U48" s="65"/>
+      <c r="V48" s="65"/>
+      <c r="W48" s="65"/>
+      <c r="X48" s="65"/>
+      <c r="Y48" s="66"/>
       <c r="AC48" s="1"/>
     </row>
     <row r="49" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O49" s="41"/>
-[...8 lines deleted...]
-      <c r="X49" s="40"/>
+      <c r="O49" s="40"/>
+      <c r="P49" s="39"/>
+      <c r="Q49" s="40"/>
+      <c r="R49" s="40"/>
+      <c r="S49" s="40"/>
+      <c r="T49" s="40"/>
+      <c r="U49" s="39"/>
+      <c r="V49" s="39"/>
+      <c r="W49" s="39"/>
+      <c r="X49" s="39"/>
       <c r="AC49" s="1"/>
     </row>
     <row r="50" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O50" s="41"/>
-[...8 lines deleted...]
-      <c r="X50" s="40"/>
+      <c r="O50" s="40"/>
+      <c r="P50" s="39"/>
+      <c r="Q50" s="40"/>
+      <c r="R50" s="40"/>
+      <c r="S50" s="40"/>
+      <c r="T50" s="40"/>
+      <c r="U50" s="39"/>
+      <c r="V50" s="39"/>
+      <c r="W50" s="39"/>
+      <c r="X50" s="39"/>
       <c r="AC50" s="1"/>
     </row>
     <row r="51" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O51" s="41"/>
-[...8 lines deleted...]
-      <c r="X51" s="40"/>
+      <c r="O51" s="40"/>
+      <c r="P51" s="39"/>
+      <c r="Q51" s="40"/>
+      <c r="R51" s="40"/>
+      <c r="S51" s="40"/>
+      <c r="T51" s="40"/>
+      <c r="U51" s="39"/>
+      <c r="V51" s="39"/>
+      <c r="W51" s="39"/>
+      <c r="X51" s="39"/>
       <c r="AC51" s="1"/>
     </row>
     <row r="52" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O52" s="41"/>
-[...8 lines deleted...]
-      <c r="X52" s="40"/>
+      <c r="O52" s="40"/>
+      <c r="P52" s="39"/>
+      <c r="Q52" s="40"/>
+      <c r="R52" s="40"/>
+      <c r="S52" s="40"/>
+      <c r="T52" s="40"/>
+      <c r="U52" s="39"/>
+      <c r="V52" s="39"/>
+      <c r="W52" s="39"/>
+      <c r="X52" s="39"/>
       <c r="AC52" s="1"/>
     </row>
     <row r="53" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O53" s="41"/>
-[...8 lines deleted...]
-      <c r="X53" s="40"/>
+      <c r="O53" s="40"/>
+      <c r="P53" s="39"/>
+      <c r="Q53" s="40"/>
+      <c r="R53" s="40"/>
+      <c r="S53" s="40"/>
+      <c r="T53" s="40"/>
+      <c r="U53" s="39"/>
+      <c r="V53" s="39"/>
+      <c r="W53" s="39"/>
+      <c r="X53" s="39"/>
       <c r="AC53" s="1"/>
     </row>
     <row r="54" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O54" s="41"/>
-[...8 lines deleted...]
-      <c r="X54" s="40"/>
+      <c r="O54" s="40"/>
+      <c r="P54" s="39"/>
+      <c r="Q54" s="40"/>
+      <c r="R54" s="40"/>
+      <c r="S54" s="40"/>
+      <c r="T54" s="40"/>
+      <c r="U54" s="39"/>
+      <c r="V54" s="39"/>
+      <c r="W54" s="39"/>
+      <c r="X54" s="39"/>
       <c r="AC54" s="1"/>
     </row>
     <row r="55" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O55" s="41"/>
-[...8 lines deleted...]
-      <c r="X55" s="40"/>
+      <c r="O55" s="40"/>
+      <c r="P55" s="39"/>
+      <c r="Q55" s="40"/>
+      <c r="R55" s="40"/>
+      <c r="S55" s="40"/>
+      <c r="T55" s="40"/>
+      <c r="U55" s="39"/>
+      <c r="V55" s="39"/>
+      <c r="W55" s="39"/>
+      <c r="X55" s="39"/>
       <c r="AC55" s="1"/>
     </row>
     <row r="56" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O56" s="41"/>
-[...8 lines deleted...]
-      <c r="X56" s="40"/>
+      <c r="O56" s="40"/>
+      <c r="P56" s="39"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="40"/>
+      <c r="S56" s="40"/>
+      <c r="T56" s="40"/>
+      <c r="U56" s="39"/>
+      <c r="V56" s="39"/>
+      <c r="W56" s="39"/>
+      <c r="X56" s="39"/>
       <c r="AC56" s="1"/>
     </row>
     <row r="57" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O57" s="41"/>
-[...8 lines deleted...]
-      <c r="X57" s="40"/>
+      <c r="O57" s="40"/>
+      <c r="P57" s="39"/>
+      <c r="Q57" s="40"/>
+      <c r="R57" s="40"/>
+      <c r="S57" s="40"/>
+      <c r="T57" s="40"/>
+      <c r="U57" s="39"/>
+      <c r="V57" s="39"/>
+      <c r="W57" s="39"/>
+      <c r="X57" s="39"/>
       <c r="AC57" s="1"/>
     </row>
     <row r="58" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O58" s="41"/>
-[...8 lines deleted...]
-      <c r="X58" s="40"/>
+      <c r="O58" s="40"/>
+      <c r="P58" s="39"/>
+      <c r="Q58" s="40"/>
+      <c r="R58" s="40"/>
+      <c r="S58" s="40"/>
+      <c r="T58" s="40"/>
+      <c r="U58" s="39"/>
+      <c r="V58" s="39"/>
+      <c r="W58" s="39"/>
+      <c r="X58" s="39"/>
       <c r="AC58" s="1"/>
     </row>
     <row r="59" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O59" s="41"/>
-[...8 lines deleted...]
-      <c r="X59" s="40"/>
+      <c r="O59" s="40"/>
+      <c r="P59" s="39"/>
+      <c r="Q59" s="40"/>
+      <c r="R59" s="40"/>
+      <c r="S59" s="40"/>
+      <c r="T59" s="40"/>
+      <c r="U59" s="39"/>
+      <c r="V59" s="39"/>
+      <c r="W59" s="39"/>
+      <c r="X59" s="39"/>
       <c r="AC59" s="1"/>
     </row>
     <row r="60" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O60" s="41"/>
-[...8 lines deleted...]
-      <c r="X60" s="40"/>
+      <c r="O60" s="40"/>
+      <c r="P60" s="39"/>
+      <c r="Q60" s="40"/>
+      <c r="R60" s="40"/>
+      <c r="S60" s="40"/>
+      <c r="T60" s="40"/>
+      <c r="U60" s="39"/>
+      <c r="V60" s="39"/>
+      <c r="W60" s="39"/>
+      <c r="X60" s="39"/>
       <c r="AC60" s="1"/>
     </row>
     <row r="61" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O61" s="41"/>
-[...8 lines deleted...]
-      <c r="X61" s="40"/>
+      <c r="O61" s="40"/>
+      <c r="P61" s="39"/>
+      <c r="Q61" s="40"/>
+      <c r="R61" s="40"/>
+      <c r="S61" s="40"/>
+      <c r="T61" s="40"/>
+      <c r="U61" s="39"/>
+      <c r="V61" s="39"/>
+      <c r="W61" s="39"/>
+      <c r="X61" s="39"/>
       <c r="AC61" s="1"/>
     </row>
     <row r="62" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O62" s="41"/>
-[...8 lines deleted...]
-      <c r="X62" s="40"/>
+      <c r="O62" s="40"/>
+      <c r="P62" s="39"/>
+      <c r="Q62" s="40"/>
+      <c r="R62" s="40"/>
+      <c r="S62" s="40"/>
+      <c r="T62" s="40"/>
+      <c r="U62" s="39"/>
+      <c r="V62" s="39"/>
+      <c r="W62" s="39"/>
+      <c r="X62" s="39"/>
       <c r="AC62" s="1"/>
     </row>
     <row r="63" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O63" s="41"/>
-[...8 lines deleted...]
-      <c r="X63" s="40"/>
+      <c r="O63" s="40"/>
+      <c r="P63" s="39"/>
+      <c r="Q63" s="40"/>
+      <c r="R63" s="40"/>
+      <c r="S63" s="40"/>
+      <c r="T63" s="40"/>
+      <c r="U63" s="39"/>
+      <c r="V63" s="39"/>
+      <c r="W63" s="39"/>
+      <c r="X63" s="39"/>
       <c r="AC63" s="1"/>
     </row>
     <row r="64" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O64" s="41"/>
-[...8 lines deleted...]
-      <c r="X64" s="40"/>
+      <c r="O64" s="40"/>
+      <c r="P64" s="39"/>
+      <c r="Q64" s="40"/>
+      <c r="R64" s="40"/>
+      <c r="S64" s="40"/>
+      <c r="T64" s="40"/>
+      <c r="U64" s="39"/>
+      <c r="V64" s="39"/>
+      <c r="W64" s="39"/>
+      <c r="X64" s="39"/>
       <c r="AC64" s="1"/>
     </row>
     <row r="65" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O65" s="41"/>
-[...8 lines deleted...]
-      <c r="X65" s="40"/>
+      <c r="O65" s="40"/>
+      <c r="P65" s="39"/>
+      <c r="Q65" s="40"/>
+      <c r="R65" s="40"/>
+      <c r="S65" s="40"/>
+      <c r="T65" s="40"/>
+      <c r="U65" s="39"/>
+      <c r="V65" s="39"/>
+      <c r="W65" s="39"/>
+      <c r="X65" s="39"/>
       <c r="AC65" s="1"/>
     </row>
     <row r="66" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O66" s="41"/>
-[...8 lines deleted...]
-      <c r="X66" s="40"/>
+      <c r="O66" s="40"/>
+      <c r="P66" s="39"/>
+      <c r="Q66" s="40"/>
+      <c r="R66" s="40"/>
+      <c r="S66" s="40"/>
+      <c r="T66" s="40"/>
+      <c r="U66" s="39"/>
+      <c r="V66" s="39"/>
+      <c r="W66" s="39"/>
+      <c r="X66" s="39"/>
       <c r="AC66" s="1"/>
     </row>
     <row r="67" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O67" s="41"/>
-[...8 lines deleted...]
-      <c r="X67" s="40"/>
+      <c r="O67" s="40"/>
+      <c r="P67" s="39"/>
+      <c r="Q67" s="40"/>
+      <c r="R67" s="40"/>
+      <c r="S67" s="40"/>
+      <c r="T67" s="40"/>
+      <c r="U67" s="39"/>
+      <c r="V67" s="39"/>
+      <c r="W67" s="39"/>
+      <c r="X67" s="39"/>
       <c r="AC67" s="1"/>
     </row>
     <row r="68" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O68" s="41"/>
-[...8 lines deleted...]
-      <c r="X68" s="40"/>
+      <c r="O68" s="40"/>
+      <c r="P68" s="39"/>
+      <c r="Q68" s="40"/>
+      <c r="R68" s="40"/>
+      <c r="S68" s="40"/>
+      <c r="T68" s="40"/>
+      <c r="U68" s="39"/>
+      <c r="V68" s="39"/>
+      <c r="W68" s="39"/>
+      <c r="X68" s="39"/>
       <c r="AC68" s="1"/>
     </row>
     <row r="69" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O69" s="41"/>
-[...8 lines deleted...]
-      <c r="X69" s="40"/>
+      <c r="O69" s="40"/>
+      <c r="P69" s="39"/>
+      <c r="Q69" s="40"/>
+      <c r="R69" s="40"/>
+      <c r="S69" s="40"/>
+      <c r="T69" s="40"/>
+      <c r="U69" s="39"/>
+      <c r="V69" s="39"/>
+      <c r="W69" s="39"/>
+      <c r="X69" s="39"/>
       <c r="AC69" s="1"/>
     </row>
     <row r="70" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O70" s="41"/>
-[...8 lines deleted...]
-      <c r="X70" s="40"/>
+      <c r="O70" s="40"/>
+      <c r="P70" s="39"/>
+      <c r="Q70" s="40"/>
+      <c r="R70" s="40"/>
+      <c r="S70" s="40"/>
+      <c r="T70" s="40"/>
+      <c r="U70" s="39"/>
+      <c r="V70" s="39"/>
+      <c r="W70" s="39"/>
+      <c r="X70" s="39"/>
       <c r="AC70" s="1"/>
     </row>
     <row r="71" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O71" s="41"/>
-[...8 lines deleted...]
-      <c r="X71" s="40"/>
+      <c r="O71" s="40"/>
+      <c r="P71" s="39"/>
+      <c r="Q71" s="40"/>
+      <c r="R71" s="40"/>
+      <c r="S71" s="40"/>
+      <c r="T71" s="40"/>
+      <c r="U71" s="39"/>
+      <c r="V71" s="39"/>
+      <c r="W71" s="39"/>
+      <c r="X71" s="39"/>
       <c r="AC71" s="1"/>
     </row>
     <row r="72" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O72" s="41"/>
-[...8 lines deleted...]
-      <c r="X72" s="40"/>
+      <c r="O72" s="40"/>
+      <c r="P72" s="39"/>
+      <c r="Q72" s="40"/>
+      <c r="R72" s="40"/>
+      <c r="S72" s="40"/>
+      <c r="T72" s="40"/>
+      <c r="U72" s="39"/>
+      <c r="V72" s="39"/>
+      <c r="W72" s="39"/>
+      <c r="X72" s="39"/>
       <c r="AC72" s="1"/>
     </row>
     <row r="73" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O73" s="41"/>
-[...8 lines deleted...]
-      <c r="X73" s="40"/>
+      <c r="O73" s="40"/>
+      <c r="P73" s="39"/>
+      <c r="Q73" s="40"/>
+      <c r="R73" s="40"/>
+      <c r="S73" s="40"/>
+      <c r="T73" s="40"/>
+      <c r="U73" s="39"/>
+      <c r="V73" s="39"/>
+      <c r="W73" s="39"/>
+      <c r="X73" s="39"/>
       <c r="AC73" s="1"/>
     </row>
     <row r="74" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O74" s="41"/>
-[...8 lines deleted...]
-      <c r="X74" s="40"/>
+      <c r="O74" s="40"/>
+      <c r="P74" s="39"/>
+      <c r="Q74" s="40"/>
+      <c r="R74" s="40"/>
+      <c r="S74" s="40"/>
+      <c r="T74" s="40"/>
+      <c r="U74" s="39"/>
+      <c r="V74" s="39"/>
+      <c r="W74" s="39"/>
+      <c r="X74" s="39"/>
       <c r="AC74" s="1"/>
     </row>
     <row r="75" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O75" s="41"/>
-[...8 lines deleted...]
-      <c r="X75" s="40"/>
+      <c r="O75" s="40"/>
+      <c r="P75" s="39"/>
+      <c r="Q75" s="40"/>
+      <c r="R75" s="40"/>
+      <c r="S75" s="40"/>
+      <c r="T75" s="40"/>
+      <c r="U75" s="39"/>
+      <c r="V75" s="39"/>
+      <c r="W75" s="39"/>
+      <c r="X75" s="39"/>
       <c r="AC75" s="1"/>
     </row>
     <row r="76" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O76" s="41"/>
-[...8 lines deleted...]
-      <c r="X76" s="40"/>
+      <c r="O76" s="40"/>
+      <c r="P76" s="39"/>
+      <c r="Q76" s="40"/>
+      <c r="R76" s="40"/>
+      <c r="S76" s="40"/>
+      <c r="T76" s="40"/>
+      <c r="U76" s="39"/>
+      <c r="V76" s="39"/>
+      <c r="W76" s="39"/>
+      <c r="X76" s="39"/>
       <c r="AC76" s="1"/>
     </row>
     <row r="77" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O77" s="41"/>
-[...8 lines deleted...]
-      <c r="X77" s="40"/>
+      <c r="O77" s="40"/>
+      <c r="P77" s="39"/>
+      <c r="Q77" s="40"/>
+      <c r="R77" s="40"/>
+      <c r="S77" s="40"/>
+      <c r="T77" s="40"/>
+      <c r="U77" s="39"/>
+      <c r="V77" s="39"/>
+      <c r="W77" s="39"/>
+      <c r="X77" s="39"/>
       <c r="AC77" s="1"/>
     </row>
     <row r="78" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O78" s="41"/>
-[...8 lines deleted...]
-      <c r="X78" s="40"/>
+      <c r="O78" s="40"/>
+      <c r="P78" s="39"/>
+      <c r="Q78" s="40"/>
+      <c r="R78" s="40"/>
+      <c r="S78" s="40"/>
+      <c r="T78" s="40"/>
+      <c r="U78" s="39"/>
+      <c r="V78" s="39"/>
+      <c r="W78" s="39"/>
+      <c r="X78" s="39"/>
       <c r="AC78" s="1"/>
     </row>
     <row r="79" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O79" s="41"/>
-[...8 lines deleted...]
-      <c r="X79" s="40"/>
+      <c r="O79" s="40"/>
+      <c r="P79" s="39"/>
+      <c r="Q79" s="40"/>
+      <c r="R79" s="40"/>
+      <c r="S79" s="40"/>
+      <c r="T79" s="40"/>
+      <c r="U79" s="39"/>
+      <c r="V79" s="39"/>
+      <c r="W79" s="39"/>
+      <c r="X79" s="39"/>
       <c r="AC79" s="1"/>
     </row>
     <row r="80" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O80" s="41"/>
-[...8 lines deleted...]
-      <c r="X80" s="40"/>
+      <c r="O80" s="40"/>
+      <c r="P80" s="39"/>
+      <c r="Q80" s="40"/>
+      <c r="R80" s="40"/>
+      <c r="S80" s="40"/>
+      <c r="T80" s="40"/>
+      <c r="U80" s="39"/>
+      <c r="V80" s="39"/>
+      <c r="W80" s="39"/>
+      <c r="X80" s="39"/>
       <c r="AC80" s="1"/>
     </row>
     <row r="81" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O81" s="41"/>
-[...8 lines deleted...]
-      <c r="X81" s="40"/>
+      <c r="O81" s="40"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="40"/>
+      <c r="R81" s="40"/>
+      <c r="S81" s="40"/>
+      <c r="T81" s="40"/>
+      <c r="U81" s="39"/>
+      <c r="V81" s="39"/>
+      <c r="W81" s="39"/>
+      <c r="X81" s="39"/>
       <c r="AC81" s="1"/>
     </row>
     <row r="82" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O82" s="41"/>
-[...8 lines deleted...]
-      <c r="X82" s="40"/>
+      <c r="O82" s="40"/>
+      <c r="P82" s="39"/>
+      <c r="Q82" s="40"/>
+      <c r="R82" s="40"/>
+      <c r="S82" s="40"/>
+      <c r="T82" s="40"/>
+      <c r="U82" s="39"/>
+      <c r="V82" s="39"/>
+      <c r="W82" s="39"/>
+      <c r="X82" s="39"/>
       <c r="AC82" s="1"/>
     </row>
     <row r="83" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O83" s="41"/>
-[...8 lines deleted...]
-      <c r="X83" s="40"/>
+      <c r="O83" s="40"/>
+      <c r="P83" s="39"/>
+      <c r="Q83" s="40"/>
+      <c r="R83" s="40"/>
+      <c r="S83" s="40"/>
+      <c r="T83" s="40"/>
+      <c r="U83" s="39"/>
+      <c r="V83" s="39"/>
+      <c r="W83" s="39"/>
+      <c r="X83" s="39"/>
       <c r="AC83" s="1"/>
     </row>
     <row r="84" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O84" s="41"/>
-[...8 lines deleted...]
-      <c r="X84" s="40"/>
+      <c r="O84" s="40"/>
+      <c r="P84" s="39"/>
+      <c r="Q84" s="40"/>
+      <c r="R84" s="40"/>
+      <c r="S84" s="40"/>
+      <c r="T84" s="40"/>
+      <c r="U84" s="39"/>
+      <c r="V84" s="39"/>
+      <c r="W84" s="39"/>
+      <c r="X84" s="39"/>
       <c r="AC84" s="1"/>
     </row>
     <row r="85" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O85" s="41"/>
-[...8 lines deleted...]
-      <c r="X85" s="40"/>
+      <c r="O85" s="40"/>
+      <c r="P85" s="39"/>
+      <c r="Q85" s="40"/>
+      <c r="R85" s="40"/>
+      <c r="S85" s="40"/>
+      <c r="T85" s="40"/>
+      <c r="U85" s="39"/>
+      <c r="V85" s="39"/>
+      <c r="W85" s="39"/>
+      <c r="X85" s="39"/>
       <c r="AC85" s="1"/>
     </row>
     <row r="86" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O86" s="41"/>
-[...8 lines deleted...]
-      <c r="X86" s="40"/>
+      <c r="O86" s="40"/>
+      <c r="P86" s="39"/>
+      <c r="Q86" s="40"/>
+      <c r="R86" s="40"/>
+      <c r="S86" s="40"/>
+      <c r="T86" s="40"/>
+      <c r="U86" s="39"/>
+      <c r="V86" s="39"/>
+      <c r="W86" s="39"/>
+      <c r="X86" s="39"/>
       <c r="AC86" s="1"/>
     </row>
     <row r="87" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O87" s="41"/>
-[...8 lines deleted...]
-      <c r="X87" s="40"/>
+      <c r="O87" s="40"/>
+      <c r="P87" s="39"/>
+      <c r="Q87" s="40"/>
+      <c r="R87" s="40"/>
+      <c r="S87" s="40"/>
+      <c r="T87" s="40"/>
+      <c r="U87" s="39"/>
+      <c r="V87" s="39"/>
+      <c r="W87" s="39"/>
+      <c r="X87" s="39"/>
       <c r="AC87" s="1"/>
     </row>
     <row r="88" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O88" s="41"/>
-[...8 lines deleted...]
-      <c r="X88" s="40"/>
+      <c r="O88" s="40"/>
+      <c r="P88" s="39"/>
+      <c r="Q88" s="40"/>
+      <c r="R88" s="40"/>
+      <c r="S88" s="40"/>
+      <c r="T88" s="40"/>
+      <c r="U88" s="39"/>
+      <c r="V88" s="39"/>
+      <c r="W88" s="39"/>
+      <c r="X88" s="39"/>
       <c r="AC88" s="1"/>
     </row>
     <row r="89" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O89" s="41"/>
-[...8 lines deleted...]
-      <c r="X89" s="40"/>
+      <c r="O89" s="40"/>
+      <c r="P89" s="39"/>
+      <c r="Q89" s="40"/>
+      <c r="R89" s="40"/>
+      <c r="S89" s="40"/>
+      <c r="T89" s="40"/>
+      <c r="U89" s="39"/>
+      <c r="V89" s="39"/>
+      <c r="W89" s="39"/>
+      <c r="X89" s="39"/>
       <c r="AC89" s="1"/>
     </row>
     <row r="90" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O90" s="41"/>
-[...8 lines deleted...]
-      <c r="X90" s="40"/>
+      <c r="O90" s="40"/>
+      <c r="P90" s="39"/>
+      <c r="Q90" s="40"/>
+      <c r="R90" s="40"/>
+      <c r="S90" s="40"/>
+      <c r="T90" s="40"/>
+      <c r="U90" s="39"/>
+      <c r="V90" s="39"/>
+      <c r="W90" s="39"/>
+      <c r="X90" s="39"/>
       <c r="AC90" s="1"/>
     </row>
     <row r="91" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O91" s="41"/>
-[...8 lines deleted...]
-      <c r="X91" s="40"/>
+      <c r="O91" s="40"/>
+      <c r="P91" s="39"/>
+      <c r="Q91" s="40"/>
+      <c r="R91" s="40"/>
+      <c r="S91" s="40"/>
+      <c r="T91" s="40"/>
+      <c r="U91" s="39"/>
+      <c r="V91" s="39"/>
+      <c r="W91" s="39"/>
+      <c r="X91" s="39"/>
       <c r="AC91" s="1"/>
     </row>
     <row r="92" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O92" s="41"/>
-[...8 lines deleted...]
-      <c r="X92" s="40"/>
+      <c r="O92" s="40"/>
+      <c r="P92" s="39"/>
+      <c r="Q92" s="40"/>
+      <c r="R92" s="40"/>
+      <c r="S92" s="40"/>
+      <c r="T92" s="40"/>
+      <c r="U92" s="39"/>
+      <c r="V92" s="39"/>
+      <c r="W92" s="39"/>
+      <c r="X92" s="39"/>
       <c r="AC92" s="1"/>
     </row>
     <row r="93" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O93" s="41"/>
-[...8 lines deleted...]
-      <c r="X93" s="40"/>
+      <c r="O93" s="40"/>
+      <c r="P93" s="39"/>
+      <c r="Q93" s="40"/>
+      <c r="R93" s="40"/>
+      <c r="S93" s="40"/>
+      <c r="T93" s="40"/>
+      <c r="U93" s="39"/>
+      <c r="V93" s="39"/>
+      <c r="W93" s="39"/>
+      <c r="X93" s="39"/>
       <c r="AC93" s="1"/>
     </row>
     <row r="94" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O94" s="41"/>
-[...8 lines deleted...]
-      <c r="X94" s="40"/>
+      <c r="O94" s="40"/>
+      <c r="P94" s="39"/>
+      <c r="Q94" s="40"/>
+      <c r="R94" s="40"/>
+      <c r="S94" s="40"/>
+      <c r="T94" s="40"/>
+      <c r="U94" s="39"/>
+      <c r="V94" s="39"/>
+      <c r="W94" s="39"/>
+      <c r="X94" s="39"/>
       <c r="AC94" s="1"/>
     </row>
     <row r="95" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O95" s="41"/>
-[...8 lines deleted...]
-      <c r="X95" s="40"/>
+      <c r="O95" s="40"/>
+      <c r="P95" s="39"/>
+      <c r="Q95" s="40"/>
+      <c r="R95" s="40"/>
+      <c r="S95" s="40"/>
+      <c r="T95" s="40"/>
+      <c r="U95" s="39"/>
+      <c r="V95" s="39"/>
+      <c r="W95" s="39"/>
+      <c r="X95" s="39"/>
       <c r="AC95" s="1"/>
     </row>
     <row r="96" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O96" s="41"/>
-[...8 lines deleted...]
-      <c r="X96" s="40"/>
+      <c r="O96" s="40"/>
+      <c r="P96" s="39"/>
+      <c r="Q96" s="40"/>
+      <c r="R96" s="40"/>
+      <c r="S96" s="40"/>
+      <c r="T96" s="40"/>
+      <c r="U96" s="39"/>
+      <c r="V96" s="39"/>
+      <c r="W96" s="39"/>
+      <c r="X96" s="39"/>
       <c r="AC96" s="1"/>
     </row>
     <row r="97" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O97" s="41"/>
-[...8 lines deleted...]
-      <c r="X97" s="40"/>
+      <c r="O97" s="40"/>
+      <c r="P97" s="39"/>
+      <c r="Q97" s="40"/>
+      <c r="R97" s="40"/>
+      <c r="S97" s="40"/>
+      <c r="T97" s="40"/>
+      <c r="U97" s="39"/>
+      <c r="V97" s="39"/>
+      <c r="W97" s="39"/>
+      <c r="X97" s="39"/>
       <c r="AC97" s="1"/>
     </row>
     <row r="98" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O98" s="41"/>
-[...8 lines deleted...]
-      <c r="X98" s="40"/>
+      <c r="O98" s="40"/>
+      <c r="P98" s="39"/>
+      <c r="Q98" s="40"/>
+      <c r="R98" s="40"/>
+      <c r="S98" s="40"/>
+      <c r="T98" s="40"/>
+      <c r="U98" s="39"/>
+      <c r="V98" s="39"/>
+      <c r="W98" s="39"/>
+      <c r="X98" s="39"/>
       <c r="AC98" s="1"/>
     </row>
     <row r="99" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O99" s="41"/>
-[...8 lines deleted...]
-      <c r="X99" s="40"/>
+      <c r="O99" s="40"/>
+      <c r="P99" s="39"/>
+      <c r="Q99" s="40"/>
+      <c r="R99" s="40"/>
+      <c r="S99" s="40"/>
+      <c r="T99" s="40"/>
+      <c r="U99" s="39"/>
+      <c r="V99" s="39"/>
+      <c r="W99" s="39"/>
+      <c r="X99" s="39"/>
       <c r="AC99" s="1"/>
     </row>
     <row r="100" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O100" s="41"/>
-[...8 lines deleted...]
-      <c r="X100" s="40"/>
+      <c r="O100" s="40"/>
+      <c r="P100" s="39"/>
+      <c r="Q100" s="40"/>
+      <c r="R100" s="40"/>
+      <c r="S100" s="40"/>
+      <c r="T100" s="40"/>
+      <c r="U100" s="39"/>
+      <c r="V100" s="39"/>
+      <c r="W100" s="39"/>
+      <c r="X100" s="39"/>
       <c r="AC100" s="1"/>
     </row>
     <row r="101" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O101" s="41"/>
-[...8 lines deleted...]
-      <c r="X101" s="40"/>
+      <c r="O101" s="40"/>
+      <c r="P101" s="39"/>
+      <c r="Q101" s="40"/>
+      <c r="R101" s="40"/>
+      <c r="S101" s="40"/>
+      <c r="T101" s="40"/>
+      <c r="U101" s="39"/>
+      <c r="V101" s="39"/>
+      <c r="W101" s="39"/>
+      <c r="X101" s="39"/>
       <c r="AC101" s="1"/>
     </row>
     <row r="102" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O102" s="41"/>
-[...8 lines deleted...]
-      <c r="X102" s="40"/>
+      <c r="O102" s="40"/>
+      <c r="P102" s="39"/>
+      <c r="Q102" s="40"/>
+      <c r="R102" s="40"/>
+      <c r="S102" s="40"/>
+      <c r="T102" s="40"/>
+      <c r="U102" s="39"/>
+      <c r="V102" s="39"/>
+      <c r="W102" s="39"/>
+      <c r="X102" s="39"/>
       <c r="AC102" s="1"/>
     </row>
     <row r="103" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O103" s="41"/>
-[...8 lines deleted...]
-      <c r="X103" s="40"/>
+      <c r="O103" s="40"/>
+      <c r="P103" s="39"/>
+      <c r="Q103" s="40"/>
+      <c r="R103" s="40"/>
+      <c r="S103" s="40"/>
+      <c r="T103" s="40"/>
+      <c r="U103" s="39"/>
+      <c r="V103" s="39"/>
+      <c r="W103" s="39"/>
+      <c r="X103" s="39"/>
       <c r="AC103" s="1"/>
     </row>
     <row r="104" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O104" s="41"/>
-[...8 lines deleted...]
-      <c r="X104" s="40"/>
+      <c r="O104" s="40"/>
+      <c r="P104" s="39"/>
+      <c r="Q104" s="40"/>
+      <c r="R104" s="40"/>
+      <c r="S104" s="40"/>
+      <c r="T104" s="40"/>
+      <c r="U104" s="39"/>
+      <c r="V104" s="39"/>
+      <c r="W104" s="39"/>
+      <c r="X104" s="39"/>
       <c r="AC104" s="1"/>
     </row>
     <row r="105" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O105" s="41"/>
-[...8 lines deleted...]
-      <c r="X105" s="40"/>
+      <c r="O105" s="40"/>
+      <c r="P105" s="39"/>
+      <c r="Q105" s="40"/>
+      <c r="R105" s="40"/>
+      <c r="S105" s="40"/>
+      <c r="T105" s="40"/>
+      <c r="U105" s="39"/>
+      <c r="V105" s="39"/>
+      <c r="W105" s="39"/>
+      <c r="X105" s="39"/>
       <c r="AC105" s="1"/>
     </row>
     <row r="106" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O106" s="41"/>
-[...8 lines deleted...]
-      <c r="X106" s="40"/>
+      <c r="O106" s="40"/>
+      <c r="P106" s="39"/>
+      <c r="Q106" s="40"/>
+      <c r="R106" s="40"/>
+      <c r="S106" s="40"/>
+      <c r="T106" s="40"/>
+      <c r="U106" s="39"/>
+      <c r="V106" s="39"/>
+      <c r="W106" s="39"/>
+      <c r="X106" s="39"/>
       <c r="AC106" s="1"/>
     </row>
     <row r="107" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O107" s="41"/>
-[...8 lines deleted...]
-      <c r="X107" s="40"/>
+      <c r="O107" s="40"/>
+      <c r="P107" s="39"/>
+      <c r="Q107" s="40"/>
+      <c r="R107" s="40"/>
+      <c r="S107" s="40"/>
+      <c r="T107" s="40"/>
+      <c r="U107" s="39"/>
+      <c r="V107" s="39"/>
+      <c r="W107" s="39"/>
+      <c r="X107" s="39"/>
       <c r="AC107" s="1"/>
     </row>
     <row r="108" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O108" s="41"/>
-[...8 lines deleted...]
-      <c r="X108" s="40"/>
+      <c r="O108" s="40"/>
+      <c r="P108" s="39"/>
+      <c r="Q108" s="40"/>
+      <c r="R108" s="40"/>
+      <c r="S108" s="40"/>
+      <c r="T108" s="40"/>
+      <c r="U108" s="39"/>
+      <c r="V108" s="39"/>
+      <c r="W108" s="39"/>
+      <c r="X108" s="39"/>
       <c r="AC108" s="1"/>
     </row>
     <row r="109" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O109" s="41"/>
-[...8 lines deleted...]
-      <c r="X109" s="40"/>
+      <c r="O109" s="40"/>
+      <c r="P109" s="39"/>
+      <c r="Q109" s="40"/>
+      <c r="R109" s="40"/>
+      <c r="S109" s="40"/>
+      <c r="T109" s="40"/>
+      <c r="U109" s="39"/>
+      <c r="V109" s="39"/>
+      <c r="W109" s="39"/>
+      <c r="X109" s="39"/>
       <c r="AC109" s="1"/>
     </row>
     <row r="110" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O110" s="41"/>
-[...8 lines deleted...]
-      <c r="X110" s="40"/>
+      <c r="O110" s="40"/>
+      <c r="P110" s="39"/>
+      <c r="Q110" s="40"/>
+      <c r="R110" s="40"/>
+      <c r="S110" s="40"/>
+      <c r="T110" s="40"/>
+      <c r="U110" s="39"/>
+      <c r="V110" s="39"/>
+      <c r="W110" s="39"/>
+      <c r="X110" s="39"/>
       <c r="AC110" s="1"/>
     </row>
     <row r="111" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O111" s="41"/>
-[...8 lines deleted...]
-      <c r="X111" s="40"/>
+      <c r="O111" s="40"/>
+      <c r="P111" s="39"/>
+      <c r="Q111" s="40"/>
+      <c r="R111" s="40"/>
+      <c r="S111" s="40"/>
+      <c r="T111" s="40"/>
+      <c r="U111" s="39"/>
+      <c r="V111" s="39"/>
+      <c r="W111" s="39"/>
+      <c r="X111" s="39"/>
       <c r="AC111" s="1"/>
     </row>
     <row r="112" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O112" s="41"/>
-[...8 lines deleted...]
-      <c r="X112" s="40"/>
+      <c r="O112" s="40"/>
+      <c r="P112" s="39"/>
+      <c r="Q112" s="40"/>
+      <c r="R112" s="40"/>
+      <c r="S112" s="40"/>
+      <c r="T112" s="40"/>
+      <c r="U112" s="39"/>
+      <c r="V112" s="39"/>
+      <c r="W112" s="39"/>
+      <c r="X112" s="39"/>
       <c r="AC112" s="1"/>
     </row>
     <row r="113" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O113" s="41"/>
-[...8 lines deleted...]
-      <c r="X113" s="40"/>
+      <c r="O113" s="40"/>
+      <c r="P113" s="39"/>
+      <c r="Q113" s="40"/>
+      <c r="R113" s="40"/>
+      <c r="S113" s="40"/>
+      <c r="T113" s="40"/>
+      <c r="U113" s="39"/>
+      <c r="V113" s="39"/>
+      <c r="W113" s="39"/>
+      <c r="X113" s="39"/>
       <c r="AC113" s="1"/>
     </row>
     <row r="114" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O114" s="41"/>
-[...8 lines deleted...]
-      <c r="X114" s="40"/>
+      <c r="O114" s="40"/>
+      <c r="P114" s="39"/>
+      <c r="Q114" s="40"/>
+      <c r="R114" s="40"/>
+      <c r="S114" s="40"/>
+      <c r="T114" s="40"/>
+      <c r="U114" s="39"/>
+      <c r="V114" s="39"/>
+      <c r="W114" s="39"/>
+      <c r="X114" s="39"/>
       <c r="AC114" s="1"/>
     </row>
     <row r="115" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O115" s="41"/>
-[...8 lines deleted...]
-      <c r="X115" s="40"/>
+      <c r="O115" s="40"/>
+      <c r="P115" s="39"/>
+      <c r="Q115" s="40"/>
+      <c r="R115" s="40"/>
+      <c r="S115" s="40"/>
+      <c r="T115" s="40"/>
+      <c r="U115" s="39"/>
+      <c r="V115" s="39"/>
+      <c r="W115" s="39"/>
+      <c r="X115" s="39"/>
       <c r="AC115" s="1"/>
     </row>
     <row r="116" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O116" s="41"/>
-[...8 lines deleted...]
-      <c r="X116" s="40"/>
+      <c r="O116" s="40"/>
+      <c r="P116" s="39"/>
+      <c r="Q116" s="40"/>
+      <c r="R116" s="40"/>
+      <c r="S116" s="40"/>
+      <c r="T116" s="40"/>
+      <c r="U116" s="39"/>
+      <c r="V116" s="39"/>
+      <c r="W116" s="39"/>
+      <c r="X116" s="39"/>
       <c r="AC116" s="1"/>
     </row>
     <row r="117" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O117" s="41"/>
-[...8 lines deleted...]
-      <c r="X117" s="40"/>
+      <c r="O117" s="40"/>
+      <c r="P117" s="39"/>
+      <c r="Q117" s="40"/>
+      <c r="R117" s="40"/>
+      <c r="S117" s="40"/>
+      <c r="T117" s="40"/>
+      <c r="U117" s="39"/>
+      <c r="V117" s="39"/>
+      <c r="W117" s="39"/>
+      <c r="X117" s="39"/>
       <c r="AC117" s="1"/>
     </row>
     <row r="118" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O118" s="41"/>
-[...8 lines deleted...]
-      <c r="X118" s="40"/>
+      <c r="O118" s="40"/>
+      <c r="P118" s="39"/>
+      <c r="Q118" s="40"/>
+      <c r="R118" s="40"/>
+      <c r="S118" s="40"/>
+      <c r="T118" s="40"/>
+      <c r="U118" s="39"/>
+      <c r="V118" s="39"/>
+      <c r="W118" s="39"/>
+      <c r="X118" s="39"/>
       <c r="AC118" s="1"/>
     </row>
     <row r="119" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O119" s="41"/>
-[...8 lines deleted...]
-      <c r="X119" s="40"/>
+      <c r="O119" s="40"/>
+      <c r="P119" s="39"/>
+      <c r="Q119" s="40"/>
+      <c r="R119" s="40"/>
+      <c r="S119" s="40"/>
+      <c r="T119" s="40"/>
+      <c r="U119" s="39"/>
+      <c r="V119" s="39"/>
+      <c r="W119" s="39"/>
+      <c r="X119" s="39"/>
       <c r="AC119" s="1"/>
     </row>
     <row r="120" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O120" s="41"/>
-[...8 lines deleted...]
-      <c r="X120" s="40"/>
+      <c r="O120" s="40"/>
+      <c r="P120" s="39"/>
+      <c r="Q120" s="40"/>
+      <c r="R120" s="40"/>
+      <c r="S120" s="40"/>
+      <c r="T120" s="40"/>
+      <c r="U120" s="39"/>
+      <c r="V120" s="39"/>
+      <c r="W120" s="39"/>
+      <c r="X120" s="39"/>
       <c r="AC120" s="1"/>
     </row>
     <row r="121" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O121" s="41"/>
-[...8 lines deleted...]
-      <c r="X121" s="40"/>
+      <c r="O121" s="40"/>
+      <c r="P121" s="39"/>
+      <c r="Q121" s="40"/>
+      <c r="R121" s="40"/>
+      <c r="S121" s="40"/>
+      <c r="T121" s="40"/>
+      <c r="U121" s="39"/>
+      <c r="V121" s="39"/>
+      <c r="W121" s="39"/>
+      <c r="X121" s="39"/>
       <c r="AC121" s="1"/>
     </row>
     <row r="122" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O122" s="41"/>
-[...8 lines deleted...]
-      <c r="X122" s="40"/>
+      <c r="O122" s="40"/>
+      <c r="P122" s="39"/>
+      <c r="Q122" s="40"/>
+      <c r="R122" s="40"/>
+      <c r="S122" s="40"/>
+      <c r="T122" s="40"/>
+      <c r="U122" s="39"/>
+      <c r="V122" s="39"/>
+      <c r="W122" s="39"/>
+      <c r="X122" s="39"/>
       <c r="AC122" s="1"/>
     </row>
     <row r="123" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O123" s="41"/>
-[...8 lines deleted...]
-      <c r="X123" s="40"/>
+      <c r="O123" s="40"/>
+      <c r="P123" s="39"/>
+      <c r="Q123" s="40"/>
+      <c r="R123" s="40"/>
+      <c r="S123" s="40"/>
+      <c r="T123" s="40"/>
+      <c r="U123" s="39"/>
+      <c r="V123" s="39"/>
+      <c r="W123" s="39"/>
+      <c r="X123" s="39"/>
       <c r="AC123" s="1"/>
     </row>
     <row r="124" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O124" s="41"/>
-[...8 lines deleted...]
-      <c r="X124" s="40"/>
+      <c r="O124" s="40"/>
+      <c r="P124" s="39"/>
+      <c r="Q124" s="40"/>
+      <c r="R124" s="40"/>
+      <c r="S124" s="40"/>
+      <c r="T124" s="40"/>
+      <c r="U124" s="39"/>
+      <c r="V124" s="39"/>
+      <c r="W124" s="39"/>
+      <c r="X124" s="39"/>
       <c r="AC124" s="1"/>
     </row>
     <row r="125" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O125" s="41"/>
-[...8 lines deleted...]
-      <c r="X125" s="40"/>
+      <c r="O125" s="40"/>
+      <c r="P125" s="39"/>
+      <c r="Q125" s="40"/>
+      <c r="R125" s="40"/>
+      <c r="S125" s="40"/>
+      <c r="T125" s="40"/>
+      <c r="U125" s="39"/>
+      <c r="V125" s="39"/>
+      <c r="W125" s="39"/>
+      <c r="X125" s="39"/>
       <c r="AC125" s="1"/>
     </row>
     <row r="126" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O126" s="41"/>
-[...8 lines deleted...]
-      <c r="X126" s="40"/>
+      <c r="O126" s="40"/>
+      <c r="P126" s="39"/>
+      <c r="Q126" s="40"/>
+      <c r="R126" s="40"/>
+      <c r="S126" s="40"/>
+      <c r="T126" s="40"/>
+      <c r="U126" s="39"/>
+      <c r="V126" s="39"/>
+      <c r="W126" s="39"/>
+      <c r="X126" s="39"/>
       <c r="AC126" s="1"/>
     </row>
     <row r="127" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O127" s="41"/>
-[...8 lines deleted...]
-      <c r="X127" s="40"/>
+      <c r="O127" s="40"/>
+      <c r="P127" s="39"/>
+      <c r="Q127" s="40"/>
+      <c r="R127" s="40"/>
+      <c r="S127" s="40"/>
+      <c r="T127" s="40"/>
+      <c r="U127" s="39"/>
+      <c r="V127" s="39"/>
+      <c r="W127" s="39"/>
+      <c r="X127" s="39"/>
       <c r="AC127" s="1"/>
     </row>
     <row r="128" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O128" s="41"/>
-[...8 lines deleted...]
-      <c r="X128" s="40"/>
+      <c r="O128" s="40"/>
+      <c r="P128" s="39"/>
+      <c r="Q128" s="40"/>
+      <c r="R128" s="40"/>
+      <c r="S128" s="40"/>
+      <c r="T128" s="40"/>
+      <c r="U128" s="39"/>
+      <c r="V128" s="39"/>
+      <c r="W128" s="39"/>
+      <c r="X128" s="39"/>
       <c r="AC128" s="1"/>
     </row>
     <row r="129" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O129" s="41"/>
-[...8 lines deleted...]
-      <c r="X129" s="40"/>
+      <c r="O129" s="40"/>
+      <c r="P129" s="39"/>
+      <c r="Q129" s="40"/>
+      <c r="R129" s="40"/>
+      <c r="S129" s="40"/>
+      <c r="T129" s="40"/>
+      <c r="U129" s="39"/>
+      <c r="V129" s="39"/>
+      <c r="W129" s="39"/>
+      <c r="X129" s="39"/>
       <c r="AC129" s="1"/>
     </row>
     <row r="130" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O130" s="41"/>
-[...8 lines deleted...]
-      <c r="X130" s="40"/>
+      <c r="O130" s="40"/>
+      <c r="P130" s="39"/>
+      <c r="Q130" s="40"/>
+      <c r="R130" s="40"/>
+      <c r="S130" s="40"/>
+      <c r="T130" s="40"/>
+      <c r="U130" s="39"/>
+      <c r="V130" s="39"/>
+      <c r="W130" s="39"/>
+      <c r="X130" s="39"/>
       <c r="AC130" s="1"/>
     </row>
     <row r="131" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O131" s="41"/>
-[...8 lines deleted...]
-      <c r="X131" s="40"/>
+      <c r="O131" s="40"/>
+      <c r="P131" s="39"/>
+      <c r="Q131" s="40"/>
+      <c r="R131" s="40"/>
+      <c r="S131" s="40"/>
+      <c r="T131" s="40"/>
+      <c r="U131" s="39"/>
+      <c r="V131" s="39"/>
+      <c r="W131" s="39"/>
+      <c r="X131" s="39"/>
       <c r="AC131" s="1"/>
     </row>
     <row r="132" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O132" s="41"/>
-[...8 lines deleted...]
-      <c r="X132" s="40"/>
+      <c r="O132" s="40"/>
+      <c r="P132" s="39"/>
+      <c r="Q132" s="40"/>
+      <c r="R132" s="40"/>
+      <c r="S132" s="40"/>
+      <c r="T132" s="40"/>
+      <c r="U132" s="39"/>
+      <c r="V132" s="39"/>
+      <c r="W132" s="39"/>
+      <c r="X132" s="39"/>
       <c r="AC132" s="1"/>
     </row>
     <row r="133" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O133" s="41"/>
-[...8 lines deleted...]
-      <c r="X133" s="40"/>
+      <c r="O133" s="40"/>
+      <c r="P133" s="39"/>
+      <c r="Q133" s="40"/>
+      <c r="R133" s="40"/>
+      <c r="S133" s="40"/>
+      <c r="T133" s="40"/>
+      <c r="U133" s="39"/>
+      <c r="V133" s="39"/>
+      <c r="W133" s="39"/>
+      <c r="X133" s="39"/>
       <c r="AC133" s="1"/>
     </row>
     <row r="134" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O134" s="41"/>
-[...8 lines deleted...]
-      <c r="X134" s="40"/>
+      <c r="O134" s="40"/>
+      <c r="P134" s="39"/>
+      <c r="Q134" s="40"/>
+      <c r="R134" s="40"/>
+      <c r="S134" s="40"/>
+      <c r="T134" s="40"/>
+      <c r="U134" s="39"/>
+      <c r="V134" s="39"/>
+      <c r="W134" s="39"/>
+      <c r="X134" s="39"/>
       <c r="AC134" s="1"/>
     </row>
     <row r="135" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O135" s="41"/>
-[...8 lines deleted...]
-      <c r="X135" s="40"/>
+      <c r="O135" s="40"/>
+      <c r="P135" s="39"/>
+      <c r="Q135" s="40"/>
+      <c r="R135" s="40"/>
+      <c r="S135" s="40"/>
+      <c r="T135" s="40"/>
+      <c r="U135" s="39"/>
+      <c r="V135" s="39"/>
+      <c r="W135" s="39"/>
+      <c r="X135" s="39"/>
       <c r="AC135" s="1"/>
     </row>
     <row r="136" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O136" s="41"/>
-[...8 lines deleted...]
-      <c r="X136" s="40"/>
+      <c r="O136" s="40"/>
+      <c r="P136" s="39"/>
+      <c r="Q136" s="40"/>
+      <c r="R136" s="40"/>
+      <c r="S136" s="40"/>
+      <c r="T136" s="40"/>
+      <c r="U136" s="39"/>
+      <c r="V136" s="39"/>
+      <c r="W136" s="39"/>
+      <c r="X136" s="39"/>
       <c r="AC136" s="1"/>
     </row>
     <row r="137" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O137" s="41"/>
-[...8 lines deleted...]
-      <c r="X137" s="40"/>
+      <c r="O137" s="40"/>
+      <c r="P137" s="39"/>
+      <c r="Q137" s="40"/>
+      <c r="R137" s="40"/>
+      <c r="S137" s="40"/>
+      <c r="T137" s="40"/>
+      <c r="U137" s="39"/>
+      <c r="V137" s="39"/>
+      <c r="W137" s="39"/>
+      <c r="X137" s="39"/>
       <c r="AC137" s="1"/>
     </row>
     <row r="138" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O138" s="41"/>
-[...8 lines deleted...]
-      <c r="X138" s="40"/>
+      <c r="O138" s="40"/>
+      <c r="P138" s="39"/>
+      <c r="Q138" s="40"/>
+      <c r="R138" s="40"/>
+      <c r="S138" s="40"/>
+      <c r="T138" s="40"/>
+      <c r="U138" s="39"/>
+      <c r="V138" s="39"/>
+      <c r="W138" s="39"/>
+      <c r="X138" s="39"/>
       <c r="AC138" s="1"/>
     </row>
     <row r="139" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O139" s="41"/>
-[...8 lines deleted...]
-      <c r="X139" s="40"/>
+      <c r="O139" s="40"/>
+      <c r="P139" s="39"/>
+      <c r="Q139" s="40"/>
+      <c r="R139" s="40"/>
+      <c r="S139" s="40"/>
+      <c r="T139" s="40"/>
+      <c r="U139" s="39"/>
+      <c r="V139" s="39"/>
+      <c r="W139" s="39"/>
+      <c r="X139" s="39"/>
       <c r="AC139" s="1"/>
     </row>
     <row r="140" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O140" s="41"/>
-[...8 lines deleted...]
-      <c r="X140" s="40"/>
+      <c r="O140" s="40"/>
+      <c r="P140" s="39"/>
+      <c r="Q140" s="40"/>
+      <c r="R140" s="40"/>
+      <c r="S140" s="40"/>
+      <c r="T140" s="40"/>
+      <c r="U140" s="39"/>
+      <c r="V140" s="39"/>
+      <c r="W140" s="39"/>
+      <c r="X140" s="39"/>
       <c r="AC140" s="1"/>
     </row>
     <row r="141" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O141" s="41"/>
-[...8 lines deleted...]
-      <c r="X141" s="40"/>
+      <c r="O141" s="40"/>
+      <c r="P141" s="39"/>
+      <c r="Q141" s="40"/>
+      <c r="R141" s="40"/>
+      <c r="S141" s="40"/>
+      <c r="T141" s="40"/>
+      <c r="U141" s="39"/>
+      <c r="V141" s="39"/>
+      <c r="W141" s="39"/>
+      <c r="X141" s="39"/>
       <c r="AC141" s="1"/>
     </row>
     <row r="142" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O142" s="41"/>
-[...8 lines deleted...]
-      <c r="X142" s="40"/>
+      <c r="O142" s="40"/>
+      <c r="P142" s="39"/>
+      <c r="Q142" s="40"/>
+      <c r="R142" s="40"/>
+      <c r="S142" s="40"/>
+      <c r="T142" s="40"/>
+      <c r="U142" s="39"/>
+      <c r="V142" s="39"/>
+      <c r="W142" s="39"/>
+      <c r="X142" s="39"/>
       <c r="AC142" s="1"/>
     </row>
     <row r="143" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O143" s="41"/>
-[...8 lines deleted...]
-      <c r="X143" s="40"/>
+      <c r="O143" s="40"/>
+      <c r="P143" s="39"/>
+      <c r="Q143" s="40"/>
+      <c r="R143" s="40"/>
+      <c r="S143" s="40"/>
+      <c r="T143" s="40"/>
+      <c r="U143" s="39"/>
+      <c r="V143" s="39"/>
+      <c r="W143" s="39"/>
+      <c r="X143" s="39"/>
       <c r="AC143" s="1"/>
     </row>
     <row r="144" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O144" s="41"/>
-[...8 lines deleted...]
-      <c r="X144" s="40"/>
+      <c r="O144" s="40"/>
+      <c r="P144" s="39"/>
+      <c r="Q144" s="40"/>
+      <c r="R144" s="40"/>
+      <c r="S144" s="40"/>
+      <c r="T144" s="40"/>
+      <c r="U144" s="39"/>
+      <c r="V144" s="39"/>
+      <c r="W144" s="39"/>
+      <c r="X144" s="39"/>
       <c r="AC144" s="1"/>
     </row>
     <row r="145" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O145" s="41"/>
-[...8 lines deleted...]
-      <c r="X145" s="40"/>
+      <c r="O145" s="40"/>
+      <c r="P145" s="39"/>
+      <c r="Q145" s="40"/>
+      <c r="R145" s="40"/>
+      <c r="S145" s="40"/>
+      <c r="T145" s="40"/>
+      <c r="U145" s="39"/>
+      <c r="V145" s="39"/>
+      <c r="W145" s="39"/>
+      <c r="X145" s="39"/>
       <c r="AC145" s="1"/>
     </row>
     <row r="146" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O146" s="41"/>
-[...8 lines deleted...]
-      <c r="X146" s="40"/>
+      <c r="O146" s="40"/>
+      <c r="P146" s="39"/>
+      <c r="Q146" s="40"/>
+      <c r="R146" s="40"/>
+      <c r="S146" s="40"/>
+      <c r="T146" s="40"/>
+      <c r="U146" s="39"/>
+      <c r="V146" s="39"/>
+      <c r="W146" s="39"/>
+      <c r="X146" s="39"/>
       <c r="AC146" s="1"/>
     </row>
     <row r="147" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O147" s="41"/>
-[...8 lines deleted...]
-      <c r="X147" s="40"/>
+      <c r="O147" s="40"/>
+      <c r="P147" s="39"/>
+      <c r="Q147" s="40"/>
+      <c r="R147" s="40"/>
+      <c r="S147" s="40"/>
+      <c r="T147" s="40"/>
+      <c r="U147" s="39"/>
+      <c r="V147" s="39"/>
+      <c r="W147" s="39"/>
+      <c r="X147" s="39"/>
       <c r="AC147" s="1"/>
     </row>
     <row r="148" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O148" s="41"/>
-[...8 lines deleted...]
-      <c r="X148" s="40"/>
+      <c r="O148" s="40"/>
+      <c r="P148" s="39"/>
+      <c r="Q148" s="40"/>
+      <c r="R148" s="40"/>
+      <c r="S148" s="40"/>
+      <c r="T148" s="40"/>
+      <c r="U148" s="39"/>
+      <c r="V148" s="39"/>
+      <c r="W148" s="39"/>
+      <c r="X148" s="39"/>
       <c r="AC148" s="1"/>
     </row>
     <row r="149" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O149" s="41"/>
-[...8 lines deleted...]
-      <c r="X149" s="40"/>
+      <c r="O149" s="40"/>
+      <c r="P149" s="39"/>
+      <c r="Q149" s="40"/>
+      <c r="R149" s="40"/>
+      <c r="S149" s="40"/>
+      <c r="T149" s="40"/>
+      <c r="U149" s="39"/>
+      <c r="V149" s="39"/>
+      <c r="W149" s="39"/>
+      <c r="X149" s="39"/>
       <c r="AC149" s="1"/>
     </row>
     <row r="150" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O150" s="41"/>
-[...8 lines deleted...]
-      <c r="X150" s="40"/>
+      <c r="O150" s="40"/>
+      <c r="P150" s="39"/>
+      <c r="Q150" s="40"/>
+      <c r="R150" s="40"/>
+      <c r="S150" s="40"/>
+      <c r="T150" s="40"/>
+      <c r="U150" s="39"/>
+      <c r="V150" s="39"/>
+      <c r="W150" s="39"/>
+      <c r="X150" s="39"/>
       <c r="AC150" s="1"/>
     </row>
     <row r="151" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O151" s="41"/>
-[...8 lines deleted...]
-      <c r="X151" s="40"/>
+      <c r="O151" s="40"/>
+      <c r="P151" s="39"/>
+      <c r="Q151" s="40"/>
+      <c r="R151" s="40"/>
+      <c r="S151" s="40"/>
+      <c r="T151" s="40"/>
+      <c r="U151" s="39"/>
+      <c r="V151" s="39"/>
+      <c r="W151" s="39"/>
+      <c r="X151" s="39"/>
       <c r="AC151" s="1"/>
     </row>
     <row r="152" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O152" s="41"/>
-[...8 lines deleted...]
-      <c r="X152" s="40"/>
+      <c r="O152" s="40"/>
+      <c r="P152" s="39"/>
+      <c r="Q152" s="40"/>
+      <c r="R152" s="40"/>
+      <c r="S152" s="40"/>
+      <c r="T152" s="40"/>
+      <c r="U152" s="39"/>
+      <c r="V152" s="39"/>
+      <c r="W152" s="39"/>
+      <c r="X152" s="39"/>
       <c r="AC152" s="1"/>
     </row>
     <row r="153" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O153" s="41"/>
-[...8 lines deleted...]
-      <c r="X153" s="40"/>
+      <c r="O153" s="40"/>
+      <c r="P153" s="39"/>
+      <c r="Q153" s="40"/>
+      <c r="R153" s="40"/>
+      <c r="S153" s="40"/>
+      <c r="T153" s="40"/>
+      <c r="U153" s="39"/>
+      <c r="V153" s="39"/>
+      <c r="W153" s="39"/>
+      <c r="X153" s="39"/>
       <c r="AC153" s="1"/>
     </row>
     <row r="154" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O154" s="41"/>
-[...8 lines deleted...]
-      <c r="X154" s="40"/>
+      <c r="O154" s="40"/>
+      <c r="P154" s="39"/>
+      <c r="Q154" s="40"/>
+      <c r="R154" s="40"/>
+      <c r="S154" s="40"/>
+      <c r="T154" s="40"/>
+      <c r="U154" s="39"/>
+      <c r="V154" s="39"/>
+      <c r="W154" s="39"/>
+      <c r="X154" s="39"/>
       <c r="AC154" s="1"/>
     </row>
     <row r="155" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O155" s="41"/>
-[...8 lines deleted...]
-      <c r="X155" s="40"/>
+      <c r="O155" s="40"/>
+      <c r="P155" s="39"/>
+      <c r="Q155" s="40"/>
+      <c r="R155" s="40"/>
+      <c r="S155" s="40"/>
+      <c r="T155" s="40"/>
+      <c r="U155" s="39"/>
+      <c r="V155" s="39"/>
+      <c r="W155" s="39"/>
+      <c r="X155" s="39"/>
       <c r="AC155" s="1"/>
     </row>
     <row r="156" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O156" s="41"/>
-[...8 lines deleted...]
-      <c r="X156" s="40"/>
+      <c r="O156" s="40"/>
+      <c r="P156" s="39"/>
+      <c r="Q156" s="40"/>
+      <c r="R156" s="40"/>
+      <c r="S156" s="40"/>
+      <c r="T156" s="40"/>
+      <c r="U156" s="39"/>
+      <c r="V156" s="39"/>
+      <c r="W156" s="39"/>
+      <c r="X156" s="39"/>
       <c r="AC156" s="1"/>
     </row>
     <row r="157" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O157" s="41"/>
-[...8 lines deleted...]
-      <c r="X157" s="40"/>
+      <c r="O157" s="40"/>
+      <c r="P157" s="39"/>
+      <c r="Q157" s="40"/>
+      <c r="R157" s="40"/>
+      <c r="S157" s="40"/>
+      <c r="T157" s="40"/>
+      <c r="U157" s="39"/>
+      <c r="V157" s="39"/>
+      <c r="W157" s="39"/>
+      <c r="X157" s="39"/>
       <c r="AC157" s="1"/>
     </row>
     <row r="158" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O158" s="41"/>
-[...8 lines deleted...]
-      <c r="X158" s="40"/>
+      <c r="O158" s="40"/>
+      <c r="P158" s="39"/>
+      <c r="Q158" s="40"/>
+      <c r="R158" s="40"/>
+      <c r="S158" s="40"/>
+      <c r="T158" s="40"/>
+      <c r="U158" s="39"/>
+      <c r="V158" s="39"/>
+      <c r="W158" s="39"/>
+      <c r="X158" s="39"/>
       <c r="AC158" s="1"/>
     </row>
     <row r="159" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O159" s="41"/>
-[...8 lines deleted...]
-      <c r="X159" s="40"/>
+      <c r="O159" s="40"/>
+      <c r="P159" s="39"/>
+      <c r="Q159" s="40"/>
+      <c r="R159" s="40"/>
+      <c r="S159" s="40"/>
+      <c r="T159" s="40"/>
+      <c r="U159" s="39"/>
+      <c r="V159" s="39"/>
+      <c r="W159" s="39"/>
+      <c r="X159" s="39"/>
       <c r="AC159" s="1"/>
     </row>
     <row r="160" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O160" s="41"/>
-[...8 lines deleted...]
-      <c r="X160" s="40"/>
+      <c r="O160" s="40"/>
+      <c r="P160" s="39"/>
+      <c r="Q160" s="40"/>
+      <c r="R160" s="40"/>
+      <c r="S160" s="40"/>
+      <c r="T160" s="40"/>
+      <c r="U160" s="39"/>
+      <c r="V160" s="39"/>
+      <c r="W160" s="39"/>
+      <c r="X160" s="39"/>
       <c r="AC160" s="1"/>
     </row>
     <row r="161" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O161" s="41"/>
-[...8 lines deleted...]
-      <c r="X161" s="40"/>
+      <c r="O161" s="40"/>
+      <c r="P161" s="39"/>
+      <c r="Q161" s="40"/>
+      <c r="R161" s="40"/>
+      <c r="S161" s="40"/>
+      <c r="T161" s="40"/>
+      <c r="U161" s="39"/>
+      <c r="V161" s="39"/>
+      <c r="W161" s="39"/>
+      <c r="X161" s="39"/>
       <c r="AC161" s="1"/>
     </row>
     <row r="162" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O162" s="41"/>
-[...8 lines deleted...]
-      <c r="X162" s="40"/>
+      <c r="O162" s="40"/>
+      <c r="P162" s="39"/>
+      <c r="Q162" s="40"/>
+      <c r="R162" s="40"/>
+      <c r="S162" s="40"/>
+      <c r="T162" s="40"/>
+      <c r="U162" s="39"/>
+      <c r="V162" s="39"/>
+      <c r="W162" s="39"/>
+      <c r="X162" s="39"/>
       <c r="AC162" s="1"/>
     </row>
     <row r="163" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O163" s="41"/>
-[...8 lines deleted...]
-      <c r="X163" s="40"/>
+      <c r="O163" s="40"/>
+      <c r="P163" s="39"/>
+      <c r="Q163" s="40"/>
+      <c r="R163" s="40"/>
+      <c r="S163" s="40"/>
+      <c r="T163" s="40"/>
+      <c r="U163" s="39"/>
+      <c r="V163" s="39"/>
+      <c r="W163" s="39"/>
+      <c r="X163" s="39"/>
       <c r="AC163" s="1"/>
     </row>
     <row r="164" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O164" s="41"/>
-[...8 lines deleted...]
-      <c r="X164" s="40"/>
+      <c r="O164" s="40"/>
+      <c r="P164" s="39"/>
+      <c r="Q164" s="40"/>
+      <c r="R164" s="40"/>
+      <c r="S164" s="40"/>
+      <c r="T164" s="40"/>
+      <c r="U164" s="39"/>
+      <c r="V164" s="39"/>
+      <c r="W164" s="39"/>
+      <c r="X164" s="39"/>
       <c r="AC164" s="1"/>
     </row>
     <row r="165" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O165" s="41"/>
-[...8 lines deleted...]
-      <c r="X165" s="40"/>
+      <c r="O165" s="40"/>
+      <c r="P165" s="39"/>
+      <c r="Q165" s="40"/>
+      <c r="R165" s="40"/>
+      <c r="S165" s="40"/>
+      <c r="T165" s="40"/>
+      <c r="U165" s="39"/>
+      <c r="V165" s="39"/>
+      <c r="W165" s="39"/>
+      <c r="X165" s="39"/>
       <c r="AC165" s="1"/>
     </row>
     <row r="166" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O166" s="41"/>
-[...8 lines deleted...]
-      <c r="X166" s="40"/>
+      <c r="O166" s="40"/>
+      <c r="P166" s="39"/>
+      <c r="Q166" s="40"/>
+      <c r="R166" s="40"/>
+      <c r="S166" s="40"/>
+      <c r="T166" s="40"/>
+      <c r="U166" s="39"/>
+      <c r="V166" s="39"/>
+      <c r="W166" s="39"/>
+      <c r="X166" s="39"/>
       <c r="AC166" s="1"/>
     </row>
     <row r="167" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O167" s="41"/>
-[...8 lines deleted...]
-      <c r="X167" s="40"/>
+      <c r="O167" s="40"/>
+      <c r="P167" s="39"/>
+      <c r="Q167" s="40"/>
+      <c r="R167" s="40"/>
+      <c r="S167" s="40"/>
+      <c r="T167" s="40"/>
+      <c r="U167" s="39"/>
+      <c r="V167" s="39"/>
+      <c r="W167" s="39"/>
+      <c r="X167" s="39"/>
       <c r="AC167" s="1"/>
     </row>
     <row r="168" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O168" s="41"/>
-[...8 lines deleted...]
-      <c r="X168" s="40"/>
+      <c r="O168" s="40"/>
+      <c r="P168" s="39"/>
+      <c r="Q168" s="40"/>
+      <c r="R168" s="40"/>
+      <c r="S168" s="40"/>
+      <c r="T168" s="40"/>
+      <c r="U168" s="39"/>
+      <c r="V168" s="39"/>
+      <c r="W168" s="39"/>
+      <c r="X168" s="39"/>
       <c r="AC168" s="1"/>
     </row>
     <row r="169" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O169" s="41"/>
-[...8 lines deleted...]
-      <c r="X169" s="40"/>
+      <c r="O169" s="40"/>
+      <c r="P169" s="39"/>
+      <c r="Q169" s="40"/>
+      <c r="R169" s="40"/>
+      <c r="S169" s="40"/>
+      <c r="T169" s="40"/>
+      <c r="U169" s="39"/>
+      <c r="V169" s="39"/>
+      <c r="W169" s="39"/>
+      <c r="X169" s="39"/>
       <c r="AC169" s="1"/>
     </row>
     <row r="170" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O170" s="41"/>
-[...8 lines deleted...]
-      <c r="X170" s="40"/>
+      <c r="O170" s="40"/>
+      <c r="P170" s="39"/>
+      <c r="Q170" s="40"/>
+      <c r="R170" s="40"/>
+      <c r="S170" s="40"/>
+      <c r="T170" s="40"/>
+      <c r="U170" s="39"/>
+      <c r="V170" s="39"/>
+      <c r="W170" s="39"/>
+      <c r="X170" s="39"/>
       <c r="AC170" s="1"/>
     </row>
     <row r="171" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O171" s="41"/>
-[...8 lines deleted...]
-      <c r="X171" s="40"/>
+      <c r="O171" s="40"/>
+      <c r="P171" s="39"/>
+      <c r="Q171" s="40"/>
+      <c r="R171" s="40"/>
+      <c r="S171" s="40"/>
+      <c r="T171" s="40"/>
+      <c r="U171" s="39"/>
+      <c r="V171" s="39"/>
+      <c r="W171" s="39"/>
+      <c r="X171" s="39"/>
       <c r="AC171" s="1"/>
     </row>
     <row r="172" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O172" s="41"/>
-[...8 lines deleted...]
-      <c r="X172" s="40"/>
+      <c r="O172" s="40"/>
+      <c r="P172" s="39"/>
+      <c r="Q172" s="40"/>
+      <c r="R172" s="40"/>
+      <c r="S172" s="40"/>
+      <c r="T172" s="40"/>
+      <c r="U172" s="39"/>
+      <c r="V172" s="39"/>
+      <c r="W172" s="39"/>
+      <c r="X172" s="39"/>
       <c r="AC172" s="1"/>
     </row>
     <row r="173" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O173" s="41"/>
-[...8 lines deleted...]
-      <c r="X173" s="40"/>
+      <c r="O173" s="40"/>
+      <c r="P173" s="39"/>
+      <c r="Q173" s="40"/>
+      <c r="R173" s="40"/>
+      <c r="S173" s="40"/>
+      <c r="T173" s="40"/>
+      <c r="U173" s="39"/>
+      <c r="V173" s="39"/>
+      <c r="W173" s="39"/>
+      <c r="X173" s="39"/>
       <c r="AC173" s="1"/>
     </row>
     <row r="174" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O174" s="41"/>
-[...8 lines deleted...]
-      <c r="X174" s="40"/>
+      <c r="O174" s="40"/>
+      <c r="P174" s="39"/>
+      <c r="Q174" s="40"/>
+      <c r="R174" s="40"/>
+      <c r="S174" s="40"/>
+      <c r="T174" s="40"/>
+      <c r="U174" s="39"/>
+      <c r="V174" s="39"/>
+      <c r="W174" s="39"/>
+      <c r="X174" s="39"/>
       <c r="AC174" s="1"/>
     </row>
     <row r="175" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O175" s="41"/>
-[...8 lines deleted...]
-      <c r="X175" s="40"/>
+      <c r="O175" s="40"/>
+      <c r="P175" s="39"/>
+      <c r="Q175" s="40"/>
+      <c r="R175" s="40"/>
+      <c r="S175" s="40"/>
+      <c r="T175" s="40"/>
+      <c r="U175" s="39"/>
+      <c r="V175" s="39"/>
+      <c r="W175" s="39"/>
+      <c r="X175" s="39"/>
       <c r="AC175" s="1"/>
     </row>
     <row r="176" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O176" s="41"/>
-[...8 lines deleted...]
-      <c r="X176" s="40"/>
+      <c r="O176" s="40"/>
+      <c r="P176" s="39"/>
+      <c r="Q176" s="40"/>
+      <c r="R176" s="40"/>
+      <c r="S176" s="40"/>
+      <c r="T176" s="40"/>
+      <c r="U176" s="39"/>
+      <c r="V176" s="39"/>
+      <c r="W176" s="39"/>
+      <c r="X176" s="39"/>
       <c r="AC176" s="1"/>
     </row>
     <row r="177" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O177" s="41"/>
-[...8 lines deleted...]
-      <c r="X177" s="40"/>
+      <c r="O177" s="40"/>
+      <c r="P177" s="39"/>
+      <c r="Q177" s="40"/>
+      <c r="R177" s="40"/>
+      <c r="S177" s="40"/>
+      <c r="T177" s="40"/>
+      <c r="U177" s="39"/>
+      <c r="V177" s="39"/>
+      <c r="W177" s="39"/>
+      <c r="X177" s="39"/>
       <c r="AC177" s="1"/>
     </row>
     <row r="178" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O178" s="41"/>
-[...8 lines deleted...]
-      <c r="X178" s="40"/>
+      <c r="O178" s="40"/>
+      <c r="P178" s="39"/>
+      <c r="Q178" s="40"/>
+      <c r="R178" s="40"/>
+      <c r="S178" s="40"/>
+      <c r="T178" s="40"/>
+      <c r="U178" s="39"/>
+      <c r="V178" s="39"/>
+      <c r="W178" s="39"/>
+      <c r="X178" s="39"/>
       <c r="AC178" s="1"/>
     </row>
     <row r="179" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O179" s="41"/>
-[...8 lines deleted...]
-      <c r="X179" s="40"/>
+      <c r="O179" s="40"/>
+      <c r="P179" s="39"/>
+      <c r="Q179" s="40"/>
+      <c r="R179" s="40"/>
+      <c r="S179" s="40"/>
+      <c r="T179" s="40"/>
+      <c r="U179" s="39"/>
+      <c r="V179" s="39"/>
+      <c r="W179" s="39"/>
+      <c r="X179" s="39"/>
       <c r="AC179" s="1"/>
     </row>
     <row r="180" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O180" s="41"/>
-[...8 lines deleted...]
-      <c r="X180" s="40"/>
+      <c r="O180" s="40"/>
+      <c r="P180" s="39"/>
+      <c r="Q180" s="40"/>
+      <c r="R180" s="40"/>
+      <c r="S180" s="40"/>
+      <c r="T180" s="40"/>
+      <c r="U180" s="39"/>
+      <c r="V180" s="39"/>
+      <c r="W180" s="39"/>
+      <c r="X180" s="39"/>
       <c r="AC180" s="1"/>
     </row>
     <row r="181" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O181" s="41"/>
-[...8 lines deleted...]
-      <c r="X181" s="40"/>
+      <c r="O181" s="40"/>
+      <c r="P181" s="39"/>
+      <c r="Q181" s="40"/>
+      <c r="R181" s="40"/>
+      <c r="S181" s="40"/>
+      <c r="T181" s="40"/>
+      <c r="U181" s="39"/>
+      <c r="V181" s="39"/>
+      <c r="W181" s="39"/>
+      <c r="X181" s="39"/>
       <c r="AC181" s="1"/>
     </row>
     <row r="182" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O182" s="41"/>
-[...8 lines deleted...]
-      <c r="X182" s="40"/>
+      <c r="O182" s="40"/>
+      <c r="P182" s="39"/>
+      <c r="Q182" s="40"/>
+      <c r="R182" s="40"/>
+      <c r="S182" s="40"/>
+      <c r="T182" s="40"/>
+      <c r="U182" s="39"/>
+      <c r="V182" s="39"/>
+      <c r="W182" s="39"/>
+      <c r="X182" s="39"/>
       <c r="AC182" s="1"/>
     </row>
     <row r="183" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O183" s="41"/>
-[...8 lines deleted...]
-      <c r="X183" s="40"/>
+      <c r="O183" s="40"/>
+      <c r="P183" s="39"/>
+      <c r="Q183" s="40"/>
+      <c r="R183" s="40"/>
+      <c r="S183" s="40"/>
+      <c r="T183" s="40"/>
+      <c r="U183" s="39"/>
+      <c r="V183" s="39"/>
+      <c r="W183" s="39"/>
+      <c r="X183" s="39"/>
       <c r="AC183" s="1"/>
     </row>
     <row r="184" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O184" s="41"/>
-[...8 lines deleted...]
-      <c r="X184" s="40"/>
+      <c r="O184" s="40"/>
+      <c r="P184" s="39"/>
+      <c r="Q184" s="40"/>
+      <c r="R184" s="40"/>
+      <c r="S184" s="40"/>
+      <c r="T184" s="40"/>
+      <c r="U184" s="39"/>
+      <c r="V184" s="39"/>
+      <c r="W184" s="39"/>
+      <c r="X184" s="39"/>
       <c r="AC184" s="1"/>
     </row>
     <row r="185" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O185" s="41"/>
-[...8 lines deleted...]
-      <c r="X185" s="40"/>
+      <c r="O185" s="40"/>
+      <c r="P185" s="39"/>
+      <c r="Q185" s="40"/>
+      <c r="R185" s="40"/>
+      <c r="S185" s="40"/>
+      <c r="T185" s="40"/>
+      <c r="U185" s="39"/>
+      <c r="V185" s="39"/>
+      <c r="W185" s="39"/>
+      <c r="X185" s="39"/>
       <c r="AC185" s="1"/>
     </row>
     <row r="186" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O186" s="41"/>
-[...8 lines deleted...]
-      <c r="X186" s="40"/>
+      <c r="O186" s="40"/>
+      <c r="P186" s="39"/>
+      <c r="Q186" s="40"/>
+      <c r="R186" s="40"/>
+      <c r="S186" s="40"/>
+      <c r="T186" s="40"/>
+      <c r="U186" s="39"/>
+      <c r="V186" s="39"/>
+      <c r="W186" s="39"/>
+      <c r="X186" s="39"/>
       <c r="AC186" s="1"/>
     </row>
     <row r="187" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O187" s="41"/>
-[...8 lines deleted...]
-      <c r="X187" s="40"/>
+      <c r="O187" s="40"/>
+      <c r="P187" s="39"/>
+      <c r="Q187" s="40"/>
+      <c r="R187" s="40"/>
+      <c r="S187" s="40"/>
+      <c r="T187" s="40"/>
+      <c r="U187" s="39"/>
+      <c r="V187" s="39"/>
+      <c r="W187" s="39"/>
+      <c r="X187" s="39"/>
       <c r="AC187" s="1"/>
     </row>
     <row r="188" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O188" s="41"/>
-[...8 lines deleted...]
-      <c r="X188" s="40"/>
+      <c r="O188" s="40"/>
+      <c r="P188" s="39"/>
+      <c r="Q188" s="40"/>
+      <c r="R188" s="40"/>
+      <c r="S188" s="40"/>
+      <c r="T188" s="40"/>
+      <c r="U188" s="39"/>
+      <c r="V188" s="39"/>
+      <c r="W188" s="39"/>
+      <c r="X188" s="39"/>
       <c r="AC188" s="1"/>
     </row>
     <row r="189" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O189" s="41"/>
-[...8 lines deleted...]
-      <c r="X189" s="40"/>
+      <c r="O189" s="40"/>
+      <c r="P189" s="39"/>
+      <c r="Q189" s="40"/>
+      <c r="R189" s="40"/>
+      <c r="S189" s="40"/>
+      <c r="T189" s="40"/>
+      <c r="U189" s="39"/>
+      <c r="V189" s="39"/>
+      <c r="W189" s="39"/>
+      <c r="X189" s="39"/>
       <c r="AC189" s="1"/>
     </row>
     <row r="190" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O190" s="41"/>
-[...8 lines deleted...]
-      <c r="X190" s="40"/>
+      <c r="O190" s="40"/>
+      <c r="P190" s="39"/>
+      <c r="Q190" s="40"/>
+      <c r="R190" s="40"/>
+      <c r="S190" s="40"/>
+      <c r="T190" s="40"/>
+      <c r="U190" s="39"/>
+      <c r="V190" s="39"/>
+      <c r="W190" s="39"/>
+      <c r="X190" s="39"/>
       <c r="AC190" s="1"/>
     </row>
     <row r="191" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O191" s="41"/>
-[...8 lines deleted...]
-      <c r="X191" s="40"/>
+      <c r="O191" s="40"/>
+      <c r="P191" s="39"/>
+      <c r="Q191" s="40"/>
+      <c r="R191" s="40"/>
+      <c r="S191" s="40"/>
+      <c r="T191" s="40"/>
+      <c r="U191" s="39"/>
+      <c r="V191" s="39"/>
+      <c r="W191" s="39"/>
+      <c r="X191" s="39"/>
       <c r="AC191" s="1"/>
     </row>
     <row r="192" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O192" s="41"/>
-[...8 lines deleted...]
-      <c r="X192" s="40"/>
+      <c r="O192" s="40"/>
+      <c r="P192" s="39"/>
+      <c r="Q192" s="40"/>
+      <c r="R192" s="40"/>
+      <c r="S192" s="40"/>
+      <c r="T192" s="40"/>
+      <c r="U192" s="39"/>
+      <c r="V192" s="39"/>
+      <c r="W192" s="39"/>
+      <c r="X192" s="39"/>
       <c r="AC192" s="1"/>
     </row>
     <row r="193" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O193" s="41"/>
-[...8 lines deleted...]
-      <c r="X193" s="40"/>
+      <c r="O193" s="40"/>
+      <c r="P193" s="39"/>
+      <c r="Q193" s="40"/>
+      <c r="R193" s="40"/>
+      <c r="S193" s="40"/>
+      <c r="T193" s="40"/>
+      <c r="U193" s="39"/>
+      <c r="V193" s="39"/>
+      <c r="W193" s="39"/>
+      <c r="X193" s="39"/>
       <c r="AC193" s="1"/>
     </row>
     <row r="194" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O194" s="41"/>
-[...8 lines deleted...]
-      <c r="X194" s="40"/>
+      <c r="O194" s="40"/>
+      <c r="P194" s="39"/>
+      <c r="Q194" s="40"/>
+      <c r="R194" s="40"/>
+      <c r="S194" s="40"/>
+      <c r="T194" s="40"/>
+      <c r="U194" s="39"/>
+      <c r="V194" s="39"/>
+      <c r="W194" s="39"/>
+      <c r="X194" s="39"/>
       <c r="AC194" s="1"/>
     </row>
     <row r="195" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O195" s="41"/>
-[...8 lines deleted...]
-      <c r="X195" s="40"/>
+      <c r="O195" s="40"/>
+      <c r="P195" s="39"/>
+      <c r="Q195" s="40"/>
+      <c r="R195" s="40"/>
+      <c r="S195" s="40"/>
+      <c r="T195" s="40"/>
+      <c r="U195" s="39"/>
+      <c r="V195" s="39"/>
+      <c r="W195" s="39"/>
+      <c r="X195" s="39"/>
       <c r="AC195" s="1"/>
     </row>
     <row r="196" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O196" s="41"/>
-[...8 lines deleted...]
-      <c r="X196" s="40"/>
+      <c r="O196" s="40"/>
+      <c r="P196" s="39"/>
+      <c r="Q196" s="40"/>
+      <c r="R196" s="40"/>
+      <c r="S196" s="40"/>
+      <c r="T196" s="40"/>
+      <c r="U196" s="39"/>
+      <c r="V196" s="39"/>
+      <c r="W196" s="39"/>
+      <c r="X196" s="39"/>
       <c r="AC196" s="1"/>
     </row>
     <row r="197" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O197" s="41"/>
-[...8 lines deleted...]
-      <c r="X197" s="40"/>
+      <c r="O197" s="40"/>
+      <c r="P197" s="39"/>
+      <c r="Q197" s="40"/>
+      <c r="R197" s="40"/>
+      <c r="S197" s="40"/>
+      <c r="T197" s="40"/>
+      <c r="U197" s="39"/>
+      <c r="V197" s="39"/>
+      <c r="W197" s="39"/>
+      <c r="X197" s="39"/>
       <c r="AC197" s="1"/>
     </row>
     <row r="198" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O198" s="41"/>
-[...8 lines deleted...]
-      <c r="X198" s="40"/>
+      <c r="O198" s="40"/>
+      <c r="P198" s="39"/>
+      <c r="Q198" s="40"/>
+      <c r="R198" s="40"/>
+      <c r="S198" s="40"/>
+      <c r="T198" s="40"/>
+      <c r="U198" s="39"/>
+      <c r="V198" s="39"/>
+      <c r="W198" s="39"/>
+      <c r="X198" s="39"/>
       <c r="AC198" s="1"/>
     </row>
     <row r="199" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O199" s="41"/>
-[...8 lines deleted...]
-      <c r="X199" s="40"/>
+      <c r="O199" s="40"/>
+      <c r="P199" s="39"/>
+      <c r="Q199" s="40"/>
+      <c r="R199" s="40"/>
+      <c r="S199" s="40"/>
+      <c r="T199" s="40"/>
+      <c r="U199" s="39"/>
+      <c r="V199" s="39"/>
+      <c r="W199" s="39"/>
+      <c r="X199" s="39"/>
       <c r="AC199" s="1"/>
     </row>
     <row r="200" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O200" s="41"/>
-[...8 lines deleted...]
-      <c r="X200" s="40"/>
+      <c r="O200" s="40"/>
+      <c r="P200" s="39"/>
+      <c r="Q200" s="40"/>
+      <c r="R200" s="40"/>
+      <c r="S200" s="40"/>
+      <c r="T200" s="40"/>
+      <c r="U200" s="39"/>
+      <c r="V200" s="39"/>
+      <c r="W200" s="39"/>
+      <c r="X200" s="39"/>
       <c r="AC200" s="1"/>
     </row>
     <row r="201" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O201" s="41"/>
-[...8 lines deleted...]
-      <c r="X201" s="40"/>
+      <c r="O201" s="40"/>
+      <c r="P201" s="39"/>
+      <c r="Q201" s="40"/>
+      <c r="R201" s="40"/>
+      <c r="S201" s="40"/>
+      <c r="T201" s="40"/>
+      <c r="U201" s="39"/>
+      <c r="V201" s="39"/>
+      <c r="W201" s="39"/>
+      <c r="X201" s="39"/>
       <c r="AC201" s="1"/>
     </row>
     <row r="202" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O202" s="41"/>
-[...8 lines deleted...]
-      <c r="X202" s="40"/>
+      <c r="O202" s="40"/>
+      <c r="P202" s="39"/>
+      <c r="Q202" s="40"/>
+      <c r="R202" s="40"/>
+      <c r="S202" s="40"/>
+      <c r="T202" s="40"/>
+      <c r="U202" s="39"/>
+      <c r="V202" s="39"/>
+      <c r="W202" s="39"/>
+      <c r="X202" s="39"/>
       <c r="AC202" s="1"/>
     </row>
     <row r="203" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O203" s="41"/>
-[...8 lines deleted...]
-      <c r="X203" s="40"/>
+      <c r="O203" s="40"/>
+      <c r="P203" s="39"/>
+      <c r="Q203" s="40"/>
+      <c r="R203" s="40"/>
+      <c r="S203" s="40"/>
+      <c r="T203" s="40"/>
+      <c r="U203" s="39"/>
+      <c r="V203" s="39"/>
+      <c r="W203" s="39"/>
+      <c r="X203" s="39"/>
       <c r="AC203" s="1"/>
     </row>
     <row r="204" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O204" s="41"/>
-[...8 lines deleted...]
-      <c r="X204" s="40"/>
+      <c r="O204" s="40"/>
+      <c r="P204" s="39"/>
+      <c r="Q204" s="40"/>
+      <c r="R204" s="40"/>
+      <c r="S204" s="40"/>
+      <c r="T204" s="40"/>
+      <c r="U204" s="39"/>
+      <c r="V204" s="39"/>
+      <c r="W204" s="39"/>
+      <c r="X204" s="39"/>
       <c r="AC204" s="1"/>
     </row>
     <row r="205" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O205" s="41"/>
-[...8 lines deleted...]
-      <c r="X205" s="40"/>
+      <c r="O205" s="40"/>
+      <c r="P205" s="39"/>
+      <c r="Q205" s="40"/>
+      <c r="R205" s="40"/>
+      <c r="S205" s="40"/>
+      <c r="T205" s="40"/>
+      <c r="U205" s="39"/>
+      <c r="V205" s="39"/>
+      <c r="W205" s="39"/>
+      <c r="X205" s="39"/>
       <c r="AC205" s="1"/>
     </row>
     <row r="206" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O206" s="41"/>
-[...8 lines deleted...]
-      <c r="X206" s="40"/>
+      <c r="O206" s="40"/>
+      <c r="P206" s="39"/>
+      <c r="Q206" s="40"/>
+      <c r="R206" s="40"/>
+      <c r="S206" s="40"/>
+      <c r="T206" s="40"/>
+      <c r="U206" s="39"/>
+      <c r="V206" s="39"/>
+      <c r="W206" s="39"/>
+      <c r="X206" s="39"/>
       <c r="AC206" s="1"/>
     </row>
     <row r="207" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O207" s="41"/>
-[...8 lines deleted...]
-      <c r="X207" s="40"/>
+      <c r="O207" s="40"/>
+      <c r="P207" s="39"/>
+      <c r="Q207" s="40"/>
+      <c r="R207" s="40"/>
+      <c r="S207" s="40"/>
+      <c r="T207" s="40"/>
+      <c r="U207" s="39"/>
+      <c r="V207" s="39"/>
+      <c r="W207" s="39"/>
+      <c r="X207" s="39"/>
       <c r="AC207" s="1"/>
     </row>
     <row r="208" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O208" s="41"/>
-[...8 lines deleted...]
-      <c r="X208" s="40"/>
+      <c r="O208" s="40"/>
+      <c r="P208" s="39"/>
+      <c r="Q208" s="40"/>
+      <c r="R208" s="40"/>
+      <c r="S208" s="40"/>
+      <c r="T208" s="40"/>
+      <c r="U208" s="39"/>
+      <c r="V208" s="39"/>
+      <c r="W208" s="39"/>
+      <c r="X208" s="39"/>
       <c r="AC208" s="1"/>
     </row>
     <row r="209" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O209" s="41"/>
-[...8 lines deleted...]
-      <c r="X209" s="40"/>
+      <c r="O209" s="40"/>
+      <c r="P209" s="39"/>
+      <c r="Q209" s="40"/>
+      <c r="R209" s="40"/>
+      <c r="S209" s="40"/>
+      <c r="T209" s="40"/>
+      <c r="U209" s="39"/>
+      <c r="V209" s="39"/>
+      <c r="W209" s="39"/>
+      <c r="X209" s="39"/>
       <c r="AC209" s="1"/>
     </row>
     <row r="210" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O210" s="41"/>
-[...8 lines deleted...]
-      <c r="X210" s="40"/>
+      <c r="O210" s="40"/>
+      <c r="P210" s="39"/>
+      <c r="Q210" s="40"/>
+      <c r="R210" s="40"/>
+      <c r="S210" s="40"/>
+      <c r="T210" s="40"/>
+      <c r="U210" s="39"/>
+      <c r="V210" s="39"/>
+      <c r="W210" s="39"/>
+      <c r="X210" s="39"/>
       <c r="AC210" s="1"/>
     </row>
     <row r="211" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O211" s="41"/>
-[...8 lines deleted...]
-      <c r="X211" s="40"/>
+      <c r="O211" s="40"/>
+      <c r="P211" s="39"/>
+      <c r="Q211" s="40"/>
+      <c r="R211" s="40"/>
+      <c r="S211" s="40"/>
+      <c r="T211" s="40"/>
+      <c r="U211" s="39"/>
+      <c r="V211" s="39"/>
+      <c r="W211" s="39"/>
+      <c r="X211" s="39"/>
       <c r="AC211" s="1"/>
     </row>
     <row r="212" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O212" s="41"/>
-[...8 lines deleted...]
-      <c r="X212" s="40"/>
+      <c r="O212" s="40"/>
+      <c r="P212" s="39"/>
+      <c r="Q212" s="40"/>
+      <c r="R212" s="40"/>
+      <c r="S212" s="40"/>
+      <c r="T212" s="40"/>
+      <c r="U212" s="39"/>
+      <c r="V212" s="39"/>
+      <c r="W212" s="39"/>
+      <c r="X212" s="39"/>
       <c r="AC212" s="1"/>
     </row>
     <row r="213" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O213" s="41"/>
-[...8 lines deleted...]
-      <c r="X213" s="40"/>
+      <c r="O213" s="40"/>
+      <c r="P213" s="39"/>
+      <c r="Q213" s="40"/>
+      <c r="R213" s="40"/>
+      <c r="S213" s="40"/>
+      <c r="T213" s="40"/>
+      <c r="U213" s="39"/>
+      <c r="V213" s="39"/>
+      <c r="W213" s="39"/>
+      <c r="X213" s="39"/>
       <c r="AC213" s="1"/>
     </row>
     <row r="214" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O214" s="41"/>
-[...8 lines deleted...]
-      <c r="X214" s="40"/>
+      <c r="O214" s="40"/>
+      <c r="P214" s="39"/>
+      <c r="Q214" s="40"/>
+      <c r="R214" s="40"/>
+      <c r="S214" s="40"/>
+      <c r="T214" s="40"/>
+      <c r="U214" s="39"/>
+      <c r="V214" s="39"/>
+      <c r="W214" s="39"/>
+      <c r="X214" s="39"/>
       <c r="AC214" s="1"/>
     </row>
     <row r="215" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O215" s="41"/>
-[...8 lines deleted...]
-      <c r="X215" s="40"/>
+      <c r="O215" s="40"/>
+      <c r="P215" s="39"/>
+      <c r="Q215" s="40"/>
+      <c r="R215" s="40"/>
+      <c r="S215" s="40"/>
+      <c r="T215" s="40"/>
+      <c r="U215" s="39"/>
+      <c r="V215" s="39"/>
+      <c r="W215" s="39"/>
+      <c r="X215" s="39"/>
       <c r="AC215" s="1"/>
     </row>
     <row r="216" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O216" s="41"/>
-[...8 lines deleted...]
-      <c r="X216" s="40"/>
+      <c r="O216" s="40"/>
+      <c r="P216" s="39"/>
+      <c r="Q216" s="40"/>
+      <c r="R216" s="40"/>
+      <c r="S216" s="40"/>
+      <c r="T216" s="40"/>
+      <c r="U216" s="39"/>
+      <c r="V216" s="39"/>
+      <c r="W216" s="39"/>
+      <c r="X216" s="39"/>
       <c r="AC216" s="1"/>
     </row>
     <row r="217" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O217" s="41"/>
-[...8 lines deleted...]
-      <c r="X217" s="40"/>
+      <c r="O217" s="40"/>
+      <c r="P217" s="39"/>
+      <c r="Q217" s="40"/>
+      <c r="R217" s="40"/>
+      <c r="S217" s="40"/>
+      <c r="T217" s="40"/>
+      <c r="U217" s="39"/>
+      <c r="V217" s="39"/>
+      <c r="W217" s="39"/>
+      <c r="X217" s="39"/>
       <c r="AC217" s="1"/>
     </row>
     <row r="218" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O218" s="41"/>
-[...8 lines deleted...]
-      <c r="X218" s="40"/>
+      <c r="O218" s="40"/>
+      <c r="P218" s="39"/>
+      <c r="Q218" s="40"/>
+      <c r="R218" s="40"/>
+      <c r="S218" s="40"/>
+      <c r="T218" s="40"/>
+      <c r="U218" s="39"/>
+      <c r="V218" s="39"/>
+      <c r="W218" s="39"/>
+      <c r="X218" s="39"/>
       <c r="AC218" s="1"/>
     </row>
     <row r="219" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O219" s="41"/>
-[...8 lines deleted...]
-      <c r="X219" s="40"/>
+      <c r="O219" s="40"/>
+      <c r="P219" s="39"/>
+      <c r="Q219" s="40"/>
+      <c r="R219" s="40"/>
+      <c r="S219" s="40"/>
+      <c r="T219" s="40"/>
+      <c r="U219" s="39"/>
+      <c r="V219" s="39"/>
+      <c r="W219" s="39"/>
+      <c r="X219" s="39"/>
       <c r="AC219" s="1"/>
     </row>
     <row r="220" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O220" s="41"/>
-[...8 lines deleted...]
-      <c r="X220" s="40"/>
+      <c r="O220" s="40"/>
+      <c r="P220" s="39"/>
+      <c r="Q220" s="40"/>
+      <c r="R220" s="40"/>
+      <c r="S220" s="40"/>
+      <c r="T220" s="40"/>
+      <c r="U220" s="39"/>
+      <c r="V220" s="39"/>
+      <c r="W220" s="39"/>
+      <c r="X220" s="39"/>
       <c r="AC220" s="1"/>
     </row>
     <row r="221" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O221" s="41"/>
-[...8 lines deleted...]
-      <c r="X221" s="40"/>
+      <c r="O221" s="40"/>
+      <c r="P221" s="39"/>
+      <c r="Q221" s="40"/>
+      <c r="R221" s="40"/>
+      <c r="S221" s="40"/>
+      <c r="T221" s="40"/>
+      <c r="U221" s="39"/>
+      <c r="V221" s="39"/>
+      <c r="W221" s="39"/>
+      <c r="X221" s="39"/>
       <c r="AC221" s="1"/>
     </row>
     <row r="222" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O222" s="41"/>
-[...8 lines deleted...]
-      <c r="X222" s="40"/>
+      <c r="O222" s="40"/>
+      <c r="P222" s="39"/>
+      <c r="Q222" s="40"/>
+      <c r="R222" s="40"/>
+      <c r="S222" s="40"/>
+      <c r="T222" s="40"/>
+      <c r="U222" s="39"/>
+      <c r="V222" s="39"/>
+      <c r="W222" s="39"/>
+      <c r="X222" s="39"/>
       <c r="AC222" s="1"/>
     </row>
     <row r="223" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O223" s="41"/>
-[...8 lines deleted...]
-      <c r="X223" s="40"/>
+      <c r="O223" s="40"/>
+      <c r="P223" s="39"/>
+      <c r="Q223" s="40"/>
+      <c r="R223" s="40"/>
+      <c r="S223" s="40"/>
+      <c r="T223" s="40"/>
+      <c r="U223" s="39"/>
+      <c r="V223" s="39"/>
+      <c r="W223" s="39"/>
+      <c r="X223" s="39"/>
       <c r="AC223" s="1"/>
     </row>
     <row r="224" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O224" s="41"/>
-[...8 lines deleted...]
-      <c r="X224" s="40"/>
+      <c r="O224" s="40"/>
+      <c r="P224" s="39"/>
+      <c r="Q224" s="40"/>
+      <c r="R224" s="40"/>
+      <c r="S224" s="40"/>
+      <c r="T224" s="40"/>
+      <c r="U224" s="39"/>
+      <c r="V224" s="39"/>
+      <c r="W224" s="39"/>
+      <c r="X224" s="39"/>
       <c r="AC224" s="1"/>
     </row>
     <row r="225" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O225" s="41"/>
-[...8 lines deleted...]
-      <c r="X225" s="40"/>
+      <c r="O225" s="40"/>
+      <c r="P225" s="39"/>
+      <c r="Q225" s="40"/>
+      <c r="R225" s="40"/>
+      <c r="S225" s="40"/>
+      <c r="T225" s="40"/>
+      <c r="U225" s="39"/>
+      <c r="V225" s="39"/>
+      <c r="W225" s="39"/>
+      <c r="X225" s="39"/>
       <c r="AC225" s="1"/>
     </row>
     <row r="226" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O226" s="41"/>
-[...8 lines deleted...]
-      <c r="X226" s="40"/>
+      <c r="O226" s="40"/>
+      <c r="P226" s="39"/>
+      <c r="Q226" s="40"/>
+      <c r="R226" s="40"/>
+      <c r="S226" s="40"/>
+      <c r="T226" s="40"/>
+      <c r="U226" s="39"/>
+      <c r="V226" s="39"/>
+      <c r="W226" s="39"/>
+      <c r="X226" s="39"/>
       <c r="AC226" s="1"/>
     </row>
     <row r="227" spans="15:29" x14ac:dyDescent="0.25">
-      <c r="O227" s="41"/>
-[...8 lines deleted...]
-      <c r="X227" s="40"/>
+      <c r="O227" s="40"/>
+      <c r="P227" s="39"/>
+      <c r="Q227" s="40"/>
+      <c r="R227" s="40"/>
+      <c r="S227" s="40"/>
+      <c r="T227" s="40"/>
+      <c r="U227" s="39"/>
+      <c r="V227" s="39"/>
+      <c r="W227" s="39"/>
+      <c r="X227" s="39"/>
       <c r="AC227" s="1"/>
     </row>
     <row r="228" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC228" s="1"/>
     </row>
     <row r="229" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC229" s="1"/>
     </row>
     <row r="230" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC230" s="1"/>
     </row>
     <row r="231" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC231" s="1"/>
     </row>
     <row r="232" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC232" s="1"/>
     </row>
     <row r="233" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC233" s="1"/>
     </row>
     <row r="234" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC234" s="1"/>
     </row>
     <row r="235" spans="15:29" x14ac:dyDescent="0.25">
       <c r="AC235" s="1"/>
@@ -7166,70 +7237,70 @@
       <c r="AC471" s="1"/>
     </row>
     <row r="472" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC472" s="1"/>
     </row>
     <row r="473" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC473" s="1"/>
     </row>
     <row r="474" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC474" s="1"/>
     </row>
     <row r="475" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC475" s="1"/>
     </row>
     <row r="476" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC476" s="1"/>
     </row>
     <row r="477" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC477" s="1"/>
     </row>
     <row r="478" spans="29:29" x14ac:dyDescent="0.25">
       <c r="AC478" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="U21:Y21"/>
-[...3 lines deleted...]
-    <mergeCell ref="O48:Y48"/>
     <mergeCell ref="O1:W1"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
+    <mergeCell ref="O19:T19"/>
+    <mergeCell ref="O48:Y48"/>
+    <mergeCell ref="O47:Z47"/>
+    <mergeCell ref="O20:Z20"/>
+    <mergeCell ref="U21:Z21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>по Костанайской области</vt:lpstr>
     </vt:vector>