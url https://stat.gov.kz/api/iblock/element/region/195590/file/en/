--- v0 (2026-04-29)
+++ v1 (2026-06-11)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Main Indicators" sheetId="24" r:id="rId1"/>
     <sheet name="main indicators2" sheetId="23" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Key indicators of transport development</t>
   </si>
   <si>
     <t>Cargo transportation</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>by rail</t>
   </si>
   <si>
     <t>automotive and urban electric*</t>
   </si>
   <si>
@@ -538,50 +538,64 @@
     <t>mln. ton/km</t>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>thsd. tons</t>
   </si>
   <si>
     <t>thsd. people</t>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
     <numFmt numFmtId="169" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -860,51 +874,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1154,85 +1168,78 @@
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...5 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Денежный 2" xfId="12"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
@@ -1535,151 +1542,154 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:X37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:S1"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="124" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="124"/>
       <c r="C1" s="124"/>
       <c r="D1" s="124"/>
       <c r="E1" s="124"/>
       <c r="F1" s="124"/>
       <c r="G1" s="124"/>
       <c r="H1" s="124"/>
       <c r="I1" s="124"/>
       <c r="J1" s="124"/>
       <c r="K1" s="124"/>
       <c r="L1" s="124"/>
       <c r="M1" s="124"/>
       <c r="N1" s="124"/>
       <c r="O1" s="125"/>
       <c r="P1" s="125"/>
       <c r="Q1" s="125"/>
       <c r="R1" s="125"/>
       <c r="S1" s="125"/>
-    </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T1" s="125"/>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A2" s="126" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="126"/>
       <c r="C2" s="126"/>
       <c r="D2" s="126"/>
       <c r="E2" s="126"/>
       <c r="F2" s="126"/>
       <c r="G2" s="126"/>
       <c r="H2" s="126"/>
       <c r="I2" s="126"/>
       <c r="J2" s="126"/>
       <c r="K2" s="126"/>
       <c r="L2" s="126"/>
       <c r="M2" s="126"/>
       <c r="N2" s="126"/>
       <c r="O2" s="126"/>
       <c r="P2" s="126"/>
-      <c r="Q2" s="127"/>
-      <c r="R2" s="127"/>
+      <c r="Q2" s="125"/>
+      <c r="R2" s="125"/>
       <c r="S2" s="125"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="128" t="s">
+      <c r="T2" s="125"/>
+    </row>
+    <row r="3" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="128"/>
-[...15 lines deleted...]
-      <c r="R3" s="129"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="128"/>
       <c r="S3" s="125"/>
-    </row>
-    <row r="4" spans="1:19" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T3" s="125"/>
+    </row>
+    <row r="4" spans="1:20" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="68"/>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="68"/>
       <c r="L4" s="68"/>
       <c r="M4" s="68"/>
       <c r="N4" s="68"/>
       <c r="O4" s="68"/>
       <c r="P4" s="68"/>
       <c r="Q4" s="68"/>
       <c r="R4" s="40"/>
     </row>
-    <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="41"/>
       <c r="B5" s="42">
         <v>2007</v>
       </c>
       <c r="C5" s="42">
         <v>2008</v>
       </c>
       <c r="D5" s="42">
         <v>2009</v>
       </c>
       <c r="E5" s="42">
         <v>2010</v>
       </c>
       <c r="F5" s="42">
         <v>2011</v>
       </c>
       <c r="G5" s="42">
         <v>2012</v>
       </c>
       <c r="H5" s="42">
         <v>2013</v>
       </c>
       <c r="I5" s="42">
         <v>2014</v>
       </c>
@@ -1691,52 +1701,55 @@
       </c>
       <c r="L5" s="42">
         <v>2017</v>
       </c>
       <c r="M5" s="42">
         <v>2018</v>
       </c>
       <c r="N5" s="42">
         <v>2019</v>
       </c>
       <c r="O5" s="42">
         <v>2020</v>
       </c>
       <c r="P5" s="42">
         <v>2021</v>
       </c>
       <c r="Q5" s="42">
         <v>2022</v>
       </c>
       <c r="R5" s="42">
         <v>2023</v>
       </c>
       <c r="S5" s="42">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T5" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="83" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="106">
         <v>177219.4</v>
       </c>
       <c r="C6" s="107">
         <v>183904.7</v>
       </c>
       <c r="D6" s="107">
         <v>181520.4</v>
       </c>
       <c r="E6" s="108">
         <v>23267.410566401057</v>
       </c>
       <c r="F6" s="108">
         <v>24016.977775824223</v>
       </c>
       <c r="G6" s="108">
         <v>25147.672494538892</v>
       </c>
       <c r="H6" s="108">
         <v>26034.726312107738</v>
       </c>
       <c r="I6" s="108">
@@ -1750,141 +1763,147 @@
       </c>
       <c r="L6" s="108">
         <v>32518.931012564128</v>
       </c>
       <c r="M6" s="108">
         <v>37370.214816371605</v>
       </c>
       <c r="N6" s="108">
         <v>47571.688628011165</v>
       </c>
       <c r="O6" s="108">
         <v>65096.945988351843</v>
       </c>
       <c r="P6" s="108">
         <v>68614.387904945033</v>
       </c>
       <c r="Q6" s="108">
         <v>66957.213934914413</v>
       </c>
       <c r="R6" s="108">
         <v>42995.6</v>
       </c>
       <c r="S6" s="112">
         <v>46725.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="132" t="s">
+      <c r="T6" s="112">
+        <v>45470.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="132"/>
-[...15 lines deleted...]
-      <c r="R7" s="132"/>
+      <c r="B7" s="129"/>
+      <c r="C7" s="129"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="129"/>
+      <c r="G7" s="129"/>
+      <c r="H7" s="129"/>
+      <c r="I7" s="129"/>
+      <c r="J7" s="129"/>
+      <c r="K7" s="129"/>
+      <c r="L7" s="129"/>
+      <c r="M7" s="129"/>
+      <c r="N7" s="129"/>
+      <c r="O7" s="129"/>
+      <c r="P7" s="129"/>
+      <c r="Q7" s="129"/>
+      <c r="R7" s="129"/>
       <c r="S7" s="125"/>
-    </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T7" s="125"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="126" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="126"/>
       <c r="L9" s="126"/>
       <c r="M9" s="126"/>
       <c r="N9" s="126"/>
       <c r="O9" s="126"/>
       <c r="P9" s="126"/>
       <c r="Q9" s="130"/>
       <c r="R9" s="130"/>
       <c r="S9" s="125"/>
-    </row>
-    <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T9" s="125"/>
+    </row>
+    <row r="10" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="131" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="131"/>
       <c r="C10" s="131"/>
       <c r="D10" s="131"/>
       <c r="E10" s="131"/>
       <c r="F10" s="131"/>
       <c r="G10" s="131"/>
       <c r="H10" s="131"/>
       <c r="I10" s="131"/>
       <c r="J10" s="131"/>
       <c r="K10" s="131"/>
       <c r="L10" s="131"/>
       <c r="M10" s="131"/>
       <c r="N10" s="131"/>
       <c r="O10" s="131"/>
       <c r="P10" s="131"/>
       <c r="Q10" s="131"/>
-      <c r="R10" s="127"/>
+      <c r="R10" s="125"/>
       <c r="S10" s="125"/>
-    </row>
-    <row r="11" spans="1:19" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T10" s="125"/>
+    </row>
+    <row r="11" spans="1:20" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="74"/>
       <c r="B11" s="74"/>
       <c r="C11" s="74"/>
       <c r="D11" s="74"/>
       <c r="E11" s="74"/>
       <c r="F11" s="74"/>
       <c r="G11" s="74"/>
       <c r="H11" s="74"/>
       <c r="I11" s="74"/>
       <c r="J11" s="74"/>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="M11" s="74"/>
       <c r="N11" s="74"/>
       <c r="O11" s="74"/>
       <c r="P11" s="74"/>
       <c r="Q11" s="74"/>
       <c r="R11" s="75"/>
     </row>
-    <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="41"/>
       <c r="B12" s="42">
         <v>2007</v>
       </c>
       <c r="C12" s="42">
         <v>2008</v>
       </c>
       <c r="D12" s="42">
         <v>2009</v>
       </c>
       <c r="E12" s="42">
         <v>2010</v>
       </c>
       <c r="F12" s="42">
         <v>2011</v>
       </c>
       <c r="G12" s="42">
         <v>2012</v>
       </c>
       <c r="H12" s="42">
         <v>2013</v>
       </c>
       <c r="I12" s="42">
         <v>2014</v>
       </c>
@@ -1896,52 +1915,55 @@
       </c>
       <c r="L12" s="42">
         <v>2017</v>
       </c>
       <c r="M12" s="42">
         <v>2018</v>
       </c>
       <c r="N12" s="42">
         <v>2019</v>
       </c>
       <c r="O12" s="42">
         <v>2020</v>
       </c>
       <c r="P12" s="42">
         <v>2021</v>
       </c>
       <c r="Q12" s="42">
         <v>2022</v>
       </c>
       <c r="R12" s="42">
         <v>2023</v>
       </c>
       <c r="S12" s="42">
         <v>2024</v>
       </c>
-    </row>
-    <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T12" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="83" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="106">
         <v>4285.8999999999996</v>
       </c>
       <c r="C13" s="109">
         <v>4485.3999999999996</v>
       </c>
       <c r="D13" s="106">
         <v>4526.8</v>
       </c>
       <c r="E13" s="110">
         <v>16364.99065141848</v>
       </c>
       <c r="F13" s="108">
         <v>17364.965055074634</v>
       </c>
       <c r="G13" s="110">
         <v>18495.927914525269</v>
       </c>
       <c r="H13" s="108">
         <v>17825.075105592183</v>
       </c>
       <c r="I13" s="110">
@@ -1955,141 +1977,147 @@
       </c>
       <c r="L13" s="108">
         <v>21742.560005432253</v>
       </c>
       <c r="M13" s="110">
         <v>23214.76529084062</v>
       </c>
       <c r="N13" s="110">
         <v>22019.994372273628</v>
       </c>
       <c r="O13" s="108">
         <v>25016.193813000948</v>
       </c>
       <c r="P13" s="110">
         <v>22255.438968805494</v>
       </c>
       <c r="Q13" s="108">
         <v>27788.469104714641</v>
       </c>
       <c r="R13" s="111">
         <v>26899.3</v>
       </c>
       <c r="S13" s="113">
         <v>28248382</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="132" t="s">
+      <c r="T13" s="113">
+        <v>29272364.600000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="132"/>
-[...15 lines deleted...]
-      <c r="R14" s="132"/>
+      <c r="B14" s="129"/>
+      <c r="C14" s="129"/>
+      <c r="D14" s="129"/>
+      <c r="E14" s="129"/>
+      <c r="F14" s="129"/>
+      <c r="G14" s="129"/>
+      <c r="H14" s="129"/>
+      <c r="I14" s="129"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="129"/>
+      <c r="L14" s="129"/>
+      <c r="M14" s="129"/>
+      <c r="N14" s="129"/>
+      <c r="O14" s="129"/>
+      <c r="P14" s="129"/>
+      <c r="Q14" s="129"/>
+      <c r="R14" s="129"/>
       <c r="S14" s="125"/>
-    </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T14" s="125"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="126" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="126"/>
       <c r="C16" s="126"/>
       <c r="D16" s="126"/>
       <c r="E16" s="126"/>
       <c r="F16" s="126"/>
       <c r="G16" s="126"/>
       <c r="H16" s="126"/>
       <c r="I16" s="126"/>
       <c r="J16" s="126"/>
       <c r="K16" s="126"/>
       <c r="L16" s="126"/>
       <c r="M16" s="126"/>
       <c r="N16" s="126"/>
       <c r="O16" s="126"/>
       <c r="P16" s="126"/>
       <c r="Q16" s="130"/>
       <c r="R16" s="130"/>
       <c r="S16" s="125"/>
-    </row>
-    <row r="17" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T16" s="125"/>
+    </row>
+    <row r="17" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="131" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="131"/>
       <c r="C17" s="131"/>
       <c r="D17" s="131"/>
       <c r="E17" s="131"/>
       <c r="F17" s="131"/>
       <c r="G17" s="131"/>
       <c r="H17" s="131"/>
       <c r="I17" s="131"/>
       <c r="J17" s="131"/>
       <c r="K17" s="131"/>
       <c r="L17" s="131"/>
       <c r="M17" s="131"/>
       <c r="N17" s="131"/>
       <c r="O17" s="131"/>
       <c r="P17" s="131"/>
       <c r="Q17" s="131"/>
-      <c r="R17" s="139"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="R17" s="136"/>
+      <c r="S17" s="125"/>
+      <c r="T17" s="125"/>
+    </row>
+    <row r="18" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="74"/>
       <c r="B18" s="74"/>
       <c r="C18" s="74"/>
       <c r="D18" s="74"/>
       <c r="E18" s="74"/>
       <c r="F18" s="74"/>
       <c r="G18" s="74"/>
       <c r="H18" s="74"/>
       <c r="I18" s="74"/>
       <c r="J18" s="74"/>
       <c r="K18" s="74"/>
       <c r="L18" s="74"/>
       <c r="M18" s="74"/>
       <c r="N18" s="74"/>
       <c r="O18" s="74"/>
       <c r="P18" s="74"/>
       <c r="Q18" s="74"/>
       <c r="R18" s="75"/>
     </row>
-    <row r="19" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="41"/>
       <c r="B19" s="42">
         <v>2007</v>
       </c>
       <c r="C19" s="42">
         <v>2008</v>
       </c>
       <c r="D19" s="42">
         <v>2009</v>
       </c>
       <c r="E19" s="42">
         <v>2010</v>
       </c>
       <c r="F19" s="42">
         <v>2011</v>
       </c>
       <c r="G19" s="42">
         <v>2012</v>
       </c>
       <c r="H19" s="42">
         <v>2013</v>
       </c>
       <c r="I19" s="42">
         <v>2014</v>
       </c>
@@ -2101,52 +2129,55 @@
       </c>
       <c r="L19" s="42">
         <v>2017</v>
       </c>
       <c r="M19" s="42">
         <v>2018</v>
       </c>
       <c r="N19" s="42">
         <v>2019</v>
       </c>
       <c r="O19" s="42">
         <v>2020</v>
       </c>
       <c r="P19" s="42">
         <v>2021</v>
       </c>
       <c r="Q19" s="42">
         <v>2022</v>
       </c>
       <c r="R19" s="42">
         <v>2023</v>
       </c>
       <c r="S19" s="42">
         <v>2024</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T19" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="83" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="106">
         <v>1040805.8</v>
       </c>
       <c r="C20" s="107">
         <v>1040806.6</v>
       </c>
       <c r="D20" s="107">
         <v>1060623.8999999999</v>
       </c>
       <c r="E20" s="110">
         <v>37315.893871384302</v>
       </c>
       <c r="F20" s="108">
         <v>37895.952231159084</v>
       </c>
       <c r="G20" s="110">
         <v>38153.545837827092</v>
       </c>
       <c r="H20" s="108">
         <v>38320.084208017448</v>
       </c>
       <c r="I20" s="110">
@@ -2160,141 +2191,147 @@
       </c>
       <c r="L20" s="108">
         <v>37342.13722011909</v>
       </c>
       <c r="M20" s="110">
         <v>38320.976633344479</v>
       </c>
       <c r="N20" s="110">
         <v>38065.488244730375</v>
       </c>
       <c r="O20" s="108">
         <v>27931.611973159688</v>
       </c>
       <c r="P20" s="110">
         <v>43305.791396319888</v>
       </c>
       <c r="Q20" s="108">
         <v>45018.575192410368</v>
       </c>
       <c r="R20" s="108">
         <v>49662.720000000001</v>
       </c>
       <c r="S20" s="114">
         <v>54543.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="132" t="s">
+      <c r="T20" s="114">
+        <v>52822.62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="132"/>
-[...15 lines deleted...]
-      <c r="R21" s="132"/>
+      <c r="B21" s="129"/>
+      <c r="C21" s="129"/>
+      <c r="D21" s="129"/>
+      <c r="E21" s="129"/>
+      <c r="F21" s="129"/>
+      <c r="G21" s="129"/>
+      <c r="H21" s="129"/>
+      <c r="I21" s="129"/>
+      <c r="J21" s="129"/>
+      <c r="K21" s="129"/>
+      <c r="L21" s="129"/>
+      <c r="M21" s="129"/>
+      <c r="N21" s="129"/>
+      <c r="O21" s="129"/>
+      <c r="P21" s="129"/>
+      <c r="Q21" s="129"/>
+      <c r="R21" s="129"/>
       <c r="S21" s="125"/>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="T21" s="125"/>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="126" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="126"/>
       <c r="J23" s="126"/>
       <c r="K23" s="126"/>
       <c r="L23" s="126"/>
       <c r="M23" s="126"/>
       <c r="N23" s="126"/>
       <c r="O23" s="126"/>
       <c r="P23" s="126"/>
       <c r="Q23" s="130"/>
       <c r="R23" s="130"/>
       <c r="S23" s="125"/>
-    </row>
-    <row r="24" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T23" s="125"/>
+    </row>
+    <row r="24" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="131" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="131"/>
       <c r="C24" s="131"/>
       <c r="D24" s="131"/>
       <c r="E24" s="131"/>
       <c r="F24" s="131"/>
       <c r="G24" s="131"/>
       <c r="H24" s="131"/>
       <c r="I24" s="131"/>
       <c r="J24" s="131"/>
       <c r="K24" s="131"/>
       <c r="L24" s="131"/>
       <c r="M24" s="131"/>
       <c r="N24" s="131"/>
       <c r="O24" s="131"/>
       <c r="P24" s="131"/>
       <c r="Q24" s="131"/>
-      <c r="R24" s="127"/>
+      <c r="R24" s="125"/>
       <c r="S24" s="125"/>
-    </row>
-    <row r="25" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T24" s="125"/>
+    </row>
+    <row r="25" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="77"/>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="77"/>
       <c r="E25" s="77"/>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="77"/>
       <c r="I25" s="77"/>
       <c r="J25" s="77"/>
       <c r="K25" s="77"/>
       <c r="L25" s="77"/>
       <c r="M25" s="77"/>
       <c r="N25" s="77"/>
       <c r="O25" s="77"/>
       <c r="P25" s="77"/>
       <c r="Q25" s="77"/>
       <c r="R25" s="78"/>
     </row>
-    <row r="26" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="41"/>
       <c r="B26" s="42">
         <v>2007</v>
       </c>
       <c r="C26" s="42">
         <v>2008</v>
       </c>
       <c r="D26" s="42">
         <v>2009</v>
       </c>
       <c r="E26" s="42">
         <v>2010</v>
       </c>
       <c r="F26" s="42">
         <v>2011</v>
       </c>
       <c r="G26" s="42">
         <v>2012</v>
       </c>
       <c r="H26" s="42">
         <v>2013</v>
       </c>
       <c r="I26" s="42">
         <v>2014</v>
       </c>
@@ -2306,52 +2343,55 @@
       </c>
       <c r="L26" s="42">
         <v>2017</v>
       </c>
       <c r="M26" s="42">
         <v>2018</v>
       </c>
       <c r="N26" s="42">
         <v>2019</v>
       </c>
       <c r="O26" s="42">
         <v>2020</v>
       </c>
       <c r="P26" s="42">
         <v>2021</v>
       </c>
       <c r="Q26" s="42">
         <v>2022</v>
       </c>
       <c r="R26" s="42">
         <v>2023</v>
       </c>
       <c r="S26" s="42">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T26" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="83" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="106">
         <v>9562.4</v>
       </c>
       <c r="C27" s="107">
         <v>9642.1</v>
       </c>
       <c r="D27" s="106">
         <v>9615.9</v>
       </c>
       <c r="E27" s="110">
         <v>2498.8782966889403</v>
       </c>
       <c r="F27" s="108">
         <v>1895.4371531559766</v>
       </c>
       <c r="G27" s="110">
         <v>2201.3958738540009</v>
       </c>
       <c r="H27" s="108">
         <v>2331.9776949545872</v>
       </c>
       <c r="I27" s="110">
@@ -2365,154 +2405,160 @@
       </c>
       <c r="L27" s="108">
         <v>2155.9783258480807</v>
       </c>
       <c r="M27" s="110">
         <v>1994.8004276123497</v>
       </c>
       <c r="N27" s="110">
         <v>1547.1107469612807</v>
       </c>
       <c r="O27" s="108">
         <v>837.39567959985743</v>
       </c>
       <c r="P27" s="110">
         <v>1199.1969840160125</v>
       </c>
       <c r="Q27" s="108">
         <v>1479.5722431624786</v>
       </c>
       <c r="R27" s="111">
         <v>1508.5</v>
       </c>
       <c r="S27" s="113">
         <v>1778409.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="132" t="s">
+      <c r="T27" s="113">
+        <v>1791921.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="132"/>
-[...15 lines deleted...]
-      <c r="R28" s="132"/>
+      <c r="B28" s="129"/>
+      <c r="C28" s="129"/>
+      <c r="D28" s="129"/>
+      <c r="E28" s="129"/>
+      <c r="F28" s="129"/>
+      <c r="G28" s="129"/>
+      <c r="H28" s="129"/>
+      <c r="I28" s="129"/>
+      <c r="J28" s="129"/>
+      <c r="K28" s="129"/>
+      <c r="L28" s="129"/>
+      <c r="M28" s="129"/>
+      <c r="N28" s="129"/>
+      <c r="O28" s="129"/>
+      <c r="P28" s="129"/>
+      <c r="Q28" s="129"/>
+      <c r="R28" s="129"/>
       <c r="S28" s="125"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="134" t="s">
+      <c r="T28" s="125"/>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A30" s="133" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="134"/>
-[...22 lines deleted...]
-    <row r="31" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="133"/>
+      <c r="C30" s="133"/>
+      <c r="D30" s="133"/>
+      <c r="E30" s="133"/>
+      <c r="F30" s="133"/>
+      <c r="G30" s="133"/>
+      <c r="H30" s="133"/>
+      <c r="I30" s="133"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="133"/>
+      <c r="L30" s="133"/>
+      <c r="M30" s="133"/>
+      <c r="N30" s="133"/>
+      <c r="O30" s="133"/>
+      <c r="P30" s="133"/>
+      <c r="Q30" s="133"/>
+      <c r="R30" s="133"/>
+      <c r="S30" s="133"/>
+      <c r="T30" s="133"/>
+      <c r="U30" s="130"/>
+      <c r="V30" s="130"/>
+      <c r="W30" s="130"/>
+      <c r="X30" s="125"/>
+    </row>
+    <row r="31" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="38"/>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="54"/>
       <c r="R31" s="54"/>
-      <c r="S31" s="136" t="s">
+      <c r="S31" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="T31" s="136"/>
-      <c r="U31" s="136"/>
+      <c r="T31" s="131"/>
+      <c r="U31" s="131"/>
       <c r="V31" s="125"/>
       <c r="W31" s="125"/>
-    </row>
-    <row r="32" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X31" s="125"/>
+    </row>
+    <row r="32" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="38"/>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="54"/>
       <c r="E32" s="54"/>
       <c r="F32" s="54"/>
       <c r="G32" s="54"/>
       <c r="H32" s="54"/>
       <c r="I32" s="54"/>
       <c r="J32" s="54"/>
       <c r="K32" s="54"/>
       <c r="L32" s="54"/>
       <c r="M32" s="54"/>
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="81"/>
       <c r="T32" s="81"/>
       <c r="U32" s="81"/>
       <c r="V32" s="76"/>
       <c r="W32" s="54"/>
     </row>
-    <row r="33" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="55"/>
       <c r="B33" s="56">
         <v>2003</v>
       </c>
       <c r="C33" s="56">
         <v>2004</v>
       </c>
       <c r="D33" s="56" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="56" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="56" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="57" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="57" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="57" t="s">
         <v>27</v>
       </c>
@@ -2536,52 +2582,55 @@
       </c>
       <c r="P33" s="57" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="57" t="s">
         <v>35</v>
       </c>
       <c r="R33" s="57" t="s">
         <v>36</v>
       </c>
       <c r="S33" s="57" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="57" t="s">
         <v>38</v>
       </c>
       <c r="U33" s="57" t="s">
         <v>39</v>
       </c>
       <c r="V33" s="57" t="s">
         <v>41</v>
       </c>
       <c r="W33" s="57" t="s">
         <v>51</v>
       </c>
-    </row>
-    <row r="34" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X33" s="57" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="82" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="62">
         <v>113.2</v>
       </c>
       <c r="C34" s="62">
         <v>111.5</v>
       </c>
       <c r="D34" s="62">
         <v>129.9</v>
       </c>
       <c r="E34" s="62">
         <v>133.30000000000001</v>
       </c>
       <c r="F34" s="63">
         <v>150.5</v>
       </c>
       <c r="G34" s="64">
         <v>184.9</v>
       </c>
       <c r="H34" s="65">
         <v>187.76999999999998</v>
       </c>
       <c r="I34" s="64">
@@ -2607,159 +2656,163 @@
       </c>
       <c r="P34" s="67">
         <v>203.26499999999999</v>
       </c>
       <c r="Q34" s="58">
         <v>199.529</v>
       </c>
       <c r="R34" s="58">
         <v>198.82599999999999</v>
       </c>
       <c r="S34" s="45">
         <v>197.7</v>
       </c>
       <c r="T34" s="45">
         <v>204.095</v>
       </c>
       <c r="U34" s="45">
         <v>193.1</v>
       </c>
       <c r="V34" s="84">
         <v>227.95</v>
       </c>
       <c r="W34" s="106">
         <v>242.59299999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="137" t="s">
+      <c r="X34" s="107">
+        <v>282.024</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A35" s="134" t="s">
         <v>40</v>
       </c>
-      <c r="B35" s="138"/>
-[...22 lines deleted...]
-    <row r="36" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="135"/>
+      <c r="C35" s="135"/>
+      <c r="D35" s="135"/>
+      <c r="E35" s="135"/>
+      <c r="F35" s="135"/>
+      <c r="G35" s="135"/>
+      <c r="H35" s="135"/>
+      <c r="I35" s="135"/>
+      <c r="J35" s="135"/>
+      <c r="K35" s="135"/>
+      <c r="L35" s="135"/>
+      <c r="M35" s="135"/>
+      <c r="N35" s="135"/>
+      <c r="O35" s="135"/>
+      <c r="P35" s="135"/>
+      <c r="Q35" s="135"/>
+      <c r="R35" s="135"/>
+      <c r="S35" s="135"/>
+      <c r="T35" s="135"/>
+      <c r="U35" s="128"/>
+      <c r="V35" s="128"/>
+      <c r="W35" s="128"/>
+      <c r="X35" s="125"/>
+    </row>
+    <row r="36" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="60"/>
       <c r="B36" s="60"/>
       <c r="C36" s="60"/>
       <c r="D36" s="60"/>
       <c r="E36" s="60"/>
       <c r="F36" s="60"/>
       <c r="G36" s="60"/>
       <c r="H36" s="60"/>
       <c r="I36" s="60"/>
       <c r="J36" s="60"/>
       <c r="K36" s="60"/>
       <c r="L36" s="60"/>
       <c r="M36" s="60"/>
       <c r="N36" s="60"/>
       <c r="O36" s="61"/>
       <c r="P36" s="61"/>
       <c r="Q36" s="61"/>
       <c r="R36" s="61"/>
       <c r="S36" s="61"/>
       <c r="T36" s="61"/>
       <c r="U36" s="61"/>
       <c r="V36" s="61"/>
       <c r="W36" s="61"/>
     </row>
-    <row r="37" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="W37" s="133"/>
+    <row r="37" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="132"/>
+      <c r="B37" s="132"/>
+      <c r="C37" s="132"/>
+      <c r="D37" s="132"/>
+      <c r="E37" s="132"/>
+      <c r="F37" s="132"/>
+      <c r="G37" s="132"/>
+      <c r="H37" s="132"/>
+      <c r="I37" s="132"/>
+      <c r="J37" s="132"/>
+      <c r="K37" s="132"/>
+      <c r="L37" s="132"/>
+      <c r="M37" s="132"/>
+      <c r="N37" s="132"/>
+      <c r="O37" s="132"/>
+      <c r="P37" s="132"/>
+      <c r="Q37" s="132"/>
+      <c r="R37" s="132"/>
+      <c r="S37" s="132"/>
+      <c r="T37" s="132"/>
+      <c r="U37" s="132"/>
+      <c r="V37" s="132"/>
+      <c r="W37" s="132"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A14:S14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A10:T10"/>
     <mergeCell ref="A37:W37"/>
-    <mergeCell ref="A24:S24"/>
-[...9 lines deleted...]
-    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A24:T24"/>
+    <mergeCell ref="A28:T28"/>
+    <mergeCell ref="A30:X30"/>
+    <mergeCell ref="S31:X31"/>
+    <mergeCell ref="A35:X35"/>
+    <mergeCell ref="A14:T14"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A17:T17"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A23:T23"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A9:T9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:P1"/>
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8" style="1" customWidth="1"/>
     <col min="21" max="30" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="265" width="9.140625" style="1"/>
     <col min="266" max="266" width="26.7109375" style="1" customWidth="1"/>
     <col min="267" max="268" width="9" style="1" customWidth="1"/>
     <col min="269" max="269" width="8.7109375" style="1" customWidth="1"/>
     <col min="270" max="270" width="8.5703125" style="1" customWidth="1"/>
     <col min="271" max="271" width="9" style="1" customWidth="1"/>
     <col min="272" max="272" width="8.85546875" style="1" customWidth="1"/>
     <col min="273" max="273" width="8.7109375" style="1" customWidth="1"/>
     <col min="274" max="274" width="8.5703125" style="1" customWidth="1"/>
     <col min="275" max="275" width="8.7109375" style="1" customWidth="1"/>
@@ -3761,134 +3814,134 @@
     <col min="16151" max="16151" width="8.7109375" style="1" customWidth="1"/>
     <col min="16152" max="16155" width="8.5703125" style="1" customWidth="1"/>
     <col min="16156" max="16156" width="10.7109375" style="1" customWidth="1"/>
     <col min="16157" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="124" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="124"/>
       <c r="C1" s="124"/>
       <c r="D1" s="124"/>
       <c r="E1" s="124"/>
       <c r="F1" s="124"/>
       <c r="G1" s="124"/>
       <c r="H1" s="124"/>
       <c r="I1" s="124"/>
       <c r="J1" s="124"/>
       <c r="K1" s="124"/>
       <c r="L1" s="125"/>
       <c r="M1" s="125"/>
       <c r="N1" s="125"/>
       <c r="O1" s="125"/>
       <c r="P1" s="125"/>
-      <c r="Q1" s="37"/>
+      <c r="Q1" s="125"/>
       <c r="R1" s="37"/>
       <c r="S1" s="37"/>
       <c r="T1" s="37"/>
       <c r="U1" s="37"/>
       <c r="V1" s="37"/>
       <c r="W1" s="37"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="13"/>
     </row>
     <row r="2" spans="1:31" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="126" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="126"/>
       <c r="C2" s="126"/>
       <c r="D2" s="126"/>
       <c r="E2" s="126"/>
       <c r="F2" s="126"/>
       <c r="G2" s="126"/>
       <c r="H2" s="126"/>
       <c r="I2" s="126"/>
       <c r="J2" s="126"/>
       <c r="K2" s="126"/>
       <c r="L2" s="126"/>
       <c r="M2" s="126"/>
-      <c r="N2" s="127"/>
-[...2 lines deleted...]
-      <c r="Q2" s="39"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
+      <c r="P2" s="125"/>
+      <c r="Q2" s="125"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
     </row>
     <row r="3" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="128" t="s">
+      <c r="A3" s="127" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="128"/>
-[...14 lines deleted...]
-      <c r="Q3" s="40"/>
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="128"/>
+      <c r="P3" s="128"/>
+      <c r="Q3" s="128"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="17"/>
       <c r="AD3" s="17"/>
     </row>
-    <row r="4" spans="1:31" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="77"/>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="68"/>
       <c r="L4" s="68"/>
       <c r="M4" s="68"/>
       <c r="N4" s="68"/>
       <c r="O4" s="40"/>
       <c r="P4" s="40"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
@@ -3923,51 +3976,53 @@
       </c>
       <c r="I5" s="42">
         <v>2017</v>
       </c>
       <c r="J5" s="42">
         <v>2018</v>
       </c>
       <c r="K5" s="42">
         <v>2019</v>
       </c>
       <c r="L5" s="42">
         <v>2020</v>
       </c>
       <c r="M5" s="42">
         <v>2021</v>
       </c>
       <c r="N5" s="105">
         <v>2022</v>
       </c>
       <c r="O5" s="105">
         <v>2023</v>
       </c>
       <c r="P5" s="105">
         <v>2024</v>
       </c>
-      <c r="Q5" s="44"/>
+      <c r="Q5" s="105">
+        <v>2025</v>
+      </c>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="19"/>
       <c r="Y5" s="19"/>
       <c r="Z5" s="19"/>
       <c r="AA5" s="19"/>
       <c r="AB5" s="19"/>
       <c r="AC5" s="20"/>
       <c r="AD5" s="20"/>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A6" s="50" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="85">
         <v>23267.410566401057</v>
       </c>
       <c r="C6" s="85">
         <v>24016.977775824223</v>
       </c>
       <c r="D6" s="85">
@@ -3987,84 +4042,85 @@
       </c>
       <c r="I6" s="85">
         <v>32518.931012564128</v>
       </c>
       <c r="J6" s="85">
         <v>37370.214816371605</v>
       </c>
       <c r="K6" s="85">
         <v>47571.688628011165</v>
       </c>
       <c r="L6" s="85">
         <v>65096.945988351843</v>
       </c>
       <c r="M6" s="85">
         <v>68614.387904945033</v>
       </c>
       <c r="N6" s="85">
         <v>66957.213934914413</v>
       </c>
       <c r="O6" s="86">
         <v>42995.6</v>
       </c>
       <c r="P6" s="115">
         <v>46725.4</v>
       </c>
-      <c r="Q6" s="47"/>
+      <c r="Q6" s="115">
+        <v>45470.5</v>
+      </c>
       <c r="R6" s="47"/>
       <c r="S6" s="47"/>
       <c r="T6" s="47"/>
       <c r="U6" s="47"/>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
       <c r="Z6" s="22"/>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A7" s="93" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="46"/>
       <c r="D7" s="46"/>
       <c r="E7" s="87"/>
       <c r="F7" s="87"/>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
       <c r="I7" s="46"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="87"/>
       <c r="M7" s="46"/>
       <c r="N7" s="87"/>
       <c r="O7" s="46"/>
-      <c r="Q7" s="47"/>
       <c r="R7" s="47"/>
       <c r="S7" s="47"/>
       <c r="T7" s="47"/>
       <c r="U7" s="47"/>
       <c r="V7" s="47"/>
       <c r="W7" s="47"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="23"/>
       <c r="AB7" s="23"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A8" s="100" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="88">
         <v>18722.296672303208</v>
       </c>
       <c r="C8" s="88">
         <v>19579.540059597955</v>
       </c>
       <c r="D8" s="88">
@@ -4084,51 +4140,53 @@
       </c>
       <c r="I8" s="88">
         <v>28462.330971548352</v>
       </c>
       <c r="J8" s="88">
         <v>28995.920332745827</v>
       </c>
       <c r="K8" s="88">
         <v>26527.638180589314</v>
       </c>
       <c r="L8" s="88">
         <v>29051.871811588084</v>
       </c>
       <c r="M8" s="88">
         <v>24963.595706967055</v>
       </c>
       <c r="N8" s="88">
         <v>28119.3455650018</v>
       </c>
       <c r="O8" s="86">
         <v>26942.1</v>
       </c>
       <c r="P8" s="115">
         <v>27884.799999999999</v>
       </c>
-      <c r="Q8" s="47"/>
+      <c r="Q8" s="115">
+        <v>24758.9</v>
+      </c>
       <c r="R8" s="47"/>
       <c r="S8" s="47"/>
       <c r="T8" s="47"/>
       <c r="U8" s="47"/>
       <c r="V8" s="47"/>
       <c r="W8" s="47"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="22"/>
     </row>
     <row r="9" spans="1:31" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="101" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="88">
         <v>3602.7415823316942</v>
       </c>
       <c r="C9" s="88">
         <v>3252.479609416424</v>
       </c>
       <c r="D9" s="88">
@@ -4148,51 +4206,53 @@
       </c>
       <c r="I9" s="88">
         <v>3438.0612273387023</v>
       </c>
       <c r="J9" s="88">
         <v>7661.0329422514433</v>
       </c>
       <c r="K9" s="88">
         <v>20465.570562447014</v>
       </c>
       <c r="L9" s="88">
         <v>26243.135076763763</v>
       </c>
       <c r="M9" s="88">
         <v>31009.761497977976</v>
       </c>
       <c r="N9" s="88">
         <v>27513.70426991261</v>
       </c>
       <c r="O9" s="86">
         <v>5742.4</v>
       </c>
       <c r="P9" s="115">
         <v>7161.5</v>
       </c>
-      <c r="Q9" s="47"/>
+      <c r="Q9" s="115">
+        <v>9003</v>
+      </c>
       <c r="R9" s="47"/>
       <c r="S9" s="47"/>
       <c r="T9" s="47"/>
       <c r="U9" s="47"/>
       <c r="V9" s="47"/>
       <c r="W9" s="47"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
       <c r="Z9" s="22"/>
       <c r="AA9" s="24"/>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="4"/>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A10" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>0</v>
       </c>
@@ -4213,51 +4273,53 @@
       </c>
       <c r="I10" s="46" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="46" t="s">
         <v>0</v>
       </c>
       <c r="K10" s="46" t="s">
         <v>0</v>
       </c>
       <c r="L10" s="89" t="s">
         <v>1</v>
       </c>
       <c r="M10" s="95">
         <v>12641</v>
       </c>
       <c r="N10" s="116">
         <v>11324.2</v>
       </c>
       <c r="O10" s="117">
         <v>10311.1</v>
       </c>
       <c r="P10" s="115">
         <v>11679.1</v>
       </c>
-      <c r="Q10" s="47"/>
+      <c r="Q10" s="115">
+        <v>11708.5</v>
+      </c>
       <c r="R10" s="47"/>
       <c r="S10" s="47"/>
       <c r="T10" s="47"/>
       <c r="U10" s="47"/>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="22"/>
       <c r="Y10" s="22"/>
       <c r="Z10" s="22"/>
       <c r="AA10" s="25"/>
       <c r="AB10" s="22"/>
       <c r="AC10" s="22"/>
       <c r="AD10" s="22"/>
       <c r="AE10" s="4"/>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A11" s="102" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="90" t="s">
         <v>0</v>
       </c>
@@ -4278,171 +4340,173 @@
       </c>
       <c r="I11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="L11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="M11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="O11" s="90" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="Q11" s="47"/>
+      <c r="Q11" s="99">
+        <v>0.1</v>
+      </c>
       <c r="R11" s="47"/>
       <c r="S11" s="47"/>
       <c r="T11" s="47"/>
       <c r="U11" s="47"/>
       <c r="V11" s="47"/>
       <c r="W11" s="47"/>
       <c r="X11" s="22"/>
       <c r="Y11" s="22"/>
       <c r="Z11" s="22"/>
       <c r="AA11" s="22"/>
       <c r="AB11" s="22"/>
       <c r="AC11" s="26"/>
       <c r="AD11" s="26"/>
       <c r="AE11" s="4"/>
     </row>
     <row r="12" spans="1:31" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="140" t="s">
+      <c r="A12" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="141"/>
-[...14 lines deleted...]
-      <c r="Q12" s="69"/>
+      <c r="B12" s="138"/>
+      <c r="C12" s="138"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="138"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="138"/>
+      <c r="L12" s="138"/>
+      <c r="M12" s="138"/>
+      <c r="N12" s="138"/>
+      <c r="O12" s="138"/>
+      <c r="P12" s="139"/>
+      <c r="Q12" s="139"/>
       <c r="R12" s="69"/>
       <c r="S12" s="69"/>
       <c r="T12" s="69"/>
       <c r="U12" s="69"/>
       <c r="V12" s="69"/>
       <c r="W12" s="69"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
     </row>
     <row r="13" spans="1:31" s="73" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="126" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="126"/>
       <c r="C13" s="126"/>
       <c r="D13" s="126"/>
       <c r="E13" s="126"/>
       <c r="F13" s="126"/>
       <c r="G13" s="126"/>
       <c r="H13" s="126"/>
       <c r="I13" s="126"/>
       <c r="J13" s="126"/>
       <c r="K13" s="126"/>
       <c r="L13" s="126"/>
       <c r="M13" s="126"/>
       <c r="N13" s="130"/>
       <c r="O13" s="130"/>
       <c r="P13" s="130"/>
-      <c r="Q13" s="70"/>
+      <c r="Q13" s="130"/>
       <c r="R13" s="70"/>
       <c r="S13" s="70"/>
       <c r="T13" s="70"/>
       <c r="U13" s="70"/>
       <c r="V13" s="70"/>
       <c r="W13" s="70"/>
       <c r="X13" s="71"/>
       <c r="Y13" s="71"/>
       <c r="Z13" s="71"/>
       <c r="AA13" s="71"/>
       <c r="AB13" s="71"/>
       <c r="AC13" s="71"/>
       <c r="AD13" s="71"/>
       <c r="AE13" s="72"/>
     </row>
     <row r="14" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="131" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="131"/>
       <c r="C14" s="131"/>
       <c r="D14" s="131"/>
       <c r="E14" s="131"/>
       <c r="F14" s="131"/>
       <c r="G14" s="131"/>
       <c r="H14" s="131"/>
       <c r="I14" s="131"/>
       <c r="J14" s="131"/>
       <c r="K14" s="131"/>
       <c r="L14" s="131"/>
       <c r="M14" s="131"/>
       <c r="N14" s="131"/>
-      <c r="O14" s="127"/>
-[...1 lines deleted...]
-      <c r="Q14" s="48"/>
+      <c r="O14" s="125"/>
+      <c r="P14" s="125"/>
+      <c r="Q14" s="125"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
       <c r="AB14" s="28"/>
       <c r="AC14" s="28"/>
       <c r="AD14" s="28"/>
     </row>
-    <row r="15" spans="1:31" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="49"/>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="49"/>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="49"/>
       <c r="N15" s="49"/>
       <c r="O15" s="75"/>
       <c r="P15" s="48"/>
       <c r="Q15" s="48"/>
       <c r="R15" s="48"/>
       <c r="S15" s="48"/>
       <c r="T15" s="48"/>
       <c r="U15" s="48"/>
       <c r="V15" s="48"/>
       <c r="W15" s="48"/>
       <c r="X15" s="28"/>
       <c r="Y15" s="28"/>
@@ -4477,51 +4541,53 @@
       </c>
       <c r="I16" s="42">
         <v>2017</v>
       </c>
       <c r="J16" s="42">
         <v>2018</v>
       </c>
       <c r="K16" s="42">
         <v>2019</v>
       </c>
       <c r="L16" s="42">
         <v>2020</v>
       </c>
       <c r="M16" s="42">
         <v>2021</v>
       </c>
       <c r="N16" s="105">
         <v>2022</v>
       </c>
       <c r="O16" s="105">
         <v>2023</v>
       </c>
       <c r="P16" s="105">
         <v>2024</v>
       </c>
-      <c r="Q16" s="44"/>
+      <c r="Q16" s="105">
+        <v>2025</v>
+      </c>
       <c r="R16" s="44"/>
       <c r="S16" s="44"/>
       <c r="T16" s="44"/>
       <c r="U16" s="44"/>
       <c r="V16" s="44"/>
       <c r="W16" s="44"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
     </row>
     <row r="17" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A17" s="50" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="91">
         <v>16364.99065141848</v>
       </c>
       <c r="C17" s="85">
         <v>17364.965055074634</v>
       </c>
       <c r="D17" s="91">
@@ -4541,87 +4607,91 @@
       </c>
       <c r="I17" s="85">
         <v>21742.560005432253</v>
       </c>
       <c r="J17" s="91">
         <v>23214.76529084062</v>
       </c>
       <c r="K17" s="91">
         <v>22019.994372273628</v>
       </c>
       <c r="L17" s="85">
         <v>25016.193813000948</v>
       </c>
       <c r="M17" s="91">
         <v>22255.438968805494</v>
       </c>
       <c r="N17" s="85">
         <v>27788.469104714641</v>
       </c>
       <c r="O17" s="86">
         <v>26899.3</v>
       </c>
       <c r="P17" s="118">
         <v>28248382</v>
       </c>
-      <c r="Q17" s="50"/>
+      <c r="Q17" s="118">
+        <v>29272364.600000001</v>
+      </c>
       <c r="R17" s="51"/>
       <c r="S17" s="50"/>
       <c r="T17" s="50"/>
       <c r="U17" s="51"/>
       <c r="V17" s="51"/>
       <c r="W17" s="51"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="30"/>
       <c r="Z17" s="30"/>
       <c r="AA17" s="30"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="31"/>
       <c r="AD17" s="31"/>
     </row>
     <row r="18" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A18" s="93" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="92"/>
       <c r="C18" s="92"/>
       <c r="D18" s="92"/>
       <c r="E18" s="92"/>
       <c r="F18" s="92"/>
       <c r="G18" s="92"/>
       <c r="H18" s="92"/>
       <c r="I18" s="92"/>
       <c r="J18" s="92"/>
       <c r="K18" s="92"/>
       <c r="L18" s="92"/>
       <c r="M18" s="46"/>
       <c r="N18" s="93"/>
       <c r="O18" s="74"/>
       <c r="P18" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="Q18" s="50"/>
+      <c r="Q18" s="119" t="s">
+        <v>52</v>
+      </c>
       <c r="R18" s="50"/>
       <c r="S18" s="50"/>
       <c r="T18" s="50"/>
       <c r="U18" s="50"/>
       <c r="V18" s="50"/>
       <c r="W18" s="50"/>
       <c r="X18" s="29"/>
       <c r="Y18" s="29"/>
       <c r="Z18" s="29"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
     </row>
     <row r="19" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A19" s="100" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="94">
         <v>14906.898285371721</v>
       </c>
       <c r="C19" s="88">
         <v>15658.233003635638</v>
       </c>
       <c r="D19" s="94">
@@ -4641,51 +4711,53 @@
       </c>
       <c r="I19" s="88">
         <v>19596.27106962723</v>
       </c>
       <c r="J19" s="94">
         <v>20648.822783598389</v>
       </c>
       <c r="K19" s="94">
         <v>19151.632087846549</v>
       </c>
       <c r="L19" s="88">
         <v>21604.667584248971</v>
       </c>
       <c r="M19" s="94">
         <v>18095.822086880798</v>
       </c>
       <c r="N19" s="88">
         <v>23218.644471381303</v>
       </c>
       <c r="O19" s="86">
         <v>23409.5</v>
       </c>
       <c r="P19" s="118">
         <v>23741551.199999999</v>
       </c>
-      <c r="Q19" s="50"/>
+      <c r="Q19" s="118">
+        <v>24331812.100000001</v>
+      </c>
       <c r="R19" s="50"/>
       <c r="S19" s="50"/>
       <c r="T19" s="50"/>
       <c r="U19" s="50"/>
       <c r="V19" s="50"/>
       <c r="W19" s="51"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="Z19" s="30"/>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="31"/>
       <c r="AD19" s="31"/>
     </row>
     <row r="20" spans="1:30" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="101" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="94">
         <v>1077.4831372402591</v>
       </c>
       <c r="C20" s="88">
         <v>1170.871334384902</v>
       </c>
       <c r="D20" s="94">
@@ -4705,51 +4777,53 @@
       </c>
       <c r="I20" s="88">
         <v>1748.7258587182916</v>
       </c>
       <c r="J20" s="94">
         <v>2094.4341568138698</v>
       </c>
       <c r="K20" s="94">
         <v>2469.7350827719547</v>
       </c>
       <c r="L20" s="88">
         <v>2885.500828751979</v>
       </c>
       <c r="M20" s="94">
         <v>3496.1027819246965</v>
       </c>
       <c r="N20" s="88">
         <v>3962.5582333333355</v>
       </c>
       <c r="O20" s="86">
         <v>2930.3</v>
       </c>
       <c r="P20" s="118">
         <v>3877477.5</v>
       </c>
-      <c r="Q20" s="50"/>
+      <c r="Q20" s="118">
+        <v>4312815.9000000004</v>
+      </c>
       <c r="R20" s="50"/>
       <c r="S20" s="50"/>
       <c r="T20" s="50"/>
       <c r="U20" s="50"/>
       <c r="V20" s="50"/>
       <c r="W20" s="51"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="30"/>
       <c r="Z20" s="30"/>
       <c r="AA20" s="30"/>
       <c r="AB20" s="30"/>
       <c r="AC20" s="31"/>
       <c r="AD20" s="31"/>
     </row>
     <row r="21" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A21" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="46" t="s">
@@ -4769,51 +4843,53 @@
       </c>
       <c r="I21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="K21" s="46" t="s">
         <v>0</v>
       </c>
       <c r="L21" s="89" t="s">
         <v>1</v>
       </c>
       <c r="M21" s="89">
         <v>663.5</v>
       </c>
       <c r="N21" s="95">
         <v>607.29999999999995</v>
       </c>
       <c r="O21" s="96">
         <v>559482.1</v>
       </c>
       <c r="P21" s="120">
         <v>629.4</v>
       </c>
-      <c r="Q21" s="50"/>
+      <c r="Q21" s="118">
+        <v>627615.6</v>
+      </c>
       <c r="R21" s="50"/>
       <c r="S21" s="50"/>
       <c r="T21" s="50"/>
       <c r="U21" s="51"/>
       <c r="V21" s="51"/>
       <c r="W21" s="51"/>
       <c r="X21" s="30"/>
       <c r="Y21" s="30"/>
       <c r="Z21" s="30"/>
       <c r="AA21" s="24"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="31"/>
     </row>
     <row r="22" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A22" s="102" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="90" t="s">
@@ -4833,166 +4909,168 @@
       </c>
       <c r="I22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="K22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="L22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="M22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="N22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="O22" s="90" t="s">
         <v>0</v>
       </c>
       <c r="P22" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="Q22" s="52"/>
+      <c r="Q22" s="123">
+        <v>120.9</v>
+      </c>
       <c r="R22" s="52"/>
       <c r="S22" s="52"/>
       <c r="T22" s="52"/>
       <c r="U22" s="52"/>
       <c r="V22" s="52"/>
       <c r="W22" s="52"/>
       <c r="X22" s="33"/>
       <c r="Y22" s="33"/>
       <c r="Z22" s="33"/>
       <c r="AA22" s="33"/>
       <c r="AB22" s="33"/>
       <c r="AC22" s="32"/>
       <c r="AD22" s="32"/>
     </row>
     <row r="23" spans="1:30" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="140" t="s">
+      <c r="A23" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="141"/>
-[...14 lines deleted...]
-      <c r="Q23" s="69"/>
+      <c r="B23" s="138"/>
+      <c r="C23" s="138"/>
+      <c r="D23" s="138"/>
+      <c r="E23" s="138"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="138"/>
+      <c r="O23" s="138"/>
+      <c r="P23" s="139"/>
+      <c r="Q23" s="139"/>
       <c r="R23" s="69"/>
       <c r="S23" s="69"/>
       <c r="T23" s="69"/>
       <c r="U23" s="69"/>
       <c r="V23" s="69"/>
       <c r="W23" s="69"/>
       <c r="X23" s="9"/>
       <c r="Y23" s="9"/>
       <c r="Z23" s="9"/>
       <c r="AA23" s="9"/>
       <c r="AB23" s="9"/>
     </row>
     <row r="24" spans="1:30" s="73" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="126" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="126"/>
       <c r="C24" s="126"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="126"/>
       <c r="G24" s="126"/>
       <c r="H24" s="126"/>
       <c r="I24" s="126"/>
       <c r="J24" s="126"/>
       <c r="K24" s="126"/>
       <c r="L24" s="126"/>
       <c r="M24" s="126"/>
       <c r="N24" s="130"/>
       <c r="O24" s="130"/>
       <c r="P24" s="130"/>
-      <c r="Q24" s="70"/>
+      <c r="Q24" s="130"/>
       <c r="R24" s="70"/>
       <c r="S24" s="70"/>
       <c r="T24" s="70"/>
       <c r="U24" s="70"/>
       <c r="V24" s="70"/>
       <c r="W24" s="70"/>
       <c r="X24" s="71"/>
       <c r="Y24" s="71"/>
       <c r="Z24" s="71"/>
       <c r="AA24" s="71"/>
       <c r="AB24" s="71"/>
       <c r="AC24" s="71"/>
       <c r="AD24" s="71"/>
     </row>
     <row r="25" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="131" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="131"/>
       <c r="C25" s="131"/>
       <c r="D25" s="131"/>
       <c r="E25" s="131"/>
       <c r="F25" s="131"/>
       <c r="G25" s="131"/>
       <c r="H25" s="131"/>
       <c r="I25" s="131"/>
       <c r="J25" s="131"/>
       <c r="K25" s="131"/>
       <c r="L25" s="131"/>
       <c r="M25" s="131"/>
       <c r="N25" s="131"/>
-      <c r="O25" s="139"/>
-[...1 lines deleted...]
-      <c r="Q25" s="48"/>
+      <c r="O25" s="136"/>
+      <c r="P25" s="125"/>
+      <c r="Q25" s="125"/>
       <c r="R25" s="48"/>
       <c r="S25" s="48"/>
       <c r="T25" s="48"/>
       <c r="U25" s="48"/>
       <c r="V25" s="48"/>
       <c r="W25" s="48"/>
       <c r="X25" s="28"/>
       <c r="Y25" s="28"/>
       <c r="Z25" s="28"/>
       <c r="AA25" s="28"/>
       <c r="AB25" s="28"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="28"/>
     </row>
-    <row r="26" spans="1:30" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:30" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
       <c r="C26" s="49"/>
       <c r="D26" s="49"/>
       <c r="E26" s="49"/>
       <c r="F26" s="49"/>
       <c r="G26" s="49"/>
       <c r="H26" s="49"/>
       <c r="I26" s="49"/>
       <c r="J26" s="49"/>
       <c r="K26" s="49"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
       <c r="N26" s="49"/>
       <c r="O26" s="75"/>
       <c r="P26" s="48"/>
       <c r="Q26" s="48"/>
       <c r="R26" s="48"/>
       <c r="S26" s="48"/>
       <c r="T26" s="48"/>
       <c r="U26" s="48"/>
       <c r="V26" s="48"/>
       <c r="W26" s="48"/>
       <c r="X26" s="28"/>
       <c r="Y26" s="28"/>
@@ -5027,51 +5105,53 @@
       </c>
       <c r="I27" s="42">
         <v>2017</v>
       </c>
       <c r="J27" s="42">
         <v>2018</v>
       </c>
       <c r="K27" s="42">
         <v>2019</v>
       </c>
       <c r="L27" s="42">
         <v>2020</v>
       </c>
       <c r="M27" s="42">
         <v>2021</v>
       </c>
       <c r="N27" s="105">
         <v>2022</v>
       </c>
       <c r="O27" s="105">
         <v>2023</v>
       </c>
       <c r="P27" s="105">
         <v>2024</v>
       </c>
-      <c r="Q27" s="44"/>
+      <c r="Q27" s="105">
+        <v>2025</v>
+      </c>
       <c r="R27" s="44"/>
       <c r="S27" s="44"/>
       <c r="T27" s="44"/>
       <c r="U27" s="44"/>
       <c r="V27" s="44"/>
       <c r="W27" s="44"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="19"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="18"/>
       <c r="AD27" s="18"/>
     </row>
     <row r="28" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A28" s="50" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="91">
         <v>37315.893871384302</v>
       </c>
       <c r="C28" s="85">
         <v>37895.952231159084</v>
       </c>
       <c r="D28" s="91">
@@ -5091,87 +5171,91 @@
       </c>
       <c r="I28" s="85">
         <v>37342.13722011909</v>
       </c>
       <c r="J28" s="91">
         <v>38320.976633344479</v>
       </c>
       <c r="K28" s="91">
         <v>38065.488244730375</v>
       </c>
       <c r="L28" s="85">
         <v>27931.611973159688</v>
       </c>
       <c r="M28" s="91">
         <v>43305.791396319888</v>
       </c>
       <c r="N28" s="85">
         <v>45018.575192410368</v>
       </c>
       <c r="O28" s="88">
         <v>49662.720000000001</v>
       </c>
       <c r="P28" s="120">
         <v>54543.88</v>
       </c>
-      <c r="Q28" s="47"/>
+      <c r="Q28" s="120">
+        <v>52822.62</v>
+      </c>
       <c r="R28" s="47"/>
       <c r="S28" s="47"/>
       <c r="T28" s="47"/>
       <c r="U28" s="47"/>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="22"/>
       <c r="Y28" s="22"/>
       <c r="Z28" s="22"/>
       <c r="AA28" s="22"/>
       <c r="AB28" s="22"/>
       <c r="AC28" s="21"/>
       <c r="AD28" s="21"/>
     </row>
     <row r="29" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A29" s="93" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="46"/>
       <c r="C29" s="46"/>
       <c r="D29" s="46"/>
       <c r="E29" s="87"/>
       <c r="F29" s="87"/>
       <c r="G29" s="87"/>
       <c r="H29" s="46"/>
       <c r="I29" s="46"/>
       <c r="J29" s="46"/>
       <c r="K29" s="46"/>
       <c r="L29" s="46"/>
       <c r="M29" s="46"/>
       <c r="N29" s="46"/>
       <c r="O29" s="46"/>
       <c r="P29" s="121" t="s">
         <v>52</v>
       </c>
-      <c r="Q29" s="47"/>
+      <c r="Q29" s="121" t="s">
+        <v>52</v>
+      </c>
       <c r="R29" s="47"/>
       <c r="S29" s="47"/>
       <c r="T29" s="47"/>
       <c r="U29" s="47"/>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="22"/>
       <c r="Y29" s="22"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="23"/>
       <c r="AB29" s="23"/>
       <c r="AC29" s="21"/>
       <c r="AD29" s="21"/>
     </row>
     <row r="30" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A30" s="100" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="94">
         <v>1309.6359651128919</v>
       </c>
       <c r="C30" s="88">
         <v>1363.2585507625472</v>
       </c>
       <c r="D30" s="94">
@@ -5191,51 +5275,53 @@
       </c>
       <c r="I30" s="88">
         <v>1661.1120620157258</v>
       </c>
       <c r="J30" s="94">
         <v>1545.2889198803166</v>
       </c>
       <c r="K30" s="94">
         <v>928.89204879059298</v>
       </c>
       <c r="L30" s="88">
         <v>588.51222073938163</v>
       </c>
       <c r="M30" s="94">
         <v>705.62164491676674</v>
       </c>
       <c r="N30" s="88">
         <v>1005.6407845538599</v>
       </c>
       <c r="O30" s="88">
         <v>889.58</v>
       </c>
       <c r="P30" s="120">
         <v>901.8</v>
       </c>
-      <c r="Q30" s="47"/>
+      <c r="Q30" s="120">
+        <v>871.31</v>
+      </c>
       <c r="R30" s="47"/>
       <c r="S30" s="47"/>
       <c r="T30" s="47"/>
       <c r="U30" s="47"/>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="22"/>
       <c r="AA30" s="22"/>
       <c r="AB30" s="22"/>
       <c r="AC30" s="21"/>
       <c r="AD30" s="21"/>
     </row>
     <row r="31" spans="1:30" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="101" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="94">
         <v>35989.37470467457</v>
       </c>
       <c r="C31" s="88">
         <v>36512.584431618641</v>
       </c>
       <c r="D31" s="94">
@@ -5255,51 +5341,53 @@
       </c>
       <c r="I31" s="88">
         <v>35651.417886346957</v>
       </c>
       <c r="J31" s="94">
         <v>36747.860723486905</v>
       </c>
       <c r="K31" s="94">
         <v>37090.601436269433</v>
       </c>
       <c r="L31" s="88">
         <v>27304.271073612377</v>
       </c>
       <c r="M31" s="94">
         <v>42446.990751403122</v>
       </c>
       <c r="N31" s="88">
         <v>43872.513407856502</v>
       </c>
       <c r="O31" s="88">
         <v>48634.31</v>
       </c>
       <c r="P31" s="120">
         <v>53471.88</v>
       </c>
-      <c r="Q31" s="47"/>
+      <c r="Q31" s="120">
+        <v>51713.32</v>
+      </c>
       <c r="R31" s="47"/>
       <c r="S31" s="47"/>
       <c r="T31" s="47"/>
       <c r="U31" s="47"/>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="22"/>
       <c r="Y31" s="22"/>
       <c r="Z31" s="22"/>
       <c r="AA31" s="22"/>
       <c r="AB31" s="22"/>
       <c r="AC31" s="21"/>
       <c r="AD31" s="21"/>
     </row>
     <row r="32" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A32" s="102" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="97">
         <v>16.883201596839541</v>
       </c>
       <c r="C32" s="97">
         <v>20.109248777894653</v>
       </c>
       <c r="D32" s="98">
@@ -5319,166 +5407,168 @@
       </c>
       <c r="I32" s="90">
         <v>29.60727175640784</v>
       </c>
       <c r="J32" s="90">
         <v>27.826989977257909</v>
       </c>
       <c r="K32" s="90">
         <v>45.994759670348337</v>
       </c>
       <c r="L32" s="90">
         <v>38.828678807929457</v>
       </c>
       <c r="M32" s="90">
         <v>153.179</v>
       </c>
       <c r="N32" s="90">
         <v>140.42099999999999</v>
       </c>
       <c r="O32" s="90">
         <v>138.83000000000001</v>
       </c>
       <c r="P32" s="122">
         <v>170.16</v>
       </c>
-      <c r="Q32" s="47"/>
+      <c r="Q32" s="122">
+        <v>237.99</v>
+      </c>
       <c r="R32" s="47"/>
       <c r="S32" s="47"/>
       <c r="T32" s="47"/>
       <c r="U32" s="47"/>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="22"/>
       <c r="Y32" s="22"/>
       <c r="Z32" s="22"/>
       <c r="AA32" s="22"/>
       <c r="AB32" s="22"/>
       <c r="AC32" s="21"/>
       <c r="AD32" s="21"/>
     </row>
     <row r="33" spans="1:34" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="140" t="s">
+      <c r="A33" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="141"/>
-[...14 lines deleted...]
-      <c r="Q33" s="69"/>
+      <c r="B33" s="138"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="138"/>
+      <c r="E33" s="138"/>
+      <c r="F33" s="138"/>
+      <c r="G33" s="138"/>
+      <c r="H33" s="138"/>
+      <c r="I33" s="138"/>
+      <c r="J33" s="138"/>
+      <c r="K33" s="138"/>
+      <c r="L33" s="138"/>
+      <c r="M33" s="138"/>
+      <c r="N33" s="138"/>
+      <c r="O33" s="138"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
       <c r="R33" s="69"/>
       <c r="S33" s="69"/>
       <c r="T33" s="69"/>
       <c r="U33" s="69"/>
       <c r="V33" s="69"/>
       <c r="W33" s="69"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
     </row>
     <row r="34" spans="1:34" s="73" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="126" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="126"/>
       <c r="C34" s="126"/>
       <c r="D34" s="126"/>
       <c r="E34" s="126"/>
       <c r="F34" s="126"/>
       <c r="G34" s="126"/>
       <c r="H34" s="126"/>
       <c r="I34" s="126"/>
       <c r="J34" s="126"/>
       <c r="K34" s="126"/>
       <c r="L34" s="126"/>
       <c r="M34" s="126"/>
       <c r="N34" s="130"/>
       <c r="O34" s="130"/>
       <c r="P34" s="130"/>
-      <c r="Q34" s="70"/>
+      <c r="Q34" s="130"/>
       <c r="R34" s="70"/>
       <c r="S34" s="70"/>
       <c r="T34" s="70"/>
       <c r="U34" s="70"/>
       <c r="V34" s="70"/>
       <c r="W34" s="70"/>
       <c r="X34" s="71"/>
       <c r="Y34" s="71"/>
       <c r="Z34" s="71"/>
       <c r="AA34" s="71"/>
       <c r="AB34" s="71"/>
       <c r="AC34" s="71"/>
       <c r="AD34" s="71"/>
     </row>
     <row r="35" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="131" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="131"/>
       <c r="C35" s="131"/>
       <c r="D35" s="131"/>
       <c r="E35" s="131"/>
       <c r="F35" s="131"/>
       <c r="G35" s="131"/>
       <c r="H35" s="131"/>
       <c r="I35" s="131"/>
       <c r="J35" s="131"/>
       <c r="K35" s="131"/>
       <c r="L35" s="131"/>
       <c r="M35" s="131"/>
       <c r="N35" s="131"/>
-      <c r="O35" s="127"/>
-[...1 lines deleted...]
-      <c r="Q35" s="40"/>
+      <c r="O35" s="125"/>
+      <c r="P35" s="125"/>
+      <c r="Q35" s="125"/>
       <c r="R35" s="40"/>
       <c r="S35" s="40"/>
       <c r="T35" s="40"/>
       <c r="U35" s="40"/>
       <c r="V35" s="40"/>
       <c r="W35" s="40"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="17"/>
     </row>
-    <row r="36" spans="1:34" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:34" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="77"/>
       <c r="B36" s="77"/>
       <c r="C36" s="77"/>
       <c r="D36" s="77"/>
       <c r="E36" s="77"/>
       <c r="F36" s="77"/>
       <c r="G36" s="77"/>
       <c r="H36" s="77"/>
       <c r="I36" s="77"/>
       <c r="J36" s="77"/>
       <c r="K36" s="77"/>
       <c r="L36" s="77"/>
       <c r="M36" s="77"/>
       <c r="N36" s="77"/>
       <c r="O36" s="78"/>
       <c r="P36" s="40"/>
       <c r="Q36" s="40"/>
       <c r="R36" s="40"/>
       <c r="S36" s="40"/>
       <c r="T36" s="40"/>
       <c r="U36" s="40"/>
       <c r="V36" s="40"/>
       <c r="W36" s="40"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
@@ -5513,51 +5603,53 @@
       </c>
       <c r="I37" s="42">
         <v>2017</v>
       </c>
       <c r="J37" s="42">
         <v>2018</v>
       </c>
       <c r="K37" s="42">
         <v>2019</v>
       </c>
       <c r="L37" s="42">
         <v>2020</v>
       </c>
       <c r="M37" s="42">
         <v>2021</v>
       </c>
       <c r="N37" s="105">
         <v>2022</v>
       </c>
       <c r="O37" s="105">
         <v>2023</v>
       </c>
       <c r="P37" s="105">
         <v>2024</v>
       </c>
-      <c r="Q37" s="43"/>
+      <c r="Q37" s="105">
+        <v>2025</v>
+      </c>
       <c r="R37" s="43"/>
       <c r="S37" s="43"/>
       <c r="T37" s="43"/>
       <c r="U37" s="43"/>
       <c r="V37" s="43"/>
       <c r="W37" s="43"/>
       <c r="X37" s="34"/>
       <c r="Y37" s="34"/>
       <c r="Z37" s="34"/>
       <c r="AA37" s="34"/>
       <c r="AB37" s="34"/>
       <c r="AC37" s="34"/>
       <c r="AD37" s="34"/>
     </row>
     <row r="38" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A38" s="50" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="91">
         <v>2498.8782966889403</v>
       </c>
       <c r="C38" s="85">
         <v>1895.4371531559766</v>
       </c>
       <c r="D38" s="91">
@@ -5577,87 +5669,91 @@
       </c>
       <c r="I38" s="85">
         <v>2155.9783258480807</v>
       </c>
       <c r="J38" s="91">
         <v>1994.8004276123497</v>
       </c>
       <c r="K38" s="91">
         <v>1547.1107469612807</v>
       </c>
       <c r="L38" s="85">
         <v>837.39567959985743</v>
       </c>
       <c r="M38" s="91">
         <v>1199.1969840160125</v>
       </c>
       <c r="N38" s="85">
         <v>1479.5722431624786</v>
       </c>
       <c r="O38" s="86">
         <v>1508.5</v>
       </c>
       <c r="P38" s="118">
         <v>1778409.9</v>
       </c>
-      <c r="Q38" s="47"/>
+      <c r="Q38" s="118">
+        <v>1791921.6</v>
+      </c>
       <c r="R38" s="47"/>
       <c r="S38" s="47"/>
       <c r="T38" s="47"/>
       <c r="U38" s="47"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="22"/>
       <c r="Y38" s="22"/>
       <c r="Z38" s="22"/>
       <c r="AA38" s="22"/>
       <c r="AB38" s="22"/>
       <c r="AC38" s="21"/>
       <c r="AD38" s="21"/>
     </row>
     <row r="39" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A39" s="93" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="87"/>
       <c r="F39" s="87"/>
       <c r="G39" s="87"/>
       <c r="H39" s="87"/>
       <c r="I39" s="53"/>
       <c r="J39" s="53"/>
       <c r="K39" s="53"/>
       <c r="L39" s="53"/>
       <c r="M39" s="53"/>
       <c r="N39" s="53"/>
       <c r="O39" s="53"/>
       <c r="P39" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="Q39" s="47"/>
+      <c r="Q39" s="119" t="s">
+        <v>52</v>
+      </c>
       <c r="R39" s="47"/>
       <c r="S39" s="47"/>
       <c r="T39" s="47"/>
       <c r="U39" s="47"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="22"/>
       <c r="Y39" s="22"/>
       <c r="Z39" s="22"/>
       <c r="AA39" s="36"/>
       <c r="AB39" s="36"/>
       <c r="AC39" s="35"/>
       <c r="AD39" s="21"/>
     </row>
     <row r="40" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A40" s="100" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="94">
         <v>1082.6379618012622</v>
       </c>
       <c r="C40" s="88">
         <v>1101.647719577968</v>
       </c>
       <c r="D40" s="94">
@@ -5677,51 +5773,53 @@
       </c>
       <c r="I40" s="88">
         <v>1328.677402327889</v>
       </c>
       <c r="J40" s="94">
         <v>1237.2300648322091</v>
       </c>
       <c r="K40" s="94">
         <v>895.95003473827592</v>
       </c>
       <c r="L40" s="88">
         <v>458.82734040457251</v>
       </c>
       <c r="M40" s="94">
         <v>578.86719861755842</v>
       </c>
       <c r="N40" s="88">
         <v>874.46332608028399</v>
       </c>
       <c r="O40" s="86">
         <v>757.5</v>
       </c>
       <c r="P40" s="118">
         <v>755929.2</v>
       </c>
-      <c r="Q40" s="47"/>
+      <c r="Q40" s="118">
+        <v>588651.69999999995</v>
+      </c>
       <c r="R40" s="47"/>
       <c r="S40" s="47"/>
       <c r="T40" s="47"/>
       <c r="U40" s="47"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="22"/>
       <c r="Y40" s="22"/>
       <c r="Z40" s="22"/>
       <c r="AA40" s="22"/>
       <c r="AB40" s="22"/>
       <c r="AC40" s="21"/>
       <c r="AD40" s="21"/>
     </row>
     <row r="41" spans="1:34" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="101" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="94">
         <v>1382.8506584680706</v>
       </c>
       <c r="C41" s="88">
         <v>755.25335002253746</v>
       </c>
       <c r="D41" s="94">
@@ -5741,51 +5839,53 @@
       </c>
       <c r="I41" s="88">
         <v>763.93533845977129</v>
       </c>
       <c r="J41" s="94">
         <v>696.06085684816981</v>
       </c>
       <c r="K41" s="94">
         <v>574.56695398898648</v>
       </c>
       <c r="L41" s="88">
         <v>321.95104669113914</v>
       </c>
       <c r="M41" s="94">
         <v>434.04558539845402</v>
       </c>
       <c r="N41" s="88">
         <v>457.49191708219462</v>
       </c>
       <c r="O41" s="86">
         <v>589.29999999999995</v>
       </c>
       <c r="P41" s="118">
         <v>826363.5</v>
       </c>
-      <c r="Q41" s="47"/>
+      <c r="Q41" s="118">
+        <v>790463.7</v>
+      </c>
       <c r="R41" s="47"/>
       <c r="S41" s="47"/>
       <c r="T41" s="47"/>
       <c r="U41" s="47"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="22"/>
       <c r="Y41" s="22"/>
       <c r="Z41" s="22"/>
       <c r="AA41" s="22"/>
       <c r="AB41" s="22"/>
       <c r="AC41" s="21"/>
       <c r="AD41" s="21"/>
     </row>
     <row r="42" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A42" s="102" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="98">
         <v>33.389676419607518</v>
       </c>
       <c r="C42" s="98">
         <v>38.53608355547118</v>
       </c>
       <c r="D42" s="98">
@@ -5805,85 +5905,87 @@
       </c>
       <c r="I42" s="90">
         <v>63.365585060420379</v>
       </c>
       <c r="J42" s="90">
         <v>61.509505931970857</v>
       </c>
       <c r="K42" s="90">
         <v>76.593758234018523</v>
       </c>
       <c r="L42" s="90">
         <v>56.617292504145794</v>
       </c>
       <c r="M42" s="90">
         <v>186.2842</v>
       </c>
       <c r="N42" s="90">
         <v>147.61699999999999</v>
       </c>
       <c r="O42" s="99">
         <v>161.80000000000001</v>
       </c>
       <c r="P42" s="123">
         <v>196117.3</v>
       </c>
-      <c r="Q42" s="46"/>
+      <c r="Q42" s="123">
+        <v>412806.2</v>
+      </c>
       <c r="R42" s="46"/>
       <c r="S42" s="46"/>
       <c r="T42" s="46"/>
       <c r="U42" s="46"/>
       <c r="V42" s="46"/>
       <c r="W42" s="46"/>
       <c r="X42" s="21"/>
       <c r="Y42" s="21"/>
       <c r="Z42" s="21"/>
       <c r="AA42" s="21"/>
       <c r="AB42" s="22"/>
       <c r="AC42" s="21"/>
       <c r="AD42" s="21"/>
     </row>
     <row r="43" spans="1:34" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="140" t="s">
+      <c r="A43" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="141"/>
-[...14 lines deleted...]
-      <c r="Q43" s="69"/>
+      <c r="B43" s="138"/>
+      <c r="C43" s="138"/>
+      <c r="D43" s="138"/>
+      <c r="E43" s="138"/>
+      <c r="F43" s="138"/>
+      <c r="G43" s="138"/>
+      <c r="H43" s="138"/>
+      <c r="I43" s="138"/>
+      <c r="J43" s="138"/>
+      <c r="K43" s="138"/>
+      <c r="L43" s="138"/>
+      <c r="M43" s="138"/>
+      <c r="N43" s="138"/>
+      <c r="O43" s="138"/>
+      <c r="P43" s="139"/>
+      <c r="Q43" s="139"/>
       <c r="R43" s="69"/>
       <c r="S43" s="69"/>
       <c r="T43" s="69"/>
       <c r="U43" s="38"/>
       <c r="V43" s="38"/>
       <c r="W43" s="38"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
     </row>
     <row r="44" spans="1:34" s="73" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="U44" s="79"/>
       <c r="V44" s="79"/>
       <c r="W44" s="79"/>
       <c r="X44" s="80"/>
       <c r="Y44" s="80"/>
       <c r="Z44" s="80"/>
       <c r="AA44" s="80"/>
       <c r="AB44" s="80"/>
       <c r="AC44" s="80"/>
       <c r="AD44" s="80"/>
     </row>
     <row r="45" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U45" s="54"/>
       <c r="V45" s="54"/>
       <c r="W45" s="54"/>
@@ -5923,63 +6025,63 @@
     </row>
     <row r="49" spans="21:30" x14ac:dyDescent="0.2">
       <c r="U49" s="61"/>
       <c r="V49" s="61"/>
       <c r="W49" s="61"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="7"/>
       <c r="Z49" s="11"/>
       <c r="AA49" s="11"/>
       <c r="AB49" s="11"/>
       <c r="AC49" s="10"/>
       <c r="AD49" s="10"/>
     </row>
     <row r="50" spans="21:30" x14ac:dyDescent="0.2">
       <c r="U50" s="61"/>
       <c r="V50" s="61"/>
       <c r="W50" s="61"/>
       <c r="X50" s="12"/>
       <c r="Y50" s="12"/>
       <c r="Z50" s="12"/>
       <c r="AA50" s="12"/>
       <c r="AB50" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A34:P34"/>
-[...11 lines deleted...]
-    <mergeCell ref="A13:P13"/>
+    <mergeCell ref="A34:Q34"/>
+    <mergeCell ref="A35:Q35"/>
+    <mergeCell ref="A43:Q43"/>
+    <mergeCell ref="A14:Q14"/>
+    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A24:Q24"/>
+    <mergeCell ref="A25:Q25"/>
+    <mergeCell ref="A33:Q33"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A12:Q12"/>
+    <mergeCell ref="A13:Q13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Main Indicators</vt:lpstr>
       <vt:lpstr>main indicators2</vt:lpstr>