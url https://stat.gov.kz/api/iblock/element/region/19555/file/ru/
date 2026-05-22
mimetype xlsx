--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4695" yWindow="705" windowWidth="15075" windowHeight="8895"/>
+    <workbookView xWindow="285" yWindow="30" windowWidth="15075" windowHeight="8895"/>
   </bookViews>
   <sheets>
     <sheet name="производство мяса" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'производство мяса'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="44">
   <si>
     <t>январь</t>
   </si>
@@ -481,70 +481,70 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -819,286 +819,286 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DA45" sqref="DA45"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="33" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="45" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="57" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="61" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="2"/>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="39"/>
-[...80 lines deleted...]
-      <c r="CF1" s="39"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
+      <c r="AT1" s="37"/>
+      <c r="AU1" s="37"/>
+      <c r="AV1" s="37"/>
+      <c r="AW1" s="37"/>
+      <c r="AX1" s="37"/>
+      <c r="AY1" s="37"/>
+      <c r="AZ1" s="37"/>
+      <c r="BA1" s="37"/>
+      <c r="BB1" s="37"/>
+      <c r="BC1" s="37"/>
+      <c r="BD1" s="37"/>
+      <c r="BE1" s="37"/>
+      <c r="BF1" s="37"/>
+      <c r="BG1" s="37"/>
+      <c r="BH1" s="37"/>
+      <c r="BI1" s="37"/>
+      <c r="BJ1" s="37"/>
+      <c r="BK1" s="37"/>
+      <c r="BL1" s="37"/>
+      <c r="BM1" s="37"/>
+      <c r="BN1" s="37"/>
+      <c r="BO1" s="37"/>
+      <c r="BP1" s="37"/>
+      <c r="BQ1" s="37"/>
+      <c r="BR1" s="37"/>
+      <c r="BS1" s="37"/>
+      <c r="BT1" s="37"/>
+      <c r="BU1" s="37"/>
+      <c r="BV1" s="37"/>
+      <c r="BW1" s="37"/>
+      <c r="BX1" s="37"/>
+      <c r="BY1" s="37"/>
+      <c r="BZ1" s="37"/>
+      <c r="CA1" s="37"/>
+      <c r="CB1" s="37"/>
+      <c r="CC1" s="37"/>
+      <c r="CD1" s="37"/>
+      <c r="CE1" s="37"/>
+      <c r="CF1" s="37"/>
       <c r="CS1" s="32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="33"/>
-      <c r="B2" s="35" t="s">
+      <c r="A2" s="38"/>
+      <c r="B2" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="36"/>
-[...10 lines deleted...]
-      <c r="N2" s="35" t="s">
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="36"/>
-[...10 lines deleted...]
-      <c r="Z2" s="35" t="s">
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="36"/>
+      <c r="Z2" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="36"/>
-[...10 lines deleted...]
-      <c r="AL2" s="35" t="s">
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="36"/>
+      <c r="AL2" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="36"/>
-[...10 lines deleted...]
-      <c r="AX2" s="35" t="s">
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="36"/>
+      <c r="AX2" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="35" t="s">
+      <c r="AY2" s="35"/>
+      <c r="AZ2" s="35"/>
+      <c r="BA2" s="35"/>
+      <c r="BB2" s="35"/>
+      <c r="BC2" s="35"/>
+      <c r="BD2" s="35"/>
+      <c r="BE2" s="35"/>
+      <c r="BF2" s="35"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
+      <c r="BI2" s="36"/>
+      <c r="BJ2" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="36"/>
-[...10 lines deleted...]
-      <c r="BV2" s="35" t="s">
+      <c r="BK2" s="35"/>
+      <c r="BL2" s="35"/>
+      <c r="BM2" s="35"/>
+      <c r="BN2" s="35"/>
+      <c r="BO2" s="35"/>
+      <c r="BP2" s="35"/>
+      <c r="BQ2" s="35"/>
+      <c r="BR2" s="35"/>
+      <c r="BS2" s="35"/>
+      <c r="BT2" s="35"/>
+      <c r="BU2" s="36"/>
+      <c r="BV2" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="BW2" s="36"/>
-[...10 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="BW2" s="35"/>
+      <c r="BX2" s="35"/>
+      <c r="BY2" s="35"/>
+      <c r="BZ2" s="35"/>
+      <c r="CA2" s="35"/>
+      <c r="CB2" s="35"/>
+      <c r="CC2" s="35"/>
+      <c r="CD2" s="35"/>
+      <c r="CE2" s="35"/>
+      <c r="CF2" s="35"/>
+      <c r="CG2" s="36"/>
+      <c r="CH2" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="36"/>
-[...9 lines deleted...]
-      <c r="CS2" s="37"/>
+      <c r="CI2" s="35"/>
+      <c r="CJ2" s="35"/>
+      <c r="CK2" s="35"/>
+      <c r="CL2" s="35"/>
+      <c r="CM2" s="35"/>
+      <c r="CN2" s="35"/>
+      <c r="CO2" s="35"/>
+      <c r="CP2" s="35"/>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="36"/>
     </row>
     <row r="3" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="34"/>
+      <c r="A3" s="39"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1609,51 +1609,53 @@
       </c>
       <c r="CC4" s="7">
         <v>4321.67</v>
       </c>
       <c r="CD4" s="8">
         <v>5118.17</v>
       </c>
       <c r="CE4" s="7">
         <v>3701.33</v>
       </c>
       <c r="CF4" s="8">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="7">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="26">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="26">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="27">
         <v>5231.2700000000004</v>
       </c>
-      <c r="CK4" s="26"/>
+      <c r="CK4" s="26">
+        <v>6239.22</v>
+      </c>
       <c r="CL4" s="27"/>
       <c r="CM4" s="26"/>
       <c r="CN4" s="27"/>
       <c r="CO4" s="7"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="7"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="7"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>184.9</v>
       </c>
       <c r="C5" s="11">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="12">
         <v>143</v>
       </c>
       <c r="E5" s="12">
         <v>115.10000000000002</v>
       </c>
@@ -1884,51 +1886,53 @@
       </c>
       <c r="CC5" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="CD5" s="12">
         <v>21.43</v>
       </c>
       <c r="CE5" s="11">
         <v>4.5</v>
       </c>
       <c r="CF5" s="12">
         <v>5.6</v>
       </c>
       <c r="CG5" s="11">
         <v>12.1</v>
       </c>
       <c r="CH5" s="29">
         <v>3.9</v>
       </c>
       <c r="CI5" s="29">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="30">
         <v>8.3000000000000007</v>
       </c>
-      <c r="CK5" s="29"/>
+      <c r="CK5" s="29">
+        <v>3.8</v>
+      </c>
       <c r="CL5" s="30"/>
       <c r="CM5" s="29"/>
       <c r="CN5" s="30"/>
       <c r="CO5" s="11"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="14">
         <v>336</v>
       </c>
       <c r="C6" s="11">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="12">
         <v>370.70000000000005</v>
       </c>
@@ -2159,51 +2163,53 @@
       </c>
       <c r="CC6" s="11">
         <v>35.9</v>
       </c>
       <c r="CD6" s="12">
         <v>31.3</v>
       </c>
       <c r="CE6" s="11">
         <v>26.8</v>
       </c>
       <c r="CF6" s="12">
         <v>38.5</v>
       </c>
       <c r="CG6" s="11">
         <v>95.6</v>
       </c>
       <c r="CH6" s="15">
         <v>180.6</v>
       </c>
       <c r="CI6" s="29">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="30">
         <v>137.1</v>
       </c>
-      <c r="CK6" s="29"/>
+      <c r="CK6" s="29">
+        <v>105</v>
+      </c>
       <c r="CL6" s="30"/>
       <c r="CM6" s="29"/>
       <c r="CN6" s="30"/>
       <c r="CO6" s="11"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="14">
         <v>13.3</v>
       </c>
       <c r="C7" s="11">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="12">
         <v>2.5</v>
       </c>
       <c r="E7" s="12">
         <v>7.2000000000000028</v>
       </c>
@@ -2434,51 +2440,53 @@
       </c>
       <c r="CC7" s="11">
         <v>0.8</v>
       </c>
       <c r="CD7" s="12">
         <v>1.7</v>
       </c>
       <c r="CE7" s="11">
         <v>4</v>
       </c>
       <c r="CF7" s="12">
         <v>1.9</v>
       </c>
       <c r="CG7" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="15">
         <v>5.8</v>
       </c>
       <c r="CI7" s="29">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="30">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CK7" s="29"/>
+      <c r="CK7" s="29">
+        <v>3.5</v>
+      </c>
       <c r="CL7" s="30"/>
       <c r="CM7" s="29"/>
       <c r="CN7" s="30"/>
       <c r="CO7" s="11"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="14">
         <v>116.3</v>
       </c>
       <c r="C8" s="11">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="12">
         <v>6</v>
       </c>
       <c r="E8" s="12">
         <v>278.39999999999998</v>
       </c>
@@ -2709,51 +2717,53 @@
       </c>
       <c r="CC8" s="11">
         <v>3.63</v>
       </c>
       <c r="CD8" s="12">
         <v>20.079999999999998</v>
       </c>
       <c r="CE8" s="11">
         <v>148.19999999999999</v>
       </c>
       <c r="CF8" s="12">
         <v>57.79</v>
       </c>
       <c r="CG8" s="11">
         <v>15.56</v>
       </c>
       <c r="CH8" s="15">
         <v>112.8</v>
       </c>
       <c r="CI8" s="29">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="30">
         <v>5.91</v>
       </c>
-      <c r="CK8" s="29"/>
+      <c r="CK8" s="29">
+        <v>119.8</v>
+      </c>
       <c r="CL8" s="30"/>
       <c r="CM8" s="29"/>
       <c r="CN8" s="30"/>
       <c r="CO8" s="11"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="11">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="12">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="12">
         <v>188.60000000000002</v>
       </c>
@@ -2984,51 +2994,53 @@
       </c>
       <c r="CC9" s="11">
         <v>126.88</v>
       </c>
       <c r="CD9" s="12">
         <v>174.93</v>
       </c>
       <c r="CE9" s="11">
         <v>69.319999999999993</v>
       </c>
       <c r="CF9" s="12">
         <v>49.2</v>
       </c>
       <c r="CG9" s="11">
         <v>102.15</v>
       </c>
       <c r="CH9" s="15">
         <v>100.95</v>
       </c>
       <c r="CI9" s="29">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="30">
         <v>74.760000000000005</v>
       </c>
-      <c r="CK9" s="29"/>
+      <c r="CK9" s="29">
+        <v>160.49</v>
+      </c>
       <c r="CL9" s="30"/>
       <c r="CM9" s="29"/>
       <c r="CN9" s="30"/>
       <c r="CO9" s="11"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>393.2</v>
       </c>
       <c r="C10" s="11">
         <v>352.2</v>
       </c>
       <c r="D10" s="12">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="12">
         <v>439.39999999999986</v>
       </c>
@@ -3259,51 +3271,53 @@
       </c>
       <c r="CC10" s="11">
         <v>169.8</v>
       </c>
       <c r="CD10" s="12">
         <v>500.78</v>
       </c>
       <c r="CE10" s="11">
         <v>128.79</v>
       </c>
       <c r="CF10" s="12">
         <v>217.9</v>
       </c>
       <c r="CG10" s="11">
         <v>258</v>
       </c>
       <c r="CH10" s="15">
         <v>242.1</v>
       </c>
       <c r="CI10" s="29">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="30">
         <v>190.36</v>
       </c>
-      <c r="CK10" s="29"/>
+      <c r="CK10" s="29">
+        <v>255.55</v>
+      </c>
       <c r="CL10" s="30"/>
       <c r="CM10" s="29"/>
       <c r="CN10" s="30"/>
       <c r="CO10" s="11"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="14">
         <v>777.9</v>
       </c>
       <c r="C11" s="11">
         <v>640.1</v>
       </c>
       <c r="D11" s="12">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="12">
         <v>825.20000000000027</v>
       </c>
@@ -3534,51 +3548,53 @@
       </c>
       <c r="CC11" s="11">
         <v>214.21</v>
       </c>
       <c r="CD11" s="12">
         <v>177.02</v>
       </c>
       <c r="CE11" s="11">
         <v>91.84</v>
       </c>
       <c r="CF11" s="12">
         <v>103.72</v>
       </c>
       <c r="CG11" s="11">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="15">
         <v>226.96</v>
       </c>
       <c r="CI11" s="29">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="30">
         <v>373.8</v>
       </c>
-      <c r="CK11" s="29"/>
+      <c r="CK11" s="29">
+        <v>266.45</v>
+      </c>
       <c r="CL11" s="30"/>
       <c r="CM11" s="29"/>
       <c r="CN11" s="30"/>
       <c r="CO11" s="11"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="11">
         <v>542.5</v>
       </c>
       <c r="D12" s="12">
         <v>272</v>
       </c>
       <c r="E12" s="12">
         <v>363</v>
       </c>
@@ -3809,51 +3825,53 @@
       </c>
       <c r="CC12" s="11">
         <v>175.49</v>
       </c>
       <c r="CD12" s="12">
         <v>230.56</v>
       </c>
       <c r="CE12" s="11">
         <v>124.31</v>
       </c>
       <c r="CF12" s="12">
         <v>114.26</v>
       </c>
       <c r="CG12" s="11">
         <v>200.97</v>
       </c>
       <c r="CH12" s="15">
         <v>177.88</v>
       </c>
       <c r="CI12" s="29">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="30">
         <v>105.68</v>
       </c>
-      <c r="CK12" s="29"/>
+      <c r="CK12" s="29">
+        <v>179.71</v>
+      </c>
       <c r="CL12" s="30"/>
       <c r="CM12" s="29"/>
       <c r="CN12" s="30"/>
       <c r="CO12" s="11"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>459.7</v>
       </c>
       <c r="C13" s="11">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="12">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="12">
         <v>513.29999999999995</v>
       </c>
@@ -4084,51 +4102,53 @@
       </c>
       <c r="CC13" s="11">
         <v>148.9</v>
       </c>
       <c r="CD13" s="12">
         <v>356.1</v>
       </c>
       <c r="CE13" s="11">
         <v>219</v>
       </c>
       <c r="CF13" s="12">
         <v>171.1</v>
       </c>
       <c r="CG13" s="11">
         <v>220.3</v>
       </c>
       <c r="CH13" s="15">
         <v>282.5</v>
       </c>
       <c r="CI13" s="29">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="30">
         <v>199.3</v>
       </c>
-      <c r="CK13" s="29"/>
+      <c r="CK13" s="29">
+        <v>257.39999999999998</v>
+      </c>
       <c r="CL13" s="30"/>
       <c r="CM13" s="29"/>
       <c r="CN13" s="30"/>
       <c r="CO13" s="11"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="14">
         <v>185.1</v>
       </c>
       <c r="C14" s="11">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="12">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="12">
         <v>229.60000000000002</v>
       </c>
@@ -4359,51 +4379,53 @@
       </c>
       <c r="CC14" s="11">
         <v>101.6</v>
       </c>
       <c r="CD14" s="12">
         <v>161.44999999999999</v>
       </c>
       <c r="CE14" s="11">
         <v>39.69</v>
       </c>
       <c r="CF14" s="12">
         <v>35.03</v>
       </c>
       <c r="CG14" s="11">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>79.48</v>
       </c>
       <c r="CI14" s="29">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="30">
         <v>121.45</v>
       </c>
-      <c r="CK14" s="29"/>
+      <c r="CK14" s="29">
+        <v>114.03</v>
+      </c>
       <c r="CL14" s="30"/>
       <c r="CM14" s="29"/>
       <c r="CN14" s="30"/>
       <c r="CO14" s="11"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="14">
         <v>437.2</v>
       </c>
       <c r="C15" s="11">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="12">
         <v>287.69999999999993</v>
       </c>
@@ -4634,51 +4656,53 @@
       </c>
       <c r="CC15" s="11">
         <v>187.56</v>
       </c>
       <c r="CD15" s="12">
         <v>137.78</v>
       </c>
       <c r="CE15" s="11">
         <v>175.79</v>
       </c>
       <c r="CF15" s="12">
         <v>78.66</v>
       </c>
       <c r="CG15" s="11">
         <v>115.33</v>
       </c>
       <c r="CH15" s="15">
         <v>165.11</v>
       </c>
       <c r="CI15" s="29">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="30">
         <v>108.06</v>
       </c>
-      <c r="CK15" s="29"/>
+      <c r="CK15" s="29">
+        <v>150.06</v>
+      </c>
       <c r="CL15" s="30"/>
       <c r="CM15" s="29"/>
       <c r="CN15" s="30"/>
       <c r="CO15" s="11"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="14">
         <v>638.9</v>
       </c>
       <c r="C16" s="11">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="12">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>916.5</v>
       </c>
@@ -4909,51 +4933,53 @@
       </c>
       <c r="CC16" s="11">
         <v>817.66</v>
       </c>
       <c r="CD16" s="12">
         <v>887.45</v>
       </c>
       <c r="CE16" s="11">
         <v>896.21</v>
       </c>
       <c r="CF16" s="12">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="11">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="15">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="29">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="30">
         <v>1361.41</v>
       </c>
-      <c r="CK16" s="29"/>
+      <c r="CK16" s="29">
+        <v>1661.93</v>
+      </c>
       <c r="CL16" s="30"/>
       <c r="CM16" s="29"/>
       <c r="CN16" s="30"/>
       <c r="CO16" s="11"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="11">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="12">
         <v>464.5</v>
       </c>
       <c r="E17" s="12">
         <v>359</v>
       </c>
@@ -5184,51 +5210,53 @@
       </c>
       <c r="CC17" s="11">
         <v>289.2</v>
       </c>
       <c r="CD17" s="12">
         <v>254.54</v>
       </c>
       <c r="CE17" s="11">
         <v>246.29</v>
       </c>
       <c r="CF17" s="12">
         <v>199.11</v>
       </c>
       <c r="CG17" s="11">
         <v>364.04</v>
       </c>
       <c r="CH17" s="15">
         <v>402.07</v>
       </c>
       <c r="CI17" s="29">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="30">
         <v>324.29000000000002</v>
       </c>
-      <c r="CK17" s="29"/>
+      <c r="CK17" s="29">
+        <v>257.10000000000002</v>
+      </c>
       <c r="CL17" s="30"/>
       <c r="CM17" s="29"/>
       <c r="CN17" s="30"/>
       <c r="CO17" s="11"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="11"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="11"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15">
         <v>1332</v>
       </c>
       <c r="C18" s="11">
         <v>1650</v>
       </c>
       <c r="D18" s="12">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="12">
         <v>1030.3000000000002</v>
       </c>
@@ -5459,51 +5487,53 @@
       </c>
       <c r="CC18" s="11">
         <v>1057.1300000000001</v>
       </c>
       <c r="CD18" s="12">
         <v>1204.1099999999999</v>
       </c>
       <c r="CE18" s="11">
         <v>988.64</v>
       </c>
       <c r="CF18" s="12">
         <v>980</v>
       </c>
       <c r="CG18" s="11">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="15">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="29">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="30">
         <v>1244.75</v>
       </c>
-      <c r="CK18" s="29"/>
+      <c r="CK18" s="29">
+        <v>1211.7</v>
+      </c>
       <c r="CL18" s="30"/>
       <c r="CM18" s="29"/>
       <c r="CN18" s="30"/>
       <c r="CO18" s="11"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="11"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="11"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="11">
         <v>761</v>
       </c>
       <c r="D19" s="12">
         <v>232</v>
       </c>
       <c r="E19" s="12">
         <v>628.50000000000023</v>
       </c>
@@ -5734,51 +5764,53 @@
       </c>
       <c r="CC19" s="11">
         <v>211.12</v>
       </c>
       <c r="CD19" s="12">
         <v>178.11</v>
       </c>
       <c r="CE19" s="11">
         <v>113.79</v>
       </c>
       <c r="CF19" s="12">
         <v>181.71</v>
       </c>
       <c r="CG19" s="11">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="19">
         <v>198.61</v>
       </c>
       <c r="CI19" s="29">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="30">
         <v>121.99</v>
       </c>
-      <c r="CK19" s="29"/>
+      <c r="CK19" s="29">
+        <v>315.8</v>
+      </c>
       <c r="CL19" s="30"/>
       <c r="CM19" s="29"/>
       <c r="CN19" s="30"/>
       <c r="CO19" s="11"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="11"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="11"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="20">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="11">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="12">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>456.70000000000005</v>
       </c>
@@ -6009,51 +6041,53 @@
       </c>
       <c r="CC20" s="11">
         <v>125.7</v>
       </c>
       <c r="CD20" s="12">
         <v>47.9</v>
       </c>
       <c r="CE20" s="11">
         <v>55.3</v>
       </c>
       <c r="CF20" s="12">
         <v>112.7</v>
       </c>
       <c r="CG20" s="11">
         <v>165</v>
       </c>
       <c r="CH20" s="20">
         <v>138</v>
       </c>
       <c r="CI20" s="29">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="30">
         <v>75.2</v>
       </c>
-      <c r="CK20" s="29"/>
+      <c r="CK20" s="29">
+        <v>190</v>
+      </c>
       <c r="CL20" s="30"/>
       <c r="CM20" s="29"/>
       <c r="CN20" s="30"/>
       <c r="CO20" s="11"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="11"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="11"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="15">
         <v>913.6</v>
       </c>
       <c r="C21" s="11">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="12">
         <v>598.5</v>
       </c>
       <c r="E21" s="12">
         <v>479.29999999999973</v>
       </c>
@@ -6284,51 +6318,53 @@
       </c>
       <c r="CC21" s="11">
         <v>185.12</v>
       </c>
       <c r="CD21" s="12">
         <v>147.47</v>
       </c>
       <c r="CE21" s="11">
         <v>43.46</v>
       </c>
       <c r="CF21" s="12">
         <v>189.03</v>
       </c>
       <c r="CG21" s="11">
         <v>187.59</v>
       </c>
       <c r="CH21" s="15">
         <v>191.17</v>
       </c>
       <c r="CI21" s="29">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="30">
         <v>177.33</v>
       </c>
-      <c r="CK21" s="29"/>
+      <c r="CK21" s="29">
+        <v>202.14</v>
+      </c>
       <c r="CL21" s="30"/>
       <c r="CM21" s="29"/>
       <c r="CN21" s="30"/>
       <c r="CO21" s="11"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="11"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="11"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="15">
         <v>496.1</v>
       </c>
       <c r="C22" s="11">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="12">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="12">
         <v>366.29999999999995</v>
       </c>
@@ -6559,51 +6595,53 @@
       </c>
       <c r="CC22" s="11">
         <v>149.18</v>
       </c>
       <c r="CD22" s="12">
         <v>196.57</v>
       </c>
       <c r="CE22" s="11">
         <v>171.74</v>
       </c>
       <c r="CF22" s="12">
         <v>115.21</v>
       </c>
       <c r="CG22" s="11">
         <v>281.45</v>
       </c>
       <c r="CH22" s="15">
         <v>190.88</v>
       </c>
       <c r="CI22" s="29">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="30">
         <v>221.17</v>
       </c>
-      <c r="CK22" s="29"/>
+      <c r="CK22" s="29">
+        <v>294.85000000000002</v>
+      </c>
       <c r="CL22" s="30"/>
       <c r="CM22" s="29"/>
       <c r="CN22" s="30"/>
       <c r="CO22" s="11"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="11"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="11"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="15">
         <v>414.1</v>
       </c>
       <c r="C23" s="11">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="12">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="12">
         <v>309.59999999999991</v>
       </c>
@@ -6834,51 +6872,53 @@
       </c>
       <c r="CC23" s="11">
         <v>96.71</v>
       </c>
       <c r="CD23" s="12">
         <v>119.55</v>
       </c>
       <c r="CE23" s="11">
         <v>48.56</v>
       </c>
       <c r="CF23" s="12">
         <v>56.03</v>
       </c>
       <c r="CG23" s="11">
         <v>125.72</v>
       </c>
       <c r="CH23" s="15">
         <v>123.7</v>
       </c>
       <c r="CI23" s="29">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="30">
         <v>88.9</v>
       </c>
-      <c r="CK23" s="29"/>
+      <c r="CK23" s="29">
+        <v>184.21</v>
+      </c>
       <c r="CL23" s="30"/>
       <c r="CM23" s="29"/>
       <c r="CN23" s="30"/>
       <c r="CO23" s="11"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="11"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="11"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>670.9</v>
       </c>
       <c r="C24" s="11">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="12">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="12">
         <v>430.80000000000018</v>
       </c>
@@ -7109,128 +7149,130 @@
       </c>
       <c r="CC24" s="11">
         <v>222.79</v>
       </c>
       <c r="CD24" s="12">
         <v>270.17</v>
       </c>
       <c r="CE24" s="11">
         <v>104.71</v>
       </c>
       <c r="CF24" s="12">
         <v>150.76</v>
       </c>
       <c r="CG24" s="11">
         <v>239.17</v>
       </c>
       <c r="CH24" s="19">
         <v>317.11</v>
       </c>
       <c r="CI24" s="29">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="30">
         <v>291.01</v>
       </c>
-      <c r="CK24" s="29"/>
+      <c r="CK24" s="29">
+        <v>306.20999999999998</v>
+      </c>
       <c r="CL24" s="30"/>
       <c r="CM24" s="29"/>
       <c r="CN24" s="30"/>
       <c r="CO24" s="11"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="11"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="11"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="38" t="s">
+      <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="AY26" s="38"/>
-[...21 lines deleted...]
-      <c r="BU26" s="38"/>
+      <c r="AY26" s="33"/>
+      <c r="AZ26" s="33"/>
+      <c r="BA26" s="33"/>
+      <c r="BB26" s="33"/>
+      <c r="BC26" s="33"/>
+      <c r="BD26" s="33"/>
+      <c r="BE26" s="33"/>
+      <c r="BF26" s="33"/>
+      <c r="BG26" s="33"/>
+      <c r="BH26" s="33"/>
+      <c r="BI26" s="33"/>
+      <c r="BJ26" s="33"/>
+      <c r="BK26" s="33"/>
+      <c r="BL26" s="33"/>
+      <c r="BM26" s="33"/>
+      <c r="BN26" s="33"/>
+      <c r="BO26" s="33"/>
+      <c r="BP26" s="33"/>
+      <c r="BQ26" s="33"/>
+      <c r="BR26" s="33"/>
+      <c r="BS26" s="33"/>
+      <c r="BT26" s="33"/>
+      <c r="BU26" s="33"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="38"/>
-[...22 lines deleted...]
-      <c r="BU27" s="38"/>
+      <c r="AX27" s="33"/>
+      <c r="AY27" s="33"/>
+      <c r="AZ27" s="33"/>
+      <c r="BA27" s="33"/>
+      <c r="BB27" s="33"/>
+      <c r="BC27" s="33"/>
+      <c r="BD27" s="33"/>
+      <c r="BE27" s="33"/>
+      <c r="BF27" s="33"/>
+      <c r="BG27" s="33"/>
+      <c r="BH27" s="33"/>
+      <c r="BI27" s="33"/>
+      <c r="BJ27" s="33"/>
+      <c r="BK27" s="33"/>
+      <c r="BL27" s="33"/>
+      <c r="BM27" s="33"/>
+      <c r="BN27" s="33"/>
+      <c r="BO27" s="33"/>
+      <c r="BP27" s="33"/>
+      <c r="BQ27" s="33"/>
+      <c r="BR27" s="33"/>
+      <c r="BS27" s="33"/>
+      <c r="BT27" s="33"/>
+      <c r="BU27" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:CF1"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>