--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="30" windowWidth="15075" windowHeight="8895"/>
+    <workbookView xWindow="795" yWindow="3405" windowWidth="15075" windowHeight="8895"/>
   </bookViews>
   <sheets>
     <sheet name="производство мяса" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'производство мяса'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="44">
   <si>
     <t>январь</t>
   </si>
@@ -481,70 +481,70 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -819,286 +819,286 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="33" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="45" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="57" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="61" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="2"/>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="37"/>
-[...80 lines deleted...]
-      <c r="CF1" s="37"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="39"/>
+      <c r="AY1" s="39"/>
+      <c r="AZ1" s="39"/>
+      <c r="BA1" s="39"/>
+      <c r="BB1" s="39"/>
+      <c r="BC1" s="39"/>
+      <c r="BD1" s="39"/>
+      <c r="BE1" s="39"/>
+      <c r="BF1" s="39"/>
+      <c r="BG1" s="39"/>
+      <c r="BH1" s="39"/>
+      <c r="BI1" s="39"/>
+      <c r="BJ1" s="39"/>
+      <c r="BK1" s="39"/>
+      <c r="BL1" s="39"/>
+      <c r="BM1" s="39"/>
+      <c r="BN1" s="39"/>
+      <c r="BO1" s="39"/>
+      <c r="BP1" s="39"/>
+      <c r="BQ1" s="39"/>
+      <c r="BR1" s="39"/>
+      <c r="BS1" s="39"/>
+      <c r="BT1" s="39"/>
+      <c r="BU1" s="39"/>
+      <c r="BV1" s="39"/>
+      <c r="BW1" s="39"/>
+      <c r="BX1" s="39"/>
+      <c r="BY1" s="39"/>
+      <c r="BZ1" s="39"/>
+      <c r="CA1" s="39"/>
+      <c r="CB1" s="39"/>
+      <c r="CC1" s="39"/>
+      <c r="CD1" s="39"/>
+      <c r="CE1" s="39"/>
+      <c r="CF1" s="39"/>
       <c r="CS1" s="32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="38"/>
-      <c r="B2" s="34" t="s">
+      <c r="A2" s="33"/>
+      <c r="B2" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="35"/>
-[...10 lines deleted...]
-      <c r="N2" s="34" t="s">
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="35"/>
-[...10 lines deleted...]
-      <c r="Z2" s="34" t="s">
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="35"/>
-[...10 lines deleted...]
-      <c r="AL2" s="34" t="s">
+      <c r="AA2" s="36"/>
+      <c r="AB2" s="36"/>
+      <c r="AC2" s="36"/>
+      <c r="AD2" s="36"/>
+      <c r="AE2" s="36"/>
+      <c r="AF2" s="36"/>
+      <c r="AG2" s="36"/>
+      <c r="AH2" s="36"/>
+      <c r="AI2" s="36"/>
+      <c r="AJ2" s="36"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="35"/>
-[...10 lines deleted...]
-      <c r="AX2" s="34" t="s">
+      <c r="AM2" s="36"/>
+      <c r="AN2" s="36"/>
+      <c r="AO2" s="36"/>
+      <c r="AP2" s="36"/>
+      <c r="AQ2" s="36"/>
+      <c r="AR2" s="36"/>
+      <c r="AS2" s="36"/>
+      <c r="AT2" s="36"/>
+      <c r="AU2" s="36"/>
+      <c r="AV2" s="36"/>
+      <c r="AW2" s="37"/>
+      <c r="AX2" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="35"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="34" t="s">
+      <c r="AY2" s="36"/>
+      <c r="AZ2" s="36"/>
+      <c r="BA2" s="36"/>
+      <c r="BB2" s="36"/>
+      <c r="BC2" s="36"/>
+      <c r="BD2" s="36"/>
+      <c r="BE2" s="36"/>
+      <c r="BF2" s="36"/>
+      <c r="BG2" s="36"/>
+      <c r="BH2" s="36"/>
+      <c r="BI2" s="37"/>
+      <c r="BJ2" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="35"/>
-[...10 lines deleted...]
-      <c r="BV2" s="34" t="s">
+      <c r="BK2" s="36"/>
+      <c r="BL2" s="36"/>
+      <c r="BM2" s="36"/>
+      <c r="BN2" s="36"/>
+      <c r="BO2" s="36"/>
+      <c r="BP2" s="36"/>
+      <c r="BQ2" s="36"/>
+      <c r="BR2" s="36"/>
+      <c r="BS2" s="36"/>
+      <c r="BT2" s="36"/>
+      <c r="BU2" s="37"/>
+      <c r="BV2" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="BW2" s="35"/>
-[...10 lines deleted...]
-      <c r="CH2" s="34" t="s">
+      <c r="BW2" s="36"/>
+      <c r="BX2" s="36"/>
+      <c r="BY2" s="36"/>
+      <c r="BZ2" s="36"/>
+      <c r="CA2" s="36"/>
+      <c r="CB2" s="36"/>
+      <c r="CC2" s="36"/>
+      <c r="CD2" s="36"/>
+      <c r="CE2" s="36"/>
+      <c r="CF2" s="36"/>
+      <c r="CG2" s="37"/>
+      <c r="CH2" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="35"/>
-[...9 lines deleted...]
-      <c r="CS2" s="36"/>
+      <c r="CI2" s="36"/>
+      <c r="CJ2" s="36"/>
+      <c r="CK2" s="36"/>
+      <c r="CL2" s="36"/>
+      <c r="CM2" s="36"/>
+      <c r="CN2" s="36"/>
+      <c r="CO2" s="36"/>
+      <c r="CP2" s="36"/>
+      <c r="CQ2" s="36"/>
+      <c r="CR2" s="36"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="39"/>
+      <c r="A3" s="34"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1612,51 +1612,53 @@
       </c>
       <c r="CD4" s="8">
         <v>5118.17</v>
       </c>
       <c r="CE4" s="7">
         <v>3701.33</v>
       </c>
       <c r="CF4" s="8">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="7">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="26">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="26">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="27">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="26">
         <v>6239.22</v>
       </c>
-      <c r="CL4" s="27"/>
+      <c r="CL4" s="27">
+        <v>6341.01</v>
+      </c>
       <c r="CM4" s="26"/>
       <c r="CN4" s="27"/>
       <c r="CO4" s="7"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="7"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="7"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>184.9</v>
       </c>
       <c r="C5" s="11">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="12">
         <v>143</v>
       </c>
       <c r="E5" s="12">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="12">
@@ -1889,51 +1891,53 @@
       </c>
       <c r="CD5" s="12">
         <v>21.43</v>
       </c>
       <c r="CE5" s="11">
         <v>4.5</v>
       </c>
       <c r="CF5" s="12">
         <v>5.6</v>
       </c>
       <c r="CG5" s="11">
         <v>12.1</v>
       </c>
       <c r="CH5" s="29">
         <v>3.9</v>
       </c>
       <c r="CI5" s="29">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="30">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="29">
         <v>3.8</v>
       </c>
-      <c r="CL5" s="30"/>
+      <c r="CL5" s="30">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CM5" s="29"/>
       <c r="CN5" s="30"/>
       <c r="CO5" s="11"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="14">
         <v>336</v>
       </c>
       <c r="C6" s="11">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="12">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="12">
@@ -2166,51 +2170,53 @@
       </c>
       <c r="CD6" s="12">
         <v>31.3</v>
       </c>
       <c r="CE6" s="11">
         <v>26.8</v>
       </c>
       <c r="CF6" s="12">
         <v>38.5</v>
       </c>
       <c r="CG6" s="11">
         <v>95.6</v>
       </c>
       <c r="CH6" s="15">
         <v>180.6</v>
       </c>
       <c r="CI6" s="29">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="30">
         <v>137.1</v>
       </c>
       <c r="CK6" s="29">
         <v>105</v>
       </c>
-      <c r="CL6" s="30"/>
+      <c r="CL6" s="30">
+        <v>148.80000000000001</v>
+      </c>
       <c r="CM6" s="29"/>
       <c r="CN6" s="30"/>
       <c r="CO6" s="11"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="14">
         <v>13.3</v>
       </c>
       <c r="C7" s="11">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="12">
         <v>2.5</v>
       </c>
       <c r="E7" s="12">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="12">
@@ -2443,51 +2449,53 @@
       </c>
       <c r="CD7" s="12">
         <v>1.7</v>
       </c>
       <c r="CE7" s="11">
         <v>4</v>
       </c>
       <c r="CF7" s="12">
         <v>1.9</v>
       </c>
       <c r="CG7" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="15">
         <v>5.8</v>
       </c>
       <c r="CI7" s="29">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="29">
         <v>3.5</v>
       </c>
-      <c r="CL7" s="30"/>
+      <c r="CL7" s="30">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CM7" s="29"/>
       <c r="CN7" s="30"/>
       <c r="CO7" s="11"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="14">
         <v>116.3</v>
       </c>
       <c r="C8" s="11">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="12">
         <v>6</v>
       </c>
       <c r="E8" s="12">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="12">
@@ -2720,51 +2728,53 @@
       </c>
       <c r="CD8" s="12">
         <v>20.079999999999998</v>
       </c>
       <c r="CE8" s="11">
         <v>148.19999999999999</v>
       </c>
       <c r="CF8" s="12">
         <v>57.79</v>
       </c>
       <c r="CG8" s="11">
         <v>15.56</v>
       </c>
       <c r="CH8" s="15">
         <v>112.8</v>
       </c>
       <c r="CI8" s="29">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="30">
         <v>5.91</v>
       </c>
       <c r="CK8" s="29">
         <v>119.8</v>
       </c>
-      <c r="CL8" s="30"/>
+      <c r="CL8" s="30">
+        <v>6.9</v>
+      </c>
       <c r="CM8" s="29"/>
       <c r="CN8" s="30"/>
       <c r="CO8" s="11"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="11">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="12">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="12">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="12">
@@ -2997,51 +3007,53 @@
       </c>
       <c r="CD9" s="12">
         <v>174.93</v>
       </c>
       <c r="CE9" s="11">
         <v>69.319999999999993</v>
       </c>
       <c r="CF9" s="12">
         <v>49.2</v>
       </c>
       <c r="CG9" s="11">
         <v>102.15</v>
       </c>
       <c r="CH9" s="15">
         <v>100.95</v>
       </c>
       <c r="CI9" s="29">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="30">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="29">
         <v>160.49</v>
       </c>
-      <c r="CL9" s="30"/>
+      <c r="CL9" s="30">
+        <v>174.33</v>
+      </c>
       <c r="CM9" s="29"/>
       <c r="CN9" s="30"/>
       <c r="CO9" s="11"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>393.2</v>
       </c>
       <c r="C10" s="11">
         <v>352.2</v>
       </c>
       <c r="D10" s="12">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="12">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="12">
@@ -3274,51 +3286,53 @@
       </c>
       <c r="CD10" s="12">
         <v>500.78</v>
       </c>
       <c r="CE10" s="11">
         <v>128.79</v>
       </c>
       <c r="CF10" s="12">
         <v>217.9</v>
       </c>
       <c r="CG10" s="11">
         <v>258</v>
       </c>
       <c r="CH10" s="15">
         <v>242.1</v>
       </c>
       <c r="CI10" s="29">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="30">
         <v>190.36</v>
       </c>
       <c r="CK10" s="29">
         <v>255.55</v>
       </c>
-      <c r="CL10" s="30"/>
+      <c r="CL10" s="30">
+        <v>458.1</v>
+      </c>
       <c r="CM10" s="29"/>
       <c r="CN10" s="30"/>
       <c r="CO10" s="11"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="14">
         <v>777.9</v>
       </c>
       <c r="C11" s="11">
         <v>640.1</v>
       </c>
       <c r="D11" s="12">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="12">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="12">
@@ -3551,51 +3565,53 @@
       </c>
       <c r="CD11" s="12">
         <v>177.02</v>
       </c>
       <c r="CE11" s="11">
         <v>91.84</v>
       </c>
       <c r="CF11" s="12">
         <v>103.72</v>
       </c>
       <c r="CG11" s="11">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="15">
         <v>226.96</v>
       </c>
       <c r="CI11" s="29">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="30">
         <v>373.8</v>
       </c>
       <c r="CK11" s="29">
         <v>266.45</v>
       </c>
-      <c r="CL11" s="30"/>
+      <c r="CL11" s="30">
+        <v>473.02</v>
+      </c>
       <c r="CM11" s="29"/>
       <c r="CN11" s="30"/>
       <c r="CO11" s="11"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="11">
         <v>542.5</v>
       </c>
       <c r="D12" s="12">
         <v>272</v>
       </c>
       <c r="E12" s="12">
         <v>363</v>
       </c>
       <c r="F12" s="12">
@@ -3828,51 +3844,53 @@
       </c>
       <c r="CD12" s="12">
         <v>230.56</v>
       </c>
       <c r="CE12" s="11">
         <v>124.31</v>
       </c>
       <c r="CF12" s="12">
         <v>114.26</v>
       </c>
       <c r="CG12" s="11">
         <v>200.97</v>
       </c>
       <c r="CH12" s="15">
         <v>177.88</v>
       </c>
       <c r="CI12" s="29">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="30">
         <v>105.68</v>
       </c>
       <c r="CK12" s="29">
         <v>179.71</v>
       </c>
-      <c r="CL12" s="30"/>
+      <c r="CL12" s="30">
+        <v>230.96</v>
+      </c>
       <c r="CM12" s="29"/>
       <c r="CN12" s="30"/>
       <c r="CO12" s="11"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>459.7</v>
       </c>
       <c r="C13" s="11">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="12">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="12">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="12">
@@ -4105,51 +4123,53 @@
       </c>
       <c r="CD13" s="12">
         <v>356.1</v>
       </c>
       <c r="CE13" s="11">
         <v>219</v>
       </c>
       <c r="CF13" s="12">
         <v>171.1</v>
       </c>
       <c r="CG13" s="11">
         <v>220.3</v>
       </c>
       <c r="CH13" s="15">
         <v>282.5</v>
       </c>
       <c r="CI13" s="29">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="30">
         <v>199.3</v>
       </c>
       <c r="CK13" s="29">
         <v>257.39999999999998</v>
       </c>
-      <c r="CL13" s="30"/>
+      <c r="CL13" s="30">
+        <v>493.7</v>
+      </c>
       <c r="CM13" s="29"/>
       <c r="CN13" s="30"/>
       <c r="CO13" s="11"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="14">
         <v>185.1</v>
       </c>
       <c r="C14" s="11">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="12">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="12">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="12">
@@ -4382,51 +4402,53 @@
       </c>
       <c r="CD14" s="12">
         <v>161.44999999999999</v>
       </c>
       <c r="CE14" s="11">
         <v>39.69</v>
       </c>
       <c r="CF14" s="12">
         <v>35.03</v>
       </c>
       <c r="CG14" s="11">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>79.48</v>
       </c>
       <c r="CI14" s="29">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="30">
         <v>121.45</v>
       </c>
       <c r="CK14" s="29">
         <v>114.03</v>
       </c>
-      <c r="CL14" s="30"/>
+      <c r="CL14" s="30">
+        <v>177.62</v>
+      </c>
       <c r="CM14" s="29"/>
       <c r="CN14" s="30"/>
       <c r="CO14" s="11"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="14">
         <v>437.2</v>
       </c>
       <c r="C15" s="11">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="12">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="12">
@@ -4659,51 +4681,53 @@
       </c>
       <c r="CD15" s="12">
         <v>137.78</v>
       </c>
       <c r="CE15" s="11">
         <v>175.79</v>
       </c>
       <c r="CF15" s="12">
         <v>78.66</v>
       </c>
       <c r="CG15" s="11">
         <v>115.33</v>
       </c>
       <c r="CH15" s="15">
         <v>165.11</v>
       </c>
       <c r="CI15" s="29">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="30">
         <v>108.06</v>
       </c>
       <c r="CK15" s="29">
         <v>150.06</v>
       </c>
-      <c r="CL15" s="30"/>
+      <c r="CL15" s="30">
+        <v>161.94999999999999</v>
+      </c>
       <c r="CM15" s="29"/>
       <c r="CN15" s="30"/>
       <c r="CO15" s="11"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="14">
         <v>638.9</v>
       </c>
       <c r="C16" s="11">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="12">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>916.5</v>
       </c>
       <c r="F16" s="12">
@@ -4936,51 +4960,53 @@
       </c>
       <c r="CD16" s="12">
         <v>887.45</v>
       </c>
       <c r="CE16" s="11">
         <v>896.21</v>
       </c>
       <c r="CF16" s="12">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="11">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="15">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="29">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="30">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="29">
         <v>1661.93</v>
       </c>
-      <c r="CL16" s="30"/>
+      <c r="CL16" s="30">
+        <v>927.12</v>
+      </c>
       <c r="CM16" s="29"/>
       <c r="CN16" s="30"/>
       <c r="CO16" s="11"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="11">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="12">
         <v>464.5</v>
       </c>
       <c r="E17" s="12">
         <v>359</v>
       </c>
       <c r="F17" s="12">
@@ -5213,51 +5239,53 @@
       </c>
       <c r="CD17" s="12">
         <v>254.54</v>
       </c>
       <c r="CE17" s="11">
         <v>246.29</v>
       </c>
       <c r="CF17" s="12">
         <v>199.11</v>
       </c>
       <c r="CG17" s="11">
         <v>364.04</v>
       </c>
       <c r="CH17" s="15">
         <v>402.07</v>
       </c>
       <c r="CI17" s="29">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="30">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="29">
         <v>257.10000000000002</v>
       </c>
-      <c r="CL17" s="30"/>
+      <c r="CL17" s="30">
+        <v>321.47000000000003</v>
+      </c>
       <c r="CM17" s="29"/>
       <c r="CN17" s="30"/>
       <c r="CO17" s="11"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="11"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="11"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15">
         <v>1332</v>
       </c>
       <c r="C18" s="11">
         <v>1650</v>
       </c>
       <c r="D18" s="12">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="12">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="12">
@@ -5490,51 +5518,53 @@
       </c>
       <c r="CD18" s="12">
         <v>1204.1099999999999</v>
       </c>
       <c r="CE18" s="11">
         <v>988.64</v>
       </c>
       <c r="CF18" s="12">
         <v>980</v>
       </c>
       <c r="CG18" s="11">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="15">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="29">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="30">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="29">
         <v>1211.7</v>
       </c>
-      <c r="CL18" s="30"/>
+      <c r="CL18" s="30">
+        <v>1261.97</v>
+      </c>
       <c r="CM18" s="29"/>
       <c r="CN18" s="30"/>
       <c r="CO18" s="11"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="11"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="11"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="11">
         <v>761</v>
       </c>
       <c r="D19" s="12">
         <v>232</v>
       </c>
       <c r="E19" s="12">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="12">
@@ -5767,51 +5797,53 @@
       </c>
       <c r="CD19" s="12">
         <v>178.11</v>
       </c>
       <c r="CE19" s="11">
         <v>113.79</v>
       </c>
       <c r="CF19" s="12">
         <v>181.71</v>
       </c>
       <c r="CG19" s="11">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="19">
         <v>198.61</v>
       </c>
       <c r="CI19" s="29">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="30">
         <v>121.99</v>
       </c>
       <c r="CK19" s="29">
         <v>315.8</v>
       </c>
-      <c r="CL19" s="30"/>
+      <c r="CL19" s="30">
+        <v>279.06</v>
+      </c>
       <c r="CM19" s="29"/>
       <c r="CN19" s="30"/>
       <c r="CO19" s="11"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="11"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="11"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="20">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="11">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="12">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="12">
@@ -6044,51 +6076,53 @@
       </c>
       <c r="CD20" s="12">
         <v>47.9</v>
       </c>
       <c r="CE20" s="11">
         <v>55.3</v>
       </c>
       <c r="CF20" s="12">
         <v>112.7</v>
       </c>
       <c r="CG20" s="11">
         <v>165</v>
       </c>
       <c r="CH20" s="20">
         <v>138</v>
       </c>
       <c r="CI20" s="29">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="30">
         <v>75.2</v>
       </c>
       <c r="CK20" s="29">
         <v>190</v>
       </c>
-      <c r="CL20" s="30"/>
+      <c r="CL20" s="30">
+        <v>212.6</v>
+      </c>
       <c r="CM20" s="29"/>
       <c r="CN20" s="30"/>
       <c r="CO20" s="11"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="11"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="11"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="15">
         <v>913.6</v>
       </c>
       <c r="C21" s="11">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="12">
         <v>598.5</v>
       </c>
       <c r="E21" s="12">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="12">
@@ -6321,51 +6355,53 @@
       </c>
       <c r="CD21" s="12">
         <v>147.47</v>
       </c>
       <c r="CE21" s="11">
         <v>43.46</v>
       </c>
       <c r="CF21" s="12">
         <v>189.03</v>
       </c>
       <c r="CG21" s="11">
         <v>187.59</v>
       </c>
       <c r="CH21" s="15">
         <v>191.17</v>
       </c>
       <c r="CI21" s="29">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="30">
         <v>177.33</v>
       </c>
       <c r="CK21" s="29">
         <v>202.14</v>
       </c>
-      <c r="CL21" s="30"/>
+      <c r="CL21" s="30">
+        <v>242.56</v>
+      </c>
       <c r="CM21" s="29"/>
       <c r="CN21" s="30"/>
       <c r="CO21" s="11"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="11"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="11"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="15">
         <v>496.1</v>
       </c>
       <c r="C22" s="11">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="12">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="12">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="12">
@@ -6598,51 +6634,53 @@
       </c>
       <c r="CD22" s="12">
         <v>196.57</v>
       </c>
       <c r="CE22" s="11">
         <v>171.74</v>
       </c>
       <c r="CF22" s="12">
         <v>115.21</v>
       </c>
       <c r="CG22" s="11">
         <v>281.45</v>
       </c>
       <c r="CH22" s="15">
         <v>190.88</v>
       </c>
       <c r="CI22" s="29">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="30">
         <v>221.17</v>
       </c>
       <c r="CK22" s="29">
         <v>294.85000000000002</v>
       </c>
-      <c r="CL22" s="30"/>
+      <c r="CL22" s="30">
+        <v>287.49</v>
+      </c>
       <c r="CM22" s="29"/>
       <c r="CN22" s="30"/>
       <c r="CO22" s="11"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="11"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="11"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="15">
         <v>414.1</v>
       </c>
       <c r="C23" s="11">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="12">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="12">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="12">
@@ -6875,51 +6913,53 @@
       </c>
       <c r="CD23" s="12">
         <v>119.55</v>
       </c>
       <c r="CE23" s="11">
         <v>48.56</v>
       </c>
       <c r="CF23" s="12">
         <v>56.03</v>
       </c>
       <c r="CG23" s="11">
         <v>125.72</v>
       </c>
       <c r="CH23" s="15">
         <v>123.7</v>
       </c>
       <c r="CI23" s="29">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="30">
         <v>88.9</v>
       </c>
       <c r="CK23" s="29">
         <v>184.21</v>
       </c>
-      <c r="CL23" s="30"/>
+      <c r="CL23" s="30">
+        <v>171.73</v>
+      </c>
       <c r="CM23" s="29"/>
       <c r="CN23" s="30"/>
       <c r="CO23" s="11"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="11"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="11"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>670.9</v>
       </c>
       <c r="C24" s="11">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="12">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="12">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="12">
@@ -7152,127 +7192,129 @@
       </c>
       <c r="CD24" s="12">
         <v>270.17</v>
       </c>
       <c r="CE24" s="11">
         <v>104.71</v>
       </c>
       <c r="CF24" s="12">
         <v>150.76</v>
       </c>
       <c r="CG24" s="11">
         <v>239.17</v>
       </c>
       <c r="CH24" s="19">
         <v>317.11</v>
       </c>
       <c r="CI24" s="29">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="30">
         <v>291.01</v>
       </c>
       <c r="CK24" s="29">
         <v>306.20999999999998</v>
       </c>
-      <c r="CL24" s="30"/>
+      <c r="CL24" s="30">
+        <v>306.05</v>
+      </c>
       <c r="CM24" s="29"/>
       <c r="CN24" s="30"/>
       <c r="CO24" s="11"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="11"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="11"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="33" t="s">
+      <c r="AX26" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="AY26" s="33"/>
-[...21 lines deleted...]
-      <c r="BU26" s="33"/>
+      <c r="AY26" s="38"/>
+      <c r="AZ26" s="38"/>
+      <c r="BA26" s="38"/>
+      <c r="BB26" s="38"/>
+      <c r="BC26" s="38"/>
+      <c r="BD26" s="38"/>
+      <c r="BE26" s="38"/>
+      <c r="BF26" s="38"/>
+      <c r="BG26" s="38"/>
+      <c r="BH26" s="38"/>
+      <c r="BI26" s="38"/>
+      <c r="BJ26" s="38"/>
+      <c r="BK26" s="38"/>
+      <c r="BL26" s="38"/>
+      <c r="BM26" s="38"/>
+      <c r="BN26" s="38"/>
+      <c r="BO26" s="38"/>
+      <c r="BP26" s="38"/>
+      <c r="BQ26" s="38"/>
+      <c r="BR26" s="38"/>
+      <c r="BS26" s="38"/>
+      <c r="BT26" s="38"/>
+      <c r="BU26" s="38"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="33"/>
-[...22 lines deleted...]
-      <c r="BU27" s="33"/>
+      <c r="AX27" s="38"/>
+      <c r="AY27" s="38"/>
+      <c r="AZ27" s="38"/>
+      <c r="BA27" s="38"/>
+      <c r="BB27" s="38"/>
+      <c r="BC27" s="38"/>
+      <c r="BD27" s="38"/>
+      <c r="BE27" s="38"/>
+      <c r="BF27" s="38"/>
+      <c r="BG27" s="38"/>
+      <c r="BH27" s="38"/>
+      <c r="BI27" s="38"/>
+      <c r="BJ27" s="38"/>
+      <c r="BK27" s="38"/>
+      <c r="BL27" s="38"/>
+      <c r="BM27" s="38"/>
+      <c r="BN27" s="38"/>
+      <c r="BO27" s="38"/>
+      <c r="BP27" s="38"/>
+      <c r="BQ27" s="38"/>
+      <c r="BR27" s="38"/>
+      <c r="BS27" s="38"/>
+      <c r="BT27" s="38"/>
+      <c r="BU27" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:CF1"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>