--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -481,70 +481,70 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -819,286 +819,286 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="33" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="45" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="57" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="61" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="2"/>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="39"/>
-[...80 lines deleted...]
-      <c r="CF1" s="39"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
+      <c r="AT1" s="37"/>
+      <c r="AU1" s="37"/>
+      <c r="AV1" s="37"/>
+      <c r="AW1" s="37"/>
+      <c r="AX1" s="37"/>
+      <c r="AY1" s="37"/>
+      <c r="AZ1" s="37"/>
+      <c r="BA1" s="37"/>
+      <c r="BB1" s="37"/>
+      <c r="BC1" s="37"/>
+      <c r="BD1" s="37"/>
+      <c r="BE1" s="37"/>
+      <c r="BF1" s="37"/>
+      <c r="BG1" s="37"/>
+      <c r="BH1" s="37"/>
+      <c r="BI1" s="37"/>
+      <c r="BJ1" s="37"/>
+      <c r="BK1" s="37"/>
+      <c r="BL1" s="37"/>
+      <c r="BM1" s="37"/>
+      <c r="BN1" s="37"/>
+      <c r="BO1" s="37"/>
+      <c r="BP1" s="37"/>
+      <c r="BQ1" s="37"/>
+      <c r="BR1" s="37"/>
+      <c r="BS1" s="37"/>
+      <c r="BT1" s="37"/>
+      <c r="BU1" s="37"/>
+      <c r="BV1" s="37"/>
+      <c r="BW1" s="37"/>
+      <c r="BX1" s="37"/>
+      <c r="BY1" s="37"/>
+      <c r="BZ1" s="37"/>
+      <c r="CA1" s="37"/>
+      <c r="CB1" s="37"/>
+      <c r="CC1" s="37"/>
+      <c r="CD1" s="37"/>
+      <c r="CE1" s="37"/>
+      <c r="CF1" s="37"/>
       <c r="CS1" s="32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:97" s="3" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="33"/>
-      <c r="B2" s="35" t="s">
+      <c r="A2" s="38"/>
+      <c r="B2" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="36"/>
-[...10 lines deleted...]
-      <c r="N2" s="35" t="s">
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="36"/>
-[...10 lines deleted...]
-      <c r="Z2" s="35" t="s">
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="36"/>
+      <c r="Z2" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="36"/>
-[...10 lines deleted...]
-      <c r="AL2" s="35" t="s">
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="36"/>
+      <c r="AL2" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="36"/>
-[...10 lines deleted...]
-      <c r="AX2" s="35" t="s">
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="36"/>
+      <c r="AX2" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="35" t="s">
+      <c r="AY2" s="35"/>
+      <c r="AZ2" s="35"/>
+      <c r="BA2" s="35"/>
+      <c r="BB2" s="35"/>
+      <c r="BC2" s="35"/>
+      <c r="BD2" s="35"/>
+      <c r="BE2" s="35"/>
+      <c r="BF2" s="35"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
+      <c r="BI2" s="36"/>
+      <c r="BJ2" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="36"/>
-[...10 lines deleted...]
-      <c r="BV2" s="35" t="s">
+      <c r="BK2" s="35"/>
+      <c r="BL2" s="35"/>
+      <c r="BM2" s="35"/>
+      <c r="BN2" s="35"/>
+      <c r="BO2" s="35"/>
+      <c r="BP2" s="35"/>
+      <c r="BQ2" s="35"/>
+      <c r="BR2" s="35"/>
+      <c r="BS2" s="35"/>
+      <c r="BT2" s="35"/>
+      <c r="BU2" s="36"/>
+      <c r="BV2" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="BW2" s="36"/>
-[...10 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="BW2" s="35"/>
+      <c r="BX2" s="35"/>
+      <c r="BY2" s="35"/>
+      <c r="BZ2" s="35"/>
+      <c r="CA2" s="35"/>
+      <c r="CB2" s="35"/>
+      <c r="CC2" s="35"/>
+      <c r="CD2" s="35"/>
+      <c r="CE2" s="35"/>
+      <c r="CF2" s="35"/>
+      <c r="CG2" s="36"/>
+      <c r="CH2" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="36"/>
-[...9 lines deleted...]
-      <c r="CS2" s="37"/>
+      <c r="CI2" s="35"/>
+      <c r="CJ2" s="35"/>
+      <c r="CK2" s="35"/>
+      <c r="CL2" s="35"/>
+      <c r="CM2" s="35"/>
+      <c r="CN2" s="35"/>
+      <c r="CO2" s="35"/>
+      <c r="CP2" s="35"/>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="36"/>
     </row>
     <row r="3" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="34"/>
+      <c r="A3" s="39"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1615,51 +1615,53 @@
       </c>
       <c r="CE4" s="7">
         <v>3701.33</v>
       </c>
       <c r="CF4" s="8">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="7">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="26">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="26">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="27">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="26">
         <v>6239.22</v>
       </c>
       <c r="CL4" s="27">
         <v>6341.01</v>
       </c>
-      <c r="CM4" s="26"/>
+      <c r="CM4" s="26">
+        <v>9891.4699999999993</v>
+      </c>
       <c r="CN4" s="27"/>
       <c r="CO4" s="7"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="7"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="7"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>184.9</v>
       </c>
       <c r="C5" s="11">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="12">
         <v>143</v>
       </c>
       <c r="E5" s="12">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="12">
         <v>127.89999999999998</v>
@@ -1894,51 +1896,53 @@
       </c>
       <c r="CE5" s="11">
         <v>4.5</v>
       </c>
       <c r="CF5" s="12">
         <v>5.6</v>
       </c>
       <c r="CG5" s="11">
         <v>12.1</v>
       </c>
       <c r="CH5" s="29">
         <v>3.9</v>
       </c>
       <c r="CI5" s="29">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="30">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="29">
         <v>3.8</v>
       </c>
       <c r="CL5" s="30">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CM5" s="29"/>
+      <c r="CM5" s="29">
+        <v>3.3</v>
+      </c>
       <c r="CN5" s="30"/>
       <c r="CO5" s="11"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="14">
         <v>336</v>
       </c>
       <c r="C6" s="11">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="12">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="12">
         <v>409.09999999999991</v>
@@ -2173,51 +2177,53 @@
       </c>
       <c r="CE6" s="11">
         <v>26.8</v>
       </c>
       <c r="CF6" s="12">
         <v>38.5</v>
       </c>
       <c r="CG6" s="11">
         <v>95.6</v>
       </c>
       <c r="CH6" s="15">
         <v>180.6</v>
       </c>
       <c r="CI6" s="29">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="30">
         <v>137.1</v>
       </c>
       <c r="CK6" s="29">
         <v>105</v>
       </c>
       <c r="CL6" s="30">
         <v>148.80000000000001</v>
       </c>
-      <c r="CM6" s="29"/>
+      <c r="CM6" s="29">
+        <v>135.93</v>
+      </c>
       <c r="CN6" s="30"/>
       <c r="CO6" s="11"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="14">
         <v>13.3</v>
       </c>
       <c r="C7" s="11">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="12">
         <v>2.5</v>
       </c>
       <c r="E7" s="12">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="12">
         <v>14.699999999999996</v>
@@ -2452,51 +2458,53 @@
       </c>
       <c r="CE7" s="11">
         <v>4</v>
       </c>
       <c r="CF7" s="12">
         <v>1.9</v>
       </c>
       <c r="CG7" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="15">
         <v>5.8</v>
       </c>
       <c r="CI7" s="29">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="29">
         <v>3.5</v>
       </c>
       <c r="CL7" s="30">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CM7" s="29"/>
+      <c r="CM7" s="29">
+        <v>1.4</v>
+      </c>
       <c r="CN7" s="30"/>
       <c r="CO7" s="11"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="14">
         <v>116.3</v>
       </c>
       <c r="C8" s="11">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="12">
         <v>6</v>
       </c>
       <c r="E8" s="12">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="12">
         <v>18.400000000000034</v>
@@ -2731,51 +2739,53 @@
       </c>
       <c r="CE8" s="11">
         <v>148.19999999999999</v>
       </c>
       <c r="CF8" s="12">
         <v>57.79</v>
       </c>
       <c r="CG8" s="11">
         <v>15.56</v>
       </c>
       <c r="CH8" s="15">
         <v>112.8</v>
       </c>
       <c r="CI8" s="29">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="30">
         <v>5.91</v>
       </c>
       <c r="CK8" s="29">
         <v>119.8</v>
       </c>
       <c r="CL8" s="30">
         <v>6.9</v>
       </c>
-      <c r="CM8" s="29"/>
+      <c r="CM8" s="29">
+        <v>8.9</v>
+      </c>
       <c r="CN8" s="30"/>
       <c r="CO8" s="11"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="11">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="12">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="12">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="12">
         <v>559.99999999999989</v>
@@ -3010,51 +3020,53 @@
       </c>
       <c r="CE9" s="11">
         <v>69.319999999999993</v>
       </c>
       <c r="CF9" s="12">
         <v>49.2</v>
       </c>
       <c r="CG9" s="11">
         <v>102.15</v>
       </c>
       <c r="CH9" s="15">
         <v>100.95</v>
       </c>
       <c r="CI9" s="29">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="30">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="29">
         <v>160.49</v>
       </c>
       <c r="CL9" s="30">
         <v>174.33</v>
       </c>
-      <c r="CM9" s="29"/>
+      <c r="CM9" s="29">
+        <v>673.6</v>
+      </c>
       <c r="CN9" s="30"/>
       <c r="CO9" s="11"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>393.2</v>
       </c>
       <c r="C10" s="11">
         <v>352.2</v>
       </c>
       <c r="D10" s="12">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="12">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="12">
         <v>724.10000000000014</v>
@@ -3289,51 +3301,53 @@
       </c>
       <c r="CE10" s="11">
         <v>128.79</v>
       </c>
       <c r="CF10" s="12">
         <v>217.9</v>
       </c>
       <c r="CG10" s="11">
         <v>258</v>
       </c>
       <c r="CH10" s="15">
         <v>242.1</v>
       </c>
       <c r="CI10" s="29">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="30">
         <v>190.36</v>
       </c>
       <c r="CK10" s="29">
         <v>255.55</v>
       </c>
       <c r="CL10" s="30">
         <v>458.1</v>
       </c>
-      <c r="CM10" s="29"/>
+      <c r="CM10" s="29">
+        <v>539.96</v>
+      </c>
       <c r="CN10" s="30"/>
       <c r="CO10" s="11"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="14">
         <v>777.9</v>
       </c>
       <c r="C11" s="11">
         <v>640.1</v>
       </c>
       <c r="D11" s="12">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="12">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="12">
         <v>996.79999999999973</v>
@@ -3568,51 +3582,53 @@
       </c>
       <c r="CE11" s="11">
         <v>91.84</v>
       </c>
       <c r="CF11" s="12">
         <v>103.72</v>
       </c>
       <c r="CG11" s="11">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="15">
         <v>226.96</v>
       </c>
       <c r="CI11" s="29">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="30">
         <v>373.8</v>
       </c>
       <c r="CK11" s="29">
         <v>266.45</v>
       </c>
       <c r="CL11" s="30">
         <v>473.02</v>
       </c>
-      <c r="CM11" s="29"/>
+      <c r="CM11" s="29">
+        <v>432.31</v>
+      </c>
       <c r="CN11" s="30"/>
       <c r="CO11" s="11"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="11">
         <v>542.5</v>
       </c>
       <c r="D12" s="12">
         <v>272</v>
       </c>
       <c r="E12" s="12">
         <v>363</v>
       </c>
       <c r="F12" s="12">
         <v>417.39999999999986</v>
@@ -3847,51 +3863,53 @@
       </c>
       <c r="CE12" s="11">
         <v>124.31</v>
       </c>
       <c r="CF12" s="12">
         <v>114.26</v>
       </c>
       <c r="CG12" s="11">
         <v>200.97</v>
       </c>
       <c r="CH12" s="15">
         <v>177.88</v>
       </c>
       <c r="CI12" s="29">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="30">
         <v>105.68</v>
       </c>
       <c r="CK12" s="29">
         <v>179.71</v>
       </c>
       <c r="CL12" s="30">
         <v>230.96</v>
       </c>
-      <c r="CM12" s="29"/>
+      <c r="CM12" s="29">
+        <v>201.3</v>
+      </c>
       <c r="CN12" s="30"/>
       <c r="CO12" s="11"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>459.7</v>
       </c>
       <c r="C13" s="11">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="12">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="12">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="12">
         <v>691.19999999999982</v>
@@ -4126,51 +4144,53 @@
       </c>
       <c r="CE13" s="11">
         <v>219</v>
       </c>
       <c r="CF13" s="12">
         <v>171.1</v>
       </c>
       <c r="CG13" s="11">
         <v>220.3</v>
       </c>
       <c r="CH13" s="15">
         <v>282.5</v>
       </c>
       <c r="CI13" s="29">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="30">
         <v>199.3</v>
       </c>
       <c r="CK13" s="29">
         <v>257.39999999999998</v>
       </c>
       <c r="CL13" s="30">
         <v>493.7</v>
       </c>
-      <c r="CM13" s="29"/>
+      <c r="CM13" s="29">
+        <v>434</v>
+      </c>
       <c r="CN13" s="30"/>
       <c r="CO13" s="11"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="14">
         <v>185.1</v>
       </c>
       <c r="C14" s="11">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="12">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="12">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="12">
         <v>396.69999999999993</v>
@@ -4405,51 +4425,53 @@
       </c>
       <c r="CE14" s="11">
         <v>39.69</v>
       </c>
       <c r="CF14" s="12">
         <v>35.03</v>
       </c>
       <c r="CG14" s="11">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>79.48</v>
       </c>
       <c r="CI14" s="29">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="30">
         <v>121.45</v>
       </c>
       <c r="CK14" s="29">
         <v>114.03</v>
       </c>
       <c r="CL14" s="30">
         <v>177.62</v>
       </c>
-      <c r="CM14" s="29"/>
+      <c r="CM14" s="29">
+        <v>443.92</v>
+      </c>
       <c r="CN14" s="30"/>
       <c r="CO14" s="11"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="14">
         <v>437.2</v>
       </c>
       <c r="C15" s="11">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="12">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="12">
         <v>262.10000000000014</v>
@@ -4684,51 +4706,53 @@
       </c>
       <c r="CE15" s="11">
         <v>175.79</v>
       </c>
       <c r="CF15" s="12">
         <v>78.66</v>
       </c>
       <c r="CG15" s="11">
         <v>115.33</v>
       </c>
       <c r="CH15" s="15">
         <v>165.11</v>
       </c>
       <c r="CI15" s="29">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="30">
         <v>108.06</v>
       </c>
       <c r="CK15" s="29">
         <v>150.06</v>
       </c>
       <c r="CL15" s="30">
         <v>161.94999999999999</v>
       </c>
-      <c r="CM15" s="29"/>
+      <c r="CM15" s="29">
+        <v>638.22</v>
+      </c>
       <c r="CN15" s="30"/>
       <c r="CO15" s="11"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="14">
         <v>638.9</v>
       </c>
       <c r="C16" s="11">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="12">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>916.5</v>
       </c>
       <c r="F16" s="12">
         <v>772.20000000000027</v>
@@ -4963,51 +4987,53 @@
       </c>
       <c r="CE16" s="11">
         <v>896.21</v>
       </c>
       <c r="CF16" s="12">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="11">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="15">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="29">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="30">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="29">
         <v>1661.93</v>
       </c>
       <c r="CL16" s="30">
         <v>927.12</v>
       </c>
-      <c r="CM16" s="29"/>
+      <c r="CM16" s="29">
+        <v>2934.8</v>
+      </c>
       <c r="CN16" s="30"/>
       <c r="CO16" s="11"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="11">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="12">
         <v>464.5</v>
       </c>
       <c r="E17" s="12">
         <v>359</v>
       </c>
       <c r="F17" s="12">
         <v>497.70000000000027</v>
@@ -5242,51 +5268,53 @@
       </c>
       <c r="CE17" s="11">
         <v>246.29</v>
       </c>
       <c r="CF17" s="12">
         <v>199.11</v>
       </c>
       <c r="CG17" s="11">
         <v>364.04</v>
       </c>
       <c r="CH17" s="15">
         <v>402.07</v>
       </c>
       <c r="CI17" s="29">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="30">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="29">
         <v>257.10000000000002</v>
       </c>
       <c r="CL17" s="30">
         <v>321.47000000000003</v>
       </c>
-      <c r="CM17" s="29"/>
+      <c r="CM17" s="29">
+        <v>444.61</v>
+      </c>
       <c r="CN17" s="30"/>
       <c r="CO17" s="11"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="11"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="11"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15">
         <v>1332</v>
       </c>
       <c r="C18" s="11">
         <v>1650</v>
       </c>
       <c r="D18" s="12">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="12">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="12">
         <v>1369.8000000000002</v>
@@ -5521,51 +5549,53 @@
       </c>
       <c r="CE18" s="11">
         <v>988.64</v>
       </c>
       <c r="CF18" s="12">
         <v>980</v>
       </c>
       <c r="CG18" s="11">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="15">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="29">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="30">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="29">
         <v>1211.7</v>
       </c>
       <c r="CL18" s="30">
         <v>1261.97</v>
       </c>
-      <c r="CM18" s="29"/>
+      <c r="CM18" s="29">
+        <v>1154.0899999999999</v>
+      </c>
       <c r="CN18" s="30"/>
       <c r="CO18" s="11"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="11"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="11"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="11">
         <v>761</v>
       </c>
       <c r="D19" s="12">
         <v>232</v>
       </c>
       <c r="E19" s="12">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="12">
         <v>599.29999999999973</v>
@@ -5800,51 +5830,53 @@
       </c>
       <c r="CE19" s="11">
         <v>113.79</v>
       </c>
       <c r="CF19" s="12">
         <v>181.71</v>
       </c>
       <c r="CG19" s="11">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="19">
         <v>198.61</v>
       </c>
       <c r="CI19" s="29">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="30">
         <v>121.99</v>
       </c>
       <c r="CK19" s="29">
         <v>315.8</v>
       </c>
       <c r="CL19" s="30">
         <v>279.06</v>
       </c>
-      <c r="CM19" s="29"/>
+      <c r="CM19" s="29">
+        <v>269.89</v>
+      </c>
       <c r="CN19" s="30"/>
       <c r="CO19" s="11"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="11"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="11"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="20">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="11">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="12">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="12">
         <v>374.09999999999991</v>
@@ -6079,51 +6111,53 @@
       </c>
       <c r="CE20" s="11">
         <v>55.3</v>
       </c>
       <c r="CF20" s="12">
         <v>112.7</v>
       </c>
       <c r="CG20" s="11">
         <v>165</v>
       </c>
       <c r="CH20" s="20">
         <v>138</v>
       </c>
       <c r="CI20" s="29">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="30">
         <v>75.2</v>
       </c>
       <c r="CK20" s="29">
         <v>190</v>
       </c>
       <c r="CL20" s="30">
         <v>212.6</v>
       </c>
-      <c r="CM20" s="29"/>
+      <c r="CM20" s="29">
+        <v>215.7</v>
+      </c>
       <c r="CN20" s="30"/>
       <c r="CO20" s="11"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="11"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="11"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="15">
         <v>913.6</v>
       </c>
       <c r="C21" s="11">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="12">
         <v>598.5</v>
       </c>
       <c r="E21" s="12">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="12">
         <v>545</v>
@@ -6358,51 +6392,53 @@
       </c>
       <c r="CE21" s="11">
         <v>43.46</v>
       </c>
       <c r="CF21" s="12">
         <v>189.03</v>
       </c>
       <c r="CG21" s="11">
         <v>187.59</v>
       </c>
       <c r="CH21" s="15">
         <v>191.17</v>
       </c>
       <c r="CI21" s="29">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="30">
         <v>177.33</v>
       </c>
       <c r="CK21" s="29">
         <v>202.14</v>
       </c>
       <c r="CL21" s="30">
         <v>242.56</v>
       </c>
-      <c r="CM21" s="29"/>
+      <c r="CM21" s="29">
+        <v>266.12</v>
+      </c>
       <c r="CN21" s="30"/>
       <c r="CO21" s="11"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="11"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="11"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="15">
         <v>496.1</v>
       </c>
       <c r="C22" s="11">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="12">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="12">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="12">
         <v>397.70000000000005</v>
@@ -6637,51 +6673,53 @@
       </c>
       <c r="CE22" s="11">
         <v>171.74</v>
       </c>
       <c r="CF22" s="12">
         <v>115.21</v>
       </c>
       <c r="CG22" s="11">
         <v>281.45</v>
       </c>
       <c r="CH22" s="15">
         <v>190.88</v>
       </c>
       <c r="CI22" s="29">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="30">
         <v>221.17</v>
       </c>
       <c r="CK22" s="29">
         <v>294.85000000000002</v>
       </c>
       <c r="CL22" s="30">
         <v>287.49</v>
       </c>
-      <c r="CM22" s="29"/>
+      <c r="CM22" s="29">
+        <v>359.59</v>
+      </c>
       <c r="CN22" s="30"/>
       <c r="CO22" s="11"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="11"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="11"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="15">
         <v>414.1</v>
       </c>
       <c r="C23" s="11">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="12">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="12">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="12">
         <v>304.90000000000009</v>
@@ -6916,51 +6954,53 @@
       </c>
       <c r="CE23" s="11">
         <v>48.56</v>
       </c>
       <c r="CF23" s="12">
         <v>56.03</v>
       </c>
       <c r="CG23" s="11">
         <v>125.72</v>
       </c>
       <c r="CH23" s="15">
         <v>123.7</v>
       </c>
       <c r="CI23" s="29">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="30">
         <v>88.9</v>
       </c>
       <c r="CK23" s="29">
         <v>184.21</v>
       </c>
       <c r="CL23" s="30">
         <v>171.73</v>
       </c>
-      <c r="CM23" s="29"/>
+      <c r="CM23" s="29">
+        <v>455.65</v>
+      </c>
       <c r="CN23" s="30"/>
       <c r="CO23" s="11"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="11"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="11"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>670.9</v>
       </c>
       <c r="C24" s="11">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="12">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="12">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="12">
         <v>385.40000000000009</v>
@@ -7195,126 +7235,128 @@
       </c>
       <c r="CE24" s="11">
         <v>104.71</v>
       </c>
       <c r="CF24" s="12">
         <v>150.76</v>
       </c>
       <c r="CG24" s="11">
         <v>239.17</v>
       </c>
       <c r="CH24" s="19">
         <v>317.11</v>
       </c>
       <c r="CI24" s="29">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="30">
         <v>291.01</v>
       </c>
       <c r="CK24" s="29">
         <v>306.20999999999998</v>
       </c>
       <c r="CL24" s="30">
         <v>306.05</v>
       </c>
-      <c r="CM24" s="29"/>
+      <c r="CM24" s="29">
+        <v>278.7</v>
+      </c>
       <c r="CN24" s="30"/>
       <c r="CO24" s="11"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="11"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="11"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
-      <c r="AX26" s="38" t="s">
+      <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="AY26" s="38"/>
-[...21 lines deleted...]
-      <c r="BU26" s="38"/>
+      <c r="AY26" s="33"/>
+      <c r="AZ26" s="33"/>
+      <c r="BA26" s="33"/>
+      <c r="BB26" s="33"/>
+      <c r="BC26" s="33"/>
+      <c r="BD26" s="33"/>
+      <c r="BE26" s="33"/>
+      <c r="BF26" s="33"/>
+      <c r="BG26" s="33"/>
+      <c r="BH26" s="33"/>
+      <c r="BI26" s="33"/>
+      <c r="BJ26" s="33"/>
+      <c r="BK26" s="33"/>
+      <c r="BL26" s="33"/>
+      <c r="BM26" s="33"/>
+      <c r="BN26" s="33"/>
+      <c r="BO26" s="33"/>
+      <c r="BP26" s="33"/>
+      <c r="BQ26" s="33"/>
+      <c r="BR26" s="33"/>
+      <c r="BS26" s="33"/>
+      <c r="BT26" s="33"/>
+      <c r="BU26" s="33"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="38"/>
-[...22 lines deleted...]
-      <c r="BU27" s="38"/>
+      <c r="AX27" s="33"/>
+      <c r="AY27" s="33"/>
+      <c r="AZ27" s="33"/>
+      <c r="BA27" s="33"/>
+      <c r="BB27" s="33"/>
+      <c r="BC27" s="33"/>
+      <c r="BD27" s="33"/>
+      <c r="BE27" s="33"/>
+      <c r="BF27" s="33"/>
+      <c r="BG27" s="33"/>
+      <c r="BH27" s="33"/>
+      <c r="BI27" s="33"/>
+      <c r="BJ27" s="33"/>
+      <c r="BK27" s="33"/>
+      <c r="BL27" s="33"/>
+      <c r="BM27" s="33"/>
+      <c r="BN27" s="33"/>
+      <c r="BO27" s="33"/>
+      <c r="BP27" s="33"/>
+      <c r="BQ27" s="33"/>
+      <c r="BR27" s="33"/>
+      <c r="BS27" s="33"/>
+      <c r="BT27" s="33"/>
+      <c r="BU27" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX26:BU27"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:CF1"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>