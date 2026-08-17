--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -819,51 +819,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="33" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="45" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="57" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="61" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
@@ -1618,51 +1618,53 @@
       </c>
       <c r="CF4" s="8">
         <v>3901.37</v>
       </c>
       <c r="CG4" s="7">
         <v>5679.19</v>
       </c>
       <c r="CH4" s="26">
         <v>6086.33</v>
       </c>
       <c r="CI4" s="26">
         <v>6253.19</v>
       </c>
       <c r="CJ4" s="27">
         <v>5231.2700000000004</v>
       </c>
       <c r="CK4" s="26">
         <v>6239.22</v>
       </c>
       <c r="CL4" s="27">
         <v>6341.01</v>
       </c>
       <c r="CM4" s="26">
         <v>9891.4699999999993</v>
       </c>
-      <c r="CN4" s="27"/>
+      <c r="CN4" s="27">
+        <v>2959.67</v>
+      </c>
       <c r="CO4" s="7"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="7"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="7"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>184.9</v>
       </c>
       <c r="C5" s="11">
         <v>194.20000000000002</v>
       </c>
       <c r="D5" s="12">
         <v>143</v>
       </c>
       <c r="E5" s="12">
         <v>115.10000000000002</v>
       </c>
       <c r="F5" s="12">
         <v>127.89999999999998</v>
       </c>
@@ -1899,51 +1901,53 @@
       </c>
       <c r="CF5" s="12">
         <v>5.6</v>
       </c>
       <c r="CG5" s="11">
         <v>12.1</v>
       </c>
       <c r="CH5" s="29">
         <v>3.9</v>
       </c>
       <c r="CI5" s="29">
         <v>3.9</v>
       </c>
       <c r="CJ5" s="30">
         <v>8.3000000000000007</v>
       </c>
       <c r="CK5" s="29">
         <v>3.8</v>
       </c>
       <c r="CL5" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM5" s="29">
         <v>3.3</v>
       </c>
-      <c r="CN5" s="30"/>
+      <c r="CN5" s="30">
+        <v>1.5</v>
+      </c>
       <c r="CO5" s="11"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="14">
         <v>336</v>
       </c>
       <c r="C6" s="11">
         <v>301.39999999999998</v>
       </c>
       <c r="D6" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="E6" s="12">
         <v>370.70000000000005</v>
       </c>
       <c r="F6" s="12">
         <v>409.09999999999991</v>
       </c>
@@ -2180,51 +2184,53 @@
       </c>
       <c r="CF6" s="12">
         <v>38.5</v>
       </c>
       <c r="CG6" s="11">
         <v>95.6</v>
       </c>
       <c r="CH6" s="15">
         <v>180.6</v>
       </c>
       <c r="CI6" s="29">
         <v>166.11</v>
       </c>
       <c r="CJ6" s="30">
         <v>137.1</v>
       </c>
       <c r="CK6" s="29">
         <v>105</v>
       </c>
       <c r="CL6" s="30">
         <v>148.80000000000001</v>
       </c>
       <c r="CM6" s="29">
         <v>135.93</v>
       </c>
-      <c r="CN6" s="30"/>
+      <c r="CN6" s="30">
+        <v>46.1</v>
+      </c>
       <c r="CO6" s="11"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="14">
         <v>13.3</v>
       </c>
       <c r="C7" s="11">
         <v>19.599999999999998</v>
       </c>
       <c r="D7" s="12">
         <v>2.5</v>
       </c>
       <c r="E7" s="12">
         <v>7.2000000000000028</v>
       </c>
       <c r="F7" s="12">
         <v>14.699999999999996</v>
       </c>
@@ -2461,51 +2467,53 @@
       </c>
       <c r="CF7" s="12">
         <v>1.9</v>
       </c>
       <c r="CG7" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="CH7" s="15">
         <v>5.8</v>
       </c>
       <c r="CI7" s="29">
         <v>6.1</v>
       </c>
       <c r="CJ7" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK7" s="29">
         <v>3.5</v>
       </c>
       <c r="CL7" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="CM7" s="29">
         <v>1.4</v>
       </c>
-      <c r="CN7" s="30"/>
+      <c r="CN7" s="30">
+        <v>1.2</v>
+      </c>
       <c r="CO7" s="11"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="14">
         <v>116.3</v>
       </c>
       <c r="C8" s="11">
         <v>17.700000000000003</v>
       </c>
       <c r="D8" s="12">
         <v>6</v>
       </c>
       <c r="E8" s="12">
         <v>278.39999999999998</v>
       </c>
       <c r="F8" s="12">
         <v>18.400000000000034</v>
       </c>
@@ -2742,51 +2750,53 @@
       </c>
       <c r="CF8" s="12">
         <v>57.79</v>
       </c>
       <c r="CG8" s="11">
         <v>15.56</v>
       </c>
       <c r="CH8" s="15">
         <v>112.8</v>
       </c>
       <c r="CI8" s="29">
         <v>38.1</v>
       </c>
       <c r="CJ8" s="30">
         <v>5.91</v>
       </c>
       <c r="CK8" s="29">
         <v>119.8</v>
       </c>
       <c r="CL8" s="30">
         <v>6.9</v>
       </c>
       <c r="CM8" s="29">
         <v>8.9</v>
       </c>
-      <c r="CN8" s="30"/>
+      <c r="CN8" s="30">
+        <v>64.48</v>
+      </c>
       <c r="CO8" s="11"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>299.10000000000002</v>
       </c>
       <c r="C9" s="11">
         <v>348.69999999999993</v>
       </c>
       <c r="D9" s="12">
         <v>148.70000000000005</v>
       </c>
       <c r="E9" s="12">
         <v>188.60000000000002</v>
       </c>
       <c r="F9" s="12">
         <v>559.99999999999989</v>
       </c>
@@ -3023,51 +3033,53 @@
       </c>
       <c r="CF9" s="12">
         <v>49.2</v>
       </c>
       <c r="CG9" s="11">
         <v>102.15</v>
       </c>
       <c r="CH9" s="15">
         <v>100.95</v>
       </c>
       <c r="CI9" s="29">
         <v>130.65</v>
       </c>
       <c r="CJ9" s="30">
         <v>74.760000000000005</v>
       </c>
       <c r="CK9" s="29">
         <v>160.49</v>
       </c>
       <c r="CL9" s="30">
         <v>174.33</v>
       </c>
       <c r="CM9" s="29">
         <v>673.6</v>
       </c>
-      <c r="CN9" s="30"/>
+      <c r="CN9" s="30">
+        <v>44.3</v>
+      </c>
       <c r="CO9" s="11"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>393.2</v>
       </c>
       <c r="C10" s="11">
         <v>352.2</v>
       </c>
       <c r="D10" s="12">
         <v>304.50000000000011</v>
       </c>
       <c r="E10" s="12">
         <v>439.39999999999986</v>
       </c>
       <c r="F10" s="12">
         <v>724.10000000000014</v>
       </c>
@@ -3304,51 +3316,53 @@
       </c>
       <c r="CF10" s="12">
         <v>217.9</v>
       </c>
       <c r="CG10" s="11">
         <v>258</v>
       </c>
       <c r="CH10" s="15">
         <v>242.1</v>
       </c>
       <c r="CI10" s="29">
         <v>212.4</v>
       </c>
       <c r="CJ10" s="30">
         <v>190.36</v>
       </c>
       <c r="CK10" s="29">
         <v>255.55</v>
       </c>
       <c r="CL10" s="30">
         <v>458.1</v>
       </c>
       <c r="CM10" s="29">
         <v>539.96</v>
       </c>
-      <c r="CN10" s="30"/>
+      <c r="CN10" s="30">
+        <v>73.8</v>
+      </c>
       <c r="CO10" s="11"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="14">
         <v>777.9</v>
       </c>
       <c r="C11" s="11">
         <v>640.1</v>
       </c>
       <c r="D11" s="12">
         <v>824.09999999999991</v>
       </c>
       <c r="E11" s="12">
         <v>825.20000000000027</v>
       </c>
       <c r="F11" s="12">
         <v>996.79999999999973</v>
       </c>
@@ -3585,51 +3599,53 @@
       </c>
       <c r="CF11" s="12">
         <v>103.72</v>
       </c>
       <c r="CG11" s="11">
         <v>262.89999999999998</v>
       </c>
       <c r="CH11" s="15">
         <v>226.96</v>
       </c>
       <c r="CI11" s="29">
         <v>206.62</v>
       </c>
       <c r="CJ11" s="30">
         <v>373.8</v>
       </c>
       <c r="CK11" s="29">
         <v>266.45</v>
       </c>
       <c r="CL11" s="30">
         <v>473.02</v>
       </c>
       <c r="CM11" s="29">
         <v>432.31</v>
       </c>
-      <c r="CN11" s="30"/>
+      <c r="CN11" s="30">
+        <v>113.95</v>
+      </c>
       <c r="CO11" s="11"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>543.29999999999995</v>
       </c>
       <c r="C12" s="11">
         <v>542.5</v>
       </c>
       <c r="D12" s="12">
         <v>272</v>
       </c>
       <c r="E12" s="12">
         <v>363</v>
       </c>
       <c r="F12" s="12">
         <v>417.39999999999986</v>
       </c>
@@ -3866,51 +3882,53 @@
       </c>
       <c r="CF12" s="12">
         <v>114.26</v>
       </c>
       <c r="CG12" s="11">
         <v>200.97</v>
       </c>
       <c r="CH12" s="15">
         <v>177.88</v>
       </c>
       <c r="CI12" s="29">
         <v>209.99</v>
       </c>
       <c r="CJ12" s="30">
         <v>105.68</v>
       </c>
       <c r="CK12" s="29">
         <v>179.71</v>
       </c>
       <c r="CL12" s="30">
         <v>230.96</v>
       </c>
       <c r="CM12" s="29">
         <v>201.3</v>
       </c>
-      <c r="CN12" s="30"/>
+      <c r="CN12" s="30">
+        <v>71.150000000000006</v>
+      </c>
       <c r="CO12" s="11"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>459.7</v>
       </c>
       <c r="C13" s="11">
         <v>404.59999999999997</v>
       </c>
       <c r="D13" s="12">
         <v>321.90000000000009</v>
       </c>
       <c r="E13" s="12">
         <v>513.29999999999995</v>
       </c>
       <c r="F13" s="12">
         <v>691.19999999999982</v>
       </c>
@@ -4147,51 +4165,53 @@
       </c>
       <c r="CF13" s="12">
         <v>171.1</v>
       </c>
       <c r="CG13" s="11">
         <v>220.3</v>
       </c>
       <c r="CH13" s="15">
         <v>282.5</v>
       </c>
       <c r="CI13" s="29">
         <v>269.89999999999998</v>
       </c>
       <c r="CJ13" s="30">
         <v>199.3</v>
       </c>
       <c r="CK13" s="29">
         <v>257.39999999999998</v>
       </c>
       <c r="CL13" s="30">
         <v>493.7</v>
       </c>
       <c r="CM13" s="29">
         <v>434</v>
       </c>
-      <c r="CN13" s="30"/>
+      <c r="CN13" s="30">
+        <v>69.8</v>
+      </c>
       <c r="CO13" s="11"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="14">
         <v>185.1</v>
       </c>
       <c r="C14" s="11">
         <v>248.00000000000003</v>
       </c>
       <c r="D14" s="12">
         <v>189.69999999999993</v>
       </c>
       <c r="E14" s="12">
         <v>229.60000000000002</v>
       </c>
       <c r="F14" s="12">
         <v>396.69999999999993</v>
       </c>
@@ -4428,51 +4448,53 @@
       </c>
       <c r="CF14" s="12">
         <v>35.03</v>
       </c>
       <c r="CG14" s="11">
         <v>135.08000000000001</v>
       </c>
       <c r="CH14" s="15">
         <v>79.48</v>
       </c>
       <c r="CI14" s="29">
         <v>132.37</v>
       </c>
       <c r="CJ14" s="30">
         <v>121.45</v>
       </c>
       <c r="CK14" s="29">
         <v>114.03</v>
       </c>
       <c r="CL14" s="30">
         <v>177.62</v>
       </c>
       <c r="CM14" s="29">
         <v>443.92</v>
       </c>
-      <c r="CN14" s="30"/>
+      <c r="CN14" s="30">
+        <v>59.71</v>
+      </c>
       <c r="CO14" s="11"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="14">
         <v>437.2</v>
       </c>
       <c r="C15" s="11">
         <v>243.90000000000003</v>
       </c>
       <c r="D15" s="12">
         <v>289.29999999999995</v>
       </c>
       <c r="E15" s="12">
         <v>287.69999999999993</v>
       </c>
       <c r="F15" s="12">
         <v>262.10000000000014</v>
       </c>
@@ -4709,51 +4731,53 @@
       </c>
       <c r="CF15" s="12">
         <v>78.66</v>
       </c>
       <c r="CG15" s="11">
         <v>115.33</v>
       </c>
       <c r="CH15" s="15">
         <v>165.11</v>
       </c>
       <c r="CI15" s="29">
         <v>134.22</v>
       </c>
       <c r="CJ15" s="30">
         <v>108.06</v>
       </c>
       <c r="CK15" s="29">
         <v>150.06</v>
       </c>
       <c r="CL15" s="30">
         <v>161.94999999999999</v>
       </c>
       <c r="CM15" s="29">
         <v>638.22</v>
       </c>
-      <c r="CN15" s="30"/>
+      <c r="CN15" s="30">
+        <v>37.67</v>
+      </c>
       <c r="CO15" s="11"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="14">
         <v>638.9</v>
       </c>
       <c r="C16" s="11">
         <v>1040.8000000000002</v>
       </c>
       <c r="D16" s="12">
         <v>532.89999999999986</v>
       </c>
       <c r="E16" s="12">
         <v>916.5</v>
       </c>
       <c r="F16" s="12">
         <v>772.20000000000027</v>
       </c>
@@ -4990,51 +5014,53 @@
       </c>
       <c r="CF16" s="12">
         <v>1042.96</v>
       </c>
       <c r="CG16" s="11">
         <v>1521.28</v>
       </c>
       <c r="CH16" s="15">
         <v>1486.5</v>
       </c>
       <c r="CI16" s="29">
         <v>1497.23</v>
       </c>
       <c r="CJ16" s="30">
         <v>1361.41</v>
       </c>
       <c r="CK16" s="29">
         <v>1661.93</v>
       </c>
       <c r="CL16" s="30">
         <v>927.12</v>
       </c>
       <c r="CM16" s="29">
         <v>2934.8</v>
       </c>
-      <c r="CN16" s="30"/>
+      <c r="CN16" s="30">
+        <v>928.32</v>
+      </c>
       <c r="CO16" s="11"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>644.29999999999995</v>
       </c>
       <c r="C17" s="11">
         <v>624.29999999999995</v>
       </c>
       <c r="D17" s="12">
         <v>464.5</v>
       </c>
       <c r="E17" s="12">
         <v>359</v>
       </c>
       <c r="F17" s="12">
         <v>497.70000000000027</v>
       </c>
@@ -5271,51 +5297,53 @@
       </c>
       <c r="CF17" s="12">
         <v>199.11</v>
       </c>
       <c r="CG17" s="11">
         <v>364.04</v>
       </c>
       <c r="CH17" s="15">
         <v>402.07</v>
       </c>
       <c r="CI17" s="29">
         <v>461.28</v>
       </c>
       <c r="CJ17" s="30">
         <v>324.29000000000002</v>
       </c>
       <c r="CK17" s="29">
         <v>257.10000000000002</v>
       </c>
       <c r="CL17" s="30">
         <v>321.47000000000003</v>
       </c>
       <c r="CM17" s="29">
         <v>444.61</v>
       </c>
-      <c r="CN17" s="30"/>
+      <c r="CN17" s="30">
+        <v>107.7</v>
+      </c>
       <c r="CO17" s="11"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="11"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="11"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="15">
         <v>1332</v>
       </c>
       <c r="C18" s="11">
         <v>1650</v>
       </c>
       <c r="D18" s="12">
         <v>1043.1999999999998</v>
       </c>
       <c r="E18" s="12">
         <v>1030.3000000000002</v>
       </c>
       <c r="F18" s="12">
         <v>1369.8000000000002</v>
       </c>
@@ -5552,51 +5580,53 @@
       </c>
       <c r="CF18" s="12">
         <v>980</v>
       </c>
       <c r="CG18" s="11">
         <v>1111.57</v>
       </c>
       <c r="CH18" s="15">
         <v>1460.83</v>
       </c>
       <c r="CI18" s="29">
         <v>1483.95</v>
       </c>
       <c r="CJ18" s="30">
         <v>1244.75</v>
       </c>
       <c r="CK18" s="29">
         <v>1211.7</v>
       </c>
       <c r="CL18" s="30">
         <v>1261.97</v>
       </c>
       <c r="CM18" s="29">
         <v>1154.0899999999999</v>
       </c>
-      <c r="CN18" s="30"/>
+      <c r="CN18" s="30">
+        <v>828.23</v>
+      </c>
       <c r="CO18" s="11"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="11"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="11"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="18">
         <v>645.29999999999995</v>
       </c>
       <c r="C19" s="11">
         <v>761</v>
       </c>
       <c r="D19" s="12">
         <v>232</v>
       </c>
       <c r="E19" s="12">
         <v>628.50000000000023</v>
       </c>
       <c r="F19" s="12">
         <v>599.29999999999973</v>
       </c>
@@ -5833,51 +5863,53 @@
       </c>
       <c r="CF19" s="12">
         <v>181.71</v>
       </c>
       <c r="CG19" s="11">
         <v>256.58999999999997</v>
       </c>
       <c r="CH19" s="19">
         <v>198.61</v>
       </c>
       <c r="CI19" s="29">
         <v>252.31</v>
       </c>
       <c r="CJ19" s="30">
         <v>121.99</v>
       </c>
       <c r="CK19" s="29">
         <v>315.8</v>
       </c>
       <c r="CL19" s="30">
         <v>279.06</v>
       </c>
       <c r="CM19" s="29">
         <v>269.89</v>
       </c>
-      <c r="CN19" s="30"/>
+      <c r="CN19" s="30">
+        <v>82.66</v>
+      </c>
       <c r="CO19" s="11"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="11"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="11"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="20">
         <v>274.89999999999998</v>
       </c>
       <c r="C20" s="11">
         <v>242.70000000000005</v>
       </c>
       <c r="D20" s="12">
         <v>174.39999999999998</v>
       </c>
       <c r="E20" s="12">
         <v>456.70000000000005</v>
       </c>
       <c r="F20" s="12">
         <v>374.09999999999991</v>
       </c>
@@ -6114,51 +6146,53 @@
       </c>
       <c r="CF20" s="12">
         <v>112.7</v>
       </c>
       <c r="CG20" s="11">
         <v>165</v>
       </c>
       <c r="CH20" s="20">
         <v>138</v>
       </c>
       <c r="CI20" s="29">
         <v>112.4</v>
       </c>
       <c r="CJ20" s="30">
         <v>75.2</v>
       </c>
       <c r="CK20" s="29">
         <v>190</v>
       </c>
       <c r="CL20" s="30">
         <v>212.6</v>
       </c>
       <c r="CM20" s="29">
         <v>215.7</v>
       </c>
-      <c r="CN20" s="30"/>
+      <c r="CN20" s="30">
+        <v>57.7</v>
+      </c>
       <c r="CO20" s="11"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="11"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="11"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="15">
         <v>913.6</v>
       </c>
       <c r="C21" s="11">
         <v>787.80000000000007</v>
       </c>
       <c r="D21" s="12">
         <v>598.5</v>
       </c>
       <c r="E21" s="12">
         <v>479.29999999999973</v>
       </c>
       <c r="F21" s="12">
         <v>545</v>
       </c>
@@ -6395,51 +6429,53 @@
       </c>
       <c r="CF21" s="12">
         <v>189.03</v>
       </c>
       <c r="CG21" s="11">
         <v>187.59</v>
       </c>
       <c r="CH21" s="15">
         <v>191.17</v>
       </c>
       <c r="CI21" s="29">
         <v>234.61</v>
       </c>
       <c r="CJ21" s="30">
         <v>177.33</v>
       </c>
       <c r="CK21" s="29">
         <v>202.14</v>
       </c>
       <c r="CL21" s="30">
         <v>242.56</v>
       </c>
       <c r="CM21" s="29">
         <v>266.12</v>
       </c>
-      <c r="CN21" s="30"/>
+      <c r="CN21" s="30">
+        <v>48.8</v>
+      </c>
       <c r="CO21" s="11"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="11"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="11"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="15">
         <v>496.1</v>
       </c>
       <c r="C22" s="11">
         <v>435.29999999999995</v>
       </c>
       <c r="D22" s="12">
         <v>366.00000000000011</v>
       </c>
       <c r="E22" s="12">
         <v>366.29999999999995</v>
       </c>
       <c r="F22" s="12">
         <v>397.70000000000005</v>
       </c>
@@ -6676,51 +6712,53 @@
       </c>
       <c r="CF22" s="12">
         <v>115.21</v>
       </c>
       <c r="CG22" s="11">
         <v>281.45</v>
       </c>
       <c r="CH22" s="15">
         <v>190.88</v>
       </c>
       <c r="CI22" s="29">
         <v>216.45</v>
       </c>
       <c r="CJ22" s="30">
         <v>221.17</v>
       </c>
       <c r="CK22" s="29">
         <v>294.85000000000002</v>
       </c>
       <c r="CL22" s="30">
         <v>287.49</v>
       </c>
       <c r="CM22" s="29">
         <v>359.59</v>
       </c>
-      <c r="CN22" s="30"/>
+      <c r="CN22" s="30">
+        <v>121.44</v>
+      </c>
       <c r="CO22" s="11"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="11"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="11"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="15">
         <v>414.1</v>
       </c>
       <c r="C23" s="11">
         <v>436.79999999999995</v>
       </c>
       <c r="D23" s="12">
         <v>173.50000000000011</v>
       </c>
       <c r="E23" s="12">
         <v>309.59999999999991</v>
       </c>
       <c r="F23" s="12">
         <v>304.90000000000009</v>
       </c>
@@ -6957,51 +6995,53 @@
       </c>
       <c r="CF23" s="12">
         <v>56.03</v>
       </c>
       <c r="CG23" s="11">
         <v>125.72</v>
       </c>
       <c r="CH23" s="15">
         <v>123.7</v>
       </c>
       <c r="CI23" s="29">
         <v>148.07</v>
       </c>
       <c r="CJ23" s="30">
         <v>88.9</v>
       </c>
       <c r="CK23" s="29">
         <v>184.21</v>
       </c>
       <c r="CL23" s="30">
         <v>171.73</v>
       </c>
       <c r="CM23" s="29">
         <v>455.65</v>
       </c>
-      <c r="CN23" s="30"/>
+      <c r="CN23" s="30">
+        <v>38.130000000000003</v>
+      </c>
       <c r="CO23" s="11"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="11"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="11"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18">
         <v>670.9</v>
       </c>
       <c r="C24" s="11">
         <v>628.00000000000011</v>
       </c>
       <c r="D24" s="12">
         <v>276.69999999999982</v>
       </c>
       <c r="E24" s="12">
         <v>430.80000000000018</v>
       </c>
       <c r="F24" s="12">
         <v>385.40000000000009</v>
       </c>
@@ -7238,51 +7278,53 @@
       </c>
       <c r="CF24" s="12">
         <v>150.76</v>
       </c>
       <c r="CG24" s="11">
         <v>239.17</v>
       </c>
       <c r="CH24" s="19">
         <v>317.11</v>
       </c>
       <c r="CI24" s="29">
         <v>336.93</v>
       </c>
       <c r="CJ24" s="30">
         <v>291.01</v>
       </c>
       <c r="CK24" s="29">
         <v>306.20999999999998</v>
       </c>
       <c r="CL24" s="30">
         <v>306.05</v>
       </c>
       <c r="CM24" s="29">
         <v>278.7</v>
       </c>
-      <c r="CN24" s="30"/>
+      <c r="CN24" s="30">
+        <v>162.84</v>
+      </c>
       <c r="CO24" s="11"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="11"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="11"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="33" t="s">
         <v>39</v>
       </c>
       <c r="AY26" s="33"/>
       <c r="AZ26" s="33"/>
       <c r="BA26" s="33"/>
       <c r="BB26" s="33"/>
       <c r="BC26" s="33"/>
       <c r="BD26" s="33"/>
       <c r="BE26" s="33"/>
       <c r="BF26" s="33"/>
       <c r="BG26" s="33"/>
       <c r="BH26" s="33"/>
       <c r="BI26" s="33"/>
       <c r="BJ26" s="33"/>
       <c r="BK26" s="33"/>
       <c r="BL26" s="33"/>