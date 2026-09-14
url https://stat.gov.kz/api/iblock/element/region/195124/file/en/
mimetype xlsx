--- v0 (2026-04-15)
+++ v1 (2026-09-14)
@@ -1,870 +1,1480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="англ.яз" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="quarter" sheetId="1" r:id="rId3"/>
+    <sheet name="period" sheetId="2" r:id="rId4"/>
   </sheets>
+  <definedNames>
+    <definedName name="HTML_CodePage" hidden="1">1251</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">quarter!$4:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">quarter!$A$2:$AQ$26</definedName>
+  </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="92">
+  <si>
+    <t>Average monthly salary by regions of Kostanay region</t>
+  </si>
+  <si>
+    <t>Nominal wage index, in % to the corresponding month (from 2015 to the corresponding quarter) of the previous year</t>
+  </si>
+  <si>
+    <t>Real wage index, in % to the corresponding month (from 2015 to the corresponding quarter) of the previous year</t>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>February</t>
+  </si>
+  <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t xml:space="preserve">April </t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>December</t>
+  </si>
+  <si>
+    <t>year</t>
+  </si>
   <si>
     <t>I quarter</t>
   </si>
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
+    <t>Average monthly nominal wages by regions of Kostanay region</t>
+  </si>
+  <si>
+    <t>Nominal wage index as a percentage of the corresponding period of the previous year</t>
+  </si>
+  <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
-    <t>January</t>
+    <t>Kostanay region</t>
   </si>
   <si>
-    <t>February</t>
+    <t>Arkalyk c.a.</t>
   </si>
   <si>
-    <t>March</t>
+    <t>Lisakov c.a.</t>
   </si>
   <si>
-    <t>January-February</t>
+    <t>Rudny c.a.</t>
   </si>
   <si>
-    <t xml:space="preserve">April </t>
+    <t>Altynsarin</t>
   </si>
   <si>
-    <t xml:space="preserve">January-April </t>
+    <t>Zhitikara</t>
   </si>
   <si>
-    <t>May</t>
+    <t>Karasu</t>
   </si>
   <si>
-    <t>January-May</t>
+    <t>Mendykara</t>
   </si>
   <si>
-    <t>June</t>
+    <t>Beimbet Maylin</t>
   </si>
   <si>
-    <t>July</t>
+    <t>Real wage index as a percentage of the corresponding period of the previous year</t>
   </si>
   <si>
-    <t>January-July</t>
+    <t>Kostanay сity</t>
   </si>
   <si>
-    <t>August</t>
+    <t xml:space="preserve">Amangeldi </t>
   </si>
   <si>
-    <t>January-August</t>
+    <t>Auliekol</t>
   </si>
   <si>
-    <t>September</t>
+    <t>Denisov</t>
   </si>
   <si>
-    <t>December</t>
+    <t>Zhangeldin</t>
   </si>
   <si>
-    <t>October</t>
+    <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
-    <t>January-October</t>
+    <t>Karabalyk</t>
   </si>
   <si>
-    <t>November</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>January-November</t>
+    <t>Nayrzum</t>
   </si>
   <si>
-    <t>Nominal wage index</t>
+    <t>Sarykol</t>
   </si>
   <si>
-    <t>in % to the corresponding period of the previous year</t>
+    <t>Uzunkol</t>
   </si>
   <si>
-    <t>in % to the previous month/quarter</t>
+    <t>Fedorov</t>
   </si>
   <si>
-    <t>Real wage index</t>
+    <t>Code of the Statistical Indicator</t>
   </si>
   <si>
-    <t>in % to the corresponding month/quarter of the previous year</t>
+    <t>252101, 25210102, 25210103</t>
   </si>
   <si>
-    <t>Average monthly salary in Kostanay region for 2007-2025 (by month, quarter)</t>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Average monthly nominal wage, nominal wage index, real wage index</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>tenge, In percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The average monthly nominal wage is the wage calculated on average per employee or per unit of time worked, expressed in monetary units.
+The nominal wage index is a relative indicator characterizing the change in the average monthly wage in the reporting period to the average monthly wage of the base period.
+The real wage index is determined by dividing the nominal wage index by the consumer price index for goods and services. </t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2026&amp;name=112125&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of labor statistics and standard of living</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Kondrina Natalya</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 53 56 76</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.kondrina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Since 2010</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly, annual)
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2025&amp;name=85451&amp;period=year&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="7">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
-    <numFmt numFmtId="170" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <name val="Arial Cyr"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="8"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="8"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </left>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
-[...6 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+  </cellStyleXfs>
+  <cellXfs count="222">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="9" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="30" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="30" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="50" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="30" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...128 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="20">
+  <cellStyles count="51">
     <cellStyle name="Гиперссылка 2" xfId="1"/>
-    <cellStyle name="Гиперссылка 3" xfId="2"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="3"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="5"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="6"/>
+    <cellStyle name="Гиперссылка 4" xfId="7"/>
+    <cellStyle name="Гиперссылка 4 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="3"/>
-[...15 lines deleted...]
-    <cellStyle name="Обычный 7" xfId="19"/>
+    <cellStyle name="Обычный 10" xfId="9"/>
+    <cellStyle name="Обычный 11 20" xfId="50"/>
+    <cellStyle name="Обычный 14" xfId="10"/>
+    <cellStyle name="Обычный 17 2" xfId="49"/>
+    <cellStyle name="Обычный 2" xfId="11"/>
+    <cellStyle name="Обычный 2 10" xfId="12"/>
+    <cellStyle name="Обычный 2 2" xfId="13"/>
+    <cellStyle name="Обычный 2 2 2" xfId="14"/>
+    <cellStyle name="Обычный 2 2 3" xfId="15"/>
+    <cellStyle name="Обычный 2 3" xfId="16"/>
+    <cellStyle name="Обычный 2 4" xfId="17"/>
+    <cellStyle name="Обычный 2 4 2" xfId="18"/>
+    <cellStyle name="Обычный 2 4 3" xfId="19"/>
+    <cellStyle name="Обычный 2 5" xfId="20"/>
+    <cellStyle name="Обычный 2 5 2" xfId="21"/>
+    <cellStyle name="Обычный 2 5 3" xfId="22"/>
+    <cellStyle name="Обычный 2 6" xfId="23"/>
+    <cellStyle name="Обычный 2 7" xfId="24"/>
+    <cellStyle name="Обычный 2 8" xfId="25"/>
+    <cellStyle name="Обычный 2 9" xfId="26"/>
+    <cellStyle name="Обычный 3" xfId="27"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 3 2 2" xfId="29"/>
+    <cellStyle name="Обычный 3 2 3" xfId="30"/>
+    <cellStyle name="Обычный 3 3" xfId="31"/>
+    <cellStyle name="Обычный 3 4" xfId="32"/>
+    <cellStyle name="Обычный 3 5" xfId="33"/>
+    <cellStyle name="Обычный 4" xfId="34"/>
+    <cellStyle name="Обычный 4 2" xfId="35"/>
+    <cellStyle name="Обычный 4 3" xfId="36"/>
+    <cellStyle name="Обычный 4 3 2" xfId="37"/>
+    <cellStyle name="Обычный 4 4" xfId="38"/>
+    <cellStyle name="Обычный 5" xfId="39"/>
+    <cellStyle name="Обычный 5 2" xfId="40"/>
+    <cellStyle name="Обычный 6" xfId="41"/>
+    <cellStyle name="Обычный 6 2" xfId="42"/>
+    <cellStyle name="Обычный 6 3" xfId="43"/>
+    <cellStyle name="Обычный 7" xfId="44"/>
+    <cellStyle name="Обычный 8" xfId="45"/>
+    <cellStyle name="Обычный_26" xfId="46"/>
+    <cellStyle name="Обычный_27" xfId="47"/>
+    <cellStyle name="Обычный_Лист1" xfId="48"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1109,5909 +1719,45768 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28268&amp;year=2026&amp;name=112125&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.kondrina@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M182"/>
+  <dimension ref="B1:D23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection sqref="A1:M182"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="6.85546875" customWidth="1"/>
+    <col min="2" max="2" width="44.7109375" customWidth="1"/>
+    <col min="3" max="3" width="84" customWidth="1"/>
+    <col min="258" max="258" width="44.7109375" customWidth="1"/>
+    <col min="259" max="259" width="84" customWidth="1"/>
+    <col min="514" max="514" width="44.7109375" customWidth="1"/>
+    <col min="515" max="515" width="84" customWidth="1"/>
+    <col min="770" max="770" width="44.7109375" customWidth="1"/>
+    <col min="771" max="771" width="84" customWidth="1"/>
+    <col min="1026" max="1026" width="44.7109375" customWidth="1"/>
+    <col min="1027" max="1027" width="84" customWidth="1"/>
+    <col min="1282" max="1282" width="44.7109375" customWidth="1"/>
+    <col min="1283" max="1283" width="84" customWidth="1"/>
+    <col min="1538" max="1538" width="44.7109375" customWidth="1"/>
+    <col min="1539" max="1539" width="84" customWidth="1"/>
+    <col min="1794" max="1794" width="44.7109375" customWidth="1"/>
+    <col min="1795" max="1795" width="84" customWidth="1"/>
+    <col min="2050" max="2050" width="44.7109375" customWidth="1"/>
+    <col min="2051" max="2051" width="84" customWidth="1"/>
+    <col min="2306" max="2306" width="44.7109375" customWidth="1"/>
+    <col min="2307" max="2307" width="84" customWidth="1"/>
+    <col min="2562" max="2562" width="44.7109375" customWidth="1"/>
+    <col min="2563" max="2563" width="84" customWidth="1"/>
+    <col min="2818" max="2818" width="44.7109375" customWidth="1"/>
+    <col min="2819" max="2819" width="84" customWidth="1"/>
+    <col min="3074" max="3074" width="44.7109375" customWidth="1"/>
+    <col min="3075" max="3075" width="84" customWidth="1"/>
+    <col min="3330" max="3330" width="44.7109375" customWidth="1"/>
+    <col min="3331" max="3331" width="84" customWidth="1"/>
+    <col min="3586" max="3586" width="44.7109375" customWidth="1"/>
+    <col min="3587" max="3587" width="84" customWidth="1"/>
+    <col min="3842" max="3842" width="44.7109375" customWidth="1"/>
+    <col min="3843" max="3843" width="84" customWidth="1"/>
+    <col min="4098" max="4098" width="44.7109375" customWidth="1"/>
+    <col min="4099" max="4099" width="84" customWidth="1"/>
+    <col min="4354" max="4354" width="44.7109375" customWidth="1"/>
+    <col min="4355" max="4355" width="84" customWidth="1"/>
+    <col min="4610" max="4610" width="44.7109375" customWidth="1"/>
+    <col min="4611" max="4611" width="84" customWidth="1"/>
+    <col min="4866" max="4866" width="44.7109375" customWidth="1"/>
+    <col min="4867" max="4867" width="84" customWidth="1"/>
+    <col min="5122" max="5122" width="44.7109375" customWidth="1"/>
+    <col min="5123" max="5123" width="84" customWidth="1"/>
+    <col min="5378" max="5378" width="44.7109375" customWidth="1"/>
+    <col min="5379" max="5379" width="84" customWidth="1"/>
+    <col min="5634" max="5634" width="44.7109375" customWidth="1"/>
+    <col min="5635" max="5635" width="84" customWidth="1"/>
+    <col min="5890" max="5890" width="44.7109375" customWidth="1"/>
+    <col min="5891" max="5891" width="84" customWidth="1"/>
+    <col min="6146" max="6146" width="44.7109375" customWidth="1"/>
+    <col min="6147" max="6147" width="84" customWidth="1"/>
+    <col min="6402" max="6402" width="44.7109375" customWidth="1"/>
+    <col min="6403" max="6403" width="84" customWidth="1"/>
+    <col min="6658" max="6658" width="44.7109375" customWidth="1"/>
+    <col min="6659" max="6659" width="84" customWidth="1"/>
+    <col min="6914" max="6914" width="44.7109375" customWidth="1"/>
+    <col min="6915" max="6915" width="84" customWidth="1"/>
+    <col min="7170" max="7170" width="44.7109375" customWidth="1"/>
+    <col min="7171" max="7171" width="84" customWidth="1"/>
+    <col min="7426" max="7426" width="44.7109375" customWidth="1"/>
+    <col min="7427" max="7427" width="84" customWidth="1"/>
+    <col min="7682" max="7682" width="44.7109375" customWidth="1"/>
+    <col min="7683" max="7683" width="84" customWidth="1"/>
+    <col min="7938" max="7938" width="44.7109375" customWidth="1"/>
+    <col min="7939" max="7939" width="84" customWidth="1"/>
+    <col min="8194" max="8194" width="44.7109375" customWidth="1"/>
+    <col min="8195" max="8195" width="84" customWidth="1"/>
+    <col min="8450" max="8450" width="44.7109375" customWidth="1"/>
+    <col min="8451" max="8451" width="84" customWidth="1"/>
+    <col min="8706" max="8706" width="44.7109375" customWidth="1"/>
+    <col min="8707" max="8707" width="84" customWidth="1"/>
+    <col min="8962" max="8962" width="44.7109375" customWidth="1"/>
+    <col min="8963" max="8963" width="84" customWidth="1"/>
+    <col min="9218" max="9218" width="44.7109375" customWidth="1"/>
+    <col min="9219" max="9219" width="84" customWidth="1"/>
+    <col min="9474" max="9474" width="44.7109375" customWidth="1"/>
+    <col min="9475" max="9475" width="84" customWidth="1"/>
+    <col min="9730" max="9730" width="44.7109375" customWidth="1"/>
+    <col min="9731" max="9731" width="84" customWidth="1"/>
+    <col min="9986" max="9986" width="44.7109375" customWidth="1"/>
+    <col min="9987" max="9987" width="84" customWidth="1"/>
+    <col min="10242" max="10242" width="44.7109375" customWidth="1"/>
+    <col min="10243" max="10243" width="84" customWidth="1"/>
+    <col min="10498" max="10498" width="44.7109375" customWidth="1"/>
+    <col min="10499" max="10499" width="84" customWidth="1"/>
+    <col min="10754" max="10754" width="44.7109375" customWidth="1"/>
+    <col min="10755" max="10755" width="84" customWidth="1"/>
+    <col min="11010" max="11010" width="44.7109375" customWidth="1"/>
+    <col min="11011" max="11011" width="84" customWidth="1"/>
+    <col min="11266" max="11266" width="44.7109375" customWidth="1"/>
+    <col min="11267" max="11267" width="84" customWidth="1"/>
+    <col min="11522" max="11522" width="44.7109375" customWidth="1"/>
+    <col min="11523" max="11523" width="84" customWidth="1"/>
+    <col min="11778" max="11778" width="44.7109375" customWidth="1"/>
+    <col min="11779" max="11779" width="84" customWidth="1"/>
+    <col min="12034" max="12034" width="44.7109375" customWidth="1"/>
+    <col min="12035" max="12035" width="84" customWidth="1"/>
+    <col min="12290" max="12290" width="44.7109375" customWidth="1"/>
+    <col min="12291" max="12291" width="84" customWidth="1"/>
+    <col min="12546" max="12546" width="44.7109375" customWidth="1"/>
+    <col min="12547" max="12547" width="84" customWidth="1"/>
+    <col min="12802" max="12802" width="44.7109375" customWidth="1"/>
+    <col min="12803" max="12803" width="84" customWidth="1"/>
+    <col min="13058" max="13058" width="44.7109375" customWidth="1"/>
+    <col min="13059" max="13059" width="84" customWidth="1"/>
+    <col min="13314" max="13314" width="44.7109375" customWidth="1"/>
+    <col min="13315" max="13315" width="84" customWidth="1"/>
+    <col min="13570" max="13570" width="44.7109375" customWidth="1"/>
+    <col min="13571" max="13571" width="84" customWidth="1"/>
+    <col min="13826" max="13826" width="44.7109375" customWidth="1"/>
+    <col min="13827" max="13827" width="84" customWidth="1"/>
+    <col min="14082" max="14082" width="44.7109375" customWidth="1"/>
+    <col min="14083" max="14083" width="84" customWidth="1"/>
+    <col min="14338" max="14338" width="44.7109375" customWidth="1"/>
+    <col min="14339" max="14339" width="84" customWidth="1"/>
+    <col min="14594" max="14594" width="44.7109375" customWidth="1"/>
+    <col min="14595" max="14595" width="84" customWidth="1"/>
+    <col min="14850" max="14850" width="44.7109375" customWidth="1"/>
+    <col min="14851" max="14851" width="84" customWidth="1"/>
+    <col min="15106" max="15106" width="44.7109375" customWidth="1"/>
+    <col min="15107" max="15107" width="84" customWidth="1"/>
+    <col min="15362" max="15362" width="44.7109375" customWidth="1"/>
+    <col min="15363" max="15363" width="84" customWidth="1"/>
+    <col min="15618" max="15618" width="44.7109375" customWidth="1"/>
+    <col min="15619" max="15619" width="84" customWidth="1"/>
+    <col min="15874" max="15874" width="44.7109375" customWidth="1"/>
+    <col min="15875" max="15875" width="84" customWidth="1"/>
+    <col min="16130" max="16130" width="44.7109375" customWidth="1"/>
+    <col min="16131" max="16131" width="84" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M1" s="136"/>
+    <row r="1" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B1" s="156"/>
+      <c r="C1" s="156"/>
     </row>
-    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="2" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="157" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="158" t="s">
+        <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-        <v>23</v>
+    <row r="3" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B3" s="157" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="159" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>46711</v>
+    <row r="4" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B4" s="157" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="160" t="s">
+        <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>51093</v>
+    <row r="5" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B5" s="157" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="159" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>58461</v>
+    <row r="6" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B6" s="157" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="159" t="s">
+        <v>82</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>75205</v>
+    <row r="7" spans="2:4" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="B7" s="161" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="162" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>81418</v>
+    <row r="8" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B8" s="161" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="162" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      </c>
+    <row r="9" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="161" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="162"/>
     </row>
-    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>98807</v>
+    <row r="10" spans="2:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="161" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="184" t="s">
+        <v>90</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      </c>
+    <row r="11" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B11" s="161" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="163"/>
     </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="M12" s="113"/>
+    <row r="12" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B12" s="161" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="164" t="s">
+        <v>65</v>
+      </c>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M13" s="127"/>
+    <row r="13" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="161" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="165" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="156"/>
     </row>
-    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M14" s="127"/>
+    <row r="14" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="185" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="166" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="156"/>
     </row>
-    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M15" s="127"/>
+    <row r="15" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="186"/>
+      <c r="C15" s="166" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" s="156"/>
     </row>
-    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M16" s="127"/>
+    <row r="16" spans="2:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B16" s="161" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="164" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="156"/>
     </row>
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M17" s="127"/>
+    <row r="17" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B17" s="161" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="167">
+        <v>46274</v>
+      </c>
     </row>
-    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M18" s="127"/>
+    <row r="18" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B18" s="161" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="167">
+        <v>46336</v>
+      </c>
     </row>
-    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M19" s="148"/>
+    <row r="19" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B19" s="161" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="168" t="s">
+        <v>75</v>
+      </c>
     </row>
-    <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M20" s="127"/>
+    <row r="20" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B20" s="161" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="169" t="s">
+        <v>77</v>
+      </c>
     </row>
-    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M21" s="127"/>
+    <row r="21" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B21" s="161" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="170" t="s">
+        <v>79</v>
+      </c>
     </row>
-    <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="M22" s="127"/>
+    <row r="22" spans="2:3" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B22" s="161" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="171" t="s">
+        <v>81</v>
+      </c>
     </row>
-    <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4789 lines deleted...]
-      <c r="M182" s="107"/>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B23" s="156"/>
+      <c r="C23" s="156"/>
     </row>
   </sheetData>
-  <mergeCells count="244">
-[...243 lines deleted...]
-    <mergeCell ref="H178:J178"/>
+  <mergeCells count="1">
+    <mergeCell ref="B14:B15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C13" r:id="rId2"/>
+    <hyperlink ref="C16" r:id="rId3"/>
+    <hyperlink ref="C22" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+    <col min="257" max="257" width="4" customWidth="1"/>
+    <col min="258" max="258" width="99" customWidth="1"/>
+    <col min="513" max="513" width="4" customWidth="1"/>
+    <col min="514" max="514" width="99" customWidth="1"/>
+    <col min="769" max="769" width="4" customWidth="1"/>
+    <col min="770" max="770" width="99" customWidth="1"/>
+    <col min="1025" max="1025" width="4" customWidth="1"/>
+    <col min="1026" max="1026" width="99" customWidth="1"/>
+    <col min="1281" max="1281" width="4" customWidth="1"/>
+    <col min="1282" max="1282" width="99" customWidth="1"/>
+    <col min="1537" max="1537" width="4" customWidth="1"/>
+    <col min="1538" max="1538" width="99" customWidth="1"/>
+    <col min="1793" max="1793" width="4" customWidth="1"/>
+    <col min="1794" max="1794" width="99" customWidth="1"/>
+    <col min="2049" max="2049" width="4" customWidth="1"/>
+    <col min="2050" max="2050" width="99" customWidth="1"/>
+    <col min="2305" max="2305" width="4" customWidth="1"/>
+    <col min="2306" max="2306" width="99" customWidth="1"/>
+    <col min="2561" max="2561" width="4" customWidth="1"/>
+    <col min="2562" max="2562" width="99" customWidth="1"/>
+    <col min="2817" max="2817" width="4" customWidth="1"/>
+    <col min="2818" max="2818" width="99" customWidth="1"/>
+    <col min="3073" max="3073" width="4" customWidth="1"/>
+    <col min="3074" max="3074" width="99" customWidth="1"/>
+    <col min="3329" max="3329" width="4" customWidth="1"/>
+    <col min="3330" max="3330" width="99" customWidth="1"/>
+    <col min="3585" max="3585" width="4" customWidth="1"/>
+    <col min="3586" max="3586" width="99" customWidth="1"/>
+    <col min="3841" max="3841" width="4" customWidth="1"/>
+    <col min="3842" max="3842" width="99" customWidth="1"/>
+    <col min="4097" max="4097" width="4" customWidth="1"/>
+    <col min="4098" max="4098" width="99" customWidth="1"/>
+    <col min="4353" max="4353" width="4" customWidth="1"/>
+    <col min="4354" max="4354" width="99" customWidth="1"/>
+    <col min="4609" max="4609" width="4" customWidth="1"/>
+    <col min="4610" max="4610" width="99" customWidth="1"/>
+    <col min="4865" max="4865" width="4" customWidth="1"/>
+    <col min="4866" max="4866" width="99" customWidth="1"/>
+    <col min="5121" max="5121" width="4" customWidth="1"/>
+    <col min="5122" max="5122" width="99" customWidth="1"/>
+    <col min="5377" max="5377" width="4" customWidth="1"/>
+    <col min="5378" max="5378" width="99" customWidth="1"/>
+    <col min="5633" max="5633" width="4" customWidth="1"/>
+    <col min="5634" max="5634" width="99" customWidth="1"/>
+    <col min="5889" max="5889" width="4" customWidth="1"/>
+    <col min="5890" max="5890" width="99" customWidth="1"/>
+    <col min="6145" max="6145" width="4" customWidth="1"/>
+    <col min="6146" max="6146" width="99" customWidth="1"/>
+    <col min="6401" max="6401" width="4" customWidth="1"/>
+    <col min="6402" max="6402" width="99" customWidth="1"/>
+    <col min="6657" max="6657" width="4" customWidth="1"/>
+    <col min="6658" max="6658" width="99" customWidth="1"/>
+    <col min="6913" max="6913" width="4" customWidth="1"/>
+    <col min="6914" max="6914" width="99" customWidth="1"/>
+    <col min="7169" max="7169" width="4" customWidth="1"/>
+    <col min="7170" max="7170" width="99" customWidth="1"/>
+    <col min="7425" max="7425" width="4" customWidth="1"/>
+    <col min="7426" max="7426" width="99" customWidth="1"/>
+    <col min="7681" max="7681" width="4" customWidth="1"/>
+    <col min="7682" max="7682" width="99" customWidth="1"/>
+    <col min="7937" max="7937" width="4" customWidth="1"/>
+    <col min="7938" max="7938" width="99" customWidth="1"/>
+    <col min="8193" max="8193" width="4" customWidth="1"/>
+    <col min="8194" max="8194" width="99" customWidth="1"/>
+    <col min="8449" max="8449" width="4" customWidth="1"/>
+    <col min="8450" max="8450" width="99" customWidth="1"/>
+    <col min="8705" max="8705" width="4" customWidth="1"/>
+    <col min="8706" max="8706" width="99" customWidth="1"/>
+    <col min="8961" max="8961" width="4" customWidth="1"/>
+    <col min="8962" max="8962" width="99" customWidth="1"/>
+    <col min="9217" max="9217" width="4" customWidth="1"/>
+    <col min="9218" max="9218" width="99" customWidth="1"/>
+    <col min="9473" max="9473" width="4" customWidth="1"/>
+    <col min="9474" max="9474" width="99" customWidth="1"/>
+    <col min="9729" max="9729" width="4" customWidth="1"/>
+    <col min="9730" max="9730" width="99" customWidth="1"/>
+    <col min="9985" max="9985" width="4" customWidth="1"/>
+    <col min="9986" max="9986" width="99" customWidth="1"/>
+    <col min="10241" max="10241" width="4" customWidth="1"/>
+    <col min="10242" max="10242" width="99" customWidth="1"/>
+    <col min="10497" max="10497" width="4" customWidth="1"/>
+    <col min="10498" max="10498" width="99" customWidth="1"/>
+    <col min="10753" max="10753" width="4" customWidth="1"/>
+    <col min="10754" max="10754" width="99" customWidth="1"/>
+    <col min="11009" max="11009" width="4" customWidth="1"/>
+    <col min="11010" max="11010" width="99" customWidth="1"/>
+    <col min="11265" max="11265" width="4" customWidth="1"/>
+    <col min="11266" max="11266" width="99" customWidth="1"/>
+    <col min="11521" max="11521" width="4" customWidth="1"/>
+    <col min="11522" max="11522" width="99" customWidth="1"/>
+    <col min="11777" max="11777" width="4" customWidth="1"/>
+    <col min="11778" max="11778" width="99" customWidth="1"/>
+    <col min="12033" max="12033" width="4" customWidth="1"/>
+    <col min="12034" max="12034" width="99" customWidth="1"/>
+    <col min="12289" max="12289" width="4" customWidth="1"/>
+    <col min="12290" max="12290" width="99" customWidth="1"/>
+    <col min="12545" max="12545" width="4" customWidth="1"/>
+    <col min="12546" max="12546" width="99" customWidth="1"/>
+    <col min="12801" max="12801" width="4" customWidth="1"/>
+    <col min="12802" max="12802" width="99" customWidth="1"/>
+    <col min="13057" max="13057" width="4" customWidth="1"/>
+    <col min="13058" max="13058" width="99" customWidth="1"/>
+    <col min="13313" max="13313" width="4" customWidth="1"/>
+    <col min="13314" max="13314" width="99" customWidth="1"/>
+    <col min="13569" max="13569" width="4" customWidth="1"/>
+    <col min="13570" max="13570" width="99" customWidth="1"/>
+    <col min="13825" max="13825" width="4" customWidth="1"/>
+    <col min="13826" max="13826" width="99" customWidth="1"/>
+    <col min="14081" max="14081" width="4" customWidth="1"/>
+    <col min="14082" max="14082" width="99" customWidth="1"/>
+    <col min="14337" max="14337" width="4" customWidth="1"/>
+    <col min="14338" max="14338" width="99" customWidth="1"/>
+    <col min="14593" max="14593" width="4" customWidth="1"/>
+    <col min="14594" max="14594" width="99" customWidth="1"/>
+    <col min="14849" max="14849" width="4" customWidth="1"/>
+    <col min="14850" max="14850" width="99" customWidth="1"/>
+    <col min="15105" max="15105" width="4" customWidth="1"/>
+    <col min="15106" max="15106" width="99" customWidth="1"/>
+    <col min="15361" max="15361" width="4" customWidth="1"/>
+    <col min="15362" max="15362" width="99" customWidth="1"/>
+    <col min="15617" max="15617" width="4" customWidth="1"/>
+    <col min="15618" max="15618" width="99" customWidth="1"/>
+    <col min="15873" max="15873" width="4" customWidth="1"/>
+    <col min="15874" max="15874" width="99" customWidth="1"/>
+    <col min="16129" max="16129" width="4" customWidth="1"/>
+    <col min="16130" max="16130" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B6" s="172" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B7" s="172" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B8" s="172" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="172" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B10" s="172" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B11" s="173"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="174" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B13" s="173"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B14" s="173"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B15" s="57"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B16" s="57"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B17" s="57"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="175" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="175"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DH79"/>
+  <sheetViews>
+    <sheetView topLeftCell="A37" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DC80" sqref="DC80"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="18.85546875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.85546875" style="11" customWidth="1"/>
+    <col min="3" max="19" width="8.7109375" style="11" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" style="11" customWidth="1"/>
+    <col min="21" max="21" width="9.7109375" style="11" customWidth="1"/>
+    <col min="22" max="22" width="9.28515625" style="11" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="11" customWidth="1"/>
+    <col min="24" max="25" width="9" style="11" customWidth="1"/>
+    <col min="26" max="26" width="8.7109375" style="11" customWidth="1"/>
+    <col min="27" max="27" width="9.5703125" style="11" customWidth="1"/>
+    <col min="28" max="28" width="7.85546875" style="11" customWidth="1"/>
+    <col min="29" max="29" width="8.85546875" style="11" customWidth="1"/>
+    <col min="30" max="30" width="9" style="11" customWidth="1"/>
+    <col min="31" max="32" width="8.85546875" style="11" customWidth="1"/>
+    <col min="33" max="35" width="7.85546875" style="11" customWidth="1"/>
+    <col min="36" max="36" width="8.7109375" style="11" customWidth="1"/>
+    <col min="37" max="37" width="10.42578125" style="11" customWidth="1"/>
+    <col min="38" max="42" width="8.42578125" style="11" customWidth="1"/>
+    <col min="43" max="43" width="7.85546875" style="11" customWidth="1"/>
+    <col min="44" max="45" width="8.5703125" style="11" customWidth="1"/>
+    <col min="46" max="46" width="9" style="11" customWidth="1"/>
+    <col min="47" max="47" width="8.7109375" style="11" customWidth="1"/>
+    <col min="48" max="48" width="8.5703125" style="11" customWidth="1"/>
+    <col min="49" max="49" width="9.28515625" style="11" customWidth="1"/>
+    <col min="50" max="50" width="8.7109375" style="11" customWidth="1"/>
+    <col min="51" max="51" width="9.7109375" style="11" customWidth="1"/>
+    <col min="52" max="52" width="9.28515625" style="11" customWidth="1"/>
+    <col min="53" max="53" width="9" style="11" customWidth="1"/>
+    <col min="54" max="54" width="7.85546875" style="11" customWidth="1"/>
+    <col min="55" max="55" width="9.42578125" style="11" customWidth="1"/>
+    <col min="56" max="57" width="9.5703125" style="11" customWidth="1"/>
+    <col min="58" max="58" width="9.7109375" style="11" customWidth="1"/>
+    <col min="59" max="59" width="9" style="11" customWidth="1"/>
+    <col min="60" max="60" width="9.85546875" style="11" customWidth="1"/>
+    <col min="61" max="61" width="10.28515625" style="11" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" style="11" customWidth="1"/>
+    <col min="63" max="63" width="9.42578125" style="11" customWidth="1"/>
+    <col min="64" max="64" width="9.28515625" style="11" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" style="11" customWidth="1"/>
+    <col min="66" max="66" width="10.28515625" style="11" customWidth="1"/>
+    <col min="67" max="67" width="9.28515625" style="11" customWidth="1"/>
+    <col min="68" max="68" width="10" style="11" customWidth="1"/>
+    <col min="69" max="69" width="8.85546875" style="11" customWidth="1"/>
+    <col min="70" max="71" width="10.7109375" style="11" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" style="11" customWidth="1"/>
+    <col min="73" max="73" width="10.7109375" style="11" customWidth="1"/>
+    <col min="74" max="74" width="9.5703125" style="11" customWidth="1"/>
+    <col min="75" max="75" width="10.42578125" style="11" customWidth="1"/>
+    <col min="76" max="77" width="10.7109375" style="11" customWidth="1"/>
+    <col min="78" max="78" width="10.5703125" style="11" customWidth="1"/>
+    <col min="79" max="80" width="9.7109375" style="11" customWidth="1"/>
+    <col min="81" max="82" width="10.140625" style="11" customWidth="1"/>
+    <col min="83" max="84" width="9.42578125" style="11" customWidth="1"/>
+    <col min="85" max="85" width="9" style="11" customWidth="1"/>
+    <col min="86" max="86" width="9.42578125" style="11" customWidth="1"/>
+    <col min="87" max="87" width="9" style="11" customWidth="1"/>
+    <col min="88" max="89" width="9.140625" style="11" customWidth="1"/>
+    <col min="90" max="90" width="9.42578125" style="11" customWidth="1"/>
+    <col min="91" max="91" width="9.140625" style="11" customWidth="1"/>
+    <col min="92" max="92" width="9.28515625" style="11" customWidth="1"/>
+    <col min="93" max="93" width="9.5703125" style="11" customWidth="1"/>
+    <col min="94" max="94" width="9.42578125" style="11" customWidth="1"/>
+    <col min="95" max="95" width="9.7109375" style="11" customWidth="1"/>
+    <col min="96" max="96" width="9.28515625" style="11" customWidth="1"/>
+    <col min="97" max="97" width="9" style="11" customWidth="1"/>
+    <col min="98" max="98" width="8.85546875" style="11" customWidth="1"/>
+    <col min="99" max="100" width="7.85546875" style="11" customWidth="1"/>
+    <col min="101" max="16384" width="7.85546875" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:112" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BC1" s="205"/>
+      <c r="BD1" s="205"/>
+      <c r="BE1" s="205"/>
+      <c r="BF1" s="206"/>
+      <c r="BG1" s="206"/>
+      <c r="BH1" s="206"/>
+      <c r="BI1" s="205"/>
+      <c r="BJ1" s="205"/>
+      <c r="BK1" s="205"/>
+      <c r="BL1" s="205"/>
+      <c r="BM1" s="205"/>
+      <c r="BN1" s="205"/>
+    </row>
+    <row r="2" spans="1:112" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="207" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="207"/>
+      <c r="C2" s="207"/>
+      <c r="D2" s="207"/>
+      <c r="E2" s="207"/>
+      <c r="F2" s="207"/>
+      <c r="G2" s="207"/>
+      <c r="CW2" s="82"/>
+    </row>
+    <row r="3" spans="1:112" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="CW3" s="82"/>
+      <c r="DG3" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:112" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="208"/>
+      <c r="B4" s="10">
+        <v>2010</v>
+      </c>
+      <c r="C4" s="187">
+        <v>2011</v>
+      </c>
+      <c r="D4" s="187"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="187"/>
+      <c r="G4" s="187"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="187"/>
+      <c r="J4" s="187"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="187"/>
+      <c r="M4" s="187"/>
+      <c r="N4" s="187"/>
+      <c r="O4" s="200"/>
+      <c r="P4" s="187">
+        <v>2012</v>
+      </c>
+      <c r="Q4" s="187"/>
+      <c r="R4" s="187"/>
+      <c r="S4" s="187"/>
+      <c r="T4" s="187"/>
+      <c r="U4" s="187"/>
+      <c r="V4" s="187"/>
+      <c r="W4" s="187"/>
+      <c r="X4" s="187"/>
+      <c r="Y4" s="187"/>
+      <c r="Z4" s="187"/>
+      <c r="AA4" s="187"/>
+      <c r="AB4" s="200"/>
+      <c r="AC4" s="187">
+        <v>2013</v>
+      </c>
+      <c r="AD4" s="200"/>
+      <c r="AE4" s="200"/>
+      <c r="AF4" s="200"/>
+      <c r="AG4" s="200"/>
+      <c r="AH4" s="200"/>
+      <c r="AI4" s="200"/>
+      <c r="AJ4" s="200"/>
+      <c r="AK4" s="200"/>
+      <c r="AL4" s="200"/>
+      <c r="AM4" s="200"/>
+      <c r="AN4" s="200"/>
+      <c r="AO4" s="200"/>
+      <c r="AP4" s="187">
+        <v>2014</v>
+      </c>
+      <c r="AQ4" s="187"/>
+      <c r="AR4" s="187"/>
+      <c r="AS4" s="187"/>
+      <c r="AT4" s="200"/>
+      <c r="AU4" s="200"/>
+      <c r="AV4" s="200"/>
+      <c r="AW4" s="200"/>
+      <c r="AX4" s="200"/>
+      <c r="AY4" s="200"/>
+      <c r="AZ4" s="200"/>
+      <c r="BA4" s="200"/>
+      <c r="BB4" s="200"/>
+      <c r="BC4" s="187">
+        <v>2015</v>
+      </c>
+      <c r="BD4" s="187"/>
+      <c r="BE4" s="187"/>
+      <c r="BF4" s="187"/>
+      <c r="BG4" s="187"/>
+      <c r="BH4" s="187">
+        <v>2016</v>
+      </c>
+      <c r="BI4" s="187"/>
+      <c r="BJ4" s="187"/>
+      <c r="BK4" s="187"/>
+      <c r="BL4" s="187"/>
+      <c r="BM4" s="187">
+        <v>2017</v>
+      </c>
+      <c r="BN4" s="187"/>
+      <c r="BO4" s="187"/>
+      <c r="BP4" s="187"/>
+      <c r="BQ4" s="187"/>
+      <c r="BR4" s="187">
+        <v>2018</v>
+      </c>
+      <c r="BS4" s="187"/>
+      <c r="BT4" s="187"/>
+      <c r="BU4" s="187"/>
+      <c r="BV4" s="187"/>
+      <c r="BW4" s="187">
+        <v>2019</v>
+      </c>
+      <c r="BX4" s="187"/>
+      <c r="BY4" s="187"/>
+      <c r="BZ4" s="187"/>
+      <c r="CA4" s="187"/>
+      <c r="CB4" s="187">
+        <v>2020</v>
+      </c>
+      <c r="CC4" s="187"/>
+      <c r="CD4" s="187"/>
+      <c r="CE4" s="187"/>
+      <c r="CF4" s="10"/>
+      <c r="CG4" s="187">
+        <v>2021</v>
+      </c>
+      <c r="CH4" s="187"/>
+      <c r="CI4" s="187"/>
+      <c r="CJ4" s="187"/>
+      <c r="CK4" s="187"/>
+      <c r="CL4" s="187">
+        <v>2022</v>
+      </c>
+      <c r="CM4" s="187"/>
+      <c r="CN4" s="187"/>
+      <c r="CO4" s="187"/>
+      <c r="CP4" s="187"/>
+      <c r="CQ4" s="187">
+        <v>2023</v>
+      </c>
+      <c r="CR4" s="187"/>
+      <c r="CS4" s="187"/>
+      <c r="CT4" s="187"/>
+      <c r="CU4" s="187"/>
+      <c r="CV4" s="187">
+        <v>2024</v>
+      </c>
+      <c r="CW4" s="187"/>
+      <c r="CX4" s="189"/>
+      <c r="CY4" s="189"/>
+      <c r="CZ4" s="190"/>
+      <c r="DA4" s="187">
+        <v>2025</v>
+      </c>
+      <c r="DB4" s="187"/>
+      <c r="DC4" s="189"/>
+      <c r="DD4" s="189"/>
+      <c r="DE4" s="189"/>
+      <c r="DF4" s="187">
+        <v>2026</v>
+      </c>
+      <c r="DG4" s="188"/>
+      <c r="DH4" s="100"/>
+    </row>
+    <row r="5" spans="1:112" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="208"/>
+      <c r="B5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="P5" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="W5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC5" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF5" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG5" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP5" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ5" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR5" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS5" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="AT5" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AV5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AX5" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA5" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BC5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BE5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BI5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BJ5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BK5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BM5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BP5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BQ5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BR5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BS5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BT5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BW5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BX5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BY5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BZ5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CA5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CB5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CC5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CE5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CF5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CG5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CH5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CJ5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CK5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CL5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CM5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CN5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CO5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CP5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CQ5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CR5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CS5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CT5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CU5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CV5" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CW5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CX5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CZ5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="DA5" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB5" s="99" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC5" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD5" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE5" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="DF5" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="DG5" s="154" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:112" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="14">
+        <v>57267.9</v>
+      </c>
+      <c r="C6" s="7">
+        <v>56486</v>
+      </c>
+      <c r="D6" s="7">
+        <v>56156</v>
+      </c>
+      <c r="E6" s="2">
+        <v>60058</v>
+      </c>
+      <c r="F6" s="7">
+        <v>58673</v>
+      </c>
+      <c r="G6" s="7">
+        <v>62947</v>
+      </c>
+      <c r="H6" s="4">
+        <v>64387</v>
+      </c>
+      <c r="I6" s="7">
+        <v>69582</v>
+      </c>
+      <c r="J6" s="7">
+        <v>69840</v>
+      </c>
+      <c r="K6" s="2">
+        <v>73448</v>
+      </c>
+      <c r="L6" s="7">
+        <v>71120</v>
+      </c>
+      <c r="M6" s="7">
+        <v>79618</v>
+      </c>
+      <c r="N6" s="2">
+        <v>81418</v>
+      </c>
+      <c r="O6" s="14">
+        <v>67252</v>
+      </c>
+      <c r="P6" s="7">
+        <v>68408</v>
+      </c>
+      <c r="Q6" s="7">
+        <v>68576</v>
+      </c>
+      <c r="R6" s="2">
+        <v>71909</v>
+      </c>
+      <c r="S6" s="7">
+        <v>70631</v>
+      </c>
+      <c r="T6" s="7">
+        <v>73352</v>
+      </c>
+      <c r="U6" s="7">
+        <v>76323</v>
+      </c>
+      <c r="V6" s="7">
+        <v>81062</v>
+      </c>
+      <c r="W6" s="7">
+        <v>80074</v>
+      </c>
+      <c r="X6" s="7">
+        <v>75894</v>
+      </c>
+      <c r="Y6" s="7">
+        <v>78201</v>
+      </c>
+      <c r="Z6" s="7">
+        <v>90418</v>
+      </c>
+      <c r="AA6" s="7">
+        <v>91709</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>76647</v>
+      </c>
+      <c r="AC6" s="7">
+        <v>74680</v>
+      </c>
+      <c r="AD6" s="7">
+        <v>74213</v>
+      </c>
+      <c r="AE6" s="2">
+        <v>79329</v>
+      </c>
+      <c r="AF6" s="7">
+        <v>78465</v>
+      </c>
+      <c r="AG6" s="7">
+        <v>82947</v>
+      </c>
+      <c r="AH6" s="14">
+        <v>83218</v>
+      </c>
+      <c r="AI6" s="7">
+        <v>85445</v>
+      </c>
+      <c r="AJ6" s="7">
+        <v>82246</v>
+      </c>
+      <c r="AK6" s="7">
+        <v>82185</v>
+      </c>
+      <c r="AL6" s="7">
+        <v>81474</v>
+      </c>
+      <c r="AM6" s="14">
+        <v>93486</v>
+      </c>
+      <c r="AN6" s="14">
+        <v>98807</v>
+      </c>
+      <c r="AO6" s="16">
+        <v>83451.3</v>
+      </c>
+      <c r="AP6" s="14">
+        <v>78211</v>
+      </c>
+      <c r="AQ6" s="14">
+        <v>77486</v>
+      </c>
+      <c r="AR6" s="14">
+        <v>82673</v>
+      </c>
+      <c r="AS6" s="14">
+        <v>87686</v>
+      </c>
+      <c r="AT6" s="14">
+        <v>88619</v>
+      </c>
+      <c r="AU6" s="7">
+        <v>92671</v>
+      </c>
+      <c r="AV6" s="14">
+        <v>91560</v>
+      </c>
+      <c r="AW6" s="14">
+        <v>89733</v>
+      </c>
+      <c r="AX6" s="14">
+        <v>90270</v>
+      </c>
+      <c r="AY6" s="14">
+        <v>88463</v>
+      </c>
+      <c r="AZ6" s="14">
+        <v>100010</v>
+      </c>
+      <c r="BA6" s="14">
+        <v>111871</v>
+      </c>
+      <c r="BB6" s="14">
+        <v>90602.4</v>
+      </c>
+      <c r="BC6" s="14">
+        <v>85602</v>
+      </c>
+      <c r="BD6" s="2">
+        <v>91909</v>
+      </c>
+      <c r="BE6" s="2">
+        <v>90678</v>
+      </c>
+      <c r="BF6" s="2">
+        <v>100772</v>
+      </c>
+      <c r="BG6" s="17">
+        <v>93560</v>
+      </c>
+      <c r="BH6" s="2">
+        <v>97835</v>
+      </c>
+      <c r="BI6" s="2">
+        <v>108130</v>
+      </c>
+      <c r="BJ6" s="2">
+        <v>107300</v>
+      </c>
+      <c r="BK6" s="18">
+        <v>118880</v>
+      </c>
+      <c r="BL6" s="19">
+        <v>107997</v>
+      </c>
+      <c r="BM6" s="19">
+        <v>104774</v>
+      </c>
+      <c r="BN6" s="19">
+        <v>116123</v>
+      </c>
+      <c r="BO6" s="19">
+        <v>115696</v>
+      </c>
+      <c r="BP6" s="19">
+        <v>130018</v>
+      </c>
+      <c r="BQ6" s="20">
+        <v>116640</v>
+      </c>
+      <c r="BR6" s="19">
+        <v>114836</v>
+      </c>
+      <c r="BS6" s="19">
+        <v>125206</v>
+      </c>
+      <c r="BT6" s="19">
+        <v>125522</v>
+      </c>
+      <c r="BU6" s="19">
+        <v>139370</v>
+      </c>
+      <c r="BV6" s="20">
+        <v>125995</v>
+      </c>
+      <c r="BW6" s="20">
+        <v>129217</v>
+      </c>
+      <c r="BX6" s="19">
+        <v>144777</v>
+      </c>
+      <c r="BY6" s="19">
+        <v>146502</v>
+      </c>
+      <c r="BZ6" s="19">
+        <v>161622</v>
+      </c>
+      <c r="CA6" s="19">
+        <v>145890</v>
+      </c>
+      <c r="CB6" s="19">
+        <v>154853</v>
+      </c>
+      <c r="CC6" s="19">
+        <v>166668</v>
+      </c>
+      <c r="CD6" s="19">
+        <v>170657</v>
+      </c>
+      <c r="CE6" s="19">
+        <v>196967</v>
+      </c>
+      <c r="CF6" s="19">
+        <v>171319</v>
+      </c>
+      <c r="CG6" s="19">
+        <v>179952</v>
+      </c>
+      <c r="CH6" s="19">
+        <v>199168</v>
+      </c>
+      <c r="CI6" s="19">
+        <v>205464</v>
+      </c>
+      <c r="CJ6" s="19">
+        <v>225172</v>
+      </c>
+      <c r="CK6" s="19">
+        <v>201923</v>
+      </c>
+      <c r="CL6" s="19">
+        <v>223301</v>
+      </c>
+      <c r="CM6" s="19">
+        <v>248538</v>
+      </c>
+      <c r="CN6" s="19">
+        <v>248932</v>
+      </c>
+      <c r="CO6" s="19">
+        <v>281827</v>
+      </c>
+      <c r="CP6" s="64">
+        <v>250943</v>
+      </c>
+      <c r="CQ6" s="19">
+        <v>274646</v>
+      </c>
+      <c r="CR6" s="19">
+        <v>300222</v>
+      </c>
+      <c r="CS6" s="19">
+        <v>296842</v>
+      </c>
+      <c r="CT6" s="19">
+        <v>335404</v>
+      </c>
+      <c r="CU6" s="64">
+        <v>302598</v>
+      </c>
+      <c r="CV6" s="65">
+        <v>313092</v>
+      </c>
+      <c r="CW6" s="65">
+        <v>337636</v>
+      </c>
+      <c r="CX6" s="65">
+        <v>338366</v>
+      </c>
+      <c r="CY6" s="88">
+        <v>376535</v>
+      </c>
+      <c r="CZ6" s="88">
+        <v>343804</v>
+      </c>
+      <c r="DA6" s="65">
+        <v>358873</v>
+      </c>
+      <c r="DB6" s="65">
+        <v>381146</v>
+      </c>
+      <c r="DC6" s="65">
+        <v>377719</v>
+      </c>
+      <c r="DD6" s="65">
+        <v>416699</v>
+      </c>
+      <c r="DE6" s="65">
+        <v>384256</v>
+      </c>
+      <c r="DF6" s="65">
+        <v>394942</v>
+      </c>
+      <c r="DG6" s="65">
+        <v>412546</v>
+      </c>
+    </row>
+    <row r="7" spans="1:112" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="26">
+        <v>61838.2</v>
+      </c>
+      <c r="C7" s="23">
+        <v>60131</v>
+      </c>
+      <c r="D7" s="23">
+        <v>60255</v>
+      </c>
+      <c r="E7" s="24">
+        <v>66093</v>
+      </c>
+      <c r="F7" s="23">
+        <v>63281</v>
+      </c>
+      <c r="G7" s="23">
+        <v>66642</v>
+      </c>
+      <c r="H7" s="25">
+        <v>69412</v>
+      </c>
+      <c r="I7" s="23">
+        <v>75431</v>
+      </c>
+      <c r="J7" s="23">
+        <v>76657</v>
+      </c>
+      <c r="K7" s="24">
+        <v>75817</v>
+      </c>
+      <c r="L7" s="23">
+        <v>73122</v>
+      </c>
+      <c r="M7" s="23">
+        <v>72614</v>
+      </c>
+      <c r="N7" s="24">
+        <v>91009</v>
+      </c>
+      <c r="O7" s="24">
+        <v>70438</v>
+      </c>
+      <c r="P7" s="23">
+        <v>73245</v>
+      </c>
+      <c r="Q7" s="23">
+        <v>74905</v>
+      </c>
+      <c r="R7" s="24">
+        <v>78962</v>
+      </c>
+      <c r="S7" s="23">
+        <v>75444</v>
+      </c>
+      <c r="T7" s="23">
+        <v>79701</v>
+      </c>
+      <c r="U7" s="23">
+        <v>83081</v>
+      </c>
+      <c r="V7" s="23">
+        <v>87248</v>
+      </c>
+      <c r="W7" s="23">
+        <v>84013</v>
+      </c>
+      <c r="X7" s="23">
+        <v>78414</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>79563</v>
+      </c>
+      <c r="Z7" s="23">
+        <v>79673</v>
+      </c>
+      <c r="AA7" s="23">
+        <v>101435</v>
+      </c>
+      <c r="AB7" s="24">
+        <v>81242</v>
+      </c>
+      <c r="AC7" s="23">
+        <v>79113</v>
+      </c>
+      <c r="AD7" s="23">
+        <v>78313</v>
+      </c>
+      <c r="AE7" s="24">
+        <v>86178</v>
+      </c>
+      <c r="AF7" s="23">
+        <v>82393</v>
+      </c>
+      <c r="AG7" s="23">
+        <v>85836</v>
+      </c>
+      <c r="AH7" s="24">
+        <v>90365</v>
+      </c>
+      <c r="AI7" s="23">
+        <v>95044</v>
+      </c>
+      <c r="AJ7" s="23">
+        <v>89405</v>
+      </c>
+      <c r="AK7" s="23">
+        <v>85863</v>
+      </c>
+      <c r="AL7" s="23">
+        <v>85845</v>
+      </c>
+      <c r="AM7" s="27">
+        <v>86467</v>
+      </c>
+      <c r="AN7" s="27">
+        <v>109978</v>
+      </c>
+      <c r="AO7" s="26">
+        <v>88247.1</v>
+      </c>
+      <c r="AP7" s="27">
+        <v>83728</v>
+      </c>
+      <c r="AQ7" s="27">
+        <v>82644</v>
+      </c>
+      <c r="AR7" s="27">
+        <v>91841</v>
+      </c>
+      <c r="AS7" s="27">
+        <v>88775</v>
+      </c>
+      <c r="AT7" s="27">
+        <v>93507</v>
+      </c>
+      <c r="AU7" s="23">
+        <v>98151</v>
+      </c>
+      <c r="AV7" s="27">
+        <v>100102</v>
+      </c>
+      <c r="AW7" s="27">
+        <v>97357</v>
+      </c>
+      <c r="AX7" s="27">
+        <v>95852</v>
+      </c>
+      <c r="AY7" s="27">
+        <v>93244</v>
+      </c>
+      <c r="AZ7" s="27">
+        <v>93270</v>
+      </c>
+      <c r="BA7" s="27">
+        <v>117770</v>
+      </c>
+      <c r="BB7" s="27">
+        <v>94982</v>
+      </c>
+      <c r="BC7" s="27">
+        <v>90383</v>
+      </c>
+      <c r="BD7" s="24">
+        <v>97809</v>
+      </c>
+      <c r="BE7" s="24">
+        <v>95076</v>
+      </c>
+      <c r="BF7" s="24">
+        <v>102932</v>
+      </c>
+      <c r="BG7" s="28">
+        <v>98196</v>
+      </c>
+      <c r="BH7" s="24">
+        <v>104508</v>
+      </c>
+      <c r="BI7" s="24">
+        <v>113153</v>
+      </c>
+      <c r="BJ7" s="24">
+        <v>112824</v>
+      </c>
+      <c r="BK7" s="28">
+        <v>118849</v>
+      </c>
+      <c r="BL7" s="21">
+        <v>112297</v>
+      </c>
+      <c r="BM7" s="21">
+        <v>108584</v>
+      </c>
+      <c r="BN7" s="21">
+        <v>120664</v>
+      </c>
+      <c r="BO7" s="21">
+        <v>121401</v>
+      </c>
+      <c r="BP7" s="21">
+        <v>130038</v>
+      </c>
+      <c r="BQ7" s="29">
+        <v>120261</v>
+      </c>
+      <c r="BR7" s="21">
+        <v>118966</v>
+      </c>
+      <c r="BS7" s="21">
+        <v>129607</v>
+      </c>
+      <c r="BT7" s="21">
+        <v>128945</v>
+      </c>
+      <c r="BU7" s="21">
+        <v>142453</v>
+      </c>
+      <c r="BV7" s="29">
+        <v>130128</v>
+      </c>
+      <c r="BW7" s="29">
+        <v>133327</v>
+      </c>
+      <c r="BX7" s="21">
+        <v>148560</v>
+      </c>
+      <c r="BY7" s="21">
+        <v>152549</v>
+      </c>
+      <c r="BZ7" s="21">
+        <v>164051</v>
+      </c>
+      <c r="CA7" s="21">
+        <v>151056</v>
+      </c>
+      <c r="CB7" s="21">
+        <v>161466</v>
+      </c>
+      <c r="CC7" s="21">
+        <v>168831</v>
+      </c>
+      <c r="CD7" s="21">
+        <v>176764</v>
+      </c>
+      <c r="CE7" s="21">
+        <v>194208</v>
+      </c>
+      <c r="CF7" s="21">
+        <v>176130</v>
+      </c>
+      <c r="CG7" s="21">
+        <v>179605</v>
+      </c>
+      <c r="CH7" s="21">
+        <v>202511</v>
+      </c>
+      <c r="CI7" s="21">
+        <v>204628</v>
+      </c>
+      <c r="CJ7" s="21">
+        <v>219970</v>
+      </c>
+      <c r="CK7" s="21">
+        <v>203095</v>
+      </c>
+      <c r="CL7" s="21">
+        <v>219548</v>
+      </c>
+      <c r="CM7" s="21">
+        <v>243790</v>
+      </c>
+      <c r="CN7" s="21">
+        <v>243059</v>
+      </c>
+      <c r="CO7" s="21">
+        <v>277778</v>
+      </c>
+      <c r="CP7" s="5">
+        <v>247401</v>
+      </c>
+      <c r="CQ7" s="21">
+        <v>269097</v>
+      </c>
+      <c r="CR7" s="21">
+        <v>300697</v>
+      </c>
+      <c r="CS7" s="21">
+        <v>295487</v>
+      </c>
+      <c r="CT7" s="21">
+        <v>326437</v>
+      </c>
+      <c r="CU7" s="5">
+        <v>299733</v>
+      </c>
+      <c r="CV7" s="13">
+        <v>311837</v>
+      </c>
+      <c r="CW7" s="13">
+        <v>340844</v>
+      </c>
+      <c r="CX7" s="13">
+        <v>345600</v>
+      </c>
+      <c r="CY7" s="91">
+        <v>384144</v>
+      </c>
+      <c r="CZ7" s="91">
+        <v>348481</v>
+      </c>
+      <c r="DA7" s="13">
+        <v>362047</v>
+      </c>
+      <c r="DB7" s="103">
+        <v>385612</v>
+      </c>
+      <c r="DC7" s="13">
+        <v>392398</v>
+      </c>
+      <c r="DD7" s="13">
+        <v>430466</v>
+      </c>
+      <c r="DE7" s="13">
+        <v>392553</v>
+      </c>
+      <c r="DF7" s="13">
+        <v>409162</v>
+      </c>
+      <c r="DG7" s="13">
+        <v>422163</v>
+      </c>
+    </row>
+    <row r="8" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="26">
+        <v>44496.5</v>
+      </c>
+      <c r="C8" s="23">
+        <v>43335</v>
+      </c>
+      <c r="D8" s="23">
+        <v>43805</v>
+      </c>
+      <c r="E8" s="24">
+        <v>46996</v>
+      </c>
+      <c r="F8" s="23">
+        <v>48187</v>
+      </c>
+      <c r="G8" s="23">
+        <v>51697</v>
+      </c>
+      <c r="H8" s="25">
+        <v>53023</v>
+      </c>
+      <c r="I8" s="23">
+        <v>57397</v>
+      </c>
+      <c r="J8" s="23">
+        <v>58035</v>
+      </c>
+      <c r="K8" s="24">
+        <v>62542</v>
+      </c>
+      <c r="L8" s="23">
+        <v>58933</v>
+      </c>
+      <c r="M8" s="23">
+        <v>61089</v>
+      </c>
+      <c r="N8" s="24">
+        <v>72537</v>
+      </c>
+      <c r="O8" s="24">
+        <v>55397.7</v>
+      </c>
+      <c r="P8" s="23">
+        <v>54979</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>56031</v>
+      </c>
+      <c r="R8" s="24">
+        <v>56486</v>
+      </c>
+      <c r="S8" s="23">
+        <v>57438</v>
+      </c>
+      <c r="T8" s="23">
+        <v>59691</v>
+      </c>
+      <c r="U8" s="23">
+        <v>62319</v>
+      </c>
+      <c r="V8" s="23">
+        <v>62635</v>
+      </c>
+      <c r="W8" s="23">
+        <v>63891</v>
+      </c>
+      <c r="X8" s="23">
+        <v>63360</v>
+      </c>
+      <c r="Y8" s="23">
+        <v>59674</v>
+      </c>
+      <c r="Z8" s="23">
+        <v>61640</v>
+      </c>
+      <c r="AA8" s="23">
+        <v>70529</v>
+      </c>
+      <c r="AB8" s="30">
+        <v>60269</v>
+      </c>
+      <c r="AC8" s="23">
+        <v>58313</v>
+      </c>
+      <c r="AD8" s="23">
+        <v>58030</v>
+      </c>
+      <c r="AE8" s="24">
+        <v>60360</v>
+      </c>
+      <c r="AF8" s="23">
+        <v>58888</v>
+      </c>
+      <c r="AG8" s="23">
+        <v>62570</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>65325</v>
+      </c>
+      <c r="AI8" s="23">
+        <v>63477</v>
+      </c>
+      <c r="AJ8" s="23">
+        <v>67783</v>
+      </c>
+      <c r="AK8" s="23">
+        <v>73387</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>72623</v>
+      </c>
+      <c r="AM8" s="27">
+        <v>76009</v>
+      </c>
+      <c r="AN8" s="27">
+        <v>84594</v>
+      </c>
+      <c r="AO8" s="26">
+        <v>69086</v>
+      </c>
+      <c r="AP8" s="27">
+        <v>63056</v>
+      </c>
+      <c r="AQ8" s="27">
+        <v>59971</v>
+      </c>
+      <c r="AR8" s="27">
+        <v>67015</v>
+      </c>
+      <c r="AS8" s="27">
+        <v>63680</v>
+      </c>
+      <c r="AT8" s="27">
+        <v>73015</v>
+      </c>
+      <c r="AU8" s="23">
+        <v>75663</v>
+      </c>
+      <c r="AV8" s="27">
+        <v>74495</v>
+      </c>
+      <c r="AW8" s="27">
+        <v>74823</v>
+      </c>
+      <c r="AX8" s="27">
+        <v>78545</v>
+      </c>
+      <c r="AY8" s="27">
+        <v>74776</v>
+      </c>
+      <c r="AZ8" s="27">
+        <v>73614</v>
+      </c>
+      <c r="BA8" s="27">
+        <v>98721</v>
+      </c>
+      <c r="BB8" s="27">
+        <v>73910</v>
+      </c>
+      <c r="BC8" s="27">
+        <v>69405</v>
+      </c>
+      <c r="BD8" s="24">
+        <v>73121</v>
+      </c>
+      <c r="BE8" s="24">
+        <v>77449</v>
+      </c>
+      <c r="BF8" s="24">
+        <v>83748</v>
+      </c>
+      <c r="BG8" s="28">
+        <v>76729</v>
+      </c>
+      <c r="BH8" s="24">
+        <v>81125</v>
+      </c>
+      <c r="BI8" s="24">
+        <v>85368</v>
+      </c>
+      <c r="BJ8" s="24">
+        <v>90303</v>
+      </c>
+      <c r="BK8" s="28">
+        <v>98580</v>
+      </c>
+      <c r="BL8" s="21">
+        <v>88809</v>
+      </c>
+      <c r="BM8" s="21">
+        <v>87281</v>
+      </c>
+      <c r="BN8" s="21">
+        <v>91850</v>
+      </c>
+      <c r="BO8" s="21">
+        <v>93768</v>
+      </c>
+      <c r="BP8" s="21">
+        <v>106831</v>
+      </c>
+      <c r="BQ8" s="29">
+        <v>95080</v>
+      </c>
+      <c r="BR8" s="21">
+        <v>91609</v>
+      </c>
+      <c r="BS8" s="21">
+        <v>100144</v>
+      </c>
+      <c r="BT8" s="21">
+        <v>106140</v>
+      </c>
+      <c r="BU8" s="21">
+        <v>108015</v>
+      </c>
+      <c r="BV8" s="29">
+        <v>101632</v>
+      </c>
+      <c r="BW8" s="29">
+        <v>101851</v>
+      </c>
+      <c r="BX8" s="21">
+        <v>116715</v>
+      </c>
+      <c r="BY8" s="21">
+        <v>121984</v>
+      </c>
+      <c r="BZ8" s="21">
+        <v>128966</v>
+      </c>
+      <c r="CA8" s="21">
+        <v>117483</v>
+      </c>
+      <c r="CB8" s="21">
+        <v>124404</v>
+      </c>
+      <c r="CC8" s="21">
+        <v>144864</v>
+      </c>
+      <c r="CD8" s="21">
+        <v>144171</v>
+      </c>
+      <c r="CE8" s="21">
+        <v>154686</v>
+      </c>
+      <c r="CF8" s="21">
+        <v>141263</v>
+      </c>
+      <c r="CG8" s="21">
+        <v>145349</v>
+      </c>
+      <c r="CH8" s="21">
+        <v>170098</v>
+      </c>
+      <c r="CI8" s="21">
+        <v>177265</v>
+      </c>
+      <c r="CJ8" s="21">
+        <v>171384</v>
+      </c>
+      <c r="CK8" s="21">
+        <v>165138</v>
+      </c>
+      <c r="CL8" s="21">
+        <v>184458</v>
+      </c>
+      <c r="CM8" s="21">
+        <v>211430</v>
+      </c>
+      <c r="CN8" s="21">
+        <v>206065</v>
+      </c>
+      <c r="CO8" s="21">
+        <v>199804</v>
+      </c>
+      <c r="CP8" s="5">
+        <v>200874</v>
+      </c>
+      <c r="CQ8" s="21">
+        <v>223916</v>
+      </c>
+      <c r="CR8" s="21">
+        <v>250260</v>
+      </c>
+      <c r="CS8" s="21">
+        <v>236363</v>
+      </c>
+      <c r="CT8" s="21">
+        <v>245846</v>
+      </c>
+      <c r="CU8" s="5">
+        <v>238971</v>
+      </c>
+      <c r="CV8" s="13">
+        <v>248147</v>
+      </c>
+      <c r="CW8" s="13">
+        <v>266151</v>
+      </c>
+      <c r="CX8" s="13">
+        <v>263750</v>
+      </c>
+      <c r="CY8" s="91">
+        <v>288723</v>
+      </c>
+      <c r="CZ8" s="91">
+        <v>266034</v>
+      </c>
+      <c r="DA8" s="13">
+        <v>268923</v>
+      </c>
+      <c r="DB8" s="103">
+        <v>302966</v>
+      </c>
+      <c r="DC8" s="13">
+        <v>297832</v>
+      </c>
+      <c r="DD8" s="13">
+        <v>311405</v>
+      </c>
+      <c r="DE8" s="13">
+        <v>294131</v>
+      </c>
+      <c r="DF8" s="13">
+        <v>291781</v>
+      </c>
+      <c r="DG8" s="13">
+        <v>309943</v>
+      </c>
+    </row>
+    <row r="9" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="26">
+        <v>60818.5</v>
+      </c>
+      <c r="C9" s="23">
+        <v>63781</v>
+      </c>
+      <c r="D9" s="23">
+        <v>66649</v>
+      </c>
+      <c r="E9" s="24">
+        <v>67903</v>
+      </c>
+      <c r="F9" s="23">
+        <v>65305</v>
+      </c>
+      <c r="G9" s="23">
+        <v>69578</v>
+      </c>
+      <c r="H9" s="25">
+        <v>70124</v>
+      </c>
+      <c r="I9" s="23">
+        <v>77946</v>
+      </c>
+      <c r="J9" s="23">
+        <v>79398</v>
+      </c>
+      <c r="K9" s="24">
+        <v>87886</v>
+      </c>
+      <c r="L9" s="23">
+        <v>70249</v>
+      </c>
+      <c r="M9" s="23">
+        <v>70297</v>
+      </c>
+      <c r="N9" s="24">
+        <v>98335</v>
+      </c>
+      <c r="O9" s="24">
+        <v>73805.899999999994</v>
+      </c>
+      <c r="P9" s="23">
+        <v>69863</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>75769</v>
+      </c>
+      <c r="R9" s="24">
+        <v>72673</v>
+      </c>
+      <c r="S9" s="23">
+        <v>70235</v>
+      </c>
+      <c r="T9" s="23">
+        <v>76200</v>
+      </c>
+      <c r="U9" s="23">
+        <v>78356</v>
+      </c>
+      <c r="V9" s="23">
+        <v>84123</v>
+      </c>
+      <c r="W9" s="23">
+        <v>81727</v>
+      </c>
+      <c r="X9" s="23">
+        <v>78999</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>82176</v>
+      </c>
+      <c r="Z9" s="23">
+        <v>81092</v>
+      </c>
+      <c r="AA9" s="23">
+        <v>101111</v>
+      </c>
+      <c r="AB9" s="30">
+        <v>78869</v>
+      </c>
+      <c r="AC9" s="23">
+        <v>79939</v>
+      </c>
+      <c r="AD9" s="23">
+        <v>87306</v>
+      </c>
+      <c r="AE9" s="24">
+        <v>82522</v>
+      </c>
+      <c r="AF9" s="23">
+        <v>81857</v>
+      </c>
+      <c r="AG9" s="23">
+        <v>83185</v>
+      </c>
+      <c r="AH9" s="26">
+        <v>85616</v>
+      </c>
+      <c r="AI9" s="23">
+        <v>85897</v>
+      </c>
+      <c r="AJ9" s="23">
+        <v>84354</v>
+      </c>
+      <c r="AK9" s="23">
+        <v>82740</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>82988</v>
+      </c>
+      <c r="AM9" s="27">
+        <v>83269</v>
+      </c>
+      <c r="AN9" s="27">
+        <v>104743</v>
+      </c>
+      <c r="AO9" s="26">
+        <v>85071.3</v>
+      </c>
+      <c r="AP9" s="27">
+        <v>84207</v>
+      </c>
+      <c r="AQ9" s="27">
+        <v>86086</v>
+      </c>
+      <c r="AR9" s="27">
+        <v>83193</v>
+      </c>
+      <c r="AS9" s="27">
+        <v>87198</v>
+      </c>
+      <c r="AT9" s="27">
+        <v>92421</v>
+      </c>
+      <c r="AU9" s="23">
+        <v>95276</v>
+      </c>
+      <c r="AV9" s="27">
+        <v>94838</v>
+      </c>
+      <c r="AW9" s="27">
+        <v>87761</v>
+      </c>
+      <c r="AX9" s="27">
+        <v>85598</v>
+      </c>
+      <c r="AY9" s="27">
+        <v>86631</v>
+      </c>
+      <c r="AZ9" s="27">
+        <v>90077</v>
+      </c>
+      <c r="BA9" s="27">
+        <v>131947</v>
+      </c>
+      <c r="BB9" s="27">
+        <v>92149</v>
+      </c>
+      <c r="BC9" s="27">
+        <v>88309</v>
+      </c>
+      <c r="BD9" s="24">
+        <v>90854</v>
+      </c>
+      <c r="BE9" s="24">
+        <v>93500</v>
+      </c>
+      <c r="BF9" s="24">
+        <v>104537</v>
+      </c>
+      <c r="BG9" s="28">
+        <v>94771</v>
+      </c>
+      <c r="BH9" s="24">
+        <v>94272</v>
+      </c>
+      <c r="BI9" s="24">
+        <v>104939</v>
+      </c>
+      <c r="BJ9" s="24">
+        <v>107307</v>
+      </c>
+      <c r="BK9" s="24">
+        <v>122785</v>
+      </c>
+      <c r="BL9" s="21">
+        <v>107147</v>
+      </c>
+      <c r="BM9" s="21">
+        <v>109060</v>
+      </c>
+      <c r="BN9" s="21">
+        <v>111498</v>
+      </c>
+      <c r="BO9" s="21">
+        <v>111923</v>
+      </c>
+      <c r="BP9" s="21">
+        <v>136877</v>
+      </c>
+      <c r="BQ9" s="29">
+        <v>117419</v>
+      </c>
+      <c r="BR9" s="21">
+        <v>117312</v>
+      </c>
+      <c r="BS9" s="21">
+        <v>121320</v>
+      </c>
+      <c r="BT9" s="21">
+        <v>121809</v>
+      </c>
+      <c r="BU9" s="21">
+        <v>142731</v>
+      </c>
+      <c r="BV9" s="29">
+        <v>125544</v>
+      </c>
+      <c r="BW9" s="29">
+        <v>143028</v>
+      </c>
+      <c r="BX9" s="21">
+        <v>149676</v>
+      </c>
+      <c r="BY9" s="21">
+        <v>154452</v>
+      </c>
+      <c r="BZ9" s="21">
+        <v>172687</v>
+      </c>
+      <c r="CA9" s="21">
+        <v>155024</v>
+      </c>
+      <c r="CB9" s="21">
+        <v>157769</v>
+      </c>
+      <c r="CC9" s="21">
+        <v>167339</v>
+      </c>
+      <c r="CD9" s="21">
+        <v>166682</v>
+      </c>
+      <c r="CE9" s="21">
+        <v>208909</v>
+      </c>
+      <c r="CF9" s="21">
+        <v>175042</v>
+      </c>
+      <c r="CG9" s="21">
+        <v>186683</v>
+      </c>
+      <c r="CH9" s="21">
+        <v>194540</v>
+      </c>
+      <c r="CI9" s="21">
+        <v>210751</v>
+      </c>
+      <c r="CJ9" s="21">
+        <v>252855</v>
+      </c>
+      <c r="CK9" s="21">
+        <v>209622</v>
+      </c>
+      <c r="CL9" s="21">
+        <v>249594</v>
+      </c>
+      <c r="CM9" s="21">
+        <v>265783</v>
+      </c>
+      <c r="CN9" s="21">
+        <v>260734</v>
+      </c>
+      <c r="CO9" s="21">
+        <v>326815</v>
+      </c>
+      <c r="CP9" s="5">
+        <v>275732</v>
+      </c>
+      <c r="CQ9" s="21">
+        <v>311497</v>
+      </c>
+      <c r="CR9" s="21">
+        <v>322194</v>
+      </c>
+      <c r="CS9" s="21">
+        <v>315329</v>
+      </c>
+      <c r="CT9" s="21">
+        <v>386165</v>
+      </c>
+      <c r="CU9" s="5">
+        <v>334707</v>
+      </c>
+      <c r="CV9" s="13">
+        <v>348979</v>
+      </c>
+      <c r="CW9" s="13">
+        <v>356155</v>
+      </c>
+      <c r="CX9" s="13">
+        <v>358411</v>
+      </c>
+      <c r="CY9" s="91">
+        <v>420845</v>
+      </c>
+      <c r="CZ9" s="91">
+        <v>372090</v>
+      </c>
+      <c r="DA9" s="13">
+        <v>405978</v>
+      </c>
+      <c r="DB9" s="103">
+        <v>404701</v>
+      </c>
+      <c r="DC9" s="13">
+        <v>397562</v>
+      </c>
+      <c r="DD9" s="13">
+        <v>459978</v>
+      </c>
+      <c r="DE9" s="13">
+        <v>415793</v>
+      </c>
+      <c r="DF9" s="13">
+        <v>435725</v>
+      </c>
+      <c r="DG9" s="13">
+        <v>432580</v>
+      </c>
+    </row>
+    <row r="10" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="26">
+        <v>73036.600000000006</v>
+      </c>
+      <c r="C10" s="23">
+        <v>69338</v>
+      </c>
+      <c r="D10" s="23">
+        <v>66452</v>
+      </c>
+      <c r="E10" s="24">
+        <v>74888</v>
+      </c>
+      <c r="F10" s="23">
+        <v>73128</v>
+      </c>
+      <c r="G10" s="23">
+        <v>78538</v>
+      </c>
+      <c r="H10" s="25">
+        <v>76588</v>
+      </c>
+      <c r="I10" s="23">
+        <v>84795</v>
+      </c>
+      <c r="J10" s="23">
+        <v>81563</v>
+      </c>
+      <c r="K10" s="24">
+        <v>80469</v>
+      </c>
+      <c r="L10" s="23">
+        <v>81493</v>
+      </c>
+      <c r="M10" s="23">
+        <v>131171</v>
+      </c>
+      <c r="N10" s="24">
+        <v>90156</v>
+      </c>
+      <c r="O10" s="24">
+        <v>82716.2</v>
+      </c>
+      <c r="P10" s="23">
+        <v>79191</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>74526</v>
+      </c>
+      <c r="R10" s="24">
+        <v>82865</v>
+      </c>
+      <c r="S10" s="23">
+        <v>85416</v>
+      </c>
+      <c r="T10" s="23">
+        <v>79904</v>
+      </c>
+      <c r="U10" s="23">
+        <v>82870</v>
+      </c>
+      <c r="V10" s="23">
+        <v>97895</v>
+      </c>
+      <c r="W10" s="23">
+        <v>97194</v>
+      </c>
+      <c r="X10" s="23">
+        <v>88691</v>
+      </c>
+      <c r="Y10" s="23">
+        <v>97551</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>153750</v>
+      </c>
+      <c r="AA10" s="23">
+        <v>115522</v>
+      </c>
+      <c r="AB10" s="30">
+        <v>94283</v>
+      </c>
+      <c r="AC10" s="23">
+        <v>89159</v>
+      </c>
+      <c r="AD10" s="23">
+        <v>86410</v>
+      </c>
+      <c r="AE10" s="24">
+        <v>94649</v>
+      </c>
+      <c r="AF10" s="23">
+        <v>101564</v>
+      </c>
+      <c r="AG10" s="23">
+        <v>109700</v>
+      </c>
+      <c r="AH10" s="26">
+        <v>98250</v>
+      </c>
+      <c r="AI10" s="23">
+        <v>102226</v>
+      </c>
+      <c r="AJ10" s="23">
+        <v>99646</v>
+      </c>
+      <c r="AK10" s="23">
+        <v>97415</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>96512</v>
+      </c>
+      <c r="AM10" s="27">
+        <v>160138</v>
+      </c>
+      <c r="AN10" s="27">
+        <v>125201</v>
+      </c>
+      <c r="AO10" s="26">
+        <v>105469.6</v>
+      </c>
+      <c r="AP10" s="27">
+        <v>93846</v>
+      </c>
+      <c r="AQ10" s="27">
+        <v>90291</v>
+      </c>
+      <c r="AR10" s="27">
+        <v>98713</v>
+      </c>
+      <c r="AS10" s="27">
+        <v>127755</v>
+      </c>
+      <c r="AT10" s="27">
+        <v>106934</v>
+      </c>
+      <c r="AU10" s="23">
+        <v>116945</v>
+      </c>
+      <c r="AV10" s="27">
+        <v>113326</v>
+      </c>
+      <c r="AW10" s="27">
+        <v>112273</v>
+      </c>
+      <c r="AX10" s="27">
+        <v>107775</v>
+      </c>
+      <c r="AY10" s="27">
+        <v>109558</v>
+      </c>
+      <c r="AZ10" s="27">
+        <v>171828</v>
+      </c>
+      <c r="BA10" s="27">
+        <v>151550</v>
+      </c>
+      <c r="BB10" s="27">
+        <v>116977</v>
+      </c>
+      <c r="BC10" s="27">
+        <v>105606</v>
+      </c>
+      <c r="BD10" s="24">
+        <v>111028</v>
+      </c>
+      <c r="BE10" s="24">
+        <v>110078</v>
+      </c>
+      <c r="BF10" s="24">
+        <v>140408</v>
+      </c>
+      <c r="BG10" s="28">
+        <v>118443</v>
+      </c>
+      <c r="BH10" s="24">
+        <v>117296</v>
+      </c>
+      <c r="BI10" s="24">
+        <v>130651</v>
+      </c>
+      <c r="BJ10" s="24">
+        <v>128469</v>
+      </c>
+      <c r="BK10" s="24">
+        <v>167549</v>
+      </c>
+      <c r="BL10" s="21">
+        <v>136216</v>
+      </c>
+      <c r="BM10" s="21">
+        <v>133306</v>
+      </c>
+      <c r="BN10" s="21">
+        <v>140466</v>
+      </c>
+      <c r="BO10" s="21">
+        <v>137757</v>
+      </c>
+      <c r="BP10" s="21">
+        <v>185471</v>
+      </c>
+      <c r="BQ10" s="29">
+        <v>149224</v>
+      </c>
+      <c r="BR10" s="21">
+        <v>149590</v>
+      </c>
+      <c r="BS10" s="21">
+        <v>153436</v>
+      </c>
+      <c r="BT10" s="21">
+        <v>155027</v>
+      </c>
+      <c r="BU10" s="21">
+        <v>195233</v>
+      </c>
+      <c r="BV10" s="29">
+        <v>163522</v>
+      </c>
+      <c r="BW10" s="29">
+        <v>166267</v>
+      </c>
+      <c r="BX10" s="21">
+        <v>180104</v>
+      </c>
+      <c r="BY10" s="21">
+        <v>174002</v>
+      </c>
+      <c r="BZ10" s="21">
+        <v>215812</v>
+      </c>
+      <c r="CA10" s="21">
+        <v>184169</v>
+      </c>
+      <c r="CB10" s="21">
+        <v>183773</v>
+      </c>
+      <c r="CC10" s="21">
+        <v>190061</v>
+      </c>
+      <c r="CD10" s="21">
+        <v>196795</v>
+      </c>
+      <c r="CE10" s="21">
+        <v>260814</v>
+      </c>
+      <c r="CF10" s="21">
+        <v>207389</v>
+      </c>
+      <c r="CG10" s="21">
+        <v>221303</v>
+      </c>
+      <c r="CH10" s="21">
+        <v>222636</v>
+      </c>
+      <c r="CI10" s="21">
+        <v>233449</v>
+      </c>
+      <c r="CJ10" s="21">
+        <v>290347</v>
+      </c>
+      <c r="CK10" s="21">
+        <v>240076</v>
+      </c>
+      <c r="CL10" s="21">
+        <v>276472</v>
+      </c>
+      <c r="CM10" s="21">
+        <v>286415</v>
+      </c>
+      <c r="CN10" s="21">
+        <v>288803</v>
+      </c>
+      <c r="CO10" s="21">
+        <v>373260</v>
+      </c>
+      <c r="CP10" s="5">
+        <v>307042</v>
+      </c>
+      <c r="CQ10" s="21">
+        <v>346599</v>
+      </c>
+      <c r="CR10" s="21">
+        <v>345057</v>
+      </c>
+      <c r="CS10" s="21">
+        <v>352625</v>
+      </c>
+      <c r="CT10" s="21">
+        <v>448616</v>
+      </c>
+      <c r="CU10" s="5">
+        <v>375575</v>
+      </c>
+      <c r="CV10" s="13">
+        <v>379518</v>
+      </c>
+      <c r="CW10" s="13">
+        <v>393310</v>
+      </c>
+      <c r="CX10" s="13">
+        <v>401761</v>
+      </c>
+      <c r="CY10" s="91">
+        <v>474246</v>
+      </c>
+      <c r="CZ10" s="91">
+        <v>418651</v>
+      </c>
+      <c r="DA10" s="13">
+        <v>457560</v>
+      </c>
+      <c r="DB10" s="103">
+        <v>453703</v>
+      </c>
+      <c r="DC10" s="13">
+        <v>433770</v>
+      </c>
+      <c r="DD10" s="13">
+        <v>519840</v>
+      </c>
+      <c r="DE10" s="13">
+        <v>468876</v>
+      </c>
+      <c r="DF10" s="13">
+        <v>485473</v>
+      </c>
+      <c r="DG10" s="13">
+        <v>473949</v>
+      </c>
+    </row>
+    <row r="11" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="26">
+        <v>44639.7</v>
+      </c>
+      <c r="C11" s="23">
+        <v>45919</v>
+      </c>
+      <c r="D11" s="23">
+        <v>45789</v>
+      </c>
+      <c r="E11" s="24">
+        <v>43134</v>
+      </c>
+      <c r="F11" s="23">
+        <v>44860</v>
+      </c>
+      <c r="G11" s="23">
+        <v>54007</v>
+      </c>
+      <c r="H11" s="25">
+        <v>51791</v>
+      </c>
+      <c r="I11" s="23">
+        <v>54602</v>
+      </c>
+      <c r="J11" s="23">
+        <v>55949</v>
+      </c>
+      <c r="K11" s="24">
+        <v>76548</v>
+      </c>
+      <c r="L11" s="23">
+        <v>66297</v>
+      </c>
+      <c r="M11" s="23">
+        <v>60765</v>
+      </c>
+      <c r="N11" s="24">
+        <v>57765</v>
+      </c>
+      <c r="O11" s="24">
+        <v>55518.5</v>
+      </c>
+      <c r="P11" s="23">
+        <v>55314</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>52818</v>
+      </c>
+      <c r="R11" s="24">
+        <v>58989</v>
+      </c>
+      <c r="S11" s="23">
+        <v>57175</v>
+      </c>
+      <c r="T11" s="23">
+        <v>63831</v>
+      </c>
+      <c r="U11" s="23">
+        <v>64868</v>
+      </c>
+      <c r="V11" s="23">
+        <v>60139</v>
+      </c>
+      <c r="W11" s="23">
+        <v>66130</v>
+      </c>
+      <c r="X11" s="23">
+        <v>67287</v>
+      </c>
+      <c r="Y11" s="23">
+        <v>62469</v>
+      </c>
+      <c r="Z11" s="23">
+        <v>59846</v>
+      </c>
+      <c r="AA11" s="23">
+        <v>60595</v>
+      </c>
+      <c r="AB11" s="30">
+        <v>60966</v>
+      </c>
+      <c r="AC11" s="23">
+        <v>58078</v>
+      </c>
+      <c r="AD11" s="23">
+        <v>58989</v>
+      </c>
+      <c r="AE11" s="24">
+        <v>59048</v>
+      </c>
+      <c r="AF11" s="23">
+        <v>59590</v>
+      </c>
+      <c r="AG11" s="23">
+        <v>59519</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>65305</v>
+      </c>
+      <c r="AI11" s="23">
+        <v>58999</v>
+      </c>
+      <c r="AJ11" s="23">
+        <v>58582</v>
+      </c>
+      <c r="AK11" s="23">
+        <v>63595</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>72375</v>
+      </c>
+      <c r="AM11" s="27">
+        <v>55562</v>
+      </c>
+      <c r="AN11" s="27">
+        <v>59516</v>
+      </c>
+      <c r="AO11" s="26">
+        <v>61282.9</v>
+      </c>
+      <c r="AP11" s="27">
+        <v>58170</v>
+      </c>
+      <c r="AQ11" s="27">
+        <v>57600</v>
+      </c>
+      <c r="AR11" s="27">
+        <v>61260</v>
+      </c>
+      <c r="AS11" s="27">
+        <v>61533</v>
+      </c>
+      <c r="AT11" s="27">
+        <v>71272</v>
+      </c>
+      <c r="AU11" s="23">
+        <v>68889</v>
+      </c>
+      <c r="AV11" s="27">
+        <v>62967</v>
+      </c>
+      <c r="AW11" s="27">
+        <v>63482</v>
+      </c>
+      <c r="AX11" s="27">
+        <v>75444</v>
+      </c>
+      <c r="AY11" s="27">
+        <v>74607</v>
+      </c>
+      <c r="AZ11" s="27">
+        <v>71066</v>
+      </c>
+      <c r="BA11" s="27">
+        <v>73417</v>
+      </c>
+      <c r="BB11" s="26">
+        <v>67806.600000000006</v>
+      </c>
+      <c r="BC11" s="27">
+        <v>68282</v>
+      </c>
+      <c r="BD11" s="24">
+        <v>73073</v>
+      </c>
+      <c r="BE11" s="24">
+        <v>65461</v>
+      </c>
+      <c r="BF11" s="24">
+        <v>69674</v>
+      </c>
+      <c r="BG11" s="28">
+        <v>64560</v>
+      </c>
+      <c r="BH11" s="24">
+        <v>71256</v>
+      </c>
+      <c r="BI11" s="24">
+        <v>88330</v>
+      </c>
+      <c r="BJ11" s="24">
+        <v>74515</v>
+      </c>
+      <c r="BK11" s="24">
+        <v>80784</v>
+      </c>
+      <c r="BL11" s="21">
+        <v>78176</v>
+      </c>
+      <c r="BM11" s="21">
+        <v>75671</v>
+      </c>
+      <c r="BN11" s="21">
+        <v>95540</v>
+      </c>
+      <c r="BO11" s="21">
+        <v>86162</v>
+      </c>
+      <c r="BP11" s="21">
+        <v>83491</v>
+      </c>
+      <c r="BQ11" s="29">
+        <v>85947</v>
+      </c>
+      <c r="BR11" s="21">
+        <v>81323</v>
+      </c>
+      <c r="BS11" s="21">
+        <v>90968</v>
+      </c>
+      <c r="BT11" s="21">
+        <v>91243</v>
+      </c>
+      <c r="BU11" s="21">
+        <v>84181</v>
+      </c>
+      <c r="BV11" s="29">
+        <v>87374</v>
+      </c>
+      <c r="BW11" s="29">
+        <v>84752</v>
+      </c>
+      <c r="BX11" s="21">
+        <v>104626</v>
+      </c>
+      <c r="BY11" s="21">
+        <v>94490</v>
+      </c>
+      <c r="BZ11" s="21">
+        <v>102070</v>
+      </c>
+      <c r="CA11" s="21">
+        <v>95800</v>
+      </c>
+      <c r="CB11" s="21">
+        <v>105753</v>
+      </c>
+      <c r="CC11" s="21">
+        <v>142441</v>
+      </c>
+      <c r="CD11" s="21">
+        <v>128651</v>
+      </c>
+      <c r="CE11" s="21">
+        <v>121894</v>
+      </c>
+      <c r="CF11" s="21">
+        <v>121686</v>
+      </c>
+      <c r="CG11" s="21">
+        <v>127554</v>
+      </c>
+      <c r="CH11" s="21">
+        <v>173409</v>
+      </c>
+      <c r="CI11" s="21">
+        <v>169339</v>
+      </c>
+      <c r="CJ11" s="21">
+        <v>154633</v>
+      </c>
+      <c r="CK11" s="21">
+        <v>152180</v>
+      </c>
+      <c r="CL11" s="21">
+        <v>170795</v>
+      </c>
+      <c r="CM11" s="21">
+        <v>215319</v>
+      </c>
+      <c r="CN11" s="21">
+        <v>209029</v>
+      </c>
+      <c r="CO11" s="21">
+        <v>205615</v>
+      </c>
+      <c r="CP11" s="5">
+        <v>197946</v>
+      </c>
+      <c r="CQ11" s="21">
+        <v>206362</v>
+      </c>
+      <c r="CR11" s="21">
+        <v>238761</v>
+      </c>
+      <c r="CS11" s="21">
+        <v>238194</v>
+      </c>
+      <c r="CT11" s="21">
+        <v>253089</v>
+      </c>
+      <c r="CU11" s="5">
+        <v>231688</v>
+      </c>
+      <c r="CV11" s="13">
+        <v>246991</v>
+      </c>
+      <c r="CW11" s="13">
+        <v>298858</v>
+      </c>
+      <c r="CX11" s="13">
+        <v>266268</v>
+      </c>
+      <c r="CY11" s="91">
+        <v>267493</v>
+      </c>
+      <c r="CZ11" s="91">
+        <v>266412</v>
+      </c>
+      <c r="DA11" s="13">
+        <v>250580</v>
+      </c>
+      <c r="DB11" s="103">
+        <v>319747</v>
+      </c>
+      <c r="DC11" s="13">
+        <v>287098</v>
+      </c>
+      <c r="DD11" s="13">
+        <v>285563</v>
+      </c>
+      <c r="DE11" s="13">
+        <v>282622</v>
+      </c>
+      <c r="DF11" s="13">
+        <v>272935</v>
+      </c>
+      <c r="DG11" s="13">
+        <v>346992</v>
+      </c>
+    </row>
+    <row r="12" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="26">
+        <v>43376.5</v>
+      </c>
+      <c r="C12" s="23">
+        <v>44939</v>
+      </c>
+      <c r="D12" s="23">
+        <v>44095</v>
+      </c>
+      <c r="E12" s="24">
+        <v>44988</v>
+      </c>
+      <c r="F12" s="23">
+        <v>44159</v>
+      </c>
+      <c r="G12" s="23">
+        <v>47174</v>
+      </c>
+      <c r="H12" s="25">
+        <v>47206</v>
+      </c>
+      <c r="I12" s="23">
+        <v>49993</v>
+      </c>
+      <c r="J12" s="23">
+        <v>56962</v>
+      </c>
+      <c r="K12" s="24">
+        <v>56240</v>
+      </c>
+      <c r="L12" s="23">
+        <v>57723</v>
+      </c>
+      <c r="M12" s="23">
+        <v>57340</v>
+      </c>
+      <c r="N12" s="24">
+        <v>57917</v>
+      </c>
+      <c r="O12" s="24">
+        <v>49882.5</v>
+      </c>
+      <c r="P12" s="23">
+        <v>57610</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>56791</v>
+      </c>
+      <c r="R12" s="24">
+        <v>62163</v>
+      </c>
+      <c r="S12" s="23">
+        <v>58879</v>
+      </c>
+      <c r="T12" s="23">
+        <v>59442</v>
+      </c>
+      <c r="U12" s="23">
+        <v>61510</v>
+      </c>
+      <c r="V12" s="23">
+        <v>61009</v>
+      </c>
+      <c r="W12" s="23">
+        <v>59458</v>
+      </c>
+      <c r="X12" s="23">
+        <v>57038</v>
+      </c>
+      <c r="Y12" s="23">
+        <v>65565</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>65801</v>
+      </c>
+      <c r="AA12" s="23">
+        <v>56961</v>
+      </c>
+      <c r="AB12" s="30">
+        <v>61031</v>
+      </c>
+      <c r="AC12" s="23">
+        <v>58989</v>
+      </c>
+      <c r="AD12" s="23">
+        <v>61851</v>
+      </c>
+      <c r="AE12" s="24">
+        <v>60816</v>
+      </c>
+      <c r="AF12" s="23">
+        <v>62049</v>
+      </c>
+      <c r="AG12" s="23">
+        <v>61157</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>65132</v>
+      </c>
+      <c r="AI12" s="23">
+        <v>66574</v>
+      </c>
+      <c r="AJ12" s="23">
+        <v>66604</v>
+      </c>
+      <c r="AK12" s="23">
+        <v>66602</v>
+      </c>
+      <c r="AL12" s="23">
+        <v>66854</v>
+      </c>
+      <c r="AM12" s="27">
+        <v>66443</v>
+      </c>
+      <c r="AN12" s="27">
+        <v>69548</v>
+      </c>
+      <c r="AO12" s="26">
+        <v>66619.100000000006</v>
+      </c>
+      <c r="AP12" s="27">
+        <v>65783</v>
+      </c>
+      <c r="AQ12" s="27">
+        <v>65574</v>
+      </c>
+      <c r="AR12" s="27">
+        <v>65538</v>
+      </c>
+      <c r="AS12" s="27">
+        <v>65922</v>
+      </c>
+      <c r="AT12" s="27">
+        <v>68106</v>
+      </c>
+      <c r="AU12" s="23">
+        <v>72632</v>
+      </c>
+      <c r="AV12" s="27">
+        <v>72658</v>
+      </c>
+      <c r="AW12" s="27">
+        <v>70318</v>
+      </c>
+      <c r="AX12" s="27">
+        <v>68358</v>
+      </c>
+      <c r="AY12" s="27">
+        <v>69186</v>
+      </c>
+      <c r="AZ12" s="27">
+        <v>70816</v>
+      </c>
+      <c r="BA12" s="27">
+        <v>75335</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>71327.7</v>
+      </c>
+      <c r="BC12" s="27">
+        <v>69348</v>
+      </c>
+      <c r="BD12" s="24">
+        <v>70660</v>
+      </c>
+      <c r="BE12" s="24">
+        <v>65444</v>
+      </c>
+      <c r="BF12" s="24">
+        <v>73460</v>
+      </c>
+      <c r="BG12" s="28">
+        <v>70047</v>
+      </c>
+      <c r="BH12" s="24">
+        <v>90849</v>
+      </c>
+      <c r="BI12" s="24">
+        <v>92193</v>
+      </c>
+      <c r="BJ12" s="24">
+        <v>85189</v>
+      </c>
+      <c r="BK12" s="24">
+        <v>83472</v>
+      </c>
+      <c r="BL12" s="21">
+        <v>87371</v>
+      </c>
+      <c r="BM12" s="21">
+        <v>82688</v>
+      </c>
+      <c r="BN12" s="21">
+        <v>87463</v>
+      </c>
+      <c r="BO12" s="21">
+        <v>83328</v>
+      </c>
+      <c r="BP12" s="21">
+        <v>87729</v>
+      </c>
+      <c r="BQ12" s="29">
+        <v>84651</v>
+      </c>
+      <c r="BR12" s="21">
+        <v>83398</v>
+      </c>
+      <c r="BS12" s="21">
+        <v>91722</v>
+      </c>
+      <c r="BT12" s="21">
+        <v>86274</v>
+      </c>
+      <c r="BU12" s="21">
+        <v>87902</v>
+      </c>
+      <c r="BV12" s="29">
+        <v>87235</v>
+      </c>
+      <c r="BW12" s="29">
+        <v>101350</v>
+      </c>
+      <c r="BX12" s="21">
+        <v>106240</v>
+      </c>
+      <c r="BY12" s="21">
+        <v>110762</v>
+      </c>
+      <c r="BZ12" s="21">
+        <v>116862</v>
+      </c>
+      <c r="CA12" s="21">
+        <v>108504</v>
+      </c>
+      <c r="CB12" s="21">
+        <v>131738</v>
+      </c>
+      <c r="CC12" s="21">
+        <v>140584</v>
+      </c>
+      <c r="CD12" s="21">
+        <v>143471</v>
+      </c>
+      <c r="CE12" s="21">
+        <v>144184</v>
+      </c>
+      <c r="CF12" s="21">
+        <v>139621</v>
+      </c>
+      <c r="CG12" s="21">
+        <v>165004</v>
+      </c>
+      <c r="CH12" s="21">
+        <v>181724</v>
+      </c>
+      <c r="CI12" s="21">
+        <v>181285</v>
+      </c>
+      <c r="CJ12" s="21">
+        <v>174091</v>
+      </c>
+      <c r="CK12" s="21">
+        <v>173356</v>
+      </c>
+      <c r="CL12" s="21">
+        <v>198989</v>
+      </c>
+      <c r="CM12" s="21">
+        <v>209437</v>
+      </c>
+      <c r="CN12" s="21">
+        <v>204068</v>
+      </c>
+      <c r="CO12" s="21">
+        <v>195487</v>
+      </c>
+      <c r="CP12" s="5">
+        <v>201825</v>
+      </c>
+      <c r="CQ12" s="21">
+        <v>228931</v>
+      </c>
+      <c r="CR12" s="21">
+        <v>240768</v>
+      </c>
+      <c r="CS12" s="21">
+        <v>230955</v>
+      </c>
+      <c r="CT12" s="21">
+        <v>240221</v>
+      </c>
+      <c r="CU12" s="5">
+        <v>239384</v>
+      </c>
+      <c r="CV12" s="13">
+        <v>258310</v>
+      </c>
+      <c r="CW12" s="13">
+        <v>263631</v>
+      </c>
+      <c r="CX12" s="13">
+        <v>266613</v>
+      </c>
+      <c r="CY12" s="91">
+        <v>275408</v>
+      </c>
+      <c r="CZ12" s="91">
+        <v>265368</v>
+      </c>
+      <c r="DA12" s="13">
+        <v>272200</v>
+      </c>
+      <c r="DB12" s="103">
+        <v>281325</v>
+      </c>
+      <c r="DC12" s="13">
+        <v>279267</v>
+      </c>
+      <c r="DD12" s="13">
+        <v>281268</v>
+      </c>
+      <c r="DE12" s="13">
+        <v>281632</v>
+      </c>
+      <c r="DF12" s="13">
+        <v>287338</v>
+      </c>
+      <c r="DG12" s="13">
+        <v>294398</v>
+      </c>
+    </row>
+    <row r="13" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="26">
+        <v>45685.7</v>
+      </c>
+      <c r="C13" s="23">
+        <v>46443</v>
+      </c>
+      <c r="D13" s="23">
+        <v>46973</v>
+      </c>
+      <c r="E13" s="24">
+        <v>48570</v>
+      </c>
+      <c r="F13" s="23">
+        <v>47839</v>
+      </c>
+      <c r="G13" s="23">
+        <v>50564</v>
+      </c>
+      <c r="H13" s="25">
+        <v>54322</v>
+      </c>
+      <c r="I13" s="23">
+        <v>57867</v>
+      </c>
+      <c r="J13" s="23">
+        <v>55425</v>
+      </c>
+      <c r="K13" s="24">
+        <v>61930</v>
+      </c>
+      <c r="L13" s="23">
+        <v>59168</v>
+      </c>
+      <c r="M13" s="23">
+        <v>59613</v>
+      </c>
+      <c r="N13" s="24">
+        <v>62225</v>
+      </c>
+      <c r="O13" s="24">
+        <v>54975.8</v>
+      </c>
+      <c r="P13" s="23">
+        <v>59323</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>61951</v>
+      </c>
+      <c r="R13" s="24">
+        <v>62357</v>
+      </c>
+      <c r="S13" s="23">
+        <v>59500</v>
+      </c>
+      <c r="T13" s="23">
+        <v>63032</v>
+      </c>
+      <c r="U13" s="23">
+        <v>65762</v>
+      </c>
+      <c r="V13" s="23">
+        <v>69609</v>
+      </c>
+      <c r="W13" s="23">
+        <v>66547</v>
+      </c>
+      <c r="X13" s="23">
+        <v>63346</v>
+      </c>
+      <c r="Y13" s="23">
+        <v>62589</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>62183</v>
+      </c>
+      <c r="AA13" s="23">
+        <v>70267</v>
+      </c>
+      <c r="AB13" s="30">
+        <v>64116</v>
+      </c>
+      <c r="AC13" s="23">
+        <v>64637</v>
+      </c>
+      <c r="AD13" s="23">
+        <v>64667</v>
+      </c>
+      <c r="AE13" s="24">
+        <v>67853</v>
+      </c>
+      <c r="AF13" s="23">
+        <v>62976</v>
+      </c>
+      <c r="AG13" s="23">
+        <v>64787</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>71021</v>
+      </c>
+      <c r="AI13" s="23">
+        <v>74095</v>
+      </c>
+      <c r="AJ13" s="23">
+        <v>69319</v>
+      </c>
+      <c r="AK13" s="23">
+        <v>69226</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>67623</v>
+      </c>
+      <c r="AM13" s="27">
+        <v>64501</v>
+      </c>
+      <c r="AN13" s="27">
+        <v>73576</v>
+      </c>
+      <c r="AO13" s="26">
+        <v>68431</v>
+      </c>
+      <c r="AP13" s="27">
+        <v>63002</v>
+      </c>
+      <c r="AQ13" s="27">
+        <v>61550</v>
+      </c>
+      <c r="AR13" s="27">
+        <v>63900</v>
+      </c>
+      <c r="AS13" s="27">
+        <v>66106</v>
+      </c>
+      <c r="AT13" s="27">
+        <v>70009</v>
+      </c>
+      <c r="AU13" s="23">
+        <v>74998</v>
+      </c>
+      <c r="AV13" s="27">
+        <v>74549</v>
+      </c>
+      <c r="AW13" s="27">
+        <v>71202</v>
+      </c>
+      <c r="AX13" s="27">
+        <v>72517</v>
+      </c>
+      <c r="AY13" s="27">
+        <v>68493</v>
+      </c>
+      <c r="AZ13" s="27">
+        <v>68945</v>
+      </c>
+      <c r="BA13" s="27">
+        <v>73372</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>69976.600000000006</v>
+      </c>
+      <c r="BC13" s="27">
+        <v>68061</v>
+      </c>
+      <c r="BD13" s="24">
+        <v>73127</v>
+      </c>
+      <c r="BE13" s="24">
+        <v>75143</v>
+      </c>
+      <c r="BF13" s="24">
+        <v>69587</v>
+      </c>
+      <c r="BG13" s="28">
+        <v>71903</v>
+      </c>
+      <c r="BH13" s="24">
+        <v>77535</v>
+      </c>
+      <c r="BI13" s="24">
+        <v>85602</v>
+      </c>
+      <c r="BJ13" s="24">
+        <v>89474</v>
+      </c>
+      <c r="BK13" s="28">
+        <v>85009</v>
+      </c>
+      <c r="BL13" s="21">
+        <v>84345</v>
+      </c>
+      <c r="BM13" s="21">
+        <v>81903</v>
+      </c>
+      <c r="BN13" s="21">
+        <v>93926</v>
+      </c>
+      <c r="BO13" s="21">
+        <v>98531</v>
+      </c>
+      <c r="BP13" s="21">
+        <v>87995</v>
+      </c>
+      <c r="BQ13" s="29">
+        <v>90653</v>
+      </c>
+      <c r="BR13" s="21">
+        <v>100740</v>
+      </c>
+      <c r="BS13" s="21">
+        <v>116394</v>
+      </c>
+      <c r="BT13" s="21">
+        <v>111066</v>
+      </c>
+      <c r="BU13" s="21">
+        <v>108839</v>
+      </c>
+      <c r="BV13" s="29">
+        <v>109086</v>
+      </c>
+      <c r="BW13" s="29">
+        <v>103459</v>
+      </c>
+      <c r="BX13" s="21">
+        <v>125306</v>
+      </c>
+      <c r="BY13" s="21">
+        <v>130732</v>
+      </c>
+      <c r="BZ13" s="21">
+        <v>131850</v>
+      </c>
+      <c r="CA13" s="21">
+        <v>123499</v>
+      </c>
+      <c r="CB13" s="21">
+        <v>134120</v>
+      </c>
+      <c r="CC13" s="21">
+        <v>154924</v>
+      </c>
+      <c r="CD13" s="21">
+        <v>152448</v>
+      </c>
+      <c r="CE13" s="21">
+        <v>176227</v>
+      </c>
+      <c r="CF13" s="21">
+        <v>148273</v>
+      </c>
+      <c r="CG13" s="21">
+        <v>163690</v>
+      </c>
+      <c r="CH13" s="21">
+        <v>188251</v>
+      </c>
+      <c r="CI13" s="21">
+        <v>210095</v>
+      </c>
+      <c r="CJ13" s="21">
+        <v>194738</v>
+      </c>
+      <c r="CK13" s="21">
+        <v>188239</v>
+      </c>
+      <c r="CL13" s="21">
+        <v>214087</v>
+      </c>
+      <c r="CM13" s="21">
+        <v>254015</v>
+      </c>
+      <c r="CN13" s="21">
+        <v>281793</v>
+      </c>
+      <c r="CO13" s="21">
+        <v>293870</v>
+      </c>
+      <c r="CP13" s="5">
+        <v>260920</v>
+      </c>
+      <c r="CQ13" s="21">
+        <v>301655</v>
+      </c>
+      <c r="CR13" s="21">
+        <v>326496</v>
+      </c>
+      <c r="CS13" s="21">
+        <v>327210</v>
+      </c>
+      <c r="CT13" s="21">
+        <v>340827</v>
+      </c>
+      <c r="CU13" s="5">
+        <v>322441</v>
+      </c>
+      <c r="CV13" s="13">
+        <v>347803</v>
+      </c>
+      <c r="CW13" s="13">
+        <v>362237</v>
+      </c>
+      <c r="CX13" s="13">
+        <v>358707</v>
+      </c>
+      <c r="CY13" s="91">
+        <v>364065</v>
+      </c>
+      <c r="CZ13" s="91">
+        <v>357948</v>
+      </c>
+      <c r="DA13" s="13">
+        <v>367809</v>
+      </c>
+      <c r="DB13" s="103">
+        <v>397526</v>
+      </c>
+      <c r="DC13" s="13">
+        <v>394756</v>
+      </c>
+      <c r="DD13" s="13">
+        <v>389124</v>
+      </c>
+      <c r="DE13" s="13">
+        <v>385262</v>
+      </c>
+      <c r="DF13" s="13">
+        <v>397745</v>
+      </c>
+      <c r="DG13" s="13">
+        <v>432945</v>
+      </c>
+    </row>
+    <row r="14" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="26">
+        <v>38718.800000000003</v>
+      </c>
+      <c r="C14" s="23">
+        <v>38021</v>
+      </c>
+      <c r="D14" s="23">
+        <v>36917</v>
+      </c>
+      <c r="E14" s="24">
+        <v>38208</v>
+      </c>
+      <c r="F14" s="23">
+        <v>43263</v>
+      </c>
+      <c r="G14" s="23">
+        <v>50385</v>
+      </c>
+      <c r="H14" s="25">
+        <v>45250</v>
+      </c>
+      <c r="I14" s="23">
+        <v>49803</v>
+      </c>
+      <c r="J14" s="23">
+        <v>53292</v>
+      </c>
+      <c r="K14" s="24">
+        <v>65373</v>
+      </c>
+      <c r="L14" s="23">
+        <v>67334</v>
+      </c>
+      <c r="M14" s="23">
+        <v>52192</v>
+      </c>
+      <c r="N14" s="24">
+        <v>56021</v>
+      </c>
+      <c r="O14" s="24">
+        <v>50025.5</v>
+      </c>
+      <c r="P14" s="23">
+        <v>53163</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>52560</v>
+      </c>
+      <c r="R14" s="24">
+        <v>53858</v>
+      </c>
+      <c r="S14" s="23">
+        <v>52875</v>
+      </c>
+      <c r="T14" s="23">
+        <v>60224</v>
+      </c>
+      <c r="U14" s="23">
+        <v>59997</v>
+      </c>
+      <c r="V14" s="23">
+        <v>59481</v>
+      </c>
+      <c r="W14" s="23">
+        <v>64250</v>
+      </c>
+      <c r="X14" s="23">
+        <v>59523</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>55444</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>50471</v>
+      </c>
+      <c r="AA14" s="23">
+        <v>55056</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>55866</v>
+      </c>
+      <c r="AC14" s="23">
+        <v>51925</v>
+      </c>
+      <c r="AD14" s="23">
+        <v>51225</v>
+      </c>
+      <c r="AE14" s="24">
+        <v>56513</v>
+      </c>
+      <c r="AF14" s="23">
+        <v>57765</v>
+      </c>
+      <c r="AG14" s="23">
+        <v>60873</v>
+      </c>
+      <c r="AH14" s="24">
+        <v>67515</v>
+      </c>
+      <c r="AI14" s="23">
+        <v>64694</v>
+      </c>
+      <c r="AJ14" s="23">
+        <v>65339</v>
+      </c>
+      <c r="AK14" s="23">
+        <v>67171</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>68018</v>
+      </c>
+      <c r="AM14" s="27">
+        <v>61663</v>
+      </c>
+      <c r="AN14" s="27">
+        <v>62208</v>
+      </c>
+      <c r="AO14" s="26">
+        <v>62171.8</v>
+      </c>
+      <c r="AP14" s="27">
+        <v>57242</v>
+      </c>
+      <c r="AQ14" s="27">
+        <v>54591</v>
+      </c>
+      <c r="AR14" s="27">
+        <v>57044</v>
+      </c>
+      <c r="AS14" s="27">
+        <v>59455</v>
+      </c>
+      <c r="AT14" s="27">
+        <v>66243</v>
+      </c>
+      <c r="AU14" s="23">
+        <v>68510</v>
+      </c>
+      <c r="AV14" s="27">
+        <v>66116</v>
+      </c>
+      <c r="AW14" s="27">
+        <v>64702</v>
+      </c>
+      <c r="AX14" s="27">
+        <v>72744</v>
+      </c>
+      <c r="AY14" s="27">
+        <v>66865</v>
+      </c>
+      <c r="AZ14" s="27">
+        <v>66218</v>
+      </c>
+      <c r="BA14" s="27">
+        <v>64014</v>
+      </c>
+      <c r="BB14" s="26">
+        <v>65962.8</v>
+      </c>
+      <c r="BC14" s="27">
+        <v>62614</v>
+      </c>
+      <c r="BD14" s="24">
+        <v>72064</v>
+      </c>
+      <c r="BE14" s="24">
+        <v>73147</v>
+      </c>
+      <c r="BF14" s="24">
+        <v>64583</v>
+      </c>
+      <c r="BG14" s="28">
+        <v>68029</v>
+      </c>
+      <c r="BH14" s="24">
+        <v>68994</v>
+      </c>
+      <c r="BI14" s="24">
+        <v>81294</v>
+      </c>
+      <c r="BJ14" s="24">
+        <v>82898</v>
+      </c>
+      <c r="BK14" s="24">
+        <v>77550</v>
+      </c>
+      <c r="BL14" s="21">
+        <v>77686</v>
+      </c>
+      <c r="BM14" s="21">
+        <v>71766</v>
+      </c>
+      <c r="BN14" s="21">
+        <v>89510</v>
+      </c>
+      <c r="BO14" s="21">
+        <v>91679</v>
+      </c>
+      <c r="BP14" s="21">
+        <v>82015</v>
+      </c>
+      <c r="BQ14" s="29">
+        <v>83728</v>
+      </c>
+      <c r="BR14" s="21">
+        <v>73281</v>
+      </c>
+      <c r="BS14" s="21">
+        <v>96585</v>
+      </c>
+      <c r="BT14" s="21">
+        <v>98493</v>
+      </c>
+      <c r="BU14" s="21">
+        <v>91941</v>
+      </c>
+      <c r="BV14" s="29">
+        <v>87482</v>
+      </c>
+      <c r="BW14" s="29">
+        <v>84818</v>
+      </c>
+      <c r="BX14" s="21">
+        <v>109319</v>
+      </c>
+      <c r="BY14" s="21">
+        <v>112547</v>
+      </c>
+      <c r="BZ14" s="21">
+        <v>112004</v>
+      </c>
+      <c r="CA14" s="21">
+        <v>104547</v>
+      </c>
+      <c r="CB14" s="21">
+        <v>110814</v>
+      </c>
+      <c r="CC14" s="21">
+        <v>137468</v>
+      </c>
+      <c r="CD14" s="21">
+        <v>135756</v>
+      </c>
+      <c r="CE14" s="21">
+        <v>136489</v>
+      </c>
+      <c r="CF14" s="21">
+        <v>130757</v>
+      </c>
+      <c r="CG14" s="21">
+        <v>137891</v>
+      </c>
+      <c r="CH14" s="21">
+        <v>171584</v>
+      </c>
+      <c r="CI14" s="21">
+        <v>171126</v>
+      </c>
+      <c r="CJ14" s="21">
+        <v>162170</v>
+      </c>
+      <c r="CK14" s="21">
+        <v>160732</v>
+      </c>
+      <c r="CL14" s="21">
+        <v>166178</v>
+      </c>
+      <c r="CM14" s="21">
+        <v>202545</v>
+      </c>
+      <c r="CN14" s="21">
+        <v>213235</v>
+      </c>
+      <c r="CO14" s="21">
+        <v>203933</v>
+      </c>
+      <c r="CP14" s="5">
+        <v>196265</v>
+      </c>
+      <c r="CQ14" s="21">
+        <v>210778</v>
+      </c>
+      <c r="CR14" s="21">
+        <v>259568</v>
+      </c>
+      <c r="CS14" s="21">
+        <v>244807</v>
+      </c>
+      <c r="CT14" s="21">
+        <v>247898</v>
+      </c>
+      <c r="CU14" s="5">
+        <v>240676</v>
+      </c>
+      <c r="CV14" s="13">
+        <v>234215</v>
+      </c>
+      <c r="CW14" s="13">
+        <v>297445</v>
+      </c>
+      <c r="CX14" s="13">
+        <v>277069</v>
+      </c>
+      <c r="CY14" s="91">
+        <v>280013</v>
+      </c>
+      <c r="CZ14" s="91">
+        <v>270789</v>
+      </c>
+      <c r="DA14" s="13">
+        <v>250826</v>
+      </c>
+      <c r="DB14" s="103">
+        <v>298148</v>
+      </c>
+      <c r="DC14" s="13">
+        <v>318096</v>
+      </c>
+      <c r="DD14" s="13">
+        <v>316068</v>
+      </c>
+      <c r="DE14" s="13">
+        <v>291860</v>
+      </c>
+      <c r="DF14" s="13">
+        <v>277987</v>
+      </c>
+      <c r="DG14" s="13">
+        <v>316355</v>
+      </c>
+    </row>
+    <row r="15" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="26">
+        <v>41190.699999999997</v>
+      </c>
+      <c r="C15" s="23">
+        <v>45630</v>
+      </c>
+      <c r="D15" s="23">
+        <v>45619</v>
+      </c>
+      <c r="E15" s="24">
+        <v>44044</v>
+      </c>
+      <c r="F15" s="23">
+        <v>44173</v>
+      </c>
+      <c r="G15" s="23">
+        <v>44191</v>
+      </c>
+      <c r="H15" s="25">
+        <v>44857</v>
+      </c>
+      <c r="I15" s="23">
+        <v>51046</v>
+      </c>
+      <c r="J15" s="23">
+        <v>50874</v>
+      </c>
+      <c r="K15" s="24">
+        <v>57426</v>
+      </c>
+      <c r="L15" s="23">
+        <v>57125</v>
+      </c>
+      <c r="M15" s="23">
+        <v>56852</v>
+      </c>
+      <c r="N15" s="24">
+        <v>63091</v>
+      </c>
+      <c r="O15" s="24">
+        <v>51497.2</v>
+      </c>
+      <c r="P15" s="23">
+        <v>62974</v>
+      </c>
+      <c r="Q15" s="23">
+        <v>62891</v>
+      </c>
+      <c r="R15" s="24">
+        <v>64136</v>
+      </c>
+      <c r="S15" s="23">
+        <v>64073</v>
+      </c>
+      <c r="T15" s="23">
+        <v>64406</v>
+      </c>
+      <c r="U15" s="23">
+        <v>71173</v>
+      </c>
+      <c r="V15" s="23">
+        <v>70539</v>
+      </c>
+      <c r="W15" s="23">
+        <v>71172</v>
+      </c>
+      <c r="X15" s="23">
+        <v>63673</v>
+      </c>
+      <c r="Y15" s="23">
+        <v>61384</v>
+      </c>
+      <c r="Z15" s="23">
+        <v>62810</v>
+      </c>
+      <c r="AA15" s="23">
+        <v>63169</v>
+      </c>
+      <c r="AB15" s="30">
+        <v>65486</v>
+      </c>
+      <c r="AC15" s="23">
+        <v>63463</v>
+      </c>
+      <c r="AD15" s="23">
+        <v>62424</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>63329</v>
+      </c>
+      <c r="AF15" s="23">
+        <v>62923</v>
+      </c>
+      <c r="AG15" s="23">
+        <v>64145</v>
+      </c>
+      <c r="AH15" s="26">
+        <v>69914</v>
+      </c>
+      <c r="AI15" s="23">
+        <v>68680</v>
+      </c>
+      <c r="AJ15" s="23">
+        <v>68357</v>
+      </c>
+      <c r="AK15" s="23">
+        <v>64219</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>63604</v>
+      </c>
+      <c r="AM15" s="27">
+        <v>63282</v>
+      </c>
+      <c r="AN15" s="27">
+        <v>63035</v>
+      </c>
+      <c r="AO15" s="26">
+        <v>63370.9</v>
+      </c>
+      <c r="AP15" s="27">
+        <v>62771</v>
+      </c>
+      <c r="AQ15" s="27">
+        <v>63371</v>
+      </c>
+      <c r="AR15" s="27">
+        <v>63390</v>
+      </c>
+      <c r="AS15" s="27">
+        <v>65903</v>
+      </c>
+      <c r="AT15" s="27">
+        <v>67158</v>
+      </c>
+      <c r="AU15" s="23">
+        <v>67629</v>
+      </c>
+      <c r="AV15" s="27">
+        <v>68668</v>
+      </c>
+      <c r="AW15" s="27">
+        <v>70070</v>
+      </c>
+      <c r="AX15" s="27">
+        <v>66291</v>
+      </c>
+      <c r="AY15" s="27">
+        <v>66953</v>
+      </c>
+      <c r="AZ15" s="27">
+        <v>66683</v>
+      </c>
+      <c r="BA15" s="27">
+        <v>66089</v>
+      </c>
+      <c r="BB15" s="26">
+        <v>67319.600000000006</v>
+      </c>
+      <c r="BC15" s="27">
+        <v>69058</v>
+      </c>
+      <c r="BD15" s="24">
+        <v>72501</v>
+      </c>
+      <c r="BE15" s="24">
+        <v>68627</v>
+      </c>
+      <c r="BF15" s="24">
+        <v>65864</v>
+      </c>
+      <c r="BG15" s="28">
+        <v>69069</v>
+      </c>
+      <c r="BH15" s="24">
+        <v>77580</v>
+      </c>
+      <c r="BI15" s="24">
+        <v>85702</v>
+      </c>
+      <c r="BJ15" s="24">
+        <v>77749</v>
+      </c>
+      <c r="BK15" s="24">
+        <v>80572</v>
+      </c>
+      <c r="BL15" s="21">
+        <v>79871</v>
+      </c>
+      <c r="BM15" s="21">
+        <v>79145</v>
+      </c>
+      <c r="BN15" s="21">
+        <v>84575</v>
+      </c>
+      <c r="BO15" s="21">
+        <v>80769</v>
+      </c>
+      <c r="BP15" s="21">
+        <v>81817</v>
+      </c>
+      <c r="BQ15" s="29">
+        <v>81341</v>
+      </c>
+      <c r="BR15" s="21">
+        <v>81914</v>
+      </c>
+      <c r="BS15" s="21">
+        <v>83520</v>
+      </c>
+      <c r="BT15" s="21">
+        <v>87754</v>
+      </c>
+      <c r="BU15" s="21">
+        <v>87838</v>
+      </c>
+      <c r="BV15" s="29">
+        <v>85269</v>
+      </c>
+      <c r="BW15" s="29">
+        <v>91312</v>
+      </c>
+      <c r="BX15" s="21">
+        <v>115641</v>
+      </c>
+      <c r="BY15" s="21">
+        <v>99669</v>
+      </c>
+      <c r="BZ15" s="21">
+        <v>108351</v>
+      </c>
+      <c r="CA15" s="21">
+        <v>102888</v>
+      </c>
+      <c r="CB15" s="21">
+        <v>136093</v>
+      </c>
+      <c r="CC15" s="21">
+        <v>146859</v>
+      </c>
+      <c r="CD15" s="21">
+        <v>147668</v>
+      </c>
+      <c r="CE15" s="21">
+        <v>140664</v>
+      </c>
+      <c r="CF15" s="21">
+        <v>146041</v>
+      </c>
+      <c r="CG15" s="21">
+        <v>159042</v>
+      </c>
+      <c r="CH15" s="21">
+        <v>212424</v>
+      </c>
+      <c r="CI15" s="21">
+        <v>198161</v>
+      </c>
+      <c r="CJ15" s="21">
+        <v>177652</v>
+      </c>
+      <c r="CK15" s="21">
+        <v>172623</v>
+      </c>
+      <c r="CL15" s="21">
+        <v>182711</v>
+      </c>
+      <c r="CM15" s="21">
+        <v>228909</v>
+      </c>
+      <c r="CN15" s="21">
+        <v>230763</v>
+      </c>
+      <c r="CO15" s="21">
+        <v>191448</v>
+      </c>
+      <c r="CP15" s="5">
+        <v>210301</v>
+      </c>
+      <c r="CQ15" s="21">
+        <v>213805</v>
+      </c>
+      <c r="CR15" s="21">
+        <v>258910</v>
+      </c>
+      <c r="CS15" s="21">
+        <v>243067</v>
+      </c>
+      <c r="CT15" s="21">
+        <v>240032</v>
+      </c>
+      <c r="CU15" s="5">
+        <v>233408</v>
+      </c>
+      <c r="CV15" s="13">
+        <v>242813</v>
+      </c>
+      <c r="CW15" s="13">
+        <v>251529</v>
+      </c>
+      <c r="CX15" s="13">
+        <v>258241</v>
+      </c>
+      <c r="CY15" s="91">
+        <v>248920</v>
+      </c>
+      <c r="CZ15" s="91">
+        <v>250875</v>
+      </c>
+      <c r="DA15" s="13">
+        <v>252502</v>
+      </c>
+      <c r="DB15" s="103">
+        <v>269315</v>
+      </c>
+      <c r="DC15" s="13">
+        <v>260522</v>
+      </c>
+      <c r="DD15" s="13">
+        <v>264128</v>
+      </c>
+      <c r="DE15" s="13">
+        <v>265903</v>
+      </c>
+      <c r="DF15" s="13">
+        <v>262442</v>
+      </c>
+      <c r="DG15" s="13">
+        <v>285454</v>
+      </c>
+    </row>
+    <row r="16" spans="1:112" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="26">
+        <v>51752.1</v>
+      </c>
+      <c r="C16" s="23">
+        <v>51794</v>
+      </c>
+      <c r="D16" s="23">
+        <v>49611</v>
+      </c>
+      <c r="E16" s="24">
+        <v>53869</v>
+      </c>
+      <c r="F16" s="23">
+        <v>52898</v>
+      </c>
+      <c r="G16" s="23">
+        <v>57928</v>
+      </c>
+      <c r="H16" s="25">
+        <v>55972</v>
+      </c>
+      <c r="I16" s="23">
+        <v>60566</v>
+      </c>
+      <c r="J16" s="23">
+        <v>64703</v>
+      </c>
+      <c r="K16" s="24">
+        <v>62263</v>
+      </c>
+      <c r="L16" s="23">
+        <v>62920</v>
+      </c>
+      <c r="M16" s="23">
+        <v>60734</v>
+      </c>
+      <c r="N16" s="24">
+        <v>78382</v>
+      </c>
+      <c r="O16" s="24">
+        <v>59500.5</v>
+      </c>
+      <c r="P16" s="23">
+        <v>61588</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>60398</v>
+      </c>
+      <c r="R16" s="24">
+        <v>60514</v>
+      </c>
+      <c r="S16" s="23">
+        <v>62214</v>
+      </c>
+      <c r="T16" s="23">
+        <v>66551</v>
+      </c>
+      <c r="U16" s="23">
+        <v>64878</v>
+      </c>
+      <c r="V16" s="23">
+        <v>68729</v>
+      </c>
+      <c r="W16" s="23">
+        <v>68107</v>
+      </c>
+      <c r="X16" s="23">
+        <v>66752</v>
+      </c>
+      <c r="Y16" s="23">
+        <v>68368</v>
+      </c>
+      <c r="Z16" s="23">
+        <v>66719</v>
+      </c>
+      <c r="AA16" s="23">
+        <v>89545</v>
+      </c>
+      <c r="AB16" s="30">
+        <v>66324</v>
+      </c>
+      <c r="AC16" s="23">
+        <v>65987</v>
+      </c>
+      <c r="AD16" s="23">
+        <v>59668</v>
+      </c>
+      <c r="AE16" s="24">
+        <v>64781</v>
+      </c>
+      <c r="AF16" s="23">
+        <v>65893</v>
+      </c>
+      <c r="AG16" s="23">
+        <v>69586</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>69451</v>
+      </c>
+      <c r="AI16" s="23">
+        <v>71671</v>
+      </c>
+      <c r="AJ16" s="23">
+        <v>66550</v>
+      </c>
+      <c r="AK16" s="23">
+        <v>66859</v>
+      </c>
+      <c r="AL16" s="23">
+        <v>71527</v>
+      </c>
+      <c r="AM16" s="27">
+        <v>69232</v>
+      </c>
+      <c r="AN16" s="27">
+        <v>90754</v>
+      </c>
+      <c r="AO16" s="26">
+        <v>69355.899999999994</v>
+      </c>
+      <c r="AP16" s="27">
+        <v>66934</v>
+      </c>
+      <c r="AQ16" s="27">
+        <v>67308</v>
+      </c>
+      <c r="AR16" s="27">
+        <v>68747</v>
+      </c>
+      <c r="AS16" s="27">
+        <v>73387</v>
+      </c>
+      <c r="AT16" s="27">
+        <v>78194</v>
+      </c>
+      <c r="AU16" s="23">
+        <v>79111</v>
+      </c>
+      <c r="AV16" s="27">
+        <v>80747</v>
+      </c>
+      <c r="AW16" s="27">
+        <v>78996</v>
+      </c>
+      <c r="AX16" s="27">
+        <v>79503</v>
+      </c>
+      <c r="AY16" s="27">
+        <v>79433</v>
+      </c>
+      <c r="AZ16" s="27">
+        <v>76075</v>
+      </c>
+      <c r="BA16" s="27">
+        <v>97792</v>
+      </c>
+      <c r="BB16" s="26">
+        <v>79441.399999999994</v>
+      </c>
+      <c r="BC16" s="27">
+        <v>74826</v>
+      </c>
+      <c r="BD16" s="24">
+        <v>82490</v>
+      </c>
+      <c r="BE16" s="24">
+        <v>80225</v>
+      </c>
+      <c r="BF16" s="24">
+        <v>99906</v>
+      </c>
+      <c r="BG16" s="28">
+        <v>85043</v>
+      </c>
+      <c r="BH16" s="24">
+        <v>89611</v>
+      </c>
+      <c r="BI16" s="24">
+        <v>107082</v>
+      </c>
+      <c r="BJ16" s="24">
+        <v>109182</v>
+      </c>
+      <c r="BK16" s="24">
+        <v>124231</v>
+      </c>
+      <c r="BL16" s="21">
+        <v>107741</v>
+      </c>
+      <c r="BM16" s="21">
+        <v>105845</v>
+      </c>
+      <c r="BN16" s="21">
+        <v>126161</v>
+      </c>
+      <c r="BO16" s="21">
+        <v>120906</v>
+      </c>
+      <c r="BP16" s="21">
+        <v>141268</v>
+      </c>
+      <c r="BQ16" s="29">
+        <v>123322</v>
+      </c>
+      <c r="BR16" s="21">
+        <v>123214</v>
+      </c>
+      <c r="BS16" s="21">
+        <v>135061</v>
+      </c>
+      <c r="BT16" s="21">
+        <v>138695</v>
+      </c>
+      <c r="BU16" s="21">
+        <v>156530</v>
+      </c>
+      <c r="BV16" s="29">
+        <v>136571</v>
+      </c>
+      <c r="BW16" s="29">
+        <v>139743</v>
+      </c>
+      <c r="BX16" s="21">
+        <v>158276</v>
+      </c>
+      <c r="BY16" s="21">
+        <v>161816</v>
+      </c>
+      <c r="BZ16" s="21">
+        <v>187431</v>
+      </c>
+      <c r="CA16" s="21">
+        <v>162377</v>
+      </c>
+      <c r="CB16" s="21">
+        <v>166329</v>
+      </c>
+      <c r="CC16" s="21">
+        <v>175481</v>
+      </c>
+      <c r="CD16" s="21">
+        <v>186329</v>
+      </c>
+      <c r="CE16" s="21">
+        <v>223676</v>
+      </c>
+      <c r="CF16" s="21">
+        <v>188921</v>
+      </c>
+      <c r="CG16" s="21">
+        <v>195440</v>
+      </c>
+      <c r="CH16" s="21">
+        <v>220317</v>
+      </c>
+      <c r="CI16" s="21">
+        <v>225558</v>
+      </c>
+      <c r="CJ16" s="21">
+        <v>263646</v>
+      </c>
+      <c r="CK16" s="21">
+        <v>224135</v>
+      </c>
+      <c r="CL16" s="21">
+        <v>227234</v>
+      </c>
+      <c r="CM16" s="21">
+        <v>245893</v>
+      </c>
+      <c r="CN16" s="21">
+        <v>259104</v>
+      </c>
+      <c r="CO16" s="21">
+        <v>306296</v>
+      </c>
+      <c r="CP16" s="5">
+        <v>256598</v>
+      </c>
+      <c r="CQ16" s="21">
+        <v>273870</v>
+      </c>
+      <c r="CR16" s="21">
+        <v>315651</v>
+      </c>
+      <c r="CS16" s="21">
+        <v>303556</v>
+      </c>
+      <c r="CT16" s="21">
+        <v>351961</v>
+      </c>
+      <c r="CU16" s="5">
+        <v>311612</v>
+      </c>
+      <c r="CV16" s="13">
+        <v>319743</v>
+      </c>
+      <c r="CW16" s="13">
+        <v>336070</v>
+      </c>
+      <c r="CX16" s="13">
+        <v>352142</v>
+      </c>
+      <c r="CY16" s="91">
+        <v>415986</v>
+      </c>
+      <c r="CZ16" s="91">
+        <v>356250</v>
+      </c>
+      <c r="DA16" s="13">
+        <v>367799</v>
+      </c>
+      <c r="DB16" s="103">
+        <v>400897</v>
+      </c>
+      <c r="DC16" s="13">
+        <v>408476</v>
+      </c>
+      <c r="DD16" s="13">
+        <v>474714</v>
+      </c>
+      <c r="DE16" s="13">
+        <v>413072</v>
+      </c>
+      <c r="DF16" s="13">
+        <v>423219</v>
+      </c>
+      <c r="DG16" s="13">
+        <v>444679</v>
+      </c>
+    </row>
+    <row r="17" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="95" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="26">
+        <v>45397.3</v>
+      </c>
+      <c r="C17" s="23">
+        <v>43682</v>
+      </c>
+      <c r="D17" s="23">
+        <v>44930</v>
+      </c>
+      <c r="E17" s="24">
+        <v>41052</v>
+      </c>
+      <c r="F17" s="23">
+        <v>40861</v>
+      </c>
+      <c r="G17" s="23">
+        <v>50369</v>
+      </c>
+      <c r="H17" s="25">
+        <v>56558</v>
+      </c>
+      <c r="I17" s="23">
+        <v>51761</v>
+      </c>
+      <c r="J17" s="23">
+        <v>49278</v>
+      </c>
+      <c r="K17" s="24">
+        <v>67641</v>
+      </c>
+      <c r="L17" s="23">
+        <v>62544</v>
+      </c>
+      <c r="M17" s="23">
+        <v>92018</v>
+      </c>
+      <c r="N17" s="24">
+        <v>58376</v>
+      </c>
+      <c r="O17" s="24">
+        <v>55757.5</v>
+      </c>
+      <c r="P17" s="23">
+        <v>54227</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>51544</v>
+      </c>
+      <c r="R17" s="24">
+        <v>52565</v>
+      </c>
+      <c r="S17" s="23">
+        <v>53758</v>
+      </c>
+      <c r="T17" s="23">
+        <v>63032</v>
+      </c>
+      <c r="U17" s="23">
+        <v>67669</v>
+      </c>
+      <c r="V17" s="23">
+        <v>67956</v>
+      </c>
+      <c r="W17" s="23">
+        <v>75147</v>
+      </c>
+      <c r="X17" s="23">
+        <v>69336</v>
+      </c>
+      <c r="Y17" s="23">
+        <v>52777</v>
+      </c>
+      <c r="Z17" s="23">
+        <v>114226</v>
+      </c>
+      <c r="AA17" s="23">
+        <v>61639</v>
+      </c>
+      <c r="AB17" s="30">
+        <v>62288</v>
+      </c>
+      <c r="AC17" s="23">
+        <v>58677</v>
+      </c>
+      <c r="AD17" s="23">
+        <v>56413</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>53635</v>
+      </c>
+      <c r="AF17" s="23">
+        <v>53733</v>
+      </c>
+      <c r="AG17" s="23">
+        <v>66584</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>62164</v>
+      </c>
+      <c r="AI17" s="23">
+        <v>61945</v>
+      </c>
+      <c r="AJ17" s="23">
+        <v>63501</v>
+      </c>
+      <c r="AK17" s="23">
+        <v>69675</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>62133</v>
+      </c>
+      <c r="AM17" s="27">
+        <v>98307</v>
+      </c>
+      <c r="AN17" s="27">
+        <v>62935</v>
+      </c>
+      <c r="AO17" s="26">
+        <v>64459.3</v>
+      </c>
+      <c r="AP17" s="27">
+        <v>56215</v>
+      </c>
+      <c r="AQ17" s="27">
+        <v>53988</v>
+      </c>
+      <c r="AR17" s="27">
+        <v>54054</v>
+      </c>
+      <c r="AS17" s="27">
+        <v>53880</v>
+      </c>
+      <c r="AT17" s="27">
+        <v>73539</v>
+      </c>
+      <c r="AU17" s="23">
+        <v>67104</v>
+      </c>
+      <c r="AV17" s="27">
+        <v>62790</v>
+      </c>
+      <c r="AW17" s="27">
+        <v>65171</v>
+      </c>
+      <c r="AX17" s="27">
+        <v>73711</v>
+      </c>
+      <c r="AY17" s="27">
+        <v>69683</v>
+      </c>
+      <c r="AZ17" s="27">
+        <v>56337</v>
+      </c>
+      <c r="BA17" s="27">
+        <v>123017</v>
+      </c>
+      <c r="BB17" s="26">
+        <v>69422</v>
+      </c>
+      <c r="BC17" s="27">
+        <v>58541</v>
+      </c>
+      <c r="BD17" s="24">
+        <v>71329</v>
+      </c>
+      <c r="BE17" s="24">
+        <v>66786</v>
+      </c>
+      <c r="BF17" s="24">
+        <v>90191</v>
+      </c>
+      <c r="BG17" s="28">
+        <v>71913</v>
+      </c>
+      <c r="BH17" s="24">
+        <v>71994</v>
+      </c>
+      <c r="BI17" s="24">
+        <v>88146</v>
+      </c>
+      <c r="BJ17" s="24">
+        <v>80405</v>
+      </c>
+      <c r="BK17" s="24">
+        <v>117258</v>
+      </c>
+      <c r="BL17" s="21">
+        <v>89072</v>
+      </c>
+      <c r="BM17" s="21">
+        <v>75546</v>
+      </c>
+      <c r="BN17" s="21">
+        <v>97316</v>
+      </c>
+      <c r="BO17" s="21">
+        <v>89251</v>
+      </c>
+      <c r="BP17" s="21">
+        <v>122894</v>
+      </c>
+      <c r="BQ17" s="29">
+        <v>96533</v>
+      </c>
+      <c r="BR17" s="21">
+        <v>78437</v>
+      </c>
+      <c r="BS17" s="21">
+        <v>99552</v>
+      </c>
+      <c r="BT17" s="21">
+        <v>100418</v>
+      </c>
+      <c r="BU17" s="21">
+        <v>130591</v>
+      </c>
+      <c r="BV17" s="29">
+        <v>101419</v>
+      </c>
+      <c r="BW17" s="29">
+        <v>92175</v>
+      </c>
+      <c r="BX17" s="21">
+        <v>121595</v>
+      </c>
+      <c r="BY17" s="21">
+        <v>119831</v>
+      </c>
+      <c r="BZ17" s="21">
+        <v>147192</v>
+      </c>
+      <c r="CA17" s="21">
+        <v>120536</v>
+      </c>
+      <c r="CB17" s="21">
+        <v>120399</v>
+      </c>
+      <c r="CC17" s="21">
+        <v>153579</v>
+      </c>
+      <c r="CD17" s="21">
+        <v>148400</v>
+      </c>
+      <c r="CE17" s="21">
+        <v>186030</v>
+      </c>
+      <c r="CF17" s="21">
+        <v>152029</v>
+      </c>
+      <c r="CG17" s="21">
+        <v>140523</v>
+      </c>
+      <c r="CH17" s="21">
+        <v>184943</v>
+      </c>
+      <c r="CI17" s="21">
+        <v>181694</v>
+      </c>
+      <c r="CJ17" s="21">
+        <v>220560</v>
+      </c>
+      <c r="CK17" s="21">
+        <v>185992</v>
+      </c>
+      <c r="CL17" s="21">
+        <v>181585</v>
+      </c>
+      <c r="CM17" s="21">
+        <v>228915</v>
+      </c>
+      <c r="CN17" s="21">
+        <v>210857</v>
+      </c>
+      <c r="CO17" s="21">
+        <v>265844</v>
+      </c>
+      <c r="CP17" s="5">
+        <v>219374</v>
+      </c>
+      <c r="CQ17" s="21">
+        <v>200211</v>
+      </c>
+      <c r="CR17" s="21">
+        <v>249095</v>
+      </c>
+      <c r="CS17" s="21">
+        <v>234156</v>
+      </c>
+      <c r="CT17" s="21">
+        <v>316213</v>
+      </c>
+      <c r="CU17" s="5">
+        <v>249446</v>
+      </c>
+      <c r="CV17" s="13">
+        <v>229758</v>
+      </c>
+      <c r="CW17" s="13">
+        <v>284907</v>
+      </c>
+      <c r="CX17" s="13">
+        <v>267532</v>
+      </c>
+      <c r="CY17" s="91">
+        <v>333198</v>
+      </c>
+      <c r="CZ17" s="91">
+        <v>282221</v>
+      </c>
+      <c r="DA17" s="13">
+        <v>239416</v>
+      </c>
+      <c r="DB17" s="103">
+        <v>313333</v>
+      </c>
+      <c r="DC17" s="13">
+        <v>297977</v>
+      </c>
+      <c r="DD17" s="13">
+        <v>334587</v>
+      </c>
+      <c r="DE17" s="13">
+        <v>301402</v>
+      </c>
+      <c r="DF17" s="13">
+        <v>254854</v>
+      </c>
+      <c r="DG17" s="13">
+        <v>333073</v>
+      </c>
+    </row>
+    <row r="18" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="26">
+        <v>42222.1</v>
+      </c>
+      <c r="C18" s="23">
+        <v>40699</v>
+      </c>
+      <c r="D18" s="23">
+        <v>42141</v>
+      </c>
+      <c r="E18" s="24">
+        <v>41398</v>
+      </c>
+      <c r="F18" s="23">
+        <v>42889</v>
+      </c>
+      <c r="G18" s="23">
+        <v>48551</v>
+      </c>
+      <c r="H18" s="25">
+        <v>48318</v>
+      </c>
+      <c r="I18" s="23">
+        <v>51758</v>
+      </c>
+      <c r="J18" s="23">
+        <v>49350</v>
+      </c>
+      <c r="K18" s="24">
+        <v>58676</v>
+      </c>
+      <c r="L18" s="23">
+        <v>55906</v>
+      </c>
+      <c r="M18" s="23">
+        <v>55551</v>
+      </c>
+      <c r="N18" s="24">
+        <v>56294</v>
+      </c>
+      <c r="O18" s="24">
+        <v>50550.5</v>
+      </c>
+      <c r="P18" s="23">
+        <v>51935</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>54213</v>
+      </c>
+      <c r="R18" s="24">
+        <v>53841</v>
+      </c>
+      <c r="S18" s="23">
+        <v>55446</v>
+      </c>
+      <c r="T18" s="23">
+        <v>60027</v>
+      </c>
+      <c r="U18" s="23">
+        <v>60119</v>
+      </c>
+      <c r="V18" s="23">
+        <v>59812</v>
+      </c>
+      <c r="W18" s="23">
+        <v>61337</v>
+      </c>
+      <c r="X18" s="23">
+        <v>59492</v>
+      </c>
+      <c r="Y18" s="23">
+        <v>51874</v>
+      </c>
+      <c r="Z18" s="23">
+        <v>48836</v>
+      </c>
+      <c r="AA18" s="23">
+        <v>56138</v>
+      </c>
+      <c r="AB18" s="30">
+        <v>56629</v>
+      </c>
+      <c r="AC18" s="23">
+        <v>53803</v>
+      </c>
+      <c r="AD18" s="23">
+        <v>53277</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>73711</v>
+      </c>
+      <c r="AF18" s="23">
+        <v>60165</v>
+      </c>
+      <c r="AG18" s="23">
+        <v>61910</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>60221</v>
+      </c>
+      <c r="AI18" s="23">
+        <v>59241</v>
+      </c>
+      <c r="AJ18" s="23">
+        <v>57683</v>
+      </c>
+      <c r="AK18" s="23">
+        <v>68109</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>61303</v>
+      </c>
+      <c r="AM18" s="27">
+        <v>60022</v>
+      </c>
+      <c r="AN18" s="27">
+        <v>60840</v>
+      </c>
+      <c r="AO18" s="26">
+        <v>62930.8</v>
+      </c>
+      <c r="AP18" s="27">
+        <v>58781</v>
+      </c>
+      <c r="AQ18" s="27">
+        <v>57293</v>
+      </c>
+      <c r="AR18" s="27">
+        <v>58222</v>
+      </c>
+      <c r="AS18" s="27">
+        <v>62080</v>
+      </c>
+      <c r="AT18" s="27">
+        <v>69058</v>
+      </c>
+      <c r="AU18" s="23">
+        <v>71654</v>
+      </c>
+      <c r="AV18" s="27">
+        <v>67648</v>
+      </c>
+      <c r="AW18" s="27">
+        <v>64973</v>
+      </c>
+      <c r="AX18" s="27">
+        <v>71837</v>
+      </c>
+      <c r="AY18" s="27">
+        <v>70474</v>
+      </c>
+      <c r="AZ18" s="27">
+        <v>71375</v>
+      </c>
+      <c r="BA18" s="27">
+        <v>82817</v>
+      </c>
+      <c r="BB18" s="26">
+        <v>68778.899999999994</v>
+      </c>
+      <c r="BC18" s="27">
+        <v>62715</v>
+      </c>
+      <c r="BD18" s="24">
+        <v>68557</v>
+      </c>
+      <c r="BE18" s="24">
+        <v>71445</v>
+      </c>
+      <c r="BF18" s="24">
+        <v>70432</v>
+      </c>
+      <c r="BG18" s="28">
+        <v>68902</v>
+      </c>
+      <c r="BH18" s="24">
+        <v>74703</v>
+      </c>
+      <c r="BI18" s="24">
+        <v>82435</v>
+      </c>
+      <c r="BJ18" s="24">
+        <v>88588</v>
+      </c>
+      <c r="BK18" s="24">
+        <v>85137</v>
+      </c>
+      <c r="BL18" s="21">
+        <v>81888</v>
+      </c>
+      <c r="BM18" s="21">
+        <v>78290</v>
+      </c>
+      <c r="BN18" s="21">
+        <v>88277</v>
+      </c>
+      <c r="BO18" s="21">
+        <v>93796</v>
+      </c>
+      <c r="BP18" s="21">
+        <v>90327</v>
+      </c>
+      <c r="BQ18" s="29">
+        <v>87870</v>
+      </c>
+      <c r="BR18" s="21">
+        <v>80006</v>
+      </c>
+      <c r="BS18" s="21">
+        <v>95444</v>
+      </c>
+      <c r="BT18" s="21">
+        <v>93960</v>
+      </c>
+      <c r="BU18" s="21">
+        <v>89509</v>
+      </c>
+      <c r="BV18" s="29">
+        <v>89691</v>
+      </c>
+      <c r="BW18" s="29">
+        <v>88159</v>
+      </c>
+      <c r="BX18" s="21">
+        <v>112967</v>
+      </c>
+      <c r="BY18" s="21">
+        <v>132503</v>
+      </c>
+      <c r="BZ18" s="21">
+        <v>112269</v>
+      </c>
+      <c r="CA18" s="21">
+        <v>109997</v>
+      </c>
+      <c r="CB18" s="21">
+        <v>117652</v>
+      </c>
+      <c r="CC18" s="21">
+        <v>129565</v>
+      </c>
+      <c r="CD18" s="21">
+        <v>135464</v>
+      </c>
+      <c r="CE18" s="21">
+        <v>139887</v>
+      </c>
+      <c r="CF18" s="21">
+        <v>129455</v>
+      </c>
+      <c r="CG18" s="21">
+        <v>143616</v>
+      </c>
+      <c r="CH18" s="21">
+        <v>159298</v>
+      </c>
+      <c r="CI18" s="21">
+        <v>166440</v>
+      </c>
+      <c r="CJ18" s="21">
+        <v>163976</v>
+      </c>
+      <c r="CK18" s="21">
+        <v>159293</v>
+      </c>
+      <c r="CL18" s="21">
+        <v>166903</v>
+      </c>
+      <c r="CM18" s="21">
+        <v>213183</v>
+      </c>
+      <c r="CN18" s="21">
+        <v>211890</v>
+      </c>
+      <c r="CO18" s="21">
+        <v>223199</v>
+      </c>
+      <c r="CP18" s="5">
+        <v>202188</v>
+      </c>
+      <c r="CQ18" s="21">
+        <v>204898</v>
+      </c>
+      <c r="CR18" s="21">
+        <v>232326</v>
+      </c>
+      <c r="CS18" s="21">
+        <v>266779</v>
+      </c>
+      <c r="CT18" s="21">
+        <v>276578</v>
+      </c>
+      <c r="CU18" s="5">
+        <v>246378</v>
+      </c>
+      <c r="CV18" s="13">
+        <v>262272</v>
+      </c>
+      <c r="CW18" s="13">
+        <v>283098</v>
+      </c>
+      <c r="CX18" s="13">
+        <v>300094</v>
+      </c>
+      <c r="CY18" s="91">
+        <v>330695</v>
+      </c>
+      <c r="CZ18" s="91">
+        <v>300815</v>
+      </c>
+      <c r="DA18" s="13">
+        <v>307534</v>
+      </c>
+      <c r="DB18" s="103">
+        <v>334655</v>
+      </c>
+      <c r="DC18" s="13">
+        <v>335305</v>
+      </c>
+      <c r="DD18" s="13">
+        <v>349429</v>
+      </c>
+      <c r="DE18" s="13">
+        <v>332188</v>
+      </c>
+      <c r="DF18" s="13">
+        <v>343669</v>
+      </c>
+      <c r="DG18" s="13">
+        <v>365555</v>
+      </c>
+    </row>
+    <row r="19" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="26">
+        <v>44120.7</v>
+      </c>
+      <c r="C19" s="23">
+        <v>43547</v>
+      </c>
+      <c r="D19" s="23">
+        <v>44114</v>
+      </c>
+      <c r="E19" s="24">
+        <v>43181</v>
+      </c>
+      <c r="F19" s="23">
+        <v>42742</v>
+      </c>
+      <c r="G19" s="23">
+        <v>50128</v>
+      </c>
+      <c r="H19" s="25">
+        <v>58110</v>
+      </c>
+      <c r="I19" s="23">
+        <v>57205</v>
+      </c>
+      <c r="J19" s="23">
+        <v>58690</v>
+      </c>
+      <c r="K19" s="24">
+        <v>81571</v>
+      </c>
+      <c r="L19" s="23">
+        <v>80836</v>
+      </c>
+      <c r="M19" s="23">
+        <v>68103</v>
+      </c>
+      <c r="N19" s="24">
+        <v>72581</v>
+      </c>
+      <c r="O19" s="24">
+        <v>59627.8</v>
+      </c>
+      <c r="P19" s="23">
+        <v>58584</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>60225</v>
+      </c>
+      <c r="R19" s="24">
+        <v>65007</v>
+      </c>
+      <c r="S19" s="23">
+        <v>66148</v>
+      </c>
+      <c r="T19" s="23">
+        <v>69994</v>
+      </c>
+      <c r="U19" s="23">
+        <v>75415</v>
+      </c>
+      <c r="V19" s="23">
+        <v>72584</v>
+      </c>
+      <c r="W19" s="23">
+        <v>74449</v>
+      </c>
+      <c r="X19" s="23">
+        <v>74703</v>
+      </c>
+      <c r="Y19" s="23">
+        <v>63335</v>
+      </c>
+      <c r="Z19" s="23">
+        <v>61775</v>
+      </c>
+      <c r="AA19" s="23">
+        <v>69816</v>
+      </c>
+      <c r="AB19" s="30">
+        <v>67600</v>
+      </c>
+      <c r="AC19" s="23">
+        <v>61272</v>
+      </c>
+      <c r="AD19" s="23">
+        <v>64745</v>
+      </c>
+      <c r="AE19" s="24">
+        <v>66272</v>
+      </c>
+      <c r="AF19" s="23">
+        <v>64310</v>
+      </c>
+      <c r="AG19" s="23">
+        <v>73278</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>73442</v>
+      </c>
+      <c r="AI19" s="23">
+        <v>70504</v>
+      </c>
+      <c r="AJ19" s="23">
+        <v>67890</v>
+      </c>
+      <c r="AK19" s="23">
+        <v>82660</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>75377</v>
+      </c>
+      <c r="AM19" s="27">
+        <v>69648</v>
+      </c>
+      <c r="AN19" s="27">
+        <v>70816</v>
+      </c>
+      <c r="AO19" s="26">
+        <v>69195.5</v>
+      </c>
+      <c r="AP19" s="27">
+        <v>69968</v>
+      </c>
+      <c r="AQ19" s="27">
+        <v>67316</v>
+      </c>
+      <c r="AR19" s="27">
+        <v>66377</v>
+      </c>
+      <c r="AS19" s="27">
+        <v>66857</v>
+      </c>
+      <c r="AT19" s="27">
+        <v>73644</v>
+      </c>
+      <c r="AU19" s="23">
+        <v>74373</v>
+      </c>
+      <c r="AV19" s="27">
+        <v>69555</v>
+      </c>
+      <c r="AW19" s="27">
+        <v>71613</v>
+      </c>
+      <c r="AX19" s="27">
+        <v>81313</v>
+      </c>
+      <c r="AY19" s="27">
+        <v>74888</v>
+      </c>
+      <c r="AZ19" s="27">
+        <v>73791</v>
+      </c>
+      <c r="BA19" s="27">
+        <v>88088</v>
+      </c>
+      <c r="BB19" s="26">
+        <v>74595.899999999994</v>
+      </c>
+      <c r="BC19" s="27">
+        <v>68167</v>
+      </c>
+      <c r="BD19" s="24">
+        <v>79461</v>
+      </c>
+      <c r="BE19" s="24">
+        <v>86549</v>
+      </c>
+      <c r="BF19" s="24">
+        <v>75123</v>
+      </c>
+      <c r="BG19" s="28">
+        <v>76214</v>
+      </c>
+      <c r="BH19" s="24">
+        <v>81626</v>
+      </c>
+      <c r="BI19" s="24">
+        <v>88738</v>
+      </c>
+      <c r="BJ19" s="24">
+        <v>92664</v>
+      </c>
+      <c r="BK19" s="24">
+        <v>87348</v>
+      </c>
+      <c r="BL19" s="21">
+        <v>88001</v>
+      </c>
+      <c r="BM19" s="21">
+        <v>79153</v>
+      </c>
+      <c r="BN19" s="21">
+        <v>89223</v>
+      </c>
+      <c r="BO19" s="21">
+        <v>96953</v>
+      </c>
+      <c r="BP19" s="21">
+        <v>93807</v>
+      </c>
+      <c r="BQ19" s="29">
+        <v>89858</v>
+      </c>
+      <c r="BR19" s="21">
+        <v>79937</v>
+      </c>
+      <c r="BS19" s="21">
+        <v>98692</v>
+      </c>
+      <c r="BT19" s="21">
+        <v>91369</v>
+      </c>
+      <c r="BU19" s="21">
+        <v>94338</v>
+      </c>
+      <c r="BV19" s="29">
+        <v>91702</v>
+      </c>
+      <c r="BW19" s="29">
+        <v>92635</v>
+      </c>
+      <c r="BX19" s="21">
+        <v>113678</v>
+      </c>
+      <c r="BY19" s="21">
+        <v>100061</v>
+      </c>
+      <c r="BZ19" s="21">
+        <v>118554</v>
+      </c>
+      <c r="CA19" s="21">
+        <v>105513</v>
+      </c>
+      <c r="CB19" s="21">
+        <v>120340</v>
+      </c>
+      <c r="CC19" s="21">
+        <v>147003</v>
+      </c>
+      <c r="CD19" s="21">
+        <v>137633</v>
+      </c>
+      <c r="CE19" s="21">
+        <v>148076</v>
+      </c>
+      <c r="CF19" s="21">
+        <v>137579</v>
+      </c>
+      <c r="CG19" s="21">
+        <v>140792</v>
+      </c>
+      <c r="CH19" s="21">
+        <v>180257</v>
+      </c>
+      <c r="CI19" s="21">
+        <v>178560</v>
+      </c>
+      <c r="CJ19" s="21">
+        <v>170229</v>
+      </c>
+      <c r="CK19" s="21">
+        <v>160120</v>
+      </c>
+      <c r="CL19" s="21">
+        <v>183166</v>
+      </c>
+      <c r="CM19" s="21">
+        <v>229257</v>
+      </c>
+      <c r="CN19" s="21">
+        <v>221611</v>
+      </c>
+      <c r="CO19" s="21">
+        <v>208534</v>
+      </c>
+      <c r="CP19" s="5">
+        <v>211200</v>
+      </c>
+      <c r="CQ19" s="21">
+        <v>229268</v>
+      </c>
+      <c r="CR19" s="21">
+        <v>266335</v>
+      </c>
+      <c r="CS19" s="21">
+        <v>235076</v>
+      </c>
+      <c r="CT19" s="21">
+        <v>250406</v>
+      </c>
+      <c r="CU19" s="5">
+        <v>243556</v>
+      </c>
+      <c r="CV19" s="13">
+        <v>240693</v>
+      </c>
+      <c r="CW19" s="13">
+        <v>295926</v>
+      </c>
+      <c r="CX19" s="13">
+        <v>280086</v>
+      </c>
+      <c r="CY19" s="91">
+        <v>267150</v>
+      </c>
+      <c r="CZ19" s="91">
+        <v>268655</v>
+      </c>
+      <c r="DA19" s="13">
+        <v>262409</v>
+      </c>
+      <c r="DB19" s="103">
+        <v>334259</v>
+      </c>
+      <c r="DC19" s="13">
+        <v>300687</v>
+      </c>
+      <c r="DD19" s="13">
+        <v>296762</v>
+      </c>
+      <c r="DE19" s="13">
+        <v>296256</v>
+      </c>
+      <c r="DF19" s="13">
+        <v>267487</v>
+      </c>
+      <c r="DG19" s="13">
+        <v>361841</v>
+      </c>
+    </row>
+    <row r="20" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="26">
+        <v>48036</v>
+      </c>
+      <c r="C20" s="23">
+        <v>47647</v>
+      </c>
+      <c r="D20" s="23">
+        <v>47521</v>
+      </c>
+      <c r="E20" s="24">
+        <v>47886</v>
+      </c>
+      <c r="F20" s="23">
+        <v>48550</v>
+      </c>
+      <c r="G20" s="23">
+        <v>54268</v>
+      </c>
+      <c r="H20" s="25">
+        <v>55945</v>
+      </c>
+      <c r="I20" s="23">
+        <v>61245</v>
+      </c>
+      <c r="J20" s="23">
+        <v>63132</v>
+      </c>
+      <c r="K20" s="24">
+        <v>70095</v>
+      </c>
+      <c r="L20" s="23">
+        <v>66774</v>
+      </c>
+      <c r="M20" s="23">
+        <v>64263</v>
+      </c>
+      <c r="N20" s="24">
+        <v>61147</v>
+      </c>
+      <c r="O20" s="24">
+        <v>60092.1</v>
+      </c>
+      <c r="P20" s="23">
+        <v>62626</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>61142</v>
+      </c>
+      <c r="R20" s="24">
+        <v>66671</v>
+      </c>
+      <c r="S20" s="23">
+        <v>62659</v>
+      </c>
+      <c r="T20" s="23">
+        <v>68628</v>
+      </c>
+      <c r="U20" s="23">
+        <v>75749</v>
+      </c>
+      <c r="V20" s="23">
+        <v>75616</v>
+      </c>
+      <c r="W20" s="23">
+        <v>75143</v>
+      </c>
+      <c r="X20" s="23">
+        <v>76063</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>73979</v>
+      </c>
+      <c r="Z20" s="23">
+        <v>70038</v>
+      </c>
+      <c r="AA20" s="23">
+        <v>71750</v>
+      </c>
+      <c r="AB20" s="30">
+        <v>69867</v>
+      </c>
+      <c r="AC20" s="23">
+        <v>67010</v>
+      </c>
+      <c r="AD20" s="23">
+        <v>72030</v>
+      </c>
+      <c r="AE20" s="24">
+        <v>68362</v>
+      </c>
+      <c r="AF20" s="23">
+        <v>69227</v>
+      </c>
+      <c r="AG20" s="23">
+        <v>73604</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>78279</v>
+      </c>
+      <c r="AI20" s="23">
+        <v>73842</v>
+      </c>
+      <c r="AJ20" s="23">
+        <v>74745</v>
+      </c>
+      <c r="AK20" s="23">
+        <v>78177</v>
+      </c>
+      <c r="AL20" s="23">
+        <v>73815</v>
+      </c>
+      <c r="AM20" s="27">
+        <v>73169</v>
+      </c>
+      <c r="AN20" s="27">
+        <v>74768</v>
+      </c>
+      <c r="AO20" s="26">
+        <v>72250.899999999994</v>
+      </c>
+      <c r="AP20" s="27">
+        <v>66563</v>
+      </c>
+      <c r="AQ20" s="27">
+        <v>74724</v>
+      </c>
+      <c r="AR20" s="27">
+        <v>71370</v>
+      </c>
+      <c r="AS20" s="27">
+        <v>73990</v>
+      </c>
+      <c r="AT20" s="27">
+        <v>83710</v>
+      </c>
+      <c r="AU20" s="23">
+        <v>83796</v>
+      </c>
+      <c r="AV20" s="27">
+        <v>77025</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>77959</v>
+      </c>
+      <c r="AX20" s="27">
+        <v>84053</v>
+      </c>
+      <c r="AY20" s="27">
+        <v>81444</v>
+      </c>
+      <c r="AZ20" s="27">
+        <v>77893</v>
+      </c>
+      <c r="BA20" s="27">
+        <v>83861</v>
+      </c>
+      <c r="BB20" s="26">
+        <v>78399.399999999994</v>
+      </c>
+      <c r="BC20" s="27">
+        <v>73082</v>
+      </c>
+      <c r="BD20" s="24">
+        <v>82598</v>
+      </c>
+      <c r="BE20" s="24">
+        <v>86810</v>
+      </c>
+      <c r="BF20" s="24">
+        <v>84349</v>
+      </c>
+      <c r="BG20" s="28">
+        <v>83289</v>
+      </c>
+      <c r="BH20" s="24">
+        <v>85497</v>
+      </c>
+      <c r="BI20" s="24">
+        <v>101238</v>
+      </c>
+      <c r="BJ20" s="24">
+        <v>96754</v>
+      </c>
+      <c r="BK20" s="24">
+        <v>98396</v>
+      </c>
+      <c r="BL20" s="21">
+        <v>95573</v>
+      </c>
+      <c r="BM20" s="21">
+        <v>88524</v>
+      </c>
+      <c r="BN20" s="21">
+        <v>114862</v>
+      </c>
+      <c r="BO20" s="21">
+        <v>110729</v>
+      </c>
+      <c r="BP20" s="21">
+        <v>114502</v>
+      </c>
+      <c r="BQ20" s="29">
+        <v>106773</v>
+      </c>
+      <c r="BR20" s="21">
+        <v>95063</v>
+      </c>
+      <c r="BS20" s="21">
+        <v>124774</v>
+      </c>
+      <c r="BT20" s="21">
+        <v>126216</v>
+      </c>
+      <c r="BU20" s="21">
+        <v>122321</v>
+      </c>
+      <c r="BV20" s="29">
+        <v>114367</v>
+      </c>
+      <c r="BW20" s="29">
+        <v>109455</v>
+      </c>
+      <c r="BX20" s="21">
+        <v>126952</v>
+      </c>
+      <c r="BY20" s="21">
+        <v>126674</v>
+      </c>
+      <c r="BZ20" s="21">
+        <v>133634</v>
+      </c>
+      <c r="CA20" s="21">
+        <v>122881</v>
+      </c>
+      <c r="CB20" s="21">
+        <v>132806</v>
+      </c>
+      <c r="CC20" s="21">
+        <v>168076</v>
+      </c>
+      <c r="CD20" s="21">
+        <v>159310</v>
+      </c>
+      <c r="CE20" s="21">
+        <v>171159</v>
+      </c>
+      <c r="CF20" s="21">
+        <v>154198</v>
+      </c>
+      <c r="CG20" s="21">
+        <v>166457</v>
+      </c>
+      <c r="CH20" s="21">
+        <v>189761</v>
+      </c>
+      <c r="CI20" s="21">
+        <v>188548</v>
+      </c>
+      <c r="CJ20" s="21">
+        <v>210836</v>
+      </c>
+      <c r="CK20" s="21">
+        <v>189160</v>
+      </c>
+      <c r="CL20" s="21">
+        <v>207970</v>
+      </c>
+      <c r="CM20" s="21">
+        <v>246774</v>
+      </c>
+      <c r="CN20" s="21">
+        <v>236203</v>
+      </c>
+      <c r="CO20" s="21">
+        <v>255925</v>
+      </c>
+      <c r="CP20" s="5">
+        <v>236057</v>
+      </c>
+      <c r="CQ20" s="21">
+        <v>246745</v>
+      </c>
+      <c r="CR20" s="21">
+        <v>277976</v>
+      </c>
+      <c r="CS20" s="21">
+        <v>269747</v>
+      </c>
+      <c r="CT20" s="21">
+        <v>303337</v>
+      </c>
+      <c r="CU20" s="5">
+        <v>276031</v>
+      </c>
+      <c r="CV20" s="13">
+        <v>285172</v>
+      </c>
+      <c r="CW20" s="13">
+        <v>313423</v>
+      </c>
+      <c r="CX20" s="13">
+        <v>277291</v>
+      </c>
+      <c r="CY20" s="91">
+        <v>313925</v>
+      </c>
+      <c r="CZ20" s="91">
+        <v>298819</v>
+      </c>
+      <c r="DA20" s="13">
+        <v>306679</v>
+      </c>
+      <c r="DB20" s="103">
+        <v>343700</v>
+      </c>
+      <c r="DC20" s="13">
+        <v>311009</v>
+      </c>
+      <c r="DD20" s="13">
+        <v>357096</v>
+      </c>
+      <c r="DE20" s="13">
+        <v>332048</v>
+      </c>
+      <c r="DF20" s="13">
+        <v>321453</v>
+      </c>
+      <c r="DG20" s="13">
+        <v>371815</v>
+      </c>
+    </row>
+    <row r="21" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="26">
+        <v>45590.5</v>
+      </c>
+      <c r="C21" s="23">
+        <v>44820</v>
+      </c>
+      <c r="D21" s="23">
+        <v>43402</v>
+      </c>
+      <c r="E21" s="24">
+        <v>44395</v>
+      </c>
+      <c r="F21" s="23">
+        <v>45262</v>
+      </c>
+      <c r="G21" s="23">
+        <v>49570</v>
+      </c>
+      <c r="H21" s="25">
+        <v>49784</v>
+      </c>
+      <c r="I21" s="23">
+        <v>55529</v>
+      </c>
+      <c r="J21" s="23">
+        <v>56653</v>
+      </c>
+      <c r="K21" s="24">
+        <v>61592</v>
+      </c>
+      <c r="L21" s="23">
+        <v>60579</v>
+      </c>
+      <c r="M21" s="23">
+        <v>57333</v>
+      </c>
+      <c r="N21" s="24">
+        <v>64715</v>
+      </c>
+      <c r="O21" s="24">
+        <v>54371.3</v>
+      </c>
+      <c r="P21" s="23">
+        <v>54118</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>56584</v>
+      </c>
+      <c r="R21" s="24">
+        <v>57721</v>
+      </c>
+      <c r="S21" s="23">
+        <v>56587</v>
+      </c>
+      <c r="T21" s="23">
+        <v>60804</v>
+      </c>
+      <c r="U21" s="23">
+        <v>69336</v>
+      </c>
+      <c r="V21" s="23">
+        <v>67995</v>
+      </c>
+      <c r="W21" s="23">
+        <v>70006</v>
+      </c>
+      <c r="X21" s="23">
+        <v>73382</v>
+      </c>
+      <c r="Y21" s="23">
+        <v>61899</v>
+      </c>
+      <c r="Z21" s="23">
+        <v>63602</v>
+      </c>
+      <c r="AA21" s="23">
+        <v>64838</v>
+      </c>
+      <c r="AB21" s="30">
+        <v>62316</v>
+      </c>
+      <c r="AC21" s="23">
+        <v>65099</v>
+      </c>
+      <c r="AD21" s="23">
+        <v>63687</v>
+      </c>
+      <c r="AE21" s="24">
+        <v>62410</v>
+      </c>
+      <c r="AF21" s="23">
+        <v>61817</v>
+      </c>
+      <c r="AG21" s="23">
+        <v>63555</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>66153</v>
+      </c>
+      <c r="AI21" s="23">
+        <v>66486</v>
+      </c>
+      <c r="AJ21" s="23">
+        <v>67181</v>
+      </c>
+      <c r="AK21" s="23">
+        <v>68384</v>
+      </c>
+      <c r="AL21" s="23">
+        <v>67797</v>
+      </c>
+      <c r="AM21" s="27">
+        <v>67302</v>
+      </c>
+      <c r="AN21" s="27">
+        <v>71269</v>
+      </c>
+      <c r="AO21" s="26">
+        <v>65632.7</v>
+      </c>
+      <c r="AP21" s="27">
+        <v>61486</v>
+      </c>
+      <c r="AQ21" s="27">
+        <v>60632</v>
+      </c>
+      <c r="AR21" s="27">
+        <v>64019</v>
+      </c>
+      <c r="AS21" s="27">
+        <v>62757</v>
+      </c>
+      <c r="AT21" s="27">
+        <v>70058</v>
+      </c>
+      <c r="AU21" s="23">
+        <v>72759</v>
+      </c>
+      <c r="AV21" s="27">
+        <v>67668</v>
+      </c>
+      <c r="AW21" s="27">
+        <v>65034</v>
+      </c>
+      <c r="AX21" s="27">
+        <v>68446</v>
+      </c>
+      <c r="AY21" s="27">
+        <v>66332</v>
+      </c>
+      <c r="AZ21" s="27">
+        <v>66743</v>
+      </c>
+      <c r="BA21" s="27">
+        <v>67624</v>
+      </c>
+      <c r="BB21" s="26">
+        <v>66398.100000000006</v>
+      </c>
+      <c r="BC21" s="27">
+        <v>62243</v>
+      </c>
+      <c r="BD21" s="24">
+        <v>72763</v>
+      </c>
+      <c r="BE21" s="24">
+        <v>65660</v>
+      </c>
+      <c r="BF21" s="24">
+        <v>68486</v>
+      </c>
+      <c r="BG21" s="28">
+        <v>68140</v>
+      </c>
+      <c r="BH21" s="24">
+        <v>76366</v>
+      </c>
+      <c r="BI21" s="24">
+        <v>86407</v>
+      </c>
+      <c r="BJ21" s="24">
+        <v>87604</v>
+      </c>
+      <c r="BK21" s="24">
+        <v>81680</v>
+      </c>
+      <c r="BL21" s="21">
+        <v>82880</v>
+      </c>
+      <c r="BM21" s="21">
+        <v>79413</v>
+      </c>
+      <c r="BN21" s="21">
+        <v>93742</v>
+      </c>
+      <c r="BO21" s="21">
+        <v>91711</v>
+      </c>
+      <c r="BP21" s="21">
+        <v>84705</v>
+      </c>
+      <c r="BQ21" s="29">
+        <v>87179</v>
+      </c>
+      <c r="BR21" s="21">
+        <v>81946</v>
+      </c>
+      <c r="BS21" s="21">
+        <v>94680</v>
+      </c>
+      <c r="BT21" s="21">
+        <v>99332</v>
+      </c>
+      <c r="BU21" s="21">
+        <v>94115</v>
+      </c>
+      <c r="BV21" s="29">
+        <v>90824</v>
+      </c>
+      <c r="BW21" s="29">
+        <v>90023</v>
+      </c>
+      <c r="BX21" s="21">
+        <v>114711</v>
+      </c>
+      <c r="BY21" s="21">
+        <v>118130</v>
+      </c>
+      <c r="BZ21" s="21">
+        <v>116083</v>
+      </c>
+      <c r="CA21" s="21">
+        <v>109369</v>
+      </c>
+      <c r="CB21" s="21">
+        <v>126414</v>
+      </c>
+      <c r="CC21" s="21">
+        <v>153649</v>
+      </c>
+      <c r="CD21" s="21">
+        <v>152921</v>
+      </c>
+      <c r="CE21" s="21">
+        <v>149588</v>
+      </c>
+      <c r="CF21" s="21">
+        <v>144453</v>
+      </c>
+      <c r="CG21" s="21">
+        <v>157975</v>
+      </c>
+      <c r="CH21" s="21">
+        <v>190089</v>
+      </c>
+      <c r="CI21" s="21">
+        <v>184522</v>
+      </c>
+      <c r="CJ21" s="21">
+        <v>199237</v>
+      </c>
+      <c r="CK21" s="21">
+        <v>183041</v>
+      </c>
+      <c r="CL21" s="21">
+        <v>199505</v>
+      </c>
+      <c r="CM21" s="21">
+        <v>240969</v>
+      </c>
+      <c r="CN21" s="21">
+        <v>216020</v>
+      </c>
+      <c r="CO21" s="21">
+        <v>216166</v>
+      </c>
+      <c r="CP21" s="5">
+        <v>219477</v>
+      </c>
+      <c r="CQ21" s="21">
+        <v>228965</v>
+      </c>
+      <c r="CR21" s="21">
+        <v>267704</v>
+      </c>
+      <c r="CS21" s="21">
+        <v>249299</v>
+      </c>
+      <c r="CT21" s="21">
+        <v>261318</v>
+      </c>
+      <c r="CU21" s="5">
+        <v>253058</v>
+      </c>
+      <c r="CV21" s="13">
+        <v>246396</v>
+      </c>
+      <c r="CW21" s="13">
+        <v>326704</v>
+      </c>
+      <c r="CX21" s="13">
+        <v>250897</v>
+      </c>
+      <c r="CY21" s="91">
+        <v>271362</v>
+      </c>
+      <c r="CZ21" s="91">
+        <v>270943</v>
+      </c>
+      <c r="DA21" s="13">
+        <v>258591</v>
+      </c>
+      <c r="DB21" s="103">
+        <v>303308</v>
+      </c>
+      <c r="DC21" s="13">
+        <v>309441</v>
+      </c>
+      <c r="DD21" s="13">
+        <v>313033</v>
+      </c>
+      <c r="DE21" s="13">
+        <v>295129</v>
+      </c>
+      <c r="DF21" s="13">
+        <v>276307</v>
+      </c>
+      <c r="DG21" s="13">
+        <v>350217</v>
+      </c>
+    </row>
+    <row r="22" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="26">
+        <v>45557.5</v>
+      </c>
+      <c r="C22" s="23">
+        <v>47359</v>
+      </c>
+      <c r="D22" s="23">
+        <v>47150</v>
+      </c>
+      <c r="E22" s="24">
+        <v>47694</v>
+      </c>
+      <c r="F22" s="23">
+        <v>48136</v>
+      </c>
+      <c r="G22" s="23">
+        <v>49937</v>
+      </c>
+      <c r="H22" s="25">
+        <v>54966</v>
+      </c>
+      <c r="I22" s="23">
+        <v>56916</v>
+      </c>
+      <c r="J22" s="23">
+        <v>57341</v>
+      </c>
+      <c r="K22" s="24">
+        <v>62570</v>
+      </c>
+      <c r="L22" s="23">
+        <v>66717</v>
+      </c>
+      <c r="M22" s="23">
+        <v>61345</v>
+      </c>
+      <c r="N22" s="24">
+        <v>61376</v>
+      </c>
+      <c r="O22" s="24">
+        <v>55681.9</v>
+      </c>
+      <c r="P22" s="23">
+        <v>59309</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>59517</v>
+      </c>
+      <c r="R22" s="24">
+        <v>59219</v>
+      </c>
+      <c r="S22" s="23">
+        <v>59101</v>
+      </c>
+      <c r="T22" s="23">
+        <v>60278</v>
+      </c>
+      <c r="U22" s="23">
+        <v>71903</v>
+      </c>
+      <c r="V22" s="23">
+        <v>73228</v>
+      </c>
+      <c r="W22" s="23">
+        <v>67315</v>
+      </c>
+      <c r="X22" s="23">
+        <v>61453</v>
+      </c>
+      <c r="Y22" s="23">
+        <v>59909</v>
+      </c>
+      <c r="Z22" s="23">
+        <v>55726</v>
+      </c>
+      <c r="AA22" s="23">
+        <v>61145</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>62026</v>
+      </c>
+      <c r="AC22" s="23">
+        <v>60158</v>
+      </c>
+      <c r="AD22" s="23">
+        <v>59673</v>
+      </c>
+      <c r="AE22" s="24">
+        <v>59264</v>
+      </c>
+      <c r="AF22" s="23">
+        <v>59041</v>
+      </c>
+      <c r="AG22" s="23">
+        <v>60453</v>
+      </c>
+      <c r="AH22" s="24">
+        <v>66775</v>
+      </c>
+      <c r="AI22" s="23">
+        <v>67747</v>
+      </c>
+      <c r="AJ22" s="23">
+        <v>67810</v>
+      </c>
+      <c r="AK22" s="23">
+        <v>66706</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>66122</v>
+      </c>
+      <c r="AM22" s="27">
+        <v>66041</v>
+      </c>
+      <c r="AN22" s="27">
+        <v>67247</v>
+      </c>
+      <c r="AO22" s="26">
+        <v>63776.2</v>
+      </c>
+      <c r="AP22" s="27">
+        <v>63800</v>
+      </c>
+      <c r="AQ22" s="27">
+        <v>63905</v>
+      </c>
+      <c r="AR22" s="27">
+        <v>63613</v>
+      </c>
+      <c r="AS22" s="27">
+        <v>66135</v>
+      </c>
+      <c r="AT22" s="27">
+        <v>67723</v>
+      </c>
+      <c r="AU22" s="23">
+        <v>69769</v>
+      </c>
+      <c r="AV22" s="27">
+        <v>69697</v>
+      </c>
+      <c r="AW22" s="27">
+        <v>70044</v>
+      </c>
+      <c r="AX22" s="27">
+        <v>70494</v>
+      </c>
+      <c r="AY22" s="27">
+        <v>70947</v>
+      </c>
+      <c r="AZ22" s="27">
+        <v>68884</v>
+      </c>
+      <c r="BA22" s="27">
+        <v>75444</v>
+      </c>
+      <c r="BB22" s="26">
+        <v>70731.199999999997</v>
+      </c>
+      <c r="BC22" s="27">
+        <v>67347</v>
+      </c>
+      <c r="BD22" s="24">
+        <v>72374</v>
+      </c>
+      <c r="BE22" s="24">
+        <v>73523</v>
+      </c>
+      <c r="BF22" s="24">
+        <v>70781</v>
+      </c>
+      <c r="BG22" s="28">
+        <v>70351</v>
+      </c>
+      <c r="BH22" s="24">
+        <v>78397</v>
+      </c>
+      <c r="BI22" s="24">
+        <v>84764</v>
+      </c>
+      <c r="BJ22" s="24">
+        <v>85151</v>
+      </c>
+      <c r="BK22" s="24">
+        <v>85915</v>
+      </c>
+      <c r="BL22" s="21">
+        <v>83478</v>
+      </c>
+      <c r="BM22" s="21">
+        <v>77547</v>
+      </c>
+      <c r="BN22" s="21">
+        <v>87540</v>
+      </c>
+      <c r="BO22" s="21">
+        <v>88943</v>
+      </c>
+      <c r="BP22" s="21">
+        <v>91387</v>
+      </c>
+      <c r="BQ22" s="29">
+        <v>86534</v>
+      </c>
+      <c r="BR22" s="21">
+        <v>92149</v>
+      </c>
+      <c r="BS22" s="21">
+        <v>94389</v>
+      </c>
+      <c r="BT22" s="21">
+        <v>95693</v>
+      </c>
+      <c r="BU22" s="21">
+        <v>95794</v>
+      </c>
+      <c r="BV22" s="29">
+        <v>94506</v>
+      </c>
+      <c r="BW22" s="29">
+        <v>99372</v>
+      </c>
+      <c r="BX22" s="21">
+        <v>103765</v>
+      </c>
+      <c r="BY22" s="21">
+        <v>105990</v>
+      </c>
+      <c r="BZ22" s="21">
+        <v>115848</v>
+      </c>
+      <c r="CA22" s="21">
+        <v>105421</v>
+      </c>
+      <c r="CB22" s="21">
+        <v>119304</v>
+      </c>
+      <c r="CC22" s="21">
+        <v>122910</v>
+      </c>
+      <c r="CD22" s="21">
+        <v>122135</v>
+      </c>
+      <c r="CE22" s="21">
+        <v>136105</v>
+      </c>
+      <c r="CF22" s="21">
+        <v>124610</v>
+      </c>
+      <c r="CG22" s="21">
+        <v>137947</v>
+      </c>
+      <c r="CH22" s="21">
+        <v>155071</v>
+      </c>
+      <c r="CI22" s="21">
+        <v>182282</v>
+      </c>
+      <c r="CJ22" s="21">
+        <v>204443</v>
+      </c>
+      <c r="CK22" s="21">
+        <v>172124</v>
+      </c>
+      <c r="CL22" s="21">
+        <v>189729</v>
+      </c>
+      <c r="CM22" s="21">
+        <v>232619</v>
+      </c>
+      <c r="CN22" s="21">
+        <v>182166</v>
+      </c>
+      <c r="CO22" s="21">
+        <v>197172</v>
+      </c>
+      <c r="CP22" s="5">
+        <v>194998</v>
+      </c>
+      <c r="CQ22" s="21">
+        <v>219107</v>
+      </c>
+      <c r="CR22" s="21">
+        <v>265582</v>
+      </c>
+      <c r="CS22" s="21">
+        <v>244204</v>
+      </c>
+      <c r="CT22" s="21">
+        <v>253520</v>
+      </c>
+      <c r="CU22" s="5">
+        <v>246954</v>
+      </c>
+      <c r="CV22" s="13">
+        <v>241122</v>
+      </c>
+      <c r="CW22" s="13">
+        <v>271115</v>
+      </c>
+      <c r="CX22" s="13">
+        <v>212280</v>
+      </c>
+      <c r="CY22" s="91">
+        <v>257459</v>
+      </c>
+      <c r="CZ22" s="91">
+        <v>246761</v>
+      </c>
+      <c r="DA22" s="13">
+        <v>255498</v>
+      </c>
+      <c r="DB22" s="103">
+        <v>288863</v>
+      </c>
+      <c r="DC22" s="13">
+        <v>286811</v>
+      </c>
+      <c r="DD22" s="13">
+        <v>275430</v>
+      </c>
+      <c r="DE22" s="13">
+        <v>279867</v>
+      </c>
+      <c r="DF22" s="13">
+        <v>269633</v>
+      </c>
+      <c r="DG22" s="13">
+        <v>318932</v>
+      </c>
+    </row>
+    <row r="23" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="26">
+        <v>44130.3</v>
+      </c>
+      <c r="C23" s="23">
+        <v>43120</v>
+      </c>
+      <c r="D23" s="23">
+        <v>42887</v>
+      </c>
+      <c r="E23" s="24">
+        <v>42295</v>
+      </c>
+      <c r="F23" s="23">
+        <v>42794</v>
+      </c>
+      <c r="G23" s="23">
+        <v>47950</v>
+      </c>
+      <c r="H23" s="25">
+        <v>51843</v>
+      </c>
+      <c r="I23" s="23">
+        <v>54910</v>
+      </c>
+      <c r="J23" s="23">
+        <v>55483</v>
+      </c>
+      <c r="K23" s="24">
+        <v>66719</v>
+      </c>
+      <c r="L23" s="23">
+        <v>69949</v>
+      </c>
+      <c r="M23" s="23">
+        <v>62092</v>
+      </c>
+      <c r="N23" s="24">
+        <v>79560</v>
+      </c>
+      <c r="O23" s="24">
+        <v>56135.3</v>
+      </c>
+      <c r="P23" s="23">
+        <v>54417</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>53498</v>
+      </c>
+      <c r="R23" s="24">
+        <v>54803</v>
+      </c>
+      <c r="S23" s="23">
+        <v>53280</v>
+      </c>
+      <c r="T23" s="23">
+        <v>60632</v>
+      </c>
+      <c r="U23" s="23">
+        <v>59907</v>
+      </c>
+      <c r="V23" s="23">
+        <v>57890</v>
+      </c>
+      <c r="W23" s="23">
+        <v>64010</v>
+      </c>
+      <c r="X23" s="23">
+        <v>62725</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>62363</v>
+      </c>
+      <c r="Z23" s="23">
+        <v>58640</v>
+      </c>
+      <c r="AA23" s="23">
+        <v>74219</v>
+      </c>
+      <c r="AB23" s="24">
+        <v>59705</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>59221</v>
+      </c>
+      <c r="AD23" s="23">
+        <v>57069</v>
+      </c>
+      <c r="AE23" s="24">
+        <v>57500</v>
+      </c>
+      <c r="AF23" s="23">
+        <v>57939</v>
+      </c>
+      <c r="AG23" s="23">
+        <v>68229</v>
+      </c>
+      <c r="AH23" s="24">
+        <v>64251</v>
+      </c>
+      <c r="AI23" s="23">
+        <v>64517</v>
+      </c>
+      <c r="AJ23" s="23">
+        <v>65087</v>
+      </c>
+      <c r="AK23" s="23">
+        <v>76635</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>69553</v>
+      </c>
+      <c r="AM23" s="27">
+        <v>62327</v>
+      </c>
+      <c r="AN23" s="27">
+        <v>74257</v>
+      </c>
+      <c r="AO23" s="26">
+        <v>65594.899999999994</v>
+      </c>
+      <c r="AP23" s="27">
+        <v>57459</v>
+      </c>
+      <c r="AQ23" s="27">
+        <v>57442</v>
+      </c>
+      <c r="AR23" s="27">
+        <v>60259</v>
+      </c>
+      <c r="AS23" s="27">
+        <v>59911</v>
+      </c>
+      <c r="AT23" s="27">
+        <v>75586</v>
+      </c>
+      <c r="AU23" s="23">
+        <v>68757</v>
+      </c>
+      <c r="AV23" s="27">
+        <v>68844</v>
+      </c>
+      <c r="AW23" s="27">
+        <v>65668</v>
+      </c>
+      <c r="AX23" s="27">
+        <v>75482</v>
+      </c>
+      <c r="AY23" s="27">
+        <v>71867</v>
+      </c>
+      <c r="AZ23" s="27">
+        <v>75090</v>
+      </c>
+      <c r="BA23" s="27">
+        <v>84209</v>
+      </c>
+      <c r="BB23" s="26">
+        <v>70418.8</v>
+      </c>
+      <c r="BC23" s="27">
+        <v>66015</v>
+      </c>
+      <c r="BD23" s="24">
+        <v>72995</v>
+      </c>
+      <c r="BE23" s="24">
+        <v>67107</v>
+      </c>
+      <c r="BF23" s="24">
+        <v>75086</v>
+      </c>
+      <c r="BG23" s="28">
+        <v>70426</v>
+      </c>
+      <c r="BH23" s="24">
+        <v>78220</v>
+      </c>
+      <c r="BI23" s="24">
+        <v>94048</v>
+      </c>
+      <c r="BJ23" s="24">
+        <v>87066</v>
+      </c>
+      <c r="BK23" s="24">
+        <v>91842</v>
+      </c>
+      <c r="BL23" s="21">
+        <v>87085</v>
+      </c>
+      <c r="BM23" s="21">
+        <v>77311</v>
+      </c>
+      <c r="BN23" s="21">
+        <v>91319</v>
+      </c>
+      <c r="BO23" s="21">
+        <v>92800</v>
+      </c>
+      <c r="BP23" s="21">
+        <v>85723</v>
+      </c>
+      <c r="BQ23" s="29">
+        <v>86697</v>
+      </c>
+      <c r="BR23" s="21">
+        <v>86028</v>
+      </c>
+      <c r="BS23" s="21">
+        <v>88969</v>
+      </c>
+      <c r="BT23" s="21">
+        <v>101444</v>
+      </c>
+      <c r="BU23" s="21">
+        <v>90369</v>
+      </c>
+      <c r="BV23" s="29">
+        <v>91033</v>
+      </c>
+      <c r="BW23" s="29">
+        <v>89527</v>
+      </c>
+      <c r="BX23" s="21">
+        <v>111073</v>
+      </c>
+      <c r="BY23" s="21">
+        <v>110178</v>
+      </c>
+      <c r="BZ23" s="21">
+        <v>113516</v>
+      </c>
+      <c r="CA23" s="21">
+        <v>105836</v>
+      </c>
+      <c r="CB23" s="21">
+        <v>119078</v>
+      </c>
+      <c r="CC23" s="21">
+        <v>137900</v>
+      </c>
+      <c r="CD23" s="21">
+        <v>147418</v>
+      </c>
+      <c r="CE23" s="21">
+        <v>145680</v>
+      </c>
+      <c r="CF23" s="21">
+        <v>134509</v>
+      </c>
+      <c r="CG23" s="21">
+        <v>149419</v>
+      </c>
+      <c r="CH23" s="21">
+        <v>183595</v>
+      </c>
+      <c r="CI23" s="21">
+        <v>181993</v>
+      </c>
+      <c r="CJ23" s="21">
+        <v>174212</v>
+      </c>
+      <c r="CK23" s="21">
+        <v>171539</v>
+      </c>
+      <c r="CL23" s="21">
+        <v>184723</v>
+      </c>
+      <c r="CM23" s="21">
+        <v>206814</v>
+      </c>
+      <c r="CN23" s="21">
+        <v>227446</v>
+      </c>
+      <c r="CO23" s="21">
+        <v>203396</v>
+      </c>
+      <c r="CP23" s="5">
+        <v>205329</v>
+      </c>
+      <c r="CQ23" s="21">
+        <v>215104</v>
+      </c>
+      <c r="CR23" s="21">
+        <v>232931</v>
+      </c>
+      <c r="CS23" s="21">
+        <v>253663</v>
+      </c>
+      <c r="CT23" s="21">
+        <v>252698</v>
+      </c>
+      <c r="CU23" s="5">
+        <v>237278</v>
+      </c>
+      <c r="CV23" s="13">
+        <v>238953</v>
+      </c>
+      <c r="CW23" s="13">
+        <v>258310</v>
+      </c>
+      <c r="CX23" s="13">
+        <v>293024</v>
+      </c>
+      <c r="CY23" s="91">
+        <v>284161</v>
+      </c>
+      <c r="CZ23" s="91">
+        <v>268102</v>
+      </c>
+      <c r="DA23" s="13">
+        <v>257932</v>
+      </c>
+      <c r="DB23" s="103">
+        <v>289363</v>
+      </c>
+      <c r="DC23" s="13">
+        <v>310820</v>
+      </c>
+      <c r="DD23" s="13">
+        <v>304535</v>
+      </c>
+      <c r="DE23" s="13">
+        <v>300567</v>
+      </c>
+      <c r="DF23" s="13">
+        <v>275966</v>
+      </c>
+      <c r="DG23" s="13">
+        <v>338996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="26">
+        <v>58090.9</v>
+      </c>
+      <c r="C24" s="23">
+        <v>62538</v>
+      </c>
+      <c r="D24" s="23">
+        <v>67441</v>
+      </c>
+      <c r="E24" s="24">
+        <v>64320</v>
+      </c>
+      <c r="F24" s="23">
+        <v>61918</v>
+      </c>
+      <c r="G24" s="23">
+        <v>65527</v>
+      </c>
+      <c r="H24" s="25">
+        <v>77152</v>
+      </c>
+      <c r="I24" s="23">
+        <v>75850</v>
+      </c>
+      <c r="J24" s="23">
+        <v>73554</v>
+      </c>
+      <c r="K24" s="24">
+        <v>78816</v>
+      </c>
+      <c r="L24" s="23">
+        <v>77471</v>
+      </c>
+      <c r="M24" s="23">
+        <v>78224</v>
+      </c>
+      <c r="N24" s="24">
+        <v>92247</v>
+      </c>
+      <c r="O24" s="24">
+        <v>73217.100000000006</v>
+      </c>
+      <c r="P24" s="23">
+        <v>79286</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>87414</v>
+      </c>
+      <c r="R24" s="24">
+        <v>79911</v>
+      </c>
+      <c r="S24" s="23">
+        <v>77594</v>
+      </c>
+      <c r="T24" s="23">
+        <v>83715</v>
+      </c>
+      <c r="U24" s="23">
+        <v>85738</v>
+      </c>
+      <c r="V24" s="23">
+        <v>90593</v>
+      </c>
+      <c r="W24" s="23">
+        <v>84143</v>
+      </c>
+      <c r="X24" s="23">
+        <v>82392</v>
+      </c>
+      <c r="Y24" s="23">
+        <v>87964</v>
+      </c>
+      <c r="Z24" s="23">
+        <v>88586</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>92899</v>
+      </c>
+      <c r="AB24" s="30">
+        <v>83461</v>
+      </c>
+      <c r="AC24" s="23">
+        <v>84263</v>
+      </c>
+      <c r="AD24" s="23">
+        <v>91712</v>
+      </c>
+      <c r="AE24" s="24">
+        <v>89888</v>
+      </c>
+      <c r="AF24" s="23">
+        <v>84504</v>
+      </c>
+      <c r="AG24" s="23">
+        <v>93248</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>91790</v>
+      </c>
+      <c r="AI24" s="23">
+        <v>95803</v>
+      </c>
+      <c r="AJ24" s="23">
+        <v>82764</v>
+      </c>
+      <c r="AK24" s="23">
+        <v>87044</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>88046</v>
+      </c>
+      <c r="AM24" s="27">
+        <v>86508</v>
+      </c>
+      <c r="AN24" s="27">
+        <v>109323</v>
+      </c>
+      <c r="AO24" s="26">
+        <v>91355.3</v>
+      </c>
+      <c r="AP24" s="27">
+        <v>90513</v>
+      </c>
+      <c r="AQ24" s="27">
+        <v>100694</v>
+      </c>
+      <c r="AR24" s="27">
+        <v>91734</v>
+      </c>
+      <c r="AS24" s="27">
+        <v>91665</v>
+      </c>
+      <c r="AT24" s="27">
+        <v>102676</v>
+      </c>
+      <c r="AU24" s="23">
+        <v>106884</v>
+      </c>
+      <c r="AV24" s="27">
+        <v>98507</v>
+      </c>
+      <c r="AW24" s="27">
+        <v>97742</v>
+      </c>
+      <c r="AX24" s="27">
+        <v>101291</v>
+      </c>
+      <c r="AY24" s="27">
+        <v>96889</v>
+      </c>
+      <c r="AZ24" s="27">
+        <v>94721</v>
+      </c>
+      <c r="BA24" s="27">
+        <v>111946</v>
+      </c>
+      <c r="BB24" s="26">
+        <v>99901.9</v>
+      </c>
+      <c r="BC24" s="27">
+        <v>111110</v>
+      </c>
+      <c r="BD24" s="24">
+        <v>111203</v>
+      </c>
+      <c r="BE24" s="24">
+        <v>106972</v>
+      </c>
+      <c r="BF24" s="24">
+        <v>108955</v>
+      </c>
+      <c r="BG24" s="28">
+        <v>110478</v>
+      </c>
+      <c r="BH24" s="24">
+        <v>117625</v>
+      </c>
+      <c r="BI24" s="24">
+        <v>130239</v>
+      </c>
+      <c r="BJ24" s="24">
+        <v>123691</v>
+      </c>
+      <c r="BK24" s="28">
+        <v>127392</v>
+      </c>
+      <c r="BL24" s="21">
+        <v>125464</v>
+      </c>
+      <c r="BM24" s="21">
+        <v>129028</v>
+      </c>
+      <c r="BN24" s="21">
+        <v>136917</v>
+      </c>
+      <c r="BO24" s="21">
+        <v>135363</v>
+      </c>
+      <c r="BP24" s="21">
+        <v>137383</v>
+      </c>
+      <c r="BQ24" s="29">
+        <v>134924</v>
+      </c>
+      <c r="BR24" s="21">
+        <v>134577</v>
+      </c>
+      <c r="BS24" s="21">
+        <v>153602</v>
+      </c>
+      <c r="BT24" s="21">
+        <v>148253</v>
+      </c>
+      <c r="BU24" s="21">
+        <v>153935</v>
+      </c>
+      <c r="BV24" s="29">
+        <v>150669</v>
+      </c>
+      <c r="BW24" s="29">
+        <v>167206</v>
+      </c>
+      <c r="BX24" s="21">
+        <v>174289</v>
+      </c>
+      <c r="BY24" s="21">
+        <v>169635</v>
+      </c>
+      <c r="BZ24" s="21">
+        <v>181702</v>
+      </c>
+      <c r="CA24" s="21">
+        <v>172882</v>
+      </c>
+      <c r="CB24" s="21">
+        <v>208208</v>
+      </c>
+      <c r="CC24" s="21">
+        <v>196428</v>
+      </c>
+      <c r="CD24" s="21">
+        <v>200009</v>
+      </c>
+      <c r="CE24" s="21">
+        <v>210030</v>
+      </c>
+      <c r="CF24" s="21">
+        <v>198323</v>
+      </c>
+      <c r="CG24" s="21">
+        <v>219979</v>
+      </c>
+      <c r="CH24" s="21">
+        <v>230175</v>
+      </c>
+      <c r="CI24" s="21">
+        <v>245216</v>
+      </c>
+      <c r="CJ24" s="21">
+        <v>262776</v>
+      </c>
+      <c r="CK24" s="21">
+        <v>238677</v>
+      </c>
+      <c r="CL24" s="21">
+        <v>272526</v>
+      </c>
+      <c r="CM24" s="21">
+        <v>299574</v>
+      </c>
+      <c r="CN24" s="21">
+        <v>306440</v>
+      </c>
+      <c r="CO24" s="21">
+        <v>304044</v>
+      </c>
+      <c r="CP24" s="5">
+        <v>292144</v>
+      </c>
+      <c r="CQ24" s="21">
+        <v>321717</v>
+      </c>
+      <c r="CR24" s="21">
+        <v>384430</v>
+      </c>
+      <c r="CS24" s="21">
+        <v>370517</v>
+      </c>
+      <c r="CT24" s="21">
+        <v>374093</v>
+      </c>
+      <c r="CU24" s="5">
+        <v>363029</v>
+      </c>
+      <c r="CV24" s="13">
+        <v>420990</v>
+      </c>
+      <c r="CW24" s="13">
+        <v>407083</v>
+      </c>
+      <c r="CX24" s="13">
+        <v>412178</v>
+      </c>
+      <c r="CY24" s="91">
+        <v>409775</v>
+      </c>
+      <c r="CZ24" s="91">
+        <v>414239</v>
+      </c>
+      <c r="DA24" s="13">
+        <v>449081</v>
+      </c>
+      <c r="DB24" s="103">
+        <v>447132</v>
+      </c>
+      <c r="DC24" s="13">
+        <v>457061</v>
+      </c>
+      <c r="DD24" s="13">
+        <v>470157</v>
+      </c>
+      <c r="DE24" s="13">
+        <v>457201</v>
+      </c>
+      <c r="DF24" s="13">
+        <v>545794</v>
+      </c>
+      <c r="DG24" s="13">
+        <v>516501</v>
+      </c>
+    </row>
+    <row r="25" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="26">
+        <v>42348.800000000003</v>
+      </c>
+      <c r="C25" s="23">
+        <v>43143</v>
+      </c>
+      <c r="D25" s="23">
+        <v>44079</v>
+      </c>
+      <c r="E25" s="24">
+        <v>43402</v>
+      </c>
+      <c r="F25" s="23">
+        <v>44080</v>
+      </c>
+      <c r="G25" s="23">
+        <v>47779</v>
+      </c>
+      <c r="H25" s="25">
+        <v>50074</v>
+      </c>
+      <c r="I25" s="23">
+        <v>52144</v>
+      </c>
+      <c r="J25" s="23">
+        <v>53241</v>
+      </c>
+      <c r="K25" s="24">
+        <v>68861</v>
+      </c>
+      <c r="L25" s="23">
+        <v>64062</v>
+      </c>
+      <c r="M25" s="23">
+        <v>63969</v>
+      </c>
+      <c r="N25" s="24">
+        <v>71961</v>
+      </c>
+      <c r="O25" s="24">
+        <v>55273.9</v>
+      </c>
+      <c r="P25" s="23">
+        <v>57973</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>57415</v>
+      </c>
+      <c r="R25" s="24">
+        <v>57333</v>
+      </c>
+      <c r="S25" s="23">
+        <v>57333</v>
+      </c>
+      <c r="T25" s="23">
+        <v>68057</v>
+      </c>
+      <c r="U25" s="23">
+        <v>67813</v>
+      </c>
+      <c r="V25" s="23">
+        <v>69120</v>
+      </c>
+      <c r="W25" s="23">
+        <v>73328</v>
+      </c>
+      <c r="X25" s="23">
+        <v>68598</v>
+      </c>
+      <c r="Y25" s="23">
+        <v>68496</v>
+      </c>
+      <c r="Z25" s="23">
+        <v>60247</v>
+      </c>
+      <c r="AA25" s="23">
+        <v>65075</v>
+      </c>
+      <c r="AB25" s="30">
+        <v>64259</v>
+      </c>
+      <c r="AC25" s="23">
+        <v>60908</v>
+      </c>
+      <c r="AD25" s="23">
+        <v>60695</v>
+      </c>
+      <c r="AE25" s="24">
+        <v>61913</v>
+      </c>
+      <c r="AF25" s="23">
+        <v>61038</v>
+      </c>
+      <c r="AG25" s="23">
+        <v>72074</v>
+      </c>
+      <c r="AH25" s="26">
+        <v>68957</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>67721</v>
+      </c>
+      <c r="AJ25" s="23">
+        <v>66995</v>
+      </c>
+      <c r="AK25" s="23">
+        <v>71516</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>65262</v>
+      </c>
+      <c r="AM25" s="27">
+        <v>66012</v>
+      </c>
+      <c r="AN25" s="27">
+        <v>68643</v>
+      </c>
+      <c r="AO25" s="26">
+        <v>66136.100000000006</v>
+      </c>
+      <c r="AP25" s="27">
+        <v>61042</v>
+      </c>
+      <c r="AQ25" s="27">
+        <v>60220</v>
+      </c>
+      <c r="AR25" s="27">
+        <v>61382</v>
+      </c>
+      <c r="AS25" s="27">
+        <v>62201</v>
+      </c>
+      <c r="AT25" s="27">
+        <v>73045</v>
+      </c>
+      <c r="AU25" s="23">
+        <v>68956</v>
+      </c>
+      <c r="AV25" s="27">
+        <v>64356</v>
+      </c>
+      <c r="AW25" s="27">
+        <v>65342</v>
+      </c>
+      <c r="AX25" s="27">
+        <v>71297</v>
+      </c>
+      <c r="AY25" s="27">
+        <v>68649</v>
+      </c>
+      <c r="AZ25" s="27">
+        <v>74203</v>
+      </c>
+      <c r="BA25" s="27">
+        <v>71026</v>
+      </c>
+      <c r="BB25" s="26">
+        <v>68011.8</v>
+      </c>
+      <c r="BC25" s="27">
+        <v>64797</v>
+      </c>
+      <c r="BD25" s="24">
+        <v>75999</v>
+      </c>
+      <c r="BE25" s="24">
+        <v>74724</v>
+      </c>
+      <c r="BF25" s="24">
+        <v>72281</v>
+      </c>
+      <c r="BG25" s="28">
+        <v>72677</v>
+      </c>
+      <c r="BH25" s="24">
+        <v>72105</v>
+      </c>
+      <c r="BI25" s="24">
+        <v>85918</v>
+      </c>
+      <c r="BJ25" s="24">
+        <v>81741</v>
+      </c>
+      <c r="BK25" s="24">
+        <v>77630</v>
+      </c>
+      <c r="BL25" s="21">
+        <v>79410</v>
+      </c>
+      <c r="BM25" s="21">
+        <v>75533</v>
+      </c>
+      <c r="BN25" s="21">
+        <v>89279</v>
+      </c>
+      <c r="BO25" s="21">
+        <v>93761</v>
+      </c>
+      <c r="BP25" s="21">
+        <v>82132</v>
+      </c>
+      <c r="BQ25" s="29">
+        <v>85062</v>
+      </c>
+      <c r="BR25" s="21">
+        <v>78748</v>
+      </c>
+      <c r="BS25" s="21">
+        <v>90518</v>
+      </c>
+      <c r="BT25" s="21">
+        <v>92125</v>
+      </c>
+      <c r="BU25" s="21">
+        <v>92748</v>
+      </c>
+      <c r="BV25" s="29">
+        <v>88708</v>
+      </c>
+      <c r="BW25" s="29">
+        <v>88513</v>
+      </c>
+      <c r="BX25" s="21">
+        <v>110526</v>
+      </c>
+      <c r="BY25" s="21">
+        <v>151972</v>
+      </c>
+      <c r="BZ25" s="21">
+        <v>110767</v>
+      </c>
+      <c r="CA25" s="21">
+        <v>111205</v>
+      </c>
+      <c r="CB25" s="21">
+        <v>113207</v>
+      </c>
+      <c r="CC25" s="21">
+        <v>140640</v>
+      </c>
+      <c r="CD25" s="21">
+        <v>156699</v>
+      </c>
+      <c r="CE25" s="21">
+        <v>127995</v>
+      </c>
+      <c r="CF25" s="21">
+        <v>136945</v>
+      </c>
+      <c r="CG25" s="21">
+        <v>128658</v>
+      </c>
+      <c r="CH25" s="21">
+        <v>145212</v>
+      </c>
+      <c r="CI25" s="21">
+        <v>211634</v>
+      </c>
+      <c r="CJ25" s="21">
+        <v>175149</v>
+      </c>
+      <c r="CK25" s="21">
+        <v>157406</v>
+      </c>
+      <c r="CL25" s="21">
+        <v>172592</v>
+      </c>
+      <c r="CM25" s="21">
+        <v>220574</v>
+      </c>
+      <c r="CN25" s="21">
+        <v>245654</v>
+      </c>
+      <c r="CO25" s="21">
+        <v>196001</v>
+      </c>
+      <c r="CP25" s="5">
+        <v>207617</v>
+      </c>
+      <c r="CQ25" s="21">
+        <v>206282</v>
+      </c>
+      <c r="CR25" s="21">
+        <v>244127</v>
+      </c>
+      <c r="CS25" s="21">
+        <v>255170</v>
+      </c>
+      <c r="CT25" s="21">
+        <v>241153</v>
+      </c>
+      <c r="CU25" s="5">
+        <v>234303</v>
+      </c>
+      <c r="CV25" s="13">
+        <v>238815</v>
+      </c>
+      <c r="CW25" s="13">
+        <v>283893</v>
+      </c>
+      <c r="CX25" s="13">
+        <v>296716</v>
+      </c>
+      <c r="CY25" s="91">
+        <v>290167</v>
+      </c>
+      <c r="CZ25" s="91">
+        <v>277410</v>
+      </c>
+      <c r="DA25" s="13">
+        <v>247428</v>
+      </c>
+      <c r="DB25" s="103">
+        <v>329077</v>
+      </c>
+      <c r="DC25" s="13">
+        <v>306444</v>
+      </c>
+      <c r="DD25" s="13">
+        <v>303985</v>
+      </c>
+      <c r="DE25" s="13">
+        <v>298734</v>
+      </c>
+      <c r="DF25" s="13">
+        <v>253719</v>
+      </c>
+      <c r="DG25" s="13">
+        <v>339107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="97" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="26">
+        <v>43992.4</v>
+      </c>
+      <c r="C26" s="23">
+        <v>44071</v>
+      </c>
+      <c r="D26" s="23">
+        <v>43496</v>
+      </c>
+      <c r="E26" s="24">
+        <v>42845</v>
+      </c>
+      <c r="F26" s="23">
+        <v>42873</v>
+      </c>
+      <c r="G26" s="23">
+        <v>52627</v>
+      </c>
+      <c r="H26" s="25">
+        <v>53190</v>
+      </c>
+      <c r="I26" s="23">
+        <v>52351</v>
+      </c>
+      <c r="J26" s="23">
+        <v>55514</v>
+      </c>
+      <c r="K26" s="24">
+        <v>76749</v>
+      </c>
+      <c r="L26" s="23">
+        <v>70986</v>
+      </c>
+      <c r="M26" s="23">
+        <v>65035</v>
+      </c>
+      <c r="N26" s="24">
+        <v>60840</v>
+      </c>
+      <c r="O26" s="24">
+        <v>56113.2</v>
+      </c>
+      <c r="P26" s="23">
+        <v>58628</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>56917</v>
+      </c>
+      <c r="R26" s="24">
+        <v>58626</v>
+      </c>
+      <c r="S26" s="23">
+        <v>57444</v>
+      </c>
+      <c r="T26" s="23">
+        <v>65645</v>
+      </c>
+      <c r="U26" s="23">
+        <v>64647</v>
+      </c>
+      <c r="V26" s="23">
+        <v>63353</v>
+      </c>
+      <c r="W26" s="23">
+        <v>69542</v>
+      </c>
+      <c r="X26" s="23">
+        <v>68687</v>
+      </c>
+      <c r="Y26" s="23">
+        <v>62909</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>60527</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>63989</v>
+      </c>
+      <c r="AB26" s="30">
+        <v>62365</v>
+      </c>
+      <c r="AC26" s="23">
+        <v>61456</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>61185</v>
+      </c>
+      <c r="AE26" s="24">
+        <v>62577</v>
+      </c>
+      <c r="AF26" s="23">
+        <v>59790</v>
+      </c>
+      <c r="AG26" s="23">
+        <v>70544</v>
+      </c>
+      <c r="AH26" s="26">
+        <v>68861</v>
+      </c>
+      <c r="AI26" s="23">
+        <v>67010</v>
+      </c>
+      <c r="AJ26" s="23">
+        <v>67292</v>
+      </c>
+      <c r="AK26" s="23">
+        <v>72661</v>
+      </c>
+      <c r="AL26" s="23">
+        <v>72518</v>
+      </c>
+      <c r="AM26" s="27">
+        <v>64026</v>
+      </c>
+      <c r="AN26" s="27">
+        <v>63005</v>
+      </c>
+      <c r="AO26" s="26">
+        <v>67180.600000000006</v>
+      </c>
+      <c r="AP26" s="27">
+        <v>61784</v>
+      </c>
+      <c r="AQ26" s="27">
+        <v>61266</v>
+      </c>
+      <c r="AR26" s="27">
+        <v>62592</v>
+      </c>
+      <c r="AS26" s="27">
+        <v>63935</v>
+      </c>
+      <c r="AT26" s="27">
+        <v>74825</v>
+      </c>
+      <c r="AU26" s="23">
+        <v>72723</v>
+      </c>
+      <c r="AV26" s="27">
+        <v>68969</v>
+      </c>
+      <c r="AW26" s="27">
+        <v>67112</v>
+      </c>
+      <c r="AX26" s="27">
+        <v>79659</v>
+      </c>
+      <c r="AY26" s="27">
+        <v>73315</v>
+      </c>
+      <c r="AZ26" s="27">
+        <v>76642</v>
+      </c>
+      <c r="BA26" s="27">
+        <v>73269</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>71633.399999999994</v>
+      </c>
+      <c r="BC26" s="27">
+        <v>65914</v>
+      </c>
+      <c r="BD26" s="24">
+        <v>73622</v>
+      </c>
+      <c r="BE26" s="24">
+        <v>73206</v>
+      </c>
+      <c r="BF26" s="24">
+        <v>72791</v>
+      </c>
+      <c r="BG26" s="28">
+        <v>72030</v>
+      </c>
+      <c r="BH26" s="24">
+        <v>77829</v>
+      </c>
+      <c r="BI26" s="24">
+        <v>86981</v>
+      </c>
+      <c r="BJ26" s="24">
+        <v>86312</v>
+      </c>
+      <c r="BK26" s="24">
+        <v>79997</v>
+      </c>
+      <c r="BL26" s="21">
+        <v>82625</v>
+      </c>
+      <c r="BM26" s="21">
+        <v>80548</v>
+      </c>
+      <c r="BN26" s="21">
+        <v>94179</v>
+      </c>
+      <c r="BO26" s="21">
+        <v>93011</v>
+      </c>
+      <c r="BP26" s="21">
+        <v>89809</v>
+      </c>
+      <c r="BQ26" s="29">
+        <v>89246</v>
+      </c>
+      <c r="BR26" s="21">
+        <v>83479</v>
+      </c>
+      <c r="BS26" s="21">
+        <v>92625</v>
+      </c>
+      <c r="BT26" s="21">
+        <v>95225</v>
+      </c>
+      <c r="BU26" s="21">
+        <v>93337</v>
+      </c>
+      <c r="BV26" s="29">
+        <v>91476</v>
+      </c>
+      <c r="BW26" s="29">
+        <v>93131</v>
+      </c>
+      <c r="BX26" s="21">
+        <v>111764</v>
+      </c>
+      <c r="BY26" s="21">
+        <v>117665</v>
+      </c>
+      <c r="BZ26" s="21">
+        <v>114722</v>
+      </c>
+      <c r="CA26" s="21">
+        <v>109590</v>
+      </c>
+      <c r="CB26" s="21">
+        <v>117708</v>
+      </c>
+      <c r="CC26" s="21">
+        <v>141046</v>
+      </c>
+      <c r="CD26" s="21">
+        <v>137349</v>
+      </c>
+      <c r="CE26" s="21">
+        <v>133905</v>
+      </c>
+      <c r="CF26" s="21">
+        <v>133448</v>
+      </c>
+      <c r="CG26" s="21">
+        <v>135030</v>
+      </c>
+      <c r="CH26" s="21">
+        <v>162012</v>
+      </c>
+      <c r="CI26" s="21">
+        <v>160165</v>
+      </c>
+      <c r="CJ26" s="21">
+        <v>149619</v>
+      </c>
+      <c r="CK26" s="21">
+        <v>151534</v>
+      </c>
+      <c r="CL26" s="21">
+        <v>162287</v>
+      </c>
+      <c r="CM26" s="21">
+        <v>204586</v>
+      </c>
+      <c r="CN26" s="21">
+        <v>202998</v>
+      </c>
+      <c r="CO26" s="21">
+        <v>192558</v>
+      </c>
+      <c r="CP26" s="5">
+        <v>189863</v>
+      </c>
+      <c r="CQ26" s="21">
+        <v>202485</v>
+      </c>
+      <c r="CR26" s="21">
+        <v>240307</v>
+      </c>
+      <c r="CS26" s="21">
+        <v>232732</v>
+      </c>
+      <c r="CT26" s="21">
+        <v>230430</v>
+      </c>
+      <c r="CU26" s="5">
+        <v>224893</v>
+      </c>
+      <c r="CV26" s="13">
+        <v>227544</v>
+      </c>
+      <c r="CW26" s="13">
+        <v>256301</v>
+      </c>
+      <c r="CX26" s="13">
+        <v>274363</v>
+      </c>
+      <c r="CY26" s="91">
+        <v>282520</v>
+      </c>
+      <c r="CZ26" s="91">
+        <v>259674</v>
+      </c>
+      <c r="DA26" s="13">
+        <v>254794</v>
+      </c>
+      <c r="DB26" s="103">
+        <v>302854</v>
+      </c>
+      <c r="DC26" s="13">
+        <v>301331</v>
+      </c>
+      <c r="DD26" s="13">
+        <v>305796</v>
+      </c>
+      <c r="DE26" s="13">
+        <v>295001</v>
+      </c>
+      <c r="DF26" s="13">
+        <v>285593</v>
+      </c>
+      <c r="DG26" s="13">
+        <v>337831</v>
+      </c>
+    </row>
+    <row r="27" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="106"/>
+      <c r="B27" s="107"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="108"/>
+      <c r="G27" s="108"/>
+      <c r="H27" s="110"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="108"/>
+      <c r="M27" s="108"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="109"/>
+      <c r="P27" s="108"/>
+      <c r="Q27" s="111"/>
+      <c r="R27" s="112"/>
+      <c r="S27" s="111"/>
+      <c r="T27" s="111"/>
+      <c r="U27" s="111"/>
+      <c r="V27" s="111"/>
+      <c r="W27" s="111"/>
+      <c r="X27" s="111"/>
+      <c r="Y27" s="111"/>
+      <c r="Z27" s="111"/>
+      <c r="AA27" s="111"/>
+      <c r="AB27" s="113"/>
+      <c r="AC27" s="111"/>
+      <c r="AD27" s="111"/>
+      <c r="AE27" s="112"/>
+      <c r="AF27" s="111"/>
+      <c r="AG27" s="111"/>
+      <c r="AH27" s="114"/>
+      <c r="AI27" s="111"/>
+      <c r="AJ27" s="111"/>
+      <c r="AK27" s="111"/>
+      <c r="AL27" s="111"/>
+      <c r="AM27" s="115"/>
+      <c r="AN27" s="115"/>
+      <c r="AO27" s="114"/>
+      <c r="AP27" s="115"/>
+      <c r="AQ27" s="115"/>
+      <c r="AR27" s="115"/>
+      <c r="AS27" s="115"/>
+      <c r="AT27" s="115"/>
+      <c r="AU27" s="111"/>
+      <c r="AV27" s="115"/>
+      <c r="AW27" s="115"/>
+      <c r="AX27" s="115"/>
+      <c r="AY27" s="115"/>
+      <c r="AZ27" s="115"/>
+      <c r="BA27" s="115"/>
+      <c r="BB27" s="114"/>
+      <c r="BC27" s="115"/>
+      <c r="BD27" s="112"/>
+      <c r="BE27" s="112"/>
+      <c r="BF27" s="112"/>
+      <c r="BG27" s="116"/>
+      <c r="BH27" s="112"/>
+      <c r="BI27" s="112"/>
+      <c r="BJ27" s="112"/>
+      <c r="BK27" s="112"/>
+      <c r="BL27" s="117"/>
+      <c r="BM27" s="117"/>
+      <c r="BN27" s="117"/>
+      <c r="BO27" s="117"/>
+      <c r="BP27" s="117"/>
+      <c r="BQ27" s="118"/>
+      <c r="BR27" s="117"/>
+      <c r="BS27" s="117"/>
+      <c r="BT27" s="117"/>
+      <c r="BU27" s="117"/>
+      <c r="BV27" s="118"/>
+      <c r="BW27" s="118"/>
+      <c r="BX27" s="117"/>
+      <c r="BY27" s="117"/>
+      <c r="BZ27" s="117"/>
+      <c r="CA27" s="117"/>
+      <c r="CB27" s="117"/>
+      <c r="CC27" s="117"/>
+      <c r="CD27" s="117"/>
+      <c r="CE27" s="117"/>
+      <c r="CF27" s="117"/>
+      <c r="CG27" s="117"/>
+      <c r="CH27" s="117"/>
+      <c r="CI27" s="117"/>
+      <c r="CJ27" s="117"/>
+      <c r="CK27" s="117"/>
+      <c r="CL27" s="117"/>
+      <c r="CM27" s="117"/>
+      <c r="CN27" s="117"/>
+      <c r="CO27" s="117"/>
+      <c r="CP27" s="119"/>
+      <c r="CQ27" s="117"/>
+      <c r="CR27" s="117"/>
+      <c r="CS27" s="117"/>
+      <c r="CT27" s="117"/>
+      <c r="CU27" s="119"/>
+      <c r="CV27" s="120"/>
+      <c r="CW27" s="120"/>
+      <c r="CX27" s="120"/>
+      <c r="CY27" s="120"/>
+      <c r="CZ27" s="102"/>
+      <c r="DA27" s="120"/>
+      <c r="DB27" s="121"/>
+      <c r="DC27" s="102"/>
+    </row>
+    <row r="28" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="203" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="203"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="204"/>
+      <c r="F28" s="204"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="204"/>
+      <c r="I28" s="204"/>
+      <c r="J28" s="204"/>
+      <c r="K28" s="204"/>
+      <c r="L28" s="204"/>
+      <c r="M28" s="204"/>
+      <c r="N28" s="204"/>
+      <c r="O28" s="204"/>
+      <c r="P28" s="204"/>
+      <c r="CA28" s="31"/>
+      <c r="CT28" s="33"/>
+      <c r="CU28" s="33"/>
+    </row>
+    <row r="29" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="34"/>
+      <c r="B29" s="85"/>
+      <c r="CA29" s="31"/>
+      <c r="CT29" s="31"/>
+      <c r="CU29" s="33"/>
+    </row>
+    <row r="30" spans="1:111" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="201"/>
+      <c r="B30" s="10">
+        <v>2010</v>
+      </c>
+      <c r="C30" s="187">
+        <v>2011</v>
+      </c>
+      <c r="D30" s="187"/>
+      <c r="E30" s="187"/>
+      <c r="F30" s="187"/>
+      <c r="G30" s="187"/>
+      <c r="H30" s="187"/>
+      <c r="I30" s="187"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="187"/>
+      <c r="L30" s="187"/>
+      <c r="M30" s="187"/>
+      <c r="N30" s="187"/>
+      <c r="O30" s="200"/>
+      <c r="P30" s="187">
+        <v>2012</v>
+      </c>
+      <c r="Q30" s="187"/>
+      <c r="R30" s="187"/>
+      <c r="S30" s="187"/>
+      <c r="T30" s="187"/>
+      <c r="U30" s="187"/>
+      <c r="V30" s="187"/>
+      <c r="W30" s="187"/>
+      <c r="X30" s="187"/>
+      <c r="Y30" s="187"/>
+      <c r="Z30" s="187"/>
+      <c r="AA30" s="187"/>
+      <c r="AB30" s="200"/>
+      <c r="AC30" s="187">
+        <v>2013</v>
+      </c>
+      <c r="AD30" s="200"/>
+      <c r="AE30" s="200"/>
+      <c r="AF30" s="200"/>
+      <c r="AG30" s="200"/>
+      <c r="AH30" s="200"/>
+      <c r="AI30" s="200"/>
+      <c r="AJ30" s="200"/>
+      <c r="AK30" s="200"/>
+      <c r="AL30" s="200"/>
+      <c r="AM30" s="200"/>
+      <c r="AN30" s="200"/>
+      <c r="AO30" s="200"/>
+      <c r="AP30" s="187">
+        <v>2014</v>
+      </c>
+      <c r="AQ30" s="187"/>
+      <c r="AR30" s="187"/>
+      <c r="AS30" s="187"/>
+      <c r="AT30" s="200"/>
+      <c r="AU30" s="200"/>
+      <c r="AV30" s="200"/>
+      <c r="AW30" s="200"/>
+      <c r="AX30" s="200"/>
+      <c r="AY30" s="200"/>
+      <c r="AZ30" s="200"/>
+      <c r="BA30" s="200"/>
+      <c r="BB30" s="200"/>
+      <c r="BC30" s="187">
+        <v>2015</v>
+      </c>
+      <c r="BD30" s="187"/>
+      <c r="BE30" s="187"/>
+      <c r="BF30" s="187"/>
+      <c r="BG30" s="187"/>
+      <c r="BH30" s="187">
+        <v>2016</v>
+      </c>
+      <c r="BI30" s="187"/>
+      <c r="BJ30" s="187"/>
+      <c r="BK30" s="187"/>
+      <c r="BL30" s="187"/>
+      <c r="BM30" s="187">
+        <v>2017</v>
+      </c>
+      <c r="BN30" s="187"/>
+      <c r="BO30" s="187"/>
+      <c r="BP30" s="187"/>
+      <c r="BQ30" s="187"/>
+      <c r="BR30" s="187">
+        <v>2018</v>
+      </c>
+      <c r="BS30" s="187"/>
+      <c r="BT30" s="187"/>
+      <c r="BU30" s="187"/>
+      <c r="BV30" s="187"/>
+      <c r="BW30" s="187">
+        <v>2019</v>
+      </c>
+      <c r="BX30" s="187"/>
+      <c r="BY30" s="187"/>
+      <c r="BZ30" s="187"/>
+      <c r="CA30" s="187"/>
+      <c r="CB30" s="187">
+        <v>2020</v>
+      </c>
+      <c r="CC30" s="187"/>
+      <c r="CD30" s="187"/>
+      <c r="CE30" s="187"/>
+      <c r="CF30" s="10"/>
+      <c r="CG30" s="187">
+        <v>2021</v>
+      </c>
+      <c r="CH30" s="187"/>
+      <c r="CI30" s="187"/>
+      <c r="CJ30" s="187"/>
+      <c r="CK30" s="187"/>
+      <c r="CL30" s="187">
+        <v>2022</v>
+      </c>
+      <c r="CM30" s="187"/>
+      <c r="CN30" s="187"/>
+      <c r="CO30" s="187"/>
+      <c r="CP30" s="187"/>
+      <c r="CQ30" s="187">
+        <v>2023</v>
+      </c>
+      <c r="CR30" s="187"/>
+      <c r="CS30" s="187"/>
+      <c r="CT30" s="187"/>
+      <c r="CU30" s="187"/>
+      <c r="CV30" s="187">
+        <v>2024</v>
+      </c>
+      <c r="CW30" s="187"/>
+      <c r="CX30" s="189"/>
+      <c r="CY30" s="191"/>
+      <c r="CZ30" s="192"/>
+      <c r="DA30" s="187">
+        <v>2025</v>
+      </c>
+      <c r="DB30" s="187"/>
+      <c r="DC30" s="189"/>
+      <c r="DD30" s="189"/>
+      <c r="DE30" s="189"/>
+      <c r="DF30" s="187">
+        <v>2026</v>
+      </c>
+      <c r="DG30" s="188"/>
+    </row>
+    <row r="31" spans="1:111" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="202"/>
+      <c r="B31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="G31" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="H31" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J31" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K31" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M31" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="P31" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="R31" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="S31" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="T31" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="U31" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="V31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="W31" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="X31" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z31" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC31" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE31" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF31" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG31" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH31" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ31" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK31" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM31" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN31" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AO31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP31" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ31" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR31" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS31" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="AT31" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU31" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AV31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW31" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AX31" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ31" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA31" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BC31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BE31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BI31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BJ31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BK31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BM31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BP31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BQ31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BR31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BS31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BT31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BW31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BX31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BY31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BZ31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CA31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CB31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CC31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CE31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CF31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CG31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CH31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CJ31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CK31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CL31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CM31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CN31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CO31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CP31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CQ31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CR31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CS31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CT31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CU31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CV31" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CW31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CX31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CZ31" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="DA31" s="105" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB31" s="104" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC31" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD31" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE31" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="DF31" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="DG31" s="154" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:111" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="39">
+        <v>116.56353933018796</v>
+      </c>
+      <c r="C32" s="35">
+        <v>117.8</v>
+      </c>
+      <c r="D32" s="36">
+        <v>119.7</v>
+      </c>
+      <c r="E32" s="37">
+        <v>119.4</v>
+      </c>
+      <c r="F32" s="35">
+        <v>113</v>
+      </c>
+      <c r="G32" s="35">
+        <v>113.9</v>
+      </c>
+      <c r="H32" s="38">
+        <v>108.8</v>
+      </c>
+      <c r="I32" s="35">
+        <v>115.3</v>
+      </c>
+      <c r="J32" s="35">
+        <v>115.7</v>
+      </c>
+      <c r="K32" s="37">
+        <v>125</v>
+      </c>
+      <c r="L32" s="35">
+        <v>125.4</v>
+      </c>
+      <c r="M32" s="35">
+        <v>138</v>
+      </c>
+      <c r="N32" s="37">
+        <v>108.3</v>
+      </c>
+      <c r="O32" s="39">
+        <v>117.4</v>
+      </c>
+      <c r="P32" s="35">
+        <v>121.1</v>
+      </c>
+      <c r="Q32" s="36">
+        <v>122.1</v>
+      </c>
+      <c r="R32" s="37">
+        <v>119.7</v>
+      </c>
+      <c r="S32" s="35">
+        <v>120.4</v>
+      </c>
+      <c r="T32" s="35">
+        <v>116.5</v>
+      </c>
+      <c r="U32" s="36">
+        <v>118.5</v>
+      </c>
+      <c r="V32" s="35">
+        <v>116.5</v>
+      </c>
+      <c r="W32" s="35">
+        <v>114.7</v>
+      </c>
+      <c r="X32" s="35">
+        <v>103.3</v>
+      </c>
+      <c r="Y32" s="35">
+        <v>106.8</v>
+      </c>
+      <c r="Z32" s="35">
+        <v>108.4</v>
+      </c>
+      <c r="AA32" s="36">
+        <v>112.6</v>
+      </c>
+      <c r="AB32" s="40">
+        <v>114</v>
+      </c>
+      <c r="AC32" s="35">
+        <v>109.2</v>
+      </c>
+      <c r="AD32" s="36">
+        <v>108.2</v>
+      </c>
+      <c r="AE32" s="40">
+        <v>110.3</v>
+      </c>
+      <c r="AF32" s="35">
+        <v>111.1</v>
+      </c>
+      <c r="AG32" s="35">
+        <v>113.1</v>
+      </c>
+      <c r="AH32" s="40">
+        <v>109</v>
+      </c>
+      <c r="AI32" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="AJ32" s="35">
+        <v>102.7</v>
+      </c>
+      <c r="AK32" s="36">
+        <v>108.3</v>
+      </c>
+      <c r="AL32" s="35">
+        <v>107.4</v>
+      </c>
+      <c r="AM32" s="39">
+        <v>108.7</v>
+      </c>
+      <c r="AN32" s="39">
+        <v>107.7</v>
+      </c>
+      <c r="AO32" s="39">
+        <v>108.87702502240801</v>
+      </c>
+      <c r="AP32" s="39">
+        <v>104.7</v>
+      </c>
+      <c r="AQ32" s="39">
+        <v>104.4</v>
+      </c>
+      <c r="AR32" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="AS32" s="39">
+        <v>111.8</v>
+      </c>
+      <c r="AT32" s="39">
+        <v>106.8</v>
+      </c>
+      <c r="AU32" s="35">
+        <v>111.4</v>
+      </c>
+      <c r="AV32" s="39">
+        <v>107.2</v>
+      </c>
+      <c r="AW32" s="39">
+        <v>109.1</v>
+      </c>
+      <c r="AX32" s="39">
+        <v>109.8</v>
+      </c>
+      <c r="AY32" s="39">
+        <v>108.6</v>
+      </c>
+      <c r="AZ32" s="39">
+        <v>107</v>
+      </c>
+      <c r="BA32" s="39">
+        <v>113.2</v>
+      </c>
+      <c r="BB32" s="39">
+        <v>108.56918945540691</v>
+      </c>
+      <c r="BC32" s="39">
+        <v>107.6</v>
+      </c>
+      <c r="BD32" s="37">
+        <v>102.4</v>
+      </c>
+      <c r="BE32" s="37">
+        <v>100.2</v>
+      </c>
+      <c r="BF32" s="37">
+        <v>100.8</v>
+      </c>
+      <c r="BG32" s="41">
+        <v>102</v>
+      </c>
+      <c r="BH32" s="37">
+        <v>112.9</v>
+      </c>
+      <c r="BI32" s="37">
+        <v>116.3</v>
+      </c>
+      <c r="BJ32" s="37">
+        <v>117.5</v>
+      </c>
+      <c r="BK32" s="42">
+        <v>116.7</v>
+      </c>
+      <c r="BL32" s="43">
+        <v>115.4</v>
+      </c>
+      <c r="BM32" s="43">
+        <v>107.1</v>
+      </c>
+      <c r="BN32" s="43">
+        <v>107.4</v>
+      </c>
+      <c r="BO32" s="43">
+        <v>107.8</v>
+      </c>
+      <c r="BP32" s="43">
+        <v>109.4</v>
+      </c>
+      <c r="BQ32" s="44">
+        <v>108</v>
+      </c>
+      <c r="BR32" s="43">
+        <v>109.6</v>
+      </c>
+      <c r="BS32" s="43">
+        <v>107.8</v>
+      </c>
+      <c r="BT32" s="43">
+        <v>108.5</v>
+      </c>
+      <c r="BU32" s="43">
+        <v>107.2</v>
+      </c>
+      <c r="BV32" s="44">
+        <v>108</v>
+      </c>
+      <c r="BW32" s="44">
+        <v>112.5</v>
+      </c>
+      <c r="BX32" s="43">
+        <v>115.6</v>
+      </c>
+      <c r="BY32" s="43">
+        <v>116.7</v>
+      </c>
+      <c r="BZ32" s="43">
+        <v>116</v>
+      </c>
+      <c r="CA32" s="43">
+        <v>115.8</v>
+      </c>
+      <c r="CB32" s="43">
+        <v>119.8</v>
+      </c>
+      <c r="CC32" s="43">
+        <v>115.1</v>
+      </c>
+      <c r="CD32" s="43">
+        <v>116.5</v>
+      </c>
+      <c r="CE32" s="43">
+        <v>121.9</v>
+      </c>
+      <c r="CF32" s="43">
+        <v>117.4</v>
+      </c>
+      <c r="CG32" s="43">
+        <v>116.2</v>
+      </c>
+      <c r="CH32" s="43">
+        <v>119.5</v>
+      </c>
+      <c r="CI32" s="43">
+        <v>120.4</v>
+      </c>
+      <c r="CJ32" s="43">
+        <v>114.3</v>
+      </c>
+      <c r="CK32" s="43">
+        <v>117.9</v>
+      </c>
+      <c r="CL32" s="43">
+        <v>124.1</v>
+      </c>
+      <c r="CM32" s="43">
+        <v>124.8</v>
+      </c>
+      <c r="CN32" s="43">
+        <v>121.2</v>
+      </c>
+      <c r="CO32" s="43">
+        <v>125.2</v>
+      </c>
+      <c r="CP32" s="67">
+        <v>124.3</v>
+      </c>
+      <c r="CQ32" s="43">
+        <v>123</v>
+      </c>
+      <c r="CR32" s="43">
+        <v>120.8</v>
+      </c>
+      <c r="CS32" s="43">
+        <v>119.2</v>
+      </c>
+      <c r="CT32" s="43">
+        <v>119</v>
+      </c>
+      <c r="CU32" s="67">
+        <v>120.6</v>
+      </c>
+      <c r="CV32" s="68">
+        <v>114</v>
+      </c>
+      <c r="CW32" s="68">
+        <v>112.5</v>
+      </c>
+      <c r="CX32" s="68">
+        <v>114</v>
+      </c>
+      <c r="CY32" s="87">
+        <v>112.3</v>
+      </c>
+      <c r="CZ32" s="87">
+        <v>113.6</v>
+      </c>
+      <c r="DA32" s="68">
+        <v>114.6</v>
+      </c>
+      <c r="DB32" s="68">
+        <v>112.9</v>
+      </c>
+      <c r="DC32" s="68">
+        <v>111.6</v>
+      </c>
+      <c r="DD32" s="68">
+        <v>110.7</v>
+      </c>
+      <c r="DE32" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="DF32" s="68">
+        <v>110.1</v>
+      </c>
+      <c r="DG32" s="68">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="49">
+        <v>117.0630405851808</v>
+      </c>
+      <c r="C33" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="D33" s="46">
+        <v>119</v>
+      </c>
+      <c r="E33" s="47">
+        <v>118.8</v>
+      </c>
+      <c r="F33" s="46">
+        <v>109.3</v>
+      </c>
+      <c r="G33" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="H33" s="48">
+        <v>108.4</v>
+      </c>
+      <c r="I33" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="J33" s="46">
+        <v>118.4</v>
+      </c>
+      <c r="K33" s="47">
+        <v>124.9</v>
+      </c>
+      <c r="L33" s="46">
+        <v>123.2</v>
+      </c>
+      <c r="M33" s="46">
+        <v>117</v>
+      </c>
+      <c r="N33" s="47">
+        <v>127.1</v>
+      </c>
+      <c r="O33" s="49">
+        <v>113.90693778279446</v>
+      </c>
+      <c r="P33" s="46">
+        <v>121.8</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>124.3</v>
+      </c>
+      <c r="R33" s="47">
+        <v>119.5</v>
+      </c>
+      <c r="S33" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="T33" s="46">
+        <v>119.6</v>
+      </c>
+      <c r="U33" s="50">
+        <v>119.7</v>
+      </c>
+      <c r="V33" s="46">
+        <v>115.7</v>
+      </c>
+      <c r="W33" s="46">
+        <v>109.6</v>
+      </c>
+      <c r="X33" s="46">
+        <v>103.4</v>
+      </c>
+      <c r="Y33" s="46">
+        <v>107.4</v>
+      </c>
+      <c r="Z33" s="46">
+        <v>108.4</v>
+      </c>
+      <c r="AA33" s="50">
+        <v>111.5</v>
+      </c>
+      <c r="AB33" s="51">
+        <v>115.3</v>
+      </c>
+      <c r="AC33" s="46">
+        <v>108</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>104.5</v>
+      </c>
+      <c r="AE33" s="51">
+        <v>109.1</v>
+      </c>
+      <c r="AF33" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="AG33" s="46">
+        <v>107.7</v>
+      </c>
+      <c r="AH33" s="51">
+        <v>108.8</v>
+      </c>
+      <c r="AI33" s="46">
+        <v>108.9</v>
+      </c>
+      <c r="AJ33" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="AK33" s="50">
+        <v>109.5</v>
+      </c>
+      <c r="AL33" s="46">
+        <v>109</v>
+      </c>
+      <c r="AM33" s="52">
+        <v>109.6</v>
+      </c>
+      <c r="AN33" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="AO33" s="49">
+        <v>108.62251052411315</v>
+      </c>
+      <c r="AP33" s="52">
+        <v>105.8</v>
+      </c>
+      <c r="AQ33" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="AR33" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="AS33" s="52">
+        <v>107.7</v>
+      </c>
+      <c r="AT33" s="52">
+        <v>108.9</v>
+      </c>
+      <c r="AU33" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="AV33" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AW33" s="52">
+        <v>108.9</v>
+      </c>
+      <c r="AX33" s="52">
+        <v>111.6</v>
+      </c>
+      <c r="AY33" s="52">
+        <v>108.6</v>
+      </c>
+      <c r="AZ33" s="52">
+        <v>107.9</v>
+      </c>
+      <c r="BA33" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="BB33" s="49">
+        <v>107.63231879574512</v>
+      </c>
+      <c r="BC33" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="BD33" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="BE33" s="47">
+        <v>97.1</v>
+      </c>
+      <c r="BF33" s="47">
+        <v>101.6</v>
+      </c>
+      <c r="BG33" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="BH33" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="BI33" s="47">
+        <v>114.5</v>
+      </c>
+      <c r="BJ33" s="47">
+        <v>117.9</v>
+      </c>
+      <c r="BK33" s="53">
+        <v>114.7</v>
+      </c>
+      <c r="BL33" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="BM33" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BN33" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="BO33" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="BP33" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="BQ33" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="BR33" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="BS33" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="BT33" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="BU33" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="BV33" s="54">
+        <v>108.2</v>
+      </c>
+      <c r="BW33" s="54">
+        <v>112.1</v>
+      </c>
+      <c r="BX33" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="BY33" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="BZ33" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CA33" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="CB33" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="CC33" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="CD33" s="45">
+        <v>115.9</v>
+      </c>
+      <c r="CE33" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="CF33" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="CG33" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="CH33" s="45">
+        <v>119.9</v>
+      </c>
+      <c r="CI33" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="CJ33" s="45">
+        <v>113.3</v>
+      </c>
+      <c r="CK33" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="CL33" s="45">
+        <v>122.2</v>
+      </c>
+      <c r="CM33" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="CN33" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="CO33" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="CP33" s="6">
+        <v>121.8</v>
+      </c>
+      <c r="CQ33" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="CR33" s="45">
+        <v>123.3</v>
+      </c>
+      <c r="CS33" s="45">
+        <v>121.6</v>
+      </c>
+      <c r="CT33" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="CU33" s="6">
+        <v>121.2</v>
+      </c>
+      <c r="CV33" s="12">
+        <v>115.9</v>
+      </c>
+      <c r="CW33" s="12">
+        <v>113.4</v>
+      </c>
+      <c r="CX33" s="12">
+        <v>117</v>
+      </c>
+      <c r="CY33" s="93">
+        <v>117.7</v>
+      </c>
+      <c r="CZ33" s="93">
+        <v>116.3</v>
+      </c>
+      <c r="DA33" s="12">
+        <v>116.1</v>
+      </c>
+      <c r="DB33" s="12">
+        <v>113.1</v>
+      </c>
+      <c r="DC33" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="DD33" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="DE33" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="DF33" s="12">
+        <v>113</v>
+      </c>
+      <c r="DG33" s="12">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="49">
+        <v>110.63111937663784</v>
+      </c>
+      <c r="C34" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="D34" s="46">
+        <v>115.3</v>
+      </c>
+      <c r="E34" s="47">
+        <v>121.7</v>
+      </c>
+      <c r="F34" s="46">
+        <v>114.3</v>
+      </c>
+      <c r="G34" s="46">
+        <v>116.5</v>
+      </c>
+      <c r="H34" s="48">
+        <v>111.8</v>
+      </c>
+      <c r="I34" s="46">
+        <v>124.4</v>
+      </c>
+      <c r="J34" s="46">
+        <v>126.4</v>
+      </c>
+      <c r="K34" s="47">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="L34" s="46">
+        <v>124.4</v>
+      </c>
+      <c r="M34" s="46">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="N34" s="47">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="O34" s="49">
+        <v>124.49900553976154</v>
+      </c>
+      <c r="P34" s="46">
+        <v>126.9</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>127.9</v>
+      </c>
+      <c r="R34" s="47">
+        <v>120.2</v>
+      </c>
+      <c r="S34" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="T34" s="46">
+        <v>115.5</v>
+      </c>
+      <c r="U34" s="50">
+        <v>117.5</v>
+      </c>
+      <c r="V34" s="46">
+        <v>109.1</v>
+      </c>
+      <c r="W34" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="X34" s="46">
+        <v>101.3</v>
+      </c>
+      <c r="Y34" s="46">
+        <v>100.6</v>
+      </c>
+      <c r="Z34" s="46">
+        <v>99.6</v>
+      </c>
+      <c r="AA34" s="50">
+        <v>97.2</v>
+      </c>
+      <c r="AB34" s="55">
+        <v>108.8</v>
+      </c>
+      <c r="AC34" s="46">
+        <v>106.1</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>103.6</v>
+      </c>
+      <c r="AE34" s="55">
+        <v>106.9</v>
+      </c>
+      <c r="AF34" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="AG34" s="46">
+        <v>104.8</v>
+      </c>
+      <c r="AH34" s="55">
+        <v>104.8</v>
+      </c>
+      <c r="AI34" s="46">
+        <v>101.3</v>
+      </c>
+      <c r="AJ34" s="46">
+        <v>106.1</v>
+      </c>
+      <c r="AK34" s="50">
+        <v>115.8</v>
+      </c>
+      <c r="AL34" s="46">
+        <v>123.3</v>
+      </c>
+      <c r="AM34" s="52">
+        <v>125.7</v>
+      </c>
+      <c r="AN34" s="52">
+        <v>119.9</v>
+      </c>
+      <c r="AO34" s="49">
+        <v>114.63017226217301</v>
+      </c>
+      <c r="AP34" s="52">
+        <v>108.1</v>
+      </c>
+      <c r="AQ34" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="AR34" s="52">
+        <v>111</v>
+      </c>
+      <c r="AS34" s="52">
+        <v>108.1</v>
+      </c>
+      <c r="AT34" s="52">
+        <v>116.7</v>
+      </c>
+      <c r="AU34" s="46">
+        <v>115.8</v>
+      </c>
+      <c r="AV34" s="52">
+        <v>117.4</v>
+      </c>
+      <c r="AW34" s="52">
+        <v>110.4</v>
+      </c>
+      <c r="AX34" s="52">
+        <v>107</v>
+      </c>
+      <c r="AY34" s="52">
+        <v>103</v>
+      </c>
+      <c r="AZ34" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="BA34" s="52">
+        <v>116.7</v>
+      </c>
+      <c r="BB34" s="49">
+        <v>106.98231190110877</v>
+      </c>
+      <c r="BC34" s="52">
+        <v>109.6</v>
+      </c>
+      <c r="BD34" s="47">
+        <v>102.8</v>
+      </c>
+      <c r="BE34" s="47">
+        <v>101.9</v>
+      </c>
+      <c r="BF34" s="47">
+        <v>102</v>
+      </c>
+      <c r="BG34" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="BH34" s="47">
+        <v>115.4</v>
+      </c>
+      <c r="BI34" s="47">
+        <v>115.4</v>
+      </c>
+      <c r="BJ34" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="BK34" s="53">
+        <v>117.8</v>
+      </c>
+      <c r="BL34" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="BM34" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="BN34" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="BO34" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="BP34" s="45">
+        <v>108.4</v>
+      </c>
+      <c r="BQ34" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="BR34" s="45">
+        <v>105</v>
+      </c>
+      <c r="BS34" s="45">
+        <v>109</v>
+      </c>
+      <c r="BT34" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="BU34" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="BV34" s="54">
+        <v>106.9</v>
+      </c>
+      <c r="BW34" s="54">
+        <v>111.2</v>
+      </c>
+      <c r="BX34" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="BY34" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="BZ34" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="CA34" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="CB34" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="CC34" s="45">
+        <v>124.1</v>
+      </c>
+      <c r="CD34" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="CE34" s="45">
+        <v>119.9</v>
+      </c>
+      <c r="CF34" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="CG34" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="CH34" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="CI34" s="45">
+        <v>123</v>
+      </c>
+      <c r="CJ34" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="CK34" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="CL34" s="45">
+        <v>126.9</v>
+      </c>
+      <c r="CM34" s="45">
+        <v>124.3</v>
+      </c>
+      <c r="CN34" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CO34" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="CP34" s="6">
+        <v>121.6</v>
+      </c>
+      <c r="CQ34" s="45">
+        <v>121.4</v>
+      </c>
+      <c r="CR34" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="CS34" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="CT34" s="45">
+        <v>123</v>
+      </c>
+      <c r="CU34" s="6">
+        <v>119</v>
+      </c>
+      <c r="CV34" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="CW34" s="12">
+        <v>106.3</v>
+      </c>
+      <c r="CX34" s="12">
+        <v>111.6</v>
+      </c>
+      <c r="CY34" s="93">
+        <v>117.4</v>
+      </c>
+      <c r="CZ34" s="93">
+        <v>111.3</v>
+      </c>
+      <c r="DA34" s="12">
+        <v>108.4</v>
+      </c>
+      <c r="DB34" s="12">
+        <v>113.8</v>
+      </c>
+      <c r="DC34" s="12">
+        <v>112.9</v>
+      </c>
+      <c r="DD34" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="DE34" s="12">
+        <v>110.6</v>
+      </c>
+      <c r="DF34" s="12">
+        <v>108.5</v>
+      </c>
+      <c r="DG34" s="12">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="49">
+        <v>113.388232837535</v>
+      </c>
+      <c r="C35" s="46">
+        <v>111.9</v>
+      </c>
+      <c r="D35" s="46">
+        <v>131.4</v>
+      </c>
+      <c r="E35" s="47">
+        <v>115.5</v>
+      </c>
+      <c r="F35" s="46">
+        <v>111.5</v>
+      </c>
+      <c r="G35" s="46">
+        <v>117.3</v>
+      </c>
+      <c r="H35" s="48">
+        <v>114</v>
+      </c>
+      <c r="I35" s="46">
+        <v>117.9</v>
+      </c>
+      <c r="J35" s="46">
+        <v>118.7</v>
+      </c>
+      <c r="K35" s="47">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="L35" s="46">
+        <v>114.1</v>
+      </c>
+      <c r="M35" s="46">
+        <v>114.3</v>
+      </c>
+      <c r="N35" s="47">
+        <v>133.5</v>
+      </c>
+      <c r="O35" s="49">
+        <v>121.35435763788978</v>
+      </c>
+      <c r="P35" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>113.7</v>
+      </c>
+      <c r="R35" s="47">
+        <v>107</v>
+      </c>
+      <c r="S35" s="46">
+        <v>107.5</v>
+      </c>
+      <c r="T35" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="U35" s="50">
+        <v>111.7</v>
+      </c>
+      <c r="V35" s="46">
+        <v>107.9</v>
+      </c>
+      <c r="W35" s="46">
+        <v>102.9</v>
+      </c>
+      <c r="X35" s="46">
+        <v>89.9</v>
+      </c>
+      <c r="Y35" s="46">
+        <v>113.9</v>
+      </c>
+      <c r="Z35" s="46">
+        <v>112.3</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>102.8</v>
+      </c>
+      <c r="AB35" s="55">
+        <v>106.9</v>
+      </c>
+      <c r="AC35" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>115.2</v>
+      </c>
+      <c r="AE35" s="55">
+        <v>113.6</v>
+      </c>
+      <c r="AF35" s="46">
+        <v>116.5</v>
+      </c>
+      <c r="AG35" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="AH35" s="55">
+        <v>109.3</v>
+      </c>
+      <c r="AI35" s="46">
+        <v>102.1</v>
+      </c>
+      <c r="AJ35" s="46">
+        <v>103.2</v>
+      </c>
+      <c r="AK35" s="50">
+        <v>104.7</v>
+      </c>
+      <c r="AL35" s="46">
+        <v>104.5</v>
+      </c>
+      <c r="AM35" s="52">
+        <v>106.1</v>
+      </c>
+      <c r="AN35" s="52">
+        <v>103.6</v>
+      </c>
+      <c r="AO35" s="49">
+        <v>107.86350599852416</v>
+      </c>
+      <c r="AP35" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AQ35" s="52">
+        <v>98.6</v>
+      </c>
+      <c r="AR35" s="52">
+        <v>100.8</v>
+      </c>
+      <c r="AS35" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="AT35" s="52">
+        <v>111.1</v>
+      </c>
+      <c r="AU35" s="46">
+        <v>111.3</v>
+      </c>
+      <c r="AV35" s="52">
+        <v>110.4</v>
+      </c>
+      <c r="AW35" s="52">
+        <v>104</v>
+      </c>
+      <c r="AX35" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="AY35" s="52">
+        <v>104.4</v>
+      </c>
+      <c r="AZ35" s="52">
+        <v>108.2</v>
+      </c>
+      <c r="BA35" s="52">
+        <v>126</v>
+      </c>
+      <c r="BB35" s="49">
+        <v>108.31984464796001</v>
+      </c>
+      <c r="BC35" s="52">
+        <v>104.5</v>
+      </c>
+      <c r="BD35" s="47">
+        <v>99.4</v>
+      </c>
+      <c r="BE35" s="47">
+        <v>104.6</v>
+      </c>
+      <c r="BF35" s="47">
+        <v>101.6</v>
+      </c>
+      <c r="BG35" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="BH35" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="BI35" s="47">
+        <v>114.9</v>
+      </c>
+      <c r="BJ35" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="BK35" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="BL35" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="BM35" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="BN35" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="BO35" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="BP35" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="BQ35" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="BR35" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="BS35" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="BT35" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="BU35" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="BV35" s="54">
+        <v>106.9</v>
+      </c>
+      <c r="BW35" s="54">
+        <v>121.9</v>
+      </c>
+      <c r="BX35" s="45">
+        <v>123.4</v>
+      </c>
+      <c r="BY35" s="45">
+        <v>126.8</v>
+      </c>
+      <c r="BZ35" s="45">
+        <v>121</v>
+      </c>
+      <c r="CA35" s="45">
+        <v>123.5</v>
+      </c>
+      <c r="CB35" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="CC35" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="CD35" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="CE35" s="45">
+        <v>121</v>
+      </c>
+      <c r="CF35" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="CG35" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="CH35" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="CI35" s="45">
+        <v>126.4</v>
+      </c>
+      <c r="CJ35" s="45">
+        <v>121</v>
+      </c>
+      <c r="CK35" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="CL35" s="45">
+        <v>135.5</v>
+      </c>
+      <c r="CM35" s="45">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="CN35" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="CO35" s="45">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="CP35" s="6">
+        <v>131.5</v>
+      </c>
+      <c r="CQ35" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="CR35" s="45">
+        <v>121.2</v>
+      </c>
+      <c r="CS35" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="CT35" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="CU35" s="6">
+        <v>121.4</v>
+      </c>
+      <c r="CV35" s="12">
+        <v>112</v>
+      </c>
+      <c r="CW35" s="12">
+        <v>110.5</v>
+      </c>
+      <c r="CX35" s="12">
+        <v>113.7</v>
+      </c>
+      <c r="CY35" s="93">
+        <v>109</v>
+      </c>
+      <c r="CZ35" s="93">
+        <v>111.2</v>
+      </c>
+      <c r="DA35" s="12">
+        <v>116.3</v>
+      </c>
+      <c r="DB35" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="DC35" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="DD35" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="DE35" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="DF35" s="12">
+        <v>107.3</v>
+      </c>
+      <c r="DG35" s="12">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="49">
+        <v>119.06167727632105</v>
+      </c>
+      <c r="C36" s="46">
+        <v>119.1</v>
+      </c>
+      <c r="D36" s="46">
+        <v>117.3</v>
+      </c>
+      <c r="E36" s="47">
+        <v>119.5</v>
+      </c>
+      <c r="F36" s="46">
+        <v>114</v>
+      </c>
+      <c r="G36" s="46">
+        <v>116.7</v>
+      </c>
+      <c r="H36" s="48">
+        <v>106.5</v>
+      </c>
+      <c r="I36" s="46">
+        <v>113.1</v>
+      </c>
+      <c r="J36" s="46">
+        <v>110.2</v>
+      </c>
+      <c r="K36" s="47">
+        <v>113</v>
+      </c>
+      <c r="L36" s="46">
+        <v>114.8</v>
+      </c>
+      <c r="M36" s="46">
+        <v>187.3</v>
+      </c>
+      <c r="N36" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="O36" s="49">
+        <v>113.2530813318254</v>
+      </c>
+      <c r="P36" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="Q36" s="50">
+        <v>112.2</v>
+      </c>
+      <c r="R36" s="47">
+        <v>110.7</v>
+      </c>
+      <c r="S36" s="46">
+        <v>116.8</v>
+      </c>
+      <c r="T36" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="U36" s="50">
+        <v>108.2</v>
+      </c>
+      <c r="V36" s="46">
+        <v>115.4</v>
+      </c>
+      <c r="W36" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="X36" s="46">
+        <v>110.2</v>
+      </c>
+      <c r="Y36" s="46">
+        <v>117.5</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>113.5</v>
+      </c>
+      <c r="AA36" s="50">
+        <v>128.1</v>
+      </c>
+      <c r="AB36" s="55">
+        <v>114</v>
+      </c>
+      <c r="AC36" s="46">
+        <v>112.6</v>
+      </c>
+      <c r="AD36" s="50">
+        <v>115.9</v>
+      </c>
+      <c r="AE36" s="55">
+        <v>114.2</v>
+      </c>
+      <c r="AF36" s="46">
+        <v>118.9</v>
+      </c>
+      <c r="AG36" s="46">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="AH36" s="55">
+        <v>118.6</v>
+      </c>
+      <c r="AI36" s="46">
+        <v>104.4</v>
+      </c>
+      <c r="AJ36" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="AK36" s="50">
+        <v>109.8</v>
+      </c>
+      <c r="AL36" s="46">
+        <v>101.1</v>
+      </c>
+      <c r="AM36" s="52">
+        <v>107.9</v>
+      </c>
+      <c r="AN36" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="AO36" s="49">
+        <v>111.86468002783106</v>
+      </c>
+      <c r="AP36" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AQ36" s="52">
+        <v>104.5</v>
+      </c>
+      <c r="AR36" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="AS36" s="52">
+        <v>125.8</v>
+      </c>
+      <c r="AT36" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="AU36" s="46">
+        <v>119</v>
+      </c>
+      <c r="AV36" s="52">
+        <v>110.9</v>
+      </c>
+      <c r="AW36" s="52">
+        <v>112.7</v>
+      </c>
+      <c r="AX36" s="52">
+        <v>110.6</v>
+      </c>
+      <c r="AY36" s="52">
+        <v>113.5</v>
+      </c>
+      <c r="AZ36" s="52">
+        <v>107.3</v>
+      </c>
+      <c r="BA36" s="52">
+        <v>121</v>
+      </c>
+      <c r="BB36" s="49">
+        <v>110.91072688243815</v>
+      </c>
+      <c r="BC36" s="52">
+        <v>112</v>
+      </c>
+      <c r="BD36" s="47">
+        <v>94.5</v>
+      </c>
+      <c r="BE36" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="BF36" s="47">
+        <v>97.2</v>
+      </c>
+      <c r="BG36" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="BH36" s="47">
+        <v>110</v>
+      </c>
+      <c r="BI36" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="BJ36" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="BK36" s="47">
+        <v>118</v>
+      </c>
+      <c r="BL36" s="45">
+        <v>115</v>
+      </c>
+      <c r="BM36" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="BN36" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="BO36" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="BP36" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="BQ36" s="54">
+        <v>109.5</v>
+      </c>
+      <c r="BR36" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="BS36" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="BT36" s="45">
+        <v>112.5</v>
+      </c>
+      <c r="BU36" s="45">
+        <v>105.3</v>
+      </c>
+      <c r="BV36" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="BW36" s="54">
+        <v>111.1</v>
+      </c>
+      <c r="BX36" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="BY36" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="BZ36" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="CA36" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CB36" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="CC36" s="45">
+        <v>105.5</v>
+      </c>
+      <c r="CD36" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="CE36" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="CF36" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CG36" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="CH36" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="CI36" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="CJ36" s="45">
+        <v>111.3</v>
+      </c>
+      <c r="CK36" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="CL36" s="45">
+        <v>124.9</v>
+      </c>
+      <c r="CM36" s="45">
+        <v>128.6</v>
+      </c>
+      <c r="CN36" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="CO36" s="45">
+        <v>128.6</v>
+      </c>
+      <c r="CP36" s="6">
+        <v>127.9</v>
+      </c>
+      <c r="CQ36" s="45">
+        <v>125.4</v>
+      </c>
+      <c r="CR36" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="CS36" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="CT36" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="CU36" s="6">
+        <v>122.3</v>
+      </c>
+      <c r="CV36" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="CW36" s="12">
+        <v>114</v>
+      </c>
+      <c r="CX36" s="12">
+        <v>113.9</v>
+      </c>
+      <c r="CY36" s="93">
+        <v>105.7</v>
+      </c>
+      <c r="CZ36" s="93">
+        <v>111.5</v>
+      </c>
+      <c r="DA36" s="12">
+        <v>120.6</v>
+      </c>
+      <c r="DB36" s="12">
+        <v>115.4</v>
+      </c>
+      <c r="DC36" s="12">
+        <v>108</v>
+      </c>
+      <c r="DD36" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="DE36" s="12">
+        <v>112</v>
+      </c>
+      <c r="DF36" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DG36" s="12">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="49">
+        <v>109.8412409387749</v>
+      </c>
+      <c r="C37" s="46">
+        <v>127.8</v>
+      </c>
+      <c r="D37" s="46">
+        <v>124.6</v>
+      </c>
+      <c r="E37" s="47">
+        <v>118.1</v>
+      </c>
+      <c r="F37" s="46">
+        <v>119.1</v>
+      </c>
+      <c r="G37" s="46">
+        <v>118</v>
+      </c>
+      <c r="H37" s="48">
+        <v>107</v>
+      </c>
+      <c r="I37" s="46">
+        <v>113.6</v>
+      </c>
+      <c r="J37" s="46">
+        <v>104.4</v>
+      </c>
+      <c r="K37" s="47">
+        <v>149.9</v>
+      </c>
+      <c r="L37" s="46">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="M37" s="46">
+        <v>135.4</v>
+      </c>
+      <c r="N37" s="47">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="O37" s="49">
+        <v>124.37023546305196</v>
+      </c>
+      <c r="P37" s="46">
+        <v>120.5</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>115.4</v>
+      </c>
+      <c r="R37" s="47">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="S37" s="46">
+        <v>127.5</v>
+      </c>
+      <c r="T37" s="46">
+        <v>118.2</v>
+      </c>
+      <c r="U37" s="50">
+        <v>125.2</v>
+      </c>
+      <c r="V37" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="W37" s="46">
+        <v>118.2</v>
+      </c>
+      <c r="X37" s="46">
+        <v>87.9</v>
+      </c>
+      <c r="Y37" s="46">
+        <v>89.3</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>96</v>
+      </c>
+      <c r="AA37" s="50">
+        <v>104.9</v>
+      </c>
+      <c r="AB37" s="55">
+        <v>109.8</v>
+      </c>
+      <c r="AC37" s="46">
+        <v>105</v>
+      </c>
+      <c r="AD37" s="50">
+        <v>111.7</v>
+      </c>
+      <c r="AE37" s="55">
+        <v>100.1</v>
+      </c>
+      <c r="AF37" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="AG37" s="46">
+        <v>93.2</v>
+      </c>
+      <c r="AH37" s="55">
+        <v>100.7</v>
+      </c>
+      <c r="AI37" s="46">
+        <v>98.1</v>
+      </c>
+      <c r="AJ37" s="46">
+        <v>88.6</v>
+      </c>
+      <c r="AK37" s="50">
+        <v>94.5</v>
+      </c>
+      <c r="AL37" s="46">
+        <v>118.3</v>
+      </c>
+      <c r="AM37" s="52">
+        <v>93.7</v>
+      </c>
+      <c r="AN37" s="52">
+        <v>98.2</v>
+      </c>
+      <c r="AO37" s="49">
+        <v>100.51979792015221</v>
+      </c>
+      <c r="AP37" s="52">
+        <v>100.2</v>
+      </c>
+      <c r="AQ37" s="52">
+        <v>97.6</v>
+      </c>
+      <c r="AR37" s="52">
+        <v>103.7</v>
+      </c>
+      <c r="AS37" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="AT37" s="52">
+        <v>119.7</v>
+      </c>
+      <c r="AU37" s="46">
+        <v>105.5</v>
+      </c>
+      <c r="AV37" s="52">
+        <v>106.7</v>
+      </c>
+      <c r="AW37" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="AX37" s="52">
+        <v>118.6</v>
+      </c>
+      <c r="AY37" s="52">
+        <v>103.1</v>
+      </c>
+      <c r="AZ37" s="52">
+        <v>127.9</v>
+      </c>
+      <c r="BA37" s="52">
+        <v>123.4</v>
+      </c>
+      <c r="BB37" s="49">
+        <v>110.64522077121025</v>
+      </c>
+      <c r="BC37" s="52">
+        <v>115.8</v>
+      </c>
+      <c r="BD37" s="47">
+        <v>108</v>
+      </c>
+      <c r="BE37" s="47">
+        <v>97.2</v>
+      </c>
+      <c r="BF37" s="47">
+        <v>95.4</v>
+      </c>
+      <c r="BG37" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="BH37" s="47">
+        <v>105</v>
+      </c>
+      <c r="BI37" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="BJ37" s="47">
+        <v>119</v>
+      </c>
+      <c r="BK37" s="47">
+        <v>123.4</v>
+      </c>
+      <c r="BL37" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="BM37" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="BN37" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="BO37" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="BP37" s="45">
+        <v>103.4</v>
+      </c>
+      <c r="BQ37" s="54">
+        <v>109.9</v>
+      </c>
+      <c r="BR37" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="BS37" s="45">
+        <v>95.2</v>
+      </c>
+      <c r="BT37" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="BU37" s="45">
+        <v>100.8</v>
+      </c>
+      <c r="BV37" s="54">
+        <v>101.7</v>
+      </c>
+      <c r="BW37" s="54">
+        <v>104.2</v>
+      </c>
+      <c r="BX37" s="45">
+        <v>115</v>
+      </c>
+      <c r="BY37" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="BZ37" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="CA37" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="CB37" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="CC37" s="45">
+        <v>136.1</v>
+      </c>
+      <c r="CD37" s="45">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="CE37" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="CF37" s="45">
+        <v>127</v>
+      </c>
+      <c r="CG37" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="CH37" s="45">
+        <v>121.7</v>
+      </c>
+      <c r="CI37" s="45">
+        <v>131.6</v>
+      </c>
+      <c r="CJ37" s="45">
+        <v>126.9</v>
+      </c>
+      <c r="CK37" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="CL37" s="45">
+        <v>133.9</v>
+      </c>
+      <c r="CM37" s="45">
+        <v>124.2</v>
+      </c>
+      <c r="CN37" s="45">
+        <v>123.4</v>
+      </c>
+      <c r="CO37" s="45">
+        <v>133</v>
+      </c>
+      <c r="CP37" s="6">
+        <v>130.1</v>
+      </c>
+      <c r="CQ37" s="45">
+        <v>120.8</v>
+      </c>
+      <c r="CR37" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="CS37" s="45">
+        <v>114</v>
+      </c>
+      <c r="CT37" s="45">
+        <v>123.1</v>
+      </c>
+      <c r="CU37" s="6">
+        <v>117</v>
+      </c>
+      <c r="CV37" s="12">
+        <v>119.7</v>
+      </c>
+      <c r="CW37" s="12">
+        <v>125.2</v>
+      </c>
+      <c r="CX37" s="12">
+        <v>111.8</v>
+      </c>
+      <c r="CY37" s="93">
+        <v>105.7</v>
+      </c>
+      <c r="CZ37" s="93">
+        <v>115</v>
+      </c>
+      <c r="DA37" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="DB37" s="12">
+        <v>107</v>
+      </c>
+      <c r="DC37" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="DD37" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="DE37" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DF37" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="DG37" s="12">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="49">
+        <v>116.83968667844674</v>
+      </c>
+      <c r="C38" s="46">
+        <v>117.7</v>
+      </c>
+      <c r="D38" s="46">
+        <v>115.1</v>
+      </c>
+      <c r="E38" s="47">
+        <v>123.5</v>
+      </c>
+      <c r="F38" s="46">
+        <v>111.7</v>
+      </c>
+      <c r="G38" s="46">
+        <v>116.6</v>
+      </c>
+      <c r="H38" s="48">
+        <v>91.2</v>
+      </c>
+      <c r="I38" s="46">
+        <v>95.4</v>
+      </c>
+      <c r="J38" s="46">
+        <v>117.4</v>
+      </c>
+      <c r="K38" s="47">
+        <v>127.6</v>
+      </c>
+      <c r="L38" s="46">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="M38" s="46">
+        <v>129.1</v>
+      </c>
+      <c r="N38" s="47">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="O38" s="49">
+        <v>114.99890493700507</v>
+      </c>
+      <c r="P38" s="46">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="Q38" s="50">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="R38" s="47">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="S38" s="46">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="T38" s="46">
+        <v>126</v>
+      </c>
+      <c r="U38" s="50">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="V38" s="46">
+        <v>122</v>
+      </c>
+      <c r="W38" s="46">
+        <v>104.4</v>
+      </c>
+      <c r="X38" s="46">
+        <v>101.4</v>
+      </c>
+      <c r="Y38" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="AA38" s="50">
+        <v>98.4</v>
+      </c>
+      <c r="AB38" s="55">
+        <v>122.3</v>
+      </c>
+      <c r="AC38" s="46">
+        <v>102.4</v>
+      </c>
+      <c r="AD38" s="50">
+        <v>108.9</v>
+      </c>
+      <c r="AE38" s="55">
+        <v>97.8</v>
+      </c>
+      <c r="AF38" s="46">
+        <v>105.4</v>
+      </c>
+      <c r="AG38" s="46">
+        <v>102.9</v>
+      </c>
+      <c r="AH38" s="55">
+        <v>105.9</v>
+      </c>
+      <c r="AI38" s="46">
+        <v>109.1</v>
+      </c>
+      <c r="AJ38" s="46">
+        <v>112</v>
+      </c>
+      <c r="AK38" s="50">
+        <v>116.8</v>
+      </c>
+      <c r="AL38" s="46">
+        <v>112.3</v>
+      </c>
+      <c r="AM38" s="52">
+        <v>111.2</v>
+      </c>
+      <c r="AN38" s="52">
+        <v>122.1</v>
+      </c>
+      <c r="AO38" s="49">
+        <v>109.15598768496719</v>
+      </c>
+      <c r="AP38" s="52">
+        <v>111.5</v>
+      </c>
+      <c r="AQ38" s="52">
+        <v>106</v>
+      </c>
+      <c r="AR38" s="52">
+        <v>107.8</v>
+      </c>
+      <c r="AS38" s="52">
+        <v>106.2</v>
+      </c>
+      <c r="AT38" s="52">
+        <v>111.4</v>
+      </c>
+      <c r="AU38" s="46">
+        <v>111.5</v>
+      </c>
+      <c r="AV38" s="52">
+        <v>109.1</v>
+      </c>
+      <c r="AW38" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="AX38" s="52">
+        <v>102.6</v>
+      </c>
+      <c r="AY38" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="AZ38" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="BA38" s="52">
+        <v>108.3</v>
+      </c>
+      <c r="BB38" s="49">
+        <v>107.0679429773143</v>
+      </c>
+      <c r="BC38" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="BD38" s="47">
+        <v>101</v>
+      </c>
+      <c r="BE38" s="47">
+        <v>92.8</v>
+      </c>
+      <c r="BF38" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="BG38" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="BH38" s="47">
+        <v>130.4</v>
+      </c>
+      <c r="BI38" s="47">
+        <v>130.1</v>
+      </c>
+      <c r="BJ38" s="47">
+        <v>129</v>
+      </c>
+      <c r="BK38" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="BL38" s="45">
+        <v>124.7</v>
+      </c>
+      <c r="BM38" s="45">
+        <v>91</v>
+      </c>
+      <c r="BN38" s="45">
+        <v>94.9</v>
+      </c>
+      <c r="BO38" s="45">
+        <v>97.8</v>
+      </c>
+      <c r="BP38" s="45">
+        <v>105.1</v>
+      </c>
+      <c r="BQ38" s="54">
+        <v>96.9</v>
+      </c>
+      <c r="BR38" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="BS38" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="BT38" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="BU38" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="BV38" s="54">
+        <v>103.1</v>
+      </c>
+      <c r="BW38" s="54">
+        <v>121.5</v>
+      </c>
+      <c r="BX38" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="BY38" s="45">
+        <v>128.4</v>
+      </c>
+      <c r="BZ38" s="45">
+        <v>132.9</v>
+      </c>
+      <c r="CA38" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="CB38" s="45">
+        <v>130</v>
+      </c>
+      <c r="CC38" s="45">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="CD38" s="45">
+        <v>129.5</v>
+      </c>
+      <c r="CE38" s="45">
+        <v>123.4</v>
+      </c>
+      <c r="CF38" s="45">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="CG38" s="45">
+        <v>125.3</v>
+      </c>
+      <c r="CH38" s="45">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="CI38" s="45">
+        <v>126.4</v>
+      </c>
+      <c r="CJ38" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="CK38" s="45">
+        <v>124.2</v>
+      </c>
+      <c r="CL38" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="CM38" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="CN38" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CO38" s="45">
+        <v>112.3</v>
+      </c>
+      <c r="CP38" s="6">
+        <v>116.4</v>
+      </c>
+      <c r="CQ38" s="45">
+        <v>115</v>
+      </c>
+      <c r="CR38" s="45">
+        <v>115</v>
+      </c>
+      <c r="CS38" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="CT38" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CU38" s="6">
+        <v>118.6</v>
+      </c>
+      <c r="CV38" s="12">
+        <v>112.8</v>
+      </c>
+      <c r="CW38" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="CX38" s="12">
+        <v>115.4</v>
+      </c>
+      <c r="CY38" s="93">
+        <v>114.6</v>
+      </c>
+      <c r="CZ38" s="93">
+        <v>110.9</v>
+      </c>
+      <c r="DA38" s="12">
+        <v>105.4</v>
+      </c>
+      <c r="DB38" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="DC38" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="DD38" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="DE38" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DF38" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="DG38" s="12">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="49">
+        <v>109.98610900459101</v>
+      </c>
+      <c r="C39" s="46">
+        <v>113.3</v>
+      </c>
+      <c r="D39" s="46">
+        <v>113.2</v>
+      </c>
+      <c r="E39" s="47">
+        <v>119</v>
+      </c>
+      <c r="F39" s="46">
+        <v>114.1</v>
+      </c>
+      <c r="G39" s="46">
+        <v>112.1</v>
+      </c>
+      <c r="H39" s="48">
+        <v>100.4</v>
+      </c>
+      <c r="I39" s="46">
+        <v>113.8</v>
+      </c>
+      <c r="J39" s="46">
+        <v>114.5</v>
+      </c>
+      <c r="K39" s="47">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="L39" s="46">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="M39" s="46">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="N39" s="47">
+        <v>126.7</v>
+      </c>
+      <c r="O39" s="49">
+        <v>120.33480936047823</v>
+      </c>
+      <c r="P39" s="46">
+        <v>127.7</v>
+      </c>
+      <c r="Q39" s="50">
+        <v>131.9</v>
+      </c>
+      <c r="R39" s="47">
+        <v>128.4</v>
+      </c>
+      <c r="S39" s="46">
+        <v>124.4</v>
+      </c>
+      <c r="T39" s="46">
+        <v>124.7</v>
+      </c>
+      <c r="U39" s="50">
+        <v>121.1</v>
+      </c>
+      <c r="V39" s="46">
+        <v>120.3</v>
+      </c>
+      <c r="W39" s="46">
+        <v>120.1</v>
+      </c>
+      <c r="X39" s="46">
+        <v>102.3</v>
+      </c>
+      <c r="Y39" s="46">
+        <v>102.7</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>100.9</v>
+      </c>
+      <c r="AA39" s="50">
+        <v>112.9</v>
+      </c>
+      <c r="AB39" s="55">
+        <v>116.6</v>
+      </c>
+      <c r="AC39" s="46">
+        <v>109</v>
+      </c>
+      <c r="AD39" s="50">
+        <v>104.4</v>
+      </c>
+      <c r="AE39" s="55">
+        <v>108.8</v>
+      </c>
+      <c r="AF39" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="AG39" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="AH39" s="55">
+        <v>108</v>
+      </c>
+      <c r="AI39" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="AJ39" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="AK39" s="50">
+        <v>109.3</v>
+      </c>
+      <c r="AL39" s="46">
+        <v>110.8</v>
+      </c>
+      <c r="AM39" s="52">
+        <v>106.3</v>
+      </c>
+      <c r="AN39" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="AO39" s="49">
+        <v>106.73032232304674</v>
+      </c>
+      <c r="AP39" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="AQ39" s="52">
+        <v>95.2</v>
+      </c>
+      <c r="AR39" s="52">
+        <v>94.2</v>
+      </c>
+      <c r="AS39" s="52">
+        <v>105</v>
+      </c>
+      <c r="AT39" s="52">
+        <v>108.1</v>
+      </c>
+      <c r="AU39" s="46">
+        <v>105.6</v>
+      </c>
+      <c r="AV39" s="52">
+        <v>100.6</v>
+      </c>
+      <c r="AW39" s="52">
+        <v>102.7</v>
+      </c>
+      <c r="AX39" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="AY39" s="52">
+        <v>101.3</v>
+      </c>
+      <c r="AZ39" s="52">
+        <v>106.9</v>
+      </c>
+      <c r="BA39" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="BB39" s="49">
+        <v>102.25862547675762</v>
+      </c>
+      <c r="BC39" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="BD39" s="47">
+        <v>103.2</v>
+      </c>
+      <c r="BE39" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="BF39" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="BG39" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="BH39" s="47">
+        <v>114</v>
+      </c>
+      <c r="BI39" s="47">
+        <v>117</v>
+      </c>
+      <c r="BJ39" s="47">
+        <v>118.7</v>
+      </c>
+      <c r="BK39" s="53">
+        <v>121.3</v>
+      </c>
+      <c r="BL39" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="BM39" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="BN39" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="BO39" s="45">
+        <v>110.1</v>
+      </c>
+      <c r="BP39" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="BQ39" s="54">
+        <v>107.5</v>
+      </c>
+      <c r="BR39" s="45">
+        <v>123</v>
+      </c>
+      <c r="BS39" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="BT39" s="45">
+        <v>112.7</v>
+      </c>
+      <c r="BU39" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="BV39" s="54">
+        <v>120.3</v>
+      </c>
+      <c r="BW39" s="54">
+        <v>102.7</v>
+      </c>
+      <c r="BX39" s="45">
+        <v>107.7</v>
+      </c>
+      <c r="BY39" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="BZ39" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="CA39" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="CB39" s="45">
+        <v>129.6</v>
+      </c>
+      <c r="CC39" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="CD39" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="CE39" s="45">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="CF39" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="CG39" s="45">
+        <v>122</v>
+      </c>
+      <c r="CH39" s="45">
+        <v>121.5</v>
+      </c>
+      <c r="CI39" s="45">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="CJ39" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="CK39" s="45">
+        <v>127</v>
+      </c>
+      <c r="CL39" s="45">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="CM39" s="45">
+        <v>134.9</v>
+      </c>
+      <c r="CN39" s="45">
+        <v>134.1</v>
+      </c>
+      <c r="CO39" s="45">
+        <v>150.9</v>
+      </c>
+      <c r="CP39" s="6">
+        <v>138.6</v>
+      </c>
+      <c r="CQ39" s="45">
+        <v>140.9</v>
+      </c>
+      <c r="CR39" s="45">
+        <v>128.5</v>
+      </c>
+      <c r="CS39" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="CT39" s="45">
+        <v>116</v>
+      </c>
+      <c r="CU39" s="6">
+        <v>123.6</v>
+      </c>
+      <c r="CV39" s="12">
+        <v>115.3</v>
+      </c>
+      <c r="CW39" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="CX39" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="CY39" s="93">
+        <v>106.8</v>
+      </c>
+      <c r="CZ39" s="93">
+        <v>111</v>
+      </c>
+      <c r="DA39" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="DB39" s="12">
+        <v>109.7</v>
+      </c>
+      <c r="DC39" s="12">
+        <v>110</v>
+      </c>
+      <c r="DD39" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="DE39" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="DF39" s="12">
+        <v>108.1</v>
+      </c>
+      <c r="DG39" s="12">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="49">
+        <v>109.85552642629352</v>
+      </c>
+      <c r="C40" s="46">
+        <v>121.7</v>
+      </c>
+      <c r="D40" s="46">
+        <v>116.9</v>
+      </c>
+      <c r="E40" s="47">
+        <v>123.9</v>
+      </c>
+      <c r="F40" s="46">
+        <v>134.1</v>
+      </c>
+      <c r="G40" s="46">
+        <v>125.9</v>
+      </c>
+      <c r="H40" s="48">
+        <v>112.9</v>
+      </c>
+      <c r="I40" s="46">
+        <v>120.3</v>
+      </c>
+      <c r="J40" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="K40" s="47">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="L40" s="46">
+        <v>171.6</v>
+      </c>
+      <c r="M40" s="46">
+        <v>134</v>
+      </c>
+      <c r="N40" s="47">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="O40" s="49">
+        <v>129.20209304007355</v>
+      </c>
+      <c r="P40" s="46">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="Q40" s="50">
+        <v>142.4</v>
+      </c>
+      <c r="R40" s="47">
+        <v>141</v>
+      </c>
+      <c r="S40" s="46">
+        <v>122.2</v>
+      </c>
+      <c r="T40" s="46">
+        <v>119.5</v>
+      </c>
+      <c r="U40" s="50">
+        <v>132.6</v>
+      </c>
+      <c r="V40" s="46">
+        <v>119.4</v>
+      </c>
+      <c r="W40" s="46">
+        <v>120.6</v>
+      </c>
+      <c r="X40" s="46">
+        <v>91.1</v>
+      </c>
+      <c r="Y40" s="46">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>98.8</v>
+      </c>
+      <c r="AA40" s="50">
+        <v>98.3</v>
+      </c>
+      <c r="AB40" s="51">
+        <v>111.7</v>
+      </c>
+      <c r="AC40" s="46">
+        <v>97.7</v>
+      </c>
+      <c r="AD40" s="50">
+        <v>97.5</v>
+      </c>
+      <c r="AE40" s="51">
+        <v>104.9</v>
+      </c>
+      <c r="AF40" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="AG40" s="46">
+        <v>101.1</v>
+      </c>
+      <c r="AH40" s="51">
+        <v>112.5</v>
+      </c>
+      <c r="AI40" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="AJ40" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="AK40" s="50">
+        <v>112.8</v>
+      </c>
+      <c r="AL40" s="46">
+        <v>123.7</v>
+      </c>
+      <c r="AM40" s="52">
+        <v>120</v>
+      </c>
+      <c r="AN40" s="52">
+        <v>113</v>
+      </c>
+      <c r="AO40" s="49">
+        <v>111.28776460732685</v>
+      </c>
+      <c r="AP40" s="52">
+        <v>110.2</v>
+      </c>
+      <c r="AQ40" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="AR40" s="52">
+        <v>100.9</v>
+      </c>
+      <c r="AS40" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AT40" s="52">
+        <v>108.8</v>
+      </c>
+      <c r="AU40" s="46">
+        <v>101.5</v>
+      </c>
+      <c r="AV40" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="AW40" s="52">
+        <v>99</v>
+      </c>
+      <c r="AX40" s="52">
+        <v>108.3</v>
+      </c>
+      <c r="AY40" s="52">
+        <v>98.3</v>
+      </c>
+      <c r="AZ40" s="52">
+        <v>107.4</v>
+      </c>
+      <c r="BA40" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="BB40" s="49">
+        <v>106.09761982120511</v>
+      </c>
+      <c r="BC40" s="52">
+        <v>111.2</v>
+      </c>
+      <c r="BD40" s="47">
+        <v>110.2</v>
+      </c>
+      <c r="BE40" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="BF40" s="47">
+        <v>98.2</v>
+      </c>
+      <c r="BG40" s="53">
+        <v>101.7</v>
+      </c>
+      <c r="BH40" s="47">
+        <v>108.1</v>
+      </c>
+      <c r="BI40" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="BJ40" s="47">
+        <v>112.1</v>
+      </c>
+      <c r="BK40" s="47">
+        <v>118.8</v>
+      </c>
+      <c r="BL40" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="BM40" s="45">
+        <v>104</v>
+      </c>
+      <c r="BN40" s="45">
+        <v>110.1</v>
+      </c>
+      <c r="BO40" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="BP40" s="45">
+        <v>105.8</v>
+      </c>
+      <c r="BQ40" s="54">
+        <v>107.8</v>
+      </c>
+      <c r="BR40" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="BS40" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="BT40" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="BU40" s="45">
+        <v>112.1</v>
+      </c>
+      <c r="BV40" s="54">
+        <v>104.5</v>
+      </c>
+      <c r="BW40" s="54">
+        <v>115.7</v>
+      </c>
+      <c r="BX40" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="BY40" s="45">
+        <v>114.3</v>
+      </c>
+      <c r="BZ40" s="45">
+        <v>121.8</v>
+      </c>
+      <c r="CA40" s="45">
+        <v>119.5</v>
+      </c>
+      <c r="CB40" s="45">
+        <v>130.6</v>
+      </c>
+      <c r="CC40" s="45">
+        <v>125.7</v>
+      </c>
+      <c r="CD40" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="CE40" s="45">
+        <v>121.9</v>
+      </c>
+      <c r="CF40" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="CG40" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="CH40" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="CI40" s="45">
+        <v>126.1</v>
+      </c>
+      <c r="CJ40" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="CK40" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CL40" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="CM40" s="45">
+        <v>118</v>
+      </c>
+      <c r="CN40" s="45">
+        <v>124.6</v>
+      </c>
+      <c r="CO40" s="45">
+        <v>125.8</v>
+      </c>
+      <c r="CP40" s="6">
+        <v>122.1</v>
+      </c>
+      <c r="CQ40" s="45">
+        <v>126.8</v>
+      </c>
+      <c r="CR40" s="45">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="CS40" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="CT40" s="45">
+        <v>121.6</v>
+      </c>
+      <c r="CU40" s="6">
+        <v>122.6</v>
+      </c>
+      <c r="CV40" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="CW40" s="12">
+        <v>114.6</v>
+      </c>
+      <c r="CX40" s="12">
+        <v>113.2</v>
+      </c>
+      <c r="CY40" s="93">
+        <v>113</v>
+      </c>
+      <c r="CZ40" s="93">
+        <v>112.5</v>
+      </c>
+      <c r="DA40" s="12">
+        <v>107.1</v>
+      </c>
+      <c r="DB40" s="12">
+        <v>100.2</v>
+      </c>
+      <c r="DC40" s="12">
+        <v>114.8</v>
+      </c>
+      <c r="DD40" s="12">
+        <v>112.9</v>
+      </c>
+      <c r="DE40" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="DF40" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="DG40" s="12">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="49">
+        <v>120.9531024721701</v>
+      </c>
+      <c r="C41" s="46">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D41" s="46">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="E41" s="47">
+        <v>129.9</v>
+      </c>
+      <c r="F41" s="46">
+        <v>116.7</v>
+      </c>
+      <c r="G41" s="46">
+        <v>116.9</v>
+      </c>
+      <c r="H41" s="48">
+        <v>101.4</v>
+      </c>
+      <c r="I41" s="46">
+        <v>115.5</v>
+      </c>
+      <c r="J41" s="46">
+        <v>115</v>
+      </c>
+      <c r="K41" s="47">
+        <v>132.6</v>
+      </c>
+      <c r="L41" s="46">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="M41" s="46">
+        <v>127.8</v>
+      </c>
+      <c r="N41" s="47">
+        <v>136.5</v>
+      </c>
+      <c r="O41" s="49">
+        <v>125.02142473907945</v>
+      </c>
+      <c r="P41" s="46">
+        <v>138</v>
+      </c>
+      <c r="Q41" s="50">
+        <v>137.9</v>
+      </c>
+      <c r="R41" s="47">
+        <v>145.6</v>
+      </c>
+      <c r="S41" s="46">
+        <v>145</v>
+      </c>
+      <c r="T41" s="46">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="U41" s="50">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="V41" s="46">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="W41" s="46">
+        <v>139.9</v>
+      </c>
+      <c r="X41" s="46">
+        <v>110.9</v>
+      </c>
+      <c r="Y41" s="46">
+        <v>109.6</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>113.3</v>
+      </c>
+      <c r="AA41" s="50">
+        <v>100.1</v>
+      </c>
+      <c r="AB41" s="55">
+        <v>127.2</v>
+      </c>
+      <c r="AC41" s="46">
+        <v>100.8</v>
+      </c>
+      <c r="AD41" s="50">
+        <v>99.3</v>
+      </c>
+      <c r="AE41" s="55">
+        <v>98.7</v>
+      </c>
+      <c r="AF41" s="46">
+        <v>98.2</v>
+      </c>
+      <c r="AG41" s="46">
+        <v>99.6</v>
+      </c>
+      <c r="AH41" s="55">
+        <v>98.2</v>
+      </c>
+      <c r="AI41" s="46">
+        <v>97.4</v>
+      </c>
+      <c r="AJ41" s="46">
+        <v>96</v>
+      </c>
+      <c r="AK41" s="50">
+        <v>100.9</v>
+      </c>
+      <c r="AL41" s="46">
+        <v>100</v>
+      </c>
+      <c r="AM41" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="AN41" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="AO41" s="49">
+        <v>96.770149344898144</v>
+      </c>
+      <c r="AP41" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="AQ41" s="52">
+        <v>101.5</v>
+      </c>
+      <c r="AR41" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="AS41" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="AT41" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="AU41" s="46">
+        <v>96.7</v>
+      </c>
+      <c r="AV41" s="52">
+        <v>100</v>
+      </c>
+      <c r="AW41" s="52">
+        <v>102.5</v>
+      </c>
+      <c r="AX41" s="52">
+        <v>103.2</v>
+      </c>
+      <c r="AY41" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AZ41" s="52">
+        <v>105.4</v>
+      </c>
+      <c r="BA41" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="BB41" s="49">
+        <v>106.23109345141067</v>
+      </c>
+      <c r="BC41" s="52">
+        <v>109.3</v>
+      </c>
+      <c r="BD41" s="47">
+        <v>110</v>
+      </c>
+      <c r="BE41" s="47">
+        <v>100.4</v>
+      </c>
+      <c r="BF41" s="47">
+        <v>98.9</v>
+      </c>
+      <c r="BG41" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="BH41" s="47">
+        <v>112.3</v>
+      </c>
+      <c r="BI41" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="BJ41" s="47">
+        <v>113.3</v>
+      </c>
+      <c r="BK41" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="BL41" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="BM41" s="45">
+        <v>102</v>
+      </c>
+      <c r="BN41" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="BO41" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BP41" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="BQ41" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="BR41" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="BS41" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="BT41" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="BU41" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="BV41" s="54">
+        <v>104.8</v>
+      </c>
+      <c r="BW41" s="54">
+        <v>111.5</v>
+      </c>
+      <c r="BX41" s="45">
+        <v>138.5</v>
+      </c>
+      <c r="BY41" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="BZ41" s="45">
+        <v>123.4</v>
+      </c>
+      <c r="CA41" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="CB41" s="45">
+        <v>149</v>
+      </c>
+      <c r="CC41" s="45">
+        <v>127</v>
+      </c>
+      <c r="CD41" s="45">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="CE41" s="45">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="CF41" s="45">
+        <v>141.9</v>
+      </c>
+      <c r="CG41" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="CH41" s="45">
+        <v>144.6</v>
+      </c>
+      <c r="CI41" s="45">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="CJ41" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="CK41" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="CL41" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="CM41" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="CN41" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="CO41" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="CP41" s="6">
+        <v>121.8</v>
+      </c>
+      <c r="CQ41" s="45">
+        <v>117</v>
+      </c>
+      <c r="CR41" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="CS41" s="45">
+        <v>105.3</v>
+      </c>
+      <c r="CT41" s="45">
+        <v>125.4</v>
+      </c>
+      <c r="CU41" s="6">
+        <v>111</v>
+      </c>
+      <c r="CV41" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="CW41" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="CX41" s="12">
+        <v>106.2</v>
+      </c>
+      <c r="CY41" s="93">
+        <v>103.7</v>
+      </c>
+      <c r="CZ41" s="93">
+        <v>107.5</v>
+      </c>
+      <c r="DA41" s="12">
+        <v>104</v>
+      </c>
+      <c r="DB41" s="12">
+        <v>107.1</v>
+      </c>
+      <c r="DC41" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="DD41" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DE41" s="12">
+        <v>106</v>
+      </c>
+      <c r="DF41" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="DG41" s="12">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="49">
+        <v>114.85229595403432</v>
+      </c>
+      <c r="C42" s="46">
+        <v>117.6</v>
+      </c>
+      <c r="D42" s="46">
+        <v>115.6</v>
+      </c>
+      <c r="E42" s="47">
+        <v>120.5</v>
+      </c>
+      <c r="F42" s="46">
+        <v>113</v>
+      </c>
+      <c r="G42" s="46">
+        <v>113.2</v>
+      </c>
+      <c r="H42" s="48">
+        <v>112.6</v>
+      </c>
+      <c r="I42" s="46">
+        <v>113.5</v>
+      </c>
+      <c r="J42" s="46">
+        <v>119</v>
+      </c>
+      <c r="K42" s="47">
+        <v>116.5</v>
+      </c>
+      <c r="L42" s="46">
+        <v>121.5</v>
+      </c>
+      <c r="M42" s="46">
+        <v>113.4</v>
+      </c>
+      <c r="N42" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="O42" s="49">
+        <v>114.97214605784113</v>
+      </c>
+      <c r="P42" s="46">
+        <v>118.9</v>
+      </c>
+      <c r="Q42" s="50">
+        <v>121.7</v>
+      </c>
+      <c r="R42" s="47">
+        <v>112.3</v>
+      </c>
+      <c r="S42" s="46">
+        <v>117.6</v>
+      </c>
+      <c r="T42" s="46">
+        <v>114.9</v>
+      </c>
+      <c r="U42" s="50">
+        <v>115.9</v>
+      </c>
+      <c r="V42" s="46">
+        <v>113.5</v>
+      </c>
+      <c r="W42" s="46">
+        <v>105.3</v>
+      </c>
+      <c r="X42" s="46">
+        <v>107.2</v>
+      </c>
+      <c r="Y42" s="46">
+        <v>106.8</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>108.5</v>
+      </c>
+      <c r="AA42" s="50">
+        <v>114.2</v>
+      </c>
+      <c r="AB42" s="55">
+        <v>111.5</v>
+      </c>
+      <c r="AC42" s="46">
+        <v>107.1</v>
+      </c>
+      <c r="AD42" s="50">
+        <v>98.8</v>
+      </c>
+      <c r="AE42" s="55">
+        <v>107.1</v>
+      </c>
+      <c r="AF42" s="46">
+        <v>105.9</v>
+      </c>
+      <c r="AG42" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="AH42" s="55">
+        <v>107</v>
+      </c>
+      <c r="AI42" s="46">
+        <v>104.3</v>
+      </c>
+      <c r="AJ42" s="46">
+        <v>97.7</v>
+      </c>
+      <c r="AK42" s="50">
+        <v>100.2</v>
+      </c>
+      <c r="AL42" s="46">
+        <v>107.4</v>
+      </c>
+      <c r="AM42" s="52">
+        <v>106.2</v>
+      </c>
+      <c r="AN42" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AO42" s="49">
+        <v>104.57118905495889</v>
+      </c>
+      <c r="AP42" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AQ42" s="52">
+        <v>112.8</v>
+      </c>
+      <c r="AR42" s="52">
+        <v>106.1</v>
+      </c>
+      <c r="AS42" s="52">
+        <v>111.4</v>
+      </c>
+      <c r="AT42" s="52">
+        <v>112.4</v>
+      </c>
+      <c r="AU42" s="46">
+        <v>113.9</v>
+      </c>
+      <c r="AV42" s="52">
+        <v>112.7</v>
+      </c>
+      <c r="AW42" s="52">
+        <v>118.7</v>
+      </c>
+      <c r="AX42" s="52">
+        <v>118.9</v>
+      </c>
+      <c r="AY42" s="52">
+        <v>111.1</v>
+      </c>
+      <c r="AZ42" s="52">
+        <v>109.9</v>
+      </c>
+      <c r="BA42" s="52">
+        <v>107.8</v>
+      </c>
+      <c r="BB42" s="49">
+        <v>114.54166119969607</v>
+      </c>
+      <c r="BC42" s="52">
+        <v>110.6</v>
+      </c>
+      <c r="BD42" s="47">
+        <v>106.9</v>
+      </c>
+      <c r="BE42" s="47">
+        <v>100.6</v>
+      </c>
+      <c r="BF42" s="47">
+        <v>118.5</v>
+      </c>
+      <c r="BG42" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="BH42" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="BI42" s="47">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="BJ42" s="47">
+        <v>135.9</v>
+      </c>
+      <c r="BK42" s="47">
+        <v>122</v>
+      </c>
+      <c r="BL42" s="45">
+        <v>126.7</v>
+      </c>
+      <c r="BM42" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="BN42" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="BO42" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="BP42" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="BQ42" s="54">
+        <v>114.5</v>
+      </c>
+      <c r="BR42" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="BS42" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="BT42" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="BU42" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="BV42" s="54">
+        <v>110.7</v>
+      </c>
+      <c r="BW42" s="54">
+        <v>113.4</v>
+      </c>
+      <c r="BX42" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="BY42" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="BZ42" s="45">
+        <v>119.7</v>
+      </c>
+      <c r="CA42" s="45">
+        <v>118.9</v>
+      </c>
+      <c r="CB42" s="45">
+        <v>119</v>
+      </c>
+      <c r="CC42" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="CD42" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="CE42" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="CF42" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="CG42" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="CH42" s="45">
+        <v>125.6</v>
+      </c>
+      <c r="CI42" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="CJ42" s="45">
+        <v>117.9</v>
+      </c>
+      <c r="CK42" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="CL42" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="CM42" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="CN42" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="CO42" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CP42" s="6">
+        <v>114.5</v>
+      </c>
+      <c r="CQ42" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="CR42" s="45">
+        <v>128.4</v>
+      </c>
+      <c r="CS42" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="CT42" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="CU42" s="6">
+        <v>121.4</v>
+      </c>
+      <c r="CV42" s="12">
+        <v>116.7</v>
+      </c>
+      <c r="CW42" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="CX42" s="12">
+        <v>116</v>
+      </c>
+      <c r="CY42" s="93">
+        <v>118.2</v>
+      </c>
+      <c r="CZ42" s="93">
+        <v>114.3</v>
+      </c>
+      <c r="DA42" s="12">
+        <v>115</v>
+      </c>
+      <c r="DB42" s="12">
+        <v>119.3</v>
+      </c>
+      <c r="DC42" s="12">
+        <v>116</v>
+      </c>
+      <c r="DD42" s="12">
+        <v>114.1</v>
+      </c>
+      <c r="DE42" s="12">
+        <v>116</v>
+      </c>
+      <c r="DF42" s="12">
+        <v>115.1</v>
+      </c>
+      <c r="DG42" s="12">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="95" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="49">
+        <v>116.25935059912979</v>
+      </c>
+      <c r="C43" s="46">
+        <v>127.4</v>
+      </c>
+      <c r="D43" s="46">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="E43" s="47">
+        <v>128.5</v>
+      </c>
+      <c r="F43" s="46">
+        <v>119.1</v>
+      </c>
+      <c r="G43" s="46">
+        <v>123</v>
+      </c>
+      <c r="H43" s="48">
+        <v>106.3</v>
+      </c>
+      <c r="I43" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="J43" s="46">
+        <v>97</v>
+      </c>
+      <c r="K43" s="47">
+        <v>122.1</v>
+      </c>
+      <c r="L43" s="46">
+        <v>143.4</v>
+      </c>
+      <c r="M43" s="46">
+        <v>123.4</v>
+      </c>
+      <c r="N43" s="47">
+        <v>119.3</v>
+      </c>
+      <c r="O43" s="49">
+        <v>122.82118099534553</v>
+      </c>
+      <c r="P43" s="46">
+        <v>124.1</v>
+      </c>
+      <c r="Q43" s="50">
+        <v>114.7</v>
+      </c>
+      <c r="R43" s="47">
+        <v>128</v>
+      </c>
+      <c r="S43" s="46">
+        <v>131.6</v>
+      </c>
+      <c r="T43" s="46">
+        <v>125.1</v>
+      </c>
+      <c r="U43" s="50">
+        <v>119.6</v>
+      </c>
+      <c r="V43" s="46">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="W43" s="46">
+        <v>152.5</v>
+      </c>
+      <c r="X43" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="Y43" s="46">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="AA43" s="50">
+        <v>105.6</v>
+      </c>
+      <c r="AB43" s="55">
+        <v>111.7</v>
+      </c>
+      <c r="AC43" s="46">
+        <v>108.2</v>
+      </c>
+      <c r="AD43" s="50">
+        <v>109.4</v>
+      </c>
+      <c r="AE43" s="55">
+        <v>102</v>
+      </c>
+      <c r="AF43" s="46">
+        <v>100</v>
+      </c>
+      <c r="AG43" s="46">
+        <v>105.6</v>
+      </c>
+      <c r="AH43" s="55">
+        <v>91.9</v>
+      </c>
+      <c r="AI43" s="46">
+        <v>91.2</v>
+      </c>
+      <c r="AJ43" s="46">
+        <v>84.5</v>
+      </c>
+      <c r="AK43" s="50">
+        <v>100.5</v>
+      </c>
+      <c r="AL43" s="46">
+        <v>111.5</v>
+      </c>
+      <c r="AM43" s="52">
+        <v>109.2</v>
+      </c>
+      <c r="AN43" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="AO43" s="49">
+        <v>103.48623647006316</v>
+      </c>
+      <c r="AP43" s="52">
+        <v>95.8</v>
+      </c>
+      <c r="AQ43" s="52">
+        <v>95.7</v>
+      </c>
+      <c r="AR43" s="52">
+        <v>100.8</v>
+      </c>
+      <c r="AS43" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="AT43" s="52">
+        <v>110.4</v>
+      </c>
+      <c r="AU43" s="46">
+        <v>107.9</v>
+      </c>
+      <c r="AV43" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AW43" s="52">
+        <v>102.6</v>
+      </c>
+      <c r="AX43" s="52">
+        <v>105.8</v>
+      </c>
+      <c r="AY43" s="52">
+        <v>112.2</v>
+      </c>
+      <c r="AZ43" s="52">
+        <v>57.3</v>
+      </c>
+      <c r="BA43" s="52">
+        <v>195.5</v>
+      </c>
+      <c r="BB43" s="49">
+        <v>107.69896663476023</v>
+      </c>
+      <c r="BC43" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="BD43" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="BE43" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="BF43" s="47">
+        <v>109.5</v>
+      </c>
+      <c r="BG43" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="BH43" s="47">
+        <v>122.9</v>
+      </c>
+      <c r="BI43" s="47">
+        <v>124.1</v>
+      </c>
+      <c r="BJ43" s="47">
+        <v>119.9</v>
+      </c>
+      <c r="BK43" s="47">
+        <v>128.9</v>
+      </c>
+      <c r="BL43" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="BM43" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="BN43" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="BO43" s="45">
+        <v>111</v>
+      </c>
+      <c r="BP43" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BQ43" s="54">
+        <v>108.4</v>
+      </c>
+      <c r="BR43" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="BS43" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="BT43" s="45">
+        <v>112.5</v>
+      </c>
+      <c r="BU43" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="BV43" s="54">
+        <v>105.1</v>
+      </c>
+      <c r="BW43" s="54">
+        <v>117.5</v>
+      </c>
+      <c r="BX43" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="BY43" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="BZ43" s="45">
+        <v>112.7</v>
+      </c>
+      <c r="CA43" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="CB43" s="45">
+        <v>130.6</v>
+      </c>
+      <c r="CC43" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="CD43" s="45">
+        <v>123.8</v>
+      </c>
+      <c r="CE43" s="45">
+        <v>126.4</v>
+      </c>
+      <c r="CF43" s="45">
+        <v>126.1</v>
+      </c>
+      <c r="CG43" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="CH43" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="CI43" s="45">
+        <v>122.4</v>
+      </c>
+      <c r="CJ43" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="CK43" s="45">
+        <v>122.3</v>
+      </c>
+      <c r="CL43" s="45">
+        <v>121</v>
+      </c>
+      <c r="CM43" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="CN43" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="CO43" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="CP43" s="6">
+        <v>117.9</v>
+      </c>
+      <c r="CQ43" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="CR43" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="CS43" s="45">
+        <v>111</v>
+      </c>
+      <c r="CT43" s="45">
+        <v>118.9</v>
+      </c>
+      <c r="CU43" s="6">
+        <v>113.7</v>
+      </c>
+      <c r="CV43" s="12">
+        <v>114.8</v>
+      </c>
+      <c r="CW43" s="12">
+        <v>114.4</v>
+      </c>
+      <c r="CX43" s="12">
+        <v>114.3</v>
+      </c>
+      <c r="CY43" s="93">
+        <v>105.4</v>
+      </c>
+      <c r="CZ43" s="93">
+        <v>113.1</v>
+      </c>
+      <c r="DA43" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="DB43" s="12">
+        <v>110</v>
+      </c>
+      <c r="DC43" s="12">
+        <v>111.4</v>
+      </c>
+      <c r="DD43" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DE43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="DF43" s="12">
+        <v>106.4</v>
+      </c>
+      <c r="DG43" s="12">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="49">
+        <v>113.76817451848977</v>
+      </c>
+      <c r="C44" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="D44" s="46">
+        <v>117.3</v>
+      </c>
+      <c r="E44" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="F44" s="46">
+        <v>116.8</v>
+      </c>
+      <c r="G44" s="46">
+        <v>118.6</v>
+      </c>
+      <c r="H44" s="48">
+        <v>106</v>
+      </c>
+      <c r="I44" s="46">
+        <v>117.2</v>
+      </c>
+      <c r="J44" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="K44" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="L44" s="46">
+        <v>124.8</v>
+      </c>
+      <c r="M44" s="46">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="N44" s="47">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="O44" s="49">
+        <v>119.72521499404341</v>
+      </c>
+      <c r="P44" s="46">
+        <v>127.6</v>
+      </c>
+      <c r="Q44" s="50">
+        <v>128.6</v>
+      </c>
+      <c r="R44" s="47">
+        <v>130.1</v>
+      </c>
+      <c r="S44" s="46">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="T44" s="46">
+        <v>123.6</v>
+      </c>
+      <c r="U44" s="50">
+        <v>124.4</v>
+      </c>
+      <c r="V44" s="46">
+        <v>115.6</v>
+      </c>
+      <c r="W44" s="46">
+        <v>124.3</v>
+      </c>
+      <c r="X44" s="46">
+        <v>101.4</v>
+      </c>
+      <c r="Y44" s="46">
+        <v>95.3</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>90.7</v>
+      </c>
+      <c r="AA44" s="50">
+        <v>99.7</v>
+      </c>
+      <c r="AB44" s="55">
+        <v>112</v>
+      </c>
+      <c r="AC44" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="AD44" s="50">
+        <v>98.3</v>
+      </c>
+      <c r="AE44" s="55">
+        <v>136.9</v>
+      </c>
+      <c r="AF44" s="46">
+        <v>108.5</v>
+      </c>
+      <c r="AG44" s="46">
+        <v>103.1</v>
+      </c>
+      <c r="AH44" s="55">
+        <v>100.2</v>
+      </c>
+      <c r="AI44" s="46">
+        <v>99</v>
+      </c>
+      <c r="AJ44" s="46">
+        <v>94</v>
+      </c>
+      <c r="AK44" s="50">
+        <v>114.5</v>
+      </c>
+      <c r="AL44" s="46">
+        <v>112.5</v>
+      </c>
+      <c r="AM44" s="52">
+        <v>114.7</v>
+      </c>
+      <c r="AN44" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="AO44" s="49">
+        <v>111.12861300257113</v>
+      </c>
+      <c r="AP44" s="52">
+        <v>109.3</v>
+      </c>
+      <c r="AQ44" s="52">
+        <v>107.5</v>
+      </c>
+      <c r="AR44" s="52">
+        <v>79</v>
+      </c>
+      <c r="AS44" s="52">
+        <v>103.2</v>
+      </c>
+      <c r="AT44" s="52">
+        <v>111.5</v>
+      </c>
+      <c r="AU44" s="46">
+        <v>119</v>
+      </c>
+      <c r="AV44" s="52">
+        <v>114.2</v>
+      </c>
+      <c r="AW44" s="52">
+        <v>112.6</v>
+      </c>
+      <c r="AX44" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="AY44" s="52">
+        <v>115</v>
+      </c>
+      <c r="AZ44" s="52">
+        <v>118.9</v>
+      </c>
+      <c r="BA44" s="52">
+        <v>136.1</v>
+      </c>
+      <c r="BB44" s="49">
+        <v>109.29290585849853</v>
+      </c>
+      <c r="BC44" s="52">
+        <v>108</v>
+      </c>
+      <c r="BD44" s="47">
+        <v>99.7</v>
+      </c>
+      <c r="BE44" s="47">
+        <v>104.8</v>
+      </c>
+      <c r="BF44" s="47">
+        <v>94.3</v>
+      </c>
+      <c r="BG44" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="BH44" s="47">
+        <v>117</v>
+      </c>
+      <c r="BI44" s="47">
+        <v>119.8</v>
+      </c>
+      <c r="BJ44" s="47">
+        <v>123.6</v>
+      </c>
+      <c r="BK44" s="47">
+        <v>119.6</v>
+      </c>
+      <c r="BL44" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="BM44" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BN44" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="BO44" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="BP44" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="BQ44" s="54">
+        <v>107.3</v>
+      </c>
+      <c r="BR44" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="BS44" s="45">
+        <v>108.1</v>
+      </c>
+      <c r="BT44" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="BU44" s="45">
+        <v>99.1</v>
+      </c>
+      <c r="BV44" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="BW44" s="54">
+        <v>110.2</v>
+      </c>
+      <c r="BX44" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="BY44" s="45">
+        <v>141</v>
+      </c>
+      <c r="BZ44" s="45">
+        <v>125.4</v>
+      </c>
+      <c r="CA44" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="CB44" s="45">
+        <v>133.5</v>
+      </c>
+      <c r="CC44" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="CD44" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="CE44" s="45">
+        <v>124.6</v>
+      </c>
+      <c r="CF44" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="CG44" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="CH44" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CI44" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CJ44" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="CK44" s="45">
+        <v>123</v>
+      </c>
+      <c r="CL44" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CM44" s="45">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="CN44" s="45">
+        <v>127.3</v>
+      </c>
+      <c r="CO44" s="45">
+        <v>136.1</v>
+      </c>
+      <c r="CP44" s="6">
+        <v>126.9</v>
+      </c>
+      <c r="CQ44" s="45">
+        <v>122.8</v>
+      </c>
+      <c r="CR44" s="45">
+        <v>109</v>
+      </c>
+      <c r="CS44" s="45">
+        <v>125.9</v>
+      </c>
+      <c r="CT44" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="CU44" s="6">
+        <v>121.9</v>
+      </c>
+      <c r="CV44" s="12">
+        <v>128</v>
+      </c>
+      <c r="CW44" s="12">
+        <v>121.9</v>
+      </c>
+      <c r="CX44" s="12">
+        <v>112.5</v>
+      </c>
+      <c r="CY44" s="93">
+        <v>119.6</v>
+      </c>
+      <c r="CZ44" s="93">
+        <v>122.1</v>
+      </c>
+      <c r="DA44" s="12">
+        <v>117.3</v>
+      </c>
+      <c r="DB44" s="12">
+        <v>118.2</v>
+      </c>
+      <c r="DC44" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="DD44" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="DE44" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="DF44" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="DG44" s="12">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="49">
+        <v>112.53242397422916</v>
+      </c>
+      <c r="C45" s="46">
+        <v>119.5</v>
+      </c>
+      <c r="D45" s="46">
+        <v>119.7</v>
+      </c>
+      <c r="E45" s="47">
+        <v>115.4</v>
+      </c>
+      <c r="F45" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="G45" s="46">
+        <v>114.3</v>
+      </c>
+      <c r="H45" s="48">
+        <v>113.9</v>
+      </c>
+      <c r="I45" s="46">
+        <v>119</v>
+      </c>
+      <c r="J45" s="46">
+        <v>112.9</v>
+      </c>
+      <c r="K45" s="47">
+        <v>157.69999999999999</v>
+      </c>
+      <c r="L45" s="46">
+        <v>183.7</v>
+      </c>
+      <c r="M45" s="46">
+        <v>157.1</v>
+      </c>
+      <c r="N45" s="47">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="O45" s="49">
+        <v>135.14699449464766</v>
+      </c>
+      <c r="P45" s="46">
+        <v>134.5</v>
+      </c>
+      <c r="Q45" s="50">
+        <v>136.5</v>
+      </c>
+      <c r="R45" s="47">
+        <v>150.5</v>
+      </c>
+      <c r="S45" s="46">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="T45" s="46">
+        <v>139.6</v>
+      </c>
+      <c r="U45" s="50">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="V45" s="46">
+        <v>126.9</v>
+      </c>
+      <c r="W45" s="46">
+        <v>126.9</v>
+      </c>
+      <c r="X45" s="46">
+        <v>91.6</v>
+      </c>
+      <c r="Y45" s="46">
+        <v>70.8</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>86.6</v>
+      </c>
+      <c r="AA45" s="50">
+        <v>96.2</v>
+      </c>
+      <c r="AB45" s="55">
+        <v>113.4</v>
+      </c>
+      <c r="AC45" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="AD45" s="50">
+        <v>107.5</v>
+      </c>
+      <c r="AE45" s="55">
+        <v>101.9</v>
+      </c>
+      <c r="AF45" s="46">
+        <v>97.2</v>
+      </c>
+      <c r="AG45" s="46">
+        <v>104.7</v>
+      </c>
+      <c r="AH45" s="55">
+        <v>97.4</v>
+      </c>
+      <c r="AI45" s="46">
+        <v>97.1</v>
+      </c>
+      <c r="AJ45" s="46">
+        <v>91.2</v>
+      </c>
+      <c r="AK45" s="50">
+        <v>110.7</v>
+      </c>
+      <c r="AL45" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="AM45" s="52">
+        <v>108.7</v>
+      </c>
+      <c r="AN45" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AO45" s="49">
+        <v>102.36096420831515</v>
+      </c>
+      <c r="AP45" s="52">
+        <v>114.2</v>
+      </c>
+      <c r="AQ45" s="52">
+        <v>104</v>
+      </c>
+      <c r="AR45" s="52">
+        <v>100.2</v>
+      </c>
+      <c r="AS45" s="52">
+        <v>104</v>
+      </c>
+      <c r="AT45" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="AU45" s="46">
+        <v>101.3</v>
+      </c>
+      <c r="AV45" s="52">
+        <v>98.7</v>
+      </c>
+      <c r="AW45" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="AX45" s="52">
+        <v>98.4</v>
+      </c>
+      <c r="AY45" s="52">
+        <v>99.4</v>
+      </c>
+      <c r="AZ45" s="52">
+        <v>105.9</v>
+      </c>
+      <c r="BA45" s="52">
+        <v>124.4</v>
+      </c>
+      <c r="BB45" s="49">
+        <v>107.80455376433437</v>
+      </c>
+      <c r="BC45" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="BD45" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="BE45" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="BF45" s="47">
+        <v>95.3</v>
+      </c>
+      <c r="BG45" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="BH45" s="47">
+        <v>116.3</v>
+      </c>
+      <c r="BI45" s="47">
+        <v>109.3</v>
+      </c>
+      <c r="BJ45" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="BK45" s="47">
+        <v>118.3</v>
+      </c>
+      <c r="BL45" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="BM45" s="45">
+        <v>97</v>
+      </c>
+      <c r="BN45" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="BO45" s="45">
+        <v>104.6</v>
+      </c>
+      <c r="BP45" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="BQ45" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="BR45" s="45">
+        <v>101</v>
+      </c>
+      <c r="BS45" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="BT45" s="45">
+        <v>94.2</v>
+      </c>
+      <c r="BU45" s="45">
+        <v>100.6</v>
+      </c>
+      <c r="BV45" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="BW45" s="54">
+        <v>115.9</v>
+      </c>
+      <c r="BX45" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="BY45" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="BZ45" s="45">
+        <v>125.7</v>
+      </c>
+      <c r="CA45" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="CB45" s="45">
+        <v>129.9</v>
+      </c>
+      <c r="CC45" s="45">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="CD45" s="45">
+        <v>137.5</v>
+      </c>
+      <c r="CE45" s="45">
+        <v>124.9</v>
+      </c>
+      <c r="CF45" s="45">
+        <v>130.4</v>
+      </c>
+      <c r="CG45" s="45">
+        <v>117</v>
+      </c>
+      <c r="CH45" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="CI45" s="45">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="CJ45" s="45">
+        <v>115</v>
+      </c>
+      <c r="CK45" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="CL45" s="45">
+        <v>130.1</v>
+      </c>
+      <c r="CM45" s="45">
+        <v>127.2</v>
+      </c>
+      <c r="CN45" s="45">
+        <v>124.1</v>
+      </c>
+      <c r="CO45" s="45">
+        <v>122.5</v>
+      </c>
+      <c r="CP45" s="6">
+        <v>131.9</v>
+      </c>
+      <c r="CQ45" s="45">
+        <v>125.2</v>
+      </c>
+      <c r="CR45" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CS45" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="CT45" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="CU45" s="6">
+        <v>115.3</v>
+      </c>
+      <c r="CV45" s="12">
+        <v>105</v>
+      </c>
+      <c r="CW45" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="CX45" s="12">
+        <v>119.1</v>
+      </c>
+      <c r="CY45" s="93">
+        <v>106.7</v>
+      </c>
+      <c r="CZ45" s="93">
+        <v>110.3</v>
+      </c>
+      <c r="DA45" s="12">
+        <v>109</v>
+      </c>
+      <c r="DB45" s="12">
+        <v>113</v>
+      </c>
+      <c r="DC45" s="12">
+        <v>107.4</v>
+      </c>
+      <c r="DD45" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="DE45" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="DF45" s="12">
+        <v>101.9</v>
+      </c>
+      <c r="DG45" s="12">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="49">
+        <v>118.50762691166204</v>
+      </c>
+      <c r="C46" s="46">
+        <v>116.5</v>
+      </c>
+      <c r="D46" s="46">
+        <v>115.8</v>
+      </c>
+      <c r="E46" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="F46" s="46">
+        <v>110.2</v>
+      </c>
+      <c r="G46" s="46">
+        <v>111.4</v>
+      </c>
+      <c r="H46" s="48">
+        <v>109.7</v>
+      </c>
+      <c r="I46" s="46">
+        <v>120.8</v>
+      </c>
+      <c r="J46" s="46">
+        <v>120.5</v>
+      </c>
+      <c r="K46" s="47">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="L46" s="46">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="M46" s="46">
+        <v>134.1</v>
+      </c>
+      <c r="N46" s="47">
+        <v>121.9</v>
+      </c>
+      <c r="O46" s="49">
+        <v>125.09805146140394</v>
+      </c>
+      <c r="P46" s="46">
+        <v>131.4</v>
+      </c>
+      <c r="Q46" s="50">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="R46" s="47">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="S46" s="46">
+        <v>129.1</v>
+      </c>
+      <c r="T46" s="46">
+        <v>126.5</v>
+      </c>
+      <c r="U46" s="50">
+        <v>135.4</v>
+      </c>
+      <c r="V46" s="46">
+        <v>123.5</v>
+      </c>
+      <c r="W46" s="46">
+        <v>119</v>
+      </c>
+      <c r="X46" s="46">
+        <v>108.5</v>
+      </c>
+      <c r="Y46" s="46">
+        <v>110</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>109.1</v>
+      </c>
+      <c r="AA46" s="50">
+        <v>117.3</v>
+      </c>
+      <c r="AB46" s="55">
+        <v>116.3</v>
+      </c>
+      <c r="AC46" s="46">
+        <v>107</v>
+      </c>
+      <c r="AD46" s="50">
+        <v>117.8</v>
+      </c>
+      <c r="AE46" s="55">
+        <v>102.5</v>
+      </c>
+      <c r="AF46" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="AG46" s="46">
+        <v>107.3</v>
+      </c>
+      <c r="AH46" s="55">
+        <v>103.3</v>
+      </c>
+      <c r="AI46" s="46">
+        <v>97.7</v>
+      </c>
+      <c r="AJ46" s="46">
+        <v>99.5</v>
+      </c>
+      <c r="AK46" s="50">
+        <v>102.8</v>
+      </c>
+      <c r="AL46" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="AM46" s="52">
+        <v>103.4</v>
+      </c>
+      <c r="AN46" s="52">
+        <v>104.2</v>
+      </c>
+      <c r="AO46" s="49">
+        <v>103.41220234474407</v>
+      </c>
+      <c r="AP46" s="52">
+        <v>99.3</v>
+      </c>
+      <c r="AQ46" s="52">
+        <v>103.7</v>
+      </c>
+      <c r="AR46" s="52">
+        <v>104.4</v>
+      </c>
+      <c r="AS46" s="52">
+        <v>106.9</v>
+      </c>
+      <c r="AT46" s="52">
+        <v>113.7</v>
+      </c>
+      <c r="AU46" s="46">
+        <v>107</v>
+      </c>
+      <c r="AV46" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="AW46" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="AX46" s="52">
+        <v>107.5</v>
+      </c>
+      <c r="AY46" s="52">
+        <v>110.3</v>
+      </c>
+      <c r="AZ46" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="BA46" s="52">
+        <v>112.2</v>
+      </c>
+      <c r="BB46" s="49">
+        <v>108.50992859604517</v>
+      </c>
+      <c r="BC46" s="52">
+        <v>103.1</v>
+      </c>
+      <c r="BD46" s="47">
+        <v>103.4</v>
+      </c>
+      <c r="BE46" s="47">
+        <v>110.3</v>
+      </c>
+      <c r="BF46" s="47">
+        <v>104.1</v>
+      </c>
+      <c r="BG46" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="BH46" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="BI46" s="47">
+        <v>120.3</v>
+      </c>
+      <c r="BJ46" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="BK46" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="BL46" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="BM46" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="BN46" s="45">
+        <v>113.5</v>
+      </c>
+      <c r="BO46" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="BP46" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="BQ46" s="54">
+        <v>111.7</v>
+      </c>
+      <c r="BR46" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="BS46" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="BT46" s="45">
+        <v>114</v>
+      </c>
+      <c r="BU46" s="45">
+        <v>106.8</v>
+      </c>
+      <c r="BV46" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="BW46" s="54">
+        <v>115.1</v>
+      </c>
+      <c r="BX46" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="BY46" s="45">
+        <v>100.4</v>
+      </c>
+      <c r="BZ46" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="CA46" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="CB46" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="CC46" s="45">
+        <v>132.4</v>
+      </c>
+      <c r="CD46" s="45">
+        <v>125.8</v>
+      </c>
+      <c r="CE46" s="45">
+        <v>128.1</v>
+      </c>
+      <c r="CF46" s="45">
+        <v>125.5</v>
+      </c>
+      <c r="CG46" s="45">
+        <v>125.3</v>
+      </c>
+      <c r="CH46" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="CI46" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="CJ46" s="45">
+        <v>123.2</v>
+      </c>
+      <c r="CK46" s="45">
+        <v>122.7</v>
+      </c>
+      <c r="CL46" s="45">
+        <v>124.9</v>
+      </c>
+      <c r="CM46" s="45">
+        <v>130</v>
+      </c>
+      <c r="CN46" s="45">
+        <v>125.3</v>
+      </c>
+      <c r="CO46" s="45">
+        <v>121.4</v>
+      </c>
+      <c r="CP46" s="6">
+        <v>124.8</v>
+      </c>
+      <c r="CQ46" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="CR46" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CS46" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="CT46" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="CU46" s="6">
+        <v>116.9</v>
+      </c>
+      <c r="CV46" s="12">
+        <v>115.6</v>
+      </c>
+      <c r="CW46" s="12">
+        <v>112.8</v>
+      </c>
+      <c r="CX46" s="12">
+        <v>102.8</v>
+      </c>
+      <c r="CY46" s="93">
+        <v>103.5</v>
+      </c>
+      <c r="CZ46" s="93">
+        <v>108.3</v>
+      </c>
+      <c r="DA46" s="12">
+        <v>107.5</v>
+      </c>
+      <c r="DB46" s="12">
+        <v>109.7</v>
+      </c>
+      <c r="DC46" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="DD46" s="12">
+        <v>113.8</v>
+      </c>
+      <c r="DE46" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="DF46" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="DG46" s="12">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="49">
+        <v>113.85783784863742</v>
+      </c>
+      <c r="C47" s="46">
+        <v>116.9</v>
+      </c>
+      <c r="D47" s="46">
+        <v>113.4</v>
+      </c>
+      <c r="E47" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="F47" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="G47" s="46">
+        <v>115.8</v>
+      </c>
+      <c r="H47" s="48">
+        <v>103.7</v>
+      </c>
+      <c r="I47" s="46">
+        <v>120.1</v>
+      </c>
+      <c r="J47" s="46">
+        <v>117.4</v>
+      </c>
+      <c r="K47" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="L47" s="46">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="M47" s="46">
+        <v>126.2</v>
+      </c>
+      <c r="N47" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="O47" s="49">
+        <v>119.26015288272777</v>
+      </c>
+      <c r="P47" s="46">
+        <v>120.7</v>
+      </c>
+      <c r="Q47" s="50">
+        <v>130.4</v>
+      </c>
+      <c r="R47" s="47">
+        <v>130</v>
+      </c>
+      <c r="S47" s="46">
+        <v>125</v>
+      </c>
+      <c r="T47" s="46">
+        <v>122.7</v>
+      </c>
+      <c r="U47" s="50">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="V47" s="46">
+        <v>122.4</v>
+      </c>
+      <c r="W47" s="46">
+        <v>123.6</v>
+      </c>
+      <c r="X47" s="46">
+        <v>119.1</v>
+      </c>
+      <c r="Y47" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>117.4</v>
+      </c>
+      <c r="AA47" s="50">
+        <v>100.2</v>
+      </c>
+      <c r="AB47" s="55">
+        <v>114.6</v>
+      </c>
+      <c r="AC47" s="46">
+        <v>120.3</v>
+      </c>
+      <c r="AD47" s="50">
+        <v>112.6</v>
+      </c>
+      <c r="AE47" s="55">
+        <v>108.1</v>
+      </c>
+      <c r="AF47" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="AG47" s="46">
+        <v>104.5</v>
+      </c>
+      <c r="AH47" s="55">
+        <v>95.4</v>
+      </c>
+      <c r="AI47" s="46">
+        <v>97.8</v>
+      </c>
+      <c r="AJ47" s="46">
+        <v>96</v>
+      </c>
+      <c r="AK47" s="50">
+        <v>93.2</v>
+      </c>
+      <c r="AL47" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="AM47" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="AN47" s="52">
+        <v>109.9</v>
+      </c>
+      <c r="AO47" s="49">
+        <v>105.32222010042348</v>
+      </c>
+      <c r="AP47" s="52">
+        <v>94.5</v>
+      </c>
+      <c r="AQ47" s="52">
+        <v>95.2</v>
+      </c>
+      <c r="AR47" s="52">
+        <v>102.6</v>
+      </c>
+      <c r="AS47" s="52">
+        <v>101.5</v>
+      </c>
+      <c r="AT47" s="52">
+        <v>110.2</v>
+      </c>
+      <c r="AU47" s="46">
+        <v>110</v>
+      </c>
+      <c r="AV47" s="52">
+        <v>101.8</v>
+      </c>
+      <c r="AW47" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AX47" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="AY47" s="52">
+        <v>97.8</v>
+      </c>
+      <c r="AZ47" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="BA47" s="52">
+        <v>94.9</v>
+      </c>
+      <c r="BB47" s="49">
+        <v>101.16618697691852</v>
+      </c>
+      <c r="BC47" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="BD47" s="47">
+        <v>106.1</v>
+      </c>
+      <c r="BE47" s="47">
+        <v>97.9</v>
+      </c>
+      <c r="BF47" s="47">
+        <v>102.4</v>
+      </c>
+      <c r="BG47" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="BH47" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="BI47" s="47">
+        <v>116.5</v>
+      </c>
+      <c r="BJ47" s="47">
+        <v>132.6</v>
+      </c>
+      <c r="BK47" s="47">
+        <v>118</v>
+      </c>
+      <c r="BL47" s="45">
+        <v>121.6</v>
+      </c>
+      <c r="BM47" s="45">
+        <v>104</v>
+      </c>
+      <c r="BN47" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="BO47" s="45">
+        <v>104.7</v>
+      </c>
+      <c r="BP47" s="45">
+        <v>103.7</v>
+      </c>
+      <c r="BQ47" s="54">
+        <v>105.2</v>
+      </c>
+      <c r="BR47" s="45">
+        <v>103.2</v>
+      </c>
+      <c r="BS47" s="45">
+        <v>101</v>
+      </c>
+      <c r="BT47" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="BU47" s="45">
+        <v>111.1</v>
+      </c>
+      <c r="BV47" s="54">
+        <v>104.2</v>
+      </c>
+      <c r="BW47" s="54">
+        <v>109.9</v>
+      </c>
+      <c r="BX47" s="45">
+        <v>121.2</v>
+      </c>
+      <c r="BY47" s="45">
+        <v>118.9</v>
+      </c>
+      <c r="BZ47" s="45">
+        <v>123.3</v>
+      </c>
+      <c r="CA47" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="CB47" s="45">
+        <v>140.4</v>
+      </c>
+      <c r="CC47" s="45">
+        <v>133.9</v>
+      </c>
+      <c r="CD47" s="45">
+        <v>129.5</v>
+      </c>
+      <c r="CE47" s="45">
+        <v>128.9</v>
+      </c>
+      <c r="CF47" s="45">
+        <v>132.1</v>
+      </c>
+      <c r="CG47" s="45">
+        <v>125</v>
+      </c>
+      <c r="CH47" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="CI47" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="CJ47" s="45">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="CK47" s="45">
+        <v>126.7</v>
+      </c>
+      <c r="CL47" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="CM47" s="45">
+        <v>126.8</v>
+      </c>
+      <c r="CN47" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="CO47" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="CP47" s="6">
+        <v>119.9</v>
+      </c>
+      <c r="CQ47" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="CR47" s="45">
+        <v>111.1</v>
+      </c>
+      <c r="CS47" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="CT47" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="CU47" s="6">
+        <v>115.3</v>
+      </c>
+      <c r="CV47" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="CW47" s="12">
+        <v>122</v>
+      </c>
+      <c r="CX47" s="12">
+        <v>100.6</v>
+      </c>
+      <c r="CY47" s="93">
+        <v>103.8</v>
+      </c>
+      <c r="CZ47" s="93">
+        <v>107.1</v>
+      </c>
+      <c r="DA47" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="DB47" s="12">
+        <v>92.8</v>
+      </c>
+      <c r="DC47" s="12">
+        <v>123.3</v>
+      </c>
+      <c r="DD47" s="12">
+        <v>115.4</v>
+      </c>
+      <c r="DE47" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="DF47" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="DG47" s="12">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="49">
+        <v>123.79923640266851</v>
+      </c>
+      <c r="C48" s="46">
+        <v>135.4</v>
+      </c>
+      <c r="D48" s="46">
+        <v>132</v>
+      </c>
+      <c r="E48" s="47">
+        <v>138.9</v>
+      </c>
+      <c r="F48" s="46">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="G48" s="46">
+        <v>120.3</v>
+      </c>
+      <c r="H48" s="48">
+        <v>106.1</v>
+      </c>
+      <c r="I48" s="46">
+        <v>111.5</v>
+      </c>
+      <c r="J48" s="46">
+        <v>112.2</v>
+      </c>
+      <c r="K48" s="47">
+        <v>125.3</v>
+      </c>
+      <c r="L48" s="46">
+        <v>138.9</v>
+      </c>
+      <c r="M48" s="46">
+        <v>128.4</v>
+      </c>
+      <c r="N48" s="47">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="O48" s="49">
+        <v>122.22334412555561</v>
+      </c>
+      <c r="P48" s="46">
+        <v>125.2</v>
+      </c>
+      <c r="Q48" s="50">
+        <v>126.2</v>
+      </c>
+      <c r="R48" s="47">
+        <v>124.2</v>
+      </c>
+      <c r="S48" s="46">
+        <v>122.8</v>
+      </c>
+      <c r="T48" s="46">
+        <v>120.7</v>
+      </c>
+      <c r="U48" s="50">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="V48" s="46">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="W48" s="46">
+        <v>117.4</v>
+      </c>
+      <c r="X48" s="46">
+        <v>98.2</v>
+      </c>
+      <c r="Y48" s="46">
+        <v>79.7</v>
+      </c>
+      <c r="Z48" s="46">
+        <v>88.6</v>
+      </c>
+      <c r="AA48" s="50">
+        <v>99.6</v>
+      </c>
+      <c r="AB48" s="51">
+        <v>111.4</v>
+      </c>
+      <c r="AC48" s="46">
+        <v>101.4</v>
+      </c>
+      <c r="AD48" s="50">
+        <v>100.3</v>
+      </c>
+      <c r="AE48" s="51">
+        <v>100.1</v>
+      </c>
+      <c r="AF48" s="46">
+        <v>99.9</v>
+      </c>
+      <c r="AG48" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="AH48" s="51">
+        <v>92.9</v>
+      </c>
+      <c r="AI48" s="46">
+        <v>92.5</v>
+      </c>
+      <c r="AJ48" s="46">
+        <v>100.7</v>
+      </c>
+      <c r="AK48" s="50">
+        <v>108.5</v>
+      </c>
+      <c r="AL48" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="AM48" s="52">
+        <v>113.8</v>
+      </c>
+      <c r="AN48" s="52">
+        <v>110</v>
+      </c>
+      <c r="AO48" s="49">
+        <v>102.82171992390288</v>
+      </c>
+      <c r="AP48" s="52">
+        <v>106.1</v>
+      </c>
+      <c r="AQ48" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="AR48" s="52">
+        <v>107.3</v>
+      </c>
+      <c r="AS48" s="52">
+        <v>112</v>
+      </c>
+      <c r="AT48" s="52">
+        <v>112</v>
+      </c>
+      <c r="AU48" s="46">
+        <v>104.5</v>
+      </c>
+      <c r="AV48" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AW48" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="AX48" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="AY48" s="52">
+        <v>107.3</v>
+      </c>
+      <c r="AZ48" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="BA48" s="52">
+        <v>112.2</v>
+      </c>
+      <c r="BB48" s="49">
+        <v>110.90532204803672</v>
+      </c>
+      <c r="BC48" s="52">
+        <v>105.9</v>
+      </c>
+      <c r="BD48" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="BE48" s="47">
+        <v>104.9</v>
+      </c>
+      <c r="BF48" s="47">
+        <v>98.6</v>
+      </c>
+      <c r="BG48" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="BH48" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="BI48" s="47">
+        <v>117.5</v>
+      </c>
+      <c r="BJ48" s="47">
+        <v>117.2</v>
+      </c>
+      <c r="BK48" s="47">
+        <v>122.1</v>
+      </c>
+      <c r="BL48" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="BM48" s="45">
+        <v>98.9</v>
+      </c>
+      <c r="BN48" s="45">
+        <v>103.3</v>
+      </c>
+      <c r="BO48" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="BP48" s="45">
+        <v>106.4</v>
+      </c>
+      <c r="BQ48" s="54">
+        <v>103.7</v>
+      </c>
+      <c r="BR48" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="BS48" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BT48" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="BU48" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BV48" s="54">
+        <v>109.2</v>
+      </c>
+      <c r="BW48" s="54">
+        <v>107.8</v>
+      </c>
+      <c r="BX48" s="45">
+        <v>109.9</v>
+      </c>
+      <c r="BY48" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="BZ48" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="CA48" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="CB48" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="CC48" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="CD48" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CE48" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="CF48" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="CG48" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="CH48" s="45">
+        <v>126.2</v>
+      </c>
+      <c r="CI48" s="45">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="CJ48" s="45">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="CK48" s="45">
+        <v>138.1</v>
+      </c>
+      <c r="CL48" s="45">
+        <v>137.5</v>
+      </c>
+      <c r="CM48" s="45">
+        <v>150</v>
+      </c>
+      <c r="CN48" s="45">
+        <v>99.9</v>
+      </c>
+      <c r="CO48" s="45">
+        <v>96.4</v>
+      </c>
+      <c r="CP48" s="6">
+        <v>113.3</v>
+      </c>
+      <c r="CQ48" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="CR48" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="CS48" s="45">
+        <v>134.1</v>
+      </c>
+      <c r="CT48" s="45">
+        <v>128.6</v>
+      </c>
+      <c r="CU48" s="6">
+        <v>126.6</v>
+      </c>
+      <c r="CV48" s="12">
+        <v>110</v>
+      </c>
+      <c r="CW48" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="CX48" s="12">
+        <v>86.9</v>
+      </c>
+      <c r="CY48" s="93">
+        <v>101.6</v>
+      </c>
+      <c r="CZ48" s="93">
+        <v>99.9</v>
+      </c>
+      <c r="DA48" s="12">
+        <v>106</v>
+      </c>
+      <c r="DB48" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="DC48" s="12">
+        <v>135.1</v>
+      </c>
+      <c r="DD48" s="12">
+        <v>107</v>
+      </c>
+      <c r="DE48" s="12">
+        <v>113.4</v>
+      </c>
+      <c r="DF48" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="DG48" s="12">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="49">
+        <v>105.33246451945524</v>
+      </c>
+      <c r="C49" s="46">
+        <v>114</v>
+      </c>
+      <c r="D49" s="46">
+        <v>114</v>
+      </c>
+      <c r="E49" s="47">
+        <v>111</v>
+      </c>
+      <c r="F49" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="G49" s="46">
+        <v>111.2</v>
+      </c>
+      <c r="H49" s="48">
+        <v>107.6</v>
+      </c>
+      <c r="I49" s="46">
+        <v>118.4</v>
+      </c>
+      <c r="J49" s="46">
+        <v>112.6</v>
+      </c>
+      <c r="K49" s="47">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="L49" s="46">
+        <v>153</v>
+      </c>
+      <c r="M49" s="46">
+        <v>137.4</v>
+      </c>
+      <c r="N49" s="47">
+        <v>167.3</v>
+      </c>
+      <c r="O49" s="49">
+        <v>127.20353136053913</v>
+      </c>
+      <c r="P49" s="46">
+        <v>126.2</v>
+      </c>
+      <c r="Q49" s="50">
+        <v>124.7</v>
+      </c>
+      <c r="R49" s="47">
+        <v>129.6</v>
+      </c>
+      <c r="S49" s="46">
+        <v>124.5</v>
+      </c>
+      <c r="T49" s="46">
+        <v>126.4</v>
+      </c>
+      <c r="U49" s="50">
+        <v>115.6</v>
+      </c>
+      <c r="V49" s="46">
+        <v>105.4</v>
+      </c>
+      <c r="W49" s="46">
+        <v>115.4</v>
+      </c>
+      <c r="X49" s="46">
+        <v>94</v>
+      </c>
+      <c r="Y49" s="46">
+        <v>83.9</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>92.6</v>
+      </c>
+      <c r="AA49" s="50">
+        <v>93.3</v>
+      </c>
+      <c r="AB49" s="51">
+        <v>106.4</v>
+      </c>
+      <c r="AC49" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="AD49" s="50">
+        <v>106.7</v>
+      </c>
+      <c r="AE49" s="51">
+        <v>104.9</v>
+      </c>
+      <c r="AF49" s="46">
+        <v>108.7</v>
+      </c>
+      <c r="AG49" s="46">
+        <v>112.5</v>
+      </c>
+      <c r="AH49" s="51">
+        <v>107.3</v>
+      </c>
+      <c r="AI49" s="46">
+        <v>111.4</v>
+      </c>
+      <c r="AJ49" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="AK49" s="50">
+        <v>122.2</v>
+      </c>
+      <c r="AL49" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="AM49" s="52">
+        <v>107</v>
+      </c>
+      <c r="AN49" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="AO49" s="49">
+        <v>109.86573898828566</v>
+      </c>
+      <c r="AP49" s="52">
+        <v>97</v>
+      </c>
+      <c r="AQ49" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="AR49" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="AS49" s="52">
+        <v>103.4</v>
+      </c>
+      <c r="AT49" s="52">
+        <v>110.8</v>
+      </c>
+      <c r="AU49" s="46">
+        <v>107</v>
+      </c>
+      <c r="AV49" s="52">
+        <v>106.7</v>
+      </c>
+      <c r="AW49" s="52">
+        <v>100.9</v>
+      </c>
+      <c r="AX49" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="AY49" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="AZ49" s="52">
+        <v>120.5</v>
+      </c>
+      <c r="BA49" s="52">
+        <v>113.4</v>
+      </c>
+      <c r="BB49" s="49">
+        <v>107.35407783227051</v>
+      </c>
+      <c r="BC49" s="52">
+        <v>113.1</v>
+      </c>
+      <c r="BD49" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="BE49" s="47">
+        <v>95.8</v>
+      </c>
+      <c r="BF49" s="47">
+        <v>97.5</v>
+      </c>
+      <c r="BG49" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="BH49" s="47">
+        <v>117.4</v>
+      </c>
+      <c r="BI49" s="47">
+        <v>127.1</v>
+      </c>
+      <c r="BJ49" s="47">
+        <v>128.9</v>
+      </c>
+      <c r="BK49" s="47">
+        <v>122.4</v>
+      </c>
+      <c r="BL49" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="BM49" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="BN49" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="BO49" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="BP49" s="45">
+        <v>93.3</v>
+      </c>
+      <c r="BQ49" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="BR49" s="45">
+        <v>111.3</v>
+      </c>
+      <c r="BS49" s="45">
+        <v>97.4</v>
+      </c>
+      <c r="BT49" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="BU49" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="BV49" s="54">
+        <v>105</v>
+      </c>
+      <c r="BW49" s="54">
+        <v>104.1</v>
+      </c>
+      <c r="BX49" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="BY49" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="BZ49" s="45">
+        <v>125.6</v>
+      </c>
+      <c r="CA49" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="CB49" s="45">
+        <v>133</v>
+      </c>
+      <c r="CC49" s="45">
+        <v>124.2</v>
+      </c>
+      <c r="CD49" s="45">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="CE49" s="45">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="CF49" s="45">
+        <v>127.1</v>
+      </c>
+      <c r="CG49" s="45">
+        <v>125.5</v>
+      </c>
+      <c r="CH49" s="45">
+        <v>133.1</v>
+      </c>
+      <c r="CI49" s="45">
+        <v>123.5</v>
+      </c>
+      <c r="CJ49" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="CK49" s="45">
+        <v>127.5</v>
+      </c>
+      <c r="CL49" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="CM49" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CN49" s="45">
+        <v>125</v>
+      </c>
+      <c r="CO49" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="CP49" s="6">
+        <v>119.7</v>
+      </c>
+      <c r="CQ49" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="CR49" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CS49" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="CT49" s="45">
+        <v>124.2</v>
+      </c>
+      <c r="CU49" s="6">
+        <v>115.6</v>
+      </c>
+      <c r="CV49" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="CW49" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="CX49" s="12">
+        <v>115.5</v>
+      </c>
+      <c r="CY49" s="93">
+        <v>112.5</v>
+      </c>
+      <c r="CZ49" s="93">
+        <v>113</v>
+      </c>
+      <c r="DA49" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="DB49" s="12">
+        <v>112</v>
+      </c>
+      <c r="DC49" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="DD49" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="DE49" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="DF49" s="12">
+        <v>107</v>
+      </c>
+      <c r="DG49" s="12">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B50" s="49">
+        <v>121.26599824230698</v>
+      </c>
+      <c r="C50" s="46">
+        <v>125.4</v>
+      </c>
+      <c r="D50" s="46">
+        <v>133.9</v>
+      </c>
+      <c r="E50" s="47">
+        <v>127.1</v>
+      </c>
+      <c r="F50" s="46">
+        <v>120.9</v>
+      </c>
+      <c r="G50" s="46">
+        <v>118.8</v>
+      </c>
+      <c r="H50" s="48">
+        <v>129</v>
+      </c>
+      <c r="I50" s="46">
+        <v>129</v>
+      </c>
+      <c r="J50" s="46">
+        <v>122.6</v>
+      </c>
+      <c r="K50" s="47">
+        <v>126.6</v>
+      </c>
+      <c r="L50" s="46">
+        <v>128.6</v>
+      </c>
+      <c r="M50" s="46">
+        <v>130.9</v>
+      </c>
+      <c r="N50" s="47">
+        <v>127.4</v>
+      </c>
+      <c r="O50" s="49">
+        <v>126.03884601546886</v>
+      </c>
+      <c r="P50" s="46">
+        <v>126.8</v>
+      </c>
+      <c r="Q50" s="50">
+        <v>129.6</v>
+      </c>
+      <c r="R50" s="47">
+        <v>124.2</v>
+      </c>
+      <c r="S50" s="46">
+        <v>125.3</v>
+      </c>
+      <c r="T50" s="46">
+        <v>127.8</v>
+      </c>
+      <c r="U50" s="50">
+        <v>111.1</v>
+      </c>
+      <c r="V50" s="46">
+        <v>119.4</v>
+      </c>
+      <c r="W50" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="X50" s="46">
+        <v>104.5</v>
+      </c>
+      <c r="Y50" s="46">
+        <v>104.9</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="AA50" s="50">
+        <v>100.7</v>
+      </c>
+      <c r="AB50" s="55">
+        <v>114</v>
+      </c>
+      <c r="AC50" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="AD50" s="50">
+        <v>104.9</v>
+      </c>
+      <c r="AE50" s="55">
+        <v>112.5</v>
+      </c>
+      <c r="AF50" s="46">
+        <v>108.9</v>
+      </c>
+      <c r="AG50" s="46">
+        <v>111.4</v>
+      </c>
+      <c r="AH50" s="55">
+        <v>107.1</v>
+      </c>
+      <c r="AI50" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="AJ50" s="46">
+        <v>98.4</v>
+      </c>
+      <c r="AK50" s="50">
+        <v>105.6</v>
+      </c>
+      <c r="AL50" s="46">
+        <v>110.4</v>
+      </c>
+      <c r="AM50" s="52">
+        <v>108.2</v>
+      </c>
+      <c r="AN50" s="52">
+        <v>117.7</v>
+      </c>
+      <c r="AO50" s="49">
+        <v>109.45827587157162</v>
+      </c>
+      <c r="AP50" s="52">
+        <v>107.4</v>
+      </c>
+      <c r="AQ50" s="52">
+        <v>109.8</v>
+      </c>
+      <c r="AR50" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="AS50" s="52">
+        <v>108.5</v>
+      </c>
+      <c r="AT50" s="52">
+        <v>110.1</v>
+      </c>
+      <c r="AU50" s="46">
+        <v>116.4</v>
+      </c>
+      <c r="AV50" s="52">
+        <v>102.8</v>
+      </c>
+      <c r="AW50" s="52">
+        <v>118.1</v>
+      </c>
+      <c r="AX50" s="52">
+        <v>116.4</v>
+      </c>
+      <c r="AY50" s="52">
+        <v>110</v>
+      </c>
+      <c r="AZ50" s="52">
+        <v>109.5</v>
+      </c>
+      <c r="BA50" s="52">
+        <v>102.4</v>
+      </c>
+      <c r="BB50" s="49">
+        <v>109.35534117889163</v>
+      </c>
+      <c r="BC50" s="52">
+        <v>117.8</v>
+      </c>
+      <c r="BD50" s="47">
+        <v>110.8</v>
+      </c>
+      <c r="BE50" s="47">
+        <v>107.9</v>
+      </c>
+      <c r="BF50" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="BG50" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="BH50" s="47">
+        <v>104.8</v>
+      </c>
+      <c r="BI50" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="BJ50" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="BK50" s="53">
+        <v>116.2</v>
+      </c>
+      <c r="BL50" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="BM50" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="BN50" s="45">
+        <v>105.1</v>
+      </c>
+      <c r="BO50" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="BP50" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BQ50" s="54">
+        <v>107.5</v>
+      </c>
+      <c r="BR50" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="BS50" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="BT50" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="BU50" s="45">
+        <v>112</v>
+      </c>
+      <c r="BV50" s="54">
+        <v>111.7</v>
+      </c>
+      <c r="BW50" s="54">
+        <v>124.2</v>
+      </c>
+      <c r="BX50" s="45">
+        <v>113.5</v>
+      </c>
+      <c r="BY50" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="BZ50" s="45">
+        <v>118</v>
+      </c>
+      <c r="CA50" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="CB50" s="45">
+        <v>124.5</v>
+      </c>
+      <c r="CC50" s="45">
+        <v>112.7</v>
+      </c>
+      <c r="CD50" s="45">
+        <v>117.9</v>
+      </c>
+      <c r="CE50" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="CF50" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="CG50" s="45">
+        <v>105.7</v>
+      </c>
+      <c r="CH50" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="CI50" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="CJ50" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="CK50" s="45">
+        <v>120.3</v>
+      </c>
+      <c r="CL50" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="CM50" s="45">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="CN50" s="45">
+        <v>125</v>
+      </c>
+      <c r="CO50" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="CP50" s="6">
+        <v>122.4</v>
+      </c>
+      <c r="CQ50" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="CR50" s="45">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="CS50" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="CT50" s="45">
+        <v>123</v>
+      </c>
+      <c r="CU50" s="6">
+        <v>124.3</v>
+      </c>
+      <c r="CV50" s="12">
+        <v>130.9</v>
+      </c>
+      <c r="CW50" s="12">
+        <v>105.9</v>
+      </c>
+      <c r="CX50" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="CY50" s="93">
+        <v>109.5</v>
+      </c>
+      <c r="CZ50" s="93">
+        <v>114.1</v>
+      </c>
+      <c r="DA50" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="DB50" s="12">
+        <v>109.8</v>
+      </c>
+      <c r="DC50" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="DD50" s="12">
+        <v>114.7</v>
+      </c>
+      <c r="DE50" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="DF50" s="12">
+        <v>121.5</v>
+      </c>
+      <c r="DG50" s="12">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="49">
+        <v>110.06921431486147</v>
+      </c>
+      <c r="C51" s="46">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="D51" s="46">
+        <v>128.9</v>
+      </c>
+      <c r="E51" s="47">
+        <v>124.1</v>
+      </c>
+      <c r="F51" s="46">
+        <v>125.4</v>
+      </c>
+      <c r="G51" s="46">
+        <v>116.7</v>
+      </c>
+      <c r="H51" s="48">
+        <v>110.2</v>
+      </c>
+      <c r="I51" s="46">
+        <v>116.9</v>
+      </c>
+      <c r="J51" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="K51" s="47">
+        <v>148</v>
+      </c>
+      <c r="L51" s="46">
+        <v>145.4</v>
+      </c>
+      <c r="M51" s="46">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="N51" s="47">
+        <v>154.6</v>
+      </c>
+      <c r="O51" s="49">
+        <v>130.52058145685356</v>
+      </c>
+      <c r="P51" s="46">
+        <v>134.4</v>
+      </c>
+      <c r="Q51" s="50">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="R51" s="47">
+        <v>132.1</v>
+      </c>
+      <c r="S51" s="46">
+        <v>130.1</v>
+      </c>
+      <c r="T51" s="46">
+        <v>142.4</v>
+      </c>
+      <c r="U51" s="50">
+        <v>135.4</v>
+      </c>
+      <c r="V51" s="46">
+        <v>132.6</v>
+      </c>
+      <c r="W51" s="46">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="X51" s="46">
+        <v>99.6</v>
+      </c>
+      <c r="Y51" s="46">
+        <v>104.7</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>91.9</v>
+      </c>
+      <c r="AA51" s="50">
+        <v>90.4</v>
+      </c>
+      <c r="AB51" s="55">
+        <v>116.3</v>
+      </c>
+      <c r="AC51" s="46">
+        <v>105.1</v>
+      </c>
+      <c r="AD51" s="50">
+        <v>105.7</v>
+      </c>
+      <c r="AE51" s="55">
+        <v>108</v>
+      </c>
+      <c r="AF51" s="46">
+        <v>106.5</v>
+      </c>
+      <c r="AG51" s="46">
+        <v>105.9</v>
+      </c>
+      <c r="AH51" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="AI51" s="46">
+        <v>98</v>
+      </c>
+      <c r="AJ51" s="46">
+        <v>91.4</v>
+      </c>
+      <c r="AK51" s="50">
+        <v>104.3</v>
+      </c>
+      <c r="AL51" s="46">
+        <v>97.9</v>
+      </c>
+      <c r="AM51" s="52">
+        <v>107.6</v>
+      </c>
+      <c r="AN51" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="AO51" s="49">
+        <v>102.92114723229432</v>
+      </c>
+      <c r="AP51" s="52">
+        <v>100.2</v>
+      </c>
+      <c r="AQ51" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="AR51" s="52">
+        <v>99.1</v>
+      </c>
+      <c r="AS51" s="52">
+        <v>101.9</v>
+      </c>
+      <c r="AT51" s="52">
+        <v>101.3</v>
+      </c>
+      <c r="AU51" s="46">
+        <v>100</v>
+      </c>
+      <c r="AV51" s="52">
+        <v>95</v>
+      </c>
+      <c r="AW51" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="AX51" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AY51" s="52">
+        <v>105.2</v>
+      </c>
+      <c r="AZ51" s="52">
+        <v>112.4</v>
+      </c>
+      <c r="BA51" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="BB51" s="49">
+        <v>102.83612127113634</v>
+      </c>
+      <c r="BC51" s="52">
+        <v>106.3</v>
+      </c>
+      <c r="BD51" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="BE51" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="BF51" s="47">
+        <v>101.4</v>
+      </c>
+      <c r="BG51" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="BH51" s="47">
+        <v>111</v>
+      </c>
+      <c r="BI51" s="47">
+        <v>111.8</v>
+      </c>
+      <c r="BJ51" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="BK51" s="47">
+        <v>107.5</v>
+      </c>
+      <c r="BL51" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="BM51" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BN51" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BO51" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="BP51" s="45">
+        <v>105.8</v>
+      </c>
+      <c r="BQ51" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="BR51" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="BS51" s="45">
+        <v>101.4</v>
+      </c>
+      <c r="BT51" s="45">
+        <v>98.3</v>
+      </c>
+      <c r="BU51" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="BV51" s="54">
+        <v>104.3</v>
+      </c>
+      <c r="BW51" s="54">
+        <v>112.4</v>
+      </c>
+      <c r="BX51" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="BY51" s="45">
+        <v>165</v>
+      </c>
+      <c r="BZ51" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="CA51" s="45">
+        <v>125.4</v>
+      </c>
+      <c r="CB51" s="45">
+        <v>127.9</v>
+      </c>
+      <c r="CC51" s="45">
+        <v>127.2</v>
+      </c>
+      <c r="CD51" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="CE51" s="56">
+        <v>115.6</v>
+      </c>
+      <c r="CF51" s="45">
+        <v>123.1</v>
+      </c>
+      <c r="CG51" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="CH51" s="45">
+        <v>103.3</v>
+      </c>
+      <c r="CI51" s="45">
+        <v>135.1</v>
+      </c>
+      <c r="CJ51" s="45">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="CK51" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="CL51" s="45">
+        <v>134.1</v>
+      </c>
+      <c r="CM51" s="45">
+        <v>151.9</v>
+      </c>
+      <c r="CN51" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="CO51" s="45">
+        <v>111.9</v>
+      </c>
+      <c r="CP51" s="6">
+        <v>131.9</v>
+      </c>
+      <c r="CQ51" s="45">
+        <v>119.5</v>
+      </c>
+      <c r="CR51" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="CS51" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="CT51" s="45">
+        <v>123</v>
+      </c>
+      <c r="CU51" s="6">
+        <v>112.9</v>
+      </c>
+      <c r="CV51" s="12">
+        <v>115.8</v>
+      </c>
+      <c r="CW51" s="12">
+        <v>116.3</v>
+      </c>
+      <c r="CX51" s="12">
+        <v>116.3</v>
+      </c>
+      <c r="CY51" s="93">
+        <v>120.3</v>
+      </c>
+      <c r="CZ51" s="93">
+        <v>118.4</v>
+      </c>
+      <c r="DA51" s="12">
+        <v>103.6</v>
+      </c>
+      <c r="DB51" s="12">
+        <v>115.9</v>
+      </c>
+      <c r="DC51" s="12">
+        <v>103.3</v>
+      </c>
+      <c r="DD51" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="DE51" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="DF51" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="DG51" s="12">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="97" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="49">
+        <v>113.4131659340801</v>
+      </c>
+      <c r="C52" s="46">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="D52" s="46">
+        <v>126.5</v>
+      </c>
+      <c r="E52" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="F52" s="46">
+        <v>112.3</v>
+      </c>
+      <c r="G52" s="46">
+        <v>118.9</v>
+      </c>
+      <c r="H52" s="48">
+        <v>110.3</v>
+      </c>
+      <c r="I52" s="46">
+        <v>114.8</v>
+      </c>
+      <c r="J52" s="46">
+        <v>109.3</v>
+      </c>
+      <c r="K52" s="47">
+        <v>141.1</v>
+      </c>
+      <c r="L52" s="46">
+        <v>148.9</v>
+      </c>
+      <c r="M52" s="46">
+        <v>147.6</v>
+      </c>
+      <c r="N52" s="47">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="O52" s="49">
+        <v>127.55203171456887</v>
+      </c>
+      <c r="P52" s="46">
+        <v>133</v>
+      </c>
+      <c r="Q52" s="50">
+        <v>130.9</v>
+      </c>
+      <c r="R52" s="47">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="S52" s="46">
+        <v>134</v>
+      </c>
+      <c r="T52" s="46">
+        <v>124.7</v>
+      </c>
+      <c r="U52" s="50">
+        <v>121.5</v>
+      </c>
+      <c r="V52" s="46">
+        <v>121</v>
+      </c>
+      <c r="W52" s="46">
+        <v>125.3</v>
+      </c>
+      <c r="X52" s="46">
+        <v>89.5</v>
+      </c>
+      <c r="Y52" s="46">
+        <v>81.7</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>88.5</v>
+      </c>
+      <c r="AA52" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="AB52" s="55">
+        <v>111.1</v>
+      </c>
+      <c r="AC52" s="46">
+        <v>104.8</v>
+      </c>
+      <c r="AD52" s="50">
+        <v>107.5</v>
+      </c>
+      <c r="AE52" s="55">
+        <v>106.7</v>
+      </c>
+      <c r="AF52" s="46">
+        <v>104.1</v>
+      </c>
+      <c r="AG52" s="46">
+        <v>107.5</v>
+      </c>
+      <c r="AH52" s="55">
+        <v>106.5</v>
+      </c>
+      <c r="AI52" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="AJ52" s="46">
+        <v>96.8</v>
+      </c>
+      <c r="AK52" s="50">
+        <v>105.8</v>
+      </c>
+      <c r="AL52" s="46">
+        <v>116.6</v>
+      </c>
+      <c r="AM52" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="AN52" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="AO52" s="49">
+        <v>107.72129328535787</v>
+      </c>
+      <c r="AP52" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="AQ52" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="AR52" s="52">
+        <v>100</v>
+      </c>
+      <c r="AS52" s="52">
+        <v>106.9</v>
+      </c>
+      <c r="AT52" s="52">
+        <v>106.1</v>
+      </c>
+      <c r="AU52" s="46">
+        <v>105.6</v>
+      </c>
+      <c r="AV52" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AW52" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AX52" s="52">
+        <v>109.6</v>
+      </c>
+      <c r="AY52" s="52">
+        <v>101.1</v>
+      </c>
+      <c r="AZ52" s="52">
+        <v>119.7</v>
+      </c>
+      <c r="BA52" s="52">
+        <v>116.3</v>
+      </c>
+      <c r="BB52" s="49">
+        <v>106.62810394667507</v>
+      </c>
+      <c r="BC52" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="BD52" s="47">
+        <v>103.7</v>
+      </c>
+      <c r="BE52" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="BF52" s="47">
+        <v>97.8</v>
+      </c>
+      <c r="BG52" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="BH52" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="BI52" s="47">
+        <v>116.4</v>
+      </c>
+      <c r="BJ52" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="BK52" s="47">
+        <v>109.1</v>
+      </c>
+      <c r="BL52" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="BM52" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="BN52" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="BO52" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BP52" s="45">
+        <v>112.3</v>
+      </c>
+      <c r="BQ52" s="54">
+        <v>108</v>
+      </c>
+      <c r="BR52" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="BS52" s="45">
+        <v>98.3</v>
+      </c>
+      <c r="BT52" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="BU52" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BV52" s="54">
+        <v>102.5</v>
+      </c>
+      <c r="BW52" s="54">
+        <v>111.6</v>
+      </c>
+      <c r="BX52" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="BY52" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="BZ52" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CA52" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="CB52" s="45">
+        <v>126.4</v>
+      </c>
+      <c r="CC52" s="45">
+        <v>126.2</v>
+      </c>
+      <c r="CD52" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="CE52" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="CF52" s="45">
+        <v>121.8</v>
+      </c>
+      <c r="CG52" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="CH52" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="CI52" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="CJ52" s="45">
+        <v>111.7</v>
+      </c>
+      <c r="CK52" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="CL52" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="CM52" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="CN52" s="45">
+        <v>126.7</v>
+      </c>
+      <c r="CO52" s="45">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="CP52" s="6">
+        <v>125.3</v>
+      </c>
+      <c r="CQ52" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="CR52" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="CS52" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="CT52" s="45">
+        <v>119.7</v>
+      </c>
+      <c r="CU52" s="6">
+        <v>118.5</v>
+      </c>
+      <c r="CV52" s="12">
+        <v>112.4</v>
+      </c>
+      <c r="CW52" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="CX52" s="12">
+        <v>117.9</v>
+      </c>
+      <c r="CY52" s="93">
+        <v>122.6</v>
+      </c>
+      <c r="CZ52" s="93">
+        <v>115.5</v>
+      </c>
+      <c r="DA52" s="12">
+        <v>112</v>
+      </c>
+      <c r="DB52" s="12">
+        <v>118.2</v>
+      </c>
+      <c r="DC52" s="12">
+        <v>109.8</v>
+      </c>
+      <c r="DD52" s="12">
+        <v>108.2</v>
+      </c>
+      <c r="DE52" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="DF52" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="DG52" s="12">
+        <v>111.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="106"/>
+      <c r="B53" s="133"/>
+      <c r="C53" s="134"/>
+      <c r="D53" s="134"/>
+      <c r="E53" s="135"/>
+      <c r="F53" s="134"/>
+      <c r="G53" s="134"/>
+      <c r="H53" s="136"/>
+      <c r="I53" s="134"/>
+      <c r="J53" s="134"/>
+      <c r="K53" s="135"/>
+      <c r="L53" s="134"/>
+      <c r="M53" s="134"/>
+      <c r="N53" s="135"/>
+      <c r="O53" s="133"/>
+      <c r="P53" s="134"/>
+      <c r="Q53" s="137"/>
+      <c r="R53" s="135"/>
+      <c r="S53" s="122"/>
+      <c r="T53" s="122"/>
+      <c r="U53" s="123"/>
+      <c r="V53" s="122"/>
+      <c r="W53" s="122"/>
+      <c r="X53" s="122"/>
+      <c r="Y53" s="122"/>
+      <c r="Z53" s="122"/>
+      <c r="AA53" s="123"/>
+      <c r="AB53" s="124"/>
+      <c r="AC53" s="122"/>
+      <c r="AD53" s="123"/>
+      <c r="AE53" s="124"/>
+      <c r="AF53" s="122"/>
+      <c r="AG53" s="122"/>
+      <c r="AH53" s="124"/>
+      <c r="AI53" s="122"/>
+      <c r="AJ53" s="122"/>
+      <c r="AK53" s="123"/>
+      <c r="AL53" s="122"/>
+      <c r="AM53" s="125"/>
+      <c r="AN53" s="125"/>
+      <c r="AO53" s="126"/>
+      <c r="AP53" s="125"/>
+      <c r="AQ53" s="125"/>
+      <c r="AR53" s="125"/>
+      <c r="AS53" s="125"/>
+      <c r="AT53" s="125"/>
+      <c r="AU53" s="122"/>
+      <c r="AV53" s="125"/>
+      <c r="AW53" s="125"/>
+      <c r="AX53" s="125"/>
+      <c r="AY53" s="125"/>
+      <c r="AZ53" s="125"/>
+      <c r="BA53" s="125"/>
+      <c r="BB53" s="126"/>
+      <c r="BC53" s="125"/>
+      <c r="BD53" s="127"/>
+      <c r="BE53" s="127"/>
+      <c r="BF53" s="127"/>
+      <c r="BG53" s="128"/>
+      <c r="BH53" s="127"/>
+      <c r="BI53" s="127"/>
+      <c r="BJ53" s="127"/>
+      <c r="BK53" s="127"/>
+      <c r="BL53" s="129"/>
+      <c r="BM53" s="129"/>
+      <c r="BN53" s="129"/>
+      <c r="BO53" s="129"/>
+      <c r="BP53" s="129"/>
+      <c r="BQ53" s="130"/>
+      <c r="BR53" s="129"/>
+      <c r="BS53" s="129"/>
+      <c r="BT53" s="129"/>
+      <c r="BU53" s="129"/>
+      <c r="BV53" s="130"/>
+      <c r="BW53" s="130"/>
+      <c r="BX53" s="129"/>
+      <c r="BY53" s="129"/>
+      <c r="BZ53" s="129"/>
+      <c r="CA53" s="129"/>
+      <c r="CB53" s="129"/>
+      <c r="CC53" s="129"/>
+      <c r="CD53" s="129"/>
+      <c r="CE53" s="129"/>
+      <c r="CF53" s="129"/>
+      <c r="CG53" s="129"/>
+      <c r="CH53" s="129"/>
+      <c r="CI53" s="129"/>
+      <c r="CJ53" s="129"/>
+      <c r="CK53" s="129"/>
+      <c r="CL53" s="129"/>
+      <c r="CM53" s="129"/>
+      <c r="CN53" s="129"/>
+      <c r="CO53" s="129"/>
+      <c r="CP53" s="131"/>
+      <c r="CQ53" s="129"/>
+      <c r="CR53" s="129"/>
+      <c r="CS53" s="129"/>
+      <c r="CT53" s="129"/>
+      <c r="CU53" s="131"/>
+      <c r="CV53" s="132"/>
+      <c r="CW53" s="132"/>
+      <c r="CX53" s="132"/>
+      <c r="CY53" s="132"/>
+      <c r="CZ53" s="102"/>
+      <c r="DA53" s="132"/>
+      <c r="DB53" s="132"/>
+      <c r="DC53" s="102"/>
+    </row>
+    <row r="54" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="196" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="196"/>
+      <c r="C54" s="197"/>
+      <c r="D54" s="197"/>
+      <c r="E54" s="197"/>
+      <c r="F54" s="197"/>
+      <c r="G54" s="197"/>
+      <c r="H54" s="198"/>
+      <c r="I54" s="198"/>
+      <c r="J54" s="198"/>
+      <c r="K54" s="198"/>
+      <c r="L54" s="198"/>
+      <c r="M54" s="199"/>
+      <c r="N54" s="199"/>
+      <c r="O54" s="199"/>
+      <c r="P54" s="199"/>
+      <c r="Q54" s="199"/>
+      <c r="R54" s="199"/>
+      <c r="S54" s="57"/>
+      <c r="T54" s="57"/>
+      <c r="U54" s="57"/>
+      <c r="V54" s="57"/>
+      <c r="W54" s="57"/>
+      <c r="X54" s="57"/>
+      <c r="Y54" s="57"/>
+      <c r="Z54" s="57"/>
+      <c r="AA54" s="57"/>
+      <c r="AB54" s="57"/>
+      <c r="AC54" s="57"/>
+      <c r="AD54" s="57"/>
+      <c r="AE54" s="57"/>
+      <c r="AF54" s="57"/>
+      <c r="AG54" s="57"/>
+      <c r="AH54" s="57"/>
+      <c r="AI54" s="57"/>
+      <c r="AJ54" s="57"/>
+      <c r="AK54" s="57"/>
+      <c r="AL54" s="57"/>
+      <c r="AM54" s="57"/>
+      <c r="AN54" s="57"/>
+      <c r="AO54" s="57"/>
+      <c r="AP54" s="57"/>
+      <c r="AQ54" s="57"/>
+      <c r="AR54" s="57"/>
+      <c r="AS54" s="57"/>
+      <c r="AT54" s="57"/>
+      <c r="AX54" s="57"/>
+      <c r="AY54" s="57"/>
+      <c r="AZ54" s="57"/>
+      <c r="BA54" s="57"/>
+      <c r="BB54" s="57"/>
+      <c r="BC54" s="57"/>
+      <c r="BD54" s="57"/>
+      <c r="BE54" s="57"/>
+      <c r="BF54" s="57"/>
+      <c r="BG54" s="57"/>
+      <c r="BH54" s="57"/>
+      <c r="BI54" s="57"/>
+      <c r="BJ54" s="57"/>
+      <c r="BK54" s="57"/>
+      <c r="BL54" s="57"/>
+      <c r="BM54" s="57"/>
+      <c r="BN54" s="57"/>
+      <c r="BO54" s="57"/>
+      <c r="BP54" s="57"/>
+      <c r="BQ54" s="57"/>
+      <c r="BR54" s="57"/>
+      <c r="BS54" s="57"/>
+      <c r="BT54" s="57"/>
+      <c r="BU54" s="57"/>
+      <c r="BV54" s="57"/>
+      <c r="BW54" s="57"/>
+      <c r="BX54" s="57"/>
+      <c r="BY54" s="57"/>
+      <c r="BZ54" s="57"/>
+      <c r="CA54" s="57"/>
+      <c r="CB54" s="57"/>
+      <c r="CC54" s="57"/>
+      <c r="CD54" s="57"/>
+      <c r="CE54" s="57"/>
+      <c r="CF54" s="57"/>
+      <c r="CG54" s="57"/>
+      <c r="CH54" s="57"/>
+      <c r="CI54" s="57"/>
+      <c r="CJ54" s="57"/>
+      <c r="CK54" s="57"/>
+      <c r="CL54" s="57"/>
+      <c r="CM54" s="57"/>
+      <c r="CN54" s="57"/>
+      <c r="CP54" s="57"/>
+      <c r="CQ54" s="57"/>
+      <c r="CR54" s="57"/>
+      <c r="CT54" s="31"/>
+    </row>
+    <row r="55" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="138"/>
+      <c r="B55" s="139"/>
+      <c r="C55" s="140"/>
+      <c r="D55" s="140"/>
+      <c r="E55" s="140"/>
+      <c r="F55" s="140"/>
+      <c r="G55" s="140"/>
+      <c r="H55" s="141"/>
+      <c r="I55" s="141"/>
+      <c r="J55" s="141"/>
+      <c r="K55" s="141"/>
+      <c r="L55" s="141"/>
+      <c r="M55" s="142"/>
+      <c r="N55" s="142"/>
+      <c r="O55" s="142"/>
+      <c r="P55" s="142"/>
+      <c r="Q55" s="142"/>
+      <c r="R55" s="142"/>
+      <c r="S55" s="57"/>
+      <c r="T55" s="57"/>
+      <c r="U55" s="57"/>
+      <c r="V55" s="57"/>
+      <c r="W55" s="57"/>
+      <c r="X55" s="57"/>
+      <c r="Y55" s="57"/>
+      <c r="Z55" s="57"/>
+      <c r="AA55" s="57"/>
+      <c r="AB55" s="57"/>
+      <c r="AC55" s="57"/>
+      <c r="AD55" s="57"/>
+      <c r="AE55" s="57"/>
+      <c r="AF55" s="57"/>
+      <c r="AG55" s="57"/>
+      <c r="AH55" s="57"/>
+      <c r="AI55" s="57"/>
+      <c r="AJ55" s="57"/>
+      <c r="AK55" s="57"/>
+      <c r="AL55" s="57"/>
+      <c r="AM55" s="57"/>
+      <c r="AN55" s="57"/>
+      <c r="AO55" s="57"/>
+      <c r="AP55" s="57"/>
+      <c r="AQ55" s="57"/>
+      <c r="AR55" s="57"/>
+      <c r="AS55" s="57"/>
+      <c r="AT55" s="57"/>
+      <c r="AX55" s="57"/>
+      <c r="AY55" s="57"/>
+      <c r="AZ55" s="57"/>
+      <c r="BA55" s="57"/>
+      <c r="BB55" s="57"/>
+      <c r="BC55" s="57"/>
+      <c r="BD55" s="57"/>
+      <c r="BE55" s="57"/>
+      <c r="BF55" s="57"/>
+      <c r="BG55" s="57"/>
+      <c r="BH55" s="57"/>
+      <c r="BI55" s="57"/>
+      <c r="BJ55" s="57"/>
+      <c r="BK55" s="57"/>
+      <c r="BL55" s="57"/>
+      <c r="BM55" s="57"/>
+      <c r="BN55" s="57"/>
+      <c r="BO55" s="57"/>
+      <c r="BP55" s="57"/>
+      <c r="BQ55" s="57"/>
+      <c r="BR55" s="57"/>
+      <c r="BS55" s="57"/>
+      <c r="BT55" s="57"/>
+      <c r="BU55" s="57"/>
+      <c r="BV55" s="57"/>
+      <c r="BW55" s="57"/>
+      <c r="BX55" s="57"/>
+      <c r="BY55" s="57"/>
+      <c r="BZ55" s="57"/>
+      <c r="CA55" s="57"/>
+      <c r="CB55" s="57"/>
+      <c r="CC55" s="57"/>
+      <c r="CD55" s="57"/>
+      <c r="CE55" s="57"/>
+      <c r="CF55" s="57"/>
+      <c r="CG55" s="57"/>
+      <c r="CH55" s="57"/>
+      <c r="CI55" s="57"/>
+      <c r="CJ55" s="57"/>
+      <c r="CK55" s="57"/>
+      <c r="CL55" s="57"/>
+      <c r="CM55" s="57"/>
+      <c r="CN55" s="57"/>
+      <c r="CP55" s="57"/>
+      <c r="CQ55" s="57"/>
+      <c r="CR55" s="57"/>
+      <c r="CT55" s="31"/>
+    </row>
+    <row r="56" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="201"/>
+      <c r="B56" s="10">
+        <v>2010</v>
+      </c>
+      <c r="C56" s="187">
+        <v>2011</v>
+      </c>
+      <c r="D56" s="187"/>
+      <c r="E56" s="187"/>
+      <c r="F56" s="187"/>
+      <c r="G56" s="187"/>
+      <c r="H56" s="187"/>
+      <c r="I56" s="187"/>
+      <c r="J56" s="187"/>
+      <c r="K56" s="187"/>
+      <c r="L56" s="187"/>
+      <c r="M56" s="187"/>
+      <c r="N56" s="187"/>
+      <c r="O56" s="200"/>
+      <c r="P56" s="187">
+        <v>2012</v>
+      </c>
+      <c r="Q56" s="187"/>
+      <c r="R56" s="187"/>
+      <c r="S56" s="187"/>
+      <c r="T56" s="187"/>
+      <c r="U56" s="187"/>
+      <c r="V56" s="187"/>
+      <c r="W56" s="187"/>
+      <c r="X56" s="187"/>
+      <c r="Y56" s="187"/>
+      <c r="Z56" s="187"/>
+      <c r="AA56" s="187"/>
+      <c r="AB56" s="200"/>
+      <c r="AC56" s="187">
+        <v>2013</v>
+      </c>
+      <c r="AD56" s="200"/>
+      <c r="AE56" s="200"/>
+      <c r="AF56" s="200"/>
+      <c r="AG56" s="200"/>
+      <c r="AH56" s="200"/>
+      <c r="AI56" s="200"/>
+      <c r="AJ56" s="200"/>
+      <c r="AK56" s="200"/>
+      <c r="AL56" s="200"/>
+      <c r="AM56" s="200"/>
+      <c r="AN56" s="200"/>
+      <c r="AO56" s="200"/>
+      <c r="AP56" s="187">
+        <v>2014</v>
+      </c>
+      <c r="AQ56" s="187"/>
+      <c r="AR56" s="187"/>
+      <c r="AS56" s="187"/>
+      <c r="AT56" s="200"/>
+      <c r="AU56" s="200"/>
+      <c r="AV56" s="200"/>
+      <c r="AW56" s="200"/>
+      <c r="AX56" s="200"/>
+      <c r="AY56" s="200"/>
+      <c r="AZ56" s="200"/>
+      <c r="BA56" s="200"/>
+      <c r="BB56" s="200"/>
+      <c r="BC56" s="187">
+        <v>2015</v>
+      </c>
+      <c r="BD56" s="187"/>
+      <c r="BE56" s="187"/>
+      <c r="BF56" s="187"/>
+      <c r="BG56" s="187"/>
+      <c r="BH56" s="187">
+        <v>2016</v>
+      </c>
+      <c r="BI56" s="187"/>
+      <c r="BJ56" s="187"/>
+      <c r="BK56" s="187"/>
+      <c r="BL56" s="187"/>
+      <c r="BM56" s="187">
+        <v>2017</v>
+      </c>
+      <c r="BN56" s="187"/>
+      <c r="BO56" s="187"/>
+      <c r="BP56" s="187"/>
+      <c r="BQ56" s="187"/>
+      <c r="BR56" s="187">
+        <v>2018</v>
+      </c>
+      <c r="BS56" s="187"/>
+      <c r="BT56" s="187"/>
+      <c r="BU56" s="187"/>
+      <c r="BV56" s="187"/>
+      <c r="BW56" s="187">
+        <v>2019</v>
+      </c>
+      <c r="BX56" s="187"/>
+      <c r="BY56" s="187"/>
+      <c r="BZ56" s="187"/>
+      <c r="CA56" s="187"/>
+      <c r="CB56" s="187">
+        <v>2020</v>
+      </c>
+      <c r="CC56" s="187"/>
+      <c r="CD56" s="187"/>
+      <c r="CE56" s="187"/>
+      <c r="CF56" s="10"/>
+      <c r="CG56" s="187">
+        <v>2021</v>
+      </c>
+      <c r="CH56" s="187"/>
+      <c r="CI56" s="187"/>
+      <c r="CJ56" s="187"/>
+      <c r="CK56" s="187"/>
+      <c r="CL56" s="187">
+        <v>2022</v>
+      </c>
+      <c r="CM56" s="187"/>
+      <c r="CN56" s="187"/>
+      <c r="CO56" s="187"/>
+      <c r="CP56" s="187"/>
+      <c r="CQ56" s="187">
+        <v>2023</v>
+      </c>
+      <c r="CR56" s="187"/>
+      <c r="CS56" s="187"/>
+      <c r="CT56" s="187"/>
+      <c r="CU56" s="187"/>
+      <c r="CV56" s="188">
+        <v>2024</v>
+      </c>
+      <c r="CW56" s="193"/>
+      <c r="CX56" s="194"/>
+      <c r="CY56" s="195"/>
+      <c r="CZ56" s="195"/>
+      <c r="DA56" s="187">
+        <v>2025</v>
+      </c>
+      <c r="DB56" s="187"/>
+      <c r="DC56" s="189"/>
+      <c r="DD56" s="189"/>
+      <c r="DE56" s="189"/>
+      <c r="DF56" s="187">
+        <v>2026</v>
+      </c>
+      <c r="DG56" s="188"/>
+    </row>
+    <row r="57" spans="1:111" s="79" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="202"/>
+      <c r="B57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="D57" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="E57" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="F57" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="G57" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="H57" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I57" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J57" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K57" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M57" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N57" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="P57" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q57" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="R57" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="S57" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="T57" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="U57" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="V57" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="W57" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="X57" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z57" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA57" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC57" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD57" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE57" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF57" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG57" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH57" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI57" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ57" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK57" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM57" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN57" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AO57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP57" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ57" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR57" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS57" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="AT57" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU57" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AV57" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW57" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AX57" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="AZ57" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA57" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BC57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BE57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BI57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BJ57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BK57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BL57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BM57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BP57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BQ57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BR57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BS57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BT57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="BW57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="BX57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="BY57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="BZ57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CA57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CB57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CC57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CE57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CF57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CG57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CH57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CJ57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CK57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CL57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CM57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CN57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CO57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CP57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CQ57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CR57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CS57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CT57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CU57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="CV57" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="CW57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="CX57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="CY57" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="CZ57" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="DA57" s="105" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB57" s="104" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC57" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD57" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE57" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="DF57" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="DG57" s="154" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:111" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="39">
+        <v>109.75851161034647</v>
+      </c>
+      <c r="C58" s="35">
+        <v>109.4</v>
+      </c>
+      <c r="D58" s="35">
+        <v>110</v>
+      </c>
+      <c r="E58" s="37">
+        <v>110.4</v>
+      </c>
+      <c r="F58" s="35">
+        <v>104.8</v>
+      </c>
+      <c r="G58" s="36">
+        <v>105.7</v>
+      </c>
+      <c r="H58" s="58">
+        <v>101</v>
+      </c>
+      <c r="I58" s="35">
+        <v>106.6</v>
+      </c>
+      <c r="J58" s="35">
+        <v>106.7</v>
+      </c>
+      <c r="K58" s="37">
+        <v>115.6</v>
+      </c>
+      <c r="L58" s="35">
+        <v>116.5</v>
+      </c>
+      <c r="M58" s="35">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="N58" s="37">
+        <v>101.4</v>
+      </c>
+      <c r="O58" s="39">
+        <v>110.6</v>
+      </c>
+      <c r="P58" s="35">
+        <v>115.1</v>
+      </c>
+      <c r="Q58" s="35">
+        <v>117.6</v>
+      </c>
+      <c r="R58" s="37">
+        <v>115.2</v>
+      </c>
+      <c r="S58" s="35">
+        <v>115.3</v>
+      </c>
+      <c r="T58" s="35">
+        <v>111.5</v>
+      </c>
+      <c r="U58" s="35">
+        <v>113.5</v>
+      </c>
+      <c r="V58" s="35">
+        <v>111.8</v>
+      </c>
+      <c r="W58" s="35">
+        <v>110</v>
+      </c>
+      <c r="X58" s="35">
+        <v>99.1</v>
+      </c>
+      <c r="Y58" s="36">
+        <v>102.2</v>
+      </c>
+      <c r="Z58" s="36">
+        <v>103.6</v>
+      </c>
+      <c r="AA58" s="35">
+        <v>107.3</v>
+      </c>
+      <c r="AB58" s="40">
+        <v>109.2</v>
+      </c>
+      <c r="AC58" s="36">
+        <v>102.6</v>
+      </c>
+      <c r="AD58" s="36">
+        <v>101.5</v>
+      </c>
+      <c r="AE58" s="40">
+        <v>103.8</v>
+      </c>
+      <c r="AF58" s="35">
+        <v>104.6</v>
+      </c>
+      <c r="AG58" s="35">
+        <v>106.8</v>
+      </c>
+      <c r="AH58" s="40">
+        <v>103.1</v>
+      </c>
+      <c r="AI58" s="35">
+        <v>99.4</v>
+      </c>
+      <c r="AJ58" s="35">
+        <v>96.8</v>
+      </c>
+      <c r="AK58" s="35">
+        <v>102.4</v>
+      </c>
+      <c r="AL58" s="35">
+        <v>101.7</v>
+      </c>
+      <c r="AM58" s="39">
+        <v>103.3</v>
+      </c>
+      <c r="AN58" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="AO58" s="39">
+        <v>102.81116621568256</v>
+      </c>
+      <c r="AP58" s="59">
+        <v>101.2</v>
+      </c>
+      <c r="AQ58" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="AR58" s="39">
+        <v>98.9</v>
+      </c>
+      <c r="AS58" s="39">
+        <v>106.3</v>
+      </c>
+      <c r="AT58" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="AU58" s="35">
+        <v>105.3</v>
+      </c>
+      <c r="AV58" s="39">
+        <v>101.5</v>
+      </c>
+      <c r="AW58" s="39">
+        <v>103.1</v>
+      </c>
+      <c r="AX58" s="39">
+        <v>103.6</v>
+      </c>
+      <c r="AY58" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="AZ58" s="39">
+        <v>100.2</v>
+      </c>
+      <c r="BA58" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="BB58" s="39">
+        <v>102.81173243883231</v>
+      </c>
+      <c r="BC58" s="60">
+        <v>101.6</v>
+      </c>
+      <c r="BD58" s="37">
+        <v>97.9</v>
+      </c>
+      <c r="BE58" s="37">
+        <v>96.2</v>
+      </c>
+      <c r="BF58" s="37">
+        <v>90.7</v>
+      </c>
+      <c r="BG58" s="41">
+        <v>95.8</v>
+      </c>
+      <c r="BH58" s="37">
+        <v>99</v>
+      </c>
+      <c r="BI58" s="37">
+        <v>101.7</v>
+      </c>
+      <c r="BJ58" s="37">
+        <v>101.9</v>
+      </c>
+      <c r="BK58" s="42">
+        <v>107.4</v>
+      </c>
+      <c r="BL58" s="43">
+        <v>102.2</v>
+      </c>
+      <c r="BM58" s="43">
+        <v>99.8</v>
+      </c>
+      <c r="BN58" s="43">
+        <v>99.2</v>
+      </c>
+      <c r="BO58" s="43">
+        <v>100.4</v>
+      </c>
+      <c r="BP58" s="43">
+        <v>102.1</v>
+      </c>
+      <c r="BQ58" s="44">
+        <v>100.5</v>
+      </c>
+      <c r="BR58" s="43">
+        <v>103.1</v>
+      </c>
+      <c r="BS58" s="43">
+        <v>101.8</v>
+      </c>
+      <c r="BT58" s="43">
+        <v>102.6</v>
+      </c>
+      <c r="BU58" s="43">
+        <v>101.7</v>
+      </c>
+      <c r="BV58" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="BW58" s="44">
+        <v>107.1</v>
+      </c>
+      <c r="BX58" s="43">
+        <v>110.3</v>
+      </c>
+      <c r="BY58" s="43">
+        <v>110.8</v>
+      </c>
+      <c r="BZ58" s="43">
+        <v>110.2</v>
+      </c>
+      <c r="CA58" s="43">
+        <v>110.2</v>
+      </c>
+      <c r="CB58" s="43">
+        <v>113.3</v>
+      </c>
+      <c r="CC58" s="43">
+        <v>108</v>
+      </c>
+      <c r="CD58" s="43">
+        <v>109.1</v>
+      </c>
+      <c r="CE58" s="43">
+        <v>113.8</v>
+      </c>
+      <c r="CF58" s="43">
+        <v>110.2</v>
+      </c>
+      <c r="CG58" s="43">
+        <v>108.5</v>
+      </c>
+      <c r="CH58" s="43">
+        <v>111.3</v>
+      </c>
+      <c r="CI58" s="43">
+        <v>111</v>
+      </c>
+      <c r="CJ58" s="43">
+        <v>105.4</v>
+      </c>
+      <c r="CK58" s="43">
+        <v>109.2</v>
+      </c>
+      <c r="CL58" s="43">
+        <v>113.2</v>
+      </c>
+      <c r="CM58" s="43">
+        <v>110.1</v>
+      </c>
+      <c r="CN58" s="43">
+        <v>104.1</v>
+      </c>
+      <c r="CO58" s="43">
+        <v>105</v>
+      </c>
+      <c r="CP58" s="67">
+        <v>108.3</v>
+      </c>
+      <c r="CQ58" s="43">
+        <v>102.4</v>
+      </c>
+      <c r="CR58" s="43">
+        <v>104.2</v>
+      </c>
+      <c r="CS58" s="43">
+        <v>106</v>
+      </c>
+      <c r="CT58" s="43">
+        <v>108.1</v>
+      </c>
+      <c r="CU58" s="67">
+        <v>105.4</v>
+      </c>
+      <c r="CV58" s="68">
+        <v>105.1</v>
+      </c>
+      <c r="CW58" s="68">
+        <v>103.9</v>
+      </c>
+      <c r="CX58" s="68">
+        <v>105.8</v>
+      </c>
+      <c r="CY58" s="87">
+        <v>104.4</v>
+      </c>
+      <c r="CZ58" s="87">
+        <v>105.2</v>
+      </c>
+      <c r="DA58" s="68">
+        <v>105.5</v>
+      </c>
+      <c r="DB58" s="68">
+        <v>102.7</v>
+      </c>
+      <c r="DC58" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="DD58" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="DE58" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="DF58" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="DG58" s="68">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="49">
+        <v>110.22885177512316</v>
+      </c>
+      <c r="C59" s="46">
+        <v>107.8</v>
+      </c>
+      <c r="D59" s="46">
+        <v>109.4</v>
+      </c>
+      <c r="E59" s="47">
+        <v>109.9</v>
+      </c>
+      <c r="F59" s="46">
+        <v>101.4</v>
+      </c>
+      <c r="G59" s="50">
+        <v>101.4</v>
+      </c>
+      <c r="H59" s="61">
+        <v>100.6</v>
+      </c>
+      <c r="I59" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="J59" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="K59" s="47">
+        <v>115.5</v>
+      </c>
+      <c r="L59" s="46">
+        <v>114.5</v>
+      </c>
+      <c r="M59" s="46">
+        <v>109.1</v>
+      </c>
+      <c r="N59" s="47">
+        <v>119</v>
+      </c>
+      <c r="O59" s="49">
+        <v>107.25700356195335</v>
+      </c>
+      <c r="P59" s="46">
+        <v>115.8</v>
+      </c>
+      <c r="Q59" s="46">
+        <v>119.8</v>
+      </c>
+      <c r="R59" s="47">
+        <v>115</v>
+      </c>
+      <c r="S59" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="T59" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="U59" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="V59" s="46">
+        <v>111</v>
+      </c>
+      <c r="W59" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="X59" s="46">
+        <v>99.2</v>
+      </c>
+      <c r="Y59" s="50">
+        <v>102.8</v>
+      </c>
+      <c r="Z59" s="50">
+        <v>103.7</v>
+      </c>
+      <c r="AA59" s="46">
+        <v>106.1</v>
+      </c>
+      <c r="AB59" s="51">
+        <v>110.5</v>
+      </c>
+      <c r="AC59" s="50">
+        <v>101.5</v>
+      </c>
+      <c r="AD59" s="50">
+        <v>98.1</v>
+      </c>
+      <c r="AE59" s="51">
+        <v>102.7</v>
+      </c>
+      <c r="AF59" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="AG59" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="AH59" s="51">
+        <v>102.8</v>
+      </c>
+      <c r="AI59" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="AJ59" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="AK59" s="46">
+        <v>103.5</v>
+      </c>
+      <c r="AL59" s="46">
+        <v>103.2</v>
+      </c>
+      <c r="AM59" s="52">
+        <v>104.2</v>
+      </c>
+      <c r="AN59" s="52">
+        <v>103.6</v>
+      </c>
+      <c r="AO59" s="49">
+        <v>102.57083146752893</v>
+      </c>
+      <c r="AP59" s="52">
+        <v>102.3</v>
+      </c>
+      <c r="AQ59" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="AR59" s="52">
+        <v>101.1</v>
+      </c>
+      <c r="AS59" s="52">
+        <v>102.5</v>
+      </c>
+      <c r="AT59" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="AU59" s="46">
+        <v>102.7</v>
+      </c>
+      <c r="AV59" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AW59" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AX59" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AY59" s="52">
+        <v>103.2</v>
+      </c>
+      <c r="AZ59" s="52">
+        <v>101</v>
+      </c>
+      <c r="BA59" s="52">
+        <v>100</v>
+      </c>
+      <c r="BB59" s="49">
+        <v>101.92454431415258</v>
+      </c>
+      <c r="BC59" s="62">
+        <v>98.9</v>
+      </c>
+      <c r="BD59" s="47">
+        <v>99.9</v>
+      </c>
+      <c r="BE59" s="47">
+        <v>93.3</v>
+      </c>
+      <c r="BF59" s="47">
+        <v>91.4</v>
+      </c>
+      <c r="BG59" s="53">
+        <v>96</v>
+      </c>
+      <c r="BH59" s="47">
+        <v>100.2</v>
+      </c>
+      <c r="BI59" s="47">
+        <v>100.1</v>
+      </c>
+      <c r="BJ59" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="BK59" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="BL59" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="BM59" s="45">
+        <v>96.8</v>
+      </c>
+      <c r="BN59" s="45">
+        <v>98.5</v>
+      </c>
+      <c r="BO59" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="BP59" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="BQ59" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="BR59" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="BS59" s="45">
+        <v>101.4</v>
+      </c>
+      <c r="BT59" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="BU59" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BV59" s="54">
+        <v>102.3</v>
+      </c>
+      <c r="BW59" s="54">
+        <v>106.8</v>
+      </c>
+      <c r="BX59" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="BY59" s="45">
+        <v>112.3</v>
+      </c>
+      <c r="BZ59" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="CA59" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="CB59" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="CC59" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="CD59" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="CE59" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="CF59" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="CG59" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="CH59" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="CI59" s="45">
+        <v>106.7</v>
+      </c>
+      <c r="CJ59" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="CK59" s="45">
+        <v>106.9</v>
+      </c>
+      <c r="CL59" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="CM59" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="CN59" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="CO59" s="45">
+        <v>106</v>
+      </c>
+      <c r="CP59" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="CQ59" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="CR59" s="45">
+        <v>106.4</v>
+      </c>
+      <c r="CS59" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="CT59" s="45">
+        <v>106.7</v>
+      </c>
+      <c r="CU59" s="6">
+        <v>105.9</v>
+      </c>
+      <c r="CV59" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="CW59" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="CX59" s="12">
+        <v>108.6</v>
+      </c>
+      <c r="CY59" s="93">
+        <v>109.4</v>
+      </c>
+      <c r="CZ59" s="93">
+        <v>107.7</v>
+      </c>
+      <c r="DA59" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="DB59" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="DC59" s="12">
+        <v>102</v>
+      </c>
+      <c r="DD59" s="12">
+        <v>100.2</v>
+      </c>
+      <c r="DE59" s="12">
+        <v>102</v>
+      </c>
+      <c r="DF59" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="DG59" s="12">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B60" s="49">
+        <v>104.17242879156106</v>
+      </c>
+      <c r="C60" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="D60" s="46">
+        <v>106</v>
+      </c>
+      <c r="E60" s="47">
+        <v>112.6</v>
+      </c>
+      <c r="F60" s="46">
+        <v>106</v>
+      </c>
+      <c r="G60" s="50">
+        <v>108.2</v>
+      </c>
+      <c r="H60" s="61">
+        <v>103.9</v>
+      </c>
+      <c r="I60" s="46">
+        <v>115.1</v>
+      </c>
+      <c r="J60" s="46">
+        <v>116.6</v>
+      </c>
+      <c r="K60" s="47">
+        <v>120.5</v>
+      </c>
+      <c r="L60" s="46">
+        <v>115.6</v>
+      </c>
+      <c r="M60" s="46">
+        <v>124.8</v>
+      </c>
+      <c r="N60" s="47">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="O60" s="49">
+        <v>117.23070201484138</v>
+      </c>
+      <c r="P60" s="46">
+        <v>120.6</v>
+      </c>
+      <c r="Q60" s="46">
+        <v>123.2</v>
+      </c>
+      <c r="R60" s="47">
+        <v>115.7</v>
+      </c>
+      <c r="S60" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="T60" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="U60" s="46">
+        <v>112.6</v>
+      </c>
+      <c r="V60" s="46">
+        <v>104.7</v>
+      </c>
+      <c r="W60" s="46">
+        <v>105.7</v>
+      </c>
+      <c r="X60" s="46">
+        <v>97.1</v>
+      </c>
+      <c r="Y60" s="50">
+        <v>96.3</v>
+      </c>
+      <c r="Z60" s="50">
+        <v>95.2</v>
+      </c>
+      <c r="AA60" s="46">
+        <v>92.6</v>
+      </c>
+      <c r="AB60" s="55">
+        <v>104.2</v>
+      </c>
+      <c r="AC60" s="50">
+        <v>99.7</v>
+      </c>
+      <c r="AD60" s="50">
+        <v>97.2</v>
+      </c>
+      <c r="AE60" s="55">
+        <v>100.5</v>
+      </c>
+      <c r="AF60" s="46">
+        <v>96.5</v>
+      </c>
+      <c r="AG60" s="46">
+        <v>99</v>
+      </c>
+      <c r="AH60" s="55">
+        <v>99.1</v>
+      </c>
+      <c r="AI60" s="46">
+        <v>95.6</v>
+      </c>
+      <c r="AJ60" s="46">
+        <v>100</v>
+      </c>
+      <c r="AK60" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="AL60" s="46">
+        <v>116.8</v>
+      </c>
+      <c r="AM60" s="52">
+        <v>119.5</v>
+      </c>
+      <c r="AN60" s="52">
+        <v>114.6</v>
+      </c>
+      <c r="AO60" s="49">
+        <v>108.2437887272644</v>
+      </c>
+      <c r="AP60" s="52">
+        <v>104.5</v>
+      </c>
+      <c r="AQ60" s="52">
+        <v>98.6</v>
+      </c>
+      <c r="AR60" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AS60" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AT60" s="52">
+        <v>110.6</v>
+      </c>
+      <c r="AU60" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="AV60" s="52">
+        <v>111.1</v>
+      </c>
+      <c r="AW60" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="AX60" s="52">
+        <v>101</v>
+      </c>
+      <c r="AY60" s="52">
+        <v>102.7</v>
+      </c>
+      <c r="AZ60" s="52">
+        <v>90.7</v>
+      </c>
+      <c r="BA60" s="52">
+        <v>109</v>
+      </c>
+      <c r="BB60" s="49">
+        <v>101.30900748211059</v>
+      </c>
+      <c r="BC60" s="62">
+        <v>103.4</v>
+      </c>
+      <c r="BD60" s="47">
+        <v>98.3</v>
+      </c>
+      <c r="BE60" s="47">
+        <v>97.9</v>
+      </c>
+      <c r="BF60" s="47">
+        <v>91.8</v>
+      </c>
+      <c r="BG60" s="53">
+        <v>96.6</v>
+      </c>
+      <c r="BH60" s="47">
+        <v>101.2</v>
+      </c>
+      <c r="BI60" s="47">
+        <v>100.9</v>
+      </c>
+      <c r="BJ60" s="47">
+        <v>102.5</v>
+      </c>
+      <c r="BK60" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="BL60" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="BM60" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="BN60" s="45">
+        <v>99.3</v>
+      </c>
+      <c r="BO60" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="BP60" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="BQ60" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="BR60" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="BS60" s="45">
+        <v>103</v>
+      </c>
+      <c r="BT60" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="BU60" s="45">
+        <v>95.9</v>
+      </c>
+      <c r="BV60" s="54">
+        <v>101</v>
+      </c>
+      <c r="BW60" s="54">
+        <v>105.9</v>
+      </c>
+      <c r="BX60" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="BY60" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="BZ60" s="45">
+        <v>113.4</v>
+      </c>
+      <c r="CA60" s="45">
+        <v>110</v>
+      </c>
+      <c r="CB60" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="CC60" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="CD60" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="CE60" s="45">
+        <v>112</v>
+      </c>
+      <c r="CF60" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="CG60" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="CH60" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="CI60" s="45">
+        <v>113.4</v>
+      </c>
+      <c r="CJ60" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="CK60" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="CL60" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="CM60" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="CN60" s="45">
+        <v>99.8</v>
+      </c>
+      <c r="CO60" s="45">
+        <v>97.8</v>
+      </c>
+      <c r="CP60" s="6">
+        <v>106.1</v>
+      </c>
+      <c r="CQ60" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="CR60" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="CS60" s="45">
+        <v>102</v>
+      </c>
+      <c r="CT60" s="45">
+        <v>111.7</v>
+      </c>
+      <c r="CU60" s="6">
+        <v>104</v>
+      </c>
+      <c r="CV60" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="CW60" s="12">
+        <v>98.2</v>
+      </c>
+      <c r="CX60" s="12">
+        <v>103.6</v>
+      </c>
+      <c r="CY60" s="93">
+        <v>109.1</v>
+      </c>
+      <c r="CZ60" s="93">
+        <v>103.1</v>
+      </c>
+      <c r="DA60" s="12">
+        <v>99.8</v>
+      </c>
+      <c r="DB60" s="12">
+        <v>103.5</v>
+      </c>
+      <c r="DC60" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="DD60" s="12">
+        <v>96.4</v>
+      </c>
+      <c r="DE60" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="DF60" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DG60" s="12">
+        <v>92.6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" s="49">
+        <v>106.76858082630415</v>
+      </c>
+      <c r="C61" s="46">
+        <v>103.9</v>
+      </c>
+      <c r="D61" s="46">
+        <v>120.8</v>
+      </c>
+      <c r="E61" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="F61" s="46">
+        <v>103.4</v>
+      </c>
+      <c r="G61" s="50">
+        <v>108.9</v>
+      </c>
+      <c r="H61" s="61">
+        <v>105.8</v>
+      </c>
+      <c r="I61" s="46">
+        <v>109</v>
+      </c>
+      <c r="J61" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="K61" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="L61" s="46">
+        <v>106.1</v>
+      </c>
+      <c r="M61" s="46">
+        <v>106.6</v>
+      </c>
+      <c r="N61" s="47">
+        <v>125</v>
+      </c>
+      <c r="O61" s="49">
+        <v>114.26963996034819</v>
+      </c>
+      <c r="P61" s="46">
+        <v>104.1</v>
+      </c>
+      <c r="Q61" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="R61" s="47">
+        <v>103</v>
+      </c>
+      <c r="S61" s="46">
+        <v>103</v>
+      </c>
+      <c r="T61" s="46">
+        <v>104.8</v>
+      </c>
+      <c r="U61" s="46">
+        <v>107</v>
+      </c>
+      <c r="V61" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="W61" s="46">
+        <v>98.8</v>
+      </c>
+      <c r="X61" s="46">
+        <v>86.2</v>
+      </c>
+      <c r="Y61" s="50">
+        <v>109</v>
+      </c>
+      <c r="Z61" s="50">
+        <v>107.4</v>
+      </c>
+      <c r="AA61" s="46">
+        <v>97.9</v>
+      </c>
+      <c r="AB61" s="55">
+        <v>102.4</v>
+      </c>
+      <c r="AC61" s="50">
+        <v>107.5</v>
+      </c>
+      <c r="AD61" s="50">
+        <v>108.1</v>
+      </c>
+      <c r="AE61" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="AF61" s="46">
+        <v>109.7</v>
+      </c>
+      <c r="AG61" s="46">
+        <v>103.1</v>
+      </c>
+      <c r="AH61" s="55">
+        <v>103.3</v>
+      </c>
+      <c r="AI61" s="46">
+        <v>96.3</v>
+      </c>
+      <c r="AJ61" s="46">
+        <v>97.3</v>
+      </c>
+      <c r="AK61" s="46">
+        <v>99</v>
+      </c>
+      <c r="AL61" s="46">
+        <v>98.9</v>
+      </c>
+      <c r="AM61" s="52">
+        <v>100.9</v>
+      </c>
+      <c r="AN61" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="AO61" s="49">
+        <v>101.85411331305396</v>
+      </c>
+      <c r="AP61" s="52">
+        <v>101.8</v>
+      </c>
+      <c r="AQ61" s="52">
+        <v>94.1</v>
+      </c>
+      <c r="AR61" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="AS61" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AT61" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="AU61" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="AV61" s="52">
+        <v>104.6</v>
+      </c>
+      <c r="AW61" s="52">
+        <v>98.3</v>
+      </c>
+      <c r="AX61" s="52">
+        <v>97.6</v>
+      </c>
+      <c r="AY61" s="52">
+        <v>100</v>
+      </c>
+      <c r="AZ61" s="52">
+        <v>101.3</v>
+      </c>
+      <c r="BA61" s="52">
+        <v>117.6</v>
+      </c>
+      <c r="BB61" s="49">
+        <v>102.57561046208335</v>
+      </c>
+      <c r="BC61" s="62">
+        <v>98.6</v>
+      </c>
+      <c r="BD61" s="47">
+        <v>95.1</v>
+      </c>
+      <c r="BE61" s="47">
+        <v>100.4</v>
+      </c>
+      <c r="BF61" s="47">
+        <v>91.5</v>
+      </c>
+      <c r="BG61" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="BH61" s="47">
+        <v>93.2</v>
+      </c>
+      <c r="BI61" s="47">
+        <v>100.4</v>
+      </c>
+      <c r="BJ61" s="47">
+        <v>99.2</v>
+      </c>
+      <c r="BK61" s="47">
+        <v>108.3</v>
+      </c>
+      <c r="BL61" s="45">
+        <v>100.1</v>
+      </c>
+      <c r="BM61" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BN61" s="45">
+        <v>98.1</v>
+      </c>
+      <c r="BO61" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="BP61" s="45">
+        <v>104.1</v>
+      </c>
+      <c r="BQ61" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="BR61" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="BS61" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="BT61" s="45">
+        <v>103</v>
+      </c>
+      <c r="BU61" s="45">
+        <v>98.9</v>
+      </c>
+      <c r="BV61" s="54">
+        <v>101.1</v>
+      </c>
+      <c r="BW61" s="54">
+        <v>116.1</v>
+      </c>
+      <c r="BX61" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="BY61" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="BZ61" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="CA61" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="CB61" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="CC61" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="CD61" s="45">
+        <v>101</v>
+      </c>
+      <c r="CE61" s="45">
+        <v>113</v>
+      </c>
+      <c r="CF61" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="CG61" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="CH61" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="CI61" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="CJ61" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="CK61" s="45">
+        <v>111</v>
+      </c>
+      <c r="CL61" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="CM61" s="45">
+        <v>122</v>
+      </c>
+      <c r="CN61" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="CO61" s="45">
+        <v>108.4</v>
+      </c>
+      <c r="CP61" s="6">
+        <v>114.7</v>
+      </c>
+      <c r="CQ61" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="CR61" s="45">
+        <v>104.6</v>
+      </c>
+      <c r="CS61" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="CT61" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="CU61" s="6">
+        <v>106.1</v>
+      </c>
+      <c r="CV61" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="CW61" s="12">
+        <v>102</v>
+      </c>
+      <c r="CX61" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="CY61" s="93">
+        <v>101.3</v>
+      </c>
+      <c r="CZ61" s="93">
+        <v>102.9</v>
+      </c>
+      <c r="DA61" s="12">
+        <v>107.1</v>
+      </c>
+      <c r="DB61" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="DC61" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="DD61" s="12">
+        <v>97.7</v>
+      </c>
+      <c r="DE61" s="12">
+        <v>101.2</v>
+      </c>
+      <c r="DF61" s="150">
+        <v>96.4</v>
+      </c>
+      <c r="DG61" s="150">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" s="49">
+        <v>112.11080722817425</v>
+      </c>
+      <c r="C62" s="46">
+        <v>110.6</v>
+      </c>
+      <c r="D62" s="46">
+        <v>107.8</v>
+      </c>
+      <c r="E62" s="47">
+        <v>110.5</v>
+      </c>
+      <c r="F62" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="G62" s="50">
+        <v>108.4</v>
+      </c>
+      <c r="H62" s="61">
+        <v>98.9</v>
+      </c>
+      <c r="I62" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="J62" s="46">
+        <v>101.6</v>
+      </c>
+      <c r="K62" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="L62" s="46">
+        <v>106.7</v>
+      </c>
+      <c r="M62" s="46">
+        <v>174.8</v>
+      </c>
+      <c r="N62" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="O62" s="49">
+        <v>106.64131952149285</v>
+      </c>
+      <c r="P62" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="Q62" s="46">
+        <v>108</v>
+      </c>
+      <c r="R62" s="47">
+        <v>106.5</v>
+      </c>
+      <c r="S62" s="46">
+        <v>111.9</v>
+      </c>
+      <c r="T62" s="46">
+        <v>97.4</v>
+      </c>
+      <c r="U62" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="V62" s="46">
+        <v>110.8</v>
+      </c>
+      <c r="W62" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="X62" s="46">
+        <v>105.7</v>
+      </c>
+      <c r="Y62" s="50">
+        <v>112.4</v>
+      </c>
+      <c r="Z62" s="50">
+        <v>108.6</v>
+      </c>
+      <c r="AA62" s="46">
+        <v>122</v>
+      </c>
+      <c r="AB62" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="AC62" s="50">
+        <v>105.8</v>
+      </c>
+      <c r="AD62" s="50">
+        <v>108.8</v>
+      </c>
+      <c r="AE62" s="55">
+        <v>107.5</v>
+      </c>
+      <c r="AF62" s="46">
+        <v>112</v>
+      </c>
+      <c r="AG62" s="46">
+        <v>129.6</v>
+      </c>
+      <c r="AH62" s="55">
+        <v>112.1</v>
+      </c>
+      <c r="AI62" s="46">
+        <v>98.5</v>
+      </c>
+      <c r="AJ62" s="46">
+        <v>96.6</v>
+      </c>
+      <c r="AK62" s="46">
+        <v>103.8</v>
+      </c>
+      <c r="AL62" s="46">
+        <v>95.7</v>
+      </c>
+      <c r="AM62" s="52">
+        <v>102.6</v>
+      </c>
+      <c r="AN62" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="AO62" s="49">
+        <v>105.6323701868093</v>
+      </c>
+      <c r="AP62" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AQ62" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AR62" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="AS62" s="52">
+        <v>119.7</v>
+      </c>
+      <c r="AT62" s="52">
+        <v>92.4</v>
+      </c>
+      <c r="AU62" s="46">
+        <v>112.5</v>
+      </c>
+      <c r="AV62" s="52">
+        <v>105</v>
+      </c>
+      <c r="AW62" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="AX62" s="52">
+        <v>104.4</v>
+      </c>
+      <c r="AY62" s="52">
+        <v>105</v>
+      </c>
+      <c r="AZ62" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="BA62" s="52">
+        <v>113</v>
+      </c>
+      <c r="BB62" s="49">
+        <v>105.02909742655129</v>
+      </c>
+      <c r="BC62" s="62">
+        <v>105.7</v>
+      </c>
+      <c r="BD62" s="47">
+        <v>90.4</v>
+      </c>
+      <c r="BE62" s="47">
+        <v>95.2</v>
+      </c>
+      <c r="BF62" s="47">
+        <v>87.5</v>
+      </c>
+      <c r="BG62" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="BH62" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="BI62" s="47">
+        <v>101.9</v>
+      </c>
+      <c r="BJ62" s="47">
+        <v>100.3</v>
+      </c>
+      <c r="BK62" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="BL62" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="BM62" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="BN62" s="45">
+        <v>99.3</v>
+      </c>
+      <c r="BO62" s="45">
+        <v>99.8</v>
+      </c>
+      <c r="BP62" s="45">
+        <v>103.4</v>
+      </c>
+      <c r="BQ62" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="BR62" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="BS62" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="BT62" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="BU62" s="45">
+        <v>99.9</v>
+      </c>
+      <c r="BV62" s="54">
+        <v>103.6</v>
+      </c>
+      <c r="BW62" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="BX62" s="45">
+        <v>112</v>
+      </c>
+      <c r="BY62" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="BZ62" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="CA62" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="CB62" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="CC62" s="45">
+        <v>99</v>
+      </c>
+      <c r="CD62" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="CE62" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="CF62" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="CG62" s="45">
+        <v>112.4</v>
+      </c>
+      <c r="CH62" s="45">
+        <v>109</v>
+      </c>
+      <c r="CI62" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="CJ62" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="CK62" s="45">
+        <v>107.3</v>
+      </c>
+      <c r="CL62" s="45">
+        <v>114</v>
+      </c>
+      <c r="CM62" s="45">
+        <v>113.4</v>
+      </c>
+      <c r="CN62" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="CO62" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="CP62" s="6">
+        <v>111.5</v>
+      </c>
+      <c r="CQ62" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="CR62" s="45">
+        <v>104</v>
+      </c>
+      <c r="CS62" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="CT62" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="CU62" s="6">
+        <v>106.9</v>
+      </c>
+      <c r="CV62" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="CW62" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="CX62" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="CY62" s="93">
+        <v>98.2</v>
+      </c>
+      <c r="CZ62" s="93">
+        <v>103.2</v>
+      </c>
+      <c r="DA62" s="12">
+        <v>111</v>
+      </c>
+      <c r="DB62" s="12">
+        <v>105</v>
+      </c>
+      <c r="DC62" s="12">
+        <v>97</v>
+      </c>
+      <c r="DD62" s="12">
+        <v>97.9</v>
+      </c>
+      <c r="DE62" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="DF62" s="150">
+        <v>95.3</v>
+      </c>
+      <c r="DG62" s="150">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" s="49">
+        <v>103.42866378415717</v>
+      </c>
+      <c r="C63" s="46">
+        <v>118.7</v>
+      </c>
+      <c r="D63" s="46">
+        <v>114.5</v>
+      </c>
+      <c r="E63" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="F63" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="G63" s="50">
+        <v>109.6</v>
+      </c>
+      <c r="H63" s="61">
+        <v>99.4</v>
+      </c>
+      <c r="I63" s="46">
+        <v>105.1</v>
+      </c>
+      <c r="J63" s="46">
+        <v>96.3</v>
+      </c>
+      <c r="K63" s="47">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="L63" s="46">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="M63" s="46">
+        <v>126.3</v>
+      </c>
+      <c r="N63" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="O63" s="49">
+        <v>117.10944958856116</v>
+      </c>
+      <c r="P63" s="46">
+        <v>114.5</v>
+      </c>
+      <c r="Q63" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="R63" s="47">
+        <v>131.6</v>
+      </c>
+      <c r="S63" s="46">
+        <v>122.1</v>
+      </c>
+      <c r="T63" s="46">
+        <v>113.1</v>
+      </c>
+      <c r="U63" s="46">
+        <v>120</v>
+      </c>
+      <c r="V63" s="46">
+        <v>105.7</v>
+      </c>
+      <c r="W63" s="46">
+        <v>113.4</v>
+      </c>
+      <c r="X63" s="46">
+        <v>84.3</v>
+      </c>
+      <c r="Y63" s="50">
+        <v>85.5</v>
+      </c>
+      <c r="Z63" s="50">
+        <v>91.8</v>
+      </c>
+      <c r="AA63" s="46">
+        <v>99.9</v>
+      </c>
+      <c r="AB63" s="55">
+        <v>105.2</v>
+      </c>
+      <c r="AC63" s="50">
+        <v>98.7</v>
+      </c>
+      <c r="AD63" s="50">
+        <v>104.8</v>
+      </c>
+      <c r="AE63" s="55">
+        <v>94.2</v>
+      </c>
+      <c r="AF63" s="46">
+        <v>98.1</v>
+      </c>
+      <c r="AG63" s="46">
+        <v>88.1</v>
+      </c>
+      <c r="AH63" s="55">
+        <v>95.2</v>
+      </c>
+      <c r="AI63" s="46">
+        <v>92.6</v>
+      </c>
+      <c r="AJ63" s="46">
+        <v>83.5</v>
+      </c>
+      <c r="AK63" s="46">
+        <v>89.3</v>
+      </c>
+      <c r="AL63" s="46">
+        <v>112.1</v>
+      </c>
+      <c r="AM63" s="52">
+        <v>89.1</v>
+      </c>
+      <c r="AN63" s="52">
+        <v>93.8</v>
+      </c>
+      <c r="AO63" s="49">
+        <v>94.919544778236272</v>
+      </c>
+      <c r="AP63" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AQ63" s="52">
+        <v>93.2</v>
+      </c>
+      <c r="AR63" s="52">
+        <v>98.4</v>
+      </c>
+      <c r="AS63" s="52">
+        <v>98.3</v>
+      </c>
+      <c r="AT63" s="52">
+        <v>113.5</v>
+      </c>
+      <c r="AU63" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="AV63" s="52">
+        <v>101.1</v>
+      </c>
+      <c r="AW63" s="52">
+        <v>102.4</v>
+      </c>
+      <c r="AX63" s="52">
+        <v>111.9</v>
+      </c>
+      <c r="AY63" s="52">
+        <v>101.5</v>
+      </c>
+      <c r="AZ63" s="52">
+        <v>119.8</v>
+      </c>
+      <c r="BA63" s="52">
+        <v>115.2</v>
+      </c>
+      <c r="BB63" s="49">
+        <v>104.77767118485819</v>
+      </c>
+      <c r="BC63" s="62">
+        <v>109.3</v>
+      </c>
+      <c r="BD63" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="BE63" s="47">
+        <v>93.4</v>
+      </c>
+      <c r="BF63" s="47">
+        <v>85.9</v>
+      </c>
+      <c r="BG63" s="53">
+        <v>91.6</v>
+      </c>
+      <c r="BH63" s="47">
+        <v>92.1</v>
+      </c>
+      <c r="BI63" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="BJ63" s="47">
+        <v>103.2</v>
+      </c>
+      <c r="BK63" s="47">
+        <v>113.6</v>
+      </c>
+      <c r="BL63" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="BM63" s="45">
+        <v>99</v>
+      </c>
+      <c r="BN63" s="45">
+        <v>99.9</v>
+      </c>
+      <c r="BO63" s="45">
+        <v>107.7</v>
+      </c>
+      <c r="BP63" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="BQ63" s="54">
+        <v>102.3</v>
+      </c>
+      <c r="BR63" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="BS63" s="45">
+        <v>89.9</v>
+      </c>
+      <c r="BT63" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="BU63" s="45">
+        <v>95.7</v>
+      </c>
+      <c r="BV63" s="54">
+        <v>96.1</v>
+      </c>
+      <c r="BW63" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="BX63" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="BY63" s="45">
+        <v>98.4</v>
+      </c>
+      <c r="BZ63" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CA63" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="CB63" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="CC63" s="45">
+        <v>127.7</v>
+      </c>
+      <c r="CD63" s="45">
+        <v>127.5</v>
+      </c>
+      <c r="CE63" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="CF63" s="45">
+        <v>119.2</v>
+      </c>
+      <c r="CG63" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CH63" s="45">
+        <v>113.3</v>
+      </c>
+      <c r="CI63" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="CJ63" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="CK63" s="45">
+        <v>115.9</v>
+      </c>
+      <c r="CL63" s="45">
+        <v>122.2</v>
+      </c>
+      <c r="CM63" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="CN63" s="45">
+        <v>106</v>
+      </c>
+      <c r="CO63" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="CP63" s="6">
+        <v>113.4</v>
+      </c>
+      <c r="CQ63" s="45">
+        <v>100.6</v>
+      </c>
+      <c r="CR63" s="45">
+        <v>95.7</v>
+      </c>
+      <c r="CS63" s="45">
+        <v>101.4</v>
+      </c>
+      <c r="CT63" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="CU63" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="CV63" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="CW63" s="12">
+        <v>115.6</v>
+      </c>
+      <c r="CX63" s="12">
+        <v>103.8</v>
+      </c>
+      <c r="CY63" s="93">
+        <v>98.2</v>
+      </c>
+      <c r="CZ63" s="93">
+        <v>106.5</v>
+      </c>
+      <c r="DA63" s="12">
+        <v>93.5</v>
+      </c>
+      <c r="DB63" s="12">
+        <v>97.4</v>
+      </c>
+      <c r="DC63" s="12">
+        <v>96.9</v>
+      </c>
+      <c r="DD63" s="12">
+        <v>95.4</v>
+      </c>
+      <c r="DE63" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="DF63" s="150">
+        <v>97.8</v>
+      </c>
+      <c r="DG63" s="150">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B64" s="49">
+        <v>110.01853736200258</v>
+      </c>
+      <c r="C64" s="46">
+        <v>109.3</v>
+      </c>
+      <c r="D64" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="E64" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="F64" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="G64" s="50">
+        <v>108.3</v>
+      </c>
+      <c r="H64" s="61">
+        <v>84.6</v>
+      </c>
+      <c r="I64" s="46">
+        <v>88.3</v>
+      </c>
+      <c r="J64" s="46">
+        <v>108.3</v>
+      </c>
+      <c r="K64" s="47">
+        <v>118</v>
+      </c>
+      <c r="L64" s="46">
+        <v>123.5</v>
+      </c>
+      <c r="M64" s="46">
+        <v>120.5</v>
+      </c>
+      <c r="N64" s="47">
+        <v>122</v>
+      </c>
+      <c r="O64" s="49">
+        <v>108.28522122128537</v>
+      </c>
+      <c r="P64" s="46">
+        <v>121.9</v>
+      </c>
+      <c r="Q64" s="46">
+        <v>124.1</v>
+      </c>
+      <c r="R64" s="47">
+        <v>133</v>
+      </c>
+      <c r="S64" s="46">
+        <v>127.7</v>
+      </c>
+      <c r="T64" s="46">
+        <v>120.6</v>
+      </c>
+      <c r="U64" s="46">
+        <v>124.8</v>
+      </c>
+      <c r="V64" s="46">
+        <v>117.1</v>
+      </c>
+      <c r="W64" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="X64" s="46">
+        <v>97.2</v>
+      </c>
+      <c r="Y64" s="50">
+        <v>104.5</v>
+      </c>
+      <c r="Z64" s="50">
+        <v>106.2</v>
+      </c>
+      <c r="AA64" s="46">
+        <v>93.7</v>
+      </c>
+      <c r="AB64" s="55">
+        <v>117.2</v>
+      </c>
+      <c r="AC64" s="50">
+        <v>96.2</v>
+      </c>
+      <c r="AD64" s="50">
+        <v>102.2</v>
+      </c>
+      <c r="AE64" s="55">
+        <v>92</v>
+      </c>
+      <c r="AF64" s="46">
+        <v>99.2</v>
+      </c>
+      <c r="AG64" s="46">
+        <v>97.2</v>
+      </c>
+      <c r="AH64" s="55">
+        <v>100.1</v>
+      </c>
+      <c r="AI64" s="46">
+        <v>102.9</v>
+      </c>
+      <c r="AJ64" s="46">
+        <v>105.6</v>
+      </c>
+      <c r="AK64" s="46">
+        <v>110.4</v>
+      </c>
+      <c r="AL64" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="AM64" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="AN64" s="52">
+        <v>116.6</v>
+      </c>
+      <c r="AO64" s="49">
+        <v>103.07458704907194</v>
+      </c>
+      <c r="AP64" s="52">
+        <v>107.7</v>
+      </c>
+      <c r="AQ64" s="52">
+        <v>101.2</v>
+      </c>
+      <c r="AR64" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="AS64" s="52">
+        <v>101.1</v>
+      </c>
+      <c r="AT64" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="AU64" s="46">
+        <v>105.4</v>
+      </c>
+      <c r="AV64" s="52">
+        <v>103.4</v>
+      </c>
+      <c r="AW64" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="AX64" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AY64" s="52">
+        <v>102</v>
+      </c>
+      <c r="AZ64" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="BA64" s="52">
+        <v>101.1</v>
+      </c>
+      <c r="BB64" s="49">
+        <v>101.39009751639612</v>
+      </c>
+      <c r="BC64" s="62">
+        <v>99.5</v>
+      </c>
+      <c r="BD64" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="BE64" s="47">
+        <v>89.2</v>
+      </c>
+      <c r="BF64" s="47">
+        <v>92</v>
+      </c>
+      <c r="BG64" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="BH64" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="BI64" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="BJ64" s="47">
+        <v>111.9</v>
+      </c>
+      <c r="BK64" s="47">
+        <v>103.6</v>
+      </c>
+      <c r="BL64" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="BM64" s="45">
+        <v>84.8</v>
+      </c>
+      <c r="BN64" s="45">
+        <v>87.6</v>
+      </c>
+      <c r="BO64" s="45">
+        <v>91.1</v>
+      </c>
+      <c r="BP64" s="45">
+        <v>98.1</v>
+      </c>
+      <c r="BQ64" s="54">
+        <v>90.1</v>
+      </c>
+      <c r="BR64" s="45">
+        <v>94.9</v>
+      </c>
+      <c r="BS64" s="45">
+        <v>99</v>
+      </c>
+      <c r="BT64" s="45">
+        <v>98</v>
+      </c>
+      <c r="BU64" s="45">
+        <v>95.1</v>
+      </c>
+      <c r="BV64" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="BW64" s="54">
+        <v>115.7</v>
+      </c>
+      <c r="BX64" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="BY64" s="45">
+        <v>121.9</v>
+      </c>
+      <c r="BZ64" s="45">
+        <v>126.2</v>
+      </c>
+      <c r="CA64" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="CB64" s="45">
+        <v>123</v>
+      </c>
+      <c r="CC64" s="45">
+        <v>124.1</v>
+      </c>
+      <c r="CD64" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="CE64" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CF64" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="CG64" s="45">
+        <v>117</v>
+      </c>
+      <c r="CH64" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="CI64" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="CJ64" s="45">
+        <v>111.3</v>
+      </c>
+      <c r="CK64" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="CL64" s="45">
+        <v>110</v>
+      </c>
+      <c r="CM64" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="CN64" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="CO64" s="45">
+        <v>94.2</v>
+      </c>
+      <c r="CP64" s="6">
+        <v>101.5</v>
+      </c>
+      <c r="CQ64" s="45">
+        <v>95.8</v>
+      </c>
+      <c r="CR64" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="CS64" s="45">
+        <v>100.7</v>
+      </c>
+      <c r="CT64" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="CU64" s="6">
+        <v>103.7</v>
+      </c>
+      <c r="CV64" s="12">
+        <v>104</v>
+      </c>
+      <c r="CW64" s="12">
+        <v>101.1</v>
+      </c>
+      <c r="CX64" s="12">
+        <v>107.1</v>
+      </c>
+      <c r="CY64" s="93">
+        <v>106.5</v>
+      </c>
+      <c r="CZ64" s="93">
+        <v>102.6</v>
+      </c>
+      <c r="DA64" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="DB64" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="DC64" s="12">
+        <v>94.1</v>
+      </c>
+      <c r="DD64" s="12">
+        <v>91.2</v>
+      </c>
+      <c r="DE64" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="DF64" s="12">
+        <v>94.9</v>
+      </c>
+      <c r="DG64" s="12">
+        <v>94.7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="B65" s="49">
+        <v>103.56507439227025</v>
+      </c>
+      <c r="C65" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="D65" s="46">
+        <v>104.1</v>
+      </c>
+      <c r="E65" s="47">
+        <v>110</v>
+      </c>
+      <c r="F65" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="G65" s="50">
+        <v>104.1</v>
+      </c>
+      <c r="H65" s="61">
+        <v>93.2</v>
+      </c>
+      <c r="I65" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="J65" s="46">
+        <v>105.6</v>
+      </c>
+      <c r="K65" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="L65" s="46">
+        <v>122.5</v>
+      </c>
+      <c r="M65" s="46">
+        <v>124.2</v>
+      </c>
+      <c r="N65" s="47">
+        <v>118.6</v>
+      </c>
+      <c r="O65" s="49">
+        <v>113.30961333378364</v>
+      </c>
+      <c r="P65" s="46">
+        <v>121.4</v>
+      </c>
+      <c r="Q65" s="46">
+        <v>127.1</v>
+      </c>
+      <c r="R65" s="47">
+        <v>123.6</v>
+      </c>
+      <c r="S65" s="46">
+        <v>119.1</v>
+      </c>
+      <c r="T65" s="46">
+        <v>119.3</v>
+      </c>
+      <c r="U65" s="46">
+        <v>116</v>
+      </c>
+      <c r="V65" s="46">
+        <v>115.4</v>
+      </c>
+      <c r="W65" s="46">
+        <v>115.2</v>
+      </c>
+      <c r="X65" s="46">
+        <v>98.1</v>
+      </c>
+      <c r="Y65" s="50">
+        <v>98.3</v>
+      </c>
+      <c r="Z65" s="50">
+        <v>96.4</v>
+      </c>
+      <c r="AA65" s="46">
+        <v>107.5</v>
+      </c>
+      <c r="AB65" s="55">
+        <v>111.7</v>
+      </c>
+      <c r="AC65" s="50">
+        <v>102.4</v>
+      </c>
+      <c r="AD65" s="50">
+        <v>97.9</v>
+      </c>
+      <c r="AE65" s="55">
+        <v>102.4</v>
+      </c>
+      <c r="AF65" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="AG65" s="46">
+        <v>97.1</v>
+      </c>
+      <c r="AH65" s="55">
+        <v>102.1</v>
+      </c>
+      <c r="AI65" s="46">
+        <v>100.4</v>
+      </c>
+      <c r="AJ65" s="46">
+        <v>98.2</v>
+      </c>
+      <c r="AK65" s="46">
+        <v>103.3</v>
+      </c>
+      <c r="AL65" s="46">
+        <v>104.9</v>
+      </c>
+      <c r="AM65" s="52">
+        <v>101</v>
+      </c>
+      <c r="AN65" s="52">
+        <v>100</v>
+      </c>
+      <c r="AO65" s="49">
+        <v>100.78406262799503</v>
+      </c>
+      <c r="AP65" s="52">
+        <v>94.2</v>
+      </c>
+      <c r="AQ65" s="52">
+        <v>90.8</v>
+      </c>
+      <c r="AR65" s="52">
+        <v>89.3</v>
+      </c>
+      <c r="AS65" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="AT65" s="52">
+        <v>102.4</v>
+      </c>
+      <c r="AU65" s="46">
+        <v>99.8</v>
+      </c>
+      <c r="AV65" s="52">
+        <v>95.3</v>
+      </c>
+      <c r="AW65" s="52">
+        <v>97.1</v>
+      </c>
+      <c r="AX65" s="52">
+        <v>98.8</v>
+      </c>
+      <c r="AY65" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AZ65" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="BA65" s="52">
+        <v>93.1</v>
+      </c>
+      <c r="BB65" s="49">
+        <v>96.835819580262907</v>
+      </c>
+      <c r="BC65" s="62">
+        <v>102.2</v>
+      </c>
+      <c r="BD65" s="47">
+        <v>98.7</v>
+      </c>
+      <c r="BE65" s="47">
+        <v>99.2</v>
+      </c>
+      <c r="BF65" s="47">
+        <v>89.2</v>
+      </c>
+      <c r="BG65" s="53">
+        <v>96.5</v>
+      </c>
+      <c r="BH65" s="47">
+        <v>100</v>
+      </c>
+      <c r="BI65" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="BJ65" s="47">
+        <v>103</v>
+      </c>
+      <c r="BK65" s="53">
+        <v>111.7</v>
+      </c>
+      <c r="BL65" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="BM65" s="45">
+        <v>98.4</v>
+      </c>
+      <c r="BN65" s="45">
+        <v>101.3</v>
+      </c>
+      <c r="BO65" s="45">
+        <v>102.5</v>
+      </c>
+      <c r="BP65" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="BQ65" s="54">
+        <v>100</v>
+      </c>
+      <c r="BR65" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="BS65" s="45">
+        <v>117</v>
+      </c>
+      <c r="BT65" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="BU65" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="BV65" s="54">
+        <v>113.7</v>
+      </c>
+      <c r="BW65" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="BX65" s="45">
+        <v>102.8</v>
+      </c>
+      <c r="BY65" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="BZ65" s="45">
+        <v>115</v>
+      </c>
+      <c r="CA65" s="45">
+        <v>107.7</v>
+      </c>
+      <c r="CB65" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="CC65" s="45">
+        <v>115.9</v>
+      </c>
+      <c r="CD65" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="CE65" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="CF65" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CG65" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="CH65" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="CI65" s="45">
+        <v>127</v>
+      </c>
+      <c r="CJ65" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="CK65" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="CL65" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="CM65" s="45">
+        <v>119</v>
+      </c>
+      <c r="CN65" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CO65" s="45">
+        <v>126.6</v>
+      </c>
+      <c r="CP65" s="6">
+        <v>120.8</v>
+      </c>
+      <c r="CQ65" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="CR65" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="CS65" s="45">
+        <v>103.3</v>
+      </c>
+      <c r="CT65" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="CU65" s="6">
+        <v>108</v>
+      </c>
+      <c r="CV65" s="12">
+        <v>106.3</v>
+      </c>
+      <c r="CW65" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="CX65" s="12">
+        <v>101.8</v>
+      </c>
+      <c r="CY65" s="93">
+        <v>99.3</v>
+      </c>
+      <c r="CZ65" s="93">
+        <v>102.8</v>
+      </c>
+      <c r="DA65" s="12">
+        <v>97.4</v>
+      </c>
+      <c r="DB65" s="12">
+        <v>99.8</v>
+      </c>
+      <c r="DC65" s="12">
+        <v>98.8</v>
+      </c>
+      <c r="DD65" s="12">
+        <v>95.5</v>
+      </c>
+      <c r="DE65" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DF65" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="DG65" s="12">
+        <v>98.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66" s="49">
+        <v>103.44211527899579</v>
+      </c>
+      <c r="C66" s="46">
+        <v>113</v>
+      </c>
+      <c r="D66" s="46">
+        <v>107.5</v>
+      </c>
+      <c r="E66" s="47">
+        <v>114.6</v>
+      </c>
+      <c r="F66" s="46">
+        <v>124.4</v>
+      </c>
+      <c r="G66" s="50">
+        <v>116.9</v>
+      </c>
+      <c r="H66" s="61">
+        <v>104.8</v>
+      </c>
+      <c r="I66" s="46">
+        <v>111.3</v>
+      </c>
+      <c r="J66" s="46">
+        <v>110</v>
+      </c>
+      <c r="K66" s="47">
+        <v>126.5</v>
+      </c>
+      <c r="L66" s="46">
+        <v>159.5</v>
+      </c>
+      <c r="M66" s="46">
+        <v>125</v>
+      </c>
+      <c r="N66" s="47">
+        <v>125.2</v>
+      </c>
+      <c r="O66" s="49">
+        <v>121.65922131833666</v>
+      </c>
+      <c r="P66" s="46">
+        <v>132.9</v>
+      </c>
+      <c r="Q66" s="46">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="R66" s="47">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="S66" s="46">
+        <v>117.1</v>
+      </c>
+      <c r="T66" s="46">
+        <v>114.4</v>
+      </c>
+      <c r="U66" s="46">
+        <v>127</v>
+      </c>
+      <c r="V66" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="W66" s="46">
+        <v>115.7</v>
+      </c>
+      <c r="X66" s="46">
+        <v>87.3</v>
+      </c>
+      <c r="Y66" s="50">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="Z66" s="50">
+        <v>94.5</v>
+      </c>
+      <c r="AA66" s="46">
+        <v>93.6</v>
+      </c>
+      <c r="AB66" s="49">
+        <v>107</v>
+      </c>
+      <c r="AC66" s="50">
+        <v>91.8</v>
+      </c>
+      <c r="AD66" s="50">
+        <v>91.4</v>
+      </c>
+      <c r="AE66" s="49">
+        <v>98.7</v>
+      </c>
+      <c r="AF66" s="46">
+        <v>102.9</v>
+      </c>
+      <c r="AG66" s="46">
+        <v>95.4</v>
+      </c>
+      <c r="AH66" s="49">
+        <v>106.4</v>
+      </c>
+      <c r="AI66" s="46">
+        <v>102.6</v>
+      </c>
+      <c r="AJ66" s="46">
+        <v>95.8</v>
+      </c>
+      <c r="AK66" s="46">
+        <v>106.7</v>
+      </c>
+      <c r="AL66" s="46">
+        <v>117.1</v>
+      </c>
+      <c r="AM66" s="52">
+        <v>114</v>
+      </c>
+      <c r="AN66" s="52">
+        <v>107.9</v>
+      </c>
+      <c r="AO66" s="49">
+        <v>105.0875964186278</v>
+      </c>
+      <c r="AP66" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="AQ66" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AR66" s="52">
+        <v>95.8</v>
+      </c>
+      <c r="AS66" s="52">
+        <v>97.9</v>
+      </c>
+      <c r="AT66" s="52">
+        <v>103.1</v>
+      </c>
+      <c r="AU66" s="46">
+        <v>95.9</v>
+      </c>
+      <c r="AV66" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AW66" s="52">
+        <v>93.6</v>
+      </c>
+      <c r="AX66" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="AY66" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="AZ66" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="BA66" s="52">
+        <v>96.1</v>
+      </c>
+      <c r="BB66" s="49">
+        <v>100.47123089129272</v>
+      </c>
+      <c r="BC66" s="62">
+        <v>104.9</v>
+      </c>
+      <c r="BD66" s="47">
+        <v>105.3</v>
+      </c>
+      <c r="BE66" s="47">
+        <v>103.5</v>
+      </c>
+      <c r="BF66" s="47">
+        <v>88.4</v>
+      </c>
+      <c r="BG66" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="BH66" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="BI66" s="47">
+        <v>97.6</v>
+      </c>
+      <c r="BJ66" s="47">
+        <v>97.2</v>
+      </c>
+      <c r="BK66" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="BL66" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="BM66" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="BN66" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="BO66" s="45">
+        <v>103</v>
+      </c>
+      <c r="BP66" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="BQ66" s="54">
+        <v>100.3</v>
+      </c>
+      <c r="BR66" s="45">
+        <v>96.1</v>
+      </c>
+      <c r="BS66" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="BT66" s="45">
+        <v>101.6</v>
+      </c>
+      <c r="BU66" s="45">
+        <v>106.4</v>
+      </c>
+      <c r="BV66" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="BW66" s="54">
+        <v>110.2</v>
+      </c>
+      <c r="BX66" s="45">
+        <v>108</v>
+      </c>
+      <c r="BY66" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="BZ66" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="CA66" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="CB66" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="CC66" s="45">
+        <v>117.9</v>
+      </c>
+      <c r="CD66" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="CE66" s="45">
+        <v>113.8</v>
+      </c>
+      <c r="CF66" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="CG66" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CH66" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CI66" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="CJ66" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="CK66" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="CL66" s="45">
+        <v>109.9</v>
+      </c>
+      <c r="CM66" s="45">
+        <v>104.1</v>
+      </c>
+      <c r="CN66" s="45">
+        <v>107</v>
+      </c>
+      <c r="CO66" s="45">
+        <v>105.5</v>
+      </c>
+      <c r="CP66" s="6">
+        <v>106.5</v>
+      </c>
+      <c r="CQ66" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="CR66" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="CS66" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="CT66" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="CU66" s="6">
+        <v>107.2</v>
+      </c>
+      <c r="CV66" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="CW66" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="CX66" s="12">
+        <v>105.1</v>
+      </c>
+      <c r="CY66" s="93">
+        <v>105</v>
+      </c>
+      <c r="CZ66" s="93">
+        <v>104.2</v>
+      </c>
+      <c r="DA66" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="DB66" s="12">
+        <v>91.2</v>
+      </c>
+      <c r="DC66" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="DD66" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="DE66" s="12">
+        <v>97.6</v>
+      </c>
+      <c r="DF66" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="DG66" s="12">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="67" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="49">
+        <v>113.8918102374483</v>
+      </c>
+      <c r="C67" s="46">
+        <v>125.1</v>
+      </c>
+      <c r="D67" s="46">
+        <v>122.9</v>
+      </c>
+      <c r="E67" s="47">
+        <v>120.2</v>
+      </c>
+      <c r="F67" s="46">
+        <v>108.3</v>
+      </c>
+      <c r="G67" s="50">
+        <v>108.5</v>
+      </c>
+      <c r="H67" s="61">
+        <v>94.1</v>
+      </c>
+      <c r="I67" s="46">
+        <v>106.8</v>
+      </c>
+      <c r="J67" s="46">
+        <v>106.1</v>
+      </c>
+      <c r="K67" s="47">
+        <v>122.7</v>
+      </c>
+      <c r="L67" s="46">
+        <v>120.1</v>
+      </c>
+      <c r="M67" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="N67" s="47">
+        <v>127.8</v>
+      </c>
+      <c r="O67" s="49">
+        <v>117.72262216485824</v>
+      </c>
+      <c r="P67" s="46">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="Q67" s="46">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="R67" s="47">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="S67" s="46">
+        <v>138.9</v>
+      </c>
+      <c r="T67" s="46">
+        <v>139.5</v>
+      </c>
+      <c r="U67" s="46">
+        <v>152</v>
+      </c>
+      <c r="V67" s="46">
+        <v>132.6</v>
+      </c>
+      <c r="W67" s="46">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="X67" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="Y67" s="50">
+        <v>104.9</v>
+      </c>
+      <c r="Z67" s="50">
+        <v>108.3</v>
+      </c>
+      <c r="AA67" s="46">
+        <v>95.4</v>
+      </c>
+      <c r="AB67" s="55">
+        <v>121.8</v>
+      </c>
+      <c r="AC67" s="50">
+        <v>94.7</v>
+      </c>
+      <c r="AD67" s="50">
+        <v>93.1</v>
+      </c>
+      <c r="AE67" s="55">
+        <v>92.9</v>
+      </c>
+      <c r="AF67" s="46">
+        <v>92.5</v>
+      </c>
+      <c r="AG67" s="46">
+        <v>94</v>
+      </c>
+      <c r="AH67" s="55">
+        <v>92.8</v>
+      </c>
+      <c r="AI67" s="46">
+        <v>91.9</v>
+      </c>
+      <c r="AJ67" s="46">
+        <v>90.5</v>
+      </c>
+      <c r="AK67" s="46">
+        <v>95.3</v>
+      </c>
+      <c r="AL67" s="46">
+        <v>94.7</v>
+      </c>
+      <c r="AM67" s="52">
+        <v>93.6</v>
+      </c>
+      <c r="AN67" s="52">
+        <v>95.3</v>
+      </c>
+      <c r="AO67" s="49">
+        <v>91.378800136825447</v>
+      </c>
+      <c r="AP67" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="AQ67" s="52">
+        <v>96.9</v>
+      </c>
+      <c r="AR67" s="52">
+        <v>95</v>
+      </c>
+      <c r="AS67" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AT67" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="AU67" s="46">
+        <v>91.4</v>
+      </c>
+      <c r="AV67" s="52">
+        <v>94.7</v>
+      </c>
+      <c r="AW67" s="52">
+        <v>96.9</v>
+      </c>
+      <c r="AX67" s="52">
+        <v>97.4</v>
+      </c>
+      <c r="AY67" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="AZ67" s="52">
+        <v>98.7</v>
+      </c>
+      <c r="BA67" s="52">
+        <v>97.9</v>
+      </c>
+      <c r="BB67" s="49">
+        <v>100.59762637444193</v>
+      </c>
+      <c r="BC67" s="62">
+        <v>103.1</v>
+      </c>
+      <c r="BD67" s="47">
+        <v>105.2</v>
+      </c>
+      <c r="BE67" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="BF67" s="47">
+        <v>89</v>
+      </c>
+      <c r="BG67" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="BH67" s="47">
+        <v>98.5</v>
+      </c>
+      <c r="BI67" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="BJ67" s="47">
+        <v>98.3</v>
+      </c>
+      <c r="BK67" s="47">
+        <v>112.6</v>
+      </c>
+      <c r="BL67" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="BM67" s="45">
+        <v>95.1</v>
+      </c>
+      <c r="BN67" s="45">
+        <v>91.1</v>
+      </c>
+      <c r="BO67" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="BP67" s="45">
+        <v>94.8</v>
+      </c>
+      <c r="BQ67" s="54">
+        <v>94.7</v>
+      </c>
+      <c r="BR67" s="45">
+        <v>97.4</v>
+      </c>
+      <c r="BS67" s="45">
+        <v>93.3</v>
+      </c>
+      <c r="BT67" s="45">
+        <v>102.8</v>
+      </c>
+      <c r="BU67" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="BV67" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="BW67" s="54">
+        <v>106.2</v>
+      </c>
+      <c r="BX67" s="45">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="BY67" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="BZ67" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="CA67" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="CB67" s="45">
+        <v>141</v>
+      </c>
+      <c r="CC67" s="45">
+        <v>119.1</v>
+      </c>
+      <c r="CD67" s="45">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="CE67" s="45">
+        <v>121.2</v>
+      </c>
+      <c r="CF67" s="45">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="CG67" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="CH67" s="45">
+        <v>134.6</v>
+      </c>
+      <c r="CI67" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="CJ67" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="CK67" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="CL67" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="CM67" s="45">
+        <v>95.1</v>
+      </c>
+      <c r="CN67" s="45">
+        <v>100.1</v>
+      </c>
+      <c r="CO67" s="45">
+        <v>90.4</v>
+      </c>
+      <c r="CP67" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="CQ67" s="45">
+        <v>97.4</v>
+      </c>
+      <c r="CR67" s="45">
+        <v>97.6</v>
+      </c>
+      <c r="CS67" s="45">
+        <v>93.7</v>
+      </c>
+      <c r="CT67" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="CU67" s="6">
+        <v>97</v>
+      </c>
+      <c r="CV67" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="CW67" s="12">
+        <v>89.7</v>
+      </c>
+      <c r="CX67" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="CY67" s="93">
+        <v>96.4</v>
+      </c>
+      <c r="CZ67" s="93">
+        <v>99.5</v>
+      </c>
+      <c r="DA67" s="12">
+        <v>95.8</v>
+      </c>
+      <c r="DB67" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DC67" s="12">
+        <v>90.7</v>
+      </c>
+      <c r="DD67" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="DE67" s="12">
+        <v>96</v>
+      </c>
+      <c r="DF67" s="12">
+        <v>93.4</v>
+      </c>
+      <c r="DG67" s="12">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="49">
+        <v>108.14717133148241</v>
+      </c>
+      <c r="C68" s="46">
+        <v>109.1</v>
+      </c>
+      <c r="D68" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="E68" s="47">
+        <v>111.5</v>
+      </c>
+      <c r="F68" s="46">
+        <v>104.9</v>
+      </c>
+      <c r="G68" s="50">
+        <v>105.1</v>
+      </c>
+      <c r="H68" s="61">
+        <v>104.5</v>
+      </c>
+      <c r="I68" s="46">
+        <v>105</v>
+      </c>
+      <c r="J68" s="46">
+        <v>109.7</v>
+      </c>
+      <c r="K68" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="L68" s="46">
+        <v>112.9</v>
+      </c>
+      <c r="M68" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="N68" s="47">
+        <v>115.5</v>
+      </c>
+      <c r="O68" s="49">
+        <v>108.26002453657357</v>
+      </c>
+      <c r="P68" s="46">
+        <v>113</v>
+      </c>
+      <c r="Q68" s="46">
+        <v>117.3</v>
+      </c>
+      <c r="R68" s="47">
+        <v>108.1</v>
+      </c>
+      <c r="S68" s="46">
+        <v>112.7</v>
+      </c>
+      <c r="T68" s="46">
+        <v>109.9</v>
+      </c>
+      <c r="U68" s="46">
+        <v>111</v>
+      </c>
+      <c r="V68" s="46">
+        <v>108.9</v>
+      </c>
+      <c r="W68" s="46">
+        <v>101</v>
+      </c>
+      <c r="X68" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="Y68" s="50">
+        <v>102.2</v>
+      </c>
+      <c r="Z68" s="50">
+        <v>103.8</v>
+      </c>
+      <c r="AA68" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="AB68" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="AC68" s="50">
+        <v>100.7</v>
+      </c>
+      <c r="AD68" s="50">
+        <v>92.7</v>
+      </c>
+      <c r="AE68" s="55">
+        <v>100.7</v>
+      </c>
+      <c r="AF68" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="AG68" s="46">
+        <v>98.7</v>
+      </c>
+      <c r="AH68" s="55">
+        <v>101.2</v>
+      </c>
+      <c r="AI68" s="46">
+        <v>98.4</v>
+      </c>
+      <c r="AJ68" s="46">
+        <v>92.1</v>
+      </c>
+      <c r="AK68" s="46">
+        <v>94.7</v>
+      </c>
+      <c r="AL68" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="AM68" s="52">
+        <v>101</v>
+      </c>
+      <c r="AN68" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AO68" s="49">
+        <v>98.74522101506976</v>
+      </c>
+      <c r="AP68" s="52">
+        <v>98</v>
+      </c>
+      <c r="AQ68" s="52">
+        <v>107.6</v>
+      </c>
+      <c r="AR68" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="AS68" s="52">
+        <v>106</v>
+      </c>
+      <c r="AT68" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="AU68" s="46">
+        <v>107.7</v>
+      </c>
+      <c r="AV68" s="52">
+        <v>106.7</v>
+      </c>
+      <c r="AW68" s="52">
+        <v>112.2</v>
+      </c>
+      <c r="AX68" s="52">
+        <v>112.2</v>
+      </c>
+      <c r="AY68" s="52">
+        <v>107.2</v>
+      </c>
+      <c r="AZ68" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="BA68" s="52">
+        <v>100.6</v>
+      </c>
+      <c r="BB68" s="49">
+        <v>108.46748219668189</v>
+      </c>
+      <c r="BC68" s="62">
+        <v>104.3</v>
+      </c>
+      <c r="BD68" s="47">
+        <v>102.2</v>
+      </c>
+      <c r="BE68" s="47">
+        <v>96.6</v>
+      </c>
+      <c r="BF68" s="47">
+        <v>106.6</v>
+      </c>
+      <c r="BG68" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="BH68" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="BI68" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="BJ68" s="47">
+        <v>117.9</v>
+      </c>
+      <c r="BK68" s="47">
+        <v>112.4</v>
+      </c>
+      <c r="BL68" s="45">
+        <v>112.1</v>
+      </c>
+      <c r="BM68" s="45">
+        <v>110.1</v>
+      </c>
+      <c r="BN68" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="BO68" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="BP68" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="BQ68" s="54">
+        <v>106.5</v>
+      </c>
+      <c r="BR68" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="BS68" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="BT68" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="BU68" s="45">
+        <v>105.1</v>
+      </c>
+      <c r="BV68" s="54">
+        <v>104.7</v>
+      </c>
+      <c r="BW68" s="54">
+        <v>108</v>
+      </c>
+      <c r="BX68" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="BY68" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="BZ68" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="CA68" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="CB68" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="CC68" s="45">
+        <v>104</v>
+      </c>
+      <c r="CD68" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="CE68" s="45">
+        <v>111.4</v>
+      </c>
+      <c r="CF68" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="CG68" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="CH68" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="CI68" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="CJ68" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="CK68" s="45">
+        <v>110</v>
+      </c>
+      <c r="CL68" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="CM68" s="45">
+        <v>98.4</v>
+      </c>
+      <c r="CN68" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="CO68" s="45">
+        <v>97.5</v>
+      </c>
+      <c r="CP68" s="6">
+        <v>99.8</v>
+      </c>
+      <c r="CQ68" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="CR68" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="CS68" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="CT68" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="CU68" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="CV68" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="CW68" s="12">
+        <v>98.3</v>
+      </c>
+      <c r="CX68" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="CY68" s="93">
+        <v>109.9</v>
+      </c>
+      <c r="CZ68" s="93">
+        <v>105.9</v>
+      </c>
+      <c r="DA68" s="12">
+        <v>105.9</v>
+      </c>
+      <c r="DB68" s="12">
+        <v>108.6</v>
+      </c>
+      <c r="DC68" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="DD68" s="12">
+        <v>102</v>
+      </c>
+      <c r="DE68" s="12">
+        <v>105</v>
+      </c>
+      <c r="DF68" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="DG68" s="12">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="95" t="s">
+        <v>42</v>
+      </c>
+      <c r="B69" s="49">
+        <v>109.47208154343672</v>
+      </c>
+      <c r="C69" s="46">
+        <v>118.3</v>
+      </c>
+      <c r="D69" s="46">
+        <v>128.4</v>
+      </c>
+      <c r="E69" s="47">
+        <v>118.9</v>
+      </c>
+      <c r="F69" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="G69" s="50">
+        <v>114.2</v>
+      </c>
+      <c r="H69" s="61">
+        <v>98.7</v>
+      </c>
+      <c r="I69" s="46">
+        <v>92.7</v>
+      </c>
+      <c r="J69" s="46">
+        <v>89.5</v>
+      </c>
+      <c r="K69" s="47">
+        <v>112.9</v>
+      </c>
+      <c r="L69" s="46">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="M69" s="46">
+        <v>115.1</v>
+      </c>
+      <c r="N69" s="47">
+        <v>111.7</v>
+      </c>
+      <c r="O69" s="49">
+        <v>115.65082956247225</v>
+      </c>
+      <c r="P69" s="46">
+        <v>118</v>
+      </c>
+      <c r="Q69" s="46">
+        <v>110.5</v>
+      </c>
+      <c r="R69" s="47">
+        <v>123.2</v>
+      </c>
+      <c r="S69" s="46">
+        <v>126</v>
+      </c>
+      <c r="T69" s="46">
+        <v>119.8</v>
+      </c>
+      <c r="U69" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="V69" s="46">
+        <v>126</v>
+      </c>
+      <c r="W69" s="46">
+        <v>146.30000000000001</v>
+      </c>
+      <c r="X69" s="46">
+        <v>98.3</v>
+      </c>
+      <c r="Y69" s="50">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="Z69" s="50">
+        <v>95.9</v>
+      </c>
+      <c r="AA69" s="46">
+        <v>100.6</v>
+      </c>
+      <c r="AB69" s="55">
+        <v>107</v>
+      </c>
+      <c r="AC69" s="50">
+        <v>101.7</v>
+      </c>
+      <c r="AD69" s="50">
+        <v>102.7</v>
+      </c>
+      <c r="AE69" s="55">
+        <v>96</v>
+      </c>
+      <c r="AF69" s="46">
+        <v>94.1</v>
+      </c>
+      <c r="AG69" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="AH69" s="55">
+        <v>86.8</v>
+      </c>
+      <c r="AI69" s="46">
+        <v>86</v>
+      </c>
+      <c r="AJ69" s="46">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AK69" s="46">
+        <v>95</v>
+      </c>
+      <c r="AL69" s="46">
+        <v>105.6</v>
+      </c>
+      <c r="AM69" s="52">
+        <v>103.8</v>
+      </c>
+      <c r="AN69" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="AO69" s="49">
+        <v>97.720714324894388</v>
+      </c>
+      <c r="AP69" s="52">
+        <v>92.6</v>
+      </c>
+      <c r="AQ69" s="52">
+        <v>91.3</v>
+      </c>
+      <c r="AR69" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="AS69" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="AT69" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="AU69" s="46">
+        <v>102</v>
+      </c>
+      <c r="AV69" s="52">
+        <v>96</v>
+      </c>
+      <c r="AW69" s="52">
+        <v>97</v>
+      </c>
+      <c r="AX69" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="AY69" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="AZ69" s="52">
+        <v>53.7</v>
+      </c>
+      <c r="BA69" s="52">
+        <v>182.5</v>
+      </c>
+      <c r="BB69" s="49">
+        <v>101.9876577980684</v>
+      </c>
+      <c r="BC69" s="62">
+        <v>101.1</v>
+      </c>
+      <c r="BD69" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="BE69" s="47">
+        <v>95.2</v>
+      </c>
+      <c r="BF69" s="47">
+        <v>98.6</v>
+      </c>
+      <c r="BG69" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="BH69" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="BI69" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="BJ69" s="47">
+        <v>104</v>
+      </c>
+      <c r="BK69" s="47">
+        <v>118.7</v>
+      </c>
+      <c r="BL69" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="BM69" s="45">
+        <v>97.8</v>
+      </c>
+      <c r="BN69" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="BO69" s="45">
+        <v>103.4</v>
+      </c>
+      <c r="BP69" s="45">
+        <v>97.9</v>
+      </c>
+      <c r="BQ69" s="54">
+        <v>100.8</v>
+      </c>
+      <c r="BR69" s="45">
+        <v>97.7</v>
+      </c>
+      <c r="BS69" s="45">
+        <v>96.6</v>
+      </c>
+      <c r="BT69" s="45">
+        <v>106.4</v>
+      </c>
+      <c r="BU69" s="45">
+        <v>100.8</v>
+      </c>
+      <c r="BV69" s="54">
+        <v>99.3</v>
+      </c>
+      <c r="BW69" s="54">
+        <v>111.9</v>
+      </c>
+      <c r="BX69" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="BY69" s="45">
+        <v>113.3</v>
+      </c>
+      <c r="BZ69" s="45">
+        <v>107</v>
+      </c>
+      <c r="CA69" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="CB69" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="CC69" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="CD69" s="45">
+        <v>115.9</v>
+      </c>
+      <c r="CE69" s="45">
+        <v>118</v>
+      </c>
+      <c r="CF69" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="CG69" s="45">
+        <v>109</v>
+      </c>
+      <c r="CH69" s="45">
+        <v>112.1</v>
+      </c>
+      <c r="CI69" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="CJ69" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="CK69" s="45">
+        <v>113.4</v>
+      </c>
+      <c r="CL69" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="CM69" s="45">
+        <v>105.5</v>
+      </c>
+      <c r="CN69" s="45">
+        <v>99.7</v>
+      </c>
+      <c r="CO69" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="CP69" s="6">
+        <v>102.8</v>
+      </c>
+      <c r="CQ69" s="45">
+        <v>91.8</v>
+      </c>
+      <c r="CR69" s="45">
+        <v>93.9</v>
+      </c>
+      <c r="CS69" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="CT69" s="45">
+        <v>108</v>
+      </c>
+      <c r="CU69" s="6">
+        <v>99.4</v>
+      </c>
+      <c r="CV69" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="CW69" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="CX69" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="CY69" s="93">
+        <v>98</v>
+      </c>
+      <c r="CZ69" s="93">
+        <v>104.8</v>
+      </c>
+      <c r="DA69" s="12">
+        <v>95.9</v>
+      </c>
+      <c r="DB69" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="DC69" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="DD69" s="12">
+        <v>89.7</v>
+      </c>
+      <c r="DE69" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="DF69" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="DG69" s="12">
+        <v>96.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="B70" s="49">
+        <v>107.12634135451013</v>
+      </c>
+      <c r="C70" s="46">
+        <v>107.8</v>
+      </c>
+      <c r="D70" s="46">
+        <v>107.8</v>
+      </c>
+      <c r="E70" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="F70" s="46">
+        <v>108.4</v>
+      </c>
+      <c r="G70" s="50">
+        <v>110.2</v>
+      </c>
+      <c r="H70" s="61">
+        <v>98.4</v>
+      </c>
+      <c r="I70" s="46">
+        <v>108.4</v>
+      </c>
+      <c r="J70" s="46">
+        <v>101.6</v>
+      </c>
+      <c r="K70" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="L70" s="46">
+        <v>116</v>
+      </c>
+      <c r="M70" s="46">
+        <v>127.2</v>
+      </c>
+      <c r="N70" s="47">
+        <v>128.1</v>
+      </c>
+      <c r="O70" s="49">
+        <v>112.73560733902391</v>
+      </c>
+      <c r="P70" s="46">
+        <v>121.3</v>
+      </c>
+      <c r="Q70" s="46">
+        <v>123.9</v>
+      </c>
+      <c r="R70" s="47">
+        <v>125.2</v>
+      </c>
+      <c r="S70" s="46">
+        <v>123.8</v>
+      </c>
+      <c r="T70" s="46">
+        <v>118.3</v>
+      </c>
+      <c r="U70" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="V70" s="46">
+        <v>110.9</v>
+      </c>
+      <c r="W70" s="46">
+        <v>119.3</v>
+      </c>
+      <c r="X70" s="46">
+        <v>97.2</v>
+      </c>
+      <c r="Y70" s="50">
+        <v>91.2</v>
+      </c>
+      <c r="Z70" s="50">
+        <v>86.7</v>
+      </c>
+      <c r="AA70" s="46">
+        <v>95</v>
+      </c>
+      <c r="AB70" s="55">
+        <v>107.3</v>
+      </c>
+      <c r="AC70" s="50">
+        <v>97.4</v>
+      </c>
+      <c r="AD70" s="50">
+        <v>92.2</v>
+      </c>
+      <c r="AE70" s="55">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="AF70" s="46">
+        <v>102.2</v>
+      </c>
+      <c r="AG70" s="46">
+        <v>97.4</v>
+      </c>
+      <c r="AH70" s="55">
+        <v>94.7</v>
+      </c>
+      <c r="AI70" s="46">
+        <v>93.4</v>
+      </c>
+      <c r="AJ70" s="46">
+        <v>88.6</v>
+      </c>
+      <c r="AK70" s="46">
+        <v>108.2</v>
+      </c>
+      <c r="AL70" s="46">
+        <v>106.6</v>
+      </c>
+      <c r="AM70" s="52">
+        <v>109</v>
+      </c>
+      <c r="AN70" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="AO70" s="49">
+        <v>104.93731161715876</v>
+      </c>
+      <c r="AP70" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="AQ70" s="52">
+        <v>102.6</v>
+      </c>
+      <c r="AR70" s="52">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="AS70" s="52">
+        <v>98.2</v>
+      </c>
+      <c r="AT70" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="AU70" s="46">
+        <v>112.5</v>
+      </c>
+      <c r="AV70" s="52">
+        <v>108.1</v>
+      </c>
+      <c r="AW70" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="AX70" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="AY70" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AZ70" s="52">
+        <v>111.3</v>
+      </c>
+      <c r="BA70" s="52">
+        <v>127.1</v>
+      </c>
+      <c r="BB70" s="49">
+        <v>103.49706994175997</v>
+      </c>
+      <c r="BC70" s="62">
+        <v>101.9</v>
+      </c>
+      <c r="BD70" s="47">
+        <v>95.3</v>
+      </c>
+      <c r="BE70" s="47">
+        <v>100.6</v>
+      </c>
+      <c r="BF70" s="47">
+        <v>84.9</v>
+      </c>
+      <c r="BG70" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="BH70" s="47">
+        <v>102.6</v>
+      </c>
+      <c r="BI70" s="47">
+        <v>104.7</v>
+      </c>
+      <c r="BJ70" s="47">
+        <v>107.2</v>
+      </c>
+      <c r="BK70" s="47">
+        <v>110.1</v>
+      </c>
+      <c r="BL70" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="BM70" s="45">
+        <v>97.7</v>
+      </c>
+      <c r="BN70" s="45">
+        <v>98.9</v>
+      </c>
+      <c r="BO70" s="45">
+        <v>98.6</v>
+      </c>
+      <c r="BP70" s="45">
+        <v>99.1</v>
+      </c>
+      <c r="BQ70" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="BR70" s="45">
+        <v>96.1</v>
+      </c>
+      <c r="BS70" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="BT70" s="45">
+        <v>94.8</v>
+      </c>
+      <c r="BU70" s="45">
+        <v>94</v>
+      </c>
+      <c r="BV70" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="BW70" s="54">
+        <v>105</v>
+      </c>
+      <c r="BX70" s="45">
+        <v>113</v>
+      </c>
+      <c r="BY70" s="45">
+        <v>133.9</v>
+      </c>
+      <c r="BZ70" s="45">
+        <v>119.1</v>
+      </c>
+      <c r="CA70" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="CB70" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="CC70" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="CD70" s="45">
+        <v>95.7</v>
+      </c>
+      <c r="CE70" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="CF70" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="CG70" s="45">
+        <v>114</v>
+      </c>
+      <c r="CH70" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="CI70" s="45">
+        <v>113.3</v>
+      </c>
+      <c r="CJ70" s="45">
+        <v>108.1</v>
+      </c>
+      <c r="CK70" s="45">
+        <v>114</v>
+      </c>
+      <c r="CL70" s="45">
+        <v>106</v>
+      </c>
+      <c r="CM70" s="45">
+        <v>118</v>
+      </c>
+      <c r="CN70" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="CO70" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="CP70" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="CQ70" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="CR70" s="45">
+        <v>94</v>
+      </c>
+      <c r="CS70" s="45">
+        <v>112</v>
+      </c>
+      <c r="CT70" s="45">
+        <v>112.5</v>
+      </c>
+      <c r="CU70" s="6">
+        <v>106.5</v>
+      </c>
+      <c r="CV70" s="12">
+        <v>118</v>
+      </c>
+      <c r="CW70" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="CX70" s="12">
+        <v>104.5</v>
+      </c>
+      <c r="CY70" s="93">
+        <v>111.2</v>
+      </c>
+      <c r="CZ70" s="93">
+        <v>113.1</v>
+      </c>
+      <c r="DA70" s="12">
+        <v>108</v>
+      </c>
+      <c r="DB70" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="DC70" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DD70" s="12">
+        <v>94.5</v>
+      </c>
+      <c r="DE70" s="12">
+        <v>100</v>
+      </c>
+      <c r="DF70" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DG70" s="12">
+        <v>98.8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" s="49">
+        <v>105.9627344390105</v>
+      </c>
+      <c r="C71" s="46">
+        <v>111</v>
+      </c>
+      <c r="D71" s="46">
+        <v>110</v>
+      </c>
+      <c r="E71" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="F71" s="46">
+        <v>98.7</v>
+      </c>
+      <c r="G71" s="50">
+        <v>106.2</v>
+      </c>
+      <c r="H71" s="61">
+        <v>105.7</v>
+      </c>
+      <c r="I71" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="J71" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="K71" s="47">
+        <v>145.9</v>
+      </c>
+      <c r="L71" s="46">
+        <v>170.7</v>
+      </c>
+      <c r="M71" s="46">
+        <v>146.5</v>
+      </c>
+      <c r="N71" s="47">
+        <v>142.9</v>
+      </c>
+      <c r="O71" s="49">
+        <v>127.25705696294506</v>
+      </c>
+      <c r="P71" s="46">
+        <v>127.9</v>
+      </c>
+      <c r="Q71" s="46">
+        <v>131.5</v>
+      </c>
+      <c r="R71" s="47">
+        <v>144.9</v>
+      </c>
+      <c r="S71" s="46">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="T71" s="46">
+        <v>133.6</v>
+      </c>
+      <c r="U71" s="46">
+        <v>124.3</v>
+      </c>
+      <c r="V71" s="46">
+        <v>121.8</v>
+      </c>
+      <c r="W71" s="46">
+        <v>121.7</v>
+      </c>
+      <c r="X71" s="46">
+        <v>87.8</v>
+      </c>
+      <c r="Y71" s="50">
+        <v>67.8</v>
+      </c>
+      <c r="Z71" s="50">
+        <v>82.8</v>
+      </c>
+      <c r="AA71" s="46">
+        <v>91.6</v>
+      </c>
+      <c r="AB71" s="55">
+        <v>108.6</v>
+      </c>
+      <c r="AC71" s="50">
+        <v>98.3</v>
+      </c>
+      <c r="AD71" s="50">
+        <v>100.8</v>
+      </c>
+      <c r="AE71" s="55">
+        <v>95.9</v>
+      </c>
+      <c r="AF71" s="46">
+        <v>91.5</v>
+      </c>
+      <c r="AG71" s="46">
+        <v>98.9</v>
+      </c>
+      <c r="AH71" s="55">
+        <v>92</v>
+      </c>
+      <c r="AI71" s="46">
+        <v>91.6</v>
+      </c>
+      <c r="AJ71" s="46">
+        <v>85.9</v>
+      </c>
+      <c r="AK71" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="AL71" s="46">
+        <v>109.9</v>
+      </c>
+      <c r="AM71" s="52">
+        <v>103.4</v>
+      </c>
+      <c r="AN71" s="52">
+        <v>96.9</v>
+      </c>
+      <c r="AO71" s="49">
+        <v>96.658134285472286</v>
+      </c>
+      <c r="AP71" s="52">
+        <v>110.3</v>
+      </c>
+      <c r="AQ71" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="AR71" s="52">
+        <v>95</v>
+      </c>
+      <c r="AS71" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="AT71" s="52">
+        <v>95.3</v>
+      </c>
+      <c r="AU71" s="46">
+        <v>95.7</v>
+      </c>
+      <c r="AV71" s="52">
+        <v>93.4</v>
+      </c>
+      <c r="AW71" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AX71" s="52">
+        <v>92.8</v>
+      </c>
+      <c r="AY71" s="52">
+        <v>96.5</v>
+      </c>
+      <c r="AZ71" s="52">
+        <v>99.2</v>
+      </c>
+      <c r="BA71" s="52">
+        <v>116.1</v>
+      </c>
+      <c r="BB71" s="49">
+        <v>102.08764561016514</v>
+      </c>
+      <c r="BC71" s="62">
+        <v>94.8</v>
+      </c>
+      <c r="BD71" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="BE71" s="47">
+        <v>112.1</v>
+      </c>
+      <c r="BF71" s="47">
+        <v>85.7</v>
+      </c>
+      <c r="BG71" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="BH71" s="47">
+        <v>102</v>
+      </c>
+      <c r="BI71" s="47">
+        <v>95.5</v>
+      </c>
+      <c r="BJ71" s="47">
+        <v>96.6</v>
+      </c>
+      <c r="BK71" s="47">
+        <v>109</v>
+      </c>
+      <c r="BL71" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="BM71" s="45">
+        <v>90.4</v>
+      </c>
+      <c r="BN71" s="45">
+        <v>92.8</v>
+      </c>
+      <c r="BO71" s="45">
+        <v>97.4</v>
+      </c>
+      <c r="BP71" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="BQ71" s="54">
+        <v>95</v>
+      </c>
+      <c r="BR71" s="45">
+        <v>95</v>
+      </c>
+      <c r="BS71" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="BT71" s="45">
+        <v>89.2</v>
+      </c>
+      <c r="BU71" s="45">
+        <v>95.4</v>
+      </c>
+      <c r="BV71" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="BW71" s="54">
+        <v>110.4</v>
+      </c>
+      <c r="BX71" s="45">
+        <v>109.9</v>
+      </c>
+      <c r="BY71" s="45">
+        <v>104</v>
+      </c>
+      <c r="BZ71" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="CA71" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="CB71" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CC71" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="CD71" s="45">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="CE71" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="CF71" s="45">
+        <v>122.3</v>
+      </c>
+      <c r="CG71" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="CH71" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="CI71" s="45">
+        <v>119.5</v>
+      </c>
+      <c r="CJ71" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="CK71" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="CL71" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="CM71" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="CN71" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="CO71" s="45">
+        <v>102.8</v>
+      </c>
+      <c r="CP71" s="6">
+        <v>115</v>
+      </c>
+      <c r="CQ71" s="45">
+        <v>104.2</v>
+      </c>
+      <c r="CR71" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="CS71" s="45">
+        <v>94.4</v>
+      </c>
+      <c r="CT71" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="CU71" s="6">
+        <v>100.8</v>
+      </c>
+      <c r="CV71" s="12">
+        <v>96.8</v>
+      </c>
+      <c r="CW71" s="12">
+        <v>102.6</v>
+      </c>
+      <c r="CX71" s="12">
+        <v>110.6</v>
+      </c>
+      <c r="CY71" s="93">
+        <v>99.2</v>
+      </c>
+      <c r="CZ71" s="93">
+        <v>102.1</v>
+      </c>
+      <c r="DA71" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="DB71" s="12">
+        <v>102.8</v>
+      </c>
+      <c r="DC71" s="12">
+        <v>96.5</v>
+      </c>
+      <c r="DD71" s="12">
+        <v>99.3</v>
+      </c>
+      <c r="DE71" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="DF71" s="12">
+        <v>91.6</v>
+      </c>
+      <c r="DG71" s="12">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="72" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="B72" s="49">
+        <v>111.58910255335408</v>
+      </c>
+      <c r="C72" s="46">
+        <v>108.2</v>
+      </c>
+      <c r="D72" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="E72" s="47">
+        <v>105.1</v>
+      </c>
+      <c r="F72" s="46">
+        <v>102.3</v>
+      </c>
+      <c r="G72" s="50">
+        <v>103.4</v>
+      </c>
+      <c r="H72" s="61">
+        <v>101.9</v>
+      </c>
+      <c r="I72" s="46">
+        <v>111.8</v>
+      </c>
+      <c r="J72" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="K72" s="47">
+        <v>124.2</v>
+      </c>
+      <c r="L72" s="46">
+        <v>122.4</v>
+      </c>
+      <c r="M72" s="46">
+        <v>125.1</v>
+      </c>
+      <c r="N72" s="47">
+        <v>114.1</v>
+      </c>
+      <c r="O72" s="49">
+        <v>117.79477538738601</v>
+      </c>
+      <c r="P72" s="46">
+        <v>124.9</v>
+      </c>
+      <c r="Q72" s="46">
+        <v>124</v>
+      </c>
+      <c r="R72" s="47">
+        <v>134</v>
+      </c>
+      <c r="S72" s="46">
+        <v>123.6</v>
+      </c>
+      <c r="T72" s="46">
+        <v>121</v>
+      </c>
+      <c r="U72" s="46">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="V72" s="46">
+        <v>118.5</v>
+      </c>
+      <c r="W72" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="X72" s="46">
+        <v>104</v>
+      </c>
+      <c r="Y72" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="Z72" s="50">
+        <v>104.3</v>
+      </c>
+      <c r="AA72" s="46">
+        <v>111.8</v>
+      </c>
+      <c r="AB72" s="55">
+        <v>111.4</v>
+      </c>
+      <c r="AC72" s="50">
+        <v>100.6</v>
+      </c>
+      <c r="AD72" s="50">
+        <v>110.5</v>
+      </c>
+      <c r="AE72" s="55">
+        <v>96.5</v>
+      </c>
+      <c r="AF72" s="46">
+        <v>104</v>
+      </c>
+      <c r="AG72" s="46">
+        <v>101.3</v>
+      </c>
+      <c r="AH72" s="55">
+        <v>97.7</v>
+      </c>
+      <c r="AI72" s="46">
+        <v>92.1</v>
+      </c>
+      <c r="AJ72" s="46">
+        <v>93.8</v>
+      </c>
+      <c r="AK72" s="46">
+        <v>97.1</v>
+      </c>
+      <c r="AL72" s="46">
+        <v>94.4</v>
+      </c>
+      <c r="AM72" s="52">
+        <v>98.3</v>
+      </c>
+      <c r="AN72" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="AO72" s="49">
+        <v>97.650804858115265</v>
+      </c>
+      <c r="AP72" s="52">
+        <v>96</v>
+      </c>
+      <c r="AQ72" s="52">
+        <v>99</v>
+      </c>
+      <c r="AR72" s="52">
+        <v>99.1</v>
+      </c>
+      <c r="AS72" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AT72" s="52">
+        <v>107.8</v>
+      </c>
+      <c r="AU72" s="46">
+        <v>101.2</v>
+      </c>
+      <c r="AV72" s="52">
+        <v>98.8</v>
+      </c>
+      <c r="AW72" s="52">
+        <v>98.6</v>
+      </c>
+      <c r="AX72" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="AY72" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="AZ72" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="BA72" s="52">
+        <v>104.7</v>
+      </c>
+      <c r="BB72" s="49">
+        <v>102.75561420080035</v>
+      </c>
+      <c r="BC72" s="62">
+        <v>97.3</v>
+      </c>
+      <c r="BD72" s="47">
+        <v>98.8</v>
+      </c>
+      <c r="BE72" s="47">
+        <v>106</v>
+      </c>
+      <c r="BF72" s="47">
+        <v>93.7</v>
+      </c>
+      <c r="BG72" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="BH72" s="47">
+        <v>100.7</v>
+      </c>
+      <c r="BI72" s="47">
+        <v>105.2</v>
+      </c>
+      <c r="BJ72" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="BK72" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="BL72" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="BM72" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="BN72" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BO72" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="BP72" s="45">
+        <v>108.7</v>
+      </c>
+      <c r="BQ72" s="54">
+        <v>103.9</v>
+      </c>
+      <c r="BR72" s="45">
+        <v>101</v>
+      </c>
+      <c r="BS72" s="45">
+        <v>102.6</v>
+      </c>
+      <c r="BT72" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BU72" s="45">
+        <v>101.4</v>
+      </c>
+      <c r="BV72" s="54">
+        <v>101.2</v>
+      </c>
+      <c r="BW72" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="BX72" s="45">
+        <v>97</v>
+      </c>
+      <c r="BY72" s="45">
+        <v>95.3</v>
+      </c>
+      <c r="BZ72" s="45">
+        <v>103.7</v>
+      </c>
+      <c r="CA72" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="CB72" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="CC72" s="45">
+        <v>124.2</v>
+      </c>
+      <c r="CD72" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="CE72" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="CF72" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="CG72" s="45">
+        <v>117</v>
+      </c>
+      <c r="CH72" s="45">
+        <v>105.1</v>
+      </c>
+      <c r="CI72" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="CJ72" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="CK72" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="CL72" s="45">
+        <v>114</v>
+      </c>
+      <c r="CM72" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="CN72" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="CO72" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="CP72" s="6">
+        <v>108.8</v>
+      </c>
+      <c r="CQ72" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="CR72" s="45">
+        <v>97.2</v>
+      </c>
+      <c r="CS72" s="45">
+        <v>101.6</v>
+      </c>
+      <c r="CT72" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="CU72" s="6">
+        <v>102.2</v>
+      </c>
+      <c r="CV72" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="CW72" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="CX72" s="12">
+        <v>95.5</v>
+      </c>
+      <c r="CY72" s="93">
+        <v>96.2</v>
+      </c>
+      <c r="CZ72" s="93">
+        <v>100.2</v>
+      </c>
+      <c r="DA72" s="12">
+        <v>99</v>
+      </c>
+      <c r="DB72" s="12">
+        <v>99.8</v>
+      </c>
+      <c r="DC72" s="12">
+        <v>100.8</v>
+      </c>
+      <c r="DD72" s="12">
+        <v>101.7</v>
+      </c>
+      <c r="DE72" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="DF72" s="12">
+        <v>94.2</v>
+      </c>
+      <c r="DG72" s="12">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="49">
+        <v>107.21077010229511</v>
+      </c>
+      <c r="C73" s="46">
+        <v>108.5</v>
+      </c>
+      <c r="D73" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="E73" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="F73" s="46">
+        <v>107.7</v>
+      </c>
+      <c r="G73" s="50">
+        <v>107.5</v>
+      </c>
+      <c r="H73" s="61">
+        <v>96.2</v>
+      </c>
+      <c r="I73" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="J73" s="46">
+        <v>108.3</v>
+      </c>
+      <c r="K73" s="47">
+        <v>114.1</v>
+      </c>
+      <c r="L73" s="46">
+        <v>121</v>
+      </c>
+      <c r="M73" s="46">
+        <v>117.7</v>
+      </c>
+      <c r="N73" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="O73" s="49">
+        <v>112.29769574644799</v>
+      </c>
+      <c r="P73" s="46">
+        <v>114.8</v>
+      </c>
+      <c r="Q73" s="46">
+        <v>125.6</v>
+      </c>
+      <c r="R73" s="47">
+        <v>125.1</v>
+      </c>
+      <c r="S73" s="46">
+        <v>119.8</v>
+      </c>
+      <c r="T73" s="46">
+        <v>117.4</v>
+      </c>
+      <c r="U73" s="46">
+        <v>133.4</v>
+      </c>
+      <c r="V73" s="46">
+        <v>117.5</v>
+      </c>
+      <c r="W73" s="46">
+        <v>118.6</v>
+      </c>
+      <c r="X73" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="Y73" s="50">
+        <v>100.7</v>
+      </c>
+      <c r="Z73" s="50">
+        <v>112.2</v>
+      </c>
+      <c r="AA73" s="46">
+        <v>95.4</v>
+      </c>
+      <c r="AB73" s="55">
+        <v>109.8</v>
+      </c>
+      <c r="AC73" s="50">
+        <v>113.1</v>
+      </c>
+      <c r="AD73" s="50">
+        <v>105.6</v>
+      </c>
+      <c r="AE73" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="AF73" s="46">
+        <v>102.9</v>
+      </c>
+      <c r="AG73" s="46">
+        <v>98.7</v>
+      </c>
+      <c r="AH73" s="55">
+        <v>90.2</v>
+      </c>
+      <c r="AI73" s="46">
+        <v>92.2</v>
+      </c>
+      <c r="AJ73" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="AK73" s="46">
+        <v>88.1</v>
+      </c>
+      <c r="AL73" s="46">
+        <v>97</v>
+      </c>
+      <c r="AM73" s="52">
+        <v>95</v>
+      </c>
+      <c r="AN73" s="52">
+        <v>105</v>
+      </c>
+      <c r="AO73" s="49">
+        <v>99.454409915414047</v>
+      </c>
+      <c r="AP73" s="52">
+        <v>91.3</v>
+      </c>
+      <c r="AQ73" s="52">
+        <v>90.8</v>
+      </c>
+      <c r="AR73" s="52">
+        <v>97.3</v>
+      </c>
+      <c r="AS73" s="52">
+        <v>96.6</v>
+      </c>
+      <c r="AT73" s="52">
+        <v>104.5</v>
+      </c>
+      <c r="AU73" s="46">
+        <v>104</v>
+      </c>
+      <c r="AV73" s="52">
+        <v>96.4</v>
+      </c>
+      <c r="AW73" s="52">
+        <v>91.5</v>
+      </c>
+      <c r="AX73" s="52">
+        <v>94.4</v>
+      </c>
+      <c r="AY73" s="52">
+        <v>96.5</v>
+      </c>
+      <c r="AZ73" s="52">
+        <v>92.9</v>
+      </c>
+      <c r="BA73" s="52">
+        <v>88.6</v>
+      </c>
+      <c r="BB73" s="49">
+        <v>95.801313425112255</v>
+      </c>
+      <c r="BC73" s="62">
+        <v>94.6</v>
+      </c>
+      <c r="BD73" s="47">
+        <v>101.4</v>
+      </c>
+      <c r="BE73" s="47">
+        <v>94.1</v>
+      </c>
+      <c r="BF73" s="47">
+        <v>92.1</v>
+      </c>
+      <c r="BG73" s="53">
+        <v>94.5</v>
+      </c>
+      <c r="BH73" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="BI73" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="BJ73" s="47">
+        <v>115</v>
+      </c>
+      <c r="BK73" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="BL73" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="BM73" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="BN73" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="BO73" s="45">
+        <v>97.5</v>
+      </c>
+      <c r="BP73" s="45">
+        <v>96.8</v>
+      </c>
+      <c r="BQ73" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="BR73" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="BS73" s="45">
+        <v>95.4</v>
+      </c>
+      <c r="BT73" s="45">
+        <v>102.5</v>
+      </c>
+      <c r="BU73" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="BV73" s="54">
+        <v>98.5</v>
+      </c>
+      <c r="BW73" s="54">
+        <v>104.7</v>
+      </c>
+      <c r="BX73" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="BY73" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="BZ73" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="CA73" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="CB73" s="45">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="CC73" s="45">
+        <v>125.6</v>
+      </c>
+      <c r="CD73" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="CE73" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="CF73" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="CG73" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="CH73" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CI73" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="CJ73" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="CK73" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="CL73" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="CM73" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="CN73" s="45">
+        <v>100.6</v>
+      </c>
+      <c r="CO73" s="45">
+        <v>91</v>
+      </c>
+      <c r="CP73" s="6">
+        <v>104.5</v>
+      </c>
+      <c r="CQ73" s="45">
+        <v>95.6</v>
+      </c>
+      <c r="CR73" s="45">
+        <v>95.9</v>
+      </c>
+      <c r="CS73" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="CT73" s="45">
+        <v>109.8</v>
+      </c>
+      <c r="CU73" s="6">
+        <v>100.8</v>
+      </c>
+      <c r="CV73" s="12">
+        <v>99.2</v>
+      </c>
+      <c r="CW73" s="12">
+        <v>112.7</v>
+      </c>
+      <c r="CX73" s="12">
+        <v>93.4</v>
+      </c>
+      <c r="CY73" s="93">
+        <v>96.5</v>
+      </c>
+      <c r="CZ73" s="93">
+        <v>99.1</v>
+      </c>
+      <c r="DA73" s="12">
+        <v>96.6</v>
+      </c>
+      <c r="DB73" s="12">
+        <v>84.4</v>
+      </c>
+      <c r="DC73" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="DD73" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="DE73" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="DF73" s="12">
+        <v>96</v>
+      </c>
+      <c r="DG73" s="12">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B74" s="49">
+        <v>116.57178568989502</v>
+      </c>
+      <c r="C74" s="46">
+        <v>125.7</v>
+      </c>
+      <c r="D74" s="46">
+        <v>121.3</v>
+      </c>
+      <c r="E74" s="47">
+        <v>128.4</v>
+      </c>
+      <c r="F74" s="46">
+        <v>123.2</v>
+      </c>
+      <c r="G74" s="50">
+        <v>111.7</v>
+      </c>
+      <c r="H74" s="61">
+        <v>98.5</v>
+      </c>
+      <c r="I74" s="46">
+        <v>103.1</v>
+      </c>
+      <c r="J74" s="46">
+        <v>103.5</v>
+      </c>
+      <c r="K74" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="L74" s="46">
+        <v>129.1</v>
+      </c>
+      <c r="M74" s="46">
+        <v>119.8</v>
+      </c>
+      <c r="N74" s="47">
+        <v>123</v>
+      </c>
+      <c r="O74" s="49">
+        <v>115.08789465683203</v>
+      </c>
+      <c r="P74" s="46">
+        <v>119</v>
+      </c>
+      <c r="Q74" s="46">
+        <v>121.6</v>
+      </c>
+      <c r="R74" s="47">
+        <v>119.5</v>
+      </c>
+      <c r="S74" s="46">
+        <v>117.6</v>
+      </c>
+      <c r="T74" s="46">
+        <v>115.5</v>
+      </c>
+      <c r="U74" s="46">
+        <v>125.3</v>
+      </c>
+      <c r="V74" s="46">
+        <v>123.5</v>
+      </c>
+      <c r="W74" s="46">
+        <v>112.7</v>
+      </c>
+      <c r="X74" s="46">
+        <v>94.2</v>
+      </c>
+      <c r="Y74" s="50">
+        <v>76.3</v>
+      </c>
+      <c r="Z74" s="50">
+        <v>84.7</v>
+      </c>
+      <c r="AA74" s="46">
+        <v>94.9</v>
+      </c>
+      <c r="AB74" s="51">
+        <v>106.7</v>
+      </c>
+      <c r="AC74" s="50">
+        <v>95.3</v>
+      </c>
+      <c r="AD74" s="50">
+        <v>94.1</v>
+      </c>
+      <c r="AE74" s="51">
+        <v>94.1</v>
+      </c>
+      <c r="AF74" s="46">
+        <v>94.1</v>
+      </c>
+      <c r="AG74" s="46">
+        <v>94.7</v>
+      </c>
+      <c r="AH74" s="51">
+        <v>87.8</v>
+      </c>
+      <c r="AI74" s="46">
+        <v>87.3</v>
+      </c>
+      <c r="AJ74" s="46">
+        <v>94.9</v>
+      </c>
+      <c r="AK74" s="46">
+        <v>102.6</v>
+      </c>
+      <c r="AL74" s="46">
+        <v>104.3</v>
+      </c>
+      <c r="AM74" s="52">
+        <v>108.2</v>
+      </c>
+      <c r="AN74" s="52">
+        <v>105</v>
+      </c>
+      <c r="AO74" s="49">
+        <v>97.093219947028203</v>
+      </c>
+      <c r="AP74" s="52">
+        <v>102.5</v>
+      </c>
+      <c r="AQ74" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="AR74" s="52">
+        <v>101.8</v>
+      </c>
+      <c r="AS74" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="AT74" s="52">
+        <v>106.2</v>
+      </c>
+      <c r="AU74" s="46">
+        <v>98.8</v>
+      </c>
+      <c r="AV74" s="52">
+        <v>97.4</v>
+      </c>
+      <c r="AW74" s="52">
+        <v>97.6</v>
+      </c>
+      <c r="AX74" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="AY74" s="52">
+        <v>101.3</v>
+      </c>
+      <c r="AZ74" s="52">
+        <v>97.7</v>
+      </c>
+      <c r="BA74" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="BB74" s="49">
+        <v>105.02397921215599</v>
+      </c>
+      <c r="BC74" s="62">
+        <v>99.9</v>
+      </c>
+      <c r="BD74" s="47">
+        <v>102.1</v>
+      </c>
+      <c r="BE74" s="47">
+        <v>100.8</v>
+      </c>
+      <c r="BF74" s="47">
+        <v>88.8</v>
+      </c>
+      <c r="BG74" s="53">
+        <v>92.5</v>
+      </c>
+      <c r="BH74" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="BI74" s="47">
+        <v>102.8</v>
+      </c>
+      <c r="BJ74" s="47">
+        <v>101.6</v>
+      </c>
+      <c r="BK74" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="BL74" s="45">
+        <v>105</v>
+      </c>
+      <c r="BM74" s="45">
+        <v>92.2</v>
+      </c>
+      <c r="BN74" s="45">
+        <v>95.4</v>
+      </c>
+      <c r="BO74" s="45">
+        <v>97.3</v>
+      </c>
+      <c r="BP74" s="45">
+        <v>99.3</v>
+      </c>
+      <c r="BQ74" s="54">
+        <v>96.4</v>
+      </c>
+      <c r="BR74" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="BS74" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="BT74" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="BU74" s="45">
+        <v>99.5</v>
+      </c>
+      <c r="BV74" s="54">
+        <v>103.2</v>
+      </c>
+      <c r="BW74" s="54">
+        <v>102.7</v>
+      </c>
+      <c r="BX74" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="BY74" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="BZ74" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="CA74" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="CB74" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="CC74" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="CD74" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="CE74" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="CF74" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="CG74" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="CH74" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="CI74" s="45">
+        <v>137.5</v>
+      </c>
+      <c r="CJ74" s="45">
+        <v>138.6</v>
+      </c>
+      <c r="CK74" s="45">
+        <v>128</v>
+      </c>
+      <c r="CL74" s="45">
+        <v>125.5</v>
+      </c>
+      <c r="CM74" s="45">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="CN74" s="45">
+        <v>85.8</v>
+      </c>
+      <c r="CO74" s="45">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="CP74" s="6">
+        <v>98.8</v>
+      </c>
+      <c r="CQ74" s="45">
+        <v>96.2</v>
+      </c>
+      <c r="CR74" s="45">
+        <v>98.5</v>
+      </c>
+      <c r="CS74" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="CT74" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="CU74" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="CV74" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="CW74" s="12">
+        <v>94.3</v>
+      </c>
+      <c r="CX74" s="12">
+        <v>80.7</v>
+      </c>
+      <c r="CY74" s="93">
+        <v>94.4</v>
+      </c>
+      <c r="CZ74" s="93">
+        <v>92.5</v>
+      </c>
+      <c r="DA74" s="12">
+        <v>97.6</v>
+      </c>
+      <c r="DB74" s="12">
+        <v>96.9</v>
+      </c>
+      <c r="DC74" s="12">
+        <v>121.4</v>
+      </c>
+      <c r="DD74" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="DE74" s="12">
+        <v>102.7</v>
+      </c>
+      <c r="DF74" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="DG74" s="12">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="B75" s="49">
+        <v>99.183111600240338</v>
+      </c>
+      <c r="C75" s="46">
+        <v>105.9</v>
+      </c>
+      <c r="D75" s="46">
+        <v>104.8</v>
+      </c>
+      <c r="E75" s="47">
+        <v>102.7</v>
+      </c>
+      <c r="F75" s="46">
+        <v>102.1</v>
+      </c>
+      <c r="G75" s="50">
+        <v>103.2</v>
+      </c>
+      <c r="H75" s="61">
+        <v>99.9</v>
+      </c>
+      <c r="I75" s="46">
+        <v>109.5</v>
+      </c>
+      <c r="J75" s="46">
+        <v>103.9</v>
+      </c>
+      <c r="K75" s="47">
+        <v>127.9</v>
+      </c>
+      <c r="L75" s="46">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="M75" s="46">
+        <v>128.1</v>
+      </c>
+      <c r="N75" s="47">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="O75" s="49">
+        <v>119.7773364976828</v>
+      </c>
+      <c r="P75" s="46">
+        <v>120</v>
+      </c>
+      <c r="Q75" s="46">
+        <v>120.2</v>
+      </c>
+      <c r="R75" s="47">
+        <v>124.7</v>
+      </c>
+      <c r="S75" s="46">
+        <v>119.3</v>
+      </c>
+      <c r="T75" s="46">
+        <v>121</v>
+      </c>
+      <c r="U75" s="46">
+        <v>110.7</v>
+      </c>
+      <c r="V75" s="46">
+        <v>101.2</v>
+      </c>
+      <c r="W75" s="46">
+        <v>110.7</v>
+      </c>
+      <c r="X75" s="46">
+        <v>90.1</v>
+      </c>
+      <c r="Y75" s="50">
+        <v>80.3</v>
+      </c>
+      <c r="Z75" s="50">
+        <v>88.5</v>
+      </c>
+      <c r="AA75" s="46">
+        <v>88.8</v>
+      </c>
+      <c r="AB75" s="51">
+        <v>101.9</v>
+      </c>
+      <c r="AC75" s="50">
+        <v>102.3</v>
+      </c>
+      <c r="AD75" s="50">
+        <v>100.1</v>
+      </c>
+      <c r="AE75" s="51">
+        <v>98.7</v>
+      </c>
+      <c r="AF75" s="46">
+        <v>102.4</v>
+      </c>
+      <c r="AG75" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="AH75" s="51">
+        <v>101.4</v>
+      </c>
+      <c r="AI75" s="46">
+        <v>105.1</v>
+      </c>
+      <c r="AJ75" s="46">
+        <v>95.8</v>
+      </c>
+      <c r="AK75" s="46">
+        <v>115.5</v>
+      </c>
+      <c r="AL75" s="46">
+        <v>108.3</v>
+      </c>
+      <c r="AM75" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AN75" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="AO75" s="49">
+        <v>103.74479602293262</v>
+      </c>
+      <c r="AP75" s="52">
+        <v>93.7</v>
+      </c>
+      <c r="AQ75" s="52">
+        <v>96</v>
+      </c>
+      <c r="AR75" s="52">
+        <v>99.4</v>
+      </c>
+      <c r="AS75" s="52">
+        <v>98.4</v>
+      </c>
+      <c r="AT75" s="52">
+        <v>105</v>
+      </c>
+      <c r="AU75" s="46">
+        <v>101.1</v>
+      </c>
+      <c r="AV75" s="52">
+        <v>101</v>
+      </c>
+      <c r="AW75" s="52">
+        <v>95.4</v>
+      </c>
+      <c r="AX75" s="52">
+        <v>92.9</v>
+      </c>
+      <c r="AY75" s="52">
+        <v>97.7</v>
+      </c>
+      <c r="AZ75" s="52">
+        <v>112.8</v>
+      </c>
+      <c r="BA75" s="52">
+        <v>105.9</v>
+      </c>
+      <c r="BB75" s="49">
+        <v>101.66105855328648</v>
+      </c>
+      <c r="BC75" s="62">
+        <v>106.7</v>
+      </c>
+      <c r="BD75" s="47">
+        <v>102</v>
+      </c>
+      <c r="BE75" s="47">
+        <v>92</v>
+      </c>
+      <c r="BF75" s="47">
+        <v>87.8</v>
+      </c>
+      <c r="BG75" s="53">
+        <v>93.2</v>
+      </c>
+      <c r="BH75" s="47">
+        <v>103</v>
+      </c>
+      <c r="BI75" s="47">
+        <v>111.1</v>
+      </c>
+      <c r="BJ75" s="47">
+        <v>111.8</v>
+      </c>
+      <c r="BK75" s="47">
+        <v>112.7</v>
+      </c>
+      <c r="BL75" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="BM75" s="45">
+        <v>92.1</v>
+      </c>
+      <c r="BN75" s="45">
+        <v>89.7</v>
+      </c>
+      <c r="BO75" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="BP75" s="45">
+        <v>87.1</v>
+      </c>
+      <c r="BQ75" s="54">
+        <v>92.6</v>
+      </c>
+      <c r="BR75" s="45">
+        <v>104.7</v>
+      </c>
+      <c r="BS75" s="45">
+        <v>92</v>
+      </c>
+      <c r="BT75" s="45">
+        <v>103.4</v>
+      </c>
+      <c r="BU75" s="45">
+        <v>100</v>
+      </c>
+      <c r="BV75" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="BW75" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="BX75" s="45">
+        <v>119.1</v>
+      </c>
+      <c r="BY75" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="BZ75" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="CA75" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="CB75" s="45">
+        <v>125.8</v>
+      </c>
+      <c r="CC75" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="CD75" s="45">
+        <v>125.3</v>
+      </c>
+      <c r="CE75" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="CF75" s="45">
+        <v>119.2</v>
+      </c>
+      <c r="CG75" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="CH75" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="CI75" s="45">
+        <v>113.8</v>
+      </c>
+      <c r="CJ75" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="CK75" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="CL75" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="CM75" s="45">
+        <v>99.3</v>
+      </c>
+      <c r="CN75" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="CO75" s="45">
+        <v>98</v>
+      </c>
+      <c r="CP75" s="6">
+        <v>104.4</v>
+      </c>
+      <c r="CQ75" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="CR75" s="45">
+        <v>97.2</v>
+      </c>
+      <c r="CS75" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="CT75" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="CU75" s="6">
+        <v>101</v>
+      </c>
+      <c r="CV75" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="CW75" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="CX75" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="CY75" s="93">
+        <v>104.6</v>
+      </c>
+      <c r="CZ75" s="93">
+        <v>104.6</v>
+      </c>
+      <c r="DA75" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="DB75" s="12">
+        <v>101.9</v>
+      </c>
+      <c r="DC75" s="12">
+        <v>95.3</v>
+      </c>
+      <c r="DD75" s="12">
+        <v>95.8</v>
+      </c>
+      <c r="DE75" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="DF75" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="DG75" s="12">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="49">
+        <v>114.18643902288792</v>
+      </c>
+      <c r="C76" s="46">
+        <v>116.4</v>
+      </c>
+      <c r="D76" s="46">
+        <v>123.1</v>
+      </c>
+      <c r="E76" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="F76" s="46">
+        <v>112.1</v>
+      </c>
+      <c r="G76" s="50">
+        <v>110.3</v>
+      </c>
+      <c r="H76" s="61">
+        <v>119.8</v>
+      </c>
+      <c r="I76" s="46">
+        <v>119.4</v>
+      </c>
+      <c r="J76" s="46">
+        <v>113.1</v>
+      </c>
+      <c r="K76" s="47">
+        <v>117.1</v>
+      </c>
+      <c r="L76" s="46">
+        <v>119.5</v>
+      </c>
+      <c r="M76" s="46">
+        <v>122.2</v>
+      </c>
+      <c r="N76" s="47">
+        <v>119.3</v>
+      </c>
+      <c r="O76" s="49">
+        <v>118.68064596560157</v>
+      </c>
+      <c r="P76" s="46">
+        <v>120.5</v>
+      </c>
+      <c r="Q76" s="46">
+        <v>124.9</v>
+      </c>
+      <c r="R76" s="47">
+        <v>119.6</v>
+      </c>
+      <c r="S76" s="46">
+        <v>120</v>
+      </c>
+      <c r="T76" s="46">
+        <v>122.3</v>
+      </c>
+      <c r="U76" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="V76" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="W76" s="46">
+        <v>109.8</v>
+      </c>
+      <c r="X76" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="Y76" s="50">
+        <v>100.4</v>
+      </c>
+      <c r="Z76" s="50">
+        <v>99.6</v>
+      </c>
+      <c r="AA76" s="46">
+        <v>95.9</v>
+      </c>
+      <c r="AB76" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="AC76" s="50">
+        <v>99.9</v>
+      </c>
+      <c r="AD76" s="50">
+        <v>98.4</v>
+      </c>
+      <c r="AE76" s="55">
+        <v>105.8</v>
+      </c>
+      <c r="AF76" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="AG76" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="AH76" s="55">
+        <v>101.2</v>
+      </c>
+      <c r="AI76" s="46">
+        <v>99.8</v>
+      </c>
+      <c r="AJ76" s="46">
+        <v>92.7</v>
+      </c>
+      <c r="AK76" s="46">
+        <v>99.9</v>
+      </c>
+      <c r="AL76" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="AM76" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="AN76" s="52">
+        <v>112.4</v>
+      </c>
+      <c r="AO76" s="49">
+        <v>103.36003387306101</v>
+      </c>
+      <c r="AP76" s="52">
+        <v>103.8</v>
+      </c>
+      <c r="AQ76" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="AR76" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AS76" s="52">
+        <v>103.2</v>
+      </c>
+      <c r="AT76" s="52">
+        <v>104.4</v>
+      </c>
+      <c r="AU76" s="46">
+        <v>110.1</v>
+      </c>
+      <c r="AV76" s="52">
+        <v>97.4</v>
+      </c>
+      <c r="AW76" s="52">
+        <v>111.6</v>
+      </c>
+      <c r="AX76" s="52">
+        <v>109.8</v>
+      </c>
+      <c r="AY76" s="52">
+        <v>104.2</v>
+      </c>
+      <c r="AZ76" s="52">
+        <v>102.5</v>
+      </c>
+      <c r="BA76" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="BB76" s="49">
+        <v>103.55619429819285</v>
+      </c>
+      <c r="BC76" s="62">
+        <v>111.1</v>
+      </c>
+      <c r="BD76" s="47">
+        <v>106</v>
+      </c>
+      <c r="BE76" s="47">
+        <v>103.6</v>
+      </c>
+      <c r="BF76" s="47">
+        <v>97</v>
+      </c>
+      <c r="BG76" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="BH76" s="47">
+        <v>92</v>
+      </c>
+      <c r="BI76" s="47">
+        <v>101.1</v>
+      </c>
+      <c r="BJ76" s="47">
+        <v>99.2</v>
+      </c>
+      <c r="BK76" s="53">
+        <v>107</v>
+      </c>
+      <c r="BL76" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="BM76" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="BN76" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="BO76" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="BP76" s="45">
+        <v>100.7</v>
+      </c>
+      <c r="BQ76" s="54">
+        <v>100</v>
+      </c>
+      <c r="BR76" s="45">
+        <v>98.1</v>
+      </c>
+      <c r="BS76" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="BT76" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="BU76" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="BV76" s="54">
+        <v>105.5</v>
+      </c>
+      <c r="BW76" s="54">
+        <v>118.3</v>
+      </c>
+      <c r="BX76" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="BY76" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="BZ76" s="45">
+        <v>112.1</v>
+      </c>
+      <c r="CA76" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="CB76" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="CC76" s="45">
+        <v>105.7</v>
+      </c>
+      <c r="CD76" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="CE76" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="CF76" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="CG76" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="CH76" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="CI76" s="45">
+        <v>113</v>
+      </c>
+      <c r="CJ76" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="CK76" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="CL76" s="45">
+        <v>113</v>
+      </c>
+      <c r="CM76" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="CN76" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="CO76" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="CP76" s="6">
+        <v>106.7</v>
+      </c>
+      <c r="CQ76" s="45">
+        <v>98.3</v>
+      </c>
+      <c r="CR76" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="CS76" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="CT76" s="45">
+        <v>111.7</v>
+      </c>
+      <c r="CU76" s="6">
+        <v>108.6</v>
+      </c>
+      <c r="CV76" s="12">
+        <v>120.6</v>
+      </c>
+      <c r="CW76" s="12">
+        <v>97.8</v>
+      </c>
+      <c r="CX76" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="CY76" s="93">
+        <v>101.8</v>
+      </c>
+      <c r="CZ76" s="93">
+        <v>105.7</v>
+      </c>
+      <c r="DA76" s="12">
+        <v>98.3</v>
+      </c>
+      <c r="DB76" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="DC76" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="DD76" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="DE76" s="12">
+        <v>100</v>
+      </c>
+      <c r="DF76" s="12">
+        <v>109.2</v>
+      </c>
+      <c r="DG76" s="12">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B77" s="49">
+        <v>103.64332798009555</v>
+      </c>
+      <c r="C77" s="46">
+        <v>119.2</v>
+      </c>
+      <c r="D77" s="46">
+        <v>118.5</v>
+      </c>
+      <c r="E77" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="F77" s="46">
+        <v>116.4</v>
+      </c>
+      <c r="G77" s="50">
+        <v>108.3</v>
+      </c>
+      <c r="H77" s="61">
+        <v>102.3</v>
+      </c>
+      <c r="I77" s="46">
+        <v>108.1</v>
+      </c>
+      <c r="J77" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="K77" s="47">
+        <v>136.9</v>
+      </c>
+      <c r="L77" s="46">
+        <v>135.1</v>
+      </c>
+      <c r="M77" s="46">
+        <v>134.5</v>
+      </c>
+      <c r="N77" s="47">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="O77" s="49">
+        <v>122.90073583507868</v>
+      </c>
+      <c r="P77" s="46">
+        <v>127.7</v>
+      </c>
+      <c r="Q77" s="46">
+        <v>125.5</v>
+      </c>
+      <c r="R77" s="47">
+        <v>127.1</v>
+      </c>
+      <c r="S77" s="46">
+        <v>124.6</v>
+      </c>
+      <c r="T77" s="46">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="U77" s="46">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="V77" s="46">
+        <v>127.2</v>
+      </c>
+      <c r="W77" s="46">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="X77" s="46">
+        <v>95.5</v>
+      </c>
+      <c r="Y77" s="50">
+        <v>100.2</v>
+      </c>
+      <c r="Z77" s="50">
+        <v>87.9</v>
+      </c>
+      <c r="AA77" s="46">
+        <v>86.1</v>
+      </c>
+      <c r="AB77" s="55">
+        <v>111.4</v>
+      </c>
+      <c r="AC77" s="50">
+        <v>98.7</v>
+      </c>
+      <c r="AD77" s="50">
+        <v>99.2</v>
+      </c>
+      <c r="AE77" s="55">
+        <v>101.6</v>
+      </c>
+      <c r="AF77" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="AG77" s="46">
+        <v>100</v>
+      </c>
+      <c r="AH77" s="55">
+        <v>96.1</v>
+      </c>
+      <c r="AI77" s="46">
+        <v>92.4</v>
+      </c>
+      <c r="AJ77" s="46">
+        <v>86.1</v>
+      </c>
+      <c r="AK77" s="46">
+        <v>98.5</v>
+      </c>
+      <c r="AL77" s="46">
+        <v>92.7</v>
+      </c>
+      <c r="AM77" s="52">
+        <v>102.3</v>
+      </c>
+      <c r="AN77" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="AO77" s="49">
+        <v>97.187107868077732</v>
+      </c>
+      <c r="AP77" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="AQ77" s="52">
+        <v>94.7</v>
+      </c>
+      <c r="AR77" s="52">
+        <v>94.1</v>
+      </c>
+      <c r="AS77" s="52">
+        <v>97</v>
+      </c>
+      <c r="AT77" s="52">
+        <v>96.1</v>
+      </c>
+      <c r="AU77" s="46">
+        <v>94.5</v>
+      </c>
+      <c r="AV77" s="52">
+        <v>90</v>
+      </c>
+      <c r="AW77" s="52">
+        <v>92.2</v>
+      </c>
+      <c r="AX77" s="52">
+        <v>94.1</v>
+      </c>
+      <c r="AY77" s="52">
+        <v>94.7</v>
+      </c>
+      <c r="AZ77" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="BA77" s="52">
+        <v>96.6</v>
+      </c>
+      <c r="BB77" s="49">
+        <v>97.382690597666993</v>
+      </c>
+      <c r="BC77" s="62">
+        <v>100.3</v>
+      </c>
+      <c r="BD77" s="47">
+        <v>106.5</v>
+      </c>
+      <c r="BE77" s="47">
+        <v>107</v>
+      </c>
+      <c r="BF77" s="47">
+        <v>91.3</v>
+      </c>
+      <c r="BG77" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="BH77" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="BI77" s="47">
+        <v>97.7</v>
+      </c>
+      <c r="BJ77" s="47">
+        <v>93.4</v>
+      </c>
+      <c r="BK77" s="47">
+        <v>99</v>
+      </c>
+      <c r="BL77" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="BM77" s="45">
+        <v>97.6</v>
+      </c>
+      <c r="BN77" s="45">
+        <v>95.9</v>
+      </c>
+      <c r="BO77" s="45">
+        <v>106.8</v>
+      </c>
+      <c r="BP77" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="BQ77" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="BR77" s="45">
+        <v>98.1</v>
+      </c>
+      <c r="BS77" s="45">
+        <v>95.7</v>
+      </c>
+      <c r="BT77" s="45">
+        <v>93</v>
+      </c>
+      <c r="BU77" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="BV77" s="54">
+        <v>98.6</v>
+      </c>
+      <c r="BW77" s="54">
+        <v>107</v>
+      </c>
+      <c r="BX77" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="BY77" s="45">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="BZ77" s="45">
+        <v>113.4</v>
+      </c>
+      <c r="CA77" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="CB77" s="45">
+        <v>121</v>
+      </c>
+      <c r="CC77" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="CD77" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="CE77" s="56">
+        <v>107.9</v>
+      </c>
+      <c r="CF77" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="CG77" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="CH77" s="45">
+        <v>96.2</v>
+      </c>
+      <c r="CI77" s="45">
+        <v>124.5</v>
+      </c>
+      <c r="CJ77" s="45">
+        <v>126.2</v>
+      </c>
+      <c r="CK77" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="CL77" s="45">
+        <v>122.4</v>
+      </c>
+      <c r="CM77" s="45">
+        <v>134</v>
+      </c>
+      <c r="CN77" s="45">
+        <v>99.7</v>
+      </c>
+      <c r="CO77" s="45">
+        <v>93.9</v>
+      </c>
+      <c r="CP77" s="6">
+        <v>115</v>
+      </c>
+      <c r="CQ77" s="45">
+        <v>99.5</v>
+      </c>
+      <c r="CR77" s="45">
+        <v>95.5</v>
+      </c>
+      <c r="CS77" s="45">
+        <v>92.4</v>
+      </c>
+      <c r="CT77" s="45">
+        <v>111.7</v>
+      </c>
+      <c r="CU77" s="6">
+        <v>98.6</v>
+      </c>
+      <c r="CV77" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="CW77" s="12">
+        <v>107.4</v>
+      </c>
+      <c r="CX77" s="12">
+        <v>108</v>
+      </c>
+      <c r="CY77" s="93">
+        <v>111.8</v>
+      </c>
+      <c r="CZ77" s="93">
+        <v>109.6</v>
+      </c>
+      <c r="DA77" s="12">
+        <v>95.4</v>
+      </c>
+      <c r="DB77" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="DC77" s="12">
+        <v>92.8</v>
+      </c>
+      <c r="DD77" s="12">
+        <v>93.7</v>
+      </c>
+      <c r="DE77" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="DF77" s="12">
+        <v>92.1</v>
+      </c>
+      <c r="DG77" s="12">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:111" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="97" t="s">
+        <v>48</v>
+      </c>
+      <c r="B78" s="49">
+        <v>106.79205831834284</v>
+      </c>
+      <c r="C78" s="46">
+        <v>120.4</v>
+      </c>
+      <c r="D78" s="46">
+        <v>116.3</v>
+      </c>
+      <c r="E78" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="F78" s="46">
+        <v>104.2</v>
+      </c>
+      <c r="G78" s="50">
+        <v>110.4</v>
+      </c>
+      <c r="H78" s="61">
+        <v>102.4</v>
+      </c>
+      <c r="I78" s="46">
+        <v>106.2</v>
+      </c>
+      <c r="J78" s="46">
+        <v>100.9</v>
+      </c>
+      <c r="K78" s="47">
+        <v>130.5</v>
+      </c>
+      <c r="L78" s="46">
+        <v>138.4</v>
+      </c>
+      <c r="M78" s="46">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="N78" s="47">
+        <v>127.5</v>
+      </c>
+      <c r="O78" s="49">
+        <v>120.10549125665618</v>
+      </c>
+      <c r="P78" s="46">
+        <v>126.5</v>
+      </c>
+      <c r="Q78" s="46">
+        <v>126.1</v>
+      </c>
+      <c r="R78" s="47">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="S78" s="46">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="T78" s="46">
+        <v>119.4</v>
+      </c>
+      <c r="U78" s="46">
+        <v>116.4</v>
+      </c>
+      <c r="V78" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="W78" s="46">
+        <v>120.2</v>
+      </c>
+      <c r="X78" s="46">
+        <v>85.8</v>
+      </c>
+      <c r="Y78" s="50">
+        <v>78.2</v>
+      </c>
+      <c r="Z78" s="50">
+        <v>84.7</v>
+      </c>
+      <c r="AA78" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="AB78" s="55">
+        <v>106.5</v>
+      </c>
+      <c r="AC78" s="50">
+        <v>98.5</v>
+      </c>
+      <c r="AD78" s="50">
+        <v>100.8</v>
+      </c>
+      <c r="AE78" s="55">
+        <v>100.4</v>
+      </c>
+      <c r="AF78" s="46">
+        <v>98</v>
+      </c>
+      <c r="AG78" s="46">
+        <v>101.5</v>
+      </c>
+      <c r="AH78" s="55">
+        <v>100.7</v>
+      </c>
+      <c r="AI78" s="46">
+        <v>99.8</v>
+      </c>
+      <c r="AJ78" s="46">
+        <v>91.2</v>
+      </c>
+      <c r="AK78" s="46">
+        <v>100</v>
+      </c>
+      <c r="AL78" s="46">
+        <v>110.4</v>
+      </c>
+      <c r="AM78" s="52">
+        <v>100.4</v>
+      </c>
+      <c r="AN78" s="52">
+        <v>94</v>
+      </c>
+      <c r="AO78" s="49">
+        <v>101.71982368777891</v>
+      </c>
+      <c r="AP78" s="52">
+        <v>97.1</v>
+      </c>
+      <c r="AQ78" s="52">
+        <v>95.5</v>
+      </c>
+      <c r="AR78" s="52">
+        <v>94.9</v>
+      </c>
+      <c r="AS78" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="AT78" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="AU78" s="46">
+        <v>99.8</v>
+      </c>
+      <c r="AV78" s="52">
+        <v>97.5</v>
+      </c>
+      <c r="AW78" s="52">
+        <v>94.3</v>
+      </c>
+      <c r="AX78" s="52">
+        <v>103.4</v>
+      </c>
+      <c r="AY78" s="52">
+        <v>98.3</v>
+      </c>
+      <c r="AZ78" s="52">
+        <v>112.1</v>
+      </c>
+      <c r="BA78" s="52">
+        <v>108.6</v>
+      </c>
+      <c r="BB78" s="49">
+        <v>100.97358328283624</v>
+      </c>
+      <c r="BC78" s="62">
+        <v>100.5</v>
+      </c>
+      <c r="BD78" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="BE78" s="47">
+        <v>97.7</v>
+      </c>
+      <c r="BF78" s="47">
+        <v>88</v>
+      </c>
+      <c r="BG78" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="BH78" s="47">
+        <v>102.9</v>
+      </c>
+      <c r="BI78" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="BJ78" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="BK78" s="47">
+        <v>100.4</v>
+      </c>
+      <c r="BL78" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="BM78" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="BN78" s="45">
+        <v>100</v>
+      </c>
+      <c r="BO78" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="BP78" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BQ78" s="54">
+        <v>100.5</v>
+      </c>
+      <c r="BR78" s="45">
+        <v>97.5</v>
+      </c>
+      <c r="BS78" s="45">
+        <v>92.9</v>
+      </c>
+      <c r="BT78" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="BU78" s="45">
+        <v>98.6</v>
+      </c>
+      <c r="BV78" s="54">
+        <v>96.9</v>
+      </c>
+      <c r="BW78" s="54">
+        <v>106.3</v>
+      </c>
+      <c r="BX78" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="BY78" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="BZ78" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="CA78" s="45">
+        <v>114</v>
+      </c>
+      <c r="CB78" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="CC78" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="CD78" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="CE78" s="45">
+        <v>109</v>
+      </c>
+      <c r="CF78" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="CG78" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="CH78" s="45">
+        <v>107</v>
+      </c>
+      <c r="CI78" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="CJ78" s="45">
+        <v>103</v>
+      </c>
+      <c r="CK78" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="CL78" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="CM78" s="45">
+        <v>111.4</v>
+      </c>
+      <c r="CN78" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="CO78" s="45">
+        <v>108</v>
+      </c>
+      <c r="CP78" s="6">
+        <v>109.2</v>
+      </c>
+      <c r="CQ78" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="CR78" s="45">
+        <v>101.4</v>
+      </c>
+      <c r="CS78" s="45">
+        <v>102</v>
+      </c>
+      <c r="CT78" s="45">
+        <v>108.7</v>
+      </c>
+      <c r="CU78" s="6">
+        <v>103.5</v>
+      </c>
+      <c r="CV78" s="12">
+        <v>103.6</v>
+      </c>
+      <c r="CW78" s="12">
+        <v>98.5</v>
+      </c>
+      <c r="CX78" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="CY78" s="93">
+        <v>113.9</v>
+      </c>
+      <c r="CZ78" s="93">
+        <v>106.9</v>
+      </c>
+      <c r="DA78" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="DB78" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="DC78" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="DD78" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="DE78" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="DF78" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="DG78" s="12">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V79" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="58">
+    <mergeCell ref="A28:P28"/>
+    <mergeCell ref="BR30:BV30"/>
+    <mergeCell ref="BC1:BE1"/>
+    <mergeCell ref="BF1:BH1"/>
+    <mergeCell ref="BI1:BK1"/>
+    <mergeCell ref="BL1:BN1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="BM30:BQ30"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="C4:O4"/>
+    <mergeCell ref="P4:AB4"/>
+    <mergeCell ref="BC4:BG4"/>
+    <mergeCell ref="BR4:BV4"/>
+    <mergeCell ref="AC4:AO4"/>
+    <mergeCell ref="BH4:BL4"/>
+    <mergeCell ref="AP4:BB4"/>
+    <mergeCell ref="AC56:AO56"/>
+    <mergeCell ref="AP56:BB56"/>
+    <mergeCell ref="CG4:CK4"/>
+    <mergeCell ref="CB4:CE4"/>
+    <mergeCell ref="BM4:BQ4"/>
+    <mergeCell ref="BW4:CA4"/>
+    <mergeCell ref="BC56:BG56"/>
+    <mergeCell ref="BH56:BL56"/>
+    <mergeCell ref="BM56:BQ56"/>
+    <mergeCell ref="BR56:BV56"/>
+    <mergeCell ref="BW56:CA56"/>
+    <mergeCell ref="CG30:CK30"/>
+    <mergeCell ref="CB56:CE56"/>
+    <mergeCell ref="CB30:CE30"/>
+    <mergeCell ref="CG56:CK56"/>
+    <mergeCell ref="CV4:CZ4"/>
+    <mergeCell ref="CV30:CZ30"/>
+    <mergeCell ref="CV56:CZ56"/>
+    <mergeCell ref="DA4:DE4"/>
+    <mergeCell ref="A54:R54"/>
+    <mergeCell ref="BW30:CA30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="P30:AB30"/>
+    <mergeCell ref="AC30:AO30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="BC30:BG30"/>
+    <mergeCell ref="BH30:BL30"/>
+    <mergeCell ref="AP30:BB30"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="C56:O56"/>
+    <mergeCell ref="P56:AB56"/>
+    <mergeCell ref="CQ4:CU4"/>
+    <mergeCell ref="CL30:CP30"/>
+    <mergeCell ref="CQ30:CU30"/>
+    <mergeCell ref="CL56:CP56"/>
+    <mergeCell ref="CQ56:CU56"/>
+    <mergeCell ref="CL4:CP4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DA30:DE30"/>
+    <mergeCell ref="DF30:DG30"/>
+    <mergeCell ref="DA56:DE56"/>
+    <mergeCell ref="DF56:DG56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51181102362204722" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...110 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:GY79"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CD17" sqref="CD17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="20.42578125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="57" customWidth="1"/>
+    <col min="3" max="3" width="8" style="57" customWidth="1"/>
+    <col min="4" max="4" width="8.85546875" style="57" customWidth="1"/>
+    <col min="5" max="6" width="9.42578125" style="57" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="57" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="57" customWidth="1"/>
+    <col min="9" max="16" width="9.28515625" style="57" customWidth="1"/>
+    <col min="17" max="17" width="8.85546875" style="57" customWidth="1"/>
+    <col min="18" max="24" width="9.140625" style="57" customWidth="1"/>
+    <col min="25" max="27" width="9.28515625" style="57" customWidth="1"/>
+    <col min="28" max="61" width="9.140625" style="57" customWidth="1"/>
+    <col min="62" max="72" width="9.140625" style="57"/>
+    <col min="73" max="73" width="9.140625" style="176"/>
+    <col min="74" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:207" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="218" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="218"/>
+      <c r="C2" s="218"/>
+      <c r="D2" s="218"/>
+      <c r="E2" s="218"/>
+      <c r="F2" s="218"/>
+      <c r="G2" s="218"/>
+      <c r="H2" s="218"/>
+      <c r="I2" s="218"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+    </row>
+    <row r="3" spans="1:207" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="90"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="69"/>
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="BZ3" s="92" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98"/>
+      <c r="B4" s="212">
+        <v>2011</v>
+      </c>
+      <c r="C4" s="213"/>
+      <c r="D4" s="213"/>
+      <c r="E4" s="213"/>
+      <c r="F4" s="215"/>
+      <c r="G4" s="212">
+        <v>2012</v>
+      </c>
+      <c r="H4" s="213"/>
+      <c r="I4" s="213"/>
+      <c r="J4" s="213"/>
+      <c r="K4" s="215"/>
+      <c r="L4" s="212">
+        <v>2013</v>
+      </c>
+      <c r="M4" s="213"/>
+      <c r="N4" s="213"/>
+      <c r="O4" s="213"/>
+      <c r="P4" s="215"/>
+      <c r="Q4" s="212">
+        <v>2014</v>
+      </c>
+      <c r="R4" s="213"/>
+      <c r="S4" s="213"/>
+      <c r="T4" s="213"/>
+      <c r="U4" s="215"/>
+      <c r="V4" s="212">
+        <v>2015</v>
+      </c>
+      <c r="W4" s="213"/>
+      <c r="X4" s="213"/>
+      <c r="Y4" s="213"/>
+      <c r="Z4" s="214"/>
+      <c r="AA4" s="212">
+        <v>2016</v>
+      </c>
+      <c r="AB4" s="213"/>
+      <c r="AC4" s="213"/>
+      <c r="AD4" s="213"/>
+      <c r="AE4" s="214"/>
+      <c r="AF4" s="211">
+        <v>2017</v>
+      </c>
+      <c r="AG4" s="211"/>
+      <c r="AH4" s="211"/>
+      <c r="AI4" s="211"/>
+      <c r="AJ4" s="211"/>
+      <c r="AK4" s="211">
+        <v>2018</v>
+      </c>
+      <c r="AL4" s="211"/>
+      <c r="AM4" s="211"/>
+      <c r="AN4" s="211"/>
+      <c r="AO4" s="211"/>
+      <c r="AP4" s="211">
+        <v>2019</v>
+      </c>
+      <c r="AQ4" s="211"/>
+      <c r="AR4" s="211"/>
+      <c r="AS4" s="211"/>
+      <c r="AT4" s="217"/>
+      <c r="AU4" s="212">
+        <v>2020</v>
+      </c>
+      <c r="AV4" s="213"/>
+      <c r="AW4" s="213"/>
+      <c r="AX4" s="213"/>
+      <c r="AY4" s="214"/>
+      <c r="AZ4" s="219">
+        <v>2021</v>
+      </c>
+      <c r="BA4" s="220"/>
+      <c r="BB4" s="220"/>
+      <c r="BC4" s="220"/>
+      <c r="BD4" s="221"/>
+      <c r="BE4" s="219">
+        <v>2022</v>
+      </c>
+      <c r="BF4" s="220"/>
+      <c r="BG4" s="220"/>
+      <c r="BH4" s="220"/>
+      <c r="BI4" s="221"/>
+      <c r="BJ4" s="219">
+        <v>2023</v>
+      </c>
+      <c r="BK4" s="220"/>
+      <c r="BL4" s="220"/>
+      <c r="BM4" s="220"/>
+      <c r="BN4" s="221"/>
+      <c r="BO4" s="219">
+        <v>2024</v>
+      </c>
+      <c r="BP4" s="220"/>
+      <c r="BQ4" s="195"/>
+      <c r="BR4" s="195"/>
+      <c r="BS4" s="195"/>
+      <c r="BT4" s="187">
+        <v>2025</v>
+      </c>
+      <c r="BU4" s="187"/>
+      <c r="BV4" s="209"/>
+      <c r="BW4" s="209"/>
+      <c r="BX4" s="209"/>
+      <c r="BY4" s="187">
+        <v>2026</v>
+      </c>
+      <c r="BZ4" s="188"/>
+      <c r="CA4" s="101"/>
+    </row>
+    <row r="5" spans="1:207" s="152" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="151"/>
+      <c r="B5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="R5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="T5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="U5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="V5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="W5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="X5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AN5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AW5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AX5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AY5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AZ5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BB5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BC5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BD5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BG5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BH5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BI5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BL5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BM5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BN5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BO5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BP5" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BQ5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BR5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS5" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BT5" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BU5" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="BV5" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BX5" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="BY5" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BZ5" s="83" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="2">
+        <v>57071</v>
+      </c>
+      <c r="C6" s="4">
+        <v>59596</v>
+      </c>
+      <c r="D6" s="2">
+        <v>63766</v>
+      </c>
+      <c r="E6" s="2">
+        <v>67227</v>
+      </c>
+      <c r="F6" s="14">
+        <v>67252</v>
+      </c>
+      <c r="G6" s="2">
+        <v>69041</v>
+      </c>
+      <c r="H6" s="7">
+        <v>71335</v>
+      </c>
+      <c r="I6" s="7">
+        <v>74015</v>
+      </c>
+      <c r="J6" s="7">
+        <v>76593</v>
+      </c>
+      <c r="K6" s="15">
+        <v>76647</v>
+      </c>
+      <c r="L6" s="70">
+        <v>75247</v>
+      </c>
+      <c r="M6" s="70">
+        <v>78491</v>
+      </c>
+      <c r="N6" s="7">
+        <v>80192</v>
+      </c>
+      <c r="O6" s="14">
+        <v>82978</v>
+      </c>
+      <c r="P6" s="16">
+        <v>83451.3</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>79523</v>
+      </c>
+      <c r="R6" s="7">
+        <v>84891</v>
+      </c>
+      <c r="S6" s="14">
+        <v>86817</v>
+      </c>
+      <c r="T6" s="14">
+        <v>89971</v>
+      </c>
+      <c r="U6" s="14">
+        <v>90602.4</v>
+      </c>
+      <c r="V6" s="14">
+        <v>85602</v>
+      </c>
+      <c r="W6" s="2">
+        <v>88590</v>
+      </c>
+      <c r="X6" s="2">
+        <v>89174</v>
+      </c>
+      <c r="Y6" s="2">
+        <v>92004</v>
+      </c>
+      <c r="Z6" s="17">
+        <v>93560</v>
+      </c>
+      <c r="AA6" s="2">
+        <v>97835</v>
+      </c>
+      <c r="AB6" s="2">
+        <v>103022</v>
+      </c>
+      <c r="AC6" s="2">
+        <v>104469</v>
+      </c>
+      <c r="AD6" s="18">
+        <v>107709</v>
+      </c>
+      <c r="AE6" s="19">
+        <v>107997</v>
+      </c>
+      <c r="AF6" s="19">
+        <v>104774</v>
+      </c>
+      <c r="AG6" s="19">
+        <v>110322</v>
+      </c>
+      <c r="AH6" s="19">
+        <v>112108</v>
+      </c>
+      <c r="AI6" s="19">
+        <v>116524</v>
+      </c>
+      <c r="AJ6" s="20">
+        <v>116640</v>
+      </c>
+      <c r="AK6" s="19">
+        <v>114836</v>
+      </c>
+      <c r="AL6" s="19">
+        <v>119934</v>
+      </c>
+      <c r="AM6" s="19">
+        <v>121374</v>
+      </c>
+      <c r="AN6" s="19">
+        <v>125514</v>
+      </c>
+      <c r="AO6" s="20">
+        <v>125995</v>
+      </c>
+      <c r="AP6" s="20">
+        <v>129217</v>
+      </c>
+      <c r="AQ6" s="19">
+        <v>136816</v>
+      </c>
+      <c r="AR6" s="19">
+        <v>140309</v>
+      </c>
+      <c r="AS6" s="19">
+        <v>145628</v>
+      </c>
+      <c r="AT6" s="19">
+        <v>145890</v>
+      </c>
+      <c r="AU6" s="19">
+        <v>154853</v>
+      </c>
+      <c r="AV6" s="19">
+        <v>160658</v>
+      </c>
+      <c r="AW6" s="19">
+        <v>163847</v>
+      </c>
+      <c r="AX6" s="19">
+        <v>172363</v>
+      </c>
+      <c r="AY6" s="19">
+        <v>171319</v>
+      </c>
+      <c r="AZ6" s="19">
+        <v>179952</v>
+      </c>
+      <c r="BA6" s="19">
+        <v>189300</v>
+      </c>
+      <c r="BB6" s="19">
+        <v>193688</v>
+      </c>
+      <c r="BC6" s="19">
+        <v>201272</v>
+      </c>
+      <c r="BD6" s="19">
+        <v>201923</v>
+      </c>
+      <c r="BE6" s="19">
+        <v>223301</v>
+      </c>
+      <c r="BF6" s="19">
+        <v>235608</v>
+      </c>
+      <c r="BG6" s="19">
+        <v>239684</v>
+      </c>
+      <c r="BH6" s="19">
+        <v>249547</v>
+      </c>
+      <c r="BI6" s="64">
+        <v>250943</v>
+      </c>
+      <c r="BJ6" s="19">
+        <v>274646</v>
+      </c>
+      <c r="BK6" s="19">
+        <v>287666</v>
+      </c>
+      <c r="BL6" s="77">
+        <v>290545</v>
+      </c>
+      <c r="BM6" s="64">
+        <v>301232</v>
+      </c>
+      <c r="BN6" s="64">
+        <v>302598</v>
+      </c>
+      <c r="BO6" s="65">
+        <v>313092</v>
+      </c>
+      <c r="BP6" s="65">
+        <v>325266</v>
+      </c>
+      <c r="BQ6" s="78">
+        <v>329131</v>
+      </c>
+      <c r="BR6" s="88">
+        <v>341048</v>
+      </c>
+      <c r="BS6" s="88">
+        <v>343804</v>
+      </c>
+      <c r="BT6" s="65">
+        <v>358873</v>
+      </c>
+      <c r="BU6" s="178">
+        <v>371002</v>
+      </c>
+      <c r="BV6" s="65">
+        <v>372966</v>
+      </c>
+      <c r="BW6" s="65">
+        <v>384105</v>
+      </c>
+      <c r="BX6" s="65">
+        <v>384256</v>
+      </c>
+      <c r="BY6" s="65">
+        <v>394942</v>
+      </c>
+      <c r="BZ6" s="65">
+        <v>402845</v>
+      </c>
+      <c r="CA6" s="22"/>
+      <c r="CB6" s="22"/>
+      <c r="CC6" s="22"/>
+      <c r="CD6" s="22"/>
+      <c r="CE6" s="22"/>
+      <c r="CF6" s="22"/>
+      <c r="CG6" s="22"/>
+      <c r="CH6" s="22"/>
+      <c r="CI6" s="22"/>
+      <c r="CJ6" s="22"/>
+      <c r="CK6" s="22"/>
+      <c r="CL6" s="22"/>
+      <c r="CM6" s="22"/>
+      <c r="CN6" s="22"/>
+      <c r="CO6" s="22"/>
+      <c r="CP6" s="22"/>
+      <c r="CQ6" s="22"/>
+      <c r="CR6" s="22"/>
+      <c r="CS6" s="22"/>
+      <c r="CT6" s="22"/>
+      <c r="CU6" s="22"/>
+      <c r="CV6" s="22"/>
+      <c r="CW6" s="22"/>
+      <c r="CX6" s="22"/>
+      <c r="CY6" s="22"/>
+      <c r="CZ6" s="22"/>
+      <c r="DA6" s="22"/>
+      <c r="DB6" s="22"/>
+      <c r="DC6" s="22"/>
+      <c r="DD6" s="22"/>
+      <c r="DE6" s="22"/>
+      <c r="DF6" s="22"/>
+      <c r="DG6" s="22"/>
+      <c r="DH6" s="22"/>
+      <c r="DI6" s="22"/>
+      <c r="DJ6" s="22"/>
+      <c r="DK6" s="22"/>
+      <c r="DL6" s="22"/>
+      <c r="DM6" s="22"/>
+      <c r="DN6" s="22"/>
+      <c r="DO6" s="22"/>
+      <c r="DP6" s="22"/>
+      <c r="DQ6" s="22"/>
+      <c r="DR6" s="22"/>
+      <c r="DS6" s="22"/>
+      <c r="DT6" s="22"/>
+      <c r="DU6" s="22"/>
+      <c r="DV6" s="22"/>
+      <c r="DW6" s="22"/>
+      <c r="DX6" s="22"/>
+      <c r="DY6" s="22"/>
+      <c r="DZ6" s="22"/>
+      <c r="EA6" s="22"/>
+      <c r="EB6" s="22"/>
+      <c r="EC6" s="22"/>
+      <c r="ED6" s="22"/>
+      <c r="EE6" s="22"/>
+      <c r="EF6" s="22"/>
+      <c r="EG6" s="22"/>
+      <c r="EH6" s="22"/>
+      <c r="EI6" s="22"/>
+      <c r="EJ6" s="22"/>
+      <c r="EK6" s="22"/>
+      <c r="EL6" s="22"/>
+      <c r="EM6" s="22"/>
+      <c r="EN6" s="22"/>
+      <c r="EO6" s="22"/>
+      <c r="EP6" s="22"/>
+      <c r="EQ6" s="22"/>
+      <c r="ER6" s="22"/>
+      <c r="ES6" s="22"/>
+      <c r="ET6" s="22"/>
+      <c r="EU6" s="22"/>
+      <c r="EV6" s="22"/>
+      <c r="EW6" s="22"/>
+      <c r="EX6" s="22"/>
+      <c r="EY6" s="22"/>
+      <c r="EZ6" s="22"/>
+      <c r="FA6" s="22"/>
+      <c r="FB6" s="22"/>
+      <c r="FC6" s="22"/>
+      <c r="FD6" s="22"/>
+      <c r="FE6" s="22"/>
+      <c r="FF6" s="22"/>
+      <c r="FG6" s="22"/>
+      <c r="FH6" s="22"/>
+      <c r="FI6" s="22"/>
+      <c r="FJ6" s="22"/>
+      <c r="FK6" s="22"/>
+      <c r="FL6" s="22"/>
+      <c r="FM6" s="22"/>
+      <c r="FN6" s="22"/>
+      <c r="FO6" s="22"/>
+      <c r="FP6" s="22"/>
+      <c r="FQ6" s="22"/>
+      <c r="FR6" s="22"/>
+      <c r="FS6" s="22"/>
+      <c r="FT6" s="22"/>
+      <c r="FU6" s="22"/>
+      <c r="FV6" s="22"/>
+      <c r="FW6" s="22"/>
+      <c r="FX6" s="22"/>
+      <c r="FY6" s="22"/>
+      <c r="FZ6" s="22"/>
+      <c r="GA6" s="22"/>
+      <c r="GB6" s="22"/>
+      <c r="GC6" s="22"/>
+      <c r="GD6" s="22"/>
+      <c r="GE6" s="22"/>
+      <c r="GF6" s="22"/>
+      <c r="GG6" s="22"/>
+      <c r="GH6" s="22"/>
+      <c r="GI6" s="22"/>
+      <c r="GJ6" s="22"/>
+      <c r="GK6" s="22"/>
+      <c r="GL6" s="22"/>
+      <c r="GM6" s="22"/>
+      <c r="GN6" s="22"/>
+      <c r="GO6" s="22"/>
+      <c r="GP6" s="22"/>
+      <c r="GQ6" s="22"/>
+      <c r="GR6" s="22"/>
+      <c r="GS6" s="22"/>
+      <c r="GT6" s="22"/>
+      <c r="GU6" s="22"/>
+      <c r="GV6" s="22"/>
+      <c r="GW6" s="22"/>
+      <c r="GX6" s="22"/>
+      <c r="GY6" s="22"/>
+    </row>
+    <row r="7" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="24">
+        <v>61182</v>
+      </c>
+      <c r="C7" s="25">
+        <v>63605</v>
+      </c>
+      <c r="D7" s="24">
+        <v>67925</v>
+      </c>
+      <c r="E7" s="24">
+        <v>70327</v>
+      </c>
+      <c r="F7" s="24">
+        <v>70438</v>
+      </c>
+      <c r="G7" s="24">
+        <v>74549</v>
+      </c>
+      <c r="H7" s="23">
+        <v>77148</v>
+      </c>
+      <c r="I7" s="23">
+        <v>79722</v>
+      </c>
+      <c r="J7" s="23">
+        <v>81284</v>
+      </c>
+      <c r="K7" s="24">
+        <v>81242</v>
+      </c>
+      <c r="L7" s="71">
+        <v>79831</v>
+      </c>
+      <c r="M7" s="71">
+        <v>83071</v>
+      </c>
+      <c r="N7" s="23">
+        <v>85519</v>
+      </c>
+      <c r="O7" s="27">
+        <v>87573</v>
+      </c>
+      <c r="P7" s="26">
+        <v>88247.1</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>86250</v>
+      </c>
+      <c r="R7" s="23">
+        <v>90234</v>
+      </c>
+      <c r="S7" s="27">
+        <v>92849</v>
+      </c>
+      <c r="T7" s="27">
+        <v>94423</v>
+      </c>
+      <c r="U7" s="27">
+        <v>94982</v>
+      </c>
+      <c r="V7" s="27">
+        <v>90383</v>
+      </c>
+      <c r="W7" s="24">
+        <v>93965</v>
+      </c>
+      <c r="X7" s="24">
+        <v>94173</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>96295</v>
+      </c>
+      <c r="Z7" s="28">
+        <v>98196</v>
+      </c>
+      <c r="AA7" s="24">
+        <v>104508</v>
+      </c>
+      <c r="AB7" s="24">
+        <v>108847</v>
+      </c>
+      <c r="AC7" s="24">
+        <v>110126</v>
+      </c>
+      <c r="AD7" s="28">
+        <v>111637</v>
+      </c>
+      <c r="AE7" s="21">
+        <v>112297</v>
+      </c>
+      <c r="AF7" s="21">
+        <v>108584</v>
+      </c>
+      <c r="AG7" s="21">
+        <v>114537</v>
+      </c>
+      <c r="AH7" s="21">
+        <v>116819</v>
+      </c>
+      <c r="AI7" s="21">
+        <v>120033</v>
+      </c>
+      <c r="AJ7" s="29">
+        <v>120261</v>
+      </c>
+      <c r="AK7" s="21">
+        <v>118966</v>
+      </c>
+      <c r="AL7" s="21">
+        <v>124221</v>
+      </c>
+      <c r="AM7" s="21">
+        <v>125843</v>
+      </c>
+      <c r="AN7" s="21">
+        <v>129163</v>
+      </c>
+      <c r="AO7" s="29">
+        <v>130128</v>
+      </c>
+      <c r="AP7" s="29">
+        <v>133327</v>
+      </c>
+      <c r="AQ7" s="21">
+        <v>140946</v>
+      </c>
+      <c r="AR7" s="21">
+        <v>145727</v>
+      </c>
+      <c r="AS7" s="21">
+        <v>150463</v>
+      </c>
+      <c r="AT7" s="21">
+        <v>151056</v>
+      </c>
+      <c r="AU7" s="21">
+        <v>161466</v>
+      </c>
+      <c r="AV7" s="21">
+        <v>165037</v>
+      </c>
+      <c r="AW7" s="21">
+        <v>169073</v>
+      </c>
+      <c r="AX7" s="21">
+        <v>176811</v>
+      </c>
+      <c r="AY7" s="21">
+        <v>176130</v>
+      </c>
+      <c r="AZ7" s="21">
+        <v>179605</v>
+      </c>
+      <c r="BA7" s="21">
+        <v>190851</v>
+      </c>
+      <c r="BB7" s="21">
+        <v>194839</v>
+      </c>
+      <c r="BC7" s="21">
+        <v>201035</v>
+      </c>
+      <c r="BD7" s="21">
+        <v>203095</v>
+      </c>
+      <c r="BE7" s="21">
+        <v>219548</v>
+      </c>
+      <c r="BF7" s="21">
+        <v>231634</v>
+      </c>
+      <c r="BG7" s="21">
+        <v>235282</v>
+      </c>
+      <c r="BH7" s="21">
+        <v>245379</v>
+      </c>
+      <c r="BI7" s="5">
+        <v>247401</v>
+      </c>
+      <c r="BJ7" s="21">
+        <v>269097</v>
+      </c>
+      <c r="BK7" s="21">
+        <v>285408</v>
+      </c>
+      <c r="BL7" s="3">
+        <v>289051</v>
+      </c>
+      <c r="BM7" s="5">
+        <v>297548</v>
+      </c>
+      <c r="BN7" s="5">
+        <v>299733</v>
+      </c>
+      <c r="BO7" s="13">
+        <v>311837</v>
+      </c>
+      <c r="BP7" s="13">
+        <v>326357</v>
+      </c>
+      <c r="BQ7" s="13">
+        <v>333046</v>
+      </c>
+      <c r="BR7" s="91">
+        <v>345334</v>
+      </c>
+      <c r="BS7" s="91">
+        <v>348481</v>
+      </c>
+      <c r="BT7" s="13">
+        <v>362047</v>
+      </c>
+      <c r="BU7" s="179">
+        <v>375633</v>
+      </c>
+      <c r="BV7" s="13">
+        <v>381292</v>
+      </c>
+      <c r="BW7" s="13">
+        <v>393891</v>
+      </c>
+      <c r="BX7" s="13">
+        <v>392553</v>
+      </c>
+      <c r="BY7" s="13">
+        <v>409162</v>
+      </c>
+      <c r="BZ7" s="13">
+        <v>414496</v>
+      </c>
+      <c r="CA7" s="22"/>
+      <c r="CB7" s="22"/>
+      <c r="CC7" s="22"/>
+      <c r="CD7" s="22"/>
+      <c r="CE7" s="22"/>
+      <c r="CF7" s="22"/>
+      <c r="CG7" s="22"/>
+      <c r="CH7" s="22"/>
+      <c r="CI7" s="22"/>
+      <c r="CJ7" s="22"/>
+      <c r="CK7" s="22"/>
+      <c r="CL7" s="22"/>
+      <c r="CM7" s="22"/>
+      <c r="CN7" s="22"/>
+      <c r="CO7" s="22"/>
+      <c r="CP7" s="22"/>
+      <c r="CQ7" s="22"/>
+      <c r="CR7" s="22"/>
+      <c r="CS7" s="22"/>
+      <c r="CT7" s="22"/>
+      <c r="CU7" s="22"/>
+      <c r="CV7" s="22"/>
+      <c r="CW7" s="22"/>
+      <c r="CX7" s="22"/>
+      <c r="CY7" s="22"/>
+      <c r="CZ7" s="22"/>
+      <c r="DA7" s="22"/>
+      <c r="DB7" s="22"/>
+      <c r="DC7" s="22"/>
+      <c r="DD7" s="22"/>
+      <c r="DE7" s="22"/>
+      <c r="DF7" s="22"/>
+      <c r="DG7" s="22"/>
+      <c r="DH7" s="22"/>
+      <c r="DI7" s="22"/>
+      <c r="DJ7" s="22"/>
+      <c r="DK7" s="22"/>
+      <c r="DL7" s="22"/>
+      <c r="DM7" s="22"/>
+      <c r="DN7" s="22"/>
+      <c r="DO7" s="22"/>
+      <c r="DP7" s="22"/>
+      <c r="DQ7" s="22"/>
+      <c r="DR7" s="22"/>
+      <c r="DS7" s="22"/>
+      <c r="DT7" s="22"/>
+      <c r="DU7" s="22"/>
+      <c r="DV7" s="22"/>
+      <c r="DW7" s="22"/>
+      <c r="DX7" s="22"/>
+      <c r="DY7" s="22"/>
+      <c r="DZ7" s="22"/>
+      <c r="EA7" s="22"/>
+      <c r="EB7" s="22"/>
+      <c r="EC7" s="22"/>
+      <c r="ED7" s="22"/>
+      <c r="EE7" s="22"/>
+      <c r="EF7" s="22"/>
+      <c r="EG7" s="22"/>
+      <c r="EH7" s="22"/>
+      <c r="EI7" s="22"/>
+      <c r="EJ7" s="22"/>
+      <c r="EK7" s="22"/>
+      <c r="EL7" s="22"/>
+      <c r="EM7" s="22"/>
+      <c r="EN7" s="22"/>
+      <c r="EO7" s="22"/>
+      <c r="EP7" s="22"/>
+      <c r="EQ7" s="22"/>
+      <c r="ER7" s="22"/>
+      <c r="ES7" s="22"/>
+      <c r="ET7" s="22"/>
+      <c r="EU7" s="22"/>
+      <c r="EV7" s="22"/>
+      <c r="EW7" s="22"/>
+      <c r="EX7" s="22"/>
+      <c r="EY7" s="22"/>
+      <c r="EZ7" s="22"/>
+      <c r="FA7" s="22"/>
+      <c r="FB7" s="22"/>
+      <c r="FC7" s="22"/>
+      <c r="FD7" s="22"/>
+      <c r="FE7" s="22"/>
+      <c r="FF7" s="22"/>
+      <c r="FG7" s="22"/>
+      <c r="FH7" s="22"/>
+      <c r="FI7" s="22"/>
+      <c r="FJ7" s="22"/>
+      <c r="FK7" s="22"/>
+      <c r="FL7" s="22"/>
+      <c r="FM7" s="22"/>
+      <c r="FN7" s="22"/>
+      <c r="FO7" s="22"/>
+      <c r="FP7" s="22"/>
+      <c r="FQ7" s="22"/>
+      <c r="FR7" s="22"/>
+      <c r="FS7" s="22"/>
+      <c r="FT7" s="22"/>
+      <c r="FU7" s="22"/>
+      <c r="FV7" s="22"/>
+      <c r="FW7" s="22"/>
+      <c r="FX7" s="22"/>
+      <c r="FY7" s="22"/>
+      <c r="FZ7" s="22"/>
+      <c r="GA7" s="22"/>
+      <c r="GB7" s="22"/>
+      <c r="GC7" s="22"/>
+      <c r="GD7" s="22"/>
+      <c r="GE7" s="22"/>
+      <c r="GF7" s="22"/>
+      <c r="GG7" s="22"/>
+      <c r="GH7" s="22"/>
+      <c r="GI7" s="22"/>
+      <c r="GJ7" s="22"/>
+      <c r="GK7" s="22"/>
+      <c r="GL7" s="22"/>
+      <c r="GM7" s="22"/>
+      <c r="GN7" s="22"/>
+      <c r="GO7" s="22"/>
+      <c r="GP7" s="22"/>
+      <c r="GQ7" s="22"/>
+      <c r="GR7" s="22"/>
+      <c r="GS7" s="22"/>
+      <c r="GT7" s="22"/>
+      <c r="GU7" s="22"/>
+      <c r="GV7" s="22"/>
+      <c r="GW7" s="22"/>
+      <c r="GX7" s="22"/>
+      <c r="GY7" s="22"/>
+    </row>
+    <row r="8" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="24">
+        <v>44587</v>
+      </c>
+      <c r="C8" s="25">
+        <v>47998</v>
+      </c>
+      <c r="D8" s="24">
+        <v>52397</v>
+      </c>
+      <c r="E8" s="24">
+        <v>55315</v>
+      </c>
+      <c r="F8" s="24">
+        <v>55397.7</v>
+      </c>
+      <c r="G8" s="24">
+        <v>55410</v>
+      </c>
+      <c r="H8" s="23">
+        <v>57746</v>
+      </c>
+      <c r="I8" s="23">
+        <v>59347</v>
+      </c>
+      <c r="J8" s="23">
+        <v>60379</v>
+      </c>
+      <c r="K8" s="30">
+        <v>60269</v>
+      </c>
+      <c r="L8" s="71">
+        <v>58685</v>
+      </c>
+      <c r="M8" s="71">
+        <v>60579</v>
+      </c>
+      <c r="N8" s="23">
+        <v>64547</v>
+      </c>
+      <c r="O8" s="27">
+        <v>68177</v>
+      </c>
+      <c r="P8" s="26">
+        <v>69086</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>63353</v>
+      </c>
+      <c r="R8" s="23">
+        <v>67471</v>
+      </c>
+      <c r="S8" s="27">
+        <v>70317</v>
+      </c>
+      <c r="T8" s="27">
+        <v>73199</v>
+      </c>
+      <c r="U8" s="27">
+        <v>73910</v>
+      </c>
+      <c r="V8" s="27">
+        <v>69405</v>
+      </c>
+      <c r="W8" s="24">
+        <v>71089</v>
+      </c>
+      <c r="X8" s="24">
+        <v>73098</v>
+      </c>
+      <c r="Y8" s="24">
+        <v>75827</v>
+      </c>
+      <c r="Z8" s="28">
+        <v>76729</v>
+      </c>
+      <c r="AA8" s="24">
+        <v>81125</v>
+      </c>
+      <c r="AB8" s="24">
+        <v>83323</v>
+      </c>
+      <c r="AC8" s="24">
+        <v>85659</v>
+      </c>
+      <c r="AD8" s="28">
+        <v>88894</v>
+      </c>
+      <c r="AE8" s="21">
+        <v>88809</v>
+      </c>
+      <c r="AF8" s="21">
+        <v>87281</v>
+      </c>
+      <c r="AG8" s="21">
+        <v>89579</v>
+      </c>
+      <c r="AH8" s="21">
+        <v>90954</v>
+      </c>
+      <c r="AI8" s="21">
+        <v>94905</v>
+      </c>
+      <c r="AJ8" s="29">
+        <v>95080</v>
+      </c>
+      <c r="AK8" s="21">
+        <v>91609</v>
+      </c>
+      <c r="AL8" s="21">
+        <v>95554</v>
+      </c>
+      <c r="AM8" s="21">
+        <v>99385</v>
+      </c>
+      <c r="AN8" s="21">
+        <v>101542</v>
+      </c>
+      <c r="AO8" s="29">
+        <v>101632</v>
+      </c>
+      <c r="AP8" s="29">
+        <v>101851</v>
+      </c>
+      <c r="AQ8" s="21">
+        <v>109406</v>
+      </c>
+      <c r="AR8" s="21">
+        <v>113676</v>
+      </c>
+      <c r="AS8" s="21">
+        <v>117187</v>
+      </c>
+      <c r="AT8" s="21">
+        <v>117483</v>
+      </c>
+      <c r="AU8" s="21">
+        <v>124404</v>
+      </c>
+      <c r="AV8" s="21">
+        <v>134750</v>
+      </c>
+      <c r="AW8" s="21">
+        <v>137710</v>
+      </c>
+      <c r="AX8" s="21">
+        <v>141867</v>
+      </c>
+      <c r="AY8" s="21">
+        <v>141263</v>
+      </c>
+      <c r="AZ8" s="21">
+        <v>145349</v>
+      </c>
+      <c r="BA8" s="21">
+        <v>156282</v>
+      </c>
+      <c r="BB8" s="21">
+        <v>163927</v>
+      </c>
+      <c r="BC8" s="21">
+        <v>165718</v>
+      </c>
+      <c r="BD8" s="21">
+        <v>165138</v>
+      </c>
+      <c r="BE8" s="21">
+        <v>184458</v>
+      </c>
+      <c r="BF8" s="21">
+        <v>197817</v>
+      </c>
+      <c r="BG8" s="21">
+        <v>200797</v>
+      </c>
+      <c r="BH8" s="21">
+        <v>200357</v>
+      </c>
+      <c r="BI8" s="5">
+        <v>200874</v>
+      </c>
+      <c r="BJ8" s="21">
+        <v>223916</v>
+      </c>
+      <c r="BK8" s="21">
+        <v>237384</v>
+      </c>
+      <c r="BL8" s="3">
+        <v>235980</v>
+      </c>
+      <c r="BM8" s="5">
+        <v>237289</v>
+      </c>
+      <c r="BN8" s="5">
+        <v>238971</v>
+      </c>
+      <c r="BO8" s="13">
+        <v>248147</v>
+      </c>
+      <c r="BP8" s="13">
+        <v>256121</v>
+      </c>
+      <c r="BQ8" s="13">
+        <v>258849</v>
+      </c>
+      <c r="BR8" s="91">
+        <v>265975</v>
+      </c>
+      <c r="BS8" s="91">
+        <v>266034</v>
+      </c>
+      <c r="BT8" s="13">
+        <v>268923</v>
+      </c>
+      <c r="BU8" s="179">
+        <v>286299</v>
+      </c>
+      <c r="BV8" s="13">
+        <v>288970</v>
+      </c>
+      <c r="BW8" s="13">
+        <v>294377</v>
+      </c>
+      <c r="BX8" s="13">
+        <v>294131</v>
+      </c>
+      <c r="BY8" s="13">
+        <v>291781</v>
+      </c>
+      <c r="BZ8" s="13">
+        <v>300144</v>
+      </c>
+      <c r="CA8" s="31"/>
+      <c r="CB8" s="31"/>
+      <c r="CC8" s="31"/>
+      <c r="CD8" s="31"/>
+      <c r="CE8" s="31"/>
+      <c r="CF8" s="31"/>
+      <c r="CG8" s="31"/>
+      <c r="CH8" s="31"/>
+      <c r="CI8" s="31"/>
+      <c r="CJ8" s="31"/>
+      <c r="CK8" s="31"/>
+      <c r="CL8" s="31"/>
+      <c r="CM8" s="31"/>
+      <c r="CN8" s="31"/>
+      <c r="CO8" s="31"/>
+      <c r="CP8" s="31"/>
+      <c r="CQ8" s="31"/>
+      <c r="CR8" s="31"/>
+      <c r="CS8" s="31"/>
+      <c r="CT8" s="31"/>
+      <c r="CU8" s="31"/>
+      <c r="CV8" s="31"/>
+      <c r="CW8" s="31"/>
+      <c r="CX8" s="31"/>
+      <c r="CY8" s="31"/>
+      <c r="CZ8" s="31"/>
+      <c r="DA8" s="31"/>
+      <c r="DB8" s="31"/>
+      <c r="DC8" s="31"/>
+      <c r="DD8" s="31"/>
+      <c r="DE8" s="31"/>
+      <c r="DF8" s="31"/>
+      <c r="DG8" s="31"/>
+      <c r="DH8" s="31"/>
+      <c r="DI8" s="31"/>
+      <c r="DJ8" s="31"/>
+      <c r="DK8" s="31"/>
+      <c r="DL8" s="31"/>
+      <c r="DM8" s="31"/>
+      <c r="DN8" s="31"/>
+      <c r="DO8" s="31"/>
+      <c r="DP8" s="31"/>
+      <c r="DQ8" s="31"/>
+      <c r="DR8" s="31"/>
+      <c r="DS8" s="31"/>
+      <c r="DT8" s="31"/>
+      <c r="DU8" s="31"/>
+      <c r="DV8" s="31"/>
+      <c r="DW8" s="31"/>
+      <c r="DX8" s="31"/>
+      <c r="DY8" s="31"/>
+      <c r="DZ8" s="31"/>
+      <c r="EA8" s="31"/>
+      <c r="EB8" s="31"/>
+      <c r="EC8" s="31"/>
+      <c r="ED8" s="31"/>
+      <c r="EE8" s="31"/>
+      <c r="EF8" s="31"/>
+      <c r="EG8" s="31"/>
+      <c r="EH8" s="31"/>
+      <c r="EI8" s="31"/>
+      <c r="EJ8" s="31"/>
+      <c r="EK8" s="31"/>
+      <c r="EL8" s="31"/>
+      <c r="EM8" s="31"/>
+      <c r="EN8" s="31"/>
+      <c r="EO8" s="31"/>
+      <c r="EP8" s="31"/>
+      <c r="EQ8" s="31"/>
+      <c r="ER8" s="31"/>
+      <c r="ES8" s="31"/>
+      <c r="ET8" s="31"/>
+      <c r="EU8" s="31"/>
+      <c r="EV8" s="31"/>
+      <c r="EW8" s="31"/>
+      <c r="EX8" s="31"/>
+      <c r="EY8" s="31"/>
+      <c r="EZ8" s="31"/>
+      <c r="FA8" s="31"/>
+      <c r="FB8" s="31"/>
+      <c r="FC8" s="31"/>
+      <c r="FD8" s="31"/>
+      <c r="FE8" s="31"/>
+      <c r="FF8" s="31"/>
+      <c r="FG8" s="31"/>
+      <c r="FH8" s="31"/>
+      <c r="FI8" s="31"/>
+      <c r="FJ8" s="31"/>
+      <c r="FK8" s="31"/>
+      <c r="FL8" s="31"/>
+      <c r="FM8" s="31"/>
+      <c r="FN8" s="31"/>
+      <c r="FO8" s="31"/>
+      <c r="FP8" s="31"/>
+      <c r="FQ8" s="31"/>
+      <c r="FR8" s="31"/>
+      <c r="FS8" s="31"/>
+      <c r="FT8" s="31"/>
+      <c r="FU8" s="31"/>
+      <c r="FV8" s="31"/>
+      <c r="FW8" s="31"/>
+      <c r="FX8" s="31"/>
+      <c r="FY8" s="31"/>
+      <c r="FZ8" s="31"/>
+      <c r="GA8" s="31"/>
+      <c r="GB8" s="31"/>
+      <c r="GC8" s="31"/>
+      <c r="GD8" s="31"/>
+      <c r="GE8" s="31"/>
+      <c r="GF8" s="31"/>
+      <c r="GG8" s="31"/>
+      <c r="GH8" s="31"/>
+      <c r="GI8" s="31"/>
+      <c r="GJ8" s="31"/>
+      <c r="GK8" s="31"/>
+      <c r="GL8" s="31"/>
+      <c r="GM8" s="31"/>
+      <c r="GN8" s="31"/>
+      <c r="GO8" s="31"/>
+      <c r="GP8" s="31"/>
+      <c r="GQ8" s="31"/>
+      <c r="GR8" s="31"/>
+      <c r="GS8" s="31"/>
+      <c r="GT8" s="31"/>
+      <c r="GU8" s="31"/>
+      <c r="GV8" s="31"/>
+      <c r="GW8" s="31"/>
+      <c r="GX8" s="31"/>
+      <c r="GY8" s="31"/>
+    </row>
+    <row r="9" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="24">
+        <v>65675</v>
+      </c>
+      <c r="C9" s="25">
+        <v>66794</v>
+      </c>
+      <c r="D9" s="24">
+        <v>72251</v>
+      </c>
+      <c r="E9" s="24">
+        <v>74173</v>
+      </c>
+      <c r="F9" s="24">
+        <v>73805.899999999994</v>
+      </c>
+      <c r="G9" s="24">
+        <v>72432</v>
+      </c>
+      <c r="H9" s="23">
+        <v>73347</v>
+      </c>
+      <c r="I9" s="23">
+        <v>76095</v>
+      </c>
+      <c r="J9" s="23">
+        <v>78840</v>
+      </c>
+      <c r="K9" s="30">
+        <v>78869</v>
+      </c>
+      <c r="L9" s="71">
+        <v>83119</v>
+      </c>
+      <c r="M9" s="71">
+        <v>83327</v>
+      </c>
+      <c r="N9" s="23">
+        <v>83698</v>
+      </c>
+      <c r="O9" s="27">
+        <v>85343</v>
+      </c>
+      <c r="P9" s="26">
+        <v>85071.3</v>
+      </c>
+      <c r="Q9" s="27">
+        <v>84490</v>
+      </c>
+      <c r="R9" s="23">
+        <v>87799</v>
+      </c>
+      <c r="S9" s="27">
+        <v>88327</v>
+      </c>
+      <c r="T9" s="27">
+        <v>91836</v>
+      </c>
+      <c r="U9" s="27">
+        <v>92149</v>
+      </c>
+      <c r="V9" s="27">
+        <v>88309</v>
+      </c>
+      <c r="W9" s="24">
+        <v>89387</v>
+      </c>
+      <c r="X9" s="24">
+        <v>90858</v>
+      </c>
+      <c r="Y9" s="24">
+        <v>94120</v>
+      </c>
+      <c r="Z9" s="28">
+        <v>94771</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>94272</v>
+      </c>
+      <c r="AB9" s="24">
+        <v>99381</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>102122</v>
+      </c>
+      <c r="AD9" s="24">
+        <v>107144</v>
+      </c>
+      <c r="AE9" s="21">
+        <v>107147</v>
+      </c>
+      <c r="AF9" s="21">
+        <v>109060</v>
+      </c>
+      <c r="AG9" s="21">
+        <v>110131</v>
+      </c>
+      <c r="AH9" s="21">
+        <v>110848</v>
+      </c>
+      <c r="AI9" s="21">
+        <v>117401</v>
+      </c>
+      <c r="AJ9" s="29">
+        <v>117419</v>
+      </c>
+      <c r="AK9" s="21">
+        <v>117312</v>
+      </c>
+      <c r="AL9" s="21">
+        <v>119075</v>
+      </c>
+      <c r="AM9" s="21">
+        <v>120184</v>
+      </c>
+      <c r="AN9" s="21">
+        <v>125436</v>
+      </c>
+      <c r="AO9" s="29">
+        <v>125544</v>
+      </c>
+      <c r="AP9" s="29">
+        <v>143028</v>
+      </c>
+      <c r="AQ9" s="21">
+        <v>146194</v>
+      </c>
+      <c r="AR9" s="21">
+        <v>148990</v>
+      </c>
+      <c r="AS9" s="21">
+        <v>154847</v>
+      </c>
+      <c r="AT9" s="21">
+        <v>155024</v>
+      </c>
+      <c r="AU9" s="21">
+        <v>157769</v>
+      </c>
+      <c r="AV9" s="21">
+        <v>162176</v>
+      </c>
+      <c r="AW9" s="21">
+        <v>163591</v>
+      </c>
+      <c r="AX9" s="21">
+        <v>175121</v>
+      </c>
+      <c r="AY9" s="21">
+        <v>175042</v>
+      </c>
+      <c r="AZ9" s="21">
+        <v>186683</v>
+      </c>
+      <c r="BA9" s="21">
+        <v>190326</v>
+      </c>
+      <c r="BB9" s="21">
+        <v>195254</v>
+      </c>
+      <c r="BC9" s="21">
+        <v>209529</v>
+      </c>
+      <c r="BD9" s="21">
+        <v>209622</v>
+      </c>
+      <c r="BE9" s="21">
+        <v>249594</v>
+      </c>
+      <c r="BF9" s="21">
+        <v>257242</v>
+      </c>
+      <c r="BG9" s="21">
+        <v>258737</v>
+      </c>
+      <c r="BH9" s="21">
+        <v>275230</v>
+      </c>
+      <c r="BI9" s="5">
+        <v>275732</v>
+      </c>
+      <c r="BJ9" s="21">
+        <v>311497</v>
+      </c>
+      <c r="BK9" s="21">
+        <v>316428</v>
+      </c>
+      <c r="BL9" s="3">
+        <v>316412</v>
+      </c>
+      <c r="BM9" s="5">
+        <v>333385</v>
+      </c>
+      <c r="BN9" s="5">
+        <v>334707</v>
+      </c>
+      <c r="BO9" s="13">
+        <v>348979</v>
+      </c>
+      <c r="BP9" s="13">
+        <v>351988</v>
+      </c>
+      <c r="BQ9" s="13">
+        <v>354859</v>
+      </c>
+      <c r="BR9" s="91">
+        <v>370324</v>
+      </c>
+      <c r="BS9" s="91">
+        <v>372090</v>
+      </c>
+      <c r="BT9" s="13">
+        <v>405978</v>
+      </c>
+      <c r="BU9" s="179">
+        <v>405629</v>
+      </c>
+      <c r="BV9" s="13">
+        <v>403359</v>
+      </c>
+      <c r="BW9" s="13">
+        <v>417125</v>
+      </c>
+      <c r="BX9" s="13">
+        <v>415793</v>
+      </c>
+      <c r="BY9" s="13">
+        <v>435725</v>
+      </c>
+      <c r="BZ9" s="13">
+        <v>432675</v>
+      </c>
+      <c r="CA9" s="31"/>
+      <c r="CB9" s="31"/>
+      <c r="CC9" s="31"/>
+      <c r="CD9" s="31"/>
+      <c r="CE9" s="31"/>
+      <c r="CF9" s="31"/>
+      <c r="CG9" s="31"/>
+      <c r="CH9" s="31"/>
+      <c r="CI9" s="31"/>
+      <c r="CJ9" s="31"/>
+      <c r="CK9" s="31"/>
+      <c r="CL9" s="31"/>
+      <c r="CM9" s="31"/>
+      <c r="CN9" s="31"/>
+      <c r="CO9" s="31"/>
+      <c r="CP9" s="31"/>
+      <c r="CQ9" s="31"/>
+      <c r="CR9" s="31"/>
+      <c r="CS9" s="31"/>
+      <c r="CT9" s="31"/>
+      <c r="CU9" s="31"/>
+      <c r="CV9" s="31"/>
+      <c r="CW9" s="31"/>
+      <c r="CX9" s="31"/>
+      <c r="CY9" s="31"/>
+      <c r="CZ9" s="31"/>
+      <c r="DA9" s="31"/>
+      <c r="DB9" s="31"/>
+      <c r="DC9" s="31"/>
+      <c r="DD9" s="31"/>
+      <c r="DE9" s="31"/>
+      <c r="DF9" s="31"/>
+      <c r="DG9" s="31"/>
+      <c r="DH9" s="31"/>
+      <c r="DI9" s="31"/>
+      <c r="DJ9" s="31"/>
+      <c r="DK9" s="31"/>
+      <c r="DL9" s="31"/>
+      <c r="DM9" s="31"/>
+      <c r="DN9" s="31"/>
+      <c r="DO9" s="31"/>
+      <c r="DP9" s="31"/>
+      <c r="DQ9" s="31"/>
+      <c r="DR9" s="31"/>
+      <c r="DS9" s="31"/>
+      <c r="DT9" s="31"/>
+      <c r="DU9" s="31"/>
+      <c r="DV9" s="31"/>
+      <c r="DW9" s="31"/>
+      <c r="DX9" s="31"/>
+      <c r="DY9" s="31"/>
+      <c r="DZ9" s="31"/>
+      <c r="EA9" s="31"/>
+      <c r="EB9" s="31"/>
+      <c r="EC9" s="31"/>
+      <c r="ED9" s="31"/>
+      <c r="EE9" s="31"/>
+      <c r="EF9" s="31"/>
+      <c r="EG9" s="31"/>
+      <c r="EH9" s="31"/>
+      <c r="EI9" s="31"/>
+      <c r="EJ9" s="31"/>
+      <c r="EK9" s="31"/>
+      <c r="EL9" s="31"/>
+      <c r="EM9" s="31"/>
+      <c r="EN9" s="31"/>
+      <c r="EO9" s="31"/>
+      <c r="EP9" s="31"/>
+      <c r="EQ9" s="31"/>
+      <c r="ER9" s="31"/>
+      <c r="ES9" s="31"/>
+      <c r="ET9" s="31"/>
+      <c r="EU9" s="31"/>
+      <c r="EV9" s="31"/>
+      <c r="EW9" s="31"/>
+      <c r="EX9" s="31"/>
+      <c r="EY9" s="31"/>
+      <c r="EZ9" s="31"/>
+      <c r="FA9" s="31"/>
+      <c r="FB9" s="31"/>
+      <c r="FC9" s="31"/>
+      <c r="FD9" s="31"/>
+      <c r="FE9" s="31"/>
+      <c r="FF9" s="31"/>
+      <c r="FG9" s="31"/>
+      <c r="FH9" s="31"/>
+      <c r="FI9" s="31"/>
+      <c r="FJ9" s="31"/>
+      <c r="FK9" s="31"/>
+      <c r="FL9" s="31"/>
+      <c r="FM9" s="31"/>
+      <c r="FN9" s="31"/>
+      <c r="FO9" s="31"/>
+      <c r="FP9" s="31"/>
+      <c r="FQ9" s="31"/>
+      <c r="FR9" s="31"/>
+      <c r="FS9" s="31"/>
+      <c r="FT9" s="31"/>
+      <c r="FU9" s="31"/>
+      <c r="FV9" s="31"/>
+      <c r="FW9" s="31"/>
+      <c r="FX9" s="31"/>
+      <c r="FY9" s="31"/>
+      <c r="FZ9" s="31"/>
+      <c r="GA9" s="31"/>
+      <c r="GB9" s="31"/>
+      <c r="GC9" s="31"/>
+      <c r="GD9" s="31"/>
+      <c r="GE9" s="31"/>
+      <c r="GF9" s="31"/>
+      <c r="GG9" s="31"/>
+      <c r="GH9" s="31"/>
+      <c r="GI9" s="31"/>
+      <c r="GJ9" s="31"/>
+      <c r="GK9" s="31"/>
+      <c r="GL9" s="31"/>
+      <c r="GM9" s="31"/>
+      <c r="GN9" s="31"/>
+      <c r="GO9" s="31"/>
+      <c r="GP9" s="31"/>
+      <c r="GQ9" s="31"/>
+      <c r="GR9" s="31"/>
+      <c r="GS9" s="31"/>
+      <c r="GT9" s="31"/>
+      <c r="GU9" s="31"/>
+      <c r="GV9" s="31"/>
+      <c r="GW9" s="31"/>
+      <c r="GX9" s="31"/>
+      <c r="GY9" s="31"/>
+    </row>
+    <row r="10" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="24">
+        <v>70186</v>
+      </c>
+      <c r="C10" s="25">
+        <v>73062</v>
+      </c>
+      <c r="D10" s="24">
+        <v>76245</v>
+      </c>
+      <c r="E10" s="24">
+        <v>82596</v>
+      </c>
+      <c r="F10" s="24">
+        <v>82716.2</v>
+      </c>
+      <c r="G10" s="24">
+        <v>78607</v>
+      </c>
+      <c r="H10" s="23">
+        <v>80655</v>
+      </c>
+      <c r="I10" s="23">
+        <v>85366</v>
+      </c>
+      <c r="J10" s="23">
+        <v>93987</v>
+      </c>
+      <c r="K10" s="30">
+        <v>94283</v>
+      </c>
+      <c r="L10" s="71">
+        <v>89542</v>
+      </c>
+      <c r="M10" s="71">
+        <v>96405</v>
+      </c>
+      <c r="N10" s="23">
+        <v>97469</v>
+      </c>
+      <c r="O10" s="27">
+        <v>104843</v>
+      </c>
+      <c r="P10" s="26">
+        <v>105469.6</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>94266</v>
+      </c>
+      <c r="R10" s="23">
+        <v>106087</v>
+      </c>
+      <c r="S10" s="27">
+        <v>107726</v>
+      </c>
+      <c r="T10" s="27">
+        <v>117022</v>
+      </c>
+      <c r="U10" s="27">
+        <v>116977</v>
+      </c>
+      <c r="V10" s="27">
+        <v>105606</v>
+      </c>
+      <c r="W10" s="24">
+        <v>108168</v>
+      </c>
+      <c r="X10" s="24">
+        <v>108789</v>
+      </c>
+      <c r="Y10" s="24">
+        <v>116483</v>
+      </c>
+      <c r="Z10" s="28">
+        <v>118443</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>117296</v>
+      </c>
+      <c r="AB10" s="24">
+        <v>123982</v>
+      </c>
+      <c r="AC10" s="24">
+        <v>125660</v>
+      </c>
+      <c r="AD10" s="24">
+        <v>136189</v>
+      </c>
+      <c r="AE10" s="21">
+        <v>136216</v>
+      </c>
+      <c r="AF10" s="21">
+        <v>133306</v>
+      </c>
+      <c r="AG10" s="21">
+        <v>136745</v>
+      </c>
+      <c r="AH10" s="21">
+        <v>136939</v>
+      </c>
+      <c r="AI10" s="21">
+        <v>149161</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>149224</v>
+      </c>
+      <c r="AK10" s="21">
+        <v>149590</v>
+      </c>
+      <c r="AL10" s="21">
+        <v>151528</v>
+      </c>
+      <c r="AM10" s="21">
+        <v>152094</v>
+      </c>
+      <c r="AN10" s="21">
+        <v>163120</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>163522</v>
+      </c>
+      <c r="AP10" s="29">
+        <v>166267</v>
+      </c>
+      <c r="AQ10" s="21">
+        <v>173025</v>
+      </c>
+      <c r="AR10" s="21">
+        <v>173436</v>
+      </c>
+      <c r="AS10" s="21">
+        <v>184150</v>
+      </c>
+      <c r="AT10" s="21">
+        <v>184169</v>
+      </c>
+      <c r="AU10" s="21">
+        <v>183773</v>
+      </c>
+      <c r="AV10" s="21">
+        <v>186930</v>
+      </c>
+      <c r="AW10" s="21">
+        <v>190457</v>
+      </c>
+      <c r="AX10" s="21">
+        <v>207880</v>
+      </c>
+      <c r="AY10" s="21">
+        <v>207389</v>
+      </c>
+      <c r="AZ10" s="21">
+        <v>221303</v>
+      </c>
+      <c r="BA10" s="21">
+        <v>221481</v>
+      </c>
+      <c r="BB10" s="21">
+        <v>224232</v>
+      </c>
+      <c r="BC10" s="21">
+        <v>239836</v>
+      </c>
+      <c r="BD10" s="21">
+        <v>240076</v>
+      </c>
+      <c r="BE10" s="21">
+        <v>276472</v>
+      </c>
+      <c r="BF10" s="21">
+        <v>281584</v>
+      </c>
+      <c r="BG10" s="21">
+        <v>283104</v>
+      </c>
+      <c r="BH10" s="21">
+        <v>304643</v>
+      </c>
+      <c r="BI10" s="5">
+        <v>307042</v>
+      </c>
+      <c r="BJ10" s="21">
+        <v>346599</v>
+      </c>
+      <c r="BK10" s="21">
+        <v>346727</v>
+      </c>
+      <c r="BL10" s="3">
+        <v>347941</v>
+      </c>
+      <c r="BM10" s="5">
+        <v>373568</v>
+      </c>
+      <c r="BN10" s="5">
+        <v>375575</v>
+      </c>
+      <c r="BO10" s="13">
+        <v>379518</v>
+      </c>
+      <c r="BP10" s="13">
+        <v>386491</v>
+      </c>
+      <c r="BQ10" s="13">
+        <v>390121</v>
+      </c>
+      <c r="BR10" s="91">
+        <v>411228</v>
+      </c>
+      <c r="BS10" s="91">
+        <v>418651</v>
+      </c>
+      <c r="BT10" s="13">
+        <v>457560</v>
+      </c>
+      <c r="BU10" s="179">
+        <v>456289</v>
+      </c>
+      <c r="BV10" s="13">
+        <v>448173</v>
+      </c>
+      <c r="BW10" s="13">
+        <v>465850</v>
+      </c>
+      <c r="BX10" s="13">
+        <v>468876</v>
+      </c>
+      <c r="BY10" s="13">
+        <v>485473</v>
+      </c>
+      <c r="BZ10" s="13">
+        <v>478593</v>
+      </c>
+      <c r="CA10" s="31"/>
+      <c r="CB10" s="31"/>
+      <c r="CC10" s="31"/>
+      <c r="CD10" s="31"/>
+      <c r="CE10" s="31"/>
+      <c r="CF10" s="31"/>
+      <c r="CG10" s="31"/>
+      <c r="CH10" s="31"/>
+      <c r="CI10" s="31"/>
+      <c r="CJ10" s="31"/>
+      <c r="CK10" s="31"/>
+      <c r="CL10" s="31"/>
+      <c r="CM10" s="31"/>
+      <c r="CN10" s="31"/>
+      <c r="CO10" s="31"/>
+      <c r="CP10" s="31"/>
+      <c r="CQ10" s="31"/>
+      <c r="CR10" s="31"/>
+      <c r="CS10" s="31"/>
+      <c r="CT10" s="31"/>
+      <c r="CU10" s="31"/>
+      <c r="CV10" s="31"/>
+      <c r="CW10" s="31"/>
+      <c r="CX10" s="31"/>
+      <c r="CY10" s="31"/>
+      <c r="CZ10" s="31"/>
+      <c r="DA10" s="31"/>
+      <c r="DB10" s="31"/>
+      <c r="DC10" s="31"/>
+      <c r="DD10" s="31"/>
+      <c r="DE10" s="31"/>
+      <c r="DF10" s="31"/>
+      <c r="DG10" s="31"/>
+      <c r="DH10" s="31"/>
+      <c r="DI10" s="31"/>
+      <c r="DJ10" s="31"/>
+      <c r="DK10" s="31"/>
+      <c r="DL10" s="31"/>
+      <c r="DM10" s="31"/>
+      <c r="DN10" s="31"/>
+      <c r="DO10" s="31"/>
+      <c r="DP10" s="31"/>
+      <c r="DQ10" s="31"/>
+      <c r="DR10" s="31"/>
+      <c r="DS10" s="31"/>
+      <c r="DT10" s="31"/>
+      <c r="DU10" s="31"/>
+      <c r="DV10" s="31"/>
+      <c r="DW10" s="31"/>
+      <c r="DX10" s="31"/>
+      <c r="DY10" s="31"/>
+      <c r="DZ10" s="31"/>
+      <c r="EA10" s="31"/>
+      <c r="EB10" s="31"/>
+      <c r="EC10" s="31"/>
+      <c r="ED10" s="31"/>
+      <c r="EE10" s="31"/>
+      <c r="EF10" s="31"/>
+      <c r="EG10" s="31"/>
+      <c r="EH10" s="31"/>
+      <c r="EI10" s="31"/>
+      <c r="EJ10" s="31"/>
+      <c r="EK10" s="31"/>
+      <c r="EL10" s="31"/>
+      <c r="EM10" s="31"/>
+      <c r="EN10" s="31"/>
+      <c r="EO10" s="31"/>
+      <c r="EP10" s="31"/>
+      <c r="EQ10" s="31"/>
+      <c r="ER10" s="31"/>
+      <c r="ES10" s="31"/>
+      <c r="ET10" s="31"/>
+      <c r="EU10" s="31"/>
+      <c r="EV10" s="31"/>
+      <c r="EW10" s="31"/>
+      <c r="EX10" s="31"/>
+      <c r="EY10" s="31"/>
+      <c r="EZ10" s="31"/>
+      <c r="FA10" s="31"/>
+      <c r="FB10" s="31"/>
+      <c r="FC10" s="31"/>
+      <c r="FD10" s="31"/>
+      <c r="FE10" s="31"/>
+      <c r="FF10" s="31"/>
+      <c r="FG10" s="31"/>
+      <c r="FH10" s="31"/>
+      <c r="FI10" s="31"/>
+      <c r="FJ10" s="31"/>
+      <c r="FK10" s="31"/>
+      <c r="FL10" s="31"/>
+      <c r="FM10" s="31"/>
+      <c r="FN10" s="31"/>
+      <c r="FO10" s="31"/>
+      <c r="FP10" s="31"/>
+      <c r="FQ10" s="31"/>
+      <c r="FR10" s="31"/>
+      <c r="FS10" s="31"/>
+      <c r="FT10" s="31"/>
+      <c r="FU10" s="31"/>
+      <c r="FV10" s="31"/>
+      <c r="FW10" s="31"/>
+      <c r="FX10" s="31"/>
+      <c r="FY10" s="31"/>
+      <c r="FZ10" s="31"/>
+      <c r="GA10" s="31"/>
+      <c r="GB10" s="31"/>
+      <c r="GC10" s="31"/>
+      <c r="GD10" s="31"/>
+      <c r="GE10" s="31"/>
+      <c r="GF10" s="31"/>
+      <c r="GG10" s="31"/>
+      <c r="GH10" s="31"/>
+      <c r="GI10" s="31"/>
+      <c r="GJ10" s="31"/>
+      <c r="GK10" s="31"/>
+      <c r="GL10" s="31"/>
+      <c r="GM10" s="31"/>
+      <c r="GN10" s="31"/>
+      <c r="GO10" s="31"/>
+      <c r="GP10" s="31"/>
+      <c r="GQ10" s="31"/>
+      <c r="GR10" s="31"/>
+      <c r="GS10" s="31"/>
+      <c r="GT10" s="31"/>
+      <c r="GU10" s="31"/>
+      <c r="GV10" s="31"/>
+      <c r="GW10" s="31"/>
+      <c r="GX10" s="31"/>
+      <c r="GY10" s="31"/>
+    </row>
+    <row r="11" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="24">
+        <v>44818</v>
+      </c>
+      <c r="C11" s="25">
+        <v>47135</v>
+      </c>
+      <c r="D11" s="24">
+        <v>53441</v>
+      </c>
+      <c r="E11" s="24">
+        <v>55506</v>
+      </c>
+      <c r="F11" s="24">
+        <v>55518.5</v>
+      </c>
+      <c r="G11" s="24">
+        <v>57766</v>
+      </c>
+      <c r="H11" s="23">
+        <v>59991</v>
+      </c>
+      <c r="I11" s="23">
+        <v>61067</v>
+      </c>
+      <c r="J11" s="23">
+        <v>60981</v>
+      </c>
+      <c r="K11" s="30">
+        <v>60966</v>
+      </c>
+      <c r="L11" s="71">
+        <v>58942</v>
+      </c>
+      <c r="M11" s="71">
+        <v>60336</v>
+      </c>
+      <c r="N11" s="23">
+        <v>60313</v>
+      </c>
+      <c r="O11" s="27">
+        <v>60878</v>
+      </c>
+      <c r="P11" s="26">
+        <v>61282.9</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>58949</v>
+      </c>
+      <c r="R11" s="23">
+        <v>63635</v>
+      </c>
+      <c r="S11" s="27">
+        <v>64859</v>
+      </c>
+      <c r="T11" s="27">
+        <v>66929</v>
+      </c>
+      <c r="U11" s="26">
+        <v>67806.600000000006</v>
+      </c>
+      <c r="V11" s="27">
+        <v>68282</v>
+      </c>
+      <c r="W11" s="24">
+        <v>70682</v>
+      </c>
+      <c r="X11" s="24">
+        <v>67442</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>66960</v>
+      </c>
+      <c r="Z11" s="28">
+        <v>64560</v>
+      </c>
+      <c r="AA11" s="24">
+        <v>71256</v>
+      </c>
+      <c r="AB11" s="24">
+        <v>79631</v>
+      </c>
+      <c r="AC11" s="24">
+        <v>77551</v>
+      </c>
+      <c r="AD11" s="24">
+        <v>78136</v>
+      </c>
+      <c r="AE11" s="21">
+        <v>78176</v>
+      </c>
+      <c r="AF11" s="21">
+        <v>75671</v>
+      </c>
+      <c r="AG11" s="21">
+        <v>85865</v>
+      </c>
+      <c r="AH11" s="21">
+        <v>86139</v>
+      </c>
+      <c r="AI11" s="21">
+        <v>86241</v>
+      </c>
+      <c r="AJ11" s="29">
+        <v>85947</v>
+      </c>
+      <c r="AK11" s="21">
+        <v>81323</v>
+      </c>
+      <c r="AL11" s="21">
+        <v>86770</v>
+      </c>
+      <c r="AM11" s="21">
+        <v>88307</v>
+      </c>
+      <c r="AN11" s="21">
+        <v>87296</v>
+      </c>
+      <c r="AO11" s="29">
+        <v>87374</v>
+      </c>
+      <c r="AP11" s="29">
+        <v>84752</v>
+      </c>
+      <c r="AQ11" s="21">
+        <v>94928</v>
+      </c>
+      <c r="AR11" s="21">
+        <v>94387</v>
+      </c>
+      <c r="AS11" s="21">
+        <v>95746</v>
+      </c>
+      <c r="AT11" s="21">
+        <v>95800</v>
+      </c>
+      <c r="AU11" s="21">
+        <v>105753</v>
+      </c>
+      <c r="AV11" s="21">
+        <v>123414</v>
+      </c>
+      <c r="AW11" s="21">
+        <v>121759</v>
+      </c>
+      <c r="AX11" s="21">
+        <v>121880</v>
+      </c>
+      <c r="AY11" s="21">
+        <v>121686</v>
+      </c>
+      <c r="AZ11" s="21">
+        <v>127554</v>
+      </c>
+      <c r="BA11" s="21">
+        <v>150250</v>
+      </c>
+      <c r="BB11" s="21">
+        <v>149723</v>
+      </c>
+      <c r="BC11" s="21">
+        <v>151258</v>
+      </c>
+      <c r="BD11" s="21">
+        <v>152180</v>
+      </c>
+      <c r="BE11" s="21">
+        <v>170795</v>
+      </c>
+      <c r="BF11" s="21">
+        <v>192664</v>
+      </c>
+      <c r="BG11" s="21">
+        <v>195441</v>
+      </c>
+      <c r="BH11" s="21">
+        <v>197608</v>
+      </c>
+      <c r="BI11" s="5">
+        <v>197946</v>
+      </c>
+      <c r="BJ11" s="21">
+        <v>206362</v>
+      </c>
+      <c r="BK11" s="21">
+        <v>221541</v>
+      </c>
+      <c r="BL11" s="3">
+        <v>227814</v>
+      </c>
+      <c r="BM11" s="5">
+        <v>232715</v>
+      </c>
+      <c r="BN11" s="5">
+        <v>231688</v>
+      </c>
+      <c r="BO11" s="13">
+        <v>246991</v>
+      </c>
+      <c r="BP11" s="13">
+        <v>271967</v>
+      </c>
+      <c r="BQ11" s="13">
+        <v>265844</v>
+      </c>
+      <c r="BR11" s="91">
+        <v>267423</v>
+      </c>
+      <c r="BS11" s="91">
+        <v>266412</v>
+      </c>
+      <c r="BT11" s="13">
+        <v>250580</v>
+      </c>
+      <c r="BU11" s="179">
+        <v>287574</v>
+      </c>
+      <c r="BV11" s="13">
+        <v>284452</v>
+      </c>
+      <c r="BW11" s="13">
+        <v>284759</v>
+      </c>
+      <c r="BX11" s="13">
+        <v>282622</v>
+      </c>
+      <c r="BY11" s="13">
+        <v>272935</v>
+      </c>
+      <c r="BZ11" s="13">
+        <v>310026</v>
+      </c>
+      <c r="CA11" s="31"/>
+      <c r="CB11" s="31"/>
+      <c r="CC11" s="31"/>
+      <c r="CD11" s="31"/>
+      <c r="CE11" s="31"/>
+      <c r="CF11" s="31"/>
+      <c r="CG11" s="31"/>
+      <c r="CH11" s="31"/>
+      <c r="CI11" s="31"/>
+      <c r="CJ11" s="31"/>
+      <c r="CK11" s="31"/>
+      <c r="CL11" s="31"/>
+      <c r="CM11" s="31"/>
+      <c r="CN11" s="31"/>
+      <c r="CO11" s="31"/>
+      <c r="CP11" s="31"/>
+      <c r="CQ11" s="31"/>
+      <c r="CR11" s="31"/>
+      <c r="CS11" s="31"/>
+      <c r="CT11" s="31"/>
+      <c r="CU11" s="31"/>
+      <c r="CV11" s="31"/>
+      <c r="CW11" s="31"/>
+      <c r="CX11" s="31"/>
+      <c r="CY11" s="31"/>
+      <c r="CZ11" s="31"/>
+      <c r="DA11" s="31"/>
+      <c r="DB11" s="31"/>
+      <c r="DC11" s="31"/>
+      <c r="DD11" s="31"/>
+      <c r="DE11" s="31"/>
+      <c r="DF11" s="31"/>
+      <c r="DG11" s="31"/>
+      <c r="DH11" s="31"/>
+      <c r="DI11" s="31"/>
+      <c r="DJ11" s="31"/>
+      <c r="DK11" s="31"/>
+      <c r="DL11" s="31"/>
+      <c r="DM11" s="31"/>
+      <c r="DN11" s="31"/>
+      <c r="DO11" s="31"/>
+      <c r="DP11" s="31"/>
+      <c r="DQ11" s="31"/>
+      <c r="DR11" s="31"/>
+      <c r="DS11" s="31"/>
+      <c r="DT11" s="31"/>
+      <c r="DU11" s="31"/>
+      <c r="DV11" s="31"/>
+      <c r="DW11" s="31"/>
+      <c r="DX11" s="31"/>
+      <c r="DY11" s="31"/>
+      <c r="DZ11" s="31"/>
+      <c r="EA11" s="31"/>
+      <c r="EB11" s="31"/>
+      <c r="EC11" s="31"/>
+      <c r="ED11" s="31"/>
+      <c r="EE11" s="31"/>
+      <c r="EF11" s="31"/>
+      <c r="EG11" s="31"/>
+      <c r="EH11" s="31"/>
+      <c r="EI11" s="31"/>
+      <c r="EJ11" s="31"/>
+      <c r="EK11" s="31"/>
+      <c r="EL11" s="31"/>
+      <c r="EM11" s="31"/>
+      <c r="EN11" s="31"/>
+      <c r="EO11" s="31"/>
+      <c r="EP11" s="31"/>
+      <c r="EQ11" s="31"/>
+      <c r="ER11" s="31"/>
+      <c r="ES11" s="31"/>
+      <c r="ET11" s="31"/>
+      <c r="EU11" s="31"/>
+      <c r="EV11" s="31"/>
+      <c r="EW11" s="31"/>
+      <c r="EX11" s="31"/>
+      <c r="EY11" s="31"/>
+      <c r="EZ11" s="31"/>
+      <c r="FA11" s="31"/>
+      <c r="FB11" s="31"/>
+      <c r="FC11" s="31"/>
+      <c r="FD11" s="31"/>
+      <c r="FE11" s="31"/>
+      <c r="FF11" s="31"/>
+      <c r="FG11" s="31"/>
+      <c r="FH11" s="31"/>
+      <c r="FI11" s="31"/>
+      <c r="FJ11" s="31"/>
+      <c r="FK11" s="31"/>
+      <c r="FL11" s="31"/>
+      <c r="FM11" s="31"/>
+      <c r="FN11" s="31"/>
+      <c r="FO11" s="31"/>
+      <c r="FP11" s="31"/>
+      <c r="FQ11" s="31"/>
+      <c r="FR11" s="31"/>
+      <c r="FS11" s="31"/>
+      <c r="FT11" s="31"/>
+      <c r="FU11" s="31"/>
+      <c r="FV11" s="31"/>
+      <c r="FW11" s="31"/>
+      <c r="FX11" s="31"/>
+      <c r="FY11" s="31"/>
+      <c r="FZ11" s="31"/>
+      <c r="GA11" s="31"/>
+      <c r="GB11" s="31"/>
+      <c r="GC11" s="31"/>
+      <c r="GD11" s="31"/>
+      <c r="GE11" s="31"/>
+      <c r="GF11" s="31"/>
+      <c r="GG11" s="31"/>
+      <c r="GH11" s="31"/>
+      <c r="GI11" s="31"/>
+      <c r="GJ11" s="31"/>
+      <c r="GK11" s="31"/>
+      <c r="GL11" s="31"/>
+      <c r="GM11" s="31"/>
+      <c r="GN11" s="31"/>
+      <c r="GO11" s="31"/>
+      <c r="GP11" s="31"/>
+      <c r="GQ11" s="31"/>
+      <c r="GR11" s="31"/>
+      <c r="GS11" s="31"/>
+      <c r="GT11" s="31"/>
+      <c r="GU11" s="31"/>
+      <c r="GV11" s="31"/>
+      <c r="GW11" s="31"/>
+      <c r="GX11" s="31"/>
+      <c r="GY11" s="31"/>
+    </row>
+    <row r="12" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="24">
+        <v>44966</v>
+      </c>
+      <c r="C12" s="25">
+        <v>45760</v>
+      </c>
+      <c r="D12" s="24">
+        <v>48977</v>
+      </c>
+      <c r="E12" s="24">
+        <v>49926</v>
+      </c>
+      <c r="F12" s="24">
+        <v>49882.5</v>
+      </c>
+      <c r="G12" s="24">
+        <v>59517</v>
+      </c>
+      <c r="H12" s="23">
+        <v>59283</v>
+      </c>
+      <c r="I12" s="23">
+        <v>58556</v>
+      </c>
+      <c r="J12" s="23">
+        <v>58139</v>
+      </c>
+      <c r="K12" s="30">
+        <v>61031</v>
+      </c>
+      <c r="L12" s="71">
+        <v>61105</v>
+      </c>
+      <c r="M12" s="71">
+        <v>63008</v>
+      </c>
+      <c r="N12" s="23">
+        <v>64215</v>
+      </c>
+      <c r="O12" s="27">
+        <v>65084</v>
+      </c>
+      <c r="P12" s="26">
+        <v>66619.100000000006</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>65736</v>
+      </c>
+      <c r="R12" s="23">
+        <v>68534</v>
+      </c>
+      <c r="S12" s="27">
+        <v>69301</v>
+      </c>
+      <c r="T12" s="27">
+        <v>69848</v>
+      </c>
+      <c r="U12" s="26">
+        <v>71327.7</v>
+      </c>
+      <c r="V12" s="27">
+        <v>69348</v>
+      </c>
+      <c r="W12" s="24">
+        <v>69638</v>
+      </c>
+      <c r="X12" s="24">
+        <v>68002</v>
+      </c>
+      <c r="Y12" s="24">
+        <v>69601</v>
+      </c>
+      <c r="Z12" s="28">
+        <v>70047</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>90849</v>
+      </c>
+      <c r="AB12" s="24">
+        <v>90949</v>
+      </c>
+      <c r="AC12" s="24">
+        <v>88580</v>
+      </c>
+      <c r="AD12" s="24">
+        <v>87518</v>
+      </c>
+      <c r="AE12" s="21">
+        <v>87371</v>
+      </c>
+      <c r="AF12" s="21">
+        <v>82688</v>
+      </c>
+      <c r="AG12" s="21">
+        <v>84595</v>
+      </c>
+      <c r="AH12" s="21">
+        <v>84190</v>
+      </c>
+      <c r="AI12" s="21">
+        <v>84674</v>
+      </c>
+      <c r="AJ12" s="29">
+        <v>84651</v>
+      </c>
+      <c r="AK12" s="21">
+        <v>83398</v>
+      </c>
+      <c r="AL12" s="21">
+        <v>87365</v>
+      </c>
+      <c r="AM12" s="21">
+        <v>87479</v>
+      </c>
+      <c r="AN12" s="21">
+        <v>87032</v>
+      </c>
+      <c r="AO12" s="29">
+        <v>87235</v>
+      </c>
+      <c r="AP12" s="29">
+        <v>101350</v>
+      </c>
+      <c r="AQ12" s="21">
+        <v>103382</v>
+      </c>
+      <c r="AR12" s="21">
+        <v>105671</v>
+      </c>
+      <c r="AS12" s="21">
+        <v>108350</v>
+      </c>
+      <c r="AT12" s="21">
+        <v>108504</v>
+      </c>
+      <c r="AU12" s="21">
+        <v>131738</v>
+      </c>
+      <c r="AV12" s="21">
+        <v>135828</v>
+      </c>
+      <c r="AW12" s="21">
+        <v>138649</v>
+      </c>
+      <c r="AX12" s="21">
+        <v>139875</v>
+      </c>
+      <c r="AY12" s="21">
+        <v>139621</v>
+      </c>
+      <c r="AZ12" s="21">
+        <v>165004</v>
+      </c>
+      <c r="BA12" s="21">
+        <v>172735</v>
+      </c>
+      <c r="BB12" s="21">
+        <v>172443</v>
+      </c>
+      <c r="BC12" s="21">
+        <v>173316</v>
+      </c>
+      <c r="BD12" s="21">
+        <v>173356</v>
+      </c>
+      <c r="BE12" s="21">
+        <v>198989</v>
+      </c>
+      <c r="BF12" s="21">
+        <v>203283</v>
+      </c>
+      <c r="BG12" s="21">
+        <v>203220</v>
+      </c>
+      <c r="BH12" s="21">
+        <v>200737</v>
+      </c>
+      <c r="BI12" s="5">
+        <v>201825</v>
+      </c>
+      <c r="BJ12" s="21">
+        <v>228931</v>
+      </c>
+      <c r="BK12" s="21">
+        <v>243102</v>
+      </c>
+      <c r="BL12" s="3">
+        <v>239649</v>
+      </c>
+      <c r="BM12" s="5">
+        <v>238333</v>
+      </c>
+      <c r="BN12" s="5">
+        <v>239384</v>
+      </c>
+      <c r="BO12" s="13">
+        <v>258310</v>
+      </c>
+      <c r="BP12" s="13">
+        <v>259925</v>
+      </c>
+      <c r="BQ12" s="13">
+        <v>262643</v>
+      </c>
+      <c r="BR12" s="91">
+        <v>265648</v>
+      </c>
+      <c r="BS12" s="91">
+        <v>265368</v>
+      </c>
+      <c r="BT12" s="13">
+        <v>272200</v>
+      </c>
+      <c r="BU12" s="179">
+        <v>278048</v>
+      </c>
+      <c r="BV12" s="13">
+        <v>278079</v>
+      </c>
+      <c r="BW12" s="13">
+        <v>278725</v>
+      </c>
+      <c r="BX12" s="13">
+        <v>281632</v>
+      </c>
+      <c r="BY12" s="13">
+        <v>287338</v>
+      </c>
+      <c r="BZ12" s="13">
+        <v>291214</v>
+      </c>
+      <c r="CA12" s="31"/>
+      <c r="CB12" s="31"/>
+      <c r="CC12" s="31"/>
+      <c r="CD12" s="31"/>
+      <c r="CE12" s="31"/>
+      <c r="CF12" s="31"/>
+      <c r="CG12" s="31"/>
+      <c r="CH12" s="31"/>
+      <c r="CI12" s="31"/>
+      <c r="CJ12" s="31"/>
+      <c r="CK12" s="31"/>
+      <c r="CL12" s="31"/>
+      <c r="CM12" s="31"/>
+      <c r="CN12" s="31"/>
+      <c r="CO12" s="31"/>
+      <c r="CP12" s="31"/>
+      <c r="CQ12" s="31"/>
+      <c r="CR12" s="31"/>
+      <c r="CS12" s="31"/>
+      <c r="CT12" s="31"/>
+      <c r="CU12" s="31"/>
+      <c r="CV12" s="31"/>
+      <c r="CW12" s="31"/>
+      <c r="CX12" s="31"/>
+      <c r="CY12" s="31"/>
+      <c r="CZ12" s="31"/>
+      <c r="DA12" s="31"/>
+      <c r="DB12" s="31"/>
+      <c r="DC12" s="31"/>
+      <c r="DD12" s="31"/>
+      <c r="DE12" s="31"/>
+      <c r="DF12" s="31"/>
+      <c r="DG12" s="31"/>
+      <c r="DH12" s="31"/>
+      <c r="DI12" s="31"/>
+      <c r="DJ12" s="31"/>
+      <c r="DK12" s="31"/>
+      <c r="DL12" s="31"/>
+      <c r="DM12" s="31"/>
+      <c r="DN12" s="31"/>
+      <c r="DO12" s="31"/>
+      <c r="DP12" s="31"/>
+      <c r="DQ12" s="31"/>
+      <c r="DR12" s="31"/>
+      <c r="DS12" s="31"/>
+      <c r="DT12" s="31"/>
+      <c r="DU12" s="31"/>
+      <c r="DV12" s="31"/>
+      <c r="DW12" s="31"/>
+      <c r="DX12" s="31"/>
+      <c r="DY12" s="31"/>
+      <c r="DZ12" s="31"/>
+      <c r="EA12" s="31"/>
+      <c r="EB12" s="31"/>
+      <c r="EC12" s="31"/>
+      <c r="ED12" s="31"/>
+      <c r="EE12" s="31"/>
+      <c r="EF12" s="31"/>
+      <c r="EG12" s="31"/>
+      <c r="EH12" s="31"/>
+      <c r="EI12" s="31"/>
+      <c r="EJ12" s="31"/>
+      <c r="EK12" s="31"/>
+      <c r="EL12" s="31"/>
+      <c r="EM12" s="31"/>
+      <c r="EN12" s="31"/>
+      <c r="EO12" s="31"/>
+      <c r="EP12" s="31"/>
+      <c r="EQ12" s="31"/>
+      <c r="ER12" s="31"/>
+      <c r="ES12" s="31"/>
+      <c r="ET12" s="31"/>
+      <c r="EU12" s="31"/>
+      <c r="EV12" s="31"/>
+      <c r="EW12" s="31"/>
+      <c r="EX12" s="31"/>
+      <c r="EY12" s="31"/>
+      <c r="EZ12" s="31"/>
+      <c r="FA12" s="31"/>
+      <c r="FB12" s="31"/>
+      <c r="FC12" s="31"/>
+      <c r="FD12" s="31"/>
+      <c r="FE12" s="31"/>
+      <c r="FF12" s="31"/>
+      <c r="FG12" s="31"/>
+      <c r="FH12" s="31"/>
+      <c r="FI12" s="31"/>
+      <c r="FJ12" s="31"/>
+      <c r="FK12" s="31"/>
+      <c r="FL12" s="31"/>
+      <c r="FM12" s="31"/>
+      <c r="FN12" s="31"/>
+      <c r="FO12" s="31"/>
+      <c r="FP12" s="31"/>
+      <c r="FQ12" s="31"/>
+      <c r="FR12" s="31"/>
+      <c r="FS12" s="31"/>
+      <c r="FT12" s="31"/>
+      <c r="FU12" s="31"/>
+      <c r="FV12" s="31"/>
+      <c r="FW12" s="31"/>
+      <c r="FX12" s="31"/>
+      <c r="FY12" s="31"/>
+      <c r="FZ12" s="31"/>
+      <c r="GA12" s="31"/>
+      <c r="GB12" s="31"/>
+      <c r="GC12" s="31"/>
+      <c r="GD12" s="31"/>
+      <c r="GE12" s="31"/>
+      <c r="GF12" s="31"/>
+      <c r="GG12" s="31"/>
+      <c r="GH12" s="31"/>
+      <c r="GI12" s="31"/>
+      <c r="GJ12" s="31"/>
+      <c r="GK12" s="31"/>
+      <c r="GL12" s="31"/>
+      <c r="GM12" s="31"/>
+      <c r="GN12" s="31"/>
+      <c r="GO12" s="31"/>
+      <c r="GP12" s="31"/>
+      <c r="GQ12" s="31"/>
+      <c r="GR12" s="31"/>
+      <c r="GS12" s="31"/>
+      <c r="GT12" s="31"/>
+      <c r="GU12" s="31"/>
+      <c r="GV12" s="31"/>
+      <c r="GW12" s="31"/>
+      <c r="GX12" s="31"/>
+      <c r="GY12" s="31"/>
+    </row>
+    <row r="13" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="24">
+        <v>46993</v>
+      </c>
+      <c r="C13" s="25">
+        <v>49321</v>
+      </c>
+      <c r="D13" s="24">
+        <v>53011</v>
+      </c>
+      <c r="E13" s="24">
+        <v>54998</v>
+      </c>
+      <c r="F13" s="24">
+        <v>54975.8</v>
+      </c>
+      <c r="G13" s="24">
+        <v>61684</v>
+      </c>
+      <c r="H13" s="23">
+        <v>62590</v>
+      </c>
+      <c r="I13" s="23">
+        <v>64157</v>
+      </c>
+      <c r="J13" s="23">
+        <v>64119</v>
+      </c>
+      <c r="K13" s="30">
+        <v>64116</v>
+      </c>
+      <c r="L13" s="71">
+        <v>65339</v>
+      </c>
+      <c r="M13" s="71">
+        <v>65692</v>
+      </c>
+      <c r="N13" s="23">
+        <v>67552</v>
+      </c>
+      <c r="O13" s="27">
+        <v>67819</v>
+      </c>
+      <c r="P13" s="26">
+        <v>68431</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>62804</v>
+      </c>
+      <c r="R13" s="23">
+        <v>67182</v>
+      </c>
+      <c r="S13" s="27">
+        <v>69100</v>
+      </c>
+      <c r="T13" s="27">
+        <v>69307</v>
+      </c>
+      <c r="U13" s="26">
+        <v>69976.600000000006</v>
+      </c>
+      <c r="V13" s="27">
+        <v>68061</v>
+      </c>
+      <c r="W13" s="24">
+        <v>70564</v>
+      </c>
+      <c r="X13" s="24">
+        <v>72187</v>
+      </c>
+      <c r="Y13" s="24">
+        <v>71435</v>
+      </c>
+      <c r="Z13" s="28">
+        <v>71903</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>77535</v>
+      </c>
+      <c r="AB13" s="24">
+        <v>81601</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>84309</v>
+      </c>
+      <c r="AD13" s="28">
+        <v>84391</v>
+      </c>
+      <c r="AE13" s="21">
+        <v>84345</v>
+      </c>
+      <c r="AF13" s="21">
+        <v>81903</v>
+      </c>
+      <c r="AG13" s="21">
+        <v>87811</v>
+      </c>
+      <c r="AH13" s="21">
+        <v>91476</v>
+      </c>
+      <c r="AI13" s="21">
+        <v>90607</v>
+      </c>
+      <c r="AJ13" s="29">
+        <v>90653</v>
+      </c>
+      <c r="AK13" s="21">
+        <v>100740</v>
+      </c>
+      <c r="AL13" s="21">
+        <v>108616</v>
+      </c>
+      <c r="AM13" s="21">
+        <v>109391</v>
+      </c>
+      <c r="AN13" s="21">
+        <v>109008</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>109086</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>103459</v>
+      </c>
+      <c r="AQ13" s="21">
+        <v>113809</v>
+      </c>
+      <c r="AR13" s="21">
+        <v>119805</v>
+      </c>
+      <c r="AS13" s="21">
+        <v>123512</v>
+      </c>
+      <c r="AT13" s="21">
+        <v>123499</v>
+      </c>
+      <c r="AU13" s="21">
+        <v>134120</v>
+      </c>
+      <c r="AV13" s="21">
+        <v>144667</v>
+      </c>
+      <c r="AW13" s="21">
+        <v>149514</v>
+      </c>
+      <c r="AX13" s="21">
+        <v>148355</v>
+      </c>
+      <c r="AY13" s="21">
+        <v>148273</v>
+      </c>
+      <c r="AZ13" s="21">
+        <v>163690</v>
+      </c>
+      <c r="BA13" s="21">
+        <v>175481</v>
+      </c>
+      <c r="BB13" s="21">
+        <v>190348</v>
+      </c>
+      <c r="BC13" s="21">
+        <v>193791</v>
+      </c>
+      <c r="BD13" s="21">
+        <v>188239</v>
+      </c>
+      <c r="BE13" s="21">
+        <v>214087</v>
+      </c>
+      <c r="BF13" s="21">
+        <v>233238</v>
+      </c>
+      <c r="BG13" s="21">
+        <v>251712</v>
+      </c>
+      <c r="BH13" s="21">
+        <v>261925</v>
+      </c>
+      <c r="BI13" s="5">
+        <v>260920</v>
+      </c>
+      <c r="BJ13" s="21">
+        <v>301655</v>
+      </c>
+      <c r="BK13" s="21">
+        <v>314037</v>
+      </c>
+      <c r="BL13" s="3">
+        <v>317500</v>
+      </c>
+      <c r="BM13" s="5">
+        <v>322893</v>
+      </c>
+      <c r="BN13" s="5">
+        <v>322441</v>
+      </c>
+      <c r="BO13" s="13">
+        <v>347803</v>
+      </c>
+      <c r="BP13" s="13">
+        <v>355087</v>
+      </c>
+      <c r="BQ13" s="13">
+        <v>356761</v>
+      </c>
+      <c r="BR13" s="91">
+        <v>358568</v>
+      </c>
+      <c r="BS13" s="91">
+        <v>357948</v>
+      </c>
+      <c r="BT13" s="13">
+        <v>367809</v>
+      </c>
+      <c r="BU13" s="179">
+        <v>383761</v>
+      </c>
+      <c r="BV13" s="13">
+        <v>386470</v>
+      </c>
+      <c r="BW13" s="13">
+        <v>387032</v>
+      </c>
+      <c r="BX13" s="13">
+        <v>385262</v>
+      </c>
+      <c r="BY13" s="13">
+        <v>397745</v>
+      </c>
+      <c r="BZ13" s="13">
+        <v>414645</v>
+      </c>
+      <c r="CA13" s="31"/>
+      <c r="CB13" s="31"/>
+      <c r="CC13" s="31"/>
+      <c r="CD13" s="31"/>
+      <c r="CE13" s="31"/>
+      <c r="CF13" s="31"/>
+      <c r="CG13" s="31"/>
+      <c r="CH13" s="31"/>
+      <c r="CI13" s="31"/>
+      <c r="CJ13" s="31"/>
+      <c r="CK13" s="31"/>
+      <c r="CL13" s="31"/>
+      <c r="CM13" s="31"/>
+      <c r="CN13" s="31"/>
+      <c r="CO13" s="31"/>
+      <c r="CP13" s="31"/>
+      <c r="CQ13" s="31"/>
+      <c r="CR13" s="31"/>
+      <c r="CS13" s="31"/>
+      <c r="CT13" s="31"/>
+      <c r="CU13" s="31"/>
+      <c r="CV13" s="31"/>
+      <c r="CW13" s="31"/>
+      <c r="CX13" s="31"/>
+      <c r="CY13" s="31"/>
+      <c r="CZ13" s="31"/>
+      <c r="DA13" s="31"/>
+      <c r="DB13" s="31"/>
+      <c r="DC13" s="31"/>
+      <c r="DD13" s="31"/>
+      <c r="DE13" s="31"/>
+      <c r="DF13" s="31"/>
+      <c r="DG13" s="31"/>
+      <c r="DH13" s="31"/>
+      <c r="DI13" s="31"/>
+      <c r="DJ13" s="31"/>
+      <c r="DK13" s="31"/>
+      <c r="DL13" s="31"/>
+      <c r="DM13" s="31"/>
+      <c r="DN13" s="31"/>
+      <c r="DO13" s="31"/>
+      <c r="DP13" s="31"/>
+      <c r="DQ13" s="31"/>
+      <c r="DR13" s="31"/>
+      <c r="DS13" s="31"/>
+      <c r="DT13" s="31"/>
+      <c r="DU13" s="31"/>
+      <c r="DV13" s="31"/>
+      <c r="DW13" s="31"/>
+      <c r="DX13" s="31"/>
+      <c r="DY13" s="31"/>
+      <c r="DZ13" s="31"/>
+      <c r="EA13" s="31"/>
+      <c r="EB13" s="31"/>
+      <c r="EC13" s="31"/>
+      <c r="ED13" s="31"/>
+      <c r="EE13" s="31"/>
+      <c r="EF13" s="31"/>
+      <c r="EG13" s="31"/>
+      <c r="EH13" s="31"/>
+      <c r="EI13" s="31"/>
+      <c r="EJ13" s="31"/>
+      <c r="EK13" s="31"/>
+      <c r="EL13" s="31"/>
+      <c r="EM13" s="31"/>
+      <c r="EN13" s="31"/>
+      <c r="EO13" s="31"/>
+      <c r="EP13" s="31"/>
+      <c r="EQ13" s="31"/>
+      <c r="ER13" s="31"/>
+      <c r="ES13" s="31"/>
+      <c r="ET13" s="31"/>
+      <c r="EU13" s="31"/>
+      <c r="EV13" s="31"/>
+      <c r="EW13" s="31"/>
+      <c r="EX13" s="31"/>
+      <c r="EY13" s="31"/>
+      <c r="EZ13" s="31"/>
+      <c r="FA13" s="31"/>
+      <c r="FB13" s="31"/>
+      <c r="FC13" s="31"/>
+      <c r="FD13" s="31"/>
+      <c r="FE13" s="31"/>
+      <c r="FF13" s="31"/>
+      <c r="FG13" s="31"/>
+      <c r="FH13" s="31"/>
+      <c r="FI13" s="31"/>
+      <c r="FJ13" s="31"/>
+      <c r="FK13" s="31"/>
+      <c r="FL13" s="31"/>
+      <c r="FM13" s="31"/>
+      <c r="FN13" s="31"/>
+      <c r="FO13" s="31"/>
+      <c r="FP13" s="31"/>
+      <c r="FQ13" s="31"/>
+      <c r="FR13" s="31"/>
+      <c r="FS13" s="31"/>
+      <c r="FT13" s="31"/>
+      <c r="FU13" s="31"/>
+      <c r="FV13" s="31"/>
+      <c r="FW13" s="31"/>
+      <c r="FX13" s="31"/>
+      <c r="FY13" s="31"/>
+      <c r="FZ13" s="31"/>
+      <c r="GA13" s="31"/>
+      <c r="GB13" s="31"/>
+      <c r="GC13" s="31"/>
+      <c r="GD13" s="31"/>
+      <c r="GE13" s="31"/>
+      <c r="GF13" s="31"/>
+      <c r="GG13" s="31"/>
+      <c r="GH13" s="31"/>
+      <c r="GI13" s="31"/>
+      <c r="GJ13" s="31"/>
+      <c r="GK13" s="31"/>
+      <c r="GL13" s="31"/>
+      <c r="GM13" s="31"/>
+      <c r="GN13" s="31"/>
+      <c r="GO13" s="31"/>
+      <c r="GP13" s="31"/>
+      <c r="GQ13" s="31"/>
+      <c r="GR13" s="31"/>
+      <c r="GS13" s="31"/>
+      <c r="GT13" s="31"/>
+      <c r="GU13" s="31"/>
+      <c r="GV13" s="31"/>
+      <c r="GW13" s="31"/>
+      <c r="GX13" s="31"/>
+      <c r="GY13" s="31"/>
+    </row>
+    <row r="14" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="24">
+        <v>36889</v>
+      </c>
+      <c r="C14" s="25">
+        <v>41690</v>
+      </c>
+      <c r="D14" s="24">
+        <v>47131</v>
+      </c>
+      <c r="E14" s="24">
+        <v>50048</v>
+      </c>
+      <c r="F14" s="24">
+        <v>50025.5</v>
+      </c>
+      <c r="G14" s="24">
+        <v>52064</v>
+      </c>
+      <c r="H14" s="23">
+        <v>55138</v>
+      </c>
+      <c r="I14" s="23">
+        <v>56509</v>
+      </c>
+      <c r="J14" s="23">
+        <v>55856</v>
+      </c>
+      <c r="K14" s="24">
+        <v>55866</v>
+      </c>
+      <c r="L14" s="71">
+        <v>53062</v>
+      </c>
+      <c r="M14" s="71">
+        <v>57879</v>
+      </c>
+      <c r="N14" s="23">
+        <v>60541</v>
+      </c>
+      <c r="O14" s="27">
+        <v>61475</v>
+      </c>
+      <c r="P14" s="26">
+        <v>62171.8</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>56300</v>
+      </c>
+      <c r="R14" s="23">
+        <v>61370</v>
+      </c>
+      <c r="S14" s="27">
+        <v>63883</v>
+      </c>
+      <c r="T14" s="27">
+        <v>64142</v>
+      </c>
+      <c r="U14" s="26">
+        <v>65962.8</v>
+      </c>
+      <c r="V14" s="27">
+        <v>62614</v>
+      </c>
+      <c r="W14" s="24">
+        <v>67388</v>
+      </c>
+      <c r="X14" s="24">
+        <v>68132</v>
+      </c>
+      <c r="Y14" s="24">
+        <v>67330</v>
+      </c>
+      <c r="Z14" s="28">
+        <v>68029</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>68994</v>
+      </c>
+      <c r="AB14" s="24">
+        <v>75442</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>78083</v>
+      </c>
+      <c r="AD14" s="24">
+        <v>77625</v>
+      </c>
+      <c r="AE14" s="21">
+        <v>77686</v>
+      </c>
+      <c r="AF14" s="21">
+        <v>71766</v>
+      </c>
+      <c r="AG14" s="21">
+        <v>80675</v>
+      </c>
+      <c r="AH14" s="21">
+        <v>84450</v>
+      </c>
+      <c r="AI14" s="21">
+        <v>83726</v>
+      </c>
+      <c r="AJ14" s="29">
+        <v>83728</v>
+      </c>
+      <c r="AK14" s="21">
+        <v>73281</v>
+      </c>
+      <c r="AL14" s="21">
+        <v>85064</v>
+      </c>
+      <c r="AM14" s="21">
+        <v>86289</v>
+      </c>
+      <c r="AN14" s="21">
+        <v>87456</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>87482</v>
+      </c>
+      <c r="AP14" s="29">
+        <v>84818</v>
+      </c>
+      <c r="AQ14" s="21">
+        <v>97130</v>
+      </c>
+      <c r="AR14" s="21">
+        <v>102527</v>
+      </c>
+      <c r="AS14" s="21">
+        <v>104625</v>
+      </c>
+      <c r="AT14" s="21">
+        <v>104547</v>
+      </c>
+      <c r="AU14" s="21">
+        <v>110814</v>
+      </c>
+      <c r="AV14" s="21">
+        <v>124354</v>
+      </c>
+      <c r="AW14" s="21">
+        <v>128233</v>
+      </c>
+      <c r="AX14" s="21">
+        <v>130906</v>
+      </c>
+      <c r="AY14" s="21">
+        <v>130757</v>
+      </c>
+      <c r="AZ14" s="21">
+        <v>137891</v>
+      </c>
+      <c r="BA14" s="21">
+        <v>153368</v>
+      </c>
+      <c r="BB14" s="21">
+        <v>160279</v>
+      </c>
+      <c r="BC14" s="21">
+        <v>160767</v>
+      </c>
+      <c r="BD14" s="21">
+        <v>160732</v>
+      </c>
+      <c r="BE14" s="21">
+        <v>166178</v>
+      </c>
+      <c r="BF14" s="21">
+        <v>184128</v>
+      </c>
+      <c r="BG14" s="21">
+        <v>194026</v>
+      </c>
+      <c r="BH14" s="21">
+        <v>196632</v>
+      </c>
+      <c r="BI14" s="5">
+        <v>196265</v>
+      </c>
+      <c r="BJ14" s="21">
+        <v>210778</v>
+      </c>
+      <c r="BK14" s="21">
+        <v>235495</v>
+      </c>
+      <c r="BL14" s="3">
+        <v>238390</v>
+      </c>
+      <c r="BM14" s="5">
+        <v>240046</v>
+      </c>
+      <c r="BN14" s="5">
+        <v>240676</v>
+      </c>
+      <c r="BO14" s="13">
+        <v>234215</v>
+      </c>
+      <c r="BP14" s="13">
+        <v>264863</v>
+      </c>
+      <c r="BQ14" s="13">
+        <v>268789</v>
+      </c>
+      <c r="BR14" s="91">
+        <v>270505</v>
+      </c>
+      <c r="BS14" s="91">
+        <v>270789</v>
+      </c>
+      <c r="BT14" s="13">
+        <v>250826</v>
+      </c>
+      <c r="BU14" s="179">
+        <v>275245</v>
+      </c>
+      <c r="BV14" s="13">
+        <v>289386</v>
+      </c>
+      <c r="BW14" s="13">
+        <v>295746</v>
+      </c>
+      <c r="BX14" s="13">
+        <v>291860</v>
+      </c>
+      <c r="BY14" s="13">
+        <v>277987</v>
+      </c>
+      <c r="BZ14" s="13">
+        <v>295980</v>
+      </c>
+      <c r="CA14" s="31"/>
+      <c r="CB14" s="31"/>
+      <c r="CC14" s="31"/>
+      <c r="CD14" s="31"/>
+      <c r="CE14" s="31"/>
+      <c r="CF14" s="31"/>
+      <c r="CG14" s="31"/>
+      <c r="CH14" s="31"/>
+      <c r="CI14" s="31"/>
+      <c r="CJ14" s="31"/>
+      <c r="CK14" s="31"/>
+      <c r="CL14" s="31"/>
+      <c r="CM14" s="31"/>
+      <c r="CN14" s="31"/>
+      <c r="CO14" s="31"/>
+      <c r="CP14" s="31"/>
+      <c r="CQ14" s="31"/>
+      <c r="CR14" s="31"/>
+      <c r="CS14" s="31"/>
+      <c r="CT14" s="31"/>
+      <c r="CU14" s="31"/>
+      <c r="CV14" s="31"/>
+      <c r="CW14" s="31"/>
+      <c r="CX14" s="31"/>
+      <c r="CY14" s="31"/>
+      <c r="CZ14" s="31"/>
+      <c r="DA14" s="31"/>
+      <c r="DB14" s="31"/>
+      <c r="DC14" s="31"/>
+      <c r="DD14" s="31"/>
+      <c r="DE14" s="31"/>
+      <c r="DF14" s="31"/>
+      <c r="DG14" s="31"/>
+      <c r="DH14" s="31"/>
+      <c r="DI14" s="31"/>
+      <c r="DJ14" s="31"/>
+      <c r="DK14" s="31"/>
+      <c r="DL14" s="31"/>
+      <c r="DM14" s="31"/>
+      <c r="DN14" s="31"/>
+      <c r="DO14" s="31"/>
+      <c r="DP14" s="31"/>
+      <c r="DQ14" s="31"/>
+      <c r="DR14" s="31"/>
+      <c r="DS14" s="31"/>
+      <c r="DT14" s="31"/>
+      <c r="DU14" s="31"/>
+      <c r="DV14" s="31"/>
+      <c r="DW14" s="31"/>
+      <c r="DX14" s="31"/>
+      <c r="DY14" s="31"/>
+      <c r="DZ14" s="31"/>
+      <c r="EA14" s="31"/>
+      <c r="EB14" s="31"/>
+      <c r="EC14" s="31"/>
+      <c r="ED14" s="31"/>
+      <c r="EE14" s="31"/>
+      <c r="EF14" s="31"/>
+      <c r="EG14" s="31"/>
+      <c r="EH14" s="31"/>
+      <c r="EI14" s="31"/>
+      <c r="EJ14" s="31"/>
+      <c r="EK14" s="31"/>
+      <c r="EL14" s="31"/>
+      <c r="EM14" s="31"/>
+      <c r="EN14" s="31"/>
+      <c r="EO14" s="31"/>
+      <c r="EP14" s="31"/>
+      <c r="EQ14" s="31"/>
+      <c r="ER14" s="31"/>
+      <c r="ES14" s="31"/>
+      <c r="ET14" s="31"/>
+      <c r="EU14" s="31"/>
+      <c r="EV14" s="31"/>
+      <c r="EW14" s="31"/>
+      <c r="EX14" s="31"/>
+      <c r="EY14" s="31"/>
+      <c r="EZ14" s="31"/>
+      <c r="FA14" s="31"/>
+      <c r="FB14" s="31"/>
+      <c r="FC14" s="31"/>
+      <c r="FD14" s="31"/>
+      <c r="FE14" s="31"/>
+      <c r="FF14" s="31"/>
+      <c r="FG14" s="31"/>
+      <c r="FH14" s="31"/>
+      <c r="FI14" s="31"/>
+      <c r="FJ14" s="31"/>
+      <c r="FK14" s="31"/>
+      <c r="FL14" s="31"/>
+      <c r="FM14" s="31"/>
+      <c r="FN14" s="31"/>
+      <c r="FO14" s="31"/>
+      <c r="FP14" s="31"/>
+      <c r="FQ14" s="31"/>
+      <c r="FR14" s="31"/>
+      <c r="FS14" s="31"/>
+      <c r="FT14" s="31"/>
+      <c r="FU14" s="31"/>
+      <c r="FV14" s="31"/>
+      <c r="FW14" s="31"/>
+      <c r="FX14" s="31"/>
+      <c r="FY14" s="31"/>
+      <c r="FZ14" s="31"/>
+      <c r="GA14" s="31"/>
+      <c r="GB14" s="31"/>
+      <c r="GC14" s="31"/>
+      <c r="GD14" s="31"/>
+      <c r="GE14" s="31"/>
+      <c r="GF14" s="31"/>
+      <c r="GG14" s="31"/>
+      <c r="GH14" s="31"/>
+      <c r="GI14" s="31"/>
+      <c r="GJ14" s="31"/>
+      <c r="GK14" s="31"/>
+      <c r="GL14" s="31"/>
+      <c r="GM14" s="31"/>
+      <c r="GN14" s="31"/>
+      <c r="GO14" s="31"/>
+      <c r="GP14" s="31"/>
+      <c r="GQ14" s="31"/>
+      <c r="GR14" s="31"/>
+      <c r="GS14" s="31"/>
+      <c r="GT14" s="31"/>
+      <c r="GU14" s="31"/>
+      <c r="GV14" s="31"/>
+      <c r="GW14" s="31"/>
+      <c r="GX14" s="31"/>
+      <c r="GY14" s="31"/>
+    </row>
+    <row r="15" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="24">
+        <v>44788</v>
+      </c>
+      <c r="C15" s="25">
+        <v>44753</v>
+      </c>
+      <c r="D15" s="24">
+        <v>48634</v>
+      </c>
+      <c r="E15" s="24">
+        <v>51492</v>
+      </c>
+      <c r="F15" s="24">
+        <v>51497.2</v>
+      </c>
+      <c r="G15" s="24">
+        <v>63349</v>
+      </c>
+      <c r="H15" s="23">
+        <v>65113</v>
+      </c>
+      <c r="I15" s="23">
+        <v>66422</v>
+      </c>
+      <c r="J15" s="23">
+        <v>65544</v>
+      </c>
+      <c r="K15" s="30">
+        <v>65486</v>
+      </c>
+      <c r="L15" s="71">
+        <v>63228</v>
+      </c>
+      <c r="M15" s="71">
+        <v>64415</v>
+      </c>
+      <c r="N15" s="23">
+        <v>65251</v>
+      </c>
+      <c r="O15" s="27">
+        <v>64775</v>
+      </c>
+      <c r="P15" s="26">
+        <v>63370.9</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>63164</v>
+      </c>
+      <c r="R15" s="23">
+        <v>63851</v>
+      </c>
+      <c r="S15" s="27">
+        <v>65324</v>
+      </c>
+      <c r="T15" s="27">
+        <v>65643</v>
+      </c>
+      <c r="U15" s="26">
+        <v>67319.600000000006</v>
+      </c>
+      <c r="V15" s="27">
+        <v>69058</v>
+      </c>
+      <c r="W15" s="24">
+        <v>70621</v>
+      </c>
+      <c r="X15" s="24">
+        <v>70420</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>69069</v>
+      </c>
+      <c r="Z15" s="28">
+        <v>69069</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>77580</v>
+      </c>
+      <c r="AB15" s="24">
+        <v>81427</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>80264</v>
+      </c>
+      <c r="AD15" s="24">
+        <v>79871</v>
+      </c>
+      <c r="AE15" s="21">
+        <v>79871</v>
+      </c>
+      <c r="AF15" s="21">
+        <v>79145</v>
+      </c>
+      <c r="AG15" s="21">
+        <v>81795</v>
+      </c>
+      <c r="AH15" s="21">
+        <v>81440</v>
+      </c>
+      <c r="AI15" s="21">
+        <v>81355</v>
+      </c>
+      <c r="AJ15" s="29">
+        <v>81341</v>
+      </c>
+      <c r="AK15" s="21">
+        <v>81914</v>
+      </c>
+      <c r="AL15" s="21">
+        <v>82505</v>
+      </c>
+      <c r="AM15" s="21">
+        <v>84604</v>
+      </c>
+      <c r="AN15" s="21">
+        <v>85048</v>
+      </c>
+      <c r="AO15" s="29">
+        <v>85269</v>
+      </c>
+      <c r="AP15" s="29">
+        <v>91312</v>
+      </c>
+      <c r="AQ15" s="21">
+        <v>102947</v>
+      </c>
+      <c r="AR15" s="21">
+        <v>100973</v>
+      </c>
+      <c r="AS15" s="21">
+        <v>102210</v>
+      </c>
+      <c r="AT15" s="21">
+        <v>102888</v>
+      </c>
+      <c r="AU15" s="21">
+        <v>136093</v>
+      </c>
+      <c r="AV15" s="21">
+        <v>141078</v>
+      </c>
+      <c r="AW15" s="21">
+        <v>147287</v>
+      </c>
+      <c r="AX15" s="21">
+        <v>146113</v>
+      </c>
+      <c r="AY15" s="21">
+        <v>146041</v>
+      </c>
+      <c r="AZ15" s="21">
+        <v>159042</v>
+      </c>
+      <c r="BA15" s="21">
+        <v>185041</v>
+      </c>
+      <c r="BB15" s="21">
+        <v>172189</v>
+      </c>
+      <c r="BC15" s="21">
+        <v>172865</v>
+      </c>
+      <c r="BD15" s="21">
+        <v>172623</v>
+      </c>
+      <c r="BE15" s="21">
+        <v>182711</v>
+      </c>
+      <c r="BF15" s="21">
+        <v>204825</v>
+      </c>
+      <c r="BG15" s="21">
+        <v>216477</v>
+      </c>
+      <c r="BH15" s="21">
+        <v>209617</v>
+      </c>
+      <c r="BI15" s="5">
+        <v>210301</v>
+      </c>
+      <c r="BJ15" s="21">
+        <v>213805</v>
+      </c>
+      <c r="BK15" s="21">
+        <v>235814</v>
+      </c>
+      <c r="BL15" s="3">
+        <v>239140</v>
+      </c>
+      <c r="BM15" s="5">
+        <v>233464</v>
+      </c>
+      <c r="BN15" s="5">
+        <v>233408</v>
+      </c>
+      <c r="BO15" s="13">
+        <v>242813</v>
+      </c>
+      <c r="BP15" s="13">
+        <v>246622</v>
+      </c>
+      <c r="BQ15" s="13">
+        <v>251074</v>
+      </c>
+      <c r="BR15" s="91">
+        <v>250002</v>
+      </c>
+      <c r="BS15" s="91">
+        <v>250875</v>
+      </c>
+      <c r="BT15" s="13">
+        <v>252502</v>
+      </c>
+      <c r="BU15" s="179">
+        <v>261672</v>
+      </c>
+      <c r="BV15" s="13">
+        <v>261687</v>
+      </c>
+      <c r="BW15" s="13">
+        <v>262275</v>
+      </c>
+      <c r="BX15" s="13">
+        <v>265903</v>
+      </c>
+      <c r="BY15" s="13">
+        <v>262442</v>
+      </c>
+      <c r="BZ15" s="13">
+        <v>273914</v>
+      </c>
+      <c r="CA15" s="31"/>
+      <c r="CB15" s="31"/>
+      <c r="CC15" s="31"/>
+      <c r="CD15" s="31"/>
+      <c r="CE15" s="31"/>
+      <c r="CF15" s="31"/>
+      <c r="CG15" s="31"/>
+      <c r="CH15" s="31"/>
+      <c r="CI15" s="31"/>
+      <c r="CJ15" s="31"/>
+      <c r="CK15" s="31"/>
+      <c r="CL15" s="31"/>
+      <c r="CM15" s="31"/>
+      <c r="CN15" s="31"/>
+      <c r="CO15" s="31"/>
+      <c r="CP15" s="31"/>
+      <c r="CQ15" s="31"/>
+      <c r="CR15" s="31"/>
+      <c r="CS15" s="31"/>
+      <c r="CT15" s="31"/>
+      <c r="CU15" s="31"/>
+      <c r="CV15" s="31"/>
+      <c r="CW15" s="31"/>
+      <c r="CX15" s="31"/>
+      <c r="CY15" s="31"/>
+      <c r="CZ15" s="31"/>
+      <c r="DA15" s="31"/>
+      <c r="DB15" s="31"/>
+      <c r="DC15" s="31"/>
+      <c r="DD15" s="31"/>
+      <c r="DE15" s="31"/>
+      <c r="DF15" s="31"/>
+      <c r="DG15" s="31"/>
+      <c r="DH15" s="31"/>
+      <c r="DI15" s="31"/>
+      <c r="DJ15" s="31"/>
+      <c r="DK15" s="31"/>
+      <c r="DL15" s="31"/>
+      <c r="DM15" s="31"/>
+      <c r="DN15" s="31"/>
+      <c r="DO15" s="31"/>
+      <c r="DP15" s="31"/>
+      <c r="DQ15" s="31"/>
+      <c r="DR15" s="31"/>
+      <c r="DS15" s="31"/>
+      <c r="DT15" s="31"/>
+      <c r="DU15" s="31"/>
+      <c r="DV15" s="31"/>
+      <c r="DW15" s="31"/>
+      <c r="DX15" s="31"/>
+      <c r="DY15" s="31"/>
+      <c r="DZ15" s="31"/>
+      <c r="EA15" s="31"/>
+      <c r="EB15" s="31"/>
+      <c r="EC15" s="31"/>
+      <c r="ED15" s="31"/>
+      <c r="EE15" s="31"/>
+      <c r="EF15" s="31"/>
+      <c r="EG15" s="31"/>
+      <c r="EH15" s="31"/>
+      <c r="EI15" s="31"/>
+      <c r="EJ15" s="31"/>
+      <c r="EK15" s="31"/>
+      <c r="EL15" s="31"/>
+      <c r="EM15" s="31"/>
+      <c r="EN15" s="31"/>
+      <c r="EO15" s="31"/>
+      <c r="EP15" s="31"/>
+      <c r="EQ15" s="31"/>
+      <c r="ER15" s="31"/>
+      <c r="ES15" s="31"/>
+      <c r="ET15" s="31"/>
+      <c r="EU15" s="31"/>
+      <c r="EV15" s="31"/>
+      <c r="EW15" s="31"/>
+      <c r="EX15" s="31"/>
+      <c r="EY15" s="31"/>
+      <c r="EZ15" s="31"/>
+      <c r="FA15" s="31"/>
+      <c r="FB15" s="31"/>
+      <c r="FC15" s="31"/>
+      <c r="FD15" s="31"/>
+      <c r="FE15" s="31"/>
+      <c r="FF15" s="31"/>
+      <c r="FG15" s="31"/>
+      <c r="FH15" s="31"/>
+      <c r="FI15" s="31"/>
+      <c r="FJ15" s="31"/>
+      <c r="FK15" s="31"/>
+      <c r="FL15" s="31"/>
+      <c r="FM15" s="31"/>
+      <c r="FN15" s="31"/>
+      <c r="FO15" s="31"/>
+      <c r="FP15" s="31"/>
+      <c r="FQ15" s="31"/>
+      <c r="FR15" s="31"/>
+      <c r="FS15" s="31"/>
+      <c r="FT15" s="31"/>
+      <c r="FU15" s="31"/>
+      <c r="FV15" s="31"/>
+      <c r="FW15" s="31"/>
+      <c r="FX15" s="31"/>
+      <c r="FY15" s="31"/>
+      <c r="FZ15" s="31"/>
+      <c r="GA15" s="31"/>
+      <c r="GB15" s="31"/>
+      <c r="GC15" s="31"/>
+      <c r="GD15" s="31"/>
+      <c r="GE15" s="31"/>
+      <c r="GF15" s="31"/>
+      <c r="GG15" s="31"/>
+      <c r="GH15" s="31"/>
+      <c r="GI15" s="31"/>
+      <c r="GJ15" s="31"/>
+      <c r="GK15" s="31"/>
+      <c r="GL15" s="31"/>
+      <c r="GM15" s="31"/>
+      <c r="GN15" s="31"/>
+      <c r="GO15" s="31"/>
+      <c r="GP15" s="31"/>
+      <c r="GQ15" s="31"/>
+      <c r="GR15" s="31"/>
+      <c r="GS15" s="31"/>
+      <c r="GT15" s="31"/>
+      <c r="GU15" s="31"/>
+      <c r="GV15" s="31"/>
+      <c r="GW15" s="31"/>
+      <c r="GX15" s="31"/>
+      <c r="GY15" s="31"/>
+    </row>
+    <row r="16" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="24">
+        <v>51467</v>
+      </c>
+      <c r="C16" s="25">
+        <v>53206</v>
+      </c>
+      <c r="D16" s="24">
+        <v>56847</v>
+      </c>
+      <c r="E16" s="24">
+        <v>59525</v>
+      </c>
+      <c r="F16" s="24">
+        <v>59500.5</v>
+      </c>
+      <c r="G16" s="24">
+        <v>59871</v>
+      </c>
+      <c r="H16" s="23">
+        <v>62248</v>
+      </c>
+      <c r="I16" s="23">
+        <v>64131</v>
+      </c>
+      <c r="J16" s="23">
+        <v>66371</v>
+      </c>
+      <c r="K16" s="30">
+        <v>66324</v>
+      </c>
+      <c r="L16" s="71">
+        <v>61436</v>
+      </c>
+      <c r="M16" s="71">
+        <v>64556</v>
+      </c>
+      <c r="N16" s="23">
+        <v>65396</v>
+      </c>
+      <c r="O16" s="27">
+        <v>68968</v>
+      </c>
+      <c r="P16" s="26">
+        <v>69355.899999999994</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>67660</v>
+      </c>
+      <c r="R16" s="23">
+        <v>72878</v>
+      </c>
+      <c r="S16" s="27">
+        <v>75231</v>
+      </c>
+      <c r="T16" s="27">
+        <v>77476</v>
+      </c>
+      <c r="U16" s="26">
+        <v>79441.399999999994</v>
+      </c>
+      <c r="V16" s="27">
+        <v>74826</v>
+      </c>
+      <c r="W16" s="24">
+        <v>78590</v>
+      </c>
+      <c r="X16" s="24">
+        <v>79054</v>
+      </c>
+      <c r="Y16" s="24">
+        <v>84081</v>
+      </c>
+      <c r="Z16" s="28">
+        <v>85043</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>89611</v>
+      </c>
+      <c r="AB16" s="24">
+        <v>98422</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>101998</v>
+      </c>
+      <c r="AD16" s="24">
+        <v>107698</v>
+      </c>
+      <c r="AE16" s="21">
+        <v>107741</v>
+      </c>
+      <c r="AF16" s="21">
+        <v>105845</v>
+      </c>
+      <c r="AG16" s="21">
+        <v>115902</v>
+      </c>
+      <c r="AH16" s="21">
+        <v>117578</v>
+      </c>
+      <c r="AI16" s="21">
+        <v>123297</v>
+      </c>
+      <c r="AJ16" s="29">
+        <v>123322</v>
+      </c>
+      <c r="AK16" s="21">
+        <v>123214</v>
+      </c>
+      <c r="AL16" s="21">
+        <v>128919</v>
+      </c>
+      <c r="AM16" s="21">
+        <v>130142</v>
+      </c>
+      <c r="AN16" s="21">
+        <v>136534</v>
+      </c>
+      <c r="AO16" s="29">
+        <v>136571</v>
+      </c>
+      <c r="AP16" s="29">
+        <v>139743</v>
+      </c>
+      <c r="AQ16" s="21">
+        <v>149009</v>
+      </c>
+      <c r="AR16" s="21">
+        <v>153578</v>
+      </c>
+      <c r="AS16" s="21">
+        <v>162349</v>
+      </c>
+      <c r="AT16" s="21">
+        <v>162377</v>
+      </c>
+      <c r="AU16" s="21">
+        <v>166329</v>
+      </c>
+      <c r="AV16" s="21">
+        <v>171108</v>
+      </c>
+      <c r="AW16" s="21">
+        <v>176411</v>
+      </c>
+      <c r="AX16" s="21">
+        <v>189044</v>
+      </c>
+      <c r="AY16" s="21">
+        <v>188921</v>
+      </c>
+      <c r="AZ16" s="21">
+        <v>195440</v>
+      </c>
+      <c r="BA16" s="21">
+        <v>207661</v>
+      </c>
+      <c r="BB16" s="21">
+        <v>211699</v>
+      </c>
+      <c r="BC16" s="21">
+        <v>224484</v>
+      </c>
+      <c r="BD16" s="21">
+        <v>224135</v>
+      </c>
+      <c r="BE16" s="21">
+        <v>227234</v>
+      </c>
+      <c r="BF16" s="21">
+        <v>236886</v>
+      </c>
+      <c r="BG16" s="21">
+        <v>239626</v>
+      </c>
+      <c r="BH16" s="21">
+        <v>255922</v>
+      </c>
+      <c r="BI16" s="5">
+        <v>256598</v>
+      </c>
+      <c r="BJ16" s="21">
+        <v>273870</v>
+      </c>
+      <c r="BK16" s="21">
+        <v>294641</v>
+      </c>
+      <c r="BL16" s="3">
+        <v>297951</v>
+      </c>
+      <c r="BM16" s="5">
+        <v>311382</v>
+      </c>
+      <c r="BN16" s="5">
+        <v>311612</v>
+      </c>
+      <c r="BO16" s="13">
+        <v>319743</v>
+      </c>
+      <c r="BP16" s="13">
+        <v>327368</v>
+      </c>
+      <c r="BQ16" s="13">
+        <v>335803</v>
+      </c>
+      <c r="BR16" s="91">
+        <v>355550</v>
+      </c>
+      <c r="BS16" s="91">
+        <v>356250</v>
+      </c>
+      <c r="BT16" s="13">
+        <v>367799</v>
+      </c>
+      <c r="BU16" s="179">
+        <v>385430</v>
+      </c>
+      <c r="BV16" s="13">
+        <v>392865</v>
+      </c>
+      <c r="BW16" s="13">
+        <v>412985</v>
+      </c>
+      <c r="BX16" s="13">
+        <v>413072</v>
+      </c>
+      <c r="BY16" s="13">
+        <v>423219</v>
+      </c>
+      <c r="BZ16" s="13">
+        <v>433930</v>
+      </c>
+      <c r="CA16" s="31"/>
+      <c r="CB16" s="31"/>
+      <c r="CC16" s="31"/>
+      <c r="CD16" s="31"/>
+      <c r="CE16" s="31"/>
+      <c r="CF16" s="31"/>
+      <c r="CG16" s="31"/>
+      <c r="CH16" s="31"/>
+      <c r="CI16" s="31"/>
+      <c r="CJ16" s="31"/>
+      <c r="CK16" s="31"/>
+      <c r="CL16" s="31"/>
+      <c r="CM16" s="31"/>
+      <c r="CN16" s="31"/>
+      <c r="CO16" s="31"/>
+      <c r="CP16" s="31"/>
+      <c r="CQ16" s="31"/>
+      <c r="CR16" s="31"/>
+      <c r="CS16" s="31"/>
+      <c r="CT16" s="31"/>
+      <c r="CU16" s="31"/>
+      <c r="CV16" s="31"/>
+      <c r="CW16" s="31"/>
+      <c r="CX16" s="31"/>
+      <c r="CY16" s="31"/>
+      <c r="CZ16" s="31"/>
+      <c r="DA16" s="31"/>
+      <c r="DB16" s="31"/>
+      <c r="DC16" s="31"/>
+      <c r="DD16" s="31"/>
+      <c r="DE16" s="31"/>
+      <c r="DF16" s="31"/>
+      <c r="DG16" s="31"/>
+      <c r="DH16" s="31"/>
+      <c r="DI16" s="31"/>
+      <c r="DJ16" s="31"/>
+      <c r="DK16" s="31"/>
+      <c r="DL16" s="31"/>
+      <c r="DM16" s="31"/>
+      <c r="DN16" s="31"/>
+      <c r="DO16" s="31"/>
+      <c r="DP16" s="31"/>
+      <c r="DQ16" s="31"/>
+      <c r="DR16" s="31"/>
+      <c r="DS16" s="31"/>
+      <c r="DT16" s="31"/>
+      <c r="DU16" s="31"/>
+      <c r="DV16" s="31"/>
+      <c r="DW16" s="31"/>
+      <c r="DX16" s="31"/>
+      <c r="DY16" s="31"/>
+      <c r="DZ16" s="31"/>
+      <c r="EA16" s="31"/>
+      <c r="EB16" s="31"/>
+      <c r="EC16" s="31"/>
+      <c r="ED16" s="31"/>
+      <c r="EE16" s="31"/>
+      <c r="EF16" s="31"/>
+      <c r="EG16" s="31"/>
+      <c r="EH16" s="31"/>
+      <c r="EI16" s="31"/>
+      <c r="EJ16" s="31"/>
+      <c r="EK16" s="31"/>
+      <c r="EL16" s="31"/>
+      <c r="EM16" s="31"/>
+      <c r="EN16" s="31"/>
+      <c r="EO16" s="31"/>
+      <c r="EP16" s="31"/>
+      <c r="EQ16" s="31"/>
+      <c r="ER16" s="31"/>
+      <c r="ES16" s="31"/>
+      <c r="ET16" s="31"/>
+      <c r="EU16" s="31"/>
+      <c r="EV16" s="31"/>
+      <c r="EW16" s="31"/>
+      <c r="EX16" s="31"/>
+      <c r="EY16" s="31"/>
+      <c r="EZ16" s="31"/>
+      <c r="FA16" s="31"/>
+      <c r="FB16" s="31"/>
+      <c r="FC16" s="31"/>
+      <c r="FD16" s="31"/>
+      <c r="FE16" s="31"/>
+      <c r="FF16" s="31"/>
+      <c r="FG16" s="31"/>
+      <c r="FH16" s="31"/>
+      <c r="FI16" s="31"/>
+      <c r="FJ16" s="31"/>
+      <c r="FK16" s="31"/>
+      <c r="FL16" s="31"/>
+      <c r="FM16" s="31"/>
+      <c r="FN16" s="31"/>
+      <c r="FO16" s="31"/>
+      <c r="FP16" s="31"/>
+      <c r="FQ16" s="31"/>
+      <c r="FR16" s="31"/>
+      <c r="FS16" s="31"/>
+      <c r="FT16" s="31"/>
+      <c r="FU16" s="31"/>
+      <c r="FV16" s="31"/>
+      <c r="FW16" s="31"/>
+      <c r="FX16" s="31"/>
+      <c r="FY16" s="31"/>
+      <c r="FZ16" s="31"/>
+      <c r="GA16" s="31"/>
+      <c r="GB16" s="31"/>
+      <c r="GC16" s="31"/>
+      <c r="GD16" s="31"/>
+      <c r="GE16" s="31"/>
+      <c r="GF16" s="31"/>
+      <c r="GG16" s="31"/>
+      <c r="GH16" s="31"/>
+      <c r="GI16" s="31"/>
+      <c r="GJ16" s="31"/>
+      <c r="GK16" s="31"/>
+      <c r="GL16" s="31"/>
+      <c r="GM16" s="31"/>
+      <c r="GN16" s="31"/>
+      <c r="GO16" s="31"/>
+      <c r="GP16" s="31"/>
+      <c r="GQ16" s="31"/>
+      <c r="GR16" s="31"/>
+      <c r="GS16" s="31"/>
+      <c r="GT16" s="31"/>
+      <c r="GU16" s="31"/>
+      <c r="GV16" s="31"/>
+      <c r="GW16" s="31"/>
+      <c r="GX16" s="31"/>
+      <c r="GY16" s="31"/>
+    </row>
+    <row r="17" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="95" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="24">
+        <v>42142</v>
+      </c>
+      <c r="C17" s="25">
+        <v>47164</v>
+      </c>
+      <c r="D17" s="24">
+        <v>50347</v>
+      </c>
+      <c r="E17" s="24">
+        <v>55426</v>
+      </c>
+      <c r="F17" s="24">
+        <v>55757.5</v>
+      </c>
+      <c r="G17" s="24">
+        <v>52011</v>
+      </c>
+      <c r="H17" s="23">
+        <v>56920</v>
+      </c>
+      <c r="I17" s="23">
+        <v>59633</v>
+      </c>
+      <c r="J17" s="23">
+        <v>62046</v>
+      </c>
+      <c r="K17" s="30">
+        <v>62288</v>
+      </c>
+      <c r="L17" s="71">
+        <v>54092</v>
+      </c>
+      <c r="M17" s="71">
+        <v>58125</v>
+      </c>
+      <c r="N17" s="23">
+        <v>60649</v>
+      </c>
+      <c r="O17" s="27">
+        <v>64454</v>
+      </c>
+      <c r="P17" s="26">
+        <v>64459.3</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>54650</v>
+      </c>
+      <c r="R17" s="23">
+        <v>60495</v>
+      </c>
+      <c r="S17" s="27">
+        <v>62857</v>
+      </c>
+      <c r="T17" s="27">
+        <v>67909</v>
+      </c>
+      <c r="U17" s="26">
+        <v>69422</v>
+      </c>
+      <c r="V17" s="27">
+        <v>58541</v>
+      </c>
+      <c r="W17" s="24">
+        <v>65241</v>
+      </c>
+      <c r="X17" s="24">
+        <v>65803</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>71715</v>
+      </c>
+      <c r="Z17" s="28">
+        <v>71913</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>71994</v>
+      </c>
+      <c r="AB17" s="24">
+        <v>80797</v>
+      </c>
+      <c r="AC17" s="24">
+        <v>80686</v>
+      </c>
+      <c r="AD17" s="24">
+        <v>89401</v>
+      </c>
+      <c r="AE17" s="21">
+        <v>89072</v>
+      </c>
+      <c r="AF17" s="21">
+        <v>75546</v>
+      </c>
+      <c r="AG17" s="21">
+        <v>87148</v>
+      </c>
+      <c r="AH17" s="21">
+        <v>87762</v>
+      </c>
+      <c r="AI17" s="21">
+        <v>96467</v>
+      </c>
+      <c r="AJ17" s="29">
+        <v>96533</v>
+      </c>
+      <c r="AK17" s="21">
+        <v>78437</v>
+      </c>
+      <c r="AL17" s="21">
+        <v>89649</v>
+      </c>
+      <c r="AM17" s="21">
+        <v>91949</v>
+      </c>
+      <c r="AN17" s="21">
+        <v>101245</v>
+      </c>
+      <c r="AO17" s="29">
+        <v>101419</v>
+      </c>
+      <c r="AP17" s="29">
+        <v>92175</v>
+      </c>
+      <c r="AQ17" s="21">
+        <v>108017</v>
+      </c>
+      <c r="AR17" s="21">
+        <v>112005</v>
+      </c>
+      <c r="AS17" s="21">
+        <v>120470</v>
+      </c>
+      <c r="AT17" s="21">
+        <v>120536</v>
+      </c>
+      <c r="AU17" s="21">
+        <v>120399</v>
+      </c>
+      <c r="AV17" s="21">
+        <v>137987</v>
+      </c>
+      <c r="AW17" s="21">
+        <v>141240</v>
+      </c>
+      <c r="AX17" s="21">
+        <v>152252</v>
+      </c>
+      <c r="AY17" s="21">
+        <v>152029</v>
+      </c>
+      <c r="AZ17" s="21">
+        <v>140523</v>
+      </c>
+      <c r="BA17" s="21">
+        <v>163841</v>
+      </c>
+      <c r="BB17" s="21">
+        <v>173339</v>
+      </c>
+      <c r="BC17" s="21">
+        <v>185186</v>
+      </c>
+      <c r="BD17" s="21">
+        <v>185992</v>
+      </c>
+      <c r="BE17" s="21">
+        <v>181585</v>
+      </c>
+      <c r="BF17" s="21">
+        <v>205898</v>
+      </c>
+      <c r="BG17" s="21">
+        <v>208022</v>
+      </c>
+      <c r="BH17" s="21">
+        <v>220344</v>
+      </c>
+      <c r="BI17" s="5">
+        <v>219374</v>
+      </c>
+      <c r="BJ17" s="21">
+        <v>200211</v>
+      </c>
+      <c r="BK17" s="21">
+        <v>224765</v>
+      </c>
+      <c r="BL17" s="3">
+        <v>227200</v>
+      </c>
+      <c r="BM17" s="5">
+        <v>248929</v>
+      </c>
+      <c r="BN17" s="5">
+        <v>249446</v>
+      </c>
+      <c r="BO17" s="13">
+        <v>229758</v>
+      </c>
+      <c r="BP17" s="13">
+        <v>257248</v>
+      </c>
+      <c r="BQ17" s="13">
+        <v>259239</v>
+      </c>
+      <c r="BR17" s="91">
+        <v>279049</v>
+      </c>
+      <c r="BS17" s="91">
+        <v>282221</v>
+      </c>
+      <c r="BT17" s="13">
+        <v>239416</v>
+      </c>
+      <c r="BU17" s="179">
+        <v>276736</v>
+      </c>
+      <c r="BV17" s="13">
+        <v>282789</v>
+      </c>
+      <c r="BW17" s="13">
+        <v>297897</v>
+      </c>
+      <c r="BX17" s="13">
+        <v>301402</v>
+      </c>
+      <c r="BY17" s="13">
+        <v>254854</v>
+      </c>
+      <c r="BZ17" s="13">
+        <v>295488</v>
+      </c>
+      <c r="CA17" s="31"/>
+      <c r="CB17" s="31"/>
+      <c r="CC17" s="31"/>
+      <c r="CD17" s="31"/>
+      <c r="CE17" s="31"/>
+      <c r="CF17" s="31"/>
+      <c r="CG17" s="31"/>
+      <c r="CH17" s="31"/>
+      <c r="CI17" s="31"/>
+      <c r="CJ17" s="31"/>
+      <c r="CK17" s="31"/>
+      <c r="CL17" s="31"/>
+      <c r="CM17" s="31"/>
+      <c r="CN17" s="31"/>
+      <c r="CO17" s="31"/>
+      <c r="CP17" s="31"/>
+      <c r="CQ17" s="31"/>
+      <c r="CR17" s="31"/>
+      <c r="CS17" s="31"/>
+      <c r="CT17" s="31"/>
+      <c r="CU17" s="31"/>
+      <c r="CV17" s="31"/>
+      <c r="CW17" s="31"/>
+      <c r="CX17" s="31"/>
+      <c r="CY17" s="31"/>
+      <c r="CZ17" s="31"/>
+      <c r="DA17" s="31"/>
+      <c r="DB17" s="31"/>
+      <c r="DC17" s="31"/>
+      <c r="DD17" s="31"/>
+      <c r="DE17" s="31"/>
+      <c r="DF17" s="31"/>
+      <c r="DG17" s="31"/>
+      <c r="DH17" s="31"/>
+      <c r="DI17" s="31"/>
+      <c r="DJ17" s="31"/>
+      <c r="DK17" s="31"/>
+      <c r="DL17" s="31"/>
+      <c r="DM17" s="31"/>
+      <c r="DN17" s="31"/>
+      <c r="DO17" s="31"/>
+      <c r="DP17" s="31"/>
+      <c r="DQ17" s="31"/>
+      <c r="DR17" s="31"/>
+      <c r="DS17" s="31"/>
+      <c r="DT17" s="31"/>
+      <c r="DU17" s="31"/>
+      <c r="DV17" s="31"/>
+      <c r="DW17" s="31"/>
+      <c r="DX17" s="31"/>
+      <c r="DY17" s="31"/>
+      <c r="DZ17" s="31"/>
+      <c r="EA17" s="31"/>
+      <c r="EB17" s="31"/>
+      <c r="EC17" s="31"/>
+      <c r="ED17" s="31"/>
+      <c r="EE17" s="31"/>
+      <c r="EF17" s="31"/>
+      <c r="EG17" s="31"/>
+      <c r="EH17" s="31"/>
+      <c r="EI17" s="31"/>
+      <c r="EJ17" s="31"/>
+      <c r="EK17" s="31"/>
+      <c r="EL17" s="31"/>
+      <c r="EM17" s="31"/>
+      <c r="EN17" s="31"/>
+      <c r="EO17" s="31"/>
+      <c r="EP17" s="31"/>
+      <c r="EQ17" s="31"/>
+      <c r="ER17" s="31"/>
+      <c r="ES17" s="31"/>
+      <c r="ET17" s="31"/>
+      <c r="EU17" s="31"/>
+      <c r="EV17" s="31"/>
+      <c r="EW17" s="31"/>
+      <c r="EX17" s="31"/>
+      <c r="EY17" s="31"/>
+      <c r="EZ17" s="31"/>
+      <c r="FA17" s="31"/>
+      <c r="FB17" s="31"/>
+      <c r="FC17" s="31"/>
+      <c r="FD17" s="31"/>
+      <c r="FE17" s="31"/>
+      <c r="FF17" s="31"/>
+      <c r="FG17" s="31"/>
+      <c r="FH17" s="31"/>
+      <c r="FI17" s="31"/>
+      <c r="FJ17" s="31"/>
+      <c r="FK17" s="31"/>
+      <c r="FL17" s="31"/>
+      <c r="FM17" s="31"/>
+      <c r="FN17" s="31"/>
+      <c r="FO17" s="31"/>
+      <c r="FP17" s="31"/>
+      <c r="FQ17" s="31"/>
+      <c r="FR17" s="31"/>
+      <c r="FS17" s="31"/>
+      <c r="FT17" s="31"/>
+      <c r="FU17" s="31"/>
+      <c r="FV17" s="31"/>
+      <c r="FW17" s="31"/>
+      <c r="FX17" s="31"/>
+      <c r="FY17" s="31"/>
+      <c r="FZ17" s="31"/>
+      <c r="GA17" s="31"/>
+      <c r="GB17" s="31"/>
+      <c r="GC17" s="31"/>
+      <c r="GD17" s="31"/>
+      <c r="GE17" s="31"/>
+      <c r="GF17" s="31"/>
+      <c r="GG17" s="31"/>
+      <c r="GH17" s="31"/>
+      <c r="GI17" s="31"/>
+      <c r="GJ17" s="31"/>
+      <c r="GK17" s="31"/>
+      <c r="GL17" s="31"/>
+      <c r="GM17" s="31"/>
+      <c r="GN17" s="31"/>
+      <c r="GO17" s="31"/>
+      <c r="GP17" s="31"/>
+      <c r="GQ17" s="31"/>
+      <c r="GR17" s="31"/>
+      <c r="GS17" s="31"/>
+      <c r="GT17" s="31"/>
+      <c r="GU17" s="31"/>
+      <c r="GV17" s="31"/>
+      <c r="GW17" s="31"/>
+      <c r="GX17" s="31"/>
+      <c r="GY17" s="31"/>
+    </row>
+    <row r="18" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="24">
+        <v>41782</v>
+      </c>
+      <c r="C18" s="25">
+        <v>44164</v>
+      </c>
+      <c r="D18" s="24">
+        <v>48465</v>
+      </c>
+      <c r="E18" s="24">
+        <v>50465</v>
+      </c>
+      <c r="F18" s="24">
+        <v>50550.5</v>
+      </c>
+      <c r="G18" s="24">
+        <v>53560</v>
+      </c>
+      <c r="H18" s="23">
+        <v>56046</v>
+      </c>
+      <c r="I18" s="23">
+        <v>57469</v>
+      </c>
+      <c r="J18" s="23">
+        <v>56623</v>
+      </c>
+      <c r="K18" s="30">
+        <v>56629</v>
+      </c>
+      <c r="L18" s="71">
+        <v>60044</v>
+      </c>
+      <c r="M18" s="71">
+        <v>60465</v>
+      </c>
+      <c r="N18" s="23">
+        <v>61062</v>
+      </c>
+      <c r="O18" s="27">
+        <v>60983</v>
+      </c>
+      <c r="P18" s="26">
+        <v>62930.8</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>58063</v>
+      </c>
+      <c r="R18" s="23">
+        <v>64353</v>
+      </c>
+      <c r="S18" s="27">
+        <v>65728</v>
+      </c>
+      <c r="T18" s="27">
+        <v>68016</v>
+      </c>
+      <c r="U18" s="26">
+        <v>68778.899999999994</v>
+      </c>
+      <c r="V18" s="27">
+        <v>62715</v>
+      </c>
+      <c r="W18" s="24">
+        <v>65591</v>
+      </c>
+      <c r="X18" s="24">
+        <v>67663</v>
+      </c>
+      <c r="Y18" s="24">
+        <v>68232</v>
+      </c>
+      <c r="Z18" s="28">
+        <v>68902</v>
+      </c>
+      <c r="AA18" s="24">
+        <v>74703</v>
+      </c>
+      <c r="AB18" s="24">
+        <v>78625</v>
+      </c>
+      <c r="AC18" s="24">
+        <v>81998</v>
+      </c>
+      <c r="AD18" s="24">
+        <v>81983</v>
+      </c>
+      <c r="AE18" s="21">
+        <v>81888</v>
+      </c>
+      <c r="AF18" s="21">
+        <v>78290</v>
+      </c>
+      <c r="AG18" s="21">
+        <v>83305</v>
+      </c>
+      <c r="AH18" s="21">
+        <v>86836</v>
+      </c>
+      <c r="AI18" s="21">
+        <v>87701</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>87870</v>
+      </c>
+      <c r="AK18" s="21">
+        <v>80006</v>
+      </c>
+      <c r="AL18" s="21">
+        <v>87698</v>
+      </c>
+      <c r="AM18" s="21">
+        <v>90182</v>
+      </c>
+      <c r="AN18" s="21">
+        <v>89582</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>89691</v>
+      </c>
+      <c r="AP18" s="29">
+        <v>88159</v>
+      </c>
+      <c r="AQ18" s="21">
+        <v>97165</v>
+      </c>
+      <c r="AR18" s="21">
+        <v>109109</v>
+      </c>
+      <c r="AS18" s="21">
+        <v>109983</v>
+      </c>
+      <c r="AT18" s="21">
+        <v>109997</v>
+      </c>
+      <c r="AU18" s="21">
+        <v>117652</v>
+      </c>
+      <c r="AV18" s="21">
+        <v>122931</v>
+      </c>
+      <c r="AW18" s="21">
+        <v>126860</v>
+      </c>
+      <c r="AX18" s="21">
+        <v>129809</v>
+      </c>
+      <c r="AY18" s="21">
+        <v>129455</v>
+      </c>
+      <c r="AZ18" s="21">
+        <v>143616</v>
+      </c>
+      <c r="BA18" s="21">
+        <v>151716</v>
+      </c>
+      <c r="BB18" s="21">
+        <v>156224</v>
+      </c>
+      <c r="BC18" s="21">
+        <v>159086</v>
+      </c>
+      <c r="BD18" s="21">
+        <v>159293</v>
+      </c>
+      <c r="BE18" s="21">
+        <v>166903</v>
+      </c>
+      <c r="BF18" s="21">
+        <v>187325</v>
+      </c>
+      <c r="BG18" s="21">
+        <v>193469</v>
+      </c>
+      <c r="BH18" s="21">
+        <v>201586</v>
+      </c>
+      <c r="BI18" s="5">
+        <v>202188</v>
+      </c>
+      <c r="BJ18" s="21">
+        <v>204898</v>
+      </c>
+      <c r="BK18" s="21">
+        <v>218689</v>
+      </c>
+      <c r="BL18" s="3">
+        <v>234826</v>
+      </c>
+      <c r="BM18" s="5">
+        <v>244993</v>
+      </c>
+      <c r="BN18" s="5">
+        <v>246378</v>
+      </c>
+      <c r="BO18" s="13">
+        <v>262272</v>
+      </c>
+      <c r="BP18" s="13">
+        <v>272275</v>
+      </c>
+      <c r="BQ18" s="13">
+        <v>281822</v>
+      </c>
+      <c r="BR18" s="91">
+        <v>299134</v>
+      </c>
+      <c r="BS18" s="91">
+        <v>300815</v>
+      </c>
+      <c r="BT18" s="13">
+        <v>307534</v>
+      </c>
+      <c r="BU18" s="179">
+        <v>321737</v>
+      </c>
+      <c r="BV18" s="13">
+        <v>326675</v>
+      </c>
+      <c r="BW18" s="13">
+        <v>332010</v>
+      </c>
+      <c r="BX18" s="13">
+        <v>332188</v>
+      </c>
+      <c r="BY18" s="13">
+        <v>343669</v>
+      </c>
+      <c r="BZ18" s="13">
+        <v>353380</v>
+      </c>
+      <c r="CA18" s="31"/>
+      <c r="CB18" s="31"/>
+      <c r="CC18" s="31"/>
+      <c r="CD18" s="31"/>
+      <c r="CE18" s="31"/>
+      <c r="CF18" s="31"/>
+      <c r="CG18" s="31"/>
+      <c r="CH18" s="31"/>
+      <c r="CI18" s="31"/>
+      <c r="CJ18" s="31"/>
+      <c r="CK18" s="31"/>
+      <c r="CL18" s="31"/>
+      <c r="CM18" s="31"/>
+      <c r="CN18" s="31"/>
+      <c r="CO18" s="31"/>
+      <c r="CP18" s="31"/>
+      <c r="CQ18" s="31"/>
+      <c r="CR18" s="31"/>
+      <c r="CS18" s="31"/>
+      <c r="CT18" s="31"/>
+      <c r="CU18" s="31"/>
+      <c r="CV18" s="31"/>
+      <c r="CW18" s="31"/>
+      <c r="CX18" s="31"/>
+      <c r="CY18" s="31"/>
+      <c r="CZ18" s="31"/>
+      <c r="DA18" s="31"/>
+      <c r="DB18" s="31"/>
+      <c r="DC18" s="31"/>
+      <c r="DD18" s="31"/>
+      <c r="DE18" s="31"/>
+      <c r="DF18" s="31"/>
+      <c r="DG18" s="31"/>
+      <c r="DH18" s="31"/>
+      <c r="DI18" s="31"/>
+      <c r="DJ18" s="31"/>
+      <c r="DK18" s="31"/>
+      <c r="DL18" s="31"/>
+      <c r="DM18" s="31"/>
+      <c r="DN18" s="31"/>
+      <c r="DO18" s="31"/>
+      <c r="DP18" s="31"/>
+      <c r="DQ18" s="31"/>
+      <c r="DR18" s="31"/>
+      <c r="DS18" s="31"/>
+      <c r="DT18" s="31"/>
+      <c r="DU18" s="31"/>
+      <c r="DV18" s="31"/>
+      <c r="DW18" s="31"/>
+      <c r="DX18" s="31"/>
+      <c r="DY18" s="31"/>
+      <c r="DZ18" s="31"/>
+      <c r="EA18" s="31"/>
+      <c r="EB18" s="31"/>
+      <c r="EC18" s="31"/>
+      <c r="ED18" s="31"/>
+      <c r="EE18" s="31"/>
+      <c r="EF18" s="31"/>
+      <c r="EG18" s="31"/>
+      <c r="EH18" s="31"/>
+      <c r="EI18" s="31"/>
+      <c r="EJ18" s="31"/>
+      <c r="EK18" s="31"/>
+      <c r="EL18" s="31"/>
+      <c r="EM18" s="31"/>
+      <c r="EN18" s="31"/>
+      <c r="EO18" s="31"/>
+      <c r="EP18" s="31"/>
+      <c r="EQ18" s="31"/>
+      <c r="ER18" s="31"/>
+      <c r="ES18" s="31"/>
+      <c r="ET18" s="31"/>
+      <c r="EU18" s="31"/>
+      <c r="EV18" s="31"/>
+      <c r="EW18" s="31"/>
+      <c r="EX18" s="31"/>
+      <c r="EY18" s="31"/>
+      <c r="EZ18" s="31"/>
+      <c r="FA18" s="31"/>
+      <c r="FB18" s="31"/>
+      <c r="FC18" s="31"/>
+      <c r="FD18" s="31"/>
+      <c r="FE18" s="31"/>
+      <c r="FF18" s="31"/>
+      <c r="FG18" s="31"/>
+      <c r="FH18" s="31"/>
+      <c r="FI18" s="31"/>
+      <c r="FJ18" s="31"/>
+      <c r="FK18" s="31"/>
+      <c r="FL18" s="31"/>
+      <c r="FM18" s="31"/>
+      <c r="FN18" s="31"/>
+      <c r="FO18" s="31"/>
+      <c r="FP18" s="31"/>
+      <c r="FQ18" s="31"/>
+      <c r="FR18" s="31"/>
+      <c r="FS18" s="31"/>
+      <c r="FT18" s="31"/>
+      <c r="FU18" s="31"/>
+      <c r="FV18" s="31"/>
+      <c r="FW18" s="31"/>
+      <c r="FX18" s="31"/>
+      <c r="FY18" s="31"/>
+      <c r="FZ18" s="31"/>
+      <c r="GA18" s="31"/>
+      <c r="GB18" s="31"/>
+      <c r="GC18" s="31"/>
+      <c r="GD18" s="31"/>
+      <c r="GE18" s="31"/>
+      <c r="GF18" s="31"/>
+      <c r="GG18" s="31"/>
+      <c r="GH18" s="31"/>
+      <c r="GI18" s="31"/>
+      <c r="GJ18" s="31"/>
+      <c r="GK18" s="31"/>
+      <c r="GL18" s="31"/>
+      <c r="GM18" s="31"/>
+      <c r="GN18" s="31"/>
+      <c r="GO18" s="31"/>
+      <c r="GP18" s="31"/>
+      <c r="GQ18" s="31"/>
+      <c r="GR18" s="31"/>
+      <c r="GS18" s="31"/>
+      <c r="GT18" s="31"/>
+      <c r="GU18" s="31"/>
+      <c r="GV18" s="31"/>
+      <c r="GW18" s="31"/>
+      <c r="GX18" s="31"/>
+      <c r="GY18" s="31"/>
+    </row>
+    <row r="19" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="24">
+        <v>42461</v>
+      </c>
+      <c r="C19" s="25">
+        <v>47682</v>
+      </c>
+      <c r="D19" s="24">
+        <v>54874</v>
+      </c>
+      <c r="E19" s="24">
+        <v>59628</v>
+      </c>
+      <c r="F19" s="24">
+        <v>59627.8</v>
+      </c>
+      <c r="G19" s="24">
+        <v>61488</v>
+      </c>
+      <c r="H19" s="23">
+        <v>66545</v>
+      </c>
+      <c r="I19" s="23">
+        <v>68405</v>
+      </c>
+      <c r="J19" s="23">
+        <v>67612</v>
+      </c>
+      <c r="K19" s="30">
+        <v>67600</v>
+      </c>
+      <c r="L19" s="71">
+        <v>63834</v>
+      </c>
+      <c r="M19" s="71">
+        <v>66621</v>
+      </c>
+      <c r="N19" s="23">
+        <v>69159</v>
+      </c>
+      <c r="O19" s="27">
+        <v>69967</v>
+      </c>
+      <c r="P19" s="26">
+        <v>69195.5</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>67859</v>
+      </c>
+      <c r="R19" s="23">
+        <v>68601</v>
+      </c>
+      <c r="S19" s="27">
+        <v>70548</v>
+      </c>
+      <c r="T19" s="27">
+        <v>72741</v>
+      </c>
+      <c r="U19" s="26">
+        <v>74595.899999999994</v>
+      </c>
+      <c r="V19" s="27">
+        <v>68167</v>
+      </c>
+      <c r="W19" s="24">
+        <v>72054</v>
+      </c>
+      <c r="X19" s="24">
+        <v>77032</v>
+      </c>
+      <c r="Y19" s="24">
+        <v>76833</v>
+      </c>
+      <c r="Z19" s="28">
+        <v>76214</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>81626</v>
+      </c>
+      <c r="AB19" s="24">
+        <v>85283</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>87899</v>
+      </c>
+      <c r="AD19" s="24">
+        <v>88111</v>
+      </c>
+      <c r="AE19" s="21">
+        <v>88001</v>
+      </c>
+      <c r="AF19" s="21">
+        <v>79153</v>
+      </c>
+      <c r="AG19" s="21">
+        <v>84334</v>
+      </c>
+      <c r="AH19" s="21">
+        <v>88551</v>
+      </c>
+      <c r="AI19" s="21">
+        <v>89834</v>
+      </c>
+      <c r="AJ19" s="29">
+        <v>89858</v>
+      </c>
+      <c r="AK19" s="21">
+        <v>79937</v>
+      </c>
+      <c r="AL19" s="21">
+        <v>89778</v>
+      </c>
+      <c r="AM19" s="21">
+        <v>90356</v>
+      </c>
+      <c r="AN19" s="21">
+        <v>91192</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>91702</v>
+      </c>
+      <c r="AP19" s="29">
+        <v>92635</v>
+      </c>
+      <c r="AQ19" s="21">
+        <v>103422</v>
+      </c>
+      <c r="AR19" s="21">
+        <v>101880</v>
+      </c>
+      <c r="AS19" s="21">
+        <v>105684</v>
+      </c>
+      <c r="AT19" s="21">
+        <v>105513</v>
+      </c>
+      <c r="AU19" s="21">
+        <v>120340</v>
+      </c>
+      <c r="AV19" s="21">
+        <v>133936</v>
+      </c>
+      <c r="AW19" s="21">
+        <v>132050</v>
+      </c>
+      <c r="AX19" s="21">
+        <v>136167</v>
+      </c>
+      <c r="AY19" s="21">
+        <v>137579</v>
+      </c>
+      <c r="AZ19" s="21">
+        <v>140792</v>
+      </c>
+      <c r="BA19" s="21">
+        <v>161501</v>
+      </c>
+      <c r="BB19" s="21">
+        <v>156760</v>
+      </c>
+      <c r="BC19" s="21">
+        <v>160079</v>
+      </c>
+      <c r="BD19" s="21">
+        <v>160120</v>
+      </c>
+      <c r="BE19" s="21">
+        <v>183166</v>
+      </c>
+      <c r="BF19" s="21">
+        <v>206702</v>
+      </c>
+      <c r="BG19" s="21">
+        <v>211989</v>
+      </c>
+      <c r="BH19" s="21">
+        <v>210790</v>
+      </c>
+      <c r="BI19" s="5">
+        <v>211200</v>
+      </c>
+      <c r="BJ19" s="21">
+        <v>229268</v>
+      </c>
+      <c r="BK19" s="21">
+        <v>247682</v>
+      </c>
+      <c r="BL19" s="3">
+        <v>240733</v>
+      </c>
+      <c r="BM19" s="5">
+        <v>243565</v>
+      </c>
+      <c r="BN19" s="5">
+        <v>243556</v>
+      </c>
+      <c r="BO19" s="13">
+        <v>240693</v>
+      </c>
+      <c r="BP19" s="13">
+        <v>268633</v>
+      </c>
+      <c r="BQ19" s="13">
+        <v>263096</v>
+      </c>
+      <c r="BR19" s="91">
+        <v>268820</v>
+      </c>
+      <c r="BS19" s="91">
+        <v>268655</v>
+      </c>
+      <c r="BT19" s="13">
+        <v>262409</v>
+      </c>
+      <c r="BU19" s="179">
+        <v>299261</v>
+      </c>
+      <c r="BV19" s="13">
+        <v>295230</v>
+      </c>
+      <c r="BW19" s="13">
+        <v>294955</v>
+      </c>
+      <c r="BX19" s="13">
+        <v>296256</v>
+      </c>
+      <c r="BY19" s="13">
+        <v>267487</v>
+      </c>
+      <c r="BZ19" s="13">
+        <v>316209</v>
+      </c>
+      <c r="CA19" s="31"/>
+      <c r="CB19" s="31"/>
+      <c r="CC19" s="31"/>
+      <c r="CD19" s="31"/>
+      <c r="CE19" s="31"/>
+      <c r="CF19" s="31"/>
+      <c r="CG19" s="31"/>
+      <c r="CH19" s="31"/>
+      <c r="CI19" s="31"/>
+      <c r="CJ19" s="31"/>
+      <c r="CK19" s="31"/>
+      <c r="CL19" s="31"/>
+      <c r="CM19" s="31"/>
+      <c r="CN19" s="31"/>
+      <c r="CO19" s="31"/>
+      <c r="CP19" s="31"/>
+      <c r="CQ19" s="31"/>
+      <c r="CR19" s="31"/>
+      <c r="CS19" s="31"/>
+      <c r="CT19" s="31"/>
+      <c r="CU19" s="31"/>
+      <c r="CV19" s="31"/>
+      <c r="CW19" s="31"/>
+      <c r="CX19" s="31"/>
+      <c r="CY19" s="31"/>
+      <c r="CZ19" s="31"/>
+      <c r="DA19" s="31"/>
+      <c r="DB19" s="31"/>
+      <c r="DC19" s="31"/>
+      <c r="DD19" s="31"/>
+      <c r="DE19" s="31"/>
+      <c r="DF19" s="31"/>
+      <c r="DG19" s="31"/>
+      <c r="DH19" s="31"/>
+      <c r="DI19" s="31"/>
+      <c r="DJ19" s="31"/>
+      <c r="DK19" s="31"/>
+      <c r="DL19" s="31"/>
+      <c r="DM19" s="31"/>
+      <c r="DN19" s="31"/>
+      <c r="DO19" s="31"/>
+      <c r="DP19" s="31"/>
+      <c r="DQ19" s="31"/>
+      <c r="DR19" s="31"/>
+      <c r="DS19" s="31"/>
+      <c r="DT19" s="31"/>
+      <c r="DU19" s="31"/>
+      <c r="DV19" s="31"/>
+      <c r="DW19" s="31"/>
+      <c r="DX19" s="31"/>
+      <c r="DY19" s="31"/>
+      <c r="DZ19" s="31"/>
+      <c r="EA19" s="31"/>
+      <c r="EB19" s="31"/>
+      <c r="EC19" s="31"/>
+      <c r="ED19" s="31"/>
+      <c r="EE19" s="31"/>
+      <c r="EF19" s="31"/>
+      <c r="EG19" s="31"/>
+      <c r="EH19" s="31"/>
+      <c r="EI19" s="31"/>
+      <c r="EJ19" s="31"/>
+      <c r="EK19" s="31"/>
+      <c r="EL19" s="31"/>
+      <c r="EM19" s="31"/>
+      <c r="EN19" s="31"/>
+      <c r="EO19" s="31"/>
+      <c r="EP19" s="31"/>
+      <c r="EQ19" s="31"/>
+      <c r="ER19" s="31"/>
+      <c r="ES19" s="31"/>
+      <c r="ET19" s="31"/>
+      <c r="EU19" s="31"/>
+      <c r="EV19" s="31"/>
+      <c r="EW19" s="31"/>
+      <c r="EX19" s="31"/>
+      <c r="EY19" s="31"/>
+      <c r="EZ19" s="31"/>
+      <c r="FA19" s="31"/>
+      <c r="FB19" s="31"/>
+      <c r="FC19" s="31"/>
+      <c r="FD19" s="31"/>
+      <c r="FE19" s="31"/>
+      <c r="FF19" s="31"/>
+      <c r="FG19" s="31"/>
+      <c r="FH19" s="31"/>
+      <c r="FI19" s="31"/>
+      <c r="FJ19" s="31"/>
+      <c r="FK19" s="31"/>
+      <c r="FL19" s="31"/>
+      <c r="FM19" s="31"/>
+      <c r="FN19" s="31"/>
+      <c r="FO19" s="31"/>
+      <c r="FP19" s="31"/>
+      <c r="FQ19" s="31"/>
+      <c r="FR19" s="31"/>
+      <c r="FS19" s="31"/>
+      <c r="FT19" s="31"/>
+      <c r="FU19" s="31"/>
+      <c r="FV19" s="31"/>
+      <c r="FW19" s="31"/>
+      <c r="FX19" s="31"/>
+      <c r="FY19" s="31"/>
+      <c r="FZ19" s="31"/>
+      <c r="GA19" s="31"/>
+      <c r="GB19" s="31"/>
+      <c r="GC19" s="31"/>
+      <c r="GD19" s="31"/>
+      <c r="GE19" s="31"/>
+      <c r="GF19" s="31"/>
+      <c r="GG19" s="31"/>
+      <c r="GH19" s="31"/>
+      <c r="GI19" s="31"/>
+      <c r="GJ19" s="31"/>
+      <c r="GK19" s="31"/>
+      <c r="GL19" s="31"/>
+      <c r="GM19" s="31"/>
+      <c r="GN19" s="31"/>
+      <c r="GO19" s="31"/>
+      <c r="GP19" s="31"/>
+      <c r="GQ19" s="31"/>
+      <c r="GR19" s="31"/>
+      <c r="GS19" s="31"/>
+      <c r="GT19" s="31"/>
+      <c r="GU19" s="31"/>
+      <c r="GV19" s="31"/>
+      <c r="GW19" s="31"/>
+      <c r="GX19" s="31"/>
+      <c r="GY19" s="31"/>
+    </row>
+    <row r="20" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="24">
+        <v>47371</v>
+      </c>
+      <c r="C20" s="25">
+        <v>50219</v>
+      </c>
+      <c r="D20" s="24">
+        <v>55435</v>
+      </c>
+      <c r="E20" s="24">
+        <v>60264</v>
+      </c>
+      <c r="F20" s="24">
+        <v>60092.1</v>
+      </c>
+      <c r="G20" s="24">
+        <v>63022</v>
+      </c>
+      <c r="H20" s="23">
+        <v>66089</v>
+      </c>
+      <c r="I20" s="23">
+        <v>69160</v>
+      </c>
+      <c r="J20" s="23">
+        <v>69868</v>
+      </c>
+      <c r="K20" s="30">
+        <v>69867</v>
+      </c>
+      <c r="L20" s="71">
+        <v>68459</v>
+      </c>
+      <c r="M20" s="71">
+        <v>71239</v>
+      </c>
+      <c r="N20" s="23">
+        <v>72824</v>
+      </c>
+      <c r="O20" s="27">
+        <v>73099</v>
+      </c>
+      <c r="P20" s="26">
+        <v>72250.899999999994</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>70853</v>
+      </c>
+      <c r="R20" s="23">
+        <v>74837</v>
+      </c>
+      <c r="S20" s="27">
+        <v>76635</v>
+      </c>
+      <c r="T20" s="27">
+        <v>77805</v>
+      </c>
+      <c r="U20" s="26">
+        <v>78399.399999999994</v>
+      </c>
+      <c r="V20" s="27">
+        <v>73082</v>
+      </c>
+      <c r="W20" s="24">
+        <v>77722</v>
+      </c>
+      <c r="X20" s="24">
+        <v>80786</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>81745</v>
+      </c>
+      <c r="Z20" s="28">
+        <v>83289</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>85497</v>
+      </c>
+      <c r="AB20" s="24">
+        <v>93449</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>94501</v>
+      </c>
+      <c r="AD20" s="24">
+        <v>95115</v>
+      </c>
+      <c r="AE20" s="21">
+        <v>95573</v>
+      </c>
+      <c r="AF20" s="21">
+        <v>88524</v>
+      </c>
+      <c r="AG20" s="21">
+        <v>100734</v>
+      </c>
+      <c r="AH20" s="21">
+        <v>104147</v>
+      </c>
+      <c r="AI20" s="21">
+        <v>106696</v>
+      </c>
+      <c r="AJ20" s="29">
+        <v>106773</v>
+      </c>
+      <c r="AK20" s="21">
+        <v>95063</v>
+      </c>
+      <c r="AL20" s="21">
+        <v>109407</v>
+      </c>
+      <c r="AM20" s="21">
+        <v>111667</v>
+      </c>
+      <c r="AN20" s="21">
+        <v>114045</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>114367</v>
+      </c>
+      <c r="AP20" s="29">
+        <v>109455</v>
+      </c>
+      <c r="AQ20" s="21">
+        <v>117990</v>
+      </c>
+      <c r="AR20" s="21">
+        <v>120764</v>
+      </c>
+      <c r="AS20" s="21">
+        <v>123026</v>
+      </c>
+      <c r="AT20" s="21">
+        <v>122881</v>
+      </c>
+      <c r="AU20" s="21">
+        <v>132806</v>
+      </c>
+      <c r="AV20" s="21">
+        <v>150278</v>
+      </c>
+      <c r="AW20" s="21">
+        <v>149796</v>
+      </c>
+      <c r="AX20" s="21">
+        <v>155359</v>
+      </c>
+      <c r="AY20" s="21">
+        <v>154198</v>
+      </c>
+      <c r="AZ20" s="21">
+        <v>166457</v>
+      </c>
+      <c r="BA20" s="21">
+        <v>177924</v>
+      </c>
+      <c r="BB20" s="21">
+        <v>181277</v>
+      </c>
+      <c r="BC20" s="21">
+        <v>187430</v>
+      </c>
+      <c r="BD20" s="21">
+        <v>189160</v>
+      </c>
+      <c r="BE20" s="21">
+        <v>207970</v>
+      </c>
+      <c r="BF20" s="21">
+        <v>227228</v>
+      </c>
+      <c r="BG20" s="21">
+        <v>228649</v>
+      </c>
+      <c r="BH20" s="21">
+        <v>235664</v>
+      </c>
+      <c r="BI20" s="5">
+        <v>236057</v>
+      </c>
+      <c r="BJ20" s="21">
+        <v>246745</v>
+      </c>
+      <c r="BK20" s="21">
+        <v>262291</v>
+      </c>
+      <c r="BL20" s="3">
+        <v>261003</v>
+      </c>
+      <c r="BM20" s="5">
+        <v>274124</v>
+      </c>
+      <c r="BN20" s="5">
+        <v>276031</v>
+      </c>
+      <c r="BO20" s="13">
+        <v>285172</v>
+      </c>
+      <c r="BP20" s="13">
+        <v>299335</v>
+      </c>
+      <c r="BQ20" s="13">
+        <v>292335</v>
+      </c>
+      <c r="BR20" s="91">
+        <v>298456</v>
+      </c>
+      <c r="BS20" s="91">
+        <v>298819</v>
+      </c>
+      <c r="BT20" s="13">
+        <v>306679</v>
+      </c>
+      <c r="BU20" s="179">
+        <v>325155</v>
+      </c>
+      <c r="BV20" s="13">
+        <v>321259</v>
+      </c>
+      <c r="BW20" s="13">
+        <v>331094</v>
+      </c>
+      <c r="BX20" s="13">
+        <v>332048</v>
+      </c>
+      <c r="BY20" s="13">
+        <v>321453</v>
+      </c>
+      <c r="BZ20" s="13">
+        <v>346091</v>
+      </c>
+      <c r="CA20" s="31"/>
+      <c r="CB20" s="31"/>
+      <c r="CC20" s="31"/>
+      <c r="CD20" s="31"/>
+      <c r="CE20" s="31"/>
+      <c r="CF20" s="31"/>
+      <c r="CG20" s="31"/>
+      <c r="CH20" s="31"/>
+      <c r="CI20" s="31"/>
+      <c r="CJ20" s="31"/>
+      <c r="CK20" s="31"/>
+      <c r="CL20" s="31"/>
+      <c r="CM20" s="31"/>
+      <c r="CN20" s="31"/>
+      <c r="CO20" s="31"/>
+      <c r="CP20" s="31"/>
+      <c r="CQ20" s="31"/>
+      <c r="CR20" s="31"/>
+      <c r="CS20" s="31"/>
+      <c r="CT20" s="31"/>
+      <c r="CU20" s="31"/>
+      <c r="CV20" s="31"/>
+      <c r="CW20" s="31"/>
+      <c r="CX20" s="31"/>
+      <c r="CY20" s="31"/>
+      <c r="CZ20" s="31"/>
+      <c r="DA20" s="31"/>
+      <c r="DB20" s="31"/>
+      <c r="DC20" s="31"/>
+      <c r="DD20" s="31"/>
+      <c r="DE20" s="31"/>
+      <c r="DF20" s="31"/>
+      <c r="DG20" s="31"/>
+      <c r="DH20" s="31"/>
+      <c r="DI20" s="31"/>
+      <c r="DJ20" s="31"/>
+      <c r="DK20" s="31"/>
+      <c r="DL20" s="31"/>
+      <c r="DM20" s="31"/>
+      <c r="DN20" s="31"/>
+      <c r="DO20" s="31"/>
+      <c r="DP20" s="31"/>
+      <c r="DQ20" s="31"/>
+      <c r="DR20" s="31"/>
+      <c r="DS20" s="31"/>
+      <c r="DT20" s="31"/>
+      <c r="DU20" s="31"/>
+      <c r="DV20" s="31"/>
+      <c r="DW20" s="31"/>
+      <c r="DX20" s="31"/>
+      <c r="DY20" s="31"/>
+      <c r="DZ20" s="31"/>
+      <c r="EA20" s="31"/>
+      <c r="EB20" s="31"/>
+      <c r="EC20" s="31"/>
+      <c r="ED20" s="31"/>
+      <c r="EE20" s="31"/>
+      <c r="EF20" s="31"/>
+      <c r="EG20" s="31"/>
+      <c r="EH20" s="31"/>
+      <c r="EI20" s="31"/>
+      <c r="EJ20" s="31"/>
+      <c r="EK20" s="31"/>
+      <c r="EL20" s="31"/>
+      <c r="EM20" s="31"/>
+      <c r="EN20" s="31"/>
+      <c r="EO20" s="31"/>
+      <c r="EP20" s="31"/>
+      <c r="EQ20" s="31"/>
+      <c r="ER20" s="31"/>
+      <c r="ES20" s="31"/>
+      <c r="ET20" s="31"/>
+      <c r="EU20" s="31"/>
+      <c r="EV20" s="31"/>
+      <c r="EW20" s="31"/>
+      <c r="EX20" s="31"/>
+      <c r="EY20" s="31"/>
+      <c r="EZ20" s="31"/>
+      <c r="FA20" s="31"/>
+      <c r="FB20" s="31"/>
+      <c r="FC20" s="31"/>
+      <c r="FD20" s="31"/>
+      <c r="FE20" s="31"/>
+      <c r="FF20" s="31"/>
+      <c r="FG20" s="31"/>
+      <c r="FH20" s="31"/>
+      <c r="FI20" s="31"/>
+      <c r="FJ20" s="31"/>
+      <c r="FK20" s="31"/>
+      <c r="FL20" s="31"/>
+      <c r="FM20" s="31"/>
+      <c r="FN20" s="31"/>
+      <c r="FO20" s="31"/>
+      <c r="FP20" s="31"/>
+      <c r="FQ20" s="31"/>
+      <c r="FR20" s="31"/>
+      <c r="FS20" s="31"/>
+      <c r="FT20" s="31"/>
+      <c r="FU20" s="31"/>
+      <c r="FV20" s="31"/>
+      <c r="FW20" s="31"/>
+      <c r="FX20" s="31"/>
+      <c r="FY20" s="31"/>
+      <c r="FZ20" s="31"/>
+      <c r="GA20" s="31"/>
+      <c r="GB20" s="31"/>
+      <c r="GC20" s="31"/>
+      <c r="GD20" s="31"/>
+      <c r="GE20" s="31"/>
+      <c r="GF20" s="31"/>
+      <c r="GG20" s="31"/>
+      <c r="GH20" s="31"/>
+      <c r="GI20" s="31"/>
+      <c r="GJ20" s="31"/>
+      <c r="GK20" s="31"/>
+      <c r="GL20" s="31"/>
+      <c r="GM20" s="31"/>
+      <c r="GN20" s="31"/>
+      <c r="GO20" s="31"/>
+      <c r="GP20" s="31"/>
+      <c r="GQ20" s="31"/>
+      <c r="GR20" s="31"/>
+      <c r="GS20" s="31"/>
+      <c r="GT20" s="31"/>
+      <c r="GU20" s="31"/>
+      <c r="GV20" s="31"/>
+      <c r="GW20" s="31"/>
+      <c r="GX20" s="31"/>
+      <c r="GY20" s="31"/>
+    </row>
+    <row r="21" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="24">
+        <v>44449</v>
+      </c>
+      <c r="C21" s="25">
+        <v>46901</v>
+      </c>
+      <c r="D21" s="24">
+        <v>51666</v>
+      </c>
+      <c r="E21" s="24">
+        <v>54340</v>
+      </c>
+      <c r="F21" s="24">
+        <v>54371.3</v>
+      </c>
+      <c r="G21" s="24">
+        <v>56363</v>
+      </c>
+      <c r="H21" s="23">
+        <v>59411</v>
+      </c>
+      <c r="I21" s="23">
+        <v>62325</v>
+      </c>
+      <c r="J21" s="23">
+        <v>62285</v>
+      </c>
+      <c r="K21" s="30">
+        <v>62316</v>
+      </c>
+      <c r="L21" s="71">
+        <v>62119</v>
+      </c>
+      <c r="M21" s="71">
+        <v>63036</v>
+      </c>
+      <c r="N21" s="23">
+        <v>64617</v>
+      </c>
+      <c r="O21" s="27">
+        <v>65647</v>
+      </c>
+      <c r="P21" s="26">
+        <v>65632.7</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>62059</v>
+      </c>
+      <c r="R21" s="23">
+        <v>65317</v>
+      </c>
+      <c r="S21" s="27">
+        <v>65967</v>
+      </c>
+      <c r="T21" s="27">
+        <v>66261</v>
+      </c>
+      <c r="U21" s="26">
+        <v>66398.100000000006</v>
+      </c>
+      <c r="V21" s="27">
+        <v>62243</v>
+      </c>
+      <c r="W21" s="24">
+        <v>67625</v>
+      </c>
+      <c r="X21" s="24">
+        <v>67077</v>
+      </c>
+      <c r="Y21" s="24">
+        <v>67181</v>
+      </c>
+      <c r="Z21" s="28">
+        <v>68140</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>76366</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>81258</v>
+      </c>
+      <c r="AC21" s="24">
+        <v>83410</v>
+      </c>
+      <c r="AD21" s="24">
+        <v>82902</v>
+      </c>
+      <c r="AE21" s="21">
+        <v>82880</v>
+      </c>
+      <c r="AF21" s="21">
+        <v>79413</v>
+      </c>
+      <c r="AG21" s="21">
+        <v>86385</v>
+      </c>
+      <c r="AH21" s="21">
+        <v>88157</v>
+      </c>
+      <c r="AI21" s="21">
+        <v>87163</v>
+      </c>
+      <c r="AJ21" s="29">
+        <v>87179</v>
+      </c>
+      <c r="AK21" s="21">
+        <v>81946</v>
+      </c>
+      <c r="AL21" s="21">
+        <v>88179</v>
+      </c>
+      <c r="AM21" s="21">
+        <v>92114</v>
+      </c>
+      <c r="AN21" s="21">
+        <v>90725</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>90824</v>
+      </c>
+      <c r="AP21" s="29">
+        <v>90023</v>
+      </c>
+      <c r="AQ21" s="21">
+        <v>102301</v>
+      </c>
+      <c r="AR21" s="21">
+        <v>107480</v>
+      </c>
+      <c r="AS21" s="21">
+        <v>109356</v>
+      </c>
+      <c r="AT21" s="21">
+        <v>109369</v>
+      </c>
+      <c r="AU21" s="21">
+        <v>126414</v>
+      </c>
+      <c r="AV21" s="21">
+        <v>139656</v>
+      </c>
+      <c r="AW21" s="21">
+        <v>142381</v>
+      </c>
+      <c r="AX21" s="21">
+        <v>144569</v>
+      </c>
+      <c r="AY21" s="21">
+        <v>144453</v>
+      </c>
+      <c r="AZ21" s="21">
+        <v>157975</v>
+      </c>
+      <c r="BA21" s="21">
+        <v>174175</v>
+      </c>
+      <c r="BB21" s="21">
+        <v>178164</v>
+      </c>
+      <c r="BC21" s="21">
+        <v>183064</v>
+      </c>
+      <c r="BD21" s="21">
+        <v>183041</v>
+      </c>
+      <c r="BE21" s="21">
+        <v>199505</v>
+      </c>
+      <c r="BF21" s="21">
+        <v>217132</v>
+      </c>
+      <c r="BG21" s="21">
+        <v>217345</v>
+      </c>
+      <c r="BH21" s="21">
+        <v>219376</v>
+      </c>
+      <c r="BI21" s="5">
+        <v>219477</v>
+      </c>
+      <c r="BJ21" s="21">
+        <v>228965</v>
+      </c>
+      <c r="BK21" s="21">
+        <v>248898</v>
+      </c>
+      <c r="BL21" s="3">
+        <v>251049</v>
+      </c>
+      <c r="BM21" s="5">
+        <v>252458</v>
+      </c>
+      <c r="BN21" s="5">
+        <v>253058</v>
+      </c>
+      <c r="BO21" s="13">
+        <v>246396</v>
+      </c>
+      <c r="BP21" s="13">
+        <v>286802</v>
+      </c>
+      <c r="BQ21" s="13">
+        <v>265635</v>
+      </c>
+      <c r="BR21" s="91">
+        <v>268119</v>
+      </c>
+      <c r="BS21" s="91">
+        <v>270943</v>
+      </c>
+      <c r="BT21" s="13">
+        <v>258591</v>
+      </c>
+      <c r="BU21" s="179">
+        <v>281482</v>
+      </c>
+      <c r="BV21" s="13">
+        <v>290037</v>
+      </c>
+      <c r="BW21" s="13">
+        <v>295316</v>
+      </c>
+      <c r="BX21" s="13">
+        <v>295129</v>
+      </c>
+      <c r="BY21" s="13">
+        <v>276307</v>
+      </c>
+      <c r="BZ21" s="13">
+        <v>314013</v>
+      </c>
+      <c r="CA21" s="31"/>
+      <c r="CB21" s="31"/>
+      <c r="CC21" s="31"/>
+      <c r="CD21" s="31"/>
+      <c r="CE21" s="31"/>
+      <c r="CF21" s="31"/>
+      <c r="CG21" s="31"/>
+      <c r="CH21" s="31"/>
+      <c r="CI21" s="31"/>
+      <c r="CJ21" s="31"/>
+      <c r="CK21" s="31"/>
+      <c r="CL21" s="31"/>
+      <c r="CM21" s="31"/>
+      <c r="CN21" s="31"/>
+      <c r="CO21" s="31"/>
+      <c r="CP21" s="31"/>
+      <c r="CQ21" s="31"/>
+      <c r="CR21" s="31"/>
+      <c r="CS21" s="31"/>
+      <c r="CT21" s="31"/>
+      <c r="CU21" s="31"/>
+      <c r="CV21" s="31"/>
+      <c r="CW21" s="31"/>
+      <c r="CX21" s="31"/>
+      <c r="CY21" s="31"/>
+      <c r="CZ21" s="31"/>
+      <c r="DA21" s="31"/>
+      <c r="DB21" s="31"/>
+      <c r="DC21" s="31"/>
+      <c r="DD21" s="31"/>
+      <c r="DE21" s="31"/>
+      <c r="DF21" s="31"/>
+      <c r="DG21" s="31"/>
+      <c r="DH21" s="31"/>
+      <c r="DI21" s="31"/>
+      <c r="DJ21" s="31"/>
+      <c r="DK21" s="31"/>
+      <c r="DL21" s="31"/>
+      <c r="DM21" s="31"/>
+      <c r="DN21" s="31"/>
+      <c r="DO21" s="31"/>
+      <c r="DP21" s="31"/>
+      <c r="DQ21" s="31"/>
+      <c r="DR21" s="31"/>
+      <c r="DS21" s="31"/>
+      <c r="DT21" s="31"/>
+      <c r="DU21" s="31"/>
+      <c r="DV21" s="31"/>
+      <c r="DW21" s="31"/>
+      <c r="DX21" s="31"/>
+      <c r="DY21" s="31"/>
+      <c r="DZ21" s="31"/>
+      <c r="EA21" s="31"/>
+      <c r="EB21" s="31"/>
+      <c r="EC21" s="31"/>
+      <c r="ED21" s="31"/>
+      <c r="EE21" s="31"/>
+      <c r="EF21" s="31"/>
+      <c r="EG21" s="31"/>
+      <c r="EH21" s="31"/>
+      <c r="EI21" s="31"/>
+      <c r="EJ21" s="31"/>
+      <c r="EK21" s="31"/>
+      <c r="EL21" s="31"/>
+      <c r="EM21" s="31"/>
+      <c r="EN21" s="31"/>
+      <c r="EO21" s="31"/>
+      <c r="EP21" s="31"/>
+      <c r="EQ21" s="31"/>
+      <c r="ER21" s="31"/>
+      <c r="ES21" s="31"/>
+      <c r="ET21" s="31"/>
+      <c r="EU21" s="31"/>
+      <c r="EV21" s="31"/>
+      <c r="EW21" s="31"/>
+      <c r="EX21" s="31"/>
+      <c r="EY21" s="31"/>
+      <c r="EZ21" s="31"/>
+      <c r="FA21" s="31"/>
+      <c r="FB21" s="31"/>
+      <c r="FC21" s="31"/>
+      <c r="FD21" s="31"/>
+      <c r="FE21" s="31"/>
+      <c r="FF21" s="31"/>
+      <c r="FG21" s="31"/>
+      <c r="FH21" s="31"/>
+      <c r="FI21" s="31"/>
+      <c r="FJ21" s="31"/>
+      <c r="FK21" s="31"/>
+      <c r="FL21" s="31"/>
+      <c r="FM21" s="31"/>
+      <c r="FN21" s="31"/>
+      <c r="FO21" s="31"/>
+      <c r="FP21" s="31"/>
+      <c r="FQ21" s="31"/>
+      <c r="FR21" s="31"/>
+      <c r="FS21" s="31"/>
+      <c r="FT21" s="31"/>
+      <c r="FU21" s="31"/>
+      <c r="FV21" s="31"/>
+      <c r="FW21" s="31"/>
+      <c r="FX21" s="31"/>
+      <c r="FY21" s="31"/>
+      <c r="FZ21" s="31"/>
+      <c r="GA21" s="31"/>
+      <c r="GB21" s="31"/>
+      <c r="GC21" s="31"/>
+      <c r="GD21" s="31"/>
+      <c r="GE21" s="31"/>
+      <c r="GF21" s="31"/>
+      <c r="GG21" s="31"/>
+      <c r="GH21" s="31"/>
+      <c r="GI21" s="31"/>
+      <c r="GJ21" s="31"/>
+      <c r="GK21" s="31"/>
+      <c r="GL21" s="31"/>
+      <c r="GM21" s="31"/>
+      <c r="GN21" s="31"/>
+      <c r="GO21" s="31"/>
+      <c r="GP21" s="31"/>
+      <c r="GQ21" s="31"/>
+      <c r="GR21" s="31"/>
+      <c r="GS21" s="31"/>
+      <c r="GT21" s="31"/>
+      <c r="GU21" s="31"/>
+      <c r="GV21" s="31"/>
+      <c r="GW21" s="31"/>
+      <c r="GX21" s="31"/>
+      <c r="GY21" s="31"/>
+    </row>
+    <row r="22" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="24">
+        <v>47170</v>
+      </c>
+      <c r="C22" s="25">
+        <v>49239</v>
+      </c>
+      <c r="D22" s="24">
+        <v>53061</v>
+      </c>
+      <c r="E22" s="24">
+        <v>55707</v>
+      </c>
+      <c r="F22" s="24">
+        <v>55681.9</v>
+      </c>
+      <c r="G22" s="24">
+        <v>60006</v>
+      </c>
+      <c r="H22" s="23">
+        <v>62126</v>
+      </c>
+      <c r="I22" s="23">
+        <v>63084</v>
+      </c>
+      <c r="J22" s="23">
+        <v>62245</v>
+      </c>
+      <c r="K22" s="24">
+        <v>62026</v>
+      </c>
+      <c r="L22" s="71">
+        <v>59072</v>
+      </c>
+      <c r="M22" s="71">
+        <v>61206</v>
+      </c>
+      <c r="N22" s="23">
+        <v>63165</v>
+      </c>
+      <c r="O22" s="27">
+        <v>63909</v>
+      </c>
+      <c r="P22" s="26">
+        <v>63776.2</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>63605</v>
+      </c>
+      <c r="R22" s="23">
+        <v>66092</v>
+      </c>
+      <c r="S22" s="27">
+        <v>67418</v>
+      </c>
+      <c r="T22" s="27">
+        <v>68578</v>
+      </c>
+      <c r="U22" s="26">
+        <v>70731.199999999997</v>
+      </c>
+      <c r="V22" s="27">
+        <v>67347</v>
+      </c>
+      <c r="W22" s="24">
+        <v>70278</v>
+      </c>
+      <c r="X22" s="24">
+        <v>70938</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>70811</v>
+      </c>
+      <c r="Z22" s="28">
+        <v>70351</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>78397</v>
+      </c>
+      <c r="AB22" s="24">
+        <v>81660</v>
+      </c>
+      <c r="AC22" s="24">
+        <v>82569</v>
+      </c>
+      <c r="AD22" s="24">
+        <v>83560</v>
+      </c>
+      <c r="AE22" s="21">
+        <v>83478</v>
+      </c>
+      <c r="AF22" s="21">
+        <v>77547</v>
+      </c>
+      <c r="AG22" s="21">
+        <v>82545</v>
+      </c>
+      <c r="AH22" s="21">
+        <v>84429</v>
+      </c>
+      <c r="AI22" s="21">
+        <v>86525</v>
+      </c>
+      <c r="AJ22" s="29">
+        <v>86534</v>
+      </c>
+      <c r="AK22" s="21">
+        <v>92149</v>
+      </c>
+      <c r="AL22" s="21">
+        <v>93091</v>
+      </c>
+      <c r="AM22" s="21">
+        <v>94610</v>
+      </c>
+      <c r="AN22" s="21">
+        <v>94404</v>
+      </c>
+      <c r="AO22" s="29">
+        <v>94506</v>
+      </c>
+      <c r="AP22" s="29">
+        <v>99372</v>
+      </c>
+      <c r="AQ22" s="21">
+        <v>101067</v>
+      </c>
+      <c r="AR22" s="21">
+        <v>102508</v>
+      </c>
+      <c r="AS22" s="21">
+        <v>105382</v>
+      </c>
+      <c r="AT22" s="21">
+        <v>105421</v>
+      </c>
+      <c r="AU22" s="21">
+        <v>119304</v>
+      </c>
+      <c r="AV22" s="21">
+        <v>120715</v>
+      </c>
+      <c r="AW22" s="21">
+        <v>120804</v>
+      </c>
+      <c r="AX22" s="21">
+        <v>124947</v>
+      </c>
+      <c r="AY22" s="21">
+        <v>124610</v>
+      </c>
+      <c r="AZ22" s="21">
+        <v>137947</v>
+      </c>
+      <c r="BA22" s="21">
+        <v>152773</v>
+      </c>
+      <c r="BB22" s="21">
+        <v>161224</v>
+      </c>
+      <c r="BC22" s="21">
+        <v>172085</v>
+      </c>
+      <c r="BD22" s="21">
+        <v>172124</v>
+      </c>
+      <c r="BE22" s="21">
+        <v>189729</v>
+      </c>
+      <c r="BF22" s="21">
+        <v>210033</v>
+      </c>
+      <c r="BG22" s="21">
+        <v>209599</v>
+      </c>
+      <c r="BH22" s="21">
+        <v>193913</v>
+      </c>
+      <c r="BI22" s="5">
+        <v>194998</v>
+      </c>
+      <c r="BJ22" s="21">
+        <v>219107</v>
+      </c>
+      <c r="BK22" s="21">
+        <v>240425</v>
+      </c>
+      <c r="BL22" s="3">
+        <v>248242</v>
+      </c>
+      <c r="BM22" s="5">
+        <v>245783</v>
+      </c>
+      <c r="BN22" s="5">
+        <v>246954</v>
+      </c>
+      <c r="BO22" s="13">
+        <v>241122</v>
+      </c>
+      <c r="BP22" s="13">
+        <v>256044</v>
+      </c>
+      <c r="BQ22" s="13">
+        <v>241190</v>
+      </c>
+      <c r="BR22" s="91">
+        <v>245031</v>
+      </c>
+      <c r="BS22" s="91">
+        <v>246761</v>
+      </c>
+      <c r="BT22" s="13">
+        <v>255498</v>
+      </c>
+      <c r="BU22" s="179">
+        <v>273744</v>
+      </c>
+      <c r="BV22" s="13">
+        <v>274925</v>
+      </c>
+      <c r="BW22" s="13">
+        <v>275294</v>
+      </c>
+      <c r="BX22" s="13">
+        <v>279867</v>
+      </c>
+      <c r="BY22" s="13">
+        <v>269633</v>
+      </c>
+      <c r="BZ22" s="13">
+        <v>295753</v>
+      </c>
+      <c r="CA22" s="31"/>
+      <c r="CB22" s="31"/>
+      <c r="CC22" s="31"/>
+      <c r="CD22" s="31"/>
+      <c r="CE22" s="31"/>
+      <c r="CF22" s="31"/>
+      <c r="CG22" s="31"/>
+      <c r="CH22" s="31"/>
+      <c r="CI22" s="31"/>
+      <c r="CJ22" s="31"/>
+      <c r="CK22" s="31"/>
+      <c r="CL22" s="31"/>
+      <c r="CM22" s="31"/>
+      <c r="CN22" s="31"/>
+      <c r="CO22" s="31"/>
+      <c r="CP22" s="31"/>
+      <c r="CQ22" s="31"/>
+      <c r="CR22" s="31"/>
+      <c r="CS22" s="31"/>
+      <c r="CT22" s="31"/>
+      <c r="CU22" s="31"/>
+      <c r="CV22" s="31"/>
+      <c r="CW22" s="31"/>
+      <c r="CX22" s="31"/>
+      <c r="CY22" s="31"/>
+      <c r="CZ22" s="31"/>
+      <c r="DA22" s="31"/>
+      <c r="DB22" s="31"/>
+      <c r="DC22" s="31"/>
+      <c r="DD22" s="31"/>
+      <c r="DE22" s="31"/>
+      <c r="DF22" s="31"/>
+      <c r="DG22" s="31"/>
+      <c r="DH22" s="31"/>
+      <c r="DI22" s="31"/>
+      <c r="DJ22" s="31"/>
+      <c r="DK22" s="31"/>
+      <c r="DL22" s="31"/>
+      <c r="DM22" s="31"/>
+      <c r="DN22" s="31"/>
+      <c r="DO22" s="31"/>
+      <c r="DP22" s="31"/>
+      <c r="DQ22" s="31"/>
+      <c r="DR22" s="31"/>
+      <c r="DS22" s="31"/>
+      <c r="DT22" s="31"/>
+      <c r="DU22" s="31"/>
+      <c r="DV22" s="31"/>
+      <c r="DW22" s="31"/>
+      <c r="DX22" s="31"/>
+      <c r="DY22" s="31"/>
+      <c r="DZ22" s="31"/>
+      <c r="EA22" s="31"/>
+      <c r="EB22" s="31"/>
+      <c r="EC22" s="31"/>
+      <c r="ED22" s="31"/>
+      <c r="EE22" s="31"/>
+      <c r="EF22" s="31"/>
+      <c r="EG22" s="31"/>
+      <c r="EH22" s="31"/>
+      <c r="EI22" s="31"/>
+      <c r="EJ22" s="31"/>
+      <c r="EK22" s="31"/>
+      <c r="EL22" s="31"/>
+      <c r="EM22" s="31"/>
+      <c r="EN22" s="31"/>
+      <c r="EO22" s="31"/>
+      <c r="EP22" s="31"/>
+      <c r="EQ22" s="31"/>
+      <c r="ER22" s="31"/>
+      <c r="ES22" s="31"/>
+      <c r="ET22" s="31"/>
+      <c r="EU22" s="31"/>
+      <c r="EV22" s="31"/>
+      <c r="EW22" s="31"/>
+      <c r="EX22" s="31"/>
+      <c r="EY22" s="31"/>
+      <c r="EZ22" s="31"/>
+      <c r="FA22" s="31"/>
+      <c r="FB22" s="31"/>
+      <c r="FC22" s="31"/>
+      <c r="FD22" s="31"/>
+      <c r="FE22" s="31"/>
+      <c r="FF22" s="31"/>
+      <c r="FG22" s="31"/>
+      <c r="FH22" s="31"/>
+      <c r="FI22" s="31"/>
+      <c r="FJ22" s="31"/>
+      <c r="FK22" s="31"/>
+      <c r="FL22" s="31"/>
+      <c r="FM22" s="31"/>
+      <c r="FN22" s="31"/>
+      <c r="FO22" s="31"/>
+      <c r="FP22" s="31"/>
+      <c r="FQ22" s="31"/>
+      <c r="FR22" s="31"/>
+      <c r="FS22" s="31"/>
+      <c r="FT22" s="31"/>
+      <c r="FU22" s="31"/>
+      <c r="FV22" s="31"/>
+      <c r="FW22" s="31"/>
+      <c r="FX22" s="31"/>
+      <c r="FY22" s="31"/>
+      <c r="FZ22" s="31"/>
+      <c r="GA22" s="31"/>
+      <c r="GB22" s="31"/>
+      <c r="GC22" s="31"/>
+      <c r="GD22" s="31"/>
+      <c r="GE22" s="31"/>
+      <c r="GF22" s="31"/>
+      <c r="GG22" s="31"/>
+      <c r="GH22" s="31"/>
+      <c r="GI22" s="31"/>
+      <c r="GJ22" s="31"/>
+      <c r="GK22" s="31"/>
+      <c r="GL22" s="31"/>
+      <c r="GM22" s="31"/>
+      <c r="GN22" s="31"/>
+      <c r="GO22" s="31"/>
+      <c r="GP22" s="31"/>
+      <c r="GQ22" s="31"/>
+      <c r="GR22" s="31"/>
+      <c r="GS22" s="31"/>
+      <c r="GT22" s="31"/>
+      <c r="GU22" s="31"/>
+      <c r="GV22" s="31"/>
+      <c r="GW22" s="31"/>
+      <c r="GX22" s="31"/>
+      <c r="GY22" s="31"/>
+    </row>
+    <row r="23" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="24">
+        <v>42774</v>
+      </c>
+      <c r="C23" s="25">
+        <v>45521</v>
+      </c>
+      <c r="D23" s="24">
+        <v>51758</v>
+      </c>
+      <c r="E23" s="24">
+        <v>56204</v>
+      </c>
+      <c r="F23" s="24">
+        <v>56135.3</v>
+      </c>
+      <c r="G23" s="24">
+        <v>54051</v>
+      </c>
+      <c r="H23" s="23">
+        <v>55945</v>
+      </c>
+      <c r="I23" s="23">
+        <v>57579</v>
+      </c>
+      <c r="J23" s="23">
+        <v>59588</v>
+      </c>
+      <c r="K23" s="24">
+        <v>59705</v>
+      </c>
+      <c r="L23" s="71">
+        <v>57926</v>
+      </c>
+      <c r="M23" s="71">
+        <v>61224</v>
+      </c>
+      <c r="N23" s="23">
+        <v>63887</v>
+      </c>
+      <c r="O23" s="27">
+        <v>65257</v>
+      </c>
+      <c r="P23" s="26">
+        <v>65594.899999999994</v>
+      </c>
+      <c r="Q23" s="27">
+        <v>58347</v>
+      </c>
+      <c r="R23" s="23">
+        <v>63536</v>
+      </c>
+      <c r="S23" s="27">
+        <v>65747</v>
+      </c>
+      <c r="T23" s="27">
+        <v>68689</v>
+      </c>
+      <c r="U23" s="26">
+        <v>70418.8</v>
+      </c>
+      <c r="V23" s="27">
+        <v>66015</v>
+      </c>
+      <c r="W23" s="24">
+        <v>69216</v>
+      </c>
+      <c r="X23" s="24">
+        <v>68475</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>69879</v>
+      </c>
+      <c r="Z23" s="28">
+        <v>70426</v>
+      </c>
+      <c r="AA23" s="24">
+        <v>78220</v>
+      </c>
+      <c r="AB23" s="24">
+        <v>86126</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>86356</v>
+      </c>
+      <c r="AD23" s="24">
+        <v>87498</v>
+      </c>
+      <c r="AE23" s="21">
+        <v>87085</v>
+      </c>
+      <c r="AF23" s="21">
+        <v>77311</v>
+      </c>
+      <c r="AG23" s="21">
+        <v>84133</v>
+      </c>
+      <c r="AH23" s="21">
+        <v>87082</v>
+      </c>
+      <c r="AI23" s="21">
+        <v>86614</v>
+      </c>
+      <c r="AJ23" s="29">
+        <v>86697</v>
+      </c>
+      <c r="AK23" s="21">
+        <v>86028</v>
+      </c>
+      <c r="AL23" s="21">
+        <v>87144</v>
+      </c>
+      <c r="AM23" s="21">
+        <v>92078</v>
+      </c>
+      <c r="AN23" s="21">
+        <v>90848</v>
+      </c>
+      <c r="AO23" s="29">
+        <v>91033</v>
+      </c>
+      <c r="AP23" s="29">
+        <v>89527</v>
+      </c>
+      <c r="AQ23" s="21">
+        <v>99893</v>
+      </c>
+      <c r="AR23" s="21">
+        <v>103323</v>
+      </c>
+      <c r="AS23" s="21">
+        <v>105809</v>
+      </c>
+      <c r="AT23" s="21">
+        <v>105836</v>
+      </c>
+      <c r="AU23" s="21">
+        <v>119078</v>
+      </c>
+      <c r="AV23" s="21">
+        <v>128297</v>
+      </c>
+      <c r="AW23" s="21">
+        <v>134366</v>
+      </c>
+      <c r="AX23" s="21">
+        <v>134671</v>
+      </c>
+      <c r="AY23" s="21">
+        <v>134509</v>
+      </c>
+      <c r="AZ23" s="21">
+        <v>149419</v>
+      </c>
+      <c r="BA23" s="21">
+        <v>165906</v>
+      </c>
+      <c r="BB23" s="21">
+        <v>171088</v>
+      </c>
+      <c r="BC23" s="21">
+        <v>171676</v>
+      </c>
+      <c r="BD23" s="21">
+        <v>171539</v>
+      </c>
+      <c r="BE23" s="21">
+        <v>184723</v>
+      </c>
+      <c r="BF23" s="21">
+        <v>195013</v>
+      </c>
+      <c r="BG23" s="21">
+        <v>206169</v>
+      </c>
+      <c r="BH23" s="21">
+        <v>205124</v>
+      </c>
+      <c r="BI23" s="5">
+        <v>205329</v>
+      </c>
+      <c r="BJ23" s="21">
+        <v>215104</v>
+      </c>
+      <c r="BK23" s="21">
+        <v>222775</v>
+      </c>
+      <c r="BL23" s="3">
+        <v>232830</v>
+      </c>
+      <c r="BM23" s="5">
+        <v>237021</v>
+      </c>
+      <c r="BN23" s="5">
+        <v>237278</v>
+      </c>
+      <c r="BO23" s="13">
+        <v>238953</v>
+      </c>
+      <c r="BP23" s="13">
+        <v>247622</v>
+      </c>
+      <c r="BQ23" s="13">
+        <v>262766</v>
+      </c>
+      <c r="BR23" s="91">
+        <v>267543</v>
+      </c>
+      <c r="BS23" s="91">
+        <v>268102</v>
+      </c>
+      <c r="BT23" s="13">
+        <v>257932</v>
+      </c>
+      <c r="BU23" s="179">
+        <v>274387</v>
+      </c>
+      <c r="BV23" s="13">
+        <v>286531</v>
+      </c>
+      <c r="BW23" s="13">
+        <v>299393</v>
+      </c>
+      <c r="BX23" s="13">
+        <v>300567</v>
+      </c>
+      <c r="BY23" s="13">
+        <v>275966</v>
+      </c>
+      <c r="BZ23" s="13">
+        <v>306575</v>
+      </c>
+      <c r="CA23" s="31"/>
+      <c r="CB23" s="31"/>
+      <c r="CC23" s="31"/>
+      <c r="CD23" s="31"/>
+      <c r="CE23" s="31"/>
+      <c r="CF23" s="31"/>
+      <c r="CG23" s="31"/>
+      <c r="CH23" s="31"/>
+      <c r="CI23" s="31"/>
+      <c r="CJ23" s="31"/>
+      <c r="CK23" s="31"/>
+      <c r="CL23" s="31"/>
+      <c r="CM23" s="31"/>
+      <c r="CN23" s="31"/>
+      <c r="CO23" s="31"/>
+      <c r="CP23" s="31"/>
+      <c r="CQ23" s="31"/>
+      <c r="CR23" s="31"/>
+      <c r="CS23" s="31"/>
+      <c r="CT23" s="31"/>
+      <c r="CU23" s="31"/>
+      <c r="CV23" s="31"/>
+      <c r="CW23" s="31"/>
+      <c r="CX23" s="31"/>
+      <c r="CY23" s="31"/>
+      <c r="CZ23" s="31"/>
+      <c r="DA23" s="31"/>
+      <c r="DB23" s="31"/>
+      <c r="DC23" s="31"/>
+      <c r="DD23" s="31"/>
+      <c r="DE23" s="31"/>
+      <c r="DF23" s="31"/>
+      <c r="DG23" s="31"/>
+      <c r="DH23" s="31"/>
+      <c r="DI23" s="31"/>
+      <c r="DJ23" s="31"/>
+      <c r="DK23" s="31"/>
+      <c r="DL23" s="31"/>
+      <c r="DM23" s="31"/>
+      <c r="DN23" s="31"/>
+      <c r="DO23" s="31"/>
+      <c r="DP23" s="31"/>
+      <c r="DQ23" s="31"/>
+      <c r="DR23" s="31"/>
+      <c r="DS23" s="31"/>
+      <c r="DT23" s="31"/>
+      <c r="DU23" s="31"/>
+      <c r="DV23" s="31"/>
+      <c r="DW23" s="31"/>
+      <c r="DX23" s="31"/>
+      <c r="DY23" s="31"/>
+      <c r="DZ23" s="31"/>
+      <c r="EA23" s="31"/>
+      <c r="EB23" s="31"/>
+      <c r="EC23" s="31"/>
+      <c r="ED23" s="31"/>
+      <c r="EE23" s="31"/>
+      <c r="EF23" s="31"/>
+      <c r="EG23" s="31"/>
+      <c r="EH23" s="31"/>
+      <c r="EI23" s="31"/>
+      <c r="EJ23" s="31"/>
+      <c r="EK23" s="31"/>
+      <c r="EL23" s="31"/>
+      <c r="EM23" s="31"/>
+      <c r="EN23" s="31"/>
+      <c r="EO23" s="31"/>
+      <c r="EP23" s="31"/>
+      <c r="EQ23" s="31"/>
+      <c r="ER23" s="31"/>
+      <c r="ES23" s="31"/>
+      <c r="ET23" s="31"/>
+      <c r="EU23" s="31"/>
+      <c r="EV23" s="31"/>
+      <c r="EW23" s="31"/>
+      <c r="EX23" s="31"/>
+      <c r="EY23" s="31"/>
+      <c r="EZ23" s="31"/>
+      <c r="FA23" s="31"/>
+      <c r="FB23" s="31"/>
+      <c r="FC23" s="31"/>
+      <c r="FD23" s="31"/>
+      <c r="FE23" s="31"/>
+      <c r="FF23" s="31"/>
+      <c r="FG23" s="31"/>
+      <c r="FH23" s="31"/>
+      <c r="FI23" s="31"/>
+      <c r="FJ23" s="31"/>
+      <c r="FK23" s="31"/>
+      <c r="FL23" s="31"/>
+      <c r="FM23" s="31"/>
+      <c r="FN23" s="31"/>
+      <c r="FO23" s="31"/>
+      <c r="FP23" s="31"/>
+      <c r="FQ23" s="31"/>
+      <c r="FR23" s="31"/>
+      <c r="FS23" s="31"/>
+      <c r="FT23" s="31"/>
+      <c r="FU23" s="31"/>
+      <c r="FV23" s="31"/>
+      <c r="FW23" s="31"/>
+      <c r="FX23" s="31"/>
+      <c r="FY23" s="31"/>
+      <c r="FZ23" s="31"/>
+      <c r="GA23" s="31"/>
+      <c r="GB23" s="31"/>
+      <c r="GC23" s="31"/>
+      <c r="GD23" s="31"/>
+      <c r="GE23" s="31"/>
+      <c r="GF23" s="31"/>
+      <c r="GG23" s="31"/>
+      <c r="GH23" s="31"/>
+      <c r="GI23" s="31"/>
+      <c r="GJ23" s="31"/>
+      <c r="GK23" s="31"/>
+      <c r="GL23" s="31"/>
+      <c r="GM23" s="31"/>
+      <c r="GN23" s="31"/>
+      <c r="GO23" s="31"/>
+      <c r="GP23" s="31"/>
+      <c r="GQ23" s="31"/>
+      <c r="GR23" s="31"/>
+      <c r="GS23" s="31"/>
+      <c r="GT23" s="31"/>
+      <c r="GU23" s="31"/>
+      <c r="GV23" s="31"/>
+      <c r="GW23" s="31"/>
+      <c r="GX23" s="31"/>
+      <c r="GY23" s="31"/>
+    </row>
+    <row r="24" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="24">
+        <v>63562</v>
+      </c>
+      <c r="C24" s="25">
+        <v>66189</v>
+      </c>
+      <c r="D24" s="24">
+        <v>69979</v>
+      </c>
+      <c r="E24" s="24">
+        <v>73343</v>
+      </c>
+      <c r="F24" s="24">
+        <v>73217.100000000006</v>
+      </c>
+      <c r="G24" s="24">
+        <v>81206</v>
+      </c>
+      <c r="H24" s="23">
+        <v>81675</v>
+      </c>
+      <c r="I24" s="23">
+        <v>83132</v>
+      </c>
+      <c r="J24" s="23">
+        <v>83609</v>
+      </c>
+      <c r="K24" s="30">
+        <v>83461</v>
+      </c>
+      <c r="L24" s="71">
+        <v>89169</v>
+      </c>
+      <c r="M24" s="71">
+        <v>89623</v>
+      </c>
+      <c r="N24" s="23">
+        <v>89319</v>
+      </c>
+      <c r="O24" s="27">
+        <v>90751</v>
+      </c>
+      <c r="P24" s="26">
+        <v>91355.3</v>
+      </c>
+      <c r="Q24" s="27">
+        <v>94359</v>
+      </c>
+      <c r="R24" s="23">
+        <v>97484</v>
+      </c>
+      <c r="S24" s="27">
+        <v>98163</v>
+      </c>
+      <c r="T24" s="27">
+        <v>99009</v>
+      </c>
+      <c r="U24" s="26">
+        <v>99901.9</v>
+      </c>
+      <c r="V24" s="27">
+        <v>111110</v>
+      </c>
+      <c r="W24" s="24">
+        <v>111174</v>
+      </c>
+      <c r="X24" s="24">
+        <v>109346</v>
+      </c>
+      <c r="Y24" s="24">
+        <v>109388</v>
+      </c>
+      <c r="Z24" s="28">
+        <v>110478</v>
+      </c>
+      <c r="AA24" s="24">
+        <v>117625</v>
+      </c>
+      <c r="AB24" s="24">
+        <v>125197</v>
+      </c>
+      <c r="AC24" s="24">
+        <v>124562</v>
+      </c>
+      <c r="AD24" s="28">
+        <v>125191</v>
+      </c>
+      <c r="AE24" s="21">
+        <v>125464</v>
+      </c>
+      <c r="AF24" s="21">
+        <v>129028</v>
+      </c>
+      <c r="AG24" s="21">
+        <v>133362</v>
+      </c>
+      <c r="AH24" s="21">
+        <v>134014</v>
+      </c>
+      <c r="AI24" s="21">
+        <v>134915</v>
+      </c>
+      <c r="AJ24" s="29">
+        <v>134924</v>
+      </c>
+      <c r="AK24" s="21">
+        <v>134577</v>
+      </c>
+      <c r="AL24" s="21">
+        <v>144253</v>
+      </c>
+      <c r="AM24" s="21">
+        <v>145474</v>
+      </c>
+      <c r="AN24" s="21">
+        <v>150594</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>150669</v>
+      </c>
+      <c r="AP24" s="29">
+        <v>167206</v>
+      </c>
+      <c r="AQ24" s="21">
+        <v>171112</v>
+      </c>
+      <c r="AR24" s="21">
+        <v>170988</v>
+      </c>
+      <c r="AS24" s="21">
+        <v>172875</v>
+      </c>
+      <c r="AT24" s="21">
+        <v>172882</v>
+      </c>
+      <c r="AU24" s="21">
+        <v>208208</v>
+      </c>
+      <c r="AV24" s="21">
+        <v>202376</v>
+      </c>
+      <c r="AW24" s="21">
+        <v>202570</v>
+      </c>
+      <c r="AX24" s="21">
+        <v>204623</v>
+      </c>
+      <c r="AY24" s="21">
+        <v>198323</v>
+      </c>
+      <c r="AZ24" s="21">
+        <v>219979</v>
+      </c>
+      <c r="BA24" s="21">
+        <v>225038</v>
+      </c>
+      <c r="BB24" s="21">
+        <v>231433</v>
+      </c>
+      <c r="BC24" s="21">
+        <v>239442</v>
+      </c>
+      <c r="BD24" s="21">
+        <v>238677</v>
+      </c>
+      <c r="BE24" s="21">
+        <v>272526</v>
+      </c>
+      <c r="BF24" s="21">
+        <v>286435</v>
+      </c>
+      <c r="BG24" s="21">
+        <v>292898</v>
+      </c>
+      <c r="BH24" s="21">
+        <v>292187</v>
+      </c>
+      <c r="BI24" s="5">
+        <v>292144</v>
+      </c>
+      <c r="BJ24" s="21">
+        <v>321717</v>
+      </c>
+      <c r="BK24" s="21">
+        <v>353789</v>
+      </c>
+      <c r="BL24" s="3">
+        <v>359660</v>
+      </c>
+      <c r="BM24" s="5">
+        <v>363340</v>
+      </c>
+      <c r="BN24" s="5">
+        <v>363029</v>
+      </c>
+      <c r="BO24" s="13">
+        <v>420990</v>
+      </c>
+      <c r="BP24" s="13">
+        <v>414746</v>
+      </c>
+      <c r="BQ24" s="13">
+        <v>414288</v>
+      </c>
+      <c r="BR24" s="91">
+        <v>413512</v>
+      </c>
+      <c r="BS24" s="91">
+        <v>414239</v>
+      </c>
+      <c r="BT24" s="13">
+        <v>449081</v>
+      </c>
+      <c r="BU24" s="179">
+        <v>451957</v>
+      </c>
+      <c r="BV24" s="13">
+        <v>454103</v>
+      </c>
+      <c r="BW24" s="13">
+        <v>458310</v>
+      </c>
+      <c r="BX24" s="13">
+        <v>457201</v>
+      </c>
+      <c r="BY24" s="13">
+        <v>545794</v>
+      </c>
+      <c r="BZ24" s="13">
+        <v>529491</v>
+      </c>
+      <c r="CA24" s="31"/>
+      <c r="CB24" s="31"/>
+      <c r="CC24" s="31"/>
+      <c r="CD24" s="31"/>
+      <c r="CE24" s="31"/>
+      <c r="CF24" s="31"/>
+      <c r="CG24" s="31"/>
+      <c r="CH24" s="31"/>
+      <c r="CI24" s="31"/>
+      <c r="CJ24" s="31"/>
+      <c r="CK24" s="31"/>
+      <c r="CL24" s="31"/>
+      <c r="CM24" s="31"/>
+      <c r="CN24" s="31"/>
+      <c r="CO24" s="31"/>
+      <c r="CP24" s="31"/>
+      <c r="CQ24" s="31"/>
+      <c r="CR24" s="31"/>
+      <c r="CS24" s="31"/>
+      <c r="CT24" s="31"/>
+      <c r="CU24" s="31"/>
+      <c r="CV24" s="31"/>
+      <c r="CW24" s="31"/>
+      <c r="CX24" s="31"/>
+      <c r="CY24" s="31"/>
+      <c r="CZ24" s="31"/>
+      <c r="DA24" s="31"/>
+      <c r="DB24" s="31"/>
+      <c r="DC24" s="31"/>
+      <c r="DD24" s="31"/>
+      <c r="DE24" s="31"/>
+      <c r="DF24" s="31"/>
+      <c r="DG24" s="31"/>
+      <c r="DH24" s="31"/>
+      <c r="DI24" s="31"/>
+      <c r="DJ24" s="31"/>
+      <c r="DK24" s="31"/>
+      <c r="DL24" s="31"/>
+      <c r="DM24" s="31"/>
+      <c r="DN24" s="31"/>
+      <c r="DO24" s="31"/>
+      <c r="DP24" s="31"/>
+      <c r="DQ24" s="31"/>
+      <c r="DR24" s="31"/>
+      <c r="DS24" s="31"/>
+      <c r="DT24" s="31"/>
+      <c r="DU24" s="31"/>
+      <c r="DV24" s="31"/>
+      <c r="DW24" s="31"/>
+      <c r="DX24" s="31"/>
+      <c r="DY24" s="31"/>
+      <c r="DZ24" s="31"/>
+      <c r="EA24" s="31"/>
+      <c r="EB24" s="31"/>
+      <c r="EC24" s="31"/>
+      <c r="ED24" s="31"/>
+      <c r="EE24" s="31"/>
+      <c r="EF24" s="31"/>
+      <c r="EG24" s="31"/>
+      <c r="EH24" s="31"/>
+      <c r="EI24" s="31"/>
+      <c r="EJ24" s="31"/>
+      <c r="EK24" s="31"/>
+      <c r="EL24" s="31"/>
+      <c r="EM24" s="31"/>
+      <c r="EN24" s="31"/>
+      <c r="EO24" s="31"/>
+      <c r="EP24" s="31"/>
+      <c r="EQ24" s="31"/>
+      <c r="ER24" s="31"/>
+      <c r="ES24" s="31"/>
+      <c r="ET24" s="31"/>
+      <c r="EU24" s="31"/>
+      <c r="EV24" s="31"/>
+      <c r="EW24" s="31"/>
+      <c r="EX24" s="31"/>
+      <c r="EY24" s="31"/>
+      <c r="EZ24" s="31"/>
+      <c r="FA24" s="31"/>
+      <c r="FB24" s="31"/>
+      <c r="FC24" s="31"/>
+      <c r="FD24" s="31"/>
+      <c r="FE24" s="31"/>
+      <c r="FF24" s="31"/>
+      <c r="FG24" s="31"/>
+      <c r="FH24" s="31"/>
+      <c r="FI24" s="31"/>
+      <c r="FJ24" s="31"/>
+      <c r="FK24" s="31"/>
+      <c r="FL24" s="31"/>
+      <c r="FM24" s="31"/>
+      <c r="FN24" s="31"/>
+      <c r="FO24" s="31"/>
+      <c r="FP24" s="31"/>
+      <c r="FQ24" s="31"/>
+      <c r="FR24" s="31"/>
+      <c r="FS24" s="31"/>
+      <c r="FT24" s="31"/>
+      <c r="FU24" s="31"/>
+      <c r="FV24" s="31"/>
+      <c r="FW24" s="31"/>
+      <c r="FX24" s="31"/>
+      <c r="FY24" s="31"/>
+      <c r="FZ24" s="31"/>
+      <c r="GA24" s="31"/>
+      <c r="GB24" s="31"/>
+      <c r="GC24" s="31"/>
+      <c r="GD24" s="31"/>
+      <c r="GE24" s="31"/>
+      <c r="GF24" s="31"/>
+      <c r="GG24" s="31"/>
+      <c r="GH24" s="31"/>
+      <c r="GI24" s="31"/>
+      <c r="GJ24" s="31"/>
+      <c r="GK24" s="31"/>
+      <c r="GL24" s="31"/>
+      <c r="GM24" s="31"/>
+      <c r="GN24" s="31"/>
+      <c r="GO24" s="31"/>
+      <c r="GP24" s="31"/>
+      <c r="GQ24" s="31"/>
+      <c r="GR24" s="31"/>
+      <c r="GS24" s="31"/>
+      <c r="GT24" s="31"/>
+      <c r="GU24" s="31"/>
+      <c r="GV24" s="31"/>
+      <c r="GW24" s="31"/>
+      <c r="GX24" s="31"/>
+      <c r="GY24" s="31"/>
+    </row>
+    <row r="25" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="24">
+        <v>43689</v>
+      </c>
+      <c r="C25" s="25">
+        <v>46037</v>
+      </c>
+      <c r="D25" s="24">
+        <v>50959</v>
+      </c>
+      <c r="E25" s="24">
+        <v>55342</v>
+      </c>
+      <c r="F25" s="24">
+        <v>55273.9</v>
+      </c>
+      <c r="G25" s="24">
+        <v>56958</v>
+      </c>
+      <c r="H25" s="23">
+        <v>60966</v>
+      </c>
+      <c r="I25" s="23">
+        <v>64111</v>
+      </c>
+      <c r="J25" s="23">
+        <v>64237</v>
+      </c>
+      <c r="K25" s="30">
+        <v>64259</v>
+      </c>
+      <c r="L25" s="71">
+        <v>60972</v>
+      </c>
+      <c r="M25" s="71">
+        <v>64545</v>
+      </c>
+      <c r="N25" s="23">
+        <v>66020</v>
+      </c>
+      <c r="O25" s="27">
+        <v>66227</v>
+      </c>
+      <c r="P25" s="26">
+        <v>66136.100000000006</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>60941</v>
+      </c>
+      <c r="R25" s="23">
+        <v>64694</v>
+      </c>
+      <c r="S25" s="27">
+        <v>65568</v>
+      </c>
+      <c r="T25" s="27">
+        <v>67021</v>
+      </c>
+      <c r="U25" s="26">
+        <v>68011.8</v>
+      </c>
+      <c r="V25" s="27">
+        <v>64797</v>
+      </c>
+      <c r="W25" s="24">
+        <v>70623</v>
+      </c>
+      <c r="X25" s="24">
+        <v>72021</v>
+      </c>
+      <c r="Y25" s="24">
+        <v>72031</v>
+      </c>
+      <c r="Z25" s="28">
+        <v>72677</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>72105</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>79243</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>80200</v>
+      </c>
+      <c r="AD25" s="24">
+        <v>79402</v>
+      </c>
+      <c r="AE25" s="21">
+        <v>79410</v>
+      </c>
+      <c r="AF25" s="21">
+        <v>75533</v>
+      </c>
+      <c r="AG25" s="21">
+        <v>82448</v>
+      </c>
+      <c r="AH25" s="21">
+        <v>86298</v>
+      </c>
+      <c r="AI25" s="21">
+        <v>85027</v>
+      </c>
+      <c r="AJ25" s="29">
+        <v>85062</v>
+      </c>
+      <c r="AK25" s="21">
+        <v>78748</v>
+      </c>
+      <c r="AL25" s="21">
+        <v>84710</v>
+      </c>
+      <c r="AM25" s="21">
+        <v>87699</v>
+      </c>
+      <c r="AN25" s="21">
+        <v>88579</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>88708</v>
+      </c>
+      <c r="AP25" s="29">
+        <v>88513</v>
+      </c>
+      <c r="AQ25" s="21">
+        <v>99234</v>
+      </c>
+      <c r="AR25" s="21">
+        <v>108478</v>
+      </c>
+      <c r="AS25" s="21">
+        <v>109250</v>
+      </c>
+      <c r="AT25" s="21">
+        <v>111205</v>
+      </c>
+      <c r="AU25" s="21">
+        <v>113207</v>
+      </c>
+      <c r="AV25" s="21">
+        <v>128953</v>
+      </c>
+      <c r="AW25" s="21">
+        <v>138259</v>
+      </c>
+      <c r="AX25" s="21">
+        <v>130074</v>
+      </c>
+      <c r="AY25" s="21">
+        <v>136945</v>
+      </c>
+      <c r="AZ25" s="21">
+        <v>128658</v>
+      </c>
+      <c r="BA25" s="21">
+        <v>136854</v>
+      </c>
+      <c r="BB25" s="21">
+        <v>161690</v>
+      </c>
+      <c r="BC25" s="21">
+        <v>157287</v>
+      </c>
+      <c r="BD25" s="21">
+        <v>157406</v>
+      </c>
+      <c r="BE25" s="21">
+        <v>172592</v>
+      </c>
+      <c r="BF25" s="21">
+        <v>194689</v>
+      </c>
+      <c r="BG25" s="21">
+        <v>212020</v>
+      </c>
+      <c r="BH25" s="21">
+        <v>207079</v>
+      </c>
+      <c r="BI25" s="5">
+        <v>207617</v>
+      </c>
+      <c r="BJ25" s="21">
+        <v>206282</v>
+      </c>
+      <c r="BK25" s="21">
+        <v>224665</v>
+      </c>
+      <c r="BL25" s="3">
+        <v>234508</v>
+      </c>
+      <c r="BM25" s="5">
+        <v>234161</v>
+      </c>
+      <c r="BN25" s="5">
+        <v>234303</v>
+      </c>
+      <c r="BO25" s="13">
+        <v>238815</v>
+      </c>
+      <c r="BP25" s="13">
+        <v>261608</v>
+      </c>
+      <c r="BQ25" s="13">
+        <v>273029</v>
+      </c>
+      <c r="BR25" s="91">
+        <v>276696</v>
+      </c>
+      <c r="BS25" s="91">
+        <v>277410</v>
+      </c>
+      <c r="BT25" s="13">
+        <v>247428</v>
+      </c>
+      <c r="BU25" s="179">
+        <v>289692</v>
+      </c>
+      <c r="BV25" s="13">
+        <v>296011</v>
+      </c>
+      <c r="BW25" s="13">
+        <v>297726</v>
+      </c>
+      <c r="BX25" s="13">
+        <v>298734</v>
+      </c>
+      <c r="BY25" s="13">
+        <v>253719</v>
+      </c>
+      <c r="BZ25" s="13">
+        <v>296825</v>
+      </c>
+      <c r="CA25" s="31"/>
+      <c r="CB25" s="31"/>
+      <c r="CC25" s="31"/>
+      <c r="CD25" s="31"/>
+      <c r="CE25" s="31"/>
+      <c r="CF25" s="31"/>
+      <c r="CG25" s="31"/>
+      <c r="CH25" s="31"/>
+      <c r="CI25" s="31"/>
+      <c r="CJ25" s="31"/>
+      <c r="CK25" s="31"/>
+      <c r="CL25" s="31"/>
+      <c r="CM25" s="31"/>
+      <c r="CN25" s="31"/>
+      <c r="CO25" s="31"/>
+      <c r="CP25" s="31"/>
+      <c r="CQ25" s="31"/>
+      <c r="CR25" s="31"/>
+      <c r="CS25" s="31"/>
+      <c r="CT25" s="31"/>
+      <c r="CU25" s="31"/>
+      <c r="CV25" s="31"/>
+      <c r="CW25" s="31"/>
+      <c r="CX25" s="31"/>
+      <c r="CY25" s="31"/>
+      <c r="CZ25" s="31"/>
+      <c r="DA25" s="31"/>
+      <c r="DB25" s="31"/>
+      <c r="DC25" s="31"/>
+      <c r="DD25" s="31"/>
+      <c r="DE25" s="31"/>
+      <c r="DF25" s="31"/>
+      <c r="DG25" s="31"/>
+      <c r="DH25" s="31"/>
+      <c r="DI25" s="31"/>
+      <c r="DJ25" s="31"/>
+      <c r="DK25" s="31"/>
+      <c r="DL25" s="31"/>
+      <c r="DM25" s="31"/>
+      <c r="DN25" s="31"/>
+      <c r="DO25" s="31"/>
+      <c r="DP25" s="31"/>
+      <c r="DQ25" s="31"/>
+      <c r="DR25" s="31"/>
+      <c r="DS25" s="31"/>
+      <c r="DT25" s="31"/>
+      <c r="DU25" s="31"/>
+      <c r="DV25" s="31"/>
+      <c r="DW25" s="31"/>
+      <c r="DX25" s="31"/>
+      <c r="DY25" s="31"/>
+      <c r="DZ25" s="31"/>
+      <c r="EA25" s="31"/>
+      <c r="EB25" s="31"/>
+      <c r="EC25" s="31"/>
+      <c r="ED25" s="31"/>
+      <c r="EE25" s="31"/>
+      <c r="EF25" s="31"/>
+      <c r="EG25" s="31"/>
+      <c r="EH25" s="31"/>
+      <c r="EI25" s="31"/>
+      <c r="EJ25" s="31"/>
+      <c r="EK25" s="31"/>
+      <c r="EL25" s="31"/>
+      <c r="EM25" s="31"/>
+      <c r="EN25" s="31"/>
+      <c r="EO25" s="31"/>
+      <c r="EP25" s="31"/>
+      <c r="EQ25" s="31"/>
+      <c r="ER25" s="31"/>
+      <c r="ES25" s="31"/>
+      <c r="ET25" s="31"/>
+      <c r="EU25" s="31"/>
+      <c r="EV25" s="31"/>
+      <c r="EW25" s="31"/>
+      <c r="EX25" s="31"/>
+      <c r="EY25" s="31"/>
+      <c r="EZ25" s="31"/>
+      <c r="FA25" s="31"/>
+      <c r="FB25" s="31"/>
+      <c r="FC25" s="31"/>
+      <c r="FD25" s="31"/>
+      <c r="FE25" s="31"/>
+      <c r="FF25" s="31"/>
+      <c r="FG25" s="31"/>
+      <c r="FH25" s="31"/>
+      <c r="FI25" s="31"/>
+      <c r="FJ25" s="31"/>
+      <c r="FK25" s="31"/>
+      <c r="FL25" s="31"/>
+      <c r="FM25" s="31"/>
+      <c r="FN25" s="31"/>
+      <c r="FO25" s="31"/>
+      <c r="FP25" s="31"/>
+      <c r="FQ25" s="31"/>
+      <c r="FR25" s="31"/>
+      <c r="FS25" s="31"/>
+      <c r="FT25" s="31"/>
+      <c r="FU25" s="31"/>
+      <c r="FV25" s="31"/>
+      <c r="FW25" s="31"/>
+      <c r="FX25" s="31"/>
+      <c r="FY25" s="31"/>
+      <c r="FZ25" s="31"/>
+      <c r="GA25" s="31"/>
+      <c r="GB25" s="31"/>
+      <c r="GC25" s="31"/>
+      <c r="GD25" s="31"/>
+      <c r="GE25" s="31"/>
+      <c r="GF25" s="31"/>
+      <c r="GG25" s="31"/>
+      <c r="GH25" s="31"/>
+      <c r="GI25" s="31"/>
+      <c r="GJ25" s="31"/>
+      <c r="GK25" s="31"/>
+      <c r="GL25" s="31"/>
+      <c r="GM25" s="31"/>
+      <c r="GN25" s="31"/>
+      <c r="GO25" s="31"/>
+      <c r="GP25" s="31"/>
+      <c r="GQ25" s="31"/>
+      <c r="GR25" s="31"/>
+      <c r="GS25" s="31"/>
+      <c r="GT25" s="31"/>
+      <c r="GU25" s="31"/>
+      <c r="GV25" s="31"/>
+      <c r="GW25" s="31"/>
+      <c r="GX25" s="31"/>
+      <c r="GY25" s="31"/>
+    </row>
+    <row r="26" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="97" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="24">
+        <v>43412</v>
+      </c>
+      <c r="C26" s="25">
+        <v>47257</v>
+      </c>
+      <c r="D26" s="24">
+        <v>53039</v>
+      </c>
+      <c r="E26" s="24">
+        <v>56123</v>
+      </c>
+      <c r="F26" s="24">
+        <v>56113.2</v>
+      </c>
+      <c r="G26" s="24">
+        <v>56873</v>
+      </c>
+      <c r="H26" s="23">
+        <v>59875</v>
+      </c>
+      <c r="I26" s="23">
+        <v>61908</v>
+      </c>
+      <c r="J26" s="23">
+        <v>62362</v>
+      </c>
+      <c r="K26" s="30">
+        <v>62365</v>
+      </c>
+      <c r="L26" s="71">
+        <v>61509</v>
+      </c>
+      <c r="M26" s="71">
+        <v>64106</v>
+      </c>
+      <c r="N26" s="23">
+        <v>66147</v>
+      </c>
+      <c r="O26" s="27">
+        <v>66642</v>
+      </c>
+      <c r="P26" s="26">
+        <v>67180.600000000006</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>61876</v>
+      </c>
+      <c r="R26" s="23">
+        <v>66852</v>
+      </c>
+      <c r="S26" s="27">
+        <v>68630</v>
+      </c>
+      <c r="T26" s="27">
+        <v>70573</v>
+      </c>
+      <c r="U26" s="26">
+        <v>71633.399999999994</v>
+      </c>
+      <c r="V26" s="27">
+        <v>65914</v>
+      </c>
+      <c r="W26" s="24">
+        <v>69704</v>
+      </c>
+      <c r="X26" s="24">
+        <v>71037</v>
+      </c>
+      <c r="Y26" s="24">
+        <v>71498</v>
+      </c>
+      <c r="Z26" s="28">
+        <v>72030</v>
+      </c>
+      <c r="AA26" s="24">
+        <v>77829</v>
+      </c>
+      <c r="AB26" s="24">
+        <v>82057</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>83679</v>
+      </c>
+      <c r="AD26" s="24">
+        <v>82649</v>
+      </c>
+      <c r="AE26" s="21">
+        <v>82625</v>
+      </c>
+      <c r="AF26" s="21">
+        <v>80548</v>
+      </c>
+      <c r="AG26" s="21">
+        <v>87186</v>
+      </c>
+      <c r="AH26" s="21">
+        <v>89359</v>
+      </c>
+      <c r="AI26" s="21">
+        <v>89303</v>
+      </c>
+      <c r="AJ26" s="29">
+        <v>89246</v>
+      </c>
+      <c r="AK26" s="21">
+        <v>83479</v>
+      </c>
+      <c r="AL26" s="21">
+        <v>88020</v>
+      </c>
+      <c r="AM26" s="21">
+        <v>90432</v>
+      </c>
+      <c r="AN26" s="21">
+        <v>91468</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>91476</v>
+      </c>
+      <c r="AP26" s="29">
+        <v>93131</v>
+      </c>
+      <c r="AQ26" s="21">
+        <v>102210</v>
+      </c>
+      <c r="AR26" s="21">
+        <v>107418</v>
+      </c>
+      <c r="AS26" s="21">
+        <v>110208</v>
+      </c>
+      <c r="AT26" s="21">
+        <v>109590</v>
+      </c>
+      <c r="AU26" s="21">
+        <v>117708</v>
+      </c>
+      <c r="AV26" s="21">
+        <v>128983</v>
+      </c>
+      <c r="AW26" s="21">
+        <v>131761</v>
+      </c>
+      <c r="AX26" s="21">
+        <v>133503</v>
+      </c>
+      <c r="AY26" s="21">
+        <v>133448</v>
+      </c>
+      <c r="AZ26" s="21">
+        <v>135030</v>
+      </c>
+      <c r="BA26" s="21">
+        <v>148247</v>
+      </c>
+      <c r="BB26" s="21">
+        <v>152074</v>
+      </c>
+      <c r="BC26" s="21">
+        <v>151583</v>
+      </c>
+      <c r="BD26" s="21">
+        <v>151534</v>
+      </c>
+      <c r="BE26" s="21">
+        <v>162287</v>
+      </c>
+      <c r="BF26" s="21">
+        <v>183894</v>
+      </c>
+      <c r="BG26" s="21">
+        <v>190009</v>
+      </c>
+      <c r="BH26" s="21">
+        <v>189599</v>
+      </c>
+      <c r="BI26" s="5">
+        <v>189863</v>
+      </c>
+      <c r="BJ26" s="21">
+        <v>202485</v>
+      </c>
+      <c r="BK26" s="21">
+        <v>220494</v>
+      </c>
+      <c r="BL26" s="3">
+        <v>224186</v>
+      </c>
+      <c r="BM26" s="5">
+        <v>224669</v>
+      </c>
+      <c r="BN26" s="5">
+        <v>224893</v>
+      </c>
+      <c r="BO26" s="13">
+        <v>227544</v>
+      </c>
+      <c r="BP26" s="13">
+        <v>241230</v>
+      </c>
+      <c r="BQ26" s="13">
+        <v>251657</v>
+      </c>
+      <c r="BR26" s="91">
+        <v>259039</v>
+      </c>
+      <c r="BS26" s="91">
+        <v>259674</v>
+      </c>
+      <c r="BT26" s="13">
+        <v>254794</v>
+      </c>
+      <c r="BU26" s="179">
+        <v>280748</v>
+      </c>
+      <c r="BV26" s="13">
+        <v>287490</v>
+      </c>
+      <c r="BW26" s="13">
+        <v>291580</v>
+      </c>
+      <c r="BX26" s="13">
+        <v>295001</v>
+      </c>
+      <c r="BY26" s="13">
+        <v>285593</v>
+      </c>
+      <c r="BZ26" s="13">
+        <v>313749</v>
+      </c>
+      <c r="CA26" s="31"/>
+      <c r="CB26" s="31"/>
+      <c r="CC26" s="31"/>
+      <c r="CD26" s="31"/>
+      <c r="CE26" s="31"/>
+      <c r="CF26" s="31"/>
+      <c r="CG26" s="31"/>
+      <c r="CH26" s="31"/>
+      <c r="CI26" s="31"/>
+      <c r="CJ26" s="31"/>
+      <c r="CK26" s="31"/>
+      <c r="CL26" s="31"/>
+      <c r="CM26" s="31"/>
+      <c r="CN26" s="31"/>
+      <c r="CO26" s="31"/>
+      <c r="CP26" s="31"/>
+      <c r="CQ26" s="31"/>
+      <c r="CR26" s="31"/>
+      <c r="CS26" s="31"/>
+      <c r="CT26" s="31"/>
+      <c r="CU26" s="31"/>
+      <c r="CV26" s="31"/>
+      <c r="CW26" s="31"/>
+      <c r="CX26" s="31"/>
+      <c r="CY26" s="31"/>
+      <c r="CZ26" s="31"/>
+      <c r="DA26" s="31"/>
+      <c r="DB26" s="31"/>
+      <c r="DC26" s="31"/>
+      <c r="DD26" s="31"/>
+      <c r="DE26" s="31"/>
+      <c r="DF26" s="31"/>
+      <c r="DG26" s="31"/>
+      <c r="DH26" s="31"/>
+      <c r="DI26" s="31"/>
+      <c r="DJ26" s="31"/>
+      <c r="DK26" s="31"/>
+      <c r="DL26" s="31"/>
+      <c r="DM26" s="31"/>
+      <c r="DN26" s="31"/>
+      <c r="DO26" s="31"/>
+      <c r="DP26" s="31"/>
+      <c r="DQ26" s="31"/>
+      <c r="DR26" s="31"/>
+      <c r="DS26" s="31"/>
+      <c r="DT26" s="31"/>
+      <c r="DU26" s="31"/>
+      <c r="DV26" s="31"/>
+      <c r="DW26" s="31"/>
+      <c r="DX26" s="31"/>
+      <c r="DY26" s="31"/>
+      <c r="DZ26" s="31"/>
+      <c r="EA26" s="31"/>
+      <c r="EB26" s="31"/>
+      <c r="EC26" s="31"/>
+      <c r="ED26" s="31"/>
+      <c r="EE26" s="31"/>
+      <c r="EF26" s="31"/>
+      <c r="EG26" s="31"/>
+      <c r="EH26" s="31"/>
+      <c r="EI26" s="31"/>
+      <c r="EJ26" s="31"/>
+      <c r="EK26" s="31"/>
+      <c r="EL26" s="31"/>
+      <c r="EM26" s="31"/>
+      <c r="EN26" s="31"/>
+      <c r="EO26" s="31"/>
+      <c r="EP26" s="31"/>
+      <c r="EQ26" s="31"/>
+      <c r="ER26" s="31"/>
+      <c r="ES26" s="31"/>
+      <c r="ET26" s="31"/>
+      <c r="EU26" s="31"/>
+      <c r="EV26" s="31"/>
+      <c r="EW26" s="31"/>
+      <c r="EX26" s="31"/>
+      <c r="EY26" s="31"/>
+      <c r="EZ26" s="31"/>
+      <c r="FA26" s="31"/>
+      <c r="FB26" s="31"/>
+      <c r="FC26" s="31"/>
+      <c r="FD26" s="31"/>
+      <c r="FE26" s="31"/>
+      <c r="FF26" s="31"/>
+      <c r="FG26" s="31"/>
+      <c r="FH26" s="31"/>
+      <c r="FI26" s="31"/>
+      <c r="FJ26" s="31"/>
+      <c r="FK26" s="31"/>
+      <c r="FL26" s="31"/>
+      <c r="FM26" s="31"/>
+      <c r="FN26" s="31"/>
+      <c r="FO26" s="31"/>
+      <c r="FP26" s="31"/>
+      <c r="FQ26" s="31"/>
+      <c r="FR26" s="31"/>
+      <c r="FS26" s="31"/>
+      <c r="FT26" s="31"/>
+      <c r="FU26" s="31"/>
+      <c r="FV26" s="31"/>
+      <c r="FW26" s="31"/>
+      <c r="FX26" s="31"/>
+      <c r="FY26" s="31"/>
+      <c r="FZ26" s="31"/>
+      <c r="GA26" s="31"/>
+      <c r="GB26" s="31"/>
+      <c r="GC26" s="31"/>
+      <c r="GD26" s="31"/>
+      <c r="GE26" s="31"/>
+      <c r="GF26" s="31"/>
+      <c r="GG26" s="31"/>
+      <c r="GH26" s="31"/>
+      <c r="GI26" s="31"/>
+      <c r="GJ26" s="31"/>
+      <c r="GK26" s="31"/>
+      <c r="GL26" s="31"/>
+      <c r="GM26" s="31"/>
+      <c r="GN26" s="31"/>
+      <c r="GO26" s="31"/>
+      <c r="GP26" s="31"/>
+      <c r="GQ26" s="31"/>
+      <c r="GR26" s="31"/>
+      <c r="GS26" s="31"/>
+      <c r="GT26" s="31"/>
+      <c r="GU26" s="31"/>
+      <c r="GV26" s="31"/>
+      <c r="GW26" s="31"/>
+      <c r="GX26" s="31"/>
+      <c r="GY26" s="31"/>
+    </row>
+    <row r="27" spans="1:207" s="102" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="106"/>
+      <c r="B27" s="109"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="145"/>
+      <c r="L27" s="143"/>
+      <c r="M27" s="143"/>
+      <c r="N27" s="111"/>
+      <c r="O27" s="115"/>
+      <c r="P27" s="114"/>
+      <c r="Q27" s="115"/>
+      <c r="R27" s="111"/>
+      <c r="S27" s="115"/>
+      <c r="T27" s="115"/>
+      <c r="U27" s="114"/>
+      <c r="V27" s="115"/>
+      <c r="W27" s="112"/>
+      <c r="X27" s="112"/>
+      <c r="Y27" s="112"/>
+      <c r="Z27" s="116"/>
+      <c r="AA27" s="112"/>
+      <c r="AB27" s="112"/>
+      <c r="AC27" s="112"/>
+      <c r="AD27" s="112"/>
+      <c r="AE27" s="117"/>
+      <c r="AF27" s="117"/>
+      <c r="AG27" s="117"/>
+      <c r="AH27" s="117"/>
+      <c r="AI27" s="117"/>
+      <c r="AJ27" s="118"/>
+      <c r="AK27" s="117"/>
+      <c r="AL27" s="117"/>
+      <c r="AM27" s="117"/>
+      <c r="AN27" s="117"/>
+      <c r="AO27" s="118"/>
+      <c r="AP27" s="118"/>
+      <c r="AQ27" s="117"/>
+      <c r="AR27" s="117"/>
+      <c r="AS27" s="117"/>
+      <c r="AT27" s="117"/>
+      <c r="AU27" s="117"/>
+      <c r="AV27" s="117"/>
+      <c r="AW27" s="117"/>
+      <c r="AX27" s="117"/>
+      <c r="AY27" s="117"/>
+      <c r="AZ27" s="117"/>
+      <c r="BA27" s="117"/>
+      <c r="BB27" s="117"/>
+      <c r="BC27" s="117"/>
+      <c r="BD27" s="117"/>
+      <c r="BE27" s="117"/>
+      <c r="BF27" s="117"/>
+      <c r="BG27" s="117"/>
+      <c r="BH27" s="117"/>
+      <c r="BI27" s="119"/>
+      <c r="BJ27" s="117"/>
+      <c r="BK27" s="117"/>
+      <c r="BL27" s="144"/>
+      <c r="BM27" s="119"/>
+      <c r="BN27" s="119"/>
+      <c r="BO27" s="120"/>
+      <c r="BP27" s="120"/>
+      <c r="BQ27" s="120"/>
+      <c r="BR27" s="120"/>
+      <c r="BS27" s="120"/>
+      <c r="BT27" s="120"/>
+      <c r="BU27" s="180"/>
+      <c r="BW27" s="31"/>
+      <c r="BX27" s="31"/>
+      <c r="BY27" s="31"/>
+      <c r="BZ27" s="31"/>
+      <c r="CA27" s="31"/>
+      <c r="CB27" s="31"/>
+      <c r="CC27" s="31"/>
+      <c r="CD27" s="31"/>
+      <c r="CE27" s="31"/>
+      <c r="CF27" s="31"/>
+      <c r="CG27" s="31"/>
+      <c r="CH27" s="31"/>
+      <c r="CI27" s="31"/>
+      <c r="CJ27" s="31"/>
+      <c r="CK27" s="31"/>
+      <c r="CL27" s="31"/>
+      <c r="CM27" s="31"/>
+      <c r="CN27" s="31"/>
+      <c r="CO27" s="31"/>
+      <c r="CP27" s="31"/>
+      <c r="CQ27" s="31"/>
+      <c r="CR27" s="31"/>
+      <c r="CS27" s="31"/>
+      <c r="CT27" s="31"/>
+      <c r="CU27" s="31"/>
+      <c r="CV27" s="31"/>
+      <c r="CW27" s="31"/>
+      <c r="CX27" s="31"/>
+      <c r="CY27" s="31"/>
+      <c r="CZ27" s="31"/>
+      <c r="DA27" s="31"/>
+      <c r="DB27" s="31"/>
+      <c r="DC27" s="31"/>
+      <c r="DD27" s="31"/>
+      <c r="DE27" s="31"/>
+      <c r="DF27" s="31"/>
+      <c r="DG27" s="31"/>
+      <c r="DH27" s="31"/>
+      <c r="DI27" s="31"/>
+      <c r="DJ27" s="31"/>
+      <c r="DK27" s="31"/>
+      <c r="DL27" s="31"/>
+      <c r="DM27" s="31"/>
+      <c r="DN27" s="31"/>
+      <c r="DO27" s="31"/>
+      <c r="DP27" s="31"/>
+      <c r="DQ27" s="31"/>
+      <c r="DR27" s="31"/>
+      <c r="DS27" s="31"/>
+      <c r="DT27" s="31"/>
+      <c r="DU27" s="31"/>
+      <c r="DV27" s="31"/>
+      <c r="DW27" s="31"/>
+      <c r="DX27" s="31"/>
+      <c r="DY27" s="31"/>
+      <c r="DZ27" s="31"/>
+      <c r="EA27" s="31"/>
+      <c r="EB27" s="31"/>
+      <c r="EC27" s="31"/>
+      <c r="ED27" s="31"/>
+      <c r="EE27" s="31"/>
+      <c r="EF27" s="31"/>
+      <c r="EG27" s="31"/>
+      <c r="EH27" s="31"/>
+      <c r="EI27" s="31"/>
+      <c r="EJ27" s="31"/>
+      <c r="EK27" s="31"/>
+      <c r="EL27" s="31"/>
+      <c r="EM27" s="31"/>
+      <c r="EN27" s="31"/>
+      <c r="EO27" s="31"/>
+      <c r="EP27" s="31"/>
+      <c r="EQ27" s="31"/>
+      <c r="ER27" s="31"/>
+      <c r="ES27" s="31"/>
+      <c r="ET27" s="31"/>
+      <c r="EU27" s="31"/>
+      <c r="EV27" s="31"/>
+      <c r="EW27" s="31"/>
+      <c r="EX27" s="31"/>
+      <c r="EY27" s="31"/>
+      <c r="EZ27" s="31"/>
+      <c r="FA27" s="31"/>
+      <c r="FB27" s="31"/>
+      <c r="FC27" s="31"/>
+      <c r="FD27" s="31"/>
+      <c r="FE27" s="31"/>
+      <c r="FF27" s="31"/>
+      <c r="FG27" s="31"/>
+      <c r="FH27" s="31"/>
+      <c r="FI27" s="31"/>
+      <c r="FJ27" s="31"/>
+      <c r="FK27" s="31"/>
+      <c r="FL27" s="31"/>
+      <c r="FM27" s="31"/>
+      <c r="FN27" s="31"/>
+      <c r="FO27" s="31"/>
+      <c r="FP27" s="31"/>
+      <c r="FQ27" s="31"/>
+      <c r="FR27" s="31"/>
+      <c r="FS27" s="31"/>
+      <c r="FT27" s="31"/>
+      <c r="FU27" s="31"/>
+      <c r="FV27" s="31"/>
+      <c r="FW27" s="31"/>
+      <c r="FX27" s="31"/>
+      <c r="FY27" s="31"/>
+      <c r="FZ27" s="31"/>
+      <c r="GA27" s="31"/>
+      <c r="GB27" s="31"/>
+      <c r="GC27" s="31"/>
+      <c r="GD27" s="31"/>
+      <c r="GE27" s="31"/>
+      <c r="GF27" s="31"/>
+      <c r="GG27" s="31"/>
+      <c r="GH27" s="31"/>
+      <c r="GI27" s="31"/>
+      <c r="GJ27" s="31"/>
+      <c r="GK27" s="31"/>
+      <c r="GL27" s="31"/>
+      <c r="GM27" s="31"/>
+      <c r="GN27" s="31"/>
+      <c r="GO27" s="31"/>
+      <c r="GP27" s="31"/>
+      <c r="GQ27" s="31"/>
+      <c r="GR27" s="31"/>
+      <c r="GS27" s="31"/>
+      <c r="GT27" s="31"/>
+      <c r="GU27" s="31"/>
+      <c r="GV27" s="31"/>
+      <c r="GW27" s="31"/>
+      <c r="GX27" s="31"/>
+      <c r="GY27" s="31"/>
+    </row>
+    <row r="28" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="210" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="197"/>
+      <c r="C28" s="197"/>
+      <c r="D28" s="197"/>
+      <c r="E28" s="197"/>
+      <c r="F28" s="197"/>
+      <c r="G28" s="198"/>
+      <c r="H28" s="198"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="199"/>
+      <c r="K28" s="199"/>
+      <c r="AY28" s="73"/>
+      <c r="AZ28" s="73"/>
+      <c r="BA28" s="73"/>
+      <c r="BB28" s="73"/>
+      <c r="BC28" s="73"/>
+      <c r="BD28" s="73"/>
+      <c r="BJ28" s="32"/>
+      <c r="BK28" s="33"/>
+      <c r="BL28" s="33"/>
+      <c r="BU28" s="181"/>
+    </row>
+    <row r="29" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="146"/>
+      <c r="B29" s="140"/>
+      <c r="C29" s="140"/>
+      <c r="D29" s="140"/>
+      <c r="E29" s="140"/>
+      <c r="F29" s="140"/>
+      <c r="G29" s="141"/>
+      <c r="H29" s="141"/>
+      <c r="I29" s="142"/>
+      <c r="J29" s="142"/>
+      <c r="K29" s="142"/>
+      <c r="AY29" s="73"/>
+      <c r="AZ29" s="73"/>
+      <c r="BA29" s="73"/>
+      <c r="BB29" s="73"/>
+      <c r="BC29" s="73"/>
+      <c r="BD29" s="73"/>
+      <c r="BJ29" s="32"/>
+      <c r="BK29" s="33"/>
+      <c r="BL29" s="33"/>
+      <c r="BU29" s="181"/>
+    </row>
+    <row r="30" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="98"/>
+      <c r="B30" s="212">
+        <v>2011</v>
+      </c>
+      <c r="C30" s="213"/>
+      <c r="D30" s="213"/>
+      <c r="E30" s="213"/>
+      <c r="F30" s="215"/>
+      <c r="G30" s="212">
+        <v>2012</v>
+      </c>
+      <c r="H30" s="213"/>
+      <c r="I30" s="213"/>
+      <c r="J30" s="213"/>
+      <c r="K30" s="215"/>
+      <c r="L30" s="212">
+        <v>2013</v>
+      </c>
+      <c r="M30" s="213"/>
+      <c r="N30" s="213"/>
+      <c r="O30" s="213"/>
+      <c r="P30" s="215"/>
+      <c r="Q30" s="212">
+        <v>2014</v>
+      </c>
+      <c r="R30" s="213"/>
+      <c r="S30" s="213"/>
+      <c r="T30" s="213"/>
+      <c r="U30" s="215"/>
+      <c r="V30" s="212">
+        <v>2015</v>
+      </c>
+      <c r="W30" s="213"/>
+      <c r="X30" s="213"/>
+      <c r="Y30" s="213"/>
+      <c r="Z30" s="214"/>
+      <c r="AA30" s="212">
+        <v>2016</v>
+      </c>
+      <c r="AB30" s="213"/>
+      <c r="AC30" s="213"/>
+      <c r="AD30" s="213"/>
+      <c r="AE30" s="214"/>
+      <c r="AF30" s="212">
+        <v>2017</v>
+      </c>
+      <c r="AG30" s="213"/>
+      <c r="AH30" s="213"/>
+      <c r="AI30" s="213"/>
+      <c r="AJ30" s="214"/>
+      <c r="AK30" s="212">
+        <v>2018</v>
+      </c>
+      <c r="AL30" s="213"/>
+      <c r="AM30" s="213"/>
+      <c r="AN30" s="213"/>
+      <c r="AO30" s="214"/>
+      <c r="AP30" s="211">
+        <v>2019</v>
+      </c>
+      <c r="AQ30" s="211"/>
+      <c r="AR30" s="211"/>
+      <c r="AS30" s="211"/>
+      <c r="AT30" s="217"/>
+      <c r="AU30" s="212">
+        <v>2020</v>
+      </c>
+      <c r="AV30" s="213"/>
+      <c r="AW30" s="213"/>
+      <c r="AX30" s="213"/>
+      <c r="AY30" s="214"/>
+      <c r="AZ30" s="212">
+        <v>2021</v>
+      </c>
+      <c r="BA30" s="213"/>
+      <c r="BB30" s="213"/>
+      <c r="BC30" s="213"/>
+      <c r="BD30" s="214"/>
+      <c r="BE30" s="219">
+        <v>2022</v>
+      </c>
+      <c r="BF30" s="220"/>
+      <c r="BG30" s="220"/>
+      <c r="BH30" s="220"/>
+      <c r="BI30" s="221"/>
+      <c r="BJ30" s="219">
+        <v>2023</v>
+      </c>
+      <c r="BK30" s="220"/>
+      <c r="BL30" s="220"/>
+      <c r="BM30" s="220"/>
+      <c r="BN30" s="221"/>
+      <c r="BO30" s="219">
+        <v>2024</v>
+      </c>
+      <c r="BP30" s="220"/>
+      <c r="BQ30" s="195"/>
+      <c r="BR30" s="195"/>
+      <c r="BS30" s="195"/>
+      <c r="BT30" s="187">
+        <v>2025</v>
+      </c>
+      <c r="BU30" s="187"/>
+      <c r="BV30" s="209"/>
+      <c r="BW30" s="209"/>
+      <c r="BX30" s="209"/>
+      <c r="BY30" s="187">
+        <v>2026</v>
+      </c>
+      <c r="BZ30" s="188"/>
+    </row>
+    <row r="31" spans="1:207" s="152" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="153"/>
+      <c r="B31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="K31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="M31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="N31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="P31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="R31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="S31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="T31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="U31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="V31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="W31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="X31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AN31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AW31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AX31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AY31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AZ31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BB31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BC31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BD31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BG31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BH31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BI31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BL31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BM31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BN31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BO31" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BP31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BQ31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BR31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS31" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BT31" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BU31" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="BV31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BX31" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="BY31" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BZ31" s="83" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="37">
+        <v>118.7</v>
+      </c>
+      <c r="C32" s="38">
+        <v>113.8</v>
+      </c>
+      <c r="D32" s="37">
+        <v>116.4</v>
+      </c>
+      <c r="E32" s="37">
+        <v>118.3</v>
+      </c>
+      <c r="F32" s="39">
+        <v>117.4</v>
+      </c>
+      <c r="G32" s="37">
+        <v>121</v>
+      </c>
+      <c r="H32" s="35">
+        <v>119.7</v>
+      </c>
+      <c r="I32" s="35">
+        <v>116.1</v>
+      </c>
+      <c r="J32" s="59">
+        <v>113.9</v>
+      </c>
+      <c r="K32" s="40">
+        <v>114</v>
+      </c>
+      <c r="L32" s="74">
+        <v>109</v>
+      </c>
+      <c r="M32" s="74">
+        <v>110</v>
+      </c>
+      <c r="N32" s="35">
+        <v>108.3</v>
+      </c>
+      <c r="O32" s="60">
+        <v>108.3</v>
+      </c>
+      <c r="P32" s="39">
+        <v>108.87702502240801</v>
+      </c>
+      <c r="Q32" s="39">
+        <v>105.7</v>
+      </c>
+      <c r="R32" s="35">
+        <v>108.2</v>
+      </c>
+      <c r="S32" s="39">
+        <v>108.3</v>
+      </c>
+      <c r="T32" s="39">
+        <v>108.4</v>
+      </c>
+      <c r="U32" s="39">
+        <v>108.56918945540691</v>
+      </c>
+      <c r="V32" s="39">
+        <v>107.6</v>
+      </c>
+      <c r="W32" s="37">
+        <v>104.4</v>
+      </c>
+      <c r="X32" s="37">
+        <v>102.7</v>
+      </c>
+      <c r="Y32" s="37">
+        <v>102.3</v>
+      </c>
+      <c r="Z32" s="41">
+        <v>102</v>
+      </c>
+      <c r="AA32" s="37">
+        <v>112.9</v>
+      </c>
+      <c r="AB32" s="37">
+        <v>114.9</v>
+      </c>
+      <c r="AC32" s="37">
+        <v>116</v>
+      </c>
+      <c r="AD32" s="42">
+        <v>115.9</v>
+      </c>
+      <c r="AE32" s="43">
+        <v>115.4</v>
+      </c>
+      <c r="AF32" s="43">
+        <v>107.1</v>
+      </c>
+      <c r="AG32" s="43">
+        <v>107.1</v>
+      </c>
+      <c r="AH32" s="43">
+        <v>107.3</v>
+      </c>
+      <c r="AI32" s="43">
+        <v>108.2</v>
+      </c>
+      <c r="AJ32" s="44">
+        <v>108</v>
+      </c>
+      <c r="AK32" s="43">
+        <v>109.6</v>
+      </c>
+      <c r="AL32" s="43">
+        <v>108.7</v>
+      </c>
+      <c r="AM32" s="43">
+        <v>108.3</v>
+      </c>
+      <c r="AN32" s="43">
+        <v>107.7</v>
+      </c>
+      <c r="AO32" s="44">
+        <v>108</v>
+      </c>
+      <c r="AP32" s="43">
+        <v>109.6</v>
+      </c>
+      <c r="AQ32" s="43">
+        <v>114.1</v>
+      </c>
+      <c r="AR32" s="43">
+        <v>115.6</v>
+      </c>
+      <c r="AS32" s="43">
+        <v>116</v>
+      </c>
+      <c r="AT32" s="43">
+        <v>115.8</v>
+      </c>
+      <c r="AU32" s="43">
+        <v>119.8</v>
+      </c>
+      <c r="AV32" s="43">
+        <v>117.4</v>
+      </c>
+      <c r="AW32" s="43">
+        <v>116.8</v>
+      </c>
+      <c r="AX32" s="43">
+        <v>118.4</v>
+      </c>
+      <c r="AY32" s="43">
+        <v>117.4</v>
+      </c>
+      <c r="AZ32" s="43">
+        <v>116.2</v>
+      </c>
+      <c r="BA32" s="43">
+        <v>117.8</v>
+      </c>
+      <c r="BB32" s="43">
+        <v>118.2</v>
+      </c>
+      <c r="BC32" s="43">
+        <v>116.8</v>
+      </c>
+      <c r="BD32" s="43">
+        <v>117.9</v>
+      </c>
+      <c r="BE32" s="43">
+        <v>124.1</v>
+      </c>
+      <c r="BF32" s="43">
+        <v>124.5</v>
+      </c>
+      <c r="BG32" s="43">
+        <v>123.7</v>
+      </c>
+      <c r="BH32" s="43">
+        <v>124</v>
+      </c>
+      <c r="BI32" s="67">
+        <v>124.3</v>
+      </c>
+      <c r="BJ32" s="43">
+        <v>123</v>
+      </c>
+      <c r="BK32" s="43">
+        <v>122.1</v>
+      </c>
+      <c r="BL32" s="66">
+        <v>121.2</v>
+      </c>
+      <c r="BM32" s="67">
+        <v>120.7</v>
+      </c>
+      <c r="BN32" s="67">
+        <v>120.6</v>
+      </c>
+      <c r="BO32" s="68">
+        <v>114</v>
+      </c>
+      <c r="BP32" s="87">
+        <v>113.1</v>
+      </c>
+      <c r="BQ32" s="86">
+        <v>113.3</v>
+      </c>
+      <c r="BR32" s="87">
+        <v>113.2</v>
+      </c>
+      <c r="BS32" s="87">
+        <v>113.6</v>
+      </c>
+      <c r="BT32" s="68">
+        <v>114.6</v>
+      </c>
+      <c r="BU32" s="182">
+        <v>114.1</v>
+      </c>
+      <c r="BV32" s="68">
+        <v>113.3</v>
+      </c>
+      <c r="BW32" s="68">
+        <v>112.6</v>
+      </c>
+      <c r="BX32" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="BY32" s="68">
+        <v>110.1</v>
+      </c>
+      <c r="BZ32" s="68">
+        <v>108.6</v>
+      </c>
+      <c r="CA32" s="22"/>
+      <c r="CB32" s="22"/>
+      <c r="CC32" s="22"/>
+      <c r="CD32" s="22"/>
+      <c r="CE32" s="22"/>
+      <c r="CF32" s="22"/>
+      <c r="CG32" s="22"/>
+      <c r="CH32" s="22"/>
+      <c r="CI32" s="22"/>
+      <c r="CJ32" s="22"/>
+      <c r="CK32" s="22"/>
+      <c r="CL32" s="22"/>
+      <c r="CM32" s="22"/>
+      <c r="CN32" s="22"/>
+      <c r="CO32" s="22"/>
+      <c r="CP32" s="22"/>
+      <c r="CQ32" s="22"/>
+      <c r="CR32" s="22"/>
+      <c r="CS32" s="22"/>
+      <c r="CT32" s="22"/>
+      <c r="CU32" s="22"/>
+      <c r="CV32" s="22"/>
+      <c r="CW32" s="22"/>
+      <c r="CX32" s="22"/>
+      <c r="CY32" s="22"/>
+      <c r="CZ32" s="22"/>
+      <c r="DA32" s="22"/>
+      <c r="DB32" s="22"/>
+      <c r="DC32" s="22"/>
+      <c r="DD32" s="22"/>
+      <c r="DE32" s="22"/>
+      <c r="DF32" s="22"/>
+      <c r="DG32" s="22"/>
+      <c r="DH32" s="22"/>
+      <c r="DI32" s="22"/>
+      <c r="DJ32" s="22"/>
+      <c r="DK32" s="22"/>
+      <c r="DL32" s="22"/>
+      <c r="DM32" s="22"/>
+      <c r="DN32" s="22"/>
+      <c r="DO32" s="22"/>
+      <c r="DP32" s="22"/>
+      <c r="DQ32" s="22"/>
+      <c r="DR32" s="22"/>
+      <c r="DS32" s="22"/>
+      <c r="DT32" s="22"/>
+      <c r="DU32" s="22"/>
+      <c r="DV32" s="22"/>
+      <c r="DW32" s="22"/>
+      <c r="DX32" s="22"/>
+      <c r="DY32" s="22"/>
+      <c r="DZ32" s="22"/>
+      <c r="EA32" s="22"/>
+      <c r="EB32" s="22"/>
+      <c r="EC32" s="22"/>
+      <c r="ED32" s="22"/>
+      <c r="EE32" s="22"/>
+      <c r="EF32" s="22"/>
+      <c r="EG32" s="22"/>
+      <c r="EH32" s="22"/>
+      <c r="EI32" s="22"/>
+      <c r="EJ32" s="22"/>
+      <c r="EK32" s="22"/>
+      <c r="EL32" s="22"/>
+      <c r="EM32" s="22"/>
+      <c r="EN32" s="22"/>
+      <c r="EO32" s="22"/>
+      <c r="EP32" s="22"/>
+      <c r="EQ32" s="22"/>
+      <c r="ER32" s="22"/>
+      <c r="ES32" s="22"/>
+      <c r="ET32" s="22"/>
+      <c r="EU32" s="22"/>
+      <c r="EV32" s="22"/>
+      <c r="EW32" s="22"/>
+      <c r="EX32" s="22"/>
+      <c r="EY32" s="22"/>
+      <c r="EZ32" s="22"/>
+      <c r="FA32" s="22"/>
+      <c r="FB32" s="22"/>
+      <c r="FC32" s="22"/>
+      <c r="FD32" s="22"/>
+      <c r="FE32" s="22"/>
+      <c r="FF32" s="22"/>
+      <c r="FG32" s="22"/>
+      <c r="FH32" s="22"/>
+      <c r="FI32" s="22"/>
+      <c r="FJ32" s="22"/>
+      <c r="FK32" s="22"/>
+      <c r="FL32" s="22"/>
+      <c r="FM32" s="22"/>
+      <c r="FN32" s="22"/>
+      <c r="FO32" s="22"/>
+      <c r="FP32" s="22"/>
+      <c r="FQ32" s="22"/>
+      <c r="FR32" s="22"/>
+      <c r="FS32" s="22"/>
+      <c r="FT32" s="22"/>
+      <c r="FU32" s="22"/>
+      <c r="FV32" s="22"/>
+      <c r="FW32" s="22"/>
+      <c r="FX32" s="22"/>
+      <c r="FY32" s="22"/>
+      <c r="FZ32" s="22"/>
+      <c r="GA32" s="22"/>
+      <c r="GB32" s="22"/>
+      <c r="GC32" s="22"/>
+      <c r="GD32" s="22"/>
+      <c r="GE32" s="22"/>
+      <c r="GF32" s="22"/>
+      <c r="GG32" s="22"/>
+      <c r="GH32" s="22"/>
+      <c r="GI32" s="22"/>
+      <c r="GJ32" s="22"/>
+      <c r="GK32" s="22"/>
+      <c r="GL32" s="22"/>
+      <c r="GM32" s="22"/>
+      <c r="GN32" s="22"/>
+      <c r="GO32" s="22"/>
+      <c r="GP32" s="22"/>
+      <c r="GQ32" s="22"/>
+      <c r="GR32" s="22"/>
+      <c r="GS32" s="22"/>
+      <c r="GT32" s="22"/>
+      <c r="GU32" s="22"/>
+      <c r="GV32" s="22"/>
+      <c r="GW32" s="22"/>
+      <c r="GX32" s="22"/>
+      <c r="GY32" s="22"/>
+    </row>
+    <row r="33" spans="1:207" s="60" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="C33" s="48">
+        <v>111.8</v>
+      </c>
+      <c r="D33" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="E33" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="F33" s="49">
+        <v>113.90693778279446</v>
+      </c>
+      <c r="G33" s="47">
+        <v>121.8</v>
+      </c>
+      <c r="H33" s="46">
+        <v>121.3</v>
+      </c>
+      <c r="I33" s="46">
+        <v>117.4</v>
+      </c>
+      <c r="J33" s="46">
+        <v>115.6</v>
+      </c>
+      <c r="K33" s="51">
+        <v>115.3</v>
+      </c>
+      <c r="L33" s="51">
+        <v>107.1</v>
+      </c>
+      <c r="M33" s="51">
+        <v>107.7</v>
+      </c>
+      <c r="N33" s="46">
+        <v>107.3</v>
+      </c>
+      <c r="O33" s="62">
+        <v>107.7</v>
+      </c>
+      <c r="P33" s="49">
+        <v>108.62251052411315</v>
+      </c>
+      <c r="Q33" s="52">
+        <v>108</v>
+      </c>
+      <c r="R33" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="S33" s="52">
+        <v>108.6</v>
+      </c>
+      <c r="T33" s="52">
+        <v>107.8</v>
+      </c>
+      <c r="U33" s="49">
+        <v>107.63231879574512</v>
+      </c>
+      <c r="V33" s="52">
+        <v>104.8</v>
+      </c>
+      <c r="W33" s="47">
+        <v>104.1</v>
+      </c>
+      <c r="X33" s="47">
+        <v>101.4</v>
+      </c>
+      <c r="Y33" s="47">
+        <v>102</v>
+      </c>
+      <c r="Z33" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="AA33" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="AB33" s="47">
+        <v>114.5</v>
+      </c>
+      <c r="AC33" s="47">
+        <v>115.8</v>
+      </c>
+      <c r="AD33" s="53">
+        <v>115</v>
+      </c>
+      <c r="AE33" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="AF33" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="AG33" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="AH33" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="AI33" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="AJ33" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="AK33" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="AL33" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="AM33" s="45">
+        <v>107.7</v>
+      </c>
+      <c r="AN33" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AO33" s="54">
+        <v>108.2</v>
+      </c>
+      <c r="AP33" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="AQ33" s="45">
+        <v>113.5</v>
+      </c>
+      <c r="AR33" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="AS33" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="AT33" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="AU33" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="AV33" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="AW33" s="45">
+        <v>116</v>
+      </c>
+      <c r="AX33" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="AY33" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="AZ33" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="BA33" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="BB33" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="BC33" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="BD33" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="BE33" s="45">
+        <v>122.2</v>
+      </c>
+      <c r="BF33" s="45">
+        <v>121.4</v>
+      </c>
+      <c r="BG33" s="45">
+        <v>120.8</v>
+      </c>
+      <c r="BH33" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="BI33" s="6">
+        <v>121.8</v>
+      </c>
+      <c r="BJ33" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="BK33" s="45">
+        <v>123.2</v>
+      </c>
+      <c r="BL33" s="1">
+        <v>122.9</v>
+      </c>
+      <c r="BM33" s="6">
+        <v>121.3</v>
+      </c>
+      <c r="BN33" s="6">
+        <v>121.2</v>
+      </c>
+      <c r="BO33" s="12">
+        <v>115.9</v>
+      </c>
+      <c r="BP33" s="12">
+        <v>114.3</v>
+      </c>
+      <c r="BQ33" s="12">
+        <v>115.2</v>
+      </c>
+      <c r="BR33" s="93">
+        <v>116.1</v>
+      </c>
+      <c r="BS33" s="93">
+        <v>116.3</v>
+      </c>
+      <c r="BT33" s="12">
+        <v>116.1</v>
+      </c>
+      <c r="BU33" s="150">
+        <v>115.1</v>
+      </c>
+      <c r="BV33" s="12">
+        <v>114.5</v>
+      </c>
+      <c r="BW33" s="12">
+        <v>114.1</v>
+      </c>
+      <c r="BX33" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="BY33" s="12">
+        <v>113</v>
+      </c>
+      <c r="BZ33" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="CA33" s="22"/>
+      <c r="CB33" s="22"/>
+      <c r="CC33" s="22"/>
+      <c r="CD33" s="22"/>
+      <c r="CE33" s="22"/>
+      <c r="CF33" s="22"/>
+      <c r="CG33" s="22"/>
+      <c r="CH33" s="22"/>
+      <c r="CI33" s="22"/>
+      <c r="CJ33" s="22"/>
+      <c r="CK33" s="22"/>
+      <c r="CL33" s="22"/>
+      <c r="CM33" s="22"/>
+      <c r="CN33" s="22"/>
+      <c r="CO33" s="22"/>
+      <c r="CP33" s="22"/>
+      <c r="CQ33" s="22"/>
+      <c r="CR33" s="22"/>
+      <c r="CS33" s="22"/>
+      <c r="CT33" s="22"/>
+      <c r="CU33" s="22"/>
+      <c r="CV33" s="22"/>
+      <c r="CW33" s="22"/>
+      <c r="CX33" s="22"/>
+      <c r="CY33" s="22"/>
+      <c r="CZ33" s="22"/>
+      <c r="DA33" s="22"/>
+      <c r="DB33" s="22"/>
+      <c r="DC33" s="22"/>
+      <c r="DD33" s="22"/>
+      <c r="DE33" s="22"/>
+      <c r="DF33" s="22"/>
+      <c r="DG33" s="22"/>
+      <c r="DH33" s="22"/>
+      <c r="DI33" s="22"/>
+      <c r="DJ33" s="22"/>
+      <c r="DK33" s="22"/>
+      <c r="DL33" s="22"/>
+      <c r="DM33" s="22"/>
+      <c r="DN33" s="22"/>
+      <c r="DO33" s="22"/>
+      <c r="DP33" s="22"/>
+      <c r="DQ33" s="22"/>
+      <c r="DR33" s="22"/>
+      <c r="DS33" s="22"/>
+      <c r="DT33" s="22"/>
+      <c r="DU33" s="22"/>
+      <c r="DV33" s="22"/>
+      <c r="DW33" s="22"/>
+      <c r="DX33" s="22"/>
+      <c r="DY33" s="22"/>
+      <c r="DZ33" s="22"/>
+      <c r="EA33" s="22"/>
+      <c r="EB33" s="22"/>
+      <c r="EC33" s="22"/>
+      <c r="ED33" s="22"/>
+      <c r="EE33" s="22"/>
+      <c r="EF33" s="22"/>
+      <c r="EG33" s="22"/>
+      <c r="EH33" s="22"/>
+      <c r="EI33" s="22"/>
+      <c r="EJ33" s="22"/>
+      <c r="EK33" s="22"/>
+      <c r="EL33" s="22"/>
+      <c r="EM33" s="22"/>
+      <c r="EN33" s="22"/>
+      <c r="EO33" s="22"/>
+      <c r="EP33" s="22"/>
+      <c r="EQ33" s="22"/>
+      <c r="ER33" s="22"/>
+      <c r="ES33" s="22"/>
+      <c r="ET33" s="22"/>
+      <c r="EU33" s="22"/>
+      <c r="EV33" s="22"/>
+      <c r="EW33" s="22"/>
+      <c r="EX33" s="22"/>
+      <c r="EY33" s="22"/>
+      <c r="EZ33" s="22"/>
+      <c r="FA33" s="22"/>
+      <c r="FB33" s="22"/>
+      <c r="FC33" s="22"/>
+      <c r="FD33" s="22"/>
+      <c r="FE33" s="22"/>
+      <c r="FF33" s="22"/>
+      <c r="FG33" s="22"/>
+      <c r="FH33" s="22"/>
+      <c r="FI33" s="22"/>
+      <c r="FJ33" s="22"/>
+      <c r="FK33" s="22"/>
+      <c r="FL33" s="22"/>
+      <c r="FM33" s="22"/>
+      <c r="FN33" s="22"/>
+      <c r="FO33" s="22"/>
+      <c r="FP33" s="22"/>
+      <c r="FQ33" s="22"/>
+      <c r="FR33" s="22"/>
+      <c r="FS33" s="22"/>
+      <c r="FT33" s="22"/>
+      <c r="FU33" s="22"/>
+      <c r="FV33" s="22"/>
+      <c r="FW33" s="22"/>
+      <c r="FX33" s="22"/>
+      <c r="FY33" s="22"/>
+      <c r="FZ33" s="22"/>
+      <c r="GA33" s="22"/>
+      <c r="GB33" s="22"/>
+      <c r="GC33" s="22"/>
+      <c r="GD33" s="22"/>
+      <c r="GE33" s="22"/>
+      <c r="GF33" s="22"/>
+      <c r="GG33" s="22"/>
+      <c r="GH33" s="22"/>
+      <c r="GI33" s="22"/>
+      <c r="GJ33" s="22"/>
+      <c r="GK33" s="22"/>
+      <c r="GL33" s="22"/>
+      <c r="GM33" s="22"/>
+      <c r="GN33" s="22"/>
+      <c r="GO33" s="22"/>
+      <c r="GP33" s="22"/>
+      <c r="GQ33" s="22"/>
+      <c r="GR33" s="22"/>
+      <c r="GS33" s="22"/>
+      <c r="GT33" s="22"/>
+      <c r="GU33" s="22"/>
+      <c r="GV33" s="22"/>
+      <c r="GW33" s="22"/>
+      <c r="GX33" s="22"/>
+      <c r="GY33" s="22"/>
+    </row>
+    <row r="34" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="47">
+        <v>117.4</v>
+      </c>
+      <c r="C34" s="48">
+        <v>114.5</v>
+      </c>
+      <c r="D34" s="47">
+        <v>121.2</v>
+      </c>
+      <c r="E34" s="47">
+        <v>124.3</v>
+      </c>
+      <c r="F34" s="49">
+        <v>124.49900553976154</v>
+      </c>
+      <c r="G34" s="47">
+        <v>124.3</v>
+      </c>
+      <c r="H34" s="46">
+        <v>120.3</v>
+      </c>
+      <c r="I34" s="46">
+        <v>113.3</v>
+      </c>
+      <c r="J34" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="K34" s="55">
+        <v>108.8</v>
+      </c>
+      <c r="L34" s="51">
+        <v>105.9</v>
+      </c>
+      <c r="M34" s="51">
+        <v>104.9</v>
+      </c>
+      <c r="N34" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="O34" s="62">
+        <v>112.9</v>
+      </c>
+      <c r="P34" s="49">
+        <v>114.63017226217301</v>
+      </c>
+      <c r="Q34" s="52">
+        <v>108</v>
+      </c>
+      <c r="R34" s="46">
+        <v>111.4</v>
+      </c>
+      <c r="S34" s="52">
+        <v>108.9</v>
+      </c>
+      <c r="T34" s="52">
+        <v>107.4</v>
+      </c>
+      <c r="U34" s="49">
+        <v>106.98231190110877</v>
+      </c>
+      <c r="V34" s="52">
+        <v>109.6</v>
+      </c>
+      <c r="W34" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="X34" s="47">
+        <v>104</v>
+      </c>
+      <c r="Y34" s="47">
+        <v>103.6</v>
+      </c>
+      <c r="Z34" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="AA34" s="47">
+        <v>115.4</v>
+      </c>
+      <c r="AB34" s="47">
+        <v>115.8</v>
+      </c>
+      <c r="AC34" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="AD34" s="53">
+        <v>117.4</v>
+      </c>
+      <c r="AE34" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="AF34" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AG34" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="AH34" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="AI34" s="45">
+        <v>106.8</v>
+      </c>
+      <c r="AJ34" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="AK34" s="45">
+        <v>105</v>
+      </c>
+      <c r="AL34" s="45">
+        <v>106.7</v>
+      </c>
+      <c r="AM34" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="AN34" s="45">
+        <v>107</v>
+      </c>
+      <c r="AO34" s="54">
+        <v>106.9</v>
+      </c>
+      <c r="AP34" s="45">
+        <v>105</v>
+      </c>
+      <c r="AQ34" s="45">
+        <v>114.5</v>
+      </c>
+      <c r="AR34" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="AS34" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="AT34" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="AU34" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="AV34" s="45">
+        <v>123.2</v>
+      </c>
+      <c r="AW34" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="AX34" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="AY34" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="AZ34" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="BA34" s="45">
+        <v>116</v>
+      </c>
+      <c r="BB34" s="45">
+        <v>119</v>
+      </c>
+      <c r="BC34" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="BD34" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="BE34" s="45">
+        <v>126.9</v>
+      </c>
+      <c r="BF34" s="45">
+        <v>126.6</v>
+      </c>
+      <c r="BG34" s="45">
+        <v>122.5</v>
+      </c>
+      <c r="BH34" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="BI34" s="6">
+        <v>121.6</v>
+      </c>
+      <c r="BJ34" s="45">
+        <v>121.4</v>
+      </c>
+      <c r="BK34" s="45">
+        <v>120</v>
+      </c>
+      <c r="BL34" s="1">
+        <v>117.5</v>
+      </c>
+      <c r="BM34" s="6">
+        <v>118.4</v>
+      </c>
+      <c r="BN34" s="6">
+        <v>119</v>
+      </c>
+      <c r="BO34" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="BP34" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="BQ34" s="12">
+        <v>109.7</v>
+      </c>
+      <c r="BR34" s="93">
+        <v>112.1</v>
+      </c>
+      <c r="BS34" s="93">
+        <v>111.3</v>
+      </c>
+      <c r="BT34" s="12">
+        <v>108.4</v>
+      </c>
+      <c r="BU34" s="150">
+        <v>111.8</v>
+      </c>
+      <c r="BV34" s="12">
+        <v>111.6</v>
+      </c>
+      <c r="BW34" s="12">
+        <v>110.7</v>
+      </c>
+      <c r="BX34" s="12">
+        <v>110.6</v>
+      </c>
+      <c r="BY34" s="12">
+        <v>108.5</v>
+      </c>
+      <c r="BZ34" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="CA34" s="31"/>
+      <c r="CB34" s="31"/>
+      <c r="CC34" s="31"/>
+      <c r="CD34" s="31"/>
+      <c r="CE34" s="31"/>
+      <c r="CF34" s="31"/>
+      <c r="CG34" s="31"/>
+      <c r="CH34" s="31"/>
+      <c r="CI34" s="31"/>
+      <c r="CJ34" s="31"/>
+      <c r="CK34" s="31"/>
+      <c r="CL34" s="31"/>
+      <c r="CM34" s="31"/>
+      <c r="CN34" s="31"/>
+      <c r="CO34" s="31"/>
+      <c r="CP34" s="31"/>
+      <c r="CQ34" s="31"/>
+      <c r="CR34" s="31"/>
+      <c r="CS34" s="31"/>
+      <c r="CT34" s="31"/>
+      <c r="CU34" s="31"/>
+      <c r="CV34" s="31"/>
+      <c r="CW34" s="31"/>
+      <c r="CX34" s="31"/>
+      <c r="CY34" s="31"/>
+      <c r="CZ34" s="31"/>
+      <c r="DA34" s="31"/>
+      <c r="DB34" s="31"/>
+      <c r="DC34" s="31"/>
+      <c r="DD34" s="31"/>
+      <c r="DE34" s="31"/>
+      <c r="DF34" s="31"/>
+      <c r="DG34" s="31"/>
+      <c r="DH34" s="31"/>
+      <c r="DI34" s="31"/>
+      <c r="DJ34" s="31"/>
+      <c r="DK34" s="31"/>
+      <c r="DL34" s="31"/>
+      <c r="DM34" s="31"/>
+      <c r="DN34" s="31"/>
+      <c r="DO34" s="31"/>
+      <c r="DP34" s="31"/>
+      <c r="DQ34" s="31"/>
+      <c r="DR34" s="31"/>
+      <c r="DS34" s="31"/>
+      <c r="DT34" s="31"/>
+      <c r="DU34" s="31"/>
+      <c r="DV34" s="31"/>
+      <c r="DW34" s="31"/>
+      <c r="DX34" s="31"/>
+      <c r="DY34" s="31"/>
+      <c r="DZ34" s="31"/>
+      <c r="EA34" s="31"/>
+      <c r="EB34" s="31"/>
+      <c r="EC34" s="31"/>
+      <c r="ED34" s="31"/>
+      <c r="EE34" s="31"/>
+      <c r="EF34" s="31"/>
+      <c r="EG34" s="31"/>
+      <c r="EH34" s="31"/>
+      <c r="EI34" s="31"/>
+      <c r="EJ34" s="31"/>
+      <c r="EK34" s="31"/>
+      <c r="EL34" s="31"/>
+      <c r="EM34" s="31"/>
+      <c r="EN34" s="31"/>
+      <c r="EO34" s="31"/>
+      <c r="EP34" s="31"/>
+      <c r="EQ34" s="31"/>
+      <c r="ER34" s="31"/>
+      <c r="ES34" s="31"/>
+      <c r="ET34" s="31"/>
+      <c r="EU34" s="31"/>
+      <c r="EV34" s="31"/>
+      <c r="EW34" s="31"/>
+      <c r="EX34" s="31"/>
+      <c r="EY34" s="31"/>
+      <c r="EZ34" s="31"/>
+      <c r="FA34" s="31"/>
+      <c r="FB34" s="31"/>
+      <c r="FC34" s="31"/>
+      <c r="FD34" s="31"/>
+      <c r="FE34" s="31"/>
+      <c r="FF34" s="31"/>
+      <c r="FG34" s="31"/>
+      <c r="FH34" s="31"/>
+      <c r="FI34" s="31"/>
+      <c r="FJ34" s="31"/>
+      <c r="FK34" s="31"/>
+      <c r="FL34" s="31"/>
+      <c r="FM34" s="31"/>
+      <c r="FN34" s="31"/>
+      <c r="FO34" s="31"/>
+      <c r="FP34" s="31"/>
+      <c r="FQ34" s="31"/>
+      <c r="FR34" s="31"/>
+      <c r="FS34" s="31"/>
+      <c r="FT34" s="31"/>
+      <c r="FU34" s="31"/>
+      <c r="FV34" s="31"/>
+      <c r="FW34" s="31"/>
+      <c r="FX34" s="31"/>
+      <c r="FY34" s="31"/>
+      <c r="FZ34" s="31"/>
+      <c r="GA34" s="31"/>
+      <c r="GB34" s="31"/>
+      <c r="GC34" s="31"/>
+      <c r="GD34" s="31"/>
+      <c r="GE34" s="31"/>
+      <c r="GF34" s="31"/>
+      <c r="GG34" s="31"/>
+      <c r="GH34" s="31"/>
+      <c r="GI34" s="31"/>
+      <c r="GJ34" s="31"/>
+      <c r="GK34" s="31"/>
+      <c r="GL34" s="31"/>
+      <c r="GM34" s="31"/>
+      <c r="GN34" s="31"/>
+      <c r="GO34" s="31"/>
+      <c r="GP34" s="31"/>
+      <c r="GQ34" s="31"/>
+      <c r="GR34" s="31"/>
+      <c r="GS34" s="31"/>
+      <c r="GT34" s="31"/>
+      <c r="GU34" s="31"/>
+      <c r="GV34" s="31"/>
+      <c r="GW34" s="31"/>
+      <c r="GX34" s="31"/>
+      <c r="GY34" s="31"/>
+    </row>
+    <row r="35" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="47">
+        <v>118.6</v>
+      </c>
+      <c r="C35" s="48">
+        <v>115.8</v>
+      </c>
+      <c r="D35" s="47">
+        <v>119.1</v>
+      </c>
+      <c r="E35" s="47">
+        <v>122</v>
+      </c>
+      <c r="F35" s="49">
+        <v>121.35435763788978</v>
+      </c>
+      <c r="G35" s="47">
+        <v>110.3</v>
+      </c>
+      <c r="H35" s="46">
+        <v>109.8</v>
+      </c>
+      <c r="I35" s="46">
+        <v>105.3</v>
+      </c>
+      <c r="J35" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="K35" s="55">
+        <v>106.9</v>
+      </c>
+      <c r="L35" s="51">
+        <v>114.8</v>
+      </c>
+      <c r="M35" s="51">
+        <v>113.6</v>
+      </c>
+      <c r="N35" s="46">
+        <v>110</v>
+      </c>
+      <c r="O35" s="62">
+        <v>108.2</v>
+      </c>
+      <c r="P35" s="49">
+        <v>107.86350599852416</v>
+      </c>
+      <c r="Q35" s="52">
+        <v>101.6</v>
+      </c>
+      <c r="R35" s="46">
+        <v>105.4</v>
+      </c>
+      <c r="S35" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="T35" s="52">
+        <v>107.6</v>
+      </c>
+      <c r="U35" s="49">
+        <v>108.31984464796001</v>
+      </c>
+      <c r="V35" s="52">
+        <v>104.5</v>
+      </c>
+      <c r="W35" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="X35" s="47">
+        <v>102.9</v>
+      </c>
+      <c r="Y35" s="47">
+        <v>102.5</v>
+      </c>
+      <c r="Z35" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="AA35" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="AB35" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="AC35" s="47">
+        <v>111.9</v>
+      </c>
+      <c r="AD35" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="AE35" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AF35" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="AG35" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="AH35" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="AI35" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="AJ35" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="AK35" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AL35" s="45">
+        <v>108.1</v>
+      </c>
+      <c r="AM35" s="45">
+        <v>108.4</v>
+      </c>
+      <c r="AN35" s="45">
+        <v>106.8</v>
+      </c>
+      <c r="AO35" s="54">
+        <v>106.9</v>
+      </c>
+      <c r="AP35" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AQ35" s="45">
+        <v>122.8</v>
+      </c>
+      <c r="AR35" s="45">
+        <v>124</v>
+      </c>
+      <c r="AS35" s="45">
+        <v>123.4</v>
+      </c>
+      <c r="AT35" s="45">
+        <v>123.5</v>
+      </c>
+      <c r="AU35" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="AV35" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="AW35" s="45">
+        <v>109.8</v>
+      </c>
+      <c r="AX35" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AY35" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="AZ35" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="BA35" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="BB35" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="BC35" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="BD35" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="BE35" s="45">
+        <v>135.5</v>
+      </c>
+      <c r="BF35" s="45">
+        <v>136.9</v>
+      </c>
+      <c r="BG35" s="45">
+        <v>132.5</v>
+      </c>
+      <c r="BH35" s="45">
+        <v>131.4</v>
+      </c>
+      <c r="BI35" s="6">
+        <v>131.5</v>
+      </c>
+      <c r="BJ35" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="BK35" s="45">
+        <v>123</v>
+      </c>
+      <c r="BL35" s="1">
+        <v>122.3</v>
+      </c>
+      <c r="BM35" s="6">
+        <v>121.1</v>
+      </c>
+      <c r="BN35" s="6">
+        <v>121.4</v>
+      </c>
+      <c r="BO35" s="12">
+        <v>112</v>
+      </c>
+      <c r="BP35" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="BQ35" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="BR35" s="93">
+        <v>111.1</v>
+      </c>
+      <c r="BS35" s="93">
+        <v>111.2</v>
+      </c>
+      <c r="BT35" s="12">
+        <v>116.3</v>
+      </c>
+      <c r="BU35" s="150">
+        <v>115.2</v>
+      </c>
+      <c r="BV35" s="12">
+        <v>113.7</v>
+      </c>
+      <c r="BW35" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="BX35" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="BY35" s="12">
+        <v>107.3</v>
+      </c>
+      <c r="BZ35" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="CA35" s="31"/>
+      <c r="CB35" s="31"/>
+      <c r="CC35" s="31"/>
+      <c r="CD35" s="31"/>
+      <c r="CE35" s="31"/>
+      <c r="CF35" s="31"/>
+      <c r="CG35" s="31"/>
+      <c r="CH35" s="31"/>
+      <c r="CI35" s="31"/>
+      <c r="CJ35" s="31"/>
+      <c r="CK35" s="31"/>
+      <c r="CL35" s="31"/>
+      <c r="CM35" s="31"/>
+      <c r="CN35" s="31"/>
+      <c r="CO35" s="31"/>
+      <c r="CP35" s="31"/>
+      <c r="CQ35" s="31"/>
+      <c r="CR35" s="31"/>
+      <c r="CS35" s="31"/>
+      <c r="CT35" s="31"/>
+      <c r="CU35" s="31"/>
+      <c r="CV35" s="31"/>
+      <c r="CW35" s="31"/>
+      <c r="CX35" s="31"/>
+      <c r="CY35" s="31"/>
+      <c r="CZ35" s="31"/>
+      <c r="DA35" s="31"/>
+      <c r="DB35" s="31"/>
+      <c r="DC35" s="31"/>
+      <c r="DD35" s="31"/>
+      <c r="DE35" s="31"/>
+      <c r="DF35" s="31"/>
+      <c r="DG35" s="31"/>
+      <c r="DH35" s="31"/>
+      <c r="DI35" s="31"/>
+      <c r="DJ35" s="31"/>
+      <c r="DK35" s="31"/>
+      <c r="DL35" s="31"/>
+      <c r="DM35" s="31"/>
+      <c r="DN35" s="31"/>
+      <c r="DO35" s="31"/>
+      <c r="DP35" s="31"/>
+      <c r="DQ35" s="31"/>
+      <c r="DR35" s="31"/>
+      <c r="DS35" s="31"/>
+      <c r="DT35" s="31"/>
+      <c r="DU35" s="31"/>
+      <c r="DV35" s="31"/>
+      <c r="DW35" s="31"/>
+      <c r="DX35" s="31"/>
+      <c r="DY35" s="31"/>
+      <c r="DZ35" s="31"/>
+      <c r="EA35" s="31"/>
+      <c r="EB35" s="31"/>
+      <c r="EC35" s="31"/>
+      <c r="ED35" s="31"/>
+      <c r="EE35" s="31"/>
+      <c r="EF35" s="31"/>
+      <c r="EG35" s="31"/>
+      <c r="EH35" s="31"/>
+      <c r="EI35" s="31"/>
+      <c r="EJ35" s="31"/>
+      <c r="EK35" s="31"/>
+      <c r="EL35" s="31"/>
+      <c r="EM35" s="31"/>
+      <c r="EN35" s="31"/>
+      <c r="EO35" s="31"/>
+      <c r="EP35" s="31"/>
+      <c r="EQ35" s="31"/>
+      <c r="ER35" s="31"/>
+      <c r="ES35" s="31"/>
+      <c r="ET35" s="31"/>
+      <c r="EU35" s="31"/>
+      <c r="EV35" s="31"/>
+      <c r="EW35" s="31"/>
+      <c r="EX35" s="31"/>
+      <c r="EY35" s="31"/>
+      <c r="EZ35" s="31"/>
+      <c r="FA35" s="31"/>
+      <c r="FB35" s="31"/>
+      <c r="FC35" s="31"/>
+      <c r="FD35" s="31"/>
+      <c r="FE35" s="31"/>
+      <c r="FF35" s="31"/>
+      <c r="FG35" s="31"/>
+      <c r="FH35" s="31"/>
+      <c r="FI35" s="31"/>
+      <c r="FJ35" s="31"/>
+      <c r="FK35" s="31"/>
+      <c r="FL35" s="31"/>
+      <c r="FM35" s="31"/>
+      <c r="FN35" s="31"/>
+      <c r="FO35" s="31"/>
+      <c r="FP35" s="31"/>
+      <c r="FQ35" s="31"/>
+      <c r="FR35" s="31"/>
+      <c r="FS35" s="31"/>
+      <c r="FT35" s="31"/>
+      <c r="FU35" s="31"/>
+      <c r="FV35" s="31"/>
+      <c r="FW35" s="31"/>
+      <c r="FX35" s="31"/>
+      <c r="FY35" s="31"/>
+      <c r="FZ35" s="31"/>
+      <c r="GA35" s="31"/>
+      <c r="GB35" s="31"/>
+      <c r="GC35" s="31"/>
+      <c r="GD35" s="31"/>
+      <c r="GE35" s="31"/>
+      <c r="GF35" s="31"/>
+      <c r="GG35" s="31"/>
+      <c r="GH35" s="31"/>
+      <c r="GI35" s="31"/>
+      <c r="GJ35" s="31"/>
+      <c r="GK35" s="31"/>
+      <c r="GL35" s="31"/>
+      <c r="GM35" s="31"/>
+      <c r="GN35" s="31"/>
+      <c r="GO35" s="31"/>
+      <c r="GP35" s="31"/>
+      <c r="GQ35" s="31"/>
+      <c r="GR35" s="31"/>
+      <c r="GS35" s="31"/>
+      <c r="GT35" s="31"/>
+      <c r="GU35" s="31"/>
+      <c r="GV35" s="31"/>
+      <c r="GW35" s="31"/>
+      <c r="GX35" s="31"/>
+      <c r="GY35" s="31"/>
+    </row>
+    <row r="36" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="47">
+        <v>118.6</v>
+      </c>
+      <c r="C36" s="48">
+        <v>114.9</v>
+      </c>
+      <c r="D36" s="47">
+        <v>114</v>
+      </c>
+      <c r="E36" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="F36" s="49">
+        <v>113.2530813318254</v>
+      </c>
+      <c r="G36" s="47">
+        <v>112</v>
+      </c>
+      <c r="H36" s="46">
+        <v>110.4</v>
+      </c>
+      <c r="I36" s="46">
+        <v>112</v>
+      </c>
+      <c r="J36" s="46">
+        <v>113.8</v>
+      </c>
+      <c r="K36" s="55">
+        <v>114</v>
+      </c>
+      <c r="L36" s="51">
+        <v>113.9</v>
+      </c>
+      <c r="M36" s="51">
+        <v>119.5</v>
+      </c>
+      <c r="N36" s="46">
+        <v>114.2</v>
+      </c>
+      <c r="O36" s="62">
+        <v>111.6</v>
+      </c>
+      <c r="P36" s="49">
+        <v>111.86468002783106</v>
+      </c>
+      <c r="Q36" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="R36" s="46">
+        <v>110</v>
+      </c>
+      <c r="S36" s="52">
+        <v>110.5</v>
+      </c>
+      <c r="T36" s="52">
+        <v>111.6</v>
+      </c>
+      <c r="U36" s="49">
+        <v>110.91072688243815</v>
+      </c>
+      <c r="V36" s="52">
+        <v>112</v>
+      </c>
+      <c r="W36" s="47">
+        <v>102</v>
+      </c>
+      <c r="X36" s="47">
+        <v>101</v>
+      </c>
+      <c r="Y36" s="47">
+        <v>99.5</v>
+      </c>
+      <c r="Z36" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="AA36" s="47">
+        <v>110</v>
+      </c>
+      <c r="AB36" s="47">
+        <v>113.6</v>
+      </c>
+      <c r="AC36" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="AD36" s="47">
+        <v>115.8</v>
+      </c>
+      <c r="AE36" s="45">
+        <v>115</v>
+      </c>
+      <c r="AF36" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="AG36" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="AH36" s="45">
+        <v>109</v>
+      </c>
+      <c r="AI36" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="AJ36" s="54">
+        <v>109.5</v>
+      </c>
+      <c r="AK36" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="AL36" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="AM36" s="45">
+        <v>111.1</v>
+      </c>
+      <c r="AN36" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="AO36" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="AP36" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="AQ36" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="AR36" s="45">
+        <v>114</v>
+      </c>
+      <c r="AS36" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="AT36" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="AU36" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="AV36" s="45">
+        <v>108</v>
+      </c>
+      <c r="AW36" s="45">
+        <v>109.8</v>
+      </c>
+      <c r="AX36" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="AY36" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="AZ36" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="BA36" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="BB36" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="BC36" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="BD36" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="BE36" s="45">
+        <v>124.9</v>
+      </c>
+      <c r="BF36" s="45">
+        <v>127.1</v>
+      </c>
+      <c r="BG36" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="BH36" s="45">
+        <v>127</v>
+      </c>
+      <c r="BI36" s="6">
+        <v>127.9</v>
+      </c>
+      <c r="BJ36" s="45">
+        <v>125.4</v>
+      </c>
+      <c r="BK36" s="45">
+        <v>123.1</v>
+      </c>
+      <c r="BL36" s="1">
+        <v>122.9</v>
+      </c>
+      <c r="BM36" s="6">
+        <v>122.6</v>
+      </c>
+      <c r="BN36" s="6">
+        <v>122.3</v>
+      </c>
+      <c r="BO36" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="BP36" s="12">
+        <v>111.5</v>
+      </c>
+      <c r="BQ36" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="BR36" s="93">
+        <v>110.1</v>
+      </c>
+      <c r="BS36" s="93">
+        <v>111.5</v>
+      </c>
+      <c r="BT36" s="12">
+        <v>120.6</v>
+      </c>
+      <c r="BU36" s="150">
+        <v>118.1</v>
+      </c>
+      <c r="BV36" s="12">
+        <v>114.9</v>
+      </c>
+      <c r="BW36" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BX36" s="12">
+        <v>112</v>
+      </c>
+      <c r="BY36" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="BZ36" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="CA36" s="31"/>
+      <c r="CB36" s="31"/>
+      <c r="CC36" s="31"/>
+      <c r="CD36" s="31"/>
+      <c r="CE36" s="31"/>
+      <c r="CF36" s="31"/>
+      <c r="CG36" s="31"/>
+      <c r="CH36" s="31"/>
+      <c r="CI36" s="31"/>
+      <c r="CJ36" s="31"/>
+      <c r="CK36" s="31"/>
+      <c r="CL36" s="31"/>
+      <c r="CM36" s="31"/>
+      <c r="CN36" s="31"/>
+      <c r="CO36" s="31"/>
+      <c r="CP36" s="31"/>
+      <c r="CQ36" s="31"/>
+      <c r="CR36" s="31"/>
+      <c r="CS36" s="31"/>
+      <c r="CT36" s="31"/>
+      <c r="CU36" s="31"/>
+      <c r="CV36" s="31"/>
+      <c r="CW36" s="31"/>
+      <c r="CX36" s="31"/>
+      <c r="CY36" s="31"/>
+      <c r="CZ36" s="31"/>
+      <c r="DA36" s="31"/>
+      <c r="DB36" s="31"/>
+      <c r="DC36" s="31"/>
+      <c r="DD36" s="31"/>
+      <c r="DE36" s="31"/>
+      <c r="DF36" s="31"/>
+      <c r="DG36" s="31"/>
+      <c r="DH36" s="31"/>
+      <c r="DI36" s="31"/>
+      <c r="DJ36" s="31"/>
+      <c r="DK36" s="31"/>
+      <c r="DL36" s="31"/>
+      <c r="DM36" s="31"/>
+      <c r="DN36" s="31"/>
+      <c r="DO36" s="31"/>
+      <c r="DP36" s="31"/>
+      <c r="DQ36" s="31"/>
+      <c r="DR36" s="31"/>
+      <c r="DS36" s="31"/>
+      <c r="DT36" s="31"/>
+      <c r="DU36" s="31"/>
+      <c r="DV36" s="31"/>
+      <c r="DW36" s="31"/>
+      <c r="DX36" s="31"/>
+      <c r="DY36" s="31"/>
+      <c r="DZ36" s="31"/>
+      <c r="EA36" s="31"/>
+      <c r="EB36" s="31"/>
+      <c r="EC36" s="31"/>
+      <c r="ED36" s="31"/>
+      <c r="EE36" s="31"/>
+      <c r="EF36" s="31"/>
+      <c r="EG36" s="31"/>
+      <c r="EH36" s="31"/>
+      <c r="EI36" s="31"/>
+      <c r="EJ36" s="31"/>
+      <c r="EK36" s="31"/>
+      <c r="EL36" s="31"/>
+      <c r="EM36" s="31"/>
+      <c r="EN36" s="31"/>
+      <c r="EO36" s="31"/>
+      <c r="EP36" s="31"/>
+      <c r="EQ36" s="31"/>
+      <c r="ER36" s="31"/>
+      <c r="ES36" s="31"/>
+      <c r="ET36" s="31"/>
+      <c r="EU36" s="31"/>
+      <c r="EV36" s="31"/>
+      <c r="EW36" s="31"/>
+      <c r="EX36" s="31"/>
+      <c r="EY36" s="31"/>
+      <c r="EZ36" s="31"/>
+      <c r="FA36" s="31"/>
+      <c r="FB36" s="31"/>
+      <c r="FC36" s="31"/>
+      <c r="FD36" s="31"/>
+      <c r="FE36" s="31"/>
+      <c r="FF36" s="31"/>
+      <c r="FG36" s="31"/>
+      <c r="FH36" s="31"/>
+      <c r="FI36" s="31"/>
+      <c r="FJ36" s="31"/>
+      <c r="FK36" s="31"/>
+      <c r="FL36" s="31"/>
+      <c r="FM36" s="31"/>
+      <c r="FN36" s="31"/>
+      <c r="FO36" s="31"/>
+      <c r="FP36" s="31"/>
+      <c r="FQ36" s="31"/>
+      <c r="FR36" s="31"/>
+      <c r="FS36" s="31"/>
+      <c r="FT36" s="31"/>
+      <c r="FU36" s="31"/>
+      <c r="FV36" s="31"/>
+      <c r="FW36" s="31"/>
+      <c r="FX36" s="31"/>
+      <c r="FY36" s="31"/>
+      <c r="FZ36" s="31"/>
+      <c r="GA36" s="31"/>
+      <c r="GB36" s="31"/>
+      <c r="GC36" s="31"/>
+      <c r="GD36" s="31"/>
+      <c r="GE36" s="31"/>
+      <c r="GF36" s="31"/>
+      <c r="GG36" s="31"/>
+      <c r="GH36" s="31"/>
+      <c r="GI36" s="31"/>
+      <c r="GJ36" s="31"/>
+      <c r="GK36" s="31"/>
+      <c r="GL36" s="31"/>
+      <c r="GM36" s="31"/>
+      <c r="GN36" s="31"/>
+      <c r="GO36" s="31"/>
+      <c r="GP36" s="31"/>
+      <c r="GQ36" s="31"/>
+      <c r="GR36" s="31"/>
+      <c r="GS36" s="31"/>
+      <c r="GT36" s="31"/>
+      <c r="GU36" s="31"/>
+      <c r="GV36" s="31"/>
+      <c r="GW36" s="31"/>
+      <c r="GX36" s="31"/>
+      <c r="GY36" s="31"/>
+    </row>
+    <row r="37" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="47">
+        <v>123.7</v>
+      </c>
+      <c r="C37" s="48">
+        <v>113.2</v>
+      </c>
+      <c r="D37" s="47">
+        <v>120.6</v>
+      </c>
+      <c r="E37" s="47">
+        <v>124.3</v>
+      </c>
+      <c r="F37" s="49">
+        <v>124.37023546305196</v>
+      </c>
+      <c r="G37" s="47">
+        <v>128.9</v>
+      </c>
+      <c r="H37" s="46">
+        <v>127.3</v>
+      </c>
+      <c r="I37" s="46">
+        <v>114.3</v>
+      </c>
+      <c r="J37" s="46">
+        <v>109.9</v>
+      </c>
+      <c r="K37" s="55">
+        <v>109.8</v>
+      </c>
+      <c r="L37" s="51">
+        <v>102</v>
+      </c>
+      <c r="M37" s="51">
+        <v>100.6</v>
+      </c>
+      <c r="N37" s="46">
+        <v>98.8</v>
+      </c>
+      <c r="O37" s="62">
+        <v>99.8</v>
+      </c>
+      <c r="P37" s="49">
+        <v>100.51979792015221</v>
+      </c>
+      <c r="Q37" s="52">
+        <v>100</v>
+      </c>
+      <c r="R37" s="46">
+        <v>105.5</v>
+      </c>
+      <c r="S37" s="52">
+        <v>107.5</v>
+      </c>
+      <c r="T37" s="52">
+        <v>109.9</v>
+      </c>
+      <c r="U37" s="49">
+        <v>110.64522077121025</v>
+      </c>
+      <c r="V37" s="52">
+        <v>115.8</v>
+      </c>
+      <c r="W37" s="47">
+        <v>111.1</v>
+      </c>
+      <c r="X37" s="47">
+        <v>104</v>
+      </c>
+      <c r="Y37" s="47">
+        <v>100</v>
+      </c>
+      <c r="Z37" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="AA37" s="47">
+        <v>105</v>
+      </c>
+      <c r="AB37" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="AC37" s="47">
+        <v>117.9</v>
+      </c>
+      <c r="AD37" s="47">
+        <v>121</v>
+      </c>
+      <c r="AE37" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="AF37" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="AG37" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="AH37" s="45">
+        <v>111.1</v>
+      </c>
+      <c r="AI37" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="AJ37" s="54">
+        <v>109.9</v>
+      </c>
+      <c r="AK37" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="AL37" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="AM37" s="45">
+        <v>102.5</v>
+      </c>
+      <c r="AN37" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="AO37" s="54">
+        <v>101.7</v>
+      </c>
+      <c r="AP37" s="45">
+        <v>107.5</v>
+      </c>
+      <c r="AQ37" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="AR37" s="45">
+        <v>106.9</v>
+      </c>
+      <c r="AS37" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="AT37" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="AU37" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="AV37" s="45">
+        <v>130</v>
+      </c>
+      <c r="AW37" s="45">
+        <v>129</v>
+      </c>
+      <c r="AX37" s="45">
+        <v>127.3</v>
+      </c>
+      <c r="AY37" s="45">
+        <v>127</v>
+      </c>
+      <c r="AZ37" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="BA37" s="45">
+        <v>121.7</v>
+      </c>
+      <c r="BB37" s="45">
+        <v>123</v>
+      </c>
+      <c r="BC37" s="45">
+        <v>124.1</v>
+      </c>
+      <c r="BD37" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="BE37" s="45">
+        <v>133.9</v>
+      </c>
+      <c r="BF37" s="45">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="BG37" s="45">
+        <v>130.5</v>
+      </c>
+      <c r="BH37" s="45">
+        <v>130.6</v>
+      </c>
+      <c r="BI37" s="6">
+        <v>130.1</v>
+      </c>
+      <c r="BJ37" s="45">
+        <v>120.8</v>
+      </c>
+      <c r="BK37" s="45">
+        <v>115</v>
+      </c>
+      <c r="BL37" s="1">
+        <v>116.6</v>
+      </c>
+      <c r="BM37" s="6">
+        <v>117.8</v>
+      </c>
+      <c r="BN37" s="6">
+        <v>117</v>
+      </c>
+      <c r="BO37" s="12">
+        <v>119.7</v>
+      </c>
+      <c r="BP37" s="12">
+        <v>122.8</v>
+      </c>
+      <c r="BQ37" s="12">
+        <v>116.7</v>
+      </c>
+      <c r="BR37" s="93">
+        <v>114.9</v>
+      </c>
+      <c r="BS37" s="93">
+        <v>115</v>
+      </c>
+      <c r="BT37" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BU37" s="150">
+        <v>105.7</v>
+      </c>
+      <c r="BV37" s="12">
+        <v>107</v>
+      </c>
+      <c r="BW37" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BX37" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="BY37" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="BZ37" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="CA37" s="31"/>
+      <c r="CB37" s="31"/>
+      <c r="CC37" s="31"/>
+      <c r="CD37" s="31"/>
+      <c r="CE37" s="31"/>
+      <c r="CF37" s="31"/>
+      <c r="CG37" s="31"/>
+      <c r="CH37" s="31"/>
+      <c r="CI37" s="31"/>
+      <c r="CJ37" s="31"/>
+      <c r="CK37" s="31"/>
+      <c r="CL37" s="31"/>
+      <c r="CM37" s="31"/>
+      <c r="CN37" s="31"/>
+      <c r="CO37" s="31"/>
+      <c r="CP37" s="31"/>
+      <c r="CQ37" s="31"/>
+      <c r="CR37" s="31"/>
+      <c r="CS37" s="31"/>
+      <c r="CT37" s="31"/>
+      <c r="CU37" s="31"/>
+      <c r="CV37" s="31"/>
+      <c r="CW37" s="31"/>
+      <c r="CX37" s="31"/>
+      <c r="CY37" s="31"/>
+      <c r="CZ37" s="31"/>
+      <c r="DA37" s="31"/>
+      <c r="DB37" s="31"/>
+      <c r="DC37" s="31"/>
+      <c r="DD37" s="31"/>
+      <c r="DE37" s="31"/>
+      <c r="DF37" s="31"/>
+      <c r="DG37" s="31"/>
+      <c r="DH37" s="31"/>
+      <c r="DI37" s="31"/>
+      <c r="DJ37" s="31"/>
+      <c r="DK37" s="31"/>
+      <c r="DL37" s="31"/>
+      <c r="DM37" s="31"/>
+      <c r="DN37" s="31"/>
+      <c r="DO37" s="31"/>
+      <c r="DP37" s="31"/>
+      <c r="DQ37" s="31"/>
+      <c r="DR37" s="31"/>
+      <c r="DS37" s="31"/>
+      <c r="DT37" s="31"/>
+      <c r="DU37" s="31"/>
+      <c r="DV37" s="31"/>
+      <c r="DW37" s="31"/>
+      <c r="DX37" s="31"/>
+      <c r="DY37" s="31"/>
+      <c r="DZ37" s="31"/>
+      <c r="EA37" s="31"/>
+      <c r="EB37" s="31"/>
+      <c r="EC37" s="31"/>
+      <c r="ED37" s="31"/>
+      <c r="EE37" s="31"/>
+      <c r="EF37" s="31"/>
+      <c r="EG37" s="31"/>
+      <c r="EH37" s="31"/>
+      <c r="EI37" s="31"/>
+      <c r="EJ37" s="31"/>
+      <c r="EK37" s="31"/>
+      <c r="EL37" s="31"/>
+      <c r="EM37" s="31"/>
+      <c r="EN37" s="31"/>
+      <c r="EO37" s="31"/>
+      <c r="EP37" s="31"/>
+      <c r="EQ37" s="31"/>
+      <c r="ER37" s="31"/>
+      <c r="ES37" s="31"/>
+      <c r="ET37" s="31"/>
+      <c r="EU37" s="31"/>
+      <c r="EV37" s="31"/>
+      <c r="EW37" s="31"/>
+      <c r="EX37" s="31"/>
+      <c r="EY37" s="31"/>
+      <c r="EZ37" s="31"/>
+      <c r="FA37" s="31"/>
+      <c r="FB37" s="31"/>
+      <c r="FC37" s="31"/>
+      <c r="FD37" s="31"/>
+      <c r="FE37" s="31"/>
+      <c r="FF37" s="31"/>
+      <c r="FG37" s="31"/>
+      <c r="FH37" s="31"/>
+      <c r="FI37" s="31"/>
+      <c r="FJ37" s="31"/>
+      <c r="FK37" s="31"/>
+      <c r="FL37" s="31"/>
+      <c r="FM37" s="31"/>
+      <c r="FN37" s="31"/>
+      <c r="FO37" s="31"/>
+      <c r="FP37" s="31"/>
+      <c r="FQ37" s="31"/>
+      <c r="FR37" s="31"/>
+      <c r="FS37" s="31"/>
+      <c r="FT37" s="31"/>
+      <c r="FU37" s="31"/>
+      <c r="FV37" s="31"/>
+      <c r="FW37" s="31"/>
+      <c r="FX37" s="31"/>
+      <c r="FY37" s="31"/>
+      <c r="FZ37" s="31"/>
+      <c r="GA37" s="31"/>
+      <c r="GB37" s="31"/>
+      <c r="GC37" s="31"/>
+      <c r="GD37" s="31"/>
+      <c r="GE37" s="31"/>
+      <c r="GF37" s="31"/>
+      <c r="GG37" s="31"/>
+      <c r="GH37" s="31"/>
+      <c r="GI37" s="31"/>
+      <c r="GJ37" s="31"/>
+      <c r="GK37" s="31"/>
+      <c r="GL37" s="31"/>
+      <c r="GM37" s="31"/>
+      <c r="GN37" s="31"/>
+      <c r="GO37" s="31"/>
+      <c r="GP37" s="31"/>
+      <c r="GQ37" s="31"/>
+      <c r="GR37" s="31"/>
+      <c r="GS37" s="31"/>
+      <c r="GT37" s="31"/>
+      <c r="GU37" s="31"/>
+      <c r="GV37" s="31"/>
+      <c r="GW37" s="31"/>
+      <c r="GX37" s="31"/>
+      <c r="GY37" s="31"/>
+    </row>
+    <row r="38" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="C38" s="48">
+        <v>107.5</v>
+      </c>
+      <c r="D38" s="47">
+        <v>112.9</v>
+      </c>
+      <c r="E38" s="47">
+        <v>115.2</v>
+      </c>
+      <c r="F38" s="49">
+        <v>114.99890493700507</v>
+      </c>
+      <c r="G38" s="47">
+        <v>132.4</v>
+      </c>
+      <c r="H38" s="46">
+        <v>129.6</v>
+      </c>
+      <c r="I38" s="46">
+        <v>119.6</v>
+      </c>
+      <c r="J38" s="46">
+        <v>116.5</v>
+      </c>
+      <c r="K38" s="55">
+        <v>122.3</v>
+      </c>
+      <c r="L38" s="51">
+        <v>102.7</v>
+      </c>
+      <c r="M38" s="51">
+        <v>106.3</v>
+      </c>
+      <c r="N38" s="46">
+        <v>109.7</v>
+      </c>
+      <c r="O38" s="62">
+        <v>111.9</v>
+      </c>
+      <c r="P38" s="49">
+        <v>109.15598768496719</v>
+      </c>
+      <c r="Q38" s="52">
+        <v>107.6</v>
+      </c>
+      <c r="R38" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="S38" s="52">
+        <v>107.9</v>
+      </c>
+      <c r="T38" s="52">
+        <v>107.3</v>
+      </c>
+      <c r="U38" s="49">
+        <v>107.0679429773143</v>
+      </c>
+      <c r="V38" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="W38" s="47">
+        <v>101.6</v>
+      </c>
+      <c r="X38" s="47">
+        <v>98.1</v>
+      </c>
+      <c r="Y38" s="47">
+        <v>99.6</v>
+      </c>
+      <c r="Z38" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="AA38" s="47">
+        <v>130.4</v>
+      </c>
+      <c r="AB38" s="47">
+        <v>130.1</v>
+      </c>
+      <c r="AC38" s="47">
+        <v>129.6</v>
+      </c>
+      <c r="AD38" s="47">
+        <v>124.9</v>
+      </c>
+      <c r="AE38" s="45">
+        <v>124.7</v>
+      </c>
+      <c r="AF38" s="45">
+        <v>91</v>
+      </c>
+      <c r="AG38" s="45">
+        <v>93</v>
+      </c>
+      <c r="AH38" s="45">
+        <v>95</v>
+      </c>
+      <c r="AI38" s="45">
+        <v>96.8</v>
+      </c>
+      <c r="AJ38" s="54">
+        <v>96.9</v>
+      </c>
+      <c r="AK38" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="AL38" s="45">
+        <v>103.3</v>
+      </c>
+      <c r="AM38" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="AN38" s="45">
+        <v>102.8</v>
+      </c>
+      <c r="AO38" s="54">
+        <v>103.1</v>
+      </c>
+      <c r="AP38" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="AQ38" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="AR38" s="45">
+        <v>120.8</v>
+      </c>
+      <c r="AS38" s="45">
+        <v>124.5</v>
+      </c>
+      <c r="AT38" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="AU38" s="45">
+        <v>130</v>
+      </c>
+      <c r="AV38" s="45">
+        <v>131.4</v>
+      </c>
+      <c r="AW38" s="45">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AX38" s="45">
+        <v>129.1</v>
+      </c>
+      <c r="AY38" s="45">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="AZ38" s="45">
+        <v>125.3</v>
+      </c>
+      <c r="BA38" s="45">
+        <v>127.2</v>
+      </c>
+      <c r="BB38" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="BC38" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="BD38" s="45">
+        <v>124.2</v>
+      </c>
+      <c r="BE38" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="BF38" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="BG38" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="BH38" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="BI38" s="6">
+        <v>116.4</v>
+      </c>
+      <c r="BJ38" s="45">
+        <v>115</v>
+      </c>
+      <c r="BK38" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="BL38" s="1">
+        <v>117.9</v>
+      </c>
+      <c r="BM38" s="6">
+        <v>118.7</v>
+      </c>
+      <c r="BN38" s="6">
+        <v>118.6</v>
+      </c>
+      <c r="BO38" s="12">
+        <v>112.8</v>
+      </c>
+      <c r="BP38" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="BQ38" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="BR38" s="93">
+        <v>111.5</v>
+      </c>
+      <c r="BS38" s="93">
+        <v>110.9</v>
+      </c>
+      <c r="BT38" s="12">
+        <v>105.4</v>
+      </c>
+      <c r="BU38" s="150">
+        <v>107</v>
+      </c>
+      <c r="BV38" s="12">
+        <v>105.9</v>
+      </c>
+      <c r="BW38" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="BX38" s="12">
+        <v>106.1</v>
+      </c>
+      <c r="BY38" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="BZ38" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="CA38" s="31"/>
+      <c r="CB38" s="31"/>
+      <c r="CC38" s="31"/>
+      <c r="CD38" s="31"/>
+      <c r="CE38" s="31"/>
+      <c r="CF38" s="31"/>
+      <c r="CG38" s="31"/>
+      <c r="CH38" s="31"/>
+      <c r="CI38" s="31"/>
+      <c r="CJ38" s="31"/>
+      <c r="CK38" s="31"/>
+      <c r="CL38" s="31"/>
+      <c r="CM38" s="31"/>
+      <c r="CN38" s="31"/>
+      <c r="CO38" s="31"/>
+      <c r="CP38" s="31"/>
+      <c r="CQ38" s="31"/>
+      <c r="CR38" s="31"/>
+      <c r="CS38" s="31"/>
+      <c r="CT38" s="31"/>
+      <c r="CU38" s="31"/>
+      <c r="CV38" s="31"/>
+      <c r="CW38" s="31"/>
+      <c r="CX38" s="31"/>
+      <c r="CY38" s="31"/>
+      <c r="CZ38" s="31"/>
+      <c r="DA38" s="31"/>
+      <c r="DB38" s="31"/>
+      <c r="DC38" s="31"/>
+      <c r="DD38" s="31"/>
+      <c r="DE38" s="31"/>
+      <c r="DF38" s="31"/>
+      <c r="DG38" s="31"/>
+      <c r="DH38" s="31"/>
+      <c r="DI38" s="31"/>
+      <c r="DJ38" s="31"/>
+      <c r="DK38" s="31"/>
+      <c r="DL38" s="31"/>
+      <c r="DM38" s="31"/>
+      <c r="DN38" s="31"/>
+      <c r="DO38" s="31"/>
+      <c r="DP38" s="31"/>
+      <c r="DQ38" s="31"/>
+      <c r="DR38" s="31"/>
+      <c r="DS38" s="31"/>
+      <c r="DT38" s="31"/>
+      <c r="DU38" s="31"/>
+      <c r="DV38" s="31"/>
+      <c r="DW38" s="31"/>
+      <c r="DX38" s="31"/>
+      <c r="DY38" s="31"/>
+      <c r="DZ38" s="31"/>
+      <c r="EA38" s="31"/>
+      <c r="EB38" s="31"/>
+      <c r="EC38" s="31"/>
+      <c r="ED38" s="31"/>
+      <c r="EE38" s="31"/>
+      <c r="EF38" s="31"/>
+      <c r="EG38" s="31"/>
+      <c r="EH38" s="31"/>
+      <c r="EI38" s="31"/>
+      <c r="EJ38" s="31"/>
+      <c r="EK38" s="31"/>
+      <c r="EL38" s="31"/>
+      <c r="EM38" s="31"/>
+      <c r="EN38" s="31"/>
+      <c r="EO38" s="31"/>
+      <c r="EP38" s="31"/>
+      <c r="EQ38" s="31"/>
+      <c r="ER38" s="31"/>
+      <c r="ES38" s="31"/>
+      <c r="ET38" s="31"/>
+      <c r="EU38" s="31"/>
+      <c r="EV38" s="31"/>
+      <c r="EW38" s="31"/>
+      <c r="EX38" s="31"/>
+      <c r="EY38" s="31"/>
+      <c r="EZ38" s="31"/>
+      <c r="FA38" s="31"/>
+      <c r="FB38" s="31"/>
+      <c r="FC38" s="31"/>
+      <c r="FD38" s="31"/>
+      <c r="FE38" s="31"/>
+      <c r="FF38" s="31"/>
+      <c r="FG38" s="31"/>
+      <c r="FH38" s="31"/>
+      <c r="FI38" s="31"/>
+      <c r="FJ38" s="31"/>
+      <c r="FK38" s="31"/>
+      <c r="FL38" s="31"/>
+      <c r="FM38" s="31"/>
+      <c r="FN38" s="31"/>
+      <c r="FO38" s="31"/>
+      <c r="FP38" s="31"/>
+      <c r="FQ38" s="31"/>
+      <c r="FR38" s="31"/>
+      <c r="FS38" s="31"/>
+      <c r="FT38" s="31"/>
+      <c r="FU38" s="31"/>
+      <c r="FV38" s="31"/>
+      <c r="FW38" s="31"/>
+      <c r="FX38" s="31"/>
+      <c r="FY38" s="31"/>
+      <c r="FZ38" s="31"/>
+      <c r="GA38" s="31"/>
+      <c r="GB38" s="31"/>
+      <c r="GC38" s="31"/>
+      <c r="GD38" s="31"/>
+      <c r="GE38" s="31"/>
+      <c r="GF38" s="31"/>
+      <c r="GG38" s="31"/>
+      <c r="GH38" s="31"/>
+      <c r="GI38" s="31"/>
+      <c r="GJ38" s="31"/>
+      <c r="GK38" s="31"/>
+      <c r="GL38" s="31"/>
+      <c r="GM38" s="31"/>
+      <c r="GN38" s="31"/>
+      <c r="GO38" s="31"/>
+      <c r="GP38" s="31"/>
+      <c r="GQ38" s="31"/>
+      <c r="GR38" s="31"/>
+      <c r="GS38" s="31"/>
+      <c r="GT38" s="31"/>
+      <c r="GU38" s="31"/>
+      <c r="GV38" s="31"/>
+      <c r="GW38" s="31"/>
+      <c r="GX38" s="31"/>
+      <c r="GY38" s="31"/>
+    </row>
+    <row r="39" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="47">
+        <v>115.2</v>
+      </c>
+      <c r="C39" s="48">
+        <v>109.6</v>
+      </c>
+      <c r="D39" s="47">
+        <v>116.2</v>
+      </c>
+      <c r="E39" s="47">
+        <v>120.4</v>
+      </c>
+      <c r="F39" s="49">
+        <v>120.33480936047823</v>
+      </c>
+      <c r="G39" s="47">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="H39" s="46">
+        <v>126.9</v>
+      </c>
+      <c r="I39" s="46">
+        <v>121</v>
+      </c>
+      <c r="J39" s="46">
+        <v>116.6</v>
+      </c>
+      <c r="K39" s="55">
+        <v>116.6</v>
+      </c>
+      <c r="L39" s="51">
+        <v>105.9</v>
+      </c>
+      <c r="M39" s="51">
+        <v>105</v>
+      </c>
+      <c r="N39" s="46">
+        <v>105.3</v>
+      </c>
+      <c r="O39" s="62">
+        <v>105.8</v>
+      </c>
+      <c r="P39" s="49">
+        <v>106.73032232304674</v>
+      </c>
+      <c r="Q39" s="52">
+        <v>96.1</v>
+      </c>
+      <c r="R39" s="46">
+        <v>102.3</v>
+      </c>
+      <c r="S39" s="52">
+        <v>102.3</v>
+      </c>
+      <c r="T39" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="U39" s="49">
+        <v>102.25862547675762</v>
+      </c>
+      <c r="V39" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="W39" s="47">
+        <v>105</v>
+      </c>
+      <c r="X39" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="Y39" s="47">
+        <v>103.1</v>
+      </c>
+      <c r="Z39" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="AA39" s="47">
+        <v>114</v>
+      </c>
+      <c r="AB39" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="AC39" s="47">
+        <v>116.6</v>
+      </c>
+      <c r="AD39" s="53">
+        <v>117.8</v>
+      </c>
+      <c r="AE39" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="AF39" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="AG39" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AH39" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="AI39" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="AJ39" s="54">
+        <v>107.5</v>
+      </c>
+      <c r="AK39" s="45">
+        <v>123</v>
+      </c>
+      <c r="AL39" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="AM39" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="AN39" s="45">
+        <v>120.3</v>
+      </c>
+      <c r="AO39" s="54">
+        <v>120.3</v>
+      </c>
+      <c r="AP39" s="45">
+        <v>123</v>
+      </c>
+      <c r="AQ39" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="AR39" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="AS39" s="45">
+        <v>113.3</v>
+      </c>
+      <c r="AT39" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="AU39" s="45">
+        <v>129.6</v>
+      </c>
+      <c r="AV39" s="45">
+        <v>127.1</v>
+      </c>
+      <c r="AW39" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="AX39" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="AY39" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="AZ39" s="45">
+        <v>122</v>
+      </c>
+      <c r="BA39" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="BB39" s="45">
+        <v>127.3</v>
+      </c>
+      <c r="BC39" s="45">
+        <v>130.6</v>
+      </c>
+      <c r="BD39" s="45">
+        <v>127</v>
+      </c>
+      <c r="BE39" s="45">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="BF39" s="45">
+        <v>132.9</v>
+      </c>
+      <c r="BG39" s="45">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="BH39" s="45">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="BI39" s="6">
+        <v>138.6</v>
+      </c>
+      <c r="BJ39" s="45">
+        <v>140.9</v>
+      </c>
+      <c r="BK39" s="45">
+        <v>134.6</v>
+      </c>
+      <c r="BL39" s="1">
+        <v>126.1</v>
+      </c>
+      <c r="BM39" s="6">
+        <v>123.3</v>
+      </c>
+      <c r="BN39" s="6">
+        <v>123.6</v>
+      </c>
+      <c r="BO39" s="12">
+        <v>115.3</v>
+      </c>
+      <c r="BP39" s="12">
+        <v>113.1</v>
+      </c>
+      <c r="BQ39" s="12">
+        <v>112.4</v>
+      </c>
+      <c r="BR39" s="93">
+        <v>111</v>
+      </c>
+      <c r="BS39" s="93">
+        <v>111</v>
+      </c>
+      <c r="BT39" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="BU39" s="150">
+        <v>108.1</v>
+      </c>
+      <c r="BV39" s="12">
+        <v>108.3</v>
+      </c>
+      <c r="BW39" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="BX39" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BY39" s="12">
+        <v>108.1</v>
+      </c>
+      <c r="BZ39" s="12">
+        <v>108</v>
+      </c>
+      <c r="CA39" s="31"/>
+      <c r="CB39" s="31"/>
+      <c r="CC39" s="31"/>
+      <c r="CD39" s="31"/>
+      <c r="CE39" s="31"/>
+      <c r="CF39" s="31"/>
+      <c r="CG39" s="31"/>
+      <c r="CH39" s="31"/>
+      <c r="CI39" s="31"/>
+      <c r="CJ39" s="31"/>
+      <c r="CK39" s="31"/>
+      <c r="CL39" s="31"/>
+      <c r="CM39" s="31"/>
+      <c r="CN39" s="31"/>
+      <c r="CO39" s="31"/>
+      <c r="CP39" s="31"/>
+      <c r="CQ39" s="31"/>
+      <c r="CR39" s="31"/>
+      <c r="CS39" s="31"/>
+      <c r="CT39" s="31"/>
+      <c r="CU39" s="31"/>
+      <c r="CV39" s="31"/>
+      <c r="CW39" s="31"/>
+      <c r="CX39" s="31"/>
+      <c r="CY39" s="31"/>
+      <c r="CZ39" s="31"/>
+      <c r="DA39" s="31"/>
+      <c r="DB39" s="31"/>
+      <c r="DC39" s="31"/>
+      <c r="DD39" s="31"/>
+      <c r="DE39" s="31"/>
+      <c r="DF39" s="31"/>
+      <c r="DG39" s="31"/>
+      <c r="DH39" s="31"/>
+      <c r="DI39" s="31"/>
+      <c r="DJ39" s="31"/>
+      <c r="DK39" s="31"/>
+      <c r="DL39" s="31"/>
+      <c r="DM39" s="31"/>
+      <c r="DN39" s="31"/>
+      <c r="DO39" s="31"/>
+      <c r="DP39" s="31"/>
+      <c r="DQ39" s="31"/>
+      <c r="DR39" s="31"/>
+      <c r="DS39" s="31"/>
+      <c r="DT39" s="31"/>
+      <c r="DU39" s="31"/>
+      <c r="DV39" s="31"/>
+      <c r="DW39" s="31"/>
+      <c r="DX39" s="31"/>
+      <c r="DY39" s="31"/>
+      <c r="DZ39" s="31"/>
+      <c r="EA39" s="31"/>
+      <c r="EB39" s="31"/>
+      <c r="EC39" s="31"/>
+      <c r="ED39" s="31"/>
+      <c r="EE39" s="31"/>
+      <c r="EF39" s="31"/>
+      <c r="EG39" s="31"/>
+      <c r="EH39" s="31"/>
+      <c r="EI39" s="31"/>
+      <c r="EJ39" s="31"/>
+      <c r="EK39" s="31"/>
+      <c r="EL39" s="31"/>
+      <c r="EM39" s="31"/>
+      <c r="EN39" s="31"/>
+      <c r="EO39" s="31"/>
+      <c r="EP39" s="31"/>
+      <c r="EQ39" s="31"/>
+      <c r="ER39" s="31"/>
+      <c r="ES39" s="31"/>
+      <c r="ET39" s="31"/>
+      <c r="EU39" s="31"/>
+      <c r="EV39" s="31"/>
+      <c r="EW39" s="31"/>
+      <c r="EX39" s="31"/>
+      <c r="EY39" s="31"/>
+      <c r="EZ39" s="31"/>
+      <c r="FA39" s="31"/>
+      <c r="FB39" s="31"/>
+      <c r="FC39" s="31"/>
+      <c r="FD39" s="31"/>
+      <c r="FE39" s="31"/>
+      <c r="FF39" s="31"/>
+      <c r="FG39" s="31"/>
+      <c r="FH39" s="31"/>
+      <c r="FI39" s="31"/>
+      <c r="FJ39" s="31"/>
+      <c r="FK39" s="31"/>
+      <c r="FL39" s="31"/>
+      <c r="FM39" s="31"/>
+      <c r="FN39" s="31"/>
+      <c r="FO39" s="31"/>
+      <c r="FP39" s="31"/>
+      <c r="FQ39" s="31"/>
+      <c r="FR39" s="31"/>
+      <c r="FS39" s="31"/>
+      <c r="FT39" s="31"/>
+      <c r="FU39" s="31"/>
+      <c r="FV39" s="31"/>
+      <c r="FW39" s="31"/>
+      <c r="FX39" s="31"/>
+      <c r="FY39" s="31"/>
+      <c r="FZ39" s="31"/>
+      <c r="GA39" s="31"/>
+      <c r="GB39" s="31"/>
+      <c r="GC39" s="31"/>
+      <c r="GD39" s="31"/>
+      <c r="GE39" s="31"/>
+      <c r="GF39" s="31"/>
+      <c r="GG39" s="31"/>
+      <c r="GH39" s="31"/>
+      <c r="GI39" s="31"/>
+      <c r="GJ39" s="31"/>
+      <c r="GK39" s="31"/>
+      <c r="GL39" s="31"/>
+      <c r="GM39" s="31"/>
+      <c r="GN39" s="31"/>
+      <c r="GO39" s="31"/>
+      <c r="GP39" s="31"/>
+      <c r="GQ39" s="31"/>
+      <c r="GR39" s="31"/>
+      <c r="GS39" s="31"/>
+      <c r="GT39" s="31"/>
+      <c r="GU39" s="31"/>
+      <c r="GV39" s="31"/>
+      <c r="GW39" s="31"/>
+      <c r="GX39" s="31"/>
+      <c r="GY39" s="31"/>
+    </row>
+    <row r="40" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="47">
+        <v>119.9</v>
+      </c>
+      <c r="C40" s="48">
+        <v>119.3</v>
+      </c>
+      <c r="D40" s="47">
+        <v>123.9</v>
+      </c>
+      <c r="E40" s="47">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="F40" s="49">
+        <v>129.20209304007355</v>
+      </c>
+      <c r="G40" s="47">
+        <v>141.1</v>
+      </c>
+      <c r="H40" s="46">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="I40" s="46">
+        <v>119.9</v>
+      </c>
+      <c r="J40" s="46">
+        <v>111.6</v>
+      </c>
+      <c r="K40" s="51">
+        <v>111.7</v>
+      </c>
+      <c r="L40" s="51">
+        <v>101.9</v>
+      </c>
+      <c r="M40" s="51">
+        <v>105</v>
+      </c>
+      <c r="N40" s="46">
+        <v>107.1</v>
+      </c>
+      <c r="O40" s="62">
+        <v>110.1</v>
+      </c>
+      <c r="P40" s="49">
+        <v>111.28776460732685</v>
+      </c>
+      <c r="Q40" s="52">
+        <v>106.1</v>
+      </c>
+      <c r="R40" s="46">
+        <v>106</v>
+      </c>
+      <c r="S40" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="T40" s="52">
+        <v>104.3</v>
+      </c>
+      <c r="U40" s="49">
+        <v>106.09761982120511</v>
+      </c>
+      <c r="V40" s="52">
+        <v>111.2</v>
+      </c>
+      <c r="W40" s="47">
+        <v>109.8</v>
+      </c>
+      <c r="X40" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="Y40" s="47">
+        <v>105</v>
+      </c>
+      <c r="Z40" s="53">
+        <v>101.7</v>
+      </c>
+      <c r="AA40" s="47">
+        <v>108.1</v>
+      </c>
+      <c r="AB40" s="47">
+        <v>110.4</v>
+      </c>
+      <c r="AC40" s="47">
+        <v>113.4</v>
+      </c>
+      <c r="AD40" s="47">
+        <v>114.1</v>
+      </c>
+      <c r="AE40" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="AF40" s="45">
+        <v>104</v>
+      </c>
+      <c r="AG40" s="45">
+        <v>106.9</v>
+      </c>
+      <c r="AH40" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="AI40" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="AJ40" s="54">
+        <v>107.8</v>
+      </c>
+      <c r="AK40" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="AL40" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="AM40" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AN40" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="AO40" s="54">
+        <v>104.5</v>
+      </c>
+      <c r="AP40" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="AQ40" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="AR40" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AS40" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="AT40" s="45">
+        <v>119.5</v>
+      </c>
+      <c r="AU40" s="45">
+        <v>130.6</v>
+      </c>
+      <c r="AV40" s="45">
+        <v>128</v>
+      </c>
+      <c r="AW40" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="AX40" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="AY40" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="AZ40" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="BA40" s="45">
+        <v>123.3</v>
+      </c>
+      <c r="BB40" s="45">
+        <v>125</v>
+      </c>
+      <c r="BC40" s="45">
+        <v>122.8</v>
+      </c>
+      <c r="BD40" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="BE40" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="BF40" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="BG40" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="BH40" s="45">
+        <v>122.3</v>
+      </c>
+      <c r="BI40" s="6">
+        <v>122.1</v>
+      </c>
+      <c r="BJ40" s="45">
+        <v>126.8</v>
+      </c>
+      <c r="BK40" s="45">
+        <v>127.9</v>
+      </c>
+      <c r="BL40" s="1">
+        <v>122.9</v>
+      </c>
+      <c r="BM40" s="6">
+        <v>122.1</v>
+      </c>
+      <c r="BN40" s="6">
+        <v>122.6</v>
+      </c>
+      <c r="BO40" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BP40" s="12">
+        <v>112.5</v>
+      </c>
+      <c r="BQ40" s="12">
+        <v>112.8</v>
+      </c>
+      <c r="BR40" s="93">
+        <v>112.7</v>
+      </c>
+      <c r="BS40" s="93">
+        <v>112.5</v>
+      </c>
+      <c r="BT40" s="12">
+        <v>107.1</v>
+      </c>
+      <c r="BU40" s="150">
+        <v>103.9</v>
+      </c>
+      <c r="BV40" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="BW40" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="BX40" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="BY40" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="BZ40" s="12">
+        <v>107.5</v>
+      </c>
+      <c r="CA40" s="31"/>
+      <c r="CB40" s="31"/>
+      <c r="CC40" s="31"/>
+      <c r="CD40" s="31"/>
+      <c r="CE40" s="31"/>
+      <c r="CF40" s="31"/>
+      <c r="CG40" s="31"/>
+      <c r="CH40" s="31"/>
+      <c r="CI40" s="31"/>
+      <c r="CJ40" s="31"/>
+      <c r="CK40" s="31"/>
+      <c r="CL40" s="31"/>
+      <c r="CM40" s="31"/>
+      <c r="CN40" s="31"/>
+      <c r="CO40" s="31"/>
+      <c r="CP40" s="31"/>
+      <c r="CQ40" s="31"/>
+      <c r="CR40" s="31"/>
+      <c r="CS40" s="31"/>
+      <c r="CT40" s="31"/>
+      <c r="CU40" s="31"/>
+      <c r="CV40" s="31"/>
+      <c r="CW40" s="31"/>
+      <c r="CX40" s="31"/>
+      <c r="CY40" s="31"/>
+      <c r="CZ40" s="31"/>
+      <c r="DA40" s="31"/>
+      <c r="DB40" s="31"/>
+      <c r="DC40" s="31"/>
+      <c r="DD40" s="31"/>
+      <c r="DE40" s="31"/>
+      <c r="DF40" s="31"/>
+      <c r="DG40" s="31"/>
+      <c r="DH40" s="31"/>
+      <c r="DI40" s="31"/>
+      <c r="DJ40" s="31"/>
+      <c r="DK40" s="31"/>
+      <c r="DL40" s="31"/>
+      <c r="DM40" s="31"/>
+      <c r="DN40" s="31"/>
+      <c r="DO40" s="31"/>
+      <c r="DP40" s="31"/>
+      <c r="DQ40" s="31"/>
+      <c r="DR40" s="31"/>
+      <c r="DS40" s="31"/>
+      <c r="DT40" s="31"/>
+      <c r="DU40" s="31"/>
+      <c r="DV40" s="31"/>
+      <c r="DW40" s="31"/>
+      <c r="DX40" s="31"/>
+      <c r="DY40" s="31"/>
+      <c r="DZ40" s="31"/>
+      <c r="EA40" s="31"/>
+      <c r="EB40" s="31"/>
+      <c r="EC40" s="31"/>
+      <c r="ED40" s="31"/>
+      <c r="EE40" s="31"/>
+      <c r="EF40" s="31"/>
+      <c r="EG40" s="31"/>
+      <c r="EH40" s="31"/>
+      <c r="EI40" s="31"/>
+      <c r="EJ40" s="31"/>
+      <c r="EK40" s="31"/>
+      <c r="EL40" s="31"/>
+      <c r="EM40" s="31"/>
+      <c r="EN40" s="31"/>
+      <c r="EO40" s="31"/>
+      <c r="EP40" s="31"/>
+      <c r="EQ40" s="31"/>
+      <c r="ER40" s="31"/>
+      <c r="ES40" s="31"/>
+      <c r="ET40" s="31"/>
+      <c r="EU40" s="31"/>
+      <c r="EV40" s="31"/>
+      <c r="EW40" s="31"/>
+      <c r="EX40" s="31"/>
+      <c r="EY40" s="31"/>
+      <c r="EZ40" s="31"/>
+      <c r="FA40" s="31"/>
+      <c r="FB40" s="31"/>
+      <c r="FC40" s="31"/>
+      <c r="FD40" s="31"/>
+      <c r="FE40" s="31"/>
+      <c r="FF40" s="31"/>
+      <c r="FG40" s="31"/>
+      <c r="FH40" s="31"/>
+      <c r="FI40" s="31"/>
+      <c r="FJ40" s="31"/>
+      <c r="FK40" s="31"/>
+      <c r="FL40" s="31"/>
+      <c r="FM40" s="31"/>
+      <c r="FN40" s="31"/>
+      <c r="FO40" s="31"/>
+      <c r="FP40" s="31"/>
+      <c r="FQ40" s="31"/>
+      <c r="FR40" s="31"/>
+      <c r="FS40" s="31"/>
+      <c r="FT40" s="31"/>
+      <c r="FU40" s="31"/>
+      <c r="FV40" s="31"/>
+      <c r="FW40" s="31"/>
+      <c r="FX40" s="31"/>
+      <c r="FY40" s="31"/>
+      <c r="FZ40" s="31"/>
+      <c r="GA40" s="31"/>
+      <c r="GB40" s="31"/>
+      <c r="GC40" s="31"/>
+      <c r="GD40" s="31"/>
+      <c r="GE40" s="31"/>
+      <c r="GF40" s="31"/>
+      <c r="GG40" s="31"/>
+      <c r="GH40" s="31"/>
+      <c r="GI40" s="31"/>
+      <c r="GJ40" s="31"/>
+      <c r="GK40" s="31"/>
+      <c r="GL40" s="31"/>
+      <c r="GM40" s="31"/>
+      <c r="GN40" s="31"/>
+      <c r="GO40" s="31"/>
+      <c r="GP40" s="31"/>
+      <c r="GQ40" s="31"/>
+      <c r="GR40" s="31"/>
+      <c r="GS40" s="31"/>
+      <c r="GT40" s="31"/>
+      <c r="GU40" s="31"/>
+      <c r="GV40" s="31"/>
+      <c r="GW40" s="31"/>
+      <c r="GX40" s="31"/>
+      <c r="GY40" s="31"/>
+    </row>
+    <row r="41" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="47">
+        <v>133.5</v>
+      </c>
+      <c r="C41" s="48">
+        <v>117.5</v>
+      </c>
+      <c r="D41" s="47">
+        <v>121.7</v>
+      </c>
+      <c r="E41" s="47">
+        <v>125</v>
+      </c>
+      <c r="F41" s="49">
+        <v>125.02142473907945</v>
+      </c>
+      <c r="G41" s="47">
+        <v>141.4</v>
+      </c>
+      <c r="H41" s="46">
+        <v>145.5</v>
+      </c>
+      <c r="I41" s="46">
+        <v>136.6</v>
+      </c>
+      <c r="J41" s="46">
+        <v>127.3</v>
+      </c>
+      <c r="K41" s="55">
+        <v>127.2</v>
+      </c>
+      <c r="L41" s="51">
+        <v>99.8</v>
+      </c>
+      <c r="M41" s="51">
+        <v>98.9</v>
+      </c>
+      <c r="N41" s="46">
+        <v>98.2</v>
+      </c>
+      <c r="O41" s="62">
+        <v>98.8</v>
+      </c>
+      <c r="P41" s="49">
+        <v>96.770149344898144</v>
+      </c>
+      <c r="Q41" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="R41" s="46">
+        <v>99.1</v>
+      </c>
+      <c r="S41" s="52">
+        <v>100.1</v>
+      </c>
+      <c r="T41" s="52">
+        <v>101.3</v>
+      </c>
+      <c r="U41" s="49">
+        <v>106.23109345141067</v>
+      </c>
+      <c r="V41" s="52">
+        <v>109.3</v>
+      </c>
+      <c r="W41" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="X41" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="Y41" s="47">
+        <v>105.2</v>
+      </c>
+      <c r="Z41" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="AA41" s="47">
+        <v>112.3</v>
+      </c>
+      <c r="AB41" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="AC41" s="47">
+        <v>114</v>
+      </c>
+      <c r="AD41" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="AE41" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="AF41" s="45">
+        <v>102</v>
+      </c>
+      <c r="AG41" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="AH41" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="AI41" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="AJ41" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="AK41" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="AL41" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="AM41" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="AN41" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="AO41" s="54">
+        <v>104.8</v>
+      </c>
+      <c r="AP41" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="AQ41" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="AR41" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="AS41" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="AT41" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="AU41" s="45">
+        <v>149</v>
+      </c>
+      <c r="AV41" s="45">
+        <v>137</v>
+      </c>
+      <c r="AW41" s="45">
+        <v>145.9</v>
+      </c>
+      <c r="AX41" s="45">
+        <v>143</v>
+      </c>
+      <c r="AY41" s="45">
+        <v>141.9</v>
+      </c>
+      <c r="AZ41" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="BA41" s="45">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="BB41" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="BC41" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="BD41" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="BE41" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="BF41" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="BG41" s="45">
+        <v>125.7</v>
+      </c>
+      <c r="BH41" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="BI41" s="6">
+        <v>121.8</v>
+      </c>
+      <c r="BJ41" s="45">
+        <v>117</v>
+      </c>
+      <c r="BK41" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="BL41" s="1">
+        <v>110.5</v>
+      </c>
+      <c r="BM41" s="6">
+        <v>111.4</v>
+      </c>
+      <c r="BN41" s="6">
+        <v>111</v>
+      </c>
+      <c r="BO41" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="BP41" s="12">
+        <v>104.6</v>
+      </c>
+      <c r="BQ41" s="12">
+        <v>105</v>
+      </c>
+      <c r="BR41" s="93">
+        <v>107.1</v>
+      </c>
+      <c r="BS41" s="93">
+        <v>107.5</v>
+      </c>
+      <c r="BT41" s="12">
+        <v>104</v>
+      </c>
+      <c r="BU41" s="150">
+        <v>106.1</v>
+      </c>
+      <c r="BV41" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="BW41" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="BX41" s="12">
+        <v>106</v>
+      </c>
+      <c r="BY41" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="BZ41" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="CA41" s="31"/>
+      <c r="CB41" s="31"/>
+      <c r="CC41" s="31"/>
+      <c r="CD41" s="31"/>
+      <c r="CE41" s="31"/>
+      <c r="CF41" s="31"/>
+      <c r="CG41" s="31"/>
+      <c r="CH41" s="31"/>
+      <c r="CI41" s="31"/>
+      <c r="CJ41" s="31"/>
+      <c r="CK41" s="31"/>
+      <c r="CL41" s="31"/>
+      <c r="CM41" s="31"/>
+      <c r="CN41" s="31"/>
+      <c r="CO41" s="31"/>
+      <c r="CP41" s="31"/>
+      <c r="CQ41" s="31"/>
+      <c r="CR41" s="31"/>
+      <c r="CS41" s="31"/>
+      <c r="CT41" s="31"/>
+      <c r="CU41" s="31"/>
+      <c r="CV41" s="31"/>
+      <c r="CW41" s="31"/>
+      <c r="CX41" s="31"/>
+      <c r="CY41" s="31"/>
+      <c r="CZ41" s="31"/>
+      <c r="DA41" s="31"/>
+      <c r="DB41" s="31"/>
+      <c r="DC41" s="31"/>
+      <c r="DD41" s="31"/>
+      <c r="DE41" s="31"/>
+      <c r="DF41" s="31"/>
+      <c r="DG41" s="31"/>
+      <c r="DH41" s="31"/>
+      <c r="DI41" s="31"/>
+      <c r="DJ41" s="31"/>
+      <c r="DK41" s="31"/>
+      <c r="DL41" s="31"/>
+      <c r="DM41" s="31"/>
+      <c r="DN41" s="31"/>
+      <c r="DO41" s="31"/>
+      <c r="DP41" s="31"/>
+      <c r="DQ41" s="31"/>
+      <c r="DR41" s="31"/>
+      <c r="DS41" s="31"/>
+      <c r="DT41" s="31"/>
+      <c r="DU41" s="31"/>
+      <c r="DV41" s="31"/>
+      <c r="DW41" s="31"/>
+      <c r="DX41" s="31"/>
+      <c r="DY41" s="31"/>
+      <c r="DZ41" s="31"/>
+      <c r="EA41" s="31"/>
+      <c r="EB41" s="31"/>
+      <c r="EC41" s="31"/>
+      <c r="ED41" s="31"/>
+      <c r="EE41" s="31"/>
+      <c r="EF41" s="31"/>
+      <c r="EG41" s="31"/>
+      <c r="EH41" s="31"/>
+      <c r="EI41" s="31"/>
+      <c r="EJ41" s="31"/>
+      <c r="EK41" s="31"/>
+      <c r="EL41" s="31"/>
+      <c r="EM41" s="31"/>
+      <c r="EN41" s="31"/>
+      <c r="EO41" s="31"/>
+      <c r="EP41" s="31"/>
+      <c r="EQ41" s="31"/>
+      <c r="ER41" s="31"/>
+      <c r="ES41" s="31"/>
+      <c r="ET41" s="31"/>
+      <c r="EU41" s="31"/>
+      <c r="EV41" s="31"/>
+      <c r="EW41" s="31"/>
+      <c r="EX41" s="31"/>
+      <c r="EY41" s="31"/>
+      <c r="EZ41" s="31"/>
+      <c r="FA41" s="31"/>
+      <c r="FB41" s="31"/>
+      <c r="FC41" s="31"/>
+      <c r="FD41" s="31"/>
+      <c r="FE41" s="31"/>
+      <c r="FF41" s="31"/>
+      <c r="FG41" s="31"/>
+      <c r="FH41" s="31"/>
+      <c r="FI41" s="31"/>
+      <c r="FJ41" s="31"/>
+      <c r="FK41" s="31"/>
+      <c r="FL41" s="31"/>
+      <c r="FM41" s="31"/>
+      <c r="FN41" s="31"/>
+      <c r="FO41" s="31"/>
+      <c r="FP41" s="31"/>
+      <c r="FQ41" s="31"/>
+      <c r="FR41" s="31"/>
+      <c r="FS41" s="31"/>
+      <c r="FT41" s="31"/>
+      <c r="FU41" s="31"/>
+      <c r="FV41" s="31"/>
+      <c r="FW41" s="31"/>
+      <c r="FX41" s="31"/>
+      <c r="FY41" s="31"/>
+      <c r="FZ41" s="31"/>
+      <c r="GA41" s="31"/>
+      <c r="GB41" s="31"/>
+      <c r="GC41" s="31"/>
+      <c r="GD41" s="31"/>
+      <c r="GE41" s="31"/>
+      <c r="GF41" s="31"/>
+      <c r="GG41" s="31"/>
+      <c r="GH41" s="31"/>
+      <c r="GI41" s="31"/>
+      <c r="GJ41" s="31"/>
+      <c r="GK41" s="31"/>
+      <c r="GL41" s="31"/>
+      <c r="GM41" s="31"/>
+      <c r="GN41" s="31"/>
+      <c r="GO41" s="31"/>
+      <c r="GP41" s="31"/>
+      <c r="GQ41" s="31"/>
+      <c r="GR41" s="31"/>
+      <c r="GS41" s="31"/>
+      <c r="GT41" s="31"/>
+      <c r="GU41" s="31"/>
+      <c r="GV41" s="31"/>
+      <c r="GW41" s="31"/>
+      <c r="GX41" s="31"/>
+      <c r="GY41" s="31"/>
+    </row>
+    <row r="42" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="47">
+        <v>118.8</v>
+      </c>
+      <c r="C42" s="48">
+        <v>113.6</v>
+      </c>
+      <c r="D42" s="47">
+        <v>115.5</v>
+      </c>
+      <c r="E42" s="47">
+        <v>115.1</v>
+      </c>
+      <c r="F42" s="49">
+        <v>114.97214605784113</v>
+      </c>
+      <c r="G42" s="47">
+        <v>116.3</v>
+      </c>
+      <c r="H42" s="46">
+        <v>117</v>
+      </c>
+      <c r="I42" s="46">
+        <v>112.8</v>
+      </c>
+      <c r="J42" s="46">
+        <v>111.5</v>
+      </c>
+      <c r="K42" s="55">
+        <v>111.5</v>
+      </c>
+      <c r="L42" s="51">
+        <v>102.6</v>
+      </c>
+      <c r="M42" s="51">
+        <v>103.7</v>
+      </c>
+      <c r="N42" s="46">
+        <v>102</v>
+      </c>
+      <c r="O42" s="62">
+        <v>103.9</v>
+      </c>
+      <c r="P42" s="49">
+        <v>104.57118905495889</v>
+      </c>
+      <c r="Q42" s="52">
+        <v>110.1</v>
+      </c>
+      <c r="R42" s="46">
+        <v>112.9</v>
+      </c>
+      <c r="S42" s="52">
+        <v>115</v>
+      </c>
+      <c r="T42" s="52">
+        <v>112.3</v>
+      </c>
+      <c r="U42" s="49">
+        <v>114.54166119969607</v>
+      </c>
+      <c r="V42" s="52">
+        <v>110.6</v>
+      </c>
+      <c r="W42" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="X42" s="47">
+        <v>105.1</v>
+      </c>
+      <c r="Y42" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="Z42" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="AA42" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="AB42" s="47">
+        <v>124.4</v>
+      </c>
+      <c r="AC42" s="47">
+        <v>128.4</v>
+      </c>
+      <c r="AD42" s="47">
+        <v>126.9</v>
+      </c>
+      <c r="AE42" s="45">
+        <v>126.7</v>
+      </c>
+      <c r="AF42" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="AG42" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="AH42" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="AI42" s="45">
+        <v>114.5</v>
+      </c>
+      <c r="AJ42" s="54">
+        <v>114.5</v>
+      </c>
+      <c r="AK42" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="AL42" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="AM42" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="AN42" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="AO42" s="54">
+        <v>110.7</v>
+      </c>
+      <c r="AP42" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="AQ42" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="AR42" s="45">
+        <v>118</v>
+      </c>
+      <c r="AS42" s="45">
+        <v>118.9</v>
+      </c>
+      <c r="AT42" s="45">
+        <v>118.9</v>
+      </c>
+      <c r="AU42" s="45">
+        <v>119</v>
+      </c>
+      <c r="AV42" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="AW42" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="AX42" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="AY42" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="AZ42" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="BA42" s="45">
+        <v>121.4</v>
+      </c>
+      <c r="BB42" s="45">
+        <v>120</v>
+      </c>
+      <c r="BC42" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="BD42" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="BE42" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="BF42" s="45">
+        <v>114.1</v>
+      </c>
+      <c r="BG42" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="BH42" s="45">
+        <v>114</v>
+      </c>
+      <c r="BI42" s="6">
+        <v>114.5</v>
+      </c>
+      <c r="BJ42" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="BK42" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="BL42" s="1">
+        <v>124.3</v>
+      </c>
+      <c r="BM42" s="6">
+        <v>121.7</v>
+      </c>
+      <c r="BN42" s="6">
+        <v>121.4</v>
+      </c>
+      <c r="BO42" s="12">
+        <v>116.7</v>
+      </c>
+      <c r="BP42" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BQ42" s="12">
+        <v>112.7</v>
+      </c>
+      <c r="BR42" s="93">
+        <v>114.2</v>
+      </c>
+      <c r="BS42" s="93">
+        <v>114.3</v>
+      </c>
+      <c r="BT42" s="12">
+        <v>115</v>
+      </c>
+      <c r="BU42" s="150">
+        <v>117.7</v>
+      </c>
+      <c r="BV42" s="12">
+        <v>117</v>
+      </c>
+      <c r="BW42" s="12">
+        <v>116.2</v>
+      </c>
+      <c r="BX42" s="12">
+        <v>116</v>
+      </c>
+      <c r="BY42" s="12">
+        <v>115.1</v>
+      </c>
+      <c r="BZ42" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="CA42" s="31"/>
+      <c r="CB42" s="31"/>
+      <c r="CC42" s="31"/>
+      <c r="CD42" s="31"/>
+      <c r="CE42" s="31"/>
+      <c r="CF42" s="31"/>
+      <c r="CG42" s="31"/>
+      <c r="CH42" s="31"/>
+      <c r="CI42" s="31"/>
+      <c r="CJ42" s="31"/>
+      <c r="CK42" s="31"/>
+      <c r="CL42" s="31"/>
+      <c r="CM42" s="31"/>
+      <c r="CN42" s="31"/>
+      <c r="CO42" s="31"/>
+      <c r="CP42" s="31"/>
+      <c r="CQ42" s="31"/>
+      <c r="CR42" s="31"/>
+      <c r="CS42" s="31"/>
+      <c r="CT42" s="31"/>
+      <c r="CU42" s="31"/>
+      <c r="CV42" s="31"/>
+      <c r="CW42" s="31"/>
+      <c r="CX42" s="31"/>
+      <c r="CY42" s="31"/>
+      <c r="CZ42" s="31"/>
+      <c r="DA42" s="31"/>
+      <c r="DB42" s="31"/>
+      <c r="DC42" s="31"/>
+      <c r="DD42" s="31"/>
+      <c r="DE42" s="31"/>
+      <c r="DF42" s="31"/>
+      <c r="DG42" s="31"/>
+      <c r="DH42" s="31"/>
+      <c r="DI42" s="31"/>
+      <c r="DJ42" s="31"/>
+      <c r="DK42" s="31"/>
+      <c r="DL42" s="31"/>
+      <c r="DM42" s="31"/>
+      <c r="DN42" s="31"/>
+      <c r="DO42" s="31"/>
+      <c r="DP42" s="31"/>
+      <c r="DQ42" s="31"/>
+      <c r="DR42" s="31"/>
+      <c r="DS42" s="31"/>
+      <c r="DT42" s="31"/>
+      <c r="DU42" s="31"/>
+      <c r="DV42" s="31"/>
+      <c r="DW42" s="31"/>
+      <c r="DX42" s="31"/>
+      <c r="DY42" s="31"/>
+      <c r="DZ42" s="31"/>
+      <c r="EA42" s="31"/>
+      <c r="EB42" s="31"/>
+      <c r="EC42" s="31"/>
+      <c r="ED42" s="31"/>
+      <c r="EE42" s="31"/>
+      <c r="EF42" s="31"/>
+      <c r="EG42" s="31"/>
+      <c r="EH42" s="31"/>
+      <c r="EI42" s="31"/>
+      <c r="EJ42" s="31"/>
+      <c r="EK42" s="31"/>
+      <c r="EL42" s="31"/>
+      <c r="EM42" s="31"/>
+      <c r="EN42" s="31"/>
+      <c r="EO42" s="31"/>
+      <c r="EP42" s="31"/>
+      <c r="EQ42" s="31"/>
+      <c r="ER42" s="31"/>
+      <c r="ES42" s="31"/>
+      <c r="ET42" s="31"/>
+      <c r="EU42" s="31"/>
+      <c r="EV42" s="31"/>
+      <c r="EW42" s="31"/>
+      <c r="EX42" s="31"/>
+      <c r="EY42" s="31"/>
+      <c r="EZ42" s="31"/>
+      <c r="FA42" s="31"/>
+      <c r="FB42" s="31"/>
+      <c r="FC42" s="31"/>
+      <c r="FD42" s="31"/>
+      <c r="FE42" s="31"/>
+      <c r="FF42" s="31"/>
+      <c r="FG42" s="31"/>
+      <c r="FH42" s="31"/>
+      <c r="FI42" s="31"/>
+      <c r="FJ42" s="31"/>
+      <c r="FK42" s="31"/>
+      <c r="FL42" s="31"/>
+      <c r="FM42" s="31"/>
+      <c r="FN42" s="31"/>
+      <c r="FO42" s="31"/>
+      <c r="FP42" s="31"/>
+      <c r="FQ42" s="31"/>
+      <c r="FR42" s="31"/>
+      <c r="FS42" s="31"/>
+      <c r="FT42" s="31"/>
+      <c r="FU42" s="31"/>
+      <c r="FV42" s="31"/>
+      <c r="FW42" s="31"/>
+      <c r="FX42" s="31"/>
+      <c r="FY42" s="31"/>
+      <c r="FZ42" s="31"/>
+      <c r="GA42" s="31"/>
+      <c r="GB42" s="31"/>
+      <c r="GC42" s="31"/>
+      <c r="GD42" s="31"/>
+      <c r="GE42" s="31"/>
+      <c r="GF42" s="31"/>
+      <c r="GG42" s="31"/>
+      <c r="GH42" s="31"/>
+      <c r="GI42" s="31"/>
+      <c r="GJ42" s="31"/>
+      <c r="GK42" s="31"/>
+      <c r="GL42" s="31"/>
+      <c r="GM42" s="31"/>
+      <c r="GN42" s="31"/>
+      <c r="GO42" s="31"/>
+      <c r="GP42" s="31"/>
+      <c r="GQ42" s="31"/>
+      <c r="GR42" s="31"/>
+      <c r="GS42" s="31"/>
+      <c r="GT42" s="31"/>
+      <c r="GU42" s="31"/>
+      <c r="GV42" s="31"/>
+      <c r="GW42" s="31"/>
+      <c r="GX42" s="31"/>
+      <c r="GY42" s="31"/>
+    </row>
+    <row r="43" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="95" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="47">
+        <v>130.4</v>
+      </c>
+      <c r="C43" s="48">
+        <v>119.5</v>
+      </c>
+      <c r="D43" s="47">
+        <v>116.5</v>
+      </c>
+      <c r="E43" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="F43" s="49">
+        <v>122.82118099534553</v>
+      </c>
+      <c r="G43" s="47">
+        <v>123.4</v>
+      </c>
+      <c r="H43" s="46">
+        <v>120.7</v>
+      </c>
+      <c r="I43" s="46">
+        <v>118.4</v>
+      </c>
+      <c r="J43" s="46">
+        <v>111.9</v>
+      </c>
+      <c r="K43" s="55">
+        <v>111.7</v>
+      </c>
+      <c r="L43" s="51">
+        <v>104</v>
+      </c>
+      <c r="M43" s="51">
+        <v>102.1</v>
+      </c>
+      <c r="N43" s="46">
+        <v>101.7</v>
+      </c>
+      <c r="O43" s="62">
+        <v>103.9</v>
+      </c>
+      <c r="P43" s="49">
+        <v>103.48623647006316</v>
+      </c>
+      <c r="Q43" s="52">
+        <v>101</v>
+      </c>
+      <c r="R43" s="46">
+        <v>104.1</v>
+      </c>
+      <c r="S43" s="52">
+        <v>103.6</v>
+      </c>
+      <c r="T43" s="52">
+        <v>105.4</v>
+      </c>
+      <c r="U43" s="49">
+        <v>107.69896663476023</v>
+      </c>
+      <c r="V43" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="W43" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="X43" s="47">
+        <v>104.7</v>
+      </c>
+      <c r="Y43" s="47">
+        <v>105.6</v>
+      </c>
+      <c r="Z43" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="AA43" s="47">
+        <v>122.9</v>
+      </c>
+      <c r="AB43" s="47">
+        <v>124.3</v>
+      </c>
+      <c r="AC43" s="47">
+        <v>122.7</v>
+      </c>
+      <c r="AD43" s="47">
+        <v>124.3</v>
+      </c>
+      <c r="AE43" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="AF43" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="AG43" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="AH43" s="45">
+        <v>108.8</v>
+      </c>
+      <c r="AI43" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="AJ43" s="54">
+        <v>108.4</v>
+      </c>
+      <c r="AK43" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="AL43" s="45">
+        <v>102.9</v>
+      </c>
+      <c r="AM43" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="AN43" s="45">
+        <v>105</v>
+      </c>
+      <c r="AO43" s="54">
+        <v>105.1</v>
+      </c>
+      <c r="AP43" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="AQ43" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="AR43" s="45">
+        <v>121.8</v>
+      </c>
+      <c r="AS43" s="45">
+        <v>119</v>
+      </c>
+      <c r="AT43" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AU43" s="45">
+        <v>130.6</v>
+      </c>
+      <c r="AV43" s="45">
+        <v>127.7</v>
+      </c>
+      <c r="AW43" s="45">
+        <v>126.1</v>
+      </c>
+      <c r="AX43" s="45">
+        <v>126.4</v>
+      </c>
+      <c r="AY43" s="45">
+        <v>126.1</v>
+      </c>
+      <c r="AZ43" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="BA43" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="BB43" s="45">
+        <v>122.7</v>
+      </c>
+      <c r="BC43" s="45">
+        <v>121.6</v>
+      </c>
+      <c r="BD43" s="45">
+        <v>122.3</v>
+      </c>
+      <c r="BE43" s="45">
+        <v>121</v>
+      </c>
+      <c r="BF43" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="BG43" s="45">
+        <v>120</v>
+      </c>
+      <c r="BH43" s="45">
+        <v>119</v>
+      </c>
+      <c r="BI43" s="6">
+        <v>117.9</v>
+      </c>
+      <c r="BJ43" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="BK43" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="BL43" s="1">
+        <v>109.2</v>
+      </c>
+      <c r="BM43" s="6">
+        <v>113</v>
+      </c>
+      <c r="BN43" s="6">
+        <v>113.7</v>
+      </c>
+      <c r="BO43" s="12">
+        <v>114.8</v>
+      </c>
+      <c r="BP43" s="12">
+        <v>114.5</v>
+      </c>
+      <c r="BQ43" s="12">
+        <v>114.1</v>
+      </c>
+      <c r="BR43" s="93">
+        <v>112.1</v>
+      </c>
+      <c r="BS43" s="93">
+        <v>113.1</v>
+      </c>
+      <c r="BT43" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="BU43" s="150">
+        <v>107.6</v>
+      </c>
+      <c r="BV43" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="BW43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="BX43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="BY43" s="12">
+        <v>106.4</v>
+      </c>
+      <c r="BZ43" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="CA43" s="31"/>
+      <c r="CB43" s="31"/>
+      <c r="CC43" s="31"/>
+      <c r="CD43" s="31"/>
+      <c r="CE43" s="31"/>
+      <c r="CF43" s="31"/>
+      <c r="CG43" s="31"/>
+      <c r="CH43" s="31"/>
+      <c r="CI43" s="31"/>
+      <c r="CJ43" s="31"/>
+      <c r="CK43" s="31"/>
+      <c r="CL43" s="31"/>
+      <c r="CM43" s="31"/>
+      <c r="CN43" s="31"/>
+      <c r="CO43" s="31"/>
+      <c r="CP43" s="31"/>
+      <c r="CQ43" s="31"/>
+      <c r="CR43" s="31"/>
+      <c r="CS43" s="31"/>
+      <c r="CT43" s="31"/>
+      <c r="CU43" s="31"/>
+      <c r="CV43" s="31"/>
+      <c r="CW43" s="31"/>
+      <c r="CX43" s="31"/>
+      <c r="CY43" s="31"/>
+      <c r="CZ43" s="31"/>
+      <c r="DA43" s="31"/>
+      <c r="DB43" s="31"/>
+      <c r="DC43" s="31"/>
+      <c r="DD43" s="31"/>
+      <c r="DE43" s="31"/>
+      <c r="DF43" s="31"/>
+      <c r="DG43" s="31"/>
+      <c r="DH43" s="31"/>
+      <c r="DI43" s="31"/>
+      <c r="DJ43" s="31"/>
+      <c r="DK43" s="31"/>
+      <c r="DL43" s="31"/>
+      <c r="DM43" s="31"/>
+      <c r="DN43" s="31"/>
+      <c r="DO43" s="31"/>
+      <c r="DP43" s="31"/>
+      <c r="DQ43" s="31"/>
+      <c r="DR43" s="31"/>
+      <c r="DS43" s="31"/>
+      <c r="DT43" s="31"/>
+      <c r="DU43" s="31"/>
+      <c r="DV43" s="31"/>
+      <c r="DW43" s="31"/>
+      <c r="DX43" s="31"/>
+      <c r="DY43" s="31"/>
+      <c r="DZ43" s="31"/>
+      <c r="EA43" s="31"/>
+      <c r="EB43" s="31"/>
+      <c r="EC43" s="31"/>
+      <c r="ED43" s="31"/>
+      <c r="EE43" s="31"/>
+      <c r="EF43" s="31"/>
+      <c r="EG43" s="31"/>
+      <c r="EH43" s="31"/>
+      <c r="EI43" s="31"/>
+      <c r="EJ43" s="31"/>
+      <c r="EK43" s="31"/>
+      <c r="EL43" s="31"/>
+      <c r="EM43" s="31"/>
+      <c r="EN43" s="31"/>
+      <c r="EO43" s="31"/>
+      <c r="EP43" s="31"/>
+      <c r="EQ43" s="31"/>
+      <c r="ER43" s="31"/>
+      <c r="ES43" s="31"/>
+      <c r="ET43" s="31"/>
+      <c r="EU43" s="31"/>
+      <c r="EV43" s="31"/>
+      <c r="EW43" s="31"/>
+      <c r="EX43" s="31"/>
+      <c r="EY43" s="31"/>
+      <c r="EZ43" s="31"/>
+      <c r="FA43" s="31"/>
+      <c r="FB43" s="31"/>
+      <c r="FC43" s="31"/>
+      <c r="FD43" s="31"/>
+      <c r="FE43" s="31"/>
+      <c r="FF43" s="31"/>
+      <c r="FG43" s="31"/>
+      <c r="FH43" s="31"/>
+      <c r="FI43" s="31"/>
+      <c r="FJ43" s="31"/>
+      <c r="FK43" s="31"/>
+      <c r="FL43" s="31"/>
+      <c r="FM43" s="31"/>
+      <c r="FN43" s="31"/>
+      <c r="FO43" s="31"/>
+      <c r="FP43" s="31"/>
+      <c r="FQ43" s="31"/>
+      <c r="FR43" s="31"/>
+      <c r="FS43" s="31"/>
+      <c r="FT43" s="31"/>
+      <c r="FU43" s="31"/>
+      <c r="FV43" s="31"/>
+      <c r="FW43" s="31"/>
+      <c r="FX43" s="31"/>
+      <c r="FY43" s="31"/>
+      <c r="FZ43" s="31"/>
+      <c r="GA43" s="31"/>
+      <c r="GB43" s="31"/>
+      <c r="GC43" s="31"/>
+      <c r="GD43" s="31"/>
+      <c r="GE43" s="31"/>
+      <c r="GF43" s="31"/>
+      <c r="GG43" s="31"/>
+      <c r="GH43" s="31"/>
+      <c r="GI43" s="31"/>
+      <c r="GJ43" s="31"/>
+      <c r="GK43" s="31"/>
+      <c r="GL43" s="31"/>
+      <c r="GM43" s="31"/>
+      <c r="GN43" s="31"/>
+      <c r="GO43" s="31"/>
+      <c r="GP43" s="31"/>
+      <c r="GQ43" s="31"/>
+      <c r="GR43" s="31"/>
+      <c r="GS43" s="31"/>
+      <c r="GT43" s="31"/>
+      <c r="GU43" s="31"/>
+      <c r="GV43" s="31"/>
+      <c r="GW43" s="31"/>
+      <c r="GX43" s="31"/>
+      <c r="GY43" s="31"/>
+    </row>
+    <row r="44" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="47">
+        <v>116.2</v>
+      </c>
+      <c r="C44" s="48">
+        <v>110.8</v>
+      </c>
+      <c r="D44" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="E44" s="47">
+        <v>119.7</v>
+      </c>
+      <c r="F44" s="49">
+        <v>119.72521499404341</v>
+      </c>
+      <c r="G44" s="47">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H44" s="46">
+        <v>126.9</v>
+      </c>
+      <c r="I44" s="46">
+        <v>118.6</v>
+      </c>
+      <c r="J44" s="46">
+        <v>112.2</v>
+      </c>
+      <c r="K44" s="55">
+        <v>112</v>
+      </c>
+      <c r="L44" s="51">
+        <v>112.1</v>
+      </c>
+      <c r="M44" s="51">
+        <v>107.9</v>
+      </c>
+      <c r="N44" s="46">
+        <v>106.3</v>
+      </c>
+      <c r="O44" s="62">
+        <v>107.7</v>
+      </c>
+      <c r="P44" s="49">
+        <v>111.12861300257113</v>
+      </c>
+      <c r="Q44" s="52">
+        <v>96.7</v>
+      </c>
+      <c r="R44" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="S44" s="52">
+        <v>107.6</v>
+      </c>
+      <c r="T44" s="52">
+        <v>111.5</v>
+      </c>
+      <c r="U44" s="49">
+        <v>109.29290585849853</v>
+      </c>
+      <c r="V44" s="52">
+        <v>108</v>
+      </c>
+      <c r="W44" s="47">
+        <v>101.9</v>
+      </c>
+      <c r="X44" s="47">
+        <v>102.9</v>
+      </c>
+      <c r="Y44" s="47">
+        <v>100.3</v>
+      </c>
+      <c r="Z44" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="AA44" s="47">
+        <v>117</v>
+      </c>
+      <c r="AB44" s="47">
+        <v>118.7</v>
+      </c>
+      <c r="AC44" s="47">
+        <v>120.3</v>
+      </c>
+      <c r="AD44" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="AE44" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AF44" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="AG44" s="45">
+        <v>106</v>
+      </c>
+      <c r="AH44" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="AI44" s="45">
+        <v>107</v>
+      </c>
+      <c r="AJ44" s="54">
+        <v>107.3</v>
+      </c>
+      <c r="AK44" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AL44" s="45">
+        <v>105.3</v>
+      </c>
+      <c r="AM44" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="AN44" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="AO44" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="AP44" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AQ44" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="AR44" s="45">
+        <v>121</v>
+      </c>
+      <c r="AS44" s="45">
+        <v>122.8</v>
+      </c>
+      <c r="AT44" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="AU44" s="45">
+        <v>133.5</v>
+      </c>
+      <c r="AV44" s="45">
+        <v>126.5</v>
+      </c>
+      <c r="AW44" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="AX44" s="45">
+        <v>118</v>
+      </c>
+      <c r="AY44" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="AZ44" s="45">
+        <v>122.1</v>
+      </c>
+      <c r="BA44" s="45">
+        <v>123.4</v>
+      </c>
+      <c r="BB44" s="45">
+        <v>123.1</v>
+      </c>
+      <c r="BC44" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="BD44" s="45">
+        <v>123</v>
+      </c>
+      <c r="BE44" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="BF44" s="45">
+        <v>123.5</v>
+      </c>
+      <c r="BG44" s="45">
+        <v>123.8</v>
+      </c>
+      <c r="BH44" s="45">
+        <v>126.7</v>
+      </c>
+      <c r="BI44" s="6">
+        <v>126.9</v>
+      </c>
+      <c r="BJ44" s="45">
+        <v>122.8</v>
+      </c>
+      <c r="BK44" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="BL44" s="1">
+        <v>121.4</v>
+      </c>
+      <c r="BM44" s="6">
+        <v>121.5</v>
+      </c>
+      <c r="BN44" s="6">
+        <v>121.9</v>
+      </c>
+      <c r="BO44" s="12">
+        <v>128</v>
+      </c>
+      <c r="BP44" s="12">
+        <v>124.5</v>
+      </c>
+      <c r="BQ44" s="12">
+        <v>120</v>
+      </c>
+      <c r="BR44" s="93">
+        <v>122.1</v>
+      </c>
+      <c r="BS44" s="93">
+        <v>122.1</v>
+      </c>
+      <c r="BT44" s="12">
+        <v>117.3</v>
+      </c>
+      <c r="BU44" s="150">
+        <v>118.2</v>
+      </c>
+      <c r="BV44" s="12">
+        <v>115.9</v>
+      </c>
+      <c r="BW44" s="12">
+        <v>111</v>
+      </c>
+      <c r="BX44" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="BY44" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="BZ44" s="12">
+        <v>109.8</v>
+      </c>
+      <c r="CA44" s="31"/>
+      <c r="CB44" s="31"/>
+      <c r="CC44" s="31"/>
+      <c r="CD44" s="31"/>
+      <c r="CE44" s="31"/>
+      <c r="CF44" s="31"/>
+      <c r="CG44" s="31"/>
+      <c r="CH44" s="31"/>
+      <c r="CI44" s="31"/>
+      <c r="CJ44" s="31"/>
+      <c r="CK44" s="31"/>
+      <c r="CL44" s="31"/>
+      <c r="CM44" s="31"/>
+      <c r="CN44" s="31"/>
+      <c r="CO44" s="31"/>
+      <c r="CP44" s="31"/>
+      <c r="CQ44" s="31"/>
+      <c r="CR44" s="31"/>
+      <c r="CS44" s="31"/>
+      <c r="CT44" s="31"/>
+      <c r="CU44" s="31"/>
+      <c r="CV44" s="31"/>
+      <c r="CW44" s="31"/>
+      <c r="CX44" s="31"/>
+      <c r="CY44" s="31"/>
+      <c r="CZ44" s="31"/>
+      <c r="DA44" s="31"/>
+      <c r="DB44" s="31"/>
+      <c r="DC44" s="31"/>
+      <c r="DD44" s="31"/>
+      <c r="DE44" s="31"/>
+      <c r="DF44" s="31"/>
+      <c r="DG44" s="31"/>
+      <c r="DH44" s="31"/>
+      <c r="DI44" s="31"/>
+      <c r="DJ44" s="31"/>
+      <c r="DK44" s="31"/>
+      <c r="DL44" s="31"/>
+      <c r="DM44" s="31"/>
+      <c r="DN44" s="31"/>
+      <c r="DO44" s="31"/>
+      <c r="DP44" s="31"/>
+      <c r="DQ44" s="31"/>
+      <c r="DR44" s="31"/>
+      <c r="DS44" s="31"/>
+      <c r="DT44" s="31"/>
+      <c r="DU44" s="31"/>
+      <c r="DV44" s="31"/>
+      <c r="DW44" s="31"/>
+      <c r="DX44" s="31"/>
+      <c r="DY44" s="31"/>
+      <c r="DZ44" s="31"/>
+      <c r="EA44" s="31"/>
+      <c r="EB44" s="31"/>
+      <c r="EC44" s="31"/>
+      <c r="ED44" s="31"/>
+      <c r="EE44" s="31"/>
+      <c r="EF44" s="31"/>
+      <c r="EG44" s="31"/>
+      <c r="EH44" s="31"/>
+      <c r="EI44" s="31"/>
+      <c r="EJ44" s="31"/>
+      <c r="EK44" s="31"/>
+      <c r="EL44" s="31"/>
+      <c r="EM44" s="31"/>
+      <c r="EN44" s="31"/>
+      <c r="EO44" s="31"/>
+      <c r="EP44" s="31"/>
+      <c r="EQ44" s="31"/>
+      <c r="ER44" s="31"/>
+      <c r="ES44" s="31"/>
+      <c r="ET44" s="31"/>
+      <c r="EU44" s="31"/>
+      <c r="EV44" s="31"/>
+      <c r="EW44" s="31"/>
+      <c r="EX44" s="31"/>
+      <c r="EY44" s="31"/>
+      <c r="EZ44" s="31"/>
+      <c r="FA44" s="31"/>
+      <c r="FB44" s="31"/>
+      <c r="FC44" s="31"/>
+      <c r="FD44" s="31"/>
+      <c r="FE44" s="31"/>
+      <c r="FF44" s="31"/>
+      <c r="FG44" s="31"/>
+      <c r="FH44" s="31"/>
+      <c r="FI44" s="31"/>
+      <c r="FJ44" s="31"/>
+      <c r="FK44" s="31"/>
+      <c r="FL44" s="31"/>
+      <c r="FM44" s="31"/>
+      <c r="FN44" s="31"/>
+      <c r="FO44" s="31"/>
+      <c r="FP44" s="31"/>
+      <c r="FQ44" s="31"/>
+      <c r="FR44" s="31"/>
+      <c r="FS44" s="31"/>
+      <c r="FT44" s="31"/>
+      <c r="FU44" s="31"/>
+      <c r="FV44" s="31"/>
+      <c r="FW44" s="31"/>
+      <c r="FX44" s="31"/>
+      <c r="FY44" s="31"/>
+      <c r="FZ44" s="31"/>
+      <c r="GA44" s="31"/>
+      <c r="GB44" s="31"/>
+      <c r="GC44" s="31"/>
+      <c r="GD44" s="31"/>
+      <c r="GE44" s="31"/>
+      <c r="GF44" s="31"/>
+      <c r="GG44" s="31"/>
+      <c r="GH44" s="31"/>
+      <c r="GI44" s="31"/>
+      <c r="GJ44" s="31"/>
+      <c r="GK44" s="31"/>
+      <c r="GL44" s="31"/>
+      <c r="GM44" s="31"/>
+      <c r="GN44" s="31"/>
+      <c r="GO44" s="31"/>
+      <c r="GP44" s="31"/>
+      <c r="GQ44" s="31"/>
+      <c r="GR44" s="31"/>
+      <c r="GS44" s="31"/>
+      <c r="GT44" s="31"/>
+      <c r="GU44" s="31"/>
+      <c r="GV44" s="31"/>
+      <c r="GW44" s="31"/>
+      <c r="GX44" s="31"/>
+      <c r="GY44" s="31"/>
+    </row>
+    <row r="45" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="47">
+        <v>114.7</v>
+      </c>
+      <c r="C45" s="48">
+        <v>112.2</v>
+      </c>
+      <c r="D45" s="47">
+        <v>124.6</v>
+      </c>
+      <c r="E45" s="47">
+        <v>135.1</v>
+      </c>
+      <c r="F45" s="49">
+        <v>135.14699449464766</v>
+      </c>
+      <c r="G45" s="47">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="H45" s="46">
+        <v>139.6</v>
+      </c>
+      <c r="I45" s="46">
+        <v>124.7</v>
+      </c>
+      <c r="J45" s="46">
+        <v>113.4</v>
+      </c>
+      <c r="K45" s="55">
+        <v>113.4</v>
+      </c>
+      <c r="L45" s="51">
+        <v>103.8</v>
+      </c>
+      <c r="M45" s="51">
+        <v>100.1</v>
+      </c>
+      <c r="N45" s="46">
+        <v>101.1</v>
+      </c>
+      <c r="O45" s="62">
+        <v>103.5</v>
+      </c>
+      <c r="P45" s="49">
+        <v>102.36096420831515</v>
+      </c>
+      <c r="Q45" s="52">
+        <v>106.3</v>
+      </c>
+      <c r="R45" s="46">
+        <v>103</v>
+      </c>
+      <c r="S45" s="52">
+        <v>102</v>
+      </c>
+      <c r="T45" s="52">
+        <v>104</v>
+      </c>
+      <c r="U45" s="49">
+        <v>107.80455376433437</v>
+      </c>
+      <c r="V45" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="W45" s="47">
+        <v>105</v>
+      </c>
+      <c r="X45" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="Y45" s="47">
+        <v>105.6</v>
+      </c>
+      <c r="Z45" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="AA45" s="47">
+        <v>116.3</v>
+      </c>
+      <c r="AB45" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="AC45" s="47">
+        <v>113.8</v>
+      </c>
+      <c r="AD45" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="AE45" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="AF45" s="45">
+        <v>97</v>
+      </c>
+      <c r="AG45" s="45">
+        <v>98.9</v>
+      </c>
+      <c r="AH45" s="45">
+        <v>100.7</v>
+      </c>
+      <c r="AI45" s="45">
+        <v>102</v>
+      </c>
+      <c r="AJ45" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="AK45" s="45">
+        <v>101</v>
+      </c>
+      <c r="AL45" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="AM45" s="45">
+        <v>102</v>
+      </c>
+      <c r="AN45" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="AO45" s="54">
+        <v>102.1</v>
+      </c>
+      <c r="AP45" s="45">
+        <v>101</v>
+      </c>
+      <c r="AQ45" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="AR45" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="AS45" s="45">
+        <v>115.9</v>
+      </c>
+      <c r="AT45" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="AU45" s="45">
+        <v>129.9</v>
+      </c>
+      <c r="AV45" s="45">
+        <v>129.5</v>
+      </c>
+      <c r="AW45" s="45">
+        <v>129.6</v>
+      </c>
+      <c r="AX45" s="45">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="AY45" s="45">
+        <v>130.4</v>
+      </c>
+      <c r="AZ45" s="45">
+        <v>117</v>
+      </c>
+      <c r="BA45" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="BB45" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="BC45" s="45">
+        <v>117.6</v>
+      </c>
+      <c r="BD45" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="BE45" s="45">
+        <v>130.1</v>
+      </c>
+      <c r="BF45" s="45">
+        <v>128</v>
+      </c>
+      <c r="BG45" s="45">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="BH45" s="45">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="BI45" s="6">
+        <v>131.9</v>
+      </c>
+      <c r="BJ45" s="45">
+        <v>125.2</v>
+      </c>
+      <c r="BK45" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="BL45" s="1">
+        <v>113.6</v>
+      </c>
+      <c r="BM45" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="BN45" s="6">
+        <v>115.3</v>
+      </c>
+      <c r="BO45" s="12">
+        <v>105</v>
+      </c>
+      <c r="BP45" s="12">
+        <v>108.5</v>
+      </c>
+      <c r="BQ45" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="BR45" s="93">
+        <v>110.4</v>
+      </c>
+      <c r="BS45" s="93">
+        <v>110.3</v>
+      </c>
+      <c r="BT45" s="12">
+        <v>109</v>
+      </c>
+      <c r="BU45" s="150">
+        <v>111.4</v>
+      </c>
+      <c r="BV45" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="BW45" s="12">
+        <v>109.7</v>
+      </c>
+      <c r="BX45" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="BY45" s="12">
+        <v>101.9</v>
+      </c>
+      <c r="BZ45" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="CA45" s="31"/>
+      <c r="CB45" s="31"/>
+      <c r="CC45" s="31"/>
+      <c r="CD45" s="31"/>
+      <c r="CE45" s="31"/>
+      <c r="CF45" s="31"/>
+      <c r="CG45" s="31"/>
+      <c r="CH45" s="31"/>
+      <c r="CI45" s="31"/>
+      <c r="CJ45" s="31"/>
+      <c r="CK45" s="31"/>
+      <c r="CL45" s="31"/>
+      <c r="CM45" s="31"/>
+      <c r="CN45" s="31"/>
+      <c r="CO45" s="31"/>
+      <c r="CP45" s="31"/>
+      <c r="CQ45" s="31"/>
+      <c r="CR45" s="31"/>
+      <c r="CS45" s="31"/>
+      <c r="CT45" s="31"/>
+      <c r="CU45" s="31"/>
+      <c r="CV45" s="31"/>
+      <c r="CW45" s="31"/>
+      <c r="CX45" s="31"/>
+      <c r="CY45" s="31"/>
+      <c r="CZ45" s="31"/>
+      <c r="DA45" s="31"/>
+      <c r="DB45" s="31"/>
+      <c r="DC45" s="31"/>
+      <c r="DD45" s="31"/>
+      <c r="DE45" s="31"/>
+      <c r="DF45" s="31"/>
+      <c r="DG45" s="31"/>
+      <c r="DH45" s="31"/>
+      <c r="DI45" s="31"/>
+      <c r="DJ45" s="31"/>
+      <c r="DK45" s="31"/>
+      <c r="DL45" s="31"/>
+      <c r="DM45" s="31"/>
+      <c r="DN45" s="31"/>
+      <c r="DO45" s="31"/>
+      <c r="DP45" s="31"/>
+      <c r="DQ45" s="31"/>
+      <c r="DR45" s="31"/>
+      <c r="DS45" s="31"/>
+      <c r="DT45" s="31"/>
+      <c r="DU45" s="31"/>
+      <c r="DV45" s="31"/>
+      <c r="DW45" s="31"/>
+      <c r="DX45" s="31"/>
+      <c r="DY45" s="31"/>
+      <c r="DZ45" s="31"/>
+      <c r="EA45" s="31"/>
+      <c r="EB45" s="31"/>
+      <c r="EC45" s="31"/>
+      <c r="ED45" s="31"/>
+      <c r="EE45" s="31"/>
+      <c r="EF45" s="31"/>
+      <c r="EG45" s="31"/>
+      <c r="EH45" s="31"/>
+      <c r="EI45" s="31"/>
+      <c r="EJ45" s="31"/>
+      <c r="EK45" s="31"/>
+      <c r="EL45" s="31"/>
+      <c r="EM45" s="31"/>
+      <c r="EN45" s="31"/>
+      <c r="EO45" s="31"/>
+      <c r="EP45" s="31"/>
+      <c r="EQ45" s="31"/>
+      <c r="ER45" s="31"/>
+      <c r="ES45" s="31"/>
+      <c r="ET45" s="31"/>
+      <c r="EU45" s="31"/>
+      <c r="EV45" s="31"/>
+      <c r="EW45" s="31"/>
+      <c r="EX45" s="31"/>
+      <c r="EY45" s="31"/>
+      <c r="EZ45" s="31"/>
+      <c r="FA45" s="31"/>
+      <c r="FB45" s="31"/>
+      <c r="FC45" s="31"/>
+      <c r="FD45" s="31"/>
+      <c r="FE45" s="31"/>
+      <c r="FF45" s="31"/>
+      <c r="FG45" s="31"/>
+      <c r="FH45" s="31"/>
+      <c r="FI45" s="31"/>
+      <c r="FJ45" s="31"/>
+      <c r="FK45" s="31"/>
+      <c r="FL45" s="31"/>
+      <c r="FM45" s="31"/>
+      <c r="FN45" s="31"/>
+      <c r="FO45" s="31"/>
+      <c r="FP45" s="31"/>
+      <c r="FQ45" s="31"/>
+      <c r="FR45" s="31"/>
+      <c r="FS45" s="31"/>
+      <c r="FT45" s="31"/>
+      <c r="FU45" s="31"/>
+      <c r="FV45" s="31"/>
+      <c r="FW45" s="31"/>
+      <c r="FX45" s="31"/>
+      <c r="FY45" s="31"/>
+      <c r="FZ45" s="31"/>
+      <c r="GA45" s="31"/>
+      <c r="GB45" s="31"/>
+      <c r="GC45" s="31"/>
+      <c r="GD45" s="31"/>
+      <c r="GE45" s="31"/>
+      <c r="GF45" s="31"/>
+      <c r="GG45" s="31"/>
+      <c r="GH45" s="31"/>
+      <c r="GI45" s="31"/>
+      <c r="GJ45" s="31"/>
+      <c r="GK45" s="31"/>
+      <c r="GL45" s="31"/>
+      <c r="GM45" s="31"/>
+      <c r="GN45" s="31"/>
+      <c r="GO45" s="31"/>
+      <c r="GP45" s="31"/>
+      <c r="GQ45" s="31"/>
+      <c r="GR45" s="31"/>
+      <c r="GS45" s="31"/>
+      <c r="GT45" s="31"/>
+      <c r="GU45" s="31"/>
+      <c r="GV45" s="31"/>
+      <c r="GW45" s="31"/>
+      <c r="GX45" s="31"/>
+      <c r="GY45" s="31"/>
+    </row>
+    <row r="46" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="C46" s="48">
+        <v>110.8</v>
+      </c>
+      <c r="D46" s="47">
+        <v>116.8</v>
+      </c>
+      <c r="E46" s="47">
+        <v>125.3</v>
+      </c>
+      <c r="F46" s="49">
+        <v>125.09805146140394</v>
+      </c>
+      <c r="G46" s="47">
+        <v>133</v>
+      </c>
+      <c r="H46" s="46">
+        <v>131.6</v>
+      </c>
+      <c r="I46" s="46">
+        <v>124.8</v>
+      </c>
+      <c r="J46" s="46">
+        <v>115.9</v>
+      </c>
+      <c r="K46" s="55">
+        <v>116.3</v>
+      </c>
+      <c r="L46" s="51">
+        <v>108.6</v>
+      </c>
+      <c r="M46" s="51">
+        <v>107.8</v>
+      </c>
+      <c r="N46" s="46">
+        <v>105.3</v>
+      </c>
+      <c r="O46" s="62">
+        <v>104.6</v>
+      </c>
+      <c r="P46" s="49">
+        <v>103.41220234474407</v>
+      </c>
+      <c r="Q46" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="R46" s="46">
+        <v>105.1</v>
+      </c>
+      <c r="S46" s="52">
+        <v>105.2</v>
+      </c>
+      <c r="T46" s="52">
+        <v>106.4</v>
+      </c>
+      <c r="U46" s="49">
+        <v>108.50992859604517</v>
+      </c>
+      <c r="V46" s="52">
+        <v>103.1</v>
+      </c>
+      <c r="W46" s="47">
+        <v>103.9</v>
+      </c>
+      <c r="X46" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="Y46" s="47">
+        <v>105.1</v>
+      </c>
+      <c r="Z46" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="AA46" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="AB46" s="47">
+        <v>118</v>
+      </c>
+      <c r="AC46" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="AD46" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="AE46" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="AF46" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="AG46" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="AH46" s="45">
+        <v>110.2</v>
+      </c>
+      <c r="AI46" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="AJ46" s="54">
+        <v>111.7</v>
+      </c>
+      <c r="AK46" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="AL46" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="AM46" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="AN46" s="45">
+        <v>106.9</v>
+      </c>
+      <c r="AO46" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="AP46" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="AQ46" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="AR46" s="45">
+        <v>108.1</v>
+      </c>
+      <c r="AS46" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="AT46" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="AU46" s="45">
+        <v>121.3</v>
+      </c>
+      <c r="AV46" s="45">
+        <v>127.4</v>
+      </c>
+      <c r="AW46" s="45">
+        <v>124</v>
+      </c>
+      <c r="AX46" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="AY46" s="45">
+        <v>125.5</v>
+      </c>
+      <c r="AZ46" s="45">
+        <v>125.3</v>
+      </c>
+      <c r="BA46" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="BB46" s="45">
+        <v>121</v>
+      </c>
+      <c r="BC46" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="BD46" s="45">
+        <v>122.7</v>
+      </c>
+      <c r="BE46" s="45">
+        <v>124.9</v>
+      </c>
+      <c r="BF46" s="45">
+        <v>127.7</v>
+      </c>
+      <c r="BG46" s="45">
+        <v>126.1</v>
+      </c>
+      <c r="BH46" s="45">
+        <v>125.7</v>
+      </c>
+      <c r="BI46" s="6">
+        <v>124.8</v>
+      </c>
+      <c r="BJ46" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="BK46" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="BL46" s="1">
+        <v>114.2</v>
+      </c>
+      <c r="BM46" s="6">
+        <v>116.3</v>
+      </c>
+      <c r="BN46" s="6">
+        <v>116.9</v>
+      </c>
+      <c r="BO46" s="12">
+        <v>115.6</v>
+      </c>
+      <c r="BP46" s="12">
+        <v>114.1</v>
+      </c>
+      <c r="BQ46" s="12">
+        <v>112</v>
+      </c>
+      <c r="BR46" s="93">
+        <v>108.9</v>
+      </c>
+      <c r="BS46" s="93">
+        <v>108.3</v>
+      </c>
+      <c r="BT46" s="12">
+        <v>107.5</v>
+      </c>
+      <c r="BU46" s="150">
+        <v>108.6</v>
+      </c>
+      <c r="BV46" s="12">
+        <v>109.9</v>
+      </c>
+      <c r="BW46" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="BX46" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BY46" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="BZ46" s="12">
+        <v>106.4</v>
+      </c>
+      <c r="CA46" s="31"/>
+      <c r="CB46" s="31"/>
+      <c r="CC46" s="31"/>
+      <c r="CD46" s="31"/>
+      <c r="CE46" s="31"/>
+      <c r="CF46" s="31"/>
+      <c r="CG46" s="31"/>
+      <c r="CH46" s="31"/>
+      <c r="CI46" s="31"/>
+      <c r="CJ46" s="31"/>
+      <c r="CK46" s="31"/>
+      <c r="CL46" s="31"/>
+      <c r="CM46" s="31"/>
+      <c r="CN46" s="31"/>
+      <c r="CO46" s="31"/>
+      <c r="CP46" s="31"/>
+      <c r="CQ46" s="31"/>
+      <c r="CR46" s="31"/>
+      <c r="CS46" s="31"/>
+      <c r="CT46" s="31"/>
+      <c r="CU46" s="31"/>
+      <c r="CV46" s="31"/>
+      <c r="CW46" s="31"/>
+      <c r="CX46" s="31"/>
+      <c r="CY46" s="31"/>
+      <c r="CZ46" s="31"/>
+      <c r="DA46" s="31"/>
+      <c r="DB46" s="31"/>
+      <c r="DC46" s="31"/>
+      <c r="DD46" s="31"/>
+      <c r="DE46" s="31"/>
+      <c r="DF46" s="31"/>
+      <c r="DG46" s="31"/>
+      <c r="DH46" s="31"/>
+      <c r="DI46" s="31"/>
+      <c r="DJ46" s="31"/>
+      <c r="DK46" s="31"/>
+      <c r="DL46" s="31"/>
+      <c r="DM46" s="31"/>
+      <c r="DN46" s="31"/>
+      <c r="DO46" s="31"/>
+      <c r="DP46" s="31"/>
+      <c r="DQ46" s="31"/>
+      <c r="DR46" s="31"/>
+      <c r="DS46" s="31"/>
+      <c r="DT46" s="31"/>
+      <c r="DU46" s="31"/>
+      <c r="DV46" s="31"/>
+      <c r="DW46" s="31"/>
+      <c r="DX46" s="31"/>
+      <c r="DY46" s="31"/>
+      <c r="DZ46" s="31"/>
+      <c r="EA46" s="31"/>
+      <c r="EB46" s="31"/>
+      <c r="EC46" s="31"/>
+      <c r="ED46" s="31"/>
+      <c r="EE46" s="31"/>
+      <c r="EF46" s="31"/>
+      <c r="EG46" s="31"/>
+      <c r="EH46" s="31"/>
+      <c r="EI46" s="31"/>
+      <c r="EJ46" s="31"/>
+      <c r="EK46" s="31"/>
+      <c r="EL46" s="31"/>
+      <c r="EM46" s="31"/>
+      <c r="EN46" s="31"/>
+      <c r="EO46" s="31"/>
+      <c r="EP46" s="31"/>
+      <c r="EQ46" s="31"/>
+      <c r="ER46" s="31"/>
+      <c r="ES46" s="31"/>
+      <c r="ET46" s="31"/>
+      <c r="EU46" s="31"/>
+      <c r="EV46" s="31"/>
+      <c r="EW46" s="31"/>
+      <c r="EX46" s="31"/>
+      <c r="EY46" s="31"/>
+      <c r="EZ46" s="31"/>
+      <c r="FA46" s="31"/>
+      <c r="FB46" s="31"/>
+      <c r="FC46" s="31"/>
+      <c r="FD46" s="31"/>
+      <c r="FE46" s="31"/>
+      <c r="FF46" s="31"/>
+      <c r="FG46" s="31"/>
+      <c r="FH46" s="31"/>
+      <c r="FI46" s="31"/>
+      <c r="FJ46" s="31"/>
+      <c r="FK46" s="31"/>
+      <c r="FL46" s="31"/>
+      <c r="FM46" s="31"/>
+      <c r="FN46" s="31"/>
+      <c r="FO46" s="31"/>
+      <c r="FP46" s="31"/>
+      <c r="FQ46" s="31"/>
+      <c r="FR46" s="31"/>
+      <c r="FS46" s="31"/>
+      <c r="FT46" s="31"/>
+      <c r="FU46" s="31"/>
+      <c r="FV46" s="31"/>
+      <c r="FW46" s="31"/>
+      <c r="FX46" s="31"/>
+      <c r="FY46" s="31"/>
+      <c r="FZ46" s="31"/>
+      <c r="GA46" s="31"/>
+      <c r="GB46" s="31"/>
+      <c r="GC46" s="31"/>
+      <c r="GD46" s="31"/>
+      <c r="GE46" s="31"/>
+      <c r="GF46" s="31"/>
+      <c r="GG46" s="31"/>
+      <c r="GH46" s="31"/>
+      <c r="GI46" s="31"/>
+      <c r="GJ46" s="31"/>
+      <c r="GK46" s="31"/>
+      <c r="GL46" s="31"/>
+      <c r="GM46" s="31"/>
+      <c r="GN46" s="31"/>
+      <c r="GO46" s="31"/>
+      <c r="GP46" s="31"/>
+      <c r="GQ46" s="31"/>
+      <c r="GR46" s="31"/>
+      <c r="GS46" s="31"/>
+      <c r="GT46" s="31"/>
+      <c r="GU46" s="31"/>
+      <c r="GV46" s="31"/>
+      <c r="GW46" s="31"/>
+      <c r="GX46" s="31"/>
+      <c r="GY46" s="31"/>
+    </row>
+    <row r="47" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="C47" s="48">
+        <v>111.9</v>
+      </c>
+      <c r="D47" s="47">
+        <v>116.5</v>
+      </c>
+      <c r="E47" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="F47" s="49">
+        <v>119.26015288272777</v>
+      </c>
+      <c r="G47" s="47">
+        <v>126.8</v>
+      </c>
+      <c r="H47" s="46">
+        <v>126.7</v>
+      </c>
+      <c r="I47" s="46">
+        <v>120.6</v>
+      </c>
+      <c r="J47" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="K47" s="55">
+        <v>114.6</v>
+      </c>
+      <c r="L47" s="51">
+        <v>110.2</v>
+      </c>
+      <c r="M47" s="51">
+        <v>106.1</v>
+      </c>
+      <c r="N47" s="46">
+        <v>103.7</v>
+      </c>
+      <c r="O47" s="62">
+        <v>105.4</v>
+      </c>
+      <c r="P47" s="49">
+        <v>105.32222010042348</v>
+      </c>
+      <c r="Q47" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="R47" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="S47" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="T47" s="52">
+        <v>100.9</v>
+      </c>
+      <c r="U47" s="49">
+        <v>101.16618697691852</v>
+      </c>
+      <c r="V47" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="W47" s="47">
+        <v>103.5</v>
+      </c>
+      <c r="X47" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="Y47" s="47">
+        <v>101.4</v>
+      </c>
+      <c r="Z47" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="AA47" s="47">
+        <v>120.1</v>
+      </c>
+      <c r="AB47" s="47">
+        <v>117.8</v>
+      </c>
+      <c r="AC47" s="47">
+        <v>122.5</v>
+      </c>
+      <c r="AD47" s="47">
+        <v>121.7</v>
+      </c>
+      <c r="AE47" s="45">
+        <v>121.6</v>
+      </c>
+      <c r="AF47" s="45">
+        <v>104</v>
+      </c>
+      <c r="AG47" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="AH47" s="45">
+        <v>105.7</v>
+      </c>
+      <c r="AI47" s="45">
+        <v>105.1</v>
+      </c>
+      <c r="AJ47" s="54">
+        <v>105.2</v>
+      </c>
+      <c r="AK47" s="45">
+        <v>103.2</v>
+      </c>
+      <c r="AL47" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="AM47" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="AN47" s="45">
+        <v>104.1</v>
+      </c>
+      <c r="AO47" s="54">
+        <v>104.2</v>
+      </c>
+      <c r="AP47" s="45">
+        <v>103.2</v>
+      </c>
+      <c r="AQ47" s="45">
+        <v>116</v>
+      </c>
+      <c r="AR47" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="AS47" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="AT47" s="45">
+        <v>120.4</v>
+      </c>
+      <c r="AU47" s="45">
+        <v>140.4</v>
+      </c>
+      <c r="AV47" s="45">
+        <v>136.5</v>
+      </c>
+      <c r="AW47" s="45">
+        <v>132.5</v>
+      </c>
+      <c r="AX47" s="45">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="AY47" s="45">
+        <v>132.1</v>
+      </c>
+      <c r="AZ47" s="45">
+        <v>125</v>
+      </c>
+      <c r="BA47" s="45">
+        <v>124.7</v>
+      </c>
+      <c r="BB47" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="BC47" s="45">
+        <v>126.6</v>
+      </c>
+      <c r="BD47" s="45">
+        <v>126.7</v>
+      </c>
+      <c r="BE47" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="BF47" s="45">
+        <v>124.7</v>
+      </c>
+      <c r="BG47" s="45">
+        <v>122</v>
+      </c>
+      <c r="BH47" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="BI47" s="6">
+        <v>119.9</v>
+      </c>
+      <c r="BJ47" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="BK47" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="BL47" s="1">
+        <v>115.5</v>
+      </c>
+      <c r="BM47" s="6">
+        <v>115.1</v>
+      </c>
+      <c r="BN47" s="6">
+        <v>115.3</v>
+      </c>
+      <c r="BO47" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BP47" s="12">
+        <v>115.2</v>
+      </c>
+      <c r="BQ47" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="BR47" s="93">
+        <v>106.2</v>
+      </c>
+      <c r="BS47" s="93">
+        <v>107.1</v>
+      </c>
+      <c r="BT47" s="12">
+        <v>104.9</v>
+      </c>
+      <c r="BU47" s="150">
+        <v>98.1</v>
+      </c>
+      <c r="BV47" s="12">
+        <v>109.2</v>
+      </c>
+      <c r="BW47" s="12">
+        <v>110.1</v>
+      </c>
+      <c r="BX47" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="BY47" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="BZ47" s="12">
+        <v>111.6</v>
+      </c>
+      <c r="CA47" s="31"/>
+      <c r="CB47" s="31"/>
+      <c r="CC47" s="31"/>
+      <c r="CD47" s="31"/>
+      <c r="CE47" s="31"/>
+      <c r="CF47" s="31"/>
+      <c r="CG47" s="31"/>
+      <c r="CH47" s="31"/>
+      <c r="CI47" s="31"/>
+      <c r="CJ47" s="31"/>
+      <c r="CK47" s="31"/>
+      <c r="CL47" s="31"/>
+      <c r="CM47" s="31"/>
+      <c r="CN47" s="31"/>
+      <c r="CO47" s="31"/>
+      <c r="CP47" s="31"/>
+      <c r="CQ47" s="31"/>
+      <c r="CR47" s="31"/>
+      <c r="CS47" s="31"/>
+      <c r="CT47" s="31"/>
+      <c r="CU47" s="31"/>
+      <c r="CV47" s="31"/>
+      <c r="CW47" s="31"/>
+      <c r="CX47" s="31"/>
+      <c r="CY47" s="31"/>
+      <c r="CZ47" s="31"/>
+      <c r="DA47" s="31"/>
+      <c r="DB47" s="31"/>
+      <c r="DC47" s="31"/>
+      <c r="DD47" s="31"/>
+      <c r="DE47" s="31"/>
+      <c r="DF47" s="31"/>
+      <c r="DG47" s="31"/>
+      <c r="DH47" s="31"/>
+      <c r="DI47" s="31"/>
+      <c r="DJ47" s="31"/>
+      <c r="DK47" s="31"/>
+      <c r="DL47" s="31"/>
+      <c r="DM47" s="31"/>
+      <c r="DN47" s="31"/>
+      <c r="DO47" s="31"/>
+      <c r="DP47" s="31"/>
+      <c r="DQ47" s="31"/>
+      <c r="DR47" s="31"/>
+      <c r="DS47" s="31"/>
+      <c r="DT47" s="31"/>
+      <c r="DU47" s="31"/>
+      <c r="DV47" s="31"/>
+      <c r="DW47" s="31"/>
+      <c r="DX47" s="31"/>
+      <c r="DY47" s="31"/>
+      <c r="DZ47" s="31"/>
+      <c r="EA47" s="31"/>
+      <c r="EB47" s="31"/>
+      <c r="EC47" s="31"/>
+      <c r="ED47" s="31"/>
+      <c r="EE47" s="31"/>
+      <c r="EF47" s="31"/>
+      <c r="EG47" s="31"/>
+      <c r="EH47" s="31"/>
+      <c r="EI47" s="31"/>
+      <c r="EJ47" s="31"/>
+      <c r="EK47" s="31"/>
+      <c r="EL47" s="31"/>
+      <c r="EM47" s="31"/>
+      <c r="EN47" s="31"/>
+      <c r="EO47" s="31"/>
+      <c r="EP47" s="31"/>
+      <c r="EQ47" s="31"/>
+      <c r="ER47" s="31"/>
+      <c r="ES47" s="31"/>
+      <c r="ET47" s="31"/>
+      <c r="EU47" s="31"/>
+      <c r="EV47" s="31"/>
+      <c r="EW47" s="31"/>
+      <c r="EX47" s="31"/>
+      <c r="EY47" s="31"/>
+      <c r="EZ47" s="31"/>
+      <c r="FA47" s="31"/>
+      <c r="FB47" s="31"/>
+      <c r="FC47" s="31"/>
+      <c r="FD47" s="31"/>
+      <c r="FE47" s="31"/>
+      <c r="FF47" s="31"/>
+      <c r="FG47" s="31"/>
+      <c r="FH47" s="31"/>
+      <c r="FI47" s="31"/>
+      <c r="FJ47" s="31"/>
+      <c r="FK47" s="31"/>
+      <c r="FL47" s="31"/>
+      <c r="FM47" s="31"/>
+      <c r="FN47" s="31"/>
+      <c r="FO47" s="31"/>
+      <c r="FP47" s="31"/>
+      <c r="FQ47" s="31"/>
+      <c r="FR47" s="31"/>
+      <c r="FS47" s="31"/>
+      <c r="FT47" s="31"/>
+      <c r="FU47" s="31"/>
+      <c r="FV47" s="31"/>
+      <c r="FW47" s="31"/>
+      <c r="FX47" s="31"/>
+      <c r="FY47" s="31"/>
+      <c r="FZ47" s="31"/>
+      <c r="GA47" s="31"/>
+      <c r="GB47" s="31"/>
+      <c r="GC47" s="31"/>
+      <c r="GD47" s="31"/>
+      <c r="GE47" s="31"/>
+      <c r="GF47" s="31"/>
+      <c r="GG47" s="31"/>
+      <c r="GH47" s="31"/>
+      <c r="GI47" s="31"/>
+      <c r="GJ47" s="31"/>
+      <c r="GK47" s="31"/>
+      <c r="GL47" s="31"/>
+      <c r="GM47" s="31"/>
+      <c r="GN47" s="31"/>
+      <c r="GO47" s="31"/>
+      <c r="GP47" s="31"/>
+      <c r="GQ47" s="31"/>
+      <c r="GR47" s="31"/>
+      <c r="GS47" s="31"/>
+      <c r="GT47" s="31"/>
+      <c r="GU47" s="31"/>
+      <c r="GV47" s="31"/>
+      <c r="GW47" s="31"/>
+      <c r="GX47" s="31"/>
+      <c r="GY47" s="31"/>
+    </row>
+    <row r="48" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="47">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="C48" s="48">
+        <v>117.4</v>
+      </c>
+      <c r="D48" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="E48" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="F48" s="49">
+        <v>122.22334412555561</v>
+      </c>
+      <c r="G48" s="47">
+        <v>127.2</v>
+      </c>
+      <c r="H48" s="46">
+        <v>126.2</v>
+      </c>
+      <c r="I48" s="46">
+        <v>118.9</v>
+      </c>
+      <c r="J48" s="46">
+        <v>111.7</v>
+      </c>
+      <c r="K48" s="51">
+        <v>111.4</v>
+      </c>
+      <c r="L48" s="51">
+        <v>98.4</v>
+      </c>
+      <c r="M48" s="51">
+        <v>98.5</v>
+      </c>
+      <c r="N48" s="46">
+        <v>100.1</v>
+      </c>
+      <c r="O48" s="62">
+        <v>102.7</v>
+      </c>
+      <c r="P48" s="49">
+        <v>102.82171992390288</v>
+      </c>
+      <c r="Q48" s="52">
+        <v>107.7</v>
+      </c>
+      <c r="R48" s="46">
+        <v>108</v>
+      </c>
+      <c r="S48" s="52">
+        <v>106.7</v>
+      </c>
+      <c r="T48" s="52">
+        <v>107.3</v>
+      </c>
+      <c r="U48" s="49">
+        <v>110.90532204803672</v>
+      </c>
+      <c r="V48" s="52">
+        <v>105.9</v>
+      </c>
+      <c r="W48" s="47">
+        <v>106.3</v>
+      </c>
+      <c r="X48" s="47">
+        <v>105.2</v>
+      </c>
+      <c r="Y48" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="Z48" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="AA48" s="47">
+        <v>115.9</v>
+      </c>
+      <c r="AB48" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="AC48" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="AD48" s="47">
+        <v>119.1</v>
+      </c>
+      <c r="AE48" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="AF48" s="45">
+        <v>98.9</v>
+      </c>
+      <c r="AG48" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="AH48" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="AI48" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="AJ48" s="54">
+        <v>103.7</v>
+      </c>
+      <c r="AK48" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AL48" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="AM48" s="45">
+        <v>112.1</v>
+      </c>
+      <c r="AN48" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="AO48" s="54">
+        <v>109.2</v>
+      </c>
+      <c r="AP48" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AQ48" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="AR48" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="AS48" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="AT48" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="AU48" s="45">
+        <v>120.1</v>
+      </c>
+      <c r="AV48" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="AW48" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="AX48" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="AY48" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="AZ48" s="45">
+        <v>115.6</v>
+      </c>
+      <c r="BA48" s="45">
+        <v>126.6</v>
+      </c>
+      <c r="BB48" s="45">
+        <v>133.5</v>
+      </c>
+      <c r="BC48" s="45">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="BD48" s="45">
+        <v>138.1</v>
+      </c>
+      <c r="BE48" s="45">
+        <v>137.5</v>
+      </c>
+      <c r="BF48" s="45">
+        <v>137.5</v>
+      </c>
+      <c r="BG48" s="45">
+        <v>130</v>
+      </c>
+      <c r="BH48" s="45">
+        <v>112.7</v>
+      </c>
+      <c r="BI48" s="6">
+        <v>113.3</v>
+      </c>
+      <c r="BJ48" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="BK48" s="45">
+        <v>114.5</v>
+      </c>
+      <c r="BL48" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="BM48" s="6">
+        <v>126.7</v>
+      </c>
+      <c r="BN48" s="6">
+        <v>126.6</v>
+      </c>
+      <c r="BO48" s="12">
+        <v>110</v>
+      </c>
+      <c r="BP48" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BQ48" s="12">
+        <v>97.2</v>
+      </c>
+      <c r="BR48" s="93">
+        <v>99.7</v>
+      </c>
+      <c r="BS48" s="93">
+        <v>99.9</v>
+      </c>
+      <c r="BT48" s="12">
+        <v>106</v>
+      </c>
+      <c r="BU48" s="150">
+        <v>106.9</v>
+      </c>
+      <c r="BV48" s="12">
+        <v>114</v>
+      </c>
+      <c r="BW48" s="12">
+        <v>112.4</v>
+      </c>
+      <c r="BX48" s="12">
+        <v>113.4</v>
+      </c>
+      <c r="BY48" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="BZ48" s="12">
+        <v>108</v>
+      </c>
+      <c r="CA48" s="31"/>
+      <c r="CB48" s="31"/>
+      <c r="CC48" s="31"/>
+      <c r="CD48" s="31"/>
+      <c r="CE48" s="31"/>
+      <c r="CF48" s="31"/>
+      <c r="CG48" s="31"/>
+      <c r="CH48" s="31"/>
+      <c r="CI48" s="31"/>
+      <c r="CJ48" s="31"/>
+      <c r="CK48" s="31"/>
+      <c r="CL48" s="31"/>
+      <c r="CM48" s="31"/>
+      <c r="CN48" s="31"/>
+      <c r="CO48" s="31"/>
+      <c r="CP48" s="31"/>
+      <c r="CQ48" s="31"/>
+      <c r="CR48" s="31"/>
+      <c r="CS48" s="31"/>
+      <c r="CT48" s="31"/>
+      <c r="CU48" s="31"/>
+      <c r="CV48" s="31"/>
+      <c r="CW48" s="31"/>
+      <c r="CX48" s="31"/>
+      <c r="CY48" s="31"/>
+      <c r="CZ48" s="31"/>
+      <c r="DA48" s="31"/>
+      <c r="DB48" s="31"/>
+      <c r="DC48" s="31"/>
+      <c r="DD48" s="31"/>
+      <c r="DE48" s="31"/>
+      <c r="DF48" s="31"/>
+      <c r="DG48" s="31"/>
+      <c r="DH48" s="31"/>
+      <c r="DI48" s="31"/>
+      <c r="DJ48" s="31"/>
+      <c r="DK48" s="31"/>
+      <c r="DL48" s="31"/>
+      <c r="DM48" s="31"/>
+      <c r="DN48" s="31"/>
+      <c r="DO48" s="31"/>
+      <c r="DP48" s="31"/>
+      <c r="DQ48" s="31"/>
+      <c r="DR48" s="31"/>
+      <c r="DS48" s="31"/>
+      <c r="DT48" s="31"/>
+      <c r="DU48" s="31"/>
+      <c r="DV48" s="31"/>
+      <c r="DW48" s="31"/>
+      <c r="DX48" s="31"/>
+      <c r="DY48" s="31"/>
+      <c r="DZ48" s="31"/>
+      <c r="EA48" s="31"/>
+      <c r="EB48" s="31"/>
+      <c r="EC48" s="31"/>
+      <c r="ED48" s="31"/>
+      <c r="EE48" s="31"/>
+      <c r="EF48" s="31"/>
+      <c r="EG48" s="31"/>
+      <c r="EH48" s="31"/>
+      <c r="EI48" s="31"/>
+      <c r="EJ48" s="31"/>
+      <c r="EK48" s="31"/>
+      <c r="EL48" s="31"/>
+      <c r="EM48" s="31"/>
+      <c r="EN48" s="31"/>
+      <c r="EO48" s="31"/>
+      <c r="EP48" s="31"/>
+      <c r="EQ48" s="31"/>
+      <c r="ER48" s="31"/>
+      <c r="ES48" s="31"/>
+      <c r="ET48" s="31"/>
+      <c r="EU48" s="31"/>
+      <c r="EV48" s="31"/>
+      <c r="EW48" s="31"/>
+      <c r="EX48" s="31"/>
+      <c r="EY48" s="31"/>
+      <c r="EZ48" s="31"/>
+      <c r="FA48" s="31"/>
+      <c r="FB48" s="31"/>
+      <c r="FC48" s="31"/>
+      <c r="FD48" s="31"/>
+      <c r="FE48" s="31"/>
+      <c r="FF48" s="31"/>
+      <c r="FG48" s="31"/>
+      <c r="FH48" s="31"/>
+      <c r="FI48" s="31"/>
+      <c r="FJ48" s="31"/>
+      <c r="FK48" s="31"/>
+      <c r="FL48" s="31"/>
+      <c r="FM48" s="31"/>
+      <c r="FN48" s="31"/>
+      <c r="FO48" s="31"/>
+      <c r="FP48" s="31"/>
+      <c r="FQ48" s="31"/>
+      <c r="FR48" s="31"/>
+      <c r="FS48" s="31"/>
+      <c r="FT48" s="31"/>
+      <c r="FU48" s="31"/>
+      <c r="FV48" s="31"/>
+      <c r="FW48" s="31"/>
+      <c r="FX48" s="31"/>
+      <c r="FY48" s="31"/>
+      <c r="FZ48" s="31"/>
+      <c r="GA48" s="31"/>
+      <c r="GB48" s="31"/>
+      <c r="GC48" s="31"/>
+      <c r="GD48" s="31"/>
+      <c r="GE48" s="31"/>
+      <c r="GF48" s="31"/>
+      <c r="GG48" s="31"/>
+      <c r="GH48" s="31"/>
+      <c r="GI48" s="31"/>
+      <c r="GJ48" s="31"/>
+      <c r="GK48" s="31"/>
+      <c r="GL48" s="31"/>
+      <c r="GM48" s="31"/>
+      <c r="GN48" s="31"/>
+      <c r="GO48" s="31"/>
+      <c r="GP48" s="31"/>
+      <c r="GQ48" s="31"/>
+      <c r="GR48" s="31"/>
+      <c r="GS48" s="31"/>
+      <c r="GT48" s="31"/>
+      <c r="GU48" s="31"/>
+      <c r="GV48" s="31"/>
+      <c r="GW48" s="31"/>
+      <c r="GX48" s="31"/>
+      <c r="GY48" s="31"/>
+    </row>
+    <row r="49" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="C49" s="48">
+        <v>109</v>
+      </c>
+      <c r="D49" s="47">
+        <v>119.1</v>
+      </c>
+      <c r="E49" s="47">
+        <v>127.5</v>
+      </c>
+      <c r="F49" s="49">
+        <v>127.20353136053913</v>
+      </c>
+      <c r="G49" s="47">
+        <v>126.4</v>
+      </c>
+      <c r="H49" s="46">
+        <v>122.9</v>
+      </c>
+      <c r="I49" s="46">
+        <v>111.2</v>
+      </c>
+      <c r="J49" s="46">
+        <v>106</v>
+      </c>
+      <c r="K49" s="51">
+        <v>106.4</v>
+      </c>
+      <c r="L49" s="51">
+        <v>107.2</v>
+      </c>
+      <c r="M49" s="51">
+        <v>109.4</v>
+      </c>
+      <c r="N49" s="46">
+        <v>111</v>
+      </c>
+      <c r="O49" s="62">
+        <v>109.5</v>
+      </c>
+      <c r="P49" s="49">
+        <v>109.86573898828566</v>
+      </c>
+      <c r="Q49" s="52">
+        <v>100.7</v>
+      </c>
+      <c r="R49" s="46">
+        <v>103.8</v>
+      </c>
+      <c r="S49" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="T49" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="U49" s="49">
+        <v>107.35407783227051</v>
+      </c>
+      <c r="V49" s="52">
+        <v>113.1</v>
+      </c>
+      <c r="W49" s="47">
+        <v>108.9</v>
+      </c>
+      <c r="X49" s="47">
+        <v>104.1</v>
+      </c>
+      <c r="Y49" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="Z49" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="AA49" s="47">
+        <v>117.4</v>
+      </c>
+      <c r="AB49" s="47">
+        <v>123</v>
+      </c>
+      <c r="AC49" s="47">
+        <v>124.9</v>
+      </c>
+      <c r="AD49" s="47">
+        <v>124.4</v>
+      </c>
+      <c r="AE49" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="AF49" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="AG49" s="45">
+        <v>97.7</v>
+      </c>
+      <c r="AH49" s="45">
+        <v>100.8</v>
+      </c>
+      <c r="AI49" s="45">
+        <v>99</v>
+      </c>
+      <c r="AJ49" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="AK49" s="45">
+        <v>111.3</v>
+      </c>
+      <c r="AL49" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="AM49" s="45">
+        <v>105.7</v>
+      </c>
+      <c r="AN49" s="45">
+        <v>104.9</v>
+      </c>
+      <c r="AO49" s="54">
+        <v>105</v>
+      </c>
+      <c r="AP49" s="45">
+        <v>111.3</v>
+      </c>
+      <c r="AQ49" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="AR49" s="45">
+        <v>112.2</v>
+      </c>
+      <c r="AS49" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="AT49" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="AU49" s="45">
+        <v>133</v>
+      </c>
+      <c r="AV49" s="45">
+        <v>128.4</v>
+      </c>
+      <c r="AW49" s="45">
+        <v>130</v>
+      </c>
+      <c r="AX49" s="45">
+        <v>127.3</v>
+      </c>
+      <c r="AY49" s="45">
+        <v>127.1</v>
+      </c>
+      <c r="AZ49" s="45">
+        <v>125.5</v>
+      </c>
+      <c r="BA49" s="45">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="BB49" s="45">
+        <v>127.3</v>
+      </c>
+      <c r="BC49" s="45">
+        <v>127.5</v>
+      </c>
+      <c r="BD49" s="45">
+        <v>127.5</v>
+      </c>
+      <c r="BE49" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="BF49" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="BG49" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="BH49" s="45">
+        <v>119.5</v>
+      </c>
+      <c r="BI49" s="6">
+        <v>119.7</v>
+      </c>
+      <c r="BJ49" s="45">
+        <v>116.4</v>
+      </c>
+      <c r="BK49" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="BL49" s="1">
+        <v>112.9</v>
+      </c>
+      <c r="BM49" s="6">
+        <v>115.6</v>
+      </c>
+      <c r="BN49" s="6">
+        <v>115.6</v>
+      </c>
+      <c r="BO49" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BP49" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="BQ49" s="12">
+        <v>112.9</v>
+      </c>
+      <c r="BR49" s="93">
+        <v>112.9</v>
+      </c>
+      <c r="BS49" s="93">
+        <v>113</v>
+      </c>
+      <c r="BT49" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="BU49" s="150">
+        <v>110.8</v>
+      </c>
+      <c r="BV49" s="12">
+        <v>109</v>
+      </c>
+      <c r="BW49" s="12">
+        <v>111.9</v>
+      </c>
+      <c r="BX49" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="BY49" s="12">
+        <v>107</v>
+      </c>
+      <c r="BZ49" s="12">
+        <v>111.7</v>
+      </c>
+      <c r="CA49" s="31"/>
+      <c r="CB49" s="31"/>
+      <c r="CC49" s="31"/>
+      <c r="CD49" s="31"/>
+      <c r="CE49" s="31"/>
+      <c r="CF49" s="31"/>
+      <c r="CG49" s="31"/>
+      <c r="CH49" s="31"/>
+      <c r="CI49" s="31"/>
+      <c r="CJ49" s="31"/>
+      <c r="CK49" s="31"/>
+      <c r="CL49" s="31"/>
+      <c r="CM49" s="31"/>
+      <c r="CN49" s="31"/>
+      <c r="CO49" s="31"/>
+      <c r="CP49" s="31"/>
+      <c r="CQ49" s="31"/>
+      <c r="CR49" s="31"/>
+      <c r="CS49" s="31"/>
+      <c r="CT49" s="31"/>
+      <c r="CU49" s="31"/>
+      <c r="CV49" s="31"/>
+      <c r="CW49" s="31"/>
+      <c r="CX49" s="31"/>
+      <c r="CY49" s="31"/>
+      <c r="CZ49" s="31"/>
+      <c r="DA49" s="31"/>
+      <c r="DB49" s="31"/>
+      <c r="DC49" s="31"/>
+      <c r="DD49" s="31"/>
+      <c r="DE49" s="31"/>
+      <c r="DF49" s="31"/>
+      <c r="DG49" s="31"/>
+      <c r="DH49" s="31"/>
+      <c r="DI49" s="31"/>
+      <c r="DJ49" s="31"/>
+      <c r="DK49" s="31"/>
+      <c r="DL49" s="31"/>
+      <c r="DM49" s="31"/>
+      <c r="DN49" s="31"/>
+      <c r="DO49" s="31"/>
+      <c r="DP49" s="31"/>
+      <c r="DQ49" s="31"/>
+      <c r="DR49" s="31"/>
+      <c r="DS49" s="31"/>
+      <c r="DT49" s="31"/>
+      <c r="DU49" s="31"/>
+      <c r="DV49" s="31"/>
+      <c r="DW49" s="31"/>
+      <c r="DX49" s="31"/>
+      <c r="DY49" s="31"/>
+      <c r="DZ49" s="31"/>
+      <c r="EA49" s="31"/>
+      <c r="EB49" s="31"/>
+      <c r="EC49" s="31"/>
+      <c r="ED49" s="31"/>
+      <c r="EE49" s="31"/>
+      <c r="EF49" s="31"/>
+      <c r="EG49" s="31"/>
+      <c r="EH49" s="31"/>
+      <c r="EI49" s="31"/>
+      <c r="EJ49" s="31"/>
+      <c r="EK49" s="31"/>
+      <c r="EL49" s="31"/>
+      <c r="EM49" s="31"/>
+      <c r="EN49" s="31"/>
+      <c r="EO49" s="31"/>
+      <c r="EP49" s="31"/>
+      <c r="EQ49" s="31"/>
+      <c r="ER49" s="31"/>
+      <c r="ES49" s="31"/>
+      <c r="ET49" s="31"/>
+      <c r="EU49" s="31"/>
+      <c r="EV49" s="31"/>
+      <c r="EW49" s="31"/>
+      <c r="EX49" s="31"/>
+      <c r="EY49" s="31"/>
+      <c r="EZ49" s="31"/>
+      <c r="FA49" s="31"/>
+      <c r="FB49" s="31"/>
+      <c r="FC49" s="31"/>
+      <c r="FD49" s="31"/>
+      <c r="FE49" s="31"/>
+      <c r="FF49" s="31"/>
+      <c r="FG49" s="31"/>
+      <c r="FH49" s="31"/>
+      <c r="FI49" s="31"/>
+      <c r="FJ49" s="31"/>
+      <c r="FK49" s="31"/>
+      <c r="FL49" s="31"/>
+      <c r="FM49" s="31"/>
+      <c r="FN49" s="31"/>
+      <c r="FO49" s="31"/>
+      <c r="FP49" s="31"/>
+      <c r="FQ49" s="31"/>
+      <c r="FR49" s="31"/>
+      <c r="FS49" s="31"/>
+      <c r="FT49" s="31"/>
+      <c r="FU49" s="31"/>
+      <c r="FV49" s="31"/>
+      <c r="FW49" s="31"/>
+      <c r="FX49" s="31"/>
+      <c r="FY49" s="31"/>
+      <c r="FZ49" s="31"/>
+      <c r="GA49" s="31"/>
+      <c r="GB49" s="31"/>
+      <c r="GC49" s="31"/>
+      <c r="GD49" s="31"/>
+      <c r="GE49" s="31"/>
+      <c r="GF49" s="31"/>
+      <c r="GG49" s="31"/>
+      <c r="GH49" s="31"/>
+      <c r="GI49" s="31"/>
+      <c r="GJ49" s="31"/>
+      <c r="GK49" s="31"/>
+      <c r="GL49" s="31"/>
+      <c r="GM49" s="31"/>
+      <c r="GN49" s="31"/>
+      <c r="GO49" s="31"/>
+      <c r="GP49" s="31"/>
+      <c r="GQ49" s="31"/>
+      <c r="GR49" s="31"/>
+      <c r="GS49" s="31"/>
+      <c r="GT49" s="31"/>
+      <c r="GU49" s="31"/>
+      <c r="GV49" s="31"/>
+      <c r="GW49" s="31"/>
+      <c r="GX49" s="31"/>
+      <c r="GY49" s="31"/>
+    </row>
+    <row r="50" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B50" s="47">
+        <v>127.4</v>
+      </c>
+      <c r="C50" s="48">
+        <v>123</v>
+      </c>
+      <c r="D50" s="47">
+        <v>125</v>
+      </c>
+      <c r="E50" s="47">
+        <v>126.2</v>
+      </c>
+      <c r="F50" s="49">
+        <v>126.03884601546886</v>
+      </c>
+      <c r="G50" s="47">
+        <v>127.8</v>
+      </c>
+      <c r="H50" s="46">
+        <v>123.4</v>
+      </c>
+      <c r="I50" s="46">
+        <v>118.8</v>
+      </c>
+      <c r="J50" s="46">
+        <v>114</v>
+      </c>
+      <c r="K50" s="55">
+        <v>114</v>
+      </c>
+      <c r="L50" s="51">
+        <v>109.8</v>
+      </c>
+      <c r="M50" s="51">
+        <v>109.7</v>
+      </c>
+      <c r="N50" s="46">
+        <v>107.4</v>
+      </c>
+      <c r="O50" s="62">
+        <v>108.5</v>
+      </c>
+      <c r="P50" s="49">
+        <v>109.45827587157162</v>
+      </c>
+      <c r="Q50" s="52">
+        <v>105.8</v>
+      </c>
+      <c r="R50" s="46">
+        <v>108.8</v>
+      </c>
+      <c r="S50" s="52">
+        <v>109.9</v>
+      </c>
+      <c r="T50" s="52">
+        <v>109.1</v>
+      </c>
+      <c r="U50" s="49">
+        <v>109.35534117889163</v>
+      </c>
+      <c r="V50" s="52">
+        <v>117.8</v>
+      </c>
+      <c r="W50" s="47">
+        <v>114</v>
+      </c>
+      <c r="X50" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="Y50" s="47">
+        <v>110.5</v>
+      </c>
+      <c r="Z50" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="AA50" s="47">
+        <v>104.8</v>
+      </c>
+      <c r="AB50" s="47">
+        <v>111.3</v>
+      </c>
+      <c r="AC50" s="47">
+        <v>112.7</v>
+      </c>
+      <c r="AD50" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="AE50" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="AF50" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="AG50" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="AH50" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AI50" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="AJ50" s="54">
+        <v>107.5</v>
+      </c>
+      <c r="AK50" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AL50" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="AM50" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="AN50" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="AO50" s="54">
+        <v>111.7</v>
+      </c>
+      <c r="AP50" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AQ50" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="AR50" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="AS50" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="AT50" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="AU50" s="45">
+        <v>124.5</v>
+      </c>
+      <c r="AV50" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="AW50" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="AX50" s="45">
+        <v>118.4</v>
+      </c>
+      <c r="AY50" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="AZ50" s="45">
+        <v>105.7</v>
+      </c>
+      <c r="BA50" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="BB50" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="BC50" s="45">
+        <v>117</v>
+      </c>
+      <c r="BD50" s="45">
+        <v>120.3</v>
+      </c>
+      <c r="BE50" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="BF50" s="45">
+        <v>127.3</v>
+      </c>
+      <c r="BG50" s="45">
+        <v>126.6</v>
+      </c>
+      <c r="BH50" s="45">
+        <v>122</v>
+      </c>
+      <c r="BI50" s="6">
+        <v>122.4</v>
+      </c>
+      <c r="BJ50" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="BK50" s="45">
+        <v>123.5</v>
+      </c>
+      <c r="BL50" s="1">
+        <v>122.8</v>
+      </c>
+      <c r="BM50" s="6">
+        <v>124.4</v>
+      </c>
+      <c r="BN50" s="6">
+        <v>124.3</v>
+      </c>
+      <c r="BO50" s="12">
+        <v>130.9</v>
+      </c>
+      <c r="BP50" s="12">
+        <v>117.2</v>
+      </c>
+      <c r="BQ50" s="12">
+        <v>115.2</v>
+      </c>
+      <c r="BR50" s="93">
+        <v>113.8</v>
+      </c>
+      <c r="BS50" s="93">
+        <v>114.1</v>
+      </c>
+      <c r="BT50" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="BU50" s="150">
+        <v>109</v>
+      </c>
+      <c r="BV50" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="BW50" s="12">
+        <v>110.8</v>
+      </c>
+      <c r="BX50" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="BY50" s="12">
+        <v>121.5</v>
+      </c>
+      <c r="BZ50" s="12">
+        <v>117.2</v>
+      </c>
+      <c r="CA50" s="31"/>
+      <c r="CB50" s="31"/>
+      <c r="CC50" s="31"/>
+      <c r="CD50" s="31"/>
+      <c r="CE50" s="31"/>
+      <c r="CF50" s="31"/>
+      <c r="CG50" s="31"/>
+      <c r="CH50" s="31"/>
+      <c r="CI50" s="31"/>
+      <c r="CJ50" s="31"/>
+      <c r="CK50" s="31"/>
+      <c r="CL50" s="31"/>
+      <c r="CM50" s="31"/>
+      <c r="CN50" s="31"/>
+      <c r="CO50" s="31"/>
+      <c r="CP50" s="31"/>
+      <c r="CQ50" s="31"/>
+      <c r="CR50" s="31"/>
+      <c r="CS50" s="31"/>
+      <c r="CT50" s="31"/>
+      <c r="CU50" s="31"/>
+      <c r="CV50" s="31"/>
+      <c r="CW50" s="31"/>
+      <c r="CX50" s="31"/>
+      <c r="CY50" s="31"/>
+      <c r="CZ50" s="31"/>
+      <c r="DA50" s="31"/>
+      <c r="DB50" s="31"/>
+      <c r="DC50" s="31"/>
+      <c r="DD50" s="31"/>
+      <c r="DE50" s="31"/>
+      <c r="DF50" s="31"/>
+      <c r="DG50" s="31"/>
+      <c r="DH50" s="31"/>
+      <c r="DI50" s="31"/>
+      <c r="DJ50" s="31"/>
+      <c r="DK50" s="31"/>
+      <c r="DL50" s="31"/>
+      <c r="DM50" s="31"/>
+      <c r="DN50" s="31"/>
+      <c r="DO50" s="31"/>
+      <c r="DP50" s="31"/>
+      <c r="DQ50" s="31"/>
+      <c r="DR50" s="31"/>
+      <c r="DS50" s="31"/>
+      <c r="DT50" s="31"/>
+      <c r="DU50" s="31"/>
+      <c r="DV50" s="31"/>
+      <c r="DW50" s="31"/>
+      <c r="DX50" s="31"/>
+      <c r="DY50" s="31"/>
+      <c r="DZ50" s="31"/>
+      <c r="EA50" s="31"/>
+      <c r="EB50" s="31"/>
+      <c r="EC50" s="31"/>
+      <c r="ED50" s="31"/>
+      <c r="EE50" s="31"/>
+      <c r="EF50" s="31"/>
+      <c r="EG50" s="31"/>
+      <c r="EH50" s="31"/>
+      <c r="EI50" s="31"/>
+      <c r="EJ50" s="31"/>
+      <c r="EK50" s="31"/>
+      <c r="EL50" s="31"/>
+      <c r="EM50" s="31"/>
+      <c r="EN50" s="31"/>
+      <c r="EO50" s="31"/>
+      <c r="EP50" s="31"/>
+      <c r="EQ50" s="31"/>
+      <c r="ER50" s="31"/>
+      <c r="ES50" s="31"/>
+      <c r="ET50" s="31"/>
+      <c r="EU50" s="31"/>
+      <c r="EV50" s="31"/>
+      <c r="EW50" s="31"/>
+      <c r="EX50" s="31"/>
+      <c r="EY50" s="31"/>
+      <c r="EZ50" s="31"/>
+      <c r="FA50" s="31"/>
+      <c r="FB50" s="31"/>
+      <c r="FC50" s="31"/>
+      <c r="FD50" s="31"/>
+      <c r="FE50" s="31"/>
+      <c r="FF50" s="31"/>
+      <c r="FG50" s="31"/>
+      <c r="FH50" s="31"/>
+      <c r="FI50" s="31"/>
+      <c r="FJ50" s="31"/>
+      <c r="FK50" s="31"/>
+      <c r="FL50" s="31"/>
+      <c r="FM50" s="31"/>
+      <c r="FN50" s="31"/>
+      <c r="FO50" s="31"/>
+      <c r="FP50" s="31"/>
+      <c r="FQ50" s="31"/>
+      <c r="FR50" s="31"/>
+      <c r="FS50" s="31"/>
+      <c r="FT50" s="31"/>
+      <c r="FU50" s="31"/>
+      <c r="FV50" s="31"/>
+      <c r="FW50" s="31"/>
+      <c r="FX50" s="31"/>
+      <c r="FY50" s="31"/>
+      <c r="FZ50" s="31"/>
+      <c r="GA50" s="31"/>
+      <c r="GB50" s="31"/>
+      <c r="GC50" s="31"/>
+      <c r="GD50" s="31"/>
+      <c r="GE50" s="31"/>
+      <c r="GF50" s="31"/>
+      <c r="GG50" s="31"/>
+      <c r="GH50" s="31"/>
+      <c r="GI50" s="31"/>
+      <c r="GJ50" s="31"/>
+      <c r="GK50" s="31"/>
+      <c r="GL50" s="31"/>
+      <c r="GM50" s="31"/>
+      <c r="GN50" s="31"/>
+      <c r="GO50" s="31"/>
+      <c r="GP50" s="31"/>
+      <c r="GQ50" s="31"/>
+      <c r="GR50" s="31"/>
+      <c r="GS50" s="31"/>
+      <c r="GT50" s="31"/>
+      <c r="GU50" s="31"/>
+      <c r="GV50" s="31"/>
+      <c r="GW50" s="31"/>
+      <c r="GX50" s="31"/>
+      <c r="GY50" s="31"/>
+    </row>
+    <row r="51" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="47">
+        <v>127.3</v>
+      </c>
+      <c r="C51" s="48">
+        <v>118.6</v>
+      </c>
+      <c r="D51" s="47">
+        <v>122.8</v>
+      </c>
+      <c r="E51" s="47">
+        <v>130.5</v>
+      </c>
+      <c r="F51" s="49">
+        <v>130.52058145685356</v>
+      </c>
+      <c r="G51" s="47">
+        <v>130.4</v>
+      </c>
+      <c r="H51" s="46">
+        <v>132.4</v>
+      </c>
+      <c r="I51" s="46">
+        <v>125.8</v>
+      </c>
+      <c r="J51" s="46">
+        <v>116.1</v>
+      </c>
+      <c r="K51" s="55">
+        <v>116.3</v>
+      </c>
+      <c r="L51" s="51">
+        <v>107</v>
+      </c>
+      <c r="M51" s="51">
+        <v>105.9</v>
+      </c>
+      <c r="N51" s="46">
+        <v>103</v>
+      </c>
+      <c r="O51" s="62">
+        <v>103.1</v>
+      </c>
+      <c r="P51" s="49">
+        <v>102.92114723229432</v>
+      </c>
+      <c r="Q51" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="R51" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="S51" s="52">
+        <v>99.3</v>
+      </c>
+      <c r="T51" s="52">
+        <v>101.2</v>
+      </c>
+      <c r="U51" s="49">
+        <v>102.83612127113634</v>
+      </c>
+      <c r="V51" s="52">
+        <v>106.3</v>
+      </c>
+      <c r="W51" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="X51" s="47">
+        <v>109.8</v>
+      </c>
+      <c r="Y51" s="47">
+        <v>107.5</v>
+      </c>
+      <c r="Z51" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="AA51" s="47">
+        <v>111</v>
+      </c>
+      <c r="AB51" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="AC51" s="47">
+        <v>110.3</v>
+      </c>
+      <c r="AD51" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="AE51" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="AF51" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="AG51" s="45">
+        <v>104</v>
+      </c>
+      <c r="AH51" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AI51" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="AJ51" s="54">
+        <v>107.1</v>
+      </c>
+      <c r="AK51" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AL51" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="AM51" s="45">
+        <v>101.6</v>
+      </c>
+      <c r="AN51" s="45">
+        <v>104.2</v>
+      </c>
+      <c r="AO51" s="54">
+        <v>104.3</v>
+      </c>
+      <c r="AP51" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AQ51" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="AR51" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="AS51" s="45">
+        <v>123.3</v>
+      </c>
+      <c r="AT51" s="45">
+        <v>125.4</v>
+      </c>
+      <c r="AU51" s="45">
+        <v>127.9</v>
+      </c>
+      <c r="AV51" s="45">
+        <v>129.9</v>
+      </c>
+      <c r="AW51" s="45">
+        <v>127.5</v>
+      </c>
+      <c r="AX51" s="56">
+        <v>119.1</v>
+      </c>
+      <c r="AY51" s="45">
+        <v>123.1</v>
+      </c>
+      <c r="AZ51" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="BA51" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="BB51" s="45">
+        <v>116.9</v>
+      </c>
+      <c r="BC51" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="BD51" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="BE51" s="45">
+        <v>134.1</v>
+      </c>
+      <c r="BF51" s="45">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="BG51" s="45">
+        <v>131.1</v>
+      </c>
+      <c r="BH51" s="45">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="BI51" s="6">
+        <v>131.9</v>
+      </c>
+      <c r="BJ51" s="45">
+        <v>119.5</v>
+      </c>
+      <c r="BK51" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="BL51" s="1">
+        <v>110.6</v>
+      </c>
+      <c r="BM51" s="6">
+        <v>113.1</v>
+      </c>
+      <c r="BN51" s="6">
+        <v>112.9</v>
+      </c>
+      <c r="BO51" s="12">
+        <v>115.8</v>
+      </c>
+      <c r="BP51" s="12">
+        <v>116.4</v>
+      </c>
+      <c r="BQ51" s="12">
+        <v>116.4</v>
+      </c>
+      <c r="BR51" s="93">
+        <v>118.2</v>
+      </c>
+      <c r="BS51" s="93">
+        <v>118.4</v>
+      </c>
+      <c r="BT51" s="12">
+        <v>103.6</v>
+      </c>
+      <c r="BU51" s="150">
+        <v>110.7</v>
+      </c>
+      <c r="BV51" s="12">
+        <v>108.4</v>
+      </c>
+      <c r="BW51" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BX51" s="12">
+        <v>107.7</v>
+      </c>
+      <c r="BY51" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="BZ51" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="CA51" s="31"/>
+      <c r="CB51" s="31"/>
+      <c r="CC51" s="31"/>
+      <c r="CD51" s="31"/>
+      <c r="CE51" s="31"/>
+      <c r="CF51" s="31"/>
+      <c r="CG51" s="31"/>
+      <c r="CH51" s="31"/>
+      <c r="CI51" s="31"/>
+      <c r="CJ51" s="31"/>
+      <c r="CK51" s="31"/>
+      <c r="CL51" s="31"/>
+      <c r="CM51" s="31"/>
+      <c r="CN51" s="31"/>
+      <c r="CO51" s="31"/>
+      <c r="CP51" s="31"/>
+      <c r="CQ51" s="31"/>
+      <c r="CR51" s="31"/>
+      <c r="CS51" s="31"/>
+      <c r="CT51" s="31"/>
+      <c r="CU51" s="31"/>
+      <c r="CV51" s="31"/>
+      <c r="CW51" s="31"/>
+      <c r="CX51" s="31"/>
+      <c r="CY51" s="31"/>
+      <c r="CZ51" s="31"/>
+      <c r="DA51" s="31"/>
+      <c r="DB51" s="31"/>
+      <c r="DC51" s="31"/>
+      <c r="DD51" s="31"/>
+      <c r="DE51" s="31"/>
+      <c r="DF51" s="31"/>
+      <c r="DG51" s="31"/>
+      <c r="DH51" s="31"/>
+      <c r="DI51" s="31"/>
+      <c r="DJ51" s="31"/>
+      <c r="DK51" s="31"/>
+      <c r="DL51" s="31"/>
+      <c r="DM51" s="31"/>
+      <c r="DN51" s="31"/>
+      <c r="DO51" s="31"/>
+      <c r="DP51" s="31"/>
+      <c r="DQ51" s="31"/>
+      <c r="DR51" s="31"/>
+      <c r="DS51" s="31"/>
+      <c r="DT51" s="31"/>
+      <c r="DU51" s="31"/>
+      <c r="DV51" s="31"/>
+      <c r="DW51" s="31"/>
+      <c r="DX51" s="31"/>
+      <c r="DY51" s="31"/>
+      <c r="DZ51" s="31"/>
+      <c r="EA51" s="31"/>
+      <c r="EB51" s="31"/>
+      <c r="EC51" s="31"/>
+      <c r="ED51" s="31"/>
+      <c r="EE51" s="31"/>
+      <c r="EF51" s="31"/>
+      <c r="EG51" s="31"/>
+      <c r="EH51" s="31"/>
+      <c r="EI51" s="31"/>
+      <c r="EJ51" s="31"/>
+      <c r="EK51" s="31"/>
+      <c r="EL51" s="31"/>
+      <c r="EM51" s="31"/>
+      <c r="EN51" s="31"/>
+      <c r="EO51" s="31"/>
+      <c r="EP51" s="31"/>
+      <c r="EQ51" s="31"/>
+      <c r="ER51" s="31"/>
+      <c r="ES51" s="31"/>
+      <c r="ET51" s="31"/>
+      <c r="EU51" s="31"/>
+      <c r="EV51" s="31"/>
+      <c r="EW51" s="31"/>
+      <c r="EX51" s="31"/>
+      <c r="EY51" s="31"/>
+      <c r="EZ51" s="31"/>
+      <c r="FA51" s="31"/>
+      <c r="FB51" s="31"/>
+      <c r="FC51" s="31"/>
+      <c r="FD51" s="31"/>
+      <c r="FE51" s="31"/>
+      <c r="FF51" s="31"/>
+      <c r="FG51" s="31"/>
+      <c r="FH51" s="31"/>
+      <c r="FI51" s="31"/>
+      <c r="FJ51" s="31"/>
+      <c r="FK51" s="31"/>
+      <c r="FL51" s="31"/>
+      <c r="FM51" s="31"/>
+      <c r="FN51" s="31"/>
+      <c r="FO51" s="31"/>
+      <c r="FP51" s="31"/>
+      <c r="FQ51" s="31"/>
+      <c r="FR51" s="31"/>
+      <c r="FS51" s="31"/>
+      <c r="FT51" s="31"/>
+      <c r="FU51" s="31"/>
+      <c r="FV51" s="31"/>
+      <c r="FW51" s="31"/>
+      <c r="FX51" s="31"/>
+      <c r="FY51" s="31"/>
+      <c r="FZ51" s="31"/>
+      <c r="GA51" s="31"/>
+      <c r="GB51" s="31"/>
+      <c r="GC51" s="31"/>
+      <c r="GD51" s="31"/>
+      <c r="GE51" s="31"/>
+      <c r="GF51" s="31"/>
+      <c r="GG51" s="31"/>
+      <c r="GH51" s="31"/>
+      <c r="GI51" s="31"/>
+      <c r="GJ51" s="31"/>
+      <c r="GK51" s="31"/>
+      <c r="GL51" s="31"/>
+      <c r="GM51" s="31"/>
+      <c r="GN51" s="31"/>
+      <c r="GO51" s="31"/>
+      <c r="GP51" s="31"/>
+      <c r="GQ51" s="31"/>
+      <c r="GR51" s="31"/>
+      <c r="GS51" s="31"/>
+      <c r="GT51" s="31"/>
+      <c r="GU51" s="31"/>
+      <c r="GV51" s="31"/>
+      <c r="GW51" s="31"/>
+      <c r="GX51" s="31"/>
+      <c r="GY51" s="31"/>
+    </row>
+    <row r="52" spans="1:207" s="72" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="97" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="47">
+        <v>126</v>
+      </c>
+      <c r="C52" s="48">
+        <v>117.3</v>
+      </c>
+      <c r="D52" s="47">
+        <v>121.9</v>
+      </c>
+      <c r="E52" s="47">
+        <v>127.7</v>
+      </c>
+      <c r="F52" s="49">
+        <v>127.55203171456887</v>
+      </c>
+      <c r="G52" s="47">
+        <v>131</v>
+      </c>
+      <c r="H52" s="46">
+        <v>126.7</v>
+      </c>
+      <c r="I52" s="46">
+        <v>116.7</v>
+      </c>
+      <c r="J52" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="K52" s="55">
+        <v>111.1</v>
+      </c>
+      <c r="L52" s="51">
+        <v>108.2</v>
+      </c>
+      <c r="M52" s="51">
+        <v>107.1</v>
+      </c>
+      <c r="N52" s="50">
+        <v>106.8</v>
+      </c>
+      <c r="O52" s="62">
+        <v>106.9</v>
+      </c>
+      <c r="P52" s="49">
+        <v>107.72129328535787</v>
+      </c>
+      <c r="Q52" s="52">
+        <v>100.6</v>
+      </c>
+      <c r="R52" s="50">
+        <v>104.3</v>
+      </c>
+      <c r="S52" s="62">
+        <v>103.8</v>
+      </c>
+      <c r="T52" s="52">
+        <v>105.9</v>
+      </c>
+      <c r="U52" s="49">
+        <v>106.62810394667507</v>
+      </c>
+      <c r="V52" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="W52" s="47">
+        <v>104.3</v>
+      </c>
+      <c r="X52" s="47">
+        <v>103.5</v>
+      </c>
+      <c r="Y52" s="47">
+        <v>101.3</v>
+      </c>
+      <c r="Z52" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="AA52" s="47">
+        <v>117.3</v>
+      </c>
+      <c r="AB52" s="47">
+        <v>116.5</v>
+      </c>
+      <c r="AC52" s="47">
+        <v>116.8</v>
+      </c>
+      <c r="AD52" s="47">
+        <v>114.6</v>
+      </c>
+      <c r="AE52" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="AF52" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="AG52" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="AH52" s="45">
+        <v>106.8</v>
+      </c>
+      <c r="AI52" s="45">
+        <v>108.1</v>
+      </c>
+      <c r="AJ52" s="54">
+        <v>108</v>
+      </c>
+      <c r="AK52" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="AL52" s="45">
+        <v>101</v>
+      </c>
+      <c r="AM52" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="AN52" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="AO52" s="54">
+        <v>102.5</v>
+      </c>
+      <c r="AP52" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="AQ52" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="AR52" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AS52" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="AT52" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="AU52" s="45">
+        <v>126.4</v>
+      </c>
+      <c r="AV52" s="45">
+        <v>126.2</v>
+      </c>
+      <c r="AW52" s="45">
+        <v>122.7</v>
+      </c>
+      <c r="AX52" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="AY52" s="45">
+        <v>121.8</v>
+      </c>
+      <c r="AZ52" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="BA52" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="BB52" s="45">
+        <v>115.4</v>
+      </c>
+      <c r="BC52" s="45">
+        <v>113.5</v>
+      </c>
+      <c r="BD52" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="BE52" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="BF52" s="45">
+        <v>124</v>
+      </c>
+      <c r="BG52" s="45">
+        <v>124.9</v>
+      </c>
+      <c r="BH52" s="45">
+        <v>125.1</v>
+      </c>
+      <c r="BI52" s="6">
+        <v>125.3</v>
+      </c>
+      <c r="BJ52" s="45">
+        <v>124.8</v>
+      </c>
+      <c r="BK52" s="45">
+        <v>119.9</v>
+      </c>
+      <c r="BL52" s="1">
+        <v>118</v>
+      </c>
+      <c r="BM52" s="6">
+        <v>118.5</v>
+      </c>
+      <c r="BN52" s="6">
+        <v>118.5</v>
+      </c>
+      <c r="BO52" s="12">
+        <v>112.4</v>
+      </c>
+      <c r="BP52" s="12">
+        <v>109.4</v>
+      </c>
+      <c r="BQ52" s="12">
+        <v>112.3</v>
+      </c>
+      <c r="BR52" s="93">
+        <v>115.3</v>
+      </c>
+      <c r="BS52" s="93">
+        <v>115.5</v>
+      </c>
+      <c r="BT52" s="12">
+        <v>112</v>
+      </c>
+      <c r="BU52" s="150">
+        <v>116.4</v>
+      </c>
+      <c r="BV52" s="12">
+        <v>114.2</v>
+      </c>
+      <c r="BW52" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="BX52" s="12">
+        <v>113.6</v>
+      </c>
+      <c r="BY52" s="12">
+        <v>112.1</v>
+      </c>
+      <c r="BZ52" s="12">
+        <v>111.8</v>
+      </c>
+      <c r="CA52" s="31"/>
+      <c r="CB52" s="31"/>
+      <c r="CC52" s="31"/>
+      <c r="CD52" s="31"/>
+      <c r="CE52" s="31"/>
+      <c r="CF52" s="31"/>
+      <c r="CG52" s="31"/>
+      <c r="CH52" s="31"/>
+      <c r="CI52" s="31"/>
+      <c r="CJ52" s="31"/>
+      <c r="CK52" s="31"/>
+      <c r="CL52" s="31"/>
+      <c r="CM52" s="31"/>
+      <c r="CN52" s="31"/>
+      <c r="CO52" s="31"/>
+      <c r="CP52" s="31"/>
+      <c r="CQ52" s="31"/>
+      <c r="CR52" s="31"/>
+      <c r="CS52" s="31"/>
+      <c r="CT52" s="31"/>
+      <c r="CU52" s="31"/>
+      <c r="CV52" s="31"/>
+      <c r="CW52" s="31"/>
+      <c r="CX52" s="31"/>
+      <c r="CY52" s="31"/>
+      <c r="CZ52" s="31"/>
+      <c r="DA52" s="31"/>
+      <c r="DB52" s="31"/>
+      <c r="DC52" s="31"/>
+      <c r="DD52" s="31"/>
+      <c r="DE52" s="31"/>
+      <c r="DF52" s="31"/>
+      <c r="DG52" s="31"/>
+      <c r="DH52" s="31"/>
+      <c r="DI52" s="31"/>
+      <c r="DJ52" s="31"/>
+      <c r="DK52" s="31"/>
+      <c r="DL52" s="31"/>
+      <c r="DM52" s="31"/>
+      <c r="DN52" s="31"/>
+      <c r="DO52" s="31"/>
+      <c r="DP52" s="31"/>
+      <c r="DQ52" s="31"/>
+      <c r="DR52" s="31"/>
+      <c r="DS52" s="31"/>
+      <c r="DT52" s="31"/>
+      <c r="DU52" s="31"/>
+      <c r="DV52" s="31"/>
+      <c r="DW52" s="31"/>
+      <c r="DX52" s="31"/>
+      <c r="DY52" s="31"/>
+      <c r="DZ52" s="31"/>
+      <c r="EA52" s="31"/>
+      <c r="EB52" s="31"/>
+      <c r="EC52" s="31"/>
+      <c r="ED52" s="31"/>
+      <c r="EE52" s="31"/>
+      <c r="EF52" s="31"/>
+      <c r="EG52" s="31"/>
+      <c r="EH52" s="31"/>
+      <c r="EI52" s="31"/>
+      <c r="EJ52" s="31"/>
+      <c r="EK52" s="31"/>
+      <c r="EL52" s="31"/>
+      <c r="EM52" s="31"/>
+      <c r="EN52" s="31"/>
+      <c r="EO52" s="31"/>
+      <c r="EP52" s="31"/>
+      <c r="EQ52" s="31"/>
+      <c r="ER52" s="31"/>
+      <c r="ES52" s="31"/>
+      <c r="ET52" s="31"/>
+      <c r="EU52" s="31"/>
+      <c r="EV52" s="31"/>
+      <c r="EW52" s="31"/>
+      <c r="EX52" s="31"/>
+      <c r="EY52" s="31"/>
+      <c r="EZ52" s="31"/>
+      <c r="FA52" s="31"/>
+      <c r="FB52" s="31"/>
+      <c r="FC52" s="31"/>
+      <c r="FD52" s="31"/>
+      <c r="FE52" s="31"/>
+      <c r="FF52" s="31"/>
+      <c r="FG52" s="31"/>
+      <c r="FH52" s="31"/>
+      <c r="FI52" s="31"/>
+      <c r="FJ52" s="31"/>
+      <c r="FK52" s="31"/>
+      <c r="FL52" s="31"/>
+      <c r="FM52" s="31"/>
+      <c r="FN52" s="31"/>
+      <c r="FO52" s="31"/>
+      <c r="FP52" s="31"/>
+      <c r="FQ52" s="31"/>
+      <c r="FR52" s="31"/>
+      <c r="FS52" s="31"/>
+      <c r="FT52" s="31"/>
+      <c r="FU52" s="31"/>
+      <c r="FV52" s="31"/>
+      <c r="FW52" s="31"/>
+      <c r="FX52" s="31"/>
+      <c r="FY52" s="31"/>
+      <c r="FZ52" s="31"/>
+      <c r="GA52" s="31"/>
+      <c r="GB52" s="31"/>
+      <c r="GC52" s="31"/>
+      <c r="GD52" s="31"/>
+      <c r="GE52" s="31"/>
+      <c r="GF52" s="31"/>
+      <c r="GG52" s="31"/>
+      <c r="GH52" s="31"/>
+      <c r="GI52" s="31"/>
+      <c r="GJ52" s="31"/>
+      <c r="GK52" s="31"/>
+      <c r="GL52" s="31"/>
+      <c r="GM52" s="31"/>
+      <c r="GN52" s="31"/>
+      <c r="GO52" s="31"/>
+      <c r="GP52" s="31"/>
+      <c r="GQ52" s="31"/>
+      <c r="GR52" s="31"/>
+      <c r="GS52" s="31"/>
+      <c r="GT52" s="31"/>
+      <c r="GU52" s="31"/>
+      <c r="GV52" s="31"/>
+      <c r="GW52" s="31"/>
+      <c r="GX52" s="31"/>
+      <c r="GY52" s="31"/>
+    </row>
+    <row r="53" spans="1:207" s="102" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="106"/>
+      <c r="B53" s="135"/>
+      <c r="C53" s="136"/>
+      <c r="D53" s="135"/>
+      <c r="E53" s="135"/>
+      <c r="F53" s="133"/>
+      <c r="G53" s="135"/>
+      <c r="H53" s="134"/>
+      <c r="I53" s="122"/>
+      <c r="J53" s="122"/>
+      <c r="K53" s="124"/>
+      <c r="L53" s="147"/>
+      <c r="M53" s="147"/>
+      <c r="N53" s="123"/>
+      <c r="O53" s="148"/>
+      <c r="P53" s="126"/>
+      <c r="Q53" s="125"/>
+      <c r="R53" s="123"/>
+      <c r="S53" s="148"/>
+      <c r="T53" s="125"/>
+      <c r="U53" s="126"/>
+      <c r="V53" s="125"/>
+      <c r="W53" s="127"/>
+      <c r="X53" s="127"/>
+      <c r="Y53" s="127"/>
+      <c r="Z53" s="128"/>
+      <c r="AA53" s="127"/>
+      <c r="AB53" s="127"/>
+      <c r="AC53" s="127"/>
+      <c r="AD53" s="127"/>
+      <c r="AE53" s="129"/>
+      <c r="AF53" s="129"/>
+      <c r="AG53" s="129"/>
+      <c r="AH53" s="129"/>
+      <c r="AI53" s="129"/>
+      <c r="AJ53" s="130"/>
+      <c r="AK53" s="129"/>
+      <c r="AL53" s="129"/>
+      <c r="AM53" s="129"/>
+      <c r="AN53" s="129"/>
+      <c r="AO53" s="130"/>
+      <c r="AP53" s="129"/>
+      <c r="AQ53" s="129"/>
+      <c r="AR53" s="129"/>
+      <c r="AS53" s="129"/>
+      <c r="AT53" s="129"/>
+      <c r="AU53" s="129"/>
+      <c r="AV53" s="129"/>
+      <c r="AW53" s="129"/>
+      <c r="AX53" s="129"/>
+      <c r="AY53" s="129"/>
+      <c r="AZ53" s="129"/>
+      <c r="BA53" s="129"/>
+      <c r="BB53" s="129"/>
+      <c r="BC53" s="129"/>
+      <c r="BD53" s="129"/>
+      <c r="BE53" s="129"/>
+      <c r="BF53" s="129"/>
+      <c r="BG53" s="129"/>
+      <c r="BH53" s="129"/>
+      <c r="BI53" s="131"/>
+      <c r="BJ53" s="129"/>
+      <c r="BK53" s="129"/>
+      <c r="BL53" s="149"/>
+      <c r="BM53" s="131"/>
+      <c r="BN53" s="131"/>
+      <c r="BO53" s="132"/>
+      <c r="BP53" s="132"/>
+      <c r="BQ53" s="132"/>
+      <c r="BR53" s="132"/>
+      <c r="BS53" s="132"/>
+      <c r="BT53" s="132"/>
+      <c r="BU53" s="183"/>
+      <c r="BW53" s="31"/>
+      <c r="BX53" s="31"/>
+      <c r="BY53" s="31"/>
+      <c r="BZ53" s="31"/>
+      <c r="CA53" s="31"/>
+      <c r="CB53" s="31"/>
+      <c r="CC53" s="31"/>
+      <c r="CD53" s="31"/>
+      <c r="CE53" s="31"/>
+      <c r="CF53" s="31"/>
+      <c r="CG53" s="31"/>
+      <c r="CH53" s="31"/>
+      <c r="CI53" s="31"/>
+      <c r="CJ53" s="31"/>
+      <c r="CK53" s="31"/>
+      <c r="CL53" s="31"/>
+      <c r="CM53" s="31"/>
+      <c r="CN53" s="31"/>
+      <c r="CO53" s="31"/>
+      <c r="CP53" s="31"/>
+      <c r="CQ53" s="31"/>
+      <c r="CR53" s="31"/>
+      <c r="CS53" s="31"/>
+      <c r="CT53" s="31"/>
+      <c r="CU53" s="31"/>
+      <c r="CV53" s="31"/>
+      <c r="CW53" s="31"/>
+      <c r="CX53" s="31"/>
+      <c r="CY53" s="31"/>
+      <c r="CZ53" s="31"/>
+      <c r="DA53" s="31"/>
+      <c r="DB53" s="31"/>
+      <c r="DC53" s="31"/>
+      <c r="DD53" s="31"/>
+      <c r="DE53" s="31"/>
+      <c r="DF53" s="31"/>
+      <c r="DG53" s="31"/>
+      <c r="DH53" s="31"/>
+      <c r="DI53" s="31"/>
+      <c r="DJ53" s="31"/>
+      <c r="DK53" s="31"/>
+      <c r="DL53" s="31"/>
+      <c r="DM53" s="31"/>
+      <c r="DN53" s="31"/>
+      <c r="DO53" s="31"/>
+      <c r="DP53" s="31"/>
+      <c r="DQ53" s="31"/>
+      <c r="DR53" s="31"/>
+      <c r="DS53" s="31"/>
+      <c r="DT53" s="31"/>
+      <c r="DU53" s="31"/>
+      <c r="DV53" s="31"/>
+      <c r="DW53" s="31"/>
+      <c r="DX53" s="31"/>
+      <c r="DY53" s="31"/>
+      <c r="DZ53" s="31"/>
+      <c r="EA53" s="31"/>
+      <c r="EB53" s="31"/>
+      <c r="EC53" s="31"/>
+      <c r="ED53" s="31"/>
+      <c r="EE53" s="31"/>
+      <c r="EF53" s="31"/>
+      <c r="EG53" s="31"/>
+      <c r="EH53" s="31"/>
+      <c r="EI53" s="31"/>
+      <c r="EJ53" s="31"/>
+      <c r="EK53" s="31"/>
+      <c r="EL53" s="31"/>
+      <c r="EM53" s="31"/>
+      <c r="EN53" s="31"/>
+      <c r="EO53" s="31"/>
+      <c r="EP53" s="31"/>
+      <c r="EQ53" s="31"/>
+      <c r="ER53" s="31"/>
+      <c r="ES53" s="31"/>
+      <c r="ET53" s="31"/>
+      <c r="EU53" s="31"/>
+      <c r="EV53" s="31"/>
+      <c r="EW53" s="31"/>
+      <c r="EX53" s="31"/>
+      <c r="EY53" s="31"/>
+      <c r="EZ53" s="31"/>
+      <c r="FA53" s="31"/>
+      <c r="FB53" s="31"/>
+      <c r="FC53" s="31"/>
+      <c r="FD53" s="31"/>
+      <c r="FE53" s="31"/>
+      <c r="FF53" s="31"/>
+      <c r="FG53" s="31"/>
+      <c r="FH53" s="31"/>
+      <c r="FI53" s="31"/>
+      <c r="FJ53" s="31"/>
+      <c r="FK53" s="31"/>
+      <c r="FL53" s="31"/>
+      <c r="FM53" s="31"/>
+      <c r="FN53" s="31"/>
+      <c r="FO53" s="31"/>
+      <c r="FP53" s="31"/>
+      <c r="FQ53" s="31"/>
+      <c r="FR53" s="31"/>
+      <c r="FS53" s="31"/>
+      <c r="FT53" s="31"/>
+      <c r="FU53" s="31"/>
+      <c r="FV53" s="31"/>
+      <c r="FW53" s="31"/>
+      <c r="FX53" s="31"/>
+      <c r="FY53" s="31"/>
+      <c r="FZ53" s="31"/>
+      <c r="GA53" s="31"/>
+      <c r="GB53" s="31"/>
+      <c r="GC53" s="31"/>
+      <c r="GD53" s="31"/>
+      <c r="GE53" s="31"/>
+      <c r="GF53" s="31"/>
+      <c r="GG53" s="31"/>
+      <c r="GH53" s="31"/>
+      <c r="GI53" s="31"/>
+      <c r="GJ53" s="31"/>
+      <c r="GK53" s="31"/>
+      <c r="GL53" s="31"/>
+      <c r="GM53" s="31"/>
+      <c r="GN53" s="31"/>
+      <c r="GO53" s="31"/>
+      <c r="GP53" s="31"/>
+      <c r="GQ53" s="31"/>
+      <c r="GR53" s="31"/>
+      <c r="GS53" s="31"/>
+      <c r="GT53" s="31"/>
+      <c r="GU53" s="31"/>
+      <c r="GV53" s="31"/>
+      <c r="GW53" s="31"/>
+      <c r="GX53" s="31"/>
+      <c r="GY53" s="31"/>
+    </row>
+    <row r="54" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="210" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="197"/>
+      <c r="C54" s="197"/>
+      <c r="D54" s="197"/>
+      <c r="E54" s="197"/>
+      <c r="F54" s="197"/>
+      <c r="G54" s="197"/>
+      <c r="H54" s="197"/>
+      <c r="I54" s="75"/>
+      <c r="BU54" s="181"/>
+    </row>
+    <row r="55" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="146"/>
+      <c r="B55" s="140"/>
+      <c r="C55" s="140"/>
+      <c r="D55" s="140"/>
+      <c r="E55" s="140"/>
+      <c r="F55" s="140"/>
+      <c r="G55" s="140"/>
+      <c r="H55" s="140"/>
+      <c r="I55" s="75"/>
+      <c r="BU55" s="181"/>
+    </row>
+    <row r="56" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="208"/>
+      <c r="B56" s="212">
+        <v>2011</v>
+      </c>
+      <c r="C56" s="213"/>
+      <c r="D56" s="213"/>
+      <c r="E56" s="213"/>
+      <c r="F56" s="215"/>
+      <c r="G56" s="211">
+        <v>2012</v>
+      </c>
+      <c r="H56" s="211"/>
+      <c r="I56" s="211"/>
+      <c r="J56" s="211"/>
+      <c r="K56" s="216"/>
+      <c r="L56" s="211">
+        <v>2013</v>
+      </c>
+      <c r="M56" s="211"/>
+      <c r="N56" s="211"/>
+      <c r="O56" s="211"/>
+      <c r="P56" s="216"/>
+      <c r="Q56" s="211">
+        <v>2014</v>
+      </c>
+      <c r="R56" s="211"/>
+      <c r="S56" s="211"/>
+      <c r="T56" s="211"/>
+      <c r="U56" s="216"/>
+      <c r="V56" s="211">
+        <v>2015</v>
+      </c>
+      <c r="W56" s="211"/>
+      <c r="X56" s="211"/>
+      <c r="Y56" s="211"/>
+      <c r="Z56" s="211"/>
+      <c r="AA56" s="211">
+        <v>2016</v>
+      </c>
+      <c r="AB56" s="211"/>
+      <c r="AC56" s="211"/>
+      <c r="AD56" s="211"/>
+      <c r="AE56" s="211"/>
+      <c r="AF56" s="212">
+        <v>2017</v>
+      </c>
+      <c r="AG56" s="213"/>
+      <c r="AH56" s="213"/>
+      <c r="AI56" s="213"/>
+      <c r="AJ56" s="214"/>
+      <c r="AK56" s="211">
+        <v>2018</v>
+      </c>
+      <c r="AL56" s="211"/>
+      <c r="AM56" s="211"/>
+      <c r="AN56" s="211"/>
+      <c r="AO56" s="211"/>
+      <c r="AP56" s="211">
+        <v>2019</v>
+      </c>
+      <c r="AQ56" s="211"/>
+      <c r="AR56" s="211"/>
+      <c r="AS56" s="211"/>
+      <c r="AT56" s="211"/>
+      <c r="AU56" s="212">
+        <v>2020</v>
+      </c>
+      <c r="AV56" s="213"/>
+      <c r="AW56" s="213"/>
+      <c r="AX56" s="213"/>
+      <c r="AY56" s="214"/>
+      <c r="AZ56" s="212">
+        <v>2021</v>
+      </c>
+      <c r="BA56" s="213"/>
+      <c r="BB56" s="213"/>
+      <c r="BC56" s="213"/>
+      <c r="BD56" s="214"/>
+      <c r="BE56" s="219">
+        <v>2022</v>
+      </c>
+      <c r="BF56" s="220"/>
+      <c r="BG56" s="220"/>
+      <c r="BH56" s="220"/>
+      <c r="BI56" s="221"/>
+      <c r="BJ56" s="219">
+        <v>2023</v>
+      </c>
+      <c r="BK56" s="220"/>
+      <c r="BL56" s="220"/>
+      <c r="BM56" s="220"/>
+      <c r="BN56" s="221"/>
+      <c r="BO56" s="219">
+        <v>2024</v>
+      </c>
+      <c r="BP56" s="220"/>
+      <c r="BQ56" s="195"/>
+      <c r="BR56" s="195"/>
+      <c r="BS56" s="195"/>
+      <c r="BT56" s="187">
+        <v>2025</v>
+      </c>
+      <c r="BU56" s="187"/>
+      <c r="BV56" s="209"/>
+      <c r="BW56" s="209"/>
+      <c r="BX56" s="209"/>
+      <c r="BY56" s="187">
+        <v>2026</v>
+      </c>
+      <c r="BZ56" s="188"/>
+    </row>
+    <row r="57" spans="1:207" s="152" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="208"/>
+      <c r="B57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="F57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="I57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="K57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="M57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="N57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="P57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="R57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="S57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="T57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="U57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="V57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="W57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="X57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AF57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AN57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AT57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="AW57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="AX57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="AY57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="AZ57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BA57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BB57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BC57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BD57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BF57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BG57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BH57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BI57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BL57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BM57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BN57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BO57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="BP57" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="BQ57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BR57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS57" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="BT57" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BU57" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="BV57" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW57" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="BX57" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="BY57" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="BZ57" s="83" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="37">
+        <v>109.7</v>
+      </c>
+      <c r="C58" s="58">
+        <v>105.3</v>
+      </c>
+      <c r="D58" s="37">
+        <v>107.8</v>
+      </c>
+      <c r="E58" s="37">
+        <v>109.7</v>
+      </c>
+      <c r="F58" s="39">
+        <v>110.6</v>
+      </c>
+      <c r="G58" s="37">
+        <v>116</v>
+      </c>
+      <c r="H58" s="35">
+        <v>114.8</v>
+      </c>
+      <c r="I58" s="35">
+        <v>111.3</v>
+      </c>
+      <c r="J58" s="35">
+        <v>109.1</v>
+      </c>
+      <c r="K58" s="40">
+        <v>109.2</v>
+      </c>
+      <c r="L58" s="37">
+        <v>102.4</v>
+      </c>
+      <c r="M58" s="74">
+        <v>103.6</v>
+      </c>
+      <c r="N58" s="59">
+        <v>102.1</v>
+      </c>
+      <c r="O58" s="59">
+        <v>102.3</v>
+      </c>
+      <c r="P58" s="39">
+        <v>102.81116621568256</v>
+      </c>
+      <c r="Q58" s="35">
+        <v>101</v>
+      </c>
+      <c r="R58" s="35">
+        <v>103</v>
+      </c>
+      <c r="S58" s="35">
+        <v>102.8</v>
+      </c>
+      <c r="T58" s="35">
+        <v>102.7</v>
+      </c>
+      <c r="U58" s="39">
+        <v>102.81173243883231</v>
+      </c>
+      <c r="V58" s="60">
+        <v>101.6</v>
+      </c>
+      <c r="W58" s="37">
+        <v>99.1</v>
+      </c>
+      <c r="X58" s="37">
+        <v>97.9</v>
+      </c>
+      <c r="Y58" s="37">
+        <v>96</v>
+      </c>
+      <c r="Z58" s="41">
+        <v>95.8</v>
+      </c>
+      <c r="AA58" s="37">
+        <v>99</v>
+      </c>
+      <c r="AB58" s="37">
+        <v>100.6</v>
+      </c>
+      <c r="AC58" s="37">
+        <v>101.2</v>
+      </c>
+      <c r="AD58" s="42">
+        <v>102.6</v>
+      </c>
+      <c r="AE58" s="43">
+        <v>102.2</v>
+      </c>
+      <c r="AF58" s="43">
+        <v>99.8</v>
+      </c>
+      <c r="AG58" s="43">
+        <v>99.3</v>
+      </c>
+      <c r="AH58" s="43">
+        <v>99.7</v>
+      </c>
+      <c r="AI58" s="43">
+        <v>100.6</v>
+      </c>
+      <c r="AJ58" s="44">
+        <v>100.5</v>
+      </c>
+      <c r="AK58" s="43">
+        <v>103.1</v>
+      </c>
+      <c r="AL58" s="43">
+        <v>102.5</v>
+      </c>
+      <c r="AM58" s="43">
+        <v>102.1</v>
+      </c>
+      <c r="AN58" s="43">
+        <v>101.8</v>
+      </c>
+      <c r="AO58" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="AP58" s="44">
+        <v>107.1</v>
+      </c>
+      <c r="AQ58" s="43">
+        <v>108.8</v>
+      </c>
+      <c r="AR58" s="43">
+        <v>110.1</v>
+      </c>
+      <c r="AS58" s="43">
+        <v>110.4</v>
+      </c>
+      <c r="AT58" s="43">
+        <v>110.2</v>
+      </c>
+      <c r="AU58" s="43">
+        <v>113.3</v>
+      </c>
+      <c r="AV58" s="43">
+        <v>110.5</v>
+      </c>
+      <c r="AW58" s="43">
+        <v>109.8</v>
+      </c>
+      <c r="AX58" s="43">
+        <v>111.1</v>
+      </c>
+      <c r="AY58" s="43">
+        <v>110.2</v>
+      </c>
+      <c r="AZ58" s="43">
+        <v>108.5</v>
+      </c>
+      <c r="BA58" s="43">
+        <v>109.9</v>
+      </c>
+      <c r="BB58" s="43">
+        <v>109.7</v>
+      </c>
+      <c r="BC58" s="43">
+        <v>108.2</v>
+      </c>
+      <c r="BD58" s="43">
+        <v>109.2</v>
+      </c>
+      <c r="BE58" s="43">
+        <v>113.2</v>
+      </c>
+      <c r="BF58" s="43">
+        <v>111.7</v>
+      </c>
+      <c r="BG58" s="43">
+        <v>109.3</v>
+      </c>
+      <c r="BH58" s="43">
+        <v>108.1</v>
+      </c>
+      <c r="BI58" s="67">
+        <v>108.3</v>
+      </c>
+      <c r="BJ58" s="43">
+        <v>102.4</v>
+      </c>
+      <c r="BK58" s="43">
+        <v>103.6</v>
+      </c>
+      <c r="BL58" s="66">
+        <v>104.5</v>
+      </c>
+      <c r="BM58" s="67">
+        <v>105.5</v>
+      </c>
+      <c r="BN58" s="67">
+        <v>105.4</v>
+      </c>
+      <c r="BO58" s="68">
+        <v>105.1</v>
+      </c>
+      <c r="BP58" s="68">
+        <v>104.3</v>
+      </c>
+      <c r="BQ58" s="68">
+        <v>104.7</v>
+      </c>
+      <c r="BR58" s="87">
+        <v>104.8</v>
+      </c>
+      <c r="BS58" s="87">
+        <v>105.2</v>
+      </c>
+      <c r="BT58" s="68">
+        <v>105.5</v>
+      </c>
+      <c r="BU58" s="182">
+        <v>104.5</v>
+      </c>
+      <c r="BV58" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="BW58" s="68">
+        <v>102</v>
+      </c>
+      <c r="BX58" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="BY58" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="BZ58" s="68">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:207" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="47">
+        <v>108.6</v>
+      </c>
+      <c r="C59" s="61">
+        <v>103.5</v>
+      </c>
+      <c r="D59" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="E59" s="47">
+        <v>107.6</v>
+      </c>
+      <c r="F59" s="49">
+        <v>107.25700356195335</v>
+      </c>
+      <c r="G59" s="47">
+        <v>116.8</v>
+      </c>
+      <c r="H59" s="46">
+        <v>116.3</v>
+      </c>
+      <c r="I59" s="46">
+        <v>112.5</v>
+      </c>
+      <c r="J59" s="46">
+        <v>110.7</v>
+      </c>
+      <c r="K59" s="51">
+        <v>110.5</v>
+      </c>
+      <c r="L59" s="74">
+        <v>100.6</v>
+      </c>
+      <c r="M59" s="51">
+        <v>101.4</v>
+      </c>
+      <c r="N59" s="46">
+        <v>101.1</v>
+      </c>
+      <c r="O59" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="P59" s="49">
+        <v>102.57083146752893</v>
+      </c>
+      <c r="Q59" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="R59" s="46">
+        <v>103.5</v>
+      </c>
+      <c r="S59" s="52">
+        <v>103.1</v>
+      </c>
+      <c r="T59" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="U59" s="49">
+        <v>101.92454431415258</v>
+      </c>
+      <c r="V59" s="62">
+        <v>98.9</v>
+      </c>
+      <c r="W59" s="47">
+        <v>98.9</v>
+      </c>
+      <c r="X59" s="47">
+        <v>96.7</v>
+      </c>
+      <c r="Y59" s="47">
+        <v>95.8</v>
+      </c>
+      <c r="Z59" s="53">
+        <v>96</v>
+      </c>
+      <c r="AA59" s="47">
+        <v>100.2</v>
+      </c>
+      <c r="AB59" s="47">
+        <v>100.3</v>
+      </c>
+      <c r="AC59" s="47">
+        <v>101.1</v>
+      </c>
+      <c r="AD59" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="AE59" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="AF59" s="45">
+        <v>96.8</v>
+      </c>
+      <c r="AG59" s="45">
+        <v>97.6</v>
+      </c>
+      <c r="AH59" s="45">
+        <v>98.6</v>
+      </c>
+      <c r="AI59" s="45">
+        <v>100</v>
+      </c>
+      <c r="AJ59" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="AK59" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="AL59" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AM59" s="45">
+        <v>101.6</v>
+      </c>
+      <c r="AN59" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="AO59" s="54">
+        <v>102.3</v>
+      </c>
+      <c r="AP59" s="54">
+        <v>106.8</v>
+      </c>
+      <c r="AQ59" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="AR59" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="AS59" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="AT59" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="AU59" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="AV59" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="AW59" s="45">
+        <v>109</v>
+      </c>
+      <c r="AX59" s="45">
+        <v>110.2</v>
+      </c>
+      <c r="AY59" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="AZ59" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="BA59" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BB59" s="45">
+        <v>107</v>
+      </c>
+      <c r="BC59" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="BD59" s="45">
+        <v>106.9</v>
+      </c>
+      <c r="BE59" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="BF59" s="45">
+        <v>108.9</v>
+      </c>
+      <c r="BG59" s="45">
+        <v>106.7</v>
+      </c>
+      <c r="BH59" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="BI59" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="BJ59" s="45">
+        <v>102.1</v>
+      </c>
+      <c r="BK59" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="BL59" s="1">
+        <v>105.9</v>
+      </c>
+      <c r="BM59" s="6">
+        <v>106</v>
+      </c>
+      <c r="BN59" s="6">
+        <v>105.9</v>
+      </c>
+      <c r="BO59" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="BP59" s="12">
+        <v>105.4</v>
+      </c>
+      <c r="BQ59" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BR59" s="93">
+        <v>107.5</v>
+      </c>
+      <c r="BS59" s="93">
+        <v>107.7</v>
+      </c>
+      <c r="BT59" s="12">
+        <v>106.9</v>
+      </c>
+      <c r="BU59" s="150">
+        <v>105.4</v>
+      </c>
+      <c r="BV59" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="BW59" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="BX59" s="12">
+        <v>102</v>
+      </c>
+      <c r="BY59" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BZ59" s="12">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B60" s="47">
+        <v>108.5</v>
+      </c>
+      <c r="C60" s="61">
+        <v>106</v>
+      </c>
+      <c r="D60" s="47">
+        <v>112.2</v>
+      </c>
+      <c r="E60" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="F60" s="49">
+        <v>117.23070201484138</v>
+      </c>
+      <c r="G60" s="47">
+        <v>119.2</v>
+      </c>
+      <c r="H60" s="46">
+        <v>115.4</v>
+      </c>
+      <c r="I60" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="J60" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="K60" s="55">
+        <v>104.2</v>
+      </c>
+      <c r="L60" s="47">
+        <v>99.5</v>
+      </c>
+      <c r="M60" s="51">
+        <v>98.8</v>
+      </c>
+      <c r="N60" s="46">
+        <v>102.5</v>
+      </c>
+      <c r="O60" s="52">
+        <v>106.6</v>
+      </c>
+      <c r="P60" s="49">
+        <v>108.2437887272644</v>
+      </c>
+      <c r="Q60" s="52">
+        <v>103.2</v>
+      </c>
+      <c r="R60" s="46">
+        <v>106.1</v>
+      </c>
+      <c r="S60" s="52">
+        <v>103.5</v>
+      </c>
+      <c r="T60" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="U60" s="49">
+        <v>101.30900748211059</v>
+      </c>
+      <c r="V60" s="62">
+        <v>103.4</v>
+      </c>
+      <c r="W60" s="47">
+        <v>100.1</v>
+      </c>
+      <c r="X60" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="Y60" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="Z60" s="53">
+        <v>96.6</v>
+      </c>
+      <c r="AA60" s="47">
+        <v>101.2</v>
+      </c>
+      <c r="AB60" s="47">
+        <v>101.4</v>
+      </c>
+      <c r="AC60" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="AD60" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="AE60" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="AF60" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="AG60" s="45">
+        <v>99.7</v>
+      </c>
+      <c r="AH60" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="AI60" s="45">
+        <v>99.3</v>
+      </c>
+      <c r="AJ60" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="AK60" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="AL60" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="AM60" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="AN60" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="AO60" s="54">
+        <v>101</v>
+      </c>
+      <c r="AP60" s="54">
+        <v>105.9</v>
+      </c>
+      <c r="AQ60" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="AR60" s="45">
+        <v>109</v>
+      </c>
+      <c r="AS60" s="45">
+        <v>109.8</v>
+      </c>
+      <c r="AT60" s="45">
+        <v>110</v>
+      </c>
+      <c r="AU60" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="AV60" s="45">
+        <v>116</v>
+      </c>
+      <c r="AW60" s="45">
+        <v>113.8</v>
+      </c>
+      <c r="AX60" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="AY60" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="AZ60" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="BA60" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="BB60" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="BC60" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="BD60" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="BE60" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="BF60" s="45">
+        <v>113.5</v>
+      </c>
+      <c r="BG60" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="BH60" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="BI60" s="6">
+        <v>106.1</v>
+      </c>
+      <c r="BJ60" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="BK60" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="BL60" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="BM60" s="6">
+        <v>103.5</v>
+      </c>
+      <c r="BN60" s="6">
+        <v>104</v>
+      </c>
+      <c r="BO60" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="BP60" s="12">
+        <v>99.5</v>
+      </c>
+      <c r="BQ60" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="BR60" s="93">
+        <v>103.8</v>
+      </c>
+      <c r="BS60" s="93">
+        <v>103.1</v>
+      </c>
+      <c r="BT60" s="12">
+        <v>99.8</v>
+      </c>
+      <c r="BU60" s="150">
+        <v>102.4</v>
+      </c>
+      <c r="BV60" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BW60" s="12">
+        <v>100.3</v>
+      </c>
+      <c r="BX60" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="BY60" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BZ60" s="12">
+        <v>94.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" s="47">
+        <v>109.6</v>
+      </c>
+      <c r="C61" s="61">
+        <v>107.2</v>
+      </c>
+      <c r="D61" s="47">
+        <v>110.3</v>
+      </c>
+      <c r="E61" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="F61" s="49">
+        <v>114.26963996034819</v>
+      </c>
+      <c r="G61" s="47">
+        <v>105.7</v>
+      </c>
+      <c r="H61" s="46">
+        <v>105.3</v>
+      </c>
+      <c r="I61" s="46">
+        <v>101</v>
+      </c>
+      <c r="J61" s="46">
+        <v>101.8</v>
+      </c>
+      <c r="K61" s="55">
+        <v>102.4</v>
+      </c>
+      <c r="L61" s="47">
+        <v>107.9</v>
+      </c>
+      <c r="M61" s="51">
+        <v>107</v>
+      </c>
+      <c r="N61" s="46">
+        <v>103.7</v>
+      </c>
+      <c r="O61" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="P61" s="49">
+        <v>101.85411331305396</v>
+      </c>
+      <c r="Q61" s="52">
+        <v>97.2</v>
+      </c>
+      <c r="R61" s="46">
+        <v>100.3</v>
+      </c>
+      <c r="S61" s="52">
+        <v>100.2</v>
+      </c>
+      <c r="T61" s="52">
+        <v>101.9</v>
+      </c>
+      <c r="U61" s="49">
+        <v>102.57561046208335</v>
+      </c>
+      <c r="V61" s="62">
+        <v>98.6</v>
+      </c>
+      <c r="W61" s="47">
+        <v>96.7</v>
+      </c>
+      <c r="X61" s="47">
+        <v>98.1</v>
+      </c>
+      <c r="Y61" s="47">
+        <v>96.2</v>
+      </c>
+      <c r="Z61" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="AA61" s="47">
+        <v>93.2</v>
+      </c>
+      <c r="AB61" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="AC61" s="47">
+        <v>97.6</v>
+      </c>
+      <c r="AD61" s="47">
+        <v>100.4</v>
+      </c>
+      <c r="AE61" s="45">
+        <v>100.1</v>
+      </c>
+      <c r="AF61" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="AG61" s="45">
+        <v>102.8</v>
+      </c>
+      <c r="AH61" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="AI61" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="AJ61" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="AK61" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="AL61" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="AM61" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="AN61" s="45">
+        <v>101</v>
+      </c>
+      <c r="AO61" s="54">
+        <v>101.1</v>
+      </c>
+      <c r="AP61" s="54">
+        <v>116.1</v>
+      </c>
+      <c r="AQ61" s="45">
+        <v>117.1</v>
+      </c>
+      <c r="AR61" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="AS61" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="AT61" s="45">
+        <v>117.5</v>
+      </c>
+      <c r="AU61" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AV61" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="AW61" s="45">
+        <v>103.2</v>
+      </c>
+      <c r="AX61" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="AY61" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="AZ61" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="BA61" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="BB61" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="BC61" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="BD61" s="45">
+        <v>111</v>
+      </c>
+      <c r="BE61" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="BF61" s="45">
+        <v>122.8</v>
+      </c>
+      <c r="BG61" s="45">
+        <v>117</v>
+      </c>
+      <c r="BH61" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="BI61" s="6">
+        <v>114.7</v>
+      </c>
+      <c r="BJ61" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BK61" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="BL61" s="1">
+        <v>105.4</v>
+      </c>
+      <c r="BM61" s="6">
+        <v>105.9</v>
+      </c>
+      <c r="BN61" s="6">
+        <v>106.1</v>
+      </c>
+      <c r="BO61" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="BP61" s="12">
+        <v>102.6</v>
+      </c>
+      <c r="BQ61" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="BR61" s="93">
+        <v>102.9</v>
+      </c>
+      <c r="BS61" s="93">
+        <v>102.9</v>
+      </c>
+      <c r="BT61" s="12">
+        <v>107.1</v>
+      </c>
+      <c r="BU61" s="150">
+        <v>105.5</v>
+      </c>
+      <c r="BV61" s="150">
+        <v>103.5</v>
+      </c>
+      <c r="BW61" s="150">
+        <v>102</v>
+      </c>
+      <c r="BX61" s="12">
+        <v>101.2</v>
+      </c>
+      <c r="BY61" s="150">
+        <v>96.4</v>
+      </c>
+      <c r="BZ61" s="150">
+        <v>96.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" s="47">
+        <v>109.7</v>
+      </c>
+      <c r="C62" s="61">
+        <v>106.4</v>
+      </c>
+      <c r="D62" s="47">
+        <v>105.6</v>
+      </c>
+      <c r="E62" s="47">
+        <v>104.9</v>
+      </c>
+      <c r="F62" s="49">
+        <v>106.64131952149285</v>
+      </c>
+      <c r="G62" s="47">
+        <v>107.4</v>
+      </c>
+      <c r="H62" s="46">
+        <v>105.8</v>
+      </c>
+      <c r="I62" s="46">
+        <v>107.3</v>
+      </c>
+      <c r="J62" s="46">
+        <v>109</v>
+      </c>
+      <c r="K62" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="L62" s="47">
+        <v>107.1</v>
+      </c>
+      <c r="M62" s="51">
+        <v>112.5</v>
+      </c>
+      <c r="N62" s="46">
+        <v>107.6</v>
+      </c>
+      <c r="O62" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="P62" s="49">
+        <v>105.6323701868093</v>
+      </c>
+      <c r="Q62" s="52">
+        <v>100.6</v>
+      </c>
+      <c r="R62" s="46">
+        <v>104.8</v>
+      </c>
+      <c r="S62" s="52">
+        <v>105</v>
+      </c>
+      <c r="T62" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="U62" s="49">
+        <v>105.02909742655129</v>
+      </c>
+      <c r="V62" s="62">
+        <v>105.7</v>
+      </c>
+      <c r="W62" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="X62" s="47">
+        <v>96.3</v>
+      </c>
+      <c r="Y62" s="47">
+        <v>93.5</v>
+      </c>
+      <c r="Z62" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="AA62" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="AB62" s="47">
+        <v>99.4</v>
+      </c>
+      <c r="AC62" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="AD62" s="47">
+        <v>102.5</v>
+      </c>
+      <c r="AE62" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="AF62" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="AG62" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="AH62" s="45">
+        <v>101.3</v>
+      </c>
+      <c r="AI62" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="AJ62" s="54">
+        <v>101.9</v>
+      </c>
+      <c r="AK62" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="AL62" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="AM62" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="AN62" s="45">
+        <v>103.4</v>
+      </c>
+      <c r="AO62" s="54">
+        <v>103.6</v>
+      </c>
+      <c r="AP62" s="54">
+        <v>105.8</v>
+      </c>
+      <c r="AQ62" s="45">
+        <v>108.9</v>
+      </c>
+      <c r="AR62" s="45">
+        <v>108.6</v>
+      </c>
+      <c r="AS62" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="AT62" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="AU62" s="45">
+        <v>104.5</v>
+      </c>
+      <c r="AV62" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="AW62" s="45">
+        <v>103.2</v>
+      </c>
+      <c r="AX62" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="AY62" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="AZ62" s="45">
+        <v>112.4</v>
+      </c>
+      <c r="BA62" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="BB62" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="BC62" s="45">
+        <v>107</v>
+      </c>
+      <c r="BD62" s="45">
+        <v>107.3</v>
+      </c>
+      <c r="BE62" s="45">
+        <v>114</v>
+      </c>
+      <c r="BF62" s="45">
+        <v>114</v>
+      </c>
+      <c r="BG62" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="BH62" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="BI62" s="6">
+        <v>111.5</v>
+      </c>
+      <c r="BJ62" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="BK62" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="BL62" s="1">
+        <v>105.9</v>
+      </c>
+      <c r="BM62" s="6">
+        <v>107.2</v>
+      </c>
+      <c r="BN62" s="6">
+        <v>106.9</v>
+      </c>
+      <c r="BO62" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="BP62" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="BQ62" s="12">
+        <v>103.6</v>
+      </c>
+      <c r="BR62" s="93">
+        <v>101.9</v>
+      </c>
+      <c r="BS62" s="93">
+        <v>103.2</v>
+      </c>
+      <c r="BT62" s="12">
+        <v>111</v>
+      </c>
+      <c r="BU62" s="150">
+        <v>108.2</v>
+      </c>
+      <c r="BV62" s="150">
+        <v>104.5</v>
+      </c>
+      <c r="BW62" s="150">
+        <v>102.6</v>
+      </c>
+      <c r="BX62" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="BY62" s="150">
+        <v>95.3</v>
+      </c>
+      <c r="BZ62" s="150">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" s="47">
+        <v>114.3</v>
+      </c>
+      <c r="C63" s="61">
+        <v>104.8</v>
+      </c>
+      <c r="D63" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="E63" s="47">
+        <v>115.3</v>
+      </c>
+      <c r="F63" s="49">
+        <v>117.10944958856116</v>
+      </c>
+      <c r="G63" s="47">
+        <v>123.6</v>
+      </c>
+      <c r="H63" s="46">
+        <v>122</v>
+      </c>
+      <c r="I63" s="46">
+        <v>109.6</v>
+      </c>
+      <c r="J63" s="46">
+        <v>105.2</v>
+      </c>
+      <c r="K63" s="55">
+        <v>105.2</v>
+      </c>
+      <c r="L63" s="47">
+        <v>95.9</v>
+      </c>
+      <c r="M63" s="51">
+        <v>94.7</v>
+      </c>
+      <c r="N63" s="46">
+        <v>93.1</v>
+      </c>
+      <c r="O63" s="52">
+        <v>94.3</v>
+      </c>
+      <c r="P63" s="49">
+        <v>94.919544778236272</v>
+      </c>
+      <c r="Q63" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="R63" s="46">
+        <v>100.4</v>
+      </c>
+      <c r="S63" s="52">
+        <v>102.1</v>
+      </c>
+      <c r="T63" s="52">
+        <v>104.1</v>
+      </c>
+      <c r="U63" s="49">
+        <v>104.77767118485819</v>
+      </c>
+      <c r="V63" s="62">
+        <v>109.3</v>
+      </c>
+      <c r="W63" s="47">
+        <v>105.5</v>
+      </c>
+      <c r="X63" s="47">
+        <v>99.1</v>
+      </c>
+      <c r="Y63" s="47">
+        <v>93.9</v>
+      </c>
+      <c r="Z63" s="53">
+        <v>91.6</v>
+      </c>
+      <c r="AA63" s="47">
+        <v>92.1</v>
+      </c>
+      <c r="AB63" s="47">
+        <v>100</v>
+      </c>
+      <c r="AC63" s="47">
+        <v>102.9</v>
+      </c>
+      <c r="AD63" s="47">
+        <v>107.1</v>
+      </c>
+      <c r="AE63" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="AF63" s="45">
+        <v>99</v>
+      </c>
+      <c r="AG63" s="45">
+        <v>100</v>
+      </c>
+      <c r="AH63" s="45">
+        <v>103.2</v>
+      </c>
+      <c r="AI63" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="AJ63" s="54">
+        <v>102.3</v>
+      </c>
+      <c r="AK63" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="AL63" s="45">
+        <v>95.2</v>
+      </c>
+      <c r="AM63" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="AN63" s="45">
+        <v>95.7</v>
+      </c>
+      <c r="AO63" s="54">
+        <v>96.1</v>
+      </c>
+      <c r="AP63" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="AQ63" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AR63" s="45">
+        <v>101.8</v>
+      </c>
+      <c r="AS63" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="AT63" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AU63" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="AV63" s="45">
+        <v>122.4</v>
+      </c>
+      <c r="AW63" s="45">
+        <v>121.2</v>
+      </c>
+      <c r="AX63" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="AY63" s="45">
+        <v>119.2</v>
+      </c>
+      <c r="AZ63" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="BA63" s="45">
+        <v>113.5</v>
+      </c>
+      <c r="BB63" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="BC63" s="45">
+        <v>115</v>
+      </c>
+      <c r="BD63" s="45">
+        <v>115.9</v>
+      </c>
+      <c r="BE63" s="45">
+        <v>122.2</v>
+      </c>
+      <c r="BF63" s="45">
+        <v>115</v>
+      </c>
+      <c r="BG63" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="BH63" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="BI63" s="6">
+        <v>113.4</v>
+      </c>
+      <c r="BJ63" s="45">
+        <v>100.6</v>
+      </c>
+      <c r="BK63" s="45">
+        <v>97.5</v>
+      </c>
+      <c r="BL63" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="BM63" s="6">
+        <v>103</v>
+      </c>
+      <c r="BN63" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="BO63" s="12">
+        <v>110.3</v>
+      </c>
+      <c r="BP63" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BQ63" s="12">
+        <v>107.9</v>
+      </c>
+      <c r="BR63" s="93">
+        <v>106.4</v>
+      </c>
+      <c r="BS63" s="93">
+        <v>106.5</v>
+      </c>
+      <c r="BT63" s="12">
+        <v>93.5</v>
+      </c>
+      <c r="BU63" s="150">
+        <v>96.8</v>
+      </c>
+      <c r="BV63" s="150">
+        <v>97.4</v>
+      </c>
+      <c r="BW63" s="150">
+        <v>96.5</v>
+      </c>
+      <c r="BX63" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="BY63" s="150">
+        <v>97.8</v>
+      </c>
+      <c r="BZ63" s="150">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:207" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B64" s="47">
+        <v>113</v>
+      </c>
+      <c r="C64" s="61">
+        <v>99.6</v>
+      </c>
+      <c r="D64" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="E64" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="F64" s="49">
+        <v>108.28522122128537</v>
+      </c>
+      <c r="G64" s="47">
+        <v>126.9</v>
+      </c>
+      <c r="H64" s="46">
+        <v>124.2</v>
+      </c>
+      <c r="I64" s="46">
+        <v>114.6</v>
+      </c>
+      <c r="J64" s="46">
+        <v>111.5</v>
+      </c>
+      <c r="K64" s="55">
+        <v>117.2</v>
+      </c>
+      <c r="L64" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="M64" s="51">
+        <v>100.1</v>
+      </c>
+      <c r="N64" s="46">
+        <v>103.4</v>
+      </c>
+      <c r="O64" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="P64" s="49">
+        <v>103.07458704907194</v>
+      </c>
+      <c r="Q64" s="52">
+        <v>102.8</v>
+      </c>
+      <c r="R64" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="S64" s="52">
+        <v>102.5</v>
+      </c>
+      <c r="T64" s="52">
+        <v>101.6</v>
+      </c>
+      <c r="U64" s="49">
+        <v>101.39009751639612</v>
+      </c>
+      <c r="V64" s="62">
+        <v>99.5</v>
+      </c>
+      <c r="W64" s="47">
+        <v>96.5</v>
+      </c>
+      <c r="X64" s="47">
+        <v>93.5</v>
+      </c>
+      <c r="Y64" s="47">
+        <v>93.6</v>
+      </c>
+      <c r="Z64" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="AA64" s="47">
+        <v>114.4</v>
+      </c>
+      <c r="AB64" s="47">
+        <v>113.9</v>
+      </c>
+      <c r="AC64" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="AD64" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="AE64" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="AF64" s="45">
+        <v>84.8</v>
+      </c>
+      <c r="AG64" s="45">
+        <v>86.3</v>
+      </c>
+      <c r="AH64" s="45">
+        <v>88.3</v>
+      </c>
+      <c r="AI64" s="45">
+        <v>90</v>
+      </c>
+      <c r="AJ64" s="54">
+        <v>90.1</v>
+      </c>
+      <c r="AK64" s="45">
+        <v>94.9</v>
+      </c>
+      <c r="AL64" s="45">
+        <v>97.3</v>
+      </c>
+      <c r="AM64" s="45">
+        <v>98</v>
+      </c>
+      <c r="AN64" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="AO64" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="AP64" s="54">
+        <v>115.7</v>
+      </c>
+      <c r="AQ64" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="AR64" s="45">
+        <v>115</v>
+      </c>
+      <c r="AS64" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="AT64" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="AU64" s="45">
+        <v>123</v>
+      </c>
+      <c r="AV64" s="45">
+        <v>123.7</v>
+      </c>
+      <c r="AW64" s="45">
+        <v>123.3</v>
+      </c>
+      <c r="AX64" s="45">
+        <v>121.1</v>
+      </c>
+      <c r="AY64" s="45">
+        <v>120.7</v>
+      </c>
+      <c r="AZ64" s="45">
+        <v>117</v>
+      </c>
+      <c r="BA64" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="BB64" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="BC64" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="BD64" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="BE64" s="45">
+        <v>110</v>
+      </c>
+      <c r="BF64" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="BG64" s="45">
+        <v>104.1</v>
+      </c>
+      <c r="BH64" s="45">
+        <v>101</v>
+      </c>
+      <c r="BI64" s="6">
+        <v>101.5</v>
+      </c>
+      <c r="BJ64" s="45">
+        <v>95.8</v>
+      </c>
+      <c r="BK64" s="45">
+        <v>101.4</v>
+      </c>
+      <c r="BL64" s="1">
+        <v>101.6</v>
+      </c>
+      <c r="BM64" s="6">
+        <v>103.8</v>
+      </c>
+      <c r="BN64" s="6">
+        <v>103.7</v>
+      </c>
+      <c r="BO64" s="12">
+        <v>104</v>
+      </c>
+      <c r="BP64" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="BQ64" s="12">
+        <v>101.3</v>
+      </c>
+      <c r="BR64" s="93">
+        <v>103.2</v>
+      </c>
+      <c r="BS64" s="93">
+        <v>102.6</v>
+      </c>
+      <c r="BT64" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="BU64" s="150">
+        <v>98</v>
+      </c>
+      <c r="BV64" s="12">
+        <v>96.4</v>
+      </c>
+      <c r="BW64" s="12">
+        <v>95</v>
+      </c>
+      <c r="BX64" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="BY64" s="12">
+        <v>94.9</v>
+      </c>
+      <c r="BZ64" s="12">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="B65" s="47">
+        <v>106.5</v>
+      </c>
+      <c r="C65" s="61">
+        <v>101.4</v>
+      </c>
+      <c r="D65" s="47">
+        <v>107.6</v>
+      </c>
+      <c r="E65" s="47">
+        <v>111.7</v>
+      </c>
+      <c r="F65" s="49">
+        <v>113.30961333378364</v>
+      </c>
+      <c r="G65" s="47">
+        <v>125.8</v>
+      </c>
+      <c r="H65" s="46">
+        <v>121.7</v>
+      </c>
+      <c r="I65" s="46">
+        <v>116</v>
+      </c>
+      <c r="J65" s="46">
+        <v>111.7</v>
+      </c>
+      <c r="K65" s="55">
+        <v>111.7</v>
+      </c>
+      <c r="L65" s="47">
+        <v>99.6</v>
+      </c>
+      <c r="M65" s="51">
+        <v>98.8</v>
+      </c>
+      <c r="N65" s="46">
+        <v>99.2</v>
+      </c>
+      <c r="O65" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="P65" s="49">
+        <v>100.78406262799503</v>
+      </c>
+      <c r="Q65" s="52">
+        <v>91.9</v>
+      </c>
+      <c r="R65" s="46">
+        <v>97.4</v>
+      </c>
+      <c r="S65" s="52">
+        <v>97.1</v>
+      </c>
+      <c r="T65" s="52">
+        <v>96.8</v>
+      </c>
+      <c r="U65" s="49">
+        <v>96.835819580262907</v>
+      </c>
+      <c r="V65" s="62">
+        <v>102.2</v>
+      </c>
+      <c r="W65" s="47">
+        <v>99.7</v>
+      </c>
+      <c r="X65" s="47">
+        <v>99.6</v>
+      </c>
+      <c r="Y65" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="Z65" s="53">
+        <v>96.5</v>
+      </c>
+      <c r="AA65" s="47">
+        <v>100</v>
+      </c>
+      <c r="AB65" s="47">
+        <v>101.2</v>
+      </c>
+      <c r="AC65" s="47">
+        <v>101.8</v>
+      </c>
+      <c r="AD65" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="AE65" s="45">
+        <v>103.8</v>
+      </c>
+      <c r="AF65" s="45">
+        <v>98.4</v>
+      </c>
+      <c r="AG65" s="45">
+        <v>99.8</v>
+      </c>
+      <c r="AH65" s="45">
+        <v>100.8</v>
+      </c>
+      <c r="AI65" s="45">
+        <v>99.9</v>
+      </c>
+      <c r="AJ65" s="54">
+        <v>100</v>
+      </c>
+      <c r="AK65" s="45">
+        <v>115.7</v>
+      </c>
+      <c r="AL65" s="45">
+        <v>116.6</v>
+      </c>
+      <c r="AM65" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="AN65" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="AO65" s="54">
+        <v>113.7</v>
+      </c>
+      <c r="AP65" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="AQ65" s="45">
+        <v>99.9</v>
+      </c>
+      <c r="AR65" s="45">
+        <v>104.3</v>
+      </c>
+      <c r="AS65" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="AT65" s="45">
+        <v>107.7</v>
+      </c>
+      <c r="AU65" s="45">
+        <v>122.6</v>
+      </c>
+      <c r="AV65" s="45">
+        <v>119.7</v>
+      </c>
+      <c r="AW65" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="AX65" s="45">
+        <v>112.7</v>
+      </c>
+      <c r="AY65" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="AZ65" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="BA65" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="BB65" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="BC65" s="45">
+        <v>121</v>
+      </c>
+      <c r="BD65" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="BE65" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="BF65" s="45">
+        <v>119.2</v>
+      </c>
+      <c r="BG65" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="BH65" s="45">
+        <v>117.9</v>
+      </c>
+      <c r="BI65" s="6">
+        <v>120.8</v>
+      </c>
+      <c r="BJ65" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="BK65" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="BL65" s="1">
+        <v>108.7</v>
+      </c>
+      <c r="BM65" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="BN65" s="6">
+        <v>108</v>
+      </c>
+      <c r="BO65" s="12">
+        <v>106.3</v>
+      </c>
+      <c r="BP65" s="12">
+        <v>104.3</v>
+      </c>
+      <c r="BQ65" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="BR65" s="93">
+        <v>102.8</v>
+      </c>
+      <c r="BS65" s="93">
+        <v>102.8</v>
+      </c>
+      <c r="BT65" s="12">
+        <v>97.4</v>
+      </c>
+      <c r="BU65" s="150">
+        <v>99</v>
+      </c>
+      <c r="BV65" s="12">
+        <v>98.5</v>
+      </c>
+      <c r="BW65" s="12">
+        <v>97.7</v>
+      </c>
+      <c r="BX65" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BY65" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="BZ65" s="12">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66" s="47">
+        <v>110.8</v>
+      </c>
+      <c r="C66" s="61">
+        <v>110.4</v>
+      </c>
+      <c r="D66" s="47">
+        <v>114.8</v>
+      </c>
+      <c r="E66" s="47">
+        <v>120</v>
+      </c>
+      <c r="F66" s="49">
+        <v>121.65922131833666</v>
+      </c>
+      <c r="G66" s="47">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="H66" s="46">
+        <v>126.8</v>
+      </c>
+      <c r="I66" s="46">
+        <v>115</v>
+      </c>
+      <c r="J66" s="46">
+        <v>106.9</v>
+      </c>
+      <c r="K66" s="49">
+        <v>107</v>
+      </c>
+      <c r="L66" s="51">
+        <v>95.8</v>
+      </c>
+      <c r="M66" s="51">
+        <v>98.8</v>
+      </c>
+      <c r="N66" s="46">
+        <v>101</v>
+      </c>
+      <c r="O66" s="52">
+        <v>103.9</v>
+      </c>
+      <c r="P66" s="49">
+        <v>105.0875964186278</v>
+      </c>
+      <c r="Q66" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="R66" s="46">
+        <v>101</v>
+      </c>
+      <c r="S66" s="52">
+        <v>100.2</v>
+      </c>
+      <c r="T66" s="52">
+        <v>98.8</v>
+      </c>
+      <c r="U66" s="49">
+        <v>100.47123089129272</v>
+      </c>
+      <c r="V66" s="62">
+        <v>104.9</v>
+      </c>
+      <c r="W66" s="47">
+        <v>104.3</v>
+      </c>
+      <c r="X66" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="Y66" s="47">
+        <v>98.6</v>
+      </c>
+      <c r="Z66" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="AA66" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="AB66" s="47">
+        <v>96.7</v>
+      </c>
+      <c r="AC66" s="47">
+        <v>98.9</v>
+      </c>
+      <c r="AD66" s="47">
+        <v>101</v>
+      </c>
+      <c r="AE66" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="AF66" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="AG66" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="AH66" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="AI66" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="AJ66" s="54">
+        <v>100.3</v>
+      </c>
+      <c r="AK66" s="45">
+        <v>96.1</v>
+      </c>
+      <c r="AL66" s="45">
+        <v>99.4</v>
+      </c>
+      <c r="AM66" s="45">
+        <v>96.4</v>
+      </c>
+      <c r="AN66" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="AO66" s="54">
+        <v>98.8</v>
+      </c>
+      <c r="AP66" s="54">
+        <v>110.2</v>
+      </c>
+      <c r="AQ66" s="45">
+        <v>108.9</v>
+      </c>
+      <c r="AR66" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AS66" s="45">
+        <v>113.8</v>
+      </c>
+      <c r="AT66" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="AU66" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="AV66" s="45">
+        <v>120.5</v>
+      </c>
+      <c r="AW66" s="45">
+        <v>117.6</v>
+      </c>
+      <c r="AX66" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="AY66" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="AZ66" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="BA66" s="45">
+        <v>115</v>
+      </c>
+      <c r="BB66" s="45">
+        <v>116.1</v>
+      </c>
+      <c r="BC66" s="45">
+        <v>113.8</v>
+      </c>
+      <c r="BD66" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="BE66" s="45">
+        <v>109.9</v>
+      </c>
+      <c r="BF66" s="45">
+        <v>107.7</v>
+      </c>
+      <c r="BG66" s="45">
+        <v>107</v>
+      </c>
+      <c r="BH66" s="45">
+        <v>106.6</v>
+      </c>
+      <c r="BI66" s="6">
+        <v>106.5</v>
+      </c>
+      <c r="BJ66" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="BK66" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="BL66" s="1">
+        <v>105.9</v>
+      </c>
+      <c r="BM66" s="6">
+        <v>106.7</v>
+      </c>
+      <c r="BN66" s="6">
+        <v>107.2</v>
+      </c>
+      <c r="BO66" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="BP66" s="12">
+        <v>103.8</v>
+      </c>
+      <c r="BQ66" s="12">
+        <v>104.3</v>
+      </c>
+      <c r="BR66" s="93">
+        <v>104.4</v>
+      </c>
+      <c r="BS66" s="93">
+        <v>104.2</v>
+      </c>
+      <c r="BT66" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="BU66" s="150">
+        <v>95.1</v>
+      </c>
+      <c r="BV66" s="12">
+        <v>98</v>
+      </c>
+      <c r="BW66" s="12">
+        <v>99</v>
+      </c>
+      <c r="BX66" s="12">
+        <v>97.6</v>
+      </c>
+      <c r="BY66" s="12">
+        <v>99.6</v>
+      </c>
+      <c r="BZ66" s="12">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="47">
+        <v>123.4</v>
+      </c>
+      <c r="C67" s="61">
+        <v>108.8</v>
+      </c>
+      <c r="D67" s="47">
+        <v>112.6</v>
+      </c>
+      <c r="E67" s="47">
+        <v>116</v>
+      </c>
+      <c r="F67" s="49">
+        <v>117.72262216485824</v>
+      </c>
+      <c r="G67" s="47">
+        <v>135.6</v>
+      </c>
+      <c r="H67" s="46">
+        <v>139.5</v>
+      </c>
+      <c r="I67" s="46">
+        <v>130.9</v>
+      </c>
+      <c r="J67" s="46">
+        <v>121.9</v>
+      </c>
+      <c r="K67" s="55">
+        <v>121.8</v>
+      </c>
+      <c r="L67" s="47">
+        <v>93.8</v>
+      </c>
+      <c r="M67" s="51">
+        <v>93.2</v>
+      </c>
+      <c r="N67" s="46">
+        <v>92.6</v>
+      </c>
+      <c r="O67" s="52">
+        <v>93.3</v>
+      </c>
+      <c r="P67" s="49">
+        <v>91.378800136825447</v>
+      </c>
+      <c r="Q67" s="52">
+        <v>95.5</v>
+      </c>
+      <c r="R67" s="46">
+        <v>94.4</v>
+      </c>
+      <c r="S67" s="52">
+        <v>95.1</v>
+      </c>
+      <c r="T67" s="52">
+        <v>96</v>
+      </c>
+      <c r="U67" s="49">
+        <v>100.59762637444193</v>
+      </c>
+      <c r="V67" s="62">
+        <v>103.1</v>
+      </c>
+      <c r="W67" s="47">
+        <v>105</v>
+      </c>
+      <c r="X67" s="47">
+        <v>102.8</v>
+      </c>
+      <c r="Y67" s="47">
+        <v>98.8</v>
+      </c>
+      <c r="Z67" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="AA67" s="47">
+        <v>98.5</v>
+      </c>
+      <c r="AB67" s="47">
+        <v>101</v>
+      </c>
+      <c r="AC67" s="47">
+        <v>99.5</v>
+      </c>
+      <c r="AD67" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="AE67" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="AF67" s="45">
+        <v>95.1</v>
+      </c>
+      <c r="AG67" s="45">
+        <v>93.2</v>
+      </c>
+      <c r="AH67" s="45">
+        <v>94.3</v>
+      </c>
+      <c r="AI67" s="45">
+        <v>94.8</v>
+      </c>
+      <c r="AJ67" s="54">
+        <v>94.7</v>
+      </c>
+      <c r="AK67" s="45">
+        <v>97.4</v>
+      </c>
+      <c r="AL67" s="45">
+        <v>95.1</v>
+      </c>
+      <c r="AM67" s="45">
+        <v>98</v>
+      </c>
+      <c r="AN67" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="AO67" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="AP67" s="54">
+        <v>106.2</v>
+      </c>
+      <c r="AQ67" s="45">
+        <v>119</v>
+      </c>
+      <c r="AR67" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="AS67" s="45">
+        <v>114.4</v>
+      </c>
+      <c r="AT67" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="AU67" s="45">
+        <v>141</v>
+      </c>
+      <c r="AV67" s="45">
+        <v>129</v>
+      </c>
+      <c r="AW67" s="45">
+        <v>137.1</v>
+      </c>
+      <c r="AX67" s="45">
+        <v>134.1</v>
+      </c>
+      <c r="AY67" s="45">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="AZ67" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="BA67" s="45">
+        <v>122.4</v>
+      </c>
+      <c r="BB67" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="BC67" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="BD67" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="BE67" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="BF67" s="45">
+        <v>99.3</v>
+      </c>
+      <c r="BG67" s="45">
+        <v>111</v>
+      </c>
+      <c r="BH67" s="45">
+        <v>105.8</v>
+      </c>
+      <c r="BI67" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="BJ67" s="45">
+        <v>97.4</v>
+      </c>
+      <c r="BK67" s="45">
+        <v>97.6</v>
+      </c>
+      <c r="BL67" s="1">
+        <v>95.3</v>
+      </c>
+      <c r="BM67" s="6">
+        <v>97.4</v>
+      </c>
+      <c r="BN67" s="6">
+        <v>97</v>
+      </c>
+      <c r="BO67" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="BP67" s="12">
+        <v>96.5</v>
+      </c>
+      <c r="BQ67" s="12">
+        <v>97</v>
+      </c>
+      <c r="BR67" s="93">
+        <v>99.2</v>
+      </c>
+      <c r="BS67" s="93">
+        <v>99.5</v>
+      </c>
+      <c r="BT67" s="12">
+        <v>95.8</v>
+      </c>
+      <c r="BU67" s="150">
+        <v>97.2</v>
+      </c>
+      <c r="BV67" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="BW67" s="12">
+        <v>95</v>
+      </c>
+      <c r="BX67" s="12">
+        <v>96</v>
+      </c>
+      <c r="BY67" s="12">
+        <v>93.4</v>
+      </c>
+      <c r="BZ67" s="12">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="47">
+        <v>109.8</v>
+      </c>
+      <c r="C68" s="61">
+        <v>105.2</v>
+      </c>
+      <c r="D68" s="47">
+        <v>107</v>
+      </c>
+      <c r="E68" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="F68" s="49">
+        <v>108.26002453657357</v>
+      </c>
+      <c r="G68" s="47">
+        <v>111.5</v>
+      </c>
+      <c r="H68" s="46">
+        <v>112.2</v>
+      </c>
+      <c r="I68" s="46">
+        <v>108.2</v>
+      </c>
+      <c r="J68" s="46">
+        <v>106.8</v>
+      </c>
+      <c r="K68" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="L68" s="47">
+        <v>96.4</v>
+      </c>
+      <c r="M68" s="51">
+        <v>97.7</v>
+      </c>
+      <c r="N68" s="46">
+        <v>96.1</v>
+      </c>
+      <c r="O68" s="52">
+        <v>98.1</v>
+      </c>
+      <c r="P68" s="49">
+        <v>98.74522101506976</v>
+      </c>
+      <c r="Q68" s="52">
+        <v>105.3</v>
+      </c>
+      <c r="R68" s="46">
+        <v>107.5</v>
+      </c>
+      <c r="S68" s="52">
+        <v>109.2</v>
+      </c>
+      <c r="T68" s="52">
+        <v>106.4</v>
+      </c>
+      <c r="U68" s="49">
+        <v>108.46748219668189</v>
+      </c>
+      <c r="V68" s="62">
+        <v>104.3</v>
+      </c>
+      <c r="W68" s="47">
+        <v>102.4</v>
+      </c>
+      <c r="X68" s="47">
+        <v>100.2</v>
+      </c>
+      <c r="Y68" s="47">
+        <v>101.9</v>
+      </c>
+      <c r="Z68" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="AA68" s="47">
+        <v>104.5</v>
+      </c>
+      <c r="AB68" s="47">
+        <v>108.9</v>
+      </c>
+      <c r="AC68" s="47">
+        <v>112</v>
+      </c>
+      <c r="AD68" s="47">
+        <v>112.3</v>
+      </c>
+      <c r="AE68" s="45">
+        <v>112.1</v>
+      </c>
+      <c r="AF68" s="45">
+        <v>110.1</v>
+      </c>
+      <c r="AG68" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="AH68" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="AI68" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="AJ68" s="54">
+        <v>106.5</v>
+      </c>
+      <c r="AK68" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="AL68" s="45">
+        <v>104.8</v>
+      </c>
+      <c r="AM68" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="AN68" s="45">
+        <v>104.7</v>
+      </c>
+      <c r="AO68" s="54">
+        <v>104.7</v>
+      </c>
+      <c r="AP68" s="54">
+        <v>108</v>
+      </c>
+      <c r="AQ68" s="45">
+        <v>110.2</v>
+      </c>
+      <c r="AR68" s="45">
+        <v>112.4</v>
+      </c>
+      <c r="AS68" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AT68" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AU68" s="45">
+        <v>112.6</v>
+      </c>
+      <c r="AV68" s="45">
+        <v>108.1</v>
+      </c>
+      <c r="AW68" s="45">
+        <v>108</v>
+      </c>
+      <c r="AX68" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="AY68" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="AZ68" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="BA68" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="BB68" s="45">
+        <v>111.4</v>
+      </c>
+      <c r="BC68" s="45">
+        <v>110</v>
+      </c>
+      <c r="BD68" s="45">
+        <v>110</v>
+      </c>
+      <c r="BE68" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="BF68" s="45">
+        <v>102.3</v>
+      </c>
+      <c r="BG68" s="45">
+        <v>100</v>
+      </c>
+      <c r="BH68" s="45">
+        <v>99.4</v>
+      </c>
+      <c r="BI68" s="6">
+        <v>99.8</v>
+      </c>
+      <c r="BJ68" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="BK68" s="45">
+        <v>105.5</v>
+      </c>
+      <c r="BL68" s="1">
+        <v>107.2</v>
+      </c>
+      <c r="BM68" s="6">
+        <v>106.4</v>
+      </c>
+      <c r="BN68" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="BO68" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BP68" s="12">
+        <v>102.5</v>
+      </c>
+      <c r="BQ68" s="12">
+        <v>104.2</v>
+      </c>
+      <c r="BR68" s="93">
+        <v>105.7</v>
+      </c>
+      <c r="BS68" s="93">
+        <v>105.9</v>
+      </c>
+      <c r="BT68" s="12">
+        <v>105.9</v>
+      </c>
+      <c r="BU68" s="150">
+        <v>107.8</v>
+      </c>
+      <c r="BV68" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BW68" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="BX68" s="12">
+        <v>105</v>
+      </c>
+      <c r="BY68" s="12">
+        <v>103.4</v>
+      </c>
+      <c r="BZ68" s="12">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="95" t="s">
+        <v>42</v>
+      </c>
+      <c r="B69" s="47">
+        <v>120.6</v>
+      </c>
+      <c r="C69" s="61">
+        <v>110.7</v>
+      </c>
+      <c r="D69" s="47">
+        <v>107.9</v>
+      </c>
+      <c r="E69" s="47">
+        <v>114.3</v>
+      </c>
+      <c r="F69" s="49">
+        <v>115.65082956247225</v>
+      </c>
+      <c r="G69" s="47">
+        <v>118.3</v>
+      </c>
+      <c r="H69" s="46">
+        <v>115.7</v>
+      </c>
+      <c r="I69" s="46">
+        <v>113.6</v>
+      </c>
+      <c r="J69" s="46">
+        <v>107.2</v>
+      </c>
+      <c r="K69" s="55">
+        <v>107</v>
+      </c>
+      <c r="L69" s="47">
+        <v>97.7</v>
+      </c>
+      <c r="M69" s="51">
+        <v>96.2</v>
+      </c>
+      <c r="N69" s="46">
+        <v>95.9</v>
+      </c>
+      <c r="O69" s="52">
+        <v>98.1</v>
+      </c>
+      <c r="P69" s="49">
+        <v>97.720714324894388</v>
+      </c>
+      <c r="Q69" s="52">
+        <v>96.6</v>
+      </c>
+      <c r="R69" s="46">
+        <v>99.1</v>
+      </c>
+      <c r="S69" s="52">
+        <v>98.4</v>
+      </c>
+      <c r="T69" s="52">
+        <v>99.8</v>
+      </c>
+      <c r="U69" s="49">
+        <v>101.9876577980684</v>
+      </c>
+      <c r="V69" s="62">
+        <v>101.1</v>
+      </c>
+      <c r="W69" s="47">
+        <v>102.4</v>
+      </c>
+      <c r="X69" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="Y69" s="47">
+        <v>99.2</v>
+      </c>
+      <c r="Z69" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="AA69" s="47">
+        <v>107.8</v>
+      </c>
+      <c r="AB69" s="47">
+        <v>108.9</v>
+      </c>
+      <c r="AC69" s="47">
+        <v>107.1</v>
+      </c>
+      <c r="AD69" s="47">
+        <v>110</v>
+      </c>
+      <c r="AE69" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="AF69" s="45">
+        <v>97.8</v>
+      </c>
+      <c r="AG69" s="45">
+        <v>100.1</v>
+      </c>
+      <c r="AH69" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="AI69" s="45">
+        <v>100.4</v>
+      </c>
+      <c r="AJ69" s="54">
+        <v>100.8</v>
+      </c>
+      <c r="AK69" s="45">
+        <v>97.7</v>
+      </c>
+      <c r="AL69" s="45">
+        <v>97</v>
+      </c>
+      <c r="AM69" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="AN69" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="AO69" s="54">
+        <v>99.3</v>
+      </c>
+      <c r="AP69" s="54">
+        <v>111.9</v>
+      </c>
+      <c r="AQ69" s="45">
+        <v>114.9</v>
+      </c>
+      <c r="AR69" s="45">
+        <v>116</v>
+      </c>
+      <c r="AS69" s="45">
+        <v>113.2</v>
+      </c>
+      <c r="AT69" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AU69" s="45">
+        <v>123.6</v>
+      </c>
+      <c r="AV69" s="45">
+        <v>120.2</v>
+      </c>
+      <c r="AW69" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="AX69" s="45">
+        <v>118.6</v>
+      </c>
+      <c r="AY69" s="45">
+        <v>118.3</v>
+      </c>
+      <c r="AZ69" s="45">
+        <v>109</v>
+      </c>
+      <c r="BA69" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="BB69" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="BC69" s="45">
+        <v>112.7</v>
+      </c>
+      <c r="BD69" s="45">
+        <v>113.4</v>
+      </c>
+      <c r="BE69" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="BF69" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="BG69" s="45">
+        <v>106</v>
+      </c>
+      <c r="BH69" s="45">
+        <v>103.7</v>
+      </c>
+      <c r="BI69" s="6">
+        <v>102.8</v>
+      </c>
+      <c r="BJ69" s="45">
+        <v>91.8</v>
+      </c>
+      <c r="BK69" s="45">
+        <v>92.6</v>
+      </c>
+      <c r="BL69" s="1">
+        <v>94.1</v>
+      </c>
+      <c r="BM69" s="6">
+        <v>98.8</v>
+      </c>
+      <c r="BN69" s="6">
+        <v>99.4</v>
+      </c>
+      <c r="BO69" s="12">
+        <v>105.8</v>
+      </c>
+      <c r="BP69" s="12">
+        <v>105.6</v>
+      </c>
+      <c r="BQ69" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="BR69" s="93">
+        <v>103.8</v>
+      </c>
+      <c r="BS69" s="93">
+        <v>104.8</v>
+      </c>
+      <c r="BT69" s="12">
+        <v>95.9</v>
+      </c>
+      <c r="BU69" s="150">
+        <v>98.5</v>
+      </c>
+      <c r="BV69" s="12">
+        <v>99.3</v>
+      </c>
+      <c r="BW69" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="BX69" s="12">
+        <v>96.7</v>
+      </c>
+      <c r="BY69" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="BZ69" s="12">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="B70" s="47">
+        <v>107.4</v>
+      </c>
+      <c r="C70" s="61">
+        <v>102.6</v>
+      </c>
+      <c r="D70" s="47">
+        <v>106.3</v>
+      </c>
+      <c r="E70" s="47">
+        <v>111</v>
+      </c>
+      <c r="F70" s="49">
+        <v>112.73560733902391</v>
+      </c>
+      <c r="G70" s="47">
+        <v>122.9</v>
+      </c>
+      <c r="H70" s="46">
+        <v>121.7</v>
+      </c>
+      <c r="I70" s="46">
+        <v>113.7</v>
+      </c>
+      <c r="J70" s="46">
+        <v>107.5</v>
+      </c>
+      <c r="K70" s="55">
+        <v>107.3</v>
+      </c>
+      <c r="L70" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="M70" s="51">
+        <v>101.6</v>
+      </c>
+      <c r="N70" s="46">
+        <v>100.1</v>
+      </c>
+      <c r="O70" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="P70" s="49">
+        <v>104.93731161715876</v>
+      </c>
+      <c r="Q70" s="52">
+        <v>92.4</v>
+      </c>
+      <c r="R70" s="46">
+        <v>101.4</v>
+      </c>
+      <c r="S70" s="52">
+        <v>102.2</v>
+      </c>
+      <c r="T70" s="52">
+        <v>105.6</v>
+      </c>
+      <c r="U70" s="49">
+        <v>103.49706994175997</v>
+      </c>
+      <c r="V70" s="62">
+        <v>101.9</v>
+      </c>
+      <c r="W70" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="X70" s="47">
+        <v>98.1</v>
+      </c>
+      <c r="Y70" s="47">
+        <v>94.2</v>
+      </c>
+      <c r="Z70" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="AA70" s="47">
+        <v>102.6</v>
+      </c>
+      <c r="AB70" s="47">
+        <v>104</v>
+      </c>
+      <c r="AC70" s="47">
+        <v>105</v>
+      </c>
+      <c r="AD70" s="47">
+        <v>105.5</v>
+      </c>
+      <c r="AE70" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="AF70" s="45">
+        <v>97.7</v>
+      </c>
+      <c r="AG70" s="45">
+        <v>98.3</v>
+      </c>
+      <c r="AH70" s="45">
+        <v>98.4</v>
+      </c>
+      <c r="AI70" s="45">
+        <v>99.5</v>
+      </c>
+      <c r="AJ70" s="54">
+        <v>99.8</v>
+      </c>
+      <c r="AK70" s="45">
+        <v>96.1</v>
+      </c>
+      <c r="AL70" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="AM70" s="45">
+        <v>98</v>
+      </c>
+      <c r="AN70" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="AO70" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="AP70" s="54">
+        <v>105</v>
+      </c>
+      <c r="AQ70" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="AR70" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="AS70" s="45">
+        <v>116.8</v>
+      </c>
+      <c r="AT70" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="AU70" s="45">
+        <v>126.3</v>
+      </c>
+      <c r="AV70" s="45">
+        <v>119.1</v>
+      </c>
+      <c r="AW70" s="45">
+        <v>109.3</v>
+      </c>
+      <c r="AX70" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="AY70" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="AZ70" s="45">
+        <v>114</v>
+      </c>
+      <c r="BA70" s="45">
+        <v>115.1</v>
+      </c>
+      <c r="BB70" s="45">
+        <v>114.3</v>
+      </c>
+      <c r="BC70" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="BD70" s="45">
+        <v>114</v>
+      </c>
+      <c r="BE70" s="45">
+        <v>106</v>
+      </c>
+      <c r="BF70" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="BG70" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="BH70" s="45">
+        <v>110.5</v>
+      </c>
+      <c r="BI70" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="BJ70" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="BK70" s="45">
+        <v>99</v>
+      </c>
+      <c r="BL70" s="1">
+        <v>104.7</v>
+      </c>
+      <c r="BM70" s="6">
+        <v>106.2</v>
+      </c>
+      <c r="BN70" s="6">
+        <v>106.5</v>
+      </c>
+      <c r="BO70" s="12">
+        <v>118</v>
+      </c>
+      <c r="BP70" s="12">
+        <v>114.9</v>
+      </c>
+      <c r="BQ70" s="12">
+        <v>110.9</v>
+      </c>
+      <c r="BR70" s="93">
+        <v>113.1</v>
+      </c>
+      <c r="BS70" s="93">
+        <v>113.1</v>
+      </c>
+      <c r="BT70" s="12">
+        <v>108</v>
+      </c>
+      <c r="BU70" s="150">
+        <v>108.2</v>
+      </c>
+      <c r="BV70" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="BW70" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="BX70" s="12">
+        <v>100</v>
+      </c>
+      <c r="BY70" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="BZ70" s="12">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="71" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" s="47">
+        <v>106</v>
+      </c>
+      <c r="C71" s="61">
+        <v>103.9</v>
+      </c>
+      <c r="D71" s="47">
+        <v>115.4</v>
+      </c>
+      <c r="E71" s="47">
+        <v>125.4</v>
+      </c>
+      <c r="F71" s="49">
+        <v>127.25705696294506</v>
+      </c>
+      <c r="G71" s="47">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="H71" s="46">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="I71" s="46">
+        <v>119.5</v>
+      </c>
+      <c r="J71" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="K71" s="55">
+        <v>108.6</v>
+      </c>
+      <c r="L71" s="47">
+        <v>97.6</v>
+      </c>
+      <c r="M71" s="51">
+        <v>94.3</v>
+      </c>
+      <c r="N71" s="46">
+        <v>95.3</v>
+      </c>
+      <c r="O71" s="52">
+        <v>97.7</v>
+      </c>
+      <c r="P71" s="49">
+        <v>96.658134285472286</v>
+      </c>
+      <c r="Q71" s="52">
+        <v>101.6</v>
+      </c>
+      <c r="R71" s="46">
+        <v>98.1</v>
+      </c>
+      <c r="S71" s="52">
+        <v>96.9</v>
+      </c>
+      <c r="T71" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="U71" s="49">
+        <v>102.08764561016514</v>
+      </c>
+      <c r="V71" s="62">
+        <v>94.8</v>
+      </c>
+      <c r="W71" s="47">
+        <v>99.7</v>
+      </c>
+      <c r="X71" s="47">
+        <v>104.1</v>
+      </c>
+      <c r="Y71" s="47">
+        <v>99.2</v>
+      </c>
+      <c r="Z71" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="AA71" s="47">
+        <v>102</v>
+      </c>
+      <c r="AB71" s="47">
+        <v>100.6</v>
+      </c>
+      <c r="AC71" s="47">
+        <v>99.3</v>
+      </c>
+      <c r="AD71" s="47">
+        <v>102.3</v>
+      </c>
+      <c r="AE71" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AF71" s="45">
+        <v>90.4</v>
+      </c>
+      <c r="AG71" s="45">
+        <v>91.7</v>
+      </c>
+      <c r="AH71" s="45">
+        <v>93.6</v>
+      </c>
+      <c r="AI71" s="45">
+        <v>94.8</v>
+      </c>
+      <c r="AJ71" s="54">
+        <v>95</v>
+      </c>
+      <c r="AK71" s="45">
+        <v>95</v>
+      </c>
+      <c r="AL71" s="45">
+        <v>100.3</v>
+      </c>
+      <c r="AM71" s="45">
+        <v>96.3</v>
+      </c>
+      <c r="AN71" s="45">
+        <v>95.9</v>
+      </c>
+      <c r="AO71" s="54">
+        <v>96.5</v>
+      </c>
+      <c r="AP71" s="54">
+        <v>110.4</v>
+      </c>
+      <c r="AQ71" s="45">
+        <v>109.8</v>
+      </c>
+      <c r="AR71" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="AS71" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="AT71" s="45">
+        <v>109.5</v>
+      </c>
+      <c r="AU71" s="45">
+        <v>122.9</v>
+      </c>
+      <c r="AV71" s="45">
+        <v>121.9</v>
+      </c>
+      <c r="AW71" s="45">
+        <v>121.8</v>
+      </c>
+      <c r="AX71" s="45">
+        <v>120.8</v>
+      </c>
+      <c r="AY71" s="45">
+        <v>122.3</v>
+      </c>
+      <c r="AZ71" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="BA71" s="45">
+        <v>112.5</v>
+      </c>
+      <c r="BB71" s="45">
+        <v>110.2</v>
+      </c>
+      <c r="BC71" s="45">
+        <v>109</v>
+      </c>
+      <c r="BD71" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="BE71" s="45">
+        <v>118.7</v>
+      </c>
+      <c r="BF71" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="BG71" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="BH71" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="BI71" s="6">
+        <v>115</v>
+      </c>
+      <c r="BJ71" s="45">
+        <v>104.2</v>
+      </c>
+      <c r="BK71" s="45">
+        <v>101.6</v>
+      </c>
+      <c r="BL71" s="1">
+        <v>97.9</v>
+      </c>
+      <c r="BM71" s="6">
+        <v>101</v>
+      </c>
+      <c r="BN71" s="6">
+        <v>100.8</v>
+      </c>
+      <c r="BO71" s="12">
+        <v>96.8</v>
+      </c>
+      <c r="BP71" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="BQ71" s="12">
+        <v>101</v>
+      </c>
+      <c r="BR71" s="93">
+        <v>102.2</v>
+      </c>
+      <c r="BS71" s="93">
+        <v>102.1</v>
+      </c>
+      <c r="BT71" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="BU71" s="150">
+        <v>102</v>
+      </c>
+      <c r="BV71" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="BW71" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="BX71" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="BY71" s="12">
+        <v>91.6</v>
+      </c>
+      <c r="BZ71" s="12">
+        <v>95.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="B72" s="47">
+        <v>105.1</v>
+      </c>
+      <c r="C72" s="61">
+        <v>102.6</v>
+      </c>
+      <c r="D72" s="47">
+        <v>108.2</v>
+      </c>
+      <c r="E72" s="47">
+        <v>116.2</v>
+      </c>
+      <c r="F72" s="49">
+        <v>117.79477538738601</v>
+      </c>
+      <c r="G72" s="47">
+        <v>127.6</v>
+      </c>
+      <c r="H72" s="46">
+        <v>126.2</v>
+      </c>
+      <c r="I72" s="46">
+        <v>119.6</v>
+      </c>
+      <c r="J72" s="46">
+        <v>111.1</v>
+      </c>
+      <c r="K72" s="55">
+        <v>111.4</v>
+      </c>
+      <c r="L72" s="47">
+        <v>102.1</v>
+      </c>
+      <c r="M72" s="51">
+        <v>101.5</v>
+      </c>
+      <c r="N72" s="46">
+        <v>99.2</v>
+      </c>
+      <c r="O72" s="52">
+        <v>98.8</v>
+      </c>
+      <c r="P72" s="49">
+        <v>97.650804858115265</v>
+      </c>
+      <c r="Q72" s="52">
+        <v>98.9</v>
+      </c>
+      <c r="R72" s="46">
+        <v>100</v>
+      </c>
+      <c r="S72" s="52">
+        <v>99.9</v>
+      </c>
+      <c r="T72" s="52">
+        <v>100.8</v>
+      </c>
+      <c r="U72" s="49">
+        <v>102.75561420080035</v>
+      </c>
+      <c r="V72" s="62">
+        <v>97.3</v>
+      </c>
+      <c r="W72" s="47">
+        <v>98.6</v>
+      </c>
+      <c r="X72" s="47">
+        <v>100.5</v>
+      </c>
+      <c r="Y72" s="47">
+        <v>98.7</v>
+      </c>
+      <c r="Z72" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="AA72" s="47">
+        <v>100.7</v>
+      </c>
+      <c r="AB72" s="47">
+        <v>103.3</v>
+      </c>
+      <c r="AC72" s="47">
+        <v>100.2</v>
+      </c>
+      <c r="AD72" s="47">
+        <v>101.2</v>
+      </c>
+      <c r="AE72" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="AF72" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="AG72" s="45">
+        <v>100</v>
+      </c>
+      <c r="AH72" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="AI72" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="AJ72" s="54">
+        <v>103.9</v>
+      </c>
+      <c r="AK72" s="45">
+        <v>101</v>
+      </c>
+      <c r="AL72" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="AM72" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="AN72" s="45">
+        <v>101</v>
+      </c>
+      <c r="AO72" s="54">
+        <v>101.2</v>
+      </c>
+      <c r="AP72" s="54">
+        <v>109.6</v>
+      </c>
+      <c r="AQ72" s="45">
+        <v>102.8</v>
+      </c>
+      <c r="AR72" s="45">
+        <v>103</v>
+      </c>
+      <c r="AS72" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="AT72" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AU72" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="AV72" s="45">
+        <v>120</v>
+      </c>
+      <c r="AW72" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="AX72" s="45">
+        <v>118.5</v>
+      </c>
+      <c r="AY72" s="45">
+        <v>117.7</v>
+      </c>
+      <c r="AZ72" s="45">
+        <v>117</v>
+      </c>
+      <c r="BA72" s="45">
+        <v>110.4</v>
+      </c>
+      <c r="BB72" s="45">
+        <v>112.3</v>
+      </c>
+      <c r="BC72" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="BD72" s="45">
+        <v>113.7</v>
+      </c>
+      <c r="BE72" s="45">
+        <v>114</v>
+      </c>
+      <c r="BF72" s="45">
+        <v>114.5</v>
+      </c>
+      <c r="BG72" s="45">
+        <v>111.4</v>
+      </c>
+      <c r="BH72" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="BI72" s="6">
+        <v>108.8</v>
+      </c>
+      <c r="BJ72" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="BK72" s="45">
+        <v>97.9</v>
+      </c>
+      <c r="BL72" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="BM72" s="6">
+        <v>101.7</v>
+      </c>
+      <c r="BN72" s="6">
+        <v>102.2</v>
+      </c>
+      <c r="BO72" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BP72" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="BQ72" s="12">
+        <v>103.5</v>
+      </c>
+      <c r="BR72" s="93">
+        <v>100.8</v>
+      </c>
+      <c r="BS72" s="93">
+        <v>100.2</v>
+      </c>
+      <c r="BT72" s="12">
+        <v>99</v>
+      </c>
+      <c r="BU72" s="150">
+        <v>99.5</v>
+      </c>
+      <c r="BV72" s="12">
+        <v>100</v>
+      </c>
+      <c r="BW72" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="BX72" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="BY72" s="12">
+        <v>94.2</v>
+      </c>
+      <c r="BZ72" s="12">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="C73" s="61">
+        <v>103.7</v>
+      </c>
+      <c r="D73" s="47">
+        <v>107.9</v>
+      </c>
+      <c r="E73" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="F73" s="49">
+        <v>112.29769574644799</v>
+      </c>
+      <c r="G73" s="47">
+        <v>121.6</v>
+      </c>
+      <c r="H73" s="46">
+        <v>121.5</v>
+      </c>
+      <c r="I73" s="46">
+        <v>115.7</v>
+      </c>
+      <c r="J73" s="46">
+        <v>109.8</v>
+      </c>
+      <c r="K73" s="55">
+        <v>109.8</v>
+      </c>
+      <c r="L73" s="47">
+        <v>103.6</v>
+      </c>
+      <c r="M73" s="51">
+        <v>99.9</v>
+      </c>
+      <c r="N73" s="46">
+        <v>97.7</v>
+      </c>
+      <c r="O73" s="52">
+        <v>99.5</v>
+      </c>
+      <c r="P73" s="49">
+        <v>99.454409915414047</v>
+      </c>
+      <c r="Q73" s="52">
+        <v>95.5</v>
+      </c>
+      <c r="R73" s="46">
+        <v>98.7</v>
+      </c>
+      <c r="S73" s="52">
+        <v>97</v>
+      </c>
+      <c r="T73" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="U73" s="49">
+        <v>95.801313425112255</v>
+      </c>
+      <c r="V73" s="62">
+        <v>94.6</v>
+      </c>
+      <c r="W73" s="47">
+        <v>98.3</v>
+      </c>
+      <c r="X73" s="47">
+        <v>96.9</v>
+      </c>
+      <c r="Y73" s="47">
+        <v>95.2</v>
+      </c>
+      <c r="Z73" s="53">
+        <v>94.5</v>
+      </c>
+      <c r="AA73" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="AB73" s="47">
+        <v>103.2</v>
+      </c>
+      <c r="AC73" s="47">
+        <v>106.9</v>
+      </c>
+      <c r="AD73" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="AE73" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AF73" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="AG73" s="45">
+        <v>98.6</v>
+      </c>
+      <c r="AH73" s="45">
+        <v>98.2</v>
+      </c>
+      <c r="AI73" s="45">
+        <v>97.8</v>
+      </c>
+      <c r="AJ73" s="54">
+        <v>97.8</v>
+      </c>
+      <c r="AK73" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="AL73" s="45">
+        <v>96.2</v>
+      </c>
+      <c r="AM73" s="45">
+        <v>98.6</v>
+      </c>
+      <c r="AN73" s="45">
+        <v>98.4</v>
+      </c>
+      <c r="AO73" s="54">
+        <v>98.5</v>
+      </c>
+      <c r="AP73" s="54">
+        <v>104.7</v>
+      </c>
+      <c r="AQ73" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="AR73" s="45">
+        <v>111.1</v>
+      </c>
+      <c r="AS73" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="AT73" s="45">
+        <v>114.6</v>
+      </c>
+      <c r="AU73" s="45">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="AV73" s="45">
+        <v>128.5</v>
+      </c>
+      <c r="AW73" s="45">
+        <v>124.5</v>
+      </c>
+      <c r="AX73" s="45">
+        <v>124</v>
+      </c>
+      <c r="AY73" s="45">
+        <v>123.9</v>
+      </c>
+      <c r="AZ73" s="45">
+        <v>116.7</v>
+      </c>
+      <c r="BA73" s="45">
+        <v>116.3</v>
+      </c>
+      <c r="BB73" s="45">
+        <v>116.2</v>
+      </c>
+      <c r="BC73" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="BD73" s="45">
+        <v>117.4</v>
+      </c>
+      <c r="BE73" s="45">
+        <v>115.2</v>
+      </c>
+      <c r="BF73" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="BG73" s="45">
+        <v>107.8</v>
+      </c>
+      <c r="BH73" s="45">
+        <v>104.4</v>
+      </c>
+      <c r="BI73" s="6">
+        <v>104.5</v>
+      </c>
+      <c r="BJ73" s="45">
+        <v>95.6</v>
+      </c>
+      <c r="BK73" s="45">
+        <v>97.2</v>
+      </c>
+      <c r="BL73" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="BM73" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="BN73" s="6">
+        <v>100.8</v>
+      </c>
+      <c r="BO73" s="12">
+        <v>99.2</v>
+      </c>
+      <c r="BP73" s="12">
+        <v>106.3</v>
+      </c>
+      <c r="BQ73" s="12">
+        <v>97.8</v>
+      </c>
+      <c r="BR73" s="93">
+        <v>98.3</v>
+      </c>
+      <c r="BS73" s="93">
+        <v>99.1</v>
+      </c>
+      <c r="BT73" s="12">
+        <v>96.6</v>
+      </c>
+      <c r="BU73" s="150">
+        <v>89.8</v>
+      </c>
+      <c r="BV73" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="BW73" s="12">
+        <v>99.7</v>
+      </c>
+      <c r="BX73" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="BY73" s="12">
+        <v>96</v>
+      </c>
+      <c r="BZ73" s="12">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B74" s="47">
+        <v>126.4</v>
+      </c>
+      <c r="C74" s="61">
+        <v>108.7</v>
+      </c>
+      <c r="D74" s="47">
+        <v>109.4</v>
+      </c>
+      <c r="E74" s="47">
+        <v>113.4</v>
+      </c>
+      <c r="F74" s="49">
+        <v>115.08789465683203</v>
+      </c>
+      <c r="G74" s="47">
+        <v>122</v>
+      </c>
+      <c r="H74" s="46">
+        <v>121</v>
+      </c>
+      <c r="I74" s="46">
+        <v>114</v>
+      </c>
+      <c r="J74" s="46">
+        <v>107</v>
+      </c>
+      <c r="K74" s="51">
+        <v>106.7</v>
+      </c>
+      <c r="L74" s="71">
+        <v>92.5</v>
+      </c>
+      <c r="M74" s="51">
+        <v>92.8</v>
+      </c>
+      <c r="N74" s="46">
+        <v>94.4</v>
+      </c>
+      <c r="O74" s="52">
+        <v>97</v>
+      </c>
+      <c r="P74" s="49">
+        <v>97.093219947028203</v>
+      </c>
+      <c r="Q74" s="52">
+        <v>102.9</v>
+      </c>
+      <c r="R74" s="46">
+        <v>102.8</v>
+      </c>
+      <c r="S74" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="T74" s="52">
+        <v>101.6</v>
+      </c>
+      <c r="U74" s="49">
+        <v>105.02397921215599</v>
+      </c>
+      <c r="V74" s="62">
+        <v>99.9</v>
+      </c>
+      <c r="W74" s="47">
+        <v>101</v>
+      </c>
+      <c r="X74" s="47">
+        <v>100.3</v>
+      </c>
+      <c r="Y74" s="47">
+        <v>97</v>
+      </c>
+      <c r="Z74" s="53">
+        <v>92.5</v>
+      </c>
+      <c r="AA74" s="47">
+        <v>101.7</v>
+      </c>
+      <c r="AB74" s="47">
+        <v>102.7</v>
+      </c>
+      <c r="AC74" s="47">
+        <v>102.6</v>
+      </c>
+      <c r="AD74" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="AE74" s="45">
+        <v>105</v>
+      </c>
+      <c r="AF74" s="45">
+        <v>92.2</v>
+      </c>
+      <c r="AG74" s="45">
+        <v>93.8</v>
+      </c>
+      <c r="AH74" s="45">
+        <v>95</v>
+      </c>
+      <c r="AI74" s="45">
+        <v>96.3</v>
+      </c>
+      <c r="AJ74" s="54">
+        <v>96.4</v>
+      </c>
+      <c r="AK74" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="AL74" s="45">
+        <v>106.3</v>
+      </c>
+      <c r="AM74" s="45">
+        <v>105.7</v>
+      </c>
+      <c r="AN74" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="AO74" s="54">
+        <v>103.2</v>
+      </c>
+      <c r="AP74" s="54">
+        <v>102.7</v>
+      </c>
+      <c r="AQ74" s="45">
+        <v>103.5</v>
+      </c>
+      <c r="AR74" s="45">
+        <v>103.1</v>
+      </c>
+      <c r="AS74" s="45">
+        <v>106.2</v>
+      </c>
+      <c r="AT74" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="AU74" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="AV74" s="45">
+        <v>112.4</v>
+      </c>
+      <c r="AW74" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="AX74" s="45">
+        <v>111.3</v>
+      </c>
+      <c r="AY74" s="45">
+        <v>110.9</v>
+      </c>
+      <c r="AZ74" s="45">
+        <v>107.9</v>
+      </c>
+      <c r="BA74" s="45">
+        <v>118.1</v>
+      </c>
+      <c r="BB74" s="45">
+        <v>124</v>
+      </c>
+      <c r="BC74" s="45">
+        <v>127.6</v>
+      </c>
+      <c r="BD74" s="45">
+        <v>128</v>
+      </c>
+      <c r="BE74" s="45">
+        <v>125.5</v>
+      </c>
+      <c r="BF74" s="45">
+        <v>123.3</v>
+      </c>
+      <c r="BG74" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="BH74" s="45">
+        <v>98.3</v>
+      </c>
+      <c r="BI74" s="6">
+        <v>98.8</v>
+      </c>
+      <c r="BJ74" s="45">
+        <v>96.2</v>
+      </c>
+      <c r="BK74" s="45">
+        <v>97.1</v>
+      </c>
+      <c r="BL74" s="1">
+        <v>102.1</v>
+      </c>
+      <c r="BM74" s="6">
+        <v>110.8</v>
+      </c>
+      <c r="BN74" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="BO74" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="BP74" s="12">
+        <v>98.2</v>
+      </c>
+      <c r="BQ74" s="12">
+        <v>89.8</v>
+      </c>
+      <c r="BR74" s="93">
+        <v>92.3</v>
+      </c>
+      <c r="BS74" s="93">
+        <v>92.5</v>
+      </c>
+      <c r="BT74" s="12">
+        <v>97.6</v>
+      </c>
+      <c r="BU74" s="150">
+        <v>97.9</v>
+      </c>
+      <c r="BV74" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="BW74" s="12">
+        <v>101.8</v>
+      </c>
+      <c r="BX74" s="12">
+        <v>102.7</v>
+      </c>
+      <c r="BY74" s="12">
+        <v>94.8</v>
+      </c>
+      <c r="BZ74" s="12">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="B75" s="47">
+        <v>105.3</v>
+      </c>
+      <c r="C75" s="61">
+        <v>100.9</v>
+      </c>
+      <c r="D75" s="47">
+        <v>110.3</v>
+      </c>
+      <c r="E75" s="47">
+        <v>118.2</v>
+      </c>
+      <c r="F75" s="49">
+        <v>119.7773364976828</v>
+      </c>
+      <c r="G75" s="47">
+        <v>121.2</v>
+      </c>
+      <c r="H75" s="46">
+        <v>117.8</v>
+      </c>
+      <c r="I75" s="46">
+        <v>106.7</v>
+      </c>
+      <c r="J75" s="46">
+        <v>101.6</v>
+      </c>
+      <c r="K75" s="51">
+        <v>101.9</v>
+      </c>
+      <c r="L75" s="71">
+        <v>100.7</v>
+      </c>
+      <c r="M75" s="51">
+        <v>103</v>
+      </c>
+      <c r="N75" s="46">
+        <v>104.6</v>
+      </c>
+      <c r="O75" s="52">
+        <v>103.4</v>
+      </c>
+      <c r="P75" s="49">
+        <v>103.74479602293262</v>
+      </c>
+      <c r="Q75" s="52">
+        <v>96.3</v>
+      </c>
+      <c r="R75" s="46">
+        <v>98.8</v>
+      </c>
+      <c r="S75" s="52">
+        <v>97.7</v>
+      </c>
+      <c r="T75" s="52">
+        <v>99.7</v>
+      </c>
+      <c r="U75" s="49">
+        <v>101.66105855328648</v>
+      </c>
+      <c r="V75" s="62">
+        <v>106.7</v>
+      </c>
+      <c r="W75" s="47">
+        <v>103.5</v>
+      </c>
+      <c r="X75" s="47">
+        <v>99.3</v>
+      </c>
+      <c r="Y75" s="47">
+        <v>95.5</v>
+      </c>
+      <c r="Z75" s="53">
+        <v>93.2</v>
+      </c>
+      <c r="AA75" s="47">
+        <v>103</v>
+      </c>
+      <c r="AB75" s="47">
+        <v>107.7</v>
+      </c>
+      <c r="AC75" s="47">
+        <v>109</v>
+      </c>
+      <c r="AD75" s="47">
+        <v>110.1</v>
+      </c>
+      <c r="AE75" s="45">
+        <v>109.4</v>
+      </c>
+      <c r="AF75" s="45">
+        <v>92.1</v>
+      </c>
+      <c r="AG75" s="45">
+        <v>90.6</v>
+      </c>
+      <c r="AH75" s="45">
+        <v>93.7</v>
+      </c>
+      <c r="AI75" s="45">
+        <v>92.1</v>
+      </c>
+      <c r="AJ75" s="54">
+        <v>92.6</v>
+      </c>
+      <c r="AK75" s="45">
+        <v>104.7</v>
+      </c>
+      <c r="AL75" s="45">
+        <v>97.6</v>
+      </c>
+      <c r="AM75" s="45">
+        <v>99.8</v>
+      </c>
+      <c r="AN75" s="45">
+        <v>99.1</v>
+      </c>
+      <c r="AO75" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="AP75" s="54">
+        <v>99.1</v>
+      </c>
+      <c r="AQ75" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="AR75" s="45">
+        <v>106.9</v>
+      </c>
+      <c r="AS75" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="AT75" s="45">
+        <v>110.6</v>
+      </c>
+      <c r="AU75" s="45">
+        <v>125.8</v>
+      </c>
+      <c r="AV75" s="45">
+        <v>120.9</v>
+      </c>
+      <c r="AW75" s="45">
+        <v>122.2</v>
+      </c>
+      <c r="AX75" s="45">
+        <v>119.4</v>
+      </c>
+      <c r="AY75" s="45">
+        <v>119.2</v>
+      </c>
+      <c r="AZ75" s="45">
+        <v>117.2</v>
+      </c>
+      <c r="BA75" s="45">
+        <v>120.6</v>
+      </c>
+      <c r="BB75" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="BC75" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="BD75" s="45">
+        <v>118.2</v>
+      </c>
+      <c r="BE75" s="45">
+        <v>112.8</v>
+      </c>
+      <c r="BF75" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="BG75" s="45">
+        <v>106.4</v>
+      </c>
+      <c r="BH75" s="45">
+        <v>104.2</v>
+      </c>
+      <c r="BI75" s="6">
+        <v>104.4</v>
+      </c>
+      <c r="BJ75" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="BK75" s="45">
+        <v>96.9</v>
+      </c>
+      <c r="BL75" s="1">
+        <v>97.3</v>
+      </c>
+      <c r="BM75" s="6">
+        <v>101</v>
+      </c>
+      <c r="BN75" s="6">
+        <v>101</v>
+      </c>
+      <c r="BO75" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="BP75" s="12">
+        <v>102.6</v>
+      </c>
+      <c r="BQ75" s="12">
+        <v>104.3</v>
+      </c>
+      <c r="BR75" s="93">
+        <v>104.5</v>
+      </c>
+      <c r="BS75" s="93">
+        <v>104.6</v>
+      </c>
+      <c r="BT75" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="BU75" s="150">
+        <v>101.5</v>
+      </c>
+      <c r="BV75" s="12">
+        <v>99.2</v>
+      </c>
+      <c r="BW75" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="BX75" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="BY75" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="BZ75" s="12">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="47">
+        <v>117.8</v>
+      </c>
+      <c r="C76" s="61">
+        <v>113.9</v>
+      </c>
+      <c r="D76" s="47">
+        <v>115.7</v>
+      </c>
+      <c r="E76" s="47">
+        <v>117</v>
+      </c>
+      <c r="F76" s="49">
+        <v>118.68064596560157</v>
+      </c>
+      <c r="G76" s="47">
+        <v>122.5</v>
+      </c>
+      <c r="H76" s="46">
+        <v>118.3</v>
+      </c>
+      <c r="I76" s="46">
+        <v>113.9</v>
+      </c>
+      <c r="J76" s="46">
+        <v>109.2</v>
+      </c>
+      <c r="K76" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="L76" s="47">
+        <v>103.2</v>
+      </c>
+      <c r="M76" s="51">
+        <v>103.3</v>
+      </c>
+      <c r="N76" s="46">
+        <v>101.3</v>
+      </c>
+      <c r="O76" s="52">
+        <v>102.5</v>
+      </c>
+      <c r="P76" s="49">
+        <v>103.36003387306101</v>
+      </c>
+      <c r="Q76" s="52">
+        <v>101.2</v>
+      </c>
+      <c r="R76" s="46">
+        <v>103.6</v>
+      </c>
+      <c r="S76" s="52">
+        <v>104.4</v>
+      </c>
+      <c r="T76" s="52">
+        <v>103.3</v>
+      </c>
+      <c r="U76" s="49">
+        <v>103.55619429819285</v>
+      </c>
+      <c r="V76" s="62">
+        <v>111.1</v>
+      </c>
+      <c r="W76" s="47">
+        <v>108.3</v>
+      </c>
+      <c r="X76" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="Y76" s="47">
+        <v>103.7</v>
+      </c>
+      <c r="Z76" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="AA76" s="47">
+        <v>92</v>
+      </c>
+      <c r="AB76" s="47">
+        <v>97.5</v>
+      </c>
+      <c r="AC76" s="47">
+        <v>98.3</v>
+      </c>
+      <c r="AD76" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="AE76" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="AF76" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="AG76" s="45">
+        <v>98.8</v>
+      </c>
+      <c r="AH76" s="45">
+        <v>100</v>
+      </c>
+      <c r="AI76" s="45">
+        <v>100.2</v>
+      </c>
+      <c r="AJ76" s="54">
+        <v>100</v>
+      </c>
+      <c r="AK76" s="45">
+        <v>98.1</v>
+      </c>
+      <c r="AL76" s="45">
+        <v>101.9</v>
+      </c>
+      <c r="AM76" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="AN76" s="45">
+        <v>105.5</v>
+      </c>
+      <c r="AO76" s="54">
+        <v>105.5</v>
+      </c>
+      <c r="AP76" s="54">
+        <v>118.3</v>
+      </c>
+      <c r="AQ76" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AR76" s="45">
+        <v>111.9</v>
+      </c>
+      <c r="AS76" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="AT76" s="45">
+        <v>109.2</v>
+      </c>
+      <c r="AU76" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="AV76" s="45">
+        <v>111.4</v>
+      </c>
+      <c r="AW76" s="45">
+        <v>111.4</v>
+      </c>
+      <c r="AX76" s="45">
+        <v>111.1</v>
+      </c>
+      <c r="AY76" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="AZ76" s="45">
+        <v>98.7</v>
+      </c>
+      <c r="BA76" s="45">
+        <v>103.7</v>
+      </c>
+      <c r="BB76" s="45">
+        <v>106</v>
+      </c>
+      <c r="BC76" s="45">
+        <v>108.4</v>
+      </c>
+      <c r="BD76" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="BE76" s="45">
+        <v>113</v>
+      </c>
+      <c r="BF76" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="BG76" s="45">
+        <v>111.8</v>
+      </c>
+      <c r="BH76" s="45">
+        <v>106.4</v>
+      </c>
+      <c r="BI76" s="6">
+        <v>106.7</v>
+      </c>
+      <c r="BJ76" s="45">
+        <v>98.3</v>
+      </c>
+      <c r="BK76" s="45">
+        <v>104.7</v>
+      </c>
+      <c r="BL76" s="1">
+        <v>105.9</v>
+      </c>
+      <c r="BM76" s="6">
+        <v>108.7</v>
+      </c>
+      <c r="BN76" s="6">
+        <v>108.6</v>
+      </c>
+      <c r="BO76" s="12">
+        <v>120.6</v>
+      </c>
+      <c r="BP76" s="12">
+        <v>108.1</v>
+      </c>
+      <c r="BQ76" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="BR76" s="93">
+        <v>105.4</v>
+      </c>
+      <c r="BS76" s="93">
+        <v>105.7</v>
+      </c>
+      <c r="BT76" s="12">
+        <v>98.3</v>
+      </c>
+      <c r="BU76" s="150">
+        <v>99.8</v>
+      </c>
+      <c r="BV76" s="12">
+        <v>99.7</v>
+      </c>
+      <c r="BW76" s="12">
+        <v>100.4</v>
+      </c>
+      <c r="BX76" s="12">
+        <v>100</v>
+      </c>
+      <c r="BY76" s="12">
+        <v>109.2</v>
+      </c>
+      <c r="BZ76" s="12">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B77" s="47">
+        <v>117.7</v>
+      </c>
+      <c r="C77" s="61">
+        <v>109.8</v>
+      </c>
+      <c r="D77" s="47">
+        <v>113.7</v>
+      </c>
+      <c r="E77" s="47">
+        <v>121</v>
+      </c>
+      <c r="F77" s="49">
+        <v>122.90073583507868</v>
+      </c>
+      <c r="G77" s="47">
+        <v>125</v>
+      </c>
+      <c r="H77" s="46">
+        <v>127</v>
+      </c>
+      <c r="I77" s="46">
+        <v>120.6</v>
+      </c>
+      <c r="J77" s="46">
+        <v>111.2</v>
+      </c>
+      <c r="K77" s="55">
+        <v>111.4</v>
+      </c>
+      <c r="L77" s="47">
+        <v>100.6</v>
+      </c>
+      <c r="M77" s="51">
+        <v>99.7</v>
+      </c>
+      <c r="N77" s="46">
+        <v>97.1</v>
+      </c>
+      <c r="O77" s="52">
+        <v>97.4</v>
+      </c>
+      <c r="P77" s="49">
+        <v>97.187107868077732</v>
+      </c>
+      <c r="Q77" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="R77" s="46">
+        <v>95.5</v>
+      </c>
+      <c r="S77" s="52">
+        <v>94.3</v>
+      </c>
+      <c r="T77" s="52">
+        <v>95.8</v>
+      </c>
+      <c r="U77" s="49">
+        <v>97.382690597666993</v>
+      </c>
+      <c r="V77" s="62">
+        <v>100.3</v>
+      </c>
+      <c r="W77" s="47">
+        <v>103.7</v>
+      </c>
+      <c r="X77" s="47">
+        <v>104.7</v>
+      </c>
+      <c r="Y77" s="47">
+        <v>100.9</v>
+      </c>
+      <c r="Z77" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="AA77" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="AB77" s="47">
+        <v>97.6</v>
+      </c>
+      <c r="AC77" s="47">
+        <v>96.2</v>
+      </c>
+      <c r="AD77" s="47">
+        <v>96.8</v>
+      </c>
+      <c r="AE77" s="45">
+        <v>96.7</v>
+      </c>
+      <c r="AF77" s="45">
+        <v>97.6</v>
+      </c>
+      <c r="AG77" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="AH77" s="45">
+        <v>100</v>
+      </c>
+      <c r="AI77" s="45">
+        <v>99.6</v>
+      </c>
+      <c r="AJ77" s="54">
+        <v>99.6</v>
+      </c>
+      <c r="AK77" s="45">
+        <v>98.1</v>
+      </c>
+      <c r="AL77" s="45">
+        <v>96.8</v>
+      </c>
+      <c r="AM77" s="45">
+        <v>95.9</v>
+      </c>
+      <c r="AN77" s="45">
+        <v>98.5</v>
+      </c>
+      <c r="AO77" s="54">
+        <v>98.6</v>
+      </c>
+      <c r="AP77" s="54">
+        <v>107</v>
+      </c>
+      <c r="AQ77" s="45">
+        <v>111.6</v>
+      </c>
+      <c r="AR77" s="45">
+        <v>117.8</v>
+      </c>
+      <c r="AS77" s="45">
+        <v>117.3</v>
+      </c>
+      <c r="AT77" s="45">
+        <v>119.3</v>
+      </c>
+      <c r="AU77" s="45">
+        <v>121</v>
+      </c>
+      <c r="AV77" s="45">
+        <v>122.3</v>
+      </c>
+      <c r="AW77" s="45">
+        <v>119.8</v>
+      </c>
+      <c r="AX77" s="56">
+        <v>111.7</v>
+      </c>
+      <c r="AY77" s="45">
+        <v>115.5</v>
+      </c>
+      <c r="AZ77" s="45">
+        <v>106.1</v>
+      </c>
+      <c r="BA77" s="45">
+        <v>99</v>
+      </c>
+      <c r="BB77" s="45">
+        <v>108.5</v>
+      </c>
+      <c r="BC77" s="45">
+        <v>112</v>
+      </c>
+      <c r="BD77" s="45">
+        <v>106.5</v>
+      </c>
+      <c r="BE77" s="45">
+        <v>122.4</v>
+      </c>
+      <c r="BF77" s="45">
+        <v>127.6</v>
+      </c>
+      <c r="BG77" s="45">
+        <v>115.8</v>
+      </c>
+      <c r="BH77" s="45">
+        <v>114.8</v>
+      </c>
+      <c r="BI77" s="6">
+        <v>115</v>
+      </c>
+      <c r="BJ77" s="45">
+        <v>99.5</v>
+      </c>
+      <c r="BK77" s="45">
+        <v>97.9</v>
+      </c>
+      <c r="BL77" s="1">
+        <v>95.3</v>
+      </c>
+      <c r="BM77" s="6">
+        <v>98.9</v>
+      </c>
+      <c r="BN77" s="6">
+        <v>98.6</v>
+      </c>
+      <c r="BO77" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="BP77" s="12">
+        <v>107.4</v>
+      </c>
+      <c r="BQ77" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BR77" s="93">
+        <v>109.4</v>
+      </c>
+      <c r="BS77" s="93">
+        <v>109.6</v>
+      </c>
+      <c r="BT77" s="12">
+        <v>95.4</v>
+      </c>
+      <c r="BU77" s="150">
+        <v>101.4</v>
+      </c>
+      <c r="BV77" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="BW77" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BX77" s="12">
+        <v>97.5</v>
+      </c>
+      <c r="BY77" s="12">
+        <v>92.1</v>
+      </c>
+      <c r="BZ77" s="12">
+        <v>92.4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:78" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="97" t="s">
+        <v>48</v>
+      </c>
+      <c r="B78" s="47">
+        <v>116.4</v>
+      </c>
+      <c r="C78" s="61">
+        <v>108.6</v>
+      </c>
+      <c r="D78" s="47">
+        <v>112.9</v>
+      </c>
+      <c r="E78" s="47">
+        <v>118.5</v>
+      </c>
+      <c r="F78" s="49">
+        <v>120.10549125665618</v>
+      </c>
+      <c r="G78" s="47">
+        <v>125.6</v>
+      </c>
+      <c r="H78" s="46">
+        <v>121.5</v>
+      </c>
+      <c r="I78" s="46">
+        <v>111.9</v>
+      </c>
+      <c r="J78" s="46">
+        <v>106.4</v>
+      </c>
+      <c r="K78" s="55">
+        <v>106.5</v>
+      </c>
+      <c r="L78" s="47">
+        <v>101.6</v>
+      </c>
+      <c r="M78" s="51">
+        <v>100.8</v>
+      </c>
+      <c r="N78" s="46">
+        <v>100.7</v>
+      </c>
+      <c r="O78" s="62">
+        <v>100.9</v>
+      </c>
+      <c r="P78" s="49">
+        <v>101.71982368777891</v>
+      </c>
+      <c r="Q78" s="52">
+        <v>96.2</v>
+      </c>
+      <c r="R78" s="46">
+        <v>99.3</v>
+      </c>
+      <c r="S78" s="52">
+        <v>98.5</v>
+      </c>
+      <c r="T78" s="52">
+        <v>100.3</v>
+      </c>
+      <c r="U78" s="49">
+        <v>100.97358328283624</v>
+      </c>
+      <c r="V78" s="62">
+        <v>100.5</v>
+      </c>
+      <c r="W78" s="47">
+        <v>99</v>
+      </c>
+      <c r="X78" s="47">
+        <v>98.7</v>
+      </c>
+      <c r="Y78" s="47">
+        <v>95.1</v>
+      </c>
+      <c r="Z78" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="AA78" s="47">
+        <v>102.9</v>
+      </c>
+      <c r="AB78" s="47">
+        <v>102</v>
+      </c>
+      <c r="AC78" s="47">
+        <v>101.9</v>
+      </c>
+      <c r="AD78" s="47">
+        <v>101.4</v>
+      </c>
+      <c r="AE78" s="45">
+        <v>101.5</v>
+      </c>
+      <c r="AF78" s="45">
+        <v>96.5</v>
+      </c>
+      <c r="AG78" s="45">
+        <v>98.6</v>
+      </c>
+      <c r="AH78" s="45">
+        <v>99.2</v>
+      </c>
+      <c r="AI78" s="45">
+        <v>100.5</v>
+      </c>
+      <c r="AJ78" s="54">
+        <v>100.5</v>
+      </c>
+      <c r="AK78" s="45">
+        <v>97.5</v>
+      </c>
+      <c r="AL78" s="45">
+        <v>95.2</v>
+      </c>
+      <c r="AM78" s="45">
+        <v>95.5</v>
+      </c>
+      <c r="AN78" s="45">
+        <v>96.8</v>
+      </c>
+      <c r="AO78" s="54">
+        <v>96.9</v>
+      </c>
+      <c r="AP78" s="54">
+        <v>106.3</v>
+      </c>
+      <c r="AQ78" s="45">
+        <v>110.7</v>
+      </c>
+      <c r="AR78" s="45">
+        <v>113.1</v>
+      </c>
+      <c r="AS78" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="AT78" s="45">
+        <v>114</v>
+      </c>
+      <c r="AU78" s="45">
+        <v>119.6</v>
+      </c>
+      <c r="AV78" s="45">
+        <v>118.8</v>
+      </c>
+      <c r="AW78" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="AX78" s="45">
+        <v>113.6</v>
+      </c>
+      <c r="AY78" s="45">
+        <v>114.2</v>
+      </c>
+      <c r="AZ78" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="BA78" s="45">
+        <v>107.2</v>
+      </c>
+      <c r="BB78" s="45">
+        <v>107.1</v>
+      </c>
+      <c r="BC78" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="BD78" s="45">
+        <v>105.2</v>
+      </c>
+      <c r="BE78" s="45">
+        <v>109.7</v>
+      </c>
+      <c r="BF78" s="45">
+        <v>111.2</v>
+      </c>
+      <c r="BG78" s="45">
+        <v>110.3</v>
+      </c>
+      <c r="BH78" s="45">
+        <v>109.1</v>
+      </c>
+      <c r="BI78" s="6">
+        <v>109.2</v>
+      </c>
+      <c r="BJ78" s="45">
+        <v>103.9</v>
+      </c>
+      <c r="BK78" s="45">
+        <v>101.7</v>
+      </c>
+      <c r="BL78" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="BM78" s="6">
+        <v>103.6</v>
+      </c>
+      <c r="BN78" s="6">
+        <v>103.5</v>
+      </c>
+      <c r="BO78" s="12">
+        <v>103.6</v>
+      </c>
+      <c r="BP78" s="12">
+        <v>100.9</v>
+      </c>
+      <c r="BQ78" s="12">
+        <v>103.8</v>
+      </c>
+      <c r="BR78" s="93">
+        <v>106.8</v>
+      </c>
+      <c r="BS78" s="93">
+        <v>106.9</v>
+      </c>
+      <c r="BT78" s="12">
+        <v>103.1</v>
+      </c>
+      <c r="BU78" s="150">
+        <v>106.6</v>
+      </c>
+      <c r="BV78" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="BW78" s="12">
+        <v>102</v>
+      </c>
+      <c r="BX78" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="BY78" s="12">
+        <v>100.7</v>
+      </c>
+      <c r="BZ78" s="12">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:78" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="76"/>
+      <c r="AX79" s="11"/>
+    </row>
+  </sheetData>
+  <mergeCells count="52">
+    <mergeCell ref="BO4:BS4"/>
+    <mergeCell ref="BO30:BS30"/>
+    <mergeCell ref="BO56:BS56"/>
+    <mergeCell ref="BE56:BI56"/>
+    <mergeCell ref="BJ56:BN56"/>
+    <mergeCell ref="BE4:BI4"/>
+    <mergeCell ref="BJ4:BN4"/>
+    <mergeCell ref="BE30:BI30"/>
+    <mergeCell ref="BJ30:BN30"/>
+    <mergeCell ref="AZ4:BD4"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="G4:K4"/>
+    <mergeCell ref="L4:P4"/>
+    <mergeCell ref="Q4:U4"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="AF4:AJ4"/>
+    <mergeCell ref="AK4:AO4"/>
+    <mergeCell ref="AP4:AT4"/>
+    <mergeCell ref="AU4:AY4"/>
+    <mergeCell ref="V4:Z4"/>
+    <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="AF30:AJ30"/>
+    <mergeCell ref="AK30:AO30"/>
+    <mergeCell ref="AP30:AT30"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="G30:K30"/>
+    <mergeCell ref="L30:P30"/>
+    <mergeCell ref="Q30:U30"/>
+    <mergeCell ref="V30:Z30"/>
+    <mergeCell ref="AU30:AY30"/>
+    <mergeCell ref="AZ30:BD30"/>
+    <mergeCell ref="AZ56:BD56"/>
+    <mergeCell ref="V56:Z56"/>
+    <mergeCell ref="AA56:AE56"/>
+    <mergeCell ref="AF56:AJ56"/>
+    <mergeCell ref="AK56:AO56"/>
+    <mergeCell ref="AA30:AE30"/>
+    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="AP56:AT56"/>
+    <mergeCell ref="AU56:AY56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:F56"/>
+    <mergeCell ref="G56:K56"/>
+    <mergeCell ref="L56:P56"/>
+    <mergeCell ref="Q56:U56"/>
+    <mergeCell ref="BT4:BX4"/>
+    <mergeCell ref="BY4:BZ4"/>
+    <mergeCell ref="BT30:BX30"/>
+    <mergeCell ref="BY30:BZ30"/>
+    <mergeCell ref="BT56:BX56"/>
+    <mergeCell ref="BY56:BZ56"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>англ.яз</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>quarter</vt:lpstr>
+      <vt:lpstr>period</vt:lpstr>
+      <vt:lpstr>quarter!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>quarter!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>araeva</dc:creator>
+  <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>